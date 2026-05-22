--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -730,51 +730,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ5" sqref="CJ5:CJ25"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="2"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="2"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.85546875" style="1" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="9.85546875" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="24" customFormat="1" ht="15.75" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="29"/>
@@ -1600,51 +1600,53 @@
       </c>
       <c r="CC5" s="7">
         <v>32694.5</v>
       </c>
       <c r="CD5" s="11">
         <v>32674.2</v>
       </c>
       <c r="CE5" s="11">
         <v>31158.5</v>
       </c>
       <c r="CF5" s="11">
         <v>34209.4</v>
       </c>
       <c r="CG5" s="11">
         <v>39965.4</v>
       </c>
       <c r="CH5" s="7">
         <v>31465.8</v>
       </c>
       <c r="CI5" s="7">
         <v>29326.1</v>
       </c>
       <c r="CJ5" s="8">
         <v>34685.4</v>
       </c>
-      <c r="CK5" s="8"/>
+      <c r="CK5" s="8">
+        <v>35721</v>
+      </c>
       <c r="CL5" s="10"/>
       <c r="CM5" s="11"/>
       <c r="CN5" s="11"/>
       <c r="CO5" s="7"/>
       <c r="CP5" s="11"/>
       <c r="CQ5" s="11"/>
       <c r="CR5" s="11"/>
       <c r="CS5" s="11"/>
     </row>
     <row r="6" spans="1:97" s="12" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="14">
         <v>276</v>
       </c>
       <c r="C6" s="14">
         <v>202.5</v>
       </c>
       <c r="D6" s="15">
         <v>552.5</v>
       </c>
       <c r="E6" s="16">
         <v>1639.9</v>
       </c>
@@ -1875,51 +1877,53 @@
       </c>
       <c r="CC6" s="14">
         <v>17.3</v>
       </c>
       <c r="CD6" s="14">
         <v>11.9</v>
       </c>
       <c r="CE6" s="14">
         <v>6.6</v>
       </c>
       <c r="CF6" s="14">
         <v>15.3</v>
       </c>
       <c r="CG6" s="14">
         <v>29.5</v>
       </c>
       <c r="CH6" s="14">
         <v>10.7</v>
       </c>
       <c r="CI6" s="14">
         <v>8</v>
       </c>
       <c r="CJ6" s="14">
         <v>21.2</v>
       </c>
-      <c r="CK6" s="14"/>
+      <c r="CK6" s="14">
+        <v>67.099999999999994</v>
+      </c>
       <c r="CL6" s="14"/>
       <c r="CM6" s="14"/>
       <c r="CN6" s="14"/>
       <c r="CO6" s="14"/>
       <c r="CP6" s="14"/>
       <c r="CQ6" s="14"/>
       <c r="CR6" s="14"/>
       <c r="CS6" s="14"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>10312.4</v>
       </c>
       <c r="C7" s="14">
         <v>8878.9</v>
       </c>
       <c r="D7" s="15">
         <v>10888.7</v>
       </c>
       <c r="E7" s="16">
         <v>9748</v>
       </c>
@@ -2150,51 +2154,53 @@
       </c>
       <c r="CC7" s="14">
         <v>9478.5</v>
       </c>
       <c r="CD7" s="20">
         <v>11156.7</v>
       </c>
       <c r="CE7" s="20">
         <v>11603</v>
       </c>
       <c r="CF7" s="20">
         <v>11903.4</v>
       </c>
       <c r="CG7" s="20">
         <v>13023.4</v>
       </c>
       <c r="CH7" s="19">
         <v>11762.8</v>
       </c>
       <c r="CI7" s="19">
         <v>9626.6</v>
       </c>
       <c r="CJ7" s="15">
         <v>10768.1</v>
       </c>
-      <c r="CK7" s="15"/>
+      <c r="CK7" s="15">
+        <v>11912.4</v>
+      </c>
       <c r="CL7" s="20"/>
       <c r="CM7" s="20"/>
       <c r="CN7" s="20"/>
       <c r="CO7" s="14"/>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <v>21.6</v>
       </c>
       <c r="C8" s="14">
         <v>18.399999999999999</v>
       </c>
       <c r="D8" s="15">
         <v>108.5</v>
       </c>
       <c r="E8" s="16">
         <v>177.39999999999998</v>
       </c>
@@ -2425,51 +2431,53 @@
       </c>
       <c r="CC8" s="14">
         <v>18</v>
       </c>
       <c r="CD8" s="20">
         <v>13.4</v>
       </c>
       <c r="CE8" s="20">
         <v>4.5</v>
       </c>
       <c r="CF8" s="20">
         <v>12.7</v>
       </c>
       <c r="CG8" s="20">
         <v>4.7</v>
       </c>
       <c r="CH8" s="19">
         <v>3.6</v>
       </c>
       <c r="CI8" s="19">
         <v>2.9</v>
       </c>
       <c r="CJ8" s="15">
         <v>16.7</v>
       </c>
-      <c r="CK8" s="15"/>
+      <c r="CK8" s="15">
+        <v>29</v>
+      </c>
       <c r="CL8" s="20"/>
       <c r="CM8" s="20"/>
       <c r="CN8" s="20"/>
       <c r="CO8" s="14"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <v>21687</v>
       </c>
       <c r="C9" s="14">
         <v>21332.400000000001</v>
       </c>
       <c r="D9" s="15">
         <v>23973.700000000004</v>
       </c>
       <c r="E9" s="16">
         <v>20187.299999999988</v>
       </c>
@@ -2700,51 +2708,53 @@
       </c>
       <c r="CC9" s="14">
         <v>16323</v>
       </c>
       <c r="CD9" s="20">
         <v>15867.4</v>
       </c>
       <c r="CE9" s="20">
         <v>15468.8</v>
       </c>
       <c r="CF9" s="20">
         <v>15586</v>
       </c>
       <c r="CG9" s="20">
         <v>20368.2</v>
       </c>
       <c r="CH9" s="19">
         <v>14127</v>
       </c>
       <c r="CI9" s="19">
         <v>14759.7</v>
       </c>
       <c r="CJ9" s="15">
         <v>16603</v>
       </c>
-      <c r="CK9" s="15"/>
+      <c r="CK9" s="15">
+        <v>17191.8</v>
+      </c>
       <c r="CL9" s="20"/>
       <c r="CM9" s="20"/>
       <c r="CN9" s="20"/>
       <c r="CO9" s="14"/>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <v>394.4</v>
       </c>
       <c r="C10" s="14">
         <v>394.20000000000005</v>
       </c>
       <c r="D10" s="15">
         <v>1045</v>
       </c>
       <c r="E10" s="16">
         <v>1504.5</v>
       </c>
@@ -2975,51 +2985,53 @@
       </c>
       <c r="CC10" s="14">
         <v>204.4</v>
       </c>
       <c r="CD10" s="20">
         <v>164.5</v>
       </c>
       <c r="CE10" s="20">
         <v>48.8</v>
       </c>
       <c r="CF10" s="20">
         <v>144.19999999999999</v>
       </c>
       <c r="CG10" s="20">
         <v>84.8</v>
       </c>
       <c r="CH10" s="19">
         <v>39.1</v>
       </c>
       <c r="CI10" s="19">
         <v>41.4</v>
       </c>
       <c r="CJ10" s="15">
         <v>110.7</v>
       </c>
-      <c r="CK10" s="15"/>
+      <c r="CK10" s="15">
+        <v>166.7</v>
+      </c>
       <c r="CL10" s="20"/>
       <c r="CM10" s="20"/>
       <c r="CN10" s="20"/>
       <c r="CO10" s="14"/>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="16">
         <v>210.6</v>
       </c>
       <c r="C11" s="14">
         <v>209.70000000000002</v>
       </c>
       <c r="D11" s="15">
         <v>310.2</v>
       </c>
       <c r="E11" s="16">
         <v>1907.5</v>
       </c>
@@ -3250,51 +3262,53 @@
       </c>
       <c r="CC11" s="14">
         <v>71.900000000000006</v>
       </c>
       <c r="CD11" s="20">
         <v>43</v>
       </c>
       <c r="CE11" s="20">
         <v>3.7</v>
       </c>
       <c r="CF11" s="20">
         <v>23.7</v>
       </c>
       <c r="CG11" s="20">
         <v>20</v>
       </c>
       <c r="CH11" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI11" s="19">
         <v>4.8</v>
       </c>
       <c r="CJ11" s="15">
         <v>6.4</v>
       </c>
-      <c r="CK11" s="15"/>
+      <c r="CK11" s="15">
+        <v>45.3</v>
+      </c>
       <c r="CL11" s="20"/>
       <c r="CM11" s="20"/>
       <c r="CN11" s="20"/>
       <c r="CO11" s="14"/>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="16">
         <v>521.1</v>
       </c>
       <c r="C12" s="14">
         <v>381</v>
       </c>
       <c r="D12" s="15">
         <v>2748.3</v>
       </c>
       <c r="E12" s="16">
         <v>2482.2999999999997</v>
       </c>
@@ -3525,51 +3539,53 @@
       </c>
       <c r="CC12" s="14">
         <v>124</v>
       </c>
       <c r="CD12" s="20">
         <v>94</v>
       </c>
       <c r="CE12" s="20">
         <v>24</v>
       </c>
       <c r="CF12" s="20">
         <v>82.9</v>
       </c>
       <c r="CG12" s="20">
         <v>90.1</v>
       </c>
       <c r="CH12" s="19">
         <v>40.6</v>
       </c>
       <c r="CI12" s="19">
         <v>23.4</v>
       </c>
       <c r="CJ12" s="15">
         <v>183.8</v>
       </c>
-      <c r="CK12" s="15"/>
+      <c r="CK12" s="15">
+        <v>176</v>
+      </c>
       <c r="CL12" s="20"/>
       <c r="CM12" s="20"/>
       <c r="CN12" s="20"/>
       <c r="CO12" s="14"/>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="19">
         <v>420.3</v>
       </c>
       <c r="C13" s="14">
         <v>407.09999999999997</v>
       </c>
       <c r="D13" s="15">
         <v>1395.6</v>
       </c>
       <c r="E13" s="16">
         <v>2770</v>
       </c>
@@ -3800,51 +3816,53 @@
       </c>
       <c r="CC13" s="14">
         <v>75</v>
       </c>
       <c r="CD13" s="19">
         <v>58.5</v>
       </c>
       <c r="CE13" s="19">
         <v>15.9</v>
       </c>
       <c r="CF13" s="19">
         <v>56</v>
       </c>
       <c r="CG13" s="19">
         <v>39.700000000000003</v>
       </c>
       <c r="CH13" s="19">
         <v>29.1</v>
       </c>
       <c r="CI13" s="19">
         <v>29.3</v>
       </c>
       <c r="CJ13" s="19">
         <v>91.2</v>
       </c>
-      <c r="CK13" s="19"/>
+      <c r="CK13" s="19">
+        <v>202.1</v>
+      </c>
       <c r="CL13" s="19"/>
       <c r="CM13" s="19"/>
       <c r="CN13" s="19"/>
       <c r="CO13" s="14"/>
       <c r="CP13" s="19"/>
       <c r="CQ13" s="19"/>
       <c r="CR13" s="19"/>
       <c r="CS13" s="19"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="16">
         <v>310.5</v>
       </c>
       <c r="C14" s="14">
         <v>226</v>
       </c>
       <c r="D14" s="15">
         <v>1272.5999999999999</v>
       </c>
       <c r="E14" s="16">
         <v>901.90000000000009</v>
       </c>
@@ -4075,51 +4093,53 @@
       </c>
       <c r="CC14" s="14">
         <v>19.8</v>
       </c>
       <c r="CD14" s="20">
         <v>22.1</v>
       </c>
       <c r="CE14" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="CF14" s="20">
         <v>2.4</v>
       </c>
       <c r="CG14" s="20">
         <v>3.2</v>
       </c>
       <c r="CH14" s="19">
         <v>5</v>
       </c>
       <c r="CI14" s="19">
         <v>3.9</v>
       </c>
       <c r="CJ14" s="15">
         <v>20.3</v>
       </c>
-      <c r="CK14" s="15"/>
+      <c r="CK14" s="15">
+        <v>15.7</v>
+      </c>
       <c r="CL14" s="20"/>
       <c r="CM14" s="20"/>
       <c r="CN14" s="20"/>
       <c r="CO14" s="14"/>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="16">
         <v>71</v>
       </c>
       <c r="C15" s="14">
         <v>72.900000000000006</v>
       </c>
       <c r="D15" s="15">
         <v>550.6</v>
       </c>
       <c r="E15" s="16">
         <v>303.39999999999998</v>
       </c>
@@ -4350,51 +4370,53 @@
       </c>
       <c r="CC15" s="14">
         <v>106.6</v>
       </c>
       <c r="CD15" s="20">
         <v>52.2</v>
       </c>
       <c r="CE15" s="20">
         <v>30.5</v>
       </c>
       <c r="CF15" s="20">
         <v>55.9</v>
       </c>
       <c r="CG15" s="20">
         <v>52.8</v>
       </c>
       <c r="CH15" s="19">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI15" s="19">
         <v>9.4</v>
       </c>
       <c r="CJ15" s="15">
         <v>64.7</v>
       </c>
-      <c r="CK15" s="15"/>
+      <c r="CK15" s="15">
+        <v>39.4</v>
+      </c>
       <c r="CL15" s="20"/>
       <c r="CM15" s="20"/>
       <c r="CN15" s="20"/>
       <c r="CO15" s="14"/>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="16">
         <v>114.7</v>
       </c>
       <c r="C16" s="14">
         <v>99.999999999999986</v>
       </c>
       <c r="D16" s="15">
         <v>729.90000000000009</v>
       </c>
       <c r="E16" s="16">
         <v>374.6</v>
       </c>
@@ -4625,51 +4647,53 @@
       </c>
       <c r="CC16" s="14">
         <v>133.19999999999999</v>
       </c>
       <c r="CD16" s="20">
         <v>135</v>
       </c>
       <c r="CE16" s="20">
         <v>26.4</v>
       </c>
       <c r="CF16" s="20">
         <v>90</v>
       </c>
       <c r="CG16" s="20">
         <v>98</v>
       </c>
       <c r="CH16" s="19">
         <v>25.8</v>
       </c>
       <c r="CI16" s="19">
         <v>23.2</v>
       </c>
       <c r="CJ16" s="15">
         <v>152.19999999999999</v>
       </c>
-      <c r="CK16" s="15"/>
+      <c r="CK16" s="15">
+        <v>88.2</v>
+      </c>
       <c r="CL16" s="20"/>
       <c r="CM16" s="20"/>
       <c r="CN16" s="20"/>
       <c r="CO16" s="14"/>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="16">
         <v>240.5</v>
       </c>
       <c r="C17" s="14">
         <v>188.7</v>
       </c>
       <c r="D17" s="15">
         <v>1261.2</v>
       </c>
       <c r="E17" s="16">
         <v>875.29999999999973</v>
       </c>
@@ -4900,51 +4924,53 @@
       </c>
       <c r="CC17" s="14">
         <v>193.5</v>
       </c>
       <c r="CD17" s="20">
         <v>169.7</v>
       </c>
       <c r="CE17" s="20">
         <v>53.1</v>
       </c>
       <c r="CF17" s="20">
         <v>165.2</v>
       </c>
       <c r="CG17" s="20">
         <v>180.7</v>
       </c>
       <c r="CH17" s="19">
         <v>53.1</v>
       </c>
       <c r="CI17" s="19">
         <v>42.8</v>
       </c>
       <c r="CJ17" s="15">
         <v>276.8</v>
       </c>
-      <c r="CK17" s="15"/>
+      <c r="CK17" s="15">
+        <v>204.1</v>
+      </c>
       <c r="CL17" s="20"/>
       <c r="CM17" s="20"/>
       <c r="CN17" s="20"/>
       <c r="CO17" s="14"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="19">
         <v>490</v>
       </c>
       <c r="C18" s="14">
         <v>328.79999999999995</v>
       </c>
       <c r="D18" s="15">
         <v>2164.6999999999998</v>
       </c>
       <c r="E18" s="16">
         <v>1525</v>
       </c>
@@ -5175,51 +5201,53 @@
       </c>
       <c r="CC18" s="14">
         <v>355.1</v>
       </c>
       <c r="CD18" s="20">
         <v>278.7</v>
       </c>
       <c r="CE18" s="20">
         <v>58.7</v>
       </c>
       <c r="CF18" s="20">
         <v>264.89999999999998</v>
       </c>
       <c r="CG18" s="20">
         <v>256.2</v>
       </c>
       <c r="CH18" s="19">
         <v>38</v>
       </c>
       <c r="CI18" s="19">
         <v>26.3</v>
       </c>
       <c r="CJ18" s="15">
         <v>150.4</v>
       </c>
-      <c r="CK18" s="15"/>
+      <c r="CK18" s="15">
+        <v>120.8</v>
+      </c>
       <c r="CL18" s="20"/>
       <c r="CM18" s="20"/>
       <c r="CN18" s="20"/>
       <c r="CO18" s="14"/>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="19">
         <v>4949.1000000000004</v>
       </c>
       <c r="C19" s="14">
         <v>6254.6</v>
       </c>
       <c r="D19" s="15">
         <v>8632.7000000000007</v>
       </c>
       <c r="E19" s="16">
         <v>6891.6999999999971</v>
       </c>
@@ -5450,51 +5478,53 @@
       </c>
       <c r="CC19" s="14">
         <v>2446.6999999999998</v>
       </c>
       <c r="CD19" s="20">
         <v>2126.9</v>
       </c>
       <c r="CE19" s="20">
         <v>2448.6999999999998</v>
       </c>
       <c r="CF19" s="20">
         <v>3431.4</v>
       </c>
       <c r="CG19" s="20">
         <v>3686.5</v>
       </c>
       <c r="CH19" s="19">
         <v>3989.7</v>
       </c>
       <c r="CI19" s="19">
         <v>3559.4</v>
       </c>
       <c r="CJ19" s="15">
         <v>3910</v>
       </c>
-      <c r="CK19" s="15"/>
+      <c r="CK19" s="15">
+        <v>3565.5</v>
+      </c>
       <c r="CL19" s="20"/>
       <c r="CM19" s="20"/>
       <c r="CN19" s="20"/>
       <c r="CO19" s="14"/>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="17">
         <v>431.7</v>
       </c>
       <c r="C20" s="14">
         <v>289.09999999999997</v>
       </c>
       <c r="D20" s="15">
         <v>1862.8999999999999</v>
       </c>
       <c r="E20" s="16">
         <v>1469.9</v>
       </c>
@@ -5725,51 +5755,53 @@
       </c>
       <c r="CC20" s="14">
         <v>451</v>
       </c>
       <c r="CD20" s="20">
         <v>368.5</v>
       </c>
       <c r="CE20" s="20">
         <v>44</v>
       </c>
       <c r="CF20" s="20">
         <v>308</v>
       </c>
       <c r="CG20" s="20">
         <v>176</v>
       </c>
       <c r="CH20" s="17">
         <v>52.9</v>
       </c>
       <c r="CI20" s="17">
         <v>30.5</v>
       </c>
       <c r="CJ20" s="15">
         <v>213</v>
       </c>
-      <c r="CK20" s="15"/>
+      <c r="CK20" s="15">
+        <v>169</v>
+      </c>
       <c r="CL20" s="20"/>
       <c r="CM20" s="20"/>
       <c r="CN20" s="20"/>
       <c r="CO20" s="14"/>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="21">
         <v>152.30000000000001</v>
       </c>
       <c r="C21" s="14">
         <v>101.1</v>
       </c>
       <c r="D21" s="15">
         <v>759.1</v>
       </c>
       <c r="E21" s="16">
         <v>380.29999999999995</v>
       </c>
@@ -6000,51 +6032,53 @@
       </c>
       <c r="CC21" s="14">
         <v>86.1</v>
       </c>
       <c r="CD21" s="21">
         <v>79.5</v>
       </c>
       <c r="CE21" s="21">
         <v>6.5</v>
       </c>
       <c r="CF21" s="21">
         <v>12.3</v>
       </c>
       <c r="CG21" s="21">
         <v>19.8</v>
       </c>
       <c r="CH21" s="21">
         <v>13.2</v>
       </c>
       <c r="CI21" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="CJ21" s="21">
         <v>68.599999999999994</v>
       </c>
-      <c r="CK21" s="21"/>
+      <c r="CK21" s="21">
+        <v>36</v>
+      </c>
       <c r="CL21" s="21"/>
       <c r="CM21" s="21"/>
       <c r="CN21" s="21"/>
       <c r="CO21" s="14"/>
       <c r="CP21" s="21"/>
       <c r="CQ21" s="21"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="21"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="19">
         <v>976.7</v>
       </c>
       <c r="C22" s="14">
         <v>630.39999999999986</v>
       </c>
       <c r="D22" s="15">
         <v>3475.4</v>
       </c>
       <c r="E22" s="16">
         <v>2643.5</v>
       </c>
@@ -6275,51 +6309,53 @@
       </c>
       <c r="CC22" s="14">
         <v>492.5</v>
       </c>
       <c r="CD22" s="20">
         <v>384.5</v>
       </c>
       <c r="CE22" s="20">
         <v>81.900000000000006</v>
       </c>
       <c r="CF22" s="20">
         <v>376.7</v>
       </c>
       <c r="CG22" s="20">
         <v>252.4</v>
       </c>
       <c r="CH22" s="19">
         <v>152.80000000000001</v>
       </c>
       <c r="CI22" s="19">
         <v>102.4</v>
       </c>
       <c r="CJ22" s="15">
         <v>520.79999999999995</v>
       </c>
-      <c r="CK22" s="15"/>
+      <c r="CK22" s="15">
+        <v>445.6</v>
+      </c>
       <c r="CL22" s="20"/>
       <c r="CM22" s="20"/>
       <c r="CN22" s="20"/>
       <c r="CO22" s="14"/>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>218.7</v>
       </c>
       <c r="C23" s="14">
         <v>206.7</v>
       </c>
       <c r="D23" s="15">
         <v>1665.1999999999998</v>
       </c>
       <c r="E23" s="16">
         <v>992.5</v>
       </c>
@@ -6550,51 +6586,53 @@
       </c>
       <c r="CC23" s="14">
         <v>1634.6</v>
       </c>
       <c r="CD23" s="20">
         <v>1314.2</v>
       </c>
       <c r="CE23" s="20">
         <v>1152.9000000000001</v>
       </c>
       <c r="CF23" s="20">
         <v>1365.2</v>
       </c>
       <c r="CG23" s="20">
         <v>1276.7</v>
       </c>
       <c r="CH23" s="19">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI23" s="19">
         <v>977.5</v>
       </c>
       <c r="CJ23" s="22">
         <v>1197.5</v>
       </c>
-      <c r="CK23" s="22"/>
+      <c r="CK23" s="22">
+        <v>1034.0999999999999</v>
+      </c>
       <c r="CL23" s="20"/>
       <c r="CM23" s="20"/>
       <c r="CN23" s="20"/>
       <c r="CO23" s="14"/>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="19">
         <v>2351.8000000000002</v>
       </c>
       <c r="C24" s="14">
         <v>1612.7999999999997</v>
       </c>
       <c r="D24" s="15">
         <v>5893.2999999999993</v>
       </c>
       <c r="E24" s="16">
         <v>4522.5</v>
       </c>
@@ -6825,51 +6863,53 @@
       </c>
       <c r="CC24" s="14">
         <v>69.3</v>
       </c>
       <c r="CD24" s="20">
         <v>51.5</v>
       </c>
       <c r="CE24" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF24" s="20">
         <v>36.9</v>
       </c>
       <c r="CG24" s="20">
         <v>31.9</v>
       </c>
       <c r="CH24" s="19">
         <v>35.200000000000003</v>
       </c>
       <c r="CI24" s="19">
         <v>22.4</v>
       </c>
       <c r="CJ24" s="22">
         <v>177.2</v>
       </c>
-      <c r="CK24" s="22"/>
+      <c r="CK24" s="22">
+        <v>121.3</v>
+      </c>
       <c r="CL24" s="20"/>
       <c r="CM24" s="20"/>
       <c r="CN24" s="20"/>
       <c r="CO24" s="14"/>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A25" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="17">
         <v>256.5</v>
       </c>
       <c r="C25" s="14">
         <v>158.89999999999998</v>
       </c>
       <c r="D25" s="15">
         <v>1011.1999999999999</v>
       </c>
       <c r="E25" s="16">
         <v>623.5</v>
       </c>
@@ -7100,51 +7140,53 @@
       </c>
       <c r="CC25" s="14">
         <v>394</v>
       </c>
       <c r="CD25" s="17">
         <v>282</v>
       </c>
       <c r="CE25" s="17">
         <v>73.2</v>
       </c>
       <c r="CF25" s="17">
         <v>276.3</v>
       </c>
       <c r="CG25" s="17">
         <v>270.8</v>
       </c>
       <c r="CH25" s="17">
         <v>36.4</v>
       </c>
       <c r="CI25" s="17">
         <v>22.9</v>
       </c>
       <c r="CJ25" s="17">
         <v>132.80000000000001</v>
       </c>
-      <c r="CK25" s="17"/>
+      <c r="CK25" s="17">
+        <v>90.9</v>
+      </c>
       <c r="CL25" s="17"/>
       <c r="CM25" s="17"/>
       <c r="CN25" s="17"/>
       <c r="CO25" s="14"/>
       <c r="CP25" s="17"/>
       <c r="CQ25" s="17"/>
       <c r="CR25" s="17"/>
       <c r="CS25" s="17"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1"/>
     <row r="27" spans="1:97">
       <c r="AX27" s="31" t="s">
         <v>37</v>
       </c>
       <c r="AY27" s="31"/>
       <c r="AZ27" s="31"/>
       <c r="BA27" s="31"/>
       <c r="BB27" s="31"/>
       <c r="BC27" s="31"/>
       <c r="BD27" s="31"/>
       <c r="BE27" s="31"/>
       <c r="BF27" s="31"/>
       <c r="BG27" s="31"/>
       <c r="BH27" s="31"/>
       <c r="BI27" s="31"/>