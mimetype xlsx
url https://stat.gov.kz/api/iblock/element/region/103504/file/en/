--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -730,51 +730,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="2"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="2"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.85546875" style="1" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="9.85546875" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="24" customFormat="1" ht="15.75" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="29"/>
@@ -1603,51 +1603,53 @@
       </c>
       <c r="CD5" s="11">
         <v>32674.2</v>
       </c>
       <c r="CE5" s="11">
         <v>31158.5</v>
       </c>
       <c r="CF5" s="11">
         <v>34209.4</v>
       </c>
       <c r="CG5" s="11">
         <v>39965.4</v>
       </c>
       <c r="CH5" s="7">
         <v>31465.8</v>
       </c>
       <c r="CI5" s="7">
         <v>29326.1</v>
       </c>
       <c r="CJ5" s="8">
         <v>34685.4</v>
       </c>
       <c r="CK5" s="8">
         <v>35721</v>
       </c>
-      <c r="CL5" s="10"/>
+      <c r="CL5" s="10">
+        <v>29430.5</v>
+      </c>
       <c r="CM5" s="11"/>
       <c r="CN5" s="11"/>
       <c r="CO5" s="7"/>
       <c r="CP5" s="11"/>
       <c r="CQ5" s="11"/>
       <c r="CR5" s="11"/>
       <c r="CS5" s="11"/>
     </row>
     <row r="6" spans="1:97" s="12" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="14">
         <v>276</v>
       </c>
       <c r="C6" s="14">
         <v>202.5</v>
       </c>
       <c r="D6" s="15">
         <v>552.5</v>
       </c>
       <c r="E6" s="16">
         <v>1639.9</v>
       </c>
       <c r="F6" s="14">
@@ -1880,51 +1882,53 @@
       </c>
       <c r="CD6" s="14">
         <v>11.9</v>
       </c>
       <c r="CE6" s="14">
         <v>6.6</v>
       </c>
       <c r="CF6" s="14">
         <v>15.3</v>
       </c>
       <c r="CG6" s="14">
         <v>29.5</v>
       </c>
       <c r="CH6" s="14">
         <v>10.7</v>
       </c>
       <c r="CI6" s="14">
         <v>8</v>
       </c>
       <c r="CJ6" s="14">
         <v>21.2</v>
       </c>
       <c r="CK6" s="14">
         <v>67.099999999999994</v>
       </c>
-      <c r="CL6" s="14"/>
+      <c r="CL6" s="14">
+        <v>8.6</v>
+      </c>
       <c r="CM6" s="14"/>
       <c r="CN6" s="14"/>
       <c r="CO6" s="14"/>
       <c r="CP6" s="14"/>
       <c r="CQ6" s="14"/>
       <c r="CR6" s="14"/>
       <c r="CS6" s="14"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>10312.4</v>
       </c>
       <c r="C7" s="14">
         <v>8878.9</v>
       </c>
       <c r="D7" s="15">
         <v>10888.7</v>
       </c>
       <c r="E7" s="16">
         <v>9748</v>
       </c>
       <c r="F7" s="14">
@@ -2157,51 +2161,53 @@
       </c>
       <c r="CD7" s="20">
         <v>11156.7</v>
       </c>
       <c r="CE7" s="20">
         <v>11603</v>
       </c>
       <c r="CF7" s="20">
         <v>11903.4</v>
       </c>
       <c r="CG7" s="20">
         <v>13023.4</v>
       </c>
       <c r="CH7" s="19">
         <v>11762.8</v>
       </c>
       <c r="CI7" s="19">
         <v>9626.6</v>
       </c>
       <c r="CJ7" s="15">
         <v>10768.1</v>
       </c>
       <c r="CK7" s="15">
         <v>11912.4</v>
       </c>
-      <c r="CL7" s="20"/>
+      <c r="CL7" s="20">
+        <v>12260.8</v>
+      </c>
       <c r="CM7" s="20"/>
       <c r="CN7" s="20"/>
       <c r="CO7" s="14"/>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <v>21.6</v>
       </c>
       <c r="C8" s="14">
         <v>18.399999999999999</v>
       </c>
       <c r="D8" s="15">
         <v>108.5</v>
       </c>
       <c r="E8" s="16">
         <v>177.39999999999998</v>
       </c>
       <c r="F8" s="14">
@@ -2434,51 +2440,53 @@
       </c>
       <c r="CD8" s="20">
         <v>13.4</v>
       </c>
       <c r="CE8" s="20">
         <v>4.5</v>
       </c>
       <c r="CF8" s="20">
         <v>12.7</v>
       </c>
       <c r="CG8" s="20">
         <v>4.7</v>
       </c>
       <c r="CH8" s="19">
         <v>3.6</v>
       </c>
       <c r="CI8" s="19">
         <v>2.9</v>
       </c>
       <c r="CJ8" s="15">
         <v>16.7</v>
       </c>
       <c r="CK8" s="15">
         <v>29</v>
       </c>
-      <c r="CL8" s="20"/>
+      <c r="CL8" s="20">
+        <v>3.5</v>
+      </c>
       <c r="CM8" s="20"/>
       <c r="CN8" s="20"/>
       <c r="CO8" s="14"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <v>21687</v>
       </c>
       <c r="C9" s="14">
         <v>21332.400000000001</v>
       </c>
       <c r="D9" s="15">
         <v>23973.700000000004</v>
       </c>
       <c r="E9" s="16">
         <v>20187.299999999988</v>
       </c>
       <c r="F9" s="14">
@@ -2711,51 +2719,53 @@
       </c>
       <c r="CD9" s="20">
         <v>15867.4</v>
       </c>
       <c r="CE9" s="20">
         <v>15468.8</v>
       </c>
       <c r="CF9" s="20">
         <v>15586</v>
       </c>
       <c r="CG9" s="20">
         <v>20368.2</v>
       </c>
       <c r="CH9" s="19">
         <v>14127</v>
       </c>
       <c r="CI9" s="19">
         <v>14759.7</v>
       </c>
       <c r="CJ9" s="15">
         <v>16603</v>
       </c>
       <c r="CK9" s="15">
         <v>17191.8</v>
       </c>
-      <c r="CL9" s="20"/>
+      <c r="CL9" s="20">
+        <v>11184.1</v>
+      </c>
       <c r="CM9" s="20"/>
       <c r="CN9" s="20"/>
       <c r="CO9" s="14"/>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <v>394.4</v>
       </c>
       <c r="C10" s="14">
         <v>394.20000000000005</v>
       </c>
       <c r="D10" s="15">
         <v>1045</v>
       </c>
       <c r="E10" s="16">
         <v>1504.5</v>
       </c>
       <c r="F10" s="14">
@@ -2988,51 +2998,53 @@
       </c>
       <c r="CD10" s="20">
         <v>164.5</v>
       </c>
       <c r="CE10" s="20">
         <v>48.8</v>
       </c>
       <c r="CF10" s="20">
         <v>144.19999999999999</v>
       </c>
       <c r="CG10" s="20">
         <v>84.8</v>
       </c>
       <c r="CH10" s="19">
         <v>39.1</v>
       </c>
       <c r="CI10" s="19">
         <v>41.4</v>
       </c>
       <c r="CJ10" s="15">
         <v>110.7</v>
       </c>
       <c r="CK10" s="15">
         <v>166.7</v>
       </c>
-      <c r="CL10" s="20"/>
+      <c r="CL10" s="20">
+        <v>198.1</v>
+      </c>
       <c r="CM10" s="20"/>
       <c r="CN10" s="20"/>
       <c r="CO10" s="14"/>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="16">
         <v>210.6</v>
       </c>
       <c r="C11" s="14">
         <v>209.70000000000002</v>
       </c>
       <c r="D11" s="15">
         <v>310.2</v>
       </c>
       <c r="E11" s="16">
         <v>1907.5</v>
       </c>
       <c r="F11" s="14">
@@ -3265,51 +3277,53 @@
       </c>
       <c r="CD11" s="20">
         <v>43</v>
       </c>
       <c r="CE11" s="20">
         <v>3.7</v>
       </c>
       <c r="CF11" s="20">
         <v>23.7</v>
       </c>
       <c r="CG11" s="20">
         <v>20</v>
       </c>
       <c r="CH11" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI11" s="19">
         <v>4.8</v>
       </c>
       <c r="CJ11" s="15">
         <v>6.4</v>
       </c>
       <c r="CK11" s="15">
         <v>45.3</v>
       </c>
-      <c r="CL11" s="20"/>
+      <c r="CL11" s="20">
+        <v>5</v>
+      </c>
       <c r="CM11" s="20"/>
       <c r="CN11" s="20"/>
       <c r="CO11" s="14"/>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="16">
         <v>521.1</v>
       </c>
       <c r="C12" s="14">
         <v>381</v>
       </c>
       <c r="D12" s="15">
         <v>2748.3</v>
       </c>
       <c r="E12" s="16">
         <v>2482.2999999999997</v>
       </c>
       <c r="F12" s="14">
@@ -3542,51 +3556,53 @@
       </c>
       <c r="CD12" s="20">
         <v>94</v>
       </c>
       <c r="CE12" s="20">
         <v>24</v>
       </c>
       <c r="CF12" s="20">
         <v>82.9</v>
       </c>
       <c r="CG12" s="20">
         <v>90.1</v>
       </c>
       <c r="CH12" s="19">
         <v>40.6</v>
       </c>
       <c r="CI12" s="19">
         <v>23.4</v>
       </c>
       <c r="CJ12" s="15">
         <v>183.8</v>
       </c>
       <c r="CK12" s="15">
         <v>176</v>
       </c>
-      <c r="CL12" s="20"/>
+      <c r="CL12" s="20">
+        <v>164.3</v>
+      </c>
       <c r="CM12" s="20"/>
       <c r="CN12" s="20"/>
       <c r="CO12" s="14"/>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="19">
         <v>420.3</v>
       </c>
       <c r="C13" s="14">
         <v>407.09999999999997</v>
       </c>
       <c r="D13" s="15">
         <v>1395.6</v>
       </c>
       <c r="E13" s="16">
         <v>2770</v>
       </c>
       <c r="F13" s="14">
@@ -3819,51 +3835,53 @@
       </c>
       <c r="CD13" s="19">
         <v>58.5</v>
       </c>
       <c r="CE13" s="19">
         <v>15.9</v>
       </c>
       <c r="CF13" s="19">
         <v>56</v>
       </c>
       <c r="CG13" s="19">
         <v>39.700000000000003</v>
       </c>
       <c r="CH13" s="19">
         <v>29.1</v>
       </c>
       <c r="CI13" s="19">
         <v>29.3</v>
       </c>
       <c r="CJ13" s="19">
         <v>91.2</v>
       </c>
       <c r="CK13" s="19">
         <v>202.1</v>
       </c>
-      <c r="CL13" s="19"/>
+      <c r="CL13" s="19">
+        <v>102.2</v>
+      </c>
       <c r="CM13" s="19"/>
       <c r="CN13" s="19"/>
       <c r="CO13" s="14"/>
       <c r="CP13" s="19"/>
       <c r="CQ13" s="19"/>
       <c r="CR13" s="19"/>
       <c r="CS13" s="19"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="16">
         <v>310.5</v>
       </c>
       <c r="C14" s="14">
         <v>226</v>
       </c>
       <c r="D14" s="15">
         <v>1272.5999999999999</v>
       </c>
       <c r="E14" s="16">
         <v>901.90000000000009</v>
       </c>
       <c r="F14" s="14">
@@ -4096,51 +4114,53 @@
       </c>
       <c r="CD14" s="20">
         <v>22.1</v>
       </c>
       <c r="CE14" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="CF14" s="20">
         <v>2.4</v>
       </c>
       <c r="CG14" s="20">
         <v>3.2</v>
       </c>
       <c r="CH14" s="19">
         <v>5</v>
       </c>
       <c r="CI14" s="19">
         <v>3.9</v>
       </c>
       <c r="CJ14" s="15">
         <v>20.3</v>
       </c>
       <c r="CK14" s="15">
         <v>15.7</v>
       </c>
-      <c r="CL14" s="20"/>
+      <c r="CL14" s="20">
+        <v>16.3</v>
+      </c>
       <c r="CM14" s="20"/>
       <c r="CN14" s="20"/>
       <c r="CO14" s="14"/>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="16">
         <v>71</v>
       </c>
       <c r="C15" s="14">
         <v>72.900000000000006</v>
       </c>
       <c r="D15" s="15">
         <v>550.6</v>
       </c>
       <c r="E15" s="16">
         <v>303.39999999999998</v>
       </c>
       <c r="F15" s="14">
@@ -4373,51 +4393,53 @@
       </c>
       <c r="CD15" s="20">
         <v>52.2</v>
       </c>
       <c r="CE15" s="20">
         <v>30.5</v>
       </c>
       <c r="CF15" s="20">
         <v>55.9</v>
       </c>
       <c r="CG15" s="20">
         <v>52.8</v>
       </c>
       <c r="CH15" s="19">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI15" s="19">
         <v>9.4</v>
       </c>
       <c r="CJ15" s="15">
         <v>64.7</v>
       </c>
       <c r="CK15" s="15">
         <v>39.4</v>
       </c>
-      <c r="CL15" s="20"/>
+      <c r="CL15" s="20">
+        <v>68.599999999999994</v>
+      </c>
       <c r="CM15" s="20"/>
       <c r="CN15" s="20"/>
       <c r="CO15" s="14"/>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="16">
         <v>114.7</v>
       </c>
       <c r="C16" s="14">
         <v>99.999999999999986</v>
       </c>
       <c r="D16" s="15">
         <v>729.90000000000009</v>
       </c>
       <c r="E16" s="16">
         <v>374.6</v>
       </c>
       <c r="F16" s="14">
@@ -4650,51 +4672,53 @@
       </c>
       <c r="CD16" s="20">
         <v>135</v>
       </c>
       <c r="CE16" s="20">
         <v>26.4</v>
       </c>
       <c r="CF16" s="20">
         <v>90</v>
       </c>
       <c r="CG16" s="20">
         <v>98</v>
       </c>
       <c r="CH16" s="19">
         <v>25.8</v>
       </c>
       <c r="CI16" s="19">
         <v>23.2</v>
       </c>
       <c r="CJ16" s="15">
         <v>152.19999999999999</v>
       </c>
       <c r="CK16" s="15">
         <v>88.2</v>
       </c>
-      <c r="CL16" s="20"/>
+      <c r="CL16" s="20">
+        <v>129.80000000000001</v>
+      </c>
       <c r="CM16" s="20"/>
       <c r="CN16" s="20"/>
       <c r="CO16" s="14"/>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="16">
         <v>240.5</v>
       </c>
       <c r="C17" s="14">
         <v>188.7</v>
       </c>
       <c r="D17" s="15">
         <v>1261.2</v>
       </c>
       <c r="E17" s="16">
         <v>875.29999999999973</v>
       </c>
       <c r="F17" s="14">
@@ -4927,51 +4951,53 @@
       </c>
       <c r="CD17" s="20">
         <v>169.7</v>
       </c>
       <c r="CE17" s="20">
         <v>53.1</v>
       </c>
       <c r="CF17" s="20">
         <v>165.2</v>
       </c>
       <c r="CG17" s="20">
         <v>180.7</v>
       </c>
       <c r="CH17" s="19">
         <v>53.1</v>
       </c>
       <c r="CI17" s="19">
         <v>42.8</v>
       </c>
       <c r="CJ17" s="15">
         <v>276.8</v>
       </c>
       <c r="CK17" s="15">
         <v>204.1</v>
       </c>
-      <c r="CL17" s="20"/>
+      <c r="CL17" s="20">
+        <v>196.4</v>
+      </c>
       <c r="CM17" s="20"/>
       <c r="CN17" s="20"/>
       <c r="CO17" s="14"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="19">
         <v>490</v>
       </c>
       <c r="C18" s="14">
         <v>328.79999999999995</v>
       </c>
       <c r="D18" s="15">
         <v>2164.6999999999998</v>
       </c>
       <c r="E18" s="16">
         <v>1525</v>
       </c>
       <c r="F18" s="14">
@@ -5204,51 +5230,53 @@
       </c>
       <c r="CD18" s="20">
         <v>278.7</v>
       </c>
       <c r="CE18" s="20">
         <v>58.7</v>
       </c>
       <c r="CF18" s="20">
         <v>264.89999999999998</v>
       </c>
       <c r="CG18" s="20">
         <v>256.2</v>
       </c>
       <c r="CH18" s="19">
         <v>38</v>
       </c>
       <c r="CI18" s="19">
         <v>26.3</v>
       </c>
       <c r="CJ18" s="15">
         <v>150.4</v>
       </c>
       <c r="CK18" s="15">
         <v>120.8</v>
       </c>
-      <c r="CL18" s="20"/>
+      <c r="CL18" s="20">
+        <v>100.5</v>
+      </c>
       <c r="CM18" s="20"/>
       <c r="CN18" s="20"/>
       <c r="CO18" s="14"/>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="19">
         <v>4949.1000000000004</v>
       </c>
       <c r="C19" s="14">
         <v>6254.6</v>
       </c>
       <c r="D19" s="15">
         <v>8632.7000000000007</v>
       </c>
       <c r="E19" s="16">
         <v>6891.6999999999971</v>
       </c>
       <c r="F19" s="14">
@@ -5481,51 +5509,53 @@
       </c>
       <c r="CD19" s="20">
         <v>2126.9</v>
       </c>
       <c r="CE19" s="20">
         <v>2448.6999999999998</v>
       </c>
       <c r="CF19" s="20">
         <v>3431.4</v>
       </c>
       <c r="CG19" s="20">
         <v>3686.5</v>
       </c>
       <c r="CH19" s="19">
         <v>3989.7</v>
       </c>
       <c r="CI19" s="19">
         <v>3559.4</v>
       </c>
       <c r="CJ19" s="15">
         <v>3910</v>
       </c>
       <c r="CK19" s="15">
         <v>3565.5</v>
       </c>
-      <c r="CL19" s="20"/>
+      <c r="CL19" s="20">
+        <v>3377.5</v>
+      </c>
       <c r="CM19" s="20"/>
       <c r="CN19" s="20"/>
       <c r="CO19" s="14"/>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="17">
         <v>431.7</v>
       </c>
       <c r="C20" s="14">
         <v>289.09999999999997</v>
       </c>
       <c r="D20" s="15">
         <v>1862.8999999999999</v>
       </c>
       <c r="E20" s="16">
         <v>1469.9</v>
       </c>
       <c r="F20" s="14">
@@ -5758,51 +5788,53 @@
       </c>
       <c r="CD20" s="20">
         <v>368.5</v>
       </c>
       <c r="CE20" s="20">
         <v>44</v>
       </c>
       <c r="CF20" s="20">
         <v>308</v>
       </c>
       <c r="CG20" s="20">
         <v>176</v>
       </c>
       <c r="CH20" s="17">
         <v>52.9</v>
       </c>
       <c r="CI20" s="17">
         <v>30.5</v>
       </c>
       <c r="CJ20" s="15">
         <v>213</v>
       </c>
       <c r="CK20" s="15">
         <v>169</v>
       </c>
-      <c r="CL20" s="20"/>
+      <c r="CL20" s="20">
+        <v>49.4</v>
+      </c>
       <c r="CM20" s="20"/>
       <c r="CN20" s="20"/>
       <c r="CO20" s="14"/>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="21">
         <v>152.30000000000001</v>
       </c>
       <c r="C21" s="14">
         <v>101.1</v>
       </c>
       <c r="D21" s="15">
         <v>759.1</v>
       </c>
       <c r="E21" s="16">
         <v>380.29999999999995</v>
       </c>
       <c r="F21" s="14">
@@ -6035,51 +6067,53 @@
       </c>
       <c r="CD21" s="21">
         <v>79.5</v>
       </c>
       <c r="CE21" s="21">
         <v>6.5</v>
       </c>
       <c r="CF21" s="21">
         <v>12.3</v>
       </c>
       <c r="CG21" s="21">
         <v>19.8</v>
       </c>
       <c r="CH21" s="21">
         <v>13.2</v>
       </c>
       <c r="CI21" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="CJ21" s="21">
         <v>68.599999999999994</v>
       </c>
       <c r="CK21" s="21">
         <v>36</v>
       </c>
-      <c r="CL21" s="21"/>
+      <c r="CL21" s="21">
+        <v>32</v>
+      </c>
       <c r="CM21" s="21"/>
       <c r="CN21" s="21"/>
       <c r="CO21" s="14"/>
       <c r="CP21" s="21"/>
       <c r="CQ21" s="21"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="21"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="19">
         <v>976.7</v>
       </c>
       <c r="C22" s="14">
         <v>630.39999999999986</v>
       </c>
       <c r="D22" s="15">
         <v>3475.4</v>
       </c>
       <c r="E22" s="16">
         <v>2643.5</v>
       </c>
       <c r="F22" s="14">
@@ -6312,51 +6346,53 @@
       </c>
       <c r="CD22" s="20">
         <v>384.5</v>
       </c>
       <c r="CE22" s="20">
         <v>81.900000000000006</v>
       </c>
       <c r="CF22" s="20">
         <v>376.7</v>
       </c>
       <c r="CG22" s="20">
         <v>252.4</v>
       </c>
       <c r="CH22" s="19">
         <v>152.80000000000001</v>
       </c>
       <c r="CI22" s="19">
         <v>102.4</v>
       </c>
       <c r="CJ22" s="15">
         <v>520.79999999999995</v>
       </c>
       <c r="CK22" s="15">
         <v>445.6</v>
       </c>
-      <c r="CL22" s="20"/>
+      <c r="CL22" s="20">
+        <v>319.39999999999998</v>
+      </c>
       <c r="CM22" s="20"/>
       <c r="CN22" s="20"/>
       <c r="CO22" s="14"/>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>218.7</v>
       </c>
       <c r="C23" s="14">
         <v>206.7</v>
       </c>
       <c r="D23" s="15">
         <v>1665.1999999999998</v>
       </c>
       <c r="E23" s="16">
         <v>992.5</v>
       </c>
       <c r="F23" s="14">
@@ -6589,51 +6625,53 @@
       </c>
       <c r="CD23" s="20">
         <v>1314.2</v>
       </c>
       <c r="CE23" s="20">
         <v>1152.9000000000001</v>
       </c>
       <c r="CF23" s="20">
         <v>1365.2</v>
       </c>
       <c r="CG23" s="20">
         <v>1276.7</v>
       </c>
       <c r="CH23" s="19">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI23" s="19">
         <v>977.5</v>
       </c>
       <c r="CJ23" s="22">
         <v>1197.5</v>
       </c>
       <c r="CK23" s="22">
         <v>1034.0999999999999</v>
       </c>
-      <c r="CL23" s="20"/>
+      <c r="CL23" s="20">
+        <v>1007.5</v>
+      </c>
       <c r="CM23" s="20"/>
       <c r="CN23" s="20"/>
       <c r="CO23" s="14"/>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="19">
         <v>2351.8000000000002</v>
       </c>
       <c r="C24" s="14">
         <v>1612.7999999999997</v>
       </c>
       <c r="D24" s="15">
         <v>5893.2999999999993</v>
       </c>
       <c r="E24" s="16">
         <v>4522.5</v>
       </c>
       <c r="F24" s="14">
@@ -6866,51 +6904,53 @@
       </c>
       <c r="CD24" s="20">
         <v>51.5</v>
       </c>
       <c r="CE24" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF24" s="20">
         <v>36.9</v>
       </c>
       <c r="CG24" s="20">
         <v>31.9</v>
       </c>
       <c r="CH24" s="19">
         <v>35.200000000000003</v>
       </c>
       <c r="CI24" s="19">
         <v>22.4</v>
       </c>
       <c r="CJ24" s="22">
         <v>177.2</v>
       </c>
       <c r="CK24" s="22">
         <v>121.3</v>
       </c>
-      <c r="CL24" s="20"/>
+      <c r="CL24" s="20">
+        <v>92.6</v>
+      </c>
       <c r="CM24" s="20"/>
       <c r="CN24" s="20"/>
       <c r="CO24" s="14"/>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A25" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="17">
         <v>256.5</v>
       </c>
       <c r="C25" s="14">
         <v>158.89999999999998</v>
       </c>
       <c r="D25" s="15">
         <v>1011.1999999999999</v>
       </c>
       <c r="E25" s="16">
         <v>623.5</v>
       </c>
       <c r="F25" s="14">
@@ -7143,51 +7183,53 @@
       </c>
       <c r="CD25" s="17">
         <v>282</v>
       </c>
       <c r="CE25" s="17">
         <v>73.2</v>
       </c>
       <c r="CF25" s="17">
         <v>276.3</v>
       </c>
       <c r="CG25" s="17">
         <v>270.8</v>
       </c>
       <c r="CH25" s="17">
         <v>36.4</v>
       </c>
       <c r="CI25" s="17">
         <v>22.9</v>
       </c>
       <c r="CJ25" s="17">
         <v>132.80000000000001</v>
       </c>
       <c r="CK25" s="17">
         <v>90.9</v>
       </c>
-      <c r="CL25" s="17"/>
+      <c r="CL25" s="17">
+        <v>113.9</v>
+      </c>
       <c r="CM25" s="17"/>
       <c r="CN25" s="17"/>
       <c r="CO25" s="14"/>
       <c r="CP25" s="17"/>
       <c r="CQ25" s="17"/>
       <c r="CR25" s="17"/>
       <c r="CS25" s="17"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1"/>
     <row r="27" spans="1:97">
       <c r="AX27" s="31" t="s">
         <v>37</v>
       </c>
       <c r="AY27" s="31"/>
       <c r="AZ27" s="31"/>
       <c r="BA27" s="31"/>
       <c r="BB27" s="31"/>
       <c r="BC27" s="31"/>
       <c r="BD27" s="31"/>
       <c r="BE27" s="31"/>
       <c r="BF27" s="31"/>
       <c r="BG27" s="31"/>
       <c r="BH27" s="31"/>
       <c r="BI27" s="31"/>
       <c r="BJ27" s="31"/>