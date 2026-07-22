--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -730,51 +730,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="2"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="2"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.85546875" style="1" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="9.85546875" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="24" customFormat="1" ht="15.75" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="29"/>
@@ -1606,51 +1606,53 @@
       </c>
       <c r="CE5" s="11">
         <v>31158.5</v>
       </c>
       <c r="CF5" s="11">
         <v>34209.4</v>
       </c>
       <c r="CG5" s="11">
         <v>39965.4</v>
       </c>
       <c r="CH5" s="7">
         <v>31465.8</v>
       </c>
       <c r="CI5" s="7">
         <v>29326.1</v>
       </c>
       <c r="CJ5" s="8">
         <v>34685.4</v>
       </c>
       <c r="CK5" s="8">
         <v>35721</v>
       </c>
       <c r="CL5" s="10">
         <v>29430.5</v>
       </c>
-      <c r="CM5" s="11"/>
+      <c r="CM5" s="11">
+        <v>37609.599999999999</v>
+      </c>
       <c r="CN5" s="11"/>
       <c r="CO5" s="7"/>
       <c r="CP5" s="11"/>
       <c r="CQ5" s="11"/>
       <c r="CR5" s="11"/>
       <c r="CS5" s="11"/>
     </row>
     <row r="6" spans="1:97" s="12" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="14">
         <v>276</v>
       </c>
       <c r="C6" s="14">
         <v>202.5</v>
       </c>
       <c r="D6" s="15">
         <v>552.5</v>
       </c>
       <c r="E6" s="16">
         <v>1639.9</v>
       </c>
       <c r="F6" s="14">
         <v>239.59999999999991</v>
@@ -1885,51 +1887,53 @@
       </c>
       <c r="CE6" s="14">
         <v>6.6</v>
       </c>
       <c r="CF6" s="14">
         <v>15.3</v>
       </c>
       <c r="CG6" s="14">
         <v>29.5</v>
       </c>
       <c r="CH6" s="14">
         <v>10.7</v>
       </c>
       <c r="CI6" s="14">
         <v>8</v>
       </c>
       <c r="CJ6" s="14">
         <v>21.2</v>
       </c>
       <c r="CK6" s="14">
         <v>67.099999999999994</v>
       </c>
       <c r="CL6" s="14">
         <v>8.6</v>
       </c>
-      <c r="CM6" s="14"/>
+      <c r="CM6" s="14">
+        <v>13.2</v>
+      </c>
       <c r="CN6" s="14"/>
       <c r="CO6" s="14"/>
       <c r="CP6" s="14"/>
       <c r="CQ6" s="14"/>
       <c r="CR6" s="14"/>
       <c r="CS6" s="14"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>10312.4</v>
       </c>
       <c r="C7" s="14">
         <v>8878.9</v>
       </c>
       <c r="D7" s="15">
         <v>10888.7</v>
       </c>
       <c r="E7" s="16">
         <v>9748</v>
       </c>
       <c r="F7" s="14">
         <v>9065.5999999999985</v>
@@ -2164,51 +2168,53 @@
       </c>
       <c r="CE7" s="20">
         <v>11603</v>
       </c>
       <c r="CF7" s="20">
         <v>11903.4</v>
       </c>
       <c r="CG7" s="20">
         <v>13023.4</v>
       </c>
       <c r="CH7" s="19">
         <v>11762.8</v>
       </c>
       <c r="CI7" s="19">
         <v>9626.6</v>
       </c>
       <c r="CJ7" s="15">
         <v>10768.1</v>
       </c>
       <c r="CK7" s="15">
         <v>11912.4</v>
       </c>
       <c r="CL7" s="20">
         <v>12260.8</v>
       </c>
-      <c r="CM7" s="20"/>
+      <c r="CM7" s="20">
+        <v>11781.4</v>
+      </c>
       <c r="CN7" s="20"/>
       <c r="CO7" s="14"/>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <v>21.6</v>
       </c>
       <c r="C8" s="14">
         <v>18.399999999999999</v>
       </c>
       <c r="D8" s="15">
         <v>108.5</v>
       </c>
       <c r="E8" s="16">
         <v>177.39999999999998</v>
       </c>
       <c r="F8" s="14">
         <v>22.900000000000034</v>
@@ -2443,51 +2449,53 @@
       </c>
       <c r="CE8" s="20">
         <v>4.5</v>
       </c>
       <c r="CF8" s="20">
         <v>12.7</v>
       </c>
       <c r="CG8" s="20">
         <v>4.7</v>
       </c>
       <c r="CH8" s="19">
         <v>3.6</v>
       </c>
       <c r="CI8" s="19">
         <v>2.9</v>
       </c>
       <c r="CJ8" s="15">
         <v>16.7</v>
       </c>
       <c r="CK8" s="15">
         <v>29</v>
       </c>
       <c r="CL8" s="20">
         <v>3.5</v>
       </c>
-      <c r="CM8" s="20"/>
+      <c r="CM8" s="20">
+        <v>4.9000000000000004</v>
+      </c>
       <c r="CN8" s="20"/>
       <c r="CO8" s="14"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <v>21687</v>
       </c>
       <c r="C9" s="14">
         <v>21332.400000000001</v>
       </c>
       <c r="D9" s="15">
         <v>23973.700000000004</v>
       </c>
       <c r="E9" s="16">
         <v>20187.299999999988</v>
       </c>
       <c r="F9" s="14">
         <v>20118.300000000003</v>
@@ -2722,51 +2730,53 @@
       </c>
       <c r="CE9" s="20">
         <v>15468.8</v>
       </c>
       <c r="CF9" s="20">
         <v>15586</v>
       </c>
       <c r="CG9" s="20">
         <v>20368.2</v>
       </c>
       <c r="CH9" s="19">
         <v>14127</v>
       </c>
       <c r="CI9" s="19">
         <v>14759.7</v>
       </c>
       <c r="CJ9" s="15">
         <v>16603</v>
       </c>
       <c r="CK9" s="15">
         <v>17191.8</v>
       </c>
       <c r="CL9" s="20">
         <v>11184.1</v>
       </c>
-      <c r="CM9" s="20"/>
+      <c r="CM9" s="20">
+        <v>17077.5</v>
+      </c>
       <c r="CN9" s="20"/>
       <c r="CO9" s="14"/>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <v>394.4</v>
       </c>
       <c r="C10" s="14">
         <v>394.20000000000005</v>
       </c>
       <c r="D10" s="15">
         <v>1045</v>
       </c>
       <c r="E10" s="16">
         <v>1504.5</v>
       </c>
       <c r="F10" s="14">
         <v>2092.2000000000003</v>
@@ -3001,51 +3011,53 @@
       </c>
       <c r="CE10" s="20">
         <v>48.8</v>
       </c>
       <c r="CF10" s="20">
         <v>144.19999999999999</v>
       </c>
       <c r="CG10" s="20">
         <v>84.8</v>
       </c>
       <c r="CH10" s="19">
         <v>39.1</v>
       </c>
       <c r="CI10" s="19">
         <v>41.4</v>
       </c>
       <c r="CJ10" s="15">
         <v>110.7</v>
       </c>
       <c r="CK10" s="15">
         <v>166.7</v>
       </c>
       <c r="CL10" s="20">
         <v>198.1</v>
       </c>
-      <c r="CM10" s="20"/>
+      <c r="CM10" s="20">
+        <v>248</v>
+      </c>
       <c r="CN10" s="20"/>
       <c r="CO10" s="14"/>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="16">
         <v>210.6</v>
       </c>
       <c r="C11" s="14">
         <v>209.70000000000002</v>
       </c>
       <c r="D11" s="15">
         <v>310.2</v>
       </c>
       <c r="E11" s="16">
         <v>1907.5</v>
       </c>
       <c r="F11" s="14">
         <v>237.19999999999982</v>
@@ -3280,51 +3292,53 @@
       </c>
       <c r="CE11" s="20">
         <v>3.7</v>
       </c>
       <c r="CF11" s="20">
         <v>23.7</v>
       </c>
       <c r="CG11" s="20">
         <v>20</v>
       </c>
       <c r="CH11" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI11" s="19">
         <v>4.8</v>
       </c>
       <c r="CJ11" s="15">
         <v>6.4</v>
       </c>
       <c r="CK11" s="15">
         <v>45.3</v>
       </c>
       <c r="CL11" s="20">
         <v>5</v>
       </c>
-      <c r="CM11" s="20"/>
+      <c r="CM11" s="20">
+        <v>21.5</v>
+      </c>
       <c r="CN11" s="20"/>
       <c r="CO11" s="14"/>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="16">
         <v>521.1</v>
       </c>
       <c r="C12" s="14">
         <v>381</v>
       </c>
       <c r="D12" s="15">
         <v>2748.3</v>
       </c>
       <c r="E12" s="16">
         <v>2482.2999999999997</v>
       </c>
       <c r="F12" s="14">
         <v>2430.0000000000009</v>
@@ -3559,51 +3573,53 @@
       </c>
       <c r="CE12" s="20">
         <v>24</v>
       </c>
       <c r="CF12" s="20">
         <v>82.9</v>
       </c>
       <c r="CG12" s="20">
         <v>90.1</v>
       </c>
       <c r="CH12" s="19">
         <v>40.6</v>
       </c>
       <c r="CI12" s="19">
         <v>23.4</v>
       </c>
       <c r="CJ12" s="15">
         <v>183.8</v>
       </c>
       <c r="CK12" s="15">
         <v>176</v>
       </c>
       <c r="CL12" s="20">
         <v>164.3</v>
       </c>
-      <c r="CM12" s="20"/>
+      <c r="CM12" s="20">
+        <v>175.5</v>
+      </c>
       <c r="CN12" s="20"/>
       <c r="CO12" s="14"/>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="19">
         <v>420.3</v>
       </c>
       <c r="C13" s="14">
         <v>407.09999999999997</v>
       </c>
       <c r="D13" s="15">
         <v>1395.6</v>
       </c>
       <c r="E13" s="16">
         <v>2770</v>
       </c>
       <c r="F13" s="14">
         <v>1486.8000000000002</v>
@@ -3838,51 +3854,53 @@
       </c>
       <c r="CE13" s="19">
         <v>15.9</v>
       </c>
       <c r="CF13" s="19">
         <v>56</v>
       </c>
       <c r="CG13" s="19">
         <v>39.700000000000003</v>
       </c>
       <c r="CH13" s="19">
         <v>29.1</v>
       </c>
       <c r="CI13" s="19">
         <v>29.3</v>
       </c>
       <c r="CJ13" s="19">
         <v>91.2</v>
       </c>
       <c r="CK13" s="19">
         <v>202.1</v>
       </c>
       <c r="CL13" s="19">
         <v>102.2</v>
       </c>
-      <c r="CM13" s="19"/>
+      <c r="CM13" s="19">
+        <v>111.6</v>
+      </c>
       <c r="CN13" s="19"/>
       <c r="CO13" s="14"/>
       <c r="CP13" s="19"/>
       <c r="CQ13" s="19"/>
       <c r="CR13" s="19"/>
       <c r="CS13" s="19"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="16">
         <v>310.5</v>
       </c>
       <c r="C14" s="14">
         <v>226</v>
       </c>
       <c r="D14" s="15">
         <v>1272.5999999999999</v>
       </c>
       <c r="E14" s="16">
         <v>901.90000000000009</v>
       </c>
       <c r="F14" s="14">
         <v>984.19999999999982</v>
@@ -4117,51 +4135,53 @@
       </c>
       <c r="CE14" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="CF14" s="20">
         <v>2.4</v>
       </c>
       <c r="CG14" s="20">
         <v>3.2</v>
       </c>
       <c r="CH14" s="19">
         <v>5</v>
       </c>
       <c r="CI14" s="19">
         <v>3.9</v>
       </c>
       <c r="CJ14" s="15">
         <v>20.3</v>
       </c>
       <c r="CK14" s="15">
         <v>15.7</v>
       </c>
       <c r="CL14" s="20">
         <v>16.3</v>
       </c>
-      <c r="CM14" s="20"/>
+      <c r="CM14" s="20">
+        <v>23</v>
+      </c>
       <c r="CN14" s="20"/>
       <c r="CO14" s="14"/>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="16">
         <v>71</v>
       </c>
       <c r="C15" s="14">
         <v>72.900000000000006</v>
       </c>
       <c r="D15" s="15">
         <v>550.6</v>
       </c>
       <c r="E15" s="16">
         <v>303.39999999999998</v>
       </c>
       <c r="F15" s="14">
         <v>557.19999999999993</v>
@@ -4396,51 +4416,53 @@
       </c>
       <c r="CE15" s="20">
         <v>30.5</v>
       </c>
       <c r="CF15" s="20">
         <v>55.9</v>
       </c>
       <c r="CG15" s="20">
         <v>52.8</v>
       </c>
       <c r="CH15" s="19">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI15" s="19">
         <v>9.4</v>
       </c>
       <c r="CJ15" s="15">
         <v>64.7</v>
       </c>
       <c r="CK15" s="15">
         <v>39.4</v>
       </c>
       <c r="CL15" s="20">
         <v>68.599999999999994</v>
       </c>
-      <c r="CM15" s="20"/>
+      <c r="CM15" s="20">
+        <v>80.2</v>
+      </c>
       <c r="CN15" s="20"/>
       <c r="CO15" s="14"/>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="16">
         <v>114.7</v>
       </c>
       <c r="C16" s="14">
         <v>99.999999999999986</v>
       </c>
       <c r="D16" s="15">
         <v>729.90000000000009</v>
       </c>
       <c r="E16" s="16">
         <v>374.6</v>
       </c>
       <c r="F16" s="14">
         <v>596.09999999999991</v>
@@ -4675,51 +4697,53 @@
       </c>
       <c r="CE16" s="20">
         <v>26.4</v>
       </c>
       <c r="CF16" s="20">
         <v>90</v>
       </c>
       <c r="CG16" s="20">
         <v>98</v>
       </c>
       <c r="CH16" s="19">
         <v>25.8</v>
       </c>
       <c r="CI16" s="19">
         <v>23.2</v>
       </c>
       <c r="CJ16" s="15">
         <v>152.19999999999999</v>
       </c>
       <c r="CK16" s="15">
         <v>88.2</v>
       </c>
       <c r="CL16" s="20">
         <v>129.80000000000001</v>
       </c>
-      <c r="CM16" s="20"/>
+      <c r="CM16" s="20">
+        <v>171</v>
+      </c>
       <c r="CN16" s="20"/>
       <c r="CO16" s="14"/>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="16">
         <v>240.5</v>
       </c>
       <c r="C17" s="14">
         <v>188.7</v>
       </c>
       <c r="D17" s="15">
         <v>1261.2</v>
       </c>
       <c r="E17" s="16">
         <v>875.29999999999973</v>
       </c>
       <c r="F17" s="14">
         <v>889</v>
@@ -4954,51 +4978,53 @@
       </c>
       <c r="CE17" s="20">
         <v>53.1</v>
       </c>
       <c r="CF17" s="20">
         <v>165.2</v>
       </c>
       <c r="CG17" s="20">
         <v>180.7</v>
       </c>
       <c r="CH17" s="19">
         <v>53.1</v>
       </c>
       <c r="CI17" s="19">
         <v>42.8</v>
       </c>
       <c r="CJ17" s="15">
         <v>276.8</v>
       </c>
       <c r="CK17" s="15">
         <v>204.1</v>
       </c>
       <c r="CL17" s="20">
         <v>196.4</v>
       </c>
-      <c r="CM17" s="20"/>
+      <c r="CM17" s="20">
+        <v>265</v>
+      </c>
       <c r="CN17" s="20"/>
       <c r="CO17" s="14"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="19">
         <v>490</v>
       </c>
       <c r="C18" s="14">
         <v>328.79999999999995</v>
       </c>
       <c r="D18" s="15">
         <v>2164.6999999999998</v>
       </c>
       <c r="E18" s="16">
         <v>1525</v>
       </c>
       <c r="F18" s="14">
         <v>1390</v>
@@ -5233,51 +5259,53 @@
       </c>
       <c r="CE18" s="20">
         <v>58.7</v>
       </c>
       <c r="CF18" s="20">
         <v>264.89999999999998</v>
       </c>
       <c r="CG18" s="20">
         <v>256.2</v>
       </c>
       <c r="CH18" s="19">
         <v>38</v>
       </c>
       <c r="CI18" s="19">
         <v>26.3</v>
       </c>
       <c r="CJ18" s="15">
         <v>150.4</v>
       </c>
       <c r="CK18" s="15">
         <v>120.8</v>
       </c>
       <c r="CL18" s="20">
         <v>100.5</v>
       </c>
-      <c r="CM18" s="20"/>
+      <c r="CM18" s="20">
+        <v>166.7</v>
+      </c>
       <c r="CN18" s="20"/>
       <c r="CO18" s="14"/>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="19">
         <v>4949.1000000000004</v>
       </c>
       <c r="C19" s="14">
         <v>6254.6</v>
       </c>
       <c r="D19" s="15">
         <v>8632.7000000000007</v>
       </c>
       <c r="E19" s="16">
         <v>6891.6999999999971</v>
       </c>
       <c r="F19" s="14">
         <v>5245</v>
@@ -5512,51 +5540,53 @@
       </c>
       <c r="CE19" s="20">
         <v>2448.6999999999998</v>
       </c>
       <c r="CF19" s="20">
         <v>3431.4</v>
       </c>
       <c r="CG19" s="20">
         <v>3686.5</v>
       </c>
       <c r="CH19" s="19">
         <v>3989.7</v>
       </c>
       <c r="CI19" s="19">
         <v>3559.4</v>
       </c>
       <c r="CJ19" s="15">
         <v>3910</v>
       </c>
       <c r="CK19" s="15">
         <v>3565.5</v>
       </c>
       <c r="CL19" s="20">
         <v>3377.5</v>
       </c>
-      <c r="CM19" s="20"/>
+      <c r="CM19" s="20">
+        <v>4990.7</v>
+      </c>
       <c r="CN19" s="20"/>
       <c r="CO19" s="14"/>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="17">
         <v>431.7</v>
       </c>
       <c r="C20" s="14">
         <v>289.09999999999997</v>
       </c>
       <c r="D20" s="15">
         <v>1862.8999999999999</v>
       </c>
       <c r="E20" s="16">
         <v>1469.9</v>
       </c>
       <c r="F20" s="14">
         <v>640.00000000000045</v>
@@ -5791,51 +5821,53 @@
       </c>
       <c r="CE20" s="20">
         <v>44</v>
       </c>
       <c r="CF20" s="20">
         <v>308</v>
       </c>
       <c r="CG20" s="20">
         <v>176</v>
       </c>
       <c r="CH20" s="17">
         <v>52.9</v>
       </c>
       <c r="CI20" s="17">
         <v>30.5</v>
       </c>
       <c r="CJ20" s="15">
         <v>213</v>
       </c>
       <c r="CK20" s="15">
         <v>169</v>
       </c>
       <c r="CL20" s="20">
         <v>49.4</v>
       </c>
-      <c r="CM20" s="20"/>
+      <c r="CM20" s="20">
+        <v>213.6</v>
+      </c>
       <c r="CN20" s="20"/>
       <c r="CO20" s="14"/>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="21">
         <v>152.30000000000001</v>
       </c>
       <c r="C21" s="14">
         <v>101.1</v>
       </c>
       <c r="D21" s="15">
         <v>759.1</v>
       </c>
       <c r="E21" s="16">
         <v>380.29999999999995</v>
       </c>
       <c r="F21" s="14">
         <v>356.29999999999995</v>
@@ -6070,51 +6102,53 @@
       </c>
       <c r="CE21" s="21">
         <v>6.5</v>
       </c>
       <c r="CF21" s="21">
         <v>12.3</v>
       </c>
       <c r="CG21" s="21">
         <v>19.8</v>
       </c>
       <c r="CH21" s="21">
         <v>13.2</v>
       </c>
       <c r="CI21" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="CJ21" s="21">
         <v>68.599999999999994</v>
       </c>
       <c r="CK21" s="21">
         <v>36</v>
       </c>
       <c r="CL21" s="21">
         <v>32</v>
       </c>
-      <c r="CM21" s="21"/>
+      <c r="CM21" s="21">
+        <v>28.2</v>
+      </c>
       <c r="CN21" s="21"/>
       <c r="CO21" s="14"/>
       <c r="CP21" s="21"/>
       <c r="CQ21" s="21"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="21"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="19">
         <v>976.7</v>
       </c>
       <c r="C22" s="14">
         <v>630.39999999999986</v>
       </c>
       <c r="D22" s="15">
         <v>3475.4</v>
       </c>
       <c r="E22" s="16">
         <v>2643.5</v>
       </c>
       <c r="F22" s="14">
         <v>2079.2999999999993</v>
@@ -6349,51 +6383,53 @@
       </c>
       <c r="CE22" s="20">
         <v>81.900000000000006</v>
       </c>
       <c r="CF22" s="20">
         <v>376.7</v>
       </c>
       <c r="CG22" s="20">
         <v>252.4</v>
       </c>
       <c r="CH22" s="19">
         <v>152.80000000000001</v>
       </c>
       <c r="CI22" s="19">
         <v>102.4</v>
       </c>
       <c r="CJ22" s="15">
         <v>520.79999999999995</v>
       </c>
       <c r="CK22" s="15">
         <v>445.6</v>
       </c>
       <c r="CL22" s="20">
         <v>319.39999999999998</v>
       </c>
-      <c r="CM22" s="20"/>
+      <c r="CM22" s="20">
+        <v>489</v>
+      </c>
       <c r="CN22" s="20"/>
       <c r="CO22" s="14"/>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>218.7</v>
       </c>
       <c r="C23" s="14">
         <v>206.7</v>
       </c>
       <c r="D23" s="15">
         <v>1665.1999999999998</v>
       </c>
       <c r="E23" s="16">
         <v>992.5</v>
       </c>
       <c r="F23" s="14">
         <v>783.20000000000027</v>
@@ -6628,51 +6664,53 @@
       </c>
       <c r="CE23" s="20">
         <v>1152.9000000000001</v>
       </c>
       <c r="CF23" s="20">
         <v>1365.2</v>
       </c>
       <c r="CG23" s="20">
         <v>1276.7</v>
       </c>
       <c r="CH23" s="19">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI23" s="19">
         <v>977.5</v>
       </c>
       <c r="CJ23" s="22">
         <v>1197.5</v>
       </c>
       <c r="CK23" s="22">
         <v>1034.0999999999999</v>
       </c>
       <c r="CL23" s="20">
         <v>1007.5</v>
       </c>
-      <c r="CM23" s="20"/>
+      <c r="CM23" s="20">
+        <v>1510.4</v>
+      </c>
       <c r="CN23" s="20"/>
       <c r="CO23" s="14"/>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="19">
         <v>2351.8000000000002</v>
       </c>
       <c r="C24" s="14">
         <v>1612.7999999999997</v>
       </c>
       <c r="D24" s="15">
         <v>5893.2999999999993</v>
       </c>
       <c r="E24" s="16">
         <v>4522.5</v>
       </c>
       <c r="F24" s="14">
         <v>4204.1000000000004</v>
@@ -6907,51 +6945,53 @@
       </c>
       <c r="CE24" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF24" s="20">
         <v>36.9</v>
       </c>
       <c r="CG24" s="20">
         <v>31.9</v>
       </c>
       <c r="CH24" s="19">
         <v>35.200000000000003</v>
       </c>
       <c r="CI24" s="19">
         <v>22.4</v>
       </c>
       <c r="CJ24" s="22">
         <v>177.2</v>
       </c>
       <c r="CK24" s="22">
         <v>121.3</v>
       </c>
       <c r="CL24" s="20">
         <v>92.6</v>
       </c>
-      <c r="CM24" s="20"/>
+      <c r="CM24" s="20">
+        <v>99.6</v>
+      </c>
       <c r="CN24" s="20"/>
       <c r="CO24" s="14"/>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A25" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="17">
         <v>256.5</v>
       </c>
       <c r="C25" s="14">
         <v>158.89999999999998</v>
       </c>
       <c r="D25" s="15">
         <v>1011.1999999999999</v>
       </c>
       <c r="E25" s="16">
         <v>623.5</v>
       </c>
       <c r="F25" s="14">
         <v>830</v>
@@ -7186,51 +7226,53 @@
       </c>
       <c r="CE25" s="17">
         <v>73.2</v>
       </c>
       <c r="CF25" s="17">
         <v>276.3</v>
       </c>
       <c r="CG25" s="17">
         <v>270.8</v>
       </c>
       <c r="CH25" s="17">
         <v>36.4</v>
       </c>
       <c r="CI25" s="17">
         <v>22.9</v>
       </c>
       <c r="CJ25" s="17">
         <v>132.80000000000001</v>
       </c>
       <c r="CK25" s="17">
         <v>90.9</v>
       </c>
       <c r="CL25" s="17">
         <v>113.9</v>
       </c>
-      <c r="CM25" s="17"/>
+      <c r="CM25" s="17">
+        <v>138.6</v>
+      </c>
       <c r="CN25" s="17"/>
       <c r="CO25" s="14"/>
       <c r="CP25" s="17"/>
       <c r="CQ25" s="17"/>
       <c r="CR25" s="17"/>
       <c r="CS25" s="17"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1"/>
     <row r="27" spans="1:97">
       <c r="AX27" s="31" t="s">
         <v>37</v>
       </c>
       <c r="AY27" s="31"/>
       <c r="AZ27" s="31"/>
       <c r="BA27" s="31"/>
       <c r="BB27" s="31"/>
       <c r="BC27" s="31"/>
       <c r="BD27" s="31"/>
       <c r="BE27" s="31"/>
       <c r="BF27" s="31"/>
       <c r="BG27" s="31"/>
       <c r="BH27" s="31"/>
       <c r="BI27" s="31"/>
       <c r="BJ27" s="31"/>
       <c r="BK27" s="31"/>