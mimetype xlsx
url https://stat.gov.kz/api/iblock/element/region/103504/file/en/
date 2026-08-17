--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -730,51 +730,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="2"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="2"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.85546875" style="1" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="9.85546875" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="24" customFormat="1" ht="15.75" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="29"/>
@@ -1609,51 +1609,53 @@
       </c>
       <c r="CF5" s="11">
         <v>34209.4</v>
       </c>
       <c r="CG5" s="11">
         <v>39965.4</v>
       </c>
       <c r="CH5" s="7">
         <v>31465.8</v>
       </c>
       <c r="CI5" s="7">
         <v>29326.1</v>
       </c>
       <c r="CJ5" s="8">
         <v>34685.4</v>
       </c>
       <c r="CK5" s="8">
         <v>35721</v>
       </c>
       <c r="CL5" s="10">
         <v>29430.5</v>
       </c>
       <c r="CM5" s="11">
         <v>37609.599999999999</v>
       </c>
-      <c r="CN5" s="11"/>
+      <c r="CN5" s="11">
+        <v>29054.1</v>
+      </c>
       <c r="CO5" s="7"/>
       <c r="CP5" s="11"/>
       <c r="CQ5" s="11"/>
       <c r="CR5" s="11"/>
       <c r="CS5" s="11"/>
     </row>
     <row r="6" spans="1:97" s="12" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="14">
         <v>276</v>
       </c>
       <c r="C6" s="14">
         <v>202.5</v>
       </c>
       <c r="D6" s="15">
         <v>552.5</v>
       </c>
       <c r="E6" s="16">
         <v>1639.9</v>
       </c>
       <c r="F6" s="14">
         <v>239.59999999999991</v>
       </c>
@@ -1890,51 +1892,53 @@
       </c>
       <c r="CF6" s="14">
         <v>15.3</v>
       </c>
       <c r="CG6" s="14">
         <v>29.5</v>
       </c>
       <c r="CH6" s="14">
         <v>10.7</v>
       </c>
       <c r="CI6" s="14">
         <v>8</v>
       </c>
       <c r="CJ6" s="14">
         <v>21.2</v>
       </c>
       <c r="CK6" s="14">
         <v>67.099999999999994</v>
       </c>
       <c r="CL6" s="14">
         <v>8.6</v>
       </c>
       <c r="CM6" s="14">
         <v>13.2</v>
       </c>
-      <c r="CN6" s="14"/>
+      <c r="CN6" s="14">
+        <v>15.9</v>
+      </c>
       <c r="CO6" s="14"/>
       <c r="CP6" s="14"/>
       <c r="CQ6" s="14"/>
       <c r="CR6" s="14"/>
       <c r="CS6" s="14"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>10312.4</v>
       </c>
       <c r="C7" s="14">
         <v>8878.9</v>
       </c>
       <c r="D7" s="15">
         <v>10888.7</v>
       </c>
       <c r="E7" s="16">
         <v>9748</v>
       </c>
       <c r="F7" s="14">
         <v>9065.5999999999985</v>
       </c>
@@ -2171,51 +2175,53 @@
       </c>
       <c r="CF7" s="20">
         <v>11903.4</v>
       </c>
       <c r="CG7" s="20">
         <v>13023.4</v>
       </c>
       <c r="CH7" s="19">
         <v>11762.8</v>
       </c>
       <c r="CI7" s="19">
         <v>9626.6</v>
       </c>
       <c r="CJ7" s="15">
         <v>10768.1</v>
       </c>
       <c r="CK7" s="15">
         <v>11912.4</v>
       </c>
       <c r="CL7" s="20">
         <v>12260.8</v>
       </c>
       <c r="CM7" s="20">
         <v>11781.4</v>
       </c>
-      <c r="CN7" s="20"/>
+      <c r="CN7" s="20">
+        <v>10979.9</v>
+      </c>
       <c r="CO7" s="14"/>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <v>21.6</v>
       </c>
       <c r="C8" s="14">
         <v>18.399999999999999</v>
       </c>
       <c r="D8" s="15">
         <v>108.5</v>
       </c>
       <c r="E8" s="16">
         <v>177.39999999999998</v>
       </c>
       <c r="F8" s="14">
         <v>22.900000000000034</v>
       </c>
@@ -2452,51 +2458,53 @@
       </c>
       <c r="CF8" s="20">
         <v>12.7</v>
       </c>
       <c r="CG8" s="20">
         <v>4.7</v>
       </c>
       <c r="CH8" s="19">
         <v>3.6</v>
       </c>
       <c r="CI8" s="19">
         <v>2.9</v>
       </c>
       <c r="CJ8" s="15">
         <v>16.7</v>
       </c>
       <c r="CK8" s="15">
         <v>29</v>
       </c>
       <c r="CL8" s="20">
         <v>3.5</v>
       </c>
       <c r="CM8" s="20">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CN8" s="20"/>
+      <c r="CN8" s="20">
+        <v>10.5</v>
+      </c>
       <c r="CO8" s="14"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <v>21687</v>
       </c>
       <c r="C9" s="14">
         <v>21332.400000000001</v>
       </c>
       <c r="D9" s="15">
         <v>23973.700000000004</v>
       </c>
       <c r="E9" s="16">
         <v>20187.299999999988</v>
       </c>
       <c r="F9" s="14">
         <v>20118.300000000003</v>
       </c>
@@ -2733,51 +2741,53 @@
       </c>
       <c r="CF9" s="20">
         <v>15586</v>
       </c>
       <c r="CG9" s="20">
         <v>20368.2</v>
       </c>
       <c r="CH9" s="19">
         <v>14127</v>
       </c>
       <c r="CI9" s="19">
         <v>14759.7</v>
       </c>
       <c r="CJ9" s="15">
         <v>16603</v>
       </c>
       <c r="CK9" s="15">
         <v>17191.8</v>
       </c>
       <c r="CL9" s="20">
         <v>11184.1</v>
       </c>
       <c r="CM9" s="20">
         <v>17077.5</v>
       </c>
-      <c r="CN9" s="20"/>
+      <c r="CN9" s="20">
+        <v>12010.4</v>
+      </c>
       <c r="CO9" s="14"/>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <v>394.4</v>
       </c>
       <c r="C10" s="14">
         <v>394.20000000000005</v>
       </c>
       <c r="D10" s="15">
         <v>1045</v>
       </c>
       <c r="E10" s="16">
         <v>1504.5</v>
       </c>
       <c r="F10" s="14">
         <v>2092.2000000000003</v>
       </c>
@@ -3014,51 +3024,53 @@
       </c>
       <c r="CF10" s="20">
         <v>144.19999999999999</v>
       </c>
       <c r="CG10" s="20">
         <v>84.8</v>
       </c>
       <c r="CH10" s="19">
         <v>39.1</v>
       </c>
       <c r="CI10" s="19">
         <v>41.4</v>
       </c>
       <c r="CJ10" s="15">
         <v>110.7</v>
       </c>
       <c r="CK10" s="15">
         <v>166.7</v>
       </c>
       <c r="CL10" s="20">
         <v>198.1</v>
       </c>
       <c r="CM10" s="20">
         <v>248</v>
       </c>
-      <c r="CN10" s="20"/>
+      <c r="CN10" s="20">
+        <v>183.5</v>
+      </c>
       <c r="CO10" s="14"/>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="16">
         <v>210.6</v>
       </c>
       <c r="C11" s="14">
         <v>209.70000000000002</v>
       </c>
       <c r="D11" s="15">
         <v>310.2</v>
       </c>
       <c r="E11" s="16">
         <v>1907.5</v>
       </c>
       <c r="F11" s="14">
         <v>237.19999999999982</v>
       </c>
@@ -3295,51 +3307,53 @@
       </c>
       <c r="CF11" s="20">
         <v>23.7</v>
       </c>
       <c r="CG11" s="20">
         <v>20</v>
       </c>
       <c r="CH11" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI11" s="19">
         <v>4.8</v>
       </c>
       <c r="CJ11" s="15">
         <v>6.4</v>
       </c>
       <c r="CK11" s="15">
         <v>45.3</v>
       </c>
       <c r="CL11" s="20">
         <v>5</v>
       </c>
       <c r="CM11" s="20">
         <v>21.5</v>
       </c>
-      <c r="CN11" s="20"/>
+      <c r="CN11" s="20">
+        <v>60.5</v>
+      </c>
       <c r="CO11" s="14"/>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="16">
         <v>521.1</v>
       </c>
       <c r="C12" s="14">
         <v>381</v>
       </c>
       <c r="D12" s="15">
         <v>2748.3</v>
       </c>
       <c r="E12" s="16">
         <v>2482.2999999999997</v>
       </c>
       <c r="F12" s="14">
         <v>2430.0000000000009</v>
       </c>
@@ -3576,51 +3590,53 @@
       </c>
       <c r="CF12" s="20">
         <v>82.9</v>
       </c>
       <c r="CG12" s="20">
         <v>90.1</v>
       </c>
       <c r="CH12" s="19">
         <v>40.6</v>
       </c>
       <c r="CI12" s="19">
         <v>23.4</v>
       </c>
       <c r="CJ12" s="15">
         <v>183.8</v>
       </c>
       <c r="CK12" s="15">
         <v>176</v>
       </c>
       <c r="CL12" s="20">
         <v>164.3</v>
       </c>
       <c r="CM12" s="20">
         <v>175.5</v>
       </c>
-      <c r="CN12" s="20"/>
+      <c r="CN12" s="20">
+        <v>130.1</v>
+      </c>
       <c r="CO12" s="14"/>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="19">
         <v>420.3</v>
       </c>
       <c r="C13" s="14">
         <v>407.09999999999997</v>
       </c>
       <c r="D13" s="15">
         <v>1395.6</v>
       </c>
       <c r="E13" s="16">
         <v>2770</v>
       </c>
       <c r="F13" s="14">
         <v>1486.8000000000002</v>
       </c>
@@ -3857,51 +3873,53 @@
       </c>
       <c r="CF13" s="19">
         <v>56</v>
       </c>
       <c r="CG13" s="19">
         <v>39.700000000000003</v>
       </c>
       <c r="CH13" s="19">
         <v>29.1</v>
       </c>
       <c r="CI13" s="19">
         <v>29.3</v>
       </c>
       <c r="CJ13" s="19">
         <v>91.2</v>
       </c>
       <c r="CK13" s="19">
         <v>202.1</v>
       </c>
       <c r="CL13" s="19">
         <v>102.2</v>
       </c>
       <c r="CM13" s="19">
         <v>111.6</v>
       </c>
-      <c r="CN13" s="19"/>
+      <c r="CN13" s="19">
+        <v>78.900000000000006</v>
+      </c>
       <c r="CO13" s="14"/>
       <c r="CP13" s="19"/>
       <c r="CQ13" s="19"/>
       <c r="CR13" s="19"/>
       <c r="CS13" s="19"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="16">
         <v>310.5</v>
       </c>
       <c r="C14" s="14">
         <v>226</v>
       </c>
       <c r="D14" s="15">
         <v>1272.5999999999999</v>
       </c>
       <c r="E14" s="16">
         <v>901.90000000000009</v>
       </c>
       <c r="F14" s="14">
         <v>984.19999999999982</v>
       </c>
@@ -4138,51 +4156,53 @@
       </c>
       <c r="CF14" s="20">
         <v>2.4</v>
       </c>
       <c r="CG14" s="20">
         <v>3.2</v>
       </c>
       <c r="CH14" s="19">
         <v>5</v>
       </c>
       <c r="CI14" s="19">
         <v>3.9</v>
       </c>
       <c r="CJ14" s="15">
         <v>20.3</v>
       </c>
       <c r="CK14" s="15">
         <v>15.7</v>
       </c>
       <c r="CL14" s="20">
         <v>16.3</v>
       </c>
       <c r="CM14" s="20">
         <v>23</v>
       </c>
-      <c r="CN14" s="20"/>
+      <c r="CN14" s="20">
+        <v>29</v>
+      </c>
       <c r="CO14" s="14"/>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="16">
         <v>71</v>
       </c>
       <c r="C15" s="14">
         <v>72.900000000000006</v>
       </c>
       <c r="D15" s="15">
         <v>550.6</v>
       </c>
       <c r="E15" s="16">
         <v>303.39999999999998</v>
       </c>
       <c r="F15" s="14">
         <v>557.19999999999993</v>
       </c>
@@ -4419,51 +4439,53 @@
       </c>
       <c r="CF15" s="20">
         <v>55.9</v>
       </c>
       <c r="CG15" s="20">
         <v>52.8</v>
       </c>
       <c r="CH15" s="19">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI15" s="19">
         <v>9.4</v>
       </c>
       <c r="CJ15" s="15">
         <v>64.7</v>
       </c>
       <c r="CK15" s="15">
         <v>39.4</v>
       </c>
       <c r="CL15" s="20">
         <v>68.599999999999994</v>
       </c>
       <c r="CM15" s="20">
         <v>80.2</v>
       </c>
-      <c r="CN15" s="20"/>
+      <c r="CN15" s="20">
+        <v>132.69999999999999</v>
+      </c>
       <c r="CO15" s="14"/>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="16">
         <v>114.7</v>
       </c>
       <c r="C16" s="14">
         <v>99.999999999999986</v>
       </c>
       <c r="D16" s="15">
         <v>729.90000000000009</v>
       </c>
       <c r="E16" s="16">
         <v>374.6</v>
       </c>
       <c r="F16" s="14">
         <v>596.09999999999991</v>
       </c>
@@ -4700,51 +4722,53 @@
       </c>
       <c r="CF16" s="20">
         <v>90</v>
       </c>
       <c r="CG16" s="20">
         <v>98</v>
       </c>
       <c r="CH16" s="19">
         <v>25.8</v>
       </c>
       <c r="CI16" s="19">
         <v>23.2</v>
       </c>
       <c r="CJ16" s="15">
         <v>152.19999999999999</v>
       </c>
       <c r="CK16" s="15">
         <v>88.2</v>
       </c>
       <c r="CL16" s="20">
         <v>129.80000000000001</v>
       </c>
       <c r="CM16" s="20">
         <v>171</v>
       </c>
-      <c r="CN16" s="20"/>
+      <c r="CN16" s="20">
+        <v>191.6</v>
+      </c>
       <c r="CO16" s="14"/>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="16">
         <v>240.5</v>
       </c>
       <c r="C17" s="14">
         <v>188.7</v>
       </c>
       <c r="D17" s="15">
         <v>1261.2</v>
       </c>
       <c r="E17" s="16">
         <v>875.29999999999973</v>
       </c>
       <c r="F17" s="14">
         <v>889</v>
       </c>
@@ -4981,51 +5005,53 @@
       </c>
       <c r="CF17" s="20">
         <v>165.2</v>
       </c>
       <c r="CG17" s="20">
         <v>180.7</v>
       </c>
       <c r="CH17" s="19">
         <v>53.1</v>
       </c>
       <c r="CI17" s="19">
         <v>42.8</v>
       </c>
       <c r="CJ17" s="15">
         <v>276.8</v>
       </c>
       <c r="CK17" s="15">
         <v>204.1</v>
       </c>
       <c r="CL17" s="20">
         <v>196.4</v>
       </c>
       <c r="CM17" s="20">
         <v>265</v>
       </c>
-      <c r="CN17" s="20"/>
+      <c r="CN17" s="20">
+        <v>185.3</v>
+      </c>
       <c r="CO17" s="14"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="19">
         <v>490</v>
       </c>
       <c r="C18" s="14">
         <v>328.79999999999995</v>
       </c>
       <c r="D18" s="15">
         <v>2164.6999999999998</v>
       </c>
       <c r="E18" s="16">
         <v>1525</v>
       </c>
       <c r="F18" s="14">
         <v>1390</v>
       </c>
@@ -5262,51 +5288,53 @@
       </c>
       <c r="CF18" s="20">
         <v>264.89999999999998</v>
       </c>
       <c r="CG18" s="20">
         <v>256.2</v>
       </c>
       <c r="CH18" s="19">
         <v>38</v>
       </c>
       <c r="CI18" s="19">
         <v>26.3</v>
       </c>
       <c r="CJ18" s="15">
         <v>150.4</v>
       </c>
       <c r="CK18" s="15">
         <v>120.8</v>
       </c>
       <c r="CL18" s="20">
         <v>100.5</v>
       </c>
       <c r="CM18" s="20">
         <v>166.7</v>
       </c>
-      <c r="CN18" s="20"/>
+      <c r="CN18" s="20">
+        <v>370</v>
+      </c>
       <c r="CO18" s="14"/>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="19">
         <v>4949.1000000000004</v>
       </c>
       <c r="C19" s="14">
         <v>6254.6</v>
       </c>
       <c r="D19" s="15">
         <v>8632.7000000000007</v>
       </c>
       <c r="E19" s="16">
         <v>6891.6999999999971</v>
       </c>
       <c r="F19" s="14">
         <v>5245</v>
       </c>
@@ -5543,51 +5571,53 @@
       </c>
       <c r="CF19" s="20">
         <v>3431.4</v>
       </c>
       <c r="CG19" s="20">
         <v>3686.5</v>
       </c>
       <c r="CH19" s="19">
         <v>3989.7</v>
       </c>
       <c r="CI19" s="19">
         <v>3559.4</v>
       </c>
       <c r="CJ19" s="15">
         <v>3910</v>
       </c>
       <c r="CK19" s="15">
         <v>3565.5</v>
       </c>
       <c r="CL19" s="20">
         <v>3377.5</v>
       </c>
       <c r="CM19" s="20">
         <v>4990.7</v>
       </c>
-      <c r="CN19" s="20"/>
+      <c r="CN19" s="20">
+        <v>2149.3000000000002</v>
+      </c>
       <c r="CO19" s="14"/>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="17">
         <v>431.7</v>
       </c>
       <c r="C20" s="14">
         <v>289.09999999999997</v>
       </c>
       <c r="D20" s="15">
         <v>1862.8999999999999</v>
       </c>
       <c r="E20" s="16">
         <v>1469.9</v>
       </c>
       <c r="F20" s="14">
         <v>640.00000000000045</v>
       </c>
@@ -5824,51 +5854,53 @@
       </c>
       <c r="CF20" s="20">
         <v>308</v>
       </c>
       <c r="CG20" s="20">
         <v>176</v>
       </c>
       <c r="CH20" s="17">
         <v>52.9</v>
       </c>
       <c r="CI20" s="17">
         <v>30.5</v>
       </c>
       <c r="CJ20" s="15">
         <v>213</v>
       </c>
       <c r="CK20" s="15">
         <v>169</v>
       </c>
       <c r="CL20" s="20">
         <v>49.4</v>
       </c>
       <c r="CM20" s="20">
         <v>213.6</v>
       </c>
-      <c r="CN20" s="20"/>
+      <c r="CN20" s="20">
+        <v>458</v>
+      </c>
       <c r="CO20" s="14"/>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="21">
         <v>152.30000000000001</v>
       </c>
       <c r="C21" s="14">
         <v>101.1</v>
       </c>
       <c r="D21" s="15">
         <v>759.1</v>
       </c>
       <c r="E21" s="16">
         <v>380.29999999999995</v>
       </c>
       <c r="F21" s="14">
         <v>356.29999999999995</v>
       </c>
@@ -6105,51 +6137,53 @@
       </c>
       <c r="CF21" s="21">
         <v>12.3</v>
       </c>
       <c r="CG21" s="21">
         <v>19.8</v>
       </c>
       <c r="CH21" s="21">
         <v>13.2</v>
       </c>
       <c r="CI21" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="CJ21" s="21">
         <v>68.599999999999994</v>
       </c>
       <c r="CK21" s="21">
         <v>36</v>
       </c>
       <c r="CL21" s="21">
         <v>32</v>
       </c>
       <c r="CM21" s="21">
         <v>28.2</v>
       </c>
-      <c r="CN21" s="21"/>
+      <c r="CN21" s="21">
+        <v>59.6</v>
+      </c>
       <c r="CO21" s="14"/>
       <c r="CP21" s="21"/>
       <c r="CQ21" s="21"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="21"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="19">
         <v>976.7</v>
       </c>
       <c r="C22" s="14">
         <v>630.39999999999986</v>
       </c>
       <c r="D22" s="15">
         <v>3475.4</v>
       </c>
       <c r="E22" s="16">
         <v>2643.5</v>
       </c>
       <c r="F22" s="14">
         <v>2079.2999999999993</v>
       </c>
@@ -6386,51 +6420,53 @@
       </c>
       <c r="CF22" s="20">
         <v>376.7</v>
       </c>
       <c r="CG22" s="20">
         <v>252.4</v>
       </c>
       <c r="CH22" s="19">
         <v>152.80000000000001</v>
       </c>
       <c r="CI22" s="19">
         <v>102.4</v>
       </c>
       <c r="CJ22" s="15">
         <v>520.79999999999995</v>
       </c>
       <c r="CK22" s="15">
         <v>445.6</v>
       </c>
       <c r="CL22" s="20">
         <v>319.39999999999998</v>
       </c>
       <c r="CM22" s="20">
         <v>489</v>
       </c>
-      <c r="CN22" s="20"/>
+      <c r="CN22" s="20">
+        <v>568.1</v>
+      </c>
       <c r="CO22" s="14"/>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>218.7</v>
       </c>
       <c r="C23" s="14">
         <v>206.7</v>
       </c>
       <c r="D23" s="15">
         <v>1665.1999999999998</v>
       </c>
       <c r="E23" s="16">
         <v>992.5</v>
       </c>
       <c r="F23" s="14">
         <v>783.20000000000027</v>
       </c>
@@ -6667,51 +6703,53 @@
       </c>
       <c r="CF23" s="20">
         <v>1365.2</v>
       </c>
       <c r="CG23" s="20">
         <v>1276.7</v>
       </c>
       <c r="CH23" s="19">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI23" s="19">
         <v>977.5</v>
       </c>
       <c r="CJ23" s="22">
         <v>1197.5</v>
       </c>
       <c r="CK23" s="22">
         <v>1034.0999999999999</v>
       </c>
       <c r="CL23" s="20">
         <v>1007.5</v>
       </c>
       <c r="CM23" s="20">
         <v>1510.4</v>
       </c>
-      <c r="CN23" s="20"/>
+      <c r="CN23" s="20">
+        <v>1002.8</v>
+      </c>
       <c r="CO23" s="14"/>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="19">
         <v>2351.8000000000002</v>
       </c>
       <c r="C24" s="14">
         <v>1612.7999999999997</v>
       </c>
       <c r="D24" s="15">
         <v>5893.2999999999993</v>
       </c>
       <c r="E24" s="16">
         <v>4522.5</v>
       </c>
       <c r="F24" s="14">
         <v>4204.1000000000004</v>
       </c>
@@ -6948,51 +6986,53 @@
       </c>
       <c r="CF24" s="20">
         <v>36.9</v>
       </c>
       <c r="CG24" s="20">
         <v>31.9</v>
       </c>
       <c r="CH24" s="19">
         <v>35.200000000000003</v>
       </c>
       <c r="CI24" s="19">
         <v>22.4</v>
       </c>
       <c r="CJ24" s="22">
         <v>177.2</v>
       </c>
       <c r="CK24" s="22">
         <v>121.3</v>
       </c>
       <c r="CL24" s="20">
         <v>92.6</v>
       </c>
       <c r="CM24" s="20">
         <v>99.6</v>
       </c>
-      <c r="CN24" s="20"/>
+      <c r="CN24" s="20">
+        <v>55.2</v>
+      </c>
       <c r="CO24" s="14"/>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A25" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="17">
         <v>256.5</v>
       </c>
       <c r="C25" s="14">
         <v>158.89999999999998</v>
       </c>
       <c r="D25" s="15">
         <v>1011.1999999999999</v>
       </c>
       <c r="E25" s="16">
         <v>623.5</v>
       </c>
       <c r="F25" s="14">
         <v>830</v>
       </c>
@@ -7229,51 +7269,53 @@
       </c>
       <c r="CF25" s="17">
         <v>276.3</v>
       </c>
       <c r="CG25" s="17">
         <v>270.8</v>
       </c>
       <c r="CH25" s="17">
         <v>36.4</v>
       </c>
       <c r="CI25" s="17">
         <v>22.9</v>
       </c>
       <c r="CJ25" s="17">
         <v>132.80000000000001</v>
       </c>
       <c r="CK25" s="17">
         <v>90.9</v>
       </c>
       <c r="CL25" s="17">
         <v>113.9</v>
       </c>
       <c r="CM25" s="17">
         <v>138.6</v>
       </c>
-      <c r="CN25" s="17"/>
+      <c r="CN25" s="17">
+        <v>382.8</v>
+      </c>
       <c r="CO25" s="14"/>
       <c r="CP25" s="17"/>
       <c r="CQ25" s="17"/>
       <c r="CR25" s="17"/>
       <c r="CS25" s="17"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1"/>
     <row r="27" spans="1:97">
       <c r="AX27" s="31" t="s">
         <v>37</v>
       </c>
       <c r="AY27" s="31"/>
       <c r="AZ27" s="31"/>
       <c r="BA27" s="31"/>
       <c r="BB27" s="31"/>
       <c r="BC27" s="31"/>
       <c r="BD27" s="31"/>
       <c r="BE27" s="31"/>
       <c r="BF27" s="31"/>
       <c r="BG27" s="31"/>
       <c r="BH27" s="31"/>
       <c r="BI27" s="31"/>
       <c r="BJ27" s="31"/>
       <c r="BK27" s="31"/>
       <c r="BL27" s="31"/>