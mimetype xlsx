--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -917,70 +917,70 @@
     <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="216">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент2 3" xfId="5"/>
     <cellStyle name="20% - Акцент3 2" xfId="6"/>
     <cellStyle name="20% - Акцент3 3" xfId="7"/>
     <cellStyle name="20% - Акцент4 2" xfId="8"/>
     <cellStyle name="20% - Акцент4 3" xfId="9"/>
     <cellStyle name="20% - Акцент5 2" xfId="10"/>
     <cellStyle name="20% - Акцент5 3" xfId="11"/>
     <cellStyle name="20% - Акцент6 2" xfId="12"/>
     <cellStyle name="20% - Акцент6 3" xfId="13"/>
     <cellStyle name="40% - Акцент1 2" xfId="14"/>
     <cellStyle name="40% - Акцент1 3" xfId="15"/>
     <cellStyle name="40% - Акцент2 2" xfId="16"/>
     <cellStyle name="40% - Акцент2 3" xfId="17"/>
     <cellStyle name="40% - Акцент3 2" xfId="18"/>
     <cellStyle name="40% - Акцент3 3" xfId="19"/>
     <cellStyle name="40% - Акцент4 2" xfId="20"/>
     <cellStyle name="40% - Акцент4 3" xfId="21"/>
     <cellStyle name="40% - Акцент5 2" xfId="22"/>
     <cellStyle name="40% - Акцент5 3" xfId="23"/>
@@ -1466,289 +1466,289 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ4" sqref="CJ4:CJ24"/>
+      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.85546875" style="2" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="2"/>
     <col min="22" max="22" width="9.5703125" style="2" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="2"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.85546875" style="1" customWidth="1"/>
     <col min="35" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="7.85546875" style="1" customWidth="1"/>
     <col min="41" max="41" width="8" style="1" customWidth="1"/>
     <col min="42" max="42" width="6.85546875" style="1" customWidth="1"/>
     <col min="43" max="43" width="7.85546875" style="1" customWidth="1"/>
     <col min="44" max="44" width="8.28515625" style="1" customWidth="1"/>
     <col min="45" max="45" width="7.85546875" style="1" customWidth="1"/>
     <col min="46" max="46" width="10" style="1" customWidth="1"/>
     <col min="47" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="9.7109375" style="1" customWidth="1"/>
     <col min="83" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="21"/>
-[...81 lines deleted...]
-      <c r="CF1" s="21"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+      <c r="O1" s="22"/>
+      <c r="P1" s="22"/>
+      <c r="Q1" s="22"/>
+      <c r="R1" s="22"/>
+      <c r="S1" s="22"/>
+      <c r="T1" s="22"/>
+      <c r="U1" s="22"/>
+      <c r="V1" s="22"/>
+      <c r="W1" s="22"/>
+      <c r="X1" s="22"/>
+      <c r="Y1" s="22"/>
+      <c r="Z1" s="22"/>
+      <c r="AA1" s="22"/>
+      <c r="AB1" s="22"/>
+      <c r="AC1" s="22"/>
+      <c r="AD1" s="22"/>
+      <c r="AE1" s="22"/>
+      <c r="AF1" s="22"/>
+      <c r="AG1" s="22"/>
+      <c r="AH1" s="22"/>
+      <c r="AI1" s="22"/>
+      <c r="AJ1" s="22"/>
+      <c r="AK1" s="22"/>
+      <c r="AL1" s="22"/>
+      <c r="AM1" s="22"/>
+      <c r="AN1" s="22"/>
+      <c r="AO1" s="22"/>
+      <c r="AP1" s="22"/>
+      <c r="AQ1" s="22"/>
+      <c r="AR1" s="22"/>
+      <c r="AS1" s="22"/>
+      <c r="AT1" s="22"/>
+      <c r="AU1" s="22"/>
+      <c r="AV1" s="22"/>
+      <c r="AW1" s="22"/>
+      <c r="AX1" s="22"/>
+      <c r="AY1" s="22"/>
+      <c r="AZ1" s="22"/>
+      <c r="BA1" s="22"/>
+      <c r="BB1" s="22"/>
+      <c r="BC1" s="22"/>
+      <c r="BD1" s="22"/>
+      <c r="BE1" s="22"/>
+      <c r="BF1" s="22"/>
+      <c r="BG1" s="22"/>
+      <c r="BH1" s="22"/>
+      <c r="BI1" s="22"/>
+      <c r="BJ1" s="22"/>
+      <c r="BK1" s="22"/>
+      <c r="BL1" s="22"/>
+      <c r="BM1" s="22"/>
+      <c r="BN1" s="22"/>
+      <c r="BO1" s="22"/>
+      <c r="BP1" s="22"/>
+      <c r="BQ1" s="22"/>
+      <c r="BR1" s="22"/>
+      <c r="BS1" s="22"/>
+      <c r="BT1" s="22"/>
+      <c r="BU1" s="22"/>
+      <c r="BV1" s="22"/>
+      <c r="BW1" s="22"/>
+      <c r="BX1" s="22"/>
+      <c r="BY1" s="22"/>
+      <c r="BZ1" s="22"/>
+      <c r="CA1" s="22"/>
+      <c r="CB1" s="22"/>
+      <c r="CC1" s="22"/>
+      <c r="CD1" s="22"/>
+      <c r="CE1" s="22"/>
+      <c r="CF1" s="22"/>
       <c r="CS1" s="15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:97" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A2" s="19"/>
-      <c r="B2" s="16" t="s">
+      <c r="A2" s="20"/>
+      <c r="B2" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="17"/>
-[...10 lines deleted...]
-      <c r="N2" s="16" t="s">
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="17"/>
-[...10 lines deleted...]
-      <c r="Z2" s="16" t="s">
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="19"/>
+      <c r="Z2" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="AA2" s="17"/>
-[...10 lines deleted...]
-      <c r="AL2" s="16" t="s">
+      <c r="AA2" s="18"/>
+      <c r="AB2" s="18"/>
+      <c r="AC2" s="18"/>
+      <c r="AD2" s="18"/>
+      <c r="AE2" s="18"/>
+      <c r="AF2" s="18"/>
+      <c r="AG2" s="18"/>
+      <c r="AH2" s="18"/>
+      <c r="AI2" s="18"/>
+      <c r="AJ2" s="18"/>
+      <c r="AK2" s="19"/>
+      <c r="AL2" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="AM2" s="17"/>
-[...10 lines deleted...]
-      <c r="AX2" s="16" t="s">
+      <c r="AM2" s="18"/>
+      <c r="AN2" s="18"/>
+      <c r="AO2" s="18"/>
+      <c r="AP2" s="18"/>
+      <c r="AQ2" s="18"/>
+      <c r="AR2" s="18"/>
+      <c r="AS2" s="18"/>
+      <c r="AT2" s="18"/>
+      <c r="AU2" s="18"/>
+      <c r="AV2" s="18"/>
+      <c r="AW2" s="19"/>
+      <c r="AX2" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="AY2" s="17"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="16" t="s">
+      <c r="AY2" s="18"/>
+      <c r="AZ2" s="18"/>
+      <c r="BA2" s="18"/>
+      <c r="BB2" s="18"/>
+      <c r="BC2" s="18"/>
+      <c r="BD2" s="18"/>
+      <c r="BE2" s="18"/>
+      <c r="BF2" s="18"/>
+      <c r="BG2" s="18"/>
+      <c r="BH2" s="18"/>
+      <c r="BI2" s="19"/>
+      <c r="BJ2" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="BK2" s="17"/>
-[...10 lines deleted...]
-      <c r="BV2" s="16" t="s">
+      <c r="BK2" s="18"/>
+      <c r="BL2" s="18"/>
+      <c r="BM2" s="18"/>
+      <c r="BN2" s="18"/>
+      <c r="BO2" s="18"/>
+      <c r="BP2" s="18"/>
+      <c r="BQ2" s="18"/>
+      <c r="BR2" s="18"/>
+      <c r="BS2" s="18"/>
+      <c r="BT2" s="18"/>
+      <c r="BU2" s="19"/>
+      <c r="BV2" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="17"/>
-[...10 lines deleted...]
-      <c r="CH2" s="16" t="s">
+      <c r="BW2" s="18"/>
+      <c r="BX2" s="18"/>
+      <c r="BY2" s="18"/>
+      <c r="BZ2" s="18"/>
+      <c r="CA2" s="18"/>
+      <c r="CB2" s="18"/>
+      <c r="CC2" s="18"/>
+      <c r="CD2" s="18"/>
+      <c r="CE2" s="18"/>
+      <c r="CF2" s="18"/>
+      <c r="CG2" s="19"/>
+      <c r="CH2" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="17"/>
-[...9 lines deleted...]
-      <c r="CS2" s="18"/>
+      <c r="CI2" s="18"/>
+      <c r="CJ2" s="18"/>
+      <c r="CK2" s="18"/>
+      <c r="CL2" s="18"/>
+      <c r="CM2" s="18"/>
+      <c r="CN2" s="18"/>
+      <c r="CO2" s="18"/>
+      <c r="CP2" s="18"/>
+      <c r="CQ2" s="18"/>
+      <c r="CR2" s="18"/>
+      <c r="CS2" s="19"/>
     </row>
     <row r="3" spans="1:97" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="20"/>
+      <c r="A3" s="21"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="6" t="s">
@@ -2259,51 +2259,53 @@
       </c>
       <c r="CC4" s="10">
         <v>14383.9</v>
       </c>
       <c r="CD4" s="10">
         <v>13350.6</v>
       </c>
       <c r="CE4" s="10">
         <v>12161.6</v>
       </c>
       <c r="CF4" s="10">
         <v>9273.1</v>
       </c>
       <c r="CG4" s="10">
         <v>10637.9</v>
       </c>
       <c r="CH4" s="10">
         <v>13161</v>
       </c>
       <c r="CI4" s="10">
         <v>15608.8</v>
       </c>
       <c r="CJ4" s="10">
         <v>16451.7</v>
       </c>
-      <c r="CK4" s="10"/>
+      <c r="CK4" s="10">
+        <v>26344.1</v>
+      </c>
       <c r="CL4" s="10"/>
       <c r="CM4" s="10"/>
       <c r="CN4" s="10"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="12">
         <v>174</v>
       </c>
       <c r="C5" s="12">
         <v>187.5</v>
       </c>
       <c r="D5" s="3">
         <v>160.5</v>
       </c>
       <c r="E5" s="12">
         <v>336.4</v>
       </c>
@@ -2534,51 +2536,53 @@
       </c>
       <c r="CC5" s="12">
         <v>61.6</v>
       </c>
       <c r="CD5" s="12">
         <v>60.2</v>
       </c>
       <c r="CE5" s="12">
         <v>53.4</v>
       </c>
       <c r="CF5" s="12">
         <v>20.5</v>
       </c>
       <c r="CG5" s="12">
         <v>33</v>
       </c>
       <c r="CH5" s="12">
         <v>12.4</v>
       </c>
       <c r="CI5" s="12">
         <v>13.6</v>
       </c>
       <c r="CJ5" s="12">
         <v>12.2</v>
       </c>
-      <c r="CK5" s="12"/>
+      <c r="CK5" s="12">
+        <v>25.5</v>
+      </c>
       <c r="CL5" s="12"/>
       <c r="CM5" s="12"/>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="13">
         <v>557.5</v>
       </c>
       <c r="C6" s="12">
         <v>960.90000000000009</v>
       </c>
       <c r="D6" s="3">
         <v>745.79999999999973</v>
       </c>
       <c r="E6" s="12">
         <v>1862.1000000000004</v>
       </c>
@@ -2809,51 +2813,53 @@
       </c>
       <c r="CC6" s="12">
         <v>150.6</v>
       </c>
       <c r="CD6" s="12">
         <v>150.9</v>
       </c>
       <c r="CE6" s="12">
         <v>94.2</v>
       </c>
       <c r="CF6" s="12">
         <v>62.6</v>
       </c>
       <c r="CG6" s="12">
         <v>87.1</v>
       </c>
       <c r="CH6" s="13">
         <v>289.60000000000002</v>
       </c>
       <c r="CI6" s="12">
         <v>415</v>
       </c>
       <c r="CJ6" s="12">
         <v>377</v>
       </c>
-      <c r="CK6" s="12"/>
+      <c r="CK6" s="12">
+        <v>989.7</v>
+      </c>
       <c r="CL6" s="12"/>
       <c r="CM6" s="12"/>
       <c r="CN6" s="12"/>
       <c r="CO6" s="12"/>
       <c r="CP6" s="12"/>
       <c r="CQ6" s="12"/>
       <c r="CR6" s="12"/>
       <c r="CS6" s="12"/>
     </row>
     <row r="7" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="13">
         <v>26.1</v>
       </c>
       <c r="C7" s="12">
         <v>41.199999999999996</v>
       </c>
       <c r="D7" s="3">
         <v>43.7</v>
       </c>
       <c r="E7" s="12">
         <v>108.69999999999999</v>
       </c>
@@ -3084,51 +3090,53 @@
       </c>
       <c r="CC7" s="12">
         <v>6.7</v>
       </c>
       <c r="CD7" s="12">
         <v>6.7</v>
       </c>
       <c r="CE7" s="12">
         <v>3.9</v>
       </c>
       <c r="CF7" s="12">
         <v>3</v>
       </c>
       <c r="CG7" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="CH7" s="13">
         <v>6.4</v>
       </c>
       <c r="CI7" s="12">
         <v>10.199999999999999</v>
       </c>
       <c r="CJ7" s="12">
         <v>10.8</v>
       </c>
-      <c r="CK7" s="12"/>
+      <c r="CK7" s="12">
+        <v>26.5</v>
+      </c>
       <c r="CL7" s="12"/>
       <c r="CM7" s="12"/>
       <c r="CN7" s="12"/>
       <c r="CO7" s="12"/>
       <c r="CP7" s="12"/>
       <c r="CQ7" s="12"/>
       <c r="CR7" s="12"/>
       <c r="CS7" s="12"/>
     </row>
     <row r="8" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>101.2</v>
       </c>
       <c r="C8" s="12">
         <v>122.39999999999999</v>
       </c>
       <c r="D8" s="3">
         <v>120.00000000000003</v>
       </c>
       <c r="E8" s="12">
         <v>243.69999999999993</v>
       </c>
@@ -3359,51 +3367,53 @@
       </c>
       <c r="CC8" s="12">
         <v>14.6</v>
       </c>
       <c r="CD8" s="12">
         <v>32.700000000000003</v>
       </c>
       <c r="CE8" s="12">
         <v>13.4</v>
       </c>
       <c r="CF8" s="12">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG8" s="12">
         <v>6.2</v>
       </c>
       <c r="CH8" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="CI8" s="12">
         <v>12.5</v>
       </c>
       <c r="CJ8" s="12">
         <v>11.8</v>
       </c>
-      <c r="CK8" s="12"/>
+      <c r="CK8" s="12">
+        <v>24.7</v>
+      </c>
       <c r="CL8" s="12"/>
       <c r="CM8" s="12"/>
       <c r="CN8" s="12"/>
       <c r="CO8" s="12"/>
       <c r="CP8" s="12"/>
       <c r="CQ8" s="12"/>
       <c r="CR8" s="12"/>
       <c r="CS8" s="12"/>
     </row>
     <row r="9" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
         <v>494.2</v>
       </c>
       <c r="C9" s="12">
         <v>776</v>
       </c>
       <c r="D9" s="3">
         <v>809.49999999999977</v>
       </c>
       <c r="E9" s="12">
         <v>1678.1000000000004</v>
       </c>
@@ -3634,51 +3644,53 @@
       </c>
       <c r="CC9" s="12">
         <v>276.2</v>
       </c>
       <c r="CD9" s="12">
         <v>276.39999999999998</v>
       </c>
       <c r="CE9" s="12">
         <v>222.3</v>
       </c>
       <c r="CF9" s="12">
         <v>115.7</v>
       </c>
       <c r="CG9" s="12">
         <v>207.4</v>
       </c>
       <c r="CH9" s="13">
         <v>216.7</v>
       </c>
       <c r="CI9" s="12">
         <v>375.7</v>
       </c>
       <c r="CJ9" s="12">
         <v>437.4</v>
       </c>
-      <c r="CK9" s="12"/>
+      <c r="CK9" s="12">
+        <v>768</v>
+      </c>
       <c r="CL9" s="12"/>
       <c r="CM9" s="12"/>
       <c r="CN9" s="12"/>
       <c r="CO9" s="12"/>
       <c r="CP9" s="12"/>
       <c r="CQ9" s="12"/>
       <c r="CR9" s="12"/>
       <c r="CS9" s="12"/>
     </row>
     <row r="10" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A10" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="13">
         <v>1303.3</v>
       </c>
       <c r="C10" s="12">
         <v>1859.8999999999999</v>
       </c>
       <c r="D10" s="3">
         <v>2551.5</v>
       </c>
       <c r="E10" s="12">
         <v>4592.9000000000005</v>
       </c>
@@ -3909,51 +3921,53 @@
       </c>
       <c r="CC10" s="12">
         <v>842.7</v>
       </c>
       <c r="CD10" s="12">
         <v>743.8</v>
       </c>
       <c r="CE10" s="12">
         <v>718.8</v>
       </c>
       <c r="CF10" s="12">
         <v>331</v>
       </c>
       <c r="CG10" s="12">
         <v>373</v>
       </c>
       <c r="CH10" s="13">
         <v>505.4</v>
       </c>
       <c r="CI10" s="12">
         <v>728.8</v>
       </c>
       <c r="CJ10" s="12">
         <v>898.5</v>
       </c>
-      <c r="CK10" s="12"/>
+      <c r="CK10" s="12">
+        <v>1820.3</v>
+      </c>
       <c r="CL10" s="12"/>
       <c r="CM10" s="12"/>
       <c r="CN10" s="12"/>
       <c r="CO10" s="12"/>
       <c r="CP10" s="12"/>
       <c r="CQ10" s="12"/>
       <c r="CR10" s="12"/>
       <c r="CS10" s="12"/>
     </row>
     <row r="11" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A11" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13">
         <v>1247.8</v>
       </c>
       <c r="C11" s="12">
         <v>1805.5000000000002</v>
       </c>
       <c r="D11" s="3">
         <v>1701.3999999999996</v>
       </c>
       <c r="E11" s="12">
         <v>3850.0000000000009</v>
       </c>
@@ -4184,51 +4198,53 @@
       </c>
       <c r="CC11" s="12">
         <v>404.2</v>
       </c>
       <c r="CD11" s="12">
         <v>407.2</v>
       </c>
       <c r="CE11" s="12">
         <v>353.6</v>
       </c>
       <c r="CF11" s="12">
         <v>172.5</v>
       </c>
       <c r="CG11" s="12">
         <v>282.10000000000002</v>
       </c>
       <c r="CH11" s="13">
         <v>464.5</v>
       </c>
       <c r="CI11" s="12">
         <v>674.3</v>
       </c>
       <c r="CJ11" s="12">
         <v>609.9</v>
       </c>
-      <c r="CK11" s="12"/>
+      <c r="CK11" s="12">
+        <v>1377.3</v>
+      </c>
       <c r="CL11" s="12"/>
       <c r="CM11" s="12"/>
       <c r="CN11" s="12"/>
       <c r="CO11" s="12"/>
       <c r="CP11" s="12"/>
       <c r="CQ11" s="12"/>
       <c r="CR11" s="12"/>
       <c r="CS11" s="12"/>
     </row>
     <row r="12" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A12" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="12">
         <v>1121.5</v>
       </c>
       <c r="C12" s="12">
         <v>1280.6999999999998</v>
       </c>
       <c r="D12" s="3">
         <v>1516.3000000000002</v>
       </c>
       <c r="E12" s="12">
         <v>2393.3000000000002</v>
       </c>
@@ -4459,51 +4475,53 @@
       </c>
       <c r="CC12" s="12">
         <v>941.9</v>
       </c>
       <c r="CD12" s="12">
         <v>869.7</v>
       </c>
       <c r="CE12" s="12">
         <v>876.7</v>
       </c>
       <c r="CF12" s="12">
         <v>808.3</v>
       </c>
       <c r="CG12" s="12">
         <v>877.5</v>
       </c>
       <c r="CH12" s="12">
         <v>920.2</v>
       </c>
       <c r="CI12" s="12">
         <v>1008.3</v>
       </c>
       <c r="CJ12" s="12">
         <v>1057.2</v>
       </c>
-      <c r="CK12" s="12"/>
+      <c r="CK12" s="12">
+        <v>1272.8</v>
+      </c>
       <c r="CL12" s="12"/>
       <c r="CM12" s="12"/>
       <c r="CN12" s="12"/>
       <c r="CO12" s="12"/>
       <c r="CP12" s="12"/>
       <c r="CQ12" s="12"/>
       <c r="CR12" s="12"/>
       <c r="CS12" s="12"/>
     </row>
     <row r="13" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13">
         <v>1110.7</v>
       </c>
       <c r="C13" s="12">
         <v>1945.1000000000001</v>
       </c>
       <c r="D13" s="3">
         <v>1815.3999999999996</v>
       </c>
       <c r="E13" s="12">
         <v>4234.0000000000009</v>
       </c>
@@ -4734,51 +4752,53 @@
       </c>
       <c r="CC13" s="12">
         <v>891.7</v>
       </c>
       <c r="CD13" s="12">
         <v>1002.5</v>
       </c>
       <c r="CE13" s="12">
         <v>545</v>
       </c>
       <c r="CF13" s="12">
         <v>175.1</v>
       </c>
       <c r="CG13" s="12">
         <v>97.1</v>
       </c>
       <c r="CH13" s="13">
         <v>513.70000000000005</v>
       </c>
       <c r="CI13" s="12">
         <v>911.2</v>
       </c>
       <c r="CJ13" s="12">
         <v>866.2</v>
       </c>
-      <c r="CK13" s="12"/>
+      <c r="CK13" s="12">
+        <v>1997.8</v>
+      </c>
       <c r="CL13" s="12"/>
       <c r="CM13" s="12"/>
       <c r="CN13" s="12"/>
       <c r="CO13" s="12"/>
       <c r="CP13" s="12"/>
       <c r="CQ13" s="12"/>
       <c r="CR13" s="12"/>
       <c r="CS13" s="12"/>
     </row>
     <row r="14" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A14" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="13">
         <v>338.7</v>
       </c>
       <c r="C14" s="12">
         <v>541.70000000000005</v>
       </c>
       <c r="D14" s="3">
         <v>568.4</v>
       </c>
       <c r="E14" s="12">
         <v>1488.0000000000002</v>
       </c>
@@ -5009,51 +5029,53 @@
       </c>
       <c r="CC14" s="12">
         <v>195.1</v>
       </c>
       <c r="CD14" s="12">
         <v>162.6</v>
       </c>
       <c r="CE14" s="12">
         <v>181.7</v>
       </c>
       <c r="CF14" s="12">
         <v>87.2</v>
       </c>
       <c r="CG14" s="12">
         <v>143.6</v>
       </c>
       <c r="CH14" s="13">
         <v>85.4</v>
       </c>
       <c r="CI14" s="12">
         <v>153.5</v>
       </c>
       <c r="CJ14" s="12">
         <v>148.19999999999999</v>
       </c>
-      <c r="CK14" s="12"/>
+      <c r="CK14" s="12">
+        <v>383.9</v>
+      </c>
       <c r="CL14" s="12"/>
       <c r="CM14" s="12"/>
       <c r="CN14" s="12"/>
       <c r="CO14" s="12"/>
       <c r="CP14" s="12"/>
       <c r="CQ14" s="12"/>
       <c r="CR14" s="12"/>
       <c r="CS14" s="12"/>
     </row>
     <row r="15" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A15" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="13">
         <v>467.1</v>
       </c>
       <c r="C15" s="12">
         <v>659.49999999999989</v>
       </c>
       <c r="D15" s="3">
         <v>623.60000000000014</v>
       </c>
       <c r="E15" s="12">
         <v>1356.4999999999998</v>
       </c>
@@ -5284,51 +5306,53 @@
       </c>
       <c r="CC15" s="12">
         <v>196.5</v>
       </c>
       <c r="CD15" s="12">
         <v>193.2</v>
       </c>
       <c r="CE15" s="12">
         <v>168.7</v>
       </c>
       <c r="CF15" s="12">
         <v>113.9</v>
       </c>
       <c r="CG15" s="12">
         <v>175.3</v>
       </c>
       <c r="CH15" s="13">
         <v>206.3</v>
       </c>
       <c r="CI15" s="12">
         <v>304.3</v>
       </c>
       <c r="CJ15" s="12">
         <v>276.5</v>
       </c>
-      <c r="CK15" s="12"/>
+      <c r="CK15" s="12">
+        <v>634.29999999999995</v>
+      </c>
       <c r="CL15" s="12"/>
       <c r="CM15" s="12"/>
       <c r="CN15" s="12"/>
       <c r="CO15" s="12"/>
       <c r="CP15" s="12"/>
       <c r="CQ15" s="12"/>
       <c r="CR15" s="12"/>
       <c r="CS15" s="12"/>
     </row>
     <row r="16" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="13">
         <v>696.7</v>
       </c>
       <c r="C16" s="12">
         <v>984.09999999999991</v>
       </c>
       <c r="D16" s="3">
         <v>921.89999999999986</v>
       </c>
       <c r="E16" s="12">
         <v>2011.3000000000002</v>
       </c>
@@ -5559,51 +5583,53 @@
       </c>
       <c r="CC16" s="12">
         <v>476</v>
       </c>
       <c r="CD16" s="12">
         <v>424.4</v>
       </c>
       <c r="CE16" s="12">
         <v>381.5</v>
       </c>
       <c r="CF16" s="12">
         <v>348</v>
       </c>
       <c r="CG16" s="12">
         <v>484.7</v>
       </c>
       <c r="CH16" s="13">
         <v>544.1</v>
       </c>
       <c r="CI16" s="12">
         <v>672.4</v>
       </c>
       <c r="CJ16" s="12">
         <v>671.6</v>
       </c>
-      <c r="CK16" s="12"/>
+      <c r="CK16" s="12">
+        <v>1134.0999999999999</v>
+      </c>
       <c r="CL16" s="12"/>
       <c r="CM16" s="12"/>
       <c r="CN16" s="12"/>
       <c r="CO16" s="12"/>
       <c r="CP16" s="12"/>
       <c r="CQ16" s="12"/>
       <c r="CR16" s="12"/>
       <c r="CS16" s="12"/>
     </row>
     <row r="17" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A17" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="13">
         <v>838.1</v>
       </c>
       <c r="C17" s="12">
         <v>905.80000000000007</v>
       </c>
       <c r="D17" s="3">
         <v>886.79999999999973</v>
       </c>
       <c r="E17" s="12">
         <v>2062.6999999999998</v>
       </c>
@@ -5834,51 +5860,53 @@
       </c>
       <c r="CC17" s="12">
         <v>344</v>
       </c>
       <c r="CD17" s="12">
         <v>315.10000000000002</v>
       </c>
       <c r="CE17" s="12">
         <v>279.7</v>
       </c>
       <c r="CF17" s="12">
         <v>140.6</v>
       </c>
       <c r="CG17" s="12">
         <v>165.1</v>
       </c>
       <c r="CH17" s="13">
         <v>254.6</v>
       </c>
       <c r="CI17" s="12">
         <v>298.5</v>
       </c>
       <c r="CJ17" s="12">
         <v>332</v>
       </c>
-      <c r="CK17" s="12"/>
+      <c r="CK17" s="12">
+        <v>663</v>
+      </c>
       <c r="CL17" s="12"/>
       <c r="CM17" s="12"/>
       <c r="CN17" s="12"/>
       <c r="CO17" s="12"/>
       <c r="CP17" s="12"/>
       <c r="CQ17" s="12"/>
       <c r="CR17" s="12"/>
       <c r="CS17" s="12"/>
     </row>
     <row r="18" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="13">
         <v>4011.9</v>
       </c>
       <c r="C18" s="12">
         <v>4321.8999999999996</v>
       </c>
       <c r="D18" s="3">
         <v>4321.3000000000011</v>
       </c>
       <c r="E18" s="12">
         <v>6073.1999999999989</v>
       </c>
@@ -6109,51 +6137,53 @@
       </c>
       <c r="CC18" s="12">
         <v>3926.7</v>
       </c>
       <c r="CD18" s="12">
         <v>3466.7</v>
       </c>
       <c r="CE18" s="12">
         <v>3336.1</v>
       </c>
       <c r="CF18" s="12">
         <v>2747</v>
       </c>
       <c r="CG18" s="12">
         <v>2830.9</v>
       </c>
       <c r="CH18" s="13">
         <v>3458.2</v>
       </c>
       <c r="CI18" s="12">
         <v>3563.5</v>
       </c>
       <c r="CJ18" s="12">
         <v>3767.1</v>
       </c>
-      <c r="CK18" s="12"/>
+      <c r="CK18" s="12">
+        <v>5460.6</v>
+      </c>
       <c r="CL18" s="12"/>
       <c r="CM18" s="12"/>
       <c r="CN18" s="12"/>
       <c r="CO18" s="12"/>
       <c r="CP18" s="12"/>
       <c r="CQ18" s="12"/>
       <c r="CR18" s="12"/>
       <c r="CS18" s="12"/>
     </row>
     <row r="19" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A19" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="14">
         <v>1211.9000000000001</v>
       </c>
       <c r="C19" s="12">
         <v>1548.5</v>
       </c>
       <c r="D19" s="3">
         <v>1491.7000000000003</v>
       </c>
       <c r="E19" s="12">
         <v>3100.0999999999995</v>
       </c>
@@ -6384,51 +6414,53 @@
       </c>
       <c r="CC19" s="12">
         <v>1057</v>
       </c>
       <c r="CD19" s="12">
         <v>1044.0999999999999</v>
       </c>
       <c r="CE19" s="12">
         <v>944.8</v>
       </c>
       <c r="CF19" s="12">
         <v>635.4</v>
       </c>
       <c r="CG19" s="12">
         <v>833.1</v>
       </c>
       <c r="CH19" s="14">
         <v>947.9</v>
       </c>
       <c r="CI19" s="12">
         <v>1099.5</v>
       </c>
       <c r="CJ19" s="12">
         <v>1233.5999999999999</v>
       </c>
-      <c r="CK19" s="12"/>
+      <c r="CK19" s="12">
+        <v>1810.9</v>
+      </c>
       <c r="CL19" s="12"/>
       <c r="CM19" s="12"/>
       <c r="CN19" s="12"/>
       <c r="CO19" s="12"/>
       <c r="CP19" s="12"/>
       <c r="CQ19" s="12"/>
       <c r="CR19" s="12"/>
       <c r="CS19" s="12"/>
     </row>
     <row r="20" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A20" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="12">
         <v>702.3</v>
       </c>
       <c r="C20" s="12">
         <v>1276.6000000000001</v>
       </c>
       <c r="D20" s="3">
         <v>1229.6999999999998</v>
       </c>
       <c r="E20" s="12">
         <v>2745.0000000000005</v>
       </c>
@@ -6659,51 +6691,53 @@
       </c>
       <c r="CC20" s="12">
         <v>205</v>
       </c>
       <c r="CD20" s="12">
         <v>195</v>
       </c>
       <c r="CE20" s="12">
         <v>109</v>
       </c>
       <c r="CF20" s="12">
         <v>36.6</v>
       </c>
       <c r="CG20" s="12">
         <v>40.5</v>
       </c>
       <c r="CH20" s="12">
         <v>169.5</v>
       </c>
       <c r="CI20" s="12">
         <v>342.1</v>
       </c>
       <c r="CJ20" s="12">
         <v>297</v>
       </c>
-      <c r="CK20" s="12"/>
+      <c r="CK20" s="12">
+        <v>710.8</v>
+      </c>
       <c r="CL20" s="12"/>
       <c r="CM20" s="12"/>
       <c r="CN20" s="12"/>
       <c r="CO20" s="12"/>
       <c r="CP20" s="12"/>
       <c r="CQ20" s="12"/>
       <c r="CR20" s="12"/>
       <c r="CS20" s="12"/>
     </row>
     <row r="21" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A21" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="13">
         <v>1046.5</v>
       </c>
       <c r="C21" s="12">
         <v>1436.5</v>
       </c>
       <c r="D21" s="3">
         <v>1309.4000000000001</v>
       </c>
       <c r="E21" s="12">
         <v>2433.4999999999995</v>
       </c>
@@ -6934,51 +6968,53 @@
       </c>
       <c r="CC21" s="12">
         <v>305.8</v>
       </c>
       <c r="CD21" s="12">
         <v>282.3</v>
       </c>
       <c r="CE21" s="12">
         <v>276.8</v>
       </c>
       <c r="CF21" s="12">
         <v>135.69999999999999</v>
       </c>
       <c r="CG21" s="12">
         <v>275.2</v>
       </c>
       <c r="CH21" s="13">
         <v>251.8</v>
       </c>
       <c r="CI21" s="12">
         <v>373.6</v>
       </c>
       <c r="CJ21" s="12">
         <v>324.2</v>
       </c>
-      <c r="CK21" s="12"/>
+      <c r="CK21" s="12">
+        <v>702.2</v>
+      </c>
       <c r="CL21" s="12"/>
       <c r="CM21" s="12"/>
       <c r="CN21" s="12"/>
       <c r="CO21" s="12"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="12"/>
       <c r="CR21" s="12"/>
       <c r="CS21" s="12"/>
     </row>
     <row r="22" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A22" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="13">
         <v>1257.4000000000001</v>
       </c>
       <c r="C22" s="12">
         <v>1607.1999999999998</v>
       </c>
       <c r="D22" s="3">
         <v>1949.2000000000003</v>
       </c>
       <c r="E22" s="12">
         <v>3407.9999999999991</v>
       </c>
@@ -7209,51 +7245,53 @@
       </c>
       <c r="CC22" s="12">
         <v>968.3</v>
       </c>
       <c r="CD22" s="12">
         <v>866.4</v>
       </c>
       <c r="CE22" s="12">
         <v>785.9</v>
       </c>
       <c r="CF22" s="12">
         <v>676.4</v>
       </c>
       <c r="CG22" s="12">
         <v>741.7</v>
       </c>
       <c r="CH22" s="13">
         <v>799.1</v>
       </c>
       <c r="CI22" s="12">
         <v>887.3</v>
       </c>
       <c r="CJ22" s="12">
         <v>1050.9000000000001</v>
       </c>
-      <c r="CK22" s="12"/>
+      <c r="CK22" s="12">
+        <v>1531.6</v>
+      </c>
       <c r="CL22" s="12"/>
       <c r="CM22" s="12"/>
       <c r="CN22" s="12"/>
       <c r="CO22" s="12"/>
       <c r="CP22" s="12"/>
       <c r="CQ22" s="12"/>
       <c r="CR22" s="12"/>
       <c r="CS22" s="12"/>
     </row>
     <row r="23" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A23" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="13">
         <v>595.79999999999995</v>
       </c>
       <c r="C23" s="12">
         <v>797.10000000000014</v>
       </c>
       <c r="D23" s="3">
         <v>856.09999999999991</v>
       </c>
       <c r="E23" s="12">
         <v>1605.8000000000002</v>
       </c>
@@ -7484,51 +7522,53 @@
       </c>
       <c r="CC23" s="12">
         <v>435.7</v>
       </c>
       <c r="CD23" s="12">
         <v>364.9</v>
       </c>
       <c r="CE23" s="12">
         <v>331.3</v>
       </c>
       <c r="CF23" s="12">
         <v>295.3</v>
       </c>
       <c r="CG23" s="12">
         <v>365.8</v>
       </c>
       <c r="CH23" s="13">
         <v>419.7</v>
       </c>
       <c r="CI23" s="12">
         <v>496.2</v>
       </c>
       <c r="CJ23" s="12">
         <v>508.4</v>
       </c>
-      <c r="CK23" s="12"/>
+      <c r="CK23" s="12">
+        <v>903.1</v>
+      </c>
       <c r="CL23" s="12"/>
       <c r="CM23" s="12"/>
       <c r="CN23" s="12"/>
       <c r="CO23" s="12"/>
       <c r="CP23" s="12"/>
       <c r="CQ23" s="12"/>
       <c r="CR23" s="12"/>
       <c r="CS23" s="12"/>
     </row>
     <row r="24" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A24" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="14">
         <v>2301.5</v>
       </c>
       <c r="C24" s="12">
         <v>2718.2</v>
       </c>
       <c r="D24" s="3">
         <v>2605.3000000000002</v>
       </c>
       <c r="E24" s="12">
         <v>3772.5</v>
       </c>
@@ -7759,128 +7799,130 @@
       </c>
       <c r="CC24" s="12">
         <v>2683.6</v>
       </c>
       <c r="CD24" s="12">
         <v>2485.9</v>
       </c>
       <c r="CE24" s="12">
         <v>2485.1</v>
       </c>
       <c r="CF24" s="12">
         <v>2359.1999999999998</v>
       </c>
       <c r="CG24" s="12">
         <v>2613.9</v>
       </c>
       <c r="CH24" s="14">
         <v>3085.6</v>
       </c>
       <c r="CI24" s="12">
         <v>3268.5</v>
       </c>
       <c r="CJ24" s="12">
         <v>3561.6</v>
       </c>
-      <c r="CK24" s="12"/>
+      <c r="CK24" s="12">
+        <v>4107.2</v>
+      </c>
       <c r="CL24" s="12"/>
       <c r="CM24" s="12"/>
       <c r="CN24" s="12"/>
       <c r="CO24" s="12"/>
       <c r="CP24" s="12"/>
       <c r="CQ24" s="12"/>
       <c r="CR24" s="12"/>
       <c r="CS24" s="12"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
-      <c r="AX26" s="22" t="s">
+      <c r="AX26" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="AY26" s="22"/>
-[...21 lines deleted...]
-      <c r="BU26" s="22"/>
+      <c r="AY26" s="16"/>
+      <c r="AZ26" s="16"/>
+      <c r="BA26" s="16"/>
+      <c r="BB26" s="16"/>
+      <c r="BC26" s="16"/>
+      <c r="BD26" s="16"/>
+      <c r="BE26" s="16"/>
+      <c r="BF26" s="16"/>
+      <c r="BG26" s="16"/>
+      <c r="BH26" s="16"/>
+      <c r="BI26" s="16"/>
+      <c r="BJ26" s="16"/>
+      <c r="BK26" s="16"/>
+      <c r="BL26" s="16"/>
+      <c r="BM26" s="16"/>
+      <c r="BN26" s="16"/>
+      <c r="BO26" s="16"/>
+      <c r="BP26" s="16"/>
+      <c r="BQ26" s="16"/>
+      <c r="BR26" s="16"/>
+      <c r="BS26" s="16"/>
+      <c r="BT26" s="16"/>
+      <c r="BU26" s="16"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="22"/>
-[...22 lines deleted...]
-      <c r="BU27" s="22"/>
+      <c r="AX27" s="16"/>
+      <c r="AY27" s="16"/>
+      <c r="AZ27" s="16"/>
+      <c r="BA27" s="16"/>
+      <c r="BB27" s="16"/>
+      <c r="BC27" s="16"/>
+      <c r="BD27" s="16"/>
+      <c r="BE27" s="16"/>
+      <c r="BF27" s="16"/>
+      <c r="BG27" s="16"/>
+      <c r="BH27" s="16"/>
+      <c r="BI27" s="16"/>
+      <c r="BJ27" s="16"/>
+      <c r="BK27" s="16"/>
+      <c r="BL27" s="16"/>
+      <c r="BM27" s="16"/>
+      <c r="BN27" s="16"/>
+      <c r="BO27" s="16"/>
+      <c r="BP27" s="16"/>
+      <c r="BQ27" s="16"/>
+      <c r="BR27" s="16"/>
+      <c r="BS27" s="16"/>
+      <c r="BT27" s="16"/>
+      <c r="BU27" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="A1:CF1"/>
+    <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV2:CG2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>