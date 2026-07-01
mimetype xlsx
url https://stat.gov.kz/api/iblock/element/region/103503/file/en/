--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -917,70 +917,70 @@
     <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="216">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент2 3" xfId="5"/>
     <cellStyle name="20% - Акцент3 2" xfId="6"/>
     <cellStyle name="20% - Акцент3 3" xfId="7"/>
     <cellStyle name="20% - Акцент4 2" xfId="8"/>
     <cellStyle name="20% - Акцент4 3" xfId="9"/>
     <cellStyle name="20% - Акцент5 2" xfId="10"/>
     <cellStyle name="20% - Акцент5 3" xfId="11"/>
     <cellStyle name="20% - Акцент6 2" xfId="12"/>
     <cellStyle name="20% - Акцент6 3" xfId="13"/>
     <cellStyle name="40% - Акцент1 2" xfId="14"/>
     <cellStyle name="40% - Акцент1 3" xfId="15"/>
     <cellStyle name="40% - Акцент2 2" xfId="16"/>
     <cellStyle name="40% - Акцент2 3" xfId="17"/>
     <cellStyle name="40% - Акцент3 2" xfId="18"/>
     <cellStyle name="40% - Акцент3 3" xfId="19"/>
     <cellStyle name="40% - Акцент4 2" xfId="20"/>
     <cellStyle name="40% - Акцент4 3" xfId="21"/>
     <cellStyle name="40% - Акцент5 2" xfId="22"/>
     <cellStyle name="40% - Акцент5 3" xfId="23"/>
@@ -1466,289 +1466,289 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK24"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.85546875" style="2" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="2"/>
     <col min="22" max="22" width="9.5703125" style="2" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="2"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.85546875" style="1" customWidth="1"/>
     <col min="35" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="7.85546875" style="1" customWidth="1"/>
     <col min="41" max="41" width="8" style="1" customWidth="1"/>
     <col min="42" max="42" width="6.85546875" style="1" customWidth="1"/>
     <col min="43" max="43" width="7.85546875" style="1" customWidth="1"/>
     <col min="44" max="44" width="8.28515625" style="1" customWidth="1"/>
     <col min="45" max="45" width="7.85546875" style="1" customWidth="1"/>
     <col min="46" max="46" width="10" style="1" customWidth="1"/>
     <col min="47" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="9.7109375" style="1" customWidth="1"/>
     <col min="83" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="22"/>
-[...81 lines deleted...]
-      <c r="CF1" s="22"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
+      <c r="V1" s="21"/>
+      <c r="W1" s="21"/>
+      <c r="X1" s="21"/>
+      <c r="Y1" s="21"/>
+      <c r="Z1" s="21"/>
+      <c r="AA1" s="21"/>
+      <c r="AB1" s="21"/>
+      <c r="AC1" s="21"/>
+      <c r="AD1" s="21"/>
+      <c r="AE1" s="21"/>
+      <c r="AF1" s="21"/>
+      <c r="AG1" s="21"/>
+      <c r="AH1" s="21"/>
+      <c r="AI1" s="21"/>
+      <c r="AJ1" s="21"/>
+      <c r="AK1" s="21"/>
+      <c r="AL1" s="21"/>
+      <c r="AM1" s="21"/>
+      <c r="AN1" s="21"/>
+      <c r="AO1" s="21"/>
+      <c r="AP1" s="21"/>
+      <c r="AQ1" s="21"/>
+      <c r="AR1" s="21"/>
+      <c r="AS1" s="21"/>
+      <c r="AT1" s="21"/>
+      <c r="AU1" s="21"/>
+      <c r="AV1" s="21"/>
+      <c r="AW1" s="21"/>
+      <c r="AX1" s="21"/>
+      <c r="AY1" s="21"/>
+      <c r="AZ1" s="21"/>
+      <c r="BA1" s="21"/>
+      <c r="BB1" s="21"/>
+      <c r="BC1" s="21"/>
+      <c r="BD1" s="21"/>
+      <c r="BE1" s="21"/>
+      <c r="BF1" s="21"/>
+      <c r="BG1" s="21"/>
+      <c r="BH1" s="21"/>
+      <c r="BI1" s="21"/>
+      <c r="BJ1" s="21"/>
+      <c r="BK1" s="21"/>
+      <c r="BL1" s="21"/>
+      <c r="BM1" s="21"/>
+      <c r="BN1" s="21"/>
+      <c r="BO1" s="21"/>
+      <c r="BP1" s="21"/>
+      <c r="BQ1" s="21"/>
+      <c r="BR1" s="21"/>
+      <c r="BS1" s="21"/>
+      <c r="BT1" s="21"/>
+      <c r="BU1" s="21"/>
+      <c r="BV1" s="21"/>
+      <c r="BW1" s="21"/>
+      <c r="BX1" s="21"/>
+      <c r="BY1" s="21"/>
+      <c r="BZ1" s="21"/>
+      <c r="CA1" s="21"/>
+      <c r="CB1" s="21"/>
+      <c r="CC1" s="21"/>
+      <c r="CD1" s="21"/>
+      <c r="CE1" s="21"/>
+      <c r="CF1" s="21"/>
       <c r="CS1" s="15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:97" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A2" s="20"/>
-      <c r="B2" s="17" t="s">
+      <c r="A2" s="19"/>
+      <c r="B2" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="18"/>
-[...10 lines deleted...]
-      <c r="N2" s="17" t="s">
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="18"/>
-[...10 lines deleted...]
-      <c r="Z2" s="17" t="s">
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="T2" s="17"/>
+      <c r="U2" s="17"/>
+      <c r="V2" s="17"/>
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="18"/>
+      <c r="Z2" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="AA2" s="18"/>
-[...10 lines deleted...]
-      <c r="AL2" s="17" t="s">
+      <c r="AA2" s="17"/>
+      <c r="AB2" s="17"/>
+      <c r="AC2" s="17"/>
+      <c r="AD2" s="17"/>
+      <c r="AE2" s="17"/>
+      <c r="AF2" s="17"/>
+      <c r="AG2" s="17"/>
+      <c r="AH2" s="17"/>
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
+      <c r="AK2" s="18"/>
+      <c r="AL2" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="AM2" s="18"/>
-[...10 lines deleted...]
-      <c r="AX2" s="17" t="s">
+      <c r="AM2" s="17"/>
+      <c r="AN2" s="17"/>
+      <c r="AO2" s="17"/>
+      <c r="AP2" s="17"/>
+      <c r="AQ2" s="17"/>
+      <c r="AR2" s="17"/>
+      <c r="AS2" s="17"/>
+      <c r="AT2" s="17"/>
+      <c r="AU2" s="17"/>
+      <c r="AV2" s="17"/>
+      <c r="AW2" s="18"/>
+      <c r="AX2" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="AY2" s="18"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="17" t="s">
+      <c r="AY2" s="17"/>
+      <c r="AZ2" s="17"/>
+      <c r="BA2" s="17"/>
+      <c r="BB2" s="17"/>
+      <c r="BC2" s="17"/>
+      <c r="BD2" s="17"/>
+      <c r="BE2" s="17"/>
+      <c r="BF2" s="17"/>
+      <c r="BG2" s="17"/>
+      <c r="BH2" s="17"/>
+      <c r="BI2" s="18"/>
+      <c r="BJ2" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="BK2" s="18"/>
-[...10 lines deleted...]
-      <c r="BV2" s="17" t="s">
+      <c r="BK2" s="17"/>
+      <c r="BL2" s="17"/>
+      <c r="BM2" s="17"/>
+      <c r="BN2" s="17"/>
+      <c r="BO2" s="17"/>
+      <c r="BP2" s="17"/>
+      <c r="BQ2" s="17"/>
+      <c r="BR2" s="17"/>
+      <c r="BS2" s="17"/>
+      <c r="BT2" s="17"/>
+      <c r="BU2" s="18"/>
+      <c r="BV2" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="18"/>
-[...10 lines deleted...]
-      <c r="CH2" s="17" t="s">
+      <c r="BW2" s="17"/>
+      <c r="BX2" s="17"/>
+      <c r="BY2" s="17"/>
+      <c r="BZ2" s="17"/>
+      <c r="CA2" s="17"/>
+      <c r="CB2" s="17"/>
+      <c r="CC2" s="17"/>
+      <c r="CD2" s="17"/>
+      <c r="CE2" s="17"/>
+      <c r="CF2" s="17"/>
+      <c r="CG2" s="18"/>
+      <c r="CH2" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="18"/>
-[...9 lines deleted...]
-      <c r="CS2" s="19"/>
+      <c r="CI2" s="17"/>
+      <c r="CJ2" s="17"/>
+      <c r="CK2" s="17"/>
+      <c r="CL2" s="17"/>
+      <c r="CM2" s="17"/>
+      <c r="CN2" s="17"/>
+      <c r="CO2" s="17"/>
+      <c r="CP2" s="17"/>
+      <c r="CQ2" s="17"/>
+      <c r="CR2" s="17"/>
+      <c r="CS2" s="18"/>
     </row>
     <row r="3" spans="1:97" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="21"/>
+      <c r="A3" s="20"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="6" t="s">
@@ -2262,51 +2262,53 @@
       </c>
       <c r="CD4" s="10">
         <v>13350.6</v>
       </c>
       <c r="CE4" s="10">
         <v>12161.6</v>
       </c>
       <c r="CF4" s="10">
         <v>9273.1</v>
       </c>
       <c r="CG4" s="10">
         <v>10637.9</v>
       </c>
       <c r="CH4" s="10">
         <v>13161</v>
       </c>
       <c r="CI4" s="10">
         <v>15608.8</v>
       </c>
       <c r="CJ4" s="10">
         <v>16451.7</v>
       </c>
       <c r="CK4" s="10">
         <v>26344.1</v>
       </c>
-      <c r="CL4" s="10"/>
+      <c r="CL4" s="10">
+        <v>25765.5</v>
+      </c>
       <c r="CM4" s="10"/>
       <c r="CN4" s="10"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="12">
         <v>174</v>
       </c>
       <c r="C5" s="12">
         <v>187.5</v>
       </c>
       <c r="D5" s="3">
         <v>160.5</v>
       </c>
       <c r="E5" s="12">
         <v>336.4</v>
       </c>
       <c r="F5" s="3">
@@ -2539,51 +2541,53 @@
       </c>
       <c r="CD5" s="12">
         <v>60.2</v>
       </c>
       <c r="CE5" s="12">
         <v>53.4</v>
       </c>
       <c r="CF5" s="12">
         <v>20.5</v>
       </c>
       <c r="CG5" s="12">
         <v>33</v>
       </c>
       <c r="CH5" s="12">
         <v>12.4</v>
       </c>
       <c r="CI5" s="12">
         <v>13.6</v>
       </c>
       <c r="CJ5" s="12">
         <v>12.2</v>
       </c>
       <c r="CK5" s="12">
         <v>25.5</v>
       </c>
-      <c r="CL5" s="12"/>
+      <c r="CL5" s="12">
+        <v>24.9</v>
+      </c>
       <c r="CM5" s="12"/>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="13">
         <v>557.5</v>
       </c>
       <c r="C6" s="12">
         <v>960.90000000000009</v>
       </c>
       <c r="D6" s="3">
         <v>745.79999999999973</v>
       </c>
       <c r="E6" s="12">
         <v>1862.1000000000004</v>
       </c>
       <c r="F6" s="3">
@@ -2816,51 +2820,53 @@
       </c>
       <c r="CD6" s="12">
         <v>150.9</v>
       </c>
       <c r="CE6" s="12">
         <v>94.2</v>
       </c>
       <c r="CF6" s="12">
         <v>62.6</v>
       </c>
       <c r="CG6" s="12">
         <v>87.1</v>
       </c>
       <c r="CH6" s="13">
         <v>289.60000000000002</v>
       </c>
       <c r="CI6" s="12">
         <v>415</v>
       </c>
       <c r="CJ6" s="12">
         <v>377</v>
       </c>
       <c r="CK6" s="12">
         <v>989.7</v>
       </c>
-      <c r="CL6" s="12"/>
+      <c r="CL6" s="12">
+        <v>881</v>
+      </c>
       <c r="CM6" s="12"/>
       <c r="CN6" s="12"/>
       <c r="CO6" s="12"/>
       <c r="CP6" s="12"/>
       <c r="CQ6" s="12"/>
       <c r="CR6" s="12"/>
       <c r="CS6" s="12"/>
     </row>
     <row r="7" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="13">
         <v>26.1</v>
       </c>
       <c r="C7" s="12">
         <v>41.199999999999996</v>
       </c>
       <c r="D7" s="3">
         <v>43.7</v>
       </c>
       <c r="E7" s="12">
         <v>108.69999999999999</v>
       </c>
       <c r="F7" s="3">
@@ -3093,51 +3099,53 @@
       </c>
       <c r="CD7" s="12">
         <v>6.7</v>
       </c>
       <c r="CE7" s="12">
         <v>3.9</v>
       </c>
       <c r="CF7" s="12">
         <v>3</v>
       </c>
       <c r="CG7" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="CH7" s="13">
         <v>6.4</v>
       </c>
       <c r="CI7" s="12">
         <v>10.199999999999999</v>
       </c>
       <c r="CJ7" s="12">
         <v>10.8</v>
       </c>
       <c r="CK7" s="12">
         <v>26.5</v>
       </c>
-      <c r="CL7" s="12"/>
+      <c r="CL7" s="12">
+        <v>24.5</v>
+      </c>
       <c r="CM7" s="12"/>
       <c r="CN7" s="12"/>
       <c r="CO7" s="12"/>
       <c r="CP7" s="12"/>
       <c r="CQ7" s="12"/>
       <c r="CR7" s="12"/>
       <c r="CS7" s="12"/>
     </row>
     <row r="8" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>101.2</v>
       </c>
       <c r="C8" s="12">
         <v>122.39999999999999</v>
       </c>
       <c r="D8" s="3">
         <v>120.00000000000003</v>
       </c>
       <c r="E8" s="12">
         <v>243.69999999999993</v>
       </c>
       <c r="F8" s="3">
@@ -3370,51 +3378,53 @@
       </c>
       <c r="CD8" s="12">
         <v>32.700000000000003</v>
       </c>
       <c r="CE8" s="12">
         <v>13.4</v>
       </c>
       <c r="CF8" s="12">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG8" s="12">
         <v>6.2</v>
       </c>
       <c r="CH8" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="CI8" s="12">
         <v>12.5</v>
       </c>
       <c r="CJ8" s="12">
         <v>11.8</v>
       </c>
       <c r="CK8" s="12">
         <v>24.7</v>
       </c>
-      <c r="CL8" s="12"/>
+      <c r="CL8" s="12">
+        <v>23.1</v>
+      </c>
       <c r="CM8" s="12"/>
       <c r="CN8" s="12"/>
       <c r="CO8" s="12"/>
       <c r="CP8" s="12"/>
       <c r="CQ8" s="12"/>
       <c r="CR8" s="12"/>
       <c r="CS8" s="12"/>
     </row>
     <row r="9" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
         <v>494.2</v>
       </c>
       <c r="C9" s="12">
         <v>776</v>
       </c>
       <c r="D9" s="3">
         <v>809.49999999999977</v>
       </c>
       <c r="E9" s="12">
         <v>1678.1000000000004</v>
       </c>
       <c r="F9" s="3">
@@ -3647,51 +3657,53 @@
       </c>
       <c r="CD9" s="12">
         <v>276.39999999999998</v>
       </c>
       <c r="CE9" s="12">
         <v>222.3</v>
       </c>
       <c r="CF9" s="12">
         <v>115.7</v>
       </c>
       <c r="CG9" s="12">
         <v>207.4</v>
       </c>
       <c r="CH9" s="13">
         <v>216.7</v>
       </c>
       <c r="CI9" s="12">
         <v>375.7</v>
       </c>
       <c r="CJ9" s="12">
         <v>437.4</v>
       </c>
       <c r="CK9" s="12">
         <v>768</v>
       </c>
-      <c r="CL9" s="12"/>
+      <c r="CL9" s="12">
+        <v>784.3</v>
+      </c>
       <c r="CM9" s="12"/>
       <c r="CN9" s="12"/>
       <c r="CO9" s="12"/>
       <c r="CP9" s="12"/>
       <c r="CQ9" s="12"/>
       <c r="CR9" s="12"/>
       <c r="CS9" s="12"/>
     </row>
     <row r="10" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A10" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="13">
         <v>1303.3</v>
       </c>
       <c r="C10" s="12">
         <v>1859.8999999999999</v>
       </c>
       <c r="D10" s="3">
         <v>2551.5</v>
       </c>
       <c r="E10" s="12">
         <v>4592.9000000000005</v>
       </c>
       <c r="F10" s="3">
@@ -3924,51 +3936,53 @@
       </c>
       <c r="CD10" s="12">
         <v>743.8</v>
       </c>
       <c r="CE10" s="12">
         <v>718.8</v>
       </c>
       <c r="CF10" s="12">
         <v>331</v>
       </c>
       <c r="CG10" s="12">
         <v>373</v>
       </c>
       <c r="CH10" s="13">
         <v>505.4</v>
       </c>
       <c r="CI10" s="12">
         <v>728.8</v>
       </c>
       <c r="CJ10" s="12">
         <v>898.5</v>
       </c>
       <c r="CK10" s="12">
         <v>1820.3</v>
       </c>
-      <c r="CL10" s="12"/>
+      <c r="CL10" s="12">
+        <v>1877.8</v>
+      </c>
       <c r="CM10" s="12"/>
       <c r="CN10" s="12"/>
       <c r="CO10" s="12"/>
       <c r="CP10" s="12"/>
       <c r="CQ10" s="12"/>
       <c r="CR10" s="12"/>
       <c r="CS10" s="12"/>
     </row>
     <row r="11" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A11" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13">
         <v>1247.8</v>
       </c>
       <c r="C11" s="12">
         <v>1805.5000000000002</v>
       </c>
       <c r="D11" s="3">
         <v>1701.3999999999996</v>
       </c>
       <c r="E11" s="12">
         <v>3850.0000000000009</v>
       </c>
       <c r="F11" s="3">
@@ -4201,51 +4215,53 @@
       </c>
       <c r="CD11" s="12">
         <v>407.2</v>
       </c>
       <c r="CE11" s="12">
         <v>353.6</v>
       </c>
       <c r="CF11" s="12">
         <v>172.5</v>
       </c>
       <c r="CG11" s="12">
         <v>282.10000000000002</v>
       </c>
       <c r="CH11" s="13">
         <v>464.5</v>
       </c>
       <c r="CI11" s="12">
         <v>674.3</v>
       </c>
       <c r="CJ11" s="12">
         <v>609.9</v>
       </c>
       <c r="CK11" s="12">
         <v>1377.3</v>
       </c>
-      <c r="CL11" s="12"/>
+      <c r="CL11" s="12">
+        <v>1253.5</v>
+      </c>
       <c r="CM11" s="12"/>
       <c r="CN11" s="12"/>
       <c r="CO11" s="12"/>
       <c r="CP11" s="12"/>
       <c r="CQ11" s="12"/>
       <c r="CR11" s="12"/>
       <c r="CS11" s="12"/>
     </row>
     <row r="12" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A12" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="12">
         <v>1121.5</v>
       </c>
       <c r="C12" s="12">
         <v>1280.6999999999998</v>
       </c>
       <c r="D12" s="3">
         <v>1516.3000000000002</v>
       </c>
       <c r="E12" s="12">
         <v>2393.3000000000002</v>
       </c>
       <c r="F12" s="3">
@@ -4478,51 +4494,53 @@
       </c>
       <c r="CD12" s="12">
         <v>869.7</v>
       </c>
       <c r="CE12" s="12">
         <v>876.7</v>
       </c>
       <c r="CF12" s="12">
         <v>808.3</v>
       </c>
       <c r="CG12" s="12">
         <v>877.5</v>
       </c>
       <c r="CH12" s="12">
         <v>920.2</v>
       </c>
       <c r="CI12" s="12">
         <v>1008.3</v>
       </c>
       <c r="CJ12" s="12">
         <v>1057.2</v>
       </c>
       <c r="CK12" s="12">
         <v>1272.8</v>
       </c>
-      <c r="CL12" s="12"/>
+      <c r="CL12" s="12">
+        <v>1315.9</v>
+      </c>
       <c r="CM12" s="12"/>
       <c r="CN12" s="12"/>
       <c r="CO12" s="12"/>
       <c r="CP12" s="12"/>
       <c r="CQ12" s="12"/>
       <c r="CR12" s="12"/>
       <c r="CS12" s="12"/>
     </row>
     <row r="13" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13">
         <v>1110.7</v>
       </c>
       <c r="C13" s="12">
         <v>1945.1000000000001</v>
       </c>
       <c r="D13" s="3">
         <v>1815.3999999999996</v>
       </c>
       <c r="E13" s="12">
         <v>4234.0000000000009</v>
       </c>
       <c r="F13" s="3">
@@ -4755,51 +4773,53 @@
       </c>
       <c r="CD13" s="12">
         <v>1002.5</v>
       </c>
       <c r="CE13" s="12">
         <v>545</v>
       </c>
       <c r="CF13" s="12">
         <v>175.1</v>
       </c>
       <c r="CG13" s="12">
         <v>97.1</v>
       </c>
       <c r="CH13" s="13">
         <v>513.70000000000005</v>
       </c>
       <c r="CI13" s="12">
         <v>911.2</v>
       </c>
       <c r="CJ13" s="12">
         <v>866.2</v>
       </c>
       <c r="CK13" s="12">
         <v>1997.8</v>
       </c>
-      <c r="CL13" s="12"/>
+      <c r="CL13" s="12">
+        <v>1972.8</v>
+      </c>
       <c r="CM13" s="12"/>
       <c r="CN13" s="12"/>
       <c r="CO13" s="12"/>
       <c r="CP13" s="12"/>
       <c r="CQ13" s="12"/>
       <c r="CR13" s="12"/>
       <c r="CS13" s="12"/>
     </row>
     <row r="14" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A14" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="13">
         <v>338.7</v>
       </c>
       <c r="C14" s="12">
         <v>541.70000000000005</v>
       </c>
       <c r="D14" s="3">
         <v>568.4</v>
       </c>
       <c r="E14" s="12">
         <v>1488.0000000000002</v>
       </c>
       <c r="F14" s="3">
@@ -5032,51 +5052,53 @@
       </c>
       <c r="CD14" s="12">
         <v>162.6</v>
       </c>
       <c r="CE14" s="12">
         <v>181.7</v>
       </c>
       <c r="CF14" s="12">
         <v>87.2</v>
       </c>
       <c r="CG14" s="12">
         <v>143.6</v>
       </c>
       <c r="CH14" s="13">
         <v>85.4</v>
       </c>
       <c r="CI14" s="12">
         <v>153.5</v>
       </c>
       <c r="CJ14" s="12">
         <v>148.19999999999999</v>
       </c>
       <c r="CK14" s="12">
         <v>383.9</v>
       </c>
-      <c r="CL14" s="12"/>
+      <c r="CL14" s="12">
+        <v>360.6</v>
+      </c>
       <c r="CM14" s="12"/>
       <c r="CN14" s="12"/>
       <c r="CO14" s="12"/>
       <c r="CP14" s="12"/>
       <c r="CQ14" s="12"/>
       <c r="CR14" s="12"/>
       <c r="CS14" s="12"/>
     </row>
     <row r="15" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A15" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="13">
         <v>467.1</v>
       </c>
       <c r="C15" s="12">
         <v>659.49999999999989</v>
       </c>
       <c r="D15" s="3">
         <v>623.60000000000014</v>
       </c>
       <c r="E15" s="12">
         <v>1356.4999999999998</v>
       </c>
       <c r="F15" s="3">
@@ -5309,51 +5331,53 @@
       </c>
       <c r="CD15" s="12">
         <v>193.2</v>
       </c>
       <c r="CE15" s="12">
         <v>168.7</v>
       </c>
       <c r="CF15" s="12">
         <v>113.9</v>
       </c>
       <c r="CG15" s="12">
         <v>175.3</v>
       </c>
       <c r="CH15" s="13">
         <v>206.3</v>
       </c>
       <c r="CI15" s="12">
         <v>304.3</v>
       </c>
       <c r="CJ15" s="12">
         <v>276.5</v>
       </c>
       <c r="CK15" s="12">
         <v>634.29999999999995</v>
       </c>
-      <c r="CL15" s="12"/>
+      <c r="CL15" s="12">
+        <v>580.4</v>
+      </c>
       <c r="CM15" s="12"/>
       <c r="CN15" s="12"/>
       <c r="CO15" s="12"/>
       <c r="CP15" s="12"/>
       <c r="CQ15" s="12"/>
       <c r="CR15" s="12"/>
       <c r="CS15" s="12"/>
     </row>
     <row r="16" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="13">
         <v>696.7</v>
       </c>
       <c r="C16" s="12">
         <v>984.09999999999991</v>
       </c>
       <c r="D16" s="3">
         <v>921.89999999999986</v>
       </c>
       <c r="E16" s="12">
         <v>2011.3000000000002</v>
       </c>
       <c r="F16" s="3">
@@ -5586,51 +5610,53 @@
       </c>
       <c r="CD16" s="12">
         <v>424.4</v>
       </c>
       <c r="CE16" s="12">
         <v>381.5</v>
       </c>
       <c r="CF16" s="12">
         <v>348</v>
       </c>
       <c r="CG16" s="12">
         <v>484.7</v>
       </c>
       <c r="CH16" s="13">
         <v>544.1</v>
       </c>
       <c r="CI16" s="12">
         <v>672.4</v>
       </c>
       <c r="CJ16" s="12">
         <v>671.6</v>
       </c>
       <c r="CK16" s="12">
         <v>1134.0999999999999</v>
       </c>
-      <c r="CL16" s="12"/>
+      <c r="CL16" s="12">
+        <v>1089.9000000000001</v>
+      </c>
       <c r="CM16" s="12"/>
       <c r="CN16" s="12"/>
       <c r="CO16" s="12"/>
       <c r="CP16" s="12"/>
       <c r="CQ16" s="12"/>
       <c r="CR16" s="12"/>
       <c r="CS16" s="12"/>
     </row>
     <row r="17" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A17" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="13">
         <v>838.1</v>
       </c>
       <c r="C17" s="12">
         <v>905.80000000000007</v>
       </c>
       <c r="D17" s="3">
         <v>886.79999999999973</v>
       </c>
       <c r="E17" s="12">
         <v>2062.6999999999998</v>
       </c>
       <c r="F17" s="3">
@@ -5863,51 +5889,53 @@
       </c>
       <c r="CD17" s="12">
         <v>315.10000000000002</v>
       </c>
       <c r="CE17" s="12">
         <v>279.7</v>
       </c>
       <c r="CF17" s="12">
         <v>140.6</v>
       </c>
       <c r="CG17" s="12">
         <v>165.1</v>
       </c>
       <c r="CH17" s="13">
         <v>254.6</v>
       </c>
       <c r="CI17" s="12">
         <v>298.5</v>
       </c>
       <c r="CJ17" s="12">
         <v>332</v>
       </c>
       <c r="CK17" s="12">
         <v>663</v>
       </c>
-      <c r="CL17" s="12"/>
+      <c r="CL17" s="12">
+        <v>630.79999999999995</v>
+      </c>
       <c r="CM17" s="12"/>
       <c r="CN17" s="12"/>
       <c r="CO17" s="12"/>
       <c r="CP17" s="12"/>
       <c r="CQ17" s="12"/>
       <c r="CR17" s="12"/>
       <c r="CS17" s="12"/>
     </row>
     <row r="18" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="13">
         <v>4011.9</v>
       </c>
       <c r="C18" s="12">
         <v>4321.8999999999996</v>
       </c>
       <c r="D18" s="3">
         <v>4321.3000000000011</v>
       </c>
       <c r="E18" s="12">
         <v>6073.1999999999989</v>
       </c>
       <c r="F18" s="3">
@@ -6140,51 +6168,53 @@
       </c>
       <c r="CD18" s="12">
         <v>3466.7</v>
       </c>
       <c r="CE18" s="12">
         <v>3336.1</v>
       </c>
       <c r="CF18" s="12">
         <v>2747</v>
       </c>
       <c r="CG18" s="12">
         <v>2830.9</v>
       </c>
       <c r="CH18" s="13">
         <v>3458.2</v>
       </c>
       <c r="CI18" s="12">
         <v>3563.5</v>
       </c>
       <c r="CJ18" s="12">
         <v>3767.1</v>
       </c>
       <c r="CK18" s="12">
         <v>5460.6</v>
       </c>
-      <c r="CL18" s="12"/>
+      <c r="CL18" s="12">
+        <v>5362.7</v>
+      </c>
       <c r="CM18" s="12"/>
       <c r="CN18" s="12"/>
       <c r="CO18" s="12"/>
       <c r="CP18" s="12"/>
       <c r="CQ18" s="12"/>
       <c r="CR18" s="12"/>
       <c r="CS18" s="12"/>
     </row>
     <row r="19" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A19" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="14">
         <v>1211.9000000000001</v>
       </c>
       <c r="C19" s="12">
         <v>1548.5</v>
       </c>
       <c r="D19" s="3">
         <v>1491.7000000000003</v>
       </c>
       <c r="E19" s="12">
         <v>3100.0999999999995</v>
       </c>
       <c r="F19" s="3">
@@ -6417,51 +6447,53 @@
       </c>
       <c r="CD19" s="12">
         <v>1044.0999999999999</v>
       </c>
       <c r="CE19" s="12">
         <v>944.8</v>
       </c>
       <c r="CF19" s="12">
         <v>635.4</v>
       </c>
       <c r="CG19" s="12">
         <v>833.1</v>
       </c>
       <c r="CH19" s="14">
         <v>947.9</v>
       </c>
       <c r="CI19" s="12">
         <v>1099.5</v>
       </c>
       <c r="CJ19" s="12">
         <v>1233.5999999999999</v>
       </c>
       <c r="CK19" s="12">
         <v>1810.9</v>
       </c>
-      <c r="CL19" s="12"/>
+      <c r="CL19" s="12">
+        <v>1929.2</v>
+      </c>
       <c r="CM19" s="12"/>
       <c r="CN19" s="12"/>
       <c r="CO19" s="12"/>
       <c r="CP19" s="12"/>
       <c r="CQ19" s="12"/>
       <c r="CR19" s="12"/>
       <c r="CS19" s="12"/>
     </row>
     <row r="20" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A20" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="12">
         <v>702.3</v>
       </c>
       <c r="C20" s="12">
         <v>1276.6000000000001</v>
       </c>
       <c r="D20" s="3">
         <v>1229.6999999999998</v>
       </c>
       <c r="E20" s="12">
         <v>2745.0000000000005</v>
       </c>
       <c r="F20" s="3">
@@ -6694,51 +6726,53 @@
       </c>
       <c r="CD20" s="12">
         <v>195</v>
       </c>
       <c r="CE20" s="12">
         <v>109</v>
       </c>
       <c r="CF20" s="12">
         <v>36.6</v>
       </c>
       <c r="CG20" s="12">
         <v>40.5</v>
       </c>
       <c r="CH20" s="12">
         <v>169.5</v>
       </c>
       <c r="CI20" s="12">
         <v>342.1</v>
       </c>
       <c r="CJ20" s="12">
         <v>297</v>
       </c>
       <c r="CK20" s="12">
         <v>710.8</v>
       </c>
-      <c r="CL20" s="12"/>
+      <c r="CL20" s="12">
+        <v>522.29999999999995</v>
+      </c>
       <c r="CM20" s="12"/>
       <c r="CN20" s="12"/>
       <c r="CO20" s="12"/>
       <c r="CP20" s="12"/>
       <c r="CQ20" s="12"/>
       <c r="CR20" s="12"/>
       <c r="CS20" s="12"/>
     </row>
     <row r="21" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A21" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="13">
         <v>1046.5</v>
       </c>
       <c r="C21" s="12">
         <v>1436.5</v>
       </c>
       <c r="D21" s="3">
         <v>1309.4000000000001</v>
       </c>
       <c r="E21" s="12">
         <v>2433.4999999999995</v>
       </c>
       <c r="F21" s="3">
@@ -6971,51 +7005,53 @@
       </c>
       <c r="CD21" s="12">
         <v>282.3</v>
       </c>
       <c r="CE21" s="12">
         <v>276.8</v>
       </c>
       <c r="CF21" s="12">
         <v>135.69999999999999</v>
       </c>
       <c r="CG21" s="12">
         <v>275.2</v>
       </c>
       <c r="CH21" s="13">
         <v>251.8</v>
       </c>
       <c r="CI21" s="12">
         <v>373.6</v>
       </c>
       <c r="CJ21" s="12">
         <v>324.2</v>
       </c>
       <c r="CK21" s="12">
         <v>702.2</v>
       </c>
-      <c r="CL21" s="12"/>
+      <c r="CL21" s="12">
+        <v>622.29999999999995</v>
+      </c>
       <c r="CM21" s="12"/>
       <c r="CN21" s="12"/>
       <c r="CO21" s="12"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="12"/>
       <c r="CR21" s="12"/>
       <c r="CS21" s="12"/>
     </row>
     <row r="22" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A22" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="13">
         <v>1257.4000000000001</v>
       </c>
       <c r="C22" s="12">
         <v>1607.1999999999998</v>
       </c>
       <c r="D22" s="3">
         <v>1949.2000000000003</v>
       </c>
       <c r="E22" s="12">
         <v>3407.9999999999991</v>
       </c>
       <c r="F22" s="3">
@@ -7248,51 +7284,53 @@
       </c>
       <c r="CD22" s="12">
         <v>866.4</v>
       </c>
       <c r="CE22" s="12">
         <v>785.9</v>
       </c>
       <c r="CF22" s="12">
         <v>676.4</v>
       </c>
       <c r="CG22" s="12">
         <v>741.7</v>
       </c>
       <c r="CH22" s="13">
         <v>799.1</v>
       </c>
       <c r="CI22" s="12">
         <v>887.3</v>
       </c>
       <c r="CJ22" s="12">
         <v>1050.9000000000001</v>
       </c>
       <c r="CK22" s="12">
         <v>1531.6</v>
       </c>
-      <c r="CL22" s="12"/>
+      <c r="CL22" s="12">
+        <v>1509.5</v>
+      </c>
       <c r="CM22" s="12"/>
       <c r="CN22" s="12"/>
       <c r="CO22" s="12"/>
       <c r="CP22" s="12"/>
       <c r="CQ22" s="12"/>
       <c r="CR22" s="12"/>
       <c r="CS22" s="12"/>
     </row>
     <row r="23" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A23" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="13">
         <v>595.79999999999995</v>
       </c>
       <c r="C23" s="12">
         <v>797.10000000000014</v>
       </c>
       <c r="D23" s="3">
         <v>856.09999999999991</v>
       </c>
       <c r="E23" s="12">
         <v>1605.8000000000002</v>
       </c>
       <c r="F23" s="3">
@@ -7525,51 +7563,53 @@
       </c>
       <c r="CD23" s="12">
         <v>364.9</v>
       </c>
       <c r="CE23" s="12">
         <v>331.3</v>
       </c>
       <c r="CF23" s="12">
         <v>295.3</v>
       </c>
       <c r="CG23" s="12">
         <v>365.8</v>
       </c>
       <c r="CH23" s="13">
         <v>419.7</v>
       </c>
       <c r="CI23" s="12">
         <v>496.2</v>
       </c>
       <c r="CJ23" s="12">
         <v>508.4</v>
       </c>
       <c r="CK23" s="12">
         <v>903.1</v>
       </c>
-      <c r="CL23" s="12"/>
+      <c r="CL23" s="12">
+        <v>847.4</v>
+      </c>
       <c r="CM23" s="12"/>
       <c r="CN23" s="12"/>
       <c r="CO23" s="12"/>
       <c r="CP23" s="12"/>
       <c r="CQ23" s="12"/>
       <c r="CR23" s="12"/>
       <c r="CS23" s="12"/>
     </row>
     <row r="24" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A24" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="14">
         <v>2301.5</v>
       </c>
       <c r="C24" s="12">
         <v>2718.2</v>
       </c>
       <c r="D24" s="3">
         <v>2605.3000000000002</v>
       </c>
       <c r="E24" s="12">
         <v>3772.5</v>
       </c>
       <c r="F24" s="3">
@@ -7802,127 +7842,129 @@
       </c>
       <c r="CD24" s="12">
         <v>2485.9</v>
       </c>
       <c r="CE24" s="12">
         <v>2485.1</v>
       </c>
       <c r="CF24" s="12">
         <v>2359.1999999999998</v>
       </c>
       <c r="CG24" s="12">
         <v>2613.9</v>
       </c>
       <c r="CH24" s="14">
         <v>3085.6</v>
       </c>
       <c r="CI24" s="12">
         <v>3268.5</v>
       </c>
       <c r="CJ24" s="12">
         <v>3561.6</v>
       </c>
       <c r="CK24" s="12">
         <v>4107.2</v>
       </c>
-      <c r="CL24" s="12"/>
+      <c r="CL24" s="12">
+        <v>4152.7</v>
+      </c>
       <c r="CM24" s="12"/>
       <c r="CN24" s="12"/>
       <c r="CO24" s="12"/>
       <c r="CP24" s="12"/>
       <c r="CQ24" s="12"/>
       <c r="CR24" s="12"/>
       <c r="CS24" s="12"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
-      <c r="AX26" s="16" t="s">
+      <c r="AX26" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="AY26" s="16"/>
-[...21 lines deleted...]
-      <c r="BU26" s="16"/>
+      <c r="AY26" s="22"/>
+      <c r="AZ26" s="22"/>
+      <c r="BA26" s="22"/>
+      <c r="BB26" s="22"/>
+      <c r="BC26" s="22"/>
+      <c r="BD26" s="22"/>
+      <c r="BE26" s="22"/>
+      <c r="BF26" s="22"/>
+      <c r="BG26" s="22"/>
+      <c r="BH26" s="22"/>
+      <c r="BI26" s="22"/>
+      <c r="BJ26" s="22"/>
+      <c r="BK26" s="22"/>
+      <c r="BL26" s="22"/>
+      <c r="BM26" s="22"/>
+      <c r="BN26" s="22"/>
+      <c r="BO26" s="22"/>
+      <c r="BP26" s="22"/>
+      <c r="BQ26" s="22"/>
+      <c r="BR26" s="22"/>
+      <c r="BS26" s="22"/>
+      <c r="BT26" s="22"/>
+      <c r="BU26" s="22"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="16"/>
-[...22 lines deleted...]
-      <c r="BU27" s="16"/>
+      <c r="AX27" s="22"/>
+      <c r="AY27" s="22"/>
+      <c r="AZ27" s="22"/>
+      <c r="BA27" s="22"/>
+      <c r="BB27" s="22"/>
+      <c r="BC27" s="22"/>
+      <c r="BD27" s="22"/>
+      <c r="BE27" s="22"/>
+      <c r="BF27" s="22"/>
+      <c r="BG27" s="22"/>
+      <c r="BH27" s="22"/>
+      <c r="BI27" s="22"/>
+      <c r="BJ27" s="22"/>
+      <c r="BK27" s="22"/>
+      <c r="BL27" s="22"/>
+      <c r="BM27" s="22"/>
+      <c r="BN27" s="22"/>
+      <c r="BO27" s="22"/>
+      <c r="BP27" s="22"/>
+      <c r="BQ27" s="22"/>
+      <c r="BR27" s="22"/>
+      <c r="BS27" s="22"/>
+      <c r="BT27" s="22"/>
+      <c r="BU27" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="A1:CF1"/>
+    <mergeCell ref="BV2:CG2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>