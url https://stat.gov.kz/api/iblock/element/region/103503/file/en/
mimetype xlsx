--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -917,70 +917,70 @@
     <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="216">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент2 3" xfId="5"/>
     <cellStyle name="20% - Акцент3 2" xfId="6"/>
     <cellStyle name="20% - Акцент3 3" xfId="7"/>
     <cellStyle name="20% - Акцент4 2" xfId="8"/>
     <cellStyle name="20% - Акцент4 3" xfId="9"/>
     <cellStyle name="20% - Акцент5 2" xfId="10"/>
     <cellStyle name="20% - Акцент5 3" xfId="11"/>
     <cellStyle name="20% - Акцент6 2" xfId="12"/>
     <cellStyle name="20% - Акцент6 3" xfId="13"/>
     <cellStyle name="40% - Акцент1 2" xfId="14"/>
     <cellStyle name="40% - Акцент1 3" xfId="15"/>
     <cellStyle name="40% - Акцент2 2" xfId="16"/>
     <cellStyle name="40% - Акцент2 3" xfId="17"/>
     <cellStyle name="40% - Акцент3 2" xfId="18"/>
     <cellStyle name="40% - Акцент3 3" xfId="19"/>
     <cellStyle name="40% - Акцент4 2" xfId="20"/>
     <cellStyle name="40% - Акцент4 3" xfId="21"/>
     <cellStyle name="40% - Акцент5 2" xfId="22"/>
     <cellStyle name="40% - Акцент5 3" xfId="23"/>
@@ -1466,289 +1466,289 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.85546875" style="2" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="2"/>
     <col min="22" max="22" width="9.5703125" style="2" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="2"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.85546875" style="1" customWidth="1"/>
     <col min="35" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="7.85546875" style="1" customWidth="1"/>
     <col min="41" max="41" width="8" style="1" customWidth="1"/>
     <col min="42" max="42" width="6.85546875" style="1" customWidth="1"/>
     <col min="43" max="43" width="7.85546875" style="1" customWidth="1"/>
     <col min="44" max="44" width="8.28515625" style="1" customWidth="1"/>
     <col min="45" max="45" width="7.85546875" style="1" customWidth="1"/>
     <col min="46" max="46" width="10" style="1" customWidth="1"/>
     <col min="47" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="9.7109375" style="1" customWidth="1"/>
     <col min="83" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="21"/>
-[...81 lines deleted...]
-      <c r="CF1" s="21"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+      <c r="O1" s="22"/>
+      <c r="P1" s="22"/>
+      <c r="Q1" s="22"/>
+      <c r="R1" s="22"/>
+      <c r="S1" s="22"/>
+      <c r="T1" s="22"/>
+      <c r="U1" s="22"/>
+      <c r="V1" s="22"/>
+      <c r="W1" s="22"/>
+      <c r="X1" s="22"/>
+      <c r="Y1" s="22"/>
+      <c r="Z1" s="22"/>
+      <c r="AA1" s="22"/>
+      <c r="AB1" s="22"/>
+      <c r="AC1" s="22"/>
+      <c r="AD1" s="22"/>
+      <c r="AE1" s="22"/>
+      <c r="AF1" s="22"/>
+      <c r="AG1" s="22"/>
+      <c r="AH1" s="22"/>
+      <c r="AI1" s="22"/>
+      <c r="AJ1" s="22"/>
+      <c r="AK1" s="22"/>
+      <c r="AL1" s="22"/>
+      <c r="AM1" s="22"/>
+      <c r="AN1" s="22"/>
+      <c r="AO1" s="22"/>
+      <c r="AP1" s="22"/>
+      <c r="AQ1" s="22"/>
+      <c r="AR1" s="22"/>
+      <c r="AS1" s="22"/>
+      <c r="AT1" s="22"/>
+      <c r="AU1" s="22"/>
+      <c r="AV1" s="22"/>
+      <c r="AW1" s="22"/>
+      <c r="AX1" s="22"/>
+      <c r="AY1" s="22"/>
+      <c r="AZ1" s="22"/>
+      <c r="BA1" s="22"/>
+      <c r="BB1" s="22"/>
+      <c r="BC1" s="22"/>
+      <c r="BD1" s="22"/>
+      <c r="BE1" s="22"/>
+      <c r="BF1" s="22"/>
+      <c r="BG1" s="22"/>
+      <c r="BH1" s="22"/>
+      <c r="BI1" s="22"/>
+      <c r="BJ1" s="22"/>
+      <c r="BK1" s="22"/>
+      <c r="BL1" s="22"/>
+      <c r="BM1" s="22"/>
+      <c r="BN1" s="22"/>
+      <c r="BO1" s="22"/>
+      <c r="BP1" s="22"/>
+      <c r="BQ1" s="22"/>
+      <c r="BR1" s="22"/>
+      <c r="BS1" s="22"/>
+      <c r="BT1" s="22"/>
+      <c r="BU1" s="22"/>
+      <c r="BV1" s="22"/>
+      <c r="BW1" s="22"/>
+      <c r="BX1" s="22"/>
+      <c r="BY1" s="22"/>
+      <c r="BZ1" s="22"/>
+      <c r="CA1" s="22"/>
+      <c r="CB1" s="22"/>
+      <c r="CC1" s="22"/>
+      <c r="CD1" s="22"/>
+      <c r="CE1" s="22"/>
+      <c r="CF1" s="22"/>
       <c r="CS1" s="15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:97" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A2" s="19"/>
-      <c r="B2" s="16" t="s">
+      <c r="A2" s="20"/>
+      <c r="B2" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="17"/>
-[...10 lines deleted...]
-      <c r="N2" s="16" t="s">
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="17"/>
-[...10 lines deleted...]
-      <c r="Z2" s="16" t="s">
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="19"/>
+      <c r="Z2" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="AA2" s="17"/>
-[...10 lines deleted...]
-      <c r="AL2" s="16" t="s">
+      <c r="AA2" s="18"/>
+      <c r="AB2" s="18"/>
+      <c r="AC2" s="18"/>
+      <c r="AD2" s="18"/>
+      <c r="AE2" s="18"/>
+      <c r="AF2" s="18"/>
+      <c r="AG2" s="18"/>
+      <c r="AH2" s="18"/>
+      <c r="AI2" s="18"/>
+      <c r="AJ2" s="18"/>
+      <c r="AK2" s="19"/>
+      <c r="AL2" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="AM2" s="17"/>
-[...10 lines deleted...]
-      <c r="AX2" s="16" t="s">
+      <c r="AM2" s="18"/>
+      <c r="AN2" s="18"/>
+      <c r="AO2" s="18"/>
+      <c r="AP2" s="18"/>
+      <c r="AQ2" s="18"/>
+      <c r="AR2" s="18"/>
+      <c r="AS2" s="18"/>
+      <c r="AT2" s="18"/>
+      <c r="AU2" s="18"/>
+      <c r="AV2" s="18"/>
+      <c r="AW2" s="19"/>
+      <c r="AX2" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="AY2" s="17"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="16" t="s">
+      <c r="AY2" s="18"/>
+      <c r="AZ2" s="18"/>
+      <c r="BA2" s="18"/>
+      <c r="BB2" s="18"/>
+      <c r="BC2" s="18"/>
+      <c r="BD2" s="18"/>
+      <c r="BE2" s="18"/>
+      <c r="BF2" s="18"/>
+      <c r="BG2" s="18"/>
+      <c r="BH2" s="18"/>
+      <c r="BI2" s="19"/>
+      <c r="BJ2" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="BK2" s="17"/>
-[...10 lines deleted...]
-      <c r="BV2" s="16" t="s">
+      <c r="BK2" s="18"/>
+      <c r="BL2" s="18"/>
+      <c r="BM2" s="18"/>
+      <c r="BN2" s="18"/>
+      <c r="BO2" s="18"/>
+      <c r="BP2" s="18"/>
+      <c r="BQ2" s="18"/>
+      <c r="BR2" s="18"/>
+      <c r="BS2" s="18"/>
+      <c r="BT2" s="18"/>
+      <c r="BU2" s="19"/>
+      <c r="BV2" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="17"/>
-[...10 lines deleted...]
-      <c r="CH2" s="16" t="s">
+      <c r="BW2" s="18"/>
+      <c r="BX2" s="18"/>
+      <c r="BY2" s="18"/>
+      <c r="BZ2" s="18"/>
+      <c r="CA2" s="18"/>
+      <c r="CB2" s="18"/>
+      <c r="CC2" s="18"/>
+      <c r="CD2" s="18"/>
+      <c r="CE2" s="18"/>
+      <c r="CF2" s="18"/>
+      <c r="CG2" s="19"/>
+      <c r="CH2" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="17"/>
-[...9 lines deleted...]
-      <c r="CS2" s="18"/>
+      <c r="CI2" s="18"/>
+      <c r="CJ2" s="18"/>
+      <c r="CK2" s="18"/>
+      <c r="CL2" s="18"/>
+      <c r="CM2" s="18"/>
+      <c r="CN2" s="18"/>
+      <c r="CO2" s="18"/>
+      <c r="CP2" s="18"/>
+      <c r="CQ2" s="18"/>
+      <c r="CR2" s="18"/>
+      <c r="CS2" s="19"/>
     </row>
     <row r="3" spans="1:97" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="20"/>
+      <c r="A3" s="21"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="6" t="s">
@@ -2265,51 +2265,53 @@
       </c>
       <c r="CE4" s="10">
         <v>12161.6</v>
       </c>
       <c r="CF4" s="10">
         <v>9273.1</v>
       </c>
       <c r="CG4" s="10">
         <v>10637.9</v>
       </c>
       <c r="CH4" s="10">
         <v>13161</v>
       </c>
       <c r="CI4" s="10">
         <v>15608.8</v>
       </c>
       <c r="CJ4" s="10">
         <v>16451.7</v>
       </c>
       <c r="CK4" s="10">
         <v>26344.1</v>
       </c>
       <c r="CL4" s="10">
         <v>25765.5</v>
       </c>
-      <c r="CM4" s="10"/>
+      <c r="CM4" s="10">
+        <v>49459.7</v>
+      </c>
       <c r="CN4" s="10"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="12">
         <v>174</v>
       </c>
       <c r="C5" s="12">
         <v>187.5</v>
       </c>
       <c r="D5" s="3">
         <v>160.5</v>
       </c>
       <c r="E5" s="12">
         <v>336.4</v>
       </c>
       <c r="F5" s="3">
         <v>307.60000000000002</v>
@@ -2544,51 +2546,53 @@
       </c>
       <c r="CE5" s="12">
         <v>53.4</v>
       </c>
       <c r="CF5" s="12">
         <v>20.5</v>
       </c>
       <c r="CG5" s="12">
         <v>33</v>
       </c>
       <c r="CH5" s="12">
         <v>12.4</v>
       </c>
       <c r="CI5" s="12">
         <v>13.6</v>
       </c>
       <c r="CJ5" s="12">
         <v>12.2</v>
       </c>
       <c r="CK5" s="12">
         <v>25.5</v>
       </c>
       <c r="CL5" s="12">
         <v>24.9</v>
       </c>
-      <c r="CM5" s="12"/>
+      <c r="CM5" s="12">
+        <v>49.3</v>
+      </c>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="13">
         <v>557.5</v>
       </c>
       <c r="C6" s="12">
         <v>960.90000000000009</v>
       </c>
       <c r="D6" s="3">
         <v>745.79999999999973</v>
       </c>
       <c r="E6" s="12">
         <v>1862.1000000000004</v>
       </c>
       <c r="F6" s="3">
         <v>1708.8000000000002</v>
@@ -2823,51 +2827,53 @@
       </c>
       <c r="CE6" s="12">
         <v>94.2</v>
       </c>
       <c r="CF6" s="12">
         <v>62.6</v>
       </c>
       <c r="CG6" s="12">
         <v>87.1</v>
       </c>
       <c r="CH6" s="13">
         <v>289.60000000000002</v>
       </c>
       <c r="CI6" s="12">
         <v>415</v>
       </c>
       <c r="CJ6" s="12">
         <v>377</v>
       </c>
       <c r="CK6" s="12">
         <v>989.7</v>
       </c>
       <c r="CL6" s="12">
         <v>881</v>
       </c>
-      <c r="CM6" s="12"/>
+      <c r="CM6" s="12">
+        <v>2263.4</v>
+      </c>
       <c r="CN6" s="12"/>
       <c r="CO6" s="12"/>
       <c r="CP6" s="12"/>
       <c r="CQ6" s="12"/>
       <c r="CR6" s="12"/>
       <c r="CS6" s="12"/>
     </row>
     <row r="7" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="13">
         <v>26.1</v>
       </c>
       <c r="C7" s="12">
         <v>41.199999999999996</v>
       </c>
       <c r="D7" s="3">
         <v>43.7</v>
       </c>
       <c r="E7" s="12">
         <v>108.69999999999999</v>
       </c>
       <c r="F7" s="3">
         <v>99</v>
@@ -3102,51 +3108,53 @@
       </c>
       <c r="CE7" s="12">
         <v>3.9</v>
       </c>
       <c r="CF7" s="12">
         <v>3</v>
       </c>
       <c r="CG7" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="CH7" s="13">
         <v>6.4</v>
       </c>
       <c r="CI7" s="12">
         <v>10.199999999999999</v>
       </c>
       <c r="CJ7" s="12">
         <v>10.8</v>
       </c>
       <c r="CK7" s="12">
         <v>26.5</v>
       </c>
       <c r="CL7" s="12">
         <v>24.5</v>
       </c>
-      <c r="CM7" s="12"/>
+      <c r="CM7" s="12">
+        <v>49.9</v>
+      </c>
       <c r="CN7" s="12"/>
       <c r="CO7" s="12"/>
       <c r="CP7" s="12"/>
       <c r="CQ7" s="12"/>
       <c r="CR7" s="12"/>
       <c r="CS7" s="12"/>
     </row>
     <row r="8" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>101.2</v>
       </c>
       <c r="C8" s="12">
         <v>122.39999999999999</v>
       </c>
       <c r="D8" s="3">
         <v>120.00000000000003</v>
       </c>
       <c r="E8" s="12">
         <v>243.69999999999993</v>
       </c>
       <c r="F8" s="3">
         <v>224.5</v>
@@ -3381,51 +3389,53 @@
       </c>
       <c r="CE8" s="12">
         <v>13.4</v>
       </c>
       <c r="CF8" s="12">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG8" s="12">
         <v>6.2</v>
       </c>
       <c r="CH8" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="CI8" s="12">
         <v>12.5</v>
       </c>
       <c r="CJ8" s="12">
         <v>11.8</v>
       </c>
       <c r="CK8" s="12">
         <v>24.7</v>
       </c>
       <c r="CL8" s="12">
         <v>23.1</v>
       </c>
-      <c r="CM8" s="12"/>
+      <c r="CM8" s="12">
+        <v>39.6</v>
+      </c>
       <c r="CN8" s="12"/>
       <c r="CO8" s="12"/>
       <c r="CP8" s="12"/>
       <c r="CQ8" s="12"/>
       <c r="CR8" s="12"/>
       <c r="CS8" s="12"/>
     </row>
     <row r="9" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
         <v>494.2</v>
       </c>
       <c r="C9" s="12">
         <v>776</v>
       </c>
       <c r="D9" s="3">
         <v>809.49999999999977</v>
       </c>
       <c r="E9" s="12">
         <v>1678.1000000000004</v>
       </c>
       <c r="F9" s="3">
         <v>1612.1999999999998</v>
@@ -3660,51 +3670,53 @@
       </c>
       <c r="CE9" s="12">
         <v>222.3</v>
       </c>
       <c r="CF9" s="12">
         <v>115.7</v>
       </c>
       <c r="CG9" s="12">
         <v>207.4</v>
       </c>
       <c r="CH9" s="13">
         <v>216.7</v>
       </c>
       <c r="CI9" s="12">
         <v>375.7</v>
       </c>
       <c r="CJ9" s="12">
         <v>437.4</v>
       </c>
       <c r="CK9" s="12">
         <v>768</v>
       </c>
       <c r="CL9" s="12">
         <v>784.3</v>
       </c>
-      <c r="CM9" s="12"/>
+      <c r="CM9" s="12">
+        <v>1898.9</v>
+      </c>
       <c r="CN9" s="12"/>
       <c r="CO9" s="12"/>
       <c r="CP9" s="12"/>
       <c r="CQ9" s="12"/>
       <c r="CR9" s="12"/>
       <c r="CS9" s="12"/>
     </row>
     <row r="10" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A10" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="13">
         <v>1303.3</v>
       </c>
       <c r="C10" s="12">
         <v>1859.8999999999999</v>
       </c>
       <c r="D10" s="3">
         <v>2551.5</v>
       </c>
       <c r="E10" s="12">
         <v>4592.9000000000005</v>
       </c>
       <c r="F10" s="3">
         <v>4868.6999999999989</v>
@@ -3939,51 +3951,53 @@
       </c>
       <c r="CE10" s="12">
         <v>718.8</v>
       </c>
       <c r="CF10" s="12">
         <v>331</v>
       </c>
       <c r="CG10" s="12">
         <v>373</v>
       </c>
       <c r="CH10" s="13">
         <v>505.4</v>
       </c>
       <c r="CI10" s="12">
         <v>728.8</v>
       </c>
       <c r="CJ10" s="12">
         <v>898.5</v>
       </c>
       <c r="CK10" s="12">
         <v>1820.3</v>
       </c>
       <c r="CL10" s="12">
         <v>1877.8</v>
       </c>
-      <c r="CM10" s="12"/>
+      <c r="CM10" s="12">
+        <v>3700.9</v>
+      </c>
       <c r="CN10" s="12"/>
       <c r="CO10" s="12"/>
       <c r="CP10" s="12"/>
       <c r="CQ10" s="12"/>
       <c r="CR10" s="12"/>
       <c r="CS10" s="12"/>
     </row>
     <row r="11" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A11" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13">
         <v>1247.8</v>
       </c>
       <c r="C11" s="12">
         <v>1805.5000000000002</v>
       </c>
       <c r="D11" s="3">
         <v>1701.3999999999996</v>
       </c>
       <c r="E11" s="12">
         <v>3850.0000000000009</v>
       </c>
       <c r="F11" s="3">
         <v>3591</v>
@@ -4218,51 +4232,53 @@
       </c>
       <c r="CE11" s="12">
         <v>353.6</v>
       </c>
       <c r="CF11" s="12">
         <v>172.5</v>
       </c>
       <c r="CG11" s="12">
         <v>282.10000000000002</v>
       </c>
       <c r="CH11" s="13">
         <v>464.5</v>
       </c>
       <c r="CI11" s="12">
         <v>674.3</v>
       </c>
       <c r="CJ11" s="12">
         <v>609.9</v>
       </c>
       <c r="CK11" s="12">
         <v>1377.3</v>
       </c>
       <c r="CL11" s="12">
         <v>1253.5</v>
       </c>
-      <c r="CM11" s="12"/>
+      <c r="CM11" s="12">
+        <v>2856.6</v>
+      </c>
       <c r="CN11" s="12"/>
       <c r="CO11" s="12"/>
       <c r="CP11" s="12"/>
       <c r="CQ11" s="12"/>
       <c r="CR11" s="12"/>
       <c r="CS11" s="12"/>
     </row>
     <row r="12" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A12" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="12">
         <v>1121.5</v>
       </c>
       <c r="C12" s="12">
         <v>1280.6999999999998</v>
       </c>
       <c r="D12" s="3">
         <v>1516.3000000000002</v>
       </c>
       <c r="E12" s="12">
         <v>2393.3000000000002</v>
       </c>
       <c r="F12" s="3">
         <v>2178.5999999999995</v>
@@ -4497,51 +4513,53 @@
       </c>
       <c r="CE12" s="12">
         <v>876.7</v>
       </c>
       <c r="CF12" s="12">
         <v>808.3</v>
       </c>
       <c r="CG12" s="12">
         <v>877.5</v>
       </c>
       <c r="CH12" s="12">
         <v>920.2</v>
       </c>
       <c r="CI12" s="12">
         <v>1008.3</v>
       </c>
       <c r="CJ12" s="12">
         <v>1057.2</v>
       </c>
       <c r="CK12" s="12">
         <v>1272.8</v>
       </c>
       <c r="CL12" s="12">
         <v>1315.9</v>
       </c>
-      <c r="CM12" s="12"/>
+      <c r="CM12" s="12">
+        <v>2254.3000000000002</v>
+      </c>
       <c r="CN12" s="12"/>
       <c r="CO12" s="12"/>
       <c r="CP12" s="12"/>
       <c r="CQ12" s="12"/>
       <c r="CR12" s="12"/>
       <c r="CS12" s="12"/>
     </row>
     <row r="13" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13">
         <v>1110.7</v>
       </c>
       <c r="C13" s="12">
         <v>1945.1000000000001</v>
       </c>
       <c r="D13" s="3">
         <v>1815.3999999999996</v>
       </c>
       <c r="E13" s="12">
         <v>4234.0000000000009</v>
       </c>
       <c r="F13" s="3">
         <v>4098.0999999999985</v>
@@ -4776,51 +4794,53 @@
       </c>
       <c r="CE13" s="12">
         <v>545</v>
       </c>
       <c r="CF13" s="12">
         <v>175.1</v>
       </c>
       <c r="CG13" s="12">
         <v>97.1</v>
       </c>
       <c r="CH13" s="13">
         <v>513.70000000000005</v>
       </c>
       <c r="CI13" s="12">
         <v>911.2</v>
       </c>
       <c r="CJ13" s="12">
         <v>866.2</v>
       </c>
       <c r="CK13" s="12">
         <v>1997.8</v>
       </c>
       <c r="CL13" s="12">
         <v>1972.8</v>
       </c>
-      <c r="CM13" s="12"/>
+      <c r="CM13" s="12">
+        <v>4597.8</v>
+      </c>
       <c r="CN13" s="12"/>
       <c r="CO13" s="12"/>
       <c r="CP13" s="12"/>
       <c r="CQ13" s="12"/>
       <c r="CR13" s="12"/>
       <c r="CS13" s="12"/>
     </row>
     <row r="14" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A14" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="13">
         <v>338.7</v>
       </c>
       <c r="C14" s="12">
         <v>541.70000000000005</v>
       </c>
       <c r="D14" s="3">
         <v>568.4</v>
       </c>
       <c r="E14" s="12">
         <v>1488.0000000000002</v>
       </c>
       <c r="F14" s="3">
         <v>1386</v>
@@ -5055,51 +5075,53 @@
       </c>
       <c r="CE14" s="12">
         <v>181.7</v>
       </c>
       <c r="CF14" s="12">
         <v>87.2</v>
       </c>
       <c r="CG14" s="12">
         <v>143.6</v>
       </c>
       <c r="CH14" s="13">
         <v>85.4</v>
       </c>
       <c r="CI14" s="12">
         <v>153.5</v>
       </c>
       <c r="CJ14" s="12">
         <v>148.19999999999999</v>
       </c>
       <c r="CK14" s="12">
         <v>383.9</v>
       </c>
       <c r="CL14" s="12">
         <v>360.6</v>
       </c>
-      <c r="CM14" s="12"/>
+      <c r="CM14" s="12">
+        <v>914.4</v>
+      </c>
       <c r="CN14" s="12"/>
       <c r="CO14" s="12"/>
       <c r="CP14" s="12"/>
       <c r="CQ14" s="12"/>
       <c r="CR14" s="12"/>
       <c r="CS14" s="12"/>
     </row>
     <row r="15" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A15" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="13">
         <v>467.1</v>
       </c>
       <c r="C15" s="12">
         <v>659.49999999999989</v>
       </c>
       <c r="D15" s="3">
         <v>623.60000000000014</v>
       </c>
       <c r="E15" s="12">
         <v>1356.4999999999998</v>
       </c>
       <c r="F15" s="3">
         <v>1240.3000000000002</v>
@@ -5334,51 +5356,53 @@
       </c>
       <c r="CE15" s="12">
         <v>168.7</v>
       </c>
       <c r="CF15" s="12">
         <v>113.9</v>
       </c>
       <c r="CG15" s="12">
         <v>175.3</v>
       </c>
       <c r="CH15" s="13">
         <v>206.3</v>
       </c>
       <c r="CI15" s="12">
         <v>304.3</v>
       </c>
       <c r="CJ15" s="12">
         <v>276.5</v>
       </c>
       <c r="CK15" s="12">
         <v>634.29999999999995</v>
       </c>
       <c r="CL15" s="12">
         <v>580.4</v>
       </c>
-      <c r="CM15" s="12"/>
+      <c r="CM15" s="12">
+        <v>1417.3</v>
+      </c>
       <c r="CN15" s="12"/>
       <c r="CO15" s="12"/>
       <c r="CP15" s="12"/>
       <c r="CQ15" s="12"/>
       <c r="CR15" s="12"/>
       <c r="CS15" s="12"/>
     </row>
     <row r="16" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="13">
         <v>696.7</v>
       </c>
       <c r="C16" s="12">
         <v>984.09999999999991</v>
       </c>
       <c r="D16" s="3">
         <v>921.89999999999986</v>
       </c>
       <c r="E16" s="12">
         <v>2011.3000000000002</v>
       </c>
       <c r="F16" s="3">
         <v>2027.8000000000002</v>
@@ -5613,51 +5637,53 @@
       </c>
       <c r="CE16" s="12">
         <v>381.5</v>
       </c>
       <c r="CF16" s="12">
         <v>348</v>
       </c>
       <c r="CG16" s="12">
         <v>484.7</v>
       </c>
       <c r="CH16" s="13">
         <v>544.1</v>
       </c>
       <c r="CI16" s="12">
         <v>672.4</v>
       </c>
       <c r="CJ16" s="12">
         <v>671.6</v>
       </c>
       <c r="CK16" s="12">
         <v>1134.0999999999999</v>
       </c>
       <c r="CL16" s="12">
         <v>1089.9000000000001</v>
       </c>
-      <c r="CM16" s="12"/>
+      <c r="CM16" s="12">
+        <v>1980.5</v>
+      </c>
       <c r="CN16" s="12"/>
       <c r="CO16" s="12"/>
       <c r="CP16" s="12"/>
       <c r="CQ16" s="12"/>
       <c r="CR16" s="12"/>
       <c r="CS16" s="12"/>
     </row>
     <row r="17" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A17" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="13">
         <v>838.1</v>
       </c>
       <c r="C17" s="12">
         <v>905.80000000000007</v>
       </c>
       <c r="D17" s="3">
         <v>886.79999999999973</v>
       </c>
       <c r="E17" s="12">
         <v>2062.6999999999998</v>
       </c>
       <c r="F17" s="3">
         <v>1860.7000000000007</v>
@@ -5892,51 +5918,53 @@
       </c>
       <c r="CE17" s="12">
         <v>279.7</v>
       </c>
       <c r="CF17" s="12">
         <v>140.6</v>
       </c>
       <c r="CG17" s="12">
         <v>165.1</v>
       </c>
       <c r="CH17" s="13">
         <v>254.6</v>
       </c>
       <c r="CI17" s="12">
         <v>298.5</v>
       </c>
       <c r="CJ17" s="12">
         <v>332</v>
       </c>
       <c r="CK17" s="12">
         <v>663</v>
       </c>
       <c r="CL17" s="12">
         <v>630.79999999999995</v>
       </c>
-      <c r="CM17" s="12"/>
+      <c r="CM17" s="12">
+        <v>1371.6</v>
+      </c>
       <c r="CN17" s="12"/>
       <c r="CO17" s="12"/>
       <c r="CP17" s="12"/>
       <c r="CQ17" s="12"/>
       <c r="CR17" s="12"/>
       <c r="CS17" s="12"/>
     </row>
     <row r="18" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="13">
         <v>4011.9</v>
       </c>
       <c r="C18" s="12">
         <v>4321.8999999999996</v>
       </c>
       <c r="D18" s="3">
         <v>4321.3000000000011</v>
       </c>
       <c r="E18" s="12">
         <v>6073.1999999999989</v>
       </c>
       <c r="F18" s="3">
         <v>6267.7000000000007</v>
@@ -6171,51 +6199,53 @@
       </c>
       <c r="CE18" s="12">
         <v>3336.1</v>
       </c>
       <c r="CF18" s="12">
         <v>2747</v>
       </c>
       <c r="CG18" s="12">
         <v>2830.9</v>
       </c>
       <c r="CH18" s="13">
         <v>3458.2</v>
       </c>
       <c r="CI18" s="12">
         <v>3563.5</v>
       </c>
       <c r="CJ18" s="12">
         <v>3767.1</v>
       </c>
       <c r="CK18" s="12">
         <v>5460.6</v>
       </c>
       <c r="CL18" s="12">
         <v>5362.7</v>
       </c>
-      <c r="CM18" s="12"/>
+      <c r="CM18" s="12">
+        <v>9547.5</v>
+      </c>
       <c r="CN18" s="12"/>
       <c r="CO18" s="12"/>
       <c r="CP18" s="12"/>
       <c r="CQ18" s="12"/>
       <c r="CR18" s="12"/>
       <c r="CS18" s="12"/>
     </row>
     <row r="19" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A19" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="14">
         <v>1211.9000000000001</v>
       </c>
       <c r="C19" s="12">
         <v>1548.5</v>
       </c>
       <c r="D19" s="3">
         <v>1491.7000000000003</v>
       </c>
       <c r="E19" s="12">
         <v>3100.0999999999995</v>
       </c>
       <c r="F19" s="3">
         <v>2877.5000000000009</v>
@@ -6450,51 +6480,53 @@
       </c>
       <c r="CE19" s="12">
         <v>944.8</v>
       </c>
       <c r="CF19" s="12">
         <v>635.4</v>
       </c>
       <c r="CG19" s="12">
         <v>833.1</v>
       </c>
       <c r="CH19" s="14">
         <v>947.9</v>
       </c>
       <c r="CI19" s="12">
         <v>1099.5</v>
       </c>
       <c r="CJ19" s="12">
         <v>1233.5999999999999</v>
       </c>
       <c r="CK19" s="12">
         <v>1810.9</v>
       </c>
       <c r="CL19" s="12">
         <v>1929.2</v>
       </c>
-      <c r="CM19" s="12"/>
+      <c r="CM19" s="12">
+        <v>3633.2</v>
+      </c>
       <c r="CN19" s="12"/>
       <c r="CO19" s="12"/>
       <c r="CP19" s="12"/>
       <c r="CQ19" s="12"/>
       <c r="CR19" s="12"/>
       <c r="CS19" s="12"/>
     </row>
     <row r="20" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A20" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="12">
         <v>702.3</v>
       </c>
       <c r="C20" s="12">
         <v>1276.6000000000001</v>
       </c>
       <c r="D20" s="3">
         <v>1229.6999999999998</v>
       </c>
       <c r="E20" s="12">
         <v>2745.0000000000005</v>
       </c>
       <c r="F20" s="3">
         <v>2133.3999999999996</v>
@@ -6729,51 +6761,53 @@
       </c>
       <c r="CE20" s="12">
         <v>109</v>
       </c>
       <c r="CF20" s="12">
         <v>36.6</v>
       </c>
       <c r="CG20" s="12">
         <v>40.5</v>
       </c>
       <c r="CH20" s="12">
         <v>169.5</v>
       </c>
       <c r="CI20" s="12">
         <v>342.1</v>
       </c>
       <c r="CJ20" s="12">
         <v>297</v>
       </c>
       <c r="CK20" s="12">
         <v>710.8</v>
       </c>
       <c r="CL20" s="12">
         <v>522.29999999999995</v>
       </c>
-      <c r="CM20" s="12"/>
+      <c r="CM20" s="12">
+        <v>1534.1</v>
+      </c>
       <c r="CN20" s="12"/>
       <c r="CO20" s="12"/>
       <c r="CP20" s="12"/>
       <c r="CQ20" s="12"/>
       <c r="CR20" s="12"/>
       <c r="CS20" s="12"/>
     </row>
     <row r="21" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A21" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="13">
         <v>1046.5</v>
       </c>
       <c r="C21" s="12">
         <v>1436.5</v>
       </c>
       <c r="D21" s="3">
         <v>1309.4000000000001</v>
       </c>
       <c r="E21" s="12">
         <v>2433.4999999999995</v>
       </c>
       <c r="F21" s="3">
         <v>2163.5</v>
@@ -7008,51 +7042,53 @@
       </c>
       <c r="CE21" s="12">
         <v>276.8</v>
       </c>
       <c r="CF21" s="12">
         <v>135.69999999999999</v>
       </c>
       <c r="CG21" s="12">
         <v>275.2</v>
       </c>
       <c r="CH21" s="13">
         <v>251.8</v>
       </c>
       <c r="CI21" s="12">
         <v>373.6</v>
       </c>
       <c r="CJ21" s="12">
         <v>324.2</v>
       </c>
       <c r="CK21" s="12">
         <v>702.2</v>
       </c>
       <c r="CL21" s="12">
         <v>622.29999999999995</v>
       </c>
-      <c r="CM21" s="12"/>
+      <c r="CM21" s="12">
+        <v>1409.4</v>
+      </c>
       <c r="CN21" s="12"/>
       <c r="CO21" s="12"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="12"/>
       <c r="CR21" s="12"/>
       <c r="CS21" s="12"/>
     </row>
     <row r="22" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A22" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="13">
         <v>1257.4000000000001</v>
       </c>
       <c r="C22" s="12">
         <v>1607.1999999999998</v>
       </c>
       <c r="D22" s="3">
         <v>1949.2000000000003</v>
       </c>
       <c r="E22" s="12">
         <v>3407.9999999999991</v>
       </c>
       <c r="F22" s="3">
         <v>3188.2000000000007</v>
@@ -7287,51 +7323,53 @@
       </c>
       <c r="CE22" s="12">
         <v>785.9</v>
       </c>
       <c r="CF22" s="12">
         <v>676.4</v>
       </c>
       <c r="CG22" s="12">
         <v>741.7</v>
       </c>
       <c r="CH22" s="13">
         <v>799.1</v>
       </c>
       <c r="CI22" s="12">
         <v>887.3</v>
       </c>
       <c r="CJ22" s="12">
         <v>1050.9000000000001</v>
       </c>
       <c r="CK22" s="12">
         <v>1531.6</v>
       </c>
       <c r="CL22" s="12">
         <v>1509.5</v>
       </c>
-      <c r="CM22" s="12"/>
+      <c r="CM22" s="12">
+        <v>2683.5</v>
+      </c>
       <c r="CN22" s="12"/>
       <c r="CO22" s="12"/>
       <c r="CP22" s="12"/>
       <c r="CQ22" s="12"/>
       <c r="CR22" s="12"/>
       <c r="CS22" s="12"/>
     </row>
     <row r="23" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A23" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="13">
         <v>595.79999999999995</v>
       </c>
       <c r="C23" s="12">
         <v>797.10000000000014</v>
       </c>
       <c r="D23" s="3">
         <v>856.09999999999991</v>
       </c>
       <c r="E23" s="12">
         <v>1605.8000000000002</v>
       </c>
       <c r="F23" s="3">
         <v>1466</v>
@@ -7566,51 +7604,53 @@
       </c>
       <c r="CE23" s="12">
         <v>331.3</v>
       </c>
       <c r="CF23" s="12">
         <v>295.3</v>
       </c>
       <c r="CG23" s="12">
         <v>365.8</v>
       </c>
       <c r="CH23" s="13">
         <v>419.7</v>
       </c>
       <c r="CI23" s="12">
         <v>496.2</v>
       </c>
       <c r="CJ23" s="12">
         <v>508.4</v>
       </c>
       <c r="CK23" s="12">
         <v>903.1</v>
       </c>
       <c r="CL23" s="12">
         <v>847.4</v>
       </c>
-      <c r="CM23" s="12"/>
+      <c r="CM23" s="12">
+        <v>1747.7</v>
+      </c>
       <c r="CN23" s="12"/>
       <c r="CO23" s="12"/>
       <c r="CP23" s="12"/>
       <c r="CQ23" s="12"/>
       <c r="CR23" s="12"/>
       <c r="CS23" s="12"/>
     </row>
     <row r="24" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A24" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="14">
         <v>2301.5</v>
       </c>
       <c r="C24" s="12">
         <v>2718.2</v>
       </c>
       <c r="D24" s="3">
         <v>2605.3000000000002</v>
       </c>
       <c r="E24" s="12">
         <v>3772.5</v>
       </c>
       <c r="F24" s="3">
         <v>3806.8999999999996</v>
@@ -7845,126 +7885,128 @@
       </c>
       <c r="CE24" s="12">
         <v>2485.1</v>
       </c>
       <c r="CF24" s="12">
         <v>2359.1999999999998</v>
       </c>
       <c r="CG24" s="12">
         <v>2613.9</v>
       </c>
       <c r="CH24" s="14">
         <v>3085.6</v>
       </c>
       <c r="CI24" s="12">
         <v>3268.5</v>
       </c>
       <c r="CJ24" s="12">
         <v>3561.6</v>
       </c>
       <c r="CK24" s="12">
         <v>4107.2</v>
       </c>
       <c r="CL24" s="12">
         <v>4152.7</v>
       </c>
-      <c r="CM24" s="12"/>
+      <c r="CM24" s="12">
+        <v>5510.3</v>
+      </c>
       <c r="CN24" s="12"/>
       <c r="CO24" s="12"/>
       <c r="CP24" s="12"/>
       <c r="CQ24" s="12"/>
       <c r="CR24" s="12"/>
       <c r="CS24" s="12"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
-      <c r="AX26" s="22" t="s">
+      <c r="AX26" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="AY26" s="22"/>
-[...21 lines deleted...]
-      <c r="BU26" s="22"/>
+      <c r="AY26" s="16"/>
+      <c r="AZ26" s="16"/>
+      <c r="BA26" s="16"/>
+      <c r="BB26" s="16"/>
+      <c r="BC26" s="16"/>
+      <c r="BD26" s="16"/>
+      <c r="BE26" s="16"/>
+      <c r="BF26" s="16"/>
+      <c r="BG26" s="16"/>
+      <c r="BH26" s="16"/>
+      <c r="BI26" s="16"/>
+      <c r="BJ26" s="16"/>
+      <c r="BK26" s="16"/>
+      <c r="BL26" s="16"/>
+      <c r="BM26" s="16"/>
+      <c r="BN26" s="16"/>
+      <c r="BO26" s="16"/>
+      <c r="BP26" s="16"/>
+      <c r="BQ26" s="16"/>
+      <c r="BR26" s="16"/>
+      <c r="BS26" s="16"/>
+      <c r="BT26" s="16"/>
+      <c r="BU26" s="16"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="22"/>
-[...22 lines deleted...]
-      <c r="BU27" s="22"/>
+      <c r="AX27" s="16"/>
+      <c r="AY27" s="16"/>
+      <c r="AZ27" s="16"/>
+      <c r="BA27" s="16"/>
+      <c r="BB27" s="16"/>
+      <c r="BC27" s="16"/>
+      <c r="BD27" s="16"/>
+      <c r="BE27" s="16"/>
+      <c r="BF27" s="16"/>
+      <c r="BG27" s="16"/>
+      <c r="BH27" s="16"/>
+      <c r="BI27" s="16"/>
+      <c r="BJ27" s="16"/>
+      <c r="BK27" s="16"/>
+      <c r="BL27" s="16"/>
+      <c r="BM27" s="16"/>
+      <c r="BN27" s="16"/>
+      <c r="BO27" s="16"/>
+      <c r="BP27" s="16"/>
+      <c r="BQ27" s="16"/>
+      <c r="BR27" s="16"/>
+      <c r="BS27" s="16"/>
+      <c r="BT27" s="16"/>
+      <c r="BU27" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="A1:CF1"/>
+    <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV2:CG2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>