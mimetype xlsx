--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -917,70 +917,70 @@
     <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="216">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент2 3" xfId="5"/>
     <cellStyle name="20% - Акцент3 2" xfId="6"/>
     <cellStyle name="20% - Акцент3 3" xfId="7"/>
     <cellStyle name="20% - Акцент4 2" xfId="8"/>
     <cellStyle name="20% - Акцент4 3" xfId="9"/>
     <cellStyle name="20% - Акцент5 2" xfId="10"/>
     <cellStyle name="20% - Акцент5 3" xfId="11"/>
     <cellStyle name="20% - Акцент6 2" xfId="12"/>
     <cellStyle name="20% - Акцент6 3" xfId="13"/>
     <cellStyle name="40% - Акцент1 2" xfId="14"/>
     <cellStyle name="40% - Акцент1 3" xfId="15"/>
     <cellStyle name="40% - Акцент2 2" xfId="16"/>
     <cellStyle name="40% - Акцент2 3" xfId="17"/>
     <cellStyle name="40% - Акцент3 2" xfId="18"/>
     <cellStyle name="40% - Акцент3 3" xfId="19"/>
     <cellStyle name="40% - Акцент4 2" xfId="20"/>
     <cellStyle name="40% - Акцент4 3" xfId="21"/>
     <cellStyle name="40% - Акцент5 2" xfId="22"/>
     <cellStyle name="40% - Акцент5 3" xfId="23"/>
@@ -1466,289 +1466,289 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4:CN24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.85546875" style="2" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="2"/>
     <col min="22" max="22" width="9.5703125" style="2" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="2"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.85546875" style="1" customWidth="1"/>
     <col min="35" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="7.85546875" style="1" customWidth="1"/>
     <col min="41" max="41" width="8" style="1" customWidth="1"/>
     <col min="42" max="42" width="6.85546875" style="1" customWidth="1"/>
     <col min="43" max="43" width="7.85546875" style="1" customWidth="1"/>
     <col min="44" max="44" width="8.28515625" style="1" customWidth="1"/>
     <col min="45" max="45" width="7.85546875" style="1" customWidth="1"/>
     <col min="46" max="46" width="10" style="1" customWidth="1"/>
     <col min="47" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="9.7109375" style="1" customWidth="1"/>
     <col min="83" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="22"/>
-[...81 lines deleted...]
-      <c r="CF1" s="22"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
+      <c r="V1" s="21"/>
+      <c r="W1" s="21"/>
+      <c r="X1" s="21"/>
+      <c r="Y1" s="21"/>
+      <c r="Z1" s="21"/>
+      <c r="AA1" s="21"/>
+      <c r="AB1" s="21"/>
+      <c r="AC1" s="21"/>
+      <c r="AD1" s="21"/>
+      <c r="AE1" s="21"/>
+      <c r="AF1" s="21"/>
+      <c r="AG1" s="21"/>
+      <c r="AH1" s="21"/>
+      <c r="AI1" s="21"/>
+      <c r="AJ1" s="21"/>
+      <c r="AK1" s="21"/>
+      <c r="AL1" s="21"/>
+      <c r="AM1" s="21"/>
+      <c r="AN1" s="21"/>
+      <c r="AO1" s="21"/>
+      <c r="AP1" s="21"/>
+      <c r="AQ1" s="21"/>
+      <c r="AR1" s="21"/>
+      <c r="AS1" s="21"/>
+      <c r="AT1" s="21"/>
+      <c r="AU1" s="21"/>
+      <c r="AV1" s="21"/>
+      <c r="AW1" s="21"/>
+      <c r="AX1" s="21"/>
+      <c r="AY1" s="21"/>
+      <c r="AZ1" s="21"/>
+      <c r="BA1" s="21"/>
+      <c r="BB1" s="21"/>
+      <c r="BC1" s="21"/>
+      <c r="BD1" s="21"/>
+      <c r="BE1" s="21"/>
+      <c r="BF1" s="21"/>
+      <c r="BG1" s="21"/>
+      <c r="BH1" s="21"/>
+      <c r="BI1" s="21"/>
+      <c r="BJ1" s="21"/>
+      <c r="BK1" s="21"/>
+      <c r="BL1" s="21"/>
+      <c r="BM1" s="21"/>
+      <c r="BN1" s="21"/>
+      <c r="BO1" s="21"/>
+      <c r="BP1" s="21"/>
+      <c r="BQ1" s="21"/>
+      <c r="BR1" s="21"/>
+      <c r="BS1" s="21"/>
+      <c r="BT1" s="21"/>
+      <c r="BU1" s="21"/>
+      <c r="BV1" s="21"/>
+      <c r="BW1" s="21"/>
+      <c r="BX1" s="21"/>
+      <c r="BY1" s="21"/>
+      <c r="BZ1" s="21"/>
+      <c r="CA1" s="21"/>
+      <c r="CB1" s="21"/>
+      <c r="CC1" s="21"/>
+      <c r="CD1" s="21"/>
+      <c r="CE1" s="21"/>
+      <c r="CF1" s="21"/>
       <c r="CS1" s="15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:97" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A2" s="20"/>
-      <c r="B2" s="17" t="s">
+      <c r="A2" s="19"/>
+      <c r="B2" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="18"/>
-[...10 lines deleted...]
-      <c r="N2" s="17" t="s">
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="18"/>
-[...10 lines deleted...]
-      <c r="Z2" s="17" t="s">
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="T2" s="17"/>
+      <c r="U2" s="17"/>
+      <c r="V2" s="17"/>
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="18"/>
+      <c r="Z2" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="AA2" s="18"/>
-[...10 lines deleted...]
-      <c r="AL2" s="17" t="s">
+      <c r="AA2" s="17"/>
+      <c r="AB2" s="17"/>
+      <c r="AC2" s="17"/>
+      <c r="AD2" s="17"/>
+      <c r="AE2" s="17"/>
+      <c r="AF2" s="17"/>
+      <c r="AG2" s="17"/>
+      <c r="AH2" s="17"/>
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
+      <c r="AK2" s="18"/>
+      <c r="AL2" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="AM2" s="18"/>
-[...10 lines deleted...]
-      <c r="AX2" s="17" t="s">
+      <c r="AM2" s="17"/>
+      <c r="AN2" s="17"/>
+      <c r="AO2" s="17"/>
+      <c r="AP2" s="17"/>
+      <c r="AQ2" s="17"/>
+      <c r="AR2" s="17"/>
+      <c r="AS2" s="17"/>
+      <c r="AT2" s="17"/>
+      <c r="AU2" s="17"/>
+      <c r="AV2" s="17"/>
+      <c r="AW2" s="18"/>
+      <c r="AX2" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="AY2" s="18"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="17" t="s">
+      <c r="AY2" s="17"/>
+      <c r="AZ2" s="17"/>
+      <c r="BA2" s="17"/>
+      <c r="BB2" s="17"/>
+      <c r="BC2" s="17"/>
+      <c r="BD2" s="17"/>
+      <c r="BE2" s="17"/>
+      <c r="BF2" s="17"/>
+      <c r="BG2" s="17"/>
+      <c r="BH2" s="17"/>
+      <c r="BI2" s="18"/>
+      <c r="BJ2" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="BK2" s="18"/>
-[...10 lines deleted...]
-      <c r="BV2" s="17" t="s">
+      <c r="BK2" s="17"/>
+      <c r="BL2" s="17"/>
+      <c r="BM2" s="17"/>
+      <c r="BN2" s="17"/>
+      <c r="BO2" s="17"/>
+      <c r="BP2" s="17"/>
+      <c r="BQ2" s="17"/>
+      <c r="BR2" s="17"/>
+      <c r="BS2" s="17"/>
+      <c r="BT2" s="17"/>
+      <c r="BU2" s="18"/>
+      <c r="BV2" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="BW2" s="18"/>
-[...10 lines deleted...]
-      <c r="CH2" s="17" t="s">
+      <c r="BW2" s="17"/>
+      <c r="BX2" s="17"/>
+      <c r="BY2" s="17"/>
+      <c r="BZ2" s="17"/>
+      <c r="CA2" s="17"/>
+      <c r="CB2" s="17"/>
+      <c r="CC2" s="17"/>
+      <c r="CD2" s="17"/>
+      <c r="CE2" s="17"/>
+      <c r="CF2" s="17"/>
+      <c r="CG2" s="18"/>
+      <c r="CH2" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="18"/>
-[...9 lines deleted...]
-      <c r="CS2" s="19"/>
+      <c r="CI2" s="17"/>
+      <c r="CJ2" s="17"/>
+      <c r="CK2" s="17"/>
+      <c r="CL2" s="17"/>
+      <c r="CM2" s="17"/>
+      <c r="CN2" s="17"/>
+      <c r="CO2" s="17"/>
+      <c r="CP2" s="17"/>
+      <c r="CQ2" s="17"/>
+      <c r="CR2" s="17"/>
+      <c r="CS2" s="18"/>
     </row>
     <row r="3" spans="1:97" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="21"/>
+      <c r="A3" s="20"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="6" t="s">
@@ -2268,51 +2268,53 @@
       </c>
       <c r="CF4" s="10">
         <v>9273.1</v>
       </c>
       <c r="CG4" s="10">
         <v>10637.9</v>
       </c>
       <c r="CH4" s="10">
         <v>13161</v>
       </c>
       <c r="CI4" s="10">
         <v>15608.8</v>
       </c>
       <c r="CJ4" s="10">
         <v>16451.7</v>
       </c>
       <c r="CK4" s="10">
         <v>26344.1</v>
       </c>
       <c r="CL4" s="10">
         <v>25765.5</v>
       </c>
       <c r="CM4" s="10">
         <v>49459.7</v>
       </c>
-      <c r="CN4" s="10"/>
+      <c r="CN4" s="10">
+        <v>24873.3</v>
+      </c>
       <c r="CO4" s="10"/>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="12">
         <v>174</v>
       </c>
       <c r="C5" s="12">
         <v>187.5</v>
       </c>
       <c r="D5" s="3">
         <v>160.5</v>
       </c>
       <c r="E5" s="12">
         <v>336.4</v>
       </c>
       <c r="F5" s="3">
         <v>307.60000000000002</v>
       </c>
@@ -2549,51 +2551,53 @@
       </c>
       <c r="CF5" s="12">
         <v>20.5</v>
       </c>
       <c r="CG5" s="12">
         <v>33</v>
       </c>
       <c r="CH5" s="12">
         <v>12.4</v>
       </c>
       <c r="CI5" s="12">
         <v>13.6</v>
       </c>
       <c r="CJ5" s="12">
         <v>12.2</v>
       </c>
       <c r="CK5" s="12">
         <v>25.5</v>
       </c>
       <c r="CL5" s="12">
         <v>24.9</v>
       </c>
       <c r="CM5" s="12">
         <v>49.3</v>
       </c>
-      <c r="CN5" s="12"/>
+      <c r="CN5" s="12">
+        <v>46.1</v>
+      </c>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="13">
         <v>557.5</v>
       </c>
       <c r="C6" s="12">
         <v>960.90000000000009</v>
       </c>
       <c r="D6" s="3">
         <v>745.79999999999973</v>
       </c>
       <c r="E6" s="12">
         <v>1862.1000000000004</v>
       </c>
       <c r="F6" s="3">
         <v>1708.8000000000002</v>
       </c>
@@ -2830,51 +2834,53 @@
       </c>
       <c r="CF6" s="12">
         <v>62.6</v>
       </c>
       <c r="CG6" s="12">
         <v>87.1</v>
       </c>
       <c r="CH6" s="13">
         <v>289.60000000000002</v>
       </c>
       <c r="CI6" s="12">
         <v>415</v>
       </c>
       <c r="CJ6" s="12">
         <v>377</v>
       </c>
       <c r="CK6" s="12">
         <v>989.7</v>
       </c>
       <c r="CL6" s="12">
         <v>881</v>
       </c>
       <c r="CM6" s="12">
         <v>2263.4</v>
       </c>
-      <c r="CN6" s="12"/>
+      <c r="CN6" s="12">
+        <v>366.6</v>
+      </c>
       <c r="CO6" s="12"/>
       <c r="CP6" s="12"/>
       <c r="CQ6" s="12"/>
       <c r="CR6" s="12"/>
       <c r="CS6" s="12"/>
     </row>
     <row r="7" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="13">
         <v>26.1</v>
       </c>
       <c r="C7" s="12">
         <v>41.199999999999996</v>
       </c>
       <c r="D7" s="3">
         <v>43.7</v>
       </c>
       <c r="E7" s="12">
         <v>108.69999999999999</v>
       </c>
       <c r="F7" s="3">
         <v>99</v>
       </c>
@@ -3111,51 +3117,53 @@
       </c>
       <c r="CF7" s="12">
         <v>3</v>
       </c>
       <c r="CG7" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="CH7" s="13">
         <v>6.4</v>
       </c>
       <c r="CI7" s="12">
         <v>10.199999999999999</v>
       </c>
       <c r="CJ7" s="12">
         <v>10.8</v>
       </c>
       <c r="CK7" s="12">
         <v>26.5</v>
       </c>
       <c r="CL7" s="12">
         <v>24.5</v>
       </c>
       <c r="CM7" s="12">
         <v>49.9</v>
       </c>
-      <c r="CN7" s="12"/>
+      <c r="CN7" s="12">
+        <v>19.2</v>
+      </c>
       <c r="CO7" s="12"/>
       <c r="CP7" s="12"/>
       <c r="CQ7" s="12"/>
       <c r="CR7" s="12"/>
       <c r="CS7" s="12"/>
     </row>
     <row r="8" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>101.2</v>
       </c>
       <c r="C8" s="12">
         <v>122.39999999999999</v>
       </c>
       <c r="D8" s="3">
         <v>120.00000000000003</v>
       </c>
       <c r="E8" s="12">
         <v>243.69999999999993</v>
       </c>
       <c r="F8" s="3">
         <v>224.5</v>
       </c>
@@ -3392,51 +3400,53 @@
       </c>
       <c r="CF8" s="12">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG8" s="12">
         <v>6.2</v>
       </c>
       <c r="CH8" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="CI8" s="12">
         <v>12.5</v>
       </c>
       <c r="CJ8" s="12">
         <v>11.8</v>
       </c>
       <c r="CK8" s="12">
         <v>24.7</v>
       </c>
       <c r="CL8" s="12">
         <v>23.1</v>
       </c>
       <c r="CM8" s="12">
         <v>39.6</v>
       </c>
-      <c r="CN8" s="12"/>
+      <c r="CN8" s="12">
+        <v>31.6</v>
+      </c>
       <c r="CO8" s="12"/>
       <c r="CP8" s="12"/>
       <c r="CQ8" s="12"/>
       <c r="CR8" s="12"/>
       <c r="CS8" s="12"/>
     </row>
     <row r="9" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
         <v>494.2</v>
       </c>
       <c r="C9" s="12">
         <v>776</v>
       </c>
       <c r="D9" s="3">
         <v>809.49999999999977</v>
       </c>
       <c r="E9" s="12">
         <v>1678.1000000000004</v>
       </c>
       <c r="F9" s="3">
         <v>1612.1999999999998</v>
       </c>
@@ -3673,51 +3683,53 @@
       </c>
       <c r="CF9" s="12">
         <v>115.7</v>
       </c>
       <c r="CG9" s="12">
         <v>207.4</v>
       </c>
       <c r="CH9" s="13">
         <v>216.7</v>
       </c>
       <c r="CI9" s="12">
         <v>375.7</v>
       </c>
       <c r="CJ9" s="12">
         <v>437.4</v>
       </c>
       <c r="CK9" s="12">
         <v>768</v>
       </c>
       <c r="CL9" s="12">
         <v>784.3</v>
       </c>
       <c r="CM9" s="12">
         <v>1898.9</v>
       </c>
-      <c r="CN9" s="12"/>
+      <c r="CN9" s="12">
+        <v>549</v>
+      </c>
       <c r="CO9" s="12"/>
       <c r="CP9" s="12"/>
       <c r="CQ9" s="12"/>
       <c r="CR9" s="12"/>
       <c r="CS9" s="12"/>
     </row>
     <row r="10" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A10" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="13">
         <v>1303.3</v>
       </c>
       <c r="C10" s="12">
         <v>1859.8999999999999</v>
       </c>
       <c r="D10" s="3">
         <v>2551.5</v>
       </c>
       <c r="E10" s="12">
         <v>4592.9000000000005</v>
       </c>
       <c r="F10" s="3">
         <v>4868.6999999999989</v>
       </c>
@@ -3954,51 +3966,53 @@
       </c>
       <c r="CF10" s="12">
         <v>331</v>
       </c>
       <c r="CG10" s="12">
         <v>373</v>
       </c>
       <c r="CH10" s="13">
         <v>505.4</v>
       </c>
       <c r="CI10" s="12">
         <v>728.8</v>
       </c>
       <c r="CJ10" s="12">
         <v>898.5</v>
       </c>
       <c r="CK10" s="12">
         <v>1820.3</v>
       </c>
       <c r="CL10" s="12">
         <v>1877.8</v>
       </c>
       <c r="CM10" s="12">
         <v>3700.9</v>
       </c>
-      <c r="CN10" s="12"/>
+      <c r="CN10" s="12">
+        <v>1934.5</v>
+      </c>
       <c r="CO10" s="12"/>
       <c r="CP10" s="12"/>
       <c r="CQ10" s="12"/>
       <c r="CR10" s="12"/>
       <c r="CS10" s="12"/>
     </row>
     <row r="11" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A11" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13">
         <v>1247.8</v>
       </c>
       <c r="C11" s="12">
         <v>1805.5000000000002</v>
       </c>
       <c r="D11" s="3">
         <v>1701.3999999999996</v>
       </c>
       <c r="E11" s="12">
         <v>3850.0000000000009</v>
       </c>
       <c r="F11" s="3">
         <v>3591</v>
       </c>
@@ -4235,51 +4249,53 @@
       </c>
       <c r="CF11" s="12">
         <v>172.5</v>
       </c>
       <c r="CG11" s="12">
         <v>282.10000000000002</v>
       </c>
       <c r="CH11" s="13">
         <v>464.5</v>
       </c>
       <c r="CI11" s="12">
         <v>674.3</v>
       </c>
       <c r="CJ11" s="12">
         <v>609.9</v>
       </c>
       <c r="CK11" s="12">
         <v>1377.3</v>
       </c>
       <c r="CL11" s="12">
         <v>1253.5</v>
       </c>
       <c r="CM11" s="12">
         <v>2856.6</v>
       </c>
-      <c r="CN11" s="12"/>
+      <c r="CN11" s="12">
+        <v>1045.5</v>
+      </c>
       <c r="CO11" s="12"/>
       <c r="CP11" s="12"/>
       <c r="CQ11" s="12"/>
       <c r="CR11" s="12"/>
       <c r="CS11" s="12"/>
     </row>
     <row r="12" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A12" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="12">
         <v>1121.5</v>
       </c>
       <c r="C12" s="12">
         <v>1280.6999999999998</v>
       </c>
       <c r="D12" s="3">
         <v>1516.3000000000002</v>
       </c>
       <c r="E12" s="12">
         <v>2393.3000000000002</v>
       </c>
       <c r="F12" s="3">
         <v>2178.5999999999995</v>
       </c>
@@ -4516,51 +4532,53 @@
       </c>
       <c r="CF12" s="12">
         <v>808.3</v>
       </c>
       <c r="CG12" s="12">
         <v>877.5</v>
       </c>
       <c r="CH12" s="12">
         <v>920.2</v>
       </c>
       <c r="CI12" s="12">
         <v>1008.3</v>
       </c>
       <c r="CJ12" s="12">
         <v>1057.2</v>
       </c>
       <c r="CK12" s="12">
         <v>1272.8</v>
       </c>
       <c r="CL12" s="12">
         <v>1315.9</v>
       </c>
       <c r="CM12" s="12">
         <v>2254.3000000000002</v>
       </c>
-      <c r="CN12" s="12"/>
+      <c r="CN12" s="12">
+        <v>1194.7</v>
+      </c>
       <c r="CO12" s="12"/>
       <c r="CP12" s="12"/>
       <c r="CQ12" s="12"/>
       <c r="CR12" s="12"/>
       <c r="CS12" s="12"/>
     </row>
     <row r="13" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13">
         <v>1110.7</v>
       </c>
       <c r="C13" s="12">
         <v>1945.1000000000001</v>
       </c>
       <c r="D13" s="3">
         <v>1815.3999999999996</v>
       </c>
       <c r="E13" s="12">
         <v>4234.0000000000009</v>
       </c>
       <c r="F13" s="3">
         <v>4098.0999999999985</v>
       </c>
@@ -4797,51 +4815,53 @@
       </c>
       <c r="CF13" s="12">
         <v>175.1</v>
       </c>
       <c r="CG13" s="12">
         <v>97.1</v>
       </c>
       <c r="CH13" s="13">
         <v>513.70000000000005</v>
       </c>
       <c r="CI13" s="12">
         <v>911.2</v>
       </c>
       <c r="CJ13" s="12">
         <v>866.2</v>
       </c>
       <c r="CK13" s="12">
         <v>1997.8</v>
       </c>
       <c r="CL13" s="12">
         <v>1972.8</v>
       </c>
       <c r="CM13" s="12">
         <v>4597.8</v>
       </c>
-      <c r="CN13" s="12"/>
+      <c r="CN13" s="12">
+        <v>2102.5</v>
+      </c>
       <c r="CO13" s="12"/>
       <c r="CP13" s="12"/>
       <c r="CQ13" s="12"/>
       <c r="CR13" s="12"/>
       <c r="CS13" s="12"/>
     </row>
     <row r="14" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A14" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="13">
         <v>338.7</v>
       </c>
       <c r="C14" s="12">
         <v>541.70000000000005</v>
       </c>
       <c r="D14" s="3">
         <v>568.4</v>
       </c>
       <c r="E14" s="12">
         <v>1488.0000000000002</v>
       </c>
       <c r="F14" s="3">
         <v>1386</v>
       </c>
@@ -5078,51 +5098,53 @@
       </c>
       <c r="CF14" s="12">
         <v>87.2</v>
       </c>
       <c r="CG14" s="12">
         <v>143.6</v>
       </c>
       <c r="CH14" s="13">
         <v>85.4</v>
       </c>
       <c r="CI14" s="12">
         <v>153.5</v>
       </c>
       <c r="CJ14" s="12">
         <v>148.19999999999999</v>
       </c>
       <c r="CK14" s="12">
         <v>383.9</v>
       </c>
       <c r="CL14" s="12">
         <v>360.6</v>
       </c>
       <c r="CM14" s="12">
         <v>914.4</v>
       </c>
-      <c r="CN14" s="12"/>
+      <c r="CN14" s="12">
+        <v>510.6</v>
+      </c>
       <c r="CO14" s="12"/>
       <c r="CP14" s="12"/>
       <c r="CQ14" s="12"/>
       <c r="CR14" s="12"/>
       <c r="CS14" s="12"/>
     </row>
     <row r="15" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A15" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="13">
         <v>467.1</v>
       </c>
       <c r="C15" s="12">
         <v>659.49999999999989</v>
       </c>
       <c r="D15" s="3">
         <v>623.60000000000014</v>
       </c>
       <c r="E15" s="12">
         <v>1356.4999999999998</v>
       </c>
       <c r="F15" s="3">
         <v>1240.3000000000002</v>
       </c>
@@ -5359,51 +5381,53 @@
       </c>
       <c r="CF15" s="12">
         <v>113.9</v>
       </c>
       <c r="CG15" s="12">
         <v>175.3</v>
       </c>
       <c r="CH15" s="13">
         <v>206.3</v>
       </c>
       <c r="CI15" s="12">
         <v>304.3</v>
       </c>
       <c r="CJ15" s="12">
         <v>276.5</v>
       </c>
       <c r="CK15" s="12">
         <v>634.29999999999995</v>
       </c>
       <c r="CL15" s="12">
         <v>580.4</v>
       </c>
       <c r="CM15" s="12">
         <v>1417.3</v>
       </c>
-      <c r="CN15" s="12"/>
+      <c r="CN15" s="12">
+        <v>613.5</v>
+      </c>
       <c r="CO15" s="12"/>
       <c r="CP15" s="12"/>
       <c r="CQ15" s="12"/>
       <c r="CR15" s="12"/>
       <c r="CS15" s="12"/>
     </row>
     <row r="16" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="13">
         <v>696.7</v>
       </c>
       <c r="C16" s="12">
         <v>984.09999999999991</v>
       </c>
       <c r="D16" s="3">
         <v>921.89999999999986</v>
       </c>
       <c r="E16" s="12">
         <v>2011.3000000000002</v>
       </c>
       <c r="F16" s="3">
         <v>2027.8000000000002</v>
       </c>
@@ -5640,51 +5664,53 @@
       </c>
       <c r="CF16" s="12">
         <v>348</v>
       </c>
       <c r="CG16" s="12">
         <v>484.7</v>
       </c>
       <c r="CH16" s="13">
         <v>544.1</v>
       </c>
       <c r="CI16" s="12">
         <v>672.4</v>
       </c>
       <c r="CJ16" s="12">
         <v>671.6</v>
       </c>
       <c r="CK16" s="12">
         <v>1134.0999999999999</v>
       </c>
       <c r="CL16" s="12">
         <v>1089.9000000000001</v>
       </c>
       <c r="CM16" s="12">
         <v>1980.5</v>
       </c>
-      <c r="CN16" s="12"/>
+      <c r="CN16" s="12">
+        <v>1064</v>
+      </c>
       <c r="CO16" s="12"/>
       <c r="CP16" s="12"/>
       <c r="CQ16" s="12"/>
       <c r="CR16" s="12"/>
       <c r="CS16" s="12"/>
     </row>
     <row r="17" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A17" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="13">
         <v>838.1</v>
       </c>
       <c r="C17" s="12">
         <v>905.80000000000007</v>
       </c>
       <c r="D17" s="3">
         <v>886.79999999999973</v>
       </c>
       <c r="E17" s="12">
         <v>2062.6999999999998</v>
       </c>
       <c r="F17" s="3">
         <v>1860.7000000000007</v>
       </c>
@@ -5921,51 +5947,53 @@
       </c>
       <c r="CF17" s="12">
         <v>140.6</v>
       </c>
       <c r="CG17" s="12">
         <v>165.1</v>
       </c>
       <c r="CH17" s="13">
         <v>254.6</v>
       </c>
       <c r="CI17" s="12">
         <v>298.5</v>
       </c>
       <c r="CJ17" s="12">
         <v>332</v>
       </c>
       <c r="CK17" s="12">
         <v>663</v>
       </c>
       <c r="CL17" s="12">
         <v>630.79999999999995</v>
       </c>
       <c r="CM17" s="12">
         <v>1371.6</v>
       </c>
-      <c r="CN17" s="12"/>
+      <c r="CN17" s="12">
+        <v>690.5</v>
+      </c>
       <c r="CO17" s="12"/>
       <c r="CP17" s="12"/>
       <c r="CQ17" s="12"/>
       <c r="CR17" s="12"/>
       <c r="CS17" s="12"/>
     </row>
     <row r="18" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="13">
         <v>4011.9</v>
       </c>
       <c r="C18" s="12">
         <v>4321.8999999999996</v>
       </c>
       <c r="D18" s="3">
         <v>4321.3000000000011</v>
       </c>
       <c r="E18" s="12">
         <v>6073.1999999999989</v>
       </c>
       <c r="F18" s="3">
         <v>6267.7000000000007</v>
       </c>
@@ -6202,51 +6230,53 @@
       </c>
       <c r="CF18" s="12">
         <v>2747</v>
       </c>
       <c r="CG18" s="12">
         <v>2830.9</v>
       </c>
       <c r="CH18" s="13">
         <v>3458.2</v>
       </c>
       <c r="CI18" s="12">
         <v>3563.5</v>
       </c>
       <c r="CJ18" s="12">
         <v>3767.1</v>
       </c>
       <c r="CK18" s="12">
         <v>5460.6</v>
       </c>
       <c r="CL18" s="12">
         <v>5362.7</v>
       </c>
       <c r="CM18" s="12">
         <v>9547.5</v>
       </c>
-      <c r="CN18" s="12"/>
+      <c r="CN18" s="12">
+        <v>5075.3999999999996</v>
+      </c>
       <c r="CO18" s="12"/>
       <c r="CP18" s="12"/>
       <c r="CQ18" s="12"/>
       <c r="CR18" s="12"/>
       <c r="CS18" s="12"/>
     </row>
     <row r="19" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A19" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="14">
         <v>1211.9000000000001</v>
       </c>
       <c r="C19" s="12">
         <v>1548.5</v>
       </c>
       <c r="D19" s="3">
         <v>1491.7000000000003</v>
       </c>
       <c r="E19" s="12">
         <v>3100.0999999999995</v>
       </c>
       <c r="F19" s="3">
         <v>2877.5000000000009</v>
       </c>
@@ -6483,51 +6513,53 @@
       </c>
       <c r="CF19" s="12">
         <v>635.4</v>
       </c>
       <c r="CG19" s="12">
         <v>833.1</v>
       </c>
       <c r="CH19" s="14">
         <v>947.9</v>
       </c>
       <c r="CI19" s="12">
         <v>1099.5</v>
       </c>
       <c r="CJ19" s="12">
         <v>1233.5999999999999</v>
       </c>
       <c r="CK19" s="12">
         <v>1810.9</v>
       </c>
       <c r="CL19" s="12">
         <v>1929.2</v>
       </c>
       <c r="CM19" s="12">
         <v>3633.2</v>
       </c>
-      <c r="CN19" s="12"/>
+      <c r="CN19" s="12">
+        <v>2207.5</v>
+      </c>
       <c r="CO19" s="12"/>
       <c r="CP19" s="12"/>
       <c r="CQ19" s="12"/>
       <c r="CR19" s="12"/>
       <c r="CS19" s="12"/>
     </row>
     <row r="20" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A20" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="12">
         <v>702.3</v>
       </c>
       <c r="C20" s="12">
         <v>1276.6000000000001</v>
       </c>
       <c r="D20" s="3">
         <v>1229.6999999999998</v>
       </c>
       <c r="E20" s="12">
         <v>2745.0000000000005</v>
       </c>
       <c r="F20" s="3">
         <v>2133.3999999999996</v>
       </c>
@@ -6764,51 +6796,53 @@
       </c>
       <c r="CF20" s="12">
         <v>36.6</v>
       </c>
       <c r="CG20" s="12">
         <v>40.5</v>
       </c>
       <c r="CH20" s="12">
         <v>169.5</v>
       </c>
       <c r="CI20" s="12">
         <v>342.1</v>
       </c>
       <c r="CJ20" s="12">
         <v>297</v>
       </c>
       <c r="CK20" s="12">
         <v>710.8</v>
       </c>
       <c r="CL20" s="12">
         <v>522.29999999999995</v>
       </c>
       <c r="CM20" s="12">
         <v>1534.1</v>
       </c>
-      <c r="CN20" s="12"/>
+      <c r="CN20" s="12">
+        <v>304.39999999999998</v>
+      </c>
       <c r="CO20" s="12"/>
       <c r="CP20" s="12"/>
       <c r="CQ20" s="12"/>
       <c r="CR20" s="12"/>
       <c r="CS20" s="12"/>
     </row>
     <row r="21" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A21" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="13">
         <v>1046.5</v>
       </c>
       <c r="C21" s="12">
         <v>1436.5</v>
       </c>
       <c r="D21" s="3">
         <v>1309.4000000000001</v>
       </c>
       <c r="E21" s="12">
         <v>2433.4999999999995</v>
       </c>
       <c r="F21" s="3">
         <v>2163.5</v>
       </c>
@@ -7045,51 +7079,53 @@
       </c>
       <c r="CF21" s="12">
         <v>135.69999999999999</v>
       </c>
       <c r="CG21" s="12">
         <v>275.2</v>
       </c>
       <c r="CH21" s="13">
         <v>251.8</v>
       </c>
       <c r="CI21" s="12">
         <v>373.6</v>
       </c>
       <c r="CJ21" s="12">
         <v>324.2</v>
       </c>
       <c r="CK21" s="12">
         <v>702.2</v>
       </c>
       <c r="CL21" s="12">
         <v>622.29999999999995</v>
       </c>
       <c r="CM21" s="12">
         <v>1409.4</v>
       </c>
-      <c r="CN21" s="12"/>
+      <c r="CN21" s="12">
+        <v>767.8</v>
+      </c>
       <c r="CO21" s="12"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="12"/>
       <c r="CR21" s="12"/>
       <c r="CS21" s="12"/>
     </row>
     <row r="22" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A22" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="13">
         <v>1257.4000000000001</v>
       </c>
       <c r="C22" s="12">
         <v>1607.1999999999998</v>
       </c>
       <c r="D22" s="3">
         <v>1949.2000000000003</v>
       </c>
       <c r="E22" s="12">
         <v>3407.9999999999991</v>
       </c>
       <c r="F22" s="3">
         <v>3188.2000000000007</v>
       </c>
@@ -7326,51 +7362,53 @@
       </c>
       <c r="CF22" s="12">
         <v>676.4</v>
       </c>
       <c r="CG22" s="12">
         <v>741.7</v>
       </c>
       <c r="CH22" s="13">
         <v>799.1</v>
       </c>
       <c r="CI22" s="12">
         <v>887.3</v>
       </c>
       <c r="CJ22" s="12">
         <v>1050.9000000000001</v>
       </c>
       <c r="CK22" s="12">
         <v>1531.6</v>
       </c>
       <c r="CL22" s="12">
         <v>1509.5</v>
       </c>
       <c r="CM22" s="12">
         <v>2683.5</v>
       </c>
-      <c r="CN22" s="12"/>
+      <c r="CN22" s="12">
+        <v>1569.2</v>
+      </c>
       <c r="CO22" s="12"/>
       <c r="CP22" s="12"/>
       <c r="CQ22" s="12"/>
       <c r="CR22" s="12"/>
       <c r="CS22" s="12"/>
     </row>
     <row r="23" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A23" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="13">
         <v>595.79999999999995</v>
       </c>
       <c r="C23" s="12">
         <v>797.10000000000014</v>
       </c>
       <c r="D23" s="3">
         <v>856.09999999999991</v>
       </c>
       <c r="E23" s="12">
         <v>1605.8000000000002</v>
       </c>
       <c r="F23" s="3">
         <v>1466</v>
       </c>
@@ -7607,51 +7645,53 @@
       </c>
       <c r="CF23" s="12">
         <v>295.3</v>
       </c>
       <c r="CG23" s="12">
         <v>365.8</v>
       </c>
       <c r="CH23" s="13">
         <v>419.7</v>
       </c>
       <c r="CI23" s="12">
         <v>496.2</v>
       </c>
       <c r="CJ23" s="12">
         <v>508.4</v>
       </c>
       <c r="CK23" s="12">
         <v>903.1</v>
       </c>
       <c r="CL23" s="12">
         <v>847.4</v>
       </c>
       <c r="CM23" s="12">
         <v>1747.7</v>
       </c>
-      <c r="CN23" s="12"/>
+      <c r="CN23" s="12">
+        <v>974.9</v>
+      </c>
       <c r="CO23" s="12"/>
       <c r="CP23" s="12"/>
       <c r="CQ23" s="12"/>
       <c r="CR23" s="12"/>
       <c r="CS23" s="12"/>
     </row>
     <row r="24" spans="1:97" s="8" customFormat="1" ht="11.25">
       <c r="A24" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="14">
         <v>2301.5</v>
       </c>
       <c r="C24" s="12">
         <v>2718.2</v>
       </c>
       <c r="D24" s="3">
         <v>2605.3000000000002</v>
       </c>
       <c r="E24" s="12">
         <v>3772.5</v>
       </c>
       <c r="F24" s="3">
         <v>3806.8999999999996</v>
       </c>
@@ -7888,125 +7928,127 @@
       </c>
       <c r="CF24" s="12">
         <v>2359.1999999999998</v>
       </c>
       <c r="CG24" s="12">
         <v>2613.9</v>
       </c>
       <c r="CH24" s="14">
         <v>3085.6</v>
       </c>
       <c r="CI24" s="12">
         <v>3268.5</v>
       </c>
       <c r="CJ24" s="12">
         <v>3561.6</v>
       </c>
       <c r="CK24" s="12">
         <v>4107.2</v>
       </c>
       <c r="CL24" s="12">
         <v>4152.7</v>
       </c>
       <c r="CM24" s="12">
         <v>5510.3</v>
       </c>
-      <c r="CN24" s="12"/>
+      <c r="CN24" s="12">
+        <v>3806</v>
+      </c>
       <c r="CO24" s="12"/>
       <c r="CP24" s="12"/>
       <c r="CQ24" s="12"/>
       <c r="CR24" s="12"/>
       <c r="CS24" s="12"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
-      <c r="AX26" s="16" t="s">
+      <c r="AX26" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="AY26" s="16"/>
-[...21 lines deleted...]
-      <c r="BU26" s="16"/>
+      <c r="AY26" s="22"/>
+      <c r="AZ26" s="22"/>
+      <c r="BA26" s="22"/>
+      <c r="BB26" s="22"/>
+      <c r="BC26" s="22"/>
+      <c r="BD26" s="22"/>
+      <c r="BE26" s="22"/>
+      <c r="BF26" s="22"/>
+      <c r="BG26" s="22"/>
+      <c r="BH26" s="22"/>
+      <c r="BI26" s="22"/>
+      <c r="BJ26" s="22"/>
+      <c r="BK26" s="22"/>
+      <c r="BL26" s="22"/>
+      <c r="BM26" s="22"/>
+      <c r="BN26" s="22"/>
+      <c r="BO26" s="22"/>
+      <c r="BP26" s="22"/>
+      <c r="BQ26" s="22"/>
+      <c r="BR26" s="22"/>
+      <c r="BS26" s="22"/>
+      <c r="BT26" s="22"/>
+      <c r="BU26" s="22"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="16"/>
-[...22 lines deleted...]
-      <c r="BU27" s="16"/>
+      <c r="AX27" s="22"/>
+      <c r="AY27" s="22"/>
+      <c r="AZ27" s="22"/>
+      <c r="BA27" s="22"/>
+      <c r="BB27" s="22"/>
+      <c r="BC27" s="22"/>
+      <c r="BD27" s="22"/>
+      <c r="BE27" s="22"/>
+      <c r="BF27" s="22"/>
+      <c r="BG27" s="22"/>
+      <c r="BH27" s="22"/>
+      <c r="BI27" s="22"/>
+      <c r="BJ27" s="22"/>
+      <c r="BK27" s="22"/>
+      <c r="BL27" s="22"/>
+      <c r="BM27" s="22"/>
+      <c r="BN27" s="22"/>
+      <c r="BO27" s="22"/>
+      <c r="BP27" s="22"/>
+      <c r="BQ27" s="22"/>
+      <c r="BR27" s="22"/>
+      <c r="BS27" s="22"/>
+      <c r="BT27" s="22"/>
+      <c r="BU27" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="A1:CF1"/>
+    <mergeCell ref="BV2:CG2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>