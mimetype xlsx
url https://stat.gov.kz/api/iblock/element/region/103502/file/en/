--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -1486,51 +1486,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM31" sqref="CM31"/>
+      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="10" style="2" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="2"/>
     <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="2" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
     <col min="18" max="18" width="8.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="7" style="2" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="2" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="2" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="2" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="1"/>
@@ -2288,51 +2288,53 @@
       </c>
       <c r="CC4" s="16">
         <v>4321.67</v>
       </c>
       <c r="CD4" s="17">
         <v>5118.17</v>
       </c>
       <c r="CE4" s="16">
         <v>3701.33</v>
       </c>
       <c r="CF4" s="17">
         <v>3901.37</v>
       </c>
       <c r="CG4" s="16">
         <v>5679.19</v>
       </c>
       <c r="CH4" s="16">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="16">
         <v>6253.19</v>
       </c>
       <c r="CJ4" s="7">
         <v>5231.2700000000004</v>
       </c>
-      <c r="CK4" s="7"/>
+      <c r="CK4" s="7">
+        <v>6239.22</v>
+      </c>
       <c r="CL4" s="17"/>
       <c r="CM4" s="8"/>
       <c r="CN4" s="8"/>
       <c r="CO4" s="16"/>
       <c r="CP4" s="17"/>
       <c r="CQ4" s="16"/>
       <c r="CR4" s="17"/>
       <c r="CS4" s="16"/>
     </row>
     <row r="5" spans="1:97" s="10" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="20">
         <v>184.9</v>
       </c>
       <c r="C5" s="20">
         <v>194.20000000000002</v>
       </c>
       <c r="D5" s="11">
         <v>143</v>
       </c>
       <c r="E5" s="11">
         <v>115.10000000000002</v>
       </c>
@@ -2563,51 +2565,53 @@
       </c>
       <c r="CC5" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="CD5" s="21">
         <v>21.43</v>
       </c>
       <c r="CE5" s="20">
         <v>4.5</v>
       </c>
       <c r="CF5" s="21">
         <v>5.6</v>
       </c>
       <c r="CG5" s="20">
         <v>12.1</v>
       </c>
       <c r="CH5" s="20">
         <v>3.9</v>
       </c>
       <c r="CI5" s="20">
         <v>3.9</v>
       </c>
       <c r="CJ5" s="20">
         <v>8.3000000000000007</v>
       </c>
-      <c r="CK5" s="20"/>
+      <c r="CK5" s="20">
+        <v>3.8</v>
+      </c>
       <c r="CL5" s="20"/>
       <c r="CM5" s="20"/>
       <c r="CN5" s="20"/>
       <c r="CO5" s="20"/>
       <c r="CP5" s="21"/>
       <c r="CQ5" s="20"/>
       <c r="CR5" s="21"/>
       <c r="CS5" s="20"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="19">
         <v>336</v>
       </c>
       <c r="C6" s="20">
         <v>301.39999999999998</v>
       </c>
       <c r="D6" s="11">
         <v>289.39999999999998</v>
       </c>
       <c r="E6" s="11">
         <v>370.70000000000005</v>
       </c>
@@ -2838,51 +2842,53 @@
       </c>
       <c r="CC6" s="20">
         <v>35.9</v>
       </c>
       <c r="CD6" s="21">
         <v>31.3</v>
       </c>
       <c r="CE6" s="20">
         <v>26.8</v>
       </c>
       <c r="CF6" s="21">
         <v>38.5</v>
       </c>
       <c r="CG6" s="20">
         <v>95.6</v>
       </c>
       <c r="CH6" s="22">
         <v>180.6</v>
       </c>
       <c r="CI6" s="20">
         <v>166.11</v>
       </c>
       <c r="CJ6" s="11">
         <v>137.1</v>
       </c>
-      <c r="CK6" s="11"/>
+      <c r="CK6" s="11">
+        <v>105</v>
+      </c>
       <c r="CL6" s="21"/>
       <c r="CM6" s="21"/>
       <c r="CN6" s="21"/>
       <c r="CO6" s="20"/>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>13.3</v>
       </c>
       <c r="C7" s="20">
         <v>19.599999999999998</v>
       </c>
       <c r="D7" s="11">
         <v>2.5</v>
       </c>
       <c r="E7" s="11">
         <v>7.2000000000000028</v>
       </c>
@@ -3113,51 +3119,53 @@
       </c>
       <c r="CC7" s="20">
         <v>0.8</v>
       </c>
       <c r="CD7" s="21">
         <v>1.7</v>
       </c>
       <c r="CE7" s="20">
         <v>4</v>
       </c>
       <c r="CF7" s="21">
         <v>1.9</v>
       </c>
       <c r="CG7" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="CH7" s="22">
         <v>5.8</v>
       </c>
       <c r="CI7" s="20">
         <v>6.1</v>
       </c>
       <c r="CJ7" s="11">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CK7" s="11"/>
+      <c r="CK7" s="11">
+        <v>3.5</v>
+      </c>
       <c r="CL7" s="21"/>
       <c r="CM7" s="21"/>
       <c r="CN7" s="21"/>
       <c r="CO7" s="20"/>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="19">
         <v>116.3</v>
       </c>
       <c r="C8" s="20">
         <v>17.700000000000003</v>
       </c>
       <c r="D8" s="11">
         <v>6</v>
       </c>
       <c r="E8" s="11">
         <v>278.39999999999998</v>
       </c>
@@ -3388,51 +3396,53 @@
       </c>
       <c r="CC8" s="20">
         <v>3.63</v>
       </c>
       <c r="CD8" s="21">
         <v>20.079999999999998</v>
       </c>
       <c r="CE8" s="20">
         <v>148.19999999999999</v>
       </c>
       <c r="CF8" s="21">
         <v>57.79</v>
       </c>
       <c r="CG8" s="20">
         <v>15.56</v>
       </c>
       <c r="CH8" s="22">
         <v>112.8</v>
       </c>
       <c r="CI8" s="20">
         <v>38.1</v>
       </c>
       <c r="CJ8" s="11">
         <v>5.91</v>
       </c>
-      <c r="CK8" s="11"/>
+      <c r="CK8" s="11">
+        <v>119.8</v>
+      </c>
       <c r="CL8" s="21"/>
       <c r="CM8" s="21"/>
       <c r="CN8" s="21"/>
       <c r="CO8" s="20"/>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="19">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="20">
         <v>348.69999999999993</v>
       </c>
       <c r="D9" s="11">
         <v>148.70000000000005</v>
       </c>
       <c r="E9" s="11">
         <v>188.60000000000002</v>
       </c>
@@ -3663,51 +3673,53 @@
       </c>
       <c r="CC9" s="20">
         <v>126.88</v>
       </c>
       <c r="CD9" s="21">
         <v>174.93</v>
       </c>
       <c r="CE9" s="20">
         <v>69.319999999999993</v>
       </c>
       <c r="CF9" s="21">
         <v>49.2</v>
       </c>
       <c r="CG9" s="20">
         <v>102.15</v>
       </c>
       <c r="CH9" s="22">
         <v>100.95</v>
       </c>
       <c r="CI9" s="20">
         <v>130.65</v>
       </c>
       <c r="CJ9" s="11">
         <v>74.760000000000005</v>
       </c>
-      <c r="CK9" s="11"/>
+      <c r="CK9" s="11">
+        <v>160.49</v>
+      </c>
       <c r="CL9" s="21"/>
       <c r="CM9" s="21"/>
       <c r="CN9" s="21"/>
       <c r="CO9" s="20"/>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="19">
         <v>393.2</v>
       </c>
       <c r="C10" s="20">
         <v>352.2</v>
       </c>
       <c r="D10" s="11">
         <v>304.50000000000011</v>
       </c>
       <c r="E10" s="11">
         <v>439.39999999999986</v>
       </c>
@@ -3938,51 +3950,53 @@
       </c>
       <c r="CC10" s="20">
         <v>169.8</v>
       </c>
       <c r="CD10" s="21">
         <v>500.78</v>
       </c>
       <c r="CE10" s="20">
         <v>128.79</v>
       </c>
       <c r="CF10" s="21">
         <v>217.9</v>
       </c>
       <c r="CG10" s="20">
         <v>258</v>
       </c>
       <c r="CH10" s="22">
         <v>242.1</v>
       </c>
       <c r="CI10" s="20">
         <v>212.4</v>
       </c>
       <c r="CJ10" s="11">
         <v>190.36</v>
       </c>
-      <c r="CK10" s="11"/>
+      <c r="CK10" s="11">
+        <v>255.55</v>
+      </c>
       <c r="CL10" s="21"/>
       <c r="CM10" s="21"/>
       <c r="CN10" s="21"/>
       <c r="CO10" s="20"/>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="19">
         <v>777.9</v>
       </c>
       <c r="C11" s="20">
         <v>640.1</v>
       </c>
       <c r="D11" s="11">
         <v>824.09999999999991</v>
       </c>
       <c r="E11" s="11">
         <v>825.20000000000027</v>
       </c>
@@ -4213,51 +4227,53 @@
       </c>
       <c r="CC11" s="20">
         <v>214.21</v>
       </c>
       <c r="CD11" s="21">
         <v>177.02</v>
       </c>
       <c r="CE11" s="20">
         <v>91.84</v>
       </c>
       <c r="CF11" s="21">
         <v>103.72</v>
       </c>
       <c r="CG11" s="20">
         <v>262.89999999999998</v>
       </c>
       <c r="CH11" s="22">
         <v>226.96</v>
       </c>
       <c r="CI11" s="20">
         <v>206.62</v>
       </c>
       <c r="CJ11" s="11">
         <v>373.8</v>
       </c>
-      <c r="CK11" s="11"/>
+      <c r="CK11" s="11">
+        <v>266.45</v>
+      </c>
       <c r="CL11" s="21"/>
       <c r="CM11" s="21"/>
       <c r="CN11" s="21"/>
       <c r="CO11" s="20"/>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="22">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="20">
         <v>542.5</v>
       </c>
       <c r="D12" s="11">
         <v>272</v>
       </c>
       <c r="E12" s="11">
         <v>363</v>
       </c>
@@ -4488,51 +4504,53 @@
       </c>
       <c r="CC12" s="20">
         <v>175.49</v>
       </c>
       <c r="CD12" s="21">
         <v>230.56</v>
       </c>
       <c r="CE12" s="20">
         <v>124.31</v>
       </c>
       <c r="CF12" s="21">
         <v>114.26</v>
       </c>
       <c r="CG12" s="20">
         <v>200.97</v>
       </c>
       <c r="CH12" s="22">
         <v>177.88</v>
       </c>
       <c r="CI12" s="20">
         <v>209.99</v>
       </c>
       <c r="CJ12" s="22">
         <v>105.68</v>
       </c>
-      <c r="CK12" s="22"/>
+      <c r="CK12" s="22">
+        <v>179.71</v>
+      </c>
       <c r="CL12" s="22"/>
       <c r="CM12" s="22"/>
       <c r="CN12" s="22"/>
       <c r="CO12" s="20"/>
       <c r="CP12" s="21"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="21"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="19">
         <v>459.7</v>
       </c>
       <c r="C13" s="20">
         <v>404.59999999999997</v>
       </c>
       <c r="D13" s="11">
         <v>321.90000000000009</v>
       </c>
       <c r="E13" s="11">
         <v>513.29999999999995</v>
       </c>
@@ -4763,51 +4781,53 @@
       </c>
       <c r="CC13" s="20">
         <v>148.9</v>
       </c>
       <c r="CD13" s="21">
         <v>356.1</v>
       </c>
       <c r="CE13" s="20">
         <v>219</v>
       </c>
       <c r="CF13" s="21">
         <v>171.1</v>
       </c>
       <c r="CG13" s="20">
         <v>220.3</v>
       </c>
       <c r="CH13" s="22">
         <v>282.5</v>
       </c>
       <c r="CI13" s="20">
         <v>269.89999999999998</v>
       </c>
       <c r="CJ13" s="11">
         <v>199.3</v>
       </c>
-      <c r="CK13" s="11"/>
+      <c r="CK13" s="11">
+        <v>257.39999999999998</v>
+      </c>
       <c r="CL13" s="21"/>
       <c r="CM13" s="21"/>
       <c r="CN13" s="21"/>
       <c r="CO13" s="20"/>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="19">
         <v>185.1</v>
       </c>
       <c r="C14" s="20">
         <v>248.00000000000003</v>
       </c>
       <c r="D14" s="11">
         <v>189.69999999999993</v>
       </c>
       <c r="E14" s="11">
         <v>229.60000000000002</v>
       </c>
@@ -5038,51 +5058,53 @@
       </c>
       <c r="CC14" s="20">
         <v>101.6</v>
       </c>
       <c r="CD14" s="21">
         <v>161.44999999999999</v>
       </c>
       <c r="CE14" s="20">
         <v>39.69</v>
       </c>
       <c r="CF14" s="21">
         <v>35.03</v>
       </c>
       <c r="CG14" s="20">
         <v>135.08000000000001</v>
       </c>
       <c r="CH14" s="22">
         <v>79.48</v>
       </c>
       <c r="CI14" s="20">
         <v>132.37</v>
       </c>
       <c r="CJ14" s="11">
         <v>121.45</v>
       </c>
-      <c r="CK14" s="11"/>
+      <c r="CK14" s="11">
+        <v>114.03</v>
+      </c>
       <c r="CL14" s="21"/>
       <c r="CM14" s="21"/>
       <c r="CN14" s="21"/>
       <c r="CO14" s="20"/>
       <c r="CP14" s="21"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="21"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="19">
         <v>437.2</v>
       </c>
       <c r="C15" s="20">
         <v>243.90000000000003</v>
       </c>
       <c r="D15" s="11">
         <v>289.29999999999995</v>
       </c>
       <c r="E15" s="11">
         <v>287.69999999999993</v>
       </c>
@@ -5313,51 +5335,53 @@
       </c>
       <c r="CC15" s="20">
         <v>187.56</v>
       </c>
       <c r="CD15" s="21">
         <v>137.78</v>
       </c>
       <c r="CE15" s="20">
         <v>175.79</v>
       </c>
       <c r="CF15" s="21">
         <v>78.66</v>
       </c>
       <c r="CG15" s="20">
         <v>115.33</v>
       </c>
       <c r="CH15" s="22">
         <v>165.11</v>
       </c>
       <c r="CI15" s="20">
         <v>134.22</v>
       </c>
       <c r="CJ15" s="11">
         <v>108.06</v>
       </c>
-      <c r="CK15" s="11"/>
+      <c r="CK15" s="11">
+        <v>150.06</v>
+      </c>
       <c r="CL15" s="21"/>
       <c r="CM15" s="21"/>
       <c r="CN15" s="21"/>
       <c r="CO15" s="20"/>
       <c r="CP15" s="21"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="21"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="19">
         <v>638.9</v>
       </c>
       <c r="C16" s="20">
         <v>1040.8000000000002</v>
       </c>
       <c r="D16" s="11">
         <v>532.89999999999986</v>
       </c>
       <c r="E16" s="11">
         <v>916.5</v>
       </c>
@@ -5588,51 +5612,53 @@
       </c>
       <c r="CC16" s="20">
         <v>817.66</v>
       </c>
       <c r="CD16" s="21">
         <v>887.45</v>
       </c>
       <c r="CE16" s="20">
         <v>896.21</v>
       </c>
       <c r="CF16" s="21">
         <v>1042.96</v>
       </c>
       <c r="CG16" s="20">
         <v>1521.28</v>
       </c>
       <c r="CH16" s="22">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="20">
         <v>1497.23</v>
       </c>
       <c r="CJ16" s="11">
         <v>1361.41</v>
       </c>
-      <c r="CK16" s="11"/>
+      <c r="CK16" s="11">
+        <v>1661.93</v>
+      </c>
       <c r="CL16" s="21"/>
       <c r="CM16" s="21"/>
       <c r="CN16" s="21"/>
       <c r="CO16" s="20"/>
       <c r="CP16" s="21"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="21"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="22">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="20">
         <v>624.29999999999995</v>
       </c>
       <c r="D17" s="11">
         <v>464.5</v>
       </c>
       <c r="E17" s="11">
         <v>359</v>
       </c>
@@ -5863,51 +5889,53 @@
       </c>
       <c r="CC17" s="20">
         <v>289.2</v>
       </c>
       <c r="CD17" s="21">
         <v>254.54</v>
       </c>
       <c r="CE17" s="20">
         <v>246.29</v>
       </c>
       <c r="CF17" s="21">
         <v>199.11</v>
       </c>
       <c r="CG17" s="20">
         <v>364.04</v>
       </c>
       <c r="CH17" s="22">
         <v>402.07</v>
       </c>
       <c r="CI17" s="20">
         <v>461.28</v>
       </c>
       <c r="CJ17" s="11">
         <v>324.29000000000002</v>
       </c>
-      <c r="CK17" s="11"/>
+      <c r="CK17" s="11">
+        <v>257.10000000000002</v>
+      </c>
       <c r="CL17" s="21"/>
       <c r="CM17" s="21"/>
       <c r="CN17" s="21"/>
       <c r="CO17" s="20"/>
       <c r="CP17" s="21"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="21"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="22">
         <v>1332</v>
       </c>
       <c r="C18" s="20">
         <v>1650</v>
       </c>
       <c r="D18" s="11">
         <v>1043.1999999999998</v>
       </c>
       <c r="E18" s="11">
         <v>1030.3000000000002</v>
       </c>
@@ -6138,51 +6166,53 @@
       </c>
       <c r="CC18" s="20">
         <v>1057.1300000000001</v>
       </c>
       <c r="CD18" s="21">
         <v>1204.1099999999999</v>
       </c>
       <c r="CE18" s="20">
         <v>988.64</v>
       </c>
       <c r="CF18" s="21">
         <v>980</v>
       </c>
       <c r="CG18" s="20">
         <v>1111.57</v>
       </c>
       <c r="CH18" s="22">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="20">
         <v>1483.95</v>
       </c>
       <c r="CJ18" s="11">
         <v>1244.75</v>
       </c>
-      <c r="CK18" s="11"/>
+      <c r="CK18" s="11">
+        <v>1211.7</v>
+      </c>
       <c r="CL18" s="21"/>
       <c r="CM18" s="21"/>
       <c r="CN18" s="21"/>
       <c r="CO18" s="20"/>
       <c r="CP18" s="21"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="21"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="21">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="20">
         <v>761</v>
       </c>
       <c r="D19" s="11">
         <v>232</v>
       </c>
       <c r="E19" s="11">
         <v>628.50000000000023</v>
       </c>
@@ -6413,51 +6443,53 @@
       </c>
       <c r="CC19" s="20">
         <v>211.12</v>
       </c>
       <c r="CD19" s="21">
         <v>178.11</v>
       </c>
       <c r="CE19" s="20">
         <v>113.79</v>
       </c>
       <c r="CF19" s="21">
         <v>181.71</v>
       </c>
       <c r="CG19" s="20">
         <v>256.58999999999997</v>
       </c>
       <c r="CH19" s="12">
         <v>198.61</v>
       </c>
       <c r="CI19" s="20">
         <v>252.31</v>
       </c>
       <c r="CJ19" s="11">
         <v>121.99</v>
       </c>
-      <c r="CK19" s="11"/>
+      <c r="CK19" s="11">
+        <v>315.8</v>
+      </c>
       <c r="CL19" s="21"/>
       <c r="CM19" s="21"/>
       <c r="CN19" s="21"/>
       <c r="CO19" s="20"/>
       <c r="CP19" s="21"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="21"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="13">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="20">
         <v>242.70000000000005</v>
       </c>
       <c r="D20" s="11">
         <v>174.39999999999998</v>
       </c>
       <c r="E20" s="11">
         <v>456.70000000000005</v>
       </c>
@@ -6688,51 +6720,53 @@
       </c>
       <c r="CC20" s="20">
         <v>125.7</v>
       </c>
       <c r="CD20" s="21">
         <v>47.9</v>
       </c>
       <c r="CE20" s="20">
         <v>55.3</v>
       </c>
       <c r="CF20" s="21">
         <v>112.7</v>
       </c>
       <c r="CG20" s="20">
         <v>165</v>
       </c>
       <c r="CH20" s="13">
         <v>138</v>
       </c>
       <c r="CI20" s="20">
         <v>112.4</v>
       </c>
       <c r="CJ20" s="13">
         <v>75.2</v>
       </c>
-      <c r="CK20" s="13"/>
+      <c r="CK20" s="13">
+        <v>190</v>
+      </c>
       <c r="CL20" s="13"/>
       <c r="CM20" s="13"/>
       <c r="CN20" s="13"/>
       <c r="CO20" s="20"/>
       <c r="CP20" s="21"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="21"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="22">
         <v>913.6</v>
       </c>
       <c r="C21" s="20">
         <v>787.80000000000007</v>
       </c>
       <c r="D21" s="11">
         <v>598.5</v>
       </c>
       <c r="E21" s="11">
         <v>479.29999999999973</v>
       </c>
@@ -6963,51 +6997,53 @@
       </c>
       <c r="CC21" s="20">
         <v>185.12</v>
       </c>
       <c r="CD21" s="21">
         <v>147.47</v>
       </c>
       <c r="CE21" s="20">
         <v>43.46</v>
       </c>
       <c r="CF21" s="21">
         <v>189.03</v>
       </c>
       <c r="CG21" s="20">
         <v>187.59</v>
       </c>
       <c r="CH21" s="22">
         <v>191.17</v>
       </c>
       <c r="CI21" s="20">
         <v>234.61</v>
       </c>
       <c r="CJ21" s="11">
         <v>177.33</v>
       </c>
-      <c r="CK21" s="11"/>
+      <c r="CK21" s="11">
+        <v>202.14</v>
+      </c>
       <c r="CL21" s="21"/>
       <c r="CM21" s="21"/>
       <c r="CN21" s="21"/>
       <c r="CO21" s="20"/>
       <c r="CP21" s="21"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A22" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="22">
         <v>496.1</v>
       </c>
       <c r="C22" s="20">
         <v>435.29999999999995</v>
       </c>
       <c r="D22" s="11">
         <v>366.00000000000011</v>
       </c>
       <c r="E22" s="11">
         <v>366.29999999999995</v>
       </c>
@@ -7238,51 +7274,53 @@
       </c>
       <c r="CC22" s="20">
         <v>149.18</v>
       </c>
       <c r="CD22" s="21">
         <v>196.57</v>
       </c>
       <c r="CE22" s="20">
         <v>171.74</v>
       </c>
       <c r="CF22" s="21">
         <v>115.21</v>
       </c>
       <c r="CG22" s="20">
         <v>281.45</v>
       </c>
       <c r="CH22" s="22">
         <v>190.88</v>
       </c>
       <c r="CI22" s="20">
         <v>216.45</v>
       </c>
       <c r="CJ22" s="18">
         <v>221.17</v>
       </c>
-      <c r="CK22" s="18"/>
+      <c r="CK22" s="18">
+        <v>294.85000000000002</v>
+      </c>
       <c r="CL22" s="21"/>
       <c r="CM22" s="21"/>
       <c r="CN22" s="21"/>
       <c r="CO22" s="20"/>
       <c r="CP22" s="21"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="21"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A23" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="22">
         <v>414.1</v>
       </c>
       <c r="C23" s="20">
         <v>436.79999999999995</v>
       </c>
       <c r="D23" s="11">
         <v>173.50000000000011</v>
       </c>
       <c r="E23" s="11">
         <v>309.59999999999991</v>
       </c>
@@ -7513,51 +7551,53 @@
       </c>
       <c r="CC23" s="20">
         <v>96.71</v>
       </c>
       <c r="CD23" s="21">
         <v>119.55</v>
       </c>
       <c r="CE23" s="20">
         <v>48.56</v>
       </c>
       <c r="CF23" s="21">
         <v>56.03</v>
       </c>
       <c r="CG23" s="20">
         <v>125.72</v>
       </c>
       <c r="CH23" s="22">
         <v>123.7</v>
       </c>
       <c r="CI23" s="20">
         <v>148.07</v>
       </c>
       <c r="CJ23" s="18">
         <v>88.9</v>
       </c>
-      <c r="CK23" s="18"/>
+      <c r="CK23" s="18">
+        <v>184.21</v>
+      </c>
       <c r="CL23" s="21"/>
       <c r="CM23" s="21"/>
       <c r="CN23" s="21"/>
       <c r="CO23" s="20"/>
       <c r="CP23" s="21"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="21"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="21">
         <v>670.9</v>
       </c>
       <c r="C24" s="20">
         <v>628.00000000000011</v>
       </c>
       <c r="D24" s="11">
         <v>276.69999999999982</v>
       </c>
       <c r="E24" s="11">
         <v>430.80000000000018</v>
       </c>
@@ -7788,51 +7828,53 @@
       </c>
       <c r="CC24" s="20">
         <v>222.79</v>
       </c>
       <c r="CD24" s="21">
         <v>270.17</v>
       </c>
       <c r="CE24" s="20">
         <v>104.71</v>
       </c>
       <c r="CF24" s="21">
         <v>150.76</v>
       </c>
       <c r="CG24" s="20">
         <v>239.17</v>
       </c>
       <c r="CH24" s="12">
         <v>317.11</v>
       </c>
       <c r="CI24" s="20">
         <v>336.93</v>
       </c>
       <c r="CJ24" s="12">
         <v>291.01</v>
       </c>
-      <c r="CK24" s="12"/>
+      <c r="CK24" s="12">
+        <v>306.20999999999998</v>
+      </c>
       <c r="CL24" s="12"/>
       <c r="CM24" s="12"/>
       <c r="CN24" s="12"/>
       <c r="CO24" s="20"/>
       <c r="CP24" s="21"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="21"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1" ht="6" customHeight="1">
       <c r="A25" s="14"/>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
       <c r="N25" s="14"/>
       <c r="O25" s="14"/>