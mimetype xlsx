--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="345" yWindow="2775" windowWidth="16560" windowHeight="9720"/>
+    <workbookView xWindow="7980" yWindow="180" windowWidth="16560" windowHeight="9720"/>
   </bookViews>
   <sheets>
     <sheet name="meet" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">meet!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="44">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
@@ -1486,51 +1486,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK24"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="10" style="2" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="2"/>
     <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="2" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
     <col min="18" max="18" width="8.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="7" style="2" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="2" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="2" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="2" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="1"/>
@@ -2291,51 +2291,53 @@
       </c>
       <c r="CD4" s="17">
         <v>5118.17</v>
       </c>
       <c r="CE4" s="16">
         <v>3701.33</v>
       </c>
       <c r="CF4" s="17">
         <v>3901.37</v>
       </c>
       <c r="CG4" s="16">
         <v>5679.19</v>
       </c>
       <c r="CH4" s="16">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="16">
         <v>6253.19</v>
       </c>
       <c r="CJ4" s="7">
         <v>5231.2700000000004</v>
       </c>
       <c r="CK4" s="7">
         <v>6239.22</v>
       </c>
-      <c r="CL4" s="17"/>
+      <c r="CL4" s="17">
+        <v>6341.01</v>
+      </c>
       <c r="CM4" s="8"/>
       <c r="CN4" s="8"/>
       <c r="CO4" s="16"/>
       <c r="CP4" s="17"/>
       <c r="CQ4" s="16"/>
       <c r="CR4" s="17"/>
       <c r="CS4" s="16"/>
     </row>
     <row r="5" spans="1:97" s="10" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="20">
         <v>184.9</v>
       </c>
       <c r="C5" s="20">
         <v>194.20000000000002</v>
       </c>
       <c r="D5" s="11">
         <v>143</v>
       </c>
       <c r="E5" s="11">
         <v>115.10000000000002</v>
       </c>
       <c r="F5" s="11">
@@ -2568,51 +2570,53 @@
       </c>
       <c r="CD5" s="21">
         <v>21.43</v>
       </c>
       <c r="CE5" s="20">
         <v>4.5</v>
       </c>
       <c r="CF5" s="21">
         <v>5.6</v>
       </c>
       <c r="CG5" s="20">
         <v>12.1</v>
       </c>
       <c r="CH5" s="20">
         <v>3.9</v>
       </c>
       <c r="CI5" s="20">
         <v>3.9</v>
       </c>
       <c r="CJ5" s="20">
         <v>8.3000000000000007</v>
       </c>
       <c r="CK5" s="20">
         <v>3.8</v>
       </c>
-      <c r="CL5" s="20"/>
+      <c r="CL5" s="20">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="CM5" s="20"/>
       <c r="CN5" s="20"/>
       <c r="CO5" s="20"/>
       <c r="CP5" s="21"/>
       <c r="CQ5" s="20"/>
       <c r="CR5" s="21"/>
       <c r="CS5" s="20"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="19">
         <v>336</v>
       </c>
       <c r="C6" s="20">
         <v>301.39999999999998</v>
       </c>
       <c r="D6" s="11">
         <v>289.39999999999998</v>
       </c>
       <c r="E6" s="11">
         <v>370.70000000000005</v>
       </c>
       <c r="F6" s="11">
@@ -2845,51 +2849,53 @@
       </c>
       <c r="CD6" s="21">
         <v>31.3</v>
       </c>
       <c r="CE6" s="20">
         <v>26.8</v>
       </c>
       <c r="CF6" s="21">
         <v>38.5</v>
       </c>
       <c r="CG6" s="20">
         <v>95.6</v>
       </c>
       <c r="CH6" s="22">
         <v>180.6</v>
       </c>
       <c r="CI6" s="20">
         <v>166.11</v>
       </c>
       <c r="CJ6" s="11">
         <v>137.1</v>
       </c>
       <c r="CK6" s="11">
         <v>105</v>
       </c>
-      <c r="CL6" s="21"/>
+      <c r="CL6" s="21">
+        <v>148.80000000000001</v>
+      </c>
       <c r="CM6" s="21"/>
       <c r="CN6" s="21"/>
       <c r="CO6" s="20"/>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>13.3</v>
       </c>
       <c r="C7" s="20">
         <v>19.599999999999998</v>
       </c>
       <c r="D7" s="11">
         <v>2.5</v>
       </c>
       <c r="E7" s="11">
         <v>7.2000000000000028</v>
       </c>
       <c r="F7" s="11">
@@ -3122,51 +3128,53 @@
       </c>
       <c r="CD7" s="21">
         <v>1.7</v>
       </c>
       <c r="CE7" s="20">
         <v>4</v>
       </c>
       <c r="CF7" s="21">
         <v>1.9</v>
       </c>
       <c r="CG7" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="CH7" s="22">
         <v>5.8</v>
       </c>
       <c r="CI7" s="20">
         <v>6.1</v>
       </c>
       <c r="CJ7" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK7" s="11">
         <v>3.5</v>
       </c>
-      <c r="CL7" s="21"/>
+      <c r="CL7" s="21">
+        <v>4.9000000000000004</v>
+      </c>
       <c r="CM7" s="21"/>
       <c r="CN7" s="21"/>
       <c r="CO7" s="20"/>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="19">
         <v>116.3</v>
       </c>
       <c r="C8" s="20">
         <v>17.700000000000003</v>
       </c>
       <c r="D8" s="11">
         <v>6</v>
       </c>
       <c r="E8" s="11">
         <v>278.39999999999998</v>
       </c>
       <c r="F8" s="11">
@@ -3399,51 +3407,53 @@
       </c>
       <c r="CD8" s="21">
         <v>20.079999999999998</v>
       </c>
       <c r="CE8" s="20">
         <v>148.19999999999999</v>
       </c>
       <c r="CF8" s="21">
         <v>57.79</v>
       </c>
       <c r="CG8" s="20">
         <v>15.56</v>
       </c>
       <c r="CH8" s="22">
         <v>112.8</v>
       </c>
       <c r="CI8" s="20">
         <v>38.1</v>
       </c>
       <c r="CJ8" s="11">
         <v>5.91</v>
       </c>
       <c r="CK8" s="11">
         <v>119.8</v>
       </c>
-      <c r="CL8" s="21"/>
+      <c r="CL8" s="21">
+        <v>6.9</v>
+      </c>
       <c r="CM8" s="21"/>
       <c r="CN8" s="21"/>
       <c r="CO8" s="20"/>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="19">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="20">
         <v>348.69999999999993</v>
       </c>
       <c r="D9" s="11">
         <v>148.70000000000005</v>
       </c>
       <c r="E9" s="11">
         <v>188.60000000000002</v>
       </c>
       <c r="F9" s="11">
@@ -3676,51 +3686,53 @@
       </c>
       <c r="CD9" s="21">
         <v>174.93</v>
       </c>
       <c r="CE9" s="20">
         <v>69.319999999999993</v>
       </c>
       <c r="CF9" s="21">
         <v>49.2</v>
       </c>
       <c r="CG9" s="20">
         <v>102.15</v>
       </c>
       <c r="CH9" s="22">
         <v>100.95</v>
       </c>
       <c r="CI9" s="20">
         <v>130.65</v>
       </c>
       <c r="CJ9" s="11">
         <v>74.760000000000005</v>
       </c>
       <c r="CK9" s="11">
         <v>160.49</v>
       </c>
-      <c r="CL9" s="21"/>
+      <c r="CL9" s="21">
+        <v>174.33</v>
+      </c>
       <c r="CM9" s="21"/>
       <c r="CN9" s="21"/>
       <c r="CO9" s="20"/>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="19">
         <v>393.2</v>
       </c>
       <c r="C10" s="20">
         <v>352.2</v>
       </c>
       <c r="D10" s="11">
         <v>304.50000000000011</v>
       </c>
       <c r="E10" s="11">
         <v>439.39999999999986</v>
       </c>
       <c r="F10" s="11">
@@ -3953,51 +3965,53 @@
       </c>
       <c r="CD10" s="21">
         <v>500.78</v>
       </c>
       <c r="CE10" s="20">
         <v>128.79</v>
       </c>
       <c r="CF10" s="21">
         <v>217.9</v>
       </c>
       <c r="CG10" s="20">
         <v>258</v>
       </c>
       <c r="CH10" s="22">
         <v>242.1</v>
       </c>
       <c r="CI10" s="20">
         <v>212.4</v>
       </c>
       <c r="CJ10" s="11">
         <v>190.36</v>
       </c>
       <c r="CK10" s="11">
         <v>255.55</v>
       </c>
-      <c r="CL10" s="21"/>
+      <c r="CL10" s="21">
+        <v>458.1</v>
+      </c>
       <c r="CM10" s="21"/>
       <c r="CN10" s="21"/>
       <c r="CO10" s="20"/>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="19">
         <v>777.9</v>
       </c>
       <c r="C11" s="20">
         <v>640.1</v>
       </c>
       <c r="D11" s="11">
         <v>824.09999999999991</v>
       </c>
       <c r="E11" s="11">
         <v>825.20000000000027</v>
       </c>
       <c r="F11" s="11">
@@ -4230,51 +4244,53 @@
       </c>
       <c r="CD11" s="21">
         <v>177.02</v>
       </c>
       <c r="CE11" s="20">
         <v>91.84</v>
       </c>
       <c r="CF11" s="21">
         <v>103.72</v>
       </c>
       <c r="CG11" s="20">
         <v>262.89999999999998</v>
       </c>
       <c r="CH11" s="22">
         <v>226.96</v>
       </c>
       <c r="CI11" s="20">
         <v>206.62</v>
       </c>
       <c r="CJ11" s="11">
         <v>373.8</v>
       </c>
       <c r="CK11" s="11">
         <v>266.45</v>
       </c>
-      <c r="CL11" s="21"/>
+      <c r="CL11" s="21">
+        <v>473.02</v>
+      </c>
       <c r="CM11" s="21"/>
       <c r="CN11" s="21"/>
       <c r="CO11" s="20"/>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="22">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="20">
         <v>542.5</v>
       </c>
       <c r="D12" s="11">
         <v>272</v>
       </c>
       <c r="E12" s="11">
         <v>363</v>
       </c>
       <c r="F12" s="11">
@@ -4507,51 +4523,53 @@
       </c>
       <c r="CD12" s="21">
         <v>230.56</v>
       </c>
       <c r="CE12" s="20">
         <v>124.31</v>
       </c>
       <c r="CF12" s="21">
         <v>114.26</v>
       </c>
       <c r="CG12" s="20">
         <v>200.97</v>
       </c>
       <c r="CH12" s="22">
         <v>177.88</v>
       </c>
       <c r="CI12" s="20">
         <v>209.99</v>
       </c>
       <c r="CJ12" s="22">
         <v>105.68</v>
       </c>
       <c r="CK12" s="22">
         <v>179.71</v>
       </c>
-      <c r="CL12" s="22"/>
+      <c r="CL12" s="22">
+        <v>230.96</v>
+      </c>
       <c r="CM12" s="22"/>
       <c r="CN12" s="22"/>
       <c r="CO12" s="20"/>
       <c r="CP12" s="21"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="21"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="19">
         <v>459.7</v>
       </c>
       <c r="C13" s="20">
         <v>404.59999999999997</v>
       </c>
       <c r="D13" s="11">
         <v>321.90000000000009</v>
       </c>
       <c r="E13" s="11">
         <v>513.29999999999995</v>
       </c>
       <c r="F13" s="11">
@@ -4784,51 +4802,53 @@
       </c>
       <c r="CD13" s="21">
         <v>356.1</v>
       </c>
       <c r="CE13" s="20">
         <v>219</v>
       </c>
       <c r="CF13" s="21">
         <v>171.1</v>
       </c>
       <c r="CG13" s="20">
         <v>220.3</v>
       </c>
       <c r="CH13" s="22">
         <v>282.5</v>
       </c>
       <c r="CI13" s="20">
         <v>269.89999999999998</v>
       </c>
       <c r="CJ13" s="11">
         <v>199.3</v>
       </c>
       <c r="CK13" s="11">
         <v>257.39999999999998</v>
       </c>
-      <c r="CL13" s="21"/>
+      <c r="CL13" s="21">
+        <v>493.7</v>
+      </c>
       <c r="CM13" s="21"/>
       <c r="CN13" s="21"/>
       <c r="CO13" s="20"/>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="19">
         <v>185.1</v>
       </c>
       <c r="C14" s="20">
         <v>248.00000000000003</v>
       </c>
       <c r="D14" s="11">
         <v>189.69999999999993</v>
       </c>
       <c r="E14" s="11">
         <v>229.60000000000002</v>
       </c>
       <c r="F14" s="11">
@@ -5061,51 +5081,53 @@
       </c>
       <c r="CD14" s="21">
         <v>161.44999999999999</v>
       </c>
       <c r="CE14" s="20">
         <v>39.69</v>
       </c>
       <c r="CF14" s="21">
         <v>35.03</v>
       </c>
       <c r="CG14" s="20">
         <v>135.08000000000001</v>
       </c>
       <c r="CH14" s="22">
         <v>79.48</v>
       </c>
       <c r="CI14" s="20">
         <v>132.37</v>
       </c>
       <c r="CJ14" s="11">
         <v>121.45</v>
       </c>
       <c r="CK14" s="11">
         <v>114.03</v>
       </c>
-      <c r="CL14" s="21"/>
+      <c r="CL14" s="21">
+        <v>177.62</v>
+      </c>
       <c r="CM14" s="21"/>
       <c r="CN14" s="21"/>
       <c r="CO14" s="20"/>
       <c r="CP14" s="21"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="21"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="19">
         <v>437.2</v>
       </c>
       <c r="C15" s="20">
         <v>243.90000000000003</v>
       </c>
       <c r="D15" s="11">
         <v>289.29999999999995</v>
       </c>
       <c r="E15" s="11">
         <v>287.69999999999993</v>
       </c>
       <c r="F15" s="11">
@@ -5338,51 +5360,53 @@
       </c>
       <c r="CD15" s="21">
         <v>137.78</v>
       </c>
       <c r="CE15" s="20">
         <v>175.79</v>
       </c>
       <c r="CF15" s="21">
         <v>78.66</v>
       </c>
       <c r="CG15" s="20">
         <v>115.33</v>
       </c>
       <c r="CH15" s="22">
         <v>165.11</v>
       </c>
       <c r="CI15" s="20">
         <v>134.22</v>
       </c>
       <c r="CJ15" s="11">
         <v>108.06</v>
       </c>
       <c r="CK15" s="11">
         <v>150.06</v>
       </c>
-      <c r="CL15" s="21"/>
+      <c r="CL15" s="21">
+        <v>161.94999999999999</v>
+      </c>
       <c r="CM15" s="21"/>
       <c r="CN15" s="21"/>
       <c r="CO15" s="20"/>
       <c r="CP15" s="21"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="21"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="19">
         <v>638.9</v>
       </c>
       <c r="C16" s="20">
         <v>1040.8000000000002</v>
       </c>
       <c r="D16" s="11">
         <v>532.89999999999986</v>
       </c>
       <c r="E16" s="11">
         <v>916.5</v>
       </c>
       <c r="F16" s="11">
@@ -5615,51 +5639,53 @@
       </c>
       <c r="CD16" s="21">
         <v>887.45</v>
       </c>
       <c r="CE16" s="20">
         <v>896.21</v>
       </c>
       <c r="CF16" s="21">
         <v>1042.96</v>
       </c>
       <c r="CG16" s="20">
         <v>1521.28</v>
       </c>
       <c r="CH16" s="22">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="20">
         <v>1497.23</v>
       </c>
       <c r="CJ16" s="11">
         <v>1361.41</v>
       </c>
       <c r="CK16" s="11">
         <v>1661.93</v>
       </c>
-      <c r="CL16" s="21"/>
+      <c r="CL16" s="21">
+        <v>927.12</v>
+      </c>
       <c r="CM16" s="21"/>
       <c r="CN16" s="21"/>
       <c r="CO16" s="20"/>
       <c r="CP16" s="21"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="21"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="22">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="20">
         <v>624.29999999999995</v>
       </c>
       <c r="D17" s="11">
         <v>464.5</v>
       </c>
       <c r="E17" s="11">
         <v>359</v>
       </c>
       <c r="F17" s="11">
@@ -5892,51 +5918,53 @@
       </c>
       <c r="CD17" s="21">
         <v>254.54</v>
       </c>
       <c r="CE17" s="20">
         <v>246.29</v>
       </c>
       <c r="CF17" s="21">
         <v>199.11</v>
       </c>
       <c r="CG17" s="20">
         <v>364.04</v>
       </c>
       <c r="CH17" s="22">
         <v>402.07</v>
       </c>
       <c r="CI17" s="20">
         <v>461.28</v>
       </c>
       <c r="CJ17" s="11">
         <v>324.29000000000002</v>
       </c>
       <c r="CK17" s="11">
         <v>257.10000000000002</v>
       </c>
-      <c r="CL17" s="21"/>
+      <c r="CL17" s="21">
+        <v>321.47000000000003</v>
+      </c>
       <c r="CM17" s="21"/>
       <c r="CN17" s="21"/>
       <c r="CO17" s="20"/>
       <c r="CP17" s="21"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="21"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="22">
         <v>1332</v>
       </c>
       <c r="C18" s="20">
         <v>1650</v>
       </c>
       <c r="D18" s="11">
         <v>1043.1999999999998</v>
       </c>
       <c r="E18" s="11">
         <v>1030.3000000000002</v>
       </c>
       <c r="F18" s="11">
@@ -6169,51 +6197,53 @@
       </c>
       <c r="CD18" s="21">
         <v>1204.1099999999999</v>
       </c>
       <c r="CE18" s="20">
         <v>988.64</v>
       </c>
       <c r="CF18" s="21">
         <v>980</v>
       </c>
       <c r="CG18" s="20">
         <v>1111.57</v>
       </c>
       <c r="CH18" s="22">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="20">
         <v>1483.95</v>
       </c>
       <c r="CJ18" s="11">
         <v>1244.75</v>
       </c>
       <c r="CK18" s="11">
         <v>1211.7</v>
       </c>
-      <c r="CL18" s="21"/>
+      <c r="CL18" s="21">
+        <v>1261.97</v>
+      </c>
       <c r="CM18" s="21"/>
       <c r="CN18" s="21"/>
       <c r="CO18" s="20"/>
       <c r="CP18" s="21"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="21"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="21">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="20">
         <v>761</v>
       </c>
       <c r="D19" s="11">
         <v>232</v>
       </c>
       <c r="E19" s="11">
         <v>628.50000000000023</v>
       </c>
       <c r="F19" s="11">
@@ -6446,51 +6476,53 @@
       </c>
       <c r="CD19" s="21">
         <v>178.11</v>
       </c>
       <c r="CE19" s="20">
         <v>113.79</v>
       </c>
       <c r="CF19" s="21">
         <v>181.71</v>
       </c>
       <c r="CG19" s="20">
         <v>256.58999999999997</v>
       </c>
       <c r="CH19" s="12">
         <v>198.61</v>
       </c>
       <c r="CI19" s="20">
         <v>252.31</v>
       </c>
       <c r="CJ19" s="11">
         <v>121.99</v>
       </c>
       <c r="CK19" s="11">
         <v>315.8</v>
       </c>
-      <c r="CL19" s="21"/>
+      <c r="CL19" s="21">
+        <v>279.06</v>
+      </c>
       <c r="CM19" s="21"/>
       <c r="CN19" s="21"/>
       <c r="CO19" s="20"/>
       <c r="CP19" s="21"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="21"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="13">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="20">
         <v>242.70000000000005</v>
       </c>
       <c r="D20" s="11">
         <v>174.39999999999998</v>
       </c>
       <c r="E20" s="11">
         <v>456.70000000000005</v>
       </c>
       <c r="F20" s="11">
@@ -6723,51 +6755,53 @@
       </c>
       <c r="CD20" s="21">
         <v>47.9</v>
       </c>
       <c r="CE20" s="20">
         <v>55.3</v>
       </c>
       <c r="CF20" s="21">
         <v>112.7</v>
       </c>
       <c r="CG20" s="20">
         <v>165</v>
       </c>
       <c r="CH20" s="13">
         <v>138</v>
       </c>
       <c r="CI20" s="20">
         <v>112.4</v>
       </c>
       <c r="CJ20" s="13">
         <v>75.2</v>
       </c>
       <c r="CK20" s="13">
         <v>190</v>
       </c>
-      <c r="CL20" s="13"/>
+      <c r="CL20" s="13">
+        <v>212.6</v>
+      </c>
       <c r="CM20" s="13"/>
       <c r="CN20" s="13"/>
       <c r="CO20" s="20"/>
       <c r="CP20" s="21"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="21"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="22">
         <v>913.6</v>
       </c>
       <c r="C21" s="20">
         <v>787.80000000000007</v>
       </c>
       <c r="D21" s="11">
         <v>598.5</v>
       </c>
       <c r="E21" s="11">
         <v>479.29999999999973</v>
       </c>
       <c r="F21" s="11">
@@ -7000,51 +7034,53 @@
       </c>
       <c r="CD21" s="21">
         <v>147.47</v>
       </c>
       <c r="CE21" s="20">
         <v>43.46</v>
       </c>
       <c r="CF21" s="21">
         <v>189.03</v>
       </c>
       <c r="CG21" s="20">
         <v>187.59</v>
       </c>
       <c r="CH21" s="22">
         <v>191.17</v>
       </c>
       <c r="CI21" s="20">
         <v>234.61</v>
       </c>
       <c r="CJ21" s="11">
         <v>177.33</v>
       </c>
       <c r="CK21" s="11">
         <v>202.14</v>
       </c>
-      <c r="CL21" s="21"/>
+      <c r="CL21" s="21">
+        <v>242.56</v>
+      </c>
       <c r="CM21" s="21"/>
       <c r="CN21" s="21"/>
       <c r="CO21" s="20"/>
       <c r="CP21" s="21"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A22" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="22">
         <v>496.1</v>
       </c>
       <c r="C22" s="20">
         <v>435.29999999999995</v>
       </c>
       <c r="D22" s="11">
         <v>366.00000000000011</v>
       </c>
       <c r="E22" s="11">
         <v>366.29999999999995</v>
       </c>
       <c r="F22" s="11">
@@ -7277,51 +7313,53 @@
       </c>
       <c r="CD22" s="21">
         <v>196.57</v>
       </c>
       <c r="CE22" s="20">
         <v>171.74</v>
       </c>
       <c r="CF22" s="21">
         <v>115.21</v>
       </c>
       <c r="CG22" s="20">
         <v>281.45</v>
       </c>
       <c r="CH22" s="22">
         <v>190.88</v>
       </c>
       <c r="CI22" s="20">
         <v>216.45</v>
       </c>
       <c r="CJ22" s="18">
         <v>221.17</v>
       </c>
       <c r="CK22" s="18">
         <v>294.85000000000002</v>
       </c>
-      <c r="CL22" s="21"/>
+      <c r="CL22" s="21">
+        <v>287.49</v>
+      </c>
       <c r="CM22" s="21"/>
       <c r="CN22" s="21"/>
       <c r="CO22" s="20"/>
       <c r="CP22" s="21"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="21"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A23" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="22">
         <v>414.1</v>
       </c>
       <c r="C23" s="20">
         <v>436.79999999999995</v>
       </c>
       <c r="D23" s="11">
         <v>173.50000000000011</v>
       </c>
       <c r="E23" s="11">
         <v>309.59999999999991</v>
       </c>
       <c r="F23" s="11">
@@ -7554,51 +7592,53 @@
       </c>
       <c r="CD23" s="21">
         <v>119.55</v>
       </c>
       <c r="CE23" s="20">
         <v>48.56</v>
       </c>
       <c r="CF23" s="21">
         <v>56.03</v>
       </c>
       <c r="CG23" s="20">
         <v>125.72</v>
       </c>
       <c r="CH23" s="22">
         <v>123.7</v>
       </c>
       <c r="CI23" s="20">
         <v>148.07</v>
       </c>
       <c r="CJ23" s="18">
         <v>88.9</v>
       </c>
       <c r="CK23" s="18">
         <v>184.21</v>
       </c>
-      <c r="CL23" s="21"/>
+      <c r="CL23" s="21">
+        <v>171.73</v>
+      </c>
       <c r="CM23" s="21"/>
       <c r="CN23" s="21"/>
       <c r="CO23" s="20"/>
       <c r="CP23" s="21"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="21"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="21">
         <v>670.9</v>
       </c>
       <c r="C24" s="20">
         <v>628.00000000000011</v>
       </c>
       <c r="D24" s="11">
         <v>276.69999999999982</v>
       </c>
       <c r="E24" s="11">
         <v>430.80000000000018</v>
       </c>
       <c r="F24" s="11">
@@ -7831,51 +7871,53 @@
       </c>
       <c r="CD24" s="21">
         <v>270.17</v>
       </c>
       <c r="CE24" s="20">
         <v>104.71</v>
       </c>
       <c r="CF24" s="21">
         <v>150.76</v>
       </c>
       <c r="CG24" s="20">
         <v>239.17</v>
       </c>
       <c r="CH24" s="12">
         <v>317.11</v>
       </c>
       <c r="CI24" s="20">
         <v>336.93</v>
       </c>
       <c r="CJ24" s="12">
         <v>291.01</v>
       </c>
       <c r="CK24" s="12">
         <v>306.20999999999998</v>
       </c>
-      <c r="CL24" s="12"/>
+      <c r="CL24" s="12">
+        <v>306.05</v>
+      </c>
       <c r="CM24" s="12"/>
       <c r="CN24" s="12"/>
       <c r="CO24" s="20"/>
       <c r="CP24" s="21"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="21"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1" ht="6" customHeight="1">
       <c r="A25" s="14"/>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
       <c r="N25" s="14"/>
       <c r="O25" s="14"/>
       <c r="P25" s="14"/>