--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -1486,51 +1486,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="10" style="2" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="2"/>
     <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="2" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
     <col min="18" max="18" width="8.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="7" style="2" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="2" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="2" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="2" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="1"/>
@@ -2294,51 +2294,53 @@
       </c>
       <c r="CE4" s="16">
         <v>3701.33</v>
       </c>
       <c r="CF4" s="17">
         <v>3901.37</v>
       </c>
       <c r="CG4" s="16">
         <v>5679.19</v>
       </c>
       <c r="CH4" s="16">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="16">
         <v>6253.19</v>
       </c>
       <c r="CJ4" s="7">
         <v>5231.2700000000004</v>
       </c>
       <c r="CK4" s="7">
         <v>6239.22</v>
       </c>
       <c r="CL4" s="17">
         <v>6341.01</v>
       </c>
-      <c r="CM4" s="8"/>
+      <c r="CM4" s="8">
+        <v>9891.4699999999993</v>
+      </c>
       <c r="CN4" s="8"/>
       <c r="CO4" s="16"/>
       <c r="CP4" s="17"/>
       <c r="CQ4" s="16"/>
       <c r="CR4" s="17"/>
       <c r="CS4" s="16"/>
     </row>
     <row r="5" spans="1:97" s="10" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="20">
         <v>184.9</v>
       </c>
       <c r="C5" s="20">
         <v>194.20000000000002</v>
       </c>
       <c r="D5" s="11">
         <v>143</v>
       </c>
       <c r="E5" s="11">
         <v>115.10000000000002</v>
       </c>
       <c r="F5" s="11">
         <v>127.89999999999998</v>
@@ -2573,51 +2575,53 @@
       </c>
       <c r="CE5" s="20">
         <v>4.5</v>
       </c>
       <c r="CF5" s="21">
         <v>5.6</v>
       </c>
       <c r="CG5" s="20">
         <v>12.1</v>
       </c>
       <c r="CH5" s="20">
         <v>3.9</v>
       </c>
       <c r="CI5" s="20">
         <v>3.9</v>
       </c>
       <c r="CJ5" s="20">
         <v>8.3000000000000007</v>
       </c>
       <c r="CK5" s="20">
         <v>3.8</v>
       </c>
       <c r="CL5" s="20">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CM5" s="20"/>
+      <c r="CM5" s="20">
+        <v>3.3</v>
+      </c>
       <c r="CN5" s="20"/>
       <c r="CO5" s="20"/>
       <c r="CP5" s="21"/>
       <c r="CQ5" s="20"/>
       <c r="CR5" s="21"/>
       <c r="CS5" s="20"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="19">
         <v>336</v>
       </c>
       <c r="C6" s="20">
         <v>301.39999999999998</v>
       </c>
       <c r="D6" s="11">
         <v>289.39999999999998</v>
       </c>
       <c r="E6" s="11">
         <v>370.70000000000005</v>
       </c>
       <c r="F6" s="11">
         <v>409.09999999999991</v>
@@ -2852,51 +2856,53 @@
       </c>
       <c r="CE6" s="20">
         <v>26.8</v>
       </c>
       <c r="CF6" s="21">
         <v>38.5</v>
       </c>
       <c r="CG6" s="20">
         <v>95.6</v>
       </c>
       <c r="CH6" s="22">
         <v>180.6</v>
       </c>
       <c r="CI6" s="20">
         <v>166.11</v>
       </c>
       <c r="CJ6" s="11">
         <v>137.1</v>
       </c>
       <c r="CK6" s="11">
         <v>105</v>
       </c>
       <c r="CL6" s="21">
         <v>148.80000000000001</v>
       </c>
-      <c r="CM6" s="21"/>
+      <c r="CM6" s="21">
+        <v>135.93</v>
+      </c>
       <c r="CN6" s="21"/>
       <c r="CO6" s="20"/>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>13.3</v>
       </c>
       <c r="C7" s="20">
         <v>19.599999999999998</v>
       </c>
       <c r="D7" s="11">
         <v>2.5</v>
       </c>
       <c r="E7" s="11">
         <v>7.2000000000000028</v>
       </c>
       <c r="F7" s="11">
         <v>14.699999999999996</v>
@@ -3131,51 +3137,53 @@
       </c>
       <c r="CE7" s="20">
         <v>4</v>
       </c>
       <c r="CF7" s="21">
         <v>1.9</v>
       </c>
       <c r="CG7" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="CH7" s="22">
         <v>5.8</v>
       </c>
       <c r="CI7" s="20">
         <v>6.1</v>
       </c>
       <c r="CJ7" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK7" s="11">
         <v>3.5</v>
       </c>
       <c r="CL7" s="21">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CM7" s="21"/>
+      <c r="CM7" s="21">
+        <v>1.4</v>
+      </c>
       <c r="CN7" s="21"/>
       <c r="CO7" s="20"/>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="19">
         <v>116.3</v>
       </c>
       <c r="C8" s="20">
         <v>17.700000000000003</v>
       </c>
       <c r="D8" s="11">
         <v>6</v>
       </c>
       <c r="E8" s="11">
         <v>278.39999999999998</v>
       </c>
       <c r="F8" s="11">
         <v>18.400000000000034</v>
@@ -3410,51 +3418,53 @@
       </c>
       <c r="CE8" s="20">
         <v>148.19999999999999</v>
       </c>
       <c r="CF8" s="21">
         <v>57.79</v>
       </c>
       <c r="CG8" s="20">
         <v>15.56</v>
       </c>
       <c r="CH8" s="22">
         <v>112.8</v>
       </c>
       <c r="CI8" s="20">
         <v>38.1</v>
       </c>
       <c r="CJ8" s="11">
         <v>5.91</v>
       </c>
       <c r="CK8" s="11">
         <v>119.8</v>
       </c>
       <c r="CL8" s="21">
         <v>6.9</v>
       </c>
-      <c r="CM8" s="21"/>
+      <c r="CM8" s="21">
+        <v>8.9</v>
+      </c>
       <c r="CN8" s="21"/>
       <c r="CO8" s="20"/>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="19">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="20">
         <v>348.69999999999993</v>
       </c>
       <c r="D9" s="11">
         <v>148.70000000000005</v>
       </c>
       <c r="E9" s="11">
         <v>188.60000000000002</v>
       </c>
       <c r="F9" s="11">
         <v>559.99999999999989</v>
@@ -3689,51 +3699,53 @@
       </c>
       <c r="CE9" s="20">
         <v>69.319999999999993</v>
       </c>
       <c r="CF9" s="21">
         <v>49.2</v>
       </c>
       <c r="CG9" s="20">
         <v>102.15</v>
       </c>
       <c r="CH9" s="22">
         <v>100.95</v>
       </c>
       <c r="CI9" s="20">
         <v>130.65</v>
       </c>
       <c r="CJ9" s="11">
         <v>74.760000000000005</v>
       </c>
       <c r="CK9" s="11">
         <v>160.49</v>
       </c>
       <c r="CL9" s="21">
         <v>174.33</v>
       </c>
-      <c r="CM9" s="21"/>
+      <c r="CM9" s="21">
+        <v>673.6</v>
+      </c>
       <c r="CN9" s="21"/>
       <c r="CO9" s="20"/>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="19">
         <v>393.2</v>
       </c>
       <c r="C10" s="20">
         <v>352.2</v>
       </c>
       <c r="D10" s="11">
         <v>304.50000000000011</v>
       </c>
       <c r="E10" s="11">
         <v>439.39999999999986</v>
       </c>
       <c r="F10" s="11">
         <v>724.10000000000014</v>
@@ -3968,51 +3980,53 @@
       </c>
       <c r="CE10" s="20">
         <v>128.79</v>
       </c>
       <c r="CF10" s="21">
         <v>217.9</v>
       </c>
       <c r="CG10" s="20">
         <v>258</v>
       </c>
       <c r="CH10" s="22">
         <v>242.1</v>
       </c>
       <c r="CI10" s="20">
         <v>212.4</v>
       </c>
       <c r="CJ10" s="11">
         <v>190.36</v>
       </c>
       <c r="CK10" s="11">
         <v>255.55</v>
       </c>
       <c r="CL10" s="21">
         <v>458.1</v>
       </c>
-      <c r="CM10" s="21"/>
+      <c r="CM10" s="21">
+        <v>539.96</v>
+      </c>
       <c r="CN10" s="21"/>
       <c r="CO10" s="20"/>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="19">
         <v>777.9</v>
       </c>
       <c r="C11" s="20">
         <v>640.1</v>
       </c>
       <c r="D11" s="11">
         <v>824.09999999999991</v>
       </c>
       <c r="E11" s="11">
         <v>825.20000000000027</v>
       </c>
       <c r="F11" s="11">
         <v>996.79999999999973</v>
@@ -4247,51 +4261,53 @@
       </c>
       <c r="CE11" s="20">
         <v>91.84</v>
       </c>
       <c r="CF11" s="21">
         <v>103.72</v>
       </c>
       <c r="CG11" s="20">
         <v>262.89999999999998</v>
       </c>
       <c r="CH11" s="22">
         <v>226.96</v>
       </c>
       <c r="CI11" s="20">
         <v>206.62</v>
       </c>
       <c r="CJ11" s="11">
         <v>373.8</v>
       </c>
       <c r="CK11" s="11">
         <v>266.45</v>
       </c>
       <c r="CL11" s="21">
         <v>473.02</v>
       </c>
-      <c r="CM11" s="21"/>
+      <c r="CM11" s="21">
+        <v>432.31</v>
+      </c>
       <c r="CN11" s="21"/>
       <c r="CO11" s="20"/>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="22">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="20">
         <v>542.5</v>
       </c>
       <c r="D12" s="11">
         <v>272</v>
       </c>
       <c r="E12" s="11">
         <v>363</v>
       </c>
       <c r="F12" s="11">
         <v>417.39999999999986</v>
@@ -4526,51 +4542,53 @@
       </c>
       <c r="CE12" s="20">
         <v>124.31</v>
       </c>
       <c r="CF12" s="21">
         <v>114.26</v>
       </c>
       <c r="CG12" s="20">
         <v>200.97</v>
       </c>
       <c r="CH12" s="22">
         <v>177.88</v>
       </c>
       <c r="CI12" s="20">
         <v>209.99</v>
       </c>
       <c r="CJ12" s="22">
         <v>105.68</v>
       </c>
       <c r="CK12" s="22">
         <v>179.71</v>
       </c>
       <c r="CL12" s="22">
         <v>230.96</v>
       </c>
-      <c r="CM12" s="22"/>
+      <c r="CM12" s="22">
+        <v>201.3</v>
+      </c>
       <c r="CN12" s="22"/>
       <c r="CO12" s="20"/>
       <c r="CP12" s="21"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="21"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="19">
         <v>459.7</v>
       </c>
       <c r="C13" s="20">
         <v>404.59999999999997</v>
       </c>
       <c r="D13" s="11">
         <v>321.90000000000009</v>
       </c>
       <c r="E13" s="11">
         <v>513.29999999999995</v>
       </c>
       <c r="F13" s="11">
         <v>691.19999999999982</v>
@@ -4805,51 +4823,53 @@
       </c>
       <c r="CE13" s="20">
         <v>219</v>
       </c>
       <c r="CF13" s="21">
         <v>171.1</v>
       </c>
       <c r="CG13" s="20">
         <v>220.3</v>
       </c>
       <c r="CH13" s="22">
         <v>282.5</v>
       </c>
       <c r="CI13" s="20">
         <v>269.89999999999998</v>
       </c>
       <c r="CJ13" s="11">
         <v>199.3</v>
       </c>
       <c r="CK13" s="11">
         <v>257.39999999999998</v>
       </c>
       <c r="CL13" s="21">
         <v>493.7</v>
       </c>
-      <c r="CM13" s="21"/>
+      <c r="CM13" s="21">
+        <v>434</v>
+      </c>
       <c r="CN13" s="21"/>
       <c r="CO13" s="20"/>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="19">
         <v>185.1</v>
       </c>
       <c r="C14" s="20">
         <v>248.00000000000003</v>
       </c>
       <c r="D14" s="11">
         <v>189.69999999999993</v>
       </c>
       <c r="E14" s="11">
         <v>229.60000000000002</v>
       </c>
       <c r="F14" s="11">
         <v>396.69999999999993</v>
@@ -5084,51 +5104,53 @@
       </c>
       <c r="CE14" s="20">
         <v>39.69</v>
       </c>
       <c r="CF14" s="21">
         <v>35.03</v>
       </c>
       <c r="CG14" s="20">
         <v>135.08000000000001</v>
       </c>
       <c r="CH14" s="22">
         <v>79.48</v>
       </c>
       <c r="CI14" s="20">
         <v>132.37</v>
       </c>
       <c r="CJ14" s="11">
         <v>121.45</v>
       </c>
       <c r="CK14" s="11">
         <v>114.03</v>
       </c>
       <c r="CL14" s="21">
         <v>177.62</v>
       </c>
-      <c r="CM14" s="21"/>
+      <c r="CM14" s="21">
+        <v>443.92</v>
+      </c>
       <c r="CN14" s="21"/>
       <c r="CO14" s="20"/>
       <c r="CP14" s="21"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="21"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="19">
         <v>437.2</v>
       </c>
       <c r="C15" s="20">
         <v>243.90000000000003</v>
       </c>
       <c r="D15" s="11">
         <v>289.29999999999995</v>
       </c>
       <c r="E15" s="11">
         <v>287.69999999999993</v>
       </c>
       <c r="F15" s="11">
         <v>262.10000000000014</v>
@@ -5363,51 +5385,53 @@
       </c>
       <c r="CE15" s="20">
         <v>175.79</v>
       </c>
       <c r="CF15" s="21">
         <v>78.66</v>
       </c>
       <c r="CG15" s="20">
         <v>115.33</v>
       </c>
       <c r="CH15" s="22">
         <v>165.11</v>
       </c>
       <c r="CI15" s="20">
         <v>134.22</v>
       </c>
       <c r="CJ15" s="11">
         <v>108.06</v>
       </c>
       <c r="CK15" s="11">
         <v>150.06</v>
       </c>
       <c r="CL15" s="21">
         <v>161.94999999999999</v>
       </c>
-      <c r="CM15" s="21"/>
+      <c r="CM15" s="21">
+        <v>638.22</v>
+      </c>
       <c r="CN15" s="21"/>
       <c r="CO15" s="20"/>
       <c r="CP15" s="21"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="21"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="19">
         <v>638.9</v>
       </c>
       <c r="C16" s="20">
         <v>1040.8000000000002</v>
       </c>
       <c r="D16" s="11">
         <v>532.89999999999986</v>
       </c>
       <c r="E16" s="11">
         <v>916.5</v>
       </c>
       <c r="F16" s="11">
         <v>772.20000000000027</v>
@@ -5642,51 +5666,53 @@
       </c>
       <c r="CE16" s="20">
         <v>896.21</v>
       </c>
       <c r="CF16" s="21">
         <v>1042.96</v>
       </c>
       <c r="CG16" s="20">
         <v>1521.28</v>
       </c>
       <c r="CH16" s="22">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="20">
         <v>1497.23</v>
       </c>
       <c r="CJ16" s="11">
         <v>1361.41</v>
       </c>
       <c r="CK16" s="11">
         <v>1661.93</v>
       </c>
       <c r="CL16" s="21">
         <v>927.12</v>
       </c>
-      <c r="CM16" s="21"/>
+      <c r="CM16" s="21">
+        <v>2934.8</v>
+      </c>
       <c r="CN16" s="21"/>
       <c r="CO16" s="20"/>
       <c r="CP16" s="21"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="21"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="22">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="20">
         <v>624.29999999999995</v>
       </c>
       <c r="D17" s="11">
         <v>464.5</v>
       </c>
       <c r="E17" s="11">
         <v>359</v>
       </c>
       <c r="F17" s="11">
         <v>497.70000000000027</v>
@@ -5921,51 +5947,53 @@
       </c>
       <c r="CE17" s="20">
         <v>246.29</v>
       </c>
       <c r="CF17" s="21">
         <v>199.11</v>
       </c>
       <c r="CG17" s="20">
         <v>364.04</v>
       </c>
       <c r="CH17" s="22">
         <v>402.07</v>
       </c>
       <c r="CI17" s="20">
         <v>461.28</v>
       </c>
       <c r="CJ17" s="11">
         <v>324.29000000000002</v>
       </c>
       <c r="CK17" s="11">
         <v>257.10000000000002</v>
       </c>
       <c r="CL17" s="21">
         <v>321.47000000000003</v>
       </c>
-      <c r="CM17" s="21"/>
+      <c r="CM17" s="21">
+        <v>444.61</v>
+      </c>
       <c r="CN17" s="21"/>
       <c r="CO17" s="20"/>
       <c r="CP17" s="21"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="21"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="22">
         <v>1332</v>
       </c>
       <c r="C18" s="20">
         <v>1650</v>
       </c>
       <c r="D18" s="11">
         <v>1043.1999999999998</v>
       </c>
       <c r="E18" s="11">
         <v>1030.3000000000002</v>
       </c>
       <c r="F18" s="11">
         <v>1369.8000000000002</v>
@@ -6200,51 +6228,53 @@
       </c>
       <c r="CE18" s="20">
         <v>988.64</v>
       </c>
       <c r="CF18" s="21">
         <v>980</v>
       </c>
       <c r="CG18" s="20">
         <v>1111.57</v>
       </c>
       <c r="CH18" s="22">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="20">
         <v>1483.95</v>
       </c>
       <c r="CJ18" s="11">
         <v>1244.75</v>
       </c>
       <c r="CK18" s="11">
         <v>1211.7</v>
       </c>
       <c r="CL18" s="21">
         <v>1261.97</v>
       </c>
-      <c r="CM18" s="21"/>
+      <c r="CM18" s="21">
+        <v>1154.0899999999999</v>
+      </c>
       <c r="CN18" s="21"/>
       <c r="CO18" s="20"/>
       <c r="CP18" s="21"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="21"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="21">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="20">
         <v>761</v>
       </c>
       <c r="D19" s="11">
         <v>232</v>
       </c>
       <c r="E19" s="11">
         <v>628.50000000000023</v>
       </c>
       <c r="F19" s="11">
         <v>599.29999999999973</v>
@@ -6479,51 +6509,53 @@
       </c>
       <c r="CE19" s="20">
         <v>113.79</v>
       </c>
       <c r="CF19" s="21">
         <v>181.71</v>
       </c>
       <c r="CG19" s="20">
         <v>256.58999999999997</v>
       </c>
       <c r="CH19" s="12">
         <v>198.61</v>
       </c>
       <c r="CI19" s="20">
         <v>252.31</v>
       </c>
       <c r="CJ19" s="11">
         <v>121.99</v>
       </c>
       <c r="CK19" s="11">
         <v>315.8</v>
       </c>
       <c r="CL19" s="21">
         <v>279.06</v>
       </c>
-      <c r="CM19" s="21"/>
+      <c r="CM19" s="21">
+        <v>269.89</v>
+      </c>
       <c r="CN19" s="21"/>
       <c r="CO19" s="20"/>
       <c r="CP19" s="21"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="21"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="13">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="20">
         <v>242.70000000000005</v>
       </c>
       <c r="D20" s="11">
         <v>174.39999999999998</v>
       </c>
       <c r="E20" s="11">
         <v>456.70000000000005</v>
       </c>
       <c r="F20" s="11">
         <v>374.09999999999991</v>
@@ -6758,51 +6790,53 @@
       </c>
       <c r="CE20" s="20">
         <v>55.3</v>
       </c>
       <c r="CF20" s="21">
         <v>112.7</v>
       </c>
       <c r="CG20" s="20">
         <v>165</v>
       </c>
       <c r="CH20" s="13">
         <v>138</v>
       </c>
       <c r="CI20" s="20">
         <v>112.4</v>
       </c>
       <c r="CJ20" s="13">
         <v>75.2</v>
       </c>
       <c r="CK20" s="13">
         <v>190</v>
       </c>
       <c r="CL20" s="13">
         <v>212.6</v>
       </c>
-      <c r="CM20" s="13"/>
+      <c r="CM20" s="13">
+        <v>215.7</v>
+      </c>
       <c r="CN20" s="13"/>
       <c r="CO20" s="20"/>
       <c r="CP20" s="21"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="21"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="22">
         <v>913.6</v>
       </c>
       <c r="C21" s="20">
         <v>787.80000000000007</v>
       </c>
       <c r="D21" s="11">
         <v>598.5</v>
       </c>
       <c r="E21" s="11">
         <v>479.29999999999973</v>
       </c>
       <c r="F21" s="11">
         <v>545</v>
@@ -7037,51 +7071,53 @@
       </c>
       <c r="CE21" s="20">
         <v>43.46</v>
       </c>
       <c r="CF21" s="21">
         <v>189.03</v>
       </c>
       <c r="CG21" s="20">
         <v>187.59</v>
       </c>
       <c r="CH21" s="22">
         <v>191.17</v>
       </c>
       <c r="CI21" s="20">
         <v>234.61</v>
       </c>
       <c r="CJ21" s="11">
         <v>177.33</v>
       </c>
       <c r="CK21" s="11">
         <v>202.14</v>
       </c>
       <c r="CL21" s="21">
         <v>242.56</v>
       </c>
-      <c r="CM21" s="21"/>
+      <c r="CM21" s="21">
+        <v>266.12</v>
+      </c>
       <c r="CN21" s="21"/>
       <c r="CO21" s="20"/>
       <c r="CP21" s="21"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A22" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="22">
         <v>496.1</v>
       </c>
       <c r="C22" s="20">
         <v>435.29999999999995</v>
       </c>
       <c r="D22" s="11">
         <v>366.00000000000011</v>
       </c>
       <c r="E22" s="11">
         <v>366.29999999999995</v>
       </c>
       <c r="F22" s="11">
         <v>397.70000000000005</v>
@@ -7316,51 +7352,53 @@
       </c>
       <c r="CE22" s="20">
         <v>171.74</v>
       </c>
       <c r="CF22" s="21">
         <v>115.21</v>
       </c>
       <c r="CG22" s="20">
         <v>281.45</v>
       </c>
       <c r="CH22" s="22">
         <v>190.88</v>
       </c>
       <c r="CI22" s="20">
         <v>216.45</v>
       </c>
       <c r="CJ22" s="18">
         <v>221.17</v>
       </c>
       <c r="CK22" s="18">
         <v>294.85000000000002</v>
       </c>
       <c r="CL22" s="21">
         <v>287.49</v>
       </c>
-      <c r="CM22" s="21"/>
+      <c r="CM22" s="21">
+        <v>359.59</v>
+      </c>
       <c r="CN22" s="21"/>
       <c r="CO22" s="20"/>
       <c r="CP22" s="21"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="21"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A23" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="22">
         <v>414.1</v>
       </c>
       <c r="C23" s="20">
         <v>436.79999999999995</v>
       </c>
       <c r="D23" s="11">
         <v>173.50000000000011</v>
       </c>
       <c r="E23" s="11">
         <v>309.59999999999991</v>
       </c>
       <c r="F23" s="11">
         <v>304.90000000000009</v>
@@ -7595,51 +7633,53 @@
       </c>
       <c r="CE23" s="20">
         <v>48.56</v>
       </c>
       <c r="CF23" s="21">
         <v>56.03</v>
       </c>
       <c r="CG23" s="20">
         <v>125.72</v>
       </c>
       <c r="CH23" s="22">
         <v>123.7</v>
       </c>
       <c r="CI23" s="20">
         <v>148.07</v>
       </c>
       <c r="CJ23" s="18">
         <v>88.9</v>
       </c>
       <c r="CK23" s="18">
         <v>184.21</v>
       </c>
       <c r="CL23" s="21">
         <v>171.73</v>
       </c>
-      <c r="CM23" s="21"/>
+      <c r="CM23" s="21">
+        <v>455.65</v>
+      </c>
       <c r="CN23" s="21"/>
       <c r="CO23" s="20"/>
       <c r="CP23" s="21"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="21"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="21">
         <v>670.9</v>
       </c>
       <c r="C24" s="20">
         <v>628.00000000000011</v>
       </c>
       <c r="D24" s="11">
         <v>276.69999999999982</v>
       </c>
       <c r="E24" s="11">
         <v>430.80000000000018</v>
       </c>
       <c r="F24" s="11">
         <v>385.40000000000009</v>
@@ -7874,51 +7914,53 @@
       </c>
       <c r="CE24" s="20">
         <v>104.71</v>
       </c>
       <c r="CF24" s="21">
         <v>150.76</v>
       </c>
       <c r="CG24" s="20">
         <v>239.17</v>
       </c>
       <c r="CH24" s="12">
         <v>317.11</v>
       </c>
       <c r="CI24" s="20">
         <v>336.93</v>
       </c>
       <c r="CJ24" s="12">
         <v>291.01</v>
       </c>
       <c r="CK24" s="12">
         <v>306.20999999999998</v>
       </c>
       <c r="CL24" s="12">
         <v>306.05</v>
       </c>
-      <c r="CM24" s="12"/>
+      <c r="CM24" s="12">
+        <v>278.7</v>
+      </c>
       <c r="CN24" s="12"/>
       <c r="CO24" s="20"/>
       <c r="CP24" s="21"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="21"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1" ht="6" customHeight="1">
       <c r="A25" s="14"/>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
       <c r="N25" s="14"/>
       <c r="O25" s="14"/>
       <c r="P25" s="14"/>
       <c r="Q25" s="14"/>