--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -1486,51 +1486,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4:CN24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="10" style="2" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="2"/>
     <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="2" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
     <col min="18" max="18" width="8.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="7" style="2" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="2" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="2" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="2" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="1"/>
@@ -2297,51 +2297,53 @@
       </c>
       <c r="CF4" s="17">
         <v>3901.37</v>
       </c>
       <c r="CG4" s="16">
         <v>5679.19</v>
       </c>
       <c r="CH4" s="16">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="16">
         <v>6253.19</v>
       </c>
       <c r="CJ4" s="7">
         <v>5231.2700000000004</v>
       </c>
       <c r="CK4" s="7">
         <v>6239.22</v>
       </c>
       <c r="CL4" s="17">
         <v>6341.01</v>
       </c>
       <c r="CM4" s="8">
         <v>9891.4699999999993</v>
       </c>
-      <c r="CN4" s="8"/>
+      <c r="CN4" s="8">
+        <v>2959.67</v>
+      </c>
       <c r="CO4" s="16"/>
       <c r="CP4" s="17"/>
       <c r="CQ4" s="16"/>
       <c r="CR4" s="17"/>
       <c r="CS4" s="16"/>
     </row>
     <row r="5" spans="1:97" s="10" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="20">
         <v>184.9</v>
       </c>
       <c r="C5" s="20">
         <v>194.20000000000002</v>
       </c>
       <c r="D5" s="11">
         <v>143</v>
       </c>
       <c r="E5" s="11">
         <v>115.10000000000002</v>
       </c>
       <c r="F5" s="11">
         <v>127.89999999999998</v>
       </c>
@@ -2578,51 +2580,53 @@
       </c>
       <c r="CF5" s="21">
         <v>5.6</v>
       </c>
       <c r="CG5" s="20">
         <v>12.1</v>
       </c>
       <c r="CH5" s="20">
         <v>3.9</v>
       </c>
       <c r="CI5" s="20">
         <v>3.9</v>
       </c>
       <c r="CJ5" s="20">
         <v>8.3000000000000007</v>
       </c>
       <c r="CK5" s="20">
         <v>3.8</v>
       </c>
       <c r="CL5" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="CM5" s="20">
         <v>3.3</v>
       </c>
-      <c r="CN5" s="20"/>
+      <c r="CN5" s="20">
+        <v>1.5</v>
+      </c>
       <c r="CO5" s="20"/>
       <c r="CP5" s="21"/>
       <c r="CQ5" s="20"/>
       <c r="CR5" s="21"/>
       <c r="CS5" s="20"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="19">
         <v>336</v>
       </c>
       <c r="C6" s="20">
         <v>301.39999999999998</v>
       </c>
       <c r="D6" s="11">
         <v>289.39999999999998</v>
       </c>
       <c r="E6" s="11">
         <v>370.70000000000005</v>
       </c>
       <c r="F6" s="11">
         <v>409.09999999999991</v>
       </c>
@@ -2859,51 +2863,53 @@
       </c>
       <c r="CF6" s="21">
         <v>38.5</v>
       </c>
       <c r="CG6" s="20">
         <v>95.6</v>
       </c>
       <c r="CH6" s="22">
         <v>180.6</v>
       </c>
       <c r="CI6" s="20">
         <v>166.11</v>
       </c>
       <c r="CJ6" s="11">
         <v>137.1</v>
       </c>
       <c r="CK6" s="11">
         <v>105</v>
       </c>
       <c r="CL6" s="21">
         <v>148.80000000000001</v>
       </c>
       <c r="CM6" s="21">
         <v>135.93</v>
       </c>
-      <c r="CN6" s="21"/>
+      <c r="CN6" s="21">
+        <v>46.1</v>
+      </c>
       <c r="CO6" s="20"/>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="19">
         <v>13.3</v>
       </c>
       <c r="C7" s="20">
         <v>19.599999999999998</v>
       </c>
       <c r="D7" s="11">
         <v>2.5</v>
       </c>
       <c r="E7" s="11">
         <v>7.2000000000000028</v>
       </c>
       <c r="F7" s="11">
         <v>14.699999999999996</v>
       </c>
@@ -3140,51 +3146,53 @@
       </c>
       <c r="CF7" s="21">
         <v>1.9</v>
       </c>
       <c r="CG7" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="CH7" s="22">
         <v>5.8</v>
       </c>
       <c r="CI7" s="20">
         <v>6.1</v>
       </c>
       <c r="CJ7" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK7" s="11">
         <v>3.5</v>
       </c>
       <c r="CL7" s="21">
         <v>4.9000000000000004</v>
       </c>
       <c r="CM7" s="21">
         <v>1.4</v>
       </c>
-      <c r="CN7" s="21"/>
+      <c r="CN7" s="21">
+        <v>1.2</v>
+      </c>
       <c r="CO7" s="20"/>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="19">
         <v>116.3</v>
       </c>
       <c r="C8" s="20">
         <v>17.700000000000003</v>
       </c>
       <c r="D8" s="11">
         <v>6</v>
       </c>
       <c r="E8" s="11">
         <v>278.39999999999998</v>
       </c>
       <c r="F8" s="11">
         <v>18.400000000000034</v>
       </c>
@@ -3421,51 +3429,53 @@
       </c>
       <c r="CF8" s="21">
         <v>57.79</v>
       </c>
       <c r="CG8" s="20">
         <v>15.56</v>
       </c>
       <c r="CH8" s="22">
         <v>112.8</v>
       </c>
       <c r="CI8" s="20">
         <v>38.1</v>
       </c>
       <c r="CJ8" s="11">
         <v>5.91</v>
       </c>
       <c r="CK8" s="11">
         <v>119.8</v>
       </c>
       <c r="CL8" s="21">
         <v>6.9</v>
       </c>
       <c r="CM8" s="21">
         <v>8.9</v>
       </c>
-      <c r="CN8" s="21"/>
+      <c r="CN8" s="21">
+        <v>64.48</v>
+      </c>
       <c r="CO8" s="20"/>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="19">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="20">
         <v>348.69999999999993</v>
       </c>
       <c r="D9" s="11">
         <v>148.70000000000005</v>
       </c>
       <c r="E9" s="11">
         <v>188.60000000000002</v>
       </c>
       <c r="F9" s="11">
         <v>559.99999999999989</v>
       </c>
@@ -3702,51 +3712,53 @@
       </c>
       <c r="CF9" s="21">
         <v>49.2</v>
       </c>
       <c r="CG9" s="20">
         <v>102.15</v>
       </c>
       <c r="CH9" s="22">
         <v>100.95</v>
       </c>
       <c r="CI9" s="20">
         <v>130.65</v>
       </c>
       <c r="CJ9" s="11">
         <v>74.760000000000005</v>
       </c>
       <c r="CK9" s="11">
         <v>160.49</v>
       </c>
       <c r="CL9" s="21">
         <v>174.33</v>
       </c>
       <c r="CM9" s="21">
         <v>673.6</v>
       </c>
-      <c r="CN9" s="21"/>
+      <c r="CN9" s="21">
+        <v>44.3</v>
+      </c>
       <c r="CO9" s="20"/>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="19">
         <v>393.2</v>
       </c>
       <c r="C10" s="20">
         <v>352.2</v>
       </c>
       <c r="D10" s="11">
         <v>304.50000000000011</v>
       </c>
       <c r="E10" s="11">
         <v>439.39999999999986</v>
       </c>
       <c r="F10" s="11">
         <v>724.10000000000014</v>
       </c>
@@ -3983,51 +3995,53 @@
       </c>
       <c r="CF10" s="21">
         <v>217.9</v>
       </c>
       <c r="CG10" s="20">
         <v>258</v>
       </c>
       <c r="CH10" s="22">
         <v>242.1</v>
       </c>
       <c r="CI10" s="20">
         <v>212.4</v>
       </c>
       <c r="CJ10" s="11">
         <v>190.36</v>
       </c>
       <c r="CK10" s="11">
         <v>255.55</v>
       </c>
       <c r="CL10" s="21">
         <v>458.1</v>
       </c>
       <c r="CM10" s="21">
         <v>539.96</v>
       </c>
-      <c r="CN10" s="21"/>
+      <c r="CN10" s="21">
+        <v>73.8</v>
+      </c>
       <c r="CO10" s="20"/>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="19">
         <v>777.9</v>
       </c>
       <c r="C11" s="20">
         <v>640.1</v>
       </c>
       <c r="D11" s="11">
         <v>824.09999999999991</v>
       </c>
       <c r="E11" s="11">
         <v>825.20000000000027</v>
       </c>
       <c r="F11" s="11">
         <v>996.79999999999973</v>
       </c>
@@ -4264,51 +4278,53 @@
       </c>
       <c r="CF11" s="21">
         <v>103.72</v>
       </c>
       <c r="CG11" s="20">
         <v>262.89999999999998</v>
       </c>
       <c r="CH11" s="22">
         <v>226.96</v>
       </c>
       <c r="CI11" s="20">
         <v>206.62</v>
       </c>
       <c r="CJ11" s="11">
         <v>373.8</v>
       </c>
       <c r="CK11" s="11">
         <v>266.45</v>
       </c>
       <c r="CL11" s="21">
         <v>473.02</v>
       </c>
       <c r="CM11" s="21">
         <v>432.31</v>
       </c>
-      <c r="CN11" s="21"/>
+      <c r="CN11" s="21">
+        <v>113.95</v>
+      </c>
       <c r="CO11" s="20"/>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="22">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="20">
         <v>542.5</v>
       </c>
       <c r="D12" s="11">
         <v>272</v>
       </c>
       <c r="E12" s="11">
         <v>363</v>
       </c>
       <c r="F12" s="11">
         <v>417.39999999999986</v>
       </c>
@@ -4545,51 +4561,53 @@
       </c>
       <c r="CF12" s="21">
         <v>114.26</v>
       </c>
       <c r="CG12" s="20">
         <v>200.97</v>
       </c>
       <c r="CH12" s="22">
         <v>177.88</v>
       </c>
       <c r="CI12" s="20">
         <v>209.99</v>
       </c>
       <c r="CJ12" s="22">
         <v>105.68</v>
       </c>
       <c r="CK12" s="22">
         <v>179.71</v>
       </c>
       <c r="CL12" s="22">
         <v>230.96</v>
       </c>
       <c r="CM12" s="22">
         <v>201.3</v>
       </c>
-      <c r="CN12" s="22"/>
+      <c r="CN12" s="22">
+        <v>71.150000000000006</v>
+      </c>
       <c r="CO12" s="20"/>
       <c r="CP12" s="21"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="21"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="19">
         <v>459.7</v>
       </c>
       <c r="C13" s="20">
         <v>404.59999999999997</v>
       </c>
       <c r="D13" s="11">
         <v>321.90000000000009</v>
       </c>
       <c r="E13" s="11">
         <v>513.29999999999995</v>
       </c>
       <c r="F13" s="11">
         <v>691.19999999999982</v>
       </c>
@@ -4826,51 +4844,53 @@
       </c>
       <c r="CF13" s="21">
         <v>171.1</v>
       </c>
       <c r="CG13" s="20">
         <v>220.3</v>
       </c>
       <c r="CH13" s="22">
         <v>282.5</v>
       </c>
       <c r="CI13" s="20">
         <v>269.89999999999998</v>
       </c>
       <c r="CJ13" s="11">
         <v>199.3</v>
       </c>
       <c r="CK13" s="11">
         <v>257.39999999999998</v>
       </c>
       <c r="CL13" s="21">
         <v>493.7</v>
       </c>
       <c r="CM13" s="21">
         <v>434</v>
       </c>
-      <c r="CN13" s="21"/>
+      <c r="CN13" s="21">
+        <v>69.8</v>
+      </c>
       <c r="CO13" s="20"/>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="19">
         <v>185.1</v>
       </c>
       <c r="C14" s="20">
         <v>248.00000000000003</v>
       </c>
       <c r="D14" s="11">
         <v>189.69999999999993</v>
       </c>
       <c r="E14" s="11">
         <v>229.60000000000002</v>
       </c>
       <c r="F14" s="11">
         <v>396.69999999999993</v>
       </c>
@@ -5107,51 +5127,53 @@
       </c>
       <c r="CF14" s="21">
         <v>35.03</v>
       </c>
       <c r="CG14" s="20">
         <v>135.08000000000001</v>
       </c>
       <c r="CH14" s="22">
         <v>79.48</v>
       </c>
       <c r="CI14" s="20">
         <v>132.37</v>
       </c>
       <c r="CJ14" s="11">
         <v>121.45</v>
       </c>
       <c r="CK14" s="11">
         <v>114.03</v>
       </c>
       <c r="CL14" s="21">
         <v>177.62</v>
       </c>
       <c r="CM14" s="21">
         <v>443.92</v>
       </c>
-      <c r="CN14" s="21"/>
+      <c r="CN14" s="21">
+        <v>59.71</v>
+      </c>
       <c r="CO14" s="20"/>
       <c r="CP14" s="21"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="21"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="19">
         <v>437.2</v>
       </c>
       <c r="C15" s="20">
         <v>243.90000000000003</v>
       </c>
       <c r="D15" s="11">
         <v>289.29999999999995</v>
       </c>
       <c r="E15" s="11">
         <v>287.69999999999993</v>
       </c>
       <c r="F15" s="11">
         <v>262.10000000000014</v>
       </c>
@@ -5388,51 +5410,53 @@
       </c>
       <c r="CF15" s="21">
         <v>78.66</v>
       </c>
       <c r="CG15" s="20">
         <v>115.33</v>
       </c>
       <c r="CH15" s="22">
         <v>165.11</v>
       </c>
       <c r="CI15" s="20">
         <v>134.22</v>
       </c>
       <c r="CJ15" s="11">
         <v>108.06</v>
       </c>
       <c r="CK15" s="11">
         <v>150.06</v>
       </c>
       <c r="CL15" s="21">
         <v>161.94999999999999</v>
       </c>
       <c r="CM15" s="21">
         <v>638.22</v>
       </c>
-      <c r="CN15" s="21"/>
+      <c r="CN15" s="21">
+        <v>37.67</v>
+      </c>
       <c r="CO15" s="20"/>
       <c r="CP15" s="21"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="21"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="19">
         <v>638.9</v>
       </c>
       <c r="C16" s="20">
         <v>1040.8000000000002</v>
       </c>
       <c r="D16" s="11">
         <v>532.89999999999986</v>
       </c>
       <c r="E16" s="11">
         <v>916.5</v>
       </c>
       <c r="F16" s="11">
         <v>772.20000000000027</v>
       </c>
@@ -5669,51 +5693,53 @@
       </c>
       <c r="CF16" s="21">
         <v>1042.96</v>
       </c>
       <c r="CG16" s="20">
         <v>1521.28</v>
       </c>
       <c r="CH16" s="22">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="20">
         <v>1497.23</v>
       </c>
       <c r="CJ16" s="11">
         <v>1361.41</v>
       </c>
       <c r="CK16" s="11">
         <v>1661.93</v>
       </c>
       <c r="CL16" s="21">
         <v>927.12</v>
       </c>
       <c r="CM16" s="21">
         <v>2934.8</v>
       </c>
-      <c r="CN16" s="21"/>
+      <c r="CN16" s="21">
+        <v>928.32</v>
+      </c>
       <c r="CO16" s="20"/>
       <c r="CP16" s="21"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="21"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="22">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="20">
         <v>624.29999999999995</v>
       </c>
       <c r="D17" s="11">
         <v>464.5</v>
       </c>
       <c r="E17" s="11">
         <v>359</v>
       </c>
       <c r="F17" s="11">
         <v>497.70000000000027</v>
       </c>
@@ -5950,51 +5976,53 @@
       </c>
       <c r="CF17" s="21">
         <v>199.11</v>
       </c>
       <c r="CG17" s="20">
         <v>364.04</v>
       </c>
       <c r="CH17" s="22">
         <v>402.07</v>
       </c>
       <c r="CI17" s="20">
         <v>461.28</v>
       </c>
       <c r="CJ17" s="11">
         <v>324.29000000000002</v>
       </c>
       <c r="CK17" s="11">
         <v>257.10000000000002</v>
       </c>
       <c r="CL17" s="21">
         <v>321.47000000000003</v>
       </c>
       <c r="CM17" s="21">
         <v>444.61</v>
       </c>
-      <c r="CN17" s="21"/>
+      <c r="CN17" s="21">
+        <v>107.7</v>
+      </c>
       <c r="CO17" s="20"/>
       <c r="CP17" s="21"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="21"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="22">
         <v>1332</v>
       </c>
       <c r="C18" s="20">
         <v>1650</v>
       </c>
       <c r="D18" s="11">
         <v>1043.1999999999998</v>
       </c>
       <c r="E18" s="11">
         <v>1030.3000000000002</v>
       </c>
       <c r="F18" s="11">
         <v>1369.8000000000002</v>
       </c>
@@ -6231,51 +6259,53 @@
       </c>
       <c r="CF18" s="21">
         <v>980</v>
       </c>
       <c r="CG18" s="20">
         <v>1111.57</v>
       </c>
       <c r="CH18" s="22">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="20">
         <v>1483.95</v>
       </c>
       <c r="CJ18" s="11">
         <v>1244.75</v>
       </c>
       <c r="CK18" s="11">
         <v>1211.7</v>
       </c>
       <c r="CL18" s="21">
         <v>1261.97</v>
       </c>
       <c r="CM18" s="21">
         <v>1154.0899999999999</v>
       </c>
-      <c r="CN18" s="21"/>
+      <c r="CN18" s="21">
+        <v>828.23</v>
+      </c>
       <c r="CO18" s="20"/>
       <c r="CP18" s="21"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="21"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="21">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="20">
         <v>761</v>
       </c>
       <c r="D19" s="11">
         <v>232</v>
       </c>
       <c r="E19" s="11">
         <v>628.50000000000023</v>
       </c>
       <c r="F19" s="11">
         <v>599.29999999999973</v>
       </c>
@@ -6512,51 +6542,53 @@
       </c>
       <c r="CF19" s="21">
         <v>181.71</v>
       </c>
       <c r="CG19" s="20">
         <v>256.58999999999997</v>
       </c>
       <c r="CH19" s="12">
         <v>198.61</v>
       </c>
       <c r="CI19" s="20">
         <v>252.31</v>
       </c>
       <c r="CJ19" s="11">
         <v>121.99</v>
       </c>
       <c r="CK19" s="11">
         <v>315.8</v>
       </c>
       <c r="CL19" s="21">
         <v>279.06</v>
       </c>
       <c r="CM19" s="21">
         <v>269.89</v>
       </c>
-      <c r="CN19" s="21"/>
+      <c r="CN19" s="21">
+        <v>82.66</v>
+      </c>
       <c r="CO19" s="20"/>
       <c r="CP19" s="21"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="21"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="13">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="20">
         <v>242.70000000000005</v>
       </c>
       <c r="D20" s="11">
         <v>174.39999999999998</v>
       </c>
       <c r="E20" s="11">
         <v>456.70000000000005</v>
       </c>
       <c r="F20" s="11">
         <v>374.09999999999991</v>
       </c>
@@ -6793,51 +6825,53 @@
       </c>
       <c r="CF20" s="21">
         <v>112.7</v>
       </c>
       <c r="CG20" s="20">
         <v>165</v>
       </c>
       <c r="CH20" s="13">
         <v>138</v>
       </c>
       <c r="CI20" s="20">
         <v>112.4</v>
       </c>
       <c r="CJ20" s="13">
         <v>75.2</v>
       </c>
       <c r="CK20" s="13">
         <v>190</v>
       </c>
       <c r="CL20" s="13">
         <v>212.6</v>
       </c>
       <c r="CM20" s="13">
         <v>215.7</v>
       </c>
-      <c r="CN20" s="13"/>
+      <c r="CN20" s="13">
+        <v>57.7</v>
+      </c>
       <c r="CO20" s="20"/>
       <c r="CP20" s="21"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="21"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="22">
         <v>913.6</v>
       </c>
       <c r="C21" s="20">
         <v>787.80000000000007</v>
       </c>
       <c r="D21" s="11">
         <v>598.5</v>
       </c>
       <c r="E21" s="11">
         <v>479.29999999999973</v>
       </c>
       <c r="F21" s="11">
         <v>545</v>
       </c>
@@ -7074,51 +7108,53 @@
       </c>
       <c r="CF21" s="21">
         <v>189.03</v>
       </c>
       <c r="CG21" s="20">
         <v>187.59</v>
       </c>
       <c r="CH21" s="22">
         <v>191.17</v>
       </c>
       <c r="CI21" s="20">
         <v>234.61</v>
       </c>
       <c r="CJ21" s="11">
         <v>177.33</v>
       </c>
       <c r="CK21" s="11">
         <v>202.14</v>
       </c>
       <c r="CL21" s="21">
         <v>242.56</v>
       </c>
       <c r="CM21" s="21">
         <v>266.12</v>
       </c>
-      <c r="CN21" s="21"/>
+      <c r="CN21" s="21">
+        <v>48.8</v>
+      </c>
       <c r="CO21" s="20"/>
       <c r="CP21" s="21"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A22" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="22">
         <v>496.1</v>
       </c>
       <c r="C22" s="20">
         <v>435.29999999999995</v>
       </c>
       <c r="D22" s="11">
         <v>366.00000000000011</v>
       </c>
       <c r="E22" s="11">
         <v>366.29999999999995</v>
       </c>
       <c r="F22" s="11">
         <v>397.70000000000005</v>
       </c>
@@ -7355,51 +7391,53 @@
       </c>
       <c r="CF22" s="21">
         <v>115.21</v>
       </c>
       <c r="CG22" s="20">
         <v>281.45</v>
       </c>
       <c r="CH22" s="22">
         <v>190.88</v>
       </c>
       <c r="CI22" s="20">
         <v>216.45</v>
       </c>
       <c r="CJ22" s="18">
         <v>221.17</v>
       </c>
       <c r="CK22" s="18">
         <v>294.85000000000002</v>
       </c>
       <c r="CL22" s="21">
         <v>287.49</v>
       </c>
       <c r="CM22" s="21">
         <v>359.59</v>
       </c>
-      <c r="CN22" s="21"/>
+      <c r="CN22" s="21">
+        <v>121.44</v>
+      </c>
       <c r="CO22" s="20"/>
       <c r="CP22" s="21"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="21"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A23" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="22">
         <v>414.1</v>
       </c>
       <c r="C23" s="20">
         <v>436.79999999999995</v>
       </c>
       <c r="D23" s="11">
         <v>173.50000000000011</v>
       </c>
       <c r="E23" s="11">
         <v>309.59999999999991</v>
       </c>
       <c r="F23" s="11">
         <v>304.90000000000009</v>
       </c>
@@ -7636,51 +7674,53 @@
       </c>
       <c r="CF23" s="21">
         <v>56.03</v>
       </c>
       <c r="CG23" s="20">
         <v>125.72</v>
       </c>
       <c r="CH23" s="22">
         <v>123.7</v>
       </c>
       <c r="CI23" s="20">
         <v>148.07</v>
       </c>
       <c r="CJ23" s="18">
         <v>88.9</v>
       </c>
       <c r="CK23" s="18">
         <v>184.21</v>
       </c>
       <c r="CL23" s="21">
         <v>171.73</v>
       </c>
       <c r="CM23" s="21">
         <v>455.65</v>
       </c>
-      <c r="CN23" s="21"/>
+      <c r="CN23" s="21">
+        <v>38.130000000000003</v>
+      </c>
       <c r="CO23" s="20"/>
       <c r="CP23" s="21"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="21"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="21">
         <v>670.9</v>
       </c>
       <c r="C24" s="20">
         <v>628.00000000000011</v>
       </c>
       <c r="D24" s="11">
         <v>276.69999999999982</v>
       </c>
       <c r="E24" s="11">
         <v>430.80000000000018</v>
       </c>
       <c r="F24" s="11">
         <v>385.40000000000009</v>
       </c>
@@ -7917,51 +7957,53 @@
       </c>
       <c r="CF24" s="21">
         <v>150.76</v>
       </c>
       <c r="CG24" s="20">
         <v>239.17</v>
       </c>
       <c r="CH24" s="12">
         <v>317.11</v>
       </c>
       <c r="CI24" s="20">
         <v>336.93</v>
       </c>
       <c r="CJ24" s="12">
         <v>291.01</v>
       </c>
       <c r="CK24" s="12">
         <v>306.20999999999998</v>
       </c>
       <c r="CL24" s="12">
         <v>306.05</v>
       </c>
       <c r="CM24" s="12">
         <v>278.7</v>
       </c>
-      <c r="CN24" s="12"/>
+      <c r="CN24" s="12">
+        <v>162.84</v>
+      </c>
       <c r="CO24" s="20"/>
       <c r="CP24" s="21"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="21"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1" ht="6" customHeight="1">
       <c r="A25" s="14"/>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
       <c r="N25" s="14"/>
       <c r="O25" s="14"/>
       <c r="P25" s="14"/>
       <c r="Q25" s="14"/>
       <c r="R25" s="14"/>