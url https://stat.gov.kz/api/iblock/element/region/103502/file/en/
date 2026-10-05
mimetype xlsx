--- v4 (2026-08-17)
+++ v5 (2026-10-05)
@@ -1,117 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7980" yWindow="180" windowWidth="16560" windowHeight="9720"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420" tabRatio="838"/>
   </bookViews>
   <sheets>
-    <sheet name="meet" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Livtstock fnd poultry are slaug" sheetId="7" r:id="rId3"/>
+    <sheet name="Milk cow" sheetId="8" r:id="rId4"/>
+    <sheet name="Eggs chisken" sheetId="9" r:id="rId5"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="95">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
-    <t>2019 year</t>
-[...10 lines deleted...]
-  <si>
     <t>Kostanay region</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kostanay city</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
     <t xml:space="preserve">Denisov </t>
   </si>
   <si>
     <t xml:space="preserve">Zhangeldin </t>
   </si>
   <si>
     <t>Zhitikara</t>
   </si>
@@ -121,1118 +114,728 @@
   <si>
     <t>Karasu</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Mendykara</t>
   </si>
   <si>
     <t>Naurzum</t>
   </si>
   <si>
     <t xml:space="preserve">Sarykol </t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t xml:space="preserve">Uzunkol </t>
   </si>
   <si>
     <t xml:space="preserve">Fedorov </t>
   </si>
   <si>
-    <t>2023 year*</t>
+    <t>Kostanay city</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
-    <t xml:space="preserve">    * In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2023 and 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
+    <t>2025 year</t>
   </si>
   <si>
-    <t>2025 year</t>
+    <t>2026 year</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Estimated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>Useful Links</t>
+  </si>
+  <si>
+    <t>Date of Last Update</t>
+  </si>
+  <si>
+    <t>Date of Next Update</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>+7 714 2 534996</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>Division of Agricultural  Statistics</t>
+  </si>
+  <si>
+    <t>Department's address</t>
+  </si>
+  <si>
+    <t>110003, Kostanay, Mailin street, 2/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unified contact center </t>
+  </si>
+  <si>
+    <t>Data Utilization</t>
+  </si>
+  <si>
+    <t>Telephone Numbe</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701188</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/description/</t>
+  </si>
+  <si>
+    <t>14340104, 143401, 14340101</t>
+  </si>
+  <si>
+    <t>tons, thousands of pieces</t>
+  </si>
+  <si>
+    <t>Slaughtered on the farm or sold for slaughter of livestock fnd poultry, cow's milk production, chisken egg production</t>
+  </si>
+  <si>
+    <t>Since 2019</t>
+  </si>
+  <si>
+    <t>State statistical observations "Livestock status report", Form 24-a, "Production of livestock products by individual entrepreneurs, peasant or farm farms and households" A-008.</t>
+  </si>
+  <si>
+    <t>Abilova Alma</t>
+  </si>
+  <si>
+    <t>al.abilova@aspire.gov.kz</t>
   </si>
   <si>
     <t>All types of livestock and poultry slaughtered in the farm or sold for slaughter, in live weight</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
+    <t>2019 year</t>
+  </si>
+  <si>
+    <t>2020 year</t>
+  </si>
+  <si>
+    <t>2021 year</t>
+  </si>
+  <si>
+    <t>2022 year</t>
+  </si>
+  <si>
+    <t>2023 year*</t>
+  </si>
+  <si>
     <t>Amangeldi</t>
   </si>
   <si>
     <t xml:space="preserve">Kamysti </t>
   </si>
   <si>
-    <t>2026 year</t>
+    <t xml:space="preserve">    * In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2023 and 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
+  </si>
+  <si>
+    <t>Milk cow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eggs chicken
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">thousand pieces </t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25834/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28260&amp;year=2026&amp;name=85303&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Heads slaughtered on the farm of sold for slaughter of livestock and poultry - slaughtered by the farm independently or in a slaughterhouse, the meat of which is intended for use for their own needs, for sale or distribution to organizations, enterprises and farm workers, including through barter transactions. 
+Cow's milk production is acnually produced cow's milkfor the reporting month, regardless of whether it was sold or part of it was consumed on the farm, including for the slaughter of calves. The milk susked out by the calves when suskledis not included in the production, and it is not included in the gross production.
+Egg production - chisken collection of eggs per month from laying hens, including eggs used for poiltry reproduction (incubation).</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...168 lines deleted...]
-    </font>
   </fonts>
-  <fills count="25">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="31"/>
-[...104 lines deleted...]
-        <fgColor indexed="26"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="medium">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-        <color indexed="23"/>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...53 lines deleted...]
-      </left>
       <right style="thin">
-        <color indexed="22"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="22"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="22"/>
-[...8 lines deleted...]
-        <color indexed="52"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="216">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...213 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="23" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="23" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="216">
-[...47 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="49"/>
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="50"/>
-[...165 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="215"/>
+    <cellStyle name="Обычный 11 20" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 8" xfId="5"/>
+    <cellStyle name="Обычный 4" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1477,6659 +1080,20377 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/description/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701188" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al.abilova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28260&amp;year=2026&amp;name=85303&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25834/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25834/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CS27"/>
+  <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="CN4" sqref="CN4:CN24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="83" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="89.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="8"/>
+      <c r="B1" s="8"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="31" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="25.5">
+      <c r="A5" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="102.75" customHeight="1">
+      <c r="A7" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="27"/>
-[...82 lines deleted...]
-      <c r="CS1" s="23" t="s">
+      <c r="B8" s="11" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="2" spans="1:97" s="4" customFormat="1" ht="12" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="9" spans="1:2" ht="15" customHeight="1">
+      <c r="A9" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5">
+      <c r="A14" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="14">
+        <v>46283</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="14">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="26">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B24" r:id="rId3"/>
+    <hyperlink ref="B9" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId6"/>
+    <hyperlink ref="B12" r:id="rId7"/>
+  </hyperlinks>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId8"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="101.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="18" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="18" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="18" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="19"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="20" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="19"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="19"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="21"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="21"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="21"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="22" t="s">
+        <v>90</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:CF1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.85546875" style="46" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="46" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" style="46" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="46" customWidth="1"/>
+    <col min="5" max="6" width="8.42578125" style="46" customWidth="1"/>
+    <col min="7" max="7" width="8.7109375" style="46" customWidth="1"/>
+    <col min="8" max="9" width="9.140625" style="46"/>
+    <col min="10" max="10" width="10" style="46" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="46"/>
+    <col min="12" max="12" width="9.7109375" style="46" customWidth="1"/>
+    <col min="13" max="13" width="9.5703125" style="46" customWidth="1"/>
+    <col min="14" max="17" width="9.140625" style="46"/>
+    <col min="18" max="18" width="8.140625" style="46" customWidth="1"/>
+    <col min="19" max="19" width="7" style="46" customWidth="1"/>
+    <col min="20" max="20" width="7.140625" style="46" customWidth="1"/>
+    <col min="21" max="21" width="8.140625" style="46" customWidth="1"/>
+    <col min="22" max="22" width="10.5703125" style="46" customWidth="1"/>
+    <col min="23" max="23" width="8.42578125" style="46" customWidth="1"/>
+    <col min="24" max="24" width="10.140625" style="46" customWidth="1"/>
+    <col min="25" max="25" width="9.5703125" style="46" customWidth="1"/>
+    <col min="26" max="28" width="9.140625" style="32"/>
+    <col min="29" max="29" width="8" style="32" customWidth="1"/>
+    <col min="30" max="30" width="7.42578125" style="32" customWidth="1"/>
+    <col min="31" max="32" width="7.28515625" style="32" customWidth="1"/>
+    <col min="33" max="33" width="7.42578125" style="32" customWidth="1"/>
+    <col min="34" max="34" width="10" style="32" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" style="32"/>
+    <col min="36" max="37" width="9.85546875" style="32" customWidth="1"/>
+    <col min="38" max="45" width="9.140625" style="32"/>
+    <col min="46" max="46" width="10.42578125" style="32" customWidth="1"/>
+    <col min="47" max="81" width="9.140625" style="32"/>
+    <col min="82" max="82" width="9.85546875" style="32" customWidth="1"/>
+    <col min="83" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" ht="19.5" customHeight="1" thickBot="1">
+      <c r="A1" s="63" t="s">
+        <v>77</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="63"/>
+      <c r="AB1" s="63"/>
+      <c r="AC1" s="63"/>
+      <c r="AD1" s="63"/>
+      <c r="AE1" s="63"/>
+      <c r="AF1" s="63"/>
+      <c r="AG1" s="63"/>
+      <c r="AH1" s="63"/>
+      <c r="AI1" s="63"/>
+      <c r="AJ1" s="63"/>
+      <c r="AK1" s="63"/>
+      <c r="AL1" s="63"/>
+      <c r="AM1" s="63"/>
+      <c r="AN1" s="63"/>
+      <c r="AO1" s="63"/>
+      <c r="AP1" s="63"/>
+      <c r="AQ1" s="63"/>
+      <c r="AR1" s="63"/>
+      <c r="AS1" s="63"/>
+      <c r="AT1" s="63"/>
+      <c r="AU1" s="63"/>
+      <c r="AV1" s="63"/>
+      <c r="AW1" s="63"/>
+      <c r="AX1" s="63"/>
+      <c r="AY1" s="63"/>
+      <c r="AZ1" s="63"/>
+      <c r="BA1" s="63"/>
+      <c r="BB1" s="63"/>
+      <c r="BC1" s="63"/>
+      <c r="BD1" s="63"/>
+      <c r="BE1" s="63"/>
+      <c r="BF1" s="63"/>
+      <c r="BG1" s="63"/>
+      <c r="BH1" s="63"/>
+      <c r="BI1" s="63"/>
+      <c r="BJ1" s="63"/>
+      <c r="BK1" s="63"/>
+      <c r="BL1" s="63"/>
+      <c r="BM1" s="63"/>
+      <c r="BN1" s="63"/>
+      <c r="BO1" s="63"/>
+      <c r="BP1" s="63"/>
+      <c r="BQ1" s="63"/>
+      <c r="BR1" s="63"/>
+      <c r="BS1" s="63"/>
+      <c r="BT1" s="63"/>
+      <c r="BU1" s="63"/>
+      <c r="BV1" s="63"/>
+      <c r="BW1" s="63"/>
+      <c r="BX1" s="63"/>
+      <c r="BY1" s="63"/>
+      <c r="BZ1" s="63"/>
+      <c r="CA1" s="63"/>
+      <c r="CB1" s="63"/>
+      <c r="CC1" s="63"/>
+      <c r="CD1" s="63"/>
+      <c r="CE1" s="63"/>
+      <c r="CF1" s="63"/>
+      <c r="CS1" s="33" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:97" s="34" customFormat="1" ht="12" thickBot="1">
+      <c r="A2" s="64"/>
+      <c r="B2" s="59" t="s">
+        <v>79</v>
+      </c>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
+      <c r="V2" s="60"/>
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="59" t="s">
+        <v>81</v>
+      </c>
+      <c r="AA2" s="60"/>
+      <c r="AB2" s="60"/>
+      <c r="AC2" s="60"/>
+      <c r="AD2" s="60"/>
+      <c r="AE2" s="60"/>
+      <c r="AF2" s="60"/>
+      <c r="AG2" s="60"/>
+      <c r="AH2" s="60"/>
+      <c r="AI2" s="60"/>
+      <c r="AJ2" s="60"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="AM2" s="60"/>
+      <c r="AN2" s="60"/>
+      <c r="AO2" s="60"/>
+      <c r="AP2" s="60"/>
+      <c r="AQ2" s="60"/>
+      <c r="AR2" s="60"/>
+      <c r="AS2" s="60"/>
+      <c r="AT2" s="60"/>
+      <c r="AU2" s="60"/>
+      <c r="AV2" s="60"/>
+      <c r="AW2" s="61"/>
+      <c r="AX2" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY2" s="60"/>
+      <c r="AZ2" s="60"/>
+      <c r="BA2" s="60"/>
+      <c r="BB2" s="60"/>
+      <c r="BC2" s="60"/>
+      <c r="BD2" s="60"/>
+      <c r="BE2" s="60"/>
+      <c r="BF2" s="60"/>
+      <c r="BG2" s="60"/>
+      <c r="BH2" s="60"/>
+      <c r="BI2" s="61"/>
+      <c r="BJ2" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK2" s="60"/>
+      <c r="BL2" s="60"/>
+      <c r="BM2" s="60"/>
+      <c r="BN2" s="60"/>
+      <c r="BO2" s="60"/>
+      <c r="BP2" s="60"/>
+      <c r="BQ2" s="60"/>
+      <c r="BR2" s="60"/>
+      <c r="BS2" s="60"/>
+      <c r="BT2" s="60"/>
+      <c r="BU2" s="61"/>
+      <c r="BV2" s="59" t="s">
+        <v>32</v>
+      </c>
+      <c r="BW2" s="60"/>
+      <c r="BX2" s="60"/>
+      <c r="BY2" s="60"/>
+      <c r="BZ2" s="60"/>
+      <c r="CA2" s="60"/>
+      <c r="CB2" s="60"/>
+      <c r="CC2" s="60"/>
+      <c r="CD2" s="60"/>
+      <c r="CE2" s="60"/>
+      <c r="CF2" s="60"/>
+      <c r="CG2" s="61"/>
+      <c r="CH2" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="CI2" s="60"/>
+      <c r="CJ2" s="60"/>
+      <c r="CK2" s="60"/>
+      <c r="CL2" s="60"/>
+      <c r="CM2" s="60"/>
+      <c r="CN2" s="60"/>
+      <c r="CO2" s="60"/>
+      <c r="CP2" s="60"/>
+      <c r="CQ2" s="60"/>
+      <c r="CR2" s="60"/>
+      <c r="CS2" s="61"/>
+    </row>
+    <row r="3" spans="1:97" s="34" customFormat="1" ht="12" thickBot="1">
+      <c r="A3" s="65"/>
+      <c r="B3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="R3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="T3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="U3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="V3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="X3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="CK3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CN3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CO3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CR3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CS3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:97" s="39" customFormat="1" ht="11.25">
+      <c r="A4" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="25"/>
-[...10 lines deleted...]
-      <c r="N2" s="24" t="s">
+      <c r="B4" s="4">
+        <v>9776.1</v>
+      </c>
+      <c r="C4" s="4">
+        <v>9919.4999999999982</v>
+      </c>
+      <c r="D4" s="36">
+        <v>6653</v>
+      </c>
+      <c r="E4" s="36">
+        <v>8595.2000000000044</v>
+      </c>
+      <c r="F4" s="36">
+        <v>9864.1999999999971</v>
+      </c>
+      <c r="G4" s="36">
+        <v>11255.400000000001</v>
+      </c>
+      <c r="H4" s="36">
+        <v>3857.4000000000015</v>
+      </c>
+      <c r="I4" s="36">
+        <v>6857.5</v>
+      </c>
+      <c r="J4" s="36">
+        <v>7932</v>
+      </c>
+      <c r="K4" s="36">
+        <v>5445.5999999999913</v>
+      </c>
+      <c r="L4" s="36">
+        <v>6968.1000000000058</v>
+      </c>
+      <c r="M4" s="36">
+        <v>10749.899999999994</v>
+      </c>
+      <c r="N4" s="4">
+        <v>10136.4</v>
+      </c>
+      <c r="O4" s="4">
+        <v>10298.800000000001</v>
+      </c>
+      <c r="P4" s="36">
+        <v>6975.3999999999978</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>9246.7000000000044</v>
+      </c>
+      <c r="R4" s="36">
+        <v>9970.0999999999985</v>
+      </c>
+      <c r="S4" s="4">
+        <v>10933.5</v>
+      </c>
+      <c r="T4" s="36">
+        <v>4355.5</v>
+      </c>
+      <c r="U4" s="4">
+        <v>7539.9000000000015</v>
+      </c>
+      <c r="V4" s="36">
+        <v>9306.8000000000029</v>
+      </c>
+      <c r="W4" s="4">
+        <v>6447.2999999999884</v>
+      </c>
+      <c r="X4" s="36">
+        <v>8007.8000000000029</v>
+      </c>
+      <c r="Y4" s="4">
+        <v>10644.199999999997</v>
+      </c>
+      <c r="Z4" s="4">
+        <v>10661.9</v>
+      </c>
+      <c r="AA4" s="4">
+        <v>10593.000000000002</v>
+      </c>
+      <c r="AB4" s="36">
+        <v>7279.1999999999971</v>
+      </c>
+      <c r="AC4" s="4">
+        <v>9659.8000000000029</v>
+      </c>
+      <c r="AD4" s="36">
+        <v>10637.199999999997</v>
+      </c>
+      <c r="AE4" s="4">
+        <v>11246.5</v>
+      </c>
+      <c r="AF4" s="36">
+        <v>5177.8000000000029</v>
+      </c>
+      <c r="AG4" s="4">
+        <v>7546.7999999999956</v>
+      </c>
+      <c r="AH4" s="36">
+        <v>9611.5</v>
+      </c>
+      <c r="AI4" s="4">
+        <v>6369.5299999999988</v>
+      </c>
+      <c r="AJ4" s="36">
+        <v>7876.9600000000064</v>
+      </c>
+      <c r="AK4" s="4">
+        <v>12017.209999999992</v>
+      </c>
+      <c r="AL4" s="4">
+        <v>9185.1</v>
+      </c>
+      <c r="AM4" s="4">
+        <v>9023.1</v>
+      </c>
+      <c r="AN4" s="36">
+        <v>6640.7999999999993</v>
+      </c>
+      <c r="AO4" s="4">
+        <v>7722.9000000000015</v>
+      </c>
+      <c r="AP4" s="36">
+        <v>9434.5999999999985</v>
+      </c>
+      <c r="AQ4" s="4">
+        <v>10115.699999999997</v>
+      </c>
+      <c r="AR4" s="36">
+        <v>3494.1000000000058</v>
+      </c>
+      <c r="AS4" s="4">
+        <v>6506.3999999999942</v>
+      </c>
+      <c r="AT4" s="36">
+        <v>7675.1999999999971</v>
+      </c>
+      <c r="AU4" s="4">
+        <v>5062.5500000000029</v>
+      </c>
+      <c r="AV4" s="36">
+        <v>6495.0899999999965</v>
+      </c>
+      <c r="AW4" s="4">
+        <v>9563.2600000000093</v>
+      </c>
+      <c r="AX4" s="4">
+        <v>6202.45</v>
+      </c>
+      <c r="AY4" s="4">
+        <v>6641.12</v>
+      </c>
+      <c r="AZ4" s="36">
+        <v>5138.5</v>
+      </c>
+      <c r="BA4" s="4">
+        <v>6294.52</v>
+      </c>
+      <c r="BB4" s="36">
+        <v>7043.09</v>
+      </c>
+      <c r="BC4" s="4">
+        <v>6205.46</v>
+      </c>
+      <c r="BD4" s="36">
+        <v>3033.91</v>
+      </c>
+      <c r="BE4" s="4">
+        <v>4671.8500000000004</v>
+      </c>
+      <c r="BF4" s="36">
+        <v>5565.64</v>
+      </c>
+      <c r="BG4" s="4">
+        <v>3871.55</v>
+      </c>
+      <c r="BH4" s="36">
+        <v>4468.58</v>
+      </c>
+      <c r="BI4" s="4">
+        <v>5563.28</v>
+      </c>
+      <c r="BJ4" s="4">
+        <v>5669.4</v>
+      </c>
+      <c r="BK4" s="4">
+        <v>6218.66</v>
+      </c>
+      <c r="BL4" s="36">
+        <v>5301.99</v>
+      </c>
+      <c r="BM4" s="36">
+        <v>5969.26</v>
+      </c>
+      <c r="BN4" s="3">
+        <v>6682.22</v>
+      </c>
+      <c r="BO4" s="37">
+        <v>10925.29</v>
+      </c>
+      <c r="BP4" s="37">
+        <v>3025.18</v>
+      </c>
+      <c r="BQ4" s="38">
+        <v>4727.3500000000004</v>
+      </c>
+      <c r="BR4" s="3">
+        <v>5796.31</v>
+      </c>
+      <c r="BS4" s="3">
+        <v>4033.83</v>
+      </c>
+      <c r="BT4" s="3">
+        <v>4074.19</v>
+      </c>
+      <c r="BU4" s="4">
+        <v>5662.36</v>
+      </c>
+      <c r="BV4" s="4">
+        <v>5955.3</v>
+      </c>
+      <c r="BW4" s="4">
+        <v>6327.06</v>
+      </c>
+      <c r="BX4" s="36">
+        <v>5314.7</v>
+      </c>
+      <c r="BY4" s="36">
+        <v>6032.63</v>
+      </c>
+      <c r="BZ4" s="3">
+        <v>6671.13</v>
+      </c>
+      <c r="CA4" s="37">
+        <v>6720.73</v>
+      </c>
+      <c r="CB4" s="37">
+        <v>3225.66</v>
+      </c>
+      <c r="CC4" s="4">
+        <v>4321.67</v>
+      </c>
+      <c r="CD4" s="3">
+        <v>5118.17</v>
+      </c>
+      <c r="CE4" s="4">
+        <v>3701.33</v>
+      </c>
+      <c r="CF4" s="3">
+        <v>3901.37</v>
+      </c>
+      <c r="CG4" s="4">
+        <v>5679.19</v>
+      </c>
+      <c r="CH4" s="4">
+        <v>6086.33</v>
+      </c>
+      <c r="CI4" s="4">
+        <v>6253.19</v>
+      </c>
+      <c r="CJ4" s="36">
+        <v>5231.2700000000004</v>
+      </c>
+      <c r="CK4" s="36">
+        <v>6239.22</v>
+      </c>
+      <c r="CL4" s="3">
+        <v>6341.01</v>
+      </c>
+      <c r="CM4" s="37">
+        <v>9891.4699999999993</v>
+      </c>
+      <c r="CN4" s="37">
+        <v>2959.67</v>
+      </c>
+      <c r="CO4" s="4">
+        <v>4489.24</v>
+      </c>
+      <c r="CP4" s="3"/>
+      <c r="CQ4" s="4"/>
+      <c r="CR4" s="3"/>
+      <c r="CS4" s="4"/>
+    </row>
+    <row r="5" spans="1:97" s="39" customFormat="1" ht="11.25">
+      <c r="A5" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="41">
+        <v>184.9</v>
+      </c>
+      <c r="C5" s="41">
+        <v>194.20000000000002</v>
+      </c>
+      <c r="D5" s="42">
+        <v>143</v>
+      </c>
+      <c r="E5" s="42">
+        <v>115.10000000000002</v>
+      </c>
+      <c r="F5" s="42">
+        <v>127.89999999999998</v>
+      </c>
+      <c r="G5" s="42">
+        <v>85.600000000000023</v>
+      </c>
+      <c r="H5" s="42">
+        <v>90.599999999999909</v>
+      </c>
+      <c r="I5" s="42">
+        <v>132.60000000000014</v>
+      </c>
+      <c r="J5" s="42">
+        <v>180.39999999999986</v>
+      </c>
+      <c r="K5" s="42">
+        <v>174.60000000000014</v>
+      </c>
+      <c r="L5" s="42">
+        <v>143.39999999999986</v>
+      </c>
+      <c r="M5" s="42">
+        <v>394.40000000000009</v>
+      </c>
+      <c r="N5" s="41">
+        <v>248.8</v>
+      </c>
+      <c r="O5" s="41">
+        <v>323.2</v>
+      </c>
+      <c r="P5" s="42">
+        <v>43.799999999999955</v>
+      </c>
+      <c r="Q5" s="41">
+        <v>11.800000000000068</v>
+      </c>
+      <c r="R5" s="42">
+        <v>30.399999999999977</v>
+      </c>
+      <c r="S5" s="41">
+        <v>28</v>
+      </c>
+      <c r="T5" s="42">
+        <v>16.299999999999955</v>
+      </c>
+      <c r="U5" s="41">
+        <v>11</v>
+      </c>
+      <c r="V5" s="42">
+        <v>30.700000000000045</v>
+      </c>
+      <c r="W5" s="41">
+        <v>11.799999999999955</v>
+      </c>
+      <c r="X5" s="42">
+        <v>827.8</v>
+      </c>
+      <c r="Y5" s="41">
+        <v>431.40000000000009</v>
+      </c>
+      <c r="Z5" s="41">
+        <v>134.4</v>
+      </c>
+      <c r="AA5" s="41">
+        <v>112.69999999999999</v>
+      </c>
+      <c r="AB5" s="42">
+        <v>83.200000000000017</v>
+      </c>
+      <c r="AC5" s="41">
+        <v>124.19999999999999</v>
+      </c>
+      <c r="AD5" s="42">
+        <v>71.600000000000023</v>
+      </c>
+      <c r="AE5" s="41">
+        <v>91.899999999999977</v>
+      </c>
+      <c r="AF5" s="42">
+        <v>119.10000000000002</v>
+      </c>
+      <c r="AG5" s="41">
+        <v>41.299999999999955</v>
+      </c>
+      <c r="AH5" s="42">
+        <v>180.70000000000005</v>
+      </c>
+      <c r="AI5" s="41">
+        <v>49.699999999999932</v>
+      </c>
+      <c r="AJ5" s="42">
+        <v>172.29999999999995</v>
+      </c>
+      <c r="AK5" s="41">
+        <v>234.10000000000014</v>
+      </c>
+      <c r="AL5" s="41">
+        <v>96</v>
+      </c>
+      <c r="AM5" s="41">
+        <v>101.5</v>
+      </c>
+      <c r="AN5" s="42">
+        <v>35.900000000000006</v>
+      </c>
+      <c r="AO5" s="41">
+        <v>11.400000000000006</v>
+      </c>
+      <c r="AP5" s="42">
+        <v>25.199999999999989</v>
+      </c>
+      <c r="AQ5" s="41">
+        <v>18.699999999999989</v>
+      </c>
+      <c r="AR5" s="42">
+        <v>14.600000000000023</v>
+      </c>
+      <c r="AS5" s="41">
+        <v>14.300000000000011</v>
+      </c>
+      <c r="AT5" s="42">
+        <v>41.699999999999989</v>
+      </c>
+      <c r="AU5" s="41">
+        <v>12.099999999999966</v>
+      </c>
+      <c r="AV5" s="42">
+        <v>16</v>
+      </c>
+      <c r="AW5" s="41">
+        <v>49.200000000000045</v>
+      </c>
+      <c r="AX5" s="41">
+        <v>6.81</v>
+      </c>
+      <c r="AY5" s="41">
+        <v>6.64</v>
+      </c>
+      <c r="AZ5" s="42">
+        <v>11.35</v>
+      </c>
+      <c r="BA5" s="41">
+        <v>3.84</v>
+      </c>
+      <c r="BB5" s="42">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="BC5" s="41">
+        <v>2.92</v>
+      </c>
+      <c r="BD5" s="42">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BE5" s="41">
+        <v>1.66</v>
+      </c>
+      <c r="BF5" s="42">
+        <v>63.38</v>
+      </c>
+      <c r="BG5" s="41">
+        <v>10.65</v>
+      </c>
+      <c r="BH5" s="42">
+        <v>5.41</v>
+      </c>
+      <c r="BI5" s="41">
+        <v>15.35</v>
+      </c>
+      <c r="BJ5" s="41">
+        <v>7.3</v>
+      </c>
+      <c r="BK5" s="41">
+        <v>7</v>
+      </c>
+      <c r="BL5" s="41">
+        <v>12.5</v>
+      </c>
+      <c r="BM5" s="41">
+        <v>3.8</v>
+      </c>
+      <c r="BN5" s="41">
+        <v>1.3</v>
+      </c>
+      <c r="BO5" s="41">
+        <v>3.2</v>
+      </c>
+      <c r="BP5" s="41">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BQ5" s="43">
+        <v>2.4</v>
+      </c>
+      <c r="BR5" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="BS5" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="BT5" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="BU5" s="41">
+        <v>15.5</v>
+      </c>
+      <c r="BV5" s="41">
+        <v>7.5</v>
+      </c>
+      <c r="BW5" s="41">
+        <v>7.2</v>
+      </c>
+      <c r="BX5" s="41">
+        <v>12.3</v>
+      </c>
+      <c r="BY5" s="41">
+        <v>4</v>
+      </c>
+      <c r="BZ5" s="41">
+        <v>1.3</v>
+      </c>
+      <c r="CA5" s="41">
+        <v>3.2</v>
+      </c>
+      <c r="CB5" s="41">
+        <v>1.9</v>
+      </c>
+      <c r="CC5" s="41">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="CD5" s="5">
+        <v>21.43</v>
+      </c>
+      <c r="CE5" s="41">
+        <v>4.5</v>
+      </c>
+      <c r="CF5" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="CG5" s="41">
+        <v>12.1</v>
+      </c>
+      <c r="CH5" s="41">
+        <v>3.9</v>
+      </c>
+      <c r="CI5" s="41">
+        <v>3.9</v>
+      </c>
+      <c r="CJ5" s="41">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="CK5" s="41">
+        <v>3.8</v>
+      </c>
+      <c r="CL5" s="41">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CM5" s="41">
+        <v>3.3</v>
+      </c>
+      <c r="CN5" s="41">
+        <v>1.5</v>
+      </c>
+      <c r="CO5" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="CP5" s="5"/>
+      <c r="CQ5" s="41"/>
+      <c r="CR5" s="5"/>
+      <c r="CS5" s="41"/>
+    </row>
+    <row r="6" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A6" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="25"/>
-[...10 lines deleted...]
-      <c r="Z2" s="24" t="s">
+      <c r="B6" s="6">
+        <v>336</v>
+      </c>
+      <c r="C6" s="41">
+        <v>301.39999999999998</v>
+      </c>
+      <c r="D6" s="42">
+        <v>289.39999999999998</v>
+      </c>
+      <c r="E6" s="42">
+        <v>370.70000000000005</v>
+      </c>
+      <c r="F6" s="42">
+        <v>409.09999999999991</v>
+      </c>
+      <c r="G6" s="42">
+        <v>370.59999999999991</v>
+      </c>
+      <c r="H6" s="42">
+        <v>81.300000000000182</v>
+      </c>
+      <c r="I6" s="42">
+        <v>110.30000000000018</v>
+      </c>
+      <c r="J6" s="42">
+        <v>80.099999999999909</v>
+      </c>
+      <c r="K6" s="42">
+        <v>66.599999999999909</v>
+      </c>
+      <c r="L6" s="42">
+        <v>147.19999999999982</v>
+      </c>
+      <c r="M6" s="42">
+        <v>293.20000000000027</v>
+      </c>
+      <c r="N6" s="6">
+        <v>372.5</v>
+      </c>
+      <c r="O6" s="41">
+        <v>313.60000000000002</v>
+      </c>
+      <c r="P6" s="42">
+        <v>292</v>
+      </c>
+      <c r="Q6" s="41">
+        <v>328.99999999999989</v>
+      </c>
+      <c r="R6" s="42">
+        <v>405.30000000000018</v>
+      </c>
+      <c r="S6" s="41">
+        <v>362.79999999999973</v>
+      </c>
+      <c r="T6" s="42">
+        <v>81</v>
+      </c>
+      <c r="U6" s="41">
+        <v>88.600000000000364</v>
+      </c>
+      <c r="V6" s="42">
+        <v>81.799999999999727</v>
+      </c>
+      <c r="W6" s="41">
+        <v>66.300000000000182</v>
+      </c>
+      <c r="X6" s="42">
+        <v>149</v>
+      </c>
+      <c r="Y6" s="41">
+        <v>300.29999999999973</v>
+      </c>
+      <c r="Z6" s="7">
+        <v>334.9</v>
+      </c>
+      <c r="AA6" s="41">
+        <v>302.30000000000007</v>
+      </c>
+      <c r="AB6" s="42">
+        <v>362.79999999999995</v>
+      </c>
+      <c r="AC6" s="41">
+        <v>306.79999999999995</v>
+      </c>
+      <c r="AD6" s="42">
+        <v>386.90000000000009</v>
+      </c>
+      <c r="AE6" s="41">
+        <v>335.20000000000005</v>
+      </c>
+      <c r="AF6" s="42">
+        <v>68.199999999999818</v>
+      </c>
+      <c r="AG6" s="41">
+        <v>89</v>
+      </c>
+      <c r="AH6" s="42">
+        <v>85.800000000000182</v>
+      </c>
+      <c r="AI6" s="41">
+        <v>67.389999999999873</v>
+      </c>
+      <c r="AJ6" s="42">
+        <v>151.11999999999989</v>
+      </c>
+      <c r="AK6" s="41">
+        <v>306.69000000000005</v>
+      </c>
+      <c r="AL6" s="7">
+        <v>331</v>
+      </c>
+      <c r="AM6" s="41">
+        <v>273.20000000000005</v>
+      </c>
+      <c r="AN6" s="42">
+        <v>255.5</v>
+      </c>
+      <c r="AO6" s="41">
+        <v>211.29999999999995</v>
+      </c>
+      <c r="AP6" s="42">
+        <v>333.59999999999991</v>
+      </c>
+      <c r="AQ6" s="41">
+        <v>312.60000000000014</v>
+      </c>
+      <c r="AR6" s="42">
+        <v>71.399999999999864</v>
+      </c>
+      <c r="AS6" s="41">
+        <v>93.300000000000182</v>
+      </c>
+      <c r="AT6" s="42">
+        <v>91.199999999999818</v>
+      </c>
+      <c r="AU6" s="41">
+        <v>71.100000000000136</v>
+      </c>
+      <c r="AV6" s="42">
+        <v>162.74</v>
+      </c>
+      <c r="AW6" s="41">
+        <v>282.36000000000013</v>
+      </c>
+      <c r="AX6" s="7">
+        <v>94.55</v>
+      </c>
+      <c r="AY6" s="41">
+        <v>159.88</v>
+      </c>
+      <c r="AZ6" s="42">
+        <v>136.88999999999999</v>
+      </c>
+      <c r="BA6" s="41">
+        <v>84.52</v>
+      </c>
+      <c r="BB6" s="42">
+        <v>105.57</v>
+      </c>
+      <c r="BC6" s="41">
+        <v>115.95</v>
+      </c>
+      <c r="BD6" s="42">
+        <v>39.89</v>
+      </c>
+      <c r="BE6" s="41">
+        <v>30.87</v>
+      </c>
+      <c r="BF6" s="42">
+        <v>30.57</v>
+      </c>
+      <c r="BG6" s="41">
+        <v>30.58</v>
+      </c>
+      <c r="BH6" s="42">
+        <v>201.19</v>
+      </c>
+      <c r="BI6" s="41">
+        <v>185.02</v>
+      </c>
+      <c r="BJ6" s="7">
+        <v>90.7</v>
+      </c>
+      <c r="BK6" s="41">
+        <v>75.540000000000006</v>
+      </c>
+      <c r="BL6" s="42">
+        <v>92.44</v>
+      </c>
+      <c r="BM6" s="42">
+        <v>75.7</v>
+      </c>
+      <c r="BN6" s="5">
+        <v>104.02</v>
+      </c>
+      <c r="BO6" s="5">
+        <v>165.4</v>
+      </c>
+      <c r="BP6" s="5">
+        <v>33.4</v>
+      </c>
+      <c r="BQ6" s="43">
+        <v>33.92</v>
+      </c>
+      <c r="BR6" s="5">
+        <v>29.18</v>
+      </c>
+      <c r="BS6" s="5">
+        <v>27.04</v>
+      </c>
+      <c r="BT6" s="5">
+        <v>40</v>
+      </c>
+      <c r="BU6" s="41">
+        <v>92.1</v>
+      </c>
+      <c r="BV6" s="7">
+        <v>142.5</v>
+      </c>
+      <c r="BW6" s="41">
+        <v>128.5</v>
+      </c>
+      <c r="BX6" s="42">
+        <v>137.5</v>
+      </c>
+      <c r="BY6" s="42">
+        <v>114.4</v>
+      </c>
+      <c r="BZ6" s="5">
+        <v>174.7</v>
+      </c>
+      <c r="CA6" s="5">
+        <v>197.2</v>
+      </c>
+      <c r="CB6" s="5">
+        <v>36.69</v>
+      </c>
+      <c r="CC6" s="41">
+        <v>35.9</v>
+      </c>
+      <c r="CD6" s="5">
+        <v>31.3</v>
+      </c>
+      <c r="CE6" s="41">
+        <v>26.8</v>
+      </c>
+      <c r="CF6" s="5">
+        <v>38.5</v>
+      </c>
+      <c r="CG6" s="41">
+        <v>95.6</v>
+      </c>
+      <c r="CH6" s="7">
+        <v>180.6</v>
+      </c>
+      <c r="CI6" s="41">
+        <v>166.11</v>
+      </c>
+      <c r="CJ6" s="42">
+        <v>137.1</v>
+      </c>
+      <c r="CK6" s="42">
+        <v>105</v>
+      </c>
+      <c r="CL6" s="5">
+        <v>148.80000000000001</v>
+      </c>
+      <c r="CM6" s="5">
+        <v>135.93</v>
+      </c>
+      <c r="CN6" s="5">
+        <v>46.1</v>
+      </c>
+      <c r="CO6" s="41">
+        <v>47.42</v>
+      </c>
+      <c r="CP6" s="5"/>
+      <c r="CQ6" s="41"/>
+      <c r="CR6" s="5"/>
+      <c r="CS6" s="41"/>
+    </row>
+    <row r="7" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A7" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="AA2" s="25"/>
-[...10 lines deleted...]
-      <c r="AL2" s="24" t="s">
+      <c r="B7" s="6">
+        <v>13.3</v>
+      </c>
+      <c r="C7" s="41">
+        <v>19.599999999999998</v>
+      </c>
+      <c r="D7" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="E7" s="42">
+        <v>7.2000000000000028</v>
+      </c>
+      <c r="F7" s="42">
+        <v>14.699999999999996</v>
+      </c>
+      <c r="G7" s="42">
+        <v>11</v>
+      </c>
+      <c r="H7" s="42">
+        <v>3.7000000000000028</v>
+      </c>
+      <c r="I7" s="42">
+        <v>4.0999999999999943</v>
+      </c>
+      <c r="J7" s="42">
+        <v>7.1000000000000085</v>
+      </c>
+      <c r="K7" s="42">
+        <v>11.200000000000003</v>
+      </c>
+      <c r="L7" s="42">
+        <v>5.3999999999999915</v>
+      </c>
+      <c r="M7" s="42">
+        <v>45.600000000000009</v>
+      </c>
+      <c r="N7" s="6">
+        <v>13.3</v>
+      </c>
+      <c r="O7" s="41">
+        <v>19.599999999999998</v>
+      </c>
+      <c r="P7" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="Q7" s="41">
+        <v>7.2000000000000028</v>
+      </c>
+      <c r="R7" s="42">
+        <v>14.699999999999996</v>
+      </c>
+      <c r="S7" s="41">
+        <v>11</v>
+      </c>
+      <c r="T7" s="42">
+        <v>3.7000000000000028</v>
+      </c>
+      <c r="U7" s="41">
+        <v>4.0999999999999943</v>
+      </c>
+      <c r="V7" s="42">
+        <v>7.3000000000000114</v>
+      </c>
+      <c r="W7" s="41">
+        <v>11.099999999999994</v>
+      </c>
+      <c r="X7" s="42">
+        <v>5.4000000000000057</v>
+      </c>
+      <c r="Y7" s="41">
+        <v>45.799999999999983</v>
+      </c>
+      <c r="Z7" s="7">
+        <v>13.4</v>
+      </c>
+      <c r="AA7" s="41">
+        <v>20</v>
+      </c>
+      <c r="AB7" s="42">
+        <v>2.3000000000000043</v>
+      </c>
+      <c r="AC7" s="41">
+        <v>7.5999999999999943</v>
+      </c>
+      <c r="AD7" s="42">
         <v>15</v>
       </c>
-      <c r="AM2" s="25"/>
-[...65 lines deleted...]
-      <c r="CS2" s="26"/>
+      <c r="AE7" s="41">
+        <v>11.5</v>
+      </c>
+      <c r="AF7" s="42">
+        <v>3.9000000000000057</v>
+      </c>
+      <c r="AG7" s="41">
+        <v>4.7999999999999972</v>
+      </c>
+      <c r="AH7" s="42">
+        <v>7</v>
+      </c>
+      <c r="AI7" s="41">
+        <v>14.689999999999998</v>
+      </c>
+      <c r="AJ7" s="42">
+        <v>5.1000000000000085</v>
+      </c>
+      <c r="AK7" s="41">
+        <v>45.809999999999988</v>
+      </c>
+      <c r="AL7" s="7">
+        <v>9.5</v>
+      </c>
+      <c r="AM7" s="41">
+        <v>14</v>
+      </c>
+      <c r="AN7" s="42">
+        <v>1.8999999999999986</v>
+      </c>
+      <c r="AO7" s="41">
+        <v>5</v>
+      </c>
+      <c r="AP7" s="42">
+        <v>11</v>
+      </c>
+      <c r="AQ7" s="41">
+        <v>8.5</v>
+      </c>
+      <c r="AR7" s="42">
+        <v>3.8000000000000043</v>
+      </c>
+      <c r="AS7" s="41">
+        <v>3.5999999999999943</v>
+      </c>
+      <c r="AT7" s="42">
+        <v>6.2000000000000028</v>
+      </c>
+      <c r="AU7" s="41">
+        <v>10.900000000000006</v>
+      </c>
+      <c r="AV7" s="42">
+        <v>5</v>
+      </c>
+      <c r="AW7" s="41">
+        <v>39.099999999999994</v>
+      </c>
+      <c r="AX7" s="7">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AY7" s="41">
+        <v>6.5</v>
+      </c>
+      <c r="AZ7" s="42">
+        <v>1.39</v>
+      </c>
+      <c r="BA7" s="41">
+        <v>2.84</v>
+      </c>
+      <c r="BB7" s="42">
+        <v>5.69</v>
+      </c>
+      <c r="BC7" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="BD7" s="42">
+        <v>1.34</v>
+      </c>
+      <c r="BE7" s="41">
+        <v>1.28</v>
+      </c>
+      <c r="BF7" s="42">
+        <v>2.17</v>
+      </c>
+      <c r="BG7" s="41">
+        <v>4.67</v>
+      </c>
+      <c r="BH7" s="42">
+        <v>2.1</v>
+      </c>
+      <c r="BI7" s="41">
+        <v>8.32</v>
+      </c>
+      <c r="BJ7" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="BK7" s="41">
+        <v>6.6</v>
+      </c>
+      <c r="BL7" s="42">
+        <v>1.4</v>
+      </c>
+      <c r="BM7" s="42">
+        <v>3.7</v>
+      </c>
+      <c r="BN7" s="5">
+        <v>7</v>
+      </c>
+      <c r="BO7" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="BP7" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="BQ7" s="43">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BR7" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="BS7" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="BT7" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="BU7" s="41">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="BV7" s="7">
+        <v>4</v>
+      </c>
+      <c r="BW7" s="41">
+        <v>5.4</v>
+      </c>
+      <c r="BX7" s="42">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BY7" s="42">
+        <v>3.1</v>
+      </c>
+      <c r="BZ7" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="CA7" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="CB7" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CC7" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="CD7" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="CE7" s="41">
+        <v>4</v>
+      </c>
+      <c r="CF7" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="CG7" s="41">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="CH7" s="7">
+        <v>5.8</v>
+      </c>
+      <c r="CI7" s="41">
+        <v>6.1</v>
+      </c>
+      <c r="CJ7" s="42">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CK7" s="42">
+        <v>3.5</v>
+      </c>
+      <c r="CL7" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="CM7" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="CN7" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="CO7" s="41">
+        <v>0.9</v>
+      </c>
+      <c r="CP7" s="5"/>
+      <c r="CQ7" s="41"/>
+      <c r="CR7" s="5"/>
+      <c r="CS7" s="41"/>
     </row>
-    <row r="3" spans="1:97" s="4" customFormat="1" ht="12" thickBot="1">
-[...16 lines deleted...]
-      <c r="G3" s="6" t="s">
+    <row r="8" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A8" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="6">
+        <v>116.3</v>
+      </c>
+      <c r="C8" s="41">
+        <v>17.700000000000003</v>
+      </c>
+      <c r="D8" s="42">
+        <v>6</v>
+      </c>
+      <c r="E8" s="42">
+        <v>278.39999999999998</v>
+      </c>
+      <c r="F8" s="42">
+        <v>18.400000000000034</v>
+      </c>
+      <c r="G8" s="42">
+        <v>6.1999999999999886</v>
+      </c>
+      <c r="H8" s="42">
+        <v>9.6999999999999886</v>
+      </c>
+      <c r="I8" s="42">
+        <v>97.599999999999966</v>
+      </c>
+      <c r="J8" s="42">
+        <v>108.90000000000009</v>
+      </c>
+      <c r="K8" s="42">
+        <v>21.799999999999955</v>
+      </c>
+      <c r="L8" s="42">
+        <v>172</v>
+      </c>
+      <c r="M8" s="42">
+        <v>67.200000000000045</v>
+      </c>
+      <c r="N8" s="6">
+        <v>13.4</v>
+      </c>
+      <c r="O8" s="41">
+        <v>183.2</v>
+      </c>
+      <c r="P8" s="42">
+        <v>73.200000000000017</v>
+      </c>
+      <c r="Q8" s="41">
+        <v>189.5</v>
+      </c>
+      <c r="R8" s="42">
+        <v>16.800000000000011</v>
+      </c>
+      <c r="S8" s="41">
+        <v>123.19999999999993</v>
+      </c>
+      <c r="T8" s="42">
+        <v>9.8000000000000682</v>
+      </c>
+      <c r="U8" s="41">
+        <v>37.799999999999955</v>
+      </c>
+      <c r="V8" s="42">
         <v>5</v>
       </c>
-      <c r="H3" s="6" t="s">
-[...268 lines deleted...]
-      </c>
+      <c r="W8" s="41">
+        <v>77.300000000000068</v>
+      </c>
+      <c r="X8" s="42">
+        <v>193</v>
+      </c>
+      <c r="Y8" s="41">
+        <v>52.199999999999932</v>
+      </c>
+      <c r="Z8" s="7">
+        <v>36.9</v>
+      </c>
+      <c r="AA8" s="41">
+        <v>17.200000000000003</v>
+      </c>
+      <c r="AB8" s="42">
+        <v>217.9</v>
+      </c>
+      <c r="AC8" s="41">
+        <v>85.399999999999977</v>
+      </c>
+      <c r="AD8" s="42">
+        <v>50.700000000000045</v>
+      </c>
+      <c r="AE8" s="41">
+        <v>137.29999999999995</v>
+      </c>
+      <c r="AF8" s="42">
+        <v>10.100000000000023</v>
+      </c>
+      <c r="AG8" s="41">
+        <v>75.600000000000023</v>
+      </c>
+      <c r="AH8" s="42">
+        <v>151.5</v>
+      </c>
+      <c r="AI8" s="41">
+        <v>5.8199999999999363</v>
+      </c>
+      <c r="AJ8" s="42">
+        <v>187.19000000000005</v>
+      </c>
+      <c r="AK8" s="41">
+        <v>36.889999999999986</v>
+      </c>
+      <c r="AL8" s="7">
+        <v>226.8</v>
+      </c>
+      <c r="AM8" s="41">
+        <v>193.8</v>
+      </c>
+      <c r="AN8" s="42">
+        <v>132.60000000000002</v>
+      </c>
+      <c r="AO8" s="41">
+        <v>77</v>
+      </c>
+      <c r="AP8" s="42">
+        <v>168.19999999999993</v>
+      </c>
+      <c r="AQ8" s="41">
+        <v>13.700000000000045</v>
+      </c>
+      <c r="AR8" s="42">
+        <v>9.8999999999999773</v>
+      </c>
+      <c r="AS8" s="41">
+        <v>4.8999999999999773</v>
+      </c>
+      <c r="AT8" s="42">
+        <v>9.1000000000000227</v>
+      </c>
+      <c r="AU8" s="41">
+        <v>3.3400000000000318</v>
+      </c>
+      <c r="AV8" s="42">
+        <v>38.339999999999918</v>
+      </c>
+      <c r="AW8" s="41">
+        <v>123.32000000000005</v>
+      </c>
+      <c r="AX8" s="7">
+        <v>71.22</v>
+      </c>
+      <c r="AY8" s="41">
+        <v>73.77</v>
+      </c>
+      <c r="AZ8" s="42">
+        <v>5.83</v>
+      </c>
+      <c r="BA8" s="41">
+        <v>133.66</v>
+      </c>
+      <c r="BB8" s="42">
+        <v>113.97</v>
+      </c>
+      <c r="BC8" s="41">
+        <v>106.79</v>
+      </c>
+      <c r="BD8" s="42">
+        <v>6.21</v>
+      </c>
+      <c r="BE8" s="41">
+        <v>3.4</v>
+      </c>
+      <c r="BF8" s="42">
+        <v>19.73</v>
+      </c>
+      <c r="BG8" s="41">
+        <v>3.25</v>
+      </c>
+      <c r="BH8" s="42">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="BI8" s="41">
+        <v>17.04</v>
+      </c>
+      <c r="BJ8" s="7">
+        <v>124.7</v>
+      </c>
+      <c r="BK8" s="41">
+        <v>85.51</v>
+      </c>
+      <c r="BL8" s="42">
+        <v>7.12</v>
+      </c>
+      <c r="BM8" s="42">
+        <v>151.26</v>
+      </c>
+      <c r="BN8" s="5">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="BO8" s="5">
+        <v>21.67</v>
+      </c>
+      <c r="BP8" s="5">
+        <v>69.069999999999993</v>
+      </c>
+      <c r="BQ8" s="43">
+        <v>87.56</v>
+      </c>
+      <c r="BR8" s="5">
+        <v>53.95</v>
+      </c>
+      <c r="BS8" s="5">
+        <v>1.87</v>
+      </c>
+      <c r="BT8" s="5">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="BU8" s="41">
+        <v>72.84</v>
+      </c>
+      <c r="BV8" s="7">
+        <v>6.5</v>
+      </c>
+      <c r="BW8" s="41">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="BX8" s="42">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="BY8" s="42">
+        <v>6.1</v>
+      </c>
+      <c r="BZ8" s="5">
+        <v>8.16</v>
+      </c>
+      <c r="CA8" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="CB8" s="5">
+        <v>61.55</v>
+      </c>
+      <c r="CC8" s="41">
+        <v>3.63</v>
+      </c>
+      <c r="CD8" s="5">
+        <v>20.079999999999998</v>
+      </c>
+      <c r="CE8" s="41">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="CF8" s="5">
+        <v>57.79</v>
+      </c>
+      <c r="CG8" s="41">
+        <v>15.56</v>
+      </c>
+      <c r="CH8" s="7">
+        <v>112.8</v>
+      </c>
+      <c r="CI8" s="41">
+        <v>38.1</v>
+      </c>
+      <c r="CJ8" s="42">
+        <v>5.91</v>
+      </c>
+      <c r="CK8" s="42">
+        <v>119.8</v>
+      </c>
+      <c r="CL8" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="CM8" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="CN8" s="5">
+        <v>64.48</v>
+      </c>
+      <c r="CO8" s="41">
+        <v>105.07</v>
+      </c>
+      <c r="CP8" s="5"/>
+      <c r="CQ8" s="41"/>
+      <c r="CR8" s="5"/>
+      <c r="CS8" s="41"/>
     </row>
-    <row r="4" spans="1:97" s="10" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="15" t="s">
+    <row r="9" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A9" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="16">
-[...276 lines deleted...]
-      <c r="CS4" s="16"/>
+      <c r="B9" s="6">
+        <v>299.10000000000002</v>
+      </c>
+      <c r="C9" s="41">
+        <v>348.69999999999993</v>
+      </c>
+      <c r="D9" s="42">
+        <v>148.70000000000005</v>
+      </c>
+      <c r="E9" s="42">
+        <v>188.60000000000002</v>
+      </c>
+      <c r="F9" s="42">
+        <v>559.99999999999989</v>
+      </c>
+      <c r="G9" s="42">
+        <v>661.59999999999991</v>
+      </c>
+      <c r="H9" s="42">
+        <v>175.10000000000036</v>
+      </c>
+      <c r="I9" s="42">
+        <v>298.89999999999964</v>
+      </c>
+      <c r="J9" s="42">
+        <v>462.60000000000036</v>
+      </c>
+      <c r="K9" s="42">
+        <v>193.09999999999991</v>
+      </c>
+      <c r="L9" s="42">
+        <v>200.29999999999973</v>
+      </c>
+      <c r="M9" s="42">
+        <v>269.20000000000027</v>
+      </c>
+      <c r="N9" s="6">
+        <v>307.8</v>
+      </c>
+      <c r="O9" s="41">
+        <v>370.3</v>
+      </c>
+      <c r="P9" s="42">
+        <v>152.89999999999998</v>
+      </c>
+      <c r="Q9" s="41">
+        <v>297.20000000000005</v>
+      </c>
+      <c r="R9" s="42">
+        <v>575.89999999999986</v>
+      </c>
+      <c r="S9" s="41">
+        <v>669.80000000000018</v>
+      </c>
+      <c r="T9" s="42">
+        <v>199.5</v>
+      </c>
+      <c r="U9" s="41">
+        <v>308.40000000000009</v>
+      </c>
+      <c r="V9" s="42">
+        <v>479.69999999999982</v>
+      </c>
+      <c r="W9" s="41">
+        <v>200.69999999999982</v>
+      </c>
+      <c r="X9" s="42">
+        <v>164.5</v>
+      </c>
+      <c r="Y9" s="41">
+        <v>278.80000000000018</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>316.60000000000002</v>
+      </c>
+      <c r="AA9" s="41">
+        <v>467</v>
+      </c>
+      <c r="AB9" s="42">
+        <v>157.5</v>
+      </c>
+      <c r="AC9" s="41">
+        <v>299.19999999999993</v>
+      </c>
+      <c r="AD9" s="42">
+        <v>579.5</v>
+      </c>
+      <c r="AE9" s="41">
+        <v>525.29999999999995</v>
+      </c>
+      <c r="AF9" s="42">
+        <v>201</v>
+      </c>
+      <c r="AG9" s="41">
+        <v>310.70000000000027</v>
+      </c>
+      <c r="AH9" s="42">
+        <v>485.19999999999982</v>
+      </c>
+      <c r="AI9" s="41">
+        <v>201.7800000000002</v>
+      </c>
+      <c r="AJ9" s="42">
+        <v>166.39999999999964</v>
+      </c>
+      <c r="AK9" s="41">
+        <v>280.92000000000007</v>
+      </c>
+      <c r="AL9" s="7">
+        <v>258.60000000000002</v>
+      </c>
+      <c r="AM9" s="41">
+        <v>430.29999999999995</v>
+      </c>
+      <c r="AN9" s="42">
+        <v>170.60000000000002</v>
+      </c>
+      <c r="AO9" s="41">
+        <v>162.29999999999995</v>
+      </c>
+      <c r="AP9" s="42">
+        <v>334.20000000000005</v>
+      </c>
+      <c r="AQ9" s="41">
+        <v>230.20000000000005</v>
+      </c>
+      <c r="AR9" s="42">
+        <v>177.29999999999995</v>
+      </c>
+      <c r="AS9" s="41">
+        <v>304.30000000000018</v>
+      </c>
+      <c r="AT9" s="42">
+        <v>441.09999999999991</v>
+      </c>
+      <c r="AU9" s="41">
+        <v>157.01999999999998</v>
+      </c>
+      <c r="AV9" s="42">
+        <v>142.80999999999995</v>
+      </c>
+      <c r="AW9" s="41">
+        <v>178.67000000000007</v>
+      </c>
+      <c r="AX9" s="7">
+        <v>93.76</v>
+      </c>
+      <c r="AY9" s="41">
+        <v>447.96</v>
+      </c>
+      <c r="AZ9" s="42">
+        <v>82.66</v>
+      </c>
+      <c r="BA9" s="41">
+        <v>103.03</v>
+      </c>
+      <c r="BB9" s="42">
+        <v>189</v>
+      </c>
+      <c r="BC9" s="41">
+        <v>163.72</v>
+      </c>
+      <c r="BD9" s="42">
+        <v>155.71</v>
+      </c>
+      <c r="BE9" s="41">
+        <v>196.67</v>
+      </c>
+      <c r="BF9" s="42">
+        <v>297.25</v>
+      </c>
+      <c r="BG9" s="41">
+        <v>139.81</v>
+      </c>
+      <c r="BH9" s="42">
+        <v>90.4</v>
+      </c>
+      <c r="BI9" s="41">
+        <v>103.82</v>
+      </c>
+      <c r="BJ9" s="7">
+        <v>138.1</v>
+      </c>
+      <c r="BK9" s="41">
+        <v>221.27</v>
+      </c>
+      <c r="BL9" s="42">
+        <v>249.39</v>
+      </c>
+      <c r="BM9" s="42">
+        <v>125.52</v>
+      </c>
+      <c r="BN9" s="5">
+        <v>239.68</v>
+      </c>
+      <c r="BO9" s="5">
+        <v>330.68</v>
+      </c>
+      <c r="BP9" s="5">
+        <v>129.41</v>
+      </c>
+      <c r="BQ9" s="43">
+        <v>227.24</v>
+      </c>
+      <c r="BR9" s="5">
+        <v>395.66</v>
+      </c>
+      <c r="BS9" s="5">
+        <v>141.97999999999999</v>
+      </c>
+      <c r="BT9" s="5">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="BU9" s="41">
+        <v>69.44</v>
+      </c>
+      <c r="BV9" s="7">
+        <v>92.9</v>
+      </c>
+      <c r="BW9" s="41">
+        <v>154.37</v>
+      </c>
+      <c r="BX9" s="42">
+        <v>74.260000000000005</v>
+      </c>
+      <c r="BY9" s="42">
+        <v>125.21</v>
+      </c>
+      <c r="BZ9" s="5">
+        <v>225.55</v>
+      </c>
+      <c r="CA9" s="5">
+        <v>555.74</v>
+      </c>
+      <c r="CB9" s="5">
+        <v>55.86</v>
+      </c>
+      <c r="CC9" s="41">
+        <v>126.88</v>
+      </c>
+      <c r="CD9" s="5">
+        <v>174.93</v>
+      </c>
+      <c r="CE9" s="41">
+        <v>69.319999999999993</v>
+      </c>
+      <c r="CF9" s="5">
+        <v>49.2</v>
+      </c>
+      <c r="CG9" s="41">
+        <v>102.15</v>
+      </c>
+      <c r="CH9" s="7">
+        <v>100.95</v>
+      </c>
+      <c r="CI9" s="41">
+        <v>130.65</v>
+      </c>
+      <c r="CJ9" s="42">
+        <v>74.760000000000005</v>
+      </c>
+      <c r="CK9" s="42">
+        <v>160.49</v>
+      </c>
+      <c r="CL9" s="5">
+        <v>174.33</v>
+      </c>
+      <c r="CM9" s="5">
+        <v>673.6</v>
+      </c>
+      <c r="CN9" s="5">
+        <v>44.3</v>
+      </c>
+      <c r="CO9" s="41">
+        <v>99.65</v>
+      </c>
+      <c r="CP9" s="5"/>
+      <c r="CQ9" s="41"/>
+      <c r="CR9" s="5"/>
+      <c r="CS9" s="41"/>
     </row>
-    <row r="5" spans="1:97" s="10" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="18" t="s">
+    <row r="10" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A10" s="40" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" s="6">
+        <v>393.2</v>
+      </c>
+      <c r="C10" s="41">
+        <v>352.2</v>
+      </c>
+      <c r="D10" s="42">
+        <v>304.50000000000011</v>
+      </c>
+      <c r="E10" s="42">
+        <v>439.39999999999986</v>
+      </c>
+      <c r="F10" s="42">
+        <v>724.10000000000014</v>
+      </c>
+      <c r="G10" s="42">
+        <v>527.09999999999991</v>
+      </c>
+      <c r="H10" s="42">
+        <v>147.40000000000009</v>
+      </c>
+      <c r="I10" s="42">
+        <v>262.79999999999973</v>
+      </c>
+      <c r="J10" s="42">
+        <v>885.80000000000018</v>
+      </c>
+      <c r="K10" s="42">
+        <v>217.30000000000018</v>
+      </c>
+      <c r="L10" s="42">
+        <v>457.09999999999945</v>
+      </c>
+      <c r="M10" s="42">
+        <v>700.40000000000055</v>
+      </c>
+      <c r="N10" s="6">
+        <v>400.5</v>
+      </c>
+      <c r="O10" s="41">
+        <v>360.1</v>
+      </c>
+      <c r="P10" s="42">
+        <v>311.19999999999993</v>
+      </c>
+      <c r="Q10" s="41">
+        <v>448.10000000000014</v>
+      </c>
+      <c r="R10" s="42">
+        <v>736.5</v>
+      </c>
+      <c r="S10" s="41">
+        <v>530.29999999999973</v>
+      </c>
+      <c r="T10" s="42">
+        <v>150.70000000000027</v>
+      </c>
+      <c r="U10" s="41">
+        <v>267.90000000000009</v>
+      </c>
+      <c r="V10" s="42">
+        <v>904.09999999999945</v>
+      </c>
+      <c r="W10" s="41">
+        <v>222.5</v>
+      </c>
+      <c r="X10" s="42">
+        <v>469.70000000000073</v>
+      </c>
+      <c r="Y10" s="41">
+        <v>717.19999999999982</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>415.4</v>
+      </c>
+      <c r="AA10" s="41">
+        <v>376.6</v>
+      </c>
+      <c r="AB10" s="42">
+        <v>326.90000000000009</v>
+      </c>
+      <c r="AC10" s="41">
+        <v>462.5</v>
+      </c>
+      <c r="AD10" s="42">
+        <v>764.79999999999973</v>
+      </c>
+      <c r="AE10" s="41">
+        <v>549.40000000000009</v>
+      </c>
+      <c r="AF10" s="42">
+        <v>156.40000000000009</v>
+      </c>
+      <c r="AG10" s="41">
+        <v>273</v>
+      </c>
+      <c r="AH10" s="42">
+        <v>892.39999999999964</v>
+      </c>
+      <c r="AI10" s="41">
+        <v>227.30000000000018</v>
+      </c>
+      <c r="AJ10" s="42">
+        <v>495.67000000000007</v>
+      </c>
+      <c r="AK10" s="41">
+        <v>752.13000000000011</v>
+      </c>
+      <c r="AL10" s="7">
+        <v>440.1</v>
+      </c>
+      <c r="AM10" s="41">
+        <v>383.9</v>
+      </c>
+      <c r="AN10" s="42">
+        <v>336.29999999999995</v>
+      </c>
+      <c r="AO10" s="41">
+        <v>478.5</v>
+      </c>
+      <c r="AP10" s="42">
+        <v>793.00000000000023</v>
+      </c>
+      <c r="AQ10" s="41">
+        <v>573.79999999999973</v>
+      </c>
+      <c r="AR10" s="42">
+        <v>153.5</v>
+      </c>
+      <c r="AS10" s="41">
+        <v>279</v>
+      </c>
+      <c r="AT10" s="42">
+        <v>928.09999999999991</v>
+      </c>
+      <c r="AU10" s="41">
+        <v>234.63000000000011</v>
+      </c>
+      <c r="AV10" s="42">
+        <v>532.31999999999971</v>
+      </c>
+      <c r="AW10" s="41">
+        <v>690.25</v>
+      </c>
+      <c r="AX10" s="7">
+        <v>275.77999999999997</v>
+      </c>
+      <c r="AY10" s="41">
+        <v>198.83</v>
+      </c>
+      <c r="AZ10" s="42">
+        <v>194.65</v>
+      </c>
+      <c r="BA10" s="41">
+        <v>316.20999999999998</v>
+      </c>
+      <c r="BB10" s="42">
+        <v>477.7</v>
+      </c>
+      <c r="BC10" s="41">
+        <v>393.08</v>
+      </c>
+      <c r="BD10" s="42">
+        <v>95.02</v>
+      </c>
+      <c r="BE10" s="41">
+        <v>204.53</v>
+      </c>
+      <c r="BF10" s="42">
+        <v>538</v>
+      </c>
+      <c r="BG10" s="41">
+        <v>146.34</v>
+      </c>
+      <c r="BH10" s="42">
+        <v>263.06</v>
+      </c>
+      <c r="BI10" s="41">
+        <v>329.06</v>
+      </c>
+      <c r="BJ10" s="7">
+        <v>268.3</v>
+      </c>
+      <c r="BK10" s="41">
+        <v>214.08</v>
+      </c>
+      <c r="BL10" s="42">
+        <v>199.65</v>
+      </c>
+      <c r="BM10" s="42">
+        <v>317.32</v>
+      </c>
+      <c r="BN10" s="5">
+        <v>486.19</v>
+      </c>
+      <c r="BO10" s="5">
+        <v>437.58</v>
+      </c>
+      <c r="BP10" s="5">
+        <v>72.06</v>
+      </c>
+      <c r="BQ10" s="43">
+        <v>169.79</v>
+      </c>
+      <c r="BR10" s="5">
+        <v>487.93</v>
+      </c>
+      <c r="BS10" s="5">
+        <v>123.45</v>
+      </c>
+      <c r="BT10" s="5">
+        <v>223.1</v>
+      </c>
+      <c r="BU10" s="41">
+        <v>339</v>
+      </c>
+      <c r="BV10" s="7">
+        <v>240.9</v>
+      </c>
+      <c r="BW10" s="41">
+        <v>202.32</v>
+      </c>
+      <c r="BX10" s="42">
+        <v>190.42</v>
+      </c>
+      <c r="BY10" s="42">
+        <v>271.5</v>
+      </c>
+      <c r="BZ10" s="5">
+        <v>427.97</v>
+      </c>
+      <c r="CA10" s="5">
+        <v>559.80999999999995</v>
+      </c>
+      <c r="CB10" s="5">
+        <v>72.069999999999993</v>
+      </c>
+      <c r="CC10" s="41">
+        <v>169.8</v>
+      </c>
+      <c r="CD10" s="5">
+        <v>500.78</v>
+      </c>
+      <c r="CE10" s="41">
+        <v>128.79</v>
+      </c>
+      <c r="CF10" s="5">
+        <v>217.9</v>
+      </c>
+      <c r="CG10" s="41">
+        <v>258</v>
+      </c>
+      <c r="CH10" s="7">
+        <v>242.1</v>
+      </c>
+      <c r="CI10" s="41">
+        <v>212.4</v>
+      </c>
+      <c r="CJ10" s="42">
+        <v>190.36</v>
+      </c>
+      <c r="CK10" s="42">
+        <v>255.55</v>
+      </c>
+      <c r="CL10" s="5">
+        <v>458.1</v>
+      </c>
+      <c r="CM10" s="5">
+        <v>539.96</v>
+      </c>
+      <c r="CN10" s="5">
+        <v>73.8</v>
+      </c>
+      <c r="CO10" s="41">
+        <v>178.36</v>
+      </c>
+      <c r="CP10" s="5"/>
+      <c r="CQ10" s="41"/>
+      <c r="CR10" s="5"/>
+      <c r="CS10" s="41"/>
+    </row>
+    <row r="11" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A11" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="20">
-[...50 lines deleted...]
-      <c r="S5" s="20">
+      <c r="B11" s="6">
+        <v>777.9</v>
+      </c>
+      <c r="C11" s="41">
+        <v>640.1</v>
+      </c>
+      <c r="D11" s="42">
+        <v>824.09999999999991</v>
+      </c>
+      <c r="E11" s="42">
+        <v>825.20000000000027</v>
+      </c>
+      <c r="F11" s="42">
+        <v>996.79999999999973</v>
+      </c>
+      <c r="G11" s="42">
+        <v>807.09999999999991</v>
+      </c>
+      <c r="H11" s="42">
+        <v>343</v>
+      </c>
+      <c r="I11" s="42">
+        <v>673.40000000000055</v>
+      </c>
+      <c r="J11" s="42">
+        <v>688.79999999999927</v>
+      </c>
+      <c r="K11" s="42">
+        <v>625.80000000000018</v>
+      </c>
+      <c r="L11" s="42">
+        <v>660</v>
+      </c>
+      <c r="M11" s="42">
+        <v>1172.9000000000005</v>
+      </c>
+      <c r="N11" s="6">
+        <v>758.4</v>
+      </c>
+      <c r="O11" s="41">
+        <v>679.19999999999993</v>
+      </c>
+      <c r="P11" s="42">
+        <v>841.09999999999991</v>
+      </c>
+      <c r="Q11" s="41">
+        <v>546.40000000000009</v>
+      </c>
+      <c r="R11" s="42">
+        <v>928.20000000000027</v>
+      </c>
+      <c r="S11" s="41">
+        <v>630.39999999999964</v>
+      </c>
+      <c r="T11" s="42">
+        <v>177.40000000000055</v>
+      </c>
+      <c r="U11" s="41">
+        <v>653.79999999999927</v>
+      </c>
+      <c r="V11" s="42">
+        <v>644.40000000000055</v>
+      </c>
+      <c r="W11" s="41">
+        <v>569.39999999999964</v>
+      </c>
+      <c r="X11" s="42">
+        <v>551</v>
+      </c>
+      <c r="Y11" s="41">
+        <v>1112.1000000000004</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>768.9</v>
+      </c>
+      <c r="AA11" s="41">
+        <v>605.00000000000011</v>
+      </c>
+      <c r="AB11" s="42">
+        <v>872.59999999999991</v>
+      </c>
+      <c r="AC11" s="41">
+        <v>544.69999999999982</v>
+      </c>
+      <c r="AD11" s="42">
+        <v>804.40000000000009</v>
+      </c>
+      <c r="AE11" s="41">
+        <v>592.00000000000045</v>
+      </c>
+      <c r="AF11" s="42">
+        <v>157.79999999999927</v>
+      </c>
+      <c r="AG11" s="41">
+        <v>600.5</v>
+      </c>
+      <c r="AH11" s="42">
+        <v>632.70000000000073</v>
+      </c>
+      <c r="AI11" s="41">
+        <v>490.23999999999978</v>
+      </c>
+      <c r="AJ11" s="42">
+        <v>510.38999999999942</v>
+      </c>
+      <c r="AK11" s="41">
+        <v>1031.4700000000003</v>
+      </c>
+      <c r="AL11" s="7">
+        <v>382.7</v>
+      </c>
+      <c r="AM11" s="41">
+        <v>319.40000000000003</v>
+      </c>
+      <c r="AN11" s="42">
+        <v>481.19999999999993</v>
+      </c>
+      <c r="AO11" s="41">
+        <v>364.5</v>
+      </c>
+      <c r="AP11" s="42">
+        <v>571.89999999999986</v>
+      </c>
+      <c r="AQ11" s="41">
+        <v>562.5</v>
+      </c>
+      <c r="AR11" s="42">
+        <v>126.20000000000027</v>
+      </c>
+      <c r="AS11" s="41">
+        <v>352.09999999999991</v>
+      </c>
+      <c r="AT11" s="42">
+        <v>343.09999999999991</v>
+      </c>
+      <c r="AU11" s="41">
+        <v>221.84000000000015</v>
+      </c>
+      <c r="AV11" s="42">
+        <v>296.77</v>
+      </c>
+      <c r="AW11" s="41">
+        <v>609.1899999999996</v>
+      </c>
+      <c r="AX11" s="7">
+        <v>242.98</v>
+      </c>
+      <c r="AY11" s="41">
+        <v>227.29</v>
+      </c>
+      <c r="AZ11" s="42">
+        <v>330.76</v>
+      </c>
+      <c r="BA11" s="41">
+        <v>291.10000000000002</v>
+      </c>
+      <c r="BB11" s="42">
+        <v>434.65</v>
+      </c>
+      <c r="BC11" s="41">
+        <v>229.98</v>
+      </c>
+      <c r="BD11" s="42">
+        <v>96.63</v>
+      </c>
+      <c r="BE11" s="41">
+        <v>231.44</v>
+      </c>
+      <c r="BF11" s="42">
+        <v>310.98</v>
+      </c>
+      <c r="BG11" s="41">
+        <v>119.16</v>
+      </c>
+      <c r="BH11" s="42">
+        <v>147.22</v>
+      </c>
+      <c r="BI11" s="41">
+        <v>284.63</v>
+      </c>
+      <c r="BJ11" s="7">
+        <v>233.1</v>
+      </c>
+      <c r="BK11" s="41">
+        <v>303.14</v>
+      </c>
+      <c r="BL11" s="42">
+        <v>311.27</v>
+      </c>
+      <c r="BM11" s="42">
+        <v>236.67</v>
+      </c>
+      <c r="BN11" s="5">
+        <v>386.62</v>
+      </c>
+      <c r="BO11" s="5">
+        <v>334.92</v>
+      </c>
+      <c r="BP11" s="5">
+        <v>61.53</v>
+      </c>
+      <c r="BQ11" s="43">
+        <v>206.95</v>
+      </c>
+      <c r="BR11" s="5">
+        <v>196.9</v>
+      </c>
+      <c r="BS11" s="5">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="BT11" s="5">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="BU11" s="41">
+        <v>409.92</v>
+      </c>
+      <c r="BV11" s="7">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="BW11" s="41">
+        <v>222.54</v>
+      </c>
+      <c r="BX11" s="42">
+        <v>337.8</v>
+      </c>
+      <c r="BY11" s="42">
+        <v>277.45</v>
+      </c>
+      <c r="BZ11" s="5">
+        <v>402.8</v>
+      </c>
+      <c r="CA11" s="5">
+        <v>317.20999999999998</v>
+      </c>
+      <c r="CB11" s="5">
+        <v>76.150000000000006</v>
+      </c>
+      <c r="CC11" s="41">
+        <v>214.21</v>
+      </c>
+      <c r="CD11" s="5">
+        <v>177.02</v>
+      </c>
+      <c r="CE11" s="41">
+        <v>91.84</v>
+      </c>
+      <c r="CF11" s="5">
+        <v>103.72</v>
+      </c>
+      <c r="CG11" s="41">
+        <v>262.89999999999998</v>
+      </c>
+      <c r="CH11" s="7">
+        <v>226.96</v>
+      </c>
+      <c r="CI11" s="41">
+        <v>206.62</v>
+      </c>
+      <c r="CJ11" s="42">
+        <v>373.8</v>
+      </c>
+      <c r="CK11" s="42">
+        <v>266.45</v>
+      </c>
+      <c r="CL11" s="5">
+        <v>473.02</v>
+      </c>
+      <c r="CM11" s="5">
+        <v>432.31</v>
+      </c>
+      <c r="CN11" s="5">
+        <v>113.95</v>
+      </c>
+      <c r="CO11" s="41">
+        <v>199.65</v>
+      </c>
+      <c r="CP11" s="5"/>
+      <c r="CQ11" s="41"/>
+      <c r="CR11" s="5"/>
+      <c r="CS11" s="41"/>
+    </row>
+    <row r="12" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A12" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="7">
+        <v>543.29999999999995</v>
+      </c>
+      <c r="C12" s="41">
+        <v>542.5</v>
+      </c>
+      <c r="D12" s="42">
+        <v>272</v>
+      </c>
+      <c r="E12" s="42">
+        <v>363</v>
+      </c>
+      <c r="F12" s="42">
+        <v>417.39999999999986</v>
+      </c>
+      <c r="G12" s="42">
+        <v>645.80000000000018</v>
+      </c>
+      <c r="H12" s="42">
+        <v>189.30000000000018</v>
+      </c>
+      <c r="I12" s="42">
+        <v>462.59999999999991</v>
+      </c>
+      <c r="J12" s="42">
+        <v>465.59999999999991</v>
+      </c>
+      <c r="K12" s="42">
+        <v>439.30000000000018</v>
+      </c>
+      <c r="L12" s="42">
+        <v>548.30000000000018</v>
+      </c>
+      <c r="M12" s="42">
+        <v>614.69999999999982</v>
+      </c>
+      <c r="N12" s="7">
+        <v>622.29999999999995</v>
+      </c>
+      <c r="O12" s="41">
+        <v>506.79999999999995</v>
+      </c>
+      <c r="P12" s="42">
+        <v>271.60000000000014</v>
+      </c>
+      <c r="Q12" s="41">
+        <v>357.89999999999986</v>
+      </c>
+      <c r="R12" s="42">
+        <v>380.80000000000018</v>
+      </c>
+      <c r="S12" s="41">
+        <v>603.29999999999973</v>
+      </c>
+      <c r="T12" s="42">
+        <v>135.10000000000036</v>
+      </c>
+      <c r="U12" s="41">
+        <v>435.29999999999973</v>
+      </c>
+      <c r="V12" s="42">
+        <v>455</v>
+      </c>
+      <c r="W12" s="41">
+        <v>452.90000000000009</v>
+      </c>
+      <c r="X12" s="42">
+        <v>496.89999999999964</v>
+      </c>
+      <c r="Y12" s="41">
+        <v>532.30000000000018</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>556.1</v>
+      </c>
+      <c r="AA12" s="41">
+        <v>522.30000000000007</v>
+      </c>
+      <c r="AB12" s="42">
+        <v>290.19999999999982</v>
+      </c>
+      <c r="AC12" s="41">
+        <v>406.70000000000005</v>
+      </c>
+      <c r="AD12" s="42">
+        <v>388.50000000000023</v>
+      </c>
+      <c r="AE12" s="41">
+        <v>447.69999999999982</v>
+      </c>
+      <c r="AF12" s="42">
+        <v>145.90000000000009</v>
+      </c>
+      <c r="AG12" s="41">
+        <v>379.69999999999982</v>
+      </c>
+      <c r="AH12" s="42">
+        <v>411.70000000000027</v>
+      </c>
+      <c r="AI12" s="41">
+        <v>405.23</v>
+      </c>
+      <c r="AJ12" s="42">
+        <v>458.19000000000005</v>
+      </c>
+      <c r="AK12" s="41">
+        <v>538.27999999999975</v>
+      </c>
+      <c r="AL12" s="7">
+        <v>379.3</v>
+      </c>
+      <c r="AM12" s="41">
+        <v>416.2</v>
+      </c>
+      <c r="AN12" s="42">
+        <v>211</v>
+      </c>
+      <c r="AO12" s="41">
+        <v>352.20000000000005</v>
+      </c>
+      <c r="AP12" s="42">
+        <v>369.39999999999986</v>
+      </c>
+      <c r="AQ12" s="41">
+        <v>290.90000000000009</v>
+      </c>
+      <c r="AR12" s="42">
+        <v>97.199999999999818</v>
+      </c>
+      <c r="AS12" s="41">
+        <v>341.30000000000018</v>
+      </c>
+      <c r="AT12" s="42">
+        <v>326</v>
+      </c>
+      <c r="AU12" s="41">
+        <v>223.63000000000011</v>
+      </c>
+      <c r="AV12" s="42">
+        <v>263.40999999999985</v>
+      </c>
+      <c r="AW12" s="41">
+        <v>437.65999999999985</v>
+      </c>
+      <c r="AX12" s="7">
+        <v>223.58</v>
+      </c>
+      <c r="AY12" s="41">
+        <v>318.02</v>
+      </c>
+      <c r="AZ12" s="42">
+        <v>168.31</v>
+      </c>
+      <c r="BA12" s="41">
+        <v>304.7</v>
+      </c>
+      <c r="BB12" s="42">
+        <v>282.93</v>
+      </c>
+      <c r="BC12" s="41">
+        <v>198.53</v>
+      </c>
+      <c r="BD12" s="42">
+        <v>129.75</v>
+      </c>
+      <c r="BE12" s="41">
+        <v>225.32</v>
+      </c>
+      <c r="BF12" s="42">
+        <v>212.59</v>
+      </c>
+      <c r="BG12" s="41">
+        <v>113.93</v>
+      </c>
+      <c r="BH12" s="42">
+        <v>217.28</v>
+      </c>
+      <c r="BI12" s="41">
+        <v>303.45</v>
+      </c>
+      <c r="BJ12" s="7">
+        <v>234</v>
+      </c>
+      <c r="BK12" s="41">
+        <v>287.19</v>
+      </c>
+      <c r="BL12" s="7">
+        <v>237.13</v>
+      </c>
+      <c r="BM12" s="7">
+        <v>241.79</v>
+      </c>
+      <c r="BN12" s="7">
+        <v>268.48</v>
+      </c>
+      <c r="BO12" s="7">
+        <v>421.11</v>
+      </c>
+      <c r="BP12" s="7">
+        <v>56.28</v>
+      </c>
+      <c r="BQ12" s="43">
+        <v>150.07</v>
+      </c>
+      <c r="BR12" s="5">
+        <v>166.23</v>
+      </c>
+      <c r="BS12" s="5">
+        <v>194.4</v>
+      </c>
+      <c r="BT12" s="5">
+        <v>128.47</v>
+      </c>
+      <c r="BU12" s="41">
+        <v>302.2</v>
+      </c>
+      <c r="BV12" s="7">
+        <v>187.5</v>
+      </c>
+      <c r="BW12" s="41">
+        <v>220.43</v>
+      </c>
+      <c r="BX12" s="7">
+        <v>161.58000000000001</v>
+      </c>
+      <c r="BY12" s="7">
+        <v>223.49</v>
+      </c>
+      <c r="BZ12" s="7">
+        <v>219.25</v>
+      </c>
+      <c r="CA12" s="7">
+        <v>175.19</v>
+      </c>
+      <c r="CB12" s="7">
+        <v>72.33</v>
+      </c>
+      <c r="CC12" s="41">
+        <v>175.49</v>
+      </c>
+      <c r="CD12" s="5">
+        <v>230.56</v>
+      </c>
+      <c r="CE12" s="41">
+        <v>124.31</v>
+      </c>
+      <c r="CF12" s="5">
+        <v>114.26</v>
+      </c>
+      <c r="CG12" s="41">
+        <v>200.97</v>
+      </c>
+      <c r="CH12" s="7">
+        <v>177.88</v>
+      </c>
+      <c r="CI12" s="41">
+        <v>209.99</v>
+      </c>
+      <c r="CJ12" s="7">
+        <v>105.68</v>
+      </c>
+      <c r="CK12" s="7">
+        <v>179.71</v>
+      </c>
+      <c r="CL12" s="7">
+        <v>230.96</v>
+      </c>
+      <c r="CM12" s="7">
+        <v>201.3</v>
+      </c>
+      <c r="CN12" s="7">
+        <v>71.150000000000006</v>
+      </c>
+      <c r="CO12" s="41">
+        <v>194.61</v>
+      </c>
+      <c r="CP12" s="5"/>
+      <c r="CQ12" s="41"/>
+      <c r="CR12" s="5"/>
+      <c r="CS12" s="41"/>
+    </row>
+    <row r="13" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A13" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="6">
+        <v>459.7</v>
+      </c>
+      <c r="C13" s="41">
+        <v>404.59999999999997</v>
+      </c>
+      <c r="D13" s="42">
+        <v>321.90000000000009</v>
+      </c>
+      <c r="E13" s="42">
+        <v>513.29999999999995</v>
+      </c>
+      <c r="F13" s="42">
+        <v>691.19999999999982</v>
+      </c>
+      <c r="G13" s="42">
+        <v>611.10000000000036</v>
+      </c>
+      <c r="H13" s="42">
+        <v>113.29999999999973</v>
+      </c>
+      <c r="I13" s="42">
+        <v>219.5</v>
+      </c>
+      <c r="J13" s="42">
+        <v>460.20000000000027</v>
+      </c>
+      <c r="K13" s="42">
+        <v>329.19999999999982</v>
+      </c>
+      <c r="L13" s="42">
+        <v>333.30000000000018</v>
+      </c>
+      <c r="M13" s="42">
+        <v>543.5</v>
+      </c>
+      <c r="N13" s="6">
+        <v>470.6</v>
+      </c>
+      <c r="O13" s="41">
+        <v>414.79999999999995</v>
+      </c>
+      <c r="P13" s="42">
+        <v>328.69999999999993</v>
+      </c>
+      <c r="Q13" s="41">
+        <v>520.60000000000014</v>
+      </c>
+      <c r="R13" s="42">
+        <v>702.8</v>
+      </c>
+      <c r="S13" s="41">
+        <v>625.19999999999982</v>
+      </c>
+      <c r="T13" s="42">
+        <v>115.90000000000009</v>
+      </c>
+      <c r="U13" s="41">
+        <v>223.20000000000027</v>
+      </c>
+      <c r="V13" s="42">
+        <v>470.29999999999973</v>
+      </c>
+      <c r="W13" s="41">
+        <v>335.59999999999991</v>
+      </c>
+      <c r="X13" s="42">
+        <v>338.5</v>
+      </c>
+      <c r="Y13" s="41">
+        <v>554.69999999999982</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>494.2</v>
+      </c>
+      <c r="AA13" s="41">
+        <v>441.8</v>
+      </c>
+      <c r="AB13" s="42">
+        <v>350</v>
+      </c>
+      <c r="AC13" s="41">
+        <v>538.59999999999991</v>
+      </c>
+      <c r="AD13" s="42">
+        <v>750.70000000000027</v>
+      </c>
+      <c r="AE13" s="41">
+        <v>662.59999999999991</v>
+      </c>
+      <c r="AF13" s="42">
+        <v>120.59999999999991</v>
+      </c>
+      <c r="AG13" s="41">
+        <v>226.40000000000009</v>
+      </c>
+      <c r="AH13" s="42">
+        <v>475.59999999999991</v>
+      </c>
+      <c r="AI13" s="41">
+        <v>342.5</v>
+      </c>
+      <c r="AJ13" s="42">
+        <v>345.80000000000018</v>
+      </c>
+      <c r="AK13" s="41">
+        <v>584.59999999999945</v>
+      </c>
+      <c r="AL13" s="7">
+        <v>394.7</v>
+      </c>
+      <c r="AM13" s="41">
+        <v>346.50000000000006</v>
+      </c>
+      <c r="AN13" s="42">
+        <v>277.79999999999995</v>
+      </c>
+      <c r="AO13" s="41">
+        <v>372.5</v>
+      </c>
+      <c r="AP13" s="42">
+        <v>591.5</v>
+      </c>
+      <c r="AQ13" s="41">
+        <v>552.09999999999991</v>
+      </c>
+      <c r="AR13" s="42">
+        <v>113.20000000000027</v>
+      </c>
+      <c r="AS13" s="41">
+        <v>227</v>
+      </c>
+      <c r="AT13" s="42">
+        <v>479.39999999999964</v>
+      </c>
+      <c r="AU13" s="41">
+        <v>330.60000000000036</v>
+      </c>
+      <c r="AV13" s="42">
+        <v>305.89999999999964</v>
+      </c>
+      <c r="AW13" s="41">
+        <v>493.19999999999982</v>
+      </c>
+      <c r="AX13" s="7">
+        <v>300.26</v>
+      </c>
+      <c r="AY13" s="41">
+        <v>235.99</v>
+      </c>
+      <c r="AZ13" s="42">
+        <v>170.91</v>
+      </c>
+      <c r="BA13" s="41">
+        <v>271.20999999999998</v>
+      </c>
+      <c r="BB13" s="42">
+        <v>411.08</v>
+      </c>
+      <c r="BC13" s="41">
+        <v>385.66</v>
+      </c>
+      <c r="BD13" s="42">
+        <v>79.790000000000006</v>
+      </c>
+      <c r="BE13" s="41">
+        <v>171.66</v>
+      </c>
+      <c r="BF13" s="42">
+        <v>362.9</v>
+      </c>
+      <c r="BG13" s="41">
+        <v>254.8</v>
+      </c>
+      <c r="BH13" s="42">
+        <v>212.83</v>
+      </c>
+      <c r="BI13" s="41">
+        <v>260.55</v>
+      </c>
+      <c r="BJ13" s="7">
+        <v>279.8</v>
+      </c>
+      <c r="BK13" s="41">
+        <v>268.39999999999998</v>
+      </c>
+      <c r="BL13" s="42">
+        <v>206.2</v>
+      </c>
+      <c r="BM13" s="42">
+        <v>269.3</v>
+      </c>
+      <c r="BN13" s="5">
+        <v>484</v>
+      </c>
+      <c r="BO13" s="5">
+        <v>454.83</v>
+      </c>
+      <c r="BP13" s="5">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="BQ13" s="43">
+        <v>160.9</v>
+      </c>
+      <c r="BR13" s="5">
+        <v>374.7</v>
+      </c>
+      <c r="BS13" s="5">
+        <v>219.5</v>
+      </c>
+      <c r="BT13" s="5">
+        <v>169.8</v>
+      </c>
+      <c r="BU13" s="41">
+        <v>223.9</v>
+      </c>
+      <c r="BV13" s="7">
+        <v>287.39999999999998</v>
+      </c>
+      <c r="BW13" s="41">
+        <v>279.5</v>
+      </c>
+      <c r="BX13" s="42">
+        <v>215.4</v>
+      </c>
+      <c r="BY13" s="42">
+        <v>274.3</v>
+      </c>
+      <c r="BZ13" s="5">
+        <v>522</v>
+      </c>
+      <c r="CA13" s="5">
+        <v>460.47</v>
+      </c>
+      <c r="CB13" s="5">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="CC13" s="41">
+        <v>148.9</v>
+      </c>
+      <c r="CD13" s="5">
+        <v>356.1</v>
+      </c>
+      <c r="CE13" s="41">
+        <v>219</v>
+      </c>
+      <c r="CF13" s="5">
+        <v>171.1</v>
+      </c>
+      <c r="CG13" s="41">
+        <v>220.3</v>
+      </c>
+      <c r="CH13" s="7">
+        <v>282.5</v>
+      </c>
+      <c r="CI13" s="41">
+        <v>269.89999999999998</v>
+      </c>
+      <c r="CJ13" s="42">
+        <v>199.3</v>
+      </c>
+      <c r="CK13" s="42">
+        <v>257.39999999999998</v>
+      </c>
+      <c r="CL13" s="5">
+        <v>493.7</v>
+      </c>
+      <c r="CM13" s="5">
+        <v>434</v>
+      </c>
+      <c r="CN13" s="5">
+        <v>69.8</v>
+      </c>
+      <c r="CO13" s="41">
+        <v>155.1</v>
+      </c>
+      <c r="CP13" s="5"/>
+      <c r="CQ13" s="41"/>
+      <c r="CR13" s="5"/>
+      <c r="CS13" s="41"/>
+    </row>
+    <row r="14" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A14" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="6">
+        <v>185.1</v>
+      </c>
+      <c r="C14" s="41">
+        <v>248.00000000000003</v>
+      </c>
+      <c r="D14" s="42">
+        <v>189.69999999999993</v>
+      </c>
+      <c r="E14" s="42">
+        <v>229.60000000000002</v>
+      </c>
+      <c r="F14" s="42">
+        <v>396.69999999999993</v>
+      </c>
+      <c r="G14" s="42">
+        <v>507.40000000000009</v>
+      </c>
+      <c r="H14" s="42">
+        <v>105</v>
+      </c>
+      <c r="I14" s="42">
+        <v>197.5</v>
+      </c>
+      <c r="J14" s="42">
+        <v>275.30000000000018</v>
+      </c>
+      <c r="K14" s="42">
+        <v>118.89999999999964</v>
+      </c>
+      <c r="L14" s="42">
+        <v>125</v>
+      </c>
+      <c r="M14" s="42">
+        <v>276.70000000000027</v>
+      </c>
+      <c r="N14" s="6">
+        <v>184.5</v>
+      </c>
+      <c r="O14" s="41">
+        <v>261.8</v>
+      </c>
+      <c r="P14" s="42">
+        <v>199.49999999999994</v>
+      </c>
+      <c r="Q14" s="41">
+        <v>242.70000000000005</v>
+      </c>
+      <c r="R14" s="42">
+        <v>421</v>
+      </c>
+      <c r="S14" s="41">
+        <v>524.40000000000009</v>
+      </c>
+      <c r="T14" s="42">
+        <v>94.399999999999864</v>
+      </c>
+      <c r="U14" s="41">
+        <v>167.79999999999995</v>
+      </c>
+      <c r="V14" s="42">
+        <v>292.59999999999991</v>
+      </c>
+      <c r="W14" s="41">
+        <v>90.300000000000182</v>
+      </c>
+      <c r="X14" s="42">
+        <v>91.900000000000091</v>
+      </c>
+      <c r="Y14" s="41">
+        <v>265.29999999999973</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>182.8</v>
+      </c>
+      <c r="AA14" s="41">
+        <v>259.59999999999997</v>
+      </c>
+      <c r="AB14" s="42">
+        <v>214</v>
+      </c>
+      <c r="AC14" s="41">
+        <v>262.60000000000002</v>
+      </c>
+      <c r="AD14" s="42">
+        <v>421.20000000000005</v>
+      </c>
+      <c r="AE14" s="41">
+        <v>532.79999999999995</v>
+      </c>
+      <c r="AF14" s="42">
+        <v>111</v>
+      </c>
+      <c r="AG14" s="41">
+        <v>168.09999999999991</v>
+      </c>
+      <c r="AH14" s="42">
+        <v>292.59999999999991</v>
+      </c>
+      <c r="AI14" s="41">
+        <v>117.11000000000013</v>
+      </c>
+      <c r="AJ14" s="42">
+        <v>112.19000000000005</v>
+      </c>
+      <c r="AK14" s="41">
+        <v>322.40000000000009</v>
+      </c>
+      <c r="AL14" s="7">
+        <v>126.4</v>
+      </c>
+      <c r="AM14" s="41">
+        <v>159.49999999999997</v>
+      </c>
+      <c r="AN14" s="42">
+        <v>166</v>
+      </c>
+      <c r="AO14" s="41">
+        <v>176.80000000000007</v>
+      </c>
+      <c r="AP14" s="42">
+        <v>245.89999999999998</v>
+      </c>
+      <c r="AQ14" s="41">
+        <v>285.39999999999998</v>
+      </c>
+      <c r="AR14" s="42">
+        <v>80.799999999999955</v>
+      </c>
+      <c r="AS14" s="41">
+        <v>133.20000000000005</v>
+      </c>
+      <c r="AT14" s="42">
+        <v>207.59999999999991</v>
+      </c>
+      <c r="AU14" s="41">
+        <v>76.100000000000136</v>
+      </c>
+      <c r="AV14" s="42">
+        <v>71.579999999999927</v>
+      </c>
+      <c r="AW14" s="41">
+        <v>303.12000000000012</v>
+      </c>
+      <c r="AX14" s="7">
+        <v>171.93</v>
+      </c>
+      <c r="AY14" s="41">
+        <v>91.42</v>
+      </c>
+      <c r="AZ14" s="42">
+        <v>109.91</v>
+      </c>
+      <c r="BA14" s="41">
+        <v>90.63</v>
+      </c>
+      <c r="BB14" s="42">
+        <v>149.38999999999999</v>
+      </c>
+      <c r="BC14" s="41">
+        <v>188.01</v>
+      </c>
+      <c r="BD14" s="42">
+        <v>83.45</v>
+      </c>
+      <c r="BE14" s="41">
+        <v>103.6</v>
+      </c>
+      <c r="BF14" s="42">
+        <v>148.88999999999999</v>
+      </c>
+      <c r="BG14" s="41">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="BH14" s="42">
+        <v>69.75</v>
+      </c>
+      <c r="BI14" s="41">
+        <v>154.1</v>
+      </c>
+      <c r="BJ14" s="7">
+        <v>73.3</v>
+      </c>
+      <c r="BK14" s="41">
+        <v>88.89</v>
+      </c>
+      <c r="BL14" s="42">
+        <v>114.69</v>
+      </c>
+      <c r="BM14" s="42">
+        <v>106.33</v>
+      </c>
+      <c r="BN14" s="5">
+        <v>174.69</v>
+      </c>
+      <c r="BO14" s="5">
+        <v>323.76</v>
+      </c>
+      <c r="BP14" s="5">
+        <v>67.31</v>
+      </c>
+      <c r="BQ14" s="43">
+        <v>109.43</v>
+      </c>
+      <c r="BR14" s="5">
+        <v>158.43</v>
+      </c>
+      <c r="BS14" s="5">
+        <v>44.65</v>
+      </c>
+      <c r="BT14" s="5">
+        <v>61.34</v>
+      </c>
+      <c r="BU14" s="41">
+        <v>154.13</v>
+      </c>
+      <c r="BV14" s="7">
+        <v>182.1</v>
+      </c>
+      <c r="BW14" s="41">
+        <v>130.72999999999999</v>
+      </c>
+      <c r="BX14" s="42">
+        <v>119.3</v>
+      </c>
+      <c r="BY14" s="42">
+        <v>115.98</v>
+      </c>
+      <c r="BZ14" s="5">
+        <v>199.32</v>
+      </c>
+      <c r="CA14" s="5">
+        <v>220.04</v>
+      </c>
+      <c r="CB14" s="5">
+        <v>122.81</v>
+      </c>
+      <c r="CC14" s="41">
+        <v>101.6</v>
+      </c>
+      <c r="CD14" s="5">
+        <v>161.44999999999999</v>
+      </c>
+      <c r="CE14" s="41">
+        <v>39.69</v>
+      </c>
+      <c r="CF14" s="5">
+        <v>35.03</v>
+      </c>
+      <c r="CG14" s="41">
+        <v>135.08000000000001</v>
+      </c>
+      <c r="CH14" s="7">
+        <v>79.48</v>
+      </c>
+      <c r="CI14" s="41">
+        <v>132.37</v>
+      </c>
+      <c r="CJ14" s="42">
+        <v>121.45</v>
+      </c>
+      <c r="CK14" s="42">
+        <v>114.03</v>
+      </c>
+      <c r="CL14" s="5">
+        <v>177.62</v>
+      </c>
+      <c r="CM14" s="5">
+        <v>443.92</v>
+      </c>
+      <c r="CN14" s="5">
+        <v>59.71</v>
+      </c>
+      <c r="CO14" s="41">
+        <v>91.03</v>
+      </c>
+      <c r="CP14" s="5"/>
+      <c r="CQ14" s="41"/>
+      <c r="CR14" s="5"/>
+      <c r="CS14" s="41"/>
+    </row>
+    <row r="15" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A15" s="40" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="6">
+        <v>437.2</v>
+      </c>
+      <c r="C15" s="41">
+        <v>243.90000000000003</v>
+      </c>
+      <c r="D15" s="42">
+        <v>289.29999999999995</v>
+      </c>
+      <c r="E15" s="42">
+        <v>287.69999999999993</v>
+      </c>
+      <c r="F15" s="42">
+        <v>262.10000000000014</v>
+      </c>
+      <c r="G15" s="42">
+        <v>630.79999999999995</v>
+      </c>
+      <c r="H15" s="42">
+        <v>130.69999999999982</v>
+      </c>
+      <c r="I15" s="42">
+        <v>162.20000000000027</v>
+      </c>
+      <c r="J15" s="42">
+        <v>332.09999999999991</v>
+      </c>
+      <c r="K15" s="42">
+        <v>262.5</v>
+      </c>
+      <c r="L15" s="42">
+        <v>231.90000000000009</v>
+      </c>
+      <c r="M15" s="42">
+        <v>294.40000000000009</v>
+      </c>
+      <c r="N15" s="6">
+        <v>437.4</v>
+      </c>
+      <c r="O15" s="41">
+        <v>306.20000000000005</v>
+      </c>
+      <c r="P15" s="42">
+        <v>264.69999999999993</v>
+      </c>
+      <c r="Q15" s="41">
+        <v>295.40000000000009</v>
+      </c>
+      <c r="R15" s="42">
+        <v>246.29999999999995</v>
+      </c>
+      <c r="S15" s="41">
+        <v>663.19999999999982</v>
+      </c>
+      <c r="T15" s="42">
+        <v>45</v>
+      </c>
+      <c r="U15" s="41">
+        <v>166.5</v>
+      </c>
+      <c r="V15" s="42">
+        <v>308.30000000000018</v>
+      </c>
+      <c r="W15" s="41">
+        <v>267.5</v>
+      </c>
+      <c r="X15" s="42">
+        <v>263.30000000000018</v>
+      </c>
+      <c r="Y15" s="41">
+        <v>336.39999999999964</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>463.7</v>
+      </c>
+      <c r="AA15" s="41">
+        <v>352.7</v>
+      </c>
+      <c r="AB15" s="42">
+        <v>233.00000000000011</v>
+      </c>
+      <c r="AC15" s="41">
+        <v>304.39999999999986</v>
+      </c>
+      <c r="AD15" s="42">
+        <v>274.70000000000005</v>
+      </c>
+      <c r="AE15" s="41">
+        <v>592.19999999999982</v>
+      </c>
+      <c r="AF15" s="42">
+        <v>136.70000000000027</v>
+      </c>
+      <c r="AG15" s="41">
+        <v>193.59999999999991</v>
+      </c>
+      <c r="AH15" s="42">
+        <v>333.40000000000009</v>
+      </c>
+      <c r="AI15" s="41">
+        <v>278.02</v>
+      </c>
+      <c r="AJ15" s="42">
+        <v>251.5</v>
+      </c>
+      <c r="AK15" s="41">
+        <v>350.48</v>
+      </c>
+      <c r="AL15" s="7">
+        <v>287.3</v>
+      </c>
+      <c r="AM15" s="41">
+        <v>246.8</v>
+      </c>
+      <c r="AN15" s="42">
+        <v>258.60000000000002</v>
+      </c>
+      <c r="AO15" s="41">
+        <v>282.09999999999991</v>
+      </c>
+      <c r="AP15" s="42">
+        <v>262.60000000000014</v>
+      </c>
+      <c r="AQ15" s="41">
+        <v>304</v>
+      </c>
+      <c r="AR15" s="42">
+        <v>136.29999999999995</v>
+      </c>
+      <c r="AS15" s="41">
+        <v>272.29999999999995</v>
+      </c>
+      <c r="AT15" s="42">
+        <v>307.40000000000009</v>
+      </c>
+      <c r="AU15" s="41">
+        <v>276.27</v>
+      </c>
+      <c r="AV15" s="42">
+        <v>323.98</v>
+      </c>
+      <c r="AW15" s="41">
+        <v>310.34999999999991</v>
+      </c>
+      <c r="AX15" s="7">
+        <v>215.22</v>
+      </c>
+      <c r="AY15" s="41">
+        <v>170.1</v>
+      </c>
+      <c r="AZ15" s="42">
+        <v>240.31</v>
+      </c>
+      <c r="BA15" s="41">
+        <v>146.93</v>
+      </c>
+      <c r="BB15" s="42">
+        <v>154.91999999999999</v>
+      </c>
+      <c r="BC15" s="41">
+        <v>263.82</v>
+      </c>
+      <c r="BD15" s="42">
+        <v>99.68</v>
+      </c>
+      <c r="BE15" s="41">
+        <v>156.82</v>
+      </c>
+      <c r="BF15" s="42">
+        <v>223.6</v>
+      </c>
+      <c r="BG15" s="41">
+        <v>172.01</v>
+      </c>
+      <c r="BH15" s="42">
+        <v>115.12</v>
+      </c>
+      <c r="BI15" s="41">
+        <v>194.53</v>
+      </c>
+      <c r="BJ15" s="7">
+        <v>220.9</v>
+      </c>
+      <c r="BK15" s="41">
+        <v>202.6</v>
+      </c>
+      <c r="BL15" s="42">
+        <v>238.5</v>
+      </c>
+      <c r="BM15" s="42">
+        <v>195.12</v>
+      </c>
+      <c r="BN15" s="5">
+        <v>278.24</v>
+      </c>
+      <c r="BO15" s="5">
+        <v>215.16</v>
+      </c>
+      <c r="BP15" s="5">
+        <v>189.48</v>
+      </c>
+      <c r="BQ15" s="43">
+        <v>181.32</v>
+      </c>
+      <c r="BR15" s="5">
+        <v>263.18</v>
+      </c>
+      <c r="BS15" s="5">
+        <v>285.69</v>
+      </c>
+      <c r="BT15" s="5">
+        <v>219.09</v>
+      </c>
+      <c r="BU15" s="41">
+        <v>262.95</v>
+      </c>
+      <c r="BV15" s="7">
+        <v>289.89999999999998</v>
+      </c>
+      <c r="BW15" s="41">
+        <v>224.18</v>
+      </c>
+      <c r="BX15" s="42">
+        <v>243.28</v>
+      </c>
+      <c r="BY15" s="42">
+        <v>179.41</v>
+      </c>
+      <c r="BZ15" s="5">
+        <v>245.53</v>
+      </c>
+      <c r="CA15" s="5">
+        <v>250.07</v>
+      </c>
+      <c r="CB15" s="5">
+        <v>166.86</v>
+      </c>
+      <c r="CC15" s="41">
+        <v>187.56</v>
+      </c>
+      <c r="CD15" s="5">
+        <v>137.78</v>
+      </c>
+      <c r="CE15" s="41">
+        <v>175.79</v>
+      </c>
+      <c r="CF15" s="5">
+        <v>78.66</v>
+      </c>
+      <c r="CG15" s="41">
+        <v>115.33</v>
+      </c>
+      <c r="CH15" s="7">
+        <v>165.11</v>
+      </c>
+      <c r="CI15" s="41">
+        <v>134.22</v>
+      </c>
+      <c r="CJ15" s="42">
+        <v>108.06</v>
+      </c>
+      <c r="CK15" s="42">
+        <v>150.06</v>
+      </c>
+      <c r="CL15" s="5">
+        <v>161.94999999999999</v>
+      </c>
+      <c r="CM15" s="5">
+        <v>638.22</v>
+      </c>
+      <c r="CN15" s="5">
+        <v>37.67</v>
+      </c>
+      <c r="CO15" s="41">
+        <v>75.790000000000006</v>
+      </c>
+      <c r="CP15" s="5"/>
+      <c r="CQ15" s="41"/>
+      <c r="CR15" s="5"/>
+      <c r="CS15" s="41"/>
+    </row>
+    <row r="16" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A16" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="6">
+        <v>638.9</v>
+      </c>
+      <c r="C16" s="41">
+        <v>1040.8000000000002</v>
+      </c>
+      <c r="D16" s="42">
+        <v>532.89999999999986</v>
+      </c>
+      <c r="E16" s="42">
+        <v>916.5</v>
+      </c>
+      <c r="F16" s="42">
+        <v>772.20000000000027</v>
+      </c>
+      <c r="G16" s="42">
+        <v>1337.5</v>
+      </c>
+      <c r="H16" s="42">
+        <v>55.399999999999636</v>
+      </c>
+      <c r="I16" s="42">
+        <v>276.30000000000018</v>
+      </c>
+      <c r="J16" s="42">
+        <v>307.5</v>
+      </c>
+      <c r="K16" s="42">
+        <v>130.5</v>
+      </c>
+      <c r="L16" s="42">
+        <v>171.60000000000036</v>
+      </c>
+      <c r="M16" s="42">
+        <v>670.89999999999964</v>
+      </c>
+      <c r="N16" s="6">
+        <v>643.5</v>
+      </c>
+      <c r="O16" s="41">
+        <v>926.2</v>
+      </c>
+      <c r="P16" s="42">
+        <v>927.49999999999977</v>
+      </c>
+      <c r="Q16" s="41">
+        <v>1247.1000000000004</v>
+      </c>
+      <c r="R16" s="42">
+        <v>1016.3000000000002</v>
+      </c>
+      <c r="S16" s="41">
+        <v>962.39999999999964</v>
+      </c>
+      <c r="T16" s="42">
+        <v>890</v>
+      </c>
+      <c r="U16" s="41">
+        <v>1062.1000000000004</v>
+      </c>
+      <c r="V16" s="42">
+        <v>1572.3999999999996</v>
+      </c>
+      <c r="W16" s="41">
+        <v>822.10000000000036</v>
+      </c>
+      <c r="X16" s="42">
+        <v>747.29999999999927</v>
+      </c>
+      <c r="Y16" s="41">
+        <v>384.89999999999964</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>1356</v>
+      </c>
+      <c r="AA16" s="41">
+        <v>1023.3000000000002</v>
+      </c>
+      <c r="AB16" s="42">
+        <v>687.69999999999982</v>
+      </c>
+      <c r="AC16" s="41">
+        <v>1779.5</v>
+      </c>
+      <c r="AD16" s="42">
+        <v>1783.5</v>
+      </c>
+      <c r="AE16" s="41">
+        <v>1607.1000000000004</v>
+      </c>
+      <c r="AF16" s="42">
+        <v>1449.6000000000004</v>
+      </c>
+      <c r="AG16" s="41">
+        <v>1020.3999999999996</v>
+      </c>
+      <c r="AH16" s="42">
+        <v>1323.6999999999989</v>
+      </c>
+      <c r="AI16" s="41">
+        <v>901.77000000000044</v>
+      </c>
+      <c r="AJ16" s="42">
+        <v>1022.5300000000007</v>
+      </c>
+      <c r="AK16" s="41">
+        <v>1582.1999999999989</v>
+      </c>
+      <c r="AL16" s="7">
+        <v>1433.1</v>
+      </c>
+      <c r="AM16" s="41">
+        <v>1046.9000000000001</v>
+      </c>
+      <c r="AN16" s="42">
+        <v>1266.8000000000002</v>
+      </c>
+      <c r="AO16" s="41">
+        <v>1304.8999999999996</v>
+      </c>
+      <c r="AP16" s="42">
+        <v>1693.4000000000005</v>
+      </c>
+      <c r="AQ16" s="41">
+        <v>2155.2999999999993</v>
+      </c>
+      <c r="AR16" s="42">
+        <v>939.10000000000036</v>
+      </c>
+      <c r="AS16" s="41">
+        <v>829.70000000000073</v>
+      </c>
+      <c r="AT16" s="42">
+        <v>762.89999999999964</v>
+      </c>
+      <c r="AU16" s="41">
+        <v>643.44000000000051</v>
+      </c>
+      <c r="AV16" s="42">
+        <v>955.78999999999905</v>
+      </c>
+      <c r="AW16" s="41">
+        <v>1629.3700000000008</v>
+      </c>
+      <c r="AX16" s="7">
+        <v>1478.47</v>
+      </c>
+      <c r="AY16" s="41">
+        <v>1581.5</v>
+      </c>
+      <c r="AZ16" s="42">
+        <v>1235.3699999999999</v>
+      </c>
+      <c r="BA16" s="41">
+        <v>1689.82</v>
+      </c>
+      <c r="BB16" s="42">
+        <v>1354.06</v>
+      </c>
+      <c r="BC16" s="41">
+        <v>1532.06</v>
+      </c>
+      <c r="BD16" s="42">
+        <v>963.7</v>
+      </c>
+      <c r="BE16" s="41">
+        <v>1121.48</v>
+      </c>
+      <c r="BF16" s="42">
+        <v>814.25</v>
+      </c>
+      <c r="BG16" s="41">
+        <v>1022.19</v>
+      </c>
+      <c r="BH16" s="42">
+        <v>1003.69</v>
+      </c>
+      <c r="BI16" s="41">
+        <v>1038.8399999999999</v>
+      </c>
+      <c r="BJ16" s="7">
+        <v>1259.2</v>
+      </c>
+      <c r="BK16" s="41">
+        <v>1103.1400000000001</v>
+      </c>
+      <c r="BL16" s="42">
+        <v>1164.3399999999999</v>
+      </c>
+      <c r="BM16" s="42">
+        <v>1337.03</v>
+      </c>
+      <c r="BN16" s="5">
+        <v>1126.1600000000001</v>
+      </c>
+      <c r="BO16" s="5">
+        <v>3700.39</v>
+      </c>
+      <c r="BP16" s="5">
+        <v>1015.1</v>
+      </c>
+      <c r="BQ16" s="43">
+        <v>1145.1099999999999</v>
+      </c>
+      <c r="BR16" s="5">
+        <v>1116.1099999999999</v>
+      </c>
+      <c r="BS16" s="5">
+        <v>864.62</v>
+      </c>
+      <c r="BT16" s="5">
+        <v>942.37</v>
+      </c>
+      <c r="BU16" s="41">
+        <v>1088.46</v>
+      </c>
+      <c r="BV16" s="7">
+        <v>1163.4000000000001</v>
+      </c>
+      <c r="BW16" s="41">
+        <v>1185.21</v>
+      </c>
+      <c r="BX16" s="42">
+        <v>1230.55</v>
+      </c>
+      <c r="BY16" s="42">
+        <v>1290.6600000000001</v>
+      </c>
+      <c r="BZ16" s="5">
+        <v>864.91</v>
+      </c>
+      <c r="CA16" s="5">
+        <v>740.97</v>
+      </c>
+      <c r="CB16" s="5">
+        <v>881.19</v>
+      </c>
+      <c r="CC16" s="41">
+        <v>817.66</v>
+      </c>
+      <c r="CD16" s="5">
+        <v>887.45</v>
+      </c>
+      <c r="CE16" s="41">
+        <v>896.21</v>
+      </c>
+      <c r="CF16" s="5">
+        <v>1042.96</v>
+      </c>
+      <c r="CG16" s="41">
+        <v>1521.28</v>
+      </c>
+      <c r="CH16" s="7">
+        <v>1486.5</v>
+      </c>
+      <c r="CI16" s="41">
+        <v>1497.23</v>
+      </c>
+      <c r="CJ16" s="42">
+        <v>1361.41</v>
+      </c>
+      <c r="CK16" s="42">
+        <v>1661.93</v>
+      </c>
+      <c r="CL16" s="5">
+        <v>927.12</v>
+      </c>
+      <c r="CM16" s="5">
+        <v>2934.8</v>
+      </c>
+      <c r="CN16" s="5">
+        <v>928.32</v>
+      </c>
+      <c r="CO16" s="41">
+        <v>1179.46</v>
+      </c>
+      <c r="CP16" s="5"/>
+      <c r="CQ16" s="41"/>
+      <c r="CR16" s="5"/>
+      <c r="CS16" s="41"/>
+    </row>
+    <row r="17" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A17" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="7">
+        <v>644.29999999999995</v>
+      </c>
+      <c r="C17" s="41">
+        <v>624.29999999999995</v>
+      </c>
+      <c r="D17" s="42">
+        <v>464.5</v>
+      </c>
+      <c r="E17" s="42">
+        <v>359</v>
+      </c>
+      <c r="F17" s="42">
+        <v>497.70000000000027</v>
+      </c>
+      <c r="G17" s="42">
+        <v>902</v>
+      </c>
+      <c r="H17" s="42">
+        <v>496.39999999999964</v>
+      </c>
+      <c r="I17" s="42">
+        <v>414.19999999999982</v>
+      </c>
+      <c r="J17" s="42">
+        <v>453.70000000000073</v>
+      </c>
+      <c r="K17" s="42">
+        <v>474.59999999999945</v>
+      </c>
+      <c r="L17" s="42">
+        <v>425.80000000000018</v>
+      </c>
+      <c r="M17" s="42">
+        <v>728.5</v>
+      </c>
+      <c r="N17" s="7">
+        <v>622.29999999999995</v>
+      </c>
+      <c r="O17" s="41">
+        <v>686.2</v>
+      </c>
+      <c r="P17" s="42">
+        <v>495.20000000000005</v>
+      </c>
+      <c r="Q17" s="41">
+        <v>395.89999999999986</v>
+      </c>
+      <c r="R17" s="42">
+        <v>597</v>
+      </c>
+      <c r="S17" s="41">
+        <v>878.5</v>
+      </c>
+      <c r="T17" s="42">
+        <v>463.70000000000027</v>
+      </c>
+      <c r="U17" s="41">
+        <v>422.09999999999945</v>
+      </c>
+      <c r="V17" s="42">
+        <v>604.40000000000055</v>
+      </c>
+      <c r="W17" s="41">
+        <v>516.30000000000018</v>
+      </c>
+      <c r="X17" s="42">
+        <v>413.5</v>
+      </c>
+      <c r="Y17" s="41">
+        <v>731.59999999999945</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>659.5</v>
+      </c>
+      <c r="AA17" s="41">
+        <v>799.3</v>
+      </c>
+      <c r="AB17" s="42">
+        <v>490.10000000000014</v>
+      </c>
+      <c r="AC17" s="41">
+        <v>489.5</v>
+      </c>
+      <c r="AD17" s="42">
+        <v>546.69999999999982</v>
+      </c>
+      <c r="AE17" s="41">
+        <v>905.80000000000018</v>
+      </c>
+      <c r="AF17" s="42">
+        <v>459.59999999999991</v>
+      </c>
+      <c r="AG17" s="41">
+        <v>417.60000000000036</v>
+      </c>
+      <c r="AH17" s="42">
+        <v>676</v>
+      </c>
+      <c r="AI17" s="41">
+        <v>638.76999999999953</v>
+      </c>
+      <c r="AJ17" s="42">
+        <v>488.07999999999993</v>
+      </c>
+      <c r="AK17" s="41">
+        <v>743.75</v>
+      </c>
+      <c r="AL17" s="7">
+        <v>666.2</v>
+      </c>
+      <c r="AM17" s="41">
+        <v>841.09999999999991</v>
+      </c>
+      <c r="AN17" s="42">
+        <v>491.29999999999995</v>
+      </c>
+      <c r="AO17" s="41">
+        <v>453.5</v>
+      </c>
+      <c r="AP17" s="42">
+        <v>519.70000000000027</v>
+      </c>
+      <c r="AQ17" s="41">
+        <v>1395.8000000000002</v>
+      </c>
+      <c r="AR17" s="42">
+        <v>209.69999999999982</v>
+      </c>
+      <c r="AS17" s="41">
+        <v>450.5</v>
+      </c>
+      <c r="AT17" s="42">
+        <v>535.09999999999945</v>
+      </c>
+      <c r="AU17" s="41">
+        <v>479.47000000000025</v>
+      </c>
+      <c r="AV17" s="42">
+        <v>458.73000000000047</v>
+      </c>
+      <c r="AW17" s="41">
+        <v>594.19999999999982</v>
+      </c>
+      <c r="AX17" s="7">
+        <v>333.45</v>
+      </c>
+      <c r="AY17" s="41">
+        <v>406.73</v>
+      </c>
+      <c r="AZ17" s="42">
+        <v>309.17</v>
+      </c>
+      <c r="BA17" s="41">
+        <v>250.68</v>
+      </c>
+      <c r="BB17" s="42">
+        <v>383.61</v>
+      </c>
+      <c r="BC17" s="41">
+        <v>345.06</v>
+      </c>
+      <c r="BD17" s="42">
+        <v>127.11</v>
+      </c>
+      <c r="BE17" s="41">
+        <v>256.11</v>
+      </c>
+      <c r="BF17" s="42">
+        <v>288.91000000000003</v>
+      </c>
+      <c r="BG17" s="41">
+        <v>263.02</v>
+      </c>
+      <c r="BH17" s="42">
+        <v>233.71</v>
+      </c>
+      <c r="BI17" s="41">
+        <v>386.69</v>
+      </c>
+      <c r="BJ17" s="7">
+        <v>324.3</v>
+      </c>
+      <c r="BK17" s="41">
+        <v>388.02</v>
+      </c>
+      <c r="BL17" s="42">
+        <v>248.09</v>
+      </c>
+      <c r="BM17" s="42">
+        <v>218.58</v>
+      </c>
+      <c r="BN17" s="5">
+        <v>306.22000000000003</v>
+      </c>
+      <c r="BO17" s="5">
+        <v>334.91</v>
+      </c>
+      <c r="BP17" s="5">
+        <v>100.63</v>
+      </c>
+      <c r="BQ17" s="43">
+        <v>289.49</v>
+      </c>
+      <c r="BR17" s="5">
+        <v>257.87</v>
+      </c>
+      <c r="BS17" s="5">
+        <v>363.84</v>
+      </c>
+      <c r="BT17" s="5">
+        <v>287.04000000000002</v>
+      </c>
+      <c r="BU17" s="41">
+        <v>343.6</v>
+      </c>
+      <c r="BV17" s="7">
+        <v>347.5</v>
+      </c>
+      <c r="BW17" s="41">
+        <v>403.65</v>
+      </c>
+      <c r="BX17" s="42">
+        <v>265.29000000000002</v>
+      </c>
+      <c r="BY17" s="42">
+        <v>245.47</v>
+      </c>
+      <c r="BZ17" s="5">
+        <v>326.88</v>
+      </c>
+      <c r="CA17" s="5">
+        <v>596.12</v>
+      </c>
+      <c r="CB17" s="5">
+        <v>107.86</v>
+      </c>
+      <c r="CC17" s="41">
+        <v>289.2</v>
+      </c>
+      <c r="CD17" s="5">
+        <v>254.54</v>
+      </c>
+      <c r="CE17" s="41">
+        <v>246.29</v>
+      </c>
+      <c r="CF17" s="5">
+        <v>199.11</v>
+      </c>
+      <c r="CG17" s="41">
+        <v>364.04</v>
+      </c>
+      <c r="CH17" s="7">
+        <v>402.07</v>
+      </c>
+      <c r="CI17" s="41">
+        <v>461.28</v>
+      </c>
+      <c r="CJ17" s="42">
+        <v>324.29000000000002</v>
+      </c>
+      <c r="CK17" s="42">
+        <v>257.10000000000002</v>
+      </c>
+      <c r="CL17" s="5">
+        <v>321.47000000000003</v>
+      </c>
+      <c r="CM17" s="5">
+        <v>444.61</v>
+      </c>
+      <c r="CN17" s="5">
+        <v>107.7</v>
+      </c>
+      <c r="CO17" s="41">
+        <v>244.2</v>
+      </c>
+      <c r="CP17" s="5"/>
+      <c r="CQ17" s="41"/>
+      <c r="CR17" s="5"/>
+      <c r="CS17" s="41"/>
+    </row>
+    <row r="18" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A18" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="7">
+        <v>1332</v>
+      </c>
+      <c r="C18" s="41">
+        <v>1650</v>
+      </c>
+      <c r="D18" s="42">
+        <v>1043.1999999999998</v>
+      </c>
+      <c r="E18" s="42">
+        <v>1030.3000000000002</v>
+      </c>
+      <c r="F18" s="42">
+        <v>1369.8000000000002</v>
+      </c>
+      <c r="G18" s="42">
+        <v>1240.3999999999996</v>
+      </c>
+      <c r="H18" s="42">
+        <v>626.09999999999945</v>
+      </c>
+      <c r="I18" s="42">
+        <v>1160.6000000000004</v>
+      </c>
+      <c r="J18" s="42">
+        <v>1033.3000000000011</v>
+      </c>
+      <c r="K18" s="42">
+        <v>815.59999999999854</v>
+      </c>
+      <c r="L18" s="42">
+        <v>923.10000000000036</v>
+      </c>
+      <c r="M18" s="42">
+        <v>1200.2000000000007</v>
+      </c>
+      <c r="N18" s="7">
+        <v>1462.3</v>
+      </c>
+      <c r="O18" s="41">
+        <v>1605.2</v>
+      </c>
+      <c r="P18" s="42">
+        <v>1108.1999999999998</v>
+      </c>
+      <c r="Q18" s="41">
+        <v>1134.6999999999998</v>
+      </c>
+      <c r="R18" s="42">
+        <v>1129.7000000000007</v>
+      </c>
+      <c r="S18" s="41">
+        <v>1511.6999999999998</v>
+      </c>
+      <c r="T18" s="42">
+        <v>673.40000000000055</v>
+      </c>
+      <c r="U18" s="41">
+        <v>1135.3999999999996</v>
+      </c>
+      <c r="V18" s="42">
+        <v>1100.6999999999989</v>
+      </c>
+      <c r="W18" s="41">
+        <v>1035.7000000000007</v>
+      </c>
+      <c r="X18" s="42">
+        <v>877.5</v>
+      </c>
+      <c r="Y18" s="41">
+        <v>1218.2999999999993</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>1322.3</v>
+      </c>
+      <c r="AA18" s="41">
+        <v>1854.0000000000002</v>
+      </c>
+      <c r="AB18" s="42">
+        <v>1139.8999999999996</v>
+      </c>
+      <c r="AC18" s="41">
+        <v>1247.6000000000004</v>
+      </c>
+      <c r="AD18" s="42">
+        <v>1214.3000000000002</v>
+      </c>
+      <c r="AE18" s="41">
+        <v>1502.6000000000004</v>
+      </c>
+      <c r="AF18" s="42">
+        <v>860.39999999999964</v>
+      </c>
+      <c r="AG18" s="41">
+        <v>1191</v>
+      </c>
+      <c r="AH18" s="42">
+        <v>1334.6000000000004</v>
+      </c>
+      <c r="AI18" s="41">
+        <v>940.35999999999876</v>
+      </c>
+      <c r="AJ18" s="42">
+        <v>956.27000000000044</v>
+      </c>
+      <c r="AK18" s="41">
+        <v>1501.2699999999986</v>
+      </c>
+      <c r="AL18" s="7">
+        <v>1789.4</v>
+      </c>
+      <c r="AM18" s="41">
+        <v>1891.6999999999998</v>
+      </c>
+      <c r="AN18" s="42">
+        <v>1255.0000000000005</v>
+      </c>
+      <c r="AO18" s="41">
+        <v>1387.1999999999998</v>
+      </c>
+      <c r="AP18" s="42">
+        <v>1475.5999999999995</v>
+      </c>
+      <c r="AQ18" s="41">
+        <v>1166.5</v>
+      </c>
+      <c r="AR18" s="42">
+        <v>582.89999999999964</v>
+      </c>
+      <c r="AS18" s="41">
+        <v>1356.7000000000007</v>
+      </c>
+      <c r="AT18" s="42">
+        <v>1336.1000000000004</v>
+      </c>
+      <c r="AU18" s="41">
+        <v>1115.8199999999997</v>
+      </c>
+      <c r="AV18" s="42">
+        <v>1038.5</v>
+      </c>
+      <c r="AW18" s="41">
+        <v>1191.7800000000007</v>
+      </c>
+      <c r="AX18" s="7">
+        <v>1341.45</v>
+      </c>
+      <c r="AY18" s="41">
+        <v>1518.77</v>
+      </c>
+      <c r="AZ18" s="42">
+        <v>1266.1199999999999</v>
+      </c>
+      <c r="BA18" s="41">
+        <v>1244.82</v>
+      </c>
+      <c r="BB18" s="42">
+        <v>1408.62</v>
+      </c>
+      <c r="BC18" s="41">
+        <v>961.78</v>
+      </c>
+      <c r="BD18" s="42">
+        <v>688.57</v>
+      </c>
+      <c r="BE18" s="41">
+        <v>1001.72</v>
+      </c>
+      <c r="BF18" s="42">
+        <v>1197.24</v>
+      </c>
+      <c r="BG18" s="41">
+        <v>884.26</v>
+      </c>
+      <c r="BH18" s="42">
+        <v>1005.69</v>
+      </c>
+      <c r="BI18" s="41">
+        <v>920.41</v>
+      </c>
+      <c r="BJ18" s="7">
+        <v>1399.2</v>
+      </c>
+      <c r="BK18" s="41">
+        <v>1656.18</v>
+      </c>
+      <c r="BL18" s="42">
+        <v>1172.8</v>
+      </c>
+      <c r="BM18" s="42">
+        <v>1329.32</v>
+      </c>
+      <c r="BN18" s="5">
+        <v>1369.22</v>
+      </c>
+      <c r="BO18" s="5">
+        <v>1884.27</v>
+      </c>
+      <c r="BP18" s="5">
+        <v>634.87</v>
+      </c>
+      <c r="BQ18" s="43">
+        <v>981.6</v>
+      </c>
+      <c r="BR18" s="5">
+        <v>1197.71</v>
+      </c>
+      <c r="BS18" s="5">
+        <v>859.88</v>
+      </c>
+      <c r="BT18" s="5">
+        <v>930.67</v>
+      </c>
+      <c r="BU18" s="41">
+        <v>1107.56</v>
+      </c>
+      <c r="BV18" s="7">
+        <v>1450.3</v>
+      </c>
+      <c r="BW18" s="41">
+        <v>1791.85</v>
+      </c>
+      <c r="BX18" s="42">
+        <v>1275.78</v>
+      </c>
+      <c r="BY18" s="42">
+        <v>1396.56</v>
+      </c>
+      <c r="BZ18" s="5">
+        <v>1532.06</v>
+      </c>
+      <c r="CA18" s="5">
+        <v>1041.95</v>
+      </c>
+      <c r="CB18" s="5">
+        <v>992.42</v>
+      </c>
+      <c r="CC18" s="41">
+        <v>1057.1300000000001</v>
+      </c>
+      <c r="CD18" s="5">
+        <v>1204.1099999999999</v>
+      </c>
+      <c r="CE18" s="41">
+        <v>988.64</v>
+      </c>
+      <c r="CF18" s="5">
+        <v>980</v>
+      </c>
+      <c r="CG18" s="41">
+        <v>1111.57</v>
+      </c>
+      <c r="CH18" s="7">
+        <v>1460.83</v>
+      </c>
+      <c r="CI18" s="41">
+        <v>1483.95</v>
+      </c>
+      <c r="CJ18" s="42">
+        <v>1244.75</v>
+      </c>
+      <c r="CK18" s="42">
+        <v>1211.7</v>
+      </c>
+      <c r="CL18" s="5">
+        <v>1261.97</v>
+      </c>
+      <c r="CM18" s="5">
+        <v>1154.0899999999999</v>
+      </c>
+      <c r="CN18" s="5">
+        <v>828.23</v>
+      </c>
+      <c r="CO18" s="41">
+        <v>937.01</v>
+      </c>
+      <c r="CP18" s="5"/>
+      <c r="CQ18" s="41"/>
+      <c r="CR18" s="5"/>
+      <c r="CS18" s="41"/>
+    </row>
+    <row r="19" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A19" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="5">
+        <v>645.29999999999995</v>
+      </c>
+      <c r="C19" s="41">
+        <v>761</v>
+      </c>
+      <c r="D19" s="42">
+        <v>232</v>
+      </c>
+      <c r="E19" s="42">
+        <v>628.50000000000023</v>
+      </c>
+      <c r="F19" s="42">
+        <v>599.29999999999973</v>
+      </c>
+      <c r="G19" s="42">
+        <v>913.40000000000009</v>
+      </c>
+      <c r="H19" s="42">
+        <v>285.69999999999982</v>
+      </c>
+      <c r="I19" s="42">
+        <v>617.5</v>
+      </c>
+      <c r="J19" s="42">
+        <v>501.80000000000018</v>
+      </c>
+      <c r="K19" s="42">
+        <v>475</v>
+      </c>
+      <c r="L19" s="42">
+        <v>462.30000000000018</v>
+      </c>
+      <c r="M19" s="42">
+        <v>699.19999999999982</v>
+      </c>
+      <c r="N19" s="5">
+        <v>691.9</v>
+      </c>
+      <c r="O19" s="41">
+        <v>818.19999999999993</v>
+      </c>
+      <c r="P19" s="42">
+        <v>251.10000000000014</v>
+      </c>
+      <c r="Q19" s="41">
+        <v>953.39999999999986</v>
+      </c>
+      <c r="R19" s="42">
+        <v>620.5</v>
+      </c>
+      <c r="S19" s="41">
+        <v>766.59999999999991</v>
+      </c>
+      <c r="T19" s="42">
+        <v>234.90000000000055</v>
+      </c>
+      <c r="U19" s="41">
+        <v>659</v>
+      </c>
+      <c r="V19" s="42">
+        <v>480.09999999999945</v>
+      </c>
+      <c r="W19" s="41">
+        <v>484.60000000000036</v>
+      </c>
+      <c r="X19" s="42">
+        <v>444.30000000000018</v>
+      </c>
+      <c r="Y19" s="41">
+        <v>788.69999999999982</v>
+      </c>
+      <c r="Z19" s="43">
+        <v>630.9</v>
+      </c>
+      <c r="AA19" s="41">
+        <v>766.1</v>
+      </c>
+      <c r="AB19" s="42">
+        <v>269.70000000000005</v>
+      </c>
+      <c r="AC19" s="41">
+        <v>616.20000000000005</v>
+      </c>
+      <c r="AD19" s="42">
+        <v>553.19999999999982</v>
+      </c>
+      <c r="AE19" s="41">
+        <v>642.70000000000027</v>
+      </c>
+      <c r="AF19" s="42">
+        <v>239.39999999999964</v>
+      </c>
+      <c r="AG19" s="41">
+        <v>609.30000000000018</v>
+      </c>
+      <c r="AH19" s="42">
+        <v>533.19999999999982</v>
+      </c>
+      <c r="AI19" s="41">
+        <v>465.97000000000025</v>
+      </c>
+      <c r="AJ19" s="42">
+        <v>494.43000000000029</v>
+      </c>
+      <c r="AK19" s="41">
+        <v>711.29999999999927</v>
+      </c>
+      <c r="AL19" s="43">
+        <v>342.2</v>
+      </c>
+      <c r="AM19" s="41">
+        <v>438.7</v>
+      </c>
+      <c r="AN19" s="42">
+        <v>189.10000000000002</v>
+      </c>
+      <c r="AO19" s="41">
+        <v>500.5</v>
+      </c>
+      <c r="AP19" s="42">
+        <v>451.79999999999995</v>
+      </c>
+      <c r="AQ19" s="41">
+        <v>571.79999999999995</v>
+      </c>
+      <c r="AR19" s="42">
+        <v>134.70000000000027</v>
+      </c>
+      <c r="AS19" s="41">
+        <v>362.19999999999982</v>
+      </c>
+      <c r="AT19" s="42">
+        <v>323</v>
+      </c>
+      <c r="AU19" s="41">
+        <v>215.98999999999978</v>
+      </c>
+      <c r="AV19" s="42">
+        <v>242.01000000000022</v>
+      </c>
+      <c r="AW19" s="41">
+        <v>378.69999999999982</v>
+      </c>
+      <c r="AX19" s="43">
+        <v>205.78</v>
+      </c>
+      <c r="AY19" s="41">
+        <v>210.23</v>
+      </c>
+      <c r="AZ19" s="42">
+        <v>112.14</v>
+      </c>
+      <c r="BA19" s="41">
+        <v>275.08999999999997</v>
+      </c>
+      <c r="BB19" s="42">
+        <v>217.62</v>
+      </c>
+      <c r="BC19" s="41">
+        <v>272.43</v>
+      </c>
+      <c r="BD19" s="42">
+        <v>66</v>
+      </c>
+      <c r="BE19" s="41">
+        <v>171.86</v>
+      </c>
+      <c r="BF19" s="42">
+        <v>173.58</v>
+      </c>
+      <c r="BG19" s="41">
+        <v>100.17</v>
+      </c>
+      <c r="BH19" s="42">
+        <v>162.01</v>
+      </c>
+      <c r="BI19" s="41">
+        <v>274.85000000000002</v>
+      </c>
+      <c r="BJ19" s="43">
+        <v>204.5</v>
+      </c>
+      <c r="BK19" s="41">
+        <v>221.6</v>
+      </c>
+      <c r="BL19" s="42">
+        <v>113.77</v>
+      </c>
+      <c r="BM19" s="42">
+        <v>286.67</v>
+      </c>
+      <c r="BN19" s="5">
+        <v>244.64</v>
+      </c>
+      <c r="BO19" s="5">
+        <v>518.66999999999996</v>
+      </c>
+      <c r="BP19" s="5">
+        <v>103.45</v>
+      </c>
+      <c r="BQ19" s="43">
+        <v>182.07</v>
+      </c>
+      <c r="BR19" s="5">
+        <v>164.75</v>
+      </c>
+      <c r="BS19" s="5">
+        <v>241.45</v>
+      </c>
+      <c r="BT19" s="5">
+        <v>148.6</v>
+      </c>
+      <c r="BU19" s="41">
+        <v>227.37</v>
+      </c>
+      <c r="BV19" s="43">
+        <v>231.7</v>
+      </c>
+      <c r="BW19" s="41">
+        <v>239.32</v>
+      </c>
+      <c r="BX19" s="42">
+        <v>114.65</v>
+      </c>
+      <c r="BY19" s="42">
+        <v>319.10000000000002</v>
+      </c>
+      <c r="BZ19" s="5">
+        <v>299.69</v>
+      </c>
+      <c r="CA19" s="5">
+        <v>418.21</v>
+      </c>
+      <c r="CB19" s="5">
+        <v>87.08</v>
+      </c>
+      <c r="CC19" s="41">
+        <v>211.12</v>
+      </c>
+      <c r="CD19" s="5">
+        <v>178.11</v>
+      </c>
+      <c r="CE19" s="41">
+        <v>113.79</v>
+      </c>
+      <c r="CF19" s="5">
+        <v>181.71</v>
+      </c>
+      <c r="CG19" s="41">
+        <v>256.58999999999997</v>
+      </c>
+      <c r="CH19" s="43">
+        <v>198.61</v>
+      </c>
+      <c r="CI19" s="41">
+        <v>252.31</v>
+      </c>
+      <c r="CJ19" s="42">
+        <v>121.99</v>
+      </c>
+      <c r="CK19" s="42">
+        <v>315.8</v>
+      </c>
+      <c r="CL19" s="5">
+        <v>279.06</v>
+      </c>
+      <c r="CM19" s="5">
+        <v>269.89</v>
+      </c>
+      <c r="CN19" s="5">
+        <v>82.66</v>
+      </c>
+      <c r="CO19" s="41">
+        <v>193.56</v>
+      </c>
+      <c r="CP19" s="5"/>
+      <c r="CQ19" s="41"/>
+      <c r="CR19" s="5"/>
+      <c r="CS19" s="41"/>
+    </row>
+    <row r="20" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A20" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="44">
+        <v>274.89999999999998</v>
+      </c>
+      <c r="C20" s="41">
+        <v>242.70000000000005</v>
+      </c>
+      <c r="D20" s="42">
+        <v>174.39999999999998</v>
+      </c>
+      <c r="E20" s="42">
+        <v>456.70000000000005</v>
+      </c>
+      <c r="F20" s="42">
+        <v>374.09999999999991</v>
+      </c>
+      <c r="G20" s="42">
+        <v>497.60000000000014</v>
+      </c>
+      <c r="H20" s="42">
+        <v>161.5</v>
+      </c>
+      <c r="I20" s="42">
+        <v>285.40000000000009</v>
+      </c>
+      <c r="J20" s="42">
+        <v>139</v>
+      </c>
+      <c r="K20" s="42">
+        <v>153.79999999999973</v>
+      </c>
+      <c r="L20" s="42">
+        <v>272</v>
+      </c>
+      <c r="M20" s="42">
+        <v>513.90000000000009</v>
+      </c>
+      <c r="N20" s="44">
+        <v>279.60000000000002</v>
+      </c>
+      <c r="O20" s="41">
+        <v>239.29999999999995</v>
+      </c>
+      <c r="P20" s="42">
+        <v>180.20000000000005</v>
+      </c>
+      <c r="Q20" s="41">
+        <v>424.19999999999993</v>
+      </c>
+      <c r="R20" s="42">
+        <v>373.20000000000005</v>
+      </c>
+      <c r="S20" s="41">
+        <v>505.40000000000009</v>
+      </c>
+      <c r="T20" s="42">
+        <v>143.79999999999973</v>
+      </c>
+      <c r="U20" s="41">
+        <v>283.5</v>
+      </c>
+      <c r="V20" s="42">
+        <v>139.10000000000036</v>
+      </c>
+      <c r="W20" s="41">
+        <v>154.59999999999991</v>
+      </c>
+      <c r="X20" s="42">
+        <v>277.19999999999982</v>
+      </c>
+      <c r="Y20" s="41">
+        <v>524</v>
+      </c>
+      <c r="Z20" s="44">
+        <v>283.5</v>
+      </c>
+      <c r="AA20" s="41">
+        <v>220.10000000000002</v>
+      </c>
+      <c r="AB20" s="42">
+        <v>189.10000000000002</v>
+      </c>
+      <c r="AC20" s="41">
+        <v>396.5</v>
+      </c>
+      <c r="AD20" s="42">
+        <v>365.09999999999991</v>
+      </c>
+      <c r="AE20" s="41">
+        <v>506.90000000000009</v>
+      </c>
+      <c r="AF20" s="42">
+        <v>142.10000000000014</v>
+      </c>
+      <c r="AG20" s="41">
+        <v>275.19999999999982</v>
+      </c>
+      <c r="AH20" s="42">
+        <v>139.69999999999982</v>
+      </c>
+      <c r="AI20" s="41">
+        <v>148.20000000000027</v>
+      </c>
+      <c r="AJ20" s="42">
+        <v>283.19999999999982</v>
+      </c>
+      <c r="AK20" s="41">
+        <v>541.80000000000018</v>
+      </c>
+      <c r="AL20" s="44">
+        <v>222.2</v>
+      </c>
+      <c r="AM20" s="41">
+        <v>167.7</v>
+      </c>
+      <c r="AN20" s="42">
+        <v>142.20000000000005</v>
+      </c>
+      <c r="AO20" s="41">
+        <v>331.9</v>
+      </c>
+      <c r="AP20" s="42">
+        <v>322.90000000000009</v>
+      </c>
+      <c r="AQ20" s="41">
+        <v>470.29999999999995</v>
+      </c>
+      <c r="AR20" s="42">
+        <v>216.09999999999991</v>
+      </c>
+      <c r="AS20" s="41">
+        <v>260.79999999999995</v>
+      </c>
+      <c r="AT20" s="42">
+        <v>115.90000000000009</v>
+      </c>
+      <c r="AU20" s="41">
+        <v>117.88000000000011</v>
+      </c>
+      <c r="AV20" s="42">
+        <v>257.5</v>
+      </c>
+      <c r="AW20" s="41">
+        <v>425.11999999999989</v>
+      </c>
+      <c r="AX20" s="44">
+        <v>110.38</v>
+      </c>
+      <c r="AY20" s="41">
+        <v>84.8</v>
+      </c>
+      <c r="AZ20" s="42">
+        <v>68.3</v>
+      </c>
+      <c r="BA20" s="41">
+        <v>183.25</v>
+      </c>
+      <c r="BB20" s="42">
+        <v>227.44</v>
+      </c>
+      <c r="BC20" s="41">
+        <v>174.99</v>
+      </c>
+      <c r="BD20" s="42">
+        <v>61.32</v>
+      </c>
+      <c r="BE20" s="41">
+        <v>119.31</v>
+      </c>
+      <c r="BF20" s="42">
+        <v>49.03</v>
+      </c>
+      <c r="BG20" s="41">
+        <v>48.66</v>
+      </c>
+      <c r="BH20" s="42">
+        <v>116.98</v>
+      </c>
+      <c r="BI20" s="41">
+        <v>158.54</v>
+      </c>
+      <c r="BJ20" s="44">
+        <v>111.8</v>
+      </c>
+      <c r="BK20" s="41">
+        <v>97.22</v>
+      </c>
+      <c r="BL20" s="44">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="BM20" s="44">
+        <v>177.2</v>
+      </c>
+      <c r="BN20" s="44">
+        <v>202.1</v>
+      </c>
+      <c r="BO20" s="44">
+        <v>162.30000000000001</v>
+      </c>
+      <c r="BP20" s="44">
+        <v>55.4</v>
+      </c>
+      <c r="BQ20" s="43">
+        <v>119.2</v>
+      </c>
+      <c r="BR20" s="5">
+        <v>45.5</v>
+      </c>
+      <c r="BS20" s="5">
+        <v>48.9</v>
+      </c>
+      <c r="BT20" s="5">
+        <v>101.9</v>
+      </c>
+      <c r="BU20" s="41">
+        <v>153.4</v>
+      </c>
+      <c r="BV20" s="44">
+        <v>146.5</v>
+      </c>
+      <c r="BW20" s="41">
+        <v>118.9</v>
+      </c>
+      <c r="BX20" s="44">
+        <v>86.61</v>
+      </c>
+      <c r="BY20" s="44">
+        <v>206.7</v>
+      </c>
+      <c r="BZ20" s="44">
+        <v>229.62</v>
+      </c>
+      <c r="CA20" s="44">
+        <v>183</v>
+      </c>
+      <c r="CB20" s="44">
+        <v>62.2</v>
+      </c>
+      <c r="CC20" s="41">
+        <v>125.7</v>
+      </c>
+      <c r="CD20" s="5">
+        <v>47.9</v>
+      </c>
+      <c r="CE20" s="41">
+        <v>55.3</v>
+      </c>
+      <c r="CF20" s="5">
+        <v>112.7</v>
+      </c>
+      <c r="CG20" s="41">
+        <v>165</v>
+      </c>
+      <c r="CH20" s="44">
+        <v>138</v>
+      </c>
+      <c r="CI20" s="41">
+        <v>112.4</v>
+      </c>
+      <c r="CJ20" s="44">
+        <v>75.2</v>
+      </c>
+      <c r="CK20" s="44">
+        <v>190</v>
+      </c>
+      <c r="CL20" s="44">
+        <v>212.6</v>
+      </c>
+      <c r="CM20" s="44">
+        <v>215.7</v>
+      </c>
+      <c r="CN20" s="44">
+        <v>57.7</v>
+      </c>
+      <c r="CO20" s="41">
+        <v>117.2</v>
+      </c>
+      <c r="CP20" s="5"/>
+      <c r="CQ20" s="41"/>
+      <c r="CR20" s="5"/>
+      <c r="CS20" s="41"/>
+    </row>
+    <row r="21" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A21" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7">
+        <v>913.6</v>
+      </c>
+      <c r="C21" s="41">
+        <v>787.80000000000007</v>
+      </c>
+      <c r="D21" s="42">
+        <v>598.5</v>
+      </c>
+      <c r="E21" s="42">
+        <v>479.29999999999973</v>
+      </c>
+      <c r="F21" s="42">
+        <v>545</v>
+      </c>
+      <c r="G21" s="42">
+        <v>535.40000000000009</v>
+      </c>
+      <c r="H21" s="42">
+        <v>263.50000000000045</v>
+      </c>
+      <c r="I21" s="42">
+        <v>547.19999999999982</v>
+      </c>
+      <c r="J21" s="42">
+        <v>393.30000000000018</v>
+      </c>
+      <c r="K21" s="42">
+        <v>174.89999999999964</v>
+      </c>
+      <c r="L21" s="42">
+        <v>689.60000000000036</v>
+      </c>
+      <c r="M21" s="42">
+        <v>721.5</v>
+      </c>
+      <c r="N21" s="7">
+        <v>979.3</v>
+      </c>
+      <c r="O21" s="41">
+        <v>744</v>
+      </c>
+      <c r="P21" s="42">
+        <v>397.39999999999986</v>
+      </c>
+      <c r="Q21" s="41">
+        <v>682.70000000000027</v>
+      </c>
+      <c r="R21" s="42">
+        <v>592.90000000000009</v>
+      </c>
+      <c r="S21" s="41">
+        <v>578</v>
+      </c>
+      <c r="T21" s="42">
+        <v>268.69999999999982</v>
+      </c>
+      <c r="U21" s="41">
+        <v>558.80000000000018</v>
+      </c>
+      <c r="V21" s="42">
+        <v>408.89999999999964</v>
+      </c>
+      <c r="W21" s="41">
+        <v>185</v>
+      </c>
+      <c r="X21" s="42">
+        <v>734.19999999999982</v>
+      </c>
+      <c r="Y21" s="41">
+        <v>762</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>984.4</v>
+      </c>
+      <c r="AA21" s="41">
+        <v>803.6</v>
+      </c>
+      <c r="AB21" s="42">
+        <v>404.59999999999991</v>
+      </c>
+      <c r="AC21" s="41">
+        <v>697.59999999999991</v>
+      </c>
+      <c r="AD21" s="42">
+        <v>455.60000000000036</v>
+      </c>
+      <c r="AE21" s="41">
+        <v>636.59999999999991</v>
+      </c>
+      <c r="AF21" s="42">
+        <v>261.59999999999991</v>
+      </c>
+      <c r="AG21" s="41">
+        <v>562</v>
+      </c>
+      <c r="AH21" s="42">
+        <v>411.89999999999964</v>
+      </c>
+      <c r="AI21" s="41">
+        <v>233.34000000000015</v>
+      </c>
+      <c r="AJ21" s="42">
+        <v>776.29</v>
+      </c>
+      <c r="AK21" s="41">
+        <v>734.07000000000062</v>
+      </c>
+      <c r="AL21" s="7">
+        <v>385.8</v>
+      </c>
+      <c r="AM21" s="41">
+        <v>419.99999999999994</v>
+      </c>
+      <c r="AN21" s="42">
+        <v>225.10000000000014</v>
+      </c>
+      <c r="AO21" s="41">
+        <v>246.89999999999986</v>
+      </c>
+      <c r="AP21" s="42">
+        <v>284.70000000000005</v>
+      </c>
+      <c r="AQ21" s="41">
+        <v>351.20000000000005</v>
+      </c>
+      <c r="AR21" s="42">
+        <v>91.599999999999909</v>
+      </c>
+      <c r="AS21" s="41">
+        <v>313.29999999999995</v>
+      </c>
+      <c r="AT21" s="42">
+        <v>354.59999999999991</v>
+      </c>
+      <c r="AU21" s="41">
+        <v>98.330000000000382</v>
+      </c>
+      <c r="AV21" s="42">
+        <v>453.34999999999991</v>
+      </c>
+      <c r="AW21" s="41">
+        <v>507.02</v>
+      </c>
+      <c r="AX21" s="7">
+        <v>150.59</v>
+      </c>
+      <c r="AY21" s="41">
+        <v>224.7</v>
+      </c>
+      <c r="AZ21" s="42">
+        <v>181.46</v>
+      </c>
+      <c r="BA21" s="41">
+        <v>174.31</v>
+      </c>
+      <c r="BB21" s="42">
+        <v>250.74</v>
+      </c>
+      <c r="BC21" s="41">
+        <v>222.9</v>
+      </c>
+      <c r="BD21" s="42">
+        <v>83.4</v>
+      </c>
+      <c r="BE21" s="41">
+        <v>179.61</v>
+      </c>
+      <c r="BF21" s="42">
+        <v>189.95</v>
+      </c>
+      <c r="BG21" s="41">
+        <v>93.42</v>
+      </c>
+      <c r="BH21" s="42">
+        <v>177.44</v>
+      </c>
+      <c r="BI21" s="41">
+        <v>291.68</v>
+      </c>
+      <c r="BJ21" s="7">
+        <v>158.9</v>
+      </c>
+      <c r="BK21" s="41">
+        <v>216.76</v>
+      </c>
+      <c r="BL21" s="42">
+        <v>164.88</v>
+      </c>
+      <c r="BM21" s="42">
+        <v>174.34</v>
+      </c>
+      <c r="BN21" s="5">
+        <v>243.65</v>
+      </c>
+      <c r="BO21" s="5">
+        <v>309.55</v>
+      </c>
+      <c r="BP21" s="5">
+        <v>61.16</v>
+      </c>
+      <c r="BQ21" s="43">
+        <v>139.34</v>
+      </c>
+      <c r="BR21" s="5">
+        <v>129.11000000000001</v>
+      </c>
+      <c r="BS21" s="5">
+        <v>101.81</v>
+      </c>
+      <c r="BT21" s="5">
+        <v>199.01</v>
+      </c>
+      <c r="BU21" s="41">
+        <v>161.96</v>
+      </c>
+      <c r="BV21" s="7">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="BW21" s="41">
+        <v>211.9</v>
+      </c>
+      <c r="BX21" s="42">
+        <v>228.58</v>
+      </c>
+      <c r="BY21" s="42">
+        <v>192.81</v>
+      </c>
+      <c r="BZ21" s="5">
+        <v>215.67</v>
+      </c>
+      <c r="CA21" s="5">
+        <v>246.01</v>
+      </c>
+      <c r="CB21" s="5">
+        <v>81.23</v>
+      </c>
+      <c r="CC21" s="41">
+        <v>185.12</v>
+      </c>
+      <c r="CD21" s="5">
+        <v>147.47</v>
+      </c>
+      <c r="CE21" s="41">
+        <v>43.46</v>
+      </c>
+      <c r="CF21" s="5">
+        <v>189.03</v>
+      </c>
+      <c r="CG21" s="41">
+        <v>187.59</v>
+      </c>
+      <c r="CH21" s="7">
+        <v>191.17</v>
+      </c>
+      <c r="CI21" s="41">
+        <v>234.61</v>
+      </c>
+      <c r="CJ21" s="42">
+        <v>177.33</v>
+      </c>
+      <c r="CK21" s="42">
+        <v>202.14</v>
+      </c>
+      <c r="CL21" s="5">
+        <v>242.56</v>
+      </c>
+      <c r="CM21" s="5">
+        <v>266.12</v>
+      </c>
+      <c r="CN21" s="5">
+        <v>48.8</v>
+      </c>
+      <c r="CO21" s="41">
+        <v>180.19</v>
+      </c>
+      <c r="CP21" s="5"/>
+      <c r="CQ21" s="41"/>
+      <c r="CR21" s="5"/>
+      <c r="CS21" s="41"/>
+    </row>
+    <row r="22" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A22" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="7">
+        <v>496.1</v>
+      </c>
+      <c r="C22" s="41">
+        <v>435.29999999999995</v>
+      </c>
+      <c r="D22" s="42">
+        <v>366.00000000000011</v>
+      </c>
+      <c r="E22" s="42">
+        <v>366.29999999999995</v>
+      </c>
+      <c r="F22" s="42">
+        <v>397.70000000000005</v>
+      </c>
+      <c r="G22" s="42">
+        <v>362.69999999999982</v>
+      </c>
+      <c r="H22" s="42">
+        <v>222.80000000000018</v>
+      </c>
+      <c r="I22" s="42">
+        <v>274.59999999999991</v>
+      </c>
+      <c r="J22" s="42">
+        <v>393.40000000000009</v>
+      </c>
+      <c r="K22" s="42">
+        <v>243.69999999999982</v>
+      </c>
+      <c r="L22" s="42">
+        <v>365.09999999999991</v>
+      </c>
+      <c r="M22" s="42">
+        <v>566.40000000000055</v>
+      </c>
+      <c r="N22" s="7">
+        <v>497.7</v>
+      </c>
+      <c r="O22" s="41">
+        <v>429.90000000000003</v>
+      </c>
+      <c r="P22" s="42">
+        <v>377.6</v>
+      </c>
+      <c r="Q22" s="41">
+        <v>402.5</v>
+      </c>
+      <c r="R22" s="42">
+        <v>449.99999999999977</v>
+      </c>
+      <c r="S22" s="41">
+        <v>322.60000000000036</v>
+      </c>
+      <c r="T22" s="42">
+        <v>305.19999999999982</v>
+      </c>
+      <c r="U22" s="41">
+        <v>377.09999999999991</v>
+      </c>
+      <c r="V22" s="42">
+        <v>586.80000000000018</v>
+      </c>
+      <c r="W22" s="41">
+        <v>380.70000000000027</v>
+      </c>
+      <c r="X22" s="42">
+        <v>318.59999999999945</v>
+      </c>
+      <c r="Y22" s="41">
+        <v>610</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>500.6</v>
+      </c>
+      <c r="AA22" s="41">
+        <v>550.49999999999989</v>
+      </c>
+      <c r="AB22" s="42">
+        <v>492.40000000000009</v>
+      </c>
+      <c r="AC22" s="41">
+        <v>355.40000000000009</v>
+      </c>
+      <c r="AD22" s="42">
+        <v>469.79999999999973</v>
+      </c>
+      <c r="AE22" s="41">
+        <v>296.80000000000018</v>
+      </c>
+      <c r="AF22" s="42">
+        <v>159.69999999999982</v>
+      </c>
+      <c r="AG22" s="41">
+        <v>386.40000000000009</v>
+      </c>
+      <c r="AH22" s="42">
+        <v>449.70000000000027</v>
+      </c>
+      <c r="AI22" s="41">
+        <v>266.1899999999996</v>
+      </c>
+      <c r="AJ22" s="42">
+        <v>357.57999999999993</v>
+      </c>
+      <c r="AK22" s="41">
+        <v>678.82999999999993</v>
+      </c>
+      <c r="AL22" s="7">
+        <v>428.1</v>
+      </c>
+      <c r="AM22" s="41">
+        <v>358.79999999999995</v>
+      </c>
+      <c r="AN22" s="42">
+        <v>322.00000000000011</v>
+      </c>
+      <c r="AO22" s="41">
+        <v>367.79999999999995</v>
+      </c>
+      <c r="AP22" s="42">
+        <v>333</v>
+      </c>
+      <c r="AQ22" s="41">
+        <v>283.39999999999986</v>
+      </c>
+      <c r="AR22" s="42">
+        <v>106.59999999999991</v>
+      </c>
+      <c r="AS22" s="41">
+        <v>280.60000000000036</v>
+      </c>
+      <c r="AT22" s="42">
+        <v>345.29999999999973</v>
+      </c>
+      <c r="AU22" s="41">
+        <v>236.82000000000016</v>
+      </c>
+      <c r="AV22" s="42">
+        <v>359.56999999999971</v>
+      </c>
+      <c r="AW22" s="41">
+        <v>569.01000000000022</v>
+      </c>
+      <c r="AX22" s="7">
+        <v>185.47</v>
+      </c>
+      <c r="AY22" s="41">
+        <v>211.29</v>
+      </c>
+      <c r="AZ22" s="42">
+        <v>183.05</v>
+      </c>
+      <c r="BA22" s="41">
+        <v>251.59</v>
+      </c>
+      <c r="BB22" s="42">
+        <v>286.45999999999998</v>
+      </c>
+      <c r="BC22" s="41">
+        <v>244.7</v>
+      </c>
+      <c r="BD22" s="42">
+        <v>105.57</v>
+      </c>
+      <c r="BE22" s="41">
+        <v>120.49</v>
+      </c>
+      <c r="BF22" s="42">
+        <v>207.45</v>
+      </c>
+      <c r="BG22" s="41">
+        <v>123.51</v>
+      </c>
+      <c r="BH22" s="42">
+        <v>132.33000000000001</v>
+      </c>
+      <c r="BI22" s="41">
+        <v>277.94</v>
+      </c>
+      <c r="BJ22" s="7">
+        <v>169.2</v>
+      </c>
+      <c r="BK22" s="41">
+        <v>250.21</v>
+      </c>
+      <c r="BL22" s="40">
+        <v>252.86</v>
+      </c>
+      <c r="BM22" s="40">
+        <v>238.2</v>
+      </c>
+      <c r="BN22" s="5">
+        <v>287.35000000000002</v>
+      </c>
+      <c r="BO22" s="5">
+        <v>416.09</v>
+      </c>
+      <c r="BP22" s="5">
+        <v>109.04</v>
+      </c>
+      <c r="BQ22" s="43">
+        <v>143.72999999999999</v>
+      </c>
+      <c r="BR22" s="5">
+        <v>212.82</v>
+      </c>
+      <c r="BS22" s="5">
+        <v>173.14</v>
+      </c>
+      <c r="BT22" s="5">
+        <v>168.98</v>
+      </c>
+      <c r="BU22" s="41">
+        <v>289.79000000000002</v>
+      </c>
+      <c r="BV22" s="7">
+        <v>205.3</v>
+      </c>
+      <c r="BW22" s="41">
+        <v>221.95</v>
+      </c>
+      <c r="BX22" s="40">
+        <v>248.81</v>
+      </c>
+      <c r="BY22" s="40">
+        <v>273.45999999999998</v>
+      </c>
+      <c r="BZ22" s="5">
+        <v>287.64999999999998</v>
+      </c>
+      <c r="CA22" s="5">
+        <v>261.27</v>
+      </c>
+      <c r="CB22" s="5">
+        <v>110.35</v>
+      </c>
+      <c r="CC22" s="41">
+        <v>149.18</v>
+      </c>
+      <c r="CD22" s="5">
+        <v>196.57</v>
+      </c>
+      <c r="CE22" s="41">
+        <v>171.74</v>
+      </c>
+      <c r="CF22" s="5">
+        <v>115.21</v>
+      </c>
+      <c r="CG22" s="41">
+        <v>281.45</v>
+      </c>
+      <c r="CH22" s="7">
+        <v>190.88</v>
+      </c>
+      <c r="CI22" s="41">
+        <v>216.45</v>
+      </c>
+      <c r="CJ22" s="40">
+        <v>221.17</v>
+      </c>
+      <c r="CK22" s="40">
+        <v>294.85000000000002</v>
+      </c>
+      <c r="CL22" s="5">
+        <v>287.49</v>
+      </c>
+      <c r="CM22" s="5">
+        <v>359.59</v>
+      </c>
+      <c r="CN22" s="5">
+        <v>121.44</v>
+      </c>
+      <c r="CO22" s="41">
+        <v>122.19</v>
+      </c>
+      <c r="CP22" s="5"/>
+      <c r="CQ22" s="41"/>
+      <c r="CR22" s="5"/>
+      <c r="CS22" s="41"/>
+    </row>
+    <row r="23" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A23" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="T5" s="11">
-[...222 lines deleted...]
-      <c r="CS5" s="20"/>
+      <c r="B23" s="7">
+        <v>414.1</v>
+      </c>
+      <c r="C23" s="41">
+        <v>436.79999999999995</v>
+      </c>
+      <c r="D23" s="42">
+        <v>173.50000000000011</v>
+      </c>
+      <c r="E23" s="42">
+        <v>309.59999999999991</v>
+      </c>
+      <c r="F23" s="42">
+        <v>304.90000000000009</v>
+      </c>
+      <c r="G23" s="42">
+        <v>215.39999999999986</v>
+      </c>
+      <c r="H23" s="42">
+        <v>234.60000000000014</v>
+      </c>
+      <c r="I23" s="42">
+        <v>309.59999999999991</v>
+      </c>
+      <c r="J23" s="42">
+        <v>245.5</v>
+      </c>
+      <c r="K23" s="42">
+        <v>123.30000000000018</v>
+      </c>
+      <c r="L23" s="42">
+        <v>183.69999999999982</v>
+      </c>
+      <c r="M23" s="42">
+        <v>355.80000000000018</v>
+      </c>
+      <c r="N23" s="7">
+        <v>450.6</v>
+      </c>
+      <c r="O23" s="41">
+        <v>425.6</v>
+      </c>
+      <c r="P23" s="42">
+        <v>179.59999999999991</v>
+      </c>
+      <c r="Q23" s="41">
+        <v>325.29999999999995</v>
+      </c>
+      <c r="R23" s="42">
+        <v>321.90000000000009</v>
+      </c>
+      <c r="S23" s="41">
+        <v>200</v>
+      </c>
+      <c r="T23" s="42">
+        <v>203.5</v>
+      </c>
+      <c r="U23" s="41">
+        <v>315.59999999999991</v>
+      </c>
+      <c r="V23" s="42">
+        <v>252.30000000000018</v>
+      </c>
+      <c r="W23" s="41">
+        <v>125.59999999999991</v>
+      </c>
+      <c r="X23" s="42">
+        <v>182</v>
+      </c>
+      <c r="Y23" s="41">
+        <v>361.30000000000018</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>462.1</v>
+      </c>
+      <c r="AA23" s="41">
+        <v>427.29999999999995</v>
+      </c>
+      <c r="AB23" s="42">
+        <v>224.50000000000011</v>
+      </c>
+      <c r="AC23" s="41">
+        <v>358.19999999999982</v>
+      </c>
+      <c r="AD23" s="42">
+        <v>351.10000000000014</v>
+      </c>
+      <c r="AE23" s="41">
+        <v>217</v>
+      </c>
+      <c r="AF23" s="42">
+        <v>210.49999999999977</v>
+      </c>
+      <c r="AG23" s="41">
+        <v>323.30000000000018</v>
+      </c>
+      <c r="AH23" s="42">
+        <v>260</v>
+      </c>
+      <c r="AI23" s="41">
+        <v>129.36000000000013</v>
+      </c>
+      <c r="AJ23" s="42">
+        <v>184.08999999999969</v>
+      </c>
+      <c r="AK23" s="41">
+        <v>371.45000000000027</v>
+      </c>
+      <c r="AL23" s="7">
+        <v>257.5</v>
+      </c>
+      <c r="AM23" s="41">
+        <v>300</v>
+      </c>
+      <c r="AN23" s="42">
+        <v>136</v>
+      </c>
+      <c r="AO23" s="41">
+        <v>257.89999999999998</v>
+      </c>
+      <c r="AP23" s="42">
+        <v>254.69999999999993</v>
+      </c>
+      <c r="AQ23" s="41">
+        <v>159.80000000000018</v>
+      </c>
+      <c r="AR23" s="42">
+        <v>88.899999999999864</v>
+      </c>
+      <c r="AS23" s="41">
+        <v>269.20000000000005</v>
+      </c>
+      <c r="AT23" s="42">
+        <v>239.20000000000005</v>
+      </c>
+      <c r="AU23" s="41">
+        <v>173.20999999999981</v>
+      </c>
+      <c r="AV23" s="42">
+        <v>164.11000000000013</v>
+      </c>
+      <c r="AW23" s="41">
+        <v>318.07999999999993</v>
+      </c>
+      <c r="AX23" s="7">
+        <v>404.26</v>
+      </c>
+      <c r="AY23" s="41">
+        <v>147.25</v>
+      </c>
+      <c r="AZ23" s="42">
+        <v>103.49</v>
+      </c>
+      <c r="BA23" s="41">
+        <v>165.24</v>
+      </c>
+      <c r="BB23" s="42">
+        <v>252.52</v>
+      </c>
+      <c r="BC23" s="41">
+        <v>107.86</v>
+      </c>
+      <c r="BD23" s="42">
+        <v>43.64</v>
+      </c>
+      <c r="BE23" s="41">
+        <v>128.65</v>
+      </c>
+      <c r="BF23" s="42">
+        <v>175.4</v>
+      </c>
+      <c r="BG23" s="41">
+        <v>146.51</v>
+      </c>
+      <c r="BH23" s="42">
+        <v>169.36</v>
+      </c>
+      <c r="BI23" s="41">
+        <v>158.36000000000001</v>
+      </c>
+      <c r="BJ23" s="7">
+        <v>118</v>
+      </c>
+      <c r="BK23" s="41">
+        <v>221.41</v>
+      </c>
+      <c r="BL23" s="40">
+        <v>201.05</v>
+      </c>
+      <c r="BM23" s="40">
+        <v>198.96</v>
+      </c>
+      <c r="BN23" s="5">
+        <v>182.52</v>
+      </c>
+      <c r="BO23" s="5">
+        <v>611.14</v>
+      </c>
+      <c r="BP23" s="5">
+        <v>32.24</v>
+      </c>
+      <c r="BQ23" s="43">
+        <v>115.79</v>
+      </c>
+      <c r="BR23" s="5">
+        <v>243.82</v>
+      </c>
+      <c r="BS23" s="5">
+        <v>61.31</v>
+      </c>
+      <c r="BT23" s="5">
+        <v>87.88</v>
+      </c>
+      <c r="BU23" s="41">
+        <v>134.57</v>
+      </c>
+      <c r="BV23" s="7">
+        <v>232.4</v>
+      </c>
+      <c r="BW23" s="41">
+        <v>173.47</v>
+      </c>
+      <c r="BX23" s="40">
+        <v>97.7</v>
+      </c>
+      <c r="BY23" s="40">
+        <v>191.49</v>
+      </c>
+      <c r="BZ23" s="5">
+        <v>197.44</v>
+      </c>
+      <c r="CA23" s="5">
+        <v>126.95</v>
+      </c>
+      <c r="CB23" s="5">
+        <v>46.14</v>
+      </c>
+      <c r="CC23" s="41">
+        <v>96.71</v>
+      </c>
+      <c r="CD23" s="5">
+        <v>119.55</v>
+      </c>
+      <c r="CE23" s="41">
+        <v>48.56</v>
+      </c>
+      <c r="CF23" s="5">
+        <v>56.03</v>
+      </c>
+      <c r="CG23" s="41">
+        <v>125.72</v>
+      </c>
+      <c r="CH23" s="7">
+        <v>123.7</v>
+      </c>
+      <c r="CI23" s="41">
+        <v>148.07</v>
+      </c>
+      <c r="CJ23" s="40">
+        <v>88.9</v>
+      </c>
+      <c r="CK23" s="40">
+        <v>184.21</v>
+      </c>
+      <c r="CL23" s="5">
+        <v>171.73</v>
+      </c>
+      <c r="CM23" s="5">
+        <v>455.65</v>
+      </c>
+      <c r="CN23" s="5">
+        <v>38.130000000000003</v>
+      </c>
+      <c r="CO23" s="41">
+        <v>107.28</v>
+      </c>
+      <c r="CP23" s="5"/>
+      <c r="CQ23" s="41"/>
+      <c r="CR23" s="5"/>
+      <c r="CS23" s="41"/>
     </row>
-    <row r="6" spans="1:97" s="4" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS6" s="20"/>
+    <row r="24" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A24" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="5">
+        <v>670.9</v>
+      </c>
+      <c r="C24" s="41">
+        <v>628.00000000000011</v>
+      </c>
+      <c r="D24" s="42">
+        <v>276.69999999999982</v>
+      </c>
+      <c r="E24" s="42">
+        <v>430.80000000000018</v>
+      </c>
+      <c r="F24" s="42">
+        <v>385.40000000000009</v>
+      </c>
+      <c r="G24" s="42">
+        <v>386.39999999999964</v>
+      </c>
+      <c r="H24" s="42">
+        <v>122.5</v>
+      </c>
+      <c r="I24" s="42">
+        <v>350.60000000000036</v>
+      </c>
+      <c r="J24" s="42">
+        <v>517.69999999999982</v>
+      </c>
+      <c r="K24" s="42">
+        <v>393.89999999999964</v>
+      </c>
+      <c r="L24" s="42">
+        <v>451</v>
+      </c>
+      <c r="M24" s="42">
+        <v>621.40000000000055</v>
+      </c>
+      <c r="N24" s="5">
+        <v>679.9</v>
+      </c>
+      <c r="O24" s="41">
+        <v>685.4</v>
+      </c>
+      <c r="P24" s="42">
+        <v>277.29999999999995</v>
+      </c>
+      <c r="Q24" s="41">
+        <v>436</v>
+      </c>
+      <c r="R24" s="42">
+        <v>409.30000000000018</v>
+      </c>
+      <c r="S24" s="41">
+        <v>436.09999999999991</v>
+      </c>
+      <c r="T24" s="42">
+        <v>144.30000000000018</v>
+      </c>
+      <c r="U24" s="41">
+        <v>361.79999999999973</v>
+      </c>
+      <c r="V24" s="42">
+        <v>483.20000000000027</v>
+      </c>
+      <c r="W24" s="41">
+        <v>436.69999999999982</v>
+      </c>
+      <c r="X24" s="42">
+        <v>461.80000000000018</v>
+      </c>
+      <c r="Y24" s="41">
+        <v>637</v>
+      </c>
+      <c r="Z24" s="43">
+        <v>746.1</v>
+      </c>
+      <c r="AA24" s="41">
+        <v>671.99999999999989</v>
+      </c>
+      <c r="AB24" s="42">
+        <v>270.20000000000005</v>
+      </c>
+      <c r="AC24" s="41">
+        <v>376.60000000000014</v>
+      </c>
+      <c r="AD24" s="42">
+        <v>389.59999999999991</v>
+      </c>
+      <c r="AE24" s="41">
+        <v>452.69999999999982</v>
+      </c>
+      <c r="AF24" s="42">
+        <v>165.30000000000018</v>
+      </c>
+      <c r="AG24" s="41">
+        <v>398.09999999999991</v>
+      </c>
+      <c r="AH24" s="42">
+        <v>533.90000000000009</v>
+      </c>
+      <c r="AI24" s="41">
+        <v>445.1899999999996</v>
+      </c>
+      <c r="AJ24" s="42">
+        <v>459.24000000000069</v>
+      </c>
+      <c r="AK24" s="41">
+        <v>668.66999999999916</v>
+      </c>
+      <c r="AL24" s="43">
+        <v>728.2</v>
+      </c>
+      <c r="AM24" s="41">
+        <v>673.59999999999991</v>
+      </c>
+      <c r="AN24" s="42">
+        <v>285.29999999999995</v>
+      </c>
+      <c r="AO24" s="41">
+        <v>378.80000000000018</v>
+      </c>
+      <c r="AP24" s="42">
+        <v>392.79999999999973</v>
+      </c>
+      <c r="AQ24" s="41">
+        <v>408.30000000000018</v>
+      </c>
+      <c r="AR24" s="42">
+        <v>140.5</v>
+      </c>
+      <c r="AS24" s="41">
+        <v>357.69999999999982</v>
+      </c>
+      <c r="AT24" s="42">
+        <v>482.40000000000009</v>
+      </c>
+      <c r="AU24" s="41">
+        <v>364.17000000000053</v>
+      </c>
+      <c r="AV24" s="42">
+        <v>406.96999999999935</v>
+      </c>
+      <c r="AW24" s="41">
+        <v>433.65999999999985</v>
+      </c>
+      <c r="AX24" s="43">
+        <v>292.2</v>
+      </c>
+      <c r="AY24" s="41">
+        <v>319.44</v>
+      </c>
+      <c r="AZ24" s="42">
+        <v>226.44</v>
+      </c>
+      <c r="BA24" s="41">
+        <v>311.05</v>
+      </c>
+      <c r="BB24" s="42">
+        <v>334.82</v>
+      </c>
+      <c r="BC24" s="41">
+        <v>294</v>
+      </c>
+      <c r="BD24" s="42">
+        <v>104.93</v>
+      </c>
+      <c r="BE24" s="41">
+        <v>245.38</v>
+      </c>
+      <c r="BF24" s="42">
+        <v>259.77</v>
+      </c>
+      <c r="BG24" s="41">
+        <v>155.4</v>
+      </c>
+      <c r="BH24" s="42">
+        <v>138.81</v>
+      </c>
+      <c r="BI24" s="41">
+        <v>200.11</v>
+      </c>
+      <c r="BJ24" s="43">
+        <v>250</v>
+      </c>
+      <c r="BK24" s="41">
+        <v>303.43</v>
+      </c>
+      <c r="BL24" s="43">
+        <v>245.93</v>
+      </c>
+      <c r="BM24" s="43">
+        <v>282.56</v>
+      </c>
+      <c r="BN24" s="43">
+        <v>281.57</v>
+      </c>
+      <c r="BO24" s="43">
+        <v>279.45</v>
+      </c>
+      <c r="BP24" s="43">
+        <v>161.35</v>
+      </c>
+      <c r="BQ24" s="43">
+        <v>280.74</v>
+      </c>
+      <c r="BR24" s="5">
+        <v>294.67</v>
+      </c>
+      <c r="BS24" s="5">
+        <v>120.71</v>
+      </c>
+      <c r="BT24" s="5">
+        <v>124.72</v>
+      </c>
+      <c r="BU24" s="41">
+        <v>205.17</v>
+      </c>
+      <c r="BV24" s="43">
+        <v>265.89999999999998</v>
+      </c>
+      <c r="BW24" s="41">
+        <v>326.33999999999997</v>
+      </c>
+      <c r="BX24" s="43">
+        <v>235.32</v>
+      </c>
+      <c r="BY24" s="43">
+        <v>321.64</v>
+      </c>
+      <c r="BZ24" s="43">
+        <v>286.02999999999997</v>
+      </c>
+      <c r="CA24" s="43">
+        <v>265.82</v>
+      </c>
+      <c r="CB24" s="43">
+        <v>119.49</v>
+      </c>
+      <c r="CC24" s="41">
+        <v>222.79</v>
+      </c>
+      <c r="CD24" s="5">
+        <v>270.17</v>
+      </c>
+      <c r="CE24" s="41">
+        <v>104.71</v>
+      </c>
+      <c r="CF24" s="5">
+        <v>150.76</v>
+      </c>
+      <c r="CG24" s="41">
+        <v>239.17</v>
+      </c>
+      <c r="CH24" s="43">
+        <v>317.11</v>
+      </c>
+      <c r="CI24" s="41">
+        <v>336.93</v>
+      </c>
+      <c r="CJ24" s="43">
+        <v>291.01</v>
+      </c>
+      <c r="CK24" s="43">
+        <v>306.20999999999998</v>
+      </c>
+      <c r="CL24" s="43">
+        <v>306.05</v>
+      </c>
+      <c r="CM24" s="43">
+        <v>278.7</v>
+      </c>
+      <c r="CN24" s="43">
+        <v>162.84</v>
+      </c>
+      <c r="CO24" s="41">
+        <v>259.27999999999997</v>
+      </c>
+      <c r="CP24" s="5"/>
+      <c r="CQ24" s="41"/>
+      <c r="CR24" s="5"/>
+      <c r="CS24" s="41"/>
     </row>
-    <row r="7" spans="1:97" s="4" customFormat="1" ht="11.25">
-[...5118 lines deleted...]
-      <c r="Y25" s="14"/>
+    <row r="25" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A25" s="45"/>
+      <c r="B25" s="45"/>
+      <c r="C25" s="45"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="45"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="45"/>
+      <c r="R25" s="45"/>
+      <c r="S25" s="45"/>
+      <c r="T25" s="45"/>
+      <c r="U25" s="45"/>
+      <c r="V25" s="45"/>
+      <c r="W25" s="45"/>
+      <c r="X25" s="45"/>
+      <c r="Y25" s="45"/>
     </row>
     <row r="26" spans="1:97" ht="12.75" customHeight="1">
-      <c r="AX26" s="28" t="s">
-[...24 lines deleted...]
-      <c r="BU26" s="28"/>
+      <c r="AX26" s="62" t="s">
+        <v>86</v>
+      </c>
+      <c r="AY26" s="62"/>
+      <c r="AZ26" s="62"/>
+      <c r="BA26" s="62"/>
+      <c r="BB26" s="62"/>
+      <c r="BC26" s="62"/>
+      <c r="BD26" s="62"/>
+      <c r="BE26" s="62"/>
+      <c r="BF26" s="62"/>
+      <c r="BG26" s="62"/>
+      <c r="BH26" s="62"/>
+      <c r="BI26" s="62"/>
+      <c r="BJ26" s="62"/>
+      <c r="BK26" s="62"/>
+      <c r="BL26" s="62"/>
+      <c r="BM26" s="62"/>
+      <c r="BN26" s="62"/>
+      <c r="BO26" s="62"/>
+      <c r="BP26" s="62"/>
+      <c r="BQ26" s="62"/>
+      <c r="BR26" s="62"/>
+      <c r="BS26" s="62"/>
+      <c r="BT26" s="62"/>
+      <c r="BU26" s="62"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="A27" s="3"/>
-[...23 lines deleted...]
-      <c r="BU27" s="28"/>
+      <c r="A27" s="47"/>
+      <c r="AX27" s="62"/>
+      <c r="AY27" s="62"/>
+      <c r="AZ27" s="62"/>
+      <c r="BA27" s="62"/>
+      <c r="BB27" s="62"/>
+      <c r="BC27" s="62"/>
+      <c r="BD27" s="62"/>
+      <c r="BE27" s="62"/>
+      <c r="BF27" s="62"/>
+      <c r="BG27" s="62"/>
+      <c r="BH27" s="62"/>
+      <c r="BI27" s="62"/>
+      <c r="BJ27" s="62"/>
+      <c r="BK27" s="62"/>
+      <c r="BL27" s="62"/>
+      <c r="BM27" s="62"/>
+      <c r="BN27" s="62"/>
+      <c r="BO27" s="62"/>
+      <c r="BP27" s="62"/>
+      <c r="BQ27" s="62"/>
+      <c r="BR27" s="62"/>
+      <c r="BS27" s="62"/>
+      <c r="BT27" s="62"/>
+      <c r="BU27" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="A1:CF1"/>
-    <mergeCell ref="BV2:CG2"/>
-[...2 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="BV2:CG2"/>
   </mergeCells>
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS27"/>
+  <sheetViews>
+    <sheetView topLeftCell="U1" workbookViewId="0">
+      <selection activeCell="AJ38" sqref="AJ38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="19" style="46" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="46" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" style="46" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="46" customWidth="1"/>
+    <col min="5" max="6" width="8.42578125" style="46" customWidth="1"/>
+    <col min="7" max="7" width="8.7109375" style="46" customWidth="1"/>
+    <col min="8" max="9" width="9.140625" style="46"/>
+    <col min="10" max="10" width="9.85546875" style="46" customWidth="1"/>
+    <col min="11" max="21" width="9.140625" style="46"/>
+    <col min="22" max="22" width="9.5703125" style="46" customWidth="1"/>
+    <col min="23" max="25" width="9.140625" style="46"/>
+    <col min="26" max="33" width="9.140625" style="32"/>
+    <col min="34" max="34" width="9.85546875" style="32" customWidth="1"/>
+    <col min="35" max="39" width="9.140625" style="32"/>
+    <col min="40" max="40" width="7.85546875" style="32" customWidth="1"/>
+    <col min="41" max="41" width="8" style="32" customWidth="1"/>
+    <col min="42" max="42" width="6.85546875" style="32" customWidth="1"/>
+    <col min="43" max="43" width="7.85546875" style="32" customWidth="1"/>
+    <col min="44" max="44" width="8.28515625" style="32" customWidth="1"/>
+    <col min="45" max="45" width="7.85546875" style="32" customWidth="1"/>
+    <col min="46" max="46" width="10" style="32" customWidth="1"/>
+    <col min="47" max="81" width="9.140625" style="32"/>
+    <col min="82" max="82" width="9.7109375" style="32" customWidth="1"/>
+    <col min="83" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A1" s="63" t="s">
+        <v>87</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="63"/>
+      <c r="AB1" s="63"/>
+      <c r="AC1" s="63"/>
+      <c r="AD1" s="63"/>
+      <c r="AE1" s="63"/>
+      <c r="AF1" s="63"/>
+      <c r="AG1" s="63"/>
+      <c r="AH1" s="63"/>
+      <c r="AI1" s="63"/>
+      <c r="AJ1" s="63"/>
+      <c r="AK1" s="63"/>
+      <c r="AL1" s="63"/>
+      <c r="AM1" s="63"/>
+      <c r="AN1" s="63"/>
+      <c r="AO1" s="63"/>
+      <c r="AP1" s="63"/>
+      <c r="AQ1" s="63"/>
+      <c r="AR1" s="63"/>
+      <c r="AS1" s="63"/>
+      <c r="AT1" s="63"/>
+      <c r="AU1" s="63"/>
+      <c r="AV1" s="63"/>
+      <c r="AW1" s="63"/>
+      <c r="AX1" s="63"/>
+      <c r="AY1" s="63"/>
+      <c r="AZ1" s="63"/>
+      <c r="BA1" s="63"/>
+      <c r="BB1" s="63"/>
+      <c r="BC1" s="63"/>
+      <c r="BD1" s="63"/>
+      <c r="BE1" s="63"/>
+      <c r="BF1" s="63"/>
+      <c r="BG1" s="63"/>
+      <c r="BH1" s="63"/>
+      <c r="BI1" s="63"/>
+      <c r="BJ1" s="63"/>
+      <c r="BK1" s="63"/>
+      <c r="BL1" s="63"/>
+      <c r="BM1" s="63"/>
+      <c r="BN1" s="63"/>
+      <c r="BO1" s="63"/>
+      <c r="BP1" s="63"/>
+      <c r="BQ1" s="63"/>
+      <c r="BR1" s="63"/>
+      <c r="BS1" s="63"/>
+      <c r="BT1" s="63"/>
+      <c r="BU1" s="63"/>
+      <c r="BV1" s="63"/>
+      <c r="BW1" s="63"/>
+      <c r="BX1" s="63"/>
+      <c r="BY1" s="63"/>
+      <c r="BZ1" s="63"/>
+      <c r="CA1" s="63"/>
+      <c r="CB1" s="63"/>
+      <c r="CC1" s="63"/>
+      <c r="CD1" s="63"/>
+      <c r="CE1" s="63"/>
+      <c r="CF1" s="63"/>
+      <c r="CS1" s="33" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:97" s="34" customFormat="1" ht="12" thickBot="1">
+      <c r="A2" s="64"/>
+      <c r="B2" s="59" t="s">
+        <v>79</v>
+      </c>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
+      <c r="V2" s="60"/>
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="59" t="s">
+        <v>81</v>
+      </c>
+      <c r="AA2" s="60"/>
+      <c r="AB2" s="60"/>
+      <c r="AC2" s="60"/>
+      <c r="AD2" s="60"/>
+      <c r="AE2" s="60"/>
+      <c r="AF2" s="60"/>
+      <c r="AG2" s="60"/>
+      <c r="AH2" s="60"/>
+      <c r="AI2" s="60"/>
+      <c r="AJ2" s="60"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="AM2" s="60"/>
+      <c r="AN2" s="60"/>
+      <c r="AO2" s="60"/>
+      <c r="AP2" s="60"/>
+      <c r="AQ2" s="60"/>
+      <c r="AR2" s="60"/>
+      <c r="AS2" s="60"/>
+      <c r="AT2" s="60"/>
+      <c r="AU2" s="60"/>
+      <c r="AV2" s="60"/>
+      <c r="AW2" s="61"/>
+      <c r="AX2" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY2" s="60"/>
+      <c r="AZ2" s="60"/>
+      <c r="BA2" s="60"/>
+      <c r="BB2" s="60"/>
+      <c r="BC2" s="60"/>
+      <c r="BD2" s="60"/>
+      <c r="BE2" s="60"/>
+      <c r="BF2" s="60"/>
+      <c r="BG2" s="60"/>
+      <c r="BH2" s="60"/>
+      <c r="BI2" s="61"/>
+      <c r="BJ2" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK2" s="60"/>
+      <c r="BL2" s="60"/>
+      <c r="BM2" s="60"/>
+      <c r="BN2" s="60"/>
+      <c r="BO2" s="60"/>
+      <c r="BP2" s="60"/>
+      <c r="BQ2" s="60"/>
+      <c r="BR2" s="60"/>
+      <c r="BS2" s="60"/>
+      <c r="BT2" s="60"/>
+      <c r="BU2" s="61"/>
+      <c r="BV2" s="59" t="s">
+        <v>32</v>
+      </c>
+      <c r="BW2" s="60"/>
+      <c r="BX2" s="60"/>
+      <c r="BY2" s="60"/>
+      <c r="BZ2" s="60"/>
+      <c r="CA2" s="60"/>
+      <c r="CB2" s="60"/>
+      <c r="CC2" s="60"/>
+      <c r="CD2" s="60"/>
+      <c r="CE2" s="60"/>
+      <c r="CF2" s="60"/>
+      <c r="CG2" s="61"/>
+      <c r="CH2" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="CI2" s="60"/>
+      <c r="CJ2" s="60"/>
+      <c r="CK2" s="60"/>
+      <c r="CL2" s="60"/>
+      <c r="CM2" s="60"/>
+      <c r="CN2" s="60"/>
+      <c r="CO2" s="60"/>
+      <c r="CP2" s="60"/>
+      <c r="CQ2" s="60"/>
+      <c r="CR2" s="60"/>
+      <c r="CS2" s="61"/>
+    </row>
+    <row r="3" spans="1:97" s="34" customFormat="1" ht="12" thickBot="1">
+      <c r="A3" s="65"/>
+      <c r="B3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="R3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="T3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="U3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="V3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="X3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="CK3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CN3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CO3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CR3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CS3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:97" s="39" customFormat="1" ht="11.25">
+      <c r="A4" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="4">
+        <v>19604.2</v>
+      </c>
+      <c r="C4" s="4">
+        <v>25776.3</v>
+      </c>
+      <c r="D4" s="36">
+        <v>26227.5</v>
+      </c>
+      <c r="E4" s="4">
+        <v>49355.8</v>
+      </c>
+      <c r="F4" s="36">
+        <v>47106.499999999985</v>
+      </c>
+      <c r="G4" s="4">
+        <v>102512.90000000002</v>
+      </c>
+      <c r="H4" s="36">
+        <v>50181.899999999965</v>
+      </c>
+      <c r="I4" s="4">
+        <v>24157.400000000023</v>
+      </c>
+      <c r="J4" s="36">
+        <v>23225.900000000023</v>
+      </c>
+      <c r="K4" s="4">
+        <v>19790</v>
+      </c>
+      <c r="L4" s="36">
+        <v>12244.5</v>
+      </c>
+      <c r="M4" s="4">
+        <v>18500.899999999965</v>
+      </c>
+      <c r="N4" s="4">
+        <v>19519</v>
+      </c>
+      <c r="O4" s="4">
+        <v>26519.5</v>
+      </c>
+      <c r="P4" s="36">
+        <v>26129.399999999994</v>
+      </c>
+      <c r="Q4" s="36">
+        <v>49699.200000000012</v>
+      </c>
+      <c r="R4" s="4">
+        <v>47901.699999999983</v>
+      </c>
+      <c r="S4" s="36">
+        <v>103996.79999999999</v>
+      </c>
+      <c r="T4" s="36">
+        <v>51657.400000000023</v>
+      </c>
+      <c r="U4" s="4">
+        <v>24787</v>
+      </c>
+      <c r="V4" s="36">
+        <v>24011.599999999977</v>
+      </c>
+      <c r="W4" s="36">
+        <v>20481.900000000023</v>
+      </c>
+      <c r="X4" s="4">
+        <v>12628.400000000023</v>
+      </c>
+      <c r="Y4" s="36">
+        <v>19583.799999999988</v>
+      </c>
+      <c r="Z4" s="4">
+        <v>20336.3</v>
+      </c>
+      <c r="AA4" s="4">
+        <v>26838.7</v>
+      </c>
+      <c r="AB4" s="36">
+        <v>27104.100000000006</v>
+      </c>
+      <c r="AC4" s="36">
+        <v>50858</v>
+      </c>
+      <c r="AD4" s="4">
+        <v>48838</v>
+      </c>
+      <c r="AE4" s="36">
+        <v>106689.99999999997</v>
+      </c>
+      <c r="AF4" s="36">
+        <v>52119.200000000012</v>
+      </c>
+      <c r="AG4" s="4">
+        <v>25268.5</v>
+      </c>
+      <c r="AH4" s="36">
+        <v>24420</v>
+      </c>
+      <c r="AI4" s="36">
+        <v>20692.200000000012</v>
+      </c>
+      <c r="AJ4" s="4">
+        <v>12753.5</v>
+      </c>
+      <c r="AK4" s="36">
+        <v>19448.700000000012</v>
+      </c>
+      <c r="AL4" s="4">
+        <v>19146.7</v>
+      </c>
+      <c r="AM4" s="4">
+        <v>25671.999999999996</v>
+      </c>
+      <c r="AN4" s="4">
+        <v>26231.199999999997</v>
+      </c>
+      <c r="AO4" s="36">
+        <v>48694.5</v>
+      </c>
+      <c r="AP4" s="4">
+        <v>47290.899999999994</v>
+      </c>
+      <c r="AQ4" s="4">
+        <v>103373.29999999999</v>
+      </c>
+      <c r="AR4" s="36">
+        <v>50514.5</v>
+      </c>
+      <c r="AS4" s="4">
+        <v>25099.300000000047</v>
+      </c>
+      <c r="AT4" s="4">
+        <v>24558.799999999988</v>
+      </c>
+      <c r="AU4" s="36">
+        <v>20827.299999999988</v>
+      </c>
+      <c r="AV4" s="4">
+        <v>12923.200000000012</v>
+      </c>
+      <c r="AW4" s="4">
+        <v>16108.099999999977</v>
+      </c>
+      <c r="AX4" s="4">
+        <v>11079.1</v>
+      </c>
+      <c r="AY4" s="4">
+        <v>13137.5</v>
+      </c>
+      <c r="AZ4" s="4">
+        <v>13665.7</v>
+      </c>
+      <c r="BA4" s="4">
+        <v>22182.799999999999</v>
+      </c>
+      <c r="BB4" s="4">
+        <v>21719.200000000001</v>
+      </c>
+      <c r="BC4" s="4">
+        <v>41914.300000000003</v>
+      </c>
+      <c r="BD4" s="4">
+        <v>23297.200000000001</v>
+      </c>
+      <c r="BE4" s="4">
+        <v>13437.1</v>
+      </c>
+      <c r="BF4" s="4">
+        <v>12504.7</v>
+      </c>
+      <c r="BG4" s="4">
+        <v>11113.4</v>
+      </c>
+      <c r="BH4" s="4">
+        <v>7998.5</v>
+      </c>
+      <c r="BI4" s="4">
+        <v>9290.4</v>
+      </c>
+      <c r="BJ4" s="4">
+        <v>11065.4</v>
+      </c>
+      <c r="BK4" s="4">
+        <v>13251.6</v>
+      </c>
+      <c r="BL4" s="4">
+        <v>13867.7</v>
+      </c>
+      <c r="BM4" s="4">
+        <v>22759.5</v>
+      </c>
+      <c r="BN4" s="4">
+        <v>22176.5</v>
+      </c>
+      <c r="BO4" s="4">
+        <v>43579.6</v>
+      </c>
+      <c r="BP4" s="4">
+        <v>23723.599999999999</v>
+      </c>
+      <c r="BQ4" s="4">
+        <v>13406.8</v>
+      </c>
+      <c r="BR4" s="4">
+        <v>12774.7</v>
+      </c>
+      <c r="BS4" s="4">
+        <v>11421.4</v>
+      </c>
+      <c r="BT4" s="4">
+        <v>8236.4</v>
+      </c>
+      <c r="BU4" s="4">
+        <v>9839.7999999999993</v>
+      </c>
+      <c r="BV4" s="4">
+        <v>12296.7</v>
+      </c>
+      <c r="BW4" s="4">
+        <v>14608.5</v>
+      </c>
+      <c r="BX4" s="4">
+        <v>15571.1</v>
+      </c>
+      <c r="BY4" s="4">
+        <v>25665.200000000001</v>
+      </c>
+      <c r="BZ4" s="4">
+        <v>24862.799999999999</v>
+      </c>
+      <c r="CA4" s="4">
+        <v>48355.4</v>
+      </c>
+      <c r="CB4" s="4">
+        <v>24434.400000000001</v>
+      </c>
+      <c r="CC4" s="4">
+        <v>14383.9</v>
+      </c>
+      <c r="CD4" s="4">
+        <v>13350.6</v>
+      </c>
+      <c r="CE4" s="4">
+        <v>12161.6</v>
+      </c>
+      <c r="CF4" s="4">
+        <v>9273.1</v>
+      </c>
+      <c r="CG4" s="4">
+        <v>10637.9</v>
+      </c>
+      <c r="CH4" s="4">
+        <v>13161</v>
+      </c>
+      <c r="CI4" s="4">
+        <v>15608.8</v>
+      </c>
+      <c r="CJ4" s="4">
+        <v>16451.7</v>
+      </c>
+      <c r="CK4" s="4">
+        <v>26344.1</v>
+      </c>
+      <c r="CL4" s="4">
+        <v>25765.5</v>
+      </c>
+      <c r="CM4" s="4">
+        <v>49459.7</v>
+      </c>
+      <c r="CN4" s="4">
+        <v>24873.3</v>
+      </c>
+      <c r="CO4" s="4">
+        <v>14526.9</v>
+      </c>
+      <c r="CP4" s="4"/>
+      <c r="CQ4" s="4"/>
+      <c r="CR4" s="4"/>
+      <c r="CS4" s="4"/>
+    </row>
+    <row r="5" spans="1:97" s="39" customFormat="1" ht="11.25">
+      <c r="A5" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="41">
+        <v>174</v>
+      </c>
+      <c r="C5" s="41">
+        <v>187.5</v>
+      </c>
+      <c r="D5" s="42">
+        <v>160.5</v>
+      </c>
+      <c r="E5" s="41">
+        <v>336.4</v>
+      </c>
+      <c r="F5" s="42">
+        <v>307.60000000000002</v>
+      </c>
+      <c r="G5" s="41">
+        <v>645.59999999999991</v>
+      </c>
+      <c r="H5" s="42">
+        <v>388.09999999999991</v>
+      </c>
+      <c r="I5" s="41">
+        <v>162.20000000000027</v>
+      </c>
+      <c r="J5" s="42">
+        <v>163.29999999999973</v>
+      </c>
+      <c r="K5" s="41">
+        <v>140.70000000000027</v>
+      </c>
+      <c r="L5" s="42">
+        <v>53.900000000000091</v>
+      </c>
+      <c r="M5" s="41">
+        <v>108.69999999999982</v>
+      </c>
+      <c r="N5" s="41">
+        <v>175.6</v>
+      </c>
+      <c r="O5" s="41">
+        <v>189.20000000000002</v>
+      </c>
+      <c r="P5" s="42">
+        <v>161.99999999999994</v>
+      </c>
+      <c r="Q5" s="42">
+        <v>339.5</v>
+      </c>
+      <c r="R5" s="41">
+        <v>310.40000000000009</v>
+      </c>
+      <c r="S5" s="42">
+        <v>651.5</v>
+      </c>
+      <c r="T5" s="42">
+        <v>396.99999999999977</v>
+      </c>
+      <c r="U5" s="41">
+        <v>165.90000000000009</v>
+      </c>
+      <c r="V5" s="42">
+        <v>167</v>
+      </c>
+      <c r="W5" s="42">
+        <v>143.90000000000009</v>
+      </c>
+      <c r="X5" s="41">
+        <v>55.199999999999818</v>
+      </c>
+      <c r="Y5" s="42">
+        <v>147.40000000000009</v>
+      </c>
+      <c r="Z5" s="41">
+        <v>261.5</v>
+      </c>
+      <c r="AA5" s="41">
+        <v>285</v>
+      </c>
+      <c r="AB5" s="42">
+        <v>257</v>
+      </c>
+      <c r="AC5" s="42">
+        <v>547.29999999999995</v>
+      </c>
+      <c r="AD5" s="41">
+        <v>500.79999999999995</v>
+      </c>
+      <c r="AE5" s="42">
+        <v>1050.0999999999999</v>
+      </c>
+      <c r="AF5" s="42">
+        <v>539.80000000000018</v>
+      </c>
+      <c r="AG5" s="41">
+        <v>225.59999999999991</v>
+      </c>
+      <c r="AH5" s="42">
+        <v>227.09999999999991</v>
+      </c>
+      <c r="AI5" s="42">
+        <v>195.70000000000027</v>
+      </c>
+      <c r="AJ5" s="41">
+        <v>74.999999999999545</v>
+      </c>
+      <c r="AK5" s="42">
+        <v>151.20000000000073</v>
+      </c>
+      <c r="AL5" s="41">
+        <v>239.2</v>
+      </c>
+      <c r="AM5" s="41">
+        <v>260.7</v>
+      </c>
+      <c r="AN5" s="41">
+        <v>235.10000000000002</v>
+      </c>
+      <c r="AO5" s="42">
+        <v>500.70000000000005</v>
+      </c>
+      <c r="AP5" s="41">
+        <v>458.20000000000005</v>
+      </c>
+      <c r="AQ5" s="41">
+        <v>960.59999999999991</v>
+      </c>
+      <c r="AR5" s="42">
+        <v>741.30000000000018</v>
+      </c>
+      <c r="AS5" s="41">
+        <v>309.79999999999973</v>
+      </c>
+      <c r="AT5" s="41">
+        <v>311</v>
+      </c>
+      <c r="AU5" s="42">
+        <v>269.00000000000045</v>
+      </c>
+      <c r="AV5" s="41">
+        <v>103</v>
+      </c>
+      <c r="AW5" s="41">
+        <v>160</v>
+      </c>
+      <c r="AX5" s="41">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="AY5" s="41">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="AZ5" s="41">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="BA5" s="41">
+        <v>73.8</v>
+      </c>
+      <c r="BB5" s="41">
+        <v>72.3</v>
+      </c>
+      <c r="BC5" s="41">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="BD5" s="41">
+        <v>110.4</v>
+      </c>
+      <c r="BE5" s="41">
+        <v>46.1</v>
+      </c>
+      <c r="BF5" s="41">
+        <v>45.1</v>
+      </c>
+      <c r="BG5" s="41">
+        <v>40</v>
+      </c>
+      <c r="BH5" s="41">
+        <v>15.3</v>
+      </c>
+      <c r="BI5" s="41">
+        <v>24.7</v>
+      </c>
+      <c r="BJ5" s="41">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="BK5" s="41">
+        <v>39.1</v>
+      </c>
+      <c r="BL5" s="41">
+        <v>35.1</v>
+      </c>
+      <c r="BM5" s="41">
+        <v>74.7</v>
+      </c>
+      <c r="BN5" s="41">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="BO5" s="41">
+        <v>143.5</v>
+      </c>
+      <c r="BP5" s="41">
+        <v>111.5</v>
+      </c>
+      <c r="BQ5" s="41">
+        <v>46.6</v>
+      </c>
+      <c r="BR5" s="41">
+        <v>45.5</v>
+      </c>
+      <c r="BS5" s="41">
+        <v>40.4</v>
+      </c>
+      <c r="BT5" s="41">
+        <v>15.5</v>
+      </c>
+      <c r="BU5" s="41">
+        <v>25</v>
+      </c>
+      <c r="BV5" s="41">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="BW5" s="41">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="BX5" s="41">
+        <v>36.5</v>
+      </c>
+      <c r="BY5" s="41">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="BZ5" s="41">
+        <v>76.2</v>
+      </c>
+      <c r="CA5" s="41">
+        <v>149.5</v>
+      </c>
+      <c r="CB5" s="41">
+        <v>147.4</v>
+      </c>
+      <c r="CC5" s="41">
+        <v>61.6</v>
+      </c>
+      <c r="CD5" s="41">
+        <v>60.2</v>
+      </c>
+      <c r="CE5" s="41">
+        <v>53.4</v>
+      </c>
+      <c r="CF5" s="41">
+        <v>20.5</v>
+      </c>
+      <c r="CG5" s="41">
+        <v>33</v>
+      </c>
+      <c r="CH5" s="41">
+        <v>12.4</v>
+      </c>
+      <c r="CI5" s="41">
+        <v>13.6</v>
+      </c>
+      <c r="CJ5" s="41">
+        <v>12.2</v>
+      </c>
+      <c r="CK5" s="41">
+        <v>25.5</v>
+      </c>
+      <c r="CL5" s="41">
+        <v>24.9</v>
+      </c>
+      <c r="CM5" s="41">
+        <v>49.3</v>
+      </c>
+      <c r="CN5" s="41">
+        <v>46.1</v>
+      </c>
+      <c r="CO5" s="41">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="CP5" s="41"/>
+      <c r="CQ5" s="41"/>
+      <c r="CR5" s="41"/>
+      <c r="CS5" s="41"/>
+    </row>
+    <row r="6" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A6" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="7">
+        <v>557.5</v>
+      </c>
+      <c r="C6" s="41">
+        <v>960.90000000000009</v>
+      </c>
+      <c r="D6" s="42">
+        <v>745.79999999999973</v>
+      </c>
+      <c r="E6" s="41">
+        <v>1862.1000000000004</v>
+      </c>
+      <c r="F6" s="42">
+        <v>1708.8000000000002</v>
+      </c>
+      <c r="G6" s="41">
+        <v>4808.1000000000004</v>
+      </c>
+      <c r="H6" s="42">
+        <v>1709.3999999999996</v>
+      </c>
+      <c r="I6" s="41">
+        <v>913.79999999999927</v>
+      </c>
+      <c r="J6" s="42">
+        <v>1080.7000000000007</v>
+      </c>
+      <c r="K6" s="41">
+        <v>571</v>
+      </c>
+      <c r="L6" s="42">
+        <v>427.10000000000036</v>
+      </c>
+      <c r="M6" s="41">
+        <v>441.29999999999927</v>
+      </c>
+      <c r="N6" s="7">
+        <v>563.1</v>
+      </c>
+      <c r="O6" s="41">
+        <v>976.49999999999989</v>
+      </c>
+      <c r="P6" s="42">
+        <v>755.40000000000009</v>
+      </c>
+      <c r="Q6" s="42">
+        <v>1878.8000000000002</v>
+      </c>
+      <c r="R6" s="41">
+        <v>1727.5</v>
+      </c>
+      <c r="S6" s="42">
+        <v>4870.0999999999995</v>
+      </c>
+      <c r="T6" s="42">
+        <v>1728.3999999999996</v>
+      </c>
+      <c r="U6" s="41">
+        <v>929.30000000000109</v>
+      </c>
+      <c r="V6" s="42">
+        <v>1103.6000000000004</v>
+      </c>
+      <c r="W6" s="42">
+        <v>580.79999999999927</v>
+      </c>
+      <c r="X6" s="41">
+        <v>435.70000000000073</v>
+      </c>
+      <c r="Y6" s="42">
+        <v>458.89999999999964</v>
+      </c>
+      <c r="Z6" s="7">
+        <v>569.1</v>
+      </c>
+      <c r="AA6" s="41">
+        <v>999.69999999999993</v>
+      </c>
+      <c r="AB6" s="42">
+        <v>764.39999999999986</v>
+      </c>
+      <c r="AC6" s="42">
+        <v>1894.1000000000004</v>
+      </c>
+      <c r="AD6" s="41">
+        <v>1751.5999999999995</v>
+      </c>
+      <c r="AE6" s="42">
+        <v>4954.7000000000007</v>
+      </c>
+      <c r="AF6" s="42">
+        <v>1715.6999999999989</v>
+      </c>
+      <c r="AG6" s="41">
+        <v>911.60000000000036</v>
+      </c>
+      <c r="AH6" s="42">
+        <v>1074.7000000000007</v>
+      </c>
+      <c r="AI6" s="42">
+        <v>570</v>
+      </c>
+      <c r="AJ6" s="41">
+        <v>425.39999999999964</v>
+      </c>
+      <c r="AK6" s="42">
+        <v>458.60000000000036</v>
+      </c>
+      <c r="AL6" s="7">
+        <v>550.29999999999995</v>
+      </c>
+      <c r="AM6" s="41">
+        <v>985.5</v>
+      </c>
+      <c r="AN6" s="41">
+        <v>746.89999999999986</v>
+      </c>
+      <c r="AO6" s="42">
+        <v>1846.9000000000005</v>
+      </c>
+      <c r="AP6" s="41">
+        <v>1707.6999999999998</v>
+      </c>
+      <c r="AQ6" s="41">
+        <v>4864.9999999999991</v>
+      </c>
+      <c r="AR6" s="42">
+        <v>1856.6000000000004</v>
+      </c>
+      <c r="AS6" s="41">
+        <v>992.39999999999964</v>
+      </c>
+      <c r="AT6" s="41">
+        <v>1178.1000000000004</v>
+      </c>
+      <c r="AU6" s="42">
+        <v>623.39999999999964</v>
+      </c>
+      <c r="AV6" s="41">
+        <v>466.40000000000146</v>
+      </c>
+      <c r="AW6" s="41">
+        <v>415.79999999999927</v>
+      </c>
+      <c r="AX6" s="7">
+        <v>112.7</v>
+      </c>
+      <c r="AY6" s="41">
+        <v>176.2</v>
+      </c>
+      <c r="AZ6" s="41">
+        <v>150.1</v>
+      </c>
+      <c r="BA6" s="41">
+        <v>390.5</v>
+      </c>
+      <c r="BB6" s="41">
+        <v>352.2</v>
+      </c>
+      <c r="BC6" s="41">
+        <v>913.5</v>
+      </c>
+      <c r="BD6" s="41">
+        <v>324.10000000000002</v>
+      </c>
+      <c r="BE6" s="41">
+        <v>147</v>
+      </c>
+      <c r="BF6" s="41">
+        <v>155.4</v>
+      </c>
+      <c r="BG6" s="41">
+        <v>92</v>
+      </c>
+      <c r="BH6" s="41">
+        <v>63.4</v>
+      </c>
+      <c r="BI6" s="41">
+        <v>77.7</v>
+      </c>
+      <c r="BJ6" s="7">
+        <v>111.9</v>
+      </c>
+      <c r="BK6" s="41">
+        <v>175</v>
+      </c>
+      <c r="BL6" s="41">
+        <v>150.69999999999999</v>
+      </c>
+      <c r="BM6" s="41">
+        <v>392.8</v>
+      </c>
+      <c r="BN6" s="41">
+        <v>353.1</v>
+      </c>
+      <c r="BO6" s="41">
+        <v>914.2</v>
+      </c>
+      <c r="BP6" s="41">
+        <v>362.4</v>
+      </c>
+      <c r="BQ6" s="41">
+        <v>156.19999999999999</v>
+      </c>
+      <c r="BR6" s="41">
+        <v>157.1</v>
+      </c>
+      <c r="BS6" s="41">
+        <v>97.8</v>
+      </c>
+      <c r="BT6" s="41">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="BU6" s="41">
+        <v>90</v>
+      </c>
+      <c r="BV6" s="7">
+        <v>250.7</v>
+      </c>
+      <c r="BW6" s="41">
+        <v>369.2</v>
+      </c>
+      <c r="BX6" s="41">
+        <v>326.39999999999998</v>
+      </c>
+      <c r="BY6" s="41">
+        <v>860.5</v>
+      </c>
+      <c r="BZ6" s="41">
+        <v>765</v>
+      </c>
+      <c r="CA6" s="41">
+        <v>1968</v>
+      </c>
+      <c r="CB6" s="41">
+        <v>350.2</v>
+      </c>
+      <c r="CC6" s="41">
+        <v>150.6</v>
+      </c>
+      <c r="CD6" s="41">
+        <v>150.9</v>
+      </c>
+      <c r="CE6" s="41">
+        <v>94.2</v>
+      </c>
+      <c r="CF6" s="41">
+        <v>62.6</v>
+      </c>
+      <c r="CG6" s="41">
+        <v>87.1</v>
+      </c>
+      <c r="CH6" s="7">
+        <v>289.60000000000002</v>
+      </c>
+      <c r="CI6" s="41">
+        <v>415</v>
+      </c>
+      <c r="CJ6" s="41">
+        <v>377</v>
+      </c>
+      <c r="CK6" s="41">
+        <v>989.7</v>
+      </c>
+      <c r="CL6" s="41">
+        <v>881</v>
+      </c>
+      <c r="CM6" s="41">
+        <v>2263.4</v>
+      </c>
+      <c r="CN6" s="41">
+        <v>366.6</v>
+      </c>
+      <c r="CO6" s="41">
+        <v>157.4</v>
+      </c>
+      <c r="CP6" s="41"/>
+      <c r="CQ6" s="41"/>
+      <c r="CR6" s="41"/>
+      <c r="CS6" s="41"/>
+    </row>
+    <row r="7" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A7" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="7">
+        <v>26.1</v>
+      </c>
+      <c r="C7" s="41">
+        <v>41.199999999999996</v>
+      </c>
+      <c r="D7" s="42">
+        <v>43.7</v>
+      </c>
+      <c r="E7" s="41">
+        <v>108.69999999999999</v>
+      </c>
+      <c r="F7" s="42">
+        <v>99</v>
+      </c>
+      <c r="G7" s="41">
+        <v>201.7</v>
+      </c>
+      <c r="H7" s="42">
+        <v>121.5</v>
+      </c>
+      <c r="I7" s="41">
+        <v>44.300000000000068</v>
+      </c>
+      <c r="J7" s="42">
+        <v>44.399999999999977</v>
+      </c>
+      <c r="K7" s="41">
+        <v>25.899999999999977</v>
+      </c>
+      <c r="L7" s="42">
+        <v>21.5</v>
+      </c>
+      <c r="M7" s="41">
+        <v>34.200000000000045</v>
+      </c>
+      <c r="N7" s="7">
+        <v>26.2</v>
+      </c>
+      <c r="O7" s="41">
+        <v>41.399999999999991</v>
+      </c>
+      <c r="P7" s="42">
+        <v>44</v>
+      </c>
+      <c r="Q7" s="42">
+        <v>108.4</v>
+      </c>
+      <c r="R7" s="41">
+        <v>98.300000000000011</v>
+      </c>
+      <c r="S7" s="42">
+        <v>201.3</v>
+      </c>
+      <c r="T7" s="42">
+        <v>120</v>
+      </c>
+      <c r="U7" s="41">
+        <v>43</v>
+      </c>
+      <c r="V7" s="42">
+        <v>43.299999999999955</v>
+      </c>
+      <c r="W7" s="42">
+        <v>25.5</v>
+      </c>
+      <c r="X7" s="41">
+        <v>21.600000000000023</v>
+      </c>
+      <c r="Y7" s="42">
+        <v>34.399999999999977</v>
+      </c>
+      <c r="Z7" s="7">
+        <v>26.7</v>
+      </c>
+      <c r="AA7" s="41">
+        <v>42.099999999999994</v>
+      </c>
+      <c r="AB7" s="42">
+        <v>44.8</v>
+      </c>
+      <c r="AC7" s="42">
+        <v>110.4</v>
+      </c>
+      <c r="AD7" s="41">
+        <v>100.10000000000002</v>
+      </c>
+      <c r="AE7" s="42">
+        <v>205</v>
+      </c>
+      <c r="AF7" s="42">
+        <v>124.79999999999995</v>
+      </c>
+      <c r="AG7" s="41">
+        <v>44.800000000000068</v>
+      </c>
+      <c r="AH7" s="42">
+        <v>44.899999999999977</v>
+      </c>
+      <c r="AI7" s="42">
+        <v>26.600000000000023</v>
+      </c>
+      <c r="AJ7" s="41">
+        <v>22.5</v>
+      </c>
+      <c r="AK7" s="42">
+        <v>35.699999999999932</v>
+      </c>
+      <c r="AL7" s="7">
+        <v>19.8</v>
+      </c>
+      <c r="AM7" s="41">
+        <v>31.400000000000002</v>
+      </c>
+      <c r="AN7" s="41">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="AO7" s="42">
+        <v>82.1</v>
+      </c>
+      <c r="AP7" s="41">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="AQ7" s="41">
+        <v>152.60000000000002</v>
+      </c>
+      <c r="AR7" s="42">
+        <v>108.39999999999998</v>
+      </c>
+      <c r="AS7" s="41">
+        <v>38.900000000000034</v>
+      </c>
+      <c r="AT7" s="41">
+        <v>38.899999999999977</v>
+      </c>
+      <c r="AU7" s="42">
+        <v>23.100000000000023</v>
+      </c>
+      <c r="AV7" s="41">
+        <v>17.799999999999955</v>
+      </c>
+      <c r="AW7" s="41">
+        <v>28.800000000000068</v>
+      </c>
+      <c r="AX7" s="7">
+        <v>7.6</v>
+      </c>
+      <c r="AY7" s="41">
+        <v>12</v>
+      </c>
+      <c r="AZ7" s="41">
+        <v>12.7</v>
+      </c>
+      <c r="BA7" s="41">
+        <v>31.4</v>
+      </c>
+      <c r="BB7" s="41">
+        <v>29.1</v>
+      </c>
+      <c r="BC7" s="41">
+        <v>58.3</v>
+      </c>
+      <c r="BD7" s="41">
+        <v>26.5</v>
+      </c>
+      <c r="BE7" s="41">
+        <v>9.5</v>
+      </c>
+      <c r="BF7" s="41">
+        <v>9.5</v>
+      </c>
+      <c r="BG7" s="41">
+        <v>5.6</v>
+      </c>
+      <c r="BH7" s="41">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="BI7" s="41">
+        <v>7</v>
+      </c>
+      <c r="BJ7" s="7">
+        <v>7.7</v>
+      </c>
+      <c r="BK7" s="41">
+        <v>12.1</v>
+      </c>
+      <c r="BL7" s="41">
+        <v>12.8</v>
+      </c>
+      <c r="BM7" s="41">
+        <v>31.7</v>
+      </c>
+      <c r="BN7" s="41">
+        <v>29.4</v>
+      </c>
+      <c r="BO7" s="41">
+        <v>59.1</v>
+      </c>
+      <c r="BP7" s="41">
+        <v>26.5</v>
+      </c>
+      <c r="BQ7" s="41">
+        <v>9.5</v>
+      </c>
+      <c r="BR7" s="41">
+        <v>9.6</v>
+      </c>
+      <c r="BS7" s="41">
+        <v>5.6</v>
+      </c>
+      <c r="BT7" s="41">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="BU7" s="41">
+        <v>7.1</v>
+      </c>
+      <c r="BV7" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="BW7" s="41">
+        <v>9.9</v>
+      </c>
+      <c r="BX7" s="41">
+        <v>10.5</v>
+      </c>
+      <c r="BY7" s="41">
+        <v>25.9</v>
+      </c>
+      <c r="BZ7" s="41">
+        <v>23.9</v>
+      </c>
+      <c r="CA7" s="41">
+        <v>48.3</v>
+      </c>
+      <c r="CB7" s="41">
+        <v>18.5</v>
+      </c>
+      <c r="CC7" s="41">
+        <v>6.7</v>
+      </c>
+      <c r="CD7" s="41">
+        <v>6.7</v>
+      </c>
+      <c r="CE7" s="41">
+        <v>3.9</v>
+      </c>
+      <c r="CF7" s="41">
+        <v>3</v>
+      </c>
+      <c r="CG7" s="41">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="CH7" s="7">
+        <v>6.4</v>
+      </c>
+      <c r="CI7" s="41">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="CJ7" s="41">
+        <v>10.8</v>
+      </c>
+      <c r="CK7" s="41">
+        <v>26.5</v>
+      </c>
+      <c r="CL7" s="41">
+        <v>24.5</v>
+      </c>
+      <c r="CM7" s="41">
+        <v>49.9</v>
+      </c>
+      <c r="CN7" s="41">
+        <v>19.2</v>
+      </c>
+      <c r="CO7" s="41">
+        <v>6.9</v>
+      </c>
+      <c r="CP7" s="41"/>
+      <c r="CQ7" s="41"/>
+      <c r="CR7" s="41"/>
+      <c r="CS7" s="41"/>
+    </row>
+    <row r="8" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A8" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="7">
+        <v>101.2</v>
+      </c>
+      <c r="C8" s="41">
+        <v>122.39999999999999</v>
+      </c>
+      <c r="D8" s="42">
+        <v>120.00000000000003</v>
+      </c>
+      <c r="E8" s="41">
+        <v>243.69999999999993</v>
+      </c>
+      <c r="F8" s="42">
+        <v>224.5</v>
+      </c>
+      <c r="G8" s="41">
+        <v>397</v>
+      </c>
+      <c r="H8" s="42">
+        <v>235.40000000000009</v>
+      </c>
+      <c r="I8" s="41">
+        <v>91.899999999999864</v>
+      </c>
+      <c r="J8" s="42">
+        <v>101.60000000000014</v>
+      </c>
+      <c r="K8" s="41">
+        <v>74.299999999999955</v>
+      </c>
+      <c r="L8" s="42">
+        <v>41.299999999999955</v>
+      </c>
+      <c r="M8" s="41">
+        <v>52.700000000000045</v>
+      </c>
+      <c r="N8" s="7">
+        <v>101.2</v>
+      </c>
+      <c r="O8" s="41">
+        <v>122.39999999999999</v>
+      </c>
+      <c r="P8" s="42">
+        <v>120.00000000000003</v>
+      </c>
+      <c r="Q8" s="42">
+        <v>248.29999999999995</v>
+      </c>
+      <c r="R8" s="41">
+        <v>229.10000000000002</v>
+      </c>
+      <c r="S8" s="42">
+        <v>396.90000000000009</v>
+      </c>
+      <c r="T8" s="42">
+        <v>240</v>
+      </c>
+      <c r="U8" s="41">
+        <v>96.399999999999864</v>
+      </c>
+      <c r="V8" s="42">
+        <v>101.70000000000005</v>
+      </c>
+      <c r="W8" s="42">
+        <v>77.700000000000045</v>
+      </c>
+      <c r="X8" s="41">
+        <v>45.5</v>
+      </c>
+      <c r="Y8" s="42">
+        <v>52.700000000000045</v>
+      </c>
+      <c r="Z8" s="7">
+        <v>101.6</v>
+      </c>
+      <c r="AA8" s="41">
+        <v>129.6</v>
+      </c>
+      <c r="AB8" s="42">
+        <v>120.5</v>
+      </c>
+      <c r="AC8" s="42">
+        <v>249.3</v>
+      </c>
+      <c r="AD8" s="41">
+        <v>230.29999999999995</v>
+      </c>
+      <c r="AE8" s="42">
+        <v>398.60000000000014</v>
+      </c>
+      <c r="AF8" s="42">
+        <v>288.69999999999982</v>
+      </c>
+      <c r="AG8" s="41">
+        <v>114.60000000000014</v>
+      </c>
+      <c r="AH8" s="42">
+        <v>118.29999999999995</v>
+      </c>
+      <c r="AI8" s="42">
+        <v>92.5</v>
+      </c>
+      <c r="AJ8" s="41">
+        <v>52.900000000000091</v>
+      </c>
+      <c r="AK8" s="42">
+        <v>60.299999999999955</v>
+      </c>
+      <c r="AL8" s="7">
+        <v>104.7</v>
+      </c>
+      <c r="AM8" s="41">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="AN8" s="41">
+        <v>121.4</v>
+      </c>
+      <c r="AO8" s="42">
+        <v>253.3</v>
+      </c>
+      <c r="AP8" s="41">
+        <v>233.60000000000002</v>
+      </c>
+      <c r="AQ8" s="41">
+        <v>407.20000000000005</v>
+      </c>
+      <c r="AR8" s="42">
+        <v>206</v>
+      </c>
+      <c r="AS8" s="41">
+        <v>80.899999999999864</v>
+      </c>
+      <c r="AT8" s="41">
+        <v>81.799999999999955</v>
+      </c>
+      <c r="AU8" s="42">
+        <v>65.300000000000182</v>
+      </c>
+      <c r="AV8" s="41">
+        <v>36.799999999999955</v>
+      </c>
+      <c r="AW8" s="41">
+        <v>47.099999999999909</v>
+      </c>
+      <c r="AX8" s="7">
+        <v>20</v>
+      </c>
+      <c r="AY8" s="41">
+        <v>22.3</v>
+      </c>
+      <c r="AZ8" s="41">
+        <v>32.1</v>
+      </c>
+      <c r="BA8" s="41">
+        <v>54.4</v>
+      </c>
+      <c r="BB8" s="41">
+        <v>51.7</v>
+      </c>
+      <c r="BC8" s="41">
+        <v>89</v>
+      </c>
+      <c r="BD8" s="41">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="BE8" s="41">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="BF8" s="41">
+        <v>43.7</v>
+      </c>
+      <c r="BG8" s="41">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="BH8" s="41">
+        <v>12.3</v>
+      </c>
+      <c r="BI8" s="41">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="BJ8" s="7">
+        <v>20.2</v>
+      </c>
+      <c r="BK8" s="41">
+        <v>22.5</v>
+      </c>
+      <c r="BL8" s="41">
+        <v>32.5</v>
+      </c>
+      <c r="BM8" s="41">
+        <v>54.6</v>
+      </c>
+      <c r="BN8" s="41">
+        <v>52.1</v>
+      </c>
+      <c r="BO8" s="41">
+        <v>91</v>
+      </c>
+      <c r="BP8" s="41">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="BQ8" s="41">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="BR8" s="41">
+        <v>40.6</v>
+      </c>
+      <c r="BS8" s="41">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="BT8" s="41">
+        <v>11.6</v>
+      </c>
+      <c r="BU8" s="41">
+        <v>8.6</v>
+      </c>
+      <c r="BV8" s="7">
+        <v>15.2</v>
+      </c>
+      <c r="BW8" s="41">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="BX8" s="41">
+        <v>27.4</v>
+      </c>
+      <c r="BY8" s="41">
+        <v>43</v>
+      </c>
+      <c r="BZ8" s="41">
+        <v>41.2</v>
+      </c>
+      <c r="CA8" s="41">
+        <v>72.2</v>
+      </c>
+      <c r="CB8" s="41">
+        <v>32.6</v>
+      </c>
+      <c r="CC8" s="41">
+        <v>14.6</v>
+      </c>
+      <c r="CD8" s="41">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="CE8" s="41">
+        <v>13.4</v>
+      </c>
+      <c r="CF8" s="41">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="CG8" s="41">
+        <v>6.2</v>
+      </c>
+      <c r="CH8" s="7">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="CI8" s="41">
+        <v>12.5</v>
+      </c>
+      <c r="CJ8" s="41">
+        <v>11.8</v>
+      </c>
+      <c r="CK8" s="41">
+        <v>24.7</v>
+      </c>
+      <c r="CL8" s="41">
+        <v>23.1</v>
+      </c>
+      <c r="CM8" s="41">
+        <v>39.6</v>
+      </c>
+      <c r="CN8" s="41">
+        <v>31.6</v>
+      </c>
+      <c r="CO8" s="41">
+        <v>12.3</v>
+      </c>
+      <c r="CP8" s="41"/>
+      <c r="CQ8" s="41"/>
+      <c r="CR8" s="41"/>
+      <c r="CS8" s="41"/>
+    </row>
+    <row r="9" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A9" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="7">
+        <v>494.2</v>
+      </c>
+      <c r="C9" s="41">
+        <v>776</v>
+      </c>
+      <c r="D9" s="42">
+        <v>809.49999999999977</v>
+      </c>
+      <c r="E9" s="41">
+        <v>1678.1000000000004</v>
+      </c>
+      <c r="F9" s="42">
+        <v>1612.1999999999998</v>
+      </c>
+      <c r="G9" s="41">
+        <v>3891.7000000000007</v>
+      </c>
+      <c r="H9" s="42">
+        <v>1916.3999999999996</v>
+      </c>
+      <c r="I9" s="41">
+        <v>829.89999999999964</v>
+      </c>
+      <c r="J9" s="42">
+        <v>798.60000000000036</v>
+      </c>
+      <c r="K9" s="41">
+        <v>671.89999999999964</v>
+      </c>
+      <c r="L9" s="42">
+        <v>353.60000000000036</v>
+      </c>
+      <c r="M9" s="41">
+        <v>625.69999999999891</v>
+      </c>
+      <c r="N9" s="7">
+        <v>505.9</v>
+      </c>
+      <c r="O9" s="41">
+        <v>802.00000000000011</v>
+      </c>
+      <c r="P9" s="42">
+        <v>842.5</v>
+      </c>
+      <c r="Q9" s="42">
+        <v>1716.6999999999998</v>
+      </c>
+      <c r="R9" s="41">
+        <v>1658.0000000000005</v>
+      </c>
+      <c r="S9" s="42">
+        <v>3992.6999999999989</v>
+      </c>
+      <c r="T9" s="42">
+        <v>1988.2000000000007</v>
+      </c>
+      <c r="U9" s="41">
+        <v>863.79999999999927</v>
+      </c>
+      <c r="V9" s="42">
+        <v>831.20000000000073</v>
+      </c>
+      <c r="W9" s="42">
+        <v>700</v>
+      </c>
+      <c r="X9" s="41">
+        <v>368</v>
+      </c>
+      <c r="Y9" s="42">
+        <v>652.10000000000036</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>532.1</v>
+      </c>
+      <c r="AA9" s="41">
+        <v>850.1</v>
+      </c>
+      <c r="AB9" s="42">
+        <v>898.3</v>
+      </c>
+      <c r="AC9" s="42">
+        <v>1803.1</v>
+      </c>
+      <c r="AD9" s="41">
+        <v>1753.7000000000003</v>
+      </c>
+      <c r="AE9" s="42">
+        <v>4190.7</v>
+      </c>
+      <c r="AF9" s="42">
+        <v>2016.2999999999993</v>
+      </c>
+      <c r="AG9" s="41">
+        <v>888.80000000000109</v>
+      </c>
+      <c r="AH9" s="42">
+        <v>858.69999999999891</v>
+      </c>
+      <c r="AI9" s="42">
+        <v>721</v>
+      </c>
+      <c r="AJ9" s="41">
+        <v>377.40000000000146</v>
+      </c>
+      <c r="AK9" s="42">
+        <v>674.89999999999964</v>
+      </c>
+      <c r="AL9" s="7">
+        <v>535.1</v>
+      </c>
+      <c r="AM9" s="41">
+        <v>859.9</v>
+      </c>
+      <c r="AN9" s="41">
+        <v>910.30000000000018</v>
+      </c>
+      <c r="AO9" s="42">
+        <v>1816</v>
+      </c>
+      <c r="AP9" s="41">
+        <v>1770.3999999999996</v>
+      </c>
+      <c r="AQ9" s="41">
+        <v>4227.0999999999995</v>
+      </c>
+      <c r="AR9" s="42">
+        <v>1923.1000000000004</v>
+      </c>
+      <c r="AS9" s="41">
+        <v>864.80000000000109</v>
+      </c>
+      <c r="AT9" s="41">
+        <v>839.09999999999854</v>
+      </c>
+      <c r="AU9" s="42">
+        <v>705.5</v>
+      </c>
+      <c r="AV9" s="41">
+        <v>367.30000000000109</v>
+      </c>
+      <c r="AW9" s="41">
+        <v>671.29999999999927</v>
+      </c>
+      <c r="AX9" s="7">
+        <v>191.6</v>
+      </c>
+      <c r="AY9" s="41">
+        <v>367.1</v>
+      </c>
+      <c r="AZ9" s="41">
+        <v>430.9</v>
+      </c>
+      <c r="BA9" s="41">
+        <v>628.5</v>
+      </c>
+      <c r="BB9" s="41">
+        <v>690.3</v>
+      </c>
+      <c r="BC9" s="41">
+        <v>1562.8</v>
+      </c>
+      <c r="BD9" s="41">
+        <v>623.9</v>
+      </c>
+      <c r="BE9" s="41">
+        <v>333.9</v>
+      </c>
+      <c r="BF9" s="41">
+        <v>342</v>
+      </c>
+      <c r="BG9" s="41">
+        <v>269.2</v>
+      </c>
+      <c r="BH9" s="41">
+        <v>138</v>
+      </c>
+      <c r="BI9" s="41">
+        <v>276.39999999999998</v>
+      </c>
+      <c r="BJ9" s="7">
+        <v>191.7</v>
+      </c>
+      <c r="BK9" s="41">
+        <v>349.2</v>
+      </c>
+      <c r="BL9" s="41">
+        <v>415</v>
+      </c>
+      <c r="BM9" s="41">
+        <v>679.6</v>
+      </c>
+      <c r="BN9" s="41">
+        <v>713.3</v>
+      </c>
+      <c r="BO9" s="41">
+        <v>1662</v>
+      </c>
+      <c r="BP9" s="41">
+        <v>709.3</v>
+      </c>
+      <c r="BQ9" s="41">
+        <v>352.3</v>
+      </c>
+      <c r="BR9" s="41">
+        <v>354</v>
+      </c>
+      <c r="BS9" s="41">
+        <v>283.7</v>
+      </c>
+      <c r="BT9" s="41">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="BU9" s="41">
+        <v>284.7</v>
+      </c>
+      <c r="BV9" s="7">
+        <v>247</v>
+      </c>
+      <c r="BW9" s="41">
+        <v>417</v>
+      </c>
+      <c r="BX9" s="41">
+        <v>479.6</v>
+      </c>
+      <c r="BY9" s="41">
+        <v>886.9</v>
+      </c>
+      <c r="BZ9" s="41">
+        <v>890.6</v>
+      </c>
+      <c r="CA9" s="41">
+        <v>2086.1</v>
+      </c>
+      <c r="CB9" s="41">
+        <v>564.5</v>
+      </c>
+      <c r="CC9" s="41">
+        <v>276.2</v>
+      </c>
+      <c r="CD9" s="41">
+        <v>276.39999999999998</v>
+      </c>
+      <c r="CE9" s="41">
+        <v>222.3</v>
+      </c>
+      <c r="CF9" s="41">
+        <v>115.7</v>
+      </c>
+      <c r="CG9" s="41">
+        <v>207.4</v>
+      </c>
+      <c r="CH9" s="7">
+        <v>216.7</v>
+      </c>
+      <c r="CI9" s="41">
+        <v>375.7</v>
+      </c>
+      <c r="CJ9" s="41">
+        <v>437.4</v>
+      </c>
+      <c r="CK9" s="41">
+        <v>768</v>
+      </c>
+      <c r="CL9" s="41">
+        <v>784.3</v>
+      </c>
+      <c r="CM9" s="41">
+        <v>1898.9</v>
+      </c>
+      <c r="CN9" s="41">
+        <v>549</v>
+      </c>
+      <c r="CO9" s="41">
+        <v>306.89999999999998</v>
+      </c>
+      <c r="CP9" s="41"/>
+      <c r="CQ9" s="41"/>
+      <c r="CR9" s="41"/>
+      <c r="CS9" s="41"/>
+    </row>
+    <row r="10" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A10" s="40" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" s="7">
+        <v>1303.3</v>
+      </c>
+      <c r="C10" s="41">
+        <v>1859.8999999999999</v>
+      </c>
+      <c r="D10" s="42">
+        <v>2551.5</v>
+      </c>
+      <c r="E10" s="41">
+        <v>4592.9000000000005</v>
+      </c>
+      <c r="F10" s="42">
+        <v>4868.6999999999989</v>
+      </c>
+      <c r="G10" s="41">
+        <v>8508.6000000000022</v>
+      </c>
+      <c r="H10" s="42">
+        <v>3833.1999999999971</v>
+      </c>
+      <c r="I10" s="41">
+        <v>1889.5</v>
+      </c>
+      <c r="J10" s="42">
+        <v>1504.5</v>
+      </c>
+      <c r="K10" s="41">
+        <v>1672.1000000000022</v>
+      </c>
+      <c r="L10" s="42">
+        <v>765.60000000000218</v>
+      </c>
+      <c r="M10" s="41">
+        <v>870</v>
+      </c>
+      <c r="N10" s="7">
+        <v>1343.2</v>
+      </c>
+      <c r="O10" s="41">
+        <v>1932.6000000000001</v>
+      </c>
+      <c r="P10" s="42">
+        <v>2711.2</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>4710.8999999999996</v>
+      </c>
+      <c r="R10" s="41">
+        <v>5033.5</v>
+      </c>
+      <c r="S10" s="42">
+        <v>8628.1</v>
+      </c>
+      <c r="T10" s="42">
+        <v>4016.7000000000007</v>
+      </c>
+      <c r="U10" s="41">
+        <v>1969.0999999999985</v>
+      </c>
+      <c r="V10" s="42">
+        <v>1577.4000000000015</v>
+      </c>
+      <c r="W10" s="42">
+        <v>1745.7000000000007</v>
+      </c>
+      <c r="X10" s="41">
+        <v>799.40000000000146</v>
+      </c>
+      <c r="Y10" s="42">
+        <v>915.09999999999854</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>1415.6</v>
+      </c>
+      <c r="AA10" s="41">
+        <v>2045.6</v>
+      </c>
+      <c r="AB10" s="42">
+        <v>2888.7</v>
+      </c>
+      <c r="AC10" s="42">
+        <v>4932.6000000000004</v>
+      </c>
+      <c r="AD10" s="41">
+        <v>5330.7000000000007</v>
+      </c>
+      <c r="AE10" s="42">
+        <v>8943</v>
+      </c>
+      <c r="AF10" s="42">
+        <v>4238.5999999999985</v>
+      </c>
+      <c r="AG10" s="41">
+        <v>2123.5</v>
+      </c>
+      <c r="AH10" s="42">
+        <v>1658.0000000000036</v>
+      </c>
+      <c r="AI10" s="42">
+        <v>1877.0999999999985</v>
+      </c>
+      <c r="AJ10" s="41">
+        <v>859.19999999999709</v>
+      </c>
+      <c r="AK10" s="42">
+        <v>952.59999999999854</v>
+      </c>
+      <c r="AL10" s="7">
+        <v>1527.1</v>
+      </c>
+      <c r="AM10" s="41">
+        <v>2234.3000000000002</v>
+      </c>
+      <c r="AN10" s="41">
+        <v>3171.7999999999997</v>
+      </c>
+      <c r="AO10" s="42">
+        <v>5245.8</v>
+      </c>
+      <c r="AP10" s="41">
+        <v>5659.5999999999985</v>
+      </c>
+      <c r="AQ10" s="41">
+        <v>9827.4000000000015</v>
+      </c>
+      <c r="AR10" s="42">
+        <v>5269</v>
+      </c>
+      <c r="AS10" s="41">
+        <v>2710.5999999999985</v>
+      </c>
+      <c r="AT10" s="41">
+        <v>2107.5</v>
+      </c>
+      <c r="AU10" s="42">
+        <v>2414.7000000000044</v>
+      </c>
+      <c r="AV10" s="41">
+        <v>1106.0999999999985</v>
+      </c>
+      <c r="AW10" s="41">
+        <v>1177.4000000000015</v>
+      </c>
+      <c r="AX10" s="7">
+        <v>399</v>
+      </c>
+      <c r="AY10" s="41">
+        <v>579.5</v>
+      </c>
+      <c r="AZ10" s="41">
+        <v>746.1</v>
+      </c>
+      <c r="BA10" s="41">
+        <v>1451.9</v>
+      </c>
+      <c r="BB10" s="41">
+        <v>1514.7</v>
+      </c>
+      <c r="BC10" s="41">
+        <v>2870.3</v>
+      </c>
+      <c r="BD10" s="41">
+        <v>1578.7</v>
+      </c>
+      <c r="BE10" s="41">
+        <v>740.5</v>
+      </c>
+      <c r="BF10" s="41">
+        <v>648.70000000000005</v>
+      </c>
+      <c r="BG10" s="41">
+        <v>654.5</v>
+      </c>
+      <c r="BH10" s="41">
+        <v>302.60000000000002</v>
+      </c>
+      <c r="BI10" s="41">
+        <v>343.5</v>
+      </c>
+      <c r="BJ10" s="7">
+        <v>435.7</v>
+      </c>
+      <c r="BK10" s="41">
+        <v>636.5</v>
+      </c>
+      <c r="BL10" s="41">
+        <v>826.5</v>
+      </c>
+      <c r="BM10" s="41">
+        <v>1543.3</v>
+      </c>
+      <c r="BN10" s="41">
+        <v>1612.9</v>
+      </c>
+      <c r="BO10" s="41">
+        <v>3078.4</v>
+      </c>
+      <c r="BP10" s="41">
+        <v>1750.1</v>
+      </c>
+      <c r="BQ10" s="41">
+        <v>822.6</v>
+      </c>
+      <c r="BR10" s="41">
+        <v>718.4</v>
+      </c>
+      <c r="BS10" s="41">
+        <v>726.7</v>
+      </c>
+      <c r="BT10" s="41">
+        <v>336.4</v>
+      </c>
+      <c r="BU10" s="41">
+        <v>381.2</v>
+      </c>
+      <c r="BV10" s="7">
+        <v>481.4</v>
+      </c>
+      <c r="BW10" s="41">
+        <v>697.6</v>
+      </c>
+      <c r="BX10" s="41">
+        <v>872.6</v>
+      </c>
+      <c r="BY10" s="41">
+        <v>1712.3</v>
+      </c>
+      <c r="BZ10" s="41">
+        <v>1786.6</v>
+      </c>
+      <c r="CA10" s="41">
+        <v>3459.5</v>
+      </c>
+      <c r="CB10" s="41">
+        <v>1793</v>
+      </c>
+      <c r="CC10" s="41">
+        <v>842.7</v>
+      </c>
+      <c r="CD10" s="41">
+        <v>743.8</v>
+      </c>
+      <c r="CE10" s="41">
+        <v>718.8</v>
+      </c>
+      <c r="CF10" s="41">
+        <v>331</v>
+      </c>
+      <c r="CG10" s="41">
+        <v>373</v>
+      </c>
+      <c r="CH10" s="7">
+        <v>505.4</v>
+      </c>
+      <c r="CI10" s="41">
+        <v>728.8</v>
+      </c>
+      <c r="CJ10" s="41">
+        <v>898.5</v>
+      </c>
+      <c r="CK10" s="41">
+        <v>1820.3</v>
+      </c>
+      <c r="CL10" s="41">
+        <v>1877.8</v>
+      </c>
+      <c r="CM10" s="41">
+        <v>3700.9</v>
+      </c>
+      <c r="CN10" s="41">
+        <v>1934.5</v>
+      </c>
+      <c r="CO10" s="41">
+        <v>892.4</v>
+      </c>
+      <c r="CP10" s="41"/>
+      <c r="CQ10" s="41"/>
+      <c r="CR10" s="41"/>
+      <c r="CS10" s="41"/>
+    </row>
+    <row r="11" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A11" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="7">
+        <v>1247.8</v>
+      </c>
+      <c r="C11" s="41">
+        <v>1805.5000000000002</v>
+      </c>
+      <c r="D11" s="42">
+        <v>1701.3999999999996</v>
+      </c>
+      <c r="E11" s="41">
+        <v>3850.0000000000009</v>
+      </c>
+      <c r="F11" s="42">
+        <v>3591</v>
+      </c>
+      <c r="G11" s="41">
+        <v>8095.7000000000007</v>
+      </c>
+      <c r="H11" s="42">
+        <v>4127.3999999999978</v>
+      </c>
+      <c r="I11" s="41">
+        <v>1620.5</v>
+      </c>
+      <c r="J11" s="42">
+        <v>1578.7999999999993</v>
+      </c>
+      <c r="K11" s="41">
+        <v>1394.9000000000015</v>
+      </c>
+      <c r="L11" s="42">
+        <v>681</v>
+      </c>
+      <c r="M11" s="41">
+        <v>3476.8000000000029</v>
+      </c>
+      <c r="N11" s="7">
+        <v>1254.9000000000001</v>
+      </c>
+      <c r="O11" s="41">
+        <v>1815.5</v>
+      </c>
+      <c r="P11" s="42">
+        <v>1714.1</v>
+      </c>
+      <c r="Q11" s="42">
+        <v>3879</v>
+      </c>
+      <c r="R11" s="41">
+        <v>3614.1000000000004</v>
+      </c>
+      <c r="S11" s="42">
+        <v>8159.8000000000011</v>
+      </c>
+      <c r="T11" s="42">
+        <v>4169.6999999999971</v>
+      </c>
+      <c r="U11" s="41">
+        <v>1638.3000000000029</v>
+      </c>
+      <c r="V11" s="42">
+        <v>1592.0999999999985</v>
+      </c>
+      <c r="W11" s="42">
+        <v>1407.9000000000015</v>
+      </c>
+      <c r="X11" s="41">
+        <v>687.39999999999782</v>
+      </c>
+      <c r="Y11" s="42">
+        <v>3589.8999999999978</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>1182.5999999999999</v>
+      </c>
+      <c r="AA11" s="41">
+        <v>1710.7000000000003</v>
+      </c>
+      <c r="AB11" s="42">
+        <v>1624.3999999999996</v>
+      </c>
+      <c r="AC11" s="42">
+        <v>3640.1000000000004</v>
+      </c>
+      <c r="AD11" s="41">
+        <v>3408.9999999999991</v>
+      </c>
+      <c r="AE11" s="42">
+        <v>7653.2000000000007</v>
+      </c>
+      <c r="AF11" s="42">
+        <v>3771.5999999999985</v>
+      </c>
+      <c r="AG11" s="41">
+        <v>1482.4000000000015</v>
+      </c>
+      <c r="AH11" s="42">
+        <v>1438.0999999999985</v>
+      </c>
+      <c r="AI11" s="42">
+        <v>1276.5</v>
+      </c>
+      <c r="AJ11" s="41">
+        <v>623.20000000000073</v>
+      </c>
+      <c r="AK11" s="42">
+        <v>3486.7000000000007</v>
+      </c>
+      <c r="AL11" s="7">
+        <v>918.4</v>
+      </c>
+      <c r="AM11" s="41">
+        <v>1344.9</v>
+      </c>
+      <c r="AN11" s="41">
+        <v>1308.5</v>
+      </c>
+      <c r="AO11" s="42">
+        <v>2803.0999999999995</v>
+      </c>
+      <c r="AP11" s="41">
+        <v>2676.1000000000004</v>
+      </c>
+      <c r="AQ11" s="41">
+        <v>5890.7000000000007</v>
+      </c>
+      <c r="AR11" s="42">
+        <v>2888.5999999999985</v>
+      </c>
+      <c r="AS11" s="41">
+        <v>1143</v>
+      </c>
+      <c r="AT11" s="41">
+        <v>1075.5</v>
+      </c>
+      <c r="AU11" s="42">
+        <v>984.40000000000146</v>
+      </c>
+      <c r="AV11" s="41">
+        <v>480.29999999999927</v>
+      </c>
+      <c r="AW11" s="41">
+        <v>983.20000000000073</v>
+      </c>
+      <c r="AX11" s="7">
+        <v>324.89999999999998</v>
+      </c>
+      <c r="AY11" s="41">
+        <v>479.4</v>
+      </c>
+      <c r="AZ11" s="41">
+        <v>445.9</v>
+      </c>
+      <c r="BA11" s="41">
+        <v>1023.1</v>
+      </c>
+      <c r="BB11" s="41">
+        <v>950.5</v>
+      </c>
+      <c r="BC11" s="41">
+        <v>2152.1999999999998</v>
+      </c>
+      <c r="BD11" s="41">
+        <v>1008.9</v>
+      </c>
+      <c r="BE11" s="41">
+        <v>393</v>
+      </c>
+      <c r="BF11" s="41">
+        <v>386</v>
+      </c>
+      <c r="BG11" s="41">
+        <v>342.8</v>
+      </c>
+      <c r="BH11" s="41">
+        <v>167.2</v>
+      </c>
+      <c r="BI11" s="41">
+        <v>266.7</v>
+      </c>
+      <c r="BJ11" s="7">
+        <v>332.3</v>
+      </c>
+      <c r="BK11" s="41">
+        <v>491.3</v>
+      </c>
+      <c r="BL11" s="41">
+        <v>457.2</v>
+      </c>
+      <c r="BM11" s="41">
+        <v>1047.5999999999999</v>
+      </c>
+      <c r="BN11" s="41">
+        <v>973.1</v>
+      </c>
+      <c r="BO11" s="41">
+        <v>2203.3000000000002</v>
+      </c>
+      <c r="BP11" s="41">
+        <v>1063.4000000000001</v>
+      </c>
+      <c r="BQ11" s="41">
+        <v>414</v>
+      </c>
+      <c r="BR11" s="41">
+        <v>407.4</v>
+      </c>
+      <c r="BS11" s="41">
+        <v>361.5</v>
+      </c>
+      <c r="BT11" s="41">
+        <v>176.4</v>
+      </c>
+      <c r="BU11" s="41">
+        <v>281.5</v>
+      </c>
+      <c r="BV11" s="7">
+        <v>452.2</v>
+      </c>
+      <c r="BW11" s="41">
+        <v>656</v>
+      </c>
+      <c r="BX11" s="41">
+        <v>595.29999999999995</v>
+      </c>
+      <c r="BY11" s="41">
+        <v>1350</v>
+      </c>
+      <c r="BZ11" s="41">
+        <v>1227</v>
+      </c>
+      <c r="CA11" s="41">
+        <v>2808.6</v>
+      </c>
+      <c r="CB11" s="41">
+        <v>1045.2</v>
+      </c>
+      <c r="CC11" s="41">
+        <v>404.2</v>
+      </c>
+      <c r="CD11" s="41">
+        <v>407.2</v>
+      </c>
+      <c r="CE11" s="41">
+        <v>353.6</v>
+      </c>
+      <c r="CF11" s="41">
+        <v>172.5</v>
+      </c>
+      <c r="CG11" s="41">
+        <v>282.10000000000002</v>
+      </c>
+      <c r="CH11" s="7">
+        <v>464.5</v>
+      </c>
+      <c r="CI11" s="41">
+        <v>674.3</v>
+      </c>
+      <c r="CJ11" s="41">
+        <v>609.9</v>
+      </c>
+      <c r="CK11" s="41">
+        <v>1377.3</v>
+      </c>
+      <c r="CL11" s="41">
+        <v>1253.5</v>
+      </c>
+      <c r="CM11" s="41">
+        <v>2856.6</v>
+      </c>
+      <c r="CN11" s="41">
+        <v>1045.5</v>
+      </c>
+      <c r="CO11" s="41">
+        <v>403.3</v>
+      </c>
+      <c r="CP11" s="41"/>
+      <c r="CQ11" s="41"/>
+      <c r="CR11" s="41"/>
+      <c r="CS11" s="41"/>
+    </row>
+    <row r="12" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A12" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="41">
+        <v>1121.5</v>
+      </c>
+      <c r="C12" s="41">
+        <v>1280.6999999999998</v>
+      </c>
+      <c r="D12" s="42">
+        <v>1516.3000000000002</v>
+      </c>
+      <c r="E12" s="41">
+        <v>2393.3000000000002</v>
+      </c>
+      <c r="F12" s="42">
+        <v>2178.5999999999995</v>
+      </c>
+      <c r="G12" s="41">
+        <v>4445.7000000000007</v>
+      </c>
+      <c r="H12" s="42">
+        <v>2529.8999999999996</v>
+      </c>
+      <c r="I12" s="41">
+        <v>1369.4000000000015</v>
+      </c>
+      <c r="J12" s="42">
+        <v>1174.3999999999978</v>
+      </c>
+      <c r="K12" s="41">
+        <v>1212.6000000000022</v>
+      </c>
+      <c r="L12" s="42">
+        <v>828.19999999999709</v>
+      </c>
+      <c r="M12" s="41">
+        <v>1030.3000000000029</v>
+      </c>
+      <c r="N12" s="41">
+        <v>1115.2</v>
+      </c>
+      <c r="O12" s="41">
+        <v>1308.3</v>
+      </c>
+      <c r="P12" s="42">
+        <v>1512.1999999999998</v>
+      </c>
+      <c r="Q12" s="42">
+        <v>2393.6000000000004</v>
+      </c>
+      <c r="R12" s="41">
+        <v>2343.5999999999995</v>
+      </c>
+      <c r="S12" s="42">
+        <v>4600.3999999999996</v>
+      </c>
+      <c r="T12" s="42">
+        <v>2652.6000000000004</v>
+      </c>
+      <c r="U12" s="41">
+        <v>1476.5000000000018</v>
+      </c>
+      <c r="V12" s="42">
+        <v>1368.2999999999993</v>
+      </c>
+      <c r="W12" s="42">
+        <v>1439.7999999999993</v>
+      </c>
+      <c r="X12" s="41">
+        <v>1013.2999999999993</v>
+      </c>
+      <c r="Y12" s="42">
+        <v>1256.2000000000007</v>
+      </c>
+      <c r="Z12" s="41">
+        <v>1306.8</v>
+      </c>
+      <c r="AA12" s="41">
+        <v>1434.3999999999999</v>
+      </c>
+      <c r="AB12" s="42">
+        <v>1611</v>
+      </c>
+      <c r="AC12" s="42">
+        <v>2484.6000000000004</v>
+      </c>
+      <c r="AD12" s="41">
+        <v>2387.9999999999991</v>
+      </c>
+      <c r="AE12" s="42">
+        <v>4802.4000000000015</v>
+      </c>
+      <c r="AF12" s="42">
+        <v>2588.7000000000007</v>
+      </c>
+      <c r="AG12" s="41">
+        <v>1466.1999999999971</v>
+      </c>
+      <c r="AH12" s="42">
+        <v>1366</v>
+      </c>
+      <c r="AI12" s="42">
+        <v>1392.1000000000022</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>1035.8999999999978</v>
+      </c>
+      <c r="AK12" s="42">
+        <v>1163</v>
+      </c>
+      <c r="AL12" s="41">
+        <v>1289.2</v>
+      </c>
+      <c r="AM12" s="41">
+        <v>1417.4999999999998</v>
+      </c>
+      <c r="AN12" s="41">
+        <v>1491.4000000000005</v>
+      </c>
+      <c r="AO12" s="42">
+        <v>2347</v>
+      </c>
+      <c r="AP12" s="41">
+        <v>2201.6999999999989</v>
+      </c>
+      <c r="AQ12" s="41">
+        <v>4504.4000000000015</v>
+      </c>
+      <c r="AR12" s="42">
+        <v>2465.7999999999993</v>
+      </c>
+      <c r="AS12" s="41">
+        <v>1318.9000000000015</v>
+      </c>
+      <c r="AT12" s="41">
+        <v>1207.5999999999985</v>
+      </c>
+      <c r="AU12" s="42">
+        <v>1300.2999999999993</v>
+      </c>
+      <c r="AV12" s="41">
+        <v>981.90000000000146</v>
+      </c>
+      <c r="AW12" s="41">
+        <v>1139.5</v>
+      </c>
+      <c r="AX12" s="41">
+        <v>799.2</v>
+      </c>
+      <c r="AY12" s="41">
+        <v>788.3</v>
+      </c>
+      <c r="AZ12" s="41">
+        <v>964.9</v>
+      </c>
+      <c r="BA12" s="41">
+        <v>1203.3</v>
+      </c>
+      <c r="BB12" s="41">
+        <v>1237</v>
+      </c>
+      <c r="BC12" s="41">
+        <v>1651.8</v>
+      </c>
+      <c r="BD12" s="41">
+        <v>1269.9000000000001</v>
+      </c>
+      <c r="BE12" s="41">
+        <v>1021.3</v>
+      </c>
+      <c r="BF12" s="41">
+        <v>925.9</v>
+      </c>
+      <c r="BG12" s="41">
+        <v>900.3</v>
+      </c>
+      <c r="BH12" s="41">
+        <v>713</v>
+      </c>
+      <c r="BI12" s="41">
+        <v>749.1</v>
+      </c>
+      <c r="BJ12" s="41">
+        <v>796.7</v>
+      </c>
+      <c r="BK12" s="41">
+        <v>785</v>
+      </c>
+      <c r="BL12" s="41">
+        <v>907.7</v>
+      </c>
+      <c r="BM12" s="41">
+        <v>1153</v>
+      </c>
+      <c r="BN12" s="41">
+        <v>1185.7</v>
+      </c>
+      <c r="BO12" s="41">
+        <v>1774.7</v>
+      </c>
+      <c r="BP12" s="41">
+        <v>1189.5</v>
+      </c>
+      <c r="BQ12" s="41">
+        <v>885.6</v>
+      </c>
+      <c r="BR12" s="41">
+        <v>805.6</v>
+      </c>
+      <c r="BS12" s="41">
+        <v>769.8</v>
+      </c>
+      <c r="BT12" s="41">
+        <v>680.8</v>
+      </c>
+      <c r="BU12" s="41">
+        <v>774.4</v>
+      </c>
+      <c r="BV12" s="41">
+        <v>785.9</v>
+      </c>
+      <c r="BW12" s="41">
+        <v>754.9</v>
+      </c>
+      <c r="BX12" s="41">
+        <v>901.4</v>
+      </c>
+      <c r="BY12" s="41">
+        <v>1099.3</v>
+      </c>
+      <c r="BZ12" s="41">
+        <v>1124.9000000000001</v>
+      </c>
+      <c r="CA12" s="41">
+        <v>1624.6</v>
+      </c>
+      <c r="CB12" s="41">
+        <v>1233.0999999999999</v>
+      </c>
+      <c r="CC12" s="41">
+        <v>941.9</v>
+      </c>
+      <c r="CD12" s="41">
+        <v>869.7</v>
+      </c>
+      <c r="CE12" s="41">
+        <v>876.7</v>
+      </c>
+      <c r="CF12" s="41">
+        <v>808.3</v>
+      </c>
+      <c r="CG12" s="41">
+        <v>877.5</v>
+      </c>
+      <c r="CH12" s="41">
+        <v>920.2</v>
+      </c>
+      <c r="CI12" s="41">
+        <v>1008.3</v>
+      </c>
+      <c r="CJ12" s="41">
+        <v>1057.2</v>
+      </c>
+      <c r="CK12" s="41">
+        <v>1272.8</v>
+      </c>
+      <c r="CL12" s="41">
+        <v>1315.9</v>
+      </c>
+      <c r="CM12" s="41">
+        <v>2254.3000000000002</v>
+      </c>
+      <c r="CN12" s="41">
+        <v>1194.7</v>
+      </c>
+      <c r="CO12" s="41">
+        <v>927.4</v>
+      </c>
+      <c r="CP12" s="41"/>
+      <c r="CQ12" s="41"/>
+      <c r="CR12" s="41"/>
+      <c r="CS12" s="41"/>
+    </row>
+    <row r="13" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A13" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="7">
+        <v>1110.7</v>
+      </c>
+      <c r="C13" s="41">
+        <v>1945.1000000000001</v>
+      </c>
+      <c r="D13" s="42">
+        <v>1815.3999999999996</v>
+      </c>
+      <c r="E13" s="41">
+        <v>4234.0000000000009</v>
+      </c>
+      <c r="F13" s="42">
+        <v>4098.0999999999985</v>
+      </c>
+      <c r="G13" s="41">
+        <v>11375.2</v>
+      </c>
+      <c r="H13" s="42">
+        <v>4035.0999999999985</v>
+      </c>
+      <c r="I13" s="41">
+        <v>1930.3000000000029</v>
+      </c>
+      <c r="J13" s="42">
+        <v>2168</v>
+      </c>
+      <c r="K13" s="41">
+        <v>1099.5999999999985</v>
+      </c>
+      <c r="L13" s="42">
+        <v>328.5</v>
+      </c>
+      <c r="M13" s="41">
+        <v>293.59999999999854</v>
+      </c>
+      <c r="N13" s="7">
+        <v>1163</v>
+      </c>
+      <c r="O13" s="41">
+        <v>2047</v>
+      </c>
+      <c r="P13" s="42">
+        <v>1979.1000000000004</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>4398</v>
+      </c>
+      <c r="R13" s="41">
+        <v>4280.2999999999993</v>
+      </c>
+      <c r="S13" s="42">
+        <v>11898.000000000002</v>
+      </c>
+      <c r="T13" s="42">
+        <v>4400</v>
+      </c>
+      <c r="U13" s="41">
+        <v>2124.2999999999993</v>
+      </c>
+      <c r="V13" s="42">
+        <v>2377.9999999999964</v>
+      </c>
+      <c r="W13" s="42">
+        <v>1222.5</v>
+      </c>
+      <c r="X13" s="41">
+        <v>370.60000000000582</v>
+      </c>
+      <c r="Y13" s="42">
+        <v>333.5</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>1250.3</v>
+      </c>
+      <c r="AA13" s="41">
+        <v>2221.8000000000002</v>
+      </c>
+      <c r="AB13" s="42">
+        <v>2163.7999999999997</v>
+      </c>
+      <c r="AC13" s="42">
+        <v>4655.8999999999996</v>
+      </c>
+      <c r="AD13" s="41">
+        <v>4587.6000000000004</v>
+      </c>
+      <c r="AE13" s="42">
+        <v>12796.699999999999</v>
+      </c>
+      <c r="AF13" s="42">
+        <v>4637</v>
+      </c>
+      <c r="AG13" s="41">
+        <v>2277.5999999999985</v>
+      </c>
+      <c r="AH13" s="42">
+        <v>2649.4000000000015</v>
+      </c>
+      <c r="AI13" s="42">
+        <v>1315</v>
+      </c>
+      <c r="AJ13" s="41">
+        <v>404.20000000000437</v>
+      </c>
+      <c r="AK13" s="42">
+        <v>378.29999999999563</v>
+      </c>
+      <c r="AL13" s="7">
+        <v>1257.8</v>
+      </c>
+      <c r="AM13" s="41">
+        <v>2288.6000000000004</v>
+      </c>
+      <c r="AN13" s="41">
+        <v>2234.4</v>
+      </c>
+      <c r="AO13" s="42">
+        <v>4530.9999999999991</v>
+      </c>
+      <c r="AP13" s="41">
+        <v>4590.8000000000011</v>
+      </c>
+      <c r="AQ13" s="41">
+        <v>12394.300000000001</v>
+      </c>
+      <c r="AR13" s="42">
+        <v>4917.3999999999978</v>
+      </c>
+      <c r="AS13" s="41">
+        <v>2456.1000000000022</v>
+      </c>
+      <c r="AT13" s="41">
+        <v>2916.4000000000015</v>
+      </c>
+      <c r="AU13" s="42">
+        <v>1430.5999999999985</v>
+      </c>
+      <c r="AV13" s="41">
+        <v>445.90000000000146</v>
+      </c>
+      <c r="AW13" s="41">
+        <v>229</v>
+      </c>
+      <c r="AX13" s="7">
+        <v>426</v>
+      </c>
+      <c r="AY13" s="41">
+        <v>754.2</v>
+      </c>
+      <c r="AZ13" s="41">
+        <v>707.7</v>
+      </c>
+      <c r="BA13" s="41">
+        <v>1665</v>
+      </c>
+      <c r="BB13" s="41">
+        <v>1632.6</v>
+      </c>
+      <c r="BC13" s="41">
+        <v>3943</v>
+      </c>
+      <c r="BD13" s="41">
+        <v>1923.5</v>
+      </c>
+      <c r="BE13" s="41">
+        <v>898.7</v>
+      </c>
+      <c r="BF13" s="41">
+        <v>990.2</v>
+      </c>
+      <c r="BG13" s="41">
+        <v>514.70000000000005</v>
+      </c>
+      <c r="BH13" s="41">
+        <v>150.4</v>
+      </c>
+      <c r="BI13" s="41">
+        <v>91.6</v>
+      </c>
+      <c r="BJ13" s="7">
+        <v>471.3</v>
+      </c>
+      <c r="BK13" s="41">
+        <v>846.8</v>
+      </c>
+      <c r="BL13" s="41">
+        <v>803.7</v>
+      </c>
+      <c r="BM13" s="41">
+        <v>1822.2</v>
+      </c>
+      <c r="BN13" s="41">
+        <v>1795.3</v>
+      </c>
+      <c r="BO13" s="41">
+        <v>4352.2</v>
+      </c>
+      <c r="BP13" s="41">
+        <v>2312</v>
+      </c>
+      <c r="BQ13" s="41">
+        <v>1060</v>
+      </c>
+      <c r="BR13" s="41">
+        <v>1189.8</v>
+      </c>
+      <c r="BS13" s="41">
+        <v>630.5</v>
+      </c>
+      <c r="BT13" s="41">
+        <v>194.3</v>
+      </c>
+      <c r="BU13" s="41">
+        <v>112</v>
+      </c>
+      <c r="BV13" s="7">
+        <v>514.1</v>
+      </c>
+      <c r="BW13" s="41">
+        <v>914.5</v>
+      </c>
+      <c r="BX13" s="41">
+        <v>866.7</v>
+      </c>
+      <c r="BY13" s="41">
+        <v>2008.8</v>
+      </c>
+      <c r="BZ13" s="41">
+        <v>1980.7</v>
+      </c>
+      <c r="CA13" s="41">
+        <v>4699.2</v>
+      </c>
+      <c r="CB13" s="41">
+        <v>1978.9</v>
+      </c>
+      <c r="CC13" s="41">
+        <v>891.7</v>
+      </c>
+      <c r="CD13" s="41">
+        <v>1002.5</v>
+      </c>
+      <c r="CE13" s="41">
+        <v>545</v>
+      </c>
+      <c r="CF13" s="41">
+        <v>175.1</v>
+      </c>
+      <c r="CG13" s="41">
+        <v>97.1</v>
+      </c>
+      <c r="CH13" s="7">
+        <v>513.70000000000005</v>
+      </c>
+      <c r="CI13" s="41">
+        <v>911.2</v>
+      </c>
+      <c r="CJ13" s="41">
+        <v>866.2</v>
+      </c>
+      <c r="CK13" s="41">
+        <v>1997.8</v>
+      </c>
+      <c r="CL13" s="41">
+        <v>1972.8</v>
+      </c>
+      <c r="CM13" s="41">
+        <v>4597.8</v>
+      </c>
+      <c r="CN13" s="41">
+        <v>2102.5</v>
+      </c>
+      <c r="CO13" s="41">
+        <v>941</v>
+      </c>
+      <c r="CP13" s="41"/>
+      <c r="CQ13" s="41"/>
+      <c r="CR13" s="41"/>
+      <c r="CS13" s="41"/>
+    </row>
+    <row r="14" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A14" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="7">
+        <v>338.7</v>
+      </c>
+      <c r="C14" s="41">
+        <v>541.70000000000005</v>
+      </c>
+      <c r="D14" s="42">
+        <v>568.4</v>
+      </c>
+      <c r="E14" s="41">
+        <v>1488.0000000000002</v>
+      </c>
+      <c r="F14" s="42">
+        <v>1386</v>
+      </c>
+      <c r="G14" s="41">
+        <v>3519.5999999999995</v>
+      </c>
+      <c r="H14" s="42">
+        <v>1618.8000000000011</v>
+      </c>
+      <c r="I14" s="41">
+        <v>621.5</v>
+      </c>
+      <c r="J14" s="42">
+        <v>511.29999999999927</v>
+      </c>
+      <c r="K14" s="41">
+        <v>574.89999999999964</v>
+      </c>
+      <c r="L14" s="42">
+        <v>270.89999999999964</v>
+      </c>
+      <c r="M14" s="41">
+        <v>438.10000000000036</v>
+      </c>
+      <c r="N14" s="7">
+        <v>341.6</v>
+      </c>
+      <c r="O14" s="41">
+        <v>544.19999999999993</v>
+      </c>
+      <c r="P14" s="42">
+        <v>570.70000000000005</v>
+      </c>
+      <c r="Q14" s="42">
+        <v>1488.9</v>
+      </c>
+      <c r="R14" s="41">
+        <v>1388.4</v>
+      </c>
+      <c r="S14" s="42">
+        <v>3524.8999999999996</v>
+      </c>
+      <c r="T14" s="42">
+        <v>1846.5999999999995</v>
+      </c>
+      <c r="U14" s="41">
+        <v>709.90000000000146</v>
+      </c>
+      <c r="V14" s="42">
+        <v>585.79999999999927</v>
+      </c>
+      <c r="W14" s="42">
+        <v>651.20000000000073</v>
+      </c>
+      <c r="X14" s="41">
+        <v>308.5</v>
+      </c>
+      <c r="Y14" s="42">
+        <v>497.89999999999964</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>347.4</v>
+      </c>
+      <c r="AA14" s="41">
+        <v>552.80000000000007</v>
+      </c>
+      <c r="AB14" s="42">
+        <v>577.39999999999986</v>
+      </c>
+      <c r="AC14" s="42">
+        <v>1511.3000000000002</v>
+      </c>
+      <c r="AD14" s="41">
+        <v>1411.2999999999997</v>
+      </c>
+      <c r="AE14" s="42">
+        <v>3592.1000000000004</v>
+      </c>
+      <c r="AF14" s="42">
+        <v>1670.9999999999991</v>
+      </c>
+      <c r="AG14" s="41">
+        <v>641.70000000000073</v>
+      </c>
+      <c r="AH14" s="42">
+        <v>527.89999999999964</v>
+      </c>
+      <c r="AI14" s="42">
+        <v>595.5</v>
+      </c>
+      <c r="AJ14" s="41">
+        <v>277.80000000000109</v>
+      </c>
+      <c r="AK14" s="42">
+        <v>448.5</v>
+      </c>
+      <c r="AL14" s="7">
+        <v>320.10000000000002</v>
+      </c>
+      <c r="AM14" s="41">
+        <v>518.4</v>
+      </c>
+      <c r="AN14" s="41">
+        <v>539.40000000000009</v>
+      </c>
+      <c r="AO14" s="42">
+        <v>1426.6999999999998</v>
+      </c>
+      <c r="AP14" s="41">
+        <v>1322.9</v>
+      </c>
+      <c r="AQ14" s="41">
+        <v>3395.1000000000004</v>
+      </c>
+      <c r="AR14" s="42">
+        <v>1200.5</v>
+      </c>
+      <c r="AS14" s="41">
+        <v>457.79999999999927</v>
+      </c>
+      <c r="AT14" s="41">
+        <v>375.5</v>
+      </c>
+      <c r="AU14" s="42">
+        <v>426.89999999999964</v>
+      </c>
+      <c r="AV14" s="41">
+        <v>199</v>
+      </c>
+      <c r="AW14" s="41">
+        <v>330.60000000000036</v>
+      </c>
+      <c r="AX14" s="7">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="AY14" s="41">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="AZ14" s="41">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="BA14" s="41">
+        <v>337.1</v>
+      </c>
+      <c r="BB14" s="41">
+        <v>315</v>
+      </c>
+      <c r="BC14" s="41">
+        <v>798.8</v>
+      </c>
+      <c r="BD14" s="41">
+        <v>433.9</v>
+      </c>
+      <c r="BE14" s="41">
+        <v>171.7</v>
+      </c>
+      <c r="BF14" s="41">
+        <v>145.4</v>
+      </c>
+      <c r="BG14" s="41">
+        <v>160</v>
+      </c>
+      <c r="BH14" s="41">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="BI14" s="41">
+        <v>122</v>
+      </c>
+      <c r="BJ14" s="7">
+        <v>84.3</v>
+      </c>
+      <c r="BK14" s="41">
+        <v>150.19999999999999</v>
+      </c>
+      <c r="BL14" s="41">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="BM14" s="41">
+        <v>385.1</v>
+      </c>
+      <c r="BN14" s="41">
+        <v>359.4</v>
+      </c>
+      <c r="BO14" s="41">
+        <v>913.8</v>
+      </c>
+      <c r="BP14" s="41">
+        <v>491.7</v>
+      </c>
+      <c r="BQ14" s="41">
+        <v>192.1</v>
+      </c>
+      <c r="BR14" s="41">
+        <v>161</v>
+      </c>
+      <c r="BS14" s="41">
+        <v>178.9</v>
+      </c>
+      <c r="BT14" s="41">
+        <v>86.8</v>
+      </c>
+      <c r="BU14" s="41">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="BV14" s="7">
+        <v>85.2</v>
+      </c>
+      <c r="BW14" s="41">
+        <v>152.9</v>
+      </c>
+      <c r="BX14" s="41">
+        <v>149.69999999999999</v>
+      </c>
+      <c r="BY14" s="41">
+        <v>395.3</v>
+      </c>
+      <c r="BZ14" s="41">
+        <v>368.8</v>
+      </c>
+      <c r="CA14" s="41">
+        <v>939.1</v>
+      </c>
+      <c r="CB14" s="41">
+        <v>502.8</v>
+      </c>
+      <c r="CC14" s="41">
+        <v>195.1</v>
+      </c>
+      <c r="CD14" s="41">
+        <v>162.6</v>
+      </c>
+      <c r="CE14" s="41">
+        <v>181.7</v>
+      </c>
+      <c r="CF14" s="41">
+        <v>87.2</v>
+      </c>
+      <c r="CG14" s="41">
+        <v>143.6</v>
+      </c>
+      <c r="CH14" s="7">
+        <v>85.4</v>
+      </c>
+      <c r="CI14" s="41">
+        <v>153.5</v>
+      </c>
+      <c r="CJ14" s="41">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="CK14" s="41">
+        <v>383.9</v>
+      </c>
+      <c r="CL14" s="41">
+        <v>360.6</v>
+      </c>
+      <c r="CM14" s="41">
+        <v>914.4</v>
+      </c>
+      <c r="CN14" s="41">
+        <v>510.6</v>
+      </c>
+      <c r="CO14" s="41">
+        <v>196.7</v>
+      </c>
+      <c r="CP14" s="41"/>
+      <c r="CQ14" s="41"/>
+      <c r="CR14" s="41"/>
+      <c r="CS14" s="41"/>
+    </row>
+    <row r="15" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A15" s="40" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="7">
+        <v>467.1</v>
+      </c>
+      <c r="C15" s="41">
+        <v>659.49999999999989</v>
+      </c>
+      <c r="D15" s="42">
+        <v>623.60000000000014</v>
+      </c>
+      <c r="E15" s="41">
+        <v>1356.4999999999998</v>
+      </c>
+      <c r="F15" s="42">
+        <v>1240.3000000000002</v>
+      </c>
+      <c r="G15" s="41">
+        <v>3011.6000000000004</v>
+      </c>
+      <c r="H15" s="42">
+        <v>1416.6999999999989</v>
+      </c>
+      <c r="I15" s="41">
+        <v>483.70000000000073</v>
+      </c>
+      <c r="J15" s="42">
+        <v>458.29999999999927</v>
+      </c>
+      <c r="K15" s="41">
+        <v>392.30000000000109</v>
+      </c>
+      <c r="L15" s="42">
+        <v>282.60000000000036</v>
+      </c>
+      <c r="M15" s="41">
+        <v>415.19999999999891</v>
+      </c>
+      <c r="N15" s="7">
+        <v>467.4</v>
+      </c>
+      <c r="O15" s="41">
+        <v>654.6</v>
+      </c>
+      <c r="P15" s="42">
+        <v>606.5</v>
+      </c>
+      <c r="Q15" s="42">
+        <v>1349.6</v>
+      </c>
+      <c r="R15" s="41">
+        <v>1227.2999999999997</v>
+      </c>
+      <c r="S15" s="42">
+        <v>3026.4000000000005</v>
+      </c>
+      <c r="T15" s="42">
+        <v>1401.8000000000002</v>
+      </c>
+      <c r="U15" s="41">
+        <v>470.10000000000036</v>
+      </c>
+      <c r="V15" s="42">
+        <v>456</v>
+      </c>
+      <c r="W15" s="42">
+        <v>393.59999999999854</v>
+      </c>
+      <c r="X15" s="41">
+        <v>285.70000000000073</v>
+      </c>
+      <c r="Y15" s="42">
+        <v>423.5</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>478</v>
+      </c>
+      <c r="AA15" s="41">
+        <v>664.90000000000009</v>
+      </c>
+      <c r="AB15" s="42">
+        <v>618.59999999999991</v>
+      </c>
+      <c r="AC15" s="42">
+        <v>1365.6</v>
+      </c>
+      <c r="AD15" s="41">
+        <v>1248.5000000000005</v>
+      </c>
+      <c r="AE15" s="42">
+        <v>3050.7999999999993</v>
+      </c>
+      <c r="AF15" s="42">
+        <v>1442.2000000000007</v>
+      </c>
+      <c r="AG15" s="41">
+        <v>492.60000000000036</v>
+      </c>
+      <c r="AH15" s="42">
+        <v>476.89999999999964</v>
+      </c>
+      <c r="AI15" s="42">
+        <v>408</v>
+      </c>
+      <c r="AJ15" s="41">
+        <v>295</v>
+      </c>
+      <c r="AK15" s="42">
+        <v>426.69999999999891</v>
+      </c>
+      <c r="AL15" s="7">
+        <v>412.3</v>
+      </c>
+      <c r="AM15" s="41">
+        <v>602.40000000000009</v>
+      </c>
+      <c r="AN15" s="41">
+        <v>553.09999999999991</v>
+      </c>
+      <c r="AO15" s="42">
+        <v>1306.8999999999999</v>
+      </c>
+      <c r="AP15" s="41">
+        <v>1183.6000000000004</v>
+      </c>
+      <c r="AQ15" s="41">
+        <v>2979.5</v>
+      </c>
+      <c r="AR15" s="42">
+        <v>1408.1999999999998</v>
+      </c>
+      <c r="AS15" s="41">
+        <v>450.60000000000036</v>
+      </c>
+      <c r="AT15" s="41">
+        <v>434.69999999999891</v>
+      </c>
+      <c r="AU15" s="42">
+        <v>368.60000000000036</v>
+      </c>
+      <c r="AV15" s="41">
+        <v>255.89999999999964</v>
+      </c>
+      <c r="AW15" s="41">
+        <v>391.20000000000073</v>
+      </c>
+      <c r="AX15" s="7">
+        <v>228.2</v>
+      </c>
+      <c r="AY15" s="41">
+        <v>327</v>
+      </c>
+      <c r="AZ15" s="41">
+        <v>297.10000000000002</v>
+      </c>
+      <c r="BA15" s="41">
+        <v>683.4</v>
+      </c>
+      <c r="BB15" s="41">
+        <v>632.1</v>
+      </c>
+      <c r="BC15" s="41">
+        <v>1557.9</v>
+      </c>
+      <c r="BD15" s="41">
+        <v>652.6</v>
+      </c>
+      <c r="BE15" s="41">
+        <v>212.6</v>
+      </c>
+      <c r="BF15" s="41">
+        <v>202.7</v>
+      </c>
+      <c r="BG15" s="41">
+        <v>177.3</v>
+      </c>
+      <c r="BH15" s="41">
+        <v>118.3</v>
+      </c>
+      <c r="BI15" s="41">
+        <v>175.9</v>
+      </c>
+      <c r="BJ15" s="7">
+        <v>215.1</v>
+      </c>
+      <c r="BK15" s="41">
+        <v>318.2</v>
+      </c>
+      <c r="BL15" s="41">
+        <v>289</v>
+      </c>
+      <c r="BM15" s="41">
+        <v>676.5</v>
+      </c>
+      <c r="BN15" s="41">
+        <v>617.79999999999995</v>
+      </c>
+      <c r="BO15" s="41">
+        <v>1547.4</v>
+      </c>
+      <c r="BP15" s="41">
+        <v>637.1</v>
+      </c>
+      <c r="BQ15" s="41">
+        <v>196.6</v>
+      </c>
+      <c r="BR15" s="41">
+        <v>193.3</v>
+      </c>
+      <c r="BS15" s="41">
+        <v>168.7</v>
+      </c>
+      <c r="BT15" s="41">
+        <v>114</v>
+      </c>
+      <c r="BU15" s="41">
+        <v>175.3</v>
+      </c>
+      <c r="BV15" s="7">
+        <v>266.8</v>
+      </c>
+      <c r="BW15" s="41">
+        <v>393.6</v>
+      </c>
+      <c r="BX15" s="41">
+        <v>360</v>
+      </c>
+      <c r="BY15" s="41">
+        <v>820</v>
+      </c>
+      <c r="BZ15" s="41">
+        <v>748.5</v>
+      </c>
+      <c r="CA15" s="41">
+        <v>1850</v>
+      </c>
+      <c r="CB15" s="41">
+        <v>637</v>
+      </c>
+      <c r="CC15" s="41">
+        <v>196.5</v>
+      </c>
+      <c r="CD15" s="41">
+        <v>193.2</v>
+      </c>
+      <c r="CE15" s="41">
+        <v>168.7</v>
+      </c>
+      <c r="CF15" s="41">
+        <v>113.9</v>
+      </c>
+      <c r="CG15" s="41">
+        <v>175.3</v>
+      </c>
+      <c r="CH15" s="7">
+        <v>206.3</v>
+      </c>
+      <c r="CI15" s="41">
+        <v>304.3</v>
+      </c>
+      <c r="CJ15" s="41">
+        <v>276.5</v>
+      </c>
+      <c r="CK15" s="41">
+        <v>634.29999999999995</v>
+      </c>
+      <c r="CL15" s="41">
+        <v>580.4</v>
+      </c>
+      <c r="CM15" s="41">
+        <v>1417.3</v>
+      </c>
+      <c r="CN15" s="41">
+        <v>613.5</v>
+      </c>
+      <c r="CO15" s="41">
+        <v>188.9</v>
+      </c>
+      <c r="CP15" s="41"/>
+      <c r="CQ15" s="41"/>
+      <c r="CR15" s="41"/>
+      <c r="CS15" s="41"/>
+    </row>
+    <row r="16" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A16" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="7">
+        <v>696.7</v>
+      </c>
+      <c r="C16" s="41">
+        <v>984.09999999999991</v>
+      </c>
+      <c r="D16" s="42">
+        <v>921.89999999999986</v>
+      </c>
+      <c r="E16" s="41">
+        <v>2011.3000000000002</v>
+      </c>
+      <c r="F16" s="42">
+        <v>2027.8000000000002</v>
+      </c>
+      <c r="G16" s="41">
+        <v>3806.7</v>
+      </c>
+      <c r="H16" s="42">
+        <v>2138.1000000000004</v>
+      </c>
+      <c r="I16" s="41">
+        <v>809</v>
+      </c>
+      <c r="J16" s="42">
+        <v>675.79999999999927</v>
+      </c>
+      <c r="K16" s="41">
+        <v>569.30000000000109</v>
+      </c>
+      <c r="L16" s="42">
+        <v>331.79999999999927</v>
+      </c>
+      <c r="M16" s="41">
+        <v>569.20000000000073</v>
+      </c>
+      <c r="N16" s="7">
+        <v>675.6</v>
+      </c>
+      <c r="O16" s="41">
+        <v>963.99999999999989</v>
+      </c>
+      <c r="P16" s="42">
+        <v>896.40000000000009</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>1943.1000000000004</v>
+      </c>
+      <c r="R16" s="41">
+        <v>1950.6999999999998</v>
+      </c>
+      <c r="S16" s="42">
+        <v>3717.9000000000005</v>
+      </c>
+      <c r="T16" s="42">
+        <v>2205</v>
+      </c>
+      <c r="U16" s="41">
+        <v>788.59999999999854</v>
+      </c>
+      <c r="V16" s="42">
+        <v>657.40000000000146</v>
+      </c>
+      <c r="W16" s="42">
+        <v>566.29999999999927</v>
+      </c>
+      <c r="X16" s="41">
+        <v>336.60000000000036</v>
+      </c>
+      <c r="Y16" s="42">
+        <v>607.39999999999964</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>677.9</v>
+      </c>
+      <c r="AA16" s="41">
+        <v>969.69999999999993</v>
+      </c>
+      <c r="AB16" s="42">
+        <v>901.90000000000009</v>
+      </c>
+      <c r="AC16" s="42">
+        <v>1954.6999999999998</v>
+      </c>
+      <c r="AD16" s="41">
+        <v>1964.6999999999998</v>
+      </c>
+      <c r="AE16" s="42">
+        <v>3740.1000000000004</v>
+      </c>
+      <c r="AF16" s="42">
+        <v>2281.7000000000007</v>
+      </c>
+      <c r="AG16" s="41">
+        <v>816.09999999999854</v>
+      </c>
+      <c r="AH16" s="42">
+        <v>680.30000000000109</v>
+      </c>
+      <c r="AI16" s="42">
+        <v>586.5</v>
+      </c>
+      <c r="AJ16" s="41">
+        <v>348.69999999999891</v>
+      </c>
+      <c r="AK16" s="42">
+        <v>629</v>
+      </c>
+      <c r="AL16" s="7">
+        <v>676.1</v>
+      </c>
+      <c r="AM16" s="41">
+        <v>968.80000000000007</v>
+      </c>
+      <c r="AN16" s="41">
+        <v>899.40000000000009</v>
+      </c>
+      <c r="AO16" s="42">
+        <v>1952.8000000000002</v>
+      </c>
+      <c r="AP16" s="41">
+        <v>1950.5</v>
+      </c>
+      <c r="AQ16" s="41">
+        <v>3755.1999999999989</v>
+      </c>
+      <c r="AR16" s="42">
+        <v>2288.9000000000015</v>
+      </c>
+      <c r="AS16" s="41">
+        <v>821.39999999999964</v>
+      </c>
+      <c r="AT16" s="41">
+        <v>685.60000000000036</v>
+      </c>
+      <c r="AU16" s="42">
+        <v>592.29999999999927</v>
+      </c>
+      <c r="AV16" s="41">
+        <v>351.79999999999927</v>
+      </c>
+      <c r="AW16" s="41">
+        <v>650.20000000000073</v>
+      </c>
+      <c r="AX16" s="7">
+        <v>324.5</v>
+      </c>
+      <c r="AY16" s="41">
+        <v>455.4</v>
+      </c>
+      <c r="AZ16" s="41">
+        <v>422.4</v>
+      </c>
+      <c r="BA16" s="41">
+        <v>904.9</v>
+      </c>
+      <c r="BB16" s="41">
+        <v>851.7</v>
+      </c>
+      <c r="BC16" s="41">
+        <v>1773.8</v>
+      </c>
+      <c r="BD16" s="41">
+        <v>1046</v>
+      </c>
+      <c r="BE16" s="41">
+        <v>379</v>
+      </c>
+      <c r="BF16" s="41">
+        <v>337.5</v>
+      </c>
+      <c r="BG16" s="41">
+        <v>281.39999999999998</v>
+      </c>
+      <c r="BH16" s="41">
+        <v>170.7</v>
+      </c>
+      <c r="BI16" s="41">
+        <v>297.5</v>
+      </c>
+      <c r="BJ16" s="7">
+        <v>339.4</v>
+      </c>
+      <c r="BK16" s="41">
+        <v>479.3</v>
+      </c>
+      <c r="BL16" s="41">
+        <v>461.3</v>
+      </c>
+      <c r="BM16" s="41">
+        <v>989.7</v>
+      </c>
+      <c r="BN16" s="41">
+        <v>931.4</v>
+      </c>
+      <c r="BO16" s="41">
+        <v>1930.4</v>
+      </c>
+      <c r="BP16" s="41">
+        <v>961.3</v>
+      </c>
+      <c r="BQ16" s="41">
+        <v>348.1</v>
+      </c>
+      <c r="BR16" s="41">
+        <v>309.2</v>
+      </c>
+      <c r="BS16" s="41">
+        <v>258.10000000000002</v>
+      </c>
+      <c r="BT16" s="41">
+        <v>156.5</v>
+      </c>
+      <c r="BU16" s="41">
+        <v>273</v>
+      </c>
+      <c r="BV16" s="7">
+        <v>311.2</v>
+      </c>
+      <c r="BW16" s="41">
+        <v>435.8</v>
+      </c>
+      <c r="BX16" s="41">
+        <v>419.6</v>
+      </c>
+      <c r="BY16" s="41">
+        <v>902.2</v>
+      </c>
+      <c r="BZ16" s="41">
+        <v>907.4</v>
+      </c>
+      <c r="CA16" s="41">
+        <v>1890.9</v>
+      </c>
+      <c r="CB16" s="41">
+        <v>1026.5999999999999</v>
+      </c>
+      <c r="CC16" s="41">
+        <v>476</v>
+      </c>
+      <c r="CD16" s="41">
+        <v>424.4</v>
+      </c>
+      <c r="CE16" s="41">
+        <v>381.5</v>
+      </c>
+      <c r="CF16" s="41">
+        <v>348</v>
+      </c>
+      <c r="CG16" s="41">
+        <v>484.7</v>
+      </c>
+      <c r="CH16" s="7">
+        <v>544.1</v>
+      </c>
+      <c r="CI16" s="41">
+        <v>672.4</v>
+      </c>
+      <c r="CJ16" s="41">
+        <v>671.6</v>
+      </c>
+      <c r="CK16" s="41">
+        <v>1134.0999999999999</v>
+      </c>
+      <c r="CL16" s="41">
+        <v>1089.9000000000001</v>
+      </c>
+      <c r="CM16" s="41">
+        <v>1980.5</v>
+      </c>
+      <c r="CN16" s="41">
+        <v>1064</v>
+      </c>
+      <c r="CO16" s="41">
+        <v>377.7</v>
+      </c>
+      <c r="CP16" s="41"/>
+      <c r="CQ16" s="41"/>
+      <c r="CR16" s="41"/>
+      <c r="CS16" s="41"/>
+    </row>
+    <row r="17" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A17" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="7">
+        <v>838.1</v>
+      </c>
+      <c r="C17" s="41">
+        <v>905.80000000000007</v>
+      </c>
+      <c r="D17" s="42">
+        <v>886.79999999999973</v>
+      </c>
+      <c r="E17" s="41">
+        <v>2062.6999999999998</v>
+      </c>
+      <c r="F17" s="42">
+        <v>1860.7000000000007</v>
+      </c>
+      <c r="G17" s="41">
+        <v>4364.1000000000004</v>
+      </c>
+      <c r="H17" s="42">
+        <v>2211.0999999999985</v>
+      </c>
+      <c r="I17" s="41">
+        <v>993.60000000000036</v>
+      </c>
+      <c r="J17" s="42">
+        <v>987.10000000000036</v>
+      </c>
+      <c r="K17" s="41">
+        <v>851.10000000000036</v>
+      </c>
+      <c r="L17" s="42">
+        <v>430.30000000000109</v>
+      </c>
+      <c r="M17" s="41">
+        <v>623.69999999999709</v>
+      </c>
+      <c r="N17" s="7">
+        <v>851</v>
+      </c>
+      <c r="O17" s="41">
+        <v>931.2</v>
+      </c>
+      <c r="P17" s="42">
+        <v>919.99999999999977</v>
+      </c>
+      <c r="Q17" s="42">
+        <v>2121.9000000000005</v>
+      </c>
+      <c r="R17" s="41">
+        <v>1895.7999999999993</v>
+      </c>
+      <c r="S17" s="42">
+        <v>4449.1000000000004</v>
+      </c>
+      <c r="T17" s="42">
+        <v>2344.1000000000004</v>
+      </c>
+      <c r="U17" s="41">
+        <v>1048.1000000000004</v>
+      </c>
+      <c r="V17" s="42">
+        <v>1029</v>
+      </c>
+      <c r="W17" s="42">
+        <v>896</v>
+      </c>
+      <c r="X17" s="41">
+        <v>459.29999999999927</v>
+      </c>
+      <c r="Y17" s="42">
+        <v>656.40000000000146</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>859.1</v>
+      </c>
+      <c r="AA17" s="41">
+        <v>948.30000000000007</v>
+      </c>
+      <c r="AB17" s="42">
+        <v>941.5</v>
+      </c>
+      <c r="AC17" s="42">
+        <v>2136.4999999999995</v>
+      </c>
+      <c r="AD17" s="41">
+        <v>1922.5</v>
+      </c>
+      <c r="AE17" s="42">
+        <v>4499.8999999999996</v>
+      </c>
+      <c r="AF17" s="42">
+        <v>2371.9000000000015</v>
+      </c>
+      <c r="AG17" s="41">
+        <v>1062.2999999999993</v>
+      </c>
+      <c r="AH17" s="42">
+        <v>1050.3999999999996</v>
+      </c>
+      <c r="AI17" s="42">
+        <v>892.39999999999964</v>
+      </c>
+      <c r="AJ17" s="41">
+        <v>444.70000000000073</v>
+      </c>
+      <c r="AK17" s="42">
+        <v>656.09999999999854</v>
+      </c>
+      <c r="AL17" s="7">
+        <v>845.7</v>
+      </c>
+      <c r="AM17" s="41">
+        <v>933.3</v>
+      </c>
+      <c r="AN17" s="41">
+        <v>929.19999999999982</v>
+      </c>
+      <c r="AO17" s="42">
+        <v>2119.8000000000002</v>
+      </c>
+      <c r="AP17" s="41">
+        <v>1896.1000000000004</v>
+      </c>
+      <c r="AQ17" s="41">
+        <v>4473.6999999999989</v>
+      </c>
+      <c r="AR17" s="42">
+        <v>2328.1000000000004</v>
+      </c>
+      <c r="AS17" s="41">
+        <v>1024.7000000000007</v>
+      </c>
+      <c r="AT17" s="41">
+        <v>1015.1999999999989</v>
+      </c>
+      <c r="AU17" s="42">
+        <v>879.5</v>
+      </c>
+      <c r="AV17" s="41">
+        <v>444.60000000000218</v>
+      </c>
+      <c r="AW17" s="41">
+        <v>576.09999999999854</v>
+      </c>
+      <c r="AX17" s="7">
+        <v>233</v>
+      </c>
+      <c r="AY17" s="41">
+        <v>261.89999999999998</v>
+      </c>
+      <c r="AZ17" s="41">
+        <v>279.10000000000002</v>
+      </c>
+      <c r="BA17" s="41">
+        <v>611.9</v>
+      </c>
+      <c r="BB17" s="41">
+        <v>581.20000000000005</v>
+      </c>
+      <c r="BC17" s="41">
+        <v>1250.4000000000001</v>
+      </c>
+      <c r="BD17" s="41">
+        <v>639.6</v>
+      </c>
+      <c r="BE17" s="41">
+        <v>309.39999999999998</v>
+      </c>
+      <c r="BF17" s="41">
+        <v>294.39999999999998</v>
+      </c>
+      <c r="BG17" s="41">
+        <v>248.5</v>
+      </c>
+      <c r="BH17" s="41">
+        <v>126.6</v>
+      </c>
+      <c r="BI17" s="41">
+        <v>152.4</v>
+      </c>
+      <c r="BJ17" s="7">
+        <v>231</v>
+      </c>
+      <c r="BK17" s="41">
+        <v>273.3</v>
+      </c>
+      <c r="BL17" s="41">
+        <v>307.60000000000002</v>
+      </c>
+      <c r="BM17" s="41">
+        <v>634.6</v>
+      </c>
+      <c r="BN17" s="41">
+        <v>585.70000000000005</v>
+      </c>
+      <c r="BO17" s="41">
+        <v>1267.9000000000001</v>
+      </c>
+      <c r="BP17" s="41">
+        <v>651.6</v>
+      </c>
+      <c r="BQ17" s="41">
+        <v>332.1</v>
+      </c>
+      <c r="BR17" s="41">
+        <v>311</v>
+      </c>
+      <c r="BS17" s="41">
+        <v>253.3</v>
+      </c>
+      <c r="BT17" s="41">
+        <v>125.6</v>
+      </c>
+      <c r="BU17" s="41">
+        <v>155</v>
+      </c>
+      <c r="BV17" s="7">
+        <v>248.5</v>
+      </c>
+      <c r="BW17" s="41">
+        <v>276.7</v>
+      </c>
+      <c r="BX17" s="41">
+        <v>382.5</v>
+      </c>
+      <c r="BY17" s="41">
+        <v>623.70000000000005</v>
+      </c>
+      <c r="BZ17" s="41">
+        <v>640.1</v>
+      </c>
+      <c r="CA17" s="41">
+        <v>1355.3</v>
+      </c>
+      <c r="CB17" s="41">
+        <v>683</v>
+      </c>
+      <c r="CC17" s="41">
+        <v>344</v>
+      </c>
+      <c r="CD17" s="41">
+        <v>315.10000000000002</v>
+      </c>
+      <c r="CE17" s="41">
+        <v>279.7</v>
+      </c>
+      <c r="CF17" s="41">
+        <v>140.6</v>
+      </c>
+      <c r="CG17" s="41">
+        <v>165.1</v>
+      </c>
+      <c r="CH17" s="7">
+        <v>254.6</v>
+      </c>
+      <c r="CI17" s="41">
+        <v>298.5</v>
+      </c>
+      <c r="CJ17" s="41">
+        <v>332</v>
+      </c>
+      <c r="CK17" s="41">
+        <v>663</v>
+      </c>
+      <c r="CL17" s="41">
+        <v>630.79999999999995</v>
+      </c>
+      <c r="CM17" s="41">
+        <v>1371.6</v>
+      </c>
+      <c r="CN17" s="41">
+        <v>690.5</v>
+      </c>
+      <c r="CO17" s="41">
+        <v>359.8</v>
+      </c>
+      <c r="CP17" s="41"/>
+      <c r="CQ17" s="41"/>
+      <c r="CR17" s="41"/>
+      <c r="CS17" s="41"/>
+    </row>
+    <row r="18" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A18" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="7">
+        <v>4011.9</v>
+      </c>
+      <c r="C18" s="41">
+        <v>4321.8999999999996</v>
+      </c>
+      <c r="D18" s="42">
+        <v>4321.3000000000011</v>
+      </c>
+      <c r="E18" s="41">
+        <v>6073.1999999999989</v>
+      </c>
+      <c r="F18" s="42">
+        <v>6267.7000000000007</v>
+      </c>
+      <c r="G18" s="41">
+        <v>10392.800000000003</v>
+      </c>
+      <c r="H18" s="42">
+        <v>6431.3999999999942</v>
+      </c>
+      <c r="I18" s="41">
+        <v>3395.2000000000044</v>
+      </c>
+      <c r="J18" s="42">
+        <v>3262.6999999999971</v>
+      </c>
+      <c r="K18" s="41">
+        <v>3488.0999999999985</v>
+      </c>
+      <c r="L18" s="42">
+        <v>2674.6000000000058</v>
+      </c>
+      <c r="M18" s="41">
+        <v>3057.7999999999956</v>
+      </c>
+      <c r="N18" s="7">
+        <v>3743.2</v>
+      </c>
+      <c r="O18" s="41">
+        <v>4665.8</v>
+      </c>
+      <c r="P18" s="42">
+        <v>3973.2999999999993</v>
+      </c>
+      <c r="Q18" s="42">
+        <v>6054.9000000000015</v>
+      </c>
+      <c r="R18" s="41">
+        <v>6359.2000000000007</v>
+      </c>
+      <c r="S18" s="42">
+        <v>10465.699999999997</v>
+      </c>
+      <c r="T18" s="42">
+        <v>6561.0999999999985</v>
+      </c>
+      <c r="U18" s="41">
+        <v>3689.4000000000015</v>
+      </c>
+      <c r="V18" s="42">
+        <v>3423.9000000000015</v>
+      </c>
+      <c r="W18" s="42">
+        <v>3630.1999999999971</v>
+      </c>
+      <c r="X18" s="41">
+        <v>2807.5</v>
+      </c>
+      <c r="Y18" s="42">
+        <v>3240.5</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>3834.4</v>
+      </c>
+      <c r="AA18" s="41">
+        <v>4046.4</v>
+      </c>
+      <c r="AB18" s="42">
+        <v>4021.4000000000005</v>
+      </c>
+      <c r="AC18" s="42">
+        <v>5842.2000000000007</v>
+      </c>
+      <c r="AD18" s="41">
+        <v>6023.2999999999993</v>
+      </c>
+      <c r="AE18" s="42">
+        <v>10039.100000000002</v>
+      </c>
+      <c r="AF18" s="42">
+        <v>6425.3999999999942</v>
+      </c>
+      <c r="AG18" s="41">
+        <v>3574.8000000000029</v>
+      </c>
+      <c r="AH18" s="42">
+        <v>3186.0999999999985</v>
+      </c>
+      <c r="AI18" s="42">
+        <v>3337.2000000000044</v>
+      </c>
+      <c r="AJ18" s="41">
+        <v>2717.6999999999971</v>
+      </c>
+      <c r="AK18" s="42">
+        <v>3342</v>
+      </c>
+      <c r="AL18" s="7">
+        <v>4070</v>
+      </c>
+      <c r="AM18" s="41">
+        <v>4452.7000000000007</v>
+      </c>
+      <c r="AN18" s="41">
+        <v>4409.0999999999985</v>
+      </c>
+      <c r="AO18" s="42">
+        <v>6740.2000000000007</v>
+      </c>
+      <c r="AP18" s="41">
+        <v>6968.0999999999985</v>
+      </c>
+      <c r="AQ18" s="41">
+        <v>12375.300000000003</v>
+      </c>
+      <c r="AR18" s="42">
+        <v>7130.2999999999956</v>
+      </c>
+      <c r="AS18" s="41">
+        <v>3996</v>
+      </c>
+      <c r="AT18" s="41">
+        <v>3791</v>
+      </c>
+      <c r="AU18" s="42">
+        <v>3802.7000000000044</v>
+      </c>
+      <c r="AV18" s="41">
+        <v>3018.4000000000015</v>
+      </c>
+      <c r="AW18" s="41">
+        <v>3353.3999999999942</v>
+      </c>
+      <c r="AX18" s="7">
+        <v>4075.6</v>
+      </c>
+      <c r="AY18" s="41">
+        <v>4219.8</v>
+      </c>
+      <c r="AZ18" s="41">
+        <v>4396</v>
+      </c>
+      <c r="BA18" s="41">
+        <v>6023</v>
+      </c>
+      <c r="BB18" s="41">
+        <v>6005</v>
+      </c>
+      <c r="BC18" s="41">
+        <v>10229</v>
+      </c>
+      <c r="BD18" s="41">
+        <v>6179.8</v>
+      </c>
+      <c r="BE18" s="41">
+        <v>4185.7</v>
+      </c>
+      <c r="BF18" s="41">
+        <v>3816.2</v>
+      </c>
+      <c r="BG18" s="41">
+        <v>3564.2</v>
+      </c>
+      <c r="BH18" s="41">
+        <v>2971.4</v>
+      </c>
+      <c r="BI18" s="41">
+        <v>3067.2</v>
+      </c>
+      <c r="BJ18" s="7">
+        <v>3788.7</v>
+      </c>
+      <c r="BK18" s="41">
+        <v>3908.9</v>
+      </c>
+      <c r="BL18" s="41">
+        <v>4150</v>
+      </c>
+      <c r="BM18" s="41">
+        <v>5635.6</v>
+      </c>
+      <c r="BN18" s="41">
+        <v>5581.7</v>
+      </c>
+      <c r="BO18" s="41">
+        <v>9893.2000000000007</v>
+      </c>
+      <c r="BP18" s="41">
+        <v>5584.4</v>
+      </c>
+      <c r="BQ18" s="41">
+        <v>3653.7</v>
+      </c>
+      <c r="BR18" s="41">
+        <v>3428.1</v>
+      </c>
+      <c r="BS18" s="41">
+        <v>3417</v>
+      </c>
+      <c r="BT18" s="41">
+        <v>2827.6</v>
+      </c>
+      <c r="BU18" s="41">
+        <v>3066.7</v>
+      </c>
+      <c r="BV18" s="7">
+        <v>3990</v>
+      </c>
+      <c r="BW18" s="41">
+        <v>4221.8999999999996</v>
+      </c>
+      <c r="BX18" s="41">
+        <v>4454.3</v>
+      </c>
+      <c r="BY18" s="41">
+        <v>6276.7</v>
+      </c>
+      <c r="BZ18" s="41">
+        <v>6124.5</v>
+      </c>
+      <c r="CA18" s="41">
+        <v>10475.1</v>
+      </c>
+      <c r="CB18" s="41">
+        <v>5965.2</v>
+      </c>
+      <c r="CC18" s="41">
+        <v>3926.7</v>
+      </c>
+      <c r="CD18" s="41">
+        <v>3466.7</v>
+      </c>
+      <c r="CE18" s="41">
+        <v>3336.1</v>
+      </c>
+      <c r="CF18" s="41">
+        <v>2747</v>
+      </c>
+      <c r="CG18" s="41">
+        <v>2830.9</v>
+      </c>
+      <c r="CH18" s="7">
+        <v>3458.2</v>
+      </c>
+      <c r="CI18" s="41">
+        <v>3563.5</v>
+      </c>
+      <c r="CJ18" s="41">
+        <v>3767.1</v>
+      </c>
+      <c r="CK18" s="41">
+        <v>5460.6</v>
+      </c>
+      <c r="CL18" s="41">
+        <v>5362.7</v>
+      </c>
+      <c r="CM18" s="41">
+        <v>9547.5</v>
+      </c>
+      <c r="CN18" s="41">
+        <v>5075.3999999999996</v>
+      </c>
+      <c r="CO18" s="41">
+        <v>3241.1</v>
+      </c>
+      <c r="CP18" s="41"/>
+      <c r="CQ18" s="41"/>
+      <c r="CR18" s="41"/>
+      <c r="CS18" s="41"/>
+    </row>
+    <row r="19" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A19" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="5">
+        <v>1211.9000000000001</v>
+      </c>
+      <c r="C19" s="41">
+        <v>1548.5</v>
+      </c>
+      <c r="D19" s="42">
+        <v>1491.7000000000003</v>
+      </c>
+      <c r="E19" s="41">
+        <v>3100.0999999999995</v>
+      </c>
+      <c r="F19" s="42">
+        <v>2877.5000000000009</v>
+      </c>
+      <c r="G19" s="41">
+        <v>6393.7000000000007</v>
+      </c>
+      <c r="H19" s="42">
+        <v>4073.2999999999993</v>
+      </c>
+      <c r="I19" s="41">
+        <v>1864.7999999999993</v>
+      </c>
+      <c r="J19" s="42">
+        <v>1776.2999999999993</v>
+      </c>
+      <c r="K19" s="41">
+        <v>1502.4000000000015</v>
+      </c>
+      <c r="L19" s="42">
+        <v>787.29999999999927</v>
+      </c>
+      <c r="M19" s="41">
+        <v>1112.2000000000007</v>
+      </c>
+      <c r="N19" s="5">
+        <v>1190.3</v>
+      </c>
+      <c r="O19" s="41">
+        <v>1554.8999999999999</v>
+      </c>
+      <c r="P19" s="42">
+        <v>1489.8000000000002</v>
+      </c>
+      <c r="Q19" s="42">
+        <v>3079.3</v>
+      </c>
+      <c r="R19" s="41">
+        <v>2827.7</v>
+      </c>
+      <c r="S19" s="42">
+        <v>6454.7999999999993</v>
+      </c>
+      <c r="T19" s="42">
+        <v>4105</v>
+      </c>
+      <c r="U19" s="41">
+        <v>1851.2999999999993</v>
+      </c>
+      <c r="V19" s="42">
+        <v>1796.3000000000029</v>
+      </c>
+      <c r="W19" s="42">
+        <v>1531.3999999999978</v>
+      </c>
+      <c r="X19" s="41">
+        <v>794.20000000000073</v>
+      </c>
+      <c r="Y19" s="42">
+        <v>1162.5999999999985</v>
+      </c>
+      <c r="Z19" s="5">
+        <v>1178.2</v>
+      </c>
+      <c r="AA19" s="41">
+        <v>1569.2</v>
+      </c>
+      <c r="AB19" s="42">
+        <v>1530.4</v>
+      </c>
+      <c r="AC19" s="42">
+        <v>3107.5</v>
+      </c>
+      <c r="AD19" s="41">
+        <v>2866.0999999999995</v>
+      </c>
+      <c r="AE19" s="42">
+        <v>6487.6999999999989</v>
+      </c>
+      <c r="AF19" s="42">
+        <v>4176.6000000000022</v>
+      </c>
+      <c r="AG19" s="41">
+        <v>1918.7000000000007</v>
+      </c>
+      <c r="AH19" s="42">
+        <v>1836</v>
+      </c>
+      <c r="AI19" s="42">
+        <v>1599.2999999999993</v>
+      </c>
+      <c r="AJ19" s="41">
+        <v>878.20000000000073</v>
+      </c>
+      <c r="AK19" s="42">
+        <v>1204</v>
+      </c>
+      <c r="AL19" s="5">
+        <v>930.6</v>
+      </c>
+      <c r="AM19" s="41">
+        <v>1237.0999999999999</v>
+      </c>
+      <c r="AN19" s="41">
+        <v>1253.7000000000003</v>
+      </c>
+      <c r="AO19" s="42">
+        <v>2450.7000000000003</v>
+      </c>
+      <c r="AP19" s="41">
+        <v>2314.2999999999993</v>
+      </c>
+      <c r="AQ19" s="41">
+        <v>5218.7000000000007</v>
+      </c>
+      <c r="AR19" s="42">
+        <v>3004.8999999999996</v>
+      </c>
+      <c r="AS19" s="41">
+        <v>1511.0999999999985</v>
+      </c>
+      <c r="AT19" s="41">
+        <v>1423.9000000000015</v>
+      </c>
+      <c r="AU19" s="42">
+        <v>1235.5</v>
+      </c>
+      <c r="AV19" s="41">
+        <v>749.09999999999854</v>
+      </c>
+      <c r="AW19" s="41">
+        <v>859.90000000000146</v>
+      </c>
+      <c r="AX19" s="5">
+        <v>454.4</v>
+      </c>
+      <c r="AY19" s="41">
+        <v>592.79999999999995</v>
+      </c>
+      <c r="AZ19" s="41">
+        <v>615.29999999999995</v>
+      </c>
+      <c r="BA19" s="41">
+        <v>1091.8</v>
+      </c>
+      <c r="BB19" s="41">
+        <v>1023.1</v>
+      </c>
+      <c r="BC19" s="41">
+        <v>2124.6</v>
+      </c>
+      <c r="BD19" s="41">
+        <v>1299.5999999999999</v>
+      </c>
+      <c r="BE19" s="41">
+        <v>706</v>
+      </c>
+      <c r="BF19" s="41">
+        <v>660.6</v>
+      </c>
+      <c r="BG19" s="41">
+        <v>563.6</v>
+      </c>
+      <c r="BH19" s="41">
+        <v>335.6</v>
+      </c>
+      <c r="BI19" s="41">
+        <v>398.7</v>
+      </c>
+      <c r="BJ19" s="5">
+        <v>459.5</v>
+      </c>
+      <c r="BK19" s="41">
+        <v>588.1</v>
+      </c>
+      <c r="BL19" s="41">
+        <v>605.79999999999995</v>
+      </c>
+      <c r="BM19" s="41">
+        <v>1136.0999999999999</v>
+      </c>
+      <c r="BN19" s="41">
+        <v>1076.4000000000001</v>
+      </c>
+      <c r="BO19" s="41">
+        <v>2235</v>
+      </c>
+      <c r="BP19" s="41">
+        <v>1370.4</v>
+      </c>
+      <c r="BQ19" s="41">
+        <v>716.7</v>
+      </c>
+      <c r="BR19" s="41">
+        <v>663.3</v>
+      </c>
+      <c r="BS19" s="41">
+        <v>526.29999999999995</v>
+      </c>
+      <c r="BT19" s="41">
+        <v>309.2</v>
+      </c>
+      <c r="BU19" s="41">
+        <v>445.4</v>
+      </c>
+      <c r="BV19" s="5">
+        <v>663.2</v>
+      </c>
+      <c r="BW19" s="41">
+        <v>783.4</v>
+      </c>
+      <c r="BX19" s="41">
+        <v>963</v>
+      </c>
+      <c r="BY19" s="41">
+        <v>1538.2</v>
+      </c>
+      <c r="BZ19" s="41">
+        <v>1464.2</v>
+      </c>
+      <c r="CA19" s="41">
+        <v>2845.7</v>
+      </c>
+      <c r="CB19" s="41">
+        <v>1668.2</v>
+      </c>
+      <c r="CC19" s="41">
+        <v>1057</v>
+      </c>
+      <c r="CD19" s="41">
+        <v>1044.0999999999999</v>
+      </c>
+      <c r="CE19" s="41">
+        <v>944.8</v>
+      </c>
+      <c r="CF19" s="41">
+        <v>635.4</v>
+      </c>
+      <c r="CG19" s="41">
+        <v>833.1</v>
+      </c>
+      <c r="CH19" s="5">
+        <v>947.9</v>
+      </c>
+      <c r="CI19" s="41">
+        <v>1099.5</v>
+      </c>
+      <c r="CJ19" s="41">
+        <v>1233.5999999999999</v>
+      </c>
+      <c r="CK19" s="41">
+        <v>1810.9</v>
+      </c>
+      <c r="CL19" s="41">
+        <v>1929.2</v>
+      </c>
+      <c r="CM19" s="41">
+        <v>3633.2</v>
+      </c>
+      <c r="CN19" s="41">
+        <v>2207.5</v>
+      </c>
+      <c r="CO19" s="41">
+        <v>1450.5</v>
+      </c>
+      <c r="CP19" s="41"/>
+      <c r="CQ19" s="41"/>
+      <c r="CR19" s="41"/>
+      <c r="CS19" s="41"/>
+    </row>
+    <row r="20" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A20" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="41">
+        <v>702.3</v>
+      </c>
+      <c r="C20" s="41">
+        <v>1276.6000000000001</v>
+      </c>
+      <c r="D20" s="42">
+        <v>1229.6999999999998</v>
+      </c>
+      <c r="E20" s="41">
+        <v>2745.0000000000005</v>
+      </c>
+      <c r="F20" s="42">
+        <v>2133.3999999999996</v>
+      </c>
+      <c r="G20" s="41">
+        <v>6340.7999999999993</v>
+      </c>
+      <c r="H20" s="42">
+        <v>1965.7000000000007</v>
+      </c>
+      <c r="I20" s="41">
+        <v>944.09999999999854</v>
+      </c>
+      <c r="J20" s="42">
+        <v>1075.1000000000022</v>
+      </c>
+      <c r="K20" s="41">
+        <v>549.79999999999927</v>
+      </c>
+      <c r="L20" s="42">
+        <v>191.90000000000146</v>
+      </c>
+      <c r="M20" s="41">
+        <v>210.19999999999709</v>
+      </c>
+      <c r="N20" s="41">
+        <v>725.5</v>
+      </c>
+      <c r="O20" s="41">
+        <v>1294.8</v>
+      </c>
+      <c r="P20" s="42">
+        <v>1256.3</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>2786.7000000000003</v>
+      </c>
+      <c r="R20" s="41">
+        <v>2178.5999999999995</v>
+      </c>
+      <c r="S20" s="42">
+        <v>6451.6</v>
+      </c>
+      <c r="T20" s="42">
+        <v>2019.9000000000015</v>
+      </c>
+      <c r="U20" s="41">
+        <v>973.69999999999709</v>
+      </c>
+      <c r="V20" s="42">
+        <v>1106</v>
+      </c>
+      <c r="W20" s="42">
+        <v>566.90000000000146</v>
+      </c>
+      <c r="X20" s="41">
+        <v>197.70000000000073</v>
+      </c>
+      <c r="Y20" s="42">
+        <v>221.20000000000073</v>
+      </c>
+      <c r="Z20" s="41">
+        <v>801.4</v>
+      </c>
+      <c r="AA20" s="41">
+        <v>1468.2999999999997</v>
+      </c>
+      <c r="AB20" s="42">
+        <v>1410.9</v>
+      </c>
+      <c r="AC20" s="42">
+        <v>3150.2000000000003</v>
+      </c>
+      <c r="AD20" s="41">
+        <v>2450.3000000000002</v>
+      </c>
+      <c r="AE20" s="42">
+        <v>7266.4</v>
+      </c>
+      <c r="AF20" s="42">
+        <v>2062.2999999999993</v>
+      </c>
+      <c r="AG20" s="41">
+        <v>988.29999999999927</v>
+      </c>
+      <c r="AH20" s="42">
+        <v>1127.1000000000022</v>
+      </c>
+      <c r="AI20" s="42">
+        <v>577.09999999999854</v>
+      </c>
+      <c r="AJ20" s="41">
+        <v>201.5</v>
+      </c>
+      <c r="AK20" s="42">
+        <v>224.60000000000218</v>
+      </c>
+      <c r="AL20" s="41">
+        <v>694.9</v>
+      </c>
+      <c r="AM20" s="41">
+        <v>1209.5</v>
+      </c>
+      <c r="AN20" s="41">
+        <v>1190.0999999999999</v>
+      </c>
+      <c r="AO20" s="42">
+        <v>2614.3000000000002</v>
+      </c>
+      <c r="AP20" s="41">
+        <v>2074.0999999999995</v>
+      </c>
+      <c r="AQ20" s="41">
+        <v>6095.7000000000007</v>
+      </c>
+      <c r="AR20" s="42">
+        <v>1907.6000000000004</v>
+      </c>
+      <c r="AS20" s="41">
+        <v>872.79999999999927</v>
+      </c>
+      <c r="AT20" s="41">
+        <v>1028.7999999999993</v>
+      </c>
+      <c r="AU20" s="42">
+        <v>513.29999999999927</v>
+      </c>
+      <c r="AV20" s="41">
+        <v>181.30000000000291</v>
+      </c>
+      <c r="AW20" s="41">
+        <v>174.89999999999782</v>
+      </c>
+      <c r="AX20" s="41">
+        <v>117.4</v>
+      </c>
+      <c r="AY20" s="41">
+        <v>262.3</v>
+      </c>
+      <c r="AZ20" s="41">
+        <v>236.1</v>
+      </c>
+      <c r="BA20" s="41">
+        <v>551.79999999999995</v>
+      </c>
+      <c r="BB20" s="41">
+        <v>412.4</v>
+      </c>
+      <c r="BC20" s="41">
+        <v>1242</v>
+      </c>
+      <c r="BD20" s="41">
+        <v>337.7</v>
+      </c>
+      <c r="BE20" s="41">
+        <v>181.8</v>
+      </c>
+      <c r="BF20" s="41">
+        <v>184.3</v>
+      </c>
+      <c r="BG20" s="41">
+        <v>103.2</v>
+      </c>
+      <c r="BH20" s="41">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="BI20" s="41">
+        <v>38.1</v>
+      </c>
+      <c r="BJ20" s="41">
+        <v>125.4</v>
+      </c>
+      <c r="BK20" s="41">
+        <v>278.60000000000002</v>
+      </c>
+      <c r="BL20" s="41">
+        <v>251</v>
+      </c>
+      <c r="BM20" s="41">
+        <v>585.6</v>
+      </c>
+      <c r="BN20" s="41">
+        <v>437.7</v>
+      </c>
+      <c r="BO20" s="41">
+        <v>1255.0999999999999</v>
+      </c>
+      <c r="BP20" s="41">
+        <v>342.4</v>
+      </c>
+      <c r="BQ20" s="41">
+        <v>188.6</v>
+      </c>
+      <c r="BR20" s="41">
+        <v>190.8</v>
+      </c>
+      <c r="BS20" s="41">
+        <v>108.2</v>
+      </c>
+      <c r="BT20" s="41">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="BU20" s="41">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="BV20" s="41">
+        <v>166.2</v>
+      </c>
+      <c r="BW20" s="41">
+        <v>334.6</v>
+      </c>
+      <c r="BX20" s="41">
+        <v>290.39999999999998</v>
+      </c>
+      <c r="BY20" s="41">
+        <v>695.1</v>
+      </c>
+      <c r="BZ20" s="41">
+        <v>510</v>
+      </c>
+      <c r="CA20" s="41">
+        <v>1500</v>
+      </c>
+      <c r="CB20" s="41">
+        <v>354.5</v>
+      </c>
+      <c r="CC20" s="41">
+        <v>205</v>
+      </c>
+      <c r="CD20" s="41">
+        <v>195</v>
+      </c>
+      <c r="CE20" s="41">
+        <v>109</v>
+      </c>
+      <c r="CF20" s="41">
+        <v>36.6</v>
+      </c>
+      <c r="CG20" s="41">
+        <v>40.5</v>
+      </c>
+      <c r="CH20" s="41">
+        <v>169.5</v>
+      </c>
+      <c r="CI20" s="41">
+        <v>342.1</v>
+      </c>
+      <c r="CJ20" s="41">
+        <v>297</v>
+      </c>
+      <c r="CK20" s="41">
+        <v>710.8</v>
+      </c>
+      <c r="CL20" s="41">
+        <v>522.29999999999995</v>
+      </c>
+      <c r="CM20" s="41">
+        <v>1534.1</v>
+      </c>
+      <c r="CN20" s="41">
+        <v>304.39999999999998</v>
+      </c>
+      <c r="CO20" s="41">
+        <v>175.7</v>
+      </c>
+      <c r="CP20" s="41"/>
+      <c r="CQ20" s="41"/>
+      <c r="CR20" s="41"/>
+      <c r="CS20" s="41"/>
+    </row>
+    <row r="21" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A21" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7">
+        <v>1046.5</v>
+      </c>
+      <c r="C21" s="41">
+        <v>1436.5</v>
+      </c>
+      <c r="D21" s="42">
+        <v>1309.4000000000001</v>
+      </c>
+      <c r="E21" s="41">
+        <v>2433.4999999999995</v>
+      </c>
+      <c r="F21" s="42">
+        <v>2163.5</v>
+      </c>
+      <c r="G21" s="41">
+        <v>4752.6000000000004</v>
+      </c>
+      <c r="H21" s="42">
+        <v>2256.8999999999996</v>
+      </c>
+      <c r="I21" s="41">
+        <v>1210.3999999999996</v>
+      </c>
+      <c r="J21" s="42">
+        <v>1078</v>
+      </c>
+      <c r="K21" s="41">
+        <v>1118.5</v>
+      </c>
+      <c r="L21" s="42">
+        <v>744.90000000000146</v>
+      </c>
+      <c r="M21" s="41">
+        <v>1039.7999999999993</v>
+      </c>
+      <c r="N21" s="7">
+        <v>1075.5999999999999</v>
+      </c>
+      <c r="O21" s="41">
+        <v>1468.7000000000003</v>
+      </c>
+      <c r="P21" s="42">
+        <v>1332.8999999999996</v>
+      </c>
+      <c r="Q21" s="42">
+        <v>2387.1000000000004</v>
+      </c>
+      <c r="R21" s="41">
+        <v>2168.8000000000002</v>
+      </c>
+      <c r="S21" s="42">
+        <v>4684.2999999999993</v>
+      </c>
+      <c r="T21" s="42">
+        <v>2336.3000000000011</v>
+      </c>
+      <c r="U21" s="41">
+        <v>1243.5</v>
+      </c>
+      <c r="V21" s="42">
+        <v>1146.5</v>
+      </c>
+      <c r="W21" s="42">
+        <v>1177.7000000000007</v>
+      </c>
+      <c r="X21" s="41">
+        <v>757.89999999999782</v>
+      </c>
+      <c r="Y21" s="42">
+        <v>1133.9000000000015</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>1103.9000000000001</v>
+      </c>
+      <c r="AA21" s="41">
+        <v>1517.4</v>
+      </c>
+      <c r="AB21" s="42">
+        <v>1367.6999999999998</v>
+      </c>
+      <c r="AC21" s="42">
+        <v>2503.8999999999996</v>
+      </c>
+      <c r="AD21" s="41">
+        <v>2211.3999999999996</v>
+      </c>
+      <c r="AE21" s="42">
+        <v>4771.2000000000007</v>
+      </c>
+      <c r="AF21" s="42">
+        <v>2336.7999999999993</v>
+      </c>
+      <c r="AG21" s="41">
+        <v>1248.6000000000022</v>
+      </c>
+      <c r="AH21" s="42">
+        <v>1133.1999999999971</v>
+      </c>
+      <c r="AI21" s="42">
+        <v>1205.3000000000029</v>
+      </c>
+      <c r="AJ21" s="41">
+        <v>771</v>
+      </c>
+      <c r="AK21" s="42">
+        <v>1099.6999999999971</v>
+      </c>
+      <c r="AL21" s="7">
+        <v>1002.6</v>
+      </c>
+      <c r="AM21" s="41">
+        <v>1337.2000000000003</v>
+      </c>
+      <c r="AN21" s="41">
+        <v>1221.6999999999998</v>
+      </c>
+      <c r="AO21" s="42">
+        <v>2191.5</v>
+      </c>
+      <c r="AP21" s="41">
+        <v>1988.1000000000004</v>
+      </c>
+      <c r="AQ21" s="41">
+        <v>4174.6999999999989</v>
+      </c>
+      <c r="AR21" s="42">
+        <v>2066.2000000000007</v>
+      </c>
+      <c r="AS21" s="41">
+        <v>1138.6000000000004</v>
+      </c>
+      <c r="AT21" s="41">
+        <v>1058.6999999999989</v>
+      </c>
+      <c r="AU21" s="42">
+        <v>1027.1000000000022</v>
+      </c>
+      <c r="AV21" s="41">
+        <v>648.09999999999854</v>
+      </c>
+      <c r="AW21" s="41">
+        <v>1000.7000000000007</v>
+      </c>
+      <c r="AX21" s="7">
+        <v>273.7</v>
+      </c>
+      <c r="AY21" s="41">
+        <v>402.7</v>
+      </c>
+      <c r="AZ21" s="41">
+        <v>348.8</v>
+      </c>
+      <c r="BA21" s="41">
+        <v>762</v>
+      </c>
+      <c r="BB21" s="41">
+        <v>672.3</v>
+      </c>
+      <c r="BC21" s="41">
+        <v>1547.1</v>
+      </c>
+      <c r="BD21" s="41">
+        <v>697.4</v>
+      </c>
+      <c r="BE21" s="41">
+        <v>310.5</v>
+      </c>
+      <c r="BF21" s="41">
+        <v>285.89999999999998</v>
+      </c>
+      <c r="BG21" s="41">
+        <v>287.5</v>
+      </c>
+      <c r="BH21" s="41">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="BI21" s="41">
+        <v>292.5</v>
+      </c>
+      <c r="BJ21" s="7">
+        <v>283.39999999999998</v>
+      </c>
+      <c r="BK21" s="41">
+        <v>421</v>
+      </c>
+      <c r="BL21" s="41">
+        <v>361.4</v>
+      </c>
+      <c r="BM21" s="41">
+        <v>791.4</v>
+      </c>
+      <c r="BN21" s="41">
+        <v>701.5</v>
+      </c>
+      <c r="BO21" s="41">
+        <v>1590.1</v>
+      </c>
+      <c r="BP21" s="41">
+        <v>680.8</v>
+      </c>
+      <c r="BQ21" s="41">
+        <v>305.5</v>
+      </c>
+      <c r="BR21" s="41">
+        <v>281.5</v>
+      </c>
+      <c r="BS21" s="41">
+        <v>277.60000000000002</v>
+      </c>
+      <c r="BT21" s="41">
+        <v>136</v>
+      </c>
+      <c r="BU21" s="41">
+        <v>288.3</v>
+      </c>
+      <c r="BV21" s="7">
+        <v>250.1</v>
+      </c>
+      <c r="BW21" s="41">
+        <v>371.6</v>
+      </c>
+      <c r="BX21" s="41">
+        <v>320</v>
+      </c>
+      <c r="BY21" s="41">
+        <v>699</v>
+      </c>
+      <c r="BZ21" s="41">
+        <v>618</v>
+      </c>
+      <c r="CA21" s="41">
+        <v>1405.9</v>
+      </c>
+      <c r="CB21" s="41">
+        <v>675.1</v>
+      </c>
+      <c r="CC21" s="41">
+        <v>305.8</v>
+      </c>
+      <c r="CD21" s="41">
+        <v>282.3</v>
+      </c>
+      <c r="CE21" s="41">
+        <v>276.8</v>
+      </c>
+      <c r="CF21" s="41">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="CG21" s="41">
+        <v>275.2</v>
+      </c>
+      <c r="CH21" s="7">
+        <v>251.8</v>
+      </c>
+      <c r="CI21" s="41">
+        <v>373.6</v>
+      </c>
+      <c r="CJ21" s="41">
+        <v>324.2</v>
+      </c>
+      <c r="CK21" s="41">
+        <v>702.2</v>
+      </c>
+      <c r="CL21" s="41">
+        <v>622.29999999999995</v>
+      </c>
+      <c r="CM21" s="41">
+        <v>1409.4</v>
+      </c>
+      <c r="CN21" s="41">
+        <v>767.8</v>
+      </c>
+      <c r="CO21" s="41">
+        <v>352.9</v>
+      </c>
+      <c r="CP21" s="41"/>
+      <c r="CQ21" s="41"/>
+      <c r="CR21" s="41"/>
+      <c r="CS21" s="41"/>
+    </row>
+    <row r="22" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A22" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="7">
+        <v>1257.4000000000001</v>
+      </c>
+      <c r="C22" s="41">
+        <v>1607.1999999999998</v>
+      </c>
+      <c r="D22" s="42">
+        <v>1949.2000000000003</v>
+      </c>
+      <c r="E22" s="41">
+        <v>3407.9999999999991</v>
+      </c>
+      <c r="F22" s="42">
+        <v>3188.2000000000007</v>
+      </c>
+      <c r="G22" s="41">
+        <v>7080.2000000000007</v>
+      </c>
+      <c r="H22" s="42">
+        <v>3277.3999999999978</v>
+      </c>
+      <c r="I22" s="41">
+        <v>1678.3000000000029</v>
+      </c>
+      <c r="J22" s="42">
+        <v>1407.8999999999978</v>
+      </c>
+      <c r="K22" s="41">
+        <v>1198.2000000000007</v>
+      </c>
+      <c r="L22" s="42">
+        <v>956</v>
+      </c>
+      <c r="M22" s="41">
+        <v>1286.2000000000007</v>
+      </c>
+      <c r="N22" s="7">
+        <v>1342.9</v>
+      </c>
+      <c r="O22" s="41">
+        <v>1680.1</v>
+      </c>
+      <c r="P22" s="42">
+        <v>1871.3000000000002</v>
+      </c>
+      <c r="Q22" s="42">
+        <v>3385.2</v>
+      </c>
+      <c r="R22" s="41">
+        <v>3210.8999999999996</v>
+      </c>
+      <c r="S22" s="42">
+        <v>7179.1</v>
+      </c>
+      <c r="T22" s="42">
+        <v>3211.0999999999985</v>
+      </c>
+      <c r="U22" s="41">
+        <v>1495</v>
+      </c>
+      <c r="V22" s="42">
+        <v>1321.4000000000015</v>
+      </c>
+      <c r="W22" s="42">
+        <v>1008.5999999999985</v>
+      </c>
+      <c r="X22" s="41">
+        <v>720.30000000000291</v>
+      </c>
+      <c r="Y22" s="42">
+        <v>1084.1999999999971</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>1192.5999999999999</v>
+      </c>
+      <c r="AA22" s="41">
+        <v>1653.2000000000003</v>
+      </c>
+      <c r="AB22" s="42">
+        <v>1844</v>
+      </c>
+      <c r="AC22" s="42">
+        <v>3354.5</v>
+      </c>
+      <c r="AD22" s="41">
+        <v>3177.9999999999991</v>
+      </c>
+      <c r="AE22" s="42">
+        <v>7426.4000000000015</v>
+      </c>
+      <c r="AF22" s="42">
+        <v>3173.5</v>
+      </c>
+      <c r="AG22" s="41">
+        <v>1528.5999999999985</v>
+      </c>
+      <c r="AH22" s="42">
+        <v>1463.2999999999993</v>
+      </c>
+      <c r="AI22" s="42">
+        <v>1194.3000000000029</v>
+      </c>
+      <c r="AJ22" s="41">
+        <v>896.09999999999854</v>
+      </c>
+      <c r="AK22" s="42">
+        <v>1323.0999999999985</v>
+      </c>
+      <c r="AL22" s="7">
+        <v>1234.3</v>
+      </c>
+      <c r="AM22" s="41">
+        <v>1621.2</v>
+      </c>
+      <c r="AN22" s="41">
+        <v>1878.6999999999998</v>
+      </c>
+      <c r="AO22" s="42">
+        <v>3273.4000000000005</v>
+      </c>
+      <c r="AP22" s="41">
+        <v>3135.6999999999989</v>
+      </c>
+      <c r="AQ22" s="41">
+        <v>7343.9000000000015</v>
+      </c>
+      <c r="AR22" s="42">
+        <v>2934.5</v>
+      </c>
+      <c r="AS22" s="41">
+        <v>1705.3999999999978</v>
+      </c>
+      <c r="AT22" s="41">
+        <v>1660</v>
+      </c>
+      <c r="AU22" s="42">
+        <v>1382.1000000000022</v>
+      </c>
+      <c r="AV22" s="41">
+        <v>1067.7000000000007</v>
+      </c>
+      <c r="AW22" s="41">
+        <v>1279.7999999999993</v>
+      </c>
+      <c r="AX22" s="7">
+        <v>845.3</v>
+      </c>
+      <c r="AY22" s="41">
+        <v>948.7</v>
+      </c>
+      <c r="AZ22" s="41">
+        <v>1072.9000000000001</v>
+      </c>
+      <c r="BA22" s="41">
+        <v>1550.7</v>
+      </c>
+      <c r="BB22" s="41">
+        <v>1519.2</v>
+      </c>
+      <c r="BC22" s="41">
+        <v>2672.8</v>
+      </c>
+      <c r="BD22" s="41">
+        <v>1541.5</v>
+      </c>
+      <c r="BE22" s="41">
+        <v>1046.5</v>
+      </c>
+      <c r="BF22" s="41">
+        <v>731.9</v>
+      </c>
+      <c r="BG22" s="41">
+        <v>645.5</v>
+      </c>
+      <c r="BH22" s="41">
+        <v>512.1</v>
+      </c>
+      <c r="BI22" s="41">
+        <v>589.79999999999995</v>
+      </c>
+      <c r="BJ22" s="7">
+        <v>621.4</v>
+      </c>
+      <c r="BK22" s="41">
+        <v>763.5</v>
+      </c>
+      <c r="BL22" s="41">
+        <v>906.3</v>
+      </c>
+      <c r="BM22" s="41">
+        <v>1429.2</v>
+      </c>
+      <c r="BN22" s="41">
+        <v>1371.6</v>
+      </c>
+      <c r="BO22" s="41">
+        <v>2563.6999999999998</v>
+      </c>
+      <c r="BP22" s="41">
+        <v>1332.3</v>
+      </c>
+      <c r="BQ22" s="41">
+        <v>864.9</v>
+      </c>
+      <c r="BR22" s="41">
+        <v>732.4</v>
+      </c>
+      <c r="BS22" s="41">
+        <v>676.1</v>
+      </c>
+      <c r="BT22" s="41">
+        <v>589</v>
+      </c>
+      <c r="BU22" s="41">
+        <v>698.4</v>
+      </c>
+      <c r="BV22" s="7">
+        <v>750.9</v>
+      </c>
+      <c r="BW22" s="41">
+        <v>863.5</v>
+      </c>
+      <c r="BX22" s="41">
+        <v>1041.2</v>
+      </c>
+      <c r="BY22" s="41">
+        <v>1556.8</v>
+      </c>
+      <c r="BZ22" s="41">
+        <v>1531.5</v>
+      </c>
+      <c r="CA22" s="41">
+        <v>2726.4</v>
+      </c>
+      <c r="CB22" s="41">
+        <v>1412.4</v>
+      </c>
+      <c r="CC22" s="41">
+        <v>968.3</v>
+      </c>
+      <c r="CD22" s="41">
+        <v>866.4</v>
+      </c>
+      <c r="CE22" s="41">
+        <v>785.9</v>
+      </c>
+      <c r="CF22" s="41">
+        <v>676.4</v>
+      </c>
+      <c r="CG22" s="41">
+        <v>741.7</v>
+      </c>
+      <c r="CH22" s="7">
+        <v>799.1</v>
+      </c>
+      <c r="CI22" s="41">
+        <v>887.3</v>
+      </c>
+      <c r="CJ22" s="41">
+        <v>1050.9000000000001</v>
+      </c>
+      <c r="CK22" s="41">
+        <v>1531.6</v>
+      </c>
+      <c r="CL22" s="41">
+        <v>1509.5</v>
+      </c>
+      <c r="CM22" s="41">
+        <v>2683.5</v>
+      </c>
+      <c r="CN22" s="41">
+        <v>1569.2</v>
+      </c>
+      <c r="CO22" s="41">
+        <v>1064.9000000000001</v>
+      </c>
+      <c r="CP22" s="41"/>
+      <c r="CQ22" s="41"/>
+      <c r="CR22" s="41"/>
+      <c r="CS22" s="41"/>
+    </row>
+    <row r="23" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A23" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7">
+        <v>595.79999999999995</v>
+      </c>
+      <c r="C23" s="41">
+        <v>797.10000000000014</v>
+      </c>
+      <c r="D23" s="42">
+        <v>856.09999999999991</v>
+      </c>
+      <c r="E23" s="41">
+        <v>1605.8000000000002</v>
+      </c>
+      <c r="F23" s="42">
+        <v>1466</v>
+      </c>
+      <c r="G23" s="41">
+        <v>3469.2</v>
+      </c>
+      <c r="H23" s="42">
+        <v>1822.7000000000007</v>
+      </c>
+      <c r="I23" s="41">
+        <v>685.29999999999927</v>
+      </c>
+      <c r="J23" s="42">
+        <v>540.5</v>
+      </c>
+      <c r="K23" s="41">
+        <v>476</v>
+      </c>
+      <c r="L23" s="42">
+        <v>359.20000000000073</v>
+      </c>
+      <c r="M23" s="41">
+        <v>526.69999999999891</v>
+      </c>
+      <c r="N23" s="7">
+        <v>644.5</v>
+      </c>
+      <c r="O23" s="41">
+        <v>841.09999999999991</v>
+      </c>
+      <c r="P23" s="42">
+        <v>766.5</v>
+      </c>
+      <c r="Q23" s="42">
+        <v>1630.7000000000003</v>
+      </c>
+      <c r="R23" s="41">
+        <v>1480.3000000000002</v>
+      </c>
+      <c r="S23" s="42">
+        <v>3517.5</v>
+      </c>
+      <c r="T23" s="42">
+        <v>1846.7999999999993</v>
+      </c>
+      <c r="U23" s="41">
+        <v>725.60000000000036</v>
+      </c>
+      <c r="V23" s="42">
+        <v>584.70000000000073</v>
+      </c>
+      <c r="W23" s="42">
+        <v>500.39999999999964</v>
+      </c>
+      <c r="X23" s="41">
+        <v>396.69999999999891</v>
+      </c>
+      <c r="Y23" s="42">
+        <v>601.5</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>714.7</v>
+      </c>
+      <c r="AA23" s="41">
+        <v>881.5</v>
+      </c>
+      <c r="AB23" s="42">
+        <v>784.2</v>
+      </c>
+      <c r="AC23" s="42">
+        <v>1669.1999999999998</v>
+      </c>
+      <c r="AD23" s="41">
+        <v>1506.4</v>
+      </c>
+      <c r="AE23" s="42">
+        <v>3543.2000000000007</v>
+      </c>
+      <c r="AF23" s="42">
+        <v>1958.6999999999989</v>
+      </c>
+      <c r="AG23" s="41">
+        <v>802.80000000000109</v>
+      </c>
+      <c r="AH23" s="42">
+        <v>666.79999999999927</v>
+      </c>
+      <c r="AI23" s="42">
+        <v>567.20000000000073</v>
+      </c>
+      <c r="AJ23" s="41">
+        <v>440.29999999999927</v>
+      </c>
+      <c r="AK23" s="42">
+        <v>638.70000000000073</v>
+      </c>
+      <c r="AL23" s="7">
+        <v>742.8</v>
+      </c>
+      <c r="AM23" s="41">
+        <v>951.40000000000009</v>
+      </c>
+      <c r="AN23" s="41">
+        <v>898.10000000000014</v>
+      </c>
+      <c r="AO23" s="42">
+        <v>1785.8000000000002</v>
+      </c>
+      <c r="AP23" s="41">
+        <v>1603.5</v>
+      </c>
+      <c r="AQ23" s="41">
+        <v>3662.5</v>
+      </c>
+      <c r="AR23" s="42">
+        <v>1867.5</v>
+      </c>
+      <c r="AS23" s="41">
+        <v>826</v>
+      </c>
+      <c r="AT23" s="41">
+        <v>703.10000000000036</v>
+      </c>
+      <c r="AU23" s="42">
+        <v>630.29999999999927</v>
+      </c>
+      <c r="AV23" s="41">
+        <v>500.39999999999964</v>
+      </c>
+      <c r="AW23" s="41">
+        <v>675.30000000000109</v>
+      </c>
+      <c r="AX23" s="7">
+        <v>492.1</v>
+      </c>
+      <c r="AY23" s="41">
+        <v>540.6</v>
+      </c>
+      <c r="AZ23" s="41">
+        <v>497.4</v>
+      </c>
+      <c r="BA23" s="41">
+        <v>689.4</v>
+      </c>
+      <c r="BB23" s="41">
+        <v>569.79999999999995</v>
+      </c>
+      <c r="BC23" s="41">
+        <v>1256.0999999999999</v>
+      </c>
+      <c r="BD23" s="41">
+        <v>734.4</v>
+      </c>
+      <c r="BE23" s="41">
+        <v>300.3</v>
+      </c>
+      <c r="BF23" s="41">
+        <v>241</v>
+      </c>
+      <c r="BG23" s="41">
+        <v>209.6</v>
+      </c>
+      <c r="BH23" s="41">
+        <v>187.7</v>
+      </c>
+      <c r="BI23" s="41">
+        <v>270.8</v>
+      </c>
+      <c r="BJ23" s="7">
+        <v>315.10000000000002</v>
+      </c>
+      <c r="BK23" s="41">
+        <v>391</v>
+      </c>
+      <c r="BL23" s="41">
+        <v>387</v>
+      </c>
+      <c r="BM23" s="41">
+        <v>746.3</v>
+      </c>
+      <c r="BN23" s="41">
+        <v>704.5</v>
+      </c>
+      <c r="BO23" s="41">
+        <v>1475.9</v>
+      </c>
+      <c r="BP23" s="41">
+        <v>888.1</v>
+      </c>
+      <c r="BQ23" s="41">
+        <v>411.4</v>
+      </c>
+      <c r="BR23" s="41">
+        <v>372.7</v>
+      </c>
+      <c r="BS23" s="41">
+        <v>336.7</v>
+      </c>
+      <c r="BT23" s="41">
+        <v>274</v>
+      </c>
+      <c r="BU23" s="41">
+        <v>360.8</v>
+      </c>
+      <c r="BV23" s="7">
+        <v>415.6</v>
+      </c>
+      <c r="BW23" s="41">
+        <v>460.4</v>
+      </c>
+      <c r="BX23" s="41">
+        <v>459.4</v>
+      </c>
+      <c r="BY23" s="41">
+        <v>855.3</v>
+      </c>
+      <c r="BZ23" s="41">
+        <v>801.7</v>
+      </c>
+      <c r="CA23" s="41">
+        <v>1718.7</v>
+      </c>
+      <c r="CB23" s="41">
+        <v>896.8</v>
+      </c>
+      <c r="CC23" s="41">
+        <v>435.7</v>
+      </c>
+      <c r="CD23" s="41">
+        <v>364.9</v>
+      </c>
+      <c r="CE23" s="41">
+        <v>331.3</v>
+      </c>
+      <c r="CF23" s="41">
+        <v>295.3</v>
+      </c>
+      <c r="CG23" s="41">
+        <v>365.8</v>
+      </c>
+      <c r="CH23" s="7">
+        <v>419.7</v>
+      </c>
+      <c r="CI23" s="41">
+        <v>496.2</v>
+      </c>
+      <c r="CJ23" s="41">
+        <v>508.4</v>
+      </c>
+      <c r="CK23" s="41">
+        <v>903.1</v>
+      </c>
+      <c r="CL23" s="41">
+        <v>847.4</v>
+      </c>
+      <c r="CM23" s="41">
+        <v>1747.7</v>
+      </c>
+      <c r="CN23" s="41">
+        <v>974.9</v>
+      </c>
+      <c r="CO23" s="41">
+        <v>439</v>
+      </c>
+      <c r="CP23" s="41"/>
+      <c r="CQ23" s="41"/>
+      <c r="CR23" s="41"/>
+      <c r="CS23" s="41"/>
+    </row>
+    <row r="24" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A24" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="5">
+        <v>2301.5</v>
+      </c>
+      <c r="C24" s="41">
+        <v>2718.2</v>
+      </c>
+      <c r="D24" s="42">
+        <v>2605.3000000000002</v>
+      </c>
+      <c r="E24" s="41">
+        <v>3772.5</v>
+      </c>
+      <c r="F24" s="42">
+        <v>3806.8999999999996</v>
+      </c>
+      <c r="G24" s="41">
+        <v>7012.3000000000011</v>
+      </c>
+      <c r="H24" s="42">
+        <v>4073.3999999999978</v>
+      </c>
+      <c r="I24" s="41">
+        <v>2619.7000000000007</v>
+      </c>
+      <c r="J24" s="42">
+        <v>2838.6000000000022</v>
+      </c>
+      <c r="K24" s="41">
+        <v>2206.4000000000015</v>
+      </c>
+      <c r="L24" s="42">
+        <v>1714.2999999999956</v>
+      </c>
+      <c r="M24" s="41">
+        <v>2288.5</v>
+      </c>
+      <c r="N24" s="5">
+        <v>2213.1</v>
+      </c>
+      <c r="O24" s="41">
+        <v>2685.2999999999997</v>
+      </c>
+      <c r="P24" s="42">
+        <v>2605.5</v>
+      </c>
+      <c r="Q24" s="42">
+        <v>3798.1000000000004</v>
+      </c>
+      <c r="R24" s="41">
+        <v>3919.7999999999993</v>
+      </c>
+      <c r="S24" s="42">
+        <v>7126.4000000000015</v>
+      </c>
+      <c r="T24" s="42">
+        <v>4067</v>
+      </c>
+      <c r="U24" s="41">
+        <v>2485.7000000000007</v>
+      </c>
+      <c r="V24" s="42">
+        <v>2741.5999999999985</v>
+      </c>
+      <c r="W24" s="42">
+        <v>2215.6999999999971</v>
+      </c>
+      <c r="X24" s="41">
+        <v>1767.3000000000029</v>
+      </c>
+      <c r="Y24" s="42">
+        <v>2514.6999999999971</v>
+      </c>
+      <c r="Z24" s="5">
+        <v>2502.5</v>
+      </c>
+      <c r="AA24" s="41">
+        <v>2848.1000000000004</v>
+      </c>
+      <c r="AB24" s="42">
+        <v>2733.7</v>
+      </c>
+      <c r="AC24" s="42">
+        <v>3945.0999999999995</v>
+      </c>
+      <c r="AD24" s="41">
+        <v>4003.8999999999996</v>
+      </c>
+      <c r="AE24" s="42">
+        <v>7278.9000000000015</v>
+      </c>
+      <c r="AF24" s="42">
+        <v>4297.8999999999978</v>
+      </c>
+      <c r="AG24" s="41">
+        <v>2659.4000000000015</v>
+      </c>
+      <c r="AH24" s="42">
+        <v>2836.8000000000029</v>
+      </c>
+      <c r="AI24" s="42">
+        <v>2263</v>
+      </c>
+      <c r="AJ24" s="41">
+        <v>1606.5999999999985</v>
+      </c>
+      <c r="AK24" s="42">
+        <v>2094.9000000000015</v>
+      </c>
+      <c r="AL24" s="5">
+        <v>1776</v>
+      </c>
+      <c r="AM24" s="41">
+        <v>2289.1</v>
+      </c>
+      <c r="AN24" s="41">
+        <v>2205.7999999999997</v>
+      </c>
+      <c r="AO24" s="42">
+        <v>3407.1000000000004</v>
+      </c>
+      <c r="AP24" s="41">
+        <v>3481.3999999999996</v>
+      </c>
+      <c r="AQ24" s="41">
+        <v>6669.6999999999989</v>
+      </c>
+      <c r="AR24" s="42">
+        <v>4001.5</v>
+      </c>
+      <c r="AS24" s="41">
+        <v>2380.3000000000029</v>
+      </c>
+      <c r="AT24" s="41">
+        <v>2626.1999999999971</v>
+      </c>
+      <c r="AU24" s="42">
+        <v>2152.8000000000029</v>
+      </c>
+      <c r="AV24" s="41">
+        <v>1501.6999999999971</v>
+      </c>
+      <c r="AW24" s="41">
+        <v>1963.7000000000044</v>
+      </c>
+      <c r="AX24" s="5">
+        <v>1640.1</v>
+      </c>
+      <c r="AY24" s="41">
+        <v>1769.3</v>
+      </c>
+      <c r="AZ24" s="41">
+        <v>1843.2</v>
+      </c>
+      <c r="BA24" s="41">
+        <v>2454.8000000000002</v>
+      </c>
+      <c r="BB24" s="41">
+        <v>2607.1999999999998</v>
+      </c>
+      <c r="BC24" s="41">
+        <v>4079.2</v>
+      </c>
+      <c r="BD24" s="41">
+        <v>2828</v>
+      </c>
+      <c r="BE24" s="41">
+        <v>2025</v>
+      </c>
+      <c r="BF24" s="41">
+        <v>2058.1</v>
+      </c>
+      <c r="BG24" s="41">
+        <v>2036.2</v>
+      </c>
+      <c r="BH24" s="41">
+        <v>1755.9</v>
+      </c>
+      <c r="BI24" s="41">
+        <v>2040.1</v>
+      </c>
+      <c r="BJ24" s="5">
+        <v>2199.3000000000002</v>
+      </c>
+      <c r="BK24" s="41">
+        <v>2322.1999999999998</v>
+      </c>
+      <c r="BL24" s="41">
+        <v>2360</v>
+      </c>
+      <c r="BM24" s="41">
+        <v>2950.1</v>
+      </c>
+      <c r="BN24" s="41">
+        <v>3021.2</v>
+      </c>
+      <c r="BO24" s="41">
+        <v>4629.1000000000004</v>
+      </c>
+      <c r="BP24" s="41">
+        <v>3218.7</v>
+      </c>
+      <c r="BQ24" s="41">
+        <v>2432.5</v>
+      </c>
+      <c r="BR24" s="41">
+        <v>2403.6999999999998</v>
+      </c>
+      <c r="BS24" s="41">
+        <v>2288.1999999999998</v>
+      </c>
+      <c r="BT24" s="41">
+        <v>1950.3</v>
+      </c>
+      <c r="BU24" s="41">
+        <v>2232</v>
+      </c>
+      <c r="BV24" s="5">
+        <v>2359.1999999999998</v>
+      </c>
+      <c r="BW24" s="41">
+        <v>2438.3000000000002</v>
+      </c>
+      <c r="BX24" s="41">
+        <v>2614.8000000000002</v>
+      </c>
+      <c r="BY24" s="41">
+        <v>3238.7</v>
+      </c>
+      <c r="BZ24" s="41">
+        <v>3232.1</v>
+      </c>
+      <c r="CA24" s="41">
+        <v>4732.3999999999996</v>
+      </c>
+      <c r="CB24" s="41">
+        <v>3449.7</v>
+      </c>
+      <c r="CC24" s="41">
+        <v>2683.6</v>
+      </c>
+      <c r="CD24" s="41">
+        <v>2485.9</v>
+      </c>
+      <c r="CE24" s="41">
+        <v>2485.1</v>
+      </c>
+      <c r="CF24" s="41">
+        <v>2359.1999999999998</v>
+      </c>
+      <c r="CG24" s="41">
+        <v>2613.9</v>
+      </c>
+      <c r="CH24" s="5">
+        <v>3085.6</v>
+      </c>
+      <c r="CI24" s="41">
+        <v>3268.5</v>
+      </c>
+      <c r="CJ24" s="41">
+        <v>3561.6</v>
+      </c>
+      <c r="CK24" s="41">
+        <v>4107.2</v>
+      </c>
+      <c r="CL24" s="41">
+        <v>4152.7</v>
+      </c>
+      <c r="CM24" s="41">
+        <v>5510.3</v>
+      </c>
+      <c r="CN24" s="41">
+        <v>3806</v>
+      </c>
+      <c r="CO24" s="41">
+        <v>3013.1</v>
+      </c>
+      <c r="CP24" s="41"/>
+      <c r="CQ24" s="41"/>
+      <c r="CR24" s="41"/>
+      <c r="CS24" s="41"/>
+    </row>
+    <row r="26" spans="1:97">
+      <c r="AX26" s="62" t="s">
+        <v>86</v>
+      </c>
+      <c r="AY26" s="62"/>
+      <c r="AZ26" s="62"/>
+      <c r="BA26" s="62"/>
+      <c r="BB26" s="62"/>
+      <c r="BC26" s="62"/>
+      <c r="BD26" s="62"/>
+      <c r="BE26" s="62"/>
+      <c r="BF26" s="62"/>
+      <c r="BG26" s="62"/>
+      <c r="BH26" s="62"/>
+      <c r="BI26" s="62"/>
+      <c r="BJ26" s="62"/>
+      <c r="BK26" s="62"/>
+      <c r="BL26" s="62"/>
+      <c r="BM26" s="62"/>
+      <c r="BN26" s="62"/>
+      <c r="BO26" s="62"/>
+      <c r="BP26" s="62"/>
+      <c r="BQ26" s="62"/>
+      <c r="BR26" s="62"/>
+      <c r="BS26" s="62"/>
+      <c r="BT26" s="62"/>
+      <c r="BU26" s="62"/>
+    </row>
+    <row r="27" spans="1:97">
+      <c r="AX27" s="62"/>
+      <c r="AY27" s="62"/>
+      <c r="AZ27" s="62"/>
+      <c r="BA27" s="62"/>
+      <c r="BB27" s="62"/>
+      <c r="BC27" s="62"/>
+      <c r="BD27" s="62"/>
+      <c r="BE27" s="62"/>
+      <c r="BF27" s="62"/>
+      <c r="BG27" s="62"/>
+      <c r="BH27" s="62"/>
+      <c r="BI27" s="62"/>
+      <c r="BJ27" s="62"/>
+      <c r="BK27" s="62"/>
+      <c r="BL27" s="62"/>
+      <c r="BM27" s="62"/>
+      <c r="BN27" s="62"/>
+      <c r="BO27" s="62"/>
+      <c r="BP27" s="62"/>
+      <c r="BQ27" s="62"/>
+      <c r="BR27" s="62"/>
+      <c r="BS27" s="62"/>
+      <c r="BT27" s="62"/>
+      <c r="BU27" s="62"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="AX26:BU27"/>
+    <mergeCell ref="A1:CF1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="BV2:CG2"/>
+  </mergeCells>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS28"/>
+  <sheetViews>
+    <sheetView topLeftCell="Y1" workbookViewId="0">
+      <selection activeCell="G24" sqref="G24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="18.5703125" style="46" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="46" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" style="46" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="46" customWidth="1"/>
+    <col min="5" max="6" width="8.42578125" style="46" customWidth="1"/>
+    <col min="7" max="7" width="8.7109375" style="46" customWidth="1"/>
+    <col min="8" max="21" width="9.140625" style="46"/>
+    <col min="22" max="22" width="9.7109375" style="46" customWidth="1"/>
+    <col min="23" max="25" width="9.140625" style="46"/>
+    <col min="26" max="33" width="9.140625" style="32"/>
+    <col min="34" max="34" width="9.85546875" style="32" customWidth="1"/>
+    <col min="35" max="45" width="9.140625" style="32"/>
+    <col min="46" max="46" width="9.85546875" style="32" customWidth="1"/>
+    <col min="47" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" s="48" customFormat="1">
+      <c r="A1" s="66" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
+      <c r="Z1" s="66"/>
+      <c r="AA1" s="66"/>
+      <c r="AB1" s="66"/>
+      <c r="AC1" s="66"/>
+      <c r="AD1" s="66"/>
+      <c r="AE1" s="66"/>
+      <c r="AF1" s="66"/>
+      <c r="AG1" s="66"/>
+      <c r="AH1" s="66"/>
+      <c r="AI1" s="66"/>
+      <c r="AJ1" s="66"/>
+      <c r="AK1" s="66"/>
+      <c r="AL1" s="66"/>
+      <c r="AM1" s="66"/>
+      <c r="AN1" s="66"/>
+      <c r="AO1" s="66"/>
+      <c r="AP1" s="66"/>
+      <c r="AQ1" s="66"/>
+      <c r="AR1" s="66"/>
+      <c r="AS1" s="66"/>
+      <c r="AT1" s="66"/>
+      <c r="AU1" s="66"/>
+      <c r="AV1" s="66"/>
+      <c r="AW1" s="66"/>
+      <c r="AX1" s="66"/>
+      <c r="AY1" s="66"/>
+      <c r="AZ1" s="66"/>
+      <c r="BA1" s="66"/>
+      <c r="BB1" s="66"/>
+      <c r="BC1" s="66"/>
+      <c r="BD1" s="66"/>
+      <c r="BE1" s="66"/>
+      <c r="BF1" s="66"/>
+      <c r="BG1" s="66"/>
+      <c r="BH1" s="66"/>
+      <c r="BI1" s="66"/>
+      <c r="BJ1" s="66"/>
+      <c r="BK1" s="66"/>
+      <c r="BL1" s="66"/>
+      <c r="BM1" s="66"/>
+      <c r="BN1" s="66"/>
+      <c r="BO1" s="66"/>
+      <c r="BP1" s="66"/>
+      <c r="BQ1" s="66"/>
+      <c r="BR1" s="66"/>
+      <c r="BS1" s="66"/>
+      <c r="BT1" s="66"/>
+      <c r="BU1" s="66"/>
+      <c r="BV1" s="66"/>
+      <c r="BW1" s="66"/>
+      <c r="BX1" s="66"/>
+      <c r="BY1" s="66"/>
+      <c r="BZ1" s="66"/>
+      <c r="CA1" s="66"/>
+      <c r="CB1" s="66"/>
+      <c r="CC1" s="66"/>
+      <c r="CD1" s="66"/>
+      <c r="CE1" s="66"/>
+      <c r="CF1" s="66"/>
+      <c r="CG1" s="66"/>
+    </row>
+    <row r="2" spans="1:97" s="48" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A2" s="49"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="49"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
+      <c r="AW2" s="49"/>
+      <c r="AX2" s="49"/>
+      <c r="AY2" s="49"/>
+      <c r="AZ2" s="49"/>
+      <c r="BA2" s="49"/>
+      <c r="BB2" s="49"/>
+      <c r="BC2" s="49"/>
+      <c r="BD2" s="49"/>
+      <c r="BE2" s="49"/>
+      <c r="BF2" s="49"/>
+      <c r="BG2" s="49"/>
+      <c r="BH2" s="49"/>
+      <c r="BI2" s="49"/>
+      <c r="BJ2" s="49"/>
+      <c r="BK2" s="49"/>
+      <c r="BL2" s="49"/>
+      <c r="BM2" s="49"/>
+      <c r="BN2" s="49"/>
+      <c r="BO2" s="49"/>
+      <c r="BP2" s="49"/>
+      <c r="BQ2" s="49"/>
+      <c r="BR2" s="49"/>
+      <c r="BS2" s="49"/>
+      <c r="BT2" s="49"/>
+      <c r="BU2" s="49"/>
+      <c r="BV2" s="49"/>
+      <c r="BW2" s="49"/>
+      <c r="BX2" s="49"/>
+      <c r="BY2" s="49"/>
+      <c r="BZ2" s="49"/>
+      <c r="CA2" s="49"/>
+      <c r="CB2" s="49"/>
+      <c r="CC2" s="49"/>
+      <c r="CD2" s="49"/>
+      <c r="CE2" s="49"/>
+      <c r="CR2" s="67" t="s">
+        <v>89</v>
+      </c>
+      <c r="CS2" s="67"/>
+    </row>
+    <row r="3" spans="1:97" s="34" customFormat="1" ht="12" thickBot="1">
+      <c r="A3" s="64"/>
+      <c r="B3" s="59" t="s">
+        <v>79</v>
+      </c>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="59" t="s">
+        <v>81</v>
+      </c>
+      <c r="AA3" s="60"/>
+      <c r="AB3" s="60"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="60"/>
+      <c r="AE3" s="60"/>
+      <c r="AF3" s="60"/>
+      <c r="AG3" s="60"/>
+      <c r="AH3" s="60"/>
+      <c r="AI3" s="60"/>
+      <c r="AJ3" s="60"/>
+      <c r="AK3" s="61"/>
+      <c r="AL3" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="AM3" s="60"/>
+      <c r="AN3" s="60"/>
+      <c r="AO3" s="60"/>
+      <c r="AP3" s="60"/>
+      <c r="AQ3" s="60"/>
+      <c r="AR3" s="60"/>
+      <c r="AS3" s="60"/>
+      <c r="AT3" s="60"/>
+      <c r="AU3" s="60"/>
+      <c r="AV3" s="60"/>
+      <c r="AW3" s="61"/>
+      <c r="AX3" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY3" s="60"/>
+      <c r="AZ3" s="60"/>
+      <c r="BA3" s="60"/>
+      <c r="BB3" s="60"/>
+      <c r="BC3" s="60"/>
+      <c r="BD3" s="60"/>
+      <c r="BE3" s="60"/>
+      <c r="BF3" s="60"/>
+      <c r="BG3" s="60"/>
+      <c r="BH3" s="60"/>
+      <c r="BI3" s="61"/>
+      <c r="BJ3" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK3" s="60"/>
+      <c r="BL3" s="60"/>
+      <c r="BM3" s="60"/>
+      <c r="BN3" s="60"/>
+      <c r="BO3" s="60"/>
+      <c r="BP3" s="60"/>
+      <c r="BQ3" s="60"/>
+      <c r="BR3" s="60"/>
+      <c r="BS3" s="60"/>
+      <c r="BT3" s="60"/>
+      <c r="BU3" s="61"/>
+      <c r="BV3" s="59" t="s">
+        <v>32</v>
+      </c>
+      <c r="BW3" s="60"/>
+      <c r="BX3" s="60"/>
+      <c r="BY3" s="60"/>
+      <c r="BZ3" s="60"/>
+      <c r="CA3" s="60"/>
+      <c r="CB3" s="60"/>
+      <c r="CC3" s="60"/>
+      <c r="CD3" s="60"/>
+      <c r="CE3" s="60"/>
+      <c r="CF3" s="60"/>
+      <c r="CG3" s="61"/>
+      <c r="CH3" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="CI3" s="60"/>
+      <c r="CJ3" s="60"/>
+      <c r="CK3" s="60"/>
+      <c r="CL3" s="60"/>
+      <c r="CM3" s="60"/>
+      <c r="CN3" s="60"/>
+      <c r="CO3" s="60"/>
+      <c r="CP3" s="60"/>
+      <c r="CQ3" s="60"/>
+      <c r="CR3" s="60"/>
+      <c r="CS3" s="61"/>
+    </row>
+    <row r="4" spans="1:97" s="34" customFormat="1" ht="12" thickBot="1">
+      <c r="A4" s="65"/>
+      <c r="B4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="R4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="T4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="U4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="V4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="X4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="CK4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CN4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CO4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CR4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CS4" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:97" s="39" customFormat="1" ht="11.25">
+      <c r="A5" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="4">
+        <v>44406.9</v>
+      </c>
+      <c r="C5" s="4">
+        <v>41994.200000000004</v>
+      </c>
+      <c r="D5" s="36">
+        <v>70301.299999999988</v>
+      </c>
+      <c r="E5" s="51">
+        <v>61921</v>
+      </c>
+      <c r="F5" s="4">
+        <v>54247.000000000029</v>
+      </c>
+      <c r="G5" s="36">
+        <v>57230.299999999988</v>
+      </c>
+      <c r="H5" s="51">
+        <v>57676.399999999965</v>
+      </c>
+      <c r="I5" s="4">
+        <v>61981.5</v>
+      </c>
+      <c r="J5" s="36">
+        <v>52003.5</v>
+      </c>
+      <c r="K5" s="51">
+        <v>37851.099999999977</v>
+      </c>
+      <c r="L5" s="4">
+        <v>49891.70000000007</v>
+      </c>
+      <c r="M5" s="36">
+        <v>54333.699999999953</v>
+      </c>
+      <c r="N5" s="4">
+        <v>41586.699999999997</v>
+      </c>
+      <c r="O5" s="4">
+        <v>39719.699999999997</v>
+      </c>
+      <c r="P5" s="36">
+        <v>67889</v>
+      </c>
+      <c r="Q5" s="51">
+        <v>60846.800000000017</v>
+      </c>
+      <c r="R5" s="4">
+        <v>53380.599999999977</v>
+      </c>
+      <c r="S5" s="36">
+        <v>59109.100000000035</v>
+      </c>
+      <c r="T5" s="51">
+        <v>60461</v>
+      </c>
+      <c r="U5" s="4">
+        <v>63917.899999999965</v>
+      </c>
+      <c r="V5" s="36">
+        <v>52335.400000000023</v>
+      </c>
+      <c r="W5" s="51">
+        <v>30406.999999999942</v>
+      </c>
+      <c r="X5" s="4">
+        <v>42553.400000000023</v>
+      </c>
+      <c r="Y5" s="36">
+        <v>44129.800000000047</v>
+      </c>
+      <c r="Z5" s="4">
+        <v>32616.9</v>
+      </c>
+      <c r="AA5" s="4">
+        <v>31577.299999999996</v>
+      </c>
+      <c r="AB5" s="36">
+        <v>60843.7</v>
+      </c>
+      <c r="AC5" s="36">
+        <v>54679.600000000006</v>
+      </c>
+      <c r="AD5" s="4">
+        <v>49120.399999999994</v>
+      </c>
+      <c r="AE5" s="36">
+        <v>56375.000000000029</v>
+      </c>
+      <c r="AF5" s="36">
+        <v>59296.799999999988</v>
+      </c>
+      <c r="AG5" s="4">
+        <v>58450.700000000012</v>
+      </c>
+      <c r="AH5" s="36">
+        <v>47721.799999999988</v>
+      </c>
+      <c r="AI5" s="36">
+        <v>40021.299999999988</v>
+      </c>
+      <c r="AJ5" s="4">
+        <v>52584.800000000047</v>
+      </c>
+      <c r="AK5" s="36">
+        <v>55969.5</v>
+      </c>
+      <c r="AL5" s="4">
+        <v>40599.9</v>
+      </c>
+      <c r="AM5" s="4">
+        <v>33421.4</v>
+      </c>
+      <c r="AN5" s="36">
+        <v>60234.099999999991</v>
+      </c>
+      <c r="AO5" s="36">
+        <v>52874.600000000006</v>
+      </c>
+      <c r="AP5" s="4">
+        <v>51888.799999999988</v>
+      </c>
+      <c r="AQ5" s="36">
+        <v>55607.400000000023</v>
+      </c>
+      <c r="AR5" s="36">
+        <v>55657.099999999977</v>
+      </c>
+      <c r="AS5" s="4">
+        <v>54594</v>
+      </c>
+      <c r="AT5" s="36">
+        <v>45220.299999999988</v>
+      </c>
+      <c r="AU5" s="36">
+        <v>33066.800000000047</v>
+      </c>
+      <c r="AV5" s="4">
+        <v>46413.79999999993</v>
+      </c>
+      <c r="AW5" s="36">
+        <v>43986.5</v>
+      </c>
+      <c r="AX5" s="4">
+        <v>28208.9</v>
+      </c>
+      <c r="AY5" s="4">
+        <v>32633.3</v>
+      </c>
+      <c r="AZ5" s="36">
+        <v>29341.8</v>
+      </c>
+      <c r="BA5" s="36">
+        <v>25832.7</v>
+      </c>
+      <c r="BB5" s="4">
+        <v>29002.5</v>
+      </c>
+      <c r="BC5" s="36">
+        <v>27558.7</v>
+      </c>
+      <c r="BD5" s="36">
+        <v>27964.2</v>
+      </c>
+      <c r="BE5" s="4">
+        <v>28867.9</v>
+      </c>
+      <c r="BF5" s="36">
+        <v>28691.200000000001</v>
+      </c>
+      <c r="BG5" s="36">
+        <v>30779.599999999999</v>
+      </c>
+      <c r="BH5" s="4">
+        <v>34116.400000000001</v>
+      </c>
+      <c r="BI5" s="36">
+        <v>36540.9</v>
+      </c>
+      <c r="BJ5" s="4">
+        <v>35614.199999999997</v>
+      </c>
+      <c r="BK5" s="4">
+        <v>30979</v>
+      </c>
+      <c r="BL5" s="36">
+        <v>37989.199999999997</v>
+      </c>
+      <c r="BM5" s="36">
+        <v>33245.4</v>
+      </c>
+      <c r="BN5" s="3">
+        <v>25427</v>
+      </c>
+      <c r="BO5" s="37">
+        <v>28739</v>
+      </c>
+      <c r="BP5" s="37">
+        <v>33188.9</v>
+      </c>
+      <c r="BQ5" s="37">
+        <v>34474.800000000003</v>
+      </c>
+      <c r="BR5" s="37">
+        <v>33915.9</v>
+      </c>
+      <c r="BS5" s="37">
+        <v>33318.5</v>
+      </c>
+      <c r="BT5" s="37">
+        <v>33853.9</v>
+      </c>
+      <c r="BU5" s="37">
+        <v>31412.9</v>
+      </c>
+      <c r="BV5" s="4">
+        <v>33270.699999999997</v>
+      </c>
+      <c r="BW5" s="4">
+        <v>25198</v>
+      </c>
+      <c r="BX5" s="36">
+        <v>28343.3</v>
+      </c>
+      <c r="BY5" s="36">
+        <v>34878.5</v>
+      </c>
+      <c r="BZ5" s="3">
+        <v>35445.300000000003</v>
+      </c>
+      <c r="CA5" s="37">
+        <v>33353.5</v>
+      </c>
+      <c r="CB5" s="37">
+        <v>32197.3</v>
+      </c>
+      <c r="CC5" s="4">
+        <v>32694.5</v>
+      </c>
+      <c r="CD5" s="37">
+        <v>32674.2</v>
+      </c>
+      <c r="CE5" s="37">
+        <v>31158.5</v>
+      </c>
+      <c r="CF5" s="37">
+        <v>34209.4</v>
+      </c>
+      <c r="CG5" s="37">
+        <v>39965.4</v>
+      </c>
+      <c r="CH5" s="4">
+        <v>31465.8</v>
+      </c>
+      <c r="CI5" s="4">
+        <v>29326.1</v>
+      </c>
+      <c r="CJ5" s="36">
+        <v>34685.4</v>
+      </c>
+      <c r="CK5" s="36">
+        <v>35721</v>
+      </c>
+      <c r="CL5" s="3">
+        <v>29430.5</v>
+      </c>
+      <c r="CM5" s="37">
+        <v>37609.599999999999</v>
+      </c>
+      <c r="CN5" s="37">
+        <v>29054.1</v>
+      </c>
+      <c r="CO5" s="4">
+        <v>27046</v>
+      </c>
+      <c r="CP5" s="37"/>
+      <c r="CQ5" s="37"/>
+      <c r="CR5" s="37"/>
+      <c r="CS5" s="37"/>
+    </row>
+    <row r="6" spans="1:97" s="39" customFormat="1" ht="11.25">
+      <c r="A6" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="41">
+        <v>276</v>
+      </c>
+      <c r="C6" s="41">
+        <v>202.5</v>
+      </c>
+      <c r="D6" s="42">
+        <v>552.5</v>
+      </c>
+      <c r="E6" s="6">
+        <v>1639.9</v>
+      </c>
+      <c r="F6" s="41">
+        <v>239.59999999999991</v>
+      </c>
+      <c r="G6" s="42">
+        <v>323.90000000000009</v>
+      </c>
+      <c r="H6" s="6">
+        <v>328.59999999999991</v>
+      </c>
+      <c r="I6" s="41">
+        <v>423.69999999999982</v>
+      </c>
+      <c r="J6" s="42">
+        <v>286.10000000000036</v>
+      </c>
+      <c r="K6" s="6">
+        <v>163.59999999999945</v>
+      </c>
+      <c r="L6" s="41">
+        <v>392.10000000000036</v>
+      </c>
+      <c r="M6" s="42">
+        <v>1891</v>
+      </c>
+      <c r="N6" s="41">
+        <v>278.8</v>
+      </c>
+      <c r="O6" s="41">
+        <v>204.5</v>
+      </c>
+      <c r="P6" s="42">
+        <v>558</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>1656.3</v>
+      </c>
+      <c r="R6" s="41">
+        <v>242</v>
+      </c>
+      <c r="S6" s="42">
+        <v>327.09999999999991</v>
+      </c>
+      <c r="T6" s="6">
+        <v>333.5</v>
+      </c>
+      <c r="U6" s="41">
+        <v>430</v>
+      </c>
+      <c r="V6" s="42">
+        <v>291</v>
+      </c>
+      <c r="W6" s="6">
+        <v>166</v>
+      </c>
+      <c r="X6" s="41">
+        <v>397.69999999999982</v>
+      </c>
+      <c r="Y6" s="42">
+        <v>1913</v>
+      </c>
+      <c r="Z6" s="41">
+        <v>279</v>
+      </c>
+      <c r="AA6" s="41">
+        <v>204.7</v>
+      </c>
+      <c r="AB6" s="42">
+        <v>558.29999999999995</v>
+      </c>
+      <c r="AC6" s="42">
+        <v>1658.5</v>
+      </c>
+      <c r="AD6" s="41">
+        <v>242.30000000000018</v>
+      </c>
+      <c r="AE6" s="42">
+        <v>327.29999999999973</v>
+      </c>
+      <c r="AF6" s="42">
+        <v>333.70000000000027</v>
+      </c>
+      <c r="AG6" s="41">
+        <v>430.19999999999982</v>
+      </c>
+      <c r="AH6" s="42">
+        <v>291.19999999999982</v>
+      </c>
+      <c r="AI6" s="42">
+        <v>166.10000000000036</v>
+      </c>
+      <c r="AJ6" s="41">
+        <v>397.89999999999964</v>
+      </c>
+      <c r="AK6" s="42">
+        <v>1914</v>
+      </c>
+      <c r="AL6" s="41">
+        <v>282</v>
+      </c>
+      <c r="AM6" s="41">
+        <v>206.89999999999998</v>
+      </c>
+      <c r="AN6" s="42">
+        <v>564.30000000000007</v>
+      </c>
+      <c r="AO6" s="42">
+        <v>1676.3</v>
+      </c>
+      <c r="AP6" s="41">
+        <v>244.90000000000009</v>
+      </c>
+      <c r="AQ6" s="42">
+        <v>332.09999999999991</v>
+      </c>
+      <c r="AR6" s="42">
+        <v>318.30000000000018</v>
+      </c>
+      <c r="AS6" s="41">
+        <v>401.39999999999964</v>
+      </c>
+      <c r="AT6" s="42">
+        <v>273</v>
+      </c>
+      <c r="AU6" s="42">
+        <v>153.40000000000055</v>
+      </c>
+      <c r="AV6" s="41">
+        <v>367.59999999999945</v>
+      </c>
+      <c r="AW6" s="42">
+        <v>837.69999999999982</v>
+      </c>
+      <c r="AX6" s="41">
+        <v>10.1</v>
+      </c>
+      <c r="AY6" s="41">
+        <v>7.4</v>
+      </c>
+      <c r="AZ6" s="42">
+        <v>20.2</v>
+      </c>
+      <c r="BA6" s="42">
+        <v>60.1</v>
+      </c>
+      <c r="BB6" s="41">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="BC6" s="42">
+        <v>11.8</v>
+      </c>
+      <c r="BD6" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="BE6" s="41">
+        <v>14.3</v>
+      </c>
+      <c r="BF6" s="42">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="BG6" s="42">
+        <v>5.4</v>
+      </c>
+      <c r="BH6" s="41">
+        <v>13.2</v>
+      </c>
+      <c r="BI6" s="42">
+        <v>29.8</v>
+      </c>
+      <c r="BJ6" s="41">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="BK6" s="41">
+        <v>7.4</v>
+      </c>
+      <c r="BL6" s="41">
+        <v>20.3</v>
+      </c>
+      <c r="BM6" s="41">
+        <v>60.7</v>
+      </c>
+      <c r="BN6" s="41">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="BO6" s="41">
+        <v>11.9</v>
+      </c>
+      <c r="BP6" s="41">
+        <v>12.3</v>
+      </c>
+      <c r="BQ6" s="41">
+        <v>15.5</v>
+      </c>
+      <c r="BR6" s="41">
+        <v>10.7</v>
+      </c>
+      <c r="BS6" s="41">
+        <v>5.9</v>
+      </c>
+      <c r="BT6" s="41">
+        <v>13.7</v>
+      </c>
+      <c r="BU6" s="41">
+        <v>26.4</v>
+      </c>
+      <c r="BV6" s="41">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="BW6" s="41">
+        <v>7.1</v>
+      </c>
+      <c r="BX6" s="41">
+        <v>19.3</v>
+      </c>
+      <c r="BY6" s="41">
+        <v>59.6</v>
+      </c>
+      <c r="BZ6" s="41">
+        <v>8.4</v>
+      </c>
+      <c r="CA6" s="41">
+        <v>11.8</v>
+      </c>
+      <c r="CB6" s="41">
+        <v>13.7</v>
+      </c>
+      <c r="CC6" s="41">
+        <v>17.3</v>
+      </c>
+      <c r="CD6" s="41">
+        <v>11.9</v>
+      </c>
+      <c r="CE6" s="41">
+        <v>6.6</v>
+      </c>
+      <c r="CF6" s="41">
+        <v>15.3</v>
+      </c>
+      <c r="CG6" s="41">
+        <v>29.5</v>
+      </c>
+      <c r="CH6" s="41">
+        <v>10.7</v>
+      </c>
+      <c r="CI6" s="41">
+        <v>8</v>
+      </c>
+      <c r="CJ6" s="41">
+        <v>21.2</v>
+      </c>
+      <c r="CK6" s="41">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="CL6" s="41">
+        <v>8.6</v>
+      </c>
+      <c r="CM6" s="41">
+        <v>13.2</v>
+      </c>
+      <c r="CN6" s="41">
+        <v>15.9</v>
+      </c>
+      <c r="CO6" s="41">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="CP6" s="41"/>
+      <c r="CQ6" s="41"/>
+      <c r="CR6" s="41"/>
+      <c r="CS6" s="41"/>
+    </row>
+    <row r="7" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A7" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="6">
+        <v>10312.4</v>
+      </c>
+      <c r="C7" s="41">
+        <v>8878.9</v>
+      </c>
+      <c r="D7" s="42">
+        <v>10888.7</v>
+      </c>
+      <c r="E7" s="6">
+        <v>9748</v>
+      </c>
+      <c r="F7" s="41">
+        <v>9065.5999999999985</v>
+      </c>
+      <c r="G7" s="42">
+        <v>9025.8000000000029</v>
+      </c>
+      <c r="H7" s="6">
+        <v>9628.4000000000015</v>
+      </c>
+      <c r="I7" s="41">
+        <v>10163</v>
+      </c>
+      <c r="J7" s="42">
+        <v>9410.5999999999913</v>
+      </c>
+      <c r="K7" s="6">
+        <v>8840.8000000000029</v>
+      </c>
+      <c r="L7" s="41">
+        <v>9161.6999999999971</v>
+      </c>
+      <c r="M7" s="42">
+        <v>10718.900000000009</v>
+      </c>
+      <c r="N7" s="6">
+        <v>9375.1</v>
+      </c>
+      <c r="O7" s="41">
+        <v>9290.4</v>
+      </c>
+      <c r="P7" s="42">
+        <v>12367.400000000001</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>11356.599999999999</v>
+      </c>
+      <c r="R7" s="41">
+        <v>10909.300000000003</v>
+      </c>
+      <c r="S7" s="42">
+        <v>10286.199999999997</v>
+      </c>
+      <c r="T7" s="6">
+        <v>8963</v>
+      </c>
+      <c r="U7" s="41">
+        <v>10648.300000000003</v>
+      </c>
+      <c r="V7" s="42">
+        <v>7084.5</v>
+      </c>
+      <c r="W7" s="6">
+        <v>236.80000000000291</v>
+      </c>
+      <c r="X7" s="41">
+        <v>709.5</v>
+      </c>
+      <c r="Y7" s="42">
+        <v>915.39999999999418</v>
+      </c>
+      <c r="Z7" s="7">
+        <v>320</v>
+      </c>
+      <c r="AA7" s="41">
+        <v>225.20000000000005</v>
+      </c>
+      <c r="AB7" s="42">
+        <v>2167</v>
+      </c>
+      <c r="AC7" s="42">
+        <v>1743.5</v>
+      </c>
+      <c r="AD7" s="41">
+        <v>1995.1000000000004</v>
+      </c>
+      <c r="AE7" s="42">
+        <v>4473.9999999999991</v>
+      </c>
+      <c r="AF7" s="42">
+        <v>6840.7000000000007</v>
+      </c>
+      <c r="AG7" s="41">
+        <v>7296.9000000000015</v>
+      </c>
+      <c r="AH7" s="42">
+        <v>7254.0999999999985</v>
+      </c>
+      <c r="AI7" s="42">
+        <v>9278.3000000000029</v>
+      </c>
+      <c r="AJ7" s="41">
+        <v>11832.299999999996</v>
+      </c>
+      <c r="AK7" s="42">
+        <v>13100.299999999996</v>
+      </c>
+      <c r="AL7" s="7">
+        <v>12541.4</v>
+      </c>
+      <c r="AM7" s="41">
+        <v>10886.800000000001</v>
+      </c>
+      <c r="AN7" s="42">
+        <v>10868.899999999998</v>
+      </c>
+      <c r="AO7" s="42">
+        <v>9879.4000000000015</v>
+      </c>
+      <c r="AP7" s="41">
+        <v>12925.5</v>
+      </c>
+      <c r="AQ7" s="42">
+        <v>13492.199999999997</v>
+      </c>
+      <c r="AR7" s="42">
+        <v>13268</v>
+      </c>
+      <c r="AS7" s="41">
+        <v>12320.199999999997</v>
+      </c>
+      <c r="AT7" s="42">
+        <v>10861</v>
+      </c>
+      <c r="AU7" s="42">
+        <v>11066.200000000012</v>
+      </c>
+      <c r="AV7" s="41">
+        <v>10187.899999999994</v>
+      </c>
+      <c r="AW7" s="42">
+        <v>10899.600000000006</v>
+      </c>
+      <c r="AX7" s="7">
+        <v>10857.5</v>
+      </c>
+      <c r="AY7" s="41">
+        <v>10117.1</v>
+      </c>
+      <c r="AZ7" s="42">
+        <v>9580.2000000000007</v>
+      </c>
+      <c r="BA7" s="42">
+        <v>7948</v>
+      </c>
+      <c r="BB7" s="41">
+        <v>7762.3</v>
+      </c>
+      <c r="BC7" s="42">
+        <v>8653.6</v>
+      </c>
+      <c r="BD7" s="42">
+        <v>8412.7999999999993</v>
+      </c>
+      <c r="BE7" s="41">
+        <v>9485.2000000000007</v>
+      </c>
+      <c r="BF7" s="42">
+        <v>10503.7</v>
+      </c>
+      <c r="BG7" s="42">
+        <v>11586.1</v>
+      </c>
+      <c r="BH7" s="41">
+        <v>12528.4</v>
+      </c>
+      <c r="BI7" s="42">
+        <v>13117.2</v>
+      </c>
+      <c r="BJ7" s="7">
+        <v>13193.3</v>
+      </c>
+      <c r="BK7" s="7">
+        <v>11931.2</v>
+      </c>
+      <c r="BL7" s="42">
+        <v>13056.6</v>
+      </c>
+      <c r="BM7" s="42">
+        <v>12203.8</v>
+      </c>
+      <c r="BN7" s="5">
+        <v>11715.8</v>
+      </c>
+      <c r="BO7" s="5">
+        <v>9877.7999999999993</v>
+      </c>
+      <c r="BP7" s="5">
+        <v>9807.1</v>
+      </c>
+      <c r="BQ7" s="5">
+        <v>11189.1</v>
+      </c>
+      <c r="BR7" s="5">
+        <v>11714.7</v>
+      </c>
+      <c r="BS7" s="5">
+        <v>12582.4</v>
+      </c>
+      <c r="BT7" s="5">
+        <v>12336.7</v>
+      </c>
+      <c r="BU7" s="5">
+        <v>10996.4</v>
+      </c>
+      <c r="BV7" s="7">
+        <v>9223.2999999999993</v>
+      </c>
+      <c r="BW7" s="7">
+        <v>8593.2000000000007</v>
+      </c>
+      <c r="BX7" s="42">
+        <v>9931.7000000000007</v>
+      </c>
+      <c r="BY7" s="42">
+        <v>9836</v>
+      </c>
+      <c r="BZ7" s="5">
+        <v>10704.7</v>
+      </c>
+      <c r="CA7" s="5">
+        <v>9935.2000000000007</v>
+      </c>
+      <c r="CB7" s="5">
+        <v>8918.9</v>
+      </c>
+      <c r="CC7" s="41">
+        <v>9478.5</v>
+      </c>
+      <c r="CD7" s="5">
+        <v>11156.7</v>
+      </c>
+      <c r="CE7" s="5">
+        <v>11603</v>
+      </c>
+      <c r="CF7" s="5">
+        <v>11903.4</v>
+      </c>
+      <c r="CG7" s="5">
+        <v>13023.4</v>
+      </c>
+      <c r="CH7" s="7">
+        <v>11762.8</v>
+      </c>
+      <c r="CI7" s="7">
+        <v>9626.6</v>
+      </c>
+      <c r="CJ7" s="42">
+        <v>10768.1</v>
+      </c>
+      <c r="CK7" s="42">
+        <v>11912.4</v>
+      </c>
+      <c r="CL7" s="5">
+        <v>12260.8</v>
+      </c>
+      <c r="CM7" s="5">
+        <v>11781.4</v>
+      </c>
+      <c r="CN7" s="5">
+        <v>10979.9</v>
+      </c>
+      <c r="CO7" s="41">
+        <v>10076.4</v>
+      </c>
+      <c r="CP7" s="5"/>
+      <c r="CQ7" s="5"/>
+      <c r="CR7" s="5"/>
+      <c r="CS7" s="5"/>
+    </row>
+    <row r="8" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A8" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="6">
+        <v>21.6</v>
+      </c>
+      <c r="C8" s="41">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="D8" s="42">
+        <v>108.5</v>
+      </c>
+      <c r="E8" s="6">
+        <v>177.39999999999998</v>
+      </c>
+      <c r="F8" s="41">
+        <v>22.900000000000034</v>
+      </c>
+      <c r="G8" s="42">
+        <v>30.300000000000011</v>
+      </c>
+      <c r="H8" s="6">
+        <v>47.899999999999977</v>
+      </c>
+      <c r="I8" s="41">
+        <v>87.299999999999955</v>
+      </c>
+      <c r="J8" s="42">
+        <v>64.600000000000023</v>
+      </c>
+      <c r="K8" s="6">
+        <v>23</v>
+      </c>
+      <c r="L8" s="41">
+        <v>69.600000000000023</v>
+      </c>
+      <c r="M8" s="42">
+        <v>24.399999999999977</v>
+      </c>
+      <c r="N8" s="6">
+        <v>21.6</v>
+      </c>
+      <c r="O8" s="41">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="P8" s="42">
+        <v>108.6</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>177.50000000000003</v>
+      </c>
+      <c r="R8" s="41">
+        <v>22.899999999999977</v>
+      </c>
+      <c r="S8" s="42">
+        <v>30.300000000000011</v>
+      </c>
+      <c r="T8" s="6">
+        <v>47.899999999999977</v>
+      </c>
+      <c r="U8" s="41">
+        <v>87.300000000000011</v>
+      </c>
+      <c r="V8" s="42">
+        <v>64.600000000000023</v>
+      </c>
+      <c r="W8" s="6">
+        <v>23</v>
+      </c>
+      <c r="X8" s="41">
+        <v>69.600000000000023</v>
+      </c>
+      <c r="Y8" s="42">
+        <v>24.399999999999977</v>
+      </c>
+      <c r="Z8" s="7">
+        <v>21.7</v>
+      </c>
+      <c r="AA8" s="41">
+        <v>18.500000000000004</v>
+      </c>
+      <c r="AB8" s="42">
+        <v>109.2</v>
+      </c>
+      <c r="AC8" s="42">
+        <v>178.49999999999997</v>
+      </c>
+      <c r="AD8" s="41">
+        <v>23</v>
+      </c>
+      <c r="AE8" s="42">
+        <v>30.400000000000034</v>
+      </c>
+      <c r="AF8" s="42">
+        <v>48.899999999999977</v>
+      </c>
+      <c r="AG8" s="41">
+        <v>89.099999999999966</v>
+      </c>
+      <c r="AH8" s="42">
+        <v>66</v>
+      </c>
+      <c r="AI8" s="42">
+        <v>23.5</v>
+      </c>
+      <c r="AJ8" s="41">
+        <v>71.200000000000045</v>
+      </c>
+      <c r="AK8" s="42">
+        <v>25</v>
+      </c>
+      <c r="AL8" s="7">
+        <v>21.8</v>
+      </c>
+      <c r="AM8" s="41">
+        <v>18.599999999999998</v>
+      </c>
+      <c r="AN8" s="42">
+        <v>109.79999999999998</v>
+      </c>
+      <c r="AO8" s="42">
+        <v>179.40000000000003</v>
+      </c>
+      <c r="AP8" s="41">
+        <v>23.099999999999966</v>
+      </c>
+      <c r="AQ8" s="42">
+        <v>30.699999999999989</v>
+      </c>
+      <c r="AR8" s="42">
+        <v>47.200000000000045</v>
+      </c>
+      <c r="AS8" s="41">
+        <v>86.899999999999977</v>
+      </c>
+      <c r="AT8" s="42">
+        <v>64.700000000000045</v>
+      </c>
+      <c r="AU8" s="42">
+        <v>22.699999999999932</v>
+      </c>
+      <c r="AV8" s="41">
+        <v>64.300000000000068</v>
+      </c>
+      <c r="AW8" s="42">
+        <v>24.099999999999909</v>
+      </c>
+      <c r="AX8" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="AY8" s="41">
+        <v>2.6</v>
+      </c>
+      <c r="AZ8" s="42">
+        <v>15.4</v>
+      </c>
+      <c r="BA8" s="42">
+        <v>25.2</v>
+      </c>
+      <c r="BB8" s="41">
+        <v>3.2</v>
+      </c>
+      <c r="BC8" s="42">
+        <v>4.3</v>
+      </c>
+      <c r="BD8" s="42">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="BE8" s="41">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="BF8" s="42">
+        <v>6.7</v>
+      </c>
+      <c r="BG8" s="42">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BH8" s="41">
+        <v>6.7</v>
+      </c>
+      <c r="BI8" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="BJ8" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="BK8" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="BL8" s="42">
+        <v>15.4</v>
+      </c>
+      <c r="BM8" s="42">
+        <v>25.3</v>
+      </c>
+      <c r="BN8" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="BO8" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="BP8" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="BQ8" s="5">
+        <v>19</v>
+      </c>
+      <c r="BR8" s="5">
+        <v>14.2</v>
+      </c>
+      <c r="BS8" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="BT8" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="BU8" s="5">
+        <v>5</v>
+      </c>
+      <c r="BV8" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="BW8" s="7">
+        <v>2.8</v>
+      </c>
+      <c r="BX8" s="42">
+        <v>16.5</v>
+      </c>
+      <c r="BY8" s="42">
+        <v>27.9</v>
+      </c>
+      <c r="BZ8" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="CA8" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="CB8" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="CC8" s="41">
+        <v>18</v>
+      </c>
+      <c r="CD8" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="CE8" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="CF8" s="5">
+        <v>12.7</v>
+      </c>
+      <c r="CG8" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="CH8" s="7">
+        <v>3.6</v>
+      </c>
+      <c r="CI8" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="CJ8" s="42">
+        <v>16.7</v>
+      </c>
+      <c r="CK8" s="42">
+        <v>29</v>
+      </c>
+      <c r="CL8" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="CM8" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="CN8" s="5">
+        <v>10.5</v>
+      </c>
+      <c r="CO8" s="41">
+        <v>18.8</v>
+      </c>
+      <c r="CP8" s="5"/>
+      <c r="CQ8" s="5"/>
+      <c r="CR8" s="5"/>
+      <c r="CS8" s="5"/>
+    </row>
+    <row r="9" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A9" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="6">
+        <v>21687</v>
+      </c>
+      <c r="C9" s="41">
+        <v>21332.400000000001</v>
+      </c>
+      <c r="D9" s="42">
+        <v>23973.700000000004</v>
+      </c>
+      <c r="E9" s="6">
+        <v>20187.299999999988</v>
+      </c>
+      <c r="F9" s="41">
+        <v>20118.300000000003</v>
+      </c>
+      <c r="G9" s="42">
+        <v>16391.600000000006</v>
+      </c>
+      <c r="H9" s="6">
+        <v>19772.499999999985</v>
+      </c>
+      <c r="I9" s="41">
+        <v>23375.800000000017</v>
+      </c>
+      <c r="J9" s="42">
+        <v>20857.799999999988</v>
+      </c>
+      <c r="K9" s="6">
+        <v>21090.300000000017</v>
+      </c>
+      <c r="L9" s="41">
+        <v>18998.399999999994</v>
+      </c>
+      <c r="M9" s="42">
+        <v>20899.5</v>
+      </c>
+      <c r="N9" s="6">
+        <v>20340.599999999999</v>
+      </c>
+      <c r="O9" s="41">
+        <v>18217</v>
+      </c>
+      <c r="P9" s="42">
+        <v>19501.800000000003</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>16735.999999999993</v>
+      </c>
+      <c r="R9" s="41">
+        <v>15685.600000000006</v>
+      </c>
+      <c r="S9" s="42">
+        <v>15140.199999999997</v>
+      </c>
+      <c r="T9" s="6">
+        <v>20363.400000000009</v>
+      </c>
+      <c r="U9" s="41">
+        <v>22586.699999999983</v>
+      </c>
+      <c r="V9" s="42">
+        <v>21537.200000000012</v>
+      </c>
+      <c r="W9" s="6">
+        <v>21269</v>
+      </c>
+      <c r="X9" s="41">
+        <v>18819.200000000012</v>
+      </c>
+      <c r="Y9" s="42">
+        <v>19118.799999999988</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>18658.099999999999</v>
+      </c>
+      <c r="AA9" s="41">
+        <v>19533</v>
+      </c>
+      <c r="AB9" s="42">
+        <v>22436.300000000003</v>
+      </c>
+      <c r="AC9" s="42">
+        <v>20285.900000000001</v>
+      </c>
+      <c r="AD9" s="41">
+        <v>20221.699999999997</v>
+      </c>
+      <c r="AE9" s="42">
+        <v>19537</v>
+      </c>
+      <c r="AF9" s="42">
+        <v>21458.600000000006</v>
+      </c>
+      <c r="AG9" s="41">
+        <v>20024</v>
+      </c>
+      <c r="AH9" s="42">
+        <v>17200.299999999988</v>
+      </c>
+      <c r="AI9" s="42">
+        <v>19239.700000000012</v>
+      </c>
+      <c r="AJ9" s="41">
+        <v>17177</v>
+      </c>
+      <c r="AK9" s="42">
+        <v>17017.899999999994</v>
+      </c>
+      <c r="AL9" s="7">
+        <v>15798.8</v>
+      </c>
+      <c r="AM9" s="41">
+        <v>13881</v>
+      </c>
+      <c r="AN9" s="42">
+        <v>15532.7</v>
+      </c>
+      <c r="AO9" s="42">
+        <v>14835</v>
+      </c>
+      <c r="AP9" s="41">
+        <v>16868.800000000003</v>
+      </c>
+      <c r="AQ9" s="42">
+        <v>16162.5</v>
+      </c>
+      <c r="AR9" s="42">
+        <v>16378.399999999994</v>
+      </c>
+      <c r="AS9" s="41">
+        <v>16243</v>
+      </c>
+      <c r="AT9" s="42">
+        <v>15091.599999999991</v>
+      </c>
+      <c r="AU9" s="42">
+        <v>16055.5</v>
+      </c>
+      <c r="AV9" s="41">
+        <v>17294.700000000012</v>
+      </c>
+      <c r="AW9" s="42">
+        <v>16487.600000000006</v>
+      </c>
+      <c r="AX9" s="7">
+        <v>14743</v>
+      </c>
+      <c r="AY9" s="41">
+        <v>19605.3</v>
+      </c>
+      <c r="AZ9" s="42">
+        <v>14759.3</v>
+      </c>
+      <c r="BA9" s="42">
+        <v>13540.7</v>
+      </c>
+      <c r="BB9" s="41">
+        <v>17602</v>
+      </c>
+      <c r="BC9" s="42">
+        <v>14438.8</v>
+      </c>
+      <c r="BD9" s="42">
+        <v>15178.9</v>
+      </c>
+      <c r="BE9" s="41">
+        <v>15145.3</v>
+      </c>
+      <c r="BF9" s="42">
+        <v>14086.8</v>
+      </c>
+      <c r="BG9" s="42">
+        <v>17229.3</v>
+      </c>
+      <c r="BH9" s="41">
+        <v>17972.8</v>
+      </c>
+      <c r="BI9" s="42">
+        <v>20227.2</v>
+      </c>
+      <c r="BJ9" s="7">
+        <v>20474.599999999999</v>
+      </c>
+      <c r="BK9" s="7">
+        <v>17142.2</v>
+      </c>
+      <c r="BL9" s="42">
+        <v>17697.7</v>
+      </c>
+      <c r="BM9" s="42">
+        <v>15133.6</v>
+      </c>
+      <c r="BN9" s="5">
+        <v>8825.4</v>
+      </c>
+      <c r="BO9" s="5">
+        <v>13330.3</v>
+      </c>
+      <c r="BP9" s="5">
+        <v>17985.5</v>
+      </c>
+      <c r="BQ9" s="5">
+        <v>18058.599999999999</v>
+      </c>
+      <c r="BR9" s="5">
+        <v>17917.400000000001</v>
+      </c>
+      <c r="BS9" s="5">
+        <v>18418.599999999999</v>
+      </c>
+      <c r="BT9" s="5">
+        <v>17650.900000000001</v>
+      </c>
+      <c r="BU9" s="5">
+        <v>16921.8</v>
+      </c>
+      <c r="BV9" s="7">
+        <v>19899.2</v>
+      </c>
+      <c r="BW9" s="7">
+        <v>12624.5</v>
+      </c>
+      <c r="BX9" s="42">
+        <v>10793.6</v>
+      </c>
+      <c r="BY9" s="42">
+        <v>17764.3</v>
+      </c>
+      <c r="BZ9" s="5">
+        <v>18559.599999999999</v>
+      </c>
+      <c r="CA9" s="5">
+        <v>16803.3</v>
+      </c>
+      <c r="CB9" s="5">
+        <v>16236.9</v>
+      </c>
+      <c r="CC9" s="41">
+        <v>16323</v>
+      </c>
+      <c r="CD9" s="5">
+        <v>15867.4</v>
+      </c>
+      <c r="CE9" s="5">
+        <v>15468.8</v>
+      </c>
+      <c r="CF9" s="5">
+        <v>15586</v>
+      </c>
+      <c r="CG9" s="5">
+        <v>20368.2</v>
+      </c>
+      <c r="CH9" s="7">
+        <v>14127</v>
+      </c>
+      <c r="CI9" s="7">
+        <v>14759.7</v>
+      </c>
+      <c r="CJ9" s="42">
+        <v>16603</v>
+      </c>
+      <c r="CK9" s="42">
+        <v>17191.8</v>
+      </c>
+      <c r="CL9" s="5">
+        <v>11184.1</v>
+      </c>
+      <c r="CM9" s="5">
+        <v>17077.5</v>
+      </c>
+      <c r="CN9" s="5">
+        <v>12010.4</v>
+      </c>
+      <c r="CO9" s="41">
+        <v>11022.3</v>
+      </c>
+      <c r="CP9" s="5"/>
+      <c r="CQ9" s="5"/>
+      <c r="CR9" s="5"/>
+      <c r="CS9" s="5"/>
+    </row>
+    <row r="10" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A10" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="6">
+        <v>394.4</v>
+      </c>
+      <c r="C10" s="41">
+        <v>394.20000000000005</v>
+      </c>
+      <c r="D10" s="42">
+        <v>1045</v>
+      </c>
+      <c r="E10" s="6">
+        <v>1504.5</v>
+      </c>
+      <c r="F10" s="41">
+        <v>2092.2000000000003</v>
+      </c>
+      <c r="G10" s="42">
+        <v>2327.3000000000002</v>
+      </c>
+      <c r="H10" s="6">
+        <v>1299.7999999999993</v>
+      </c>
+      <c r="I10" s="41">
+        <v>1276.3000000000011</v>
+      </c>
+      <c r="J10" s="42">
+        <v>1026.2999999999993</v>
+      </c>
+      <c r="K10" s="6">
+        <v>374.5</v>
+      </c>
+      <c r="L10" s="41">
+        <v>1046.6000000000004</v>
+      </c>
+      <c r="M10" s="42">
+        <v>706.60000000000036</v>
+      </c>
+      <c r="N10" s="6">
+        <v>399.2</v>
+      </c>
+      <c r="O10" s="41">
+        <v>399.00000000000006</v>
+      </c>
+      <c r="P10" s="42">
+        <v>1058.8999999999999</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>1524.6</v>
+      </c>
+      <c r="R10" s="41">
+        <v>2117</v>
+      </c>
+      <c r="S10" s="42">
+        <v>2356</v>
+      </c>
+      <c r="T10" s="6">
+        <v>1348.1999999999998</v>
+      </c>
+      <c r="U10" s="41">
+        <v>1323.8000000000011</v>
+      </c>
+      <c r="V10" s="42">
+        <v>1063.5</v>
+      </c>
+      <c r="W10" s="6">
+        <v>387</v>
+      </c>
+      <c r="X10" s="41">
+        <v>1084.5999999999985</v>
+      </c>
+      <c r="Y10" s="42">
+        <v>731.10000000000036</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>417</v>
+      </c>
+      <c r="AA10" s="41">
+        <v>421.79999999999995</v>
+      </c>
+      <c r="AB10" s="42">
+        <v>1109.5</v>
+      </c>
+      <c r="AC10" s="42">
+        <v>1593.6000000000001</v>
+      </c>
+      <c r="AD10" s="41">
+        <v>2206.2000000000003</v>
+      </c>
+      <c r="AE10" s="42">
+        <v>2458.8999999999996</v>
+      </c>
+      <c r="AF10" s="42">
+        <v>1360.8999999999996</v>
+      </c>
+      <c r="AG10" s="41">
+        <v>1336.3000000000011</v>
+      </c>
+      <c r="AH10" s="42">
+        <v>1073.2999999999993</v>
+      </c>
+      <c r="AI10" s="42">
+        <v>390.29999999999927</v>
+      </c>
+      <c r="AJ10" s="41">
+        <v>1094.7000000000007</v>
+      </c>
+      <c r="AK10" s="42">
+        <v>737.60000000000036</v>
+      </c>
+      <c r="AL10" s="7">
+        <v>427.8</v>
+      </c>
+      <c r="AM10" s="41">
+        <v>426.8</v>
+      </c>
+      <c r="AN10" s="42">
+        <v>1279.8000000000002</v>
+      </c>
+      <c r="AO10" s="42">
+        <v>1675.9</v>
+      </c>
+      <c r="AP10" s="41">
+        <v>2143.1999999999998</v>
+      </c>
+      <c r="AQ10" s="42">
+        <v>2551.2000000000007</v>
+      </c>
+      <c r="AR10" s="42">
+        <v>1427.8999999999996</v>
+      </c>
+      <c r="AS10" s="41">
+        <v>1414.5</v>
+      </c>
+      <c r="AT10" s="42">
+        <v>1120.2999999999993</v>
+      </c>
+      <c r="AU10" s="42">
+        <v>371.60000000000036</v>
+      </c>
+      <c r="AV10" s="41">
+        <v>1127.7999999999993</v>
+      </c>
+      <c r="AW10" s="42">
+        <v>650.60000000000036</v>
+      </c>
+      <c r="AX10" s="7">
+        <v>62</v>
+      </c>
+      <c r="AY10" s="41">
+        <v>63</v>
+      </c>
+      <c r="AZ10" s="42">
+        <v>177.2</v>
+      </c>
+      <c r="BA10" s="42">
+        <v>251.6</v>
+      </c>
+      <c r="BB10" s="41">
+        <v>311.8</v>
+      </c>
+      <c r="BC10" s="42">
+        <v>382.2</v>
+      </c>
+      <c r="BD10" s="42">
+        <v>252.3</v>
+      </c>
+      <c r="BE10" s="41">
+        <v>249.8</v>
+      </c>
+      <c r="BF10" s="42">
+        <v>192.7</v>
+      </c>
+      <c r="BG10" s="42">
+        <v>57.6</v>
+      </c>
+      <c r="BH10" s="41">
+        <v>190.5</v>
+      </c>
+      <c r="BI10" s="42">
+        <v>112.1</v>
+      </c>
+      <c r="BJ10" s="7">
+        <v>61.3</v>
+      </c>
+      <c r="BK10" s="7">
+        <v>63.1</v>
+      </c>
+      <c r="BL10" s="42">
+        <v>177.5</v>
+      </c>
+      <c r="BM10" s="42">
+        <v>252.4</v>
+      </c>
+      <c r="BN10" s="5">
+        <v>313.7</v>
+      </c>
+      <c r="BO10" s="5">
+        <v>384.7</v>
+      </c>
+      <c r="BP10" s="5">
+        <v>277.2</v>
+      </c>
+      <c r="BQ10" s="5">
+        <v>265.10000000000002</v>
+      </c>
+      <c r="BR10" s="5">
+        <v>213.4</v>
+      </c>
+      <c r="BS10" s="5">
+        <v>63.4</v>
+      </c>
+      <c r="BT10" s="5">
+        <v>187.1</v>
+      </c>
+      <c r="BU10" s="5">
+        <v>110</v>
+      </c>
+      <c r="BV10" s="7">
+        <v>50.9</v>
+      </c>
+      <c r="BW10" s="7">
+        <v>53.2</v>
+      </c>
+      <c r="BX10" s="42">
+        <v>145.1</v>
+      </c>
+      <c r="BY10" s="42">
+        <v>212.6</v>
+      </c>
+      <c r="BZ10" s="5">
+        <v>257</v>
+      </c>
+      <c r="CA10" s="5">
+        <v>318.60000000000002</v>
+      </c>
+      <c r="CB10" s="5">
+        <v>213.7</v>
+      </c>
+      <c r="CC10" s="41">
+        <v>204.4</v>
+      </c>
+      <c r="CD10" s="5">
+        <v>164.5</v>
+      </c>
+      <c r="CE10" s="5">
+        <v>48.8</v>
+      </c>
+      <c r="CF10" s="5">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="CG10" s="5">
+        <v>84.8</v>
+      </c>
+      <c r="CH10" s="7">
+        <v>39.1</v>
+      </c>
+      <c r="CI10" s="7">
+        <v>41.4</v>
+      </c>
+      <c r="CJ10" s="42">
+        <v>110.7</v>
+      </c>
+      <c r="CK10" s="42">
+        <v>166.7</v>
+      </c>
+      <c r="CL10" s="5">
+        <v>198.1</v>
+      </c>
+      <c r="CM10" s="5">
+        <v>248</v>
+      </c>
+      <c r="CN10" s="5">
+        <v>183.5</v>
+      </c>
+      <c r="CO10" s="41">
+        <v>175.7</v>
+      </c>
+      <c r="CP10" s="5"/>
+      <c r="CQ10" s="5"/>
+      <c r="CR10" s="5"/>
+      <c r="CS10" s="5"/>
+    </row>
+    <row r="11" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A11" s="53" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="6">
+        <v>210.6</v>
+      </c>
+      <c r="C11" s="41">
+        <v>209.70000000000002</v>
+      </c>
+      <c r="D11" s="42">
+        <v>310.2</v>
+      </c>
+      <c r="E11" s="6">
+        <v>1907.5</v>
+      </c>
+      <c r="F11" s="41">
+        <v>237.19999999999982</v>
+      </c>
+      <c r="G11" s="42">
+        <v>932.5</v>
+      </c>
+      <c r="H11" s="6">
+        <v>1105.9000000000005</v>
+      </c>
+      <c r="I11" s="41">
+        <v>1322.1999999999998</v>
+      </c>
+      <c r="J11" s="42">
+        <v>793.80000000000018</v>
+      </c>
+      <c r="K11" s="6">
+        <v>92.5</v>
+      </c>
+      <c r="L11" s="41">
+        <v>552.19999999999982</v>
+      </c>
+      <c r="M11" s="42">
+        <v>467.09999999999945</v>
+      </c>
+      <c r="N11" s="6">
+        <v>213.2</v>
+      </c>
+      <c r="O11" s="41">
+        <v>212.3</v>
+      </c>
+      <c r="P11" s="42">
+        <v>314.10000000000002</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>1932.3000000000002</v>
+      </c>
+      <c r="R11" s="41">
+        <v>240.19999999999982</v>
+      </c>
+      <c r="S11" s="42">
+        <v>944</v>
+      </c>
+      <c r="T11" s="6">
+        <v>1119.0000000000005</v>
+      </c>
+      <c r="U11" s="41">
+        <v>1336</v>
+      </c>
+      <c r="V11" s="42">
+        <v>806.89999999999964</v>
+      </c>
+      <c r="W11" s="6">
+        <v>93.800000000000182</v>
+      </c>
+      <c r="X11" s="41">
+        <v>558.09999999999945</v>
+      </c>
+      <c r="Y11" s="42">
+        <v>472.70000000000073</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>215.4</v>
+      </c>
+      <c r="AA11" s="41">
+        <v>214.4</v>
+      </c>
+      <c r="AB11" s="42">
+        <v>317.2</v>
+      </c>
+      <c r="AC11" s="42">
+        <v>1951.4</v>
+      </c>
+      <c r="AD11" s="41">
+        <v>242.79999999999973</v>
+      </c>
+      <c r="AE11" s="42">
+        <v>953.20000000000027</v>
+      </c>
+      <c r="AF11" s="42">
+        <v>1128.5999999999999</v>
+      </c>
+      <c r="AG11" s="41">
+        <v>1347.6999999999998</v>
+      </c>
+      <c r="AH11" s="42">
+        <v>814.19999999999982</v>
+      </c>
+      <c r="AI11" s="42">
+        <v>94.700000000000728</v>
+      </c>
+      <c r="AJ11" s="41">
+        <v>562.89999999999964</v>
+      </c>
+      <c r="AK11" s="42">
+        <v>476.79999999999927</v>
+      </c>
+      <c r="AL11" s="7">
+        <v>216.1</v>
+      </c>
+      <c r="AM11" s="41">
+        <v>214.9</v>
+      </c>
+      <c r="AN11" s="42">
+        <v>317.89999999999998</v>
+      </c>
+      <c r="AO11" s="42">
+        <v>1955</v>
+      </c>
+      <c r="AP11" s="41">
+        <v>240.5</v>
+      </c>
+      <c r="AQ11" s="42">
+        <v>957.59999999999991</v>
+      </c>
+      <c r="AR11" s="42">
+        <v>1155</v>
+      </c>
+      <c r="AS11" s="41">
+        <v>1381</v>
+      </c>
+      <c r="AT11" s="42">
+        <v>838.5</v>
+      </c>
+      <c r="AU11" s="42">
+        <v>96.199999999999818</v>
+      </c>
+      <c r="AV11" s="41">
+        <v>571.19999999999982</v>
+      </c>
+      <c r="AW11" s="42">
+        <v>478.10000000000036</v>
+      </c>
+      <c r="AX11" s="7">
+        <v>36.6</v>
+      </c>
+      <c r="AY11" s="41">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="AZ11" s="42">
+        <v>54</v>
+      </c>
+      <c r="BA11" s="42">
+        <v>359.3</v>
+      </c>
+      <c r="BB11" s="41">
+        <v>42.4</v>
+      </c>
+      <c r="BC11" s="42">
+        <v>175.2</v>
+      </c>
+      <c r="BD11" s="42">
+        <v>122.5</v>
+      </c>
+      <c r="BE11" s="41">
+        <v>149.4</v>
+      </c>
+      <c r="BF11" s="42">
+        <v>89.3</v>
+      </c>
+      <c r="BG11" s="42">
+        <v>8.1</v>
+      </c>
+      <c r="BH11" s="41">
+        <v>51.8</v>
+      </c>
+      <c r="BI11" s="42">
+        <v>43.9</v>
+      </c>
+      <c r="BJ11" s="7">
+        <v>36.5</v>
+      </c>
+      <c r="BK11" s="7">
+        <v>38.4</v>
+      </c>
+      <c r="BL11" s="42">
+        <v>53.7</v>
+      </c>
+      <c r="BM11" s="42">
+        <v>358.4</v>
+      </c>
+      <c r="BN11" s="5">
+        <v>42.2</v>
+      </c>
+      <c r="BO11" s="5">
+        <v>174.6</v>
+      </c>
+      <c r="BP11" s="5">
+        <v>121.7</v>
+      </c>
+      <c r="BQ11" s="5">
+        <v>148.80000000000001</v>
+      </c>
+      <c r="BR11" s="5">
+        <v>89.6</v>
+      </c>
+      <c r="BS11" s="5">
+        <v>8</v>
+      </c>
+      <c r="BT11" s="5">
+        <v>49.3</v>
+      </c>
+      <c r="BU11" s="5">
+        <v>41.8</v>
+      </c>
+      <c r="BV11" s="7">
+        <v>17</v>
+      </c>
+      <c r="BW11" s="7">
+        <v>18.2</v>
+      </c>
+      <c r="BX11" s="42">
+        <v>24.6</v>
+      </c>
+      <c r="BY11" s="42">
+        <v>167.4</v>
+      </c>
+      <c r="BZ11" s="5">
+        <v>18.8</v>
+      </c>
+      <c r="CA11" s="5">
+        <v>80</v>
+      </c>
+      <c r="CB11" s="5">
+        <v>58.2</v>
+      </c>
+      <c r="CC11" s="41">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="CD11" s="5">
+        <v>43</v>
+      </c>
+      <c r="CE11" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="CF11" s="5">
+        <v>23.7</v>
+      </c>
+      <c r="CG11" s="5">
+        <v>20</v>
+      </c>
+      <c r="CH11" s="7">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="CI11" s="7">
+        <v>4.8</v>
+      </c>
+      <c r="CJ11" s="42">
+        <v>6.4</v>
+      </c>
+      <c r="CK11" s="42">
+        <v>45.3</v>
+      </c>
+      <c r="CL11" s="5">
+        <v>5</v>
+      </c>
+      <c r="CM11" s="5">
+        <v>21.5</v>
+      </c>
+      <c r="CN11" s="5">
+        <v>60.5</v>
+      </c>
+      <c r="CO11" s="41">
+        <v>74.8</v>
+      </c>
+      <c r="CP11" s="5"/>
+      <c r="CQ11" s="5"/>
+      <c r="CR11" s="5"/>
+      <c r="CS11" s="5"/>
+    </row>
+    <row r="12" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A12" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="6">
+        <v>521.1</v>
+      </c>
+      <c r="C12" s="41">
+        <v>381</v>
+      </c>
+      <c r="D12" s="42">
+        <v>2748.3</v>
+      </c>
+      <c r="E12" s="6">
+        <v>2482.2999999999997</v>
+      </c>
+      <c r="F12" s="41">
+        <v>2430.0000000000009</v>
+      </c>
+      <c r="G12" s="42">
+        <v>2532</v>
+      </c>
+      <c r="H12" s="6">
+        <v>1553</v>
+      </c>
+      <c r="I12" s="41">
+        <v>1609</v>
+      </c>
+      <c r="J12" s="42">
+        <v>1195.2999999999993</v>
+      </c>
+      <c r="K12" s="6">
+        <v>385.39999999999964</v>
+      </c>
+      <c r="L12" s="41">
+        <v>1390.8000000000011</v>
+      </c>
+      <c r="M12" s="42">
+        <v>2350.5999999999985</v>
+      </c>
+      <c r="N12" s="6">
+        <v>521.20000000000005</v>
+      </c>
+      <c r="O12" s="41">
+        <v>381.09999999999991</v>
+      </c>
+      <c r="P12" s="42">
+        <v>2748.7</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>2485</v>
+      </c>
+      <c r="R12" s="41">
+        <v>2430.2999999999993</v>
+      </c>
+      <c r="S12" s="42">
+        <v>2531</v>
+      </c>
+      <c r="T12" s="6">
+        <v>1575.3000000000011</v>
+      </c>
+      <c r="U12" s="41">
+        <v>1632.1000000000004</v>
+      </c>
+      <c r="V12" s="42">
+        <v>1218</v>
+      </c>
+      <c r="W12" s="6">
+        <v>390.89999999999964</v>
+      </c>
+      <c r="X12" s="41">
+        <v>1410.8000000000011</v>
+      </c>
+      <c r="Y12" s="42">
+        <v>2373.3999999999978</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>522</v>
+      </c>
+      <c r="AA12" s="41">
+        <v>382</v>
+      </c>
+      <c r="AB12" s="42">
+        <v>2760</v>
+      </c>
+      <c r="AC12" s="42">
+        <v>2496.1000000000004</v>
+      </c>
+      <c r="AD12" s="41">
+        <v>2434</v>
+      </c>
+      <c r="AE12" s="42">
+        <v>2533</v>
+      </c>
+      <c r="AF12" s="42">
+        <v>1576.1000000000004</v>
+      </c>
+      <c r="AG12" s="41">
+        <v>1633</v>
+      </c>
+      <c r="AH12" s="42">
+        <v>1218.5999999999985</v>
+      </c>
+      <c r="AI12" s="42">
+        <v>391.10000000000036</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>1411.6000000000004</v>
+      </c>
+      <c r="AK12" s="42">
+        <v>2370</v>
+      </c>
+      <c r="AL12" s="7">
+        <v>295</v>
+      </c>
+      <c r="AM12" s="41">
+        <v>165.5</v>
+      </c>
+      <c r="AN12" s="42">
+        <v>1350</v>
+      </c>
+      <c r="AO12" s="42">
+        <v>1215.9000000000001</v>
+      </c>
+      <c r="AP12" s="41">
+        <v>1173.4999999999995</v>
+      </c>
+      <c r="AQ12" s="42">
+        <v>1243.2000000000007</v>
+      </c>
+      <c r="AR12" s="42">
+        <v>1206</v>
+      </c>
+      <c r="AS12" s="41">
+        <v>1157.5</v>
+      </c>
+      <c r="AT12" s="42">
+        <v>868</v>
+      </c>
+      <c r="AU12" s="42">
+        <v>274.5</v>
+      </c>
+      <c r="AV12" s="41">
+        <v>990.60000000000036</v>
+      </c>
+      <c r="AW12" s="42">
+        <v>1200</v>
+      </c>
+      <c r="AX12" s="7">
+        <v>40.6</v>
+      </c>
+      <c r="AY12" s="41">
+        <v>22.7</v>
+      </c>
+      <c r="AZ12" s="42">
+        <v>185.2</v>
+      </c>
+      <c r="BA12" s="42">
+        <v>227</v>
+      </c>
+      <c r="BB12" s="41">
+        <v>161.19999999999999</v>
+      </c>
+      <c r="BC12" s="42">
+        <v>171</v>
+      </c>
+      <c r="BD12" s="42">
+        <v>118</v>
+      </c>
+      <c r="BE12" s="41">
+        <v>113.5</v>
+      </c>
+      <c r="BF12" s="42">
+        <v>84.7</v>
+      </c>
+      <c r="BG12" s="42">
+        <v>22.6</v>
+      </c>
+      <c r="BH12" s="41">
+        <v>82.3</v>
+      </c>
+      <c r="BI12" s="42">
+        <v>96</v>
+      </c>
+      <c r="BJ12" s="7">
+        <v>40.5</v>
+      </c>
+      <c r="BK12" s="7">
+        <v>22.7</v>
+      </c>
+      <c r="BL12" s="42">
+        <v>185</v>
+      </c>
+      <c r="BM12" s="42">
+        <v>168</v>
+      </c>
+      <c r="BN12" s="5">
+        <v>161.69999999999999</v>
+      </c>
+      <c r="BO12" s="5">
+        <v>171.5</v>
+      </c>
+      <c r="BP12" s="5">
+        <v>130</v>
+      </c>
+      <c r="BQ12" s="5">
+        <v>124</v>
+      </c>
+      <c r="BR12" s="5">
+        <v>94</v>
+      </c>
+      <c r="BS12" s="5">
+        <v>24</v>
+      </c>
+      <c r="BT12" s="5">
+        <v>82.9</v>
+      </c>
+      <c r="BU12" s="5">
+        <v>90.1</v>
+      </c>
+      <c r="BV12" s="7">
+        <v>41.3</v>
+      </c>
+      <c r="BW12" s="7">
+        <v>23.5</v>
+      </c>
+      <c r="BX12" s="42">
+        <v>188.4</v>
+      </c>
+      <c r="BY12" s="42">
+        <v>175.7</v>
+      </c>
+      <c r="BZ12" s="5">
+        <v>164.5</v>
+      </c>
+      <c r="CA12" s="5">
+        <v>176.4</v>
+      </c>
+      <c r="CB12" s="5">
+        <v>130</v>
+      </c>
+      <c r="CC12" s="41">
+        <v>124</v>
+      </c>
+      <c r="CD12" s="5">
+        <v>94</v>
+      </c>
+      <c r="CE12" s="5">
+        <v>24</v>
+      </c>
+      <c r="CF12" s="5">
+        <v>82.9</v>
+      </c>
+      <c r="CG12" s="5">
+        <v>90.1</v>
+      </c>
+      <c r="CH12" s="7">
+        <v>40.6</v>
+      </c>
+      <c r="CI12" s="7">
+        <v>23.4</v>
+      </c>
+      <c r="CJ12" s="42">
+        <v>183.8</v>
+      </c>
+      <c r="CK12" s="42">
+        <v>176</v>
+      </c>
+      <c r="CL12" s="5">
+        <v>164.3</v>
+      </c>
+      <c r="CM12" s="5">
+        <v>175.5</v>
+      </c>
+      <c r="CN12" s="5">
+        <v>130.1</v>
+      </c>
+      <c r="CO12" s="41">
+        <v>124.1</v>
+      </c>
+      <c r="CP12" s="5"/>
+      <c r="CQ12" s="5"/>
+      <c r="CR12" s="5"/>
+      <c r="CS12" s="5"/>
+    </row>
+    <row r="13" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A13" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="7">
+        <v>420.3</v>
+      </c>
+      <c r="C13" s="41">
+        <v>407.09999999999997</v>
+      </c>
+      <c r="D13" s="42">
+        <v>1395.6</v>
+      </c>
+      <c r="E13" s="6">
+        <v>2770</v>
+      </c>
+      <c r="F13" s="41">
+        <v>1486.8000000000002</v>
+      </c>
+      <c r="G13" s="42">
+        <v>1536.6999999999998</v>
+      </c>
+      <c r="H13" s="6">
+        <v>966</v>
+      </c>
+      <c r="I13" s="41">
+        <v>919.29999999999927</v>
+      </c>
+      <c r="J13" s="42">
+        <v>736.80000000000109</v>
+      </c>
+      <c r="K13" s="6">
+        <v>203.89999999999964</v>
+      </c>
+      <c r="L13" s="41">
+        <v>732.5</v>
+      </c>
+      <c r="M13" s="42">
+        <v>515.39999999999964</v>
+      </c>
+      <c r="N13" s="7">
+        <v>420.3</v>
+      </c>
+      <c r="O13" s="41">
+        <v>407.09999999999997</v>
+      </c>
+      <c r="P13" s="42">
+        <v>1395.6999999999998</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>2770.1</v>
+      </c>
+      <c r="R13" s="41">
+        <v>1486.9000000000005</v>
+      </c>
+      <c r="S13" s="42">
+        <v>1536.7999999999993</v>
+      </c>
+      <c r="T13" s="6">
+        <v>966.30000000000109</v>
+      </c>
+      <c r="U13" s="41">
+        <v>919.59999999999854</v>
+      </c>
+      <c r="V13" s="42">
+        <v>737</v>
+      </c>
+      <c r="W13" s="6">
+        <v>204</v>
+      </c>
+      <c r="X13" s="41">
+        <v>732.70000000000073</v>
+      </c>
+      <c r="Y13" s="42">
+        <v>515.60000000000036</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>420.7</v>
+      </c>
+      <c r="AA13" s="41">
+        <v>407.50000000000006</v>
+      </c>
+      <c r="AB13" s="42">
+        <v>1397.1000000000001</v>
+      </c>
+      <c r="AC13" s="42">
+        <v>2772.8999999999996</v>
+      </c>
+      <c r="AD13" s="41">
+        <v>1488.4000000000005</v>
+      </c>
+      <c r="AE13" s="42">
+        <v>1538.3999999999996</v>
+      </c>
+      <c r="AF13" s="42">
+        <v>966.89999999999964</v>
+      </c>
+      <c r="AG13" s="41">
+        <v>920.20000000000073</v>
+      </c>
+      <c r="AH13" s="42">
+        <v>737.5</v>
+      </c>
+      <c r="AI13" s="42">
+        <v>205.29999999999927</v>
+      </c>
+      <c r="AJ13" s="41">
+        <v>733.20000000000073</v>
+      </c>
+      <c r="AK13" s="42">
+        <v>515.89999999999964</v>
+      </c>
+      <c r="AL13" s="7">
+        <v>424.5</v>
+      </c>
+      <c r="AM13" s="41">
+        <v>410.79999999999995</v>
+      </c>
+      <c r="AN13" s="42">
+        <v>1409.8</v>
+      </c>
+      <c r="AO13" s="42">
+        <v>2788.2000000000003</v>
+      </c>
+      <c r="AP13" s="41">
+        <v>1481.3000000000002</v>
+      </c>
+      <c r="AQ13" s="42">
+        <v>1558.5999999999995</v>
+      </c>
+      <c r="AR13" s="42">
+        <v>948.19999999999982</v>
+      </c>
+      <c r="AS13" s="41">
+        <v>901.89999999999964</v>
+      </c>
+      <c r="AT13" s="42">
+        <v>726.30000000000109</v>
+      </c>
+      <c r="AU13" s="42">
+        <v>199.19999999999891</v>
+      </c>
+      <c r="AV13" s="41">
+        <v>711.40000000000146</v>
+      </c>
+      <c r="AW13" s="42">
+        <v>500.59999999999854</v>
+      </c>
+      <c r="AX13" s="7">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="AY13" s="41">
+        <v>35.9</v>
+      </c>
+      <c r="AZ13" s="42">
+        <v>121.9</v>
+      </c>
+      <c r="BA13" s="42">
+        <v>242.6</v>
+      </c>
+      <c r="BB13" s="41">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="BC13" s="42">
+        <v>137.1</v>
+      </c>
+      <c r="BD13" s="42">
+        <v>82.1</v>
+      </c>
+      <c r="BE13" s="41">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="BF13" s="42">
+        <v>60.5</v>
+      </c>
+      <c r="BG13" s="42">
+        <v>16.5</v>
+      </c>
+      <c r="BH13" s="41">
+        <v>61.1</v>
+      </c>
+      <c r="BI13" s="42">
+        <v>43.3</v>
+      </c>
+      <c r="BJ13" s="7">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="BK13" s="7">
+        <v>37.9</v>
+      </c>
+      <c r="BL13" s="7">
+        <v>127.9</v>
+      </c>
+      <c r="BM13" s="7">
+        <v>256</v>
+      </c>
+      <c r="BN13" s="7">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="BO13" s="7">
+        <v>144.5</v>
+      </c>
+      <c r="BP13" s="7">
+        <v>85</v>
+      </c>
+      <c r="BQ13" s="7">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="BR13" s="7">
+        <v>63.1</v>
+      </c>
+      <c r="BS13" s="7">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="BT13" s="7">
+        <v>60.4</v>
+      </c>
+      <c r="BU13" s="7">
+        <v>42.8</v>
+      </c>
+      <c r="BV13" s="7">
+        <v>30.1</v>
+      </c>
+      <c r="BW13" s="7">
+        <v>30</v>
+      </c>
+      <c r="BX13" s="7">
+        <v>95</v>
+      </c>
+      <c r="BY13" s="7">
+        <v>205.1</v>
+      </c>
+      <c r="BZ13" s="7">
+        <v>105.4</v>
+      </c>
+      <c r="CA13" s="7">
+        <v>114</v>
+      </c>
+      <c r="CB13" s="7">
+        <v>78.8</v>
+      </c>
+      <c r="CC13" s="41">
+        <v>75</v>
+      </c>
+      <c r="CD13" s="7">
+        <v>58.5</v>
+      </c>
+      <c r="CE13" s="7">
+        <v>15.9</v>
+      </c>
+      <c r="CF13" s="7">
+        <v>56</v>
+      </c>
+      <c r="CG13" s="7">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="CH13" s="7">
+        <v>29.1</v>
+      </c>
+      <c r="CI13" s="7">
+        <v>29.3</v>
+      </c>
+      <c r="CJ13" s="7">
+        <v>91.2</v>
+      </c>
+      <c r="CK13" s="7">
+        <v>202.1</v>
+      </c>
+      <c r="CL13" s="7">
+        <v>102.2</v>
+      </c>
+      <c r="CM13" s="7">
+        <v>111.6</v>
+      </c>
+      <c r="CN13" s="7">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="CO13" s="41">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="CP13" s="7"/>
+      <c r="CQ13" s="7"/>
+      <c r="CR13" s="7"/>
+      <c r="CS13" s="7"/>
+    </row>
+    <row r="14" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A14" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="6">
+        <v>310.5</v>
+      </c>
+      <c r="C14" s="41">
+        <v>226</v>
+      </c>
+      <c r="D14" s="42">
+        <v>1272.5999999999999</v>
+      </c>
+      <c r="E14" s="6">
+        <v>901.90000000000009</v>
+      </c>
+      <c r="F14" s="41">
+        <v>984.19999999999982</v>
+      </c>
+      <c r="G14" s="42">
+        <v>1336.6999999999998</v>
+      </c>
+      <c r="H14" s="6">
+        <v>1454.5</v>
+      </c>
+      <c r="I14" s="41">
+        <v>891.30000000000018</v>
+      </c>
+      <c r="J14" s="42">
+        <v>970.90000000000055</v>
+      </c>
+      <c r="K14" s="6">
+        <v>108.29999999999927</v>
+      </c>
+      <c r="L14" s="41">
+        <v>114.30000000000109</v>
+      </c>
+      <c r="M14" s="42">
+        <v>147.59999999999854</v>
+      </c>
+      <c r="N14" s="6">
+        <v>313</v>
+      </c>
+      <c r="O14" s="41">
+        <v>227.79999999999995</v>
+      </c>
+      <c r="P14" s="42">
+        <v>1281.1000000000001</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>907.79999999999973</v>
+      </c>
+      <c r="R14" s="41">
+        <v>991.20000000000027</v>
+      </c>
+      <c r="S14" s="42">
+        <v>1344.2000000000003</v>
+      </c>
+      <c r="T14" s="6">
+        <v>1472.1999999999998</v>
+      </c>
+      <c r="U14" s="41">
+        <v>902.09999999999945</v>
+      </c>
+      <c r="V14" s="42">
+        <v>983.20000000000073</v>
+      </c>
+      <c r="W14" s="6">
+        <v>109.29999999999927</v>
+      </c>
+      <c r="X14" s="41">
+        <v>115.39999999999964</v>
+      </c>
+      <c r="Y14" s="42">
+        <v>149.30000000000109</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>315</v>
+      </c>
+      <c r="AA14" s="41">
+        <v>229.20000000000005</v>
+      </c>
+      <c r="AB14" s="42">
+        <v>1289.3</v>
+      </c>
+      <c r="AC14" s="42">
+        <v>913.59999999999991</v>
+      </c>
+      <c r="AD14" s="41">
+        <v>997.5</v>
+      </c>
+      <c r="AE14" s="42">
+        <v>1352.7999999999997</v>
+      </c>
+      <c r="AF14" s="42">
+        <v>1482.5</v>
+      </c>
+      <c r="AG14" s="41">
+        <v>908.10000000000036</v>
+      </c>
+      <c r="AH14" s="42">
+        <v>988.39999999999964</v>
+      </c>
+      <c r="AI14" s="42">
+        <v>109</v>
+      </c>
+      <c r="AJ14" s="41">
+        <v>115.10000000000036</v>
+      </c>
+      <c r="AK14" s="42">
+        <v>149.20000000000073</v>
+      </c>
+      <c r="AL14" s="7">
+        <v>316.8</v>
+      </c>
+      <c r="AM14" s="41">
+        <v>230.49999999999994</v>
+      </c>
+      <c r="AN14" s="42">
+        <v>1296.5</v>
+      </c>
+      <c r="AO14" s="42">
+        <v>918.7</v>
+      </c>
+      <c r="AP14" s="41">
+        <v>1003.0999999999999</v>
+      </c>
+      <c r="AQ14" s="42">
+        <v>1365.9</v>
+      </c>
+      <c r="AR14" s="42">
+        <v>1489.8999999999996</v>
+      </c>
+      <c r="AS14" s="41">
+        <v>921.70000000000073</v>
+      </c>
+      <c r="AT14" s="42">
+        <v>1005.1000000000004</v>
+      </c>
+      <c r="AU14" s="42">
+        <v>108.19999999999891</v>
+      </c>
+      <c r="AV14" s="41">
+        <v>114.30000000000109</v>
+      </c>
+      <c r="AW14" s="42">
+        <v>147.09999999999854</v>
+      </c>
+      <c r="AX14" s="7">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="AY14" s="41">
+        <v>56.6</v>
+      </c>
+      <c r="AZ14" s="42">
+        <v>312.3</v>
+      </c>
+      <c r="BA14" s="42">
+        <v>228.8</v>
+      </c>
+      <c r="BB14" s="41">
+        <v>247.3</v>
+      </c>
+      <c r="BC14" s="42">
+        <v>340.1</v>
+      </c>
+      <c r="BD14" s="42">
+        <v>322</v>
+      </c>
+      <c r="BE14" s="41">
+        <v>201.4</v>
+      </c>
+      <c r="BF14" s="42">
+        <v>220.3</v>
+      </c>
+      <c r="BG14" s="42">
+        <v>22.8</v>
+      </c>
+      <c r="BH14" s="41">
+        <v>24.3</v>
+      </c>
+      <c r="BI14" s="42">
+        <v>32.1</v>
+      </c>
+      <c r="BJ14" s="7">
+        <v>76.5</v>
+      </c>
+      <c r="BK14" s="7">
+        <v>56.4</v>
+      </c>
+      <c r="BL14" s="42">
+        <v>311.2</v>
+      </c>
+      <c r="BM14" s="42">
+        <v>229.3</v>
+      </c>
+      <c r="BN14" s="5">
+        <v>247.5</v>
+      </c>
+      <c r="BO14" s="5">
+        <v>340.5</v>
+      </c>
+      <c r="BP14" s="5">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="BQ14" s="5">
+        <v>22.6</v>
+      </c>
+      <c r="BR14" s="5">
+        <v>25.6</v>
+      </c>
+      <c r="BS14" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="BT14" s="5">
+        <v>3</v>
+      </c>
+      <c r="BU14" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="BV14" s="7">
+        <v>9</v>
+      </c>
+      <c r="BW14" s="7">
+        <v>6.8</v>
+      </c>
+      <c r="BX14" s="42">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="BY14" s="42">
+        <v>27.3</v>
+      </c>
+      <c r="BZ14" s="5">
+        <v>28.7</v>
+      </c>
+      <c r="CA14" s="5">
+        <v>39.9</v>
+      </c>
+      <c r="CB14" s="5">
+        <v>31.7</v>
+      </c>
+      <c r="CC14" s="41">
+        <v>19.8</v>
+      </c>
+      <c r="CD14" s="5">
+        <v>22.1</v>
+      </c>
+      <c r="CE14" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="CF14" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="CG14" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="CH14" s="7">
+        <v>5</v>
+      </c>
+      <c r="CI14" s="7">
+        <v>3.9</v>
+      </c>
+      <c r="CJ14" s="42">
+        <v>20.3</v>
+      </c>
+      <c r="CK14" s="42">
+        <v>15.7</v>
+      </c>
+      <c r="CL14" s="5">
+        <v>16.3</v>
+      </c>
+      <c r="CM14" s="5">
+        <v>23</v>
+      </c>
+      <c r="CN14" s="5">
+        <v>29</v>
+      </c>
+      <c r="CO14" s="41">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="CP14" s="5"/>
+      <c r="CQ14" s="5"/>
+      <c r="CR14" s="5"/>
+      <c r="CS14" s="5"/>
+    </row>
+    <row r="15" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A15" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="6">
+        <v>71</v>
+      </c>
+      <c r="C15" s="41">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="D15" s="42">
+        <v>550.6</v>
+      </c>
+      <c r="E15" s="6">
+        <v>303.39999999999998</v>
+      </c>
+      <c r="F15" s="41">
+        <v>557.19999999999993</v>
+      </c>
+      <c r="G15" s="42">
+        <v>628.09999999999991</v>
+      </c>
+      <c r="H15" s="6">
+        <v>447.5</v>
+      </c>
+      <c r="I15" s="41">
+        <v>437.80000000000018</v>
+      </c>
+      <c r="J15" s="42">
+        <v>175.59999999999991</v>
+      </c>
+      <c r="K15" s="6">
+        <v>130.5</v>
+      </c>
+      <c r="L15" s="41">
+        <v>360.30000000000018</v>
+      </c>
+      <c r="M15" s="42">
+        <v>970.49999999999955</v>
+      </c>
+      <c r="N15" s="6">
+        <v>71.5</v>
+      </c>
+      <c r="O15" s="41">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="P15" s="42">
+        <v>554.6</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>305.60000000000002</v>
+      </c>
+      <c r="R15" s="41">
+        <v>561.19999999999993</v>
+      </c>
+      <c r="S15" s="42">
+        <v>632.60000000000014</v>
+      </c>
+      <c r="T15" s="6">
+        <v>467.40000000000009</v>
+      </c>
+      <c r="U15" s="41">
+        <v>453</v>
+      </c>
+      <c r="V15" s="42">
+        <v>183.39999999999964</v>
+      </c>
+      <c r="W15" s="6">
+        <v>136.30000000000018</v>
+      </c>
+      <c r="X15" s="41">
+        <v>376.40000000000009</v>
+      </c>
+      <c r="Y15" s="42">
+        <v>992.20000000000027</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="AA15" s="41">
+        <v>75</v>
+      </c>
+      <c r="AB15" s="42">
+        <v>566.69999999999993</v>
+      </c>
+      <c r="AC15" s="42">
+        <v>312.29999999999995</v>
+      </c>
+      <c r="AD15" s="41">
+        <v>570.30000000000018</v>
+      </c>
+      <c r="AE15" s="42">
+        <v>646.40000000000009</v>
+      </c>
+      <c r="AF15" s="42">
+        <v>467.69999999999982</v>
+      </c>
+      <c r="AG15" s="41">
+        <v>453.30000000000018</v>
+      </c>
+      <c r="AH15" s="42">
+        <v>183.5</v>
+      </c>
+      <c r="AI15" s="42">
+        <v>136.39999999999964</v>
+      </c>
+      <c r="AJ15" s="41">
+        <v>376.70000000000027</v>
+      </c>
+      <c r="AK15" s="42">
+        <v>988.59999999999991</v>
+      </c>
+      <c r="AL15" s="7">
+        <v>73.5</v>
+      </c>
+      <c r="AM15" s="41">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="AN15" s="42">
+        <v>569.80000000000007</v>
+      </c>
+      <c r="AO15" s="42">
+        <v>312.89999999999986</v>
+      </c>
+      <c r="AP15" s="41">
+        <v>571.40000000000009</v>
+      </c>
+      <c r="AQ15" s="42">
+        <v>652.5</v>
+      </c>
+      <c r="AR15" s="42">
+        <v>467.69999999999982</v>
+      </c>
+      <c r="AS15" s="41">
+        <v>457.90000000000009</v>
+      </c>
+      <c r="AT15" s="42">
+        <v>183.5</v>
+      </c>
+      <c r="AU15" s="42">
+        <v>136.40000000000009</v>
+      </c>
+      <c r="AV15" s="41">
+        <v>376.69999999999982</v>
+      </c>
+      <c r="AW15" s="42">
+        <v>354</v>
+      </c>
+      <c r="AX15" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="AY15" s="41">
+        <v>10.3</v>
+      </c>
+      <c r="AZ15" s="42">
+        <v>78.2</v>
+      </c>
+      <c r="BA15" s="42">
+        <v>43.1</v>
+      </c>
+      <c r="BB15" s="41">
+        <v>78.5</v>
+      </c>
+      <c r="BC15" s="42">
+        <v>89.7</v>
+      </c>
+      <c r="BD15" s="42">
+        <v>64.2</v>
+      </c>
+      <c r="BE15" s="41">
+        <v>62.9</v>
+      </c>
+      <c r="BF15" s="42">
+        <v>25.2</v>
+      </c>
+      <c r="BG15" s="42">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="BH15" s="41">
+        <v>51.7</v>
+      </c>
+      <c r="BI15" s="42">
+        <v>48.7</v>
+      </c>
+      <c r="BJ15" s="7">
+        <v>10.5</v>
+      </c>
+      <c r="BK15" s="7">
+        <v>10.8</v>
+      </c>
+      <c r="BL15" s="42">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="BM15" s="42">
+        <v>45.1</v>
+      </c>
+      <c r="BN15" s="5">
+        <v>82.1</v>
+      </c>
+      <c r="BO15" s="5">
+        <v>93.8</v>
+      </c>
+      <c r="BP15" s="5">
+        <v>130</v>
+      </c>
+      <c r="BQ15" s="5">
+        <v>105</v>
+      </c>
+      <c r="BR15" s="5">
+        <v>51.4</v>
+      </c>
+      <c r="BS15" s="5">
+        <v>30</v>
+      </c>
+      <c r="BT15" s="5">
+        <v>55</v>
+      </c>
+      <c r="BU15" s="5">
+        <v>52</v>
+      </c>
+      <c r="BV15" s="7">
+        <v>10</v>
+      </c>
+      <c r="BW15" s="7">
+        <v>10.5</v>
+      </c>
+      <c r="BX15" s="42">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="BY15" s="42">
+        <v>43.8</v>
+      </c>
+      <c r="BZ15" s="5">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="CA15" s="5">
+        <v>89.7</v>
+      </c>
+      <c r="CB15" s="5">
+        <v>132</v>
+      </c>
+      <c r="CC15" s="41">
+        <v>106.6</v>
+      </c>
+      <c r="CD15" s="5">
+        <v>52.2</v>
+      </c>
+      <c r="CE15" s="5">
+        <v>30.5</v>
+      </c>
+      <c r="CF15" s="5">
+        <v>55.9</v>
+      </c>
+      <c r="CG15" s="5">
+        <v>52.8</v>
+      </c>
+      <c r="CH15" s="7">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="CI15" s="7">
+        <v>9.4</v>
+      </c>
+      <c r="CJ15" s="42">
+        <v>64.7</v>
+      </c>
+      <c r="CK15" s="42">
+        <v>39.4</v>
+      </c>
+      <c r="CL15" s="5">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="CM15" s="5">
+        <v>80.2</v>
+      </c>
+      <c r="CN15" s="5">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="CO15" s="41">
+        <v>107.2</v>
+      </c>
+      <c r="CP15" s="5"/>
+      <c r="CQ15" s="5"/>
+      <c r="CR15" s="5"/>
+      <c r="CS15" s="5"/>
+    </row>
+    <row r="16" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A16" s="53" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="6">
+        <v>114.7</v>
+      </c>
+      <c r="C16" s="41">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="D16" s="42">
+        <v>729.90000000000009</v>
+      </c>
+      <c r="E16" s="6">
+        <v>374.6</v>
+      </c>
+      <c r="F16" s="41">
+        <v>596.09999999999991</v>
+      </c>
+      <c r="G16" s="42">
+        <v>744.50000000000023</v>
+      </c>
+      <c r="H16" s="6">
+        <v>558.19999999999982</v>
+      </c>
+      <c r="I16" s="41">
+        <v>523.30000000000018</v>
+      </c>
+      <c r="J16" s="42">
+        <v>403.89999999999964</v>
+      </c>
+      <c r="K16" s="6">
+        <v>112.90000000000055</v>
+      </c>
+      <c r="L16" s="41">
+        <v>417</v>
+      </c>
+      <c r="M16" s="42">
+        <v>531</v>
+      </c>
+      <c r="N16" s="6">
+        <v>114.8</v>
+      </c>
+      <c r="O16" s="41">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="P16" s="42">
+        <v>730.2</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>376</v>
+      </c>
+      <c r="R16" s="41">
+        <v>596.40000000000009</v>
+      </c>
+      <c r="S16" s="42">
+        <v>744.90000000000009</v>
+      </c>
+      <c r="T16" s="6">
+        <v>590</v>
+      </c>
+      <c r="U16" s="41">
+        <v>541</v>
+      </c>
+      <c r="V16" s="42">
+        <v>426.89999999999964</v>
+      </c>
+      <c r="W16" s="6">
+        <v>117</v>
+      </c>
+      <c r="X16" s="41">
+        <v>432</v>
+      </c>
+      <c r="Y16" s="42">
+        <v>540</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>115</v>
+      </c>
+      <c r="AA16" s="41">
+        <v>100.19999999999999</v>
+      </c>
+      <c r="AB16" s="42">
+        <v>732</v>
+      </c>
+      <c r="AC16" s="42">
+        <v>376.89999999999986</v>
+      </c>
+      <c r="AD16" s="41">
+        <v>596.40000000000009</v>
+      </c>
+      <c r="AE16" s="42">
+        <v>745</v>
+      </c>
+      <c r="AF16" s="42">
+        <v>590</v>
+      </c>
+      <c r="AG16" s="41">
+        <v>541</v>
+      </c>
+      <c r="AH16" s="42">
+        <v>426.89999999999964</v>
+      </c>
+      <c r="AI16" s="42">
+        <v>117</v>
+      </c>
+      <c r="AJ16" s="41">
+        <v>432</v>
+      </c>
+      <c r="AK16" s="42">
+        <v>540</v>
+      </c>
+      <c r="AL16" s="7">
+        <v>115.3</v>
+      </c>
+      <c r="AM16" s="41">
+        <v>100.39999999999999</v>
+      </c>
+      <c r="AN16" s="42">
+        <v>737.7</v>
+      </c>
+      <c r="AO16" s="42">
+        <v>376.50000000000011</v>
+      </c>
+      <c r="AP16" s="41">
+        <v>595.79999999999995</v>
+      </c>
+      <c r="AQ16" s="42">
+        <v>749.7</v>
+      </c>
+      <c r="AR16" s="42">
+        <v>545.29999999999973</v>
+      </c>
+      <c r="AS16" s="41">
+        <v>484.5</v>
+      </c>
+      <c r="AT16" s="42">
+        <v>392.69999999999982</v>
+      </c>
+      <c r="AU16" s="42">
+        <v>106</v>
+      </c>
+      <c r="AV16" s="41">
+        <v>391.5</v>
+      </c>
+      <c r="AW16" s="42">
+        <v>489.40000000000055</v>
+      </c>
+      <c r="AX16" s="7">
+        <v>24.4</v>
+      </c>
+      <c r="AY16" s="41">
+        <v>21.2</v>
+      </c>
+      <c r="AZ16" s="42">
+        <v>156.19999999999999</v>
+      </c>
+      <c r="BA16" s="42">
+        <v>79.8</v>
+      </c>
+      <c r="BB16" s="41">
+        <v>126.1</v>
+      </c>
+      <c r="BC16" s="42">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="BD16" s="42">
+        <v>109.4</v>
+      </c>
+      <c r="BE16" s="41">
+        <v>97.1</v>
+      </c>
+      <c r="BF16" s="42">
+        <v>77.5</v>
+      </c>
+      <c r="BG16" s="42">
+        <v>20.3</v>
+      </c>
+      <c r="BH16" s="41">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="BI16" s="42">
+        <v>96.7</v>
+      </c>
+      <c r="BJ16" s="7">
+        <v>26</v>
+      </c>
+      <c r="BK16" s="7">
+        <v>22.7</v>
+      </c>
+      <c r="BL16" s="42">
+        <v>166.9</v>
+      </c>
+      <c r="BM16" s="42">
+        <v>85.7</v>
+      </c>
+      <c r="BN16" s="5">
+        <v>135.4</v>
+      </c>
+      <c r="BO16" s="5">
+        <v>169</v>
+      </c>
+      <c r="BP16" s="5">
+        <v>165</v>
+      </c>
+      <c r="BQ16" s="5">
+        <v>115</v>
+      </c>
+      <c r="BR16" s="5">
+        <v>117.8</v>
+      </c>
+      <c r="BS16" s="5">
+        <v>23</v>
+      </c>
+      <c r="BT16" s="5">
+        <v>82</v>
+      </c>
+      <c r="BU16" s="5">
+        <v>90</v>
+      </c>
+      <c r="BV16" s="7">
+        <v>27.9</v>
+      </c>
+      <c r="BW16" s="7">
+        <v>24.8</v>
+      </c>
+      <c r="BX16" s="42">
+        <v>165.9</v>
+      </c>
+      <c r="BY16" s="42">
+        <v>93.5</v>
+      </c>
+      <c r="BZ16" s="5">
+        <v>140</v>
+      </c>
+      <c r="CA16" s="5">
+        <v>182.7</v>
+      </c>
+      <c r="CB16" s="5">
+        <v>190</v>
+      </c>
+      <c r="CC16" s="41">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="CD16" s="5">
+        <v>135</v>
+      </c>
+      <c r="CE16" s="5">
+        <v>26.4</v>
+      </c>
+      <c r="CF16" s="5">
+        <v>90</v>
+      </c>
+      <c r="CG16" s="5">
+        <v>98</v>
+      </c>
+      <c r="CH16" s="7">
+        <v>25.8</v>
+      </c>
+      <c r="CI16" s="7">
+        <v>23.2</v>
+      </c>
+      <c r="CJ16" s="42">
+        <v>152.19999999999999</v>
+      </c>
+      <c r="CK16" s="42">
+        <v>88.2</v>
+      </c>
+      <c r="CL16" s="5">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="CM16" s="5">
+        <v>171</v>
+      </c>
+      <c r="CN16" s="5">
+        <v>191.6</v>
+      </c>
+      <c r="CO16" s="41">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="CP16" s="5"/>
+      <c r="CQ16" s="5"/>
+      <c r="CR16" s="5"/>
+      <c r="CS16" s="5"/>
+    </row>
+    <row r="17" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A17" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="6">
+        <v>240.5</v>
+      </c>
+      <c r="C17" s="41">
+        <v>188.7</v>
+      </c>
+      <c r="D17" s="42">
+        <v>1261.2</v>
+      </c>
+      <c r="E17" s="6">
+        <v>875.29999999999973</v>
+      </c>
+      <c r="F17" s="41">
+        <v>889</v>
+      </c>
+      <c r="G17" s="42">
+        <v>1167.4000000000005</v>
+      </c>
+      <c r="H17" s="6">
+        <v>1049.3999999999996</v>
+      </c>
+      <c r="I17" s="41">
+        <v>958.80000000000018</v>
+      </c>
+      <c r="J17" s="42">
+        <v>836.80000000000018</v>
+      </c>
+      <c r="K17" s="6">
+        <v>265.09999999999945</v>
+      </c>
+      <c r="L17" s="41">
+        <v>858.50000000000091</v>
+      </c>
+      <c r="M17" s="42">
+        <v>1093.7999999999993</v>
+      </c>
+      <c r="N17" s="6">
+        <v>247.6</v>
+      </c>
+      <c r="O17" s="41">
+        <v>194.50000000000003</v>
+      </c>
+      <c r="P17" s="42">
+        <v>1298.5</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>908.20000000000027</v>
+      </c>
+      <c r="R17" s="41">
+        <v>922.39999999999964</v>
+      </c>
+      <c r="S17" s="42">
+        <v>1206</v>
+      </c>
+      <c r="T17" s="6">
+        <v>1073.1999999999998</v>
+      </c>
+      <c r="U17" s="41">
+        <v>972</v>
+      </c>
+      <c r="V17" s="42">
+        <v>855.5</v>
+      </c>
+      <c r="W17" s="6">
+        <v>271</v>
+      </c>
+      <c r="X17" s="41">
+        <v>877.60000000000036</v>
+      </c>
+      <c r="Y17" s="42">
+        <v>1115.2000000000007</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>247.8</v>
+      </c>
+      <c r="AA17" s="41">
+        <v>194.59999999999997</v>
+      </c>
+      <c r="AB17" s="42">
+        <v>1300</v>
+      </c>
+      <c r="AC17" s="42">
+        <v>909.5</v>
+      </c>
+      <c r="AD17" s="41">
+        <v>922.40000000000009</v>
+      </c>
+      <c r="AE17" s="42">
+        <v>1206</v>
+      </c>
+      <c r="AF17" s="42">
+        <v>1073.5999999999995</v>
+      </c>
+      <c r="AG17" s="41">
+        <v>972.30000000000018</v>
+      </c>
+      <c r="AH17" s="42">
+        <v>855.80000000000018</v>
+      </c>
+      <c r="AI17" s="42">
+        <v>271.10000000000036</v>
+      </c>
+      <c r="AJ17" s="41">
+        <v>877.89999999999964</v>
+      </c>
+      <c r="AK17" s="42">
+        <v>1115.6000000000004</v>
+      </c>
+      <c r="AL17" s="7">
+        <v>237.8</v>
+      </c>
+      <c r="AM17" s="41">
+        <v>186.8</v>
+      </c>
+      <c r="AN17" s="42">
+        <v>1257.5999999999999</v>
+      </c>
+      <c r="AO17" s="42">
+        <v>869.8</v>
+      </c>
+      <c r="AP17" s="41">
+        <v>885.19999999999982</v>
+      </c>
+      <c r="AQ17" s="42">
+        <v>1162.1000000000004</v>
+      </c>
+      <c r="AR17" s="42">
+        <v>963.59999999999945</v>
+      </c>
+      <c r="AS17" s="41">
+        <v>872.40000000000055</v>
+      </c>
+      <c r="AT17" s="42">
+        <v>771.5</v>
+      </c>
+      <c r="AU17" s="42">
+        <v>240.80000000000018</v>
+      </c>
+      <c r="AV17" s="41">
+        <v>779.79999999999927</v>
+      </c>
+      <c r="AW17" s="42">
+        <v>851.10000000000036</v>
+      </c>
+      <c r="AX17" s="7">
+        <v>67</v>
+      </c>
+      <c r="AY17" s="41">
+        <v>52.3</v>
+      </c>
+      <c r="AZ17" s="42">
+        <v>352.7</v>
+      </c>
+      <c r="BA17" s="42">
+        <v>246.4</v>
+      </c>
+      <c r="BB17" s="41">
+        <v>248.1</v>
+      </c>
+      <c r="BC17" s="42">
+        <v>327.60000000000002</v>
+      </c>
+      <c r="BD17" s="42">
+        <v>269.89999999999998</v>
+      </c>
+      <c r="BE17" s="41">
+        <v>244.4</v>
+      </c>
+      <c r="BF17" s="42">
+        <v>212.8</v>
+      </c>
+      <c r="BG17" s="42">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="BH17" s="41">
+        <v>218.5</v>
+      </c>
+      <c r="BI17" s="42">
+        <v>239</v>
+      </c>
+      <c r="BJ17" s="7">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="BK17" s="7">
+        <v>52</v>
+      </c>
+      <c r="BL17" s="42">
+        <v>350.6</v>
+      </c>
+      <c r="BM17" s="42">
+        <v>246.3</v>
+      </c>
+      <c r="BN17" s="5">
+        <v>247.8</v>
+      </c>
+      <c r="BO17" s="5">
+        <v>327.2</v>
+      </c>
+      <c r="BP17" s="5">
+        <v>240</v>
+      </c>
+      <c r="BQ17" s="5">
+        <v>217.3</v>
+      </c>
+      <c r="BR17" s="5">
+        <v>190.6</v>
+      </c>
+      <c r="BS17" s="5">
+        <v>59.7</v>
+      </c>
+      <c r="BT17" s="5">
+        <v>185.6</v>
+      </c>
+      <c r="BU17" s="5">
+        <v>203</v>
+      </c>
+      <c r="BV17" s="7">
+        <v>63.8</v>
+      </c>
+      <c r="BW17" s="7">
+        <v>50.8</v>
+      </c>
+      <c r="BX17" s="42">
+        <v>334.9</v>
+      </c>
+      <c r="BY17" s="42">
+        <v>240.4</v>
+      </c>
+      <c r="BZ17" s="5">
+        <v>235.3</v>
+      </c>
+      <c r="CA17" s="5">
+        <v>314.2</v>
+      </c>
+      <c r="CB17" s="5">
+        <v>213.7</v>
+      </c>
+      <c r="CC17" s="41">
+        <v>193.5</v>
+      </c>
+      <c r="CD17" s="5">
+        <v>169.7</v>
+      </c>
+      <c r="CE17" s="5">
+        <v>53.1</v>
+      </c>
+      <c r="CF17" s="5">
+        <v>165.2</v>
+      </c>
+      <c r="CG17" s="5">
+        <v>180.7</v>
+      </c>
+      <c r="CH17" s="7">
+        <v>53.1</v>
+      </c>
+      <c r="CI17" s="7">
+        <v>42.8</v>
+      </c>
+      <c r="CJ17" s="42">
+        <v>276.8</v>
+      </c>
+      <c r="CK17" s="42">
+        <v>204.1</v>
+      </c>
+      <c r="CL17" s="5">
+        <v>196.4</v>
+      </c>
+      <c r="CM17" s="5">
+        <v>265</v>
+      </c>
+      <c r="CN17" s="5">
+        <v>185.3</v>
+      </c>
+      <c r="CO17" s="41">
+        <v>168</v>
+      </c>
+      <c r="CP17" s="5"/>
+      <c r="CQ17" s="5"/>
+      <c r="CR17" s="5"/>
+      <c r="CS17" s="5"/>
+    </row>
+    <row r="18" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A18" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="7">
+        <v>490</v>
+      </c>
+      <c r="C18" s="41">
+        <v>328.79999999999995</v>
+      </c>
+      <c r="D18" s="42">
+        <v>2164.6999999999998</v>
+      </c>
+      <c r="E18" s="6">
+        <v>1525</v>
+      </c>
+      <c r="F18" s="41">
+        <v>1390</v>
+      </c>
+      <c r="G18" s="42">
+        <v>2148</v>
+      </c>
+      <c r="H18" s="6">
+        <v>2650</v>
+      </c>
+      <c r="I18" s="41">
+        <v>2627.7000000000007</v>
+      </c>
+      <c r="J18" s="42">
+        <v>2112.2999999999993</v>
+      </c>
+      <c r="K18" s="6">
+        <v>459.39999999999964</v>
+      </c>
+      <c r="L18" s="41">
+        <v>2278.0000000000018</v>
+      </c>
+      <c r="M18" s="42">
+        <v>2320</v>
+      </c>
+      <c r="N18" s="7">
+        <v>524.6</v>
+      </c>
+      <c r="O18" s="41">
+        <v>352</v>
+      </c>
+      <c r="P18" s="42">
+        <v>2317.3000000000002</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>1632.9999999999995</v>
+      </c>
+      <c r="R18" s="41">
+        <v>1488.1000000000004</v>
+      </c>
+      <c r="S18" s="42">
+        <v>2299.6000000000004</v>
+      </c>
+      <c r="T18" s="6">
+        <v>2726.5</v>
+      </c>
+      <c r="U18" s="41">
+        <v>2690</v>
+      </c>
+      <c r="V18" s="42">
+        <v>2176</v>
+      </c>
+      <c r="W18" s="6">
+        <v>472.69999999999891</v>
+      </c>
+      <c r="X18" s="41">
+        <v>2325</v>
+      </c>
+      <c r="Y18" s="42">
+        <v>2358.7000000000007</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>526</v>
+      </c>
+      <c r="AA18" s="41">
+        <v>352.79999999999995</v>
+      </c>
+      <c r="AB18" s="42">
+        <v>2325</v>
+      </c>
+      <c r="AC18" s="42">
+        <v>1638</v>
+      </c>
+      <c r="AD18" s="41">
+        <v>1489.0999999999995</v>
+      </c>
+      <c r="AE18" s="42">
+        <v>2299.6000000000004</v>
+      </c>
+      <c r="AF18" s="42">
+        <v>2726.5</v>
+      </c>
+      <c r="AG18" s="41">
+        <v>2690</v>
+      </c>
+      <c r="AH18" s="42">
+        <v>2176</v>
+      </c>
+      <c r="AI18" s="42">
+        <v>472.70000000000073</v>
+      </c>
+      <c r="AJ18" s="41">
+        <v>2325</v>
+      </c>
+      <c r="AK18" s="42">
+        <v>2358.7000000000007</v>
+      </c>
+      <c r="AL18" s="7">
+        <v>534.1</v>
+      </c>
+      <c r="AM18" s="41">
+        <v>356.79999999999995</v>
+      </c>
+      <c r="AN18" s="42">
+        <v>2365.6999999999998</v>
+      </c>
+      <c r="AO18" s="42">
+        <v>1657.2999999999997</v>
+      </c>
+      <c r="AP18" s="41">
+        <v>1491.3000000000002</v>
+      </c>
+      <c r="AQ18" s="42">
+        <v>2344.4000000000005</v>
+      </c>
+      <c r="AR18" s="42">
+        <v>2677.1999999999989</v>
+      </c>
+      <c r="AS18" s="41">
+        <v>2668</v>
+      </c>
+      <c r="AT18" s="42">
+        <v>2168.7000000000007</v>
+      </c>
+      <c r="AU18" s="42">
+        <v>464.09999999999854</v>
+      </c>
+      <c r="AV18" s="41">
+        <v>2161.6000000000022</v>
+      </c>
+      <c r="AW18" s="42">
+        <v>2081.5999999999985</v>
+      </c>
+      <c r="AX18" s="7">
+        <v>60.8</v>
+      </c>
+      <c r="AY18" s="41">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="AZ18" s="42">
+        <v>263.39999999999998</v>
+      </c>
+      <c r="BA18" s="42">
+        <v>189.5</v>
+      </c>
+      <c r="BB18" s="41">
+        <v>168.2</v>
+      </c>
+      <c r="BC18" s="42">
+        <v>268</v>
+      </c>
+      <c r="BD18" s="42">
+        <v>307.7</v>
+      </c>
+      <c r="BE18" s="41">
+        <v>306.7</v>
+      </c>
+      <c r="BF18" s="42">
+        <v>238.9</v>
+      </c>
+      <c r="BG18" s="42">
+        <v>52</v>
+      </c>
+      <c r="BH18" s="41">
+        <v>243.8</v>
+      </c>
+      <c r="BI18" s="42">
+        <v>235.8</v>
+      </c>
+      <c r="BJ18" s="7">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="BK18" s="7">
+        <v>43.1</v>
+      </c>
+      <c r="BL18" s="42">
+        <v>277.10000000000002</v>
+      </c>
+      <c r="BM18" s="42">
+        <v>200.3</v>
+      </c>
+      <c r="BN18" s="5">
+        <v>177.7</v>
+      </c>
+      <c r="BO18" s="5">
+        <v>283.10000000000002</v>
+      </c>
+      <c r="BP18" s="5">
+        <v>355</v>
+      </c>
+      <c r="BQ18" s="5">
+        <v>353.8</v>
+      </c>
+      <c r="BR18" s="5">
+        <v>277.7</v>
+      </c>
+      <c r="BS18" s="5">
+        <v>58.5</v>
+      </c>
+      <c r="BT18" s="5">
+        <v>264</v>
+      </c>
+      <c r="BU18" s="5">
+        <v>255.3</v>
+      </c>
+      <c r="BV18" s="7">
+        <v>70.2</v>
+      </c>
+      <c r="BW18" s="7">
+        <v>47.9</v>
+      </c>
+      <c r="BX18" s="42">
+        <v>279.60000000000002</v>
+      </c>
+      <c r="BY18" s="42">
+        <v>218.5</v>
+      </c>
+      <c r="BZ18" s="5">
+        <v>185</v>
+      </c>
+      <c r="CA18" s="5">
+        <v>303.89999999999998</v>
+      </c>
+      <c r="CB18" s="5">
+        <v>356.3</v>
+      </c>
+      <c r="CC18" s="41">
+        <v>355.1</v>
+      </c>
+      <c r="CD18" s="5">
+        <v>278.7</v>
+      </c>
+      <c r="CE18" s="5">
+        <v>58.7</v>
+      </c>
+      <c r="CF18" s="5">
+        <v>264.89999999999998</v>
+      </c>
+      <c r="CG18" s="5">
+        <v>256.2</v>
+      </c>
+      <c r="CH18" s="7">
+        <v>38</v>
+      </c>
+      <c r="CI18" s="7">
+        <v>26.3</v>
+      </c>
+      <c r="CJ18" s="42">
+        <v>150.4</v>
+      </c>
+      <c r="CK18" s="42">
+        <v>120.8</v>
+      </c>
+      <c r="CL18" s="5">
+        <v>100.5</v>
+      </c>
+      <c r="CM18" s="5">
+        <v>166.7</v>
+      </c>
+      <c r="CN18" s="5">
+        <v>370</v>
+      </c>
+      <c r="CO18" s="41">
+        <v>370</v>
+      </c>
+      <c r="CP18" s="5"/>
+      <c r="CQ18" s="5"/>
+      <c r="CR18" s="5"/>
+      <c r="CS18" s="5"/>
+    </row>
+    <row r="19" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A19" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="7">
+        <v>4949.1000000000004</v>
+      </c>
+      <c r="C19" s="41">
+        <v>6254.6</v>
+      </c>
+      <c r="D19" s="42">
+        <v>8632.7000000000007</v>
+      </c>
+      <c r="E19" s="6">
+        <v>6891.6999999999971</v>
+      </c>
+      <c r="F19" s="41">
+        <v>5245</v>
+      </c>
+      <c r="G19" s="42">
+        <v>7071.8000000000029</v>
+      </c>
+      <c r="H19" s="6">
+        <v>4875.4000000000015</v>
+      </c>
+      <c r="I19" s="41">
+        <v>4529</v>
+      </c>
+      <c r="J19" s="42">
+        <v>3957.3999999999942</v>
+      </c>
+      <c r="K19" s="6">
+        <v>2973</v>
+      </c>
+      <c r="L19" s="41">
+        <v>3895.8000000000029</v>
+      </c>
+      <c r="M19" s="42">
+        <v>3969</v>
+      </c>
+      <c r="N19" s="7">
+        <v>4430.3</v>
+      </c>
+      <c r="O19" s="41">
+        <v>6380.7</v>
+      </c>
+      <c r="P19" s="42">
+        <v>7989</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>6667.7999999999993</v>
+      </c>
+      <c r="R19" s="41">
+        <v>6370.9000000000015</v>
+      </c>
+      <c r="S19" s="42">
+        <v>7876.9999999999964</v>
+      </c>
+      <c r="T19" s="6">
+        <v>7005.4000000000015</v>
+      </c>
+      <c r="U19" s="41">
+        <v>6300</v>
+      </c>
+      <c r="V19" s="42">
+        <v>6017.4000000000015</v>
+      </c>
+      <c r="W19" s="6">
+        <v>3956</v>
+      </c>
+      <c r="X19" s="41">
+        <v>4572.8000000000029</v>
+      </c>
+      <c r="Y19" s="42">
+        <v>4622</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>5851</v>
+      </c>
+      <c r="AA19" s="41">
+        <v>5892.1</v>
+      </c>
+      <c r="AB19" s="42">
+        <v>8194.4</v>
+      </c>
+      <c r="AC19" s="42">
+        <v>6514.2000000000007</v>
+      </c>
+      <c r="AD19" s="41">
+        <v>6796.2999999999993</v>
+      </c>
+      <c r="AE19" s="42">
+        <v>6677.4000000000015</v>
+      </c>
+      <c r="AF19" s="42">
+        <v>6444.9000000000015</v>
+      </c>
+      <c r="AG19" s="41">
+        <v>5945.5999999999985</v>
+      </c>
+      <c r="AH19" s="42">
+        <v>4473.0999999999985</v>
+      </c>
+      <c r="AI19" s="42">
+        <v>5531.9000000000015</v>
+      </c>
+      <c r="AJ19" s="41">
+        <v>4478.4000000000015</v>
+      </c>
+      <c r="AK19" s="42">
+        <v>5597.6999999999971</v>
+      </c>
+      <c r="AL19" s="7">
+        <v>4203.2</v>
+      </c>
+      <c r="AM19" s="41">
+        <v>2412.6000000000004</v>
+      </c>
+      <c r="AN19" s="42">
+        <v>8774</v>
+      </c>
+      <c r="AO19" s="42">
+        <v>5346.6000000000022</v>
+      </c>
+      <c r="AP19" s="41">
+        <v>5067.7999999999993</v>
+      </c>
+      <c r="AQ19" s="42">
+        <v>4895.5</v>
+      </c>
+      <c r="AR19" s="42">
+        <v>4774.4999999999964</v>
+      </c>
+      <c r="AS19" s="41">
+        <v>4372.8000000000029</v>
+      </c>
+      <c r="AT19" s="42">
+        <v>3555.8000000000029</v>
+      </c>
+      <c r="AU19" s="42">
+        <v>2385.8999999999942</v>
+      </c>
+      <c r="AV19" s="41">
+        <v>3419.3000000000029</v>
+      </c>
+      <c r="AW19" s="42">
+        <v>3063</v>
+      </c>
+      <c r="AX19" s="7">
+        <v>1836.4</v>
+      </c>
+      <c r="AY19" s="41">
+        <v>2333.1999999999998</v>
+      </c>
+      <c r="AZ19" s="42">
+        <v>1742.5</v>
+      </c>
+      <c r="BA19" s="42">
+        <v>1369.9</v>
+      </c>
+      <c r="BB19" s="41">
+        <v>1323.5</v>
+      </c>
+      <c r="BC19" s="42">
+        <v>1247.7</v>
+      </c>
+      <c r="BD19" s="42">
+        <v>1269.8</v>
+      </c>
+      <c r="BE19" s="41">
+        <v>1171.7</v>
+      </c>
+      <c r="BF19" s="42">
+        <v>1806.4</v>
+      </c>
+      <c r="BG19" s="42">
+        <v>1460.1</v>
+      </c>
+      <c r="BH19" s="41">
+        <v>1465</v>
+      </c>
+      <c r="BI19" s="42">
+        <v>1360.6</v>
+      </c>
+      <c r="BJ19" s="7">
+        <v>1150.4000000000001</v>
+      </c>
+      <c r="BK19" s="7">
+        <v>1309.0999999999999</v>
+      </c>
+      <c r="BL19" s="42">
+        <v>3864.9</v>
+      </c>
+      <c r="BM19" s="42">
+        <v>2898.8</v>
+      </c>
+      <c r="BN19" s="5">
+        <v>2496.4</v>
+      </c>
+      <c r="BO19" s="5">
+        <v>2216.6999999999998</v>
+      </c>
+      <c r="BP19" s="5">
+        <v>2230.6999999999998</v>
+      </c>
+      <c r="BQ19" s="5">
+        <v>2089.6999999999998</v>
+      </c>
+      <c r="BR19" s="5">
+        <v>1940.8</v>
+      </c>
+      <c r="BS19" s="5">
+        <v>1803.5</v>
+      </c>
+      <c r="BT19" s="5">
+        <v>1771.1</v>
+      </c>
+      <c r="BU19" s="5">
+        <v>1738.1</v>
+      </c>
+      <c r="BV19" s="7">
+        <v>2793.9</v>
+      </c>
+      <c r="BW19" s="7">
+        <v>3124.9</v>
+      </c>
+      <c r="BX19" s="42">
+        <v>3616.1</v>
+      </c>
+      <c r="BY19" s="42">
+        <v>3287.9</v>
+      </c>
+      <c r="BZ19" s="5">
+        <v>3045.1</v>
+      </c>
+      <c r="CA19" s="5">
+        <v>2618.6</v>
+      </c>
+      <c r="CB19" s="5">
+        <v>2461</v>
+      </c>
+      <c r="CC19" s="41">
+        <v>2446.6999999999998</v>
+      </c>
+      <c r="CD19" s="5">
+        <v>2126.9</v>
+      </c>
+      <c r="CE19" s="5">
+        <v>2448.6999999999998</v>
+      </c>
+      <c r="CF19" s="5">
+        <v>3431.4</v>
+      </c>
+      <c r="CG19" s="5">
+        <v>3686.5</v>
+      </c>
+      <c r="CH19" s="7">
+        <v>3989.7</v>
+      </c>
+      <c r="CI19" s="7">
+        <v>3559.4</v>
+      </c>
+      <c r="CJ19" s="42">
+        <v>3910</v>
+      </c>
+      <c r="CK19" s="42">
+        <v>3565.5</v>
+      </c>
+      <c r="CL19" s="5">
+        <v>3377.5</v>
+      </c>
+      <c r="CM19" s="5">
+        <v>4990.7</v>
+      </c>
+      <c r="CN19" s="5">
+        <v>2149.3000000000002</v>
+      </c>
+      <c r="CO19" s="41">
+        <v>1886.2</v>
+      </c>
+      <c r="CP19" s="5"/>
+      <c r="CQ19" s="5"/>
+      <c r="CR19" s="5"/>
+      <c r="CS19" s="5"/>
+    </row>
+    <row r="20" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A20" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="43">
+        <v>431.7</v>
+      </c>
+      <c r="C20" s="41">
+        <v>289.09999999999997</v>
+      </c>
+      <c r="D20" s="42">
+        <v>1862.8999999999999</v>
+      </c>
+      <c r="E20" s="6">
+        <v>1469.9</v>
+      </c>
+      <c r="F20" s="41">
+        <v>640.00000000000045</v>
+      </c>
+      <c r="G20" s="42">
+        <v>1910.3999999999996</v>
+      </c>
+      <c r="H20" s="6">
+        <v>2308.2000000000007</v>
+      </c>
+      <c r="I20" s="41">
+        <v>2429.5</v>
+      </c>
+      <c r="J20" s="42">
+        <v>1904.1999999999989</v>
+      </c>
+      <c r="K20" s="6">
+        <v>247.10000000000036</v>
+      </c>
+      <c r="L20" s="41">
+        <v>1964.7999999999993</v>
+      </c>
+      <c r="M20" s="42">
+        <v>1110</v>
+      </c>
+      <c r="N20" s="43">
+        <v>437</v>
+      </c>
+      <c r="O20" s="41">
+        <v>293.5</v>
+      </c>
+      <c r="P20" s="42">
+        <v>1883</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>1492.5</v>
+      </c>
+      <c r="R20" s="41">
+        <v>649.80000000000018</v>
+      </c>
+      <c r="S20" s="42">
+        <v>1933</v>
+      </c>
+      <c r="T20" s="6">
+        <v>2378.8000000000002</v>
+      </c>
+      <c r="U20" s="41">
+        <v>2501</v>
+      </c>
+      <c r="V20" s="42">
+        <v>1955.6000000000004</v>
+      </c>
+      <c r="W20" s="6">
+        <v>253.79999999999927</v>
+      </c>
+      <c r="X20" s="41">
+        <v>2000</v>
+      </c>
+      <c r="Y20" s="42">
+        <v>1130</v>
+      </c>
+      <c r="Z20" s="43">
+        <v>437.3</v>
+      </c>
+      <c r="AA20" s="41">
+        <v>293.7</v>
+      </c>
+      <c r="AB20" s="42">
+        <v>1884</v>
+      </c>
+      <c r="AC20" s="42">
+        <v>1494</v>
+      </c>
+      <c r="AD20" s="41">
+        <v>649.80000000000018</v>
+      </c>
+      <c r="AE20" s="42">
+        <v>1933</v>
+      </c>
+      <c r="AF20" s="42">
+        <v>2397.1999999999998</v>
+      </c>
+      <c r="AG20" s="41">
+        <v>2520.2999999999993</v>
+      </c>
+      <c r="AH20" s="42">
+        <v>1970.7000000000007</v>
+      </c>
+      <c r="AI20" s="42">
+        <v>256.29999999999927</v>
+      </c>
+      <c r="AJ20" s="41">
+        <v>2015.5</v>
+      </c>
+      <c r="AK20" s="42">
+        <v>1138.7000000000007</v>
+      </c>
+      <c r="AL20" s="43">
+        <v>193.7</v>
+      </c>
+      <c r="AM20" s="41">
+        <v>108.30000000000001</v>
+      </c>
+      <c r="AN20" s="42">
+        <v>860.40000000000009</v>
+      </c>
+      <c r="AO20" s="42">
+        <v>591.39999999999986</v>
+      </c>
+      <c r="AP20" s="41">
+        <v>190.60000000000014</v>
+      </c>
+      <c r="AQ20" s="42">
+        <v>771</v>
+      </c>
+      <c r="AR20" s="42">
+        <v>1537.9</v>
+      </c>
+      <c r="AS20" s="41">
+        <v>1633.1999999999998</v>
+      </c>
+      <c r="AT20" s="42">
+        <v>1283.1999999999998</v>
+      </c>
+      <c r="AU20" s="42">
+        <v>164.40000000000055</v>
+      </c>
+      <c r="AV20" s="41">
+        <v>1269.3999999999996</v>
+      </c>
+      <c r="AW20" s="42">
+        <v>730.5</v>
+      </c>
+      <c r="AX20" s="43">
+        <v>44</v>
+      </c>
+      <c r="AY20" s="41">
+        <v>24.6</v>
+      </c>
+      <c r="AZ20" s="42">
+        <v>195.1</v>
+      </c>
+      <c r="BA20" s="42">
+        <v>135</v>
+      </c>
+      <c r="BB20" s="41">
+        <v>43.3</v>
+      </c>
+      <c r="BC20" s="42">
+        <v>175.5</v>
+      </c>
+      <c r="BD20" s="42">
+        <v>349</v>
+      </c>
+      <c r="BE20" s="41">
+        <v>370.6</v>
+      </c>
+      <c r="BF20" s="42">
+        <v>290.3</v>
+      </c>
+      <c r="BG20" s="42">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="BH20" s="41">
+        <v>289.2</v>
+      </c>
+      <c r="BI20" s="42">
+        <v>165.6</v>
+      </c>
+      <c r="BJ20" s="43">
+        <v>47</v>
+      </c>
+      <c r="BK20" s="43">
+        <v>26.3</v>
+      </c>
+      <c r="BL20" s="42">
+        <v>208.9</v>
+      </c>
+      <c r="BM20" s="42">
+        <v>145.4</v>
+      </c>
+      <c r="BN20" s="5">
+        <v>46.7</v>
+      </c>
+      <c r="BO20" s="5">
+        <v>188</v>
+      </c>
+      <c r="BP20" s="5">
+        <v>400</v>
+      </c>
+      <c r="BQ20" s="5">
+        <v>410</v>
+      </c>
+      <c r="BR20" s="5">
+        <v>335.2</v>
+      </c>
+      <c r="BS20" s="5">
+        <v>40</v>
+      </c>
+      <c r="BT20" s="5">
+        <v>286.7</v>
+      </c>
+      <c r="BU20" s="5">
+        <v>164.2</v>
+      </c>
+      <c r="BV20" s="43">
+        <v>52</v>
+      </c>
+      <c r="BW20" s="43">
+        <v>29.6</v>
+      </c>
+      <c r="BX20" s="42">
+        <v>210.1</v>
+      </c>
+      <c r="BY20" s="42">
+        <v>161</v>
+      </c>
+      <c r="BZ20" s="5">
+        <v>49</v>
+      </c>
+      <c r="CA20" s="5">
+        <v>204.8</v>
+      </c>
+      <c r="CB20" s="5">
+        <v>435</v>
+      </c>
+      <c r="CC20" s="41">
+        <v>451</v>
+      </c>
+      <c r="CD20" s="5">
+        <v>368.5</v>
+      </c>
+      <c r="CE20" s="5">
+        <v>44</v>
+      </c>
+      <c r="CF20" s="5">
+        <v>308</v>
+      </c>
+      <c r="CG20" s="5">
+        <v>176</v>
+      </c>
+      <c r="CH20" s="43">
+        <v>52.9</v>
+      </c>
+      <c r="CI20" s="43">
+        <v>30.5</v>
+      </c>
+      <c r="CJ20" s="42">
+        <v>213</v>
+      </c>
+      <c r="CK20" s="42">
+        <v>169</v>
+      </c>
+      <c r="CL20" s="5">
+        <v>49.4</v>
+      </c>
+      <c r="CM20" s="5">
+        <v>213.6</v>
+      </c>
+      <c r="CN20" s="5">
+        <v>458</v>
+      </c>
+      <c r="CO20" s="41">
+        <v>476</v>
+      </c>
+      <c r="CP20" s="5"/>
+      <c r="CQ20" s="5"/>
+      <c r="CR20" s="5"/>
+      <c r="CS20" s="5"/>
+    </row>
+    <row r="21" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A21" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="44">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="C21" s="41">
+        <v>101.1</v>
+      </c>
+      <c r="D21" s="42">
+        <v>759.1</v>
+      </c>
+      <c r="E21" s="6">
+        <v>380.29999999999995</v>
+      </c>
+      <c r="F21" s="41">
+        <v>356.29999999999995</v>
+      </c>
+      <c r="G21" s="42">
+        <v>295.60000000000014</v>
+      </c>
+      <c r="H21" s="6">
+        <v>634.29999999999995</v>
+      </c>
+      <c r="I21" s="41">
+        <v>662.5</v>
+      </c>
+      <c r="J21" s="42">
+        <v>615.59999999999991</v>
+      </c>
+      <c r="K21" s="6">
+        <v>60.700000000000273</v>
+      </c>
+      <c r="L21" s="41">
+        <v>101</v>
+      </c>
+      <c r="M21" s="42">
+        <v>168.30000000000018</v>
+      </c>
+      <c r="N21" s="44">
+        <v>152.6</v>
+      </c>
+      <c r="O21" s="41">
+        <v>101.30000000000001</v>
+      </c>
+      <c r="P21" s="42">
+        <v>760.5</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>381.30000000000007</v>
+      </c>
+      <c r="R21" s="41">
+        <v>356.89999999999986</v>
+      </c>
+      <c r="S21" s="42">
+        <v>296</v>
+      </c>
+      <c r="T21" s="6">
+        <v>649.5</v>
+      </c>
+      <c r="U21" s="41">
+        <v>670.80000000000018</v>
+      </c>
+      <c r="V21" s="42">
+        <v>631.69999999999982</v>
+      </c>
+      <c r="W21" s="6">
+        <v>62.5</v>
+      </c>
+      <c r="X21" s="41">
+        <v>103.59999999999991</v>
+      </c>
+      <c r="Y21" s="42">
+        <v>172.5</v>
+      </c>
+      <c r="Z21" s="44">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="AA21" s="41">
+        <v>102</v>
+      </c>
+      <c r="AB21" s="42">
+        <v>784.2</v>
+      </c>
+      <c r="AC21" s="42">
+        <v>390.40000000000009</v>
+      </c>
+      <c r="AD21" s="41">
+        <v>363.59999999999991</v>
+      </c>
+      <c r="AE21" s="42">
+        <v>304.09999999999991</v>
+      </c>
+      <c r="AF21" s="42">
+        <v>627.30000000000018</v>
+      </c>
+      <c r="AG21" s="41">
+        <v>650.19999999999982</v>
+      </c>
+      <c r="AH21" s="42">
+        <v>605.70000000000027</v>
+      </c>
+      <c r="AI21" s="42">
+        <v>56.799999999999727</v>
+      </c>
+      <c r="AJ21" s="41">
+        <v>97.799999999999727</v>
+      </c>
+      <c r="AK21" s="42">
+        <v>166.10000000000036</v>
+      </c>
+      <c r="AL21" s="44">
+        <v>157</v>
+      </c>
+      <c r="AM21" s="41">
+        <v>103.39999999999998</v>
+      </c>
+      <c r="AN21" s="42">
+        <v>799.69999999999993</v>
+      </c>
+      <c r="AO21" s="42">
+        <v>394.70000000000005</v>
+      </c>
+      <c r="AP21" s="41">
+        <v>369</v>
+      </c>
+      <c r="AQ21" s="42">
+        <v>309.79999999999995</v>
+      </c>
+      <c r="AR21" s="42">
+        <v>682.30000000000018</v>
+      </c>
+      <c r="AS21" s="41">
+        <v>713.69999999999982</v>
+      </c>
+      <c r="AT21" s="42">
+        <v>669.09999999999991</v>
+      </c>
+      <c r="AU21" s="42">
+        <v>62.100000000000364</v>
+      </c>
+      <c r="AV21" s="41">
+        <v>106.5</v>
+      </c>
+      <c r="AW21" s="42">
+        <v>167.19999999999982</v>
+      </c>
+      <c r="AX21" s="44">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AY21" s="41">
+        <v>12.9</v>
+      </c>
+      <c r="AZ21" s="42">
+        <v>98.6</v>
+      </c>
+      <c r="BA21" s="42">
+        <v>49.2</v>
+      </c>
+      <c r="BB21" s="41">
+        <v>45.5</v>
+      </c>
+      <c r="BC21" s="42">
+        <v>38.5</v>
+      </c>
+      <c r="BD21" s="42">
+        <v>83.9</v>
+      </c>
+      <c r="BE21" s="41">
+        <v>87.8</v>
+      </c>
+      <c r="BF21" s="42">
+        <v>82.2</v>
+      </c>
+      <c r="BG21" s="42">
+        <v>7.4</v>
+      </c>
+      <c r="BH21" s="41">
+        <v>13.1</v>
+      </c>
+      <c r="BI21" s="42">
+        <v>20.5</v>
+      </c>
+      <c r="BJ21" s="44">
+        <v>19.5</v>
+      </c>
+      <c r="BK21" s="44">
+        <v>13</v>
+      </c>
+      <c r="BL21" s="44">
+        <v>99.3</v>
+      </c>
+      <c r="BM21" s="44">
+        <v>49.8</v>
+      </c>
+      <c r="BN21" s="44">
+        <v>46.1</v>
+      </c>
+      <c r="BO21" s="44">
+        <v>39</v>
+      </c>
+      <c r="BP21" s="44">
+        <v>82.4</v>
+      </c>
+      <c r="BQ21" s="44">
+        <v>86.6</v>
+      </c>
+      <c r="BR21" s="44">
+        <v>79.7</v>
+      </c>
+      <c r="BS21" s="44">
+        <v>6.6</v>
+      </c>
+      <c r="BT21" s="44">
+        <v>12.4</v>
+      </c>
+      <c r="BU21" s="44">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="BV21" s="44">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="BW21" s="44">
+        <v>12.4</v>
+      </c>
+      <c r="BX21" s="44">
+        <v>93.8</v>
+      </c>
+      <c r="BY21" s="44">
+        <v>47.9</v>
+      </c>
+      <c r="BZ21" s="44">
+        <v>43.3</v>
+      </c>
+      <c r="CA21" s="44">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="CB21" s="44">
+        <v>81.8</v>
+      </c>
+      <c r="CC21" s="41">
+        <v>86.1</v>
+      </c>
+      <c r="CD21" s="44">
+        <v>79.5</v>
+      </c>
+      <c r="CE21" s="44">
+        <v>6.5</v>
+      </c>
+      <c r="CF21" s="44">
+        <v>12.3</v>
+      </c>
+      <c r="CG21" s="44">
+        <v>19.8</v>
+      </c>
+      <c r="CH21" s="44">
+        <v>13.2</v>
+      </c>
+      <c r="CI21" s="44">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="CJ21" s="44">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="CK21" s="44">
+        <v>36</v>
+      </c>
+      <c r="CL21" s="44">
+        <v>32</v>
+      </c>
+      <c r="CM21" s="44">
+        <v>28.2</v>
+      </c>
+      <c r="CN21" s="44">
+        <v>59.6</v>
+      </c>
+      <c r="CO21" s="41">
+        <v>62.9</v>
+      </c>
+      <c r="CP21" s="44"/>
+      <c r="CQ21" s="44"/>
+      <c r="CR21" s="44"/>
+      <c r="CS21" s="44"/>
+    </row>
+    <row r="22" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A22" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="7">
+        <v>976.7</v>
+      </c>
+      <c r="C22" s="41">
+        <v>630.39999999999986</v>
+      </c>
+      <c r="D22" s="42">
+        <v>3475.4</v>
+      </c>
+      <c r="E22" s="6">
+        <v>2643.5</v>
+      </c>
+      <c r="F22" s="41">
+        <v>2079.2999999999993</v>
+      </c>
+      <c r="G22" s="42">
+        <v>3004.9000000000015</v>
+      </c>
+      <c r="H22" s="6">
+        <v>2385.2999999999993</v>
+      </c>
+      <c r="I22" s="41">
+        <v>2246.2999999999993</v>
+      </c>
+      <c r="J22" s="42">
+        <v>1785.9000000000015</v>
+      </c>
+      <c r="K22" s="6">
+        <v>401.29999999999927</v>
+      </c>
+      <c r="L22" s="41">
+        <v>1919.2000000000007</v>
+      </c>
+      <c r="M22" s="42">
+        <v>1266.7000000000007</v>
+      </c>
+      <c r="N22" s="7">
+        <v>982.5</v>
+      </c>
+      <c r="O22" s="41">
+        <v>634.20000000000005</v>
+      </c>
+      <c r="P22" s="42">
+        <v>3495.1000000000004</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>2658.7</v>
+      </c>
+      <c r="R22" s="41">
+        <v>2091.2999999999993</v>
+      </c>
+      <c r="S22" s="42">
+        <v>3023.4000000000015</v>
+      </c>
+      <c r="T22" s="6">
+        <v>2400</v>
+      </c>
+      <c r="U22" s="41">
+        <v>2260.0999999999985</v>
+      </c>
+      <c r="V22" s="42">
+        <v>1794.9000000000015</v>
+      </c>
+      <c r="W22" s="6">
+        <v>403.20000000000073</v>
+      </c>
+      <c r="X22" s="41">
+        <v>1929.2999999999993</v>
+      </c>
+      <c r="Y22" s="42">
+        <v>1273.5</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>1011.2</v>
+      </c>
+      <c r="AA22" s="41">
+        <v>650.79999999999995</v>
+      </c>
+      <c r="AB22" s="42">
+        <v>3588.1000000000004</v>
+      </c>
+      <c r="AC22" s="42">
+        <v>2732</v>
+      </c>
+      <c r="AD22" s="41">
+        <v>2146.1000000000004</v>
+      </c>
+      <c r="AE22" s="42">
+        <v>3102.5</v>
+      </c>
+      <c r="AF22" s="42">
+        <v>2411.6999999999989</v>
+      </c>
+      <c r="AG22" s="41">
+        <v>2271.1999999999989</v>
+      </c>
+      <c r="AH22" s="42">
+        <v>1806.2000000000007</v>
+      </c>
+      <c r="AI22" s="42">
+        <v>405.40000000000146</v>
+      </c>
+      <c r="AJ22" s="41">
+        <v>1938.7999999999993</v>
+      </c>
+      <c r="AK22" s="42">
+        <v>1279.7999999999993</v>
+      </c>
+      <c r="AL22" s="7">
+        <v>850.6</v>
+      </c>
+      <c r="AM22" s="41">
+        <v>547.9</v>
+      </c>
+      <c r="AN22" s="42">
+        <v>3081.3</v>
+      </c>
+      <c r="AO22" s="42">
+        <v>2289</v>
+      </c>
+      <c r="AP22" s="41">
+        <v>1749.9999999999991</v>
+      </c>
+      <c r="AQ22" s="42">
+        <v>2624</v>
+      </c>
+      <c r="AR22" s="42">
+        <v>2437.1000000000004</v>
+      </c>
+      <c r="AS22" s="41">
+        <v>2283.8999999999996</v>
+      </c>
+      <c r="AT22" s="42">
+        <v>1829.9000000000015</v>
+      </c>
+      <c r="AU22" s="42">
+        <v>405.20000000000073</v>
+      </c>
+      <c r="AV22" s="41">
+        <v>1928.1999999999971</v>
+      </c>
+      <c r="AW22" s="42">
+        <v>1271.9000000000015</v>
+      </c>
+      <c r="AX22" s="7">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="AY22" s="41">
+        <v>101.2</v>
+      </c>
+      <c r="AZ22" s="42">
+        <v>562.20000000000005</v>
+      </c>
+      <c r="BA22" s="42">
+        <v>419.3</v>
+      </c>
+      <c r="BB22" s="41">
+        <v>317.7</v>
+      </c>
+      <c r="BC22" s="42">
+        <v>487.8</v>
+      </c>
+      <c r="BD22" s="42">
+        <v>449.4</v>
+      </c>
+      <c r="BE22" s="41">
+        <v>420.8</v>
+      </c>
+      <c r="BF22" s="42">
+        <v>338.9</v>
+      </c>
+      <c r="BG22" s="42">
+        <v>75.2</v>
+      </c>
+      <c r="BH22" s="41">
+        <v>353.4</v>
+      </c>
+      <c r="BI22" s="42">
+        <v>229.1</v>
+      </c>
+      <c r="BJ22" s="7">
+        <v>166.1</v>
+      </c>
+      <c r="BK22" s="7">
+        <v>108.9</v>
+      </c>
+      <c r="BL22" s="42">
+        <v>603.29999999999995</v>
+      </c>
+      <c r="BM22" s="42">
+        <v>452.7</v>
+      </c>
+      <c r="BN22" s="5">
+        <v>339.6</v>
+      </c>
+      <c r="BO22" s="5">
+        <v>510.9</v>
+      </c>
+      <c r="BP22" s="5">
+        <v>480.1</v>
+      </c>
+      <c r="BQ22" s="5">
+        <v>449.6</v>
+      </c>
+      <c r="BR22" s="5">
+        <v>362</v>
+      </c>
+      <c r="BS22" s="5">
+        <v>76</v>
+      </c>
+      <c r="BT22" s="5">
+        <v>347.9</v>
+      </c>
+      <c r="BU22" s="5">
+        <v>232.1</v>
+      </c>
+      <c r="BV22" s="7">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="BW22" s="7">
+        <v>105.8</v>
+      </c>
+      <c r="BX22" s="42">
+        <v>549</v>
+      </c>
+      <c r="BY22" s="42">
+        <v>456.8</v>
+      </c>
+      <c r="BZ22" s="5">
+        <v>333</v>
+      </c>
+      <c r="CA22" s="5">
+        <v>502.2</v>
+      </c>
+      <c r="CB22" s="5">
+        <v>520.1</v>
+      </c>
+      <c r="CC22" s="41">
+        <v>492.5</v>
+      </c>
+      <c r="CD22" s="5">
+        <v>384.5</v>
+      </c>
+      <c r="CE22" s="5">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="CF22" s="5">
+        <v>376.7</v>
+      </c>
+      <c r="CG22" s="5">
+        <v>252.4</v>
+      </c>
+      <c r="CH22" s="7">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="CI22" s="7">
+        <v>102.4</v>
+      </c>
+      <c r="CJ22" s="42">
+        <v>520.79999999999995</v>
+      </c>
+      <c r="CK22" s="42">
+        <v>445.6</v>
+      </c>
+      <c r="CL22" s="5">
+        <v>319.39999999999998</v>
+      </c>
+      <c r="CM22" s="5">
+        <v>489</v>
+      </c>
+      <c r="CN22" s="5">
+        <v>568.1</v>
+      </c>
+      <c r="CO22" s="41">
+        <v>538.20000000000005</v>
+      </c>
+      <c r="CP22" s="5"/>
+      <c r="CQ22" s="5"/>
+      <c r="CR22" s="5"/>
+      <c r="CS22" s="5"/>
+    </row>
+    <row r="23" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A23" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="7">
+        <v>218.7</v>
+      </c>
+      <c r="C23" s="41">
+        <v>206.7</v>
+      </c>
+      <c r="D23" s="42">
+        <v>1665.1999999999998</v>
+      </c>
+      <c r="E23" s="6">
+        <v>992.5</v>
+      </c>
+      <c r="F23" s="41">
+        <v>783.20000000000027</v>
+      </c>
+      <c r="G23" s="42">
+        <v>999.5</v>
+      </c>
+      <c r="H23" s="6">
+        <v>1319.6999999999998</v>
+      </c>
+      <c r="I23" s="41">
+        <v>1812.5</v>
+      </c>
+      <c r="J23" s="42">
+        <v>511.20000000000073</v>
+      </c>
+      <c r="K23" s="6">
+        <v>162</v>
+      </c>
+      <c r="L23" s="41">
+        <v>1239.5999999999985</v>
+      </c>
+      <c r="M23" s="42">
+        <v>972.5</v>
+      </c>
+      <c r="N23" s="7">
+        <v>235</v>
+      </c>
+      <c r="O23" s="41">
+        <v>224.2</v>
+      </c>
+      <c r="P23" s="42">
+        <v>1776.7</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>1076.6999999999998</v>
+      </c>
+      <c r="R23" s="41">
+        <v>849.59999999999991</v>
+      </c>
+      <c r="S23" s="42">
+        <v>1076.6000000000004</v>
+      </c>
+      <c r="T23" s="6">
+        <v>1465.1999999999998</v>
+      </c>
+      <c r="U23" s="41">
+        <v>2015.6000000000004</v>
+      </c>
+      <c r="V23" s="42">
+        <v>569.19999999999891</v>
+      </c>
+      <c r="W23" s="6">
+        <v>179</v>
+      </c>
+      <c r="X23" s="41">
+        <v>1360.5</v>
+      </c>
+      <c r="Y23" s="42">
+        <v>1070.9000000000015</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>257.5</v>
+      </c>
+      <c r="AA23" s="41">
+        <v>241.2</v>
+      </c>
+      <c r="AB23" s="42">
+        <v>1954.1000000000001</v>
+      </c>
+      <c r="AC23" s="42">
+        <v>1184.3999999999996</v>
+      </c>
+      <c r="AD23" s="41">
+        <v>915.30000000000018</v>
+      </c>
+      <c r="AE23" s="42">
+        <v>1158.1999999999998</v>
+      </c>
+      <c r="AF23" s="42">
+        <v>1482.9000000000005</v>
+      </c>
+      <c r="AG23" s="41">
+        <v>2040</v>
+      </c>
+      <c r="AH23" s="42">
+        <v>576.10000000000036</v>
+      </c>
+      <c r="AI23" s="42">
+        <v>181.19999999999891</v>
+      </c>
+      <c r="AJ23" s="41">
+        <v>1377</v>
+      </c>
+      <c r="AK23" s="42">
+        <v>1083.8999999999996</v>
+      </c>
+      <c r="AL23" s="7">
+        <v>258.5</v>
+      </c>
+      <c r="AM23" s="41">
+        <v>241.60000000000002</v>
+      </c>
+      <c r="AN23" s="42">
+        <v>1961.6</v>
+      </c>
+      <c r="AO23" s="42">
+        <v>1184.4000000000001</v>
+      </c>
+      <c r="AP23" s="41">
+        <v>915.29999999999973</v>
+      </c>
+      <c r="AQ23" s="42">
+        <v>1167</v>
+      </c>
+      <c r="AR23" s="42">
+        <v>1511.2000000000007</v>
+      </c>
+      <c r="AS23" s="41">
+        <v>2100</v>
+      </c>
+      <c r="AT23" s="42">
+        <v>598.89999999999964</v>
+      </c>
+      <c r="AU23" s="42">
+        <v>184.70000000000073</v>
+      </c>
+      <c r="AV23" s="41">
+        <v>1403.2999999999993</v>
+      </c>
+      <c r="AW23" s="42">
+        <v>1085.8999999999996</v>
+      </c>
+      <c r="AX23" s="7">
+        <v>33.1</v>
+      </c>
+      <c r="AY23" s="41">
+        <v>30.9</v>
+      </c>
+      <c r="AZ23" s="42">
+        <v>250.7</v>
+      </c>
+      <c r="BA23" s="42">
+        <v>152.19999999999999</v>
+      </c>
+      <c r="BB23" s="41">
+        <v>117.2</v>
+      </c>
+      <c r="BC23" s="42">
+        <v>149.9</v>
+      </c>
+      <c r="BD23" s="42">
+        <v>160.4</v>
+      </c>
+      <c r="BE23" s="41">
+        <v>221.4</v>
+      </c>
+      <c r="BF23" s="42">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="BG23" s="42">
+        <v>14.7</v>
+      </c>
+      <c r="BH23" s="41">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="BI23" s="42">
+        <v>119.7</v>
+      </c>
+      <c r="BJ23" s="7">
+        <v>35</v>
+      </c>
+      <c r="BK23" s="7">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="BL23" s="40">
+        <v>265.5</v>
+      </c>
+      <c r="BM23" s="40">
+        <v>162</v>
+      </c>
+      <c r="BN23" s="5">
+        <v>124.5</v>
+      </c>
+      <c r="BO23" s="5">
+        <v>158</v>
+      </c>
+      <c r="BP23" s="5">
+        <v>200</v>
+      </c>
+      <c r="BQ23" s="5">
+        <v>260</v>
+      </c>
+      <c r="BR23" s="5">
+        <v>83.8</v>
+      </c>
+      <c r="BS23" s="5">
+        <v>16.2</v>
+      </c>
+      <c r="BT23" s="5">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="BU23" s="5">
+        <v>118</v>
+      </c>
+      <c r="BV23" s="7">
+        <v>711.5</v>
+      </c>
+      <c r="BW23" s="7">
+        <v>381.8</v>
+      </c>
+      <c r="BX23" s="40">
+        <v>1415.5</v>
+      </c>
+      <c r="BY23" s="40">
+        <v>1615.5</v>
+      </c>
+      <c r="BZ23" s="5">
+        <v>1257.8</v>
+      </c>
+      <c r="CA23" s="5">
+        <v>1356.4</v>
+      </c>
+      <c r="CB23" s="5">
+        <v>1676.2</v>
+      </c>
+      <c r="CC23" s="41">
+        <v>1634.6</v>
+      </c>
+      <c r="CD23" s="5">
+        <v>1314.2</v>
+      </c>
+      <c r="CE23" s="5">
+        <v>1152.9000000000001</v>
+      </c>
+      <c r="CF23" s="5">
+        <v>1365.2</v>
+      </c>
+      <c r="CG23" s="5">
+        <v>1276.7</v>
+      </c>
+      <c r="CH23" s="7">
+        <v>1037.5999999999999</v>
+      </c>
+      <c r="CI23" s="7">
+        <v>977.5</v>
+      </c>
+      <c r="CJ23" s="40">
+        <v>1197.5</v>
+      </c>
+      <c r="CK23" s="40">
+        <v>1034.0999999999999</v>
+      </c>
+      <c r="CL23" s="5">
+        <v>1007.5</v>
+      </c>
+      <c r="CM23" s="5">
+        <v>1510.4</v>
+      </c>
+      <c r="CN23" s="5">
+        <v>1002.8</v>
+      </c>
+      <c r="CO23" s="41">
+        <v>1235.2</v>
+      </c>
+      <c r="CP23" s="5"/>
+      <c r="CQ23" s="5"/>
+      <c r="CR23" s="5"/>
+      <c r="CS23" s="5"/>
+    </row>
+    <row r="24" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A24" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="7">
+        <v>2351.8000000000002</v>
+      </c>
+      <c r="C24" s="41">
+        <v>1612.7999999999997</v>
+      </c>
+      <c r="D24" s="42">
+        <v>5893.2999999999993</v>
+      </c>
+      <c r="E24" s="6">
+        <v>4522.5</v>
+      </c>
+      <c r="F24" s="41">
+        <v>4204.1000000000004</v>
+      </c>
+      <c r="G24" s="42">
+        <v>3854.2000000000007</v>
+      </c>
+      <c r="H24" s="6">
+        <v>3594.5999999999985</v>
+      </c>
+      <c r="I24" s="41">
+        <v>3807.1000000000022</v>
+      </c>
+      <c r="J24" s="42">
+        <v>3107.5</v>
+      </c>
+      <c r="K24" s="6">
+        <v>1377.1999999999971</v>
+      </c>
+      <c r="L24" s="41">
+        <v>2870.2000000000044</v>
+      </c>
+      <c r="M24" s="42">
+        <v>2352.5999999999985</v>
+      </c>
+      <c r="N24" s="7">
+        <v>2246.1999999999998</v>
+      </c>
+      <c r="O24" s="41">
+        <v>1846.2000000000003</v>
+      </c>
+      <c r="P24" s="42">
+        <v>6718.4</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>5164.8000000000011</v>
+      </c>
+      <c r="R24" s="41">
+        <v>4521.9999999999982</v>
+      </c>
+      <c r="S24" s="42">
+        <v>4535.7000000000007</v>
+      </c>
+      <c r="T24" s="6">
+        <v>3801.7000000000007</v>
+      </c>
+      <c r="U24" s="41">
+        <v>3750.2999999999993</v>
+      </c>
+      <c r="V24" s="42">
+        <v>2675.2999999999993</v>
+      </c>
+      <c r="W24" s="6">
+        <v>1292.2000000000044</v>
+      </c>
+      <c r="X24" s="41">
+        <v>3133.8999999999942</v>
+      </c>
+      <c r="Y24" s="42">
+        <v>2774</v>
+      </c>
+      <c r="Z24" s="7">
+        <v>2507.5</v>
+      </c>
+      <c r="AA24" s="41">
+        <v>1873.3000000000002</v>
+      </c>
+      <c r="AB24" s="42">
+        <v>6319.4000000000005</v>
+      </c>
+      <c r="AC24" s="42">
+        <v>4885.2999999999993</v>
+      </c>
+      <c r="AD24" s="41">
+        <v>3956.7000000000007</v>
+      </c>
+      <c r="AE24" s="42">
+        <v>4089.7000000000007</v>
+      </c>
+      <c r="AF24" s="42">
+        <v>4162.2999999999993</v>
+      </c>
+      <c r="AG24" s="41">
+        <v>4481.7000000000007</v>
+      </c>
+      <c r="AH24" s="42">
+        <v>3739.6999999999971</v>
+      </c>
+      <c r="AI24" s="42">
+        <v>2309.7000000000044</v>
+      </c>
+      <c r="AJ24" s="41">
+        <v>3724</v>
+      </c>
+      <c r="AK24" s="42">
+        <v>3525.1999999999971</v>
+      </c>
+      <c r="AL24" s="7">
+        <v>3406.4</v>
+      </c>
+      <c r="AM24" s="41">
+        <v>2694.4</v>
+      </c>
+      <c r="AN24" s="42">
+        <v>6118.0999999999995</v>
+      </c>
+      <c r="AO24" s="42">
+        <v>4133.3000000000011</v>
+      </c>
+      <c r="AP24" s="41">
+        <v>3164.5999999999985</v>
+      </c>
+      <c r="AQ24" s="42">
+        <v>2305.7000000000007</v>
+      </c>
+      <c r="AR24" s="42">
+        <v>2045.5999999999985</v>
+      </c>
+      <c r="AS24" s="41">
+        <v>2193.6000000000022</v>
+      </c>
+      <c r="AT24" s="42">
+        <v>1590.0999999999985</v>
+      </c>
+      <c r="AU24" s="42">
+        <v>171.40000000000146</v>
+      </c>
+      <c r="AV24" s="41">
+        <v>1547.7999999999993</v>
+      </c>
+      <c r="AW24" s="42">
+        <v>1106.9000000000015</v>
+      </c>
+      <c r="AX24" s="7">
+        <v>47.3</v>
+      </c>
+      <c r="AY24" s="41">
+        <v>29.1</v>
+      </c>
+      <c r="AZ24" s="42">
+        <v>238.1</v>
+      </c>
+      <c r="BA24" s="42">
+        <v>155.69999999999999</v>
+      </c>
+      <c r="BB24" s="41">
+        <v>124.1</v>
+      </c>
+      <c r="BC24" s="42">
+        <v>130.6</v>
+      </c>
+      <c r="BD24" s="42">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="BE24" s="41">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="BF24" s="42">
+        <v>56</v>
+      </c>
+      <c r="BG24" s="42">
+        <v>5.6</v>
+      </c>
+      <c r="BH24" s="41">
+        <v>42.3</v>
+      </c>
+      <c r="BI24" s="42">
+        <v>36.5</v>
+      </c>
+      <c r="BJ24" s="7">
+        <v>46.4</v>
+      </c>
+      <c r="BK24" s="7">
+        <v>28.7</v>
+      </c>
+      <c r="BL24" s="40">
+        <v>234.8</v>
+      </c>
+      <c r="BM24" s="40">
+        <v>154.30000000000001</v>
+      </c>
+      <c r="BN24" s="5">
+        <v>123.2</v>
+      </c>
+      <c r="BO24" s="5">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="BP24" s="5">
+        <v>70</v>
+      </c>
+      <c r="BQ24" s="5">
+        <v>74.2</v>
+      </c>
+      <c r="BR24" s="5">
+        <v>55.1</v>
+      </c>
+      <c r="BS24" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="BT24" s="5">
+        <v>39.5</v>
+      </c>
+      <c r="BU24" s="5">
+        <v>34.1</v>
+      </c>
+      <c r="BV24" s="7">
+        <v>43.9</v>
+      </c>
+      <c r="BW24" s="7">
+        <v>27.6</v>
+      </c>
+      <c r="BX24" s="40">
+        <v>222.6</v>
+      </c>
+      <c r="BY24" s="40">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="BZ24" s="5">
+        <v>115.2</v>
+      </c>
+      <c r="CA24" s="5">
+        <v>122.7</v>
+      </c>
+      <c r="CB24" s="5">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="CC24" s="41">
+        <v>69.3</v>
+      </c>
+      <c r="CD24" s="5">
+        <v>51.5</v>
+      </c>
+      <c r="CE24" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="CF24" s="5">
+        <v>36.9</v>
+      </c>
+      <c r="CG24" s="5">
+        <v>31.9</v>
+      </c>
+      <c r="CH24" s="7">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="CI24" s="7">
+        <v>22.4</v>
+      </c>
+      <c r="CJ24" s="40">
+        <v>177.2</v>
+      </c>
+      <c r="CK24" s="40">
+        <v>121.3</v>
+      </c>
+      <c r="CL24" s="5">
+        <v>92.6</v>
+      </c>
+      <c r="CM24" s="5">
+        <v>99.6</v>
+      </c>
+      <c r="CN24" s="5">
+        <v>55.2</v>
+      </c>
+      <c r="CO24" s="41">
+        <v>58.6</v>
+      </c>
+      <c r="CP24" s="5"/>
+      <c r="CQ24" s="5"/>
+      <c r="CR24" s="5"/>
+      <c r="CS24" s="5"/>
+    </row>
+    <row r="25" spans="1:97" s="34" customFormat="1" ht="11.25">
+      <c r="A25" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="43">
+        <v>256.5</v>
+      </c>
+      <c r="C25" s="41">
+        <v>158.89999999999998</v>
+      </c>
+      <c r="D25" s="42">
+        <v>1011.1999999999999</v>
+      </c>
+      <c r="E25" s="6">
+        <v>623.5</v>
+      </c>
+      <c r="F25" s="41">
+        <v>830</v>
+      </c>
+      <c r="G25" s="42">
+        <v>969.09999999999991</v>
+      </c>
+      <c r="H25" s="6">
+        <v>1697.1999999999998</v>
+      </c>
+      <c r="I25" s="41">
+        <v>1879.1000000000004</v>
+      </c>
+      <c r="J25" s="42">
+        <v>1250.8999999999996</v>
+      </c>
+      <c r="K25" s="6">
+        <v>379.60000000000036</v>
+      </c>
+      <c r="L25" s="41">
+        <v>1529.1000000000004</v>
+      </c>
+      <c r="M25" s="42">
+        <v>1858.1999999999989</v>
+      </c>
+      <c r="N25" s="43">
+        <v>261.60000000000002</v>
+      </c>
+      <c r="O25" s="41">
+        <v>162.09999999999997</v>
+      </c>
+      <c r="P25" s="42">
+        <v>1031.3999999999999</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>636</v>
+      </c>
+      <c r="R25" s="41">
+        <v>846.59999999999991</v>
+      </c>
+      <c r="S25" s="42">
+        <v>988.5</v>
+      </c>
+      <c r="T25" s="6">
+        <v>1714.5</v>
+      </c>
+      <c r="U25" s="41">
+        <v>1898.1999999999998</v>
+      </c>
+      <c r="V25" s="42">
+        <v>1263.6000000000004</v>
+      </c>
+      <c r="W25" s="6">
+        <v>383.5</v>
+      </c>
+      <c r="X25" s="41">
+        <v>1544.7000000000007</v>
+      </c>
+      <c r="Y25" s="42">
+        <v>1867.0999999999985</v>
+      </c>
+      <c r="Z25" s="43">
+        <v>266.8</v>
+      </c>
+      <c r="AA25" s="41">
+        <v>165.3</v>
+      </c>
+      <c r="AB25" s="42">
+        <v>1051.9000000000001</v>
+      </c>
+      <c r="AC25" s="42">
+        <v>648.59999999999991</v>
+      </c>
+      <c r="AD25" s="41">
+        <v>863.40000000000009</v>
+      </c>
+      <c r="AE25" s="42">
+        <v>1008.0999999999999</v>
+      </c>
+      <c r="AF25" s="42">
+        <v>1715.7999999999997</v>
+      </c>
+      <c r="AG25" s="41">
+        <v>1899.6000000000004</v>
+      </c>
+      <c r="AH25" s="42">
+        <v>1264.5</v>
+      </c>
+      <c r="AI25" s="42">
+        <v>384.79999999999927</v>
+      </c>
+      <c r="AJ25" s="41">
+        <v>1545.8000000000011</v>
+      </c>
+      <c r="AK25" s="42">
+        <v>1868.5</v>
+      </c>
+      <c r="AL25" s="43">
+        <v>245.6</v>
+      </c>
+      <c r="AM25" s="41">
+        <v>152.00000000000003</v>
+      </c>
+      <c r="AN25" s="42">
+        <v>978.49999999999989</v>
+      </c>
+      <c r="AO25" s="42">
+        <v>594.90000000000009</v>
+      </c>
+      <c r="AP25" s="41">
+        <v>783.90000000000009</v>
+      </c>
+      <c r="AQ25" s="42">
+        <v>931.69999999999982</v>
+      </c>
+      <c r="AR25" s="42">
+        <v>1775.7999999999997</v>
+      </c>
+      <c r="AS25" s="41">
+        <v>1985.9000000000005</v>
+      </c>
+      <c r="AT25" s="42">
+        <v>1328.4000000000005</v>
+      </c>
+      <c r="AU25" s="42">
+        <v>398.29999999999927</v>
+      </c>
+      <c r="AV25" s="41">
+        <v>1599.8999999999996</v>
+      </c>
+      <c r="AW25" s="42">
+        <v>1559.6000000000004</v>
+      </c>
+      <c r="AX25" s="43">
+        <v>44.8</v>
+      </c>
+      <c r="AY25" s="41">
+        <v>27.7</v>
+      </c>
+      <c r="AZ25" s="42">
+        <v>178.4</v>
+      </c>
+      <c r="BA25" s="42">
+        <v>109.1</v>
+      </c>
+      <c r="BB25" s="41">
+        <v>143.1</v>
+      </c>
+      <c r="BC25" s="42">
+        <v>170.5</v>
+      </c>
+      <c r="BD25" s="42">
+        <v>323.89999999999998</v>
+      </c>
+      <c r="BE25" s="41">
+        <v>362.2</v>
+      </c>
+      <c r="BF25" s="42">
+        <v>242.5</v>
+      </c>
+      <c r="BG25" s="42">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="BH25" s="41">
+        <v>291.8</v>
+      </c>
+      <c r="BI25" s="42">
+        <v>284.5</v>
+      </c>
+      <c r="BJ25" s="43">
+        <v>48</v>
+      </c>
+      <c r="BK25" s="43">
+        <v>29.8</v>
+      </c>
+      <c r="BL25" s="43">
+        <v>191</v>
+      </c>
+      <c r="BM25" s="43">
+        <v>117.5</v>
+      </c>
+      <c r="BN25" s="43">
+        <v>154</v>
+      </c>
+      <c r="BO25" s="43">
+        <v>183.5</v>
+      </c>
+      <c r="BP25" s="43">
+        <v>370</v>
+      </c>
+      <c r="BQ25" s="43">
+        <v>390</v>
+      </c>
+      <c r="BR25" s="43">
+        <v>279.10000000000002</v>
+      </c>
+      <c r="BS25" s="43">
+        <v>72.5</v>
+      </c>
+      <c r="BT25" s="43">
+        <v>273.5</v>
+      </c>
+      <c r="BU25" s="43">
+        <v>268</v>
+      </c>
+      <c r="BV25" s="43">
+        <v>35.9</v>
+      </c>
+      <c r="BW25" s="43">
+        <v>22.6</v>
+      </c>
+      <c r="BX25" s="43">
+        <v>131.5</v>
+      </c>
+      <c r="BY25" s="43">
+        <v>89</v>
+      </c>
+      <c r="BZ25" s="43">
+        <v>113.5</v>
+      </c>
+      <c r="CA25" s="43">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="CB25" s="43">
+        <v>373.8</v>
+      </c>
+      <c r="CC25" s="41">
+        <v>394</v>
+      </c>
+      <c r="CD25" s="43">
+        <v>282</v>
+      </c>
+      <c r="CE25" s="43">
+        <v>73.2</v>
+      </c>
+      <c r="CF25" s="43">
+        <v>276.3</v>
+      </c>
+      <c r="CG25" s="43">
+        <v>270.8</v>
+      </c>
+      <c r="CH25" s="43">
+        <v>36.4</v>
+      </c>
+      <c r="CI25" s="43">
+        <v>22.9</v>
+      </c>
+      <c r="CJ25" s="43">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="CK25" s="43">
+        <v>90.9</v>
+      </c>
+      <c r="CL25" s="43">
+        <v>113.9</v>
+      </c>
+      <c r="CM25" s="43">
+        <v>138.6</v>
+      </c>
+      <c r="CN25" s="43">
+        <v>382.8</v>
+      </c>
+      <c r="CO25" s="41">
+        <v>404</v>
+      </c>
+      <c r="CP25" s="43"/>
+      <c r="CQ25" s="43"/>
+      <c r="CR25" s="43"/>
+      <c r="CS25" s="43"/>
+    </row>
+    <row r="27" spans="1:97">
+      <c r="AX27" s="62" t="s">
+        <v>86</v>
+      </c>
+      <c r="AY27" s="62"/>
+      <c r="AZ27" s="62"/>
+      <c r="BA27" s="62"/>
+      <c r="BB27" s="62"/>
+      <c r="BC27" s="62"/>
+      <c r="BD27" s="62"/>
+      <c r="BE27" s="62"/>
+      <c r="BF27" s="62"/>
+      <c r="BG27" s="62"/>
+      <c r="BH27" s="62"/>
+      <c r="BI27" s="62"/>
+      <c r="BJ27" s="62"/>
+      <c r="BK27" s="62"/>
+      <c r="BL27" s="62"/>
+      <c r="BM27" s="62"/>
+      <c r="BN27" s="62"/>
+      <c r="BO27" s="62"/>
+      <c r="BP27" s="62"/>
+      <c r="BQ27" s="62"/>
+      <c r="BR27" s="62"/>
+      <c r="BS27" s="62"/>
+      <c r="BT27" s="62"/>
+      <c r="BU27" s="62"/>
+    </row>
+    <row r="28" spans="1:97">
+      <c r="AX28" s="62"/>
+      <c r="AY28" s="62"/>
+      <c r="AZ28" s="62"/>
+      <c r="BA28" s="62"/>
+      <c r="BB28" s="62"/>
+      <c r="BC28" s="62"/>
+      <c r="BD28" s="62"/>
+      <c r="BE28" s="62"/>
+      <c r="BF28" s="62"/>
+      <c r="BG28" s="62"/>
+      <c r="BH28" s="62"/>
+      <c r="BI28" s="62"/>
+      <c r="BJ28" s="62"/>
+      <c r="BK28" s="62"/>
+      <c r="BL28" s="62"/>
+      <c r="BM28" s="62"/>
+      <c r="BN28" s="62"/>
+      <c r="BO28" s="62"/>
+      <c r="BP28" s="62"/>
+      <c r="BQ28" s="62"/>
+      <c r="BR28" s="62"/>
+      <c r="BS28" s="62"/>
+      <c r="BT28" s="62"/>
+      <c r="BU28" s="62"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="CR2:CS2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BV3:CG3"/>
+  </mergeCells>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71EBABF0-9924-41F6-8251-CABF09D1B4F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>meet!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Livtstock fnd poultry are slaug</vt:lpstr>
+      <vt:lpstr>Milk cow</vt:lpstr>
+      <vt:lpstr>Eggs chisken</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>zh.uskenbayeva</dc:creator>
+  <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>