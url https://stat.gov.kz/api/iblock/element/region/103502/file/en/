--- v5 (2026-10-05)
+++ v6 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420" tabRatio="838"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420" tabRatio="838" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Livtstock fnd poultry are slaug" sheetId="7" r:id="rId3"/>
     <sheet name="Milk cow" sheetId="8" r:id="rId4"/>
     <sheet name="Eggs chisken" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="95">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
@@ -1103,52 +1103,52 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/description/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701188" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al.abilova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28260&amp;year=2026&amp;name=85303&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25834/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25834/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="89.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="11" t="s">
@@ -1234,59 +1234,59 @@
       <c r="B13" s="13" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="55" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="14">
-        <v>46283</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="14">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="28" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="28" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>58</v>
       </c>
@@ -1393,52 +1393,52 @@
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="21"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="21"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="21"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="22" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:CF1"/>
+    <sheetView topLeftCell="BQ1" workbookViewId="0">
+      <selection activeCell="CP4" sqref="CP4:CP24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="46" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="46" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="46" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="46" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="46" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="46" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="46"/>
     <col min="10" max="10" width="10" style="46" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="46"/>
     <col min="12" max="12" width="9.7109375" style="46" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="46" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="46"/>
     <col min="18" max="18" width="8.140625" style="46" customWidth="1"/>
     <col min="19" max="19" width="7" style="46" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="46" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="46" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="46" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="46" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="46" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="46" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="32"/>
@@ -2211,51 +2211,53 @@
       </c>
       <c r="CH4" s="4">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="4">
         <v>6253.19</v>
       </c>
       <c r="CJ4" s="36">
         <v>5231.2700000000004</v>
       </c>
       <c r="CK4" s="36">
         <v>6239.22</v>
       </c>
       <c r="CL4" s="3">
         <v>6341.01</v>
       </c>
       <c r="CM4" s="37">
         <v>9891.4699999999993</v>
       </c>
       <c r="CN4" s="37">
         <v>2959.67</v>
       </c>
       <c r="CO4" s="4">
         <v>4489.24</v>
       </c>
-      <c r="CP4" s="3"/>
+      <c r="CP4" s="4">
+        <v>5447.47</v>
+      </c>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="3"/>
       <c r="CS4" s="4"/>
     </row>
     <row r="5" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A5" s="40" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="41">
         <v>184.9</v>
       </c>
       <c r="C5" s="41">
         <v>194.20000000000002</v>
       </c>
       <c r="D5" s="42">
         <v>143</v>
       </c>
       <c r="E5" s="42">
         <v>115.10000000000002</v>
       </c>
       <c r="F5" s="42">
         <v>127.89999999999998</v>
       </c>
       <c r="G5" s="42">
         <v>85.600000000000023</v>
@@ -2496,51 +2498,53 @@
       </c>
       <c r="CH5" s="41">
         <v>3.9</v>
       </c>
       <c r="CI5" s="41">
         <v>3.9</v>
       </c>
       <c r="CJ5" s="41">
         <v>8.3000000000000007</v>
       </c>
       <c r="CK5" s="41">
         <v>3.8</v>
       </c>
       <c r="CL5" s="41">
         <v>1.1000000000000001</v>
       </c>
       <c r="CM5" s="41">
         <v>3.3</v>
       </c>
       <c r="CN5" s="41">
         <v>1.5</v>
       </c>
       <c r="CO5" s="41">
         <v>1.2</v>
       </c>
-      <c r="CP5" s="5"/>
+      <c r="CP5" s="41">
+        <v>4.9000000000000004</v>
+      </c>
       <c r="CQ5" s="41"/>
       <c r="CR5" s="5"/>
       <c r="CS5" s="41"/>
     </row>
     <row r="6" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A6" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="6">
         <v>336</v>
       </c>
       <c r="C6" s="41">
         <v>301.39999999999998</v>
       </c>
       <c r="D6" s="42">
         <v>289.39999999999998</v>
       </c>
       <c r="E6" s="42">
         <v>370.70000000000005</v>
       </c>
       <c r="F6" s="42">
         <v>409.09999999999991</v>
       </c>
       <c r="G6" s="42">
         <v>370.59999999999991</v>
@@ -2781,51 +2785,53 @@
       </c>
       <c r="CH6" s="7">
         <v>180.6</v>
       </c>
       <c r="CI6" s="41">
         <v>166.11</v>
       </c>
       <c r="CJ6" s="42">
         <v>137.1</v>
       </c>
       <c r="CK6" s="42">
         <v>105</v>
       </c>
       <c r="CL6" s="5">
         <v>148.80000000000001</v>
       </c>
       <c r="CM6" s="5">
         <v>135.93</v>
       </c>
       <c r="CN6" s="5">
         <v>46.1</v>
       </c>
       <c r="CO6" s="41">
         <v>47.42</v>
       </c>
-      <c r="CP6" s="5"/>
+      <c r="CP6" s="41">
+        <v>35.1</v>
+      </c>
       <c r="CQ6" s="41"/>
       <c r="CR6" s="5"/>
       <c r="CS6" s="41"/>
     </row>
     <row r="7" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A7" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="6">
         <v>13.3</v>
       </c>
       <c r="C7" s="41">
         <v>19.599999999999998</v>
       </c>
       <c r="D7" s="42">
         <v>2.5</v>
       </c>
       <c r="E7" s="42">
         <v>7.2000000000000028</v>
       </c>
       <c r="F7" s="42">
         <v>14.699999999999996</v>
       </c>
       <c r="G7" s="42">
         <v>11</v>
@@ -3066,51 +3072,53 @@
       </c>
       <c r="CH7" s="7">
         <v>5.8</v>
       </c>
       <c r="CI7" s="41">
         <v>6.1</v>
       </c>
       <c r="CJ7" s="42">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK7" s="42">
         <v>3.5</v>
       </c>
       <c r="CL7" s="5">
         <v>4.9000000000000004</v>
       </c>
       <c r="CM7" s="5">
         <v>1.4</v>
       </c>
       <c r="CN7" s="5">
         <v>1.2</v>
       </c>
       <c r="CO7" s="41">
         <v>0.9</v>
       </c>
-      <c r="CP7" s="5"/>
+      <c r="CP7" s="41">
+        <v>1.7</v>
+      </c>
       <c r="CQ7" s="41"/>
       <c r="CR7" s="5"/>
       <c r="CS7" s="41"/>
     </row>
     <row r="8" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A8" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="6">
         <v>116.3</v>
       </c>
       <c r="C8" s="41">
         <v>17.700000000000003</v>
       </c>
       <c r="D8" s="42">
         <v>6</v>
       </c>
       <c r="E8" s="42">
         <v>278.39999999999998</v>
       </c>
       <c r="F8" s="42">
         <v>18.400000000000034</v>
       </c>
       <c r="G8" s="42">
         <v>6.1999999999999886</v>
@@ -3351,51 +3359,53 @@
       </c>
       <c r="CH8" s="7">
         <v>112.8</v>
       </c>
       <c r="CI8" s="41">
         <v>38.1</v>
       </c>
       <c r="CJ8" s="42">
         <v>5.91</v>
       </c>
       <c r="CK8" s="42">
         <v>119.8</v>
       </c>
       <c r="CL8" s="5">
         <v>6.9</v>
       </c>
       <c r="CM8" s="5">
         <v>8.9</v>
       </c>
       <c r="CN8" s="5">
         <v>64.48</v>
       </c>
       <c r="CO8" s="41">
         <v>105.07</v>
       </c>
-      <c r="CP8" s="5"/>
+      <c r="CP8" s="41">
+        <v>26.46</v>
+      </c>
       <c r="CQ8" s="41"/>
       <c r="CR8" s="5"/>
       <c r="CS8" s="41"/>
     </row>
     <row r="9" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A9" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="6">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="41">
         <v>348.69999999999993</v>
       </c>
       <c r="D9" s="42">
         <v>148.70000000000005</v>
       </c>
       <c r="E9" s="42">
         <v>188.60000000000002</v>
       </c>
       <c r="F9" s="42">
         <v>559.99999999999989</v>
       </c>
       <c r="G9" s="42">
         <v>661.59999999999991</v>
@@ -3636,51 +3646,53 @@
       </c>
       <c r="CH9" s="7">
         <v>100.95</v>
       </c>
       <c r="CI9" s="41">
         <v>130.65</v>
       </c>
       <c r="CJ9" s="42">
         <v>74.760000000000005</v>
       </c>
       <c r="CK9" s="42">
         <v>160.49</v>
       </c>
       <c r="CL9" s="5">
         <v>174.33</v>
       </c>
       <c r="CM9" s="5">
         <v>673.6</v>
       </c>
       <c r="CN9" s="5">
         <v>44.3</v>
       </c>
       <c r="CO9" s="41">
         <v>99.65</v>
       </c>
-      <c r="CP9" s="5"/>
+      <c r="CP9" s="41">
+        <v>192.57</v>
+      </c>
       <c r="CQ9" s="41"/>
       <c r="CR9" s="5"/>
       <c r="CS9" s="41"/>
     </row>
     <row r="10" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A10" s="40" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="6">
         <v>393.2</v>
       </c>
       <c r="C10" s="41">
         <v>352.2</v>
       </c>
       <c r="D10" s="42">
         <v>304.50000000000011</v>
       </c>
       <c r="E10" s="42">
         <v>439.39999999999986</v>
       </c>
       <c r="F10" s="42">
         <v>724.10000000000014</v>
       </c>
       <c r="G10" s="42">
         <v>527.09999999999991</v>
@@ -3921,51 +3933,53 @@
       </c>
       <c r="CH10" s="7">
         <v>242.1</v>
       </c>
       <c r="CI10" s="41">
         <v>212.4</v>
       </c>
       <c r="CJ10" s="42">
         <v>190.36</v>
       </c>
       <c r="CK10" s="42">
         <v>255.55</v>
       </c>
       <c r="CL10" s="5">
         <v>458.1</v>
       </c>
       <c r="CM10" s="5">
         <v>539.96</v>
       </c>
       <c r="CN10" s="5">
         <v>73.8</v>
       </c>
       <c r="CO10" s="41">
         <v>178.36</v>
       </c>
-      <c r="CP10" s="5"/>
+      <c r="CP10" s="41">
+        <v>526.16999999999996</v>
+      </c>
       <c r="CQ10" s="41"/>
       <c r="CR10" s="5"/>
       <c r="CS10" s="41"/>
     </row>
     <row r="11" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="6">
         <v>777.9</v>
       </c>
       <c r="C11" s="41">
         <v>640.1</v>
       </c>
       <c r="D11" s="42">
         <v>824.09999999999991</v>
       </c>
       <c r="E11" s="42">
         <v>825.20000000000027</v>
       </c>
       <c r="F11" s="42">
         <v>996.79999999999973</v>
       </c>
       <c r="G11" s="42">
         <v>807.09999999999991</v>
@@ -4206,51 +4220,53 @@
       </c>
       <c r="CH11" s="7">
         <v>226.96</v>
       </c>
       <c r="CI11" s="41">
         <v>206.62</v>
       </c>
       <c r="CJ11" s="42">
         <v>373.8</v>
       </c>
       <c r="CK11" s="42">
         <v>266.45</v>
       </c>
       <c r="CL11" s="5">
         <v>473.02</v>
       </c>
       <c r="CM11" s="5">
         <v>432.31</v>
       </c>
       <c r="CN11" s="5">
         <v>113.95</v>
       </c>
       <c r="CO11" s="41">
         <v>199.65</v>
       </c>
-      <c r="CP11" s="5"/>
+      <c r="CP11" s="41">
+        <v>198.25</v>
+      </c>
       <c r="CQ11" s="41"/>
       <c r="CR11" s="5"/>
       <c r="CS11" s="41"/>
     </row>
     <row r="12" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="7">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="41">
         <v>542.5</v>
       </c>
       <c r="D12" s="42">
         <v>272</v>
       </c>
       <c r="E12" s="42">
         <v>363</v>
       </c>
       <c r="F12" s="42">
         <v>417.39999999999986</v>
       </c>
       <c r="G12" s="42">
         <v>645.80000000000018</v>
@@ -4491,51 +4507,53 @@
       </c>
       <c r="CH12" s="7">
         <v>177.88</v>
       </c>
       <c r="CI12" s="41">
         <v>209.99</v>
       </c>
       <c r="CJ12" s="7">
         <v>105.68</v>
       </c>
       <c r="CK12" s="7">
         <v>179.71</v>
       </c>
       <c r="CL12" s="7">
         <v>230.96</v>
       </c>
       <c r="CM12" s="7">
         <v>201.3</v>
       </c>
       <c r="CN12" s="7">
         <v>71.150000000000006</v>
       </c>
       <c r="CO12" s="41">
         <v>194.61</v>
       </c>
-      <c r="CP12" s="5"/>
+      <c r="CP12" s="41">
+        <v>231.04</v>
+      </c>
       <c r="CQ12" s="41"/>
       <c r="CR12" s="5"/>
       <c r="CS12" s="41"/>
     </row>
     <row r="13" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="6">
         <v>459.7</v>
       </c>
       <c r="C13" s="41">
         <v>404.59999999999997</v>
       </c>
       <c r="D13" s="42">
         <v>321.90000000000009</v>
       </c>
       <c r="E13" s="42">
         <v>513.29999999999995</v>
       </c>
       <c r="F13" s="42">
         <v>691.19999999999982</v>
       </c>
       <c r="G13" s="42">
         <v>611.10000000000036</v>
@@ -4776,51 +4794,53 @@
       </c>
       <c r="CH13" s="7">
         <v>282.5</v>
       </c>
       <c r="CI13" s="41">
         <v>269.89999999999998</v>
       </c>
       <c r="CJ13" s="42">
         <v>199.3</v>
       </c>
       <c r="CK13" s="42">
         <v>257.39999999999998</v>
       </c>
       <c r="CL13" s="5">
         <v>493.7</v>
       </c>
       <c r="CM13" s="5">
         <v>434</v>
       </c>
       <c r="CN13" s="5">
         <v>69.8</v>
       </c>
       <c r="CO13" s="41">
         <v>155.1</v>
       </c>
-      <c r="CP13" s="5"/>
+      <c r="CP13" s="41">
+        <v>375.7</v>
+      </c>
       <c r="CQ13" s="41"/>
       <c r="CR13" s="5"/>
       <c r="CS13" s="41"/>
     </row>
     <row r="14" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="6">
         <v>185.1</v>
       </c>
       <c r="C14" s="41">
         <v>248.00000000000003</v>
       </c>
       <c r="D14" s="42">
         <v>189.69999999999993</v>
       </c>
       <c r="E14" s="42">
         <v>229.60000000000002</v>
       </c>
       <c r="F14" s="42">
         <v>396.69999999999993</v>
       </c>
       <c r="G14" s="42">
         <v>507.40000000000009</v>
@@ -5061,51 +5081,53 @@
       </c>
       <c r="CH14" s="7">
         <v>79.48</v>
       </c>
       <c r="CI14" s="41">
         <v>132.37</v>
       </c>
       <c r="CJ14" s="42">
         <v>121.45</v>
       </c>
       <c r="CK14" s="42">
         <v>114.03</v>
       </c>
       <c r="CL14" s="5">
         <v>177.62</v>
       </c>
       <c r="CM14" s="5">
         <v>443.92</v>
       </c>
       <c r="CN14" s="5">
         <v>59.71</v>
       </c>
       <c r="CO14" s="41">
         <v>91.03</v>
       </c>
-      <c r="CP14" s="5"/>
+      <c r="CP14" s="41">
+        <v>136.29</v>
+      </c>
       <c r="CQ14" s="41"/>
       <c r="CR14" s="5"/>
       <c r="CS14" s="41"/>
     </row>
     <row r="15" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A15" s="40" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="6">
         <v>437.2</v>
       </c>
       <c r="C15" s="41">
         <v>243.90000000000003</v>
       </c>
       <c r="D15" s="42">
         <v>289.29999999999995</v>
       </c>
       <c r="E15" s="42">
         <v>287.69999999999993</v>
       </c>
       <c r="F15" s="42">
         <v>262.10000000000014</v>
       </c>
       <c r="G15" s="42">
         <v>630.79999999999995</v>
@@ -5346,51 +5368,53 @@
       </c>
       <c r="CH15" s="7">
         <v>165.11</v>
       </c>
       <c r="CI15" s="41">
         <v>134.22</v>
       </c>
       <c r="CJ15" s="42">
         <v>108.06</v>
       </c>
       <c r="CK15" s="42">
         <v>150.06</v>
       </c>
       <c r="CL15" s="5">
         <v>161.94999999999999</v>
       </c>
       <c r="CM15" s="5">
         <v>638.22</v>
       </c>
       <c r="CN15" s="5">
         <v>37.67</v>
       </c>
       <c r="CO15" s="41">
         <v>75.790000000000006</v>
       </c>
-      <c r="CP15" s="5"/>
+      <c r="CP15" s="41">
+        <v>119.02</v>
+      </c>
       <c r="CQ15" s="41"/>
       <c r="CR15" s="5"/>
       <c r="CS15" s="41"/>
     </row>
     <row r="16" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A16" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="6">
         <v>638.9</v>
       </c>
       <c r="C16" s="41">
         <v>1040.8000000000002</v>
       </c>
       <c r="D16" s="42">
         <v>532.89999999999986</v>
       </c>
       <c r="E16" s="42">
         <v>916.5</v>
       </c>
       <c r="F16" s="42">
         <v>772.20000000000027</v>
       </c>
       <c r="G16" s="42">
         <v>1337.5</v>
@@ -5631,51 +5655,53 @@
       </c>
       <c r="CH16" s="7">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="41">
         <v>1497.23</v>
       </c>
       <c r="CJ16" s="42">
         <v>1361.41</v>
       </c>
       <c r="CK16" s="42">
         <v>1661.93</v>
       </c>
       <c r="CL16" s="5">
         <v>927.12</v>
       </c>
       <c r="CM16" s="5">
         <v>2934.8</v>
       </c>
       <c r="CN16" s="5">
         <v>928.32</v>
       </c>
       <c r="CO16" s="41">
         <v>1179.46</v>
       </c>
-      <c r="CP16" s="5"/>
+      <c r="CP16" s="41">
+        <v>1234.67</v>
+      </c>
       <c r="CQ16" s="41"/>
       <c r="CR16" s="5"/>
       <c r="CS16" s="41"/>
     </row>
     <row r="17" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A17" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="7">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="41">
         <v>624.29999999999995</v>
       </c>
       <c r="D17" s="42">
         <v>464.5</v>
       </c>
       <c r="E17" s="42">
         <v>359</v>
       </c>
       <c r="F17" s="42">
         <v>497.70000000000027</v>
       </c>
       <c r="G17" s="42">
         <v>902</v>
@@ -5916,51 +5942,53 @@
       </c>
       <c r="CH17" s="7">
         <v>402.07</v>
       </c>
       <c r="CI17" s="41">
         <v>461.28</v>
       </c>
       <c r="CJ17" s="42">
         <v>324.29000000000002</v>
       </c>
       <c r="CK17" s="42">
         <v>257.10000000000002</v>
       </c>
       <c r="CL17" s="5">
         <v>321.47000000000003</v>
       </c>
       <c r="CM17" s="5">
         <v>444.61</v>
       </c>
       <c r="CN17" s="5">
         <v>107.7</v>
       </c>
       <c r="CO17" s="41">
         <v>244.2</v>
       </c>
-      <c r="CP17" s="5"/>
+      <c r="CP17" s="41">
+        <v>243.2</v>
+      </c>
       <c r="CQ17" s="41"/>
       <c r="CR17" s="5"/>
       <c r="CS17" s="41"/>
     </row>
     <row r="18" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A18" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="7">
         <v>1332</v>
       </c>
       <c r="C18" s="41">
         <v>1650</v>
       </c>
       <c r="D18" s="42">
         <v>1043.1999999999998</v>
       </c>
       <c r="E18" s="42">
         <v>1030.3000000000002</v>
       </c>
       <c r="F18" s="42">
         <v>1369.8000000000002</v>
       </c>
       <c r="G18" s="42">
         <v>1240.3999999999996</v>
@@ -6201,51 +6229,53 @@
       </c>
       <c r="CH18" s="7">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="41">
         <v>1483.95</v>
       </c>
       <c r="CJ18" s="42">
         <v>1244.75</v>
       </c>
       <c r="CK18" s="42">
         <v>1211.7</v>
       </c>
       <c r="CL18" s="5">
         <v>1261.97</v>
       </c>
       <c r="CM18" s="5">
         <v>1154.0899999999999</v>
       </c>
       <c r="CN18" s="5">
         <v>828.23</v>
       </c>
       <c r="CO18" s="41">
         <v>937.01</v>
       </c>
-      <c r="CP18" s="5"/>
+      <c r="CP18" s="41">
+        <v>1081.69</v>
+      </c>
       <c r="CQ18" s="41"/>
       <c r="CR18" s="5"/>
       <c r="CS18" s="41"/>
     </row>
     <row r="19" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A19" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="41">
         <v>761</v>
       </c>
       <c r="D19" s="42">
         <v>232</v>
       </c>
       <c r="E19" s="42">
         <v>628.50000000000023</v>
       </c>
       <c r="F19" s="42">
         <v>599.29999999999973</v>
       </c>
       <c r="G19" s="42">
         <v>913.40000000000009</v>
@@ -6486,51 +6516,53 @@
       </c>
       <c r="CH19" s="43">
         <v>198.61</v>
       </c>
       <c r="CI19" s="41">
         <v>252.31</v>
       </c>
       <c r="CJ19" s="42">
         <v>121.99</v>
       </c>
       <c r="CK19" s="42">
         <v>315.8</v>
       </c>
       <c r="CL19" s="5">
         <v>279.06</v>
       </c>
       <c r="CM19" s="5">
         <v>269.89</v>
       </c>
       <c r="CN19" s="5">
         <v>82.66</v>
       </c>
       <c r="CO19" s="41">
         <v>193.56</v>
       </c>
-      <c r="CP19" s="5"/>
+      <c r="CP19" s="41">
+        <v>204.3</v>
+      </c>
       <c r="CQ19" s="41"/>
       <c r="CR19" s="5"/>
       <c r="CS19" s="41"/>
     </row>
     <row r="20" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A20" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="44">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="41">
         <v>242.70000000000005</v>
       </c>
       <c r="D20" s="42">
         <v>174.39999999999998</v>
       </c>
       <c r="E20" s="42">
         <v>456.70000000000005</v>
       </c>
       <c r="F20" s="42">
         <v>374.09999999999991</v>
       </c>
       <c r="G20" s="42">
         <v>497.60000000000014</v>
@@ -6771,51 +6803,53 @@
       </c>
       <c r="CH20" s="44">
         <v>138</v>
       </c>
       <c r="CI20" s="41">
         <v>112.4</v>
       </c>
       <c r="CJ20" s="44">
         <v>75.2</v>
       </c>
       <c r="CK20" s="44">
         <v>190</v>
       </c>
       <c r="CL20" s="44">
         <v>212.6</v>
       </c>
       <c r="CM20" s="44">
         <v>215.7</v>
       </c>
       <c r="CN20" s="44">
         <v>57.7</v>
       </c>
       <c r="CO20" s="41">
         <v>117.2</v>
       </c>
-      <c r="CP20" s="5"/>
+      <c r="CP20" s="41">
+        <v>39.5</v>
+      </c>
       <c r="CQ20" s="41"/>
       <c r="CR20" s="5"/>
       <c r="CS20" s="41"/>
     </row>
     <row r="21" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A21" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="7">
         <v>913.6</v>
       </c>
       <c r="C21" s="41">
         <v>787.80000000000007</v>
       </c>
       <c r="D21" s="42">
         <v>598.5</v>
       </c>
       <c r="E21" s="42">
         <v>479.29999999999973</v>
       </c>
       <c r="F21" s="42">
         <v>545</v>
       </c>
       <c r="G21" s="42">
         <v>535.40000000000009</v>
@@ -7056,51 +7090,53 @@
       </c>
       <c r="CH21" s="7">
         <v>191.17</v>
       </c>
       <c r="CI21" s="41">
         <v>234.61</v>
       </c>
       <c r="CJ21" s="42">
         <v>177.33</v>
       </c>
       <c r="CK21" s="42">
         <v>202.14</v>
       </c>
       <c r="CL21" s="5">
         <v>242.56</v>
       </c>
       <c r="CM21" s="5">
         <v>266.12</v>
       </c>
       <c r="CN21" s="5">
         <v>48.8</v>
       </c>
       <c r="CO21" s="41">
         <v>180.19</v>
       </c>
-      <c r="CP21" s="5"/>
+      <c r="CP21" s="41">
+        <v>133.19</v>
+      </c>
       <c r="CQ21" s="41"/>
       <c r="CR21" s="5"/>
       <c r="CS21" s="41"/>
     </row>
     <row r="22" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A22" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="7">
         <v>496.1</v>
       </c>
       <c r="C22" s="41">
         <v>435.29999999999995</v>
       </c>
       <c r="D22" s="42">
         <v>366.00000000000011</v>
       </c>
       <c r="E22" s="42">
         <v>366.29999999999995</v>
       </c>
       <c r="F22" s="42">
         <v>397.70000000000005</v>
       </c>
       <c r="G22" s="42">
         <v>362.69999999999982</v>
@@ -7341,51 +7377,53 @@
       </c>
       <c r="CH22" s="7">
         <v>190.88</v>
       </c>
       <c r="CI22" s="41">
         <v>216.45</v>
       </c>
       <c r="CJ22" s="40">
         <v>221.17</v>
       </c>
       <c r="CK22" s="40">
         <v>294.85000000000002</v>
       </c>
       <c r="CL22" s="5">
         <v>287.49</v>
       </c>
       <c r="CM22" s="5">
         <v>359.59</v>
       </c>
       <c r="CN22" s="5">
         <v>121.44</v>
       </c>
       <c r="CO22" s="41">
         <v>122.19</v>
       </c>
-      <c r="CP22" s="5"/>
+      <c r="CP22" s="41">
+        <v>245.56</v>
+      </c>
       <c r="CQ22" s="41"/>
       <c r="CR22" s="5"/>
       <c r="CS22" s="41"/>
     </row>
     <row r="23" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A23" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="7">
         <v>414.1</v>
       </c>
       <c r="C23" s="41">
         <v>436.79999999999995</v>
       </c>
       <c r="D23" s="42">
         <v>173.50000000000011</v>
       </c>
       <c r="E23" s="42">
         <v>309.59999999999991</v>
       </c>
       <c r="F23" s="42">
         <v>304.90000000000009</v>
       </c>
       <c r="G23" s="42">
         <v>215.39999999999986</v>
@@ -7626,51 +7664,53 @@
       </c>
       <c r="CH23" s="7">
         <v>123.7</v>
       </c>
       <c r="CI23" s="41">
         <v>148.07</v>
       </c>
       <c r="CJ23" s="40">
         <v>88.9</v>
       </c>
       <c r="CK23" s="40">
         <v>184.21</v>
       </c>
       <c r="CL23" s="5">
         <v>171.73</v>
       </c>
       <c r="CM23" s="5">
         <v>455.65</v>
       </c>
       <c r="CN23" s="5">
         <v>38.130000000000003</v>
       </c>
       <c r="CO23" s="41">
         <v>107.28</v>
       </c>
-      <c r="CP23" s="5"/>
+      <c r="CP23" s="41">
+        <v>109.71</v>
+      </c>
       <c r="CQ23" s="41"/>
       <c r="CR23" s="5"/>
       <c r="CS23" s="41"/>
     </row>
     <row r="24" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A24" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="5">
         <v>670.9</v>
       </c>
       <c r="C24" s="41">
         <v>628.00000000000011</v>
       </c>
       <c r="D24" s="42">
         <v>276.69999999999982</v>
       </c>
       <c r="E24" s="42">
         <v>430.80000000000018</v>
       </c>
       <c r="F24" s="42">
         <v>385.40000000000009</v>
       </c>
       <c r="G24" s="42">
         <v>386.39999999999964</v>
@@ -7911,51 +7951,53 @@
       </c>
       <c r="CH24" s="43">
         <v>317.11</v>
       </c>
       <c r="CI24" s="41">
         <v>336.93</v>
       </c>
       <c r="CJ24" s="43">
         <v>291.01</v>
       </c>
       <c r="CK24" s="43">
         <v>306.20999999999998</v>
       </c>
       <c r="CL24" s="43">
         <v>306.05</v>
       </c>
       <c r="CM24" s="43">
         <v>278.7</v>
       </c>
       <c r="CN24" s="43">
         <v>162.84</v>
       </c>
       <c r="CO24" s="41">
         <v>259.27999999999997</v>
       </c>
-      <c r="CP24" s="5"/>
+      <c r="CP24" s="41">
+        <v>308.45999999999998</v>
+      </c>
       <c r="CQ24" s="41"/>
       <c r="CR24" s="5"/>
       <c r="CS24" s="41"/>
     </row>
     <row r="25" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A25" s="45"/>
       <c r="B25" s="45"/>
       <c r="C25" s="45"/>
       <c r="D25" s="45"/>
       <c r="E25" s="45"/>
       <c r="F25" s="45"/>
       <c r="G25" s="45"/>
       <c r="H25" s="45"/>
       <c r="I25" s="45"/>
       <c r="J25" s="45"/>
       <c r="K25" s="45"/>
       <c r="L25" s="45"/>
       <c r="M25" s="45"/>
       <c r="N25" s="45"/>
       <c r="O25" s="45"/>
       <c r="P25" s="45"/>
       <c r="Q25" s="45"/>
       <c r="R25" s="45"/>
       <c r="S25" s="45"/>
       <c r="T25" s="45"/>
@@ -8021,52 +8063,52 @@
       <c r="BU27" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="A1:CF1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="BV2:CG2"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AJ38" sqref="AJ38"/>
+    <sheetView topLeftCell="BQ1" workbookViewId="0">
+      <selection activeCell="CP4" sqref="CP4:CP24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="46" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="46" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="46" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="46" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="46" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="46" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="46"/>
     <col min="10" max="10" width="9.85546875" style="46" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="46"/>
     <col min="22" max="22" width="9.5703125" style="46" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="46"/>
     <col min="26" max="33" width="9.140625" style="32"/>
     <col min="34" max="34" width="9.85546875" style="32" customWidth="1"/>
     <col min="35" max="39" width="9.140625" style="32"/>
     <col min="40" max="40" width="7.85546875" style="32" customWidth="1"/>
     <col min="41" max="41" width="8" style="32" customWidth="1"/>
     <col min="42" max="42" width="6.85546875" style="32" customWidth="1"/>
     <col min="43" max="43" width="7.85546875" style="32" customWidth="1"/>
     <col min="44" max="44" width="8.28515625" style="32" customWidth="1"/>
     <col min="45" max="45" width="7.85546875" style="32" customWidth="1"/>
     <col min="46" max="46" width="10" style="32" customWidth="1"/>
@@ -8830,51 +8872,53 @@
       </c>
       <c r="CH4" s="4">
         <v>13161</v>
       </c>
       <c r="CI4" s="4">
         <v>15608.8</v>
       </c>
       <c r="CJ4" s="4">
         <v>16451.7</v>
       </c>
       <c r="CK4" s="4">
         <v>26344.1</v>
       </c>
       <c r="CL4" s="4">
         <v>25765.5</v>
       </c>
       <c r="CM4" s="4">
         <v>49459.7</v>
       </c>
       <c r="CN4" s="4">
         <v>24873.3</v>
       </c>
       <c r="CO4" s="4">
         <v>14526.9</v>
       </c>
-      <c r="CP4" s="4"/>
+      <c r="CP4" s="4">
+        <v>14109.8</v>
+      </c>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
     </row>
     <row r="5" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A5" s="40" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="41">
         <v>174</v>
       </c>
       <c r="C5" s="41">
         <v>187.5</v>
       </c>
       <c r="D5" s="42">
         <v>160.5</v>
       </c>
       <c r="E5" s="41">
         <v>336.4</v>
       </c>
       <c r="F5" s="42">
         <v>307.60000000000002</v>
       </c>
       <c r="G5" s="41">
         <v>645.59999999999991</v>
@@ -9115,51 +9159,53 @@
       </c>
       <c r="CH5" s="41">
         <v>12.4</v>
       </c>
       <c r="CI5" s="41">
         <v>13.6</v>
       </c>
       <c r="CJ5" s="41">
         <v>12.2</v>
       </c>
       <c r="CK5" s="41">
         <v>25.5</v>
       </c>
       <c r="CL5" s="41">
         <v>24.9</v>
       </c>
       <c r="CM5" s="41">
         <v>49.3</v>
       </c>
       <c r="CN5" s="41">
         <v>46.1</v>
       </c>
       <c r="CO5" s="41">
         <v>19.100000000000001</v>
       </c>
-      <c r="CP5" s="41"/>
+      <c r="CP5" s="41">
+        <v>18.8</v>
+      </c>
       <c r="CQ5" s="41"/>
       <c r="CR5" s="41"/>
       <c r="CS5" s="41"/>
     </row>
     <row r="6" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A6" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="7">
         <v>557.5</v>
       </c>
       <c r="C6" s="41">
         <v>960.90000000000009</v>
       </c>
       <c r="D6" s="42">
         <v>745.79999999999973</v>
       </c>
       <c r="E6" s="41">
         <v>1862.1000000000004</v>
       </c>
       <c r="F6" s="42">
         <v>1708.8000000000002</v>
       </c>
       <c r="G6" s="41">
         <v>4808.1000000000004</v>
@@ -9400,51 +9446,53 @@
       </c>
       <c r="CH6" s="7">
         <v>289.60000000000002</v>
       </c>
       <c r="CI6" s="41">
         <v>415</v>
       </c>
       <c r="CJ6" s="41">
         <v>377</v>
       </c>
       <c r="CK6" s="41">
         <v>989.7</v>
       </c>
       <c r="CL6" s="41">
         <v>881</v>
       </c>
       <c r="CM6" s="41">
         <v>2263.4</v>
       </c>
       <c r="CN6" s="41">
         <v>366.6</v>
       </c>
       <c r="CO6" s="41">
         <v>157.4</v>
       </c>
-      <c r="CP6" s="41"/>
+      <c r="CP6" s="41">
+        <v>158</v>
+      </c>
       <c r="CQ6" s="41"/>
       <c r="CR6" s="41"/>
       <c r="CS6" s="41"/>
     </row>
     <row r="7" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A7" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="7">
         <v>26.1</v>
       </c>
       <c r="C7" s="41">
         <v>41.199999999999996</v>
       </c>
       <c r="D7" s="42">
         <v>43.7</v>
       </c>
       <c r="E7" s="41">
         <v>108.69999999999999</v>
       </c>
       <c r="F7" s="42">
         <v>99</v>
       </c>
       <c r="G7" s="41">
         <v>201.7</v>
@@ -9685,51 +9733,53 @@
       </c>
       <c r="CH7" s="7">
         <v>6.4</v>
       </c>
       <c r="CI7" s="41">
         <v>10.199999999999999</v>
       </c>
       <c r="CJ7" s="41">
         <v>10.8</v>
       </c>
       <c r="CK7" s="41">
         <v>26.5</v>
       </c>
       <c r="CL7" s="41">
         <v>24.5</v>
       </c>
       <c r="CM7" s="41">
         <v>49.9</v>
       </c>
       <c r="CN7" s="41">
         <v>19.2</v>
       </c>
       <c r="CO7" s="41">
         <v>6.9</v>
       </c>
-      <c r="CP7" s="41"/>
+      <c r="CP7" s="41">
+        <v>6.9</v>
+      </c>
       <c r="CQ7" s="41"/>
       <c r="CR7" s="41"/>
       <c r="CS7" s="41"/>
     </row>
     <row r="8" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A8" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="7">
         <v>101.2</v>
       </c>
       <c r="C8" s="41">
         <v>122.39999999999999</v>
       </c>
       <c r="D8" s="42">
         <v>120.00000000000003</v>
       </c>
       <c r="E8" s="41">
         <v>243.69999999999993</v>
       </c>
       <c r="F8" s="42">
         <v>224.5</v>
       </c>
       <c r="G8" s="41">
         <v>397</v>
@@ -9970,51 +10020,53 @@
       </c>
       <c r="CH8" s="7">
         <v>10.199999999999999</v>
       </c>
       <c r="CI8" s="41">
         <v>12.5</v>
       </c>
       <c r="CJ8" s="41">
         <v>11.8</v>
       </c>
       <c r="CK8" s="41">
         <v>24.7</v>
       </c>
       <c r="CL8" s="41">
         <v>23.1</v>
       </c>
       <c r="CM8" s="41">
         <v>39.6</v>
       </c>
       <c r="CN8" s="41">
         <v>31.6</v>
       </c>
       <c r="CO8" s="41">
         <v>12.3</v>
       </c>
-      <c r="CP8" s="41"/>
+      <c r="CP8" s="41">
+        <v>12.4</v>
+      </c>
       <c r="CQ8" s="41"/>
       <c r="CR8" s="41"/>
       <c r="CS8" s="41"/>
     </row>
     <row r="9" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A9" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="7">
         <v>494.2</v>
       </c>
       <c r="C9" s="41">
         <v>776</v>
       </c>
       <c r="D9" s="42">
         <v>809.49999999999977</v>
       </c>
       <c r="E9" s="41">
         <v>1678.1000000000004</v>
       </c>
       <c r="F9" s="42">
         <v>1612.1999999999998</v>
       </c>
       <c r="G9" s="41">
         <v>3891.7000000000007</v>
@@ -10255,51 +10307,53 @@
       </c>
       <c r="CH9" s="7">
         <v>216.7</v>
       </c>
       <c r="CI9" s="41">
         <v>375.7</v>
       </c>
       <c r="CJ9" s="41">
         <v>437.4</v>
       </c>
       <c r="CK9" s="41">
         <v>768</v>
       </c>
       <c r="CL9" s="41">
         <v>784.3</v>
       </c>
       <c r="CM9" s="41">
         <v>1898.9</v>
       </c>
       <c r="CN9" s="41">
         <v>549</v>
       </c>
       <c r="CO9" s="41">
         <v>306.89999999999998</v>
       </c>
-      <c r="CP9" s="41"/>
+      <c r="CP9" s="41">
+        <v>363.9</v>
+      </c>
       <c r="CQ9" s="41"/>
       <c r="CR9" s="41"/>
       <c r="CS9" s="41"/>
     </row>
     <row r="10" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A10" s="40" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="7">
         <v>1303.3</v>
       </c>
       <c r="C10" s="41">
         <v>1859.8999999999999</v>
       </c>
       <c r="D10" s="42">
         <v>2551.5</v>
       </c>
       <c r="E10" s="41">
         <v>4592.9000000000005</v>
       </c>
       <c r="F10" s="42">
         <v>4868.6999999999989</v>
       </c>
       <c r="G10" s="41">
         <v>8508.6000000000022</v>
@@ -10540,51 +10594,53 @@
       </c>
       <c r="CH10" s="7">
         <v>505.4</v>
       </c>
       <c r="CI10" s="41">
         <v>728.8</v>
       </c>
       <c r="CJ10" s="41">
         <v>898.5</v>
       </c>
       <c r="CK10" s="41">
         <v>1820.3</v>
       </c>
       <c r="CL10" s="41">
         <v>1877.8</v>
       </c>
       <c r="CM10" s="41">
         <v>3700.9</v>
       </c>
       <c r="CN10" s="41">
         <v>1934.5</v>
       </c>
       <c r="CO10" s="41">
         <v>892.4</v>
       </c>
-      <c r="CP10" s="41"/>
+      <c r="CP10" s="41">
+        <v>789.5</v>
+      </c>
       <c r="CQ10" s="41"/>
       <c r="CR10" s="41"/>
       <c r="CS10" s="41"/>
     </row>
     <row r="11" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="7">
         <v>1247.8</v>
       </c>
       <c r="C11" s="41">
         <v>1805.5000000000002</v>
       </c>
       <c r="D11" s="42">
         <v>1701.3999999999996</v>
       </c>
       <c r="E11" s="41">
         <v>3850.0000000000009</v>
       </c>
       <c r="F11" s="42">
         <v>3591</v>
       </c>
       <c r="G11" s="41">
         <v>8095.7000000000007</v>
@@ -10825,51 +10881,53 @@
       </c>
       <c r="CH11" s="7">
         <v>464.5</v>
       </c>
       <c r="CI11" s="41">
         <v>674.3</v>
       </c>
       <c r="CJ11" s="41">
         <v>609.9</v>
       </c>
       <c r="CK11" s="41">
         <v>1377.3</v>
       </c>
       <c r="CL11" s="41">
         <v>1253.5</v>
       </c>
       <c r="CM11" s="41">
         <v>2856.6</v>
       </c>
       <c r="CN11" s="41">
         <v>1045.5</v>
       </c>
       <c r="CO11" s="41">
         <v>403.3</v>
       </c>
-      <c r="CP11" s="41"/>
+      <c r="CP11" s="41">
+        <v>408.4</v>
+      </c>
       <c r="CQ11" s="41"/>
       <c r="CR11" s="41"/>
       <c r="CS11" s="41"/>
     </row>
     <row r="12" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="41">
         <v>1121.5</v>
       </c>
       <c r="C12" s="41">
         <v>1280.6999999999998</v>
       </c>
       <c r="D12" s="42">
         <v>1516.3000000000002</v>
       </c>
       <c r="E12" s="41">
         <v>2393.3000000000002</v>
       </c>
       <c r="F12" s="42">
         <v>2178.5999999999995</v>
       </c>
       <c r="G12" s="41">
         <v>4445.7000000000007</v>
@@ -11110,51 +11168,53 @@
       </c>
       <c r="CH12" s="41">
         <v>920.2</v>
       </c>
       <c r="CI12" s="41">
         <v>1008.3</v>
       </c>
       <c r="CJ12" s="41">
         <v>1057.2</v>
       </c>
       <c r="CK12" s="41">
         <v>1272.8</v>
       </c>
       <c r="CL12" s="41">
         <v>1315.9</v>
       </c>
       <c r="CM12" s="41">
         <v>2254.3000000000002</v>
       </c>
       <c r="CN12" s="41">
         <v>1194.7</v>
       </c>
       <c r="CO12" s="41">
         <v>927.4</v>
       </c>
-      <c r="CP12" s="41"/>
+      <c r="CP12" s="41">
+        <v>850.9</v>
+      </c>
       <c r="CQ12" s="41"/>
       <c r="CR12" s="41"/>
       <c r="CS12" s="41"/>
     </row>
     <row r="13" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="7">
         <v>1110.7</v>
       </c>
       <c r="C13" s="41">
         <v>1945.1000000000001</v>
       </c>
       <c r="D13" s="42">
         <v>1815.3999999999996</v>
       </c>
       <c r="E13" s="41">
         <v>4234.0000000000009</v>
       </c>
       <c r="F13" s="42">
         <v>4098.0999999999985</v>
       </c>
       <c r="G13" s="41">
         <v>11375.2</v>
@@ -11395,51 +11455,53 @@
       </c>
       <c r="CH13" s="7">
         <v>513.70000000000005</v>
       </c>
       <c r="CI13" s="41">
         <v>911.2</v>
       </c>
       <c r="CJ13" s="41">
         <v>866.2</v>
       </c>
       <c r="CK13" s="41">
         <v>1997.8</v>
       </c>
       <c r="CL13" s="41">
         <v>1972.8</v>
       </c>
       <c r="CM13" s="41">
         <v>4597.8</v>
       </c>
       <c r="CN13" s="41">
         <v>2102.5</v>
       </c>
       <c r="CO13" s="41">
         <v>941</v>
       </c>
-      <c r="CP13" s="41"/>
+      <c r="CP13" s="41">
+        <v>1050.9000000000001</v>
+      </c>
       <c r="CQ13" s="41"/>
       <c r="CR13" s="41"/>
       <c r="CS13" s="41"/>
     </row>
     <row r="14" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="7">
         <v>338.7</v>
       </c>
       <c r="C14" s="41">
         <v>541.70000000000005</v>
       </c>
       <c r="D14" s="42">
         <v>568.4</v>
       </c>
       <c r="E14" s="41">
         <v>1488.0000000000002</v>
       </c>
       <c r="F14" s="42">
         <v>1386</v>
       </c>
       <c r="G14" s="41">
         <v>3519.5999999999995</v>
@@ -11680,51 +11742,53 @@
       </c>
       <c r="CH14" s="7">
         <v>85.4</v>
       </c>
       <c r="CI14" s="41">
         <v>153.5</v>
       </c>
       <c r="CJ14" s="41">
         <v>148.19999999999999</v>
       </c>
       <c r="CK14" s="41">
         <v>383.9</v>
       </c>
       <c r="CL14" s="41">
         <v>360.6</v>
       </c>
       <c r="CM14" s="41">
         <v>914.4</v>
       </c>
       <c r="CN14" s="41">
         <v>510.6</v>
       </c>
       <c r="CO14" s="41">
         <v>196.7</v>
       </c>
-      <c r="CP14" s="41"/>
+      <c r="CP14" s="41">
+        <v>165.2</v>
+      </c>
       <c r="CQ14" s="41"/>
       <c r="CR14" s="41"/>
       <c r="CS14" s="41"/>
     </row>
     <row r="15" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A15" s="40" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="7">
         <v>467.1</v>
       </c>
       <c r="C15" s="41">
         <v>659.49999999999989</v>
       </c>
       <c r="D15" s="42">
         <v>623.60000000000014</v>
       </c>
       <c r="E15" s="41">
         <v>1356.4999999999998</v>
       </c>
       <c r="F15" s="42">
         <v>1240.3000000000002</v>
       </c>
       <c r="G15" s="41">
         <v>3011.6000000000004</v>
@@ -11965,51 +12029,53 @@
       </c>
       <c r="CH15" s="7">
         <v>206.3</v>
       </c>
       <c r="CI15" s="41">
         <v>304.3</v>
       </c>
       <c r="CJ15" s="41">
         <v>276.5</v>
       </c>
       <c r="CK15" s="41">
         <v>634.29999999999995</v>
       </c>
       <c r="CL15" s="41">
         <v>580.4</v>
       </c>
       <c r="CM15" s="41">
         <v>1417.3</v>
       </c>
       <c r="CN15" s="41">
         <v>613.5</v>
       </c>
       <c r="CO15" s="41">
         <v>188.9</v>
       </c>
-      <c r="CP15" s="41"/>
+      <c r="CP15" s="41">
+        <v>186</v>
+      </c>
       <c r="CQ15" s="41"/>
       <c r="CR15" s="41"/>
       <c r="CS15" s="41"/>
     </row>
     <row r="16" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A16" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="7">
         <v>696.7</v>
       </c>
       <c r="C16" s="41">
         <v>984.09999999999991</v>
       </c>
       <c r="D16" s="42">
         <v>921.89999999999986</v>
       </c>
       <c r="E16" s="41">
         <v>2011.3000000000002</v>
       </c>
       <c r="F16" s="42">
         <v>2027.8000000000002</v>
       </c>
       <c r="G16" s="41">
         <v>3806.7</v>
@@ -12250,51 +12316,53 @@
       </c>
       <c r="CH16" s="7">
         <v>544.1</v>
       </c>
       <c r="CI16" s="41">
         <v>672.4</v>
       </c>
       <c r="CJ16" s="41">
         <v>671.6</v>
       </c>
       <c r="CK16" s="41">
         <v>1134.0999999999999</v>
       </c>
       <c r="CL16" s="41">
         <v>1089.9000000000001</v>
       </c>
       <c r="CM16" s="41">
         <v>1980.5</v>
       </c>
       <c r="CN16" s="41">
         <v>1064</v>
       </c>
       <c r="CO16" s="41">
         <v>377.7</v>
       </c>
-      <c r="CP16" s="41"/>
+      <c r="CP16" s="41">
+        <v>346.3</v>
+      </c>
       <c r="CQ16" s="41"/>
       <c r="CR16" s="41"/>
       <c r="CS16" s="41"/>
     </row>
     <row r="17" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A17" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="7">
         <v>838.1</v>
       </c>
       <c r="C17" s="41">
         <v>905.80000000000007</v>
       </c>
       <c r="D17" s="42">
         <v>886.79999999999973</v>
       </c>
       <c r="E17" s="41">
         <v>2062.6999999999998</v>
       </c>
       <c r="F17" s="42">
         <v>1860.7000000000007</v>
       </c>
       <c r="G17" s="41">
         <v>4364.1000000000004</v>
@@ -12535,51 +12603,53 @@
       </c>
       <c r="CH17" s="7">
         <v>254.6</v>
       </c>
       <c r="CI17" s="41">
         <v>298.5</v>
       </c>
       <c r="CJ17" s="41">
         <v>332</v>
       </c>
       <c r="CK17" s="41">
         <v>663</v>
       </c>
       <c r="CL17" s="41">
         <v>630.79999999999995</v>
       </c>
       <c r="CM17" s="41">
         <v>1371.6</v>
       </c>
       <c r="CN17" s="41">
         <v>690.5</v>
       </c>
       <c r="CO17" s="41">
         <v>359.8</v>
       </c>
-      <c r="CP17" s="41"/>
+      <c r="CP17" s="41">
+        <v>334.7</v>
+      </c>
       <c r="CQ17" s="41"/>
       <c r="CR17" s="41"/>
       <c r="CS17" s="41"/>
     </row>
     <row r="18" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A18" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="7">
         <v>4011.9</v>
       </c>
       <c r="C18" s="41">
         <v>4321.8999999999996</v>
       </c>
       <c r="D18" s="42">
         <v>4321.3000000000011</v>
       </c>
       <c r="E18" s="41">
         <v>6073.1999999999989</v>
       </c>
       <c r="F18" s="42">
         <v>6267.7000000000007</v>
       </c>
       <c r="G18" s="41">
         <v>10392.800000000003</v>
@@ -12820,51 +12890,53 @@
       </c>
       <c r="CH18" s="7">
         <v>3458.2</v>
       </c>
       <c r="CI18" s="41">
         <v>3563.5</v>
       </c>
       <c r="CJ18" s="41">
         <v>3767.1</v>
       </c>
       <c r="CK18" s="41">
         <v>5460.6</v>
       </c>
       <c r="CL18" s="41">
         <v>5362.7</v>
       </c>
       <c r="CM18" s="41">
         <v>9547.5</v>
       </c>
       <c r="CN18" s="41">
         <v>5075.3999999999996</v>
       </c>
       <c r="CO18" s="41">
         <v>3241.1</v>
       </c>
-      <c r="CP18" s="41"/>
+      <c r="CP18" s="41">
+        <v>3163.6</v>
+      </c>
       <c r="CQ18" s="41"/>
       <c r="CR18" s="41"/>
       <c r="CS18" s="41"/>
     </row>
     <row r="19" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A19" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5">
         <v>1211.9000000000001</v>
       </c>
       <c r="C19" s="41">
         <v>1548.5</v>
       </c>
       <c r="D19" s="42">
         <v>1491.7000000000003</v>
       </c>
       <c r="E19" s="41">
         <v>3100.0999999999995</v>
       </c>
       <c r="F19" s="42">
         <v>2877.5000000000009</v>
       </c>
       <c r="G19" s="41">
         <v>6393.7000000000007</v>
@@ -13105,51 +13177,53 @@
       </c>
       <c r="CH19" s="5">
         <v>947.9</v>
       </c>
       <c r="CI19" s="41">
         <v>1099.5</v>
       </c>
       <c r="CJ19" s="41">
         <v>1233.5999999999999</v>
       </c>
       <c r="CK19" s="41">
         <v>1810.9</v>
       </c>
       <c r="CL19" s="41">
         <v>1929.2</v>
       </c>
       <c r="CM19" s="41">
         <v>3633.2</v>
       </c>
       <c r="CN19" s="41">
         <v>2207.5</v>
       </c>
       <c r="CO19" s="41">
         <v>1450.5</v>
       </c>
-      <c r="CP19" s="41"/>
+      <c r="CP19" s="41">
+        <v>1414.5</v>
+      </c>
       <c r="CQ19" s="41"/>
       <c r="CR19" s="41"/>
       <c r="CS19" s="41"/>
     </row>
     <row r="20" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A20" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="41">
         <v>702.3</v>
       </c>
       <c r="C20" s="41">
         <v>1276.6000000000001</v>
       </c>
       <c r="D20" s="42">
         <v>1229.6999999999998</v>
       </c>
       <c r="E20" s="41">
         <v>2745.0000000000005</v>
       </c>
       <c r="F20" s="42">
         <v>2133.3999999999996</v>
       </c>
       <c r="G20" s="41">
         <v>6340.7999999999993</v>
@@ -13390,51 +13464,53 @@
       </c>
       <c r="CH20" s="41">
         <v>169.5</v>
       </c>
       <c r="CI20" s="41">
         <v>342.1</v>
       </c>
       <c r="CJ20" s="41">
         <v>297</v>
       </c>
       <c r="CK20" s="41">
         <v>710.8</v>
       </c>
       <c r="CL20" s="41">
         <v>522.29999999999995</v>
       </c>
       <c r="CM20" s="41">
         <v>1534.1</v>
       </c>
       <c r="CN20" s="41">
         <v>304.39999999999998</v>
       </c>
       <c r="CO20" s="41">
         <v>175.7</v>
       </c>
-      <c r="CP20" s="41"/>
+      <c r="CP20" s="41">
+        <v>167.4</v>
+      </c>
       <c r="CQ20" s="41"/>
       <c r="CR20" s="41"/>
       <c r="CS20" s="41"/>
     </row>
     <row r="21" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A21" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="7">
         <v>1046.5</v>
       </c>
       <c r="C21" s="41">
         <v>1436.5</v>
       </c>
       <c r="D21" s="42">
         <v>1309.4000000000001</v>
       </c>
       <c r="E21" s="41">
         <v>2433.4999999999995</v>
       </c>
       <c r="F21" s="42">
         <v>2163.5</v>
       </c>
       <c r="G21" s="41">
         <v>4752.6000000000004</v>
@@ -13675,51 +13751,53 @@
       </c>
       <c r="CH21" s="7">
         <v>251.8</v>
       </c>
       <c r="CI21" s="41">
         <v>373.6</v>
       </c>
       <c r="CJ21" s="41">
         <v>324.2</v>
       </c>
       <c r="CK21" s="41">
         <v>702.2</v>
       </c>
       <c r="CL21" s="41">
         <v>622.29999999999995</v>
       </c>
       <c r="CM21" s="41">
         <v>1409.4</v>
       </c>
       <c r="CN21" s="41">
         <v>767.8</v>
       </c>
       <c r="CO21" s="41">
         <v>352.9</v>
       </c>
-      <c r="CP21" s="41"/>
+      <c r="CP21" s="41">
+        <v>327.8</v>
+      </c>
       <c r="CQ21" s="41"/>
       <c r="CR21" s="41"/>
       <c r="CS21" s="41"/>
     </row>
     <row r="22" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A22" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="7">
         <v>1257.4000000000001</v>
       </c>
       <c r="C22" s="41">
         <v>1607.1999999999998</v>
       </c>
       <c r="D22" s="42">
         <v>1949.2000000000003</v>
       </c>
       <c r="E22" s="41">
         <v>3407.9999999999991</v>
       </c>
       <c r="F22" s="42">
         <v>3188.2000000000007</v>
       </c>
       <c r="G22" s="41">
         <v>7080.2000000000007</v>
@@ -13960,51 +14038,53 @@
       </c>
       <c r="CH22" s="7">
         <v>799.1</v>
       </c>
       <c r="CI22" s="41">
         <v>887.3</v>
       </c>
       <c r="CJ22" s="41">
         <v>1050.9000000000001</v>
       </c>
       <c r="CK22" s="41">
         <v>1531.6</v>
       </c>
       <c r="CL22" s="41">
         <v>1509.5</v>
       </c>
       <c r="CM22" s="41">
         <v>2683.5</v>
       </c>
       <c r="CN22" s="41">
         <v>1569.2</v>
       </c>
       <c r="CO22" s="41">
         <v>1064.9000000000001</v>
       </c>
-      <c r="CP22" s="41"/>
+      <c r="CP22" s="41">
+        <v>959.2</v>
+      </c>
       <c r="CQ22" s="41"/>
       <c r="CR22" s="41"/>
       <c r="CS22" s="41"/>
     </row>
     <row r="23" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A23" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="7">
         <v>595.79999999999995</v>
       </c>
       <c r="C23" s="41">
         <v>797.10000000000014</v>
       </c>
       <c r="D23" s="42">
         <v>856.09999999999991</v>
       </c>
       <c r="E23" s="41">
         <v>1605.8000000000002</v>
       </c>
       <c r="F23" s="42">
         <v>1466</v>
       </c>
       <c r="G23" s="41">
         <v>3469.2</v>
@@ -14245,51 +14325,53 @@
       </c>
       <c r="CH23" s="7">
         <v>419.7</v>
       </c>
       <c r="CI23" s="41">
         <v>496.2</v>
       </c>
       <c r="CJ23" s="41">
         <v>508.4</v>
       </c>
       <c r="CK23" s="41">
         <v>903.1</v>
       </c>
       <c r="CL23" s="41">
         <v>847.4</v>
       </c>
       <c r="CM23" s="41">
         <v>1747.7</v>
       </c>
       <c r="CN23" s="41">
         <v>974.9</v>
       </c>
       <c r="CO23" s="41">
         <v>439</v>
       </c>
-      <c r="CP23" s="41"/>
+      <c r="CP23" s="41">
+        <v>382.8</v>
+      </c>
       <c r="CQ23" s="41"/>
       <c r="CR23" s="41"/>
       <c r="CS23" s="41"/>
     </row>
     <row r="24" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A24" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="5">
         <v>2301.5</v>
       </c>
       <c r="C24" s="41">
         <v>2718.2</v>
       </c>
       <c r="D24" s="42">
         <v>2605.3000000000002</v>
       </c>
       <c r="E24" s="41">
         <v>3772.5</v>
       </c>
       <c r="F24" s="42">
         <v>3806.8999999999996</v>
       </c>
       <c r="G24" s="41">
         <v>7012.3000000000011</v>
@@ -14530,51 +14612,53 @@
       </c>
       <c r="CH24" s="5">
         <v>3085.6</v>
       </c>
       <c r="CI24" s="41">
         <v>3268.5</v>
       </c>
       <c r="CJ24" s="41">
         <v>3561.6</v>
       </c>
       <c r="CK24" s="41">
         <v>4107.2</v>
       </c>
       <c r="CL24" s="41">
         <v>4152.7</v>
       </c>
       <c r="CM24" s="41">
         <v>5510.3</v>
       </c>
       <c r="CN24" s="41">
         <v>3806</v>
       </c>
       <c r="CO24" s="41">
         <v>3013.1</v>
       </c>
-      <c r="CP24" s="41"/>
+      <c r="CP24" s="41">
+        <v>3002.7</v>
+      </c>
       <c r="CQ24" s="41"/>
       <c r="CR24" s="41"/>
       <c r="CS24" s="41"/>
     </row>
     <row r="26" spans="1:97">
       <c r="AX26" s="62" t="s">
         <v>86</v>
       </c>
       <c r="AY26" s="62"/>
       <c r="AZ26" s="62"/>
       <c r="BA26" s="62"/>
       <c r="BB26" s="62"/>
       <c r="BC26" s="62"/>
       <c r="BD26" s="62"/>
       <c r="BE26" s="62"/>
       <c r="BF26" s="62"/>
       <c r="BG26" s="62"/>
       <c r="BH26" s="62"/>
       <c r="BI26" s="62"/>
       <c r="BJ26" s="62"/>
       <c r="BK26" s="62"/>
       <c r="BL26" s="62"/>
       <c r="BM26" s="62"/>
       <c r="BN26" s="62"/>
       <c r="BO26" s="62"/>
@@ -14612,52 +14696,52 @@
       <c r="BU27" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="A1:CF1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="BV2:CG2"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
-    <sheetView topLeftCell="Y1" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+    <sheetView tabSelected="1" topLeftCell="BQ1" workbookViewId="0">
+      <selection activeCell="CP5" sqref="CP5:CP25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="46" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="46" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="46" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="46" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="46" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="46" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="46"/>
     <col min="22" max="22" width="9.7109375" style="46" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="46"/>
     <col min="26" max="33" width="9.140625" style="32"/>
     <col min="34" max="34" width="9.85546875" style="32" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="32"/>
     <col min="46" max="46" width="9.85546875" style="32" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="48" customFormat="1">
       <c r="A1" s="66" t="s">
         <v>88</v>
       </c>
       <c r="B1" s="66"/>
@@ -15498,51 +15582,53 @@
       </c>
       <c r="CH5" s="4">
         <v>31465.8</v>
       </c>
       <c r="CI5" s="4">
         <v>29326.1</v>
       </c>
       <c r="CJ5" s="36">
         <v>34685.4</v>
       </c>
       <c r="CK5" s="36">
         <v>35721</v>
       </c>
       <c r="CL5" s="3">
         <v>29430.5</v>
       </c>
       <c r="CM5" s="37">
         <v>37609.599999999999</v>
       </c>
       <c r="CN5" s="37">
         <v>29054.1</v>
       </c>
       <c r="CO5" s="4">
         <v>27046</v>
       </c>
-      <c r="CP5" s="37"/>
+      <c r="CP5" s="4">
+        <v>26156.400000000001</v>
+      </c>
       <c r="CQ5" s="37"/>
       <c r="CR5" s="37"/>
       <c r="CS5" s="37"/>
     </row>
     <row r="6" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A6" s="52" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="41">
         <v>276</v>
       </c>
       <c r="C6" s="41">
         <v>202.5</v>
       </c>
       <c r="D6" s="42">
         <v>552.5</v>
       </c>
       <c r="E6" s="6">
         <v>1639.9</v>
       </c>
       <c r="F6" s="41">
         <v>239.59999999999991</v>
       </c>
       <c r="G6" s="42">
         <v>323.90000000000009</v>
@@ -15783,51 +15869,53 @@
       </c>
       <c r="CH6" s="41">
         <v>10.7</v>
       </c>
       <c r="CI6" s="41">
         <v>8</v>
       </c>
       <c r="CJ6" s="41">
         <v>21.2</v>
       </c>
       <c r="CK6" s="41">
         <v>67.099999999999994</v>
       </c>
       <c r="CL6" s="41">
         <v>8.6</v>
       </c>
       <c r="CM6" s="41">
         <v>13.2</v>
       </c>
       <c r="CN6" s="41">
         <v>15.9</v>
       </c>
       <c r="CO6" s="41">
         <v>20.100000000000001</v>
       </c>
-      <c r="CP6" s="41"/>
+      <c r="CP6" s="41">
+        <v>13.8</v>
+      </c>
       <c r="CQ6" s="41"/>
       <c r="CR6" s="41"/>
       <c r="CS6" s="41"/>
     </row>
     <row r="7" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A7" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="6">
         <v>10312.4</v>
       </c>
       <c r="C7" s="41">
         <v>8878.9</v>
       </c>
       <c r="D7" s="42">
         <v>10888.7</v>
       </c>
       <c r="E7" s="6">
         <v>9748</v>
       </c>
       <c r="F7" s="41">
         <v>9065.5999999999985</v>
       </c>
       <c r="G7" s="42">
         <v>9025.8000000000029</v>
@@ -16068,51 +16156,53 @@
       </c>
       <c r="CH7" s="7">
         <v>11762.8</v>
       </c>
       <c r="CI7" s="7">
         <v>9626.6</v>
       </c>
       <c r="CJ7" s="42">
         <v>10768.1</v>
       </c>
       <c r="CK7" s="42">
         <v>11912.4</v>
       </c>
       <c r="CL7" s="5">
         <v>12260.8</v>
       </c>
       <c r="CM7" s="5">
         <v>11781.4</v>
       </c>
       <c r="CN7" s="5">
         <v>10979.9</v>
       </c>
       <c r="CO7" s="41">
         <v>10076.4</v>
       </c>
-      <c r="CP7" s="5"/>
+      <c r="CP7" s="41">
+        <v>9571.7999999999993</v>
+      </c>
       <c r="CQ7" s="5"/>
       <c r="CR7" s="5"/>
       <c r="CS7" s="5"/>
     </row>
     <row r="8" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A8" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="6">
         <v>21.6</v>
       </c>
       <c r="C8" s="41">
         <v>18.399999999999999</v>
       </c>
       <c r="D8" s="42">
         <v>108.5</v>
       </c>
       <c r="E8" s="6">
         <v>177.39999999999998</v>
       </c>
       <c r="F8" s="41">
         <v>22.900000000000034</v>
       </c>
       <c r="G8" s="42">
         <v>30.300000000000011</v>
@@ -16353,51 +16443,53 @@
       </c>
       <c r="CH8" s="7">
         <v>3.6</v>
       </c>
       <c r="CI8" s="7">
         <v>2.9</v>
       </c>
       <c r="CJ8" s="42">
         <v>16.7</v>
       </c>
       <c r="CK8" s="42">
         <v>29</v>
       </c>
       <c r="CL8" s="5">
         <v>3.5</v>
       </c>
       <c r="CM8" s="5">
         <v>4.9000000000000004</v>
       </c>
       <c r="CN8" s="5">
         <v>10.5</v>
       </c>
       <c r="CO8" s="41">
         <v>18.8</v>
       </c>
-      <c r="CP8" s="5"/>
+      <c r="CP8" s="41">
+        <v>13.9</v>
+      </c>
       <c r="CQ8" s="5"/>
       <c r="CR8" s="5"/>
       <c r="CS8" s="5"/>
     </row>
     <row r="9" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A9" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="6">
         <v>21687</v>
       </c>
       <c r="C9" s="41">
         <v>21332.400000000001</v>
       </c>
       <c r="D9" s="42">
         <v>23973.700000000004</v>
       </c>
       <c r="E9" s="6">
         <v>20187.299999999988</v>
       </c>
       <c r="F9" s="41">
         <v>20118.300000000003</v>
       </c>
       <c r="G9" s="42">
         <v>16391.600000000006</v>
@@ -16638,51 +16730,53 @@
       </c>
       <c r="CH9" s="7">
         <v>14127</v>
       </c>
       <c r="CI9" s="7">
         <v>14759.7</v>
       </c>
       <c r="CJ9" s="42">
         <v>16603</v>
       </c>
       <c r="CK9" s="42">
         <v>17191.8</v>
       </c>
       <c r="CL9" s="5">
         <v>11184.1</v>
       </c>
       <c r="CM9" s="5">
         <v>17077.5</v>
       </c>
       <c r="CN9" s="5">
         <v>12010.4</v>
       </c>
       <c r="CO9" s="41">
         <v>11022.3</v>
       </c>
-      <c r="CP9" s="5"/>
+      <c r="CP9" s="41">
+        <v>10896.6</v>
+      </c>
       <c r="CQ9" s="5"/>
       <c r="CR9" s="5"/>
       <c r="CS9" s="5"/>
     </row>
     <row r="10" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A10" s="53" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="6">
         <v>394.4</v>
       </c>
       <c r="C10" s="41">
         <v>394.20000000000005</v>
       </c>
       <c r="D10" s="42">
         <v>1045</v>
       </c>
       <c r="E10" s="6">
         <v>1504.5</v>
       </c>
       <c r="F10" s="41">
         <v>2092.2000000000003</v>
       </c>
       <c r="G10" s="42">
         <v>2327.3000000000002</v>
@@ -16923,51 +17017,53 @@
       </c>
       <c r="CH10" s="7">
         <v>39.1</v>
       </c>
       <c r="CI10" s="7">
         <v>41.4</v>
       </c>
       <c r="CJ10" s="42">
         <v>110.7</v>
       </c>
       <c r="CK10" s="42">
         <v>166.7</v>
       </c>
       <c r="CL10" s="5">
         <v>198.1</v>
       </c>
       <c r="CM10" s="5">
         <v>248</v>
       </c>
       <c r="CN10" s="5">
         <v>183.5</v>
       </c>
       <c r="CO10" s="41">
         <v>175.7</v>
       </c>
-      <c r="CP10" s="5"/>
+      <c r="CP10" s="41">
+        <v>140.9</v>
+      </c>
       <c r="CQ10" s="5"/>
       <c r="CR10" s="5"/>
       <c r="CS10" s="5"/>
     </row>
     <row r="11" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A11" s="53" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="6">
         <v>210.6</v>
       </c>
       <c r="C11" s="41">
         <v>209.70000000000002</v>
       </c>
       <c r="D11" s="42">
         <v>310.2</v>
       </c>
       <c r="E11" s="6">
         <v>1907.5</v>
       </c>
       <c r="F11" s="41">
         <v>237.19999999999982</v>
       </c>
       <c r="G11" s="42">
         <v>932.5</v>
@@ -17208,51 +17304,53 @@
       </c>
       <c r="CH11" s="7">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI11" s="7">
         <v>4.8</v>
       </c>
       <c r="CJ11" s="42">
         <v>6.4</v>
       </c>
       <c r="CK11" s="42">
         <v>45.3</v>
       </c>
       <c r="CL11" s="5">
         <v>5</v>
       </c>
       <c r="CM11" s="5">
         <v>21.5</v>
       </c>
       <c r="CN11" s="5">
         <v>60.5</v>
       </c>
       <c r="CO11" s="41">
         <v>74.8</v>
       </c>
-      <c r="CP11" s="5"/>
+      <c r="CP11" s="41">
+        <v>44.6</v>
+      </c>
       <c r="CQ11" s="5"/>
       <c r="CR11" s="5"/>
       <c r="CS11" s="5"/>
     </row>
     <row r="12" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A12" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="6">
         <v>521.1</v>
       </c>
       <c r="C12" s="41">
         <v>381</v>
       </c>
       <c r="D12" s="42">
         <v>2748.3</v>
       </c>
       <c r="E12" s="6">
         <v>2482.2999999999997</v>
       </c>
       <c r="F12" s="41">
         <v>2430.0000000000009</v>
       </c>
       <c r="G12" s="42">
         <v>2532</v>
@@ -17493,51 +17591,53 @@
       </c>
       <c r="CH12" s="7">
         <v>40.6</v>
       </c>
       <c r="CI12" s="7">
         <v>23.4</v>
       </c>
       <c r="CJ12" s="42">
         <v>183.8</v>
       </c>
       <c r="CK12" s="42">
         <v>176</v>
       </c>
       <c r="CL12" s="5">
         <v>164.3</v>
       </c>
       <c r="CM12" s="5">
         <v>175.5</v>
       </c>
       <c r="CN12" s="5">
         <v>130.1</v>
       </c>
       <c r="CO12" s="41">
         <v>124.1</v>
       </c>
-      <c r="CP12" s="5"/>
+      <c r="CP12" s="41">
+        <v>94.1</v>
+      </c>
       <c r="CQ12" s="5"/>
       <c r="CR12" s="5"/>
       <c r="CS12" s="5"/>
     </row>
     <row r="13" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A13" s="53" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="7">
         <v>420.3</v>
       </c>
       <c r="C13" s="41">
         <v>407.09999999999997</v>
       </c>
       <c r="D13" s="42">
         <v>1395.6</v>
       </c>
       <c r="E13" s="6">
         <v>2770</v>
       </c>
       <c r="F13" s="41">
         <v>1486.8000000000002</v>
       </c>
       <c r="G13" s="42">
         <v>1536.6999999999998</v>
@@ -17778,51 +17878,53 @@
       </c>
       <c r="CH13" s="7">
         <v>29.1</v>
       </c>
       <c r="CI13" s="7">
         <v>29.3</v>
       </c>
       <c r="CJ13" s="7">
         <v>91.2</v>
       </c>
       <c r="CK13" s="7">
         <v>202.1</v>
       </c>
       <c r="CL13" s="7">
         <v>102.2</v>
       </c>
       <c r="CM13" s="7">
         <v>111.6</v>
       </c>
       <c r="CN13" s="7">
         <v>78.900000000000006</v>
       </c>
       <c r="CO13" s="41">
         <v>75.099999999999994</v>
       </c>
-      <c r="CP13" s="7"/>
+      <c r="CP13" s="41">
+        <v>58.6</v>
+      </c>
       <c r="CQ13" s="7"/>
       <c r="CR13" s="7"/>
       <c r="CS13" s="7"/>
     </row>
     <row r="14" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A14" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="6">
         <v>310.5</v>
       </c>
       <c r="C14" s="41">
         <v>226</v>
       </c>
       <c r="D14" s="42">
         <v>1272.5999999999999</v>
       </c>
       <c r="E14" s="6">
         <v>901.90000000000009</v>
       </c>
       <c r="F14" s="41">
         <v>984.19999999999982</v>
       </c>
       <c r="G14" s="42">
         <v>1336.6999999999998</v>
@@ -18063,51 +18165,53 @@
       </c>
       <c r="CH14" s="7">
         <v>5</v>
       </c>
       <c r="CI14" s="7">
         <v>3.9</v>
       </c>
       <c r="CJ14" s="42">
         <v>20.3</v>
       </c>
       <c r="CK14" s="42">
         <v>15.7</v>
       </c>
       <c r="CL14" s="5">
         <v>16.3</v>
       </c>
       <c r="CM14" s="5">
         <v>23</v>
       </c>
       <c r="CN14" s="5">
         <v>29</v>
       </c>
       <c r="CO14" s="41">
         <v>18.100000000000001</v>
       </c>
-      <c r="CP14" s="5"/>
+      <c r="CP14" s="41">
+        <v>20.7</v>
+      </c>
       <c r="CQ14" s="5"/>
       <c r="CR14" s="5"/>
       <c r="CS14" s="5"/>
     </row>
     <row r="15" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A15" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="6">
         <v>71</v>
       </c>
       <c r="C15" s="41">
         <v>72.900000000000006</v>
       </c>
       <c r="D15" s="42">
         <v>550.6</v>
       </c>
       <c r="E15" s="6">
         <v>303.39999999999998</v>
       </c>
       <c r="F15" s="41">
         <v>557.19999999999993</v>
       </c>
       <c r="G15" s="42">
         <v>628.09999999999991</v>
@@ -18348,51 +18452,53 @@
       </c>
       <c r="CH15" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI15" s="7">
         <v>9.4</v>
       </c>
       <c r="CJ15" s="42">
         <v>64.7</v>
       </c>
       <c r="CK15" s="42">
         <v>39.4</v>
       </c>
       <c r="CL15" s="5">
         <v>68.599999999999994</v>
       </c>
       <c r="CM15" s="5">
         <v>80.2</v>
       </c>
       <c r="CN15" s="5">
         <v>132.69999999999999</v>
       </c>
       <c r="CO15" s="41">
         <v>107.2</v>
       </c>
-      <c r="CP15" s="5"/>
+      <c r="CP15" s="41">
+        <v>52.4</v>
+      </c>
       <c r="CQ15" s="5"/>
       <c r="CR15" s="5"/>
       <c r="CS15" s="5"/>
     </row>
     <row r="16" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A16" s="53" t="s">
         <v>85</v>
       </c>
       <c r="B16" s="6">
         <v>114.7</v>
       </c>
       <c r="C16" s="41">
         <v>99.999999999999986</v>
       </c>
       <c r="D16" s="42">
         <v>729.90000000000009</v>
       </c>
       <c r="E16" s="6">
         <v>374.6</v>
       </c>
       <c r="F16" s="41">
         <v>596.09999999999991</v>
       </c>
       <c r="G16" s="42">
         <v>744.50000000000023</v>
@@ -18633,51 +18739,53 @@
       </c>
       <c r="CH16" s="7">
         <v>25.8</v>
       </c>
       <c r="CI16" s="7">
         <v>23.2</v>
       </c>
       <c r="CJ16" s="42">
         <v>152.19999999999999</v>
       </c>
       <c r="CK16" s="42">
         <v>88.2</v>
       </c>
       <c r="CL16" s="5">
         <v>129.80000000000001</v>
       </c>
       <c r="CM16" s="5">
         <v>171</v>
       </c>
       <c r="CN16" s="5">
         <v>191.6</v>
       </c>
       <c r="CO16" s="41">
         <v>134.30000000000001</v>
       </c>
-      <c r="CP16" s="5"/>
+      <c r="CP16" s="41">
+        <v>136.1</v>
+      </c>
       <c r="CQ16" s="5"/>
       <c r="CR16" s="5"/>
       <c r="CS16" s="5"/>
     </row>
     <row r="17" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A17" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6">
         <v>240.5</v>
       </c>
       <c r="C17" s="41">
         <v>188.7</v>
       </c>
       <c r="D17" s="42">
         <v>1261.2</v>
       </c>
       <c r="E17" s="6">
         <v>875.29999999999973</v>
       </c>
       <c r="F17" s="41">
         <v>889</v>
       </c>
       <c r="G17" s="42">
         <v>1167.4000000000005</v>
@@ -18918,51 +19026,53 @@
       </c>
       <c r="CH17" s="7">
         <v>53.1</v>
       </c>
       <c r="CI17" s="7">
         <v>42.8</v>
       </c>
       <c r="CJ17" s="42">
         <v>276.8</v>
       </c>
       <c r="CK17" s="42">
         <v>204.1</v>
       </c>
       <c r="CL17" s="5">
         <v>196.4</v>
       </c>
       <c r="CM17" s="5">
         <v>265</v>
       </c>
       <c r="CN17" s="5">
         <v>185.3</v>
       </c>
       <c r="CO17" s="41">
         <v>168</v>
       </c>
-      <c r="CP17" s="5"/>
+      <c r="CP17" s="41">
+        <v>146.80000000000001</v>
+      </c>
       <c r="CQ17" s="5"/>
       <c r="CR17" s="5"/>
       <c r="CS17" s="5"/>
     </row>
     <row r="18" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A18" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="7">
         <v>490</v>
       </c>
       <c r="C18" s="41">
         <v>328.79999999999995</v>
       </c>
       <c r="D18" s="42">
         <v>2164.6999999999998</v>
       </c>
       <c r="E18" s="6">
         <v>1525</v>
       </c>
       <c r="F18" s="41">
         <v>1390</v>
       </c>
       <c r="G18" s="42">
         <v>2148</v>
@@ -19203,51 +19313,53 @@
       </c>
       <c r="CH18" s="7">
         <v>38</v>
       </c>
       <c r="CI18" s="7">
         <v>26.3</v>
       </c>
       <c r="CJ18" s="42">
         <v>150.4</v>
       </c>
       <c r="CK18" s="42">
         <v>120.8</v>
       </c>
       <c r="CL18" s="5">
         <v>100.5</v>
       </c>
       <c r="CM18" s="5">
         <v>166.7</v>
       </c>
       <c r="CN18" s="5">
         <v>370</v>
       </c>
       <c r="CO18" s="41">
         <v>370</v>
       </c>
-      <c r="CP18" s="5"/>
+      <c r="CP18" s="41">
+        <v>289</v>
+      </c>
       <c r="CQ18" s="5"/>
       <c r="CR18" s="5"/>
       <c r="CS18" s="5"/>
     </row>
     <row r="19" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A19" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="7">
         <v>4949.1000000000004</v>
       </c>
       <c r="C19" s="41">
         <v>6254.6</v>
       </c>
       <c r="D19" s="42">
         <v>8632.7000000000007</v>
       </c>
       <c r="E19" s="6">
         <v>6891.6999999999971</v>
       </c>
       <c r="F19" s="41">
         <v>5245</v>
       </c>
       <c r="G19" s="42">
         <v>7071.8000000000029</v>
@@ -19488,51 +19600,53 @@
       </c>
       <c r="CH19" s="7">
         <v>3989.7</v>
       </c>
       <c r="CI19" s="7">
         <v>3559.4</v>
       </c>
       <c r="CJ19" s="42">
         <v>3910</v>
       </c>
       <c r="CK19" s="42">
         <v>3565.5</v>
       </c>
       <c r="CL19" s="5">
         <v>3377.5</v>
       </c>
       <c r="CM19" s="5">
         <v>4990.7</v>
       </c>
       <c r="CN19" s="5">
         <v>2149.3000000000002</v>
       </c>
       <c r="CO19" s="41">
         <v>1886.2</v>
       </c>
-      <c r="CP19" s="5"/>
+      <c r="CP19" s="41">
+        <v>1593.7</v>
+      </c>
       <c r="CQ19" s="5"/>
       <c r="CR19" s="5"/>
       <c r="CS19" s="5"/>
     </row>
     <row r="20" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A20" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="43">
         <v>431.7</v>
       </c>
       <c r="C20" s="41">
         <v>289.09999999999997</v>
       </c>
       <c r="D20" s="42">
         <v>1862.8999999999999</v>
       </c>
       <c r="E20" s="6">
         <v>1469.9</v>
       </c>
       <c r="F20" s="41">
         <v>640.00000000000045</v>
       </c>
       <c r="G20" s="42">
         <v>1910.3999999999996</v>
@@ -19773,51 +19887,53 @@
       </c>
       <c r="CH20" s="43">
         <v>52.9</v>
       </c>
       <c r="CI20" s="43">
         <v>30.5</v>
       </c>
       <c r="CJ20" s="42">
         <v>213</v>
       </c>
       <c r="CK20" s="42">
         <v>169</v>
       </c>
       <c r="CL20" s="5">
         <v>49.4</v>
       </c>
       <c r="CM20" s="5">
         <v>213.6</v>
       </c>
       <c r="CN20" s="5">
         <v>458</v>
       </c>
       <c r="CO20" s="41">
         <v>476</v>
       </c>
-      <c r="CP20" s="5"/>
+      <c r="CP20" s="41">
+        <v>388</v>
+      </c>
       <c r="CQ20" s="5"/>
       <c r="CR20" s="5"/>
       <c r="CS20" s="5"/>
     </row>
     <row r="21" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A21" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="44">
         <v>152.30000000000001</v>
       </c>
       <c r="C21" s="41">
         <v>101.1</v>
       </c>
       <c r="D21" s="42">
         <v>759.1</v>
       </c>
       <c r="E21" s="6">
         <v>380.29999999999995</v>
       </c>
       <c r="F21" s="41">
         <v>356.29999999999995</v>
       </c>
       <c r="G21" s="42">
         <v>295.60000000000014</v>
@@ -20058,51 +20174,53 @@
       </c>
       <c r="CH21" s="44">
         <v>13.2</v>
       </c>
       <c r="CI21" s="44">
         <v>9.3000000000000007</v>
       </c>
       <c r="CJ21" s="44">
         <v>68.599999999999994</v>
       </c>
       <c r="CK21" s="44">
         <v>36</v>
       </c>
       <c r="CL21" s="44">
         <v>32</v>
       </c>
       <c r="CM21" s="44">
         <v>28.2</v>
       </c>
       <c r="CN21" s="44">
         <v>59.6</v>
       </c>
       <c r="CO21" s="41">
         <v>62.9</v>
       </c>
-      <c r="CP21" s="44"/>
+      <c r="CP21" s="41">
+        <v>57.8</v>
+      </c>
       <c r="CQ21" s="44"/>
       <c r="CR21" s="44"/>
       <c r="CS21" s="44"/>
     </row>
     <row r="22" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A22" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="7">
         <v>976.7</v>
       </c>
       <c r="C22" s="41">
         <v>630.39999999999986</v>
       </c>
       <c r="D22" s="42">
         <v>3475.4</v>
       </c>
       <c r="E22" s="6">
         <v>2643.5</v>
       </c>
       <c r="F22" s="41">
         <v>2079.2999999999993</v>
       </c>
       <c r="G22" s="42">
         <v>3004.9000000000015</v>
@@ -20343,51 +20461,53 @@
       </c>
       <c r="CH22" s="7">
         <v>152.80000000000001</v>
       </c>
       <c r="CI22" s="7">
         <v>102.4</v>
       </c>
       <c r="CJ22" s="42">
         <v>520.79999999999995</v>
       </c>
       <c r="CK22" s="42">
         <v>445.6</v>
       </c>
       <c r="CL22" s="5">
         <v>319.39999999999998</v>
       </c>
       <c r="CM22" s="5">
         <v>489</v>
       </c>
       <c r="CN22" s="5">
         <v>568.1</v>
       </c>
       <c r="CO22" s="41">
         <v>538.20000000000005</v>
       </c>
-      <c r="CP22" s="5"/>
+      <c r="CP22" s="41">
+        <v>419.6</v>
+      </c>
       <c r="CQ22" s="5"/>
       <c r="CR22" s="5"/>
       <c r="CS22" s="5"/>
     </row>
     <row r="23" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A23" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="7">
         <v>218.7</v>
       </c>
       <c r="C23" s="41">
         <v>206.7</v>
       </c>
       <c r="D23" s="42">
         <v>1665.1999999999998</v>
       </c>
       <c r="E23" s="6">
         <v>992.5</v>
       </c>
       <c r="F23" s="41">
         <v>783.20000000000027</v>
       </c>
       <c r="G23" s="42">
         <v>999.5</v>
@@ -20628,51 +20748,53 @@
       </c>
       <c r="CH23" s="7">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI23" s="7">
         <v>977.5</v>
       </c>
       <c r="CJ23" s="40">
         <v>1197.5</v>
       </c>
       <c r="CK23" s="40">
         <v>1034.0999999999999</v>
       </c>
       <c r="CL23" s="5">
         <v>1007.5</v>
       </c>
       <c r="CM23" s="5">
         <v>1510.4</v>
       </c>
       <c r="CN23" s="5">
         <v>1002.8</v>
       </c>
       <c r="CO23" s="41">
         <v>1235.2</v>
       </c>
-      <c r="CP23" s="5"/>
+      <c r="CP23" s="41">
+        <v>1886.4</v>
+      </c>
       <c r="CQ23" s="5"/>
       <c r="CR23" s="5"/>
       <c r="CS23" s="5"/>
     </row>
     <row r="24" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A24" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="7">
         <v>2351.8000000000002</v>
       </c>
       <c r="C24" s="41">
         <v>1612.7999999999997</v>
       </c>
       <c r="D24" s="42">
         <v>5893.2999999999993</v>
       </c>
       <c r="E24" s="6">
         <v>4522.5</v>
       </c>
       <c r="F24" s="41">
         <v>4204.1000000000004</v>
       </c>
       <c r="G24" s="42">
         <v>3854.2000000000007</v>
@@ -20913,51 +21035,53 @@
       </c>
       <c r="CH24" s="7">
         <v>35.200000000000003</v>
       </c>
       <c r="CI24" s="7">
         <v>22.4</v>
       </c>
       <c r="CJ24" s="40">
         <v>177.2</v>
       </c>
       <c r="CK24" s="40">
         <v>121.3</v>
       </c>
       <c r="CL24" s="5">
         <v>92.6</v>
       </c>
       <c r="CM24" s="5">
         <v>99.6</v>
       </c>
       <c r="CN24" s="5">
         <v>55.2</v>
       </c>
       <c r="CO24" s="41">
         <v>58.6</v>
       </c>
-      <c r="CP24" s="5"/>
+      <c r="CP24" s="41">
+        <v>43.4</v>
+      </c>
       <c r="CQ24" s="5"/>
       <c r="CR24" s="5"/>
       <c r="CS24" s="5"/>
     </row>
     <row r="25" spans="1:97" s="34" customFormat="1" ht="11.25">
       <c r="A25" s="54" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="43">
         <v>256.5</v>
       </c>
       <c r="C25" s="41">
         <v>158.89999999999998</v>
       </c>
       <c r="D25" s="42">
         <v>1011.1999999999999</v>
       </c>
       <c r="E25" s="6">
         <v>623.5</v>
       </c>
       <c r="F25" s="41">
         <v>830</v>
       </c>
       <c r="G25" s="42">
         <v>969.09999999999991</v>
@@ -21198,51 +21322,53 @@
       </c>
       <c r="CH25" s="43">
         <v>36.4</v>
       </c>
       <c r="CI25" s="43">
         <v>22.9</v>
       </c>
       <c r="CJ25" s="43">
         <v>132.80000000000001</v>
       </c>
       <c r="CK25" s="43">
         <v>90.9</v>
       </c>
       <c r="CL25" s="43">
         <v>113.9</v>
       </c>
       <c r="CM25" s="43">
         <v>138.6</v>
       </c>
       <c r="CN25" s="43">
         <v>382.8</v>
       </c>
       <c r="CO25" s="41">
         <v>404</v>
       </c>
-      <c r="CP25" s="43"/>
+      <c r="CP25" s="41">
+        <v>288.2</v>
+      </c>
       <c r="CQ25" s="43"/>
       <c r="CR25" s="43"/>
       <c r="CS25" s="43"/>
     </row>
     <row r="27" spans="1:97">
       <c r="AX27" s="62" t="s">
         <v>86</v>
       </c>
       <c r="AY27" s="62"/>
       <c r="AZ27" s="62"/>
       <c r="BA27" s="62"/>
       <c r="BB27" s="62"/>
       <c r="BC27" s="62"/>
       <c r="BD27" s="62"/>
       <c r="BE27" s="62"/>
       <c r="BF27" s="62"/>
       <c r="BG27" s="62"/>
       <c r="BH27" s="62"/>
       <c r="BI27" s="62"/>
       <c r="BJ27" s="62"/>
       <c r="BK27" s="62"/>
       <c r="BL27" s="62"/>
       <c r="BM27" s="62"/>
       <c r="BN27" s="62"/>
       <c r="BO27" s="62"/>
@@ -21290,147 +21416,147 @@
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71EBABF0-9924-41F6-8251-CABF09D1B4F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Livtstock fnd poultry are slaug</vt:lpstr>
       <vt:lpstr>Milk cow</vt:lpstr>