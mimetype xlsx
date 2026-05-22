--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="600" yWindow="2340" windowWidth="17550" windowHeight="14685"/>
+    <workbookView xWindow="9105" yWindow="2115" windowWidth="17550" windowHeight="14685"/>
   </bookViews>
   <sheets>
     <sheet name="meat" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">meat!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="46">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
@@ -757,51 +757,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ4" sqref="CJ4:CJ24"/>
+      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="2" customWidth="1"/>
     <col min="13" max="14" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="35" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.140625" style="2" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
@@ -1563,51 +1563,53 @@
       </c>
       <c r="CC4" s="10">
         <v>44568.800000000003</v>
       </c>
       <c r="CD4" s="11">
         <v>49686.89</v>
       </c>
       <c r="CE4" s="10">
         <v>53388.02</v>
       </c>
       <c r="CF4" s="10">
         <v>57289.59</v>
       </c>
       <c r="CG4" s="10">
         <v>62968.58</v>
       </c>
       <c r="CH4" s="7">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="7">
         <v>12339.82</v>
       </c>
       <c r="CJ4" s="9">
         <v>17571.2</v>
       </c>
-      <c r="CK4" s="9"/>
+      <c r="CK4" s="9">
+        <v>23810.31</v>
+      </c>
       <c r="CL4" s="10"/>
       <c r="CM4" s="11"/>
       <c r="CN4" s="11"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="11"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14">
         <v>184.9</v>
       </c>
       <c r="C5" s="14">
         <v>379.1</v>
       </c>
       <c r="D5" s="14">
         <v>522.1</v>
       </c>
       <c r="E5" s="14">
         <v>637.20000000000005</v>
       </c>
@@ -1838,51 +1840,53 @@
       </c>
       <c r="CC5" s="16">
         <v>39.6</v>
       </c>
       <c r="CD5" s="14">
         <v>61.03</v>
       </c>
       <c r="CE5" s="15">
         <v>65.63</v>
       </c>
       <c r="CF5" s="15">
         <v>71.13</v>
       </c>
       <c r="CG5" s="16">
         <v>83.43</v>
       </c>
       <c r="CH5" s="14">
         <v>3.9</v>
       </c>
       <c r="CI5" s="14">
         <v>7.7</v>
       </c>
       <c r="CJ5" s="14">
         <v>16</v>
       </c>
-      <c r="CK5" s="14"/>
+      <c r="CK5" s="14">
+        <v>19.7</v>
+      </c>
       <c r="CL5" s="14"/>
       <c r="CM5" s="14"/>
       <c r="CN5" s="14"/>
       <c r="CO5" s="16"/>
       <c r="CP5" s="14"/>
       <c r="CQ5" s="15"/>
       <c r="CR5" s="15"/>
       <c r="CS5" s="16"/>
     </row>
     <row r="6" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="17">
         <v>336</v>
       </c>
       <c r="C6" s="17">
         <v>637.4</v>
       </c>
       <c r="D6" s="17">
         <v>926.8</v>
       </c>
       <c r="E6" s="17">
         <v>1297.5</v>
       </c>
@@ -2113,51 +2117,53 @@
       </c>
       <c r="CC6" s="16">
         <v>967.3</v>
       </c>
       <c r="CD6" s="15">
         <v>998.79</v>
       </c>
       <c r="CE6" s="15">
         <v>1025.5899999999999</v>
       </c>
       <c r="CF6" s="15">
         <v>1064.19</v>
       </c>
       <c r="CG6" s="16">
         <v>1159.69</v>
       </c>
       <c r="CH6" s="19">
         <v>180.6</v>
       </c>
       <c r="CI6" s="19">
         <v>346.71</v>
       </c>
       <c r="CJ6" s="20">
         <v>483.9</v>
       </c>
-      <c r="CK6" s="20"/>
+      <c r="CK6" s="20">
+        <v>589.01</v>
+      </c>
       <c r="CL6" s="15"/>
       <c r="CM6" s="15"/>
       <c r="CN6" s="15"/>
       <c r="CO6" s="16"/>
       <c r="CP6" s="15"/>
       <c r="CQ6" s="15"/>
       <c r="CR6" s="15"/>
       <c r="CS6" s="16"/>
     </row>
     <row r="7" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="17">
         <v>13.3</v>
       </c>
       <c r="C7" s="17">
         <v>32.9</v>
       </c>
       <c r="D7" s="17">
         <v>35.4</v>
       </c>
       <c r="E7" s="17">
         <v>42.6</v>
       </c>
@@ -2388,51 +2394,53 @@
       </c>
       <c r="CC7" s="16">
         <v>21.6</v>
       </c>
       <c r="CD7" s="15">
         <v>23.3</v>
       </c>
       <c r="CE7" s="15">
         <v>27.3</v>
       </c>
       <c r="CF7" s="15">
         <v>29.1</v>
       </c>
       <c r="CG7" s="16">
         <v>38.4</v>
       </c>
       <c r="CH7" s="19">
         <v>5.8</v>
       </c>
       <c r="CI7" s="19">
         <v>11.8</v>
       </c>
       <c r="CJ7" s="20">
         <v>13</v>
       </c>
-      <c r="CK7" s="20"/>
+      <c r="CK7" s="20">
+        <v>16.5</v>
+      </c>
       <c r="CL7" s="15"/>
       <c r="CM7" s="15"/>
       <c r="CN7" s="15"/>
       <c r="CO7" s="16"/>
       <c r="CP7" s="15"/>
       <c r="CQ7" s="15"/>
       <c r="CR7" s="15"/>
       <c r="CS7" s="16"/>
     </row>
     <row r="8" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="17">
         <v>116.3</v>
       </c>
       <c r="C8" s="17">
         <v>134</v>
       </c>
       <c r="D8" s="17">
         <v>140</v>
       </c>
       <c r="E8" s="17">
         <v>418.4</v>
       </c>
@@ -2663,51 +2671,53 @@
       </c>
       <c r="CC8" s="16">
         <v>305.10000000000002</v>
       </c>
       <c r="CD8" s="15">
         <v>325.13</v>
       </c>
       <c r="CE8" s="15">
         <v>473.13</v>
       </c>
       <c r="CF8" s="15">
         <v>531.12</v>
       </c>
       <c r="CG8" s="16">
         <v>546.66999999999996</v>
       </c>
       <c r="CH8" s="19">
         <v>112.8</v>
       </c>
       <c r="CI8" s="19">
         <v>150.9</v>
       </c>
       <c r="CJ8" s="20">
         <v>156.6</v>
       </c>
-      <c r="CK8" s="20"/>
+      <c r="CK8" s="20">
+        <v>276.31</v>
+      </c>
       <c r="CL8" s="15"/>
       <c r="CM8" s="15"/>
       <c r="CN8" s="15"/>
       <c r="CO8" s="16"/>
       <c r="CP8" s="15"/>
       <c r="CQ8" s="15"/>
       <c r="CR8" s="15"/>
       <c r="CS8" s="16"/>
     </row>
     <row r="9" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="17">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="17">
         <v>647.79999999999995</v>
       </c>
       <c r="D9" s="17">
         <v>796.5</v>
       </c>
       <c r="E9" s="17">
         <v>985.1</v>
       </c>
@@ -2938,51 +2948,53 @@
       </c>
       <c r="CC9" s="16">
         <v>1410.5</v>
       </c>
       <c r="CD9" s="15">
         <v>1585.51</v>
       </c>
       <c r="CE9" s="15">
         <v>1654.94</v>
       </c>
       <c r="CF9" s="15">
         <v>1704.14</v>
       </c>
       <c r="CG9" s="16">
         <v>1806.19</v>
       </c>
       <c r="CH9" s="19">
         <v>100.95</v>
       </c>
       <c r="CI9" s="19">
         <v>231.5</v>
       </c>
       <c r="CJ9" s="20">
         <v>306.39999999999998</v>
       </c>
-      <c r="CK9" s="20"/>
+      <c r="CK9" s="20">
+        <v>466.65</v>
+      </c>
       <c r="CL9" s="15"/>
       <c r="CM9" s="15"/>
       <c r="CN9" s="15"/>
       <c r="CO9" s="16"/>
       <c r="CP9" s="15"/>
       <c r="CQ9" s="15"/>
       <c r="CR9" s="15"/>
       <c r="CS9" s="16"/>
     </row>
     <row r="10" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="17">
         <v>393.2</v>
       </c>
       <c r="C10" s="17">
         <v>745.4</v>
       </c>
       <c r="D10" s="17">
         <v>1049.9000000000001</v>
       </c>
       <c r="E10" s="17">
         <v>1489.3</v>
       </c>
@@ -3213,51 +3225,53 @@
       </c>
       <c r="CC10" s="16">
         <v>2134.8000000000002</v>
       </c>
       <c r="CD10" s="15">
         <v>2635.31</v>
       </c>
       <c r="CE10" s="15">
         <v>2764</v>
       </c>
       <c r="CF10" s="15">
         <v>2981.8</v>
       </c>
       <c r="CG10" s="16">
         <v>3239.79</v>
       </c>
       <c r="CH10" s="19">
         <v>242.1</v>
       </c>
       <c r="CI10" s="19">
         <v>454.2</v>
       </c>
       <c r="CJ10" s="20">
         <v>644.6</v>
       </c>
-      <c r="CK10" s="20"/>
+      <c r="CK10" s="20">
+        <v>900.11</v>
+      </c>
       <c r="CL10" s="15"/>
       <c r="CM10" s="15"/>
       <c r="CN10" s="15"/>
       <c r="CO10" s="16"/>
       <c r="CP10" s="15"/>
       <c r="CQ10" s="15"/>
       <c r="CR10" s="15"/>
       <c r="CS10" s="16"/>
     </row>
     <row r="11" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="17">
         <v>777.9</v>
       </c>
       <c r="C11" s="17">
         <v>1418</v>
       </c>
       <c r="D11" s="17">
         <v>2242.1</v>
       </c>
       <c r="E11" s="17">
         <v>3067.3</v>
       </c>
@@ -3488,51 +3502,53 @@
       </c>
       <c r="CC11" s="16">
         <v>2157</v>
       </c>
       <c r="CD11" s="15">
         <v>2333.8200000000002</v>
       </c>
       <c r="CE11" s="15">
         <v>2425.46</v>
       </c>
       <c r="CF11" s="15">
         <v>2529.2800000000002</v>
       </c>
       <c r="CG11" s="16">
         <v>2792.28</v>
       </c>
       <c r="CH11" s="19">
         <v>226.96</v>
       </c>
       <c r="CI11" s="19">
         <v>433.38</v>
       </c>
       <c r="CJ11" s="20">
         <v>807.2</v>
       </c>
-      <c r="CK11" s="20"/>
+      <c r="CK11" s="20">
+        <v>1073.53</v>
+      </c>
       <c r="CL11" s="15"/>
       <c r="CM11" s="15"/>
       <c r="CN11" s="15"/>
       <c r="CO11" s="16"/>
       <c r="CP11" s="15"/>
       <c r="CQ11" s="15"/>
       <c r="CR11" s="15"/>
       <c r="CS11" s="16"/>
     </row>
     <row r="12" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="14">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="14">
         <v>1085.8</v>
       </c>
       <c r="D12" s="14">
         <v>1357.8</v>
       </c>
       <c r="E12" s="14">
         <v>1720.8</v>
       </c>
@@ -3763,51 +3779,53 @@
       </c>
       <c r="CC12" s="16">
         <v>1435</v>
       </c>
       <c r="CD12" s="19">
         <v>1665.59</v>
       </c>
       <c r="CE12" s="15">
         <v>1790.2</v>
       </c>
       <c r="CF12" s="15">
         <v>1904.46</v>
       </c>
       <c r="CG12" s="16">
         <v>2105.13</v>
       </c>
       <c r="CH12" s="14">
         <v>177.88</v>
       </c>
       <c r="CI12" s="14">
         <v>387.87</v>
       </c>
       <c r="CJ12" s="14">
         <v>493.4</v>
       </c>
-      <c r="CK12" s="14"/>
+      <c r="CK12" s="14">
+        <v>673.06</v>
+      </c>
       <c r="CL12" s="14"/>
       <c r="CM12" s="19"/>
       <c r="CN12" s="19"/>
       <c r="CO12" s="16"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="15"/>
       <c r="CR12" s="15"/>
       <c r="CS12" s="16"/>
     </row>
     <row r="13" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="17">
         <v>459.7</v>
       </c>
       <c r="C13" s="17">
         <v>864.3</v>
       </c>
       <c r="D13" s="17">
         <v>1186.2</v>
       </c>
       <c r="E13" s="17">
         <v>1699.5</v>
       </c>
@@ -4038,51 +4056,53 @@
       </c>
       <c r="CC13" s="16">
         <v>2258.1999999999998</v>
       </c>
       <c r="CD13" s="15">
         <v>2614.4699999999998</v>
       </c>
       <c r="CE13" s="15">
         <v>2833.57</v>
       </c>
       <c r="CF13" s="15">
         <v>3004.67</v>
       </c>
       <c r="CG13" s="16">
         <v>3225.17</v>
       </c>
       <c r="CH13" s="19">
         <v>282.5</v>
       </c>
       <c r="CI13" s="19">
         <v>552.20000000000005</v>
       </c>
       <c r="CJ13" s="20">
         <v>751.5</v>
       </c>
-      <c r="CK13" s="20"/>
+      <c r="CK13" s="20">
+        <v>1009</v>
+      </c>
       <c r="CL13" s="15"/>
       <c r="CM13" s="15"/>
       <c r="CN13" s="15"/>
       <c r="CO13" s="16"/>
       <c r="CP13" s="15"/>
       <c r="CQ13" s="15"/>
       <c r="CR13" s="15"/>
       <c r="CS13" s="16"/>
     </row>
     <row r="14" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="17">
         <v>185.1</v>
       </c>
       <c r="C14" s="17">
         <v>433.1</v>
       </c>
       <c r="D14" s="17">
         <v>622.79999999999995</v>
       </c>
       <c r="E14" s="17">
         <v>852.4</v>
       </c>
@@ -4313,51 +4333,53 @@
       </c>
       <c r="CC14" s="16">
         <v>1191.8</v>
       </c>
       <c r="CD14" s="15">
         <v>1353.26</v>
       </c>
       <c r="CE14" s="15">
         <v>1393.15</v>
       </c>
       <c r="CF14" s="15">
         <v>1428.08</v>
       </c>
       <c r="CG14" s="16">
         <v>1563.37</v>
       </c>
       <c r="CH14" s="19">
         <v>79.48</v>
       </c>
       <c r="CI14" s="19">
         <v>211.85</v>
       </c>
       <c r="CJ14" s="20">
         <v>333.5</v>
       </c>
-      <c r="CK14" s="20"/>
+      <c r="CK14" s="20">
+        <v>447.22</v>
+      </c>
       <c r="CL14" s="15"/>
       <c r="CM14" s="15"/>
       <c r="CN14" s="15"/>
       <c r="CO14" s="16"/>
       <c r="CP14" s="15"/>
       <c r="CQ14" s="15"/>
       <c r="CR14" s="15"/>
       <c r="CS14" s="16"/>
     </row>
     <row r="15" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="17">
         <v>437.2</v>
       </c>
       <c r="C15" s="17">
         <v>681.1</v>
       </c>
       <c r="D15" s="17">
         <v>970.4</v>
       </c>
       <c r="E15" s="17">
         <v>1258.0999999999999</v>
       </c>
@@ -4588,51 +4610,53 @@
       </c>
       <c r="CC15" s="16">
         <v>1786.7</v>
       </c>
       <c r="CD15" s="15">
         <v>1924.31</v>
       </c>
       <c r="CE15" s="15">
         <v>2099.91</v>
       </c>
       <c r="CF15" s="15">
         <v>2178.66</v>
       </c>
       <c r="CG15" s="16">
         <v>2294</v>
       </c>
       <c r="CH15" s="19">
         <v>165.11</v>
       </c>
       <c r="CI15" s="19">
         <v>299.33</v>
       </c>
       <c r="CJ15" s="20">
         <v>407.1</v>
       </c>
-      <c r="CK15" s="20"/>
+      <c r="CK15" s="20">
+        <v>557.04999999999995</v>
+      </c>
       <c r="CL15" s="15"/>
       <c r="CM15" s="15"/>
       <c r="CN15" s="15"/>
       <c r="CO15" s="16"/>
       <c r="CP15" s="15"/>
       <c r="CQ15" s="15"/>
       <c r="CR15" s="15"/>
       <c r="CS15" s="16"/>
     </row>
     <row r="16" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="17">
         <v>638.9</v>
       </c>
       <c r="C16" s="17">
         <v>1679.7</v>
       </c>
       <c r="D16" s="17">
         <v>2212.6</v>
       </c>
       <c r="E16" s="17">
         <v>3129.1</v>
       </c>
@@ -4863,51 +4887,53 @@
       </c>
       <c r="CC16" s="16">
         <v>8174.3</v>
       </c>
       <c r="CD16" s="19">
         <v>9061.8700000000008</v>
       </c>
       <c r="CE16" s="15">
         <v>9958.18</v>
       </c>
       <c r="CF16" s="15">
         <v>11001.13</v>
       </c>
       <c r="CG16" s="16">
         <v>12522.21</v>
       </c>
       <c r="CH16" s="19">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="19">
         <v>2983.64</v>
       </c>
       <c r="CJ16" s="20">
         <v>4344.8999999999996</v>
       </c>
-      <c r="CK16" s="20"/>
+      <c r="CK16" s="20">
+        <v>6006.87</v>
+      </c>
       <c r="CL16" s="15"/>
       <c r="CM16" s="15"/>
       <c r="CN16" s="15"/>
       <c r="CO16" s="16"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="15"/>
       <c r="CR16" s="15"/>
       <c r="CS16" s="16"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="19">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="19">
         <v>1268.5999999999999</v>
       </c>
       <c r="D17" s="19">
         <v>1733.1</v>
       </c>
       <c r="E17" s="19">
         <v>2092.1</v>
       </c>
@@ -5138,51 +5164,53 @@
       </c>
       <c r="CC17" s="16">
         <v>2581.6999999999998</v>
       </c>
       <c r="CD17" s="19">
         <v>2836.45</v>
       </c>
       <c r="CE17" s="15">
         <v>3082.74</v>
       </c>
       <c r="CF17" s="15">
         <v>3282.05</v>
       </c>
       <c r="CG17" s="16">
         <v>3646.29</v>
       </c>
       <c r="CH17" s="19">
         <v>402.07</v>
       </c>
       <c r="CI17" s="19">
         <v>863.25</v>
       </c>
       <c r="CJ17" s="20">
         <v>1187.4000000000001</v>
       </c>
-      <c r="CK17" s="20"/>
+      <c r="CK17" s="20">
+        <v>1444.74</v>
+      </c>
       <c r="CL17" s="15"/>
       <c r="CM17" s="15"/>
       <c r="CN17" s="15"/>
       <c r="CO17" s="16"/>
       <c r="CP17" s="19"/>
       <c r="CQ17" s="15"/>
       <c r="CR17" s="15"/>
       <c r="CS17" s="16"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>1332</v>
       </c>
       <c r="C18" s="19">
         <v>2982</v>
       </c>
       <c r="D18" s="19">
         <v>4025.2</v>
       </c>
       <c r="E18" s="19">
         <v>5055.5</v>
       </c>
@@ -5413,51 +5441,53 @@
       </c>
       <c r="CC18" s="16">
         <v>10538</v>
       </c>
       <c r="CD18" s="15">
         <v>11742.04</v>
       </c>
       <c r="CE18" s="15">
         <v>12730.87</v>
       </c>
       <c r="CF18" s="15">
         <v>13710.77</v>
       </c>
       <c r="CG18" s="16">
         <v>14822.44</v>
       </c>
       <c r="CH18" s="19">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="19">
         <v>2944.68</v>
       </c>
       <c r="CJ18" s="20">
         <v>4189</v>
       </c>
-      <c r="CK18" s="20"/>
+      <c r="CK18" s="20">
+        <v>5400.93</v>
+      </c>
       <c r="CL18" s="15"/>
       <c r="CM18" s="15"/>
       <c r="CN18" s="15"/>
       <c r="CO18" s="16"/>
       <c r="CP18" s="15"/>
       <c r="CQ18" s="15"/>
       <c r="CR18" s="15"/>
       <c r="CS18" s="16"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="15">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="15">
         <v>1406.3</v>
       </c>
       <c r="D19" s="15">
         <v>1638.3</v>
       </c>
       <c r="E19" s="15">
         <v>2266.8000000000002</v>
       </c>
@@ -5688,51 +5718,53 @@
       </c>
       <c r="CC19" s="16">
         <v>1921</v>
       </c>
       <c r="CD19" s="15">
         <v>2099.23</v>
       </c>
       <c r="CE19" s="15">
         <v>2213.02</v>
       </c>
       <c r="CF19" s="15">
         <v>2394.83</v>
       </c>
       <c r="CG19" s="16">
         <v>2651.22</v>
       </c>
       <c r="CH19" s="15">
         <v>198.61</v>
       </c>
       <c r="CI19" s="15">
         <v>451.22</v>
       </c>
       <c r="CJ19" s="20">
         <v>573.20000000000005</v>
       </c>
-      <c r="CK19" s="20"/>
+      <c r="CK19" s="20">
+        <v>888.81</v>
+      </c>
       <c r="CL19" s="15"/>
       <c r="CM19" s="15"/>
       <c r="CN19" s="15"/>
       <c r="CO19" s="16"/>
       <c r="CP19" s="15"/>
       <c r="CQ19" s="15"/>
       <c r="CR19" s="15"/>
       <c r="CS19" s="16"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="14">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="14">
         <v>517.6</v>
       </c>
       <c r="D20" s="14">
         <v>692</v>
       </c>
       <c r="E20" s="14">
         <v>1148.7</v>
       </c>
@@ -5963,51 +5995,53 @@
       </c>
       <c r="CC20" s="16">
         <v>1159.0999999999999</v>
       </c>
       <c r="CD20" s="15">
         <v>1206.92</v>
       </c>
       <c r="CE20" s="15">
         <v>1261.92</v>
       </c>
       <c r="CF20" s="15">
         <v>1374.52</v>
       </c>
       <c r="CG20" s="16">
         <v>1539.42</v>
       </c>
       <c r="CH20" s="14">
         <v>138</v>
       </c>
       <c r="CI20" s="14">
         <v>250.5</v>
       </c>
       <c r="CJ20" s="14">
         <v>325.60000000000002</v>
       </c>
-      <c r="CK20" s="14"/>
+      <c r="CK20" s="14">
+        <v>515.5</v>
+      </c>
       <c r="CL20" s="14"/>
       <c r="CM20" s="19"/>
       <c r="CN20" s="19"/>
       <c r="CO20" s="16"/>
       <c r="CP20" s="15"/>
       <c r="CQ20" s="15"/>
       <c r="CR20" s="15"/>
       <c r="CS20" s="16"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="19">
         <v>913.6</v>
       </c>
       <c r="C21" s="19">
         <v>1701.4</v>
       </c>
       <c r="D21" s="19">
         <v>2299.9</v>
       </c>
       <c r="E21" s="19">
         <v>2779.2</v>
       </c>
@@ -6238,51 +6272,53 @@
       </c>
       <c r="CC21" s="16">
         <v>1523</v>
       </c>
       <c r="CD21" s="19">
         <v>1670.77</v>
       </c>
       <c r="CE21" s="15">
         <v>1713.93</v>
       </c>
       <c r="CF21" s="15">
         <v>1903.26</v>
       </c>
       <c r="CG21" s="16">
         <v>2091.0500000000002</v>
       </c>
       <c r="CH21" s="19">
         <v>191.17</v>
       </c>
       <c r="CI21" s="19">
         <v>425.88</v>
       </c>
       <c r="CJ21" s="20">
         <v>603.20000000000005</v>
       </c>
-      <c r="CK21" s="20"/>
+      <c r="CK21" s="20">
+        <v>805.24</v>
+      </c>
       <c r="CL21" s="15"/>
       <c r="CM21" s="15"/>
       <c r="CN21" s="15"/>
       <c r="CO21" s="16"/>
       <c r="CP21" s="19"/>
       <c r="CQ21" s="15"/>
       <c r="CR21" s="15"/>
       <c r="CS21" s="16"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="19">
         <v>496.1</v>
       </c>
       <c r="C22" s="19">
         <v>931.4</v>
       </c>
       <c r="D22" s="19">
         <v>1297.4000000000001</v>
       </c>
       <c r="E22" s="19">
         <v>1663.7</v>
       </c>
@@ -6513,51 +6549,53 @@
       </c>
       <c r="CC22" s="16">
         <v>1757.5</v>
       </c>
       <c r="CD22" s="15">
         <v>1954.05</v>
       </c>
       <c r="CE22" s="15">
         <v>2125.79</v>
       </c>
       <c r="CF22" s="15">
         <v>2240.6999999999998</v>
       </c>
       <c r="CG22" s="16">
         <v>2521.96</v>
       </c>
       <c r="CH22" s="19">
         <v>190.88</v>
       </c>
       <c r="CI22" s="19">
         <v>407.73</v>
       </c>
       <c r="CJ22" s="24">
         <v>628.9</v>
       </c>
-      <c r="CK22" s="24"/>
+      <c r="CK22" s="24">
+        <v>923.45</v>
+      </c>
       <c r="CL22" s="15"/>
       <c r="CM22" s="15"/>
       <c r="CN22" s="15"/>
       <c r="CO22" s="16"/>
       <c r="CP22" s="15"/>
       <c r="CQ22" s="15"/>
       <c r="CR22" s="15"/>
       <c r="CS22" s="16"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="19">
         <v>414.1</v>
       </c>
       <c r="C23" s="19">
         <v>850.9</v>
       </c>
       <c r="D23" s="19">
         <v>1024.4000000000001</v>
       </c>
       <c r="E23" s="19">
         <v>1334</v>
       </c>
@@ -6788,51 +6826,53 @@
       </c>
       <c r="CC23" s="16">
         <v>1162.3</v>
       </c>
       <c r="CD23" s="15">
         <v>1281.95</v>
       </c>
       <c r="CE23" s="15">
         <v>1330.51</v>
       </c>
       <c r="CF23" s="15">
         <v>1386.44</v>
       </c>
       <c r="CG23" s="16">
         <v>1512.26</v>
       </c>
       <c r="CH23" s="19">
         <v>123.7</v>
       </c>
       <c r="CI23" s="19">
         <v>271.87</v>
       </c>
       <c r="CJ23" s="24">
         <v>360.8</v>
       </c>
-      <c r="CK23" s="24"/>
+      <c r="CK23" s="24">
+        <v>544.88</v>
+      </c>
       <c r="CL23" s="15"/>
       <c r="CM23" s="15"/>
       <c r="CN23" s="15"/>
       <c r="CO23" s="16"/>
       <c r="CP23" s="15"/>
       <c r="CQ23" s="15"/>
       <c r="CR23" s="15"/>
       <c r="CS23" s="16"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="15">
         <v>670.9</v>
       </c>
       <c r="C24" s="15">
         <v>1298.9000000000001</v>
       </c>
       <c r="D24" s="15">
         <v>1575.6</v>
       </c>
       <c r="E24" s="15">
         <v>2006.4</v>
       </c>
@@ -7063,51 +7103,53 @@
       </c>
       <c r="CC24" s="16">
         <v>2043.5</v>
       </c>
       <c r="CD24" s="15">
         <v>2313.69</v>
       </c>
       <c r="CE24" s="15">
         <v>2418.5</v>
       </c>
       <c r="CF24" s="15">
         <v>2569.06</v>
       </c>
       <c r="CG24" s="16">
         <v>2808.02</v>
       </c>
       <c r="CH24" s="15">
         <v>317.11</v>
       </c>
       <c r="CI24" s="15">
         <v>654.24</v>
       </c>
       <c r="CJ24" s="15">
         <v>945.3</v>
       </c>
-      <c r="CK24" s="15"/>
+      <c r="CK24" s="15">
+        <v>1251.56</v>
+      </c>
       <c r="CL24" s="15"/>
       <c r="CM24" s="15"/>
       <c r="CN24" s="15"/>
       <c r="CO24" s="16"/>
       <c r="CP24" s="15"/>
       <c r="CQ24" s="15"/>
       <c r="CR24" s="15"/>
       <c r="CS24" s="16"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
       <c r="AX26" s="33" t="s">
         <v>39</v>
       </c>
       <c r="AY26" s="33"/>
       <c r="AZ26" s="33"/>
       <c r="BA26" s="33"/>
       <c r="BB26" s="33"/>
       <c r="BC26" s="33"/>
       <c r="BD26" s="33"/>
       <c r="BE26" s="33"/>
       <c r="BF26" s="33"/>
       <c r="BG26" s="33"/>
       <c r="BH26" s="33"/>
       <c r="BI26" s="33"/>