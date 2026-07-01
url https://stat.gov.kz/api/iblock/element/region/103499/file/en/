--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -757,51 +757,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK24"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="2" customWidth="1"/>
     <col min="13" max="14" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="35" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.140625" style="2" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
@@ -1566,51 +1566,53 @@
       </c>
       <c r="CD4" s="11">
         <v>49686.89</v>
       </c>
       <c r="CE4" s="10">
         <v>53388.02</v>
       </c>
       <c r="CF4" s="10">
         <v>57289.59</v>
       </c>
       <c r="CG4" s="10">
         <v>62968.58</v>
       </c>
       <c r="CH4" s="7">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="7">
         <v>12339.82</v>
       </c>
       <c r="CJ4" s="9">
         <v>17571.2</v>
       </c>
       <c r="CK4" s="9">
         <v>23810.31</v>
       </c>
-      <c r="CL4" s="10"/>
+      <c r="CL4" s="10">
+        <v>30151.02</v>
+      </c>
       <c r="CM4" s="11"/>
       <c r="CN4" s="11"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="11"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14">
         <v>184.9</v>
       </c>
       <c r="C5" s="14">
         <v>379.1</v>
       </c>
       <c r="D5" s="14">
         <v>522.1</v>
       </c>
       <c r="E5" s="14">
         <v>637.20000000000005</v>
       </c>
       <c r="F5" s="14">
@@ -1843,51 +1845,53 @@
       </c>
       <c r="CD5" s="14">
         <v>61.03</v>
       </c>
       <c r="CE5" s="15">
         <v>65.63</v>
       </c>
       <c r="CF5" s="15">
         <v>71.13</v>
       </c>
       <c r="CG5" s="16">
         <v>83.43</v>
       </c>
       <c r="CH5" s="14">
         <v>3.9</v>
       </c>
       <c r="CI5" s="14">
         <v>7.7</v>
       </c>
       <c r="CJ5" s="14">
         <v>16</v>
       </c>
       <c r="CK5" s="14">
         <v>19.7</v>
       </c>
-      <c r="CL5" s="14"/>
+      <c r="CL5" s="14">
+        <v>20.8</v>
+      </c>
       <c r="CM5" s="14"/>
       <c r="CN5" s="14"/>
       <c r="CO5" s="16"/>
       <c r="CP5" s="14"/>
       <c r="CQ5" s="15"/>
       <c r="CR5" s="15"/>
       <c r="CS5" s="16"/>
     </row>
     <row r="6" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="17">
         <v>336</v>
       </c>
       <c r="C6" s="17">
         <v>637.4</v>
       </c>
       <c r="D6" s="17">
         <v>926.8</v>
       </c>
       <c r="E6" s="17">
         <v>1297.5</v>
       </c>
       <c r="F6" s="17">
@@ -2120,51 +2124,53 @@
       </c>
       <c r="CD6" s="15">
         <v>998.79</v>
       </c>
       <c r="CE6" s="15">
         <v>1025.5899999999999</v>
       </c>
       <c r="CF6" s="15">
         <v>1064.19</v>
       </c>
       <c r="CG6" s="16">
         <v>1159.69</v>
       </c>
       <c r="CH6" s="19">
         <v>180.6</v>
       </c>
       <c r="CI6" s="19">
         <v>346.71</v>
       </c>
       <c r="CJ6" s="20">
         <v>483.9</v>
       </c>
       <c r="CK6" s="20">
         <v>589.01</v>
       </c>
-      <c r="CL6" s="15"/>
+      <c r="CL6" s="15">
+        <v>737.61</v>
+      </c>
       <c r="CM6" s="15"/>
       <c r="CN6" s="15"/>
       <c r="CO6" s="16"/>
       <c r="CP6" s="15"/>
       <c r="CQ6" s="15"/>
       <c r="CR6" s="15"/>
       <c r="CS6" s="16"/>
     </row>
     <row r="7" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="17">
         <v>13.3</v>
       </c>
       <c r="C7" s="17">
         <v>32.9</v>
       </c>
       <c r="D7" s="17">
         <v>35.4</v>
       </c>
       <c r="E7" s="17">
         <v>42.6</v>
       </c>
       <c r="F7" s="17">
@@ -2397,51 +2403,53 @@
       </c>
       <c r="CD7" s="15">
         <v>23.3</v>
       </c>
       <c r="CE7" s="15">
         <v>27.3</v>
       </c>
       <c r="CF7" s="15">
         <v>29.1</v>
       </c>
       <c r="CG7" s="16">
         <v>38.4</v>
       </c>
       <c r="CH7" s="19">
         <v>5.8</v>
       </c>
       <c r="CI7" s="19">
         <v>11.8</v>
       </c>
       <c r="CJ7" s="20">
         <v>13</v>
       </c>
       <c r="CK7" s="20">
         <v>16.5</v>
       </c>
-      <c r="CL7" s="15"/>
+      <c r="CL7" s="15">
+        <v>21.5</v>
+      </c>
       <c r="CM7" s="15"/>
       <c r="CN7" s="15"/>
       <c r="CO7" s="16"/>
       <c r="CP7" s="15"/>
       <c r="CQ7" s="15"/>
       <c r="CR7" s="15"/>
       <c r="CS7" s="16"/>
     </row>
     <row r="8" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="17">
         <v>116.3</v>
       </c>
       <c r="C8" s="17">
         <v>134</v>
       </c>
       <c r="D8" s="17">
         <v>140</v>
       </c>
       <c r="E8" s="17">
         <v>418.4</v>
       </c>
       <c r="F8" s="17">
@@ -2674,51 +2682,53 @@
       </c>
       <c r="CD8" s="15">
         <v>325.13</v>
       </c>
       <c r="CE8" s="15">
         <v>473.13</v>
       </c>
       <c r="CF8" s="15">
         <v>531.12</v>
       </c>
       <c r="CG8" s="16">
         <v>546.66999999999996</v>
       </c>
       <c r="CH8" s="19">
         <v>112.8</v>
       </c>
       <c r="CI8" s="19">
         <v>150.9</v>
       </c>
       <c r="CJ8" s="20">
         <v>156.6</v>
       </c>
       <c r="CK8" s="20">
         <v>276.31</v>
       </c>
-      <c r="CL8" s="15"/>
+      <c r="CL8" s="15">
+        <v>283.31</v>
+      </c>
       <c r="CM8" s="15"/>
       <c r="CN8" s="15"/>
       <c r="CO8" s="16"/>
       <c r="CP8" s="15"/>
       <c r="CQ8" s="15"/>
       <c r="CR8" s="15"/>
       <c r="CS8" s="16"/>
     </row>
     <row r="9" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="17">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="17">
         <v>647.79999999999995</v>
       </c>
       <c r="D9" s="17">
         <v>796.5</v>
       </c>
       <c r="E9" s="17">
         <v>985.1</v>
       </c>
       <c r="F9" s="17">
@@ -2951,51 +2961,53 @@
       </c>
       <c r="CD9" s="15">
         <v>1585.51</v>
       </c>
       <c r="CE9" s="15">
         <v>1654.94</v>
       </c>
       <c r="CF9" s="15">
         <v>1704.14</v>
       </c>
       <c r="CG9" s="16">
         <v>1806.19</v>
       </c>
       <c r="CH9" s="19">
         <v>100.95</v>
       </c>
       <c r="CI9" s="19">
         <v>231.5</v>
       </c>
       <c r="CJ9" s="20">
         <v>306.39999999999998</v>
       </c>
       <c r="CK9" s="20">
         <v>466.65</v>
       </c>
-      <c r="CL9" s="15"/>
+      <c r="CL9" s="15">
+        <v>640.97</v>
+      </c>
       <c r="CM9" s="15"/>
       <c r="CN9" s="15"/>
       <c r="CO9" s="16"/>
       <c r="CP9" s="15"/>
       <c r="CQ9" s="15"/>
       <c r="CR9" s="15"/>
       <c r="CS9" s="16"/>
     </row>
     <row r="10" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="17">
         <v>393.2</v>
       </c>
       <c r="C10" s="17">
         <v>745.4</v>
       </c>
       <c r="D10" s="17">
         <v>1049.9000000000001</v>
       </c>
       <c r="E10" s="17">
         <v>1489.3</v>
       </c>
       <c r="F10" s="17">
@@ -3228,51 +3240,53 @@
       </c>
       <c r="CD10" s="15">
         <v>2635.31</v>
       </c>
       <c r="CE10" s="15">
         <v>2764</v>
       </c>
       <c r="CF10" s="15">
         <v>2981.8</v>
       </c>
       <c r="CG10" s="16">
         <v>3239.79</v>
       </c>
       <c r="CH10" s="19">
         <v>242.1</v>
       </c>
       <c r="CI10" s="19">
         <v>454.2</v>
       </c>
       <c r="CJ10" s="20">
         <v>644.6</v>
       </c>
       <c r="CK10" s="20">
         <v>900.11</v>
       </c>
-      <c r="CL10" s="15"/>
+      <c r="CL10" s="15">
+        <v>1358.31</v>
+      </c>
       <c r="CM10" s="15"/>
       <c r="CN10" s="15"/>
       <c r="CO10" s="16"/>
       <c r="CP10" s="15"/>
       <c r="CQ10" s="15"/>
       <c r="CR10" s="15"/>
       <c r="CS10" s="16"/>
     </row>
     <row r="11" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="17">
         <v>777.9</v>
       </c>
       <c r="C11" s="17">
         <v>1418</v>
       </c>
       <c r="D11" s="17">
         <v>2242.1</v>
       </c>
       <c r="E11" s="17">
         <v>3067.3</v>
       </c>
       <c r="F11" s="17">
@@ -3505,51 +3519,53 @@
       </c>
       <c r="CD11" s="15">
         <v>2333.8200000000002</v>
       </c>
       <c r="CE11" s="15">
         <v>2425.46</v>
       </c>
       <c r="CF11" s="15">
         <v>2529.2800000000002</v>
       </c>
       <c r="CG11" s="16">
         <v>2792.28</v>
       </c>
       <c r="CH11" s="19">
         <v>226.96</v>
       </c>
       <c r="CI11" s="19">
         <v>433.38</v>
       </c>
       <c r="CJ11" s="20">
         <v>807.2</v>
       </c>
       <c r="CK11" s="20">
         <v>1073.53</v>
       </c>
-      <c r="CL11" s="15"/>
+      <c r="CL11" s="15">
+        <v>1546.75</v>
+      </c>
       <c r="CM11" s="15"/>
       <c r="CN11" s="15"/>
       <c r="CO11" s="16"/>
       <c r="CP11" s="15"/>
       <c r="CQ11" s="15"/>
       <c r="CR11" s="15"/>
       <c r="CS11" s="16"/>
     </row>
     <row r="12" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="14">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="14">
         <v>1085.8</v>
       </c>
       <c r="D12" s="14">
         <v>1357.8</v>
       </c>
       <c r="E12" s="14">
         <v>1720.8</v>
       </c>
       <c r="F12" s="14">
@@ -3782,51 +3798,53 @@
       </c>
       <c r="CD12" s="19">
         <v>1665.59</v>
       </c>
       <c r="CE12" s="15">
         <v>1790.2</v>
       </c>
       <c r="CF12" s="15">
         <v>1904.46</v>
       </c>
       <c r="CG12" s="16">
         <v>2105.13</v>
       </c>
       <c r="CH12" s="14">
         <v>177.88</v>
       </c>
       <c r="CI12" s="14">
         <v>387.87</v>
       </c>
       <c r="CJ12" s="14">
         <v>493.4</v>
       </c>
       <c r="CK12" s="14">
         <v>673.06</v>
       </c>
-      <c r="CL12" s="14"/>
+      <c r="CL12" s="14">
+        <v>903.92</v>
+      </c>
       <c r="CM12" s="19"/>
       <c r="CN12" s="19"/>
       <c r="CO12" s="16"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="15"/>
       <c r="CR12" s="15"/>
       <c r="CS12" s="16"/>
     </row>
     <row r="13" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="17">
         <v>459.7</v>
       </c>
       <c r="C13" s="17">
         <v>864.3</v>
       </c>
       <c r="D13" s="17">
         <v>1186.2</v>
       </c>
       <c r="E13" s="17">
         <v>1699.5</v>
       </c>
       <c r="F13" s="17">
@@ -4059,51 +4077,53 @@
       </c>
       <c r="CD13" s="15">
         <v>2614.4699999999998</v>
       </c>
       <c r="CE13" s="15">
         <v>2833.57</v>
       </c>
       <c r="CF13" s="15">
         <v>3004.67</v>
       </c>
       <c r="CG13" s="16">
         <v>3225.17</v>
       </c>
       <c r="CH13" s="19">
         <v>282.5</v>
       </c>
       <c r="CI13" s="19">
         <v>552.20000000000005</v>
       </c>
       <c r="CJ13" s="20">
         <v>751.5</v>
       </c>
       <c r="CK13" s="20">
         <v>1009</v>
       </c>
-      <c r="CL13" s="15"/>
+      <c r="CL13" s="15">
+        <v>1502.7</v>
+      </c>
       <c r="CM13" s="15"/>
       <c r="CN13" s="15"/>
       <c r="CO13" s="16"/>
       <c r="CP13" s="15"/>
       <c r="CQ13" s="15"/>
       <c r="CR13" s="15"/>
       <c r="CS13" s="16"/>
     </row>
     <row r="14" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="17">
         <v>185.1</v>
       </c>
       <c r="C14" s="17">
         <v>433.1</v>
       </c>
       <c r="D14" s="17">
         <v>622.79999999999995</v>
       </c>
       <c r="E14" s="17">
         <v>852.4</v>
       </c>
       <c r="F14" s="17">
@@ -4336,51 +4356,53 @@
       </c>
       <c r="CD14" s="15">
         <v>1353.26</v>
       </c>
       <c r="CE14" s="15">
         <v>1393.15</v>
       </c>
       <c r="CF14" s="15">
         <v>1428.08</v>
       </c>
       <c r="CG14" s="16">
         <v>1563.37</v>
       </c>
       <c r="CH14" s="19">
         <v>79.48</v>
       </c>
       <c r="CI14" s="19">
         <v>211.85</v>
       </c>
       <c r="CJ14" s="20">
         <v>333.5</v>
       </c>
       <c r="CK14" s="20">
         <v>447.22</v>
       </c>
-      <c r="CL14" s="15"/>
+      <c r="CL14" s="15">
+        <v>624.84</v>
+      </c>
       <c r="CM14" s="15"/>
       <c r="CN14" s="15"/>
       <c r="CO14" s="16"/>
       <c r="CP14" s="15"/>
       <c r="CQ14" s="15"/>
       <c r="CR14" s="15"/>
       <c r="CS14" s="16"/>
     </row>
     <row r="15" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="17">
         <v>437.2</v>
       </c>
       <c r="C15" s="17">
         <v>681.1</v>
       </c>
       <c r="D15" s="17">
         <v>970.4</v>
       </c>
       <c r="E15" s="17">
         <v>1258.0999999999999</v>
       </c>
       <c r="F15" s="17">
@@ -4613,51 +4635,53 @@
       </c>
       <c r="CD15" s="15">
         <v>1924.31</v>
       </c>
       <c r="CE15" s="15">
         <v>2099.91</v>
       </c>
       <c r="CF15" s="15">
         <v>2178.66</v>
       </c>
       <c r="CG15" s="16">
         <v>2294</v>
       </c>
       <c r="CH15" s="19">
         <v>165.11</v>
       </c>
       <c r="CI15" s="19">
         <v>299.33</v>
       </c>
       <c r="CJ15" s="20">
         <v>407.1</v>
       </c>
       <c r="CK15" s="20">
         <v>557.04999999999995</v>
       </c>
-      <c r="CL15" s="15"/>
+      <c r="CL15" s="15">
+        <v>718.9</v>
+      </c>
       <c r="CM15" s="15"/>
       <c r="CN15" s="15"/>
       <c r="CO15" s="16"/>
       <c r="CP15" s="15"/>
       <c r="CQ15" s="15"/>
       <c r="CR15" s="15"/>
       <c r="CS15" s="16"/>
     </row>
     <row r="16" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="17">
         <v>638.9</v>
       </c>
       <c r="C16" s="17">
         <v>1679.7</v>
       </c>
       <c r="D16" s="17">
         <v>2212.6</v>
       </c>
       <c r="E16" s="17">
         <v>3129.1</v>
       </c>
       <c r="F16" s="17">
@@ -4890,51 +4914,53 @@
       </c>
       <c r="CD16" s="19">
         <v>9061.8700000000008</v>
       </c>
       <c r="CE16" s="15">
         <v>9958.18</v>
       </c>
       <c r="CF16" s="15">
         <v>11001.13</v>
       </c>
       <c r="CG16" s="16">
         <v>12522.21</v>
       </c>
       <c r="CH16" s="19">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="19">
         <v>2983.64</v>
       </c>
       <c r="CJ16" s="20">
         <v>4344.8999999999996</v>
       </c>
       <c r="CK16" s="20">
         <v>6006.87</v>
       </c>
-      <c r="CL16" s="15"/>
+      <c r="CL16" s="15">
+        <v>6933.89</v>
+      </c>
       <c r="CM16" s="15"/>
       <c r="CN16" s="15"/>
       <c r="CO16" s="16"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="15"/>
       <c r="CR16" s="15"/>
       <c r="CS16" s="16"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="19">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="19">
         <v>1268.5999999999999</v>
       </c>
       <c r="D17" s="19">
         <v>1733.1</v>
       </c>
       <c r="E17" s="19">
         <v>2092.1</v>
       </c>
       <c r="F17" s="19">
@@ -5167,51 +5193,53 @@
       </c>
       <c r="CD17" s="19">
         <v>2836.45</v>
       </c>
       <c r="CE17" s="15">
         <v>3082.74</v>
       </c>
       <c r="CF17" s="15">
         <v>3282.05</v>
       </c>
       <c r="CG17" s="16">
         <v>3646.29</v>
       </c>
       <c r="CH17" s="19">
         <v>402.07</v>
       </c>
       <c r="CI17" s="19">
         <v>863.25</v>
       </c>
       <c r="CJ17" s="20">
         <v>1187.4000000000001</v>
       </c>
       <c r="CK17" s="20">
         <v>1444.74</v>
       </c>
-      <c r="CL17" s="15"/>
+      <c r="CL17" s="15">
+        <v>1765.8</v>
+      </c>
       <c r="CM17" s="15"/>
       <c r="CN17" s="15"/>
       <c r="CO17" s="16"/>
       <c r="CP17" s="19"/>
       <c r="CQ17" s="15"/>
       <c r="CR17" s="15"/>
       <c r="CS17" s="16"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>1332</v>
       </c>
       <c r="C18" s="19">
         <v>2982</v>
       </c>
       <c r="D18" s="19">
         <v>4025.2</v>
       </c>
       <c r="E18" s="19">
         <v>5055.5</v>
       </c>
       <c r="F18" s="19">
@@ -5444,51 +5472,53 @@
       </c>
       <c r="CD18" s="15">
         <v>11742.04</v>
       </c>
       <c r="CE18" s="15">
         <v>12730.87</v>
       </c>
       <c r="CF18" s="15">
         <v>13710.77</v>
       </c>
       <c r="CG18" s="16">
         <v>14822.44</v>
       </c>
       <c r="CH18" s="19">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="19">
         <v>2944.68</v>
       </c>
       <c r="CJ18" s="20">
         <v>4189</v>
       </c>
       <c r="CK18" s="20">
         <v>5400.93</v>
       </c>
-      <c r="CL18" s="15"/>
+      <c r="CL18" s="15">
+        <v>6663</v>
+      </c>
       <c r="CM18" s="15"/>
       <c r="CN18" s="15"/>
       <c r="CO18" s="16"/>
       <c r="CP18" s="15"/>
       <c r="CQ18" s="15"/>
       <c r="CR18" s="15"/>
       <c r="CS18" s="16"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="15">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="15">
         <v>1406.3</v>
       </c>
       <c r="D19" s="15">
         <v>1638.3</v>
       </c>
       <c r="E19" s="15">
         <v>2266.8000000000002</v>
       </c>
       <c r="F19" s="15">
@@ -5721,51 +5751,53 @@
       </c>
       <c r="CD19" s="15">
         <v>2099.23</v>
       </c>
       <c r="CE19" s="15">
         <v>2213.02</v>
       </c>
       <c r="CF19" s="15">
         <v>2394.83</v>
       </c>
       <c r="CG19" s="16">
         <v>2651.22</v>
       </c>
       <c r="CH19" s="15">
         <v>198.61</v>
       </c>
       <c r="CI19" s="15">
         <v>451.22</v>
       </c>
       <c r="CJ19" s="20">
         <v>573.20000000000005</v>
       </c>
       <c r="CK19" s="20">
         <v>888.81</v>
       </c>
-      <c r="CL19" s="15"/>
+      <c r="CL19" s="15">
+        <v>1167.76</v>
+      </c>
       <c r="CM19" s="15"/>
       <c r="CN19" s="15"/>
       <c r="CO19" s="16"/>
       <c r="CP19" s="15"/>
       <c r="CQ19" s="15"/>
       <c r="CR19" s="15"/>
       <c r="CS19" s="16"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="14">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="14">
         <v>517.6</v>
       </c>
       <c r="D20" s="14">
         <v>692</v>
       </c>
       <c r="E20" s="14">
         <v>1148.7</v>
       </c>
       <c r="F20" s="14">
@@ -5998,51 +6030,53 @@
       </c>
       <c r="CD20" s="15">
         <v>1206.92</v>
       </c>
       <c r="CE20" s="15">
         <v>1261.92</v>
       </c>
       <c r="CF20" s="15">
         <v>1374.52</v>
       </c>
       <c r="CG20" s="16">
         <v>1539.42</v>
       </c>
       <c r="CH20" s="14">
         <v>138</v>
       </c>
       <c r="CI20" s="14">
         <v>250.5</v>
       </c>
       <c r="CJ20" s="14">
         <v>325.60000000000002</v>
       </c>
       <c r="CK20" s="14">
         <v>515.5</v>
       </c>
-      <c r="CL20" s="14"/>
+      <c r="CL20" s="14">
+        <v>728</v>
+      </c>
       <c r="CM20" s="19"/>
       <c r="CN20" s="19"/>
       <c r="CO20" s="16"/>
       <c r="CP20" s="15"/>
       <c r="CQ20" s="15"/>
       <c r="CR20" s="15"/>
       <c r="CS20" s="16"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="19">
         <v>913.6</v>
       </c>
       <c r="C21" s="19">
         <v>1701.4</v>
       </c>
       <c r="D21" s="19">
         <v>2299.9</v>
       </c>
       <c r="E21" s="19">
         <v>2779.2</v>
       </c>
       <c r="F21" s="19">
@@ -6275,51 +6309,53 @@
       </c>
       <c r="CD21" s="19">
         <v>1670.77</v>
       </c>
       <c r="CE21" s="15">
         <v>1713.93</v>
       </c>
       <c r="CF21" s="15">
         <v>1903.26</v>
       </c>
       <c r="CG21" s="16">
         <v>2091.0500000000002</v>
       </c>
       <c r="CH21" s="19">
         <v>191.17</v>
       </c>
       <c r="CI21" s="19">
         <v>425.88</v>
       </c>
       <c r="CJ21" s="20">
         <v>603.20000000000005</v>
       </c>
       <c r="CK21" s="20">
         <v>805.24</v>
       </c>
-      <c r="CL21" s="15"/>
+      <c r="CL21" s="15">
+        <v>1048.01</v>
+      </c>
       <c r="CM21" s="15"/>
       <c r="CN21" s="15"/>
       <c r="CO21" s="16"/>
       <c r="CP21" s="19"/>
       <c r="CQ21" s="15"/>
       <c r="CR21" s="15"/>
       <c r="CS21" s="16"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="19">
         <v>496.1</v>
       </c>
       <c r="C22" s="19">
         <v>931.4</v>
       </c>
       <c r="D22" s="19">
         <v>1297.4000000000001</v>
       </c>
       <c r="E22" s="19">
         <v>1663.7</v>
       </c>
       <c r="F22" s="19">
@@ -6552,51 +6588,53 @@
       </c>
       <c r="CD22" s="15">
         <v>1954.05</v>
       </c>
       <c r="CE22" s="15">
         <v>2125.79</v>
       </c>
       <c r="CF22" s="15">
         <v>2240.6999999999998</v>
       </c>
       <c r="CG22" s="16">
         <v>2521.96</v>
       </c>
       <c r="CH22" s="19">
         <v>190.88</v>
       </c>
       <c r="CI22" s="19">
         <v>407.73</v>
       </c>
       <c r="CJ22" s="24">
         <v>628.9</v>
       </c>
       <c r="CK22" s="24">
         <v>923.45</v>
       </c>
-      <c r="CL22" s="15"/>
+      <c r="CL22" s="15">
+        <v>1210.94</v>
+      </c>
       <c r="CM22" s="15"/>
       <c r="CN22" s="15"/>
       <c r="CO22" s="16"/>
       <c r="CP22" s="15"/>
       <c r="CQ22" s="15"/>
       <c r="CR22" s="15"/>
       <c r="CS22" s="16"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="19">
         <v>414.1</v>
       </c>
       <c r="C23" s="19">
         <v>850.9</v>
       </c>
       <c r="D23" s="19">
         <v>1024.4000000000001</v>
       </c>
       <c r="E23" s="19">
         <v>1334</v>
       </c>
       <c r="F23" s="19">
@@ -6829,51 +6867,53 @@
       </c>
       <c r="CD23" s="15">
         <v>1281.95</v>
       </c>
       <c r="CE23" s="15">
         <v>1330.51</v>
       </c>
       <c r="CF23" s="15">
         <v>1386.44</v>
       </c>
       <c r="CG23" s="16">
         <v>1512.26</v>
       </c>
       <c r="CH23" s="19">
         <v>123.7</v>
       </c>
       <c r="CI23" s="19">
         <v>271.87</v>
       </c>
       <c r="CJ23" s="24">
         <v>360.8</v>
       </c>
       <c r="CK23" s="24">
         <v>544.88</v>
       </c>
-      <c r="CL23" s="15"/>
+      <c r="CL23" s="15">
+        <v>716.51</v>
+      </c>
       <c r="CM23" s="15"/>
       <c r="CN23" s="15"/>
       <c r="CO23" s="16"/>
       <c r="CP23" s="15"/>
       <c r="CQ23" s="15"/>
       <c r="CR23" s="15"/>
       <c r="CS23" s="16"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="15">
         <v>670.9</v>
       </c>
       <c r="C24" s="15">
         <v>1298.9000000000001</v>
       </c>
       <c r="D24" s="15">
         <v>1575.6</v>
       </c>
       <c r="E24" s="15">
         <v>2006.4</v>
       </c>
       <c r="F24" s="15">
@@ -7106,51 +7146,53 @@
       </c>
       <c r="CD24" s="15">
         <v>2313.69</v>
       </c>
       <c r="CE24" s="15">
         <v>2418.5</v>
       </c>
       <c r="CF24" s="15">
         <v>2569.06</v>
       </c>
       <c r="CG24" s="16">
         <v>2808.02</v>
       </c>
       <c r="CH24" s="15">
         <v>317.11</v>
       </c>
       <c r="CI24" s="15">
         <v>654.24</v>
       </c>
       <c r="CJ24" s="15">
         <v>945.3</v>
       </c>
       <c r="CK24" s="15">
         <v>1251.56</v>
       </c>
-      <c r="CL24" s="15"/>
+      <c r="CL24" s="15">
+        <v>1557.6</v>
+      </c>
       <c r="CM24" s="15"/>
       <c r="CN24" s="15"/>
       <c r="CO24" s="16"/>
       <c r="CP24" s="15"/>
       <c r="CQ24" s="15"/>
       <c r="CR24" s="15"/>
       <c r="CS24" s="16"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
       <c r="AX26" s="33" t="s">
         <v>39</v>
       </c>
       <c r="AY26" s="33"/>
       <c r="AZ26" s="33"/>
       <c r="BA26" s="33"/>
       <c r="BB26" s="33"/>
       <c r="BC26" s="33"/>
       <c r="BD26" s="33"/>
       <c r="BE26" s="33"/>
       <c r="BF26" s="33"/>
       <c r="BG26" s="33"/>
       <c r="BH26" s="33"/>
       <c r="BI26" s="33"/>
       <c r="BJ26" s="33"/>