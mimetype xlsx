--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -757,51 +757,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="2" customWidth="1"/>
     <col min="13" max="14" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="35" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.140625" style="2" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
@@ -1569,51 +1569,53 @@
       </c>
       <c r="CE4" s="10">
         <v>53388.02</v>
       </c>
       <c r="CF4" s="10">
         <v>57289.59</v>
       </c>
       <c r="CG4" s="10">
         <v>62968.58</v>
       </c>
       <c r="CH4" s="7">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="7">
         <v>12339.82</v>
       </c>
       <c r="CJ4" s="9">
         <v>17571.2</v>
       </c>
       <c r="CK4" s="9">
         <v>23810.31</v>
       </c>
       <c r="CL4" s="10">
         <v>30151.02</v>
       </c>
-      <c r="CM4" s="11"/>
+      <c r="CM4" s="11">
+        <v>40042.699999999997</v>
+      </c>
       <c r="CN4" s="11"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="11"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14">
         <v>184.9</v>
       </c>
       <c r="C5" s="14">
         <v>379.1</v>
       </c>
       <c r="D5" s="14">
         <v>522.1</v>
       </c>
       <c r="E5" s="14">
         <v>637.20000000000005</v>
       </c>
       <c r="F5" s="14">
         <v>765.1</v>
@@ -1848,51 +1850,53 @@
       </c>
       <c r="CE5" s="15">
         <v>65.63</v>
       </c>
       <c r="CF5" s="15">
         <v>71.13</v>
       </c>
       <c r="CG5" s="16">
         <v>83.43</v>
       </c>
       <c r="CH5" s="14">
         <v>3.9</v>
       </c>
       <c r="CI5" s="14">
         <v>7.7</v>
       </c>
       <c r="CJ5" s="14">
         <v>16</v>
       </c>
       <c r="CK5" s="14">
         <v>19.7</v>
       </c>
       <c r="CL5" s="14">
         <v>20.8</v>
       </c>
-      <c r="CM5" s="14"/>
+      <c r="CM5" s="14">
+        <v>24.2</v>
+      </c>
       <c r="CN5" s="14"/>
       <c r="CO5" s="16"/>
       <c r="CP5" s="14"/>
       <c r="CQ5" s="15"/>
       <c r="CR5" s="15"/>
       <c r="CS5" s="16"/>
     </row>
     <row r="6" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="17">
         <v>336</v>
       </c>
       <c r="C6" s="17">
         <v>637.4</v>
       </c>
       <c r="D6" s="17">
         <v>926.8</v>
       </c>
       <c r="E6" s="17">
         <v>1297.5</v>
       </c>
       <c r="F6" s="17">
         <v>1706.6</v>
@@ -2127,51 +2131,53 @@
       </c>
       <c r="CE6" s="15">
         <v>1025.5899999999999</v>
       </c>
       <c r="CF6" s="15">
         <v>1064.19</v>
       </c>
       <c r="CG6" s="16">
         <v>1159.69</v>
       </c>
       <c r="CH6" s="19">
         <v>180.6</v>
       </c>
       <c r="CI6" s="19">
         <v>346.71</v>
       </c>
       <c r="CJ6" s="20">
         <v>483.9</v>
       </c>
       <c r="CK6" s="20">
         <v>589.01</v>
       </c>
       <c r="CL6" s="15">
         <v>737.61</v>
       </c>
-      <c r="CM6" s="15"/>
+      <c r="CM6" s="15">
+        <v>873.4</v>
+      </c>
       <c r="CN6" s="15"/>
       <c r="CO6" s="16"/>
       <c r="CP6" s="15"/>
       <c r="CQ6" s="15"/>
       <c r="CR6" s="15"/>
       <c r="CS6" s="16"/>
     </row>
     <row r="7" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="17">
         <v>13.3</v>
       </c>
       <c r="C7" s="17">
         <v>32.9</v>
       </c>
       <c r="D7" s="17">
         <v>35.4</v>
       </c>
       <c r="E7" s="17">
         <v>42.6</v>
       </c>
       <c r="F7" s="17">
         <v>57.3</v>
@@ -2406,51 +2412,53 @@
       </c>
       <c r="CE7" s="15">
         <v>27.3</v>
       </c>
       <c r="CF7" s="15">
         <v>29.1</v>
       </c>
       <c r="CG7" s="16">
         <v>38.4</v>
       </c>
       <c r="CH7" s="19">
         <v>5.8</v>
       </c>
       <c r="CI7" s="19">
         <v>11.8</v>
       </c>
       <c r="CJ7" s="20">
         <v>13</v>
       </c>
       <c r="CK7" s="20">
         <v>16.5</v>
       </c>
       <c r="CL7" s="15">
         <v>21.5</v>
       </c>
-      <c r="CM7" s="15"/>
+      <c r="CM7" s="15">
+        <v>22.9</v>
+      </c>
       <c r="CN7" s="15"/>
       <c r="CO7" s="16"/>
       <c r="CP7" s="15"/>
       <c r="CQ7" s="15"/>
       <c r="CR7" s="15"/>
       <c r="CS7" s="16"/>
     </row>
     <row r="8" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="17">
         <v>116.3</v>
       </c>
       <c r="C8" s="17">
         <v>134</v>
       </c>
       <c r="D8" s="17">
         <v>140</v>
       </c>
       <c r="E8" s="17">
         <v>418.4</v>
       </c>
       <c r="F8" s="17">
         <v>436.8</v>
@@ -2685,51 +2693,53 @@
       </c>
       <c r="CE8" s="15">
         <v>473.13</v>
       </c>
       <c r="CF8" s="15">
         <v>531.12</v>
       </c>
       <c r="CG8" s="16">
         <v>546.66999999999996</v>
       </c>
       <c r="CH8" s="19">
         <v>112.8</v>
       </c>
       <c r="CI8" s="19">
         <v>150.9</v>
       </c>
       <c r="CJ8" s="20">
         <v>156.6</v>
       </c>
       <c r="CK8" s="20">
         <v>276.31</v>
       </c>
       <c r="CL8" s="15">
         <v>283.31</v>
       </c>
-      <c r="CM8" s="15"/>
+      <c r="CM8" s="15">
+        <v>292.3</v>
+      </c>
       <c r="CN8" s="15"/>
       <c r="CO8" s="16"/>
       <c r="CP8" s="15"/>
       <c r="CQ8" s="15"/>
       <c r="CR8" s="15"/>
       <c r="CS8" s="16"/>
     </row>
     <row r="9" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="17">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="17">
         <v>647.79999999999995</v>
       </c>
       <c r="D9" s="17">
         <v>796.5</v>
       </c>
       <c r="E9" s="17">
         <v>985.1</v>
       </c>
       <c r="F9" s="17">
         <v>1545.1</v>
@@ -2964,51 +2974,53 @@
       </c>
       <c r="CE9" s="15">
         <v>1654.94</v>
       </c>
       <c r="CF9" s="15">
         <v>1704.14</v>
       </c>
       <c r="CG9" s="16">
         <v>1806.19</v>
       </c>
       <c r="CH9" s="19">
         <v>100.95</v>
       </c>
       <c r="CI9" s="19">
         <v>231.5</v>
       </c>
       <c r="CJ9" s="20">
         <v>306.39999999999998</v>
       </c>
       <c r="CK9" s="20">
         <v>466.65</v>
       </c>
       <c r="CL9" s="15">
         <v>640.97</v>
       </c>
-      <c r="CM9" s="15"/>
+      <c r="CM9" s="15">
+        <v>1314.5</v>
+      </c>
       <c r="CN9" s="15"/>
       <c r="CO9" s="16"/>
       <c r="CP9" s="15"/>
       <c r="CQ9" s="15"/>
       <c r="CR9" s="15"/>
       <c r="CS9" s="16"/>
     </row>
     <row r="10" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="17">
         <v>393.2</v>
       </c>
       <c r="C10" s="17">
         <v>745.4</v>
       </c>
       <c r="D10" s="17">
         <v>1049.9000000000001</v>
       </c>
       <c r="E10" s="17">
         <v>1489.3</v>
       </c>
       <c r="F10" s="17">
         <v>2213.4</v>
@@ -3243,51 +3255,53 @@
       </c>
       <c r="CE10" s="15">
         <v>2764</v>
       </c>
       <c r="CF10" s="15">
         <v>2981.8</v>
       </c>
       <c r="CG10" s="16">
         <v>3239.79</v>
       </c>
       <c r="CH10" s="19">
         <v>242.1</v>
       </c>
       <c r="CI10" s="19">
         <v>454.2</v>
       </c>
       <c r="CJ10" s="20">
         <v>644.6</v>
       </c>
       <c r="CK10" s="20">
         <v>900.11</v>
       </c>
       <c r="CL10" s="15">
         <v>1358.31</v>
       </c>
-      <c r="CM10" s="15"/>
+      <c r="CM10" s="15">
+        <v>1898.1</v>
+      </c>
       <c r="CN10" s="15"/>
       <c r="CO10" s="16"/>
       <c r="CP10" s="15"/>
       <c r="CQ10" s="15"/>
       <c r="CR10" s="15"/>
       <c r="CS10" s="16"/>
     </row>
     <row r="11" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="17">
         <v>777.9</v>
       </c>
       <c r="C11" s="17">
         <v>1418</v>
       </c>
       <c r="D11" s="17">
         <v>2242.1</v>
       </c>
       <c r="E11" s="17">
         <v>3067.3</v>
       </c>
       <c r="F11" s="17">
         <v>4064.1</v>
@@ -3522,51 +3536,53 @@
       </c>
       <c r="CE11" s="15">
         <v>2425.46</v>
       </c>
       <c r="CF11" s="15">
         <v>2529.2800000000002</v>
       </c>
       <c r="CG11" s="16">
         <v>2792.28</v>
       </c>
       <c r="CH11" s="19">
         <v>226.96</v>
       </c>
       <c r="CI11" s="19">
         <v>433.38</v>
       </c>
       <c r="CJ11" s="20">
         <v>807.2</v>
       </c>
       <c r="CK11" s="20">
         <v>1073.53</v>
       </c>
       <c r="CL11" s="15">
         <v>1546.75</v>
       </c>
-      <c r="CM11" s="15"/>
+      <c r="CM11" s="15">
+        <v>1978.5</v>
+      </c>
       <c r="CN11" s="15"/>
       <c r="CO11" s="16"/>
       <c r="CP11" s="15"/>
       <c r="CQ11" s="15"/>
       <c r="CR11" s="15"/>
       <c r="CS11" s="16"/>
     </row>
     <row r="12" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="14">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="14">
         <v>1085.8</v>
       </c>
       <c r="D12" s="14">
         <v>1357.8</v>
       </c>
       <c r="E12" s="14">
         <v>1720.8</v>
       </c>
       <c r="F12" s="14">
         <v>2138.1999999999998</v>
@@ -3801,51 +3817,53 @@
       </c>
       <c r="CE12" s="15">
         <v>1790.2</v>
       </c>
       <c r="CF12" s="15">
         <v>1904.46</v>
       </c>
       <c r="CG12" s="16">
         <v>2105.13</v>
       </c>
       <c r="CH12" s="14">
         <v>177.88</v>
       </c>
       <c r="CI12" s="14">
         <v>387.87</v>
       </c>
       <c r="CJ12" s="14">
         <v>493.4</v>
       </c>
       <c r="CK12" s="14">
         <v>673.06</v>
       </c>
       <c r="CL12" s="14">
         <v>903.92</v>
       </c>
-      <c r="CM12" s="19"/>
+      <c r="CM12" s="19">
+        <v>1105</v>
+      </c>
       <c r="CN12" s="19"/>
       <c r="CO12" s="16"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="15"/>
       <c r="CR12" s="15"/>
       <c r="CS12" s="16"/>
     </row>
     <row r="13" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="17">
         <v>459.7</v>
       </c>
       <c r="C13" s="17">
         <v>864.3</v>
       </c>
       <c r="D13" s="17">
         <v>1186.2</v>
       </c>
       <c r="E13" s="17">
         <v>1699.5</v>
       </c>
       <c r="F13" s="17">
         <v>2390.6999999999998</v>
@@ -4080,51 +4098,53 @@
       </c>
       <c r="CE13" s="15">
         <v>2833.57</v>
       </c>
       <c r="CF13" s="15">
         <v>3004.67</v>
       </c>
       <c r="CG13" s="16">
         <v>3225.17</v>
       </c>
       <c r="CH13" s="19">
         <v>282.5</v>
       </c>
       <c r="CI13" s="19">
         <v>552.20000000000005</v>
       </c>
       <c r="CJ13" s="20">
         <v>751.5</v>
       </c>
       <c r="CK13" s="20">
         <v>1009</v>
       </c>
       <c r="CL13" s="15">
         <v>1502.7</v>
       </c>
-      <c r="CM13" s="15"/>
+      <c r="CM13" s="15">
+        <v>1936.7</v>
+      </c>
       <c r="CN13" s="15"/>
       <c r="CO13" s="16"/>
       <c r="CP13" s="15"/>
       <c r="CQ13" s="15"/>
       <c r="CR13" s="15"/>
       <c r="CS13" s="16"/>
     </row>
     <row r="14" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="17">
         <v>185.1</v>
       </c>
       <c r="C14" s="17">
         <v>433.1</v>
       </c>
       <c r="D14" s="17">
         <v>622.79999999999995</v>
       </c>
       <c r="E14" s="17">
         <v>852.4</v>
       </c>
       <c r="F14" s="17">
         <v>1249.0999999999999</v>
@@ -4359,51 +4379,53 @@
       </c>
       <c r="CE14" s="15">
         <v>1393.15</v>
       </c>
       <c r="CF14" s="15">
         <v>1428.08</v>
       </c>
       <c r="CG14" s="16">
         <v>1563.37</v>
       </c>
       <c r="CH14" s="19">
         <v>79.48</v>
       </c>
       <c r="CI14" s="19">
         <v>211.85</v>
       </c>
       <c r="CJ14" s="20">
         <v>333.5</v>
       </c>
       <c r="CK14" s="20">
         <v>447.22</v>
       </c>
       <c r="CL14" s="15">
         <v>624.84</v>
       </c>
-      <c r="CM14" s="15"/>
+      <c r="CM14" s="15">
+        <v>1068.7</v>
+      </c>
       <c r="CN14" s="15"/>
       <c r="CO14" s="16"/>
       <c r="CP14" s="15"/>
       <c r="CQ14" s="15"/>
       <c r="CR14" s="15"/>
       <c r="CS14" s="16"/>
     </row>
     <row r="15" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="17">
         <v>437.2</v>
       </c>
       <c r="C15" s="17">
         <v>681.1</v>
       </c>
       <c r="D15" s="17">
         <v>970.4</v>
       </c>
       <c r="E15" s="17">
         <v>1258.0999999999999</v>
       </c>
       <c r="F15" s="17">
         <v>1520.2</v>
@@ -4638,51 +4660,53 @@
       </c>
       <c r="CE15" s="15">
         <v>2099.91</v>
       </c>
       <c r="CF15" s="15">
         <v>2178.66</v>
       </c>
       <c r="CG15" s="16">
         <v>2294</v>
       </c>
       <c r="CH15" s="19">
         <v>165.11</v>
       </c>
       <c r="CI15" s="19">
         <v>299.33</v>
       </c>
       <c r="CJ15" s="20">
         <v>407.1</v>
       </c>
       <c r="CK15" s="20">
         <v>557.04999999999995</v>
       </c>
       <c r="CL15" s="15">
         <v>718.9</v>
       </c>
-      <c r="CM15" s="15"/>
+      <c r="CM15" s="15">
+        <v>1357.2</v>
+      </c>
       <c r="CN15" s="15"/>
       <c r="CO15" s="16"/>
       <c r="CP15" s="15"/>
       <c r="CQ15" s="15"/>
       <c r="CR15" s="15"/>
       <c r="CS15" s="16"/>
     </row>
     <row r="16" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="17">
         <v>638.9</v>
       </c>
       <c r="C16" s="17">
         <v>1679.7</v>
       </c>
       <c r="D16" s="17">
         <v>2212.6</v>
       </c>
       <c r="E16" s="17">
         <v>3129.1</v>
       </c>
       <c r="F16" s="17">
         <v>3901.3</v>
@@ -4917,51 +4941,53 @@
       </c>
       <c r="CE16" s="15">
         <v>9958.18</v>
       </c>
       <c r="CF16" s="15">
         <v>11001.13</v>
       </c>
       <c r="CG16" s="16">
         <v>12522.21</v>
       </c>
       <c r="CH16" s="19">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="19">
         <v>2983.64</v>
       </c>
       <c r="CJ16" s="20">
         <v>4344.8999999999996</v>
       </c>
       <c r="CK16" s="20">
         <v>6006.87</v>
       </c>
       <c r="CL16" s="15">
         <v>6933.89</v>
       </c>
-      <c r="CM16" s="15"/>
+      <c r="CM16" s="15">
+        <v>9868.6</v>
+      </c>
       <c r="CN16" s="15"/>
       <c r="CO16" s="16"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="15"/>
       <c r="CR16" s="15"/>
       <c r="CS16" s="16"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="19">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="19">
         <v>1268.5999999999999</v>
       </c>
       <c r="D17" s="19">
         <v>1733.1</v>
       </c>
       <c r="E17" s="19">
         <v>2092.1</v>
       </c>
       <c r="F17" s="19">
         <v>2589.8000000000002</v>
@@ -5196,51 +5222,53 @@
       </c>
       <c r="CE17" s="15">
         <v>3082.74</v>
       </c>
       <c r="CF17" s="15">
         <v>3282.05</v>
       </c>
       <c r="CG17" s="16">
         <v>3646.29</v>
       </c>
       <c r="CH17" s="19">
         <v>402.07</v>
       </c>
       <c r="CI17" s="19">
         <v>863.25</v>
       </c>
       <c r="CJ17" s="20">
         <v>1187.4000000000001</v>
       </c>
       <c r="CK17" s="20">
         <v>1444.74</v>
       </c>
       <c r="CL17" s="15">
         <v>1765.8</v>
       </c>
-      <c r="CM17" s="15"/>
+      <c r="CM17" s="15">
+        <v>2210.4</v>
+      </c>
       <c r="CN17" s="15"/>
       <c r="CO17" s="16"/>
       <c r="CP17" s="19"/>
       <c r="CQ17" s="15"/>
       <c r="CR17" s="15"/>
       <c r="CS17" s="16"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>1332</v>
       </c>
       <c r="C18" s="19">
         <v>2982</v>
       </c>
       <c r="D18" s="19">
         <v>4025.2</v>
       </c>
       <c r="E18" s="19">
         <v>5055.5</v>
       </c>
       <c r="F18" s="19">
         <v>6425.3</v>
@@ -5475,51 +5503,53 @@
       </c>
       <c r="CE18" s="15">
         <v>12730.87</v>
       </c>
       <c r="CF18" s="15">
         <v>13710.77</v>
       </c>
       <c r="CG18" s="16">
         <v>14822.44</v>
       </c>
       <c r="CH18" s="19">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="19">
         <v>2944.68</v>
       </c>
       <c r="CJ18" s="20">
         <v>4189</v>
       </c>
       <c r="CK18" s="20">
         <v>5400.93</v>
       </c>
       <c r="CL18" s="15">
         <v>6663</v>
       </c>
-      <c r="CM18" s="15"/>
+      <c r="CM18" s="15">
+        <v>7817.3</v>
+      </c>
       <c r="CN18" s="15"/>
       <c r="CO18" s="16"/>
       <c r="CP18" s="15"/>
       <c r="CQ18" s="15"/>
       <c r="CR18" s="15"/>
       <c r="CS18" s="16"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="15">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="15">
         <v>1406.3</v>
       </c>
       <c r="D19" s="15">
         <v>1638.3</v>
       </c>
       <c r="E19" s="15">
         <v>2266.8000000000002</v>
       </c>
       <c r="F19" s="15">
         <v>2866.1</v>
@@ -5754,51 +5784,53 @@
       </c>
       <c r="CE19" s="15">
         <v>2213.02</v>
       </c>
       <c r="CF19" s="15">
         <v>2394.83</v>
       </c>
       <c r="CG19" s="16">
         <v>2651.22</v>
       </c>
       <c r="CH19" s="15">
         <v>198.61</v>
       </c>
       <c r="CI19" s="15">
         <v>451.22</v>
       </c>
       <c r="CJ19" s="20">
         <v>573.20000000000005</v>
       </c>
       <c r="CK19" s="20">
         <v>888.81</v>
       </c>
       <c r="CL19" s="15">
         <v>1167.76</v>
       </c>
-      <c r="CM19" s="15"/>
+      <c r="CM19" s="15">
+        <v>1437.6</v>
+      </c>
       <c r="CN19" s="15"/>
       <c r="CO19" s="16"/>
       <c r="CP19" s="15"/>
       <c r="CQ19" s="15"/>
       <c r="CR19" s="15"/>
       <c r="CS19" s="16"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="14">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="14">
         <v>517.6</v>
       </c>
       <c r="D20" s="14">
         <v>692</v>
       </c>
       <c r="E20" s="14">
         <v>1148.7</v>
       </c>
       <c r="F20" s="14">
         <v>1522.8</v>
@@ -6033,51 +6065,53 @@
       </c>
       <c r="CE20" s="15">
         <v>1261.92</v>
       </c>
       <c r="CF20" s="15">
         <v>1374.52</v>
       </c>
       <c r="CG20" s="16">
         <v>1539.42</v>
       </c>
       <c r="CH20" s="14">
         <v>138</v>
       </c>
       <c r="CI20" s="14">
         <v>250.5</v>
       </c>
       <c r="CJ20" s="14">
         <v>325.60000000000002</v>
       </c>
       <c r="CK20" s="14">
         <v>515.5</v>
       </c>
       <c r="CL20" s="14">
         <v>728</v>
       </c>
-      <c r="CM20" s="19"/>
+      <c r="CM20" s="19">
+        <v>944</v>
+      </c>
       <c r="CN20" s="19"/>
       <c r="CO20" s="16"/>
       <c r="CP20" s="15"/>
       <c r="CQ20" s="15"/>
       <c r="CR20" s="15"/>
       <c r="CS20" s="16"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="19">
         <v>913.6</v>
       </c>
       <c r="C21" s="19">
         <v>1701.4</v>
       </c>
       <c r="D21" s="19">
         <v>2299.9</v>
       </c>
       <c r="E21" s="19">
         <v>2779.2</v>
       </c>
       <c r="F21" s="19">
         <v>3324.2</v>
@@ -6312,51 +6346,53 @@
       </c>
       <c r="CE21" s="15">
         <v>1713.93</v>
       </c>
       <c r="CF21" s="15">
         <v>1903.26</v>
       </c>
       <c r="CG21" s="16">
         <v>2091.0500000000002</v>
       </c>
       <c r="CH21" s="19">
         <v>191.17</v>
       </c>
       <c r="CI21" s="19">
         <v>425.88</v>
       </c>
       <c r="CJ21" s="20">
         <v>603.20000000000005</v>
       </c>
       <c r="CK21" s="20">
         <v>805.24</v>
       </c>
       <c r="CL21" s="15">
         <v>1048.01</v>
       </c>
-      <c r="CM21" s="15"/>
+      <c r="CM21" s="15">
+        <v>1314</v>
+      </c>
       <c r="CN21" s="15"/>
       <c r="CO21" s="16"/>
       <c r="CP21" s="19"/>
       <c r="CQ21" s="15"/>
       <c r="CR21" s="15"/>
       <c r="CS21" s="16"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="19">
         <v>496.1</v>
       </c>
       <c r="C22" s="19">
         <v>931.4</v>
       </c>
       <c r="D22" s="19">
         <v>1297.4000000000001</v>
       </c>
       <c r="E22" s="19">
         <v>1663.7</v>
       </c>
       <c r="F22" s="19">
         <v>2061.4</v>
@@ -6591,51 +6627,53 @@
       </c>
       <c r="CE22" s="15">
         <v>2125.79</v>
       </c>
       <c r="CF22" s="15">
         <v>2240.6999999999998</v>
       </c>
       <c r="CG22" s="16">
         <v>2521.96</v>
       </c>
       <c r="CH22" s="19">
         <v>190.88</v>
       </c>
       <c r="CI22" s="19">
         <v>407.73</v>
       </c>
       <c r="CJ22" s="24">
         <v>628.9</v>
       </c>
       <c r="CK22" s="24">
         <v>923.45</v>
       </c>
       <c r="CL22" s="15">
         <v>1210.94</v>
       </c>
-      <c r="CM22" s="15"/>
+      <c r="CM22" s="15">
+        <v>1570.7</v>
+      </c>
       <c r="CN22" s="15"/>
       <c r="CO22" s="16"/>
       <c r="CP22" s="15"/>
       <c r="CQ22" s="15"/>
       <c r="CR22" s="15"/>
       <c r="CS22" s="16"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="19">
         <v>414.1</v>
       </c>
       <c r="C23" s="19">
         <v>850.9</v>
       </c>
       <c r="D23" s="19">
         <v>1024.4000000000001</v>
       </c>
       <c r="E23" s="19">
         <v>1334</v>
       </c>
       <c r="F23" s="19">
         <v>1638.9</v>
@@ -6870,51 +6908,53 @@
       </c>
       <c r="CE23" s="15">
         <v>1330.51</v>
       </c>
       <c r="CF23" s="15">
         <v>1386.44</v>
       </c>
       <c r="CG23" s="16">
         <v>1512.26</v>
       </c>
       <c r="CH23" s="19">
         <v>123.7</v>
       </c>
       <c r="CI23" s="19">
         <v>271.87</v>
       </c>
       <c r="CJ23" s="24">
         <v>360.8</v>
       </c>
       <c r="CK23" s="24">
         <v>544.88</v>
       </c>
       <c r="CL23" s="15">
         <v>716.51</v>
       </c>
-      <c r="CM23" s="15"/>
+      <c r="CM23" s="15">
+        <v>1172.2</v>
+      </c>
       <c r="CN23" s="15"/>
       <c r="CO23" s="16"/>
       <c r="CP23" s="15"/>
       <c r="CQ23" s="15"/>
       <c r="CR23" s="15"/>
       <c r="CS23" s="16"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="15">
         <v>670.9</v>
       </c>
       <c r="C24" s="15">
         <v>1298.9000000000001</v>
       </c>
       <c r="D24" s="15">
         <v>1575.6</v>
       </c>
       <c r="E24" s="15">
         <v>2006.4</v>
       </c>
       <c r="F24" s="15">
         <v>2391.8000000000002</v>
@@ -7149,51 +7189,53 @@
       </c>
       <c r="CE24" s="15">
         <v>2418.5</v>
       </c>
       <c r="CF24" s="15">
         <v>2569.06</v>
       </c>
       <c r="CG24" s="16">
         <v>2808.02</v>
       </c>
       <c r="CH24" s="15">
         <v>317.11</v>
       </c>
       <c r="CI24" s="15">
         <v>654.24</v>
       </c>
       <c r="CJ24" s="15">
         <v>945.3</v>
       </c>
       <c r="CK24" s="15">
         <v>1251.56</v>
       </c>
       <c r="CL24" s="15">
         <v>1557.6</v>
       </c>
-      <c r="CM24" s="15"/>
+      <c r="CM24" s="15">
+        <v>1836.4</v>
+      </c>
       <c r="CN24" s="15"/>
       <c r="CO24" s="16"/>
       <c r="CP24" s="15"/>
       <c r="CQ24" s="15"/>
       <c r="CR24" s="15"/>
       <c r="CS24" s="16"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
       <c r="AX26" s="33" t="s">
         <v>39</v>
       </c>
       <c r="AY26" s="33"/>
       <c r="AZ26" s="33"/>
       <c r="BA26" s="33"/>
       <c r="BB26" s="33"/>
       <c r="BC26" s="33"/>
       <c r="BD26" s="33"/>
       <c r="BE26" s="33"/>
       <c r="BF26" s="33"/>
       <c r="BG26" s="33"/>
       <c r="BH26" s="33"/>
       <c r="BI26" s="33"/>
       <c r="BJ26" s="33"/>
       <c r="BK26" s="33"/>