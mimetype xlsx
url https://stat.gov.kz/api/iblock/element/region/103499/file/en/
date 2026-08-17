--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -757,51 +757,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4:CN24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="2" customWidth="1"/>
     <col min="13" max="14" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="35" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.140625" style="2" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
@@ -1572,51 +1572,53 @@
       </c>
       <c r="CF4" s="10">
         <v>57289.59</v>
       </c>
       <c r="CG4" s="10">
         <v>62968.58</v>
       </c>
       <c r="CH4" s="7">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="7">
         <v>12339.82</v>
       </c>
       <c r="CJ4" s="9">
         <v>17571.2</v>
       </c>
       <c r="CK4" s="9">
         <v>23810.31</v>
       </c>
       <c r="CL4" s="10">
         <v>30151.02</v>
       </c>
       <c r="CM4" s="11">
         <v>40042.699999999997</v>
       </c>
-      <c r="CN4" s="11"/>
+      <c r="CN4" s="11">
+        <v>43001.97</v>
+      </c>
       <c r="CO4" s="10"/>
       <c r="CP4" s="11"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14">
         <v>184.9</v>
       </c>
       <c r="C5" s="14">
         <v>379.1</v>
       </c>
       <c r="D5" s="14">
         <v>522.1</v>
       </c>
       <c r="E5" s="14">
         <v>637.20000000000005</v>
       </c>
       <c r="F5" s="14">
         <v>765.1</v>
       </c>
@@ -1853,51 +1855,53 @@
       </c>
       <c r="CF5" s="15">
         <v>71.13</v>
       </c>
       <c r="CG5" s="16">
         <v>83.43</v>
       </c>
       <c r="CH5" s="14">
         <v>3.9</v>
       </c>
       <c r="CI5" s="14">
         <v>7.7</v>
       </c>
       <c r="CJ5" s="14">
         <v>16</v>
       </c>
       <c r="CK5" s="14">
         <v>19.7</v>
       </c>
       <c r="CL5" s="14">
         <v>20.8</v>
       </c>
       <c r="CM5" s="14">
         <v>24.2</v>
       </c>
-      <c r="CN5" s="14"/>
+      <c r="CN5" s="14">
+        <v>25.7</v>
+      </c>
       <c r="CO5" s="16"/>
       <c r="CP5" s="14"/>
       <c r="CQ5" s="15"/>
       <c r="CR5" s="15"/>
       <c r="CS5" s="16"/>
     </row>
     <row r="6" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="17">
         <v>336</v>
       </c>
       <c r="C6" s="17">
         <v>637.4</v>
       </c>
       <c r="D6" s="17">
         <v>926.8</v>
       </c>
       <c r="E6" s="17">
         <v>1297.5</v>
       </c>
       <c r="F6" s="17">
         <v>1706.6</v>
       </c>
@@ -2134,51 +2138,53 @@
       </c>
       <c r="CF6" s="15">
         <v>1064.19</v>
       </c>
       <c r="CG6" s="16">
         <v>1159.69</v>
       </c>
       <c r="CH6" s="19">
         <v>180.6</v>
       </c>
       <c r="CI6" s="19">
         <v>346.71</v>
       </c>
       <c r="CJ6" s="20">
         <v>483.9</v>
       </c>
       <c r="CK6" s="20">
         <v>589.01</v>
       </c>
       <c r="CL6" s="15">
         <v>737.61</v>
       </c>
       <c r="CM6" s="15">
         <v>873.4</v>
       </c>
-      <c r="CN6" s="15"/>
+      <c r="CN6" s="15">
+        <v>919.64</v>
+      </c>
       <c r="CO6" s="16"/>
       <c r="CP6" s="15"/>
       <c r="CQ6" s="15"/>
       <c r="CR6" s="15"/>
       <c r="CS6" s="16"/>
     </row>
     <row r="7" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="17">
         <v>13.3</v>
       </c>
       <c r="C7" s="17">
         <v>32.9</v>
       </c>
       <c r="D7" s="17">
         <v>35.4</v>
       </c>
       <c r="E7" s="17">
         <v>42.6</v>
       </c>
       <c r="F7" s="17">
         <v>57.3</v>
       </c>
@@ -2415,51 +2421,53 @@
       </c>
       <c r="CF7" s="15">
         <v>29.1</v>
       </c>
       <c r="CG7" s="16">
         <v>38.4</v>
       </c>
       <c r="CH7" s="19">
         <v>5.8</v>
       </c>
       <c r="CI7" s="19">
         <v>11.8</v>
       </c>
       <c r="CJ7" s="20">
         <v>13</v>
       </c>
       <c r="CK7" s="20">
         <v>16.5</v>
       </c>
       <c r="CL7" s="15">
         <v>21.5</v>
       </c>
       <c r="CM7" s="15">
         <v>22.9</v>
       </c>
-      <c r="CN7" s="15"/>
+      <c r="CN7" s="15">
+        <v>24.1</v>
+      </c>
       <c r="CO7" s="16"/>
       <c r="CP7" s="15"/>
       <c r="CQ7" s="15"/>
       <c r="CR7" s="15"/>
       <c r="CS7" s="16"/>
     </row>
     <row r="8" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="17">
         <v>116.3</v>
       </c>
       <c r="C8" s="17">
         <v>134</v>
       </c>
       <c r="D8" s="17">
         <v>140</v>
       </c>
       <c r="E8" s="17">
         <v>418.4</v>
       </c>
       <c r="F8" s="17">
         <v>436.8</v>
       </c>
@@ -2696,51 +2704,53 @@
       </c>
       <c r="CF8" s="15">
         <v>531.12</v>
       </c>
       <c r="CG8" s="16">
         <v>546.66999999999996</v>
       </c>
       <c r="CH8" s="19">
         <v>112.8</v>
       </c>
       <c r="CI8" s="19">
         <v>150.9</v>
       </c>
       <c r="CJ8" s="20">
         <v>156.6</v>
       </c>
       <c r="CK8" s="20">
         <v>276.31</v>
       </c>
       <c r="CL8" s="15">
         <v>283.31</v>
       </c>
       <c r="CM8" s="15">
         <v>292.3</v>
       </c>
-      <c r="CN8" s="15"/>
+      <c r="CN8" s="15">
+        <v>356.69</v>
+      </c>
       <c r="CO8" s="16"/>
       <c r="CP8" s="15"/>
       <c r="CQ8" s="15"/>
       <c r="CR8" s="15"/>
       <c r="CS8" s="16"/>
     </row>
     <row r="9" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="17">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="17">
         <v>647.79999999999995</v>
       </c>
       <c r="D9" s="17">
         <v>796.5</v>
       </c>
       <c r="E9" s="17">
         <v>985.1</v>
       </c>
       <c r="F9" s="17">
         <v>1545.1</v>
       </c>
@@ -2977,51 +2987,53 @@
       </c>
       <c r="CF9" s="15">
         <v>1704.14</v>
       </c>
       <c r="CG9" s="16">
         <v>1806.19</v>
       </c>
       <c r="CH9" s="19">
         <v>100.95</v>
       </c>
       <c r="CI9" s="19">
         <v>231.5</v>
       </c>
       <c r="CJ9" s="20">
         <v>306.39999999999998</v>
       </c>
       <c r="CK9" s="20">
         <v>466.65</v>
       </c>
       <c r="CL9" s="15">
         <v>640.97</v>
       </c>
       <c r="CM9" s="15">
         <v>1314.5</v>
       </c>
-      <c r="CN9" s="15"/>
+      <c r="CN9" s="15">
+        <v>1358.77</v>
+      </c>
       <c r="CO9" s="16"/>
       <c r="CP9" s="15"/>
       <c r="CQ9" s="15"/>
       <c r="CR9" s="15"/>
       <c r="CS9" s="16"/>
     </row>
     <row r="10" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="17">
         <v>393.2</v>
       </c>
       <c r="C10" s="17">
         <v>745.4</v>
       </c>
       <c r="D10" s="17">
         <v>1049.9000000000001</v>
       </c>
       <c r="E10" s="17">
         <v>1489.3</v>
       </c>
       <c r="F10" s="17">
         <v>2213.4</v>
       </c>
@@ -3258,51 +3270,53 @@
       </c>
       <c r="CF10" s="15">
         <v>2981.8</v>
       </c>
       <c r="CG10" s="16">
         <v>3239.79</v>
       </c>
       <c r="CH10" s="19">
         <v>242.1</v>
       </c>
       <c r="CI10" s="19">
         <v>454.2</v>
       </c>
       <c r="CJ10" s="20">
         <v>644.6</v>
       </c>
       <c r="CK10" s="20">
         <v>900.11</v>
       </c>
       <c r="CL10" s="15">
         <v>1358.31</v>
       </c>
       <c r="CM10" s="15">
         <v>1898.1</v>
       </c>
-      <c r="CN10" s="15"/>
+      <c r="CN10" s="15">
+        <v>1971.67</v>
+      </c>
       <c r="CO10" s="16"/>
       <c r="CP10" s="15"/>
       <c r="CQ10" s="15"/>
       <c r="CR10" s="15"/>
       <c r="CS10" s="16"/>
     </row>
     <row r="11" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="17">
         <v>777.9</v>
       </c>
       <c r="C11" s="17">
         <v>1418</v>
       </c>
       <c r="D11" s="17">
         <v>2242.1</v>
       </c>
       <c r="E11" s="17">
         <v>3067.3</v>
       </c>
       <c r="F11" s="17">
         <v>4064.1</v>
       </c>
@@ -3539,51 +3553,53 @@
       </c>
       <c r="CF11" s="15">
         <v>2529.2800000000002</v>
       </c>
       <c r="CG11" s="16">
         <v>2792.28</v>
       </c>
       <c r="CH11" s="19">
         <v>226.96</v>
       </c>
       <c r="CI11" s="19">
         <v>433.38</v>
       </c>
       <c r="CJ11" s="20">
         <v>807.2</v>
       </c>
       <c r="CK11" s="20">
         <v>1073.53</v>
       </c>
       <c r="CL11" s="15">
         <v>1546.75</v>
       </c>
       <c r="CM11" s="15">
         <v>1978.5</v>
       </c>
-      <c r="CN11" s="15"/>
+      <c r="CN11" s="15">
+        <v>2092.5100000000002</v>
+      </c>
       <c r="CO11" s="16"/>
       <c r="CP11" s="15"/>
       <c r="CQ11" s="15"/>
       <c r="CR11" s="15"/>
       <c r="CS11" s="16"/>
     </row>
     <row r="12" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="14">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="14">
         <v>1085.8</v>
       </c>
       <c r="D12" s="14">
         <v>1357.8</v>
       </c>
       <c r="E12" s="14">
         <v>1720.8</v>
       </c>
       <c r="F12" s="14">
         <v>2138.1999999999998</v>
       </c>
@@ -3820,51 +3836,53 @@
       </c>
       <c r="CF12" s="15">
         <v>1904.46</v>
       </c>
       <c r="CG12" s="16">
         <v>2105.13</v>
       </c>
       <c r="CH12" s="14">
         <v>177.88</v>
       </c>
       <c r="CI12" s="14">
         <v>387.87</v>
       </c>
       <c r="CJ12" s="14">
         <v>493.4</v>
       </c>
       <c r="CK12" s="14">
         <v>673.06</v>
       </c>
       <c r="CL12" s="14">
         <v>903.92</v>
       </c>
       <c r="CM12" s="19">
         <v>1105</v>
       </c>
-      <c r="CN12" s="19"/>
+      <c r="CN12" s="19">
+        <v>1176.3699999999999</v>
+      </c>
       <c r="CO12" s="16"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="15"/>
       <c r="CR12" s="15"/>
       <c r="CS12" s="16"/>
     </row>
     <row r="13" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="17">
         <v>459.7</v>
       </c>
       <c r="C13" s="17">
         <v>864.3</v>
       </c>
       <c r="D13" s="17">
         <v>1186.2</v>
       </c>
       <c r="E13" s="17">
         <v>1699.5</v>
       </c>
       <c r="F13" s="17">
         <v>2390.6999999999998</v>
       </c>
@@ -4101,51 +4119,53 @@
       </c>
       <c r="CF13" s="15">
         <v>3004.67</v>
       </c>
       <c r="CG13" s="16">
         <v>3225.17</v>
       </c>
       <c r="CH13" s="19">
         <v>282.5</v>
       </c>
       <c r="CI13" s="19">
         <v>552.20000000000005</v>
       </c>
       <c r="CJ13" s="20">
         <v>751.5</v>
       </c>
       <c r="CK13" s="20">
         <v>1009</v>
       </c>
       <c r="CL13" s="15">
         <v>1502.7</v>
       </c>
       <c r="CM13" s="15">
         <v>1936.7</v>
       </c>
-      <c r="CN13" s="15"/>
+      <c r="CN13" s="15">
+        <v>2006.5</v>
+      </c>
       <c r="CO13" s="16"/>
       <c r="CP13" s="15"/>
       <c r="CQ13" s="15"/>
       <c r="CR13" s="15"/>
       <c r="CS13" s="16"/>
     </row>
     <row r="14" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="17">
         <v>185.1</v>
       </c>
       <c r="C14" s="17">
         <v>433.1</v>
       </c>
       <c r="D14" s="17">
         <v>622.79999999999995</v>
       </c>
       <c r="E14" s="17">
         <v>852.4</v>
       </c>
       <c r="F14" s="17">
         <v>1249.0999999999999</v>
       </c>
@@ -4382,51 +4402,53 @@
       </c>
       <c r="CF14" s="15">
         <v>1428.08</v>
       </c>
       <c r="CG14" s="16">
         <v>1563.37</v>
       </c>
       <c r="CH14" s="19">
         <v>79.48</v>
       </c>
       <c r="CI14" s="19">
         <v>211.85</v>
       </c>
       <c r="CJ14" s="20">
         <v>333.5</v>
       </c>
       <c r="CK14" s="20">
         <v>447.22</v>
       </c>
       <c r="CL14" s="15">
         <v>624.84</v>
       </c>
       <c r="CM14" s="15">
         <v>1068.7</v>
       </c>
-      <c r="CN14" s="15"/>
+      <c r="CN14" s="15">
+        <v>1128.48</v>
+      </c>
       <c r="CO14" s="16"/>
       <c r="CP14" s="15"/>
       <c r="CQ14" s="15"/>
       <c r="CR14" s="15"/>
       <c r="CS14" s="16"/>
     </row>
     <row r="15" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="17">
         <v>437.2</v>
       </c>
       <c r="C15" s="17">
         <v>681.1</v>
       </c>
       <c r="D15" s="17">
         <v>970.4</v>
       </c>
       <c r="E15" s="17">
         <v>1258.0999999999999</v>
       </c>
       <c r="F15" s="17">
         <v>1520.2</v>
       </c>
@@ -4663,51 +4685,53 @@
       </c>
       <c r="CF15" s="15">
         <v>2178.66</v>
       </c>
       <c r="CG15" s="16">
         <v>2294</v>
       </c>
       <c r="CH15" s="19">
         <v>165.11</v>
       </c>
       <c r="CI15" s="19">
         <v>299.33</v>
       </c>
       <c r="CJ15" s="20">
         <v>407.1</v>
       </c>
       <c r="CK15" s="20">
         <v>557.04999999999995</v>
       </c>
       <c r="CL15" s="15">
         <v>718.9</v>
       </c>
       <c r="CM15" s="15">
         <v>1357.2</v>
       </c>
-      <c r="CN15" s="15"/>
+      <c r="CN15" s="15">
+        <v>1394.89</v>
+      </c>
       <c r="CO15" s="16"/>
       <c r="CP15" s="15"/>
       <c r="CQ15" s="15"/>
       <c r="CR15" s="15"/>
       <c r="CS15" s="16"/>
     </row>
     <row r="16" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="17">
         <v>638.9</v>
       </c>
       <c r="C16" s="17">
         <v>1679.7</v>
       </c>
       <c r="D16" s="17">
         <v>2212.6</v>
       </c>
       <c r="E16" s="17">
         <v>3129.1</v>
       </c>
       <c r="F16" s="17">
         <v>3901.3</v>
       </c>
@@ -4944,51 +4968,53 @@
       </c>
       <c r="CF16" s="15">
         <v>11001.13</v>
       </c>
       <c r="CG16" s="16">
         <v>12522.21</v>
       </c>
       <c r="CH16" s="19">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="19">
         <v>2983.64</v>
       </c>
       <c r="CJ16" s="20">
         <v>4344.8999999999996</v>
       </c>
       <c r="CK16" s="20">
         <v>6006.87</v>
       </c>
       <c r="CL16" s="15">
         <v>6933.89</v>
       </c>
       <c r="CM16" s="15">
         <v>9868.6</v>
       </c>
-      <c r="CN16" s="15"/>
+      <c r="CN16" s="15">
+        <v>10797.2</v>
+      </c>
       <c r="CO16" s="16"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="15"/>
       <c r="CR16" s="15"/>
       <c r="CS16" s="16"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="19">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="19">
         <v>1268.5999999999999</v>
       </c>
       <c r="D17" s="19">
         <v>1733.1</v>
       </c>
       <c r="E17" s="19">
         <v>2092.1</v>
       </c>
       <c r="F17" s="19">
         <v>2589.8000000000002</v>
       </c>
@@ -5225,51 +5251,53 @@
       </c>
       <c r="CF17" s="15">
         <v>3282.05</v>
       </c>
       <c r="CG17" s="16">
         <v>3646.29</v>
       </c>
       <c r="CH17" s="19">
         <v>402.07</v>
       </c>
       <c r="CI17" s="19">
         <v>863.25</v>
       </c>
       <c r="CJ17" s="20">
         <v>1187.4000000000001</v>
       </c>
       <c r="CK17" s="20">
         <v>1444.74</v>
       </c>
       <c r="CL17" s="15">
         <v>1765.8</v>
       </c>
       <c r="CM17" s="15">
         <v>2210.4</v>
       </c>
-      <c r="CN17" s="15"/>
+      <c r="CN17" s="15">
+        <v>2318.21</v>
+      </c>
       <c r="CO17" s="16"/>
       <c r="CP17" s="19"/>
       <c r="CQ17" s="15"/>
       <c r="CR17" s="15"/>
       <c r="CS17" s="16"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="19">
         <v>1332</v>
       </c>
       <c r="C18" s="19">
         <v>2982</v>
       </c>
       <c r="D18" s="19">
         <v>4025.2</v>
       </c>
       <c r="E18" s="19">
         <v>5055.5</v>
       </c>
       <c r="F18" s="19">
         <v>6425.3</v>
       </c>
@@ -5506,51 +5534,53 @@
       </c>
       <c r="CF18" s="15">
         <v>13710.77</v>
       </c>
       <c r="CG18" s="16">
         <v>14822.44</v>
       </c>
       <c r="CH18" s="19">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="19">
         <v>2944.68</v>
       </c>
       <c r="CJ18" s="20">
         <v>4189</v>
       </c>
       <c r="CK18" s="20">
         <v>5400.93</v>
       </c>
       <c r="CL18" s="15">
         <v>6663</v>
       </c>
       <c r="CM18" s="15">
         <v>7817.3</v>
       </c>
-      <c r="CN18" s="15"/>
+      <c r="CN18" s="15">
+        <v>8645.2099999999991</v>
+      </c>
       <c r="CO18" s="16"/>
       <c r="CP18" s="15"/>
       <c r="CQ18" s="15"/>
       <c r="CR18" s="15"/>
       <c r="CS18" s="16"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="15">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="15">
         <v>1406.3</v>
       </c>
       <c r="D19" s="15">
         <v>1638.3</v>
       </c>
       <c r="E19" s="15">
         <v>2266.8000000000002</v>
       </c>
       <c r="F19" s="15">
         <v>2866.1</v>
       </c>
@@ -5787,51 +5817,53 @@
       </c>
       <c r="CF19" s="15">
         <v>2394.83</v>
       </c>
       <c r="CG19" s="16">
         <v>2651.22</v>
       </c>
       <c r="CH19" s="15">
         <v>198.61</v>
       </c>
       <c r="CI19" s="15">
         <v>451.22</v>
       </c>
       <c r="CJ19" s="20">
         <v>573.20000000000005</v>
       </c>
       <c r="CK19" s="20">
         <v>888.81</v>
       </c>
       <c r="CL19" s="15">
         <v>1167.76</v>
       </c>
       <c r="CM19" s="15">
         <v>1437.6</v>
       </c>
-      <c r="CN19" s="15"/>
+      <c r="CN19" s="15">
+        <v>1520.32</v>
+      </c>
       <c r="CO19" s="16"/>
       <c r="CP19" s="15"/>
       <c r="CQ19" s="15"/>
       <c r="CR19" s="15"/>
       <c r="CS19" s="16"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="14">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="14">
         <v>517.6</v>
       </c>
       <c r="D20" s="14">
         <v>692</v>
       </c>
       <c r="E20" s="14">
         <v>1148.7</v>
       </c>
       <c r="F20" s="14">
         <v>1522.8</v>
       </c>
@@ -6068,51 +6100,53 @@
       </c>
       <c r="CF20" s="15">
         <v>1374.52</v>
       </c>
       <c r="CG20" s="16">
         <v>1539.42</v>
       </c>
       <c r="CH20" s="14">
         <v>138</v>
       </c>
       <c r="CI20" s="14">
         <v>250.5</v>
       </c>
       <c r="CJ20" s="14">
         <v>325.60000000000002</v>
       </c>
       <c r="CK20" s="14">
         <v>515.5</v>
       </c>
       <c r="CL20" s="14">
         <v>728</v>
       </c>
       <c r="CM20" s="19">
         <v>944</v>
       </c>
-      <c r="CN20" s="19"/>
+      <c r="CN20" s="19">
+        <v>1001.7</v>
+      </c>
       <c r="CO20" s="16"/>
       <c r="CP20" s="15"/>
       <c r="CQ20" s="15"/>
       <c r="CR20" s="15"/>
       <c r="CS20" s="16"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="19">
         <v>913.6</v>
       </c>
       <c r="C21" s="19">
         <v>1701.4</v>
       </c>
       <c r="D21" s="19">
         <v>2299.9</v>
       </c>
       <c r="E21" s="19">
         <v>2779.2</v>
       </c>
       <c r="F21" s="19">
         <v>3324.2</v>
       </c>
@@ -6349,51 +6383,53 @@
       </c>
       <c r="CF21" s="15">
         <v>1903.26</v>
       </c>
       <c r="CG21" s="16">
         <v>2091.0500000000002</v>
       </c>
       <c r="CH21" s="19">
         <v>191.17</v>
       </c>
       <c r="CI21" s="19">
         <v>425.88</v>
       </c>
       <c r="CJ21" s="20">
         <v>603.20000000000005</v>
       </c>
       <c r="CK21" s="20">
         <v>805.24</v>
       </c>
       <c r="CL21" s="15">
         <v>1048.01</v>
       </c>
       <c r="CM21" s="15">
         <v>1314</v>
       </c>
-      <c r="CN21" s="15"/>
+      <c r="CN21" s="15">
+        <v>1362.72</v>
+      </c>
       <c r="CO21" s="16"/>
       <c r="CP21" s="19"/>
       <c r="CQ21" s="15"/>
       <c r="CR21" s="15"/>
       <c r="CS21" s="16"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="19">
         <v>496.1</v>
       </c>
       <c r="C22" s="19">
         <v>931.4</v>
       </c>
       <c r="D22" s="19">
         <v>1297.4000000000001</v>
       </c>
       <c r="E22" s="19">
         <v>1663.7</v>
       </c>
       <c r="F22" s="19">
         <v>2061.4</v>
       </c>
@@ -6630,51 +6666,53 @@
       </c>
       <c r="CF22" s="15">
         <v>2240.6999999999998</v>
       </c>
       <c r="CG22" s="16">
         <v>2521.96</v>
       </c>
       <c r="CH22" s="19">
         <v>190.88</v>
       </c>
       <c r="CI22" s="19">
         <v>407.73</v>
       </c>
       <c r="CJ22" s="24">
         <v>628.9</v>
       </c>
       <c r="CK22" s="24">
         <v>923.45</v>
       </c>
       <c r="CL22" s="15">
         <v>1210.94</v>
       </c>
       <c r="CM22" s="15">
         <v>1570.7</v>
       </c>
-      <c r="CN22" s="15"/>
+      <c r="CN22" s="15">
+        <v>1691.96</v>
+      </c>
       <c r="CO22" s="16"/>
       <c r="CP22" s="15"/>
       <c r="CQ22" s="15"/>
       <c r="CR22" s="15"/>
       <c r="CS22" s="16"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="19">
         <v>414.1</v>
       </c>
       <c r="C23" s="19">
         <v>850.9</v>
       </c>
       <c r="D23" s="19">
         <v>1024.4000000000001</v>
       </c>
       <c r="E23" s="19">
         <v>1334</v>
       </c>
       <c r="F23" s="19">
         <v>1638.9</v>
       </c>
@@ -6911,51 +6949,53 @@
       </c>
       <c r="CF23" s="15">
         <v>1386.44</v>
       </c>
       <c r="CG23" s="16">
         <v>1512.26</v>
       </c>
       <c r="CH23" s="19">
         <v>123.7</v>
       </c>
       <c r="CI23" s="19">
         <v>271.87</v>
       </c>
       <c r="CJ23" s="24">
         <v>360.8</v>
       </c>
       <c r="CK23" s="24">
         <v>544.88</v>
       </c>
       <c r="CL23" s="15">
         <v>716.51</v>
       </c>
       <c r="CM23" s="15">
         <v>1172.2</v>
       </c>
-      <c r="CN23" s="15"/>
+      <c r="CN23" s="15">
+        <v>1210.3800000000001</v>
+      </c>
       <c r="CO23" s="16"/>
       <c r="CP23" s="15"/>
       <c r="CQ23" s="15"/>
       <c r="CR23" s="15"/>
       <c r="CS23" s="16"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="15">
         <v>670.9</v>
       </c>
       <c r="C24" s="15">
         <v>1298.9000000000001</v>
       </c>
       <c r="D24" s="15">
         <v>1575.6</v>
       </c>
       <c r="E24" s="15">
         <v>2006.4</v>
       </c>
       <c r="F24" s="15">
         <v>2391.8000000000002</v>
       </c>
@@ -7192,51 +7232,53 @@
       </c>
       <c r="CF24" s="15">
         <v>2569.06</v>
       </c>
       <c r="CG24" s="16">
         <v>2808.02</v>
       </c>
       <c r="CH24" s="15">
         <v>317.11</v>
       </c>
       <c r="CI24" s="15">
         <v>654.24</v>
       </c>
       <c r="CJ24" s="15">
         <v>945.3</v>
       </c>
       <c r="CK24" s="15">
         <v>1251.56</v>
       </c>
       <c r="CL24" s="15">
         <v>1557.6</v>
       </c>
       <c r="CM24" s="15">
         <v>1836.4</v>
       </c>
-      <c r="CN24" s="15"/>
+      <c r="CN24" s="15">
+        <v>1999.25</v>
+      </c>
       <c r="CO24" s="16"/>
       <c r="CP24" s="15"/>
       <c r="CQ24" s="15"/>
       <c r="CR24" s="15"/>
       <c r="CS24" s="16"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
       <c r="AX26" s="33" t="s">
         <v>39</v>
       </c>
       <c r="AY26" s="33"/>
       <c r="AZ26" s="33"/>
       <c r="BA26" s="33"/>
       <c r="BB26" s="33"/>
       <c r="BC26" s="33"/>
       <c r="BD26" s="33"/>
       <c r="BE26" s="33"/>
       <c r="BF26" s="33"/>
       <c r="BG26" s="33"/>
       <c r="BH26" s="33"/>
       <c r="BI26" s="33"/>
       <c r="BJ26" s="33"/>
       <c r="BK26" s="33"/>
       <c r="BL26" s="33"/>