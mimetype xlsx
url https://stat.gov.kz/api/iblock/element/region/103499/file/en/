--- v4 (2026-08-17)
+++ v5 (2026-10-05)
@@ -1,123 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9105" yWindow="2115" windowWidth="17550" windowHeight="14685"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420" tabRatio="838"/>
   </bookViews>
   <sheets>
-    <sheet name="meat" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Livtstock fnd poultry are slaug" sheetId="7" r:id="rId3"/>
+    <sheet name="Milk cow" sheetId="8" r:id="rId4"/>
+    <sheet name="Eggs chisken" sheetId="9" r:id="rId5"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="46">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="437" uniqueCount="97">
   <si>
     <t>January</t>
   </si>
   <si>
-    <t>January - February</t>
-[...46 lines deleted...]
-  <si>
     <t>Kostanay region</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kostanay city</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
     <t xml:space="preserve">Denisov </t>
   </si>
   <si>
     <t xml:space="preserve">Zhangeldin </t>
   </si>
   <si>
     <t>Zhitikara</t>
   </si>
@@ -127,383 +81,1410 @@
   <si>
     <t>Karasu</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Mendykara</t>
   </si>
   <si>
     <t>Naurzum</t>
   </si>
   <si>
     <t xml:space="preserve">Sarykol </t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t xml:space="preserve">Uzunkol </t>
   </si>
   <si>
     <t xml:space="preserve">Fedorov </t>
   </si>
   <si>
-    <t>2023 year*</t>
+    <t>Kostanay city</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
-    <t xml:space="preserve">    * In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2023 and 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
+    <t>2025 year</t>
   </si>
   <si>
-    <t>2025 year</t>
+    <t>2026 year</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Estimated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>Useful Links</t>
+  </si>
+  <si>
+    <t>Date of Last Update</t>
+  </si>
+  <si>
+    <t>Date of Next Update</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>+7 714 2 534996</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>Division of Agricultural  Statistics</t>
+  </si>
+  <si>
+    <t>Department's address</t>
+  </si>
+  <si>
+    <t>110003, Kostanay, Mailin street, 2/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unified contact center </t>
+  </si>
+  <si>
+    <t>Data Utilization</t>
+  </si>
+  <si>
+    <t>Telephone Numbe</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701188</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/description/</t>
+  </si>
+  <si>
+    <t>14340104, 143401, 14340101</t>
+  </si>
+  <si>
+    <t>tons, thousands of pieces</t>
+  </si>
+  <si>
+    <t>Slaughtered on the farm or sold for slaughter of livestock fnd poultry, cow's milk production, chisken egg production</t>
+  </si>
+  <si>
+    <t>Since 2019</t>
+  </si>
+  <si>
+    <t>State statistical observations "Livestock status report", Form 24-a, "Production of livestock products by individual entrepreneurs, peasant or farm farms and households" A-008.</t>
+  </si>
+  <si>
+    <t>Abilova Alma</t>
+  </si>
+  <si>
+    <t>al.abilova@aspire.gov.kz</t>
   </si>
   <si>
     <t>All types of livestock and poultry slaughtered in the farm or sold for slaughter, in live weight</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
+    <t>2019 year</t>
+  </si>
+  <si>
+    <t>2020 year</t>
+  </si>
+  <si>
+    <t>2021 year</t>
+  </si>
+  <si>
+    <t>2022 year</t>
+  </si>
+  <si>
+    <t>2023 year*</t>
+  </si>
+  <si>
     <t>Amangeldi</t>
   </si>
   <si>
     <t xml:space="preserve">Kamysti </t>
   </si>
   <si>
-    <t>2026 year</t>
+    <t xml:space="preserve">    * In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2023 and 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
+  </si>
+  <si>
+    <t>Milk cow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eggs chicken
+</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25834/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28260&amp;year=2026&amp;name=85303&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Heads slaughtered on the farm of sold for slaughter of livestock and poultry - slaughtered by the farm independently or in a slaughterhouse, the meat of which is intended for use for their own needs, for sale or distribution to organizations, enterprises and farm workers, including through barter transactions. 
+Cow's milk production is acnually produced cow's milkfor the reporting month, regardless of whether it was sold or part of it was consumed on the farm, including for the slaughter of calves. The milk susked out by the calves when suskledis not included in the production, and it is not included in the gross production.
+Egg production - chisken collection of eggs per month from laying hens, including eggs used for poiltry reproduction (incubation).</t>
+  </si>
+  <si>
+    <t>thousand pieces</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                </t>
+  </si>
+  <si>
+    <t>January - February</t>
+  </si>
+  <si>
+    <t>January - March</t>
+  </si>
+  <si>
+    <t>January - April</t>
+  </si>
+  <si>
+    <t>January - May</t>
+  </si>
+  <si>
+    <t>January - June</t>
+  </si>
+  <si>
+    <t>January - July</t>
+  </si>
+  <si>
+    <t>January - August</t>
+  </si>
+  <si>
+    <t>January - September</t>
+  </si>
+  <si>
+    <t>January - October</t>
+  </si>
+  <si>
+    <t>January - November</t>
+  </si>
+  <si>
+    <t>Year</t>
+  </si>
+  <si>
+    <t>January-December</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="34">
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="9"/>
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="35" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="35" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="32" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="49">
+    <cellStyle name="20% - Акцент1 2" xfId="7"/>
+    <cellStyle name="20% - Акцент2 2" xfId="8"/>
+    <cellStyle name="20% - Акцент3 2" xfId="9"/>
+    <cellStyle name="20% - Акцент4 2" xfId="10"/>
+    <cellStyle name="20% - Акцент5 2" xfId="11"/>
+    <cellStyle name="20% - Акцент6 2" xfId="12"/>
+    <cellStyle name="40% - Акцент1 2" xfId="13"/>
+    <cellStyle name="40% - Акцент2 2" xfId="14"/>
+    <cellStyle name="40% - Акцент3 2" xfId="15"/>
+    <cellStyle name="40% - Акцент4 2" xfId="16"/>
+    <cellStyle name="40% - Акцент5 2" xfId="17"/>
+    <cellStyle name="40% - Акцент6 2" xfId="18"/>
+    <cellStyle name="60% - Акцент1 2" xfId="19"/>
+    <cellStyle name="60% - Акцент2 2" xfId="20"/>
+    <cellStyle name="60% - Акцент3 2" xfId="21"/>
+    <cellStyle name="60% - Акцент4 2" xfId="22"/>
+    <cellStyle name="60% - Акцент5 2" xfId="23"/>
+    <cellStyle name="60% - Акцент6 2" xfId="24"/>
+    <cellStyle name="Акцент1 2" xfId="25"/>
+    <cellStyle name="Акцент2 2" xfId="26"/>
+    <cellStyle name="Акцент3 2" xfId="27"/>
+    <cellStyle name="Акцент4 2" xfId="28"/>
+    <cellStyle name="Акцент5 2" xfId="29"/>
+    <cellStyle name="Акцент6 2" xfId="30"/>
+    <cellStyle name="Ввод  2" xfId="31"/>
+    <cellStyle name="Вывод 2" xfId="32"/>
+    <cellStyle name="Вычисление 2" xfId="33"/>
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Заголовок 1 2" xfId="34"/>
+    <cellStyle name="Заголовок 2 2" xfId="35"/>
+    <cellStyle name="Заголовок 3 2" xfId="36"/>
+    <cellStyle name="Заголовок 4 2" xfId="37"/>
+    <cellStyle name="Итог 2" xfId="38"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="39"/>
+    <cellStyle name="Название 2" xfId="40"/>
+    <cellStyle name="Нейтральный 2" xfId="41"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="42"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 8" xfId="5"/>
+    <cellStyle name="Обычный 4" xfId="6"/>
+    <cellStyle name="Плохой 2" xfId="43"/>
+    <cellStyle name="Пояснение 2" xfId="44"/>
+    <cellStyle name="Примечание 2" xfId="45"/>
+    <cellStyle name="Связанная ячейка 2" xfId="46"/>
+    <cellStyle name="Текст предупреждения 2" xfId="47"/>
+    <cellStyle name="Хороший 2" xfId="48"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -748,6636 +1729,21141 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/description/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701188" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al.abilova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28260&amp;year=2026&amp;name=85303&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25834/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25834/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CS27"/>
+  <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="CN4" sqref="CN4:CN24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" style="2" customWidth="1"/>
-[...33 lines deleted...]
-    <col min="95" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="89.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="39.75" customHeight="1" thickBot="1">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="24" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="25.5">
+      <c r="A5" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="102.75" customHeight="1">
+      <c r="A7" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="15" customHeight="1">
+      <c r="A9" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="104" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="32"/>
-[...82 lines deleted...]
-      <c r="CS1" s="28" t="s">
+      <c r="B13" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5">
+      <c r="A14" s="30" t="s">
         <v>42</v>
       </c>
+      <c r="B14" s="16" t="s">
+        <v>80</v>
+      </c>
     </row>
-    <row r="2" spans="1:97" s="25" customFormat="1" ht="12" thickBot="1">
-      <c r="A2" s="34" t="s">
+    <row r="15" spans="1:2">
+      <c r="A15" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="7">
+        <v>46283</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="7">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="19">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>58</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B24" r:id="rId3"/>
+    <hyperlink ref="B9" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId7"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="101.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="11" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="12"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="12"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="12"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="14"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="14"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="14"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="15" t="s">
+        <v>78</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS27"/>
+  <sheetViews>
+    <sheetView topLeftCell="BQ1" workbookViewId="0">
+      <selection sqref="A1:CS27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.85546875" style="28" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="28" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" style="28" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="28" customWidth="1"/>
+    <col min="5" max="6" width="8.42578125" style="28" customWidth="1"/>
+    <col min="7" max="7" width="8.7109375" style="28" customWidth="1"/>
+    <col min="8" max="9" width="9.140625" style="28"/>
+    <col min="10" max="10" width="10" style="28" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="28"/>
+    <col min="12" max="12" width="9.7109375" style="28" customWidth="1"/>
+    <col min="13" max="13" width="9.5703125" style="28" customWidth="1"/>
+    <col min="14" max="17" width="9.140625" style="28"/>
+    <col min="18" max="18" width="8.140625" style="28" customWidth="1"/>
+    <col min="19" max="19" width="7" style="28" customWidth="1"/>
+    <col min="20" max="20" width="7.140625" style="28" customWidth="1"/>
+    <col min="21" max="21" width="8.140625" style="28" customWidth="1"/>
+    <col min="22" max="22" width="10.5703125" style="28" customWidth="1"/>
+    <col min="23" max="23" width="8.42578125" style="28" customWidth="1"/>
+    <col min="24" max="24" width="10.140625" style="28" customWidth="1"/>
+    <col min="25" max="25" width="9.5703125" style="28" customWidth="1"/>
+    <col min="26" max="28" width="9.140625" style="25"/>
+    <col min="29" max="29" width="8" style="25" customWidth="1"/>
+    <col min="30" max="30" width="7.42578125" style="25" customWidth="1"/>
+    <col min="31" max="32" width="7.28515625" style="25" customWidth="1"/>
+    <col min="33" max="33" width="7.42578125" style="25" customWidth="1"/>
+    <col min="34" max="34" width="10" style="25" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" style="25"/>
+    <col min="36" max="37" width="9.85546875" style="25" customWidth="1"/>
+    <col min="38" max="45" width="9.140625" style="25"/>
+    <col min="46" max="46" width="10.42578125" style="25" customWidth="1"/>
+    <col min="47" max="81" width="9.140625" style="25"/>
+    <col min="82" max="82" width="9.85546875" style="25" customWidth="1"/>
+    <col min="83" max="93" width="9.140625" style="25"/>
+    <col min="94" max="94" width="10.140625" style="25" customWidth="1"/>
+    <col min="95" max="16384" width="9.140625" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" ht="19.5" customHeight="1" thickBot="1">
+      <c r="A1" s="108" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="108"/>
+      <c r="G1" s="108"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+      <c r="K1" s="108"/>
+      <c r="L1" s="108"/>
+      <c r="M1" s="108"/>
+      <c r="N1" s="108"/>
+      <c r="O1" s="108"/>
+      <c r="P1" s="108"/>
+      <c r="Q1" s="108"/>
+      <c r="R1" s="108"/>
+      <c r="S1" s="108"/>
+      <c r="T1" s="108"/>
+      <c r="U1" s="108"/>
+      <c r="V1" s="108"/>
+      <c r="W1" s="108"/>
+      <c r="X1" s="108"/>
+      <c r="Y1" s="108"/>
+      <c r="Z1" s="108"/>
+      <c r="AA1" s="108"/>
+      <c r="AB1" s="108"/>
+      <c r="AC1" s="108"/>
+      <c r="AD1" s="108"/>
+      <c r="AE1" s="108"/>
+      <c r="AF1" s="108"/>
+      <c r="AG1" s="108"/>
+      <c r="AH1" s="108"/>
+      <c r="AI1" s="108"/>
+      <c r="AJ1" s="108"/>
+      <c r="AK1" s="108"/>
+      <c r="AL1" s="108"/>
+      <c r="AM1" s="108"/>
+      <c r="AN1" s="108"/>
+      <c r="AO1" s="108"/>
+      <c r="AP1" s="108"/>
+      <c r="AQ1" s="108"/>
+      <c r="AR1" s="108"/>
+      <c r="AS1" s="108"/>
+      <c r="AT1" s="108"/>
+      <c r="AU1" s="108"/>
+      <c r="AV1" s="108"/>
+      <c r="AW1" s="108"/>
+      <c r="AX1" s="108"/>
+      <c r="AY1" s="108"/>
+      <c r="AZ1" s="108"/>
+      <c r="BA1" s="108"/>
+      <c r="BB1" s="108"/>
+      <c r="BC1" s="108"/>
+      <c r="BD1" s="108"/>
+      <c r="BE1" s="108"/>
+      <c r="BF1" s="108"/>
+      <c r="BG1" s="108"/>
+      <c r="BH1" s="108"/>
+      <c r="BI1" s="108"/>
+      <c r="BJ1" s="108"/>
+      <c r="BK1" s="108"/>
+      <c r="BL1" s="108"/>
+      <c r="BM1" s="108"/>
+      <c r="BN1" s="108"/>
+      <c r="BO1" s="108"/>
+      <c r="BP1" s="108"/>
+      <c r="BQ1" s="108"/>
+      <c r="BR1" s="108"/>
+      <c r="BS1" s="108"/>
+      <c r="BT1" s="108"/>
+      <c r="BU1" s="108"/>
+      <c r="BV1" s="108"/>
+      <c r="BW1" s="108"/>
+      <c r="BX1" s="108"/>
+      <c r="BY1" s="108"/>
+      <c r="BZ1" s="108"/>
+      <c r="CA1" s="108"/>
+      <c r="CB1" s="108"/>
+      <c r="CC1" s="108"/>
+      <c r="CD1" s="108"/>
+      <c r="CE1" s="108"/>
+      <c r="CF1" s="108"/>
+      <c r="CG1" s="79"/>
+      <c r="CH1" s="79"/>
+      <c r="CI1" s="79"/>
+      <c r="CJ1" s="79"/>
+      <c r="CK1" s="79"/>
+      <c r="CL1" s="79"/>
+      <c r="CM1" s="79"/>
+      <c r="CN1" s="79"/>
+      <c r="CO1" s="79"/>
+      <c r="CP1" s="79"/>
+      <c r="CQ1" s="79"/>
+      <c r="CR1" s="79"/>
+      <c r="CS1" s="103" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="2" spans="1:97" s="26" customFormat="1" ht="12" thickBot="1">
+      <c r="A2" s="110" t="s">
+        <v>83</v>
+      </c>
+      <c r="B2" s="105" t="s">
+        <v>68</v>
+      </c>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106"/>
+      <c r="E2" s="106"/>
+      <c r="F2" s="106"/>
+      <c r="G2" s="106"/>
+      <c r="H2" s="106"/>
+      <c r="I2" s="106"/>
+      <c r="J2" s="106"/>
+      <c r="K2" s="106"/>
+      <c r="L2" s="106"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="105" t="s">
+        <v>69</v>
+      </c>
+      <c r="O2" s="106"/>
+      <c r="P2" s="106"/>
+      <c r="Q2" s="106"/>
+      <c r="R2" s="106"/>
+      <c r="S2" s="106"/>
+      <c r="T2" s="106"/>
+      <c r="U2" s="106"/>
+      <c r="V2" s="106"/>
+      <c r="W2" s="106"/>
+      <c r="X2" s="106"/>
+      <c r="Y2" s="107"/>
+      <c r="Z2" s="105" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA2" s="106"/>
+      <c r="AB2" s="106"/>
+      <c r="AC2" s="106"/>
+      <c r="AD2" s="106"/>
+      <c r="AE2" s="106"/>
+      <c r="AF2" s="106"/>
+      <c r="AG2" s="106"/>
+      <c r="AH2" s="106"/>
+      <c r="AI2" s="106"/>
+      <c r="AJ2" s="106"/>
+      <c r="AK2" s="107"/>
+      <c r="AL2" s="105" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM2" s="106"/>
+      <c r="AN2" s="106"/>
+      <c r="AO2" s="106"/>
+      <c r="AP2" s="106"/>
+      <c r="AQ2" s="106"/>
+      <c r="AR2" s="106"/>
+      <c r="AS2" s="106"/>
+      <c r="AT2" s="106"/>
+      <c r="AU2" s="106"/>
+      <c r="AV2" s="106"/>
+      <c r="AW2" s="107"/>
+      <c r="AX2" s="105" t="s">
+        <v>72</v>
+      </c>
+      <c r="AY2" s="106"/>
+      <c r="AZ2" s="106"/>
+      <c r="BA2" s="106"/>
+      <c r="BB2" s="106"/>
+      <c r="BC2" s="106"/>
+      <c r="BD2" s="106"/>
+      <c r="BE2" s="106"/>
+      <c r="BF2" s="106"/>
+      <c r="BG2" s="106"/>
+      <c r="BH2" s="106"/>
+      <c r="BI2" s="107"/>
+      <c r="BJ2" s="105" t="s">
+        <v>20</v>
+      </c>
+      <c r="BK2" s="106"/>
+      <c r="BL2" s="106"/>
+      <c r="BM2" s="106"/>
+      <c r="BN2" s="106"/>
+      <c r="BO2" s="106"/>
+      <c r="BP2" s="106"/>
+      <c r="BQ2" s="106"/>
+      <c r="BR2" s="106"/>
+      <c r="BS2" s="106"/>
+      <c r="BT2" s="106"/>
+      <c r="BU2" s="107"/>
+      <c r="BV2" s="105" t="s">
+        <v>21</v>
+      </c>
+      <c r="BW2" s="106"/>
+      <c r="BX2" s="106"/>
+      <c r="BY2" s="106"/>
+      <c r="BZ2" s="106"/>
+      <c r="CA2" s="106"/>
+      <c r="CB2" s="106"/>
+      <c r="CC2" s="106"/>
+      <c r="CD2" s="106"/>
+      <c r="CE2" s="106"/>
+      <c r="CF2" s="106"/>
+      <c r="CG2" s="107"/>
+      <c r="CH2" s="105" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI2" s="106"/>
+      <c r="CJ2" s="106"/>
+      <c r="CK2" s="106"/>
+      <c r="CL2" s="106"/>
+      <c r="CM2" s="106"/>
+      <c r="CN2" s="106"/>
+      <c r="CO2" s="106"/>
+      <c r="CP2" s="106"/>
+      <c r="CQ2" s="106"/>
+      <c r="CR2" s="106"/>
+      <c r="CS2" s="107"/>
+    </row>
+    <row r="3" spans="1:97" s="26" customFormat="1" ht="34.5" thickBot="1">
+      <c r="A3" s="111"/>
+      <c r="B3" s="102" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="29" t="s">
+      <c r="C3" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="D3" s="102" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" s="102" t="s">
+        <v>86</v>
+      </c>
+      <c r="F3" s="102" t="s">
+        <v>87</v>
+      </c>
+      <c r="G3" s="102" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="102" t="s">
+        <v>91</v>
+      </c>
+      <c r="K3" s="102" t="s">
+        <v>92</v>
+      </c>
+      <c r="L3" s="102" t="s">
+        <v>93</v>
+      </c>
+      <c r="M3" s="102" t="s">
+        <v>94</v>
+      </c>
+      <c r="N3" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="P3" s="102" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q3" s="102" t="s">
+        <v>86</v>
+      </c>
+      <c r="R3" s="102" t="s">
+        <v>87</v>
+      </c>
+      <c r="S3" s="102" t="s">
+        <v>88</v>
+      </c>
+      <c r="T3" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="U3" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="V3" s="102" t="s">
+        <v>91</v>
+      </c>
+      <c r="W3" s="102" t="s">
+        <v>92</v>
+      </c>
+      <c r="X3" s="102" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y3" s="102" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z3" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB3" s="102" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC3" s="102" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD3" s="102" t="s">
+        <v>87</v>
+      </c>
+      <c r="AE3" s="102" t="s">
+        <v>88</v>
+      </c>
+      <c r="AF3" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="AG3" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="AH3" s="102" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI3" s="102" t="s">
+        <v>92</v>
+      </c>
+      <c r="AJ3" s="102" t="s">
+        <v>93</v>
+      </c>
+      <c r="AK3" s="102" t="s">
+        <v>94</v>
+      </c>
+      <c r="AL3" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM3" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="AN3" s="102" t="s">
+        <v>85</v>
+      </c>
+      <c r="AO3" s="102" t="s">
+        <v>86</v>
+      </c>
+      <c r="AP3" s="102" t="s">
+        <v>87</v>
+      </c>
+      <c r="AQ3" s="102" t="s">
+        <v>88</v>
+      </c>
+      <c r="AR3" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS3" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="AT3" s="102" t="s">
+        <v>91</v>
+      </c>
+      <c r="AU3" s="102" t="s">
+        <v>92</v>
+      </c>
+      <c r="AV3" s="102" t="s">
+        <v>93</v>
+      </c>
+      <c r="AW3" s="102" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX3" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY3" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="AZ3" s="102" t="s">
+        <v>85</v>
+      </c>
+      <c r="BA3" s="102" t="s">
+        <v>86</v>
+      </c>
+      <c r="BB3" s="102" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC3" s="102" t="s">
+        <v>88</v>
+      </c>
+      <c r="BD3" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="BE3" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="BF3" s="102" t="s">
+        <v>91</v>
+      </c>
+      <c r="BG3" s="102" t="s">
+        <v>92</v>
+      </c>
+      <c r="BH3" s="102" t="s">
+        <v>93</v>
+      </c>
+      <c r="BI3" s="102" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ3" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK3" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="BL3" s="102" t="s">
+        <v>85</v>
+      </c>
+      <c r="BM3" s="102" t="s">
+        <v>86</v>
+      </c>
+      <c r="BN3" s="102" t="s">
+        <v>87</v>
+      </c>
+      <c r="BO3" s="102" t="s">
+        <v>88</v>
+      </c>
+      <c r="BP3" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="BQ3" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="BR3" s="102" t="s">
+        <v>91</v>
+      </c>
+      <c r="BS3" s="102" t="s">
+        <v>92</v>
+      </c>
+      <c r="BT3" s="102" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU3" s="102" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV3" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW3" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="BX3" s="102" t="s">
+        <v>85</v>
+      </c>
+      <c r="BY3" s="102" t="s">
+        <v>86</v>
+      </c>
+      <c r="BZ3" s="102" t="s">
+        <v>87</v>
+      </c>
+      <c r="CA3" s="102" t="s">
+        <v>88</v>
+      </c>
+      <c r="CB3" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="CC3" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="CD3" s="102" t="s">
+        <v>91</v>
+      </c>
+      <c r="CE3" s="102" t="s">
+        <v>92</v>
+      </c>
+      <c r="CF3" s="102" t="s">
+        <v>93</v>
+      </c>
+      <c r="CG3" s="102" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH3" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI3" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="CJ3" s="102" t="s">
+        <v>85</v>
+      </c>
+      <c r="CK3" s="102" t="s">
+        <v>86</v>
+      </c>
+      <c r="CL3" s="102" t="s">
+        <v>87</v>
+      </c>
+      <c r="CM3" s="102" t="s">
+        <v>88</v>
+      </c>
+      <c r="CN3" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="CO3" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="CP3" s="102" t="s">
+        <v>91</v>
+      </c>
+      <c r="CQ3" s="102" t="s">
+        <v>92</v>
+      </c>
+      <c r="CR3" s="102" t="s">
+        <v>93</v>
+      </c>
+      <c r="CS3" s="102" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="4" spans="1:97" s="27" customFormat="1" ht="11.25">
+      <c r="A4" s="80" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="84">
+        <v>9776.1</v>
+      </c>
+      <c r="C4" s="84">
+        <v>19695.599999999999</v>
+      </c>
+      <c r="D4" s="84">
+        <v>26348.6</v>
+      </c>
+      <c r="E4" s="84">
+        <v>34943.800000000003</v>
+      </c>
+      <c r="F4" s="84">
+        <v>44808</v>
+      </c>
+      <c r="G4" s="84">
+        <v>56063.4</v>
+      </c>
+      <c r="H4" s="84">
+        <v>59920.800000000003</v>
+      </c>
+      <c r="I4" s="85">
+        <v>66778.3</v>
+      </c>
+      <c r="J4" s="84">
+        <v>74710.3</v>
+      </c>
+      <c r="K4" s="84">
+        <v>80155.899999999994</v>
+      </c>
+      <c r="L4" s="84">
+        <v>87124</v>
+      </c>
+      <c r="M4" s="84">
+        <v>97873.9</v>
+      </c>
+      <c r="N4" s="84">
+        <v>10136.4</v>
+      </c>
+      <c r="O4" s="84">
+        <v>20435.2</v>
+      </c>
+      <c r="P4" s="84">
+        <v>27410.6</v>
+      </c>
+      <c r="Q4" s="84">
+        <v>36657.300000000003</v>
+      </c>
+      <c r="R4" s="84">
+        <v>46627.4</v>
+      </c>
+      <c r="S4" s="84">
+        <v>57560.9</v>
+      </c>
+      <c r="T4" s="84">
+        <v>61916.4</v>
+      </c>
+      <c r="U4" s="84">
+        <v>69456.3</v>
+      </c>
+      <c r="V4" s="84">
+        <v>78763.100000000006</v>
+      </c>
+      <c r="W4" s="84">
+        <v>85210.4</v>
+      </c>
+      <c r="X4" s="84">
+        <v>93218.2</v>
+      </c>
+      <c r="Y4" s="84">
+        <v>103862.39999999999</v>
+      </c>
+      <c r="Z4" s="84">
+        <v>10661.9</v>
+      </c>
+      <c r="AA4" s="84">
+        <v>21254.9</v>
+      </c>
+      <c r="AB4" s="86">
+        <v>28534.1</v>
+      </c>
+      <c r="AC4" s="86">
+        <v>38193.9</v>
+      </c>
+      <c r="AD4" s="87">
+        <v>48831.1</v>
+      </c>
+      <c r="AE4" s="88">
+        <v>60077.599999999999</v>
+      </c>
+      <c r="AF4" s="89">
+        <v>65255.4</v>
+      </c>
+      <c r="AG4" s="90">
+        <v>72802.2</v>
+      </c>
+      <c r="AH4" s="90">
+        <v>82413.7</v>
+      </c>
+      <c r="AI4" s="84">
+        <v>88783.23</v>
+      </c>
+      <c r="AJ4" s="90">
+        <v>96660.19</v>
+      </c>
+      <c r="AK4" s="88">
+        <v>108677.4</v>
+      </c>
+      <c r="AL4" s="84">
+        <v>9185.1</v>
+      </c>
+      <c r="AM4" s="84">
+        <v>18208.2</v>
+      </c>
+      <c r="AN4" s="86">
+        <v>24849</v>
+      </c>
+      <c r="AO4" s="86">
+        <v>32571.9</v>
+      </c>
+      <c r="AP4" s="87">
+        <v>42006.5</v>
+      </c>
+      <c r="AQ4" s="88">
+        <v>52122.2</v>
+      </c>
+      <c r="AR4" s="88">
+        <v>55616.3</v>
+      </c>
+      <c r="AS4" s="87">
+        <v>62122.7</v>
+      </c>
+      <c r="AT4" s="87">
+        <v>69797.899999999994</v>
+      </c>
+      <c r="AU4" s="87">
+        <v>74860.45</v>
+      </c>
+      <c r="AV4" s="87">
+        <v>81355.539999999994</v>
+      </c>
+      <c r="AW4" s="87">
+        <v>90918.8</v>
+      </c>
+      <c r="AX4" s="84">
+        <v>6202.5</v>
+      </c>
+      <c r="AY4" s="84">
+        <v>12843.6</v>
+      </c>
+      <c r="AZ4" s="86">
+        <v>17982.099999999999</v>
+      </c>
+      <c r="BA4" s="86">
+        <v>24276.6</v>
+      </c>
+      <c r="BB4" s="87">
+        <v>31319.7</v>
+      </c>
+      <c r="BC4" s="88">
+        <v>37525.15</v>
+      </c>
+      <c r="BD4" s="88">
+        <v>40559.06</v>
+      </c>
+      <c r="BE4" s="87">
+        <v>45230.91</v>
+      </c>
+      <c r="BF4" s="87">
+        <v>50796.55</v>
+      </c>
+      <c r="BG4" s="87">
+        <v>54668.1</v>
+      </c>
+      <c r="BH4" s="87">
+        <v>59136.68</v>
+      </c>
+      <c r="BI4" s="87">
+        <v>64699.96</v>
+      </c>
+      <c r="BJ4" s="84">
+        <v>5669.4</v>
+      </c>
+      <c r="BK4" s="84">
+        <v>11888.1</v>
+      </c>
+      <c r="BL4" s="86">
+        <v>17190.05</v>
+      </c>
+      <c r="BM4" s="86">
+        <v>23159.200000000001</v>
+      </c>
+      <c r="BN4" s="87">
+        <v>29841.3</v>
+      </c>
+      <c r="BO4" s="88">
+        <v>40766.71</v>
+      </c>
+      <c r="BP4" s="88">
+        <v>43791.8</v>
+      </c>
+      <c r="BQ4" s="87">
+        <v>48519.199999999997</v>
+      </c>
+      <c r="BR4" s="88">
+        <v>54315.4</v>
+      </c>
+      <c r="BS4" s="87">
+        <v>58349.2</v>
+      </c>
+      <c r="BT4" s="87">
+        <v>62423.6</v>
+      </c>
+      <c r="BU4" s="87">
+        <v>68085.899999999994</v>
+      </c>
+      <c r="BV4" s="84">
+        <v>5955.3</v>
+      </c>
+      <c r="BW4" s="84">
+        <v>12282.3</v>
+      </c>
+      <c r="BX4" s="86">
+        <v>17596.8</v>
+      </c>
+      <c r="BY4" s="86">
+        <v>23629.62</v>
+      </c>
+      <c r="BZ4" s="87">
+        <v>30300.75</v>
+      </c>
+      <c r="CA4" s="88">
+        <v>37021.599999999999</v>
+      </c>
+      <c r="CB4" s="88">
+        <v>40247.14</v>
+      </c>
+      <c r="CC4" s="87">
+        <v>44568.800000000003</v>
+      </c>
+      <c r="CD4" s="88">
+        <v>49686.89</v>
+      </c>
+      <c r="CE4" s="87">
+        <v>53388.02</v>
+      </c>
+      <c r="CF4" s="87">
+        <v>57289.59</v>
+      </c>
+      <c r="CG4" s="87">
+        <v>62968.58</v>
+      </c>
+      <c r="CH4" s="84">
+        <v>6086.33</v>
+      </c>
+      <c r="CI4" s="84">
+        <v>12339.82</v>
+      </c>
+      <c r="CJ4" s="86">
+        <v>17571.2</v>
+      </c>
+      <c r="CK4" s="86">
+        <v>23810.31</v>
+      </c>
+      <c r="CL4" s="87">
+        <v>30151.02</v>
+      </c>
+      <c r="CM4" s="88">
+        <v>40042.699999999997</v>
+      </c>
+      <c r="CN4" s="88">
+        <v>43001.97</v>
+      </c>
+      <c r="CO4" s="87">
+        <v>47491.21</v>
+      </c>
+      <c r="CP4" s="88"/>
+      <c r="CQ4" s="87"/>
+      <c r="CR4" s="87"/>
+      <c r="CS4" s="87"/>
+    </row>
+    <row r="5" spans="1:97" s="27" customFormat="1" ht="11.25">
+      <c r="A5" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="91">
+        <v>184.9</v>
+      </c>
+      <c r="C5" s="91">
+        <v>379.1</v>
+      </c>
+      <c r="D5" s="91">
+        <v>522.1</v>
+      </c>
+      <c r="E5" s="91">
+        <v>637.20000000000005</v>
+      </c>
+      <c r="F5" s="91">
+        <v>765.1</v>
+      </c>
+      <c r="G5" s="91">
+        <v>850.7</v>
+      </c>
+      <c r="H5" s="91">
+        <v>941.3</v>
+      </c>
+      <c r="I5" s="91">
+        <v>1073.9000000000001</v>
+      </c>
+      <c r="J5" s="91">
+        <v>1254.3</v>
+      </c>
+      <c r="K5" s="91">
+        <v>1428.9</v>
+      </c>
+      <c r="L5" s="91">
+        <v>1572.3</v>
+      </c>
+      <c r="M5" s="91">
+        <v>1966.7</v>
+      </c>
+      <c r="N5" s="91">
+        <v>248.8</v>
+      </c>
+      <c r="O5" s="91">
+        <v>572</v>
+      </c>
+      <c r="P5" s="91">
+        <v>615.79999999999995</v>
+      </c>
+      <c r="Q5" s="91">
+        <v>627.6</v>
+      </c>
+      <c r="R5" s="91">
+        <v>658</v>
+      </c>
+      <c r="S5" s="91">
+        <v>686</v>
+      </c>
+      <c r="T5" s="91">
+        <v>702.3</v>
+      </c>
+      <c r="U5" s="91">
+        <v>713.3</v>
+      </c>
+      <c r="V5" s="91">
+        <v>744</v>
+      </c>
+      <c r="W5" s="91">
+        <v>755.8</v>
+      </c>
+      <c r="X5" s="91">
+        <v>1583.6</v>
+      </c>
+      <c r="Y5" s="91">
+        <v>2015</v>
+      </c>
+      <c r="Z5" s="91">
+        <v>134.4</v>
+      </c>
+      <c r="AA5" s="91">
+        <v>247.1</v>
+      </c>
+      <c r="AB5" s="91">
+        <v>330.3</v>
+      </c>
+      <c r="AC5" s="91">
+        <v>454.5</v>
+      </c>
+      <c r="AD5" s="91">
+        <v>526.1</v>
+      </c>
+      <c r="AE5" s="91">
+        <v>618</v>
+      </c>
+      <c r="AF5" s="91">
+        <v>737.1</v>
+      </c>
+      <c r="AG5" s="91">
+        <v>778.4</v>
+      </c>
+      <c r="AH5" s="91">
+        <v>959.1</v>
+      </c>
+      <c r="AI5" s="91">
+        <v>1008.8</v>
+      </c>
+      <c r="AJ5" s="91">
+        <v>1181.0999999999999</v>
+      </c>
+      <c r="AK5" s="91">
+        <v>1415.2</v>
+      </c>
+      <c r="AL5" s="91">
+        <v>96</v>
+      </c>
+      <c r="AM5" s="91">
+        <v>197.5</v>
+      </c>
+      <c r="AN5" s="91">
+        <v>233.4</v>
+      </c>
+      <c r="AO5" s="91">
+        <v>244.8</v>
+      </c>
+      <c r="AP5" s="91">
+        <v>270</v>
+      </c>
+      <c r="AQ5" s="91">
+        <v>288.7</v>
+      </c>
+      <c r="AR5" s="91">
+        <v>303.3</v>
+      </c>
+      <c r="AS5" s="91">
+        <v>317.60000000000002</v>
+      </c>
+      <c r="AT5" s="92">
+        <v>359.3</v>
+      </c>
+      <c r="AU5" s="92">
+        <v>371.4</v>
+      </c>
+      <c r="AV5" s="92">
+        <v>387.4</v>
+      </c>
+      <c r="AW5" s="92">
+        <v>436.6</v>
+      </c>
+      <c r="AX5" s="91">
+        <v>6.8</v>
+      </c>
+      <c r="AY5" s="91">
+        <v>13.5</v>
+      </c>
+      <c r="AZ5" s="91">
+        <v>24.8</v>
+      </c>
+      <c r="BA5" s="91">
+        <v>28.7</v>
+      </c>
+      <c r="BB5" s="91">
+        <v>30.9</v>
+      </c>
+      <c r="BC5" s="91">
+        <v>33.86</v>
+      </c>
+      <c r="BD5" s="91">
+        <v>36.06</v>
+      </c>
+      <c r="BE5" s="93">
+        <v>37.71</v>
+      </c>
+      <c r="BF5" s="92">
+        <v>101.09</v>
+      </c>
+      <c r="BG5" s="92">
+        <v>111.74</v>
+      </c>
+      <c r="BH5" s="92">
+        <v>117.15</v>
+      </c>
+      <c r="BI5" s="93">
+        <v>132.5</v>
+      </c>
+      <c r="BJ5" s="91">
+        <v>7.3</v>
+      </c>
+      <c r="BK5" s="91">
+        <v>14.3</v>
+      </c>
+      <c r="BL5" s="91">
+        <v>26.9</v>
+      </c>
+      <c r="BM5" s="91">
+        <v>30.7</v>
+      </c>
+      <c r="BN5" s="91">
+        <v>32.1</v>
+      </c>
+      <c r="BO5" s="91">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="BP5" s="91">
+        <v>37.4</v>
+      </c>
+      <c r="BQ5" s="93">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="BR5" s="91">
+        <v>46.6</v>
+      </c>
+      <c r="BS5" s="92">
+        <v>50.2</v>
+      </c>
+      <c r="BT5" s="92">
+        <v>55.4</v>
+      </c>
+      <c r="BU5" s="93">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="BV5" s="91">
+        <v>7.5</v>
+      </c>
+      <c r="BW5" s="91">
+        <v>14.7</v>
+      </c>
+      <c r="BX5" s="91">
+        <v>27.1</v>
+      </c>
+      <c r="BY5" s="91">
+        <v>31.1</v>
+      </c>
+      <c r="BZ5" s="91">
+        <v>32.5</v>
+      </c>
+      <c r="CA5" s="91">
+        <v>35.6</v>
+      </c>
+      <c r="CB5" s="91">
+        <v>37.5</v>
+      </c>
+      <c r="CC5" s="93">
+        <v>39.6</v>
+      </c>
+      <c r="CD5" s="91">
+        <v>61.03</v>
+      </c>
+      <c r="CE5" s="92">
+        <v>65.63</v>
+      </c>
+      <c r="CF5" s="92">
+        <v>71.13</v>
+      </c>
+      <c r="CG5" s="93">
+        <v>83.43</v>
+      </c>
+      <c r="CH5" s="91">
+        <v>3.9</v>
+      </c>
+      <c r="CI5" s="91">
+        <v>7.7</v>
+      </c>
+      <c r="CJ5" s="91">
+        <v>16</v>
+      </c>
+      <c r="CK5" s="91">
+        <v>19.7</v>
+      </c>
+      <c r="CL5" s="91">
+        <v>20.8</v>
+      </c>
+      <c r="CM5" s="91">
+        <v>24.2</v>
+      </c>
+      <c r="CN5" s="91">
+        <v>25.7</v>
+      </c>
+      <c r="CO5" s="93">
+        <v>26.9</v>
+      </c>
+      <c r="CP5" s="91"/>
+      <c r="CQ5" s="92"/>
+      <c r="CR5" s="92"/>
+      <c r="CS5" s="93"/>
+    </row>
+    <row r="6" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A6" s="82" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="94">
+        <v>336</v>
+      </c>
+      <c r="C6" s="94">
+        <v>637.4</v>
+      </c>
+      <c r="D6" s="94">
+        <v>926.8</v>
+      </c>
+      <c r="E6" s="94">
+        <v>1297.5</v>
+      </c>
+      <c r="F6" s="94">
+        <v>1706.6</v>
+      </c>
+      <c r="G6" s="94">
+        <v>2077.1999999999998</v>
+      </c>
+      <c r="H6" s="94">
+        <v>2158.5</v>
+      </c>
+      <c r="I6" s="95">
+        <v>2268.8000000000002</v>
+      </c>
+      <c r="J6" s="91">
+        <v>2348.9</v>
+      </c>
+      <c r="K6" s="91">
+        <v>2415.5</v>
+      </c>
+      <c r="L6" s="91">
+        <v>2562.6999999999998</v>
+      </c>
+      <c r="M6" s="94">
+        <v>2855.9</v>
+      </c>
+      <c r="N6" s="94">
+        <v>372.5</v>
+      </c>
+      <c r="O6" s="94">
+        <v>686.1</v>
+      </c>
+      <c r="P6" s="94">
+        <v>978.1</v>
+      </c>
+      <c r="Q6" s="94">
+        <v>1307.0999999999999</v>
+      </c>
+      <c r="R6" s="94">
+        <v>1712.4</v>
+      </c>
+      <c r="S6" s="94">
+        <v>2075.1999999999998</v>
+      </c>
+      <c r="T6" s="91">
+        <v>2156.1999999999998</v>
+      </c>
+      <c r="U6" s="91">
+        <v>2244.8000000000002</v>
+      </c>
+      <c r="V6" s="91">
+        <v>2326.6</v>
+      </c>
+      <c r="W6" s="91">
+        <v>2392.9</v>
+      </c>
+      <c r="X6" s="91">
+        <v>2541.9</v>
+      </c>
+      <c r="Y6" s="94">
+        <v>2842.2</v>
+      </c>
+      <c r="Z6" s="96">
+        <v>334.9</v>
+      </c>
+      <c r="AA6" s="96">
+        <v>637.20000000000005</v>
+      </c>
+      <c r="AB6" s="97">
+        <v>1000</v>
+      </c>
+      <c r="AC6" s="97">
+        <v>1306.8</v>
+      </c>
+      <c r="AD6" s="92">
+        <v>1693.7</v>
+      </c>
+      <c r="AE6" s="92">
+        <v>2028.9</v>
+      </c>
+      <c r="AF6" s="92">
+        <v>2097.1</v>
+      </c>
+      <c r="AG6" s="94">
+        <v>2186.1</v>
+      </c>
+      <c r="AH6" s="94">
+        <v>2271.9</v>
+      </c>
+      <c r="AI6" s="92">
+        <v>2339.29</v>
+      </c>
+      <c r="AJ6" s="94">
+        <v>2490.41</v>
+      </c>
+      <c r="AK6" s="92">
+        <v>2797.1</v>
+      </c>
+      <c r="AL6" s="96">
+        <v>331</v>
+      </c>
+      <c r="AM6" s="96">
+        <v>604.20000000000005</v>
+      </c>
+      <c r="AN6" s="97">
+        <v>859.7</v>
+      </c>
+      <c r="AO6" s="97">
+        <v>1071</v>
+      </c>
+      <c r="AP6" s="92">
+        <v>1404.6</v>
+      </c>
+      <c r="AQ6" s="92">
+        <v>1717.2</v>
+      </c>
+      <c r="AR6" s="92">
+        <v>1788.6</v>
+      </c>
+      <c r="AS6" s="92">
+        <v>1881.9</v>
+      </c>
+      <c r="AT6" s="92">
+        <v>1973.1</v>
+      </c>
+      <c r="AU6" s="92">
+        <v>2044.2</v>
+      </c>
+      <c r="AV6" s="92">
+        <v>2206.94</v>
+      </c>
+      <c r="AW6" s="92">
+        <v>2489.3000000000002</v>
+      </c>
+      <c r="AX6" s="96">
+        <v>94.6</v>
+      </c>
+      <c r="AY6" s="96">
+        <v>254.4</v>
+      </c>
+      <c r="AZ6" s="97">
+        <v>391.3</v>
+      </c>
+      <c r="BA6" s="97">
+        <v>475.8</v>
+      </c>
+      <c r="BB6" s="92">
+        <v>581.4</v>
+      </c>
+      <c r="BC6" s="92">
+        <v>697.36</v>
+      </c>
+      <c r="BD6" s="92">
+        <v>737.25</v>
+      </c>
+      <c r="BE6" s="93">
+        <v>768.12</v>
+      </c>
+      <c r="BF6" s="92">
+        <v>798.69</v>
+      </c>
+      <c r="BG6" s="92">
+        <v>829.27</v>
+      </c>
+      <c r="BH6" s="92">
+        <v>1030.46</v>
+      </c>
+      <c r="BI6" s="93">
+        <v>1215.48</v>
+      </c>
+      <c r="BJ6" s="96">
+        <v>90.7</v>
+      </c>
+      <c r="BK6" s="96">
+        <v>166.2</v>
+      </c>
+      <c r="BL6" s="97">
+        <v>258.60000000000002</v>
+      </c>
+      <c r="BM6" s="97">
+        <v>334.3</v>
+      </c>
+      <c r="BN6" s="92">
+        <v>438.5</v>
+      </c>
+      <c r="BO6" s="92">
+        <v>603.91</v>
+      </c>
+      <c r="BP6" s="92">
+        <v>637.29999999999995</v>
+      </c>
+      <c r="BQ6" s="93">
+        <v>671.2</v>
+      </c>
+      <c r="BR6" s="92">
+        <v>700.1</v>
+      </c>
+      <c r="BS6" s="92">
+        <v>727.4</v>
+      </c>
+      <c r="BT6" s="92">
+        <v>767.4</v>
+      </c>
+      <c r="BU6" s="93">
+        <v>859.6</v>
+      </c>
+      <c r="BV6" s="96">
+        <v>142.5</v>
+      </c>
+      <c r="BW6" s="96">
+        <v>270.8</v>
+      </c>
+      <c r="BX6" s="97">
+        <v>408.5</v>
+      </c>
+      <c r="BY6" s="97">
+        <v>522.9</v>
+      </c>
+      <c r="BZ6" s="92">
+        <v>697.3</v>
+      </c>
+      <c r="CA6" s="92">
+        <v>894.8</v>
+      </c>
+      <c r="CB6" s="92">
+        <v>931.39</v>
+      </c>
+      <c r="CC6" s="93">
+        <v>967.3</v>
+      </c>
+      <c r="CD6" s="92">
+        <v>998.79</v>
+      </c>
+      <c r="CE6" s="92">
+        <v>1025.5899999999999</v>
+      </c>
+      <c r="CF6" s="92">
+        <v>1064.19</v>
+      </c>
+      <c r="CG6" s="93">
+        <v>1159.69</v>
+      </c>
+      <c r="CH6" s="96">
+        <v>180.6</v>
+      </c>
+      <c r="CI6" s="96">
+        <v>346.71</v>
+      </c>
+      <c r="CJ6" s="97">
+        <v>483.9</v>
+      </c>
+      <c r="CK6" s="97">
+        <v>589.01</v>
+      </c>
+      <c r="CL6" s="92">
+        <v>737.61</v>
+      </c>
+      <c r="CM6" s="92">
+        <v>873.4</v>
+      </c>
+      <c r="CN6" s="92">
+        <v>919.64</v>
+      </c>
+      <c r="CO6" s="93">
+        <v>966.86</v>
+      </c>
+      <c r="CP6" s="92"/>
+      <c r="CQ6" s="92"/>
+      <c r="CR6" s="92"/>
+      <c r="CS6" s="93"/>
+    </row>
+    <row r="7" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A7" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="94">
+        <v>13.3</v>
+      </c>
+      <c r="C7" s="94">
+        <v>32.9</v>
+      </c>
+      <c r="D7" s="94">
+        <v>35.4</v>
+      </c>
+      <c r="E7" s="94">
+        <v>42.6</v>
+      </c>
+      <c r="F7" s="94">
+        <v>57.3</v>
+      </c>
+      <c r="G7" s="94">
+        <v>68.3</v>
+      </c>
+      <c r="H7" s="94">
+        <v>72</v>
+      </c>
+      <c r="I7" s="95">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="J7" s="91">
+        <v>83.2</v>
+      </c>
+      <c r="K7" s="91">
+        <v>94.4</v>
+      </c>
+      <c r="L7" s="91">
+        <v>99.8</v>
+      </c>
+      <c r="M7" s="94">
+        <v>145.4</v>
+      </c>
+      <c r="N7" s="94">
+        <v>13.3</v>
+      </c>
+      <c r="O7" s="94">
+        <v>32.9</v>
+      </c>
+      <c r="P7" s="94">
+        <v>35.4</v>
+      </c>
+      <c r="Q7" s="94">
+        <v>42.6</v>
+      </c>
+      <c r="R7" s="94">
+        <v>57.3</v>
+      </c>
+      <c r="S7" s="94">
+        <v>68.3</v>
+      </c>
+      <c r="T7" s="91">
+        <v>72</v>
+      </c>
+      <c r="U7" s="91">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="V7" s="91">
+        <v>83.4</v>
+      </c>
+      <c r="W7" s="91">
+        <v>94.5</v>
+      </c>
+      <c r="X7" s="91">
+        <v>99.9</v>
+      </c>
+      <c r="Y7" s="94">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="Z7" s="96">
+        <v>13.4</v>
+      </c>
+      <c r="AA7" s="96">
+        <v>33.4</v>
+      </c>
+      <c r="AB7" s="97">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="AC7" s="97">
+        <v>43.3</v>
+      </c>
+      <c r="AD7" s="92">
+        <v>58.3</v>
+      </c>
+      <c r="AE7" s="92">
+        <v>69.8</v>
+      </c>
+      <c r="AF7" s="92">
+        <v>73.7</v>
+      </c>
+      <c r="AG7" s="94">
+        <v>78.5</v>
+      </c>
+      <c r="AH7" s="94">
+        <v>85.5</v>
+      </c>
+      <c r="AI7" s="92">
+        <v>100.19</v>
+      </c>
+      <c r="AJ7" s="94">
+        <v>105.29</v>
+      </c>
+      <c r="AK7" s="92">
+        <v>151.1</v>
+      </c>
+      <c r="AL7" s="96">
+        <v>9.5</v>
+      </c>
+      <c r="AM7" s="96">
+        <v>23.5</v>
+      </c>
+      <c r="AN7" s="97">
+        <v>25.4</v>
+      </c>
+      <c r="AO7" s="97">
+        <v>30.4</v>
+      </c>
+      <c r="AP7" s="92">
+        <v>41.4</v>
+      </c>
+      <c r="AQ7" s="92">
+        <v>49.9</v>
+      </c>
+      <c r="AR7" s="92">
+        <v>53.7</v>
+      </c>
+      <c r="AS7" s="92">
+        <v>57.3</v>
+      </c>
+      <c r="AT7" s="92">
+        <v>63.5</v>
+      </c>
+      <c r="AU7" s="92">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="AV7" s="92">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="AW7" s="92">
+        <v>118.5</v>
+      </c>
+      <c r="AX7" s="96">
+        <v>4.3</v>
+      </c>
+      <c r="AY7" s="96">
+        <v>10.8</v>
+      </c>
+      <c r="AZ7" s="97">
+        <v>12.2</v>
+      </c>
+      <c r="BA7" s="97">
+        <v>15</v>
+      </c>
+      <c r="BB7" s="92">
+        <v>20.7</v>
+      </c>
+      <c r="BC7" s="92">
+        <v>21.94</v>
+      </c>
+      <c r="BD7" s="92">
+        <v>23.28</v>
+      </c>
+      <c r="BE7" s="93">
+        <v>24.56</v>
+      </c>
+      <c r="BF7" s="92">
+        <v>26.73</v>
+      </c>
+      <c r="BG7" s="92">
+        <v>31.4</v>
+      </c>
+      <c r="BH7" s="92">
+        <v>33.5</v>
+      </c>
+      <c r="BI7" s="93">
+        <v>41.81</v>
+      </c>
+      <c r="BJ7" s="96">
+        <v>4.3</v>
+      </c>
+      <c r="BK7" s="96">
+        <v>10.8</v>
+      </c>
+      <c r="BL7" s="97">
+        <v>12.3</v>
+      </c>
+      <c r="BM7" s="97">
+        <v>16.2</v>
+      </c>
+      <c r="BN7" s="92">
+        <v>23.1</v>
+      </c>
+      <c r="BO7" s="92">
+        <v>23.5</v>
+      </c>
+      <c r="BP7" s="92">
+        <v>24.7</v>
+      </c>
+      <c r="BQ7" s="93">
+        <v>25.8</v>
+      </c>
+      <c r="BR7" s="92">
+        <v>27.6</v>
+      </c>
+      <c r="BS7" s="92">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="BT7" s="92">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="BU7" s="93">
+        <v>42.7</v>
+      </c>
+      <c r="BV7" s="96">
+        <v>4</v>
+      </c>
+      <c r="BW7" s="96">
+        <v>9.4</v>
+      </c>
+      <c r="BX7" s="97">
+        <v>10.6</v>
+      </c>
+      <c r="BY7" s="97">
+        <v>13.8</v>
+      </c>
+      <c r="BZ7" s="92">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="CA7" s="92">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="CB7" s="92">
+        <v>20.8</v>
+      </c>
+      <c r="CC7" s="93">
+        <v>21.6</v>
+      </c>
+      <c r="CD7" s="92">
+        <v>23.3</v>
+      </c>
+      <c r="CE7" s="92">
+        <v>27.3</v>
+      </c>
+      <c r="CF7" s="92">
+        <v>29.1</v>
+      </c>
+      <c r="CG7" s="93">
+        <v>38.4</v>
+      </c>
+      <c r="CH7" s="96">
+        <v>5.8</v>
+      </c>
+      <c r="CI7" s="96">
+        <v>11.8</v>
+      </c>
+      <c r="CJ7" s="97">
+        <v>13</v>
+      </c>
+      <c r="CK7" s="97">
+        <v>16.5</v>
+      </c>
+      <c r="CL7" s="92">
+        <v>21.5</v>
+      </c>
+      <c r="CM7" s="92">
+        <v>22.9</v>
+      </c>
+      <c r="CN7" s="92">
+        <v>24.1</v>
+      </c>
+      <c r="CO7" s="93">
+        <v>25.1</v>
+      </c>
+      <c r="CP7" s="92"/>
+      <c r="CQ7" s="92"/>
+      <c r="CR7" s="92"/>
+      <c r="CS7" s="93"/>
+    </row>
+    <row r="8" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A8" s="82" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="94">
+        <v>116.3</v>
+      </c>
+      <c r="C8" s="94">
+        <v>134</v>
+      </c>
+      <c r="D8" s="94">
+        <v>140</v>
+      </c>
+      <c r="E8" s="94">
+        <v>418.4</v>
+      </c>
+      <c r="F8" s="94">
+        <v>436.8</v>
+      </c>
+      <c r="G8" s="94">
+        <v>443</v>
+      </c>
+      <c r="H8" s="94">
+        <v>452.7</v>
+      </c>
+      <c r="I8" s="95">
+        <v>550.29999999999995</v>
+      </c>
+      <c r="J8" s="91">
+        <v>659.2</v>
+      </c>
+      <c r="K8" s="91">
+        <v>681</v>
+      </c>
+      <c r="L8" s="91">
+        <v>853</v>
+      </c>
+      <c r="M8" s="94">
+        <v>920.2</v>
+      </c>
+      <c r="N8" s="94">
+        <v>13.4</v>
+      </c>
+      <c r="O8" s="94">
+        <v>196.6</v>
+      </c>
+      <c r="P8" s="94">
+        <v>269.8</v>
+      </c>
+      <c r="Q8" s="94">
+        <v>459.3</v>
+      </c>
+      <c r="R8" s="94">
+        <v>476.1</v>
+      </c>
+      <c r="S8" s="94">
+        <v>599.29999999999995</v>
+      </c>
+      <c r="T8" s="91">
+        <v>609.1</v>
+      </c>
+      <c r="U8" s="91">
+        <v>646.9</v>
+      </c>
+      <c r="V8" s="91">
+        <v>651.9</v>
+      </c>
+      <c r="W8" s="91">
+        <v>729.2</v>
+      </c>
+      <c r="X8" s="91">
+        <v>922.2</v>
+      </c>
+      <c r="Y8" s="94">
+        <v>974.4</v>
+      </c>
+      <c r="Z8" s="96">
+        <v>36.9</v>
+      </c>
+      <c r="AA8" s="96">
+        <v>54.1</v>
+      </c>
+      <c r="AB8" s="97">
+        <v>272</v>
+      </c>
+      <c r="AC8" s="97">
+        <v>357.4</v>
+      </c>
+      <c r="AD8" s="92">
+        <v>408.1</v>
+      </c>
+      <c r="AE8" s="92">
+        <v>545.4</v>
+      </c>
+      <c r="AF8" s="92">
+        <v>555.5</v>
+      </c>
+      <c r="AG8" s="94">
+        <v>631.1</v>
+      </c>
+      <c r="AH8" s="94">
+        <v>782.6</v>
+      </c>
+      <c r="AI8" s="92">
+        <v>788.42</v>
+      </c>
+      <c r="AJ8" s="94">
+        <v>975.61</v>
+      </c>
+      <c r="AK8" s="92">
+        <v>1012.5</v>
+      </c>
+      <c r="AL8" s="96">
+        <v>226.8</v>
+      </c>
+      <c r="AM8" s="96">
+        <v>420.6</v>
+      </c>
+      <c r="AN8" s="97">
+        <v>553.20000000000005</v>
+      </c>
+      <c r="AO8" s="97">
+        <v>630.20000000000005</v>
+      </c>
+      <c r="AP8" s="92">
+        <v>798.4</v>
+      </c>
+      <c r="AQ8" s="92">
+        <v>812.1</v>
+      </c>
+      <c r="AR8" s="92">
+        <v>822</v>
+      </c>
+      <c r="AS8" s="92">
+        <v>826.9</v>
+      </c>
+      <c r="AT8" s="92">
+        <v>836</v>
+      </c>
+      <c r="AU8" s="92">
+        <v>839.34</v>
+      </c>
+      <c r="AV8" s="92">
+        <v>877.68</v>
+      </c>
+      <c r="AW8" s="92">
+        <v>1001</v>
+      </c>
+      <c r="AX8" s="96">
+        <v>71.2</v>
+      </c>
+      <c r="AY8" s="96">
+        <v>145</v>
+      </c>
+      <c r="AZ8" s="97">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="BA8" s="97">
+        <v>284.5</v>
+      </c>
+      <c r="BB8" s="92">
+        <v>398.4</v>
+      </c>
+      <c r="BC8" s="92">
+        <v>505.24</v>
+      </c>
+      <c r="BD8" s="92">
+        <v>511.45</v>
+      </c>
+      <c r="BE8" s="93">
+        <v>514.84</v>
+      </c>
+      <c r="BF8" s="92">
+        <v>534.57000000000005</v>
+      </c>
+      <c r="BG8" s="92">
+        <v>537.82000000000005</v>
+      </c>
+      <c r="BH8" s="92">
+        <v>542.01</v>
+      </c>
+      <c r="BI8" s="93">
+        <v>559.05999999999995</v>
+      </c>
+      <c r="BJ8" s="96">
+        <v>124.7</v>
+      </c>
+      <c r="BK8" s="96">
+        <v>210.1</v>
+      </c>
+      <c r="BL8" s="97">
+        <v>217.19</v>
+      </c>
+      <c r="BM8" s="97">
+        <v>368.6</v>
+      </c>
+      <c r="BN8" s="92">
+        <v>376.7</v>
+      </c>
+      <c r="BO8" s="92">
+        <v>398.39</v>
+      </c>
+      <c r="BP8" s="92">
+        <v>467.5</v>
+      </c>
+      <c r="BQ8" s="93">
+        <v>555</v>
+      </c>
+      <c r="BR8" s="92">
+        <v>609</v>
+      </c>
+      <c r="BS8" s="92">
+        <v>610.70000000000005</v>
+      </c>
+      <c r="BT8" s="92">
+        <v>614.9</v>
+      </c>
+      <c r="BU8" s="93">
+        <v>687.6</v>
+      </c>
+      <c r="BV8" s="96">
+        <v>6.5</v>
+      </c>
+      <c r="BW8" s="96">
+        <v>86.3</v>
+      </c>
+      <c r="BX8" s="97">
+        <v>124.61</v>
+      </c>
+      <c r="BY8" s="97">
+        <v>130.71</v>
+      </c>
+      <c r="BZ8" s="92">
+        <v>139.16999999999999</v>
+      </c>
+      <c r="CA8" s="92">
+        <v>239.9</v>
+      </c>
+      <c r="CB8" s="92">
+        <v>301.42</v>
+      </c>
+      <c r="CC8" s="93">
+        <v>305.10000000000002</v>
+      </c>
+      <c r="CD8" s="92">
+        <v>325.13</v>
+      </c>
+      <c r="CE8" s="92">
+        <v>473.13</v>
+      </c>
+      <c r="CF8" s="92">
+        <v>531.12</v>
+      </c>
+      <c r="CG8" s="93">
+        <v>546.66999999999996</v>
+      </c>
+      <c r="CH8" s="96">
+        <v>112.8</v>
+      </c>
+      <c r="CI8" s="96">
+        <v>150.9</v>
+      </c>
+      <c r="CJ8" s="97">
+        <v>156.6</v>
+      </c>
+      <c r="CK8" s="97">
+        <v>276.31</v>
+      </c>
+      <c r="CL8" s="92">
+        <v>283.31</v>
+      </c>
+      <c r="CM8" s="92">
+        <v>292.3</v>
+      </c>
+      <c r="CN8" s="92">
+        <v>356.69</v>
+      </c>
+      <c r="CO8" s="93">
+        <v>461.86</v>
+      </c>
+      <c r="CP8" s="92"/>
+      <c r="CQ8" s="92"/>
+      <c r="CR8" s="92"/>
+      <c r="CS8" s="93"/>
+    </row>
+    <row r="9" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A9" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="94">
+        <v>299.10000000000002</v>
+      </c>
+      <c r="C9" s="94">
+        <v>647.79999999999995</v>
+      </c>
+      <c r="D9" s="94">
+        <v>796.5</v>
+      </c>
+      <c r="E9" s="94">
+        <v>985.1</v>
+      </c>
+      <c r="F9" s="94">
+        <v>1545.1</v>
+      </c>
+      <c r="G9" s="94">
+        <v>2206.6999999999998</v>
+      </c>
+      <c r="H9" s="94">
+        <v>2381.8000000000002</v>
+      </c>
+      <c r="I9" s="95">
+        <v>2680.7</v>
+      </c>
+      <c r="J9" s="91">
+        <v>3143.3</v>
+      </c>
+      <c r="K9" s="91">
+        <v>3336.4</v>
+      </c>
+      <c r="L9" s="91">
+        <v>3536.7</v>
+      </c>
+      <c r="M9" s="94">
+        <v>3805.9</v>
+      </c>
+      <c r="N9" s="94">
+        <v>307.8</v>
+      </c>
+      <c r="O9" s="94">
+        <v>678.1</v>
+      </c>
+      <c r="P9" s="94">
+        <v>831</v>
+      </c>
+      <c r="Q9" s="94">
+        <v>1128.2</v>
+      </c>
+      <c r="R9" s="94">
+        <v>1704.1</v>
+      </c>
+      <c r="S9" s="94">
+        <v>2373.9</v>
+      </c>
+      <c r="T9" s="91">
+        <v>2573.4</v>
+      </c>
+      <c r="U9" s="91">
+        <v>2881.8</v>
+      </c>
+      <c r="V9" s="91">
+        <v>3361.5</v>
+      </c>
+      <c r="W9" s="91">
+        <v>3562.2</v>
+      </c>
+      <c r="X9" s="91">
+        <v>3726.7</v>
+      </c>
+      <c r="Y9" s="94">
+        <v>4005.5</v>
+      </c>
+      <c r="Z9" s="96">
+        <v>316.60000000000002</v>
+      </c>
+      <c r="AA9" s="96">
+        <v>783.6</v>
+      </c>
+      <c r="AB9" s="97">
+        <v>941.1</v>
+      </c>
+      <c r="AC9" s="97">
+        <v>1240.3</v>
+      </c>
+      <c r="AD9" s="92">
+        <v>1819.8</v>
+      </c>
+      <c r="AE9" s="92">
+        <v>2345.1</v>
+      </c>
+      <c r="AF9" s="92">
+        <v>2546.1</v>
+      </c>
+      <c r="AG9" s="94">
+        <v>2856.8</v>
+      </c>
+      <c r="AH9" s="94">
+        <v>3342</v>
+      </c>
+      <c r="AI9" s="92">
+        <v>3543.78</v>
+      </c>
+      <c r="AJ9" s="94">
+        <v>3710.18</v>
+      </c>
+      <c r="AK9" s="92">
+        <v>3991.1</v>
+      </c>
+      <c r="AL9" s="96">
+        <v>258.60000000000002</v>
+      </c>
+      <c r="AM9" s="96">
+        <v>688.9</v>
+      </c>
+      <c r="AN9" s="97">
+        <v>859.5</v>
+      </c>
+      <c r="AO9" s="97">
+        <v>1021.8</v>
+      </c>
+      <c r="AP9" s="92">
+        <v>1356</v>
+      </c>
+      <c r="AQ9" s="92">
+        <v>1586.2</v>
+      </c>
+      <c r="AR9" s="92">
+        <v>1763.5</v>
+      </c>
+      <c r="AS9" s="92">
+        <v>2067.8000000000002</v>
+      </c>
+      <c r="AT9" s="92">
+        <v>2508.9</v>
+      </c>
+      <c r="AU9" s="92">
+        <v>2665.92</v>
+      </c>
+      <c r="AV9" s="92">
+        <v>2808.73</v>
+      </c>
+      <c r="AW9" s="92">
+        <v>2987.4</v>
+      </c>
+      <c r="AX9" s="96">
+        <v>93.8</v>
+      </c>
+      <c r="AY9" s="96">
+        <v>541.70000000000005</v>
+      </c>
+      <c r="AZ9" s="97">
+        <v>624.4</v>
+      </c>
+      <c r="BA9" s="97">
+        <v>727.4</v>
+      </c>
+      <c r="BB9" s="92">
+        <v>916.4</v>
+      </c>
+      <c r="BC9" s="92">
+        <v>1080.1199999999999</v>
+      </c>
+      <c r="BD9" s="92">
+        <v>1235.82</v>
+      </c>
+      <c r="BE9" s="93">
+        <v>1432.49</v>
+      </c>
+      <c r="BF9" s="92">
+        <v>1729.74</v>
+      </c>
+      <c r="BG9" s="92">
+        <v>1869.55</v>
+      </c>
+      <c r="BH9" s="92">
+        <v>1959.96</v>
+      </c>
+      <c r="BI9" s="93">
+        <v>2063.77</v>
+      </c>
+      <c r="BJ9" s="96">
+        <v>138.1</v>
+      </c>
+      <c r="BK9" s="96">
+        <v>359.6</v>
+      </c>
+      <c r="BL9" s="97">
+        <v>609.04999999999995</v>
+      </c>
+      <c r="BM9" s="97">
+        <v>734.7</v>
+      </c>
+      <c r="BN9" s="92">
+        <v>974.5</v>
+      </c>
+      <c r="BO9" s="92">
+        <v>1305.33</v>
+      </c>
+      <c r="BP9" s="92">
+        <v>1434.6</v>
+      </c>
+      <c r="BQ9" s="93">
+        <v>1661.9</v>
+      </c>
+      <c r="BR9" s="92">
+        <v>2057.5</v>
+      </c>
+      <c r="BS9" s="92">
+        <v>2199.3000000000002</v>
+      </c>
+      <c r="BT9" s="92">
+        <v>2269.5</v>
+      </c>
+      <c r="BU9" s="93">
+        <v>2339</v>
+      </c>
+      <c r="BV9" s="96">
+        <v>92.9</v>
+      </c>
+      <c r="BW9" s="96">
+        <v>247</v>
+      </c>
+      <c r="BX9" s="97">
+        <v>321.54000000000002</v>
+      </c>
+      <c r="BY9" s="97">
+        <v>446.75</v>
+      </c>
+      <c r="BZ9" s="92">
+        <v>672.1</v>
+      </c>
+      <c r="CA9" s="92">
+        <v>1227.8</v>
+      </c>
+      <c r="CB9" s="92">
+        <v>1283.6099999999999</v>
+      </c>
+      <c r="CC9" s="93">
+        <v>1410.5</v>
+      </c>
+      <c r="CD9" s="92">
+        <v>1585.51</v>
+      </c>
+      <c r="CE9" s="92">
+        <v>1654.94</v>
+      </c>
+      <c r="CF9" s="92">
+        <v>1704.14</v>
+      </c>
+      <c r="CG9" s="93">
+        <v>1806.19</v>
+      </c>
+      <c r="CH9" s="96">
+        <v>100.95</v>
+      </c>
+      <c r="CI9" s="96">
+        <v>231.5</v>
+      </c>
+      <c r="CJ9" s="97">
+        <v>306.39999999999998</v>
+      </c>
+      <c r="CK9" s="97">
+        <v>466.65</v>
+      </c>
+      <c r="CL9" s="92">
+        <v>640.97</v>
+      </c>
+      <c r="CM9" s="92">
+        <v>1314.5</v>
+      </c>
+      <c r="CN9" s="92">
+        <v>1358.77</v>
+      </c>
+      <c r="CO9" s="93">
+        <v>1458.63</v>
+      </c>
+      <c r="CP9" s="92"/>
+      <c r="CQ9" s="92"/>
+      <c r="CR9" s="92"/>
+      <c r="CS9" s="93"/>
+    </row>
+    <row r="10" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A10" s="82" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="94">
+        <v>393.2</v>
+      </c>
+      <c r="C10" s="94">
+        <v>745.4</v>
+      </c>
+      <c r="D10" s="94">
+        <v>1049.9000000000001</v>
+      </c>
+      <c r="E10" s="94">
+        <v>1489.3</v>
+      </c>
+      <c r="F10" s="94">
+        <v>2213.4</v>
+      </c>
+      <c r="G10" s="94">
+        <v>2740.5</v>
+      </c>
+      <c r="H10" s="94">
+        <v>2887.9</v>
+      </c>
+      <c r="I10" s="95">
+        <v>3150.7</v>
+      </c>
+      <c r="J10" s="91">
+        <v>4036.5</v>
+      </c>
+      <c r="K10" s="91">
+        <v>4253.8</v>
+      </c>
+      <c r="L10" s="91">
+        <v>4710.8999999999996</v>
+      </c>
+      <c r="M10" s="94">
+        <v>5411.3</v>
+      </c>
+      <c r="N10" s="94">
+        <v>400.5</v>
+      </c>
+      <c r="O10" s="94">
+        <v>760.6</v>
+      </c>
+      <c r="P10" s="94">
+        <v>1071.8</v>
+      </c>
+      <c r="Q10" s="94">
+        <v>1519.9</v>
+      </c>
+      <c r="R10" s="94">
+        <v>2256.4</v>
+      </c>
+      <c r="S10" s="94">
+        <v>2786.7</v>
+      </c>
+      <c r="T10" s="91">
+        <v>2937.4</v>
+      </c>
+      <c r="U10" s="91">
+        <v>3205.3</v>
+      </c>
+      <c r="V10" s="91">
+        <v>4109.3999999999996</v>
+      </c>
+      <c r="W10" s="91">
+        <v>4331.8999999999996</v>
+      </c>
+      <c r="X10" s="91">
+        <v>4801.6000000000004</v>
+      </c>
+      <c r="Y10" s="94">
+        <v>5518.8</v>
+      </c>
+      <c r="Z10" s="96">
+        <v>415.4</v>
+      </c>
+      <c r="AA10" s="96">
+        <v>792</v>
+      </c>
+      <c r="AB10" s="97">
+        <v>1118.9000000000001</v>
+      </c>
+      <c r="AC10" s="97">
+        <v>1581.4</v>
+      </c>
+      <c r="AD10" s="92">
+        <v>2346.1999999999998</v>
+      </c>
+      <c r="AE10" s="92">
+        <v>2895.6</v>
+      </c>
+      <c r="AF10" s="92">
+        <v>3052</v>
+      </c>
+      <c r="AG10" s="94">
+        <v>3325</v>
+      </c>
+      <c r="AH10" s="94">
+        <v>4217.3999999999996</v>
+      </c>
+      <c r="AI10" s="92">
+        <v>4444.7</v>
+      </c>
+      <c r="AJ10" s="94">
+        <v>4940.37</v>
+      </c>
+      <c r="AK10" s="92">
+        <v>5692.5</v>
+      </c>
+      <c r="AL10" s="96">
+        <v>440.1</v>
+      </c>
+      <c r="AM10" s="96">
+        <v>824</v>
+      </c>
+      <c r="AN10" s="97">
+        <v>1160.3</v>
+      </c>
+      <c r="AO10" s="97">
+        <v>1638.8</v>
+      </c>
+      <c r="AP10" s="92">
+        <v>2431.8000000000002</v>
+      </c>
+      <c r="AQ10" s="92">
+        <v>3005.6</v>
+      </c>
+      <c r="AR10" s="92">
+        <v>3159.1</v>
+      </c>
+      <c r="AS10" s="92">
+        <v>3438.1</v>
+      </c>
+      <c r="AT10" s="92">
+        <v>4366.2</v>
+      </c>
+      <c r="AU10" s="92">
+        <v>4600.83</v>
+      </c>
+      <c r="AV10" s="92">
+        <v>5133.1499999999996</v>
+      </c>
+      <c r="AW10" s="92">
+        <v>5823.4</v>
+      </c>
+      <c r="AX10" s="96">
+        <v>275.8</v>
+      </c>
+      <c r="AY10" s="96">
+        <v>474.6</v>
+      </c>
+      <c r="AZ10" s="97">
+        <v>669.3</v>
+      </c>
+      <c r="BA10" s="97">
+        <v>985.5</v>
+      </c>
+      <c r="BB10" s="92">
+        <v>1463.2</v>
+      </c>
+      <c r="BC10" s="92">
+        <v>1856.24</v>
+      </c>
+      <c r="BD10" s="92">
+        <v>1951.27</v>
+      </c>
+      <c r="BE10" s="93">
+        <v>2155.8000000000002</v>
+      </c>
+      <c r="BF10" s="92">
+        <v>2693.8</v>
+      </c>
+      <c r="BG10" s="92">
+        <v>2840.14</v>
+      </c>
+      <c r="BH10" s="92">
+        <v>3103.2</v>
+      </c>
+      <c r="BI10" s="93">
+        <v>3432.26</v>
+      </c>
+      <c r="BJ10" s="96">
+        <v>268.3</v>
+      </c>
+      <c r="BK10" s="96">
+        <v>482.5</v>
+      </c>
+      <c r="BL10" s="97">
+        <v>682</v>
+      </c>
+      <c r="BM10" s="97">
+        <v>999.2</v>
+      </c>
+      <c r="BN10" s="92">
+        <v>1485.5</v>
+      </c>
+      <c r="BO10" s="92">
+        <v>1923.09</v>
+      </c>
+      <c r="BP10" s="92">
+        <v>1995.1</v>
+      </c>
+      <c r="BQ10" s="93">
+        <v>2164.9</v>
+      </c>
+      <c r="BR10" s="92">
+        <v>2653</v>
+      </c>
+      <c r="BS10" s="92">
+        <v>2776.3</v>
+      </c>
+      <c r="BT10" s="92">
+        <v>2999.4</v>
+      </c>
+      <c r="BU10" s="93">
+        <v>3338.5</v>
+      </c>
+      <c r="BV10" s="96">
+        <v>240.9</v>
+      </c>
+      <c r="BW10" s="96">
+        <v>443.4</v>
+      </c>
+      <c r="BX10" s="97">
+        <v>633.77</v>
+      </c>
+      <c r="BY10" s="97">
+        <v>905.17</v>
+      </c>
+      <c r="BZ10" s="92">
+        <v>1333.15</v>
+      </c>
+      <c r="CA10" s="92">
+        <v>1893</v>
+      </c>
+      <c r="CB10" s="92">
+        <v>1965.13</v>
+      </c>
+      <c r="CC10" s="93">
+        <v>2134.8000000000002</v>
+      </c>
+      <c r="CD10" s="92">
+        <v>2635.31</v>
+      </c>
+      <c r="CE10" s="92">
+        <v>2764</v>
+      </c>
+      <c r="CF10" s="92">
+        <v>2981.8</v>
+      </c>
+      <c r="CG10" s="93">
+        <v>3239.79</v>
+      </c>
+      <c r="CH10" s="96">
+        <v>242.1</v>
+      </c>
+      <c r="CI10" s="96">
+        <v>454.2</v>
+      </c>
+      <c r="CJ10" s="97">
+        <v>644.6</v>
+      </c>
+      <c r="CK10" s="97">
+        <v>900.11</v>
+      </c>
+      <c r="CL10" s="92">
+        <v>1358.31</v>
+      </c>
+      <c r="CM10" s="92">
+        <v>1898.1</v>
+      </c>
+      <c r="CN10" s="92">
+        <v>1971.67</v>
+      </c>
+      <c r="CO10" s="93">
+        <v>2150.0300000000002</v>
+      </c>
+      <c r="CP10" s="92"/>
+      <c r="CQ10" s="92"/>
+      <c r="CR10" s="92"/>
+      <c r="CS10" s="93"/>
+    </row>
+    <row r="11" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A11" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="94">
+        <v>777.9</v>
+      </c>
+      <c r="C11" s="94">
+        <v>1418</v>
+      </c>
+      <c r="D11" s="94">
+        <v>2242.1</v>
+      </c>
+      <c r="E11" s="94">
+        <v>3067.3</v>
+      </c>
+      <c r="F11" s="94">
+        <v>4064.1</v>
+      </c>
+      <c r="G11" s="94">
+        <v>4871.2</v>
+      </c>
+      <c r="H11" s="94">
+        <v>5214.2</v>
+      </c>
+      <c r="I11" s="95">
+        <v>5887.6</v>
+      </c>
+      <c r="J11" s="91">
+        <v>6576.4</v>
+      </c>
+      <c r="K11" s="91">
+        <v>7202.2</v>
+      </c>
+      <c r="L11" s="91">
+        <v>7862.2</v>
+      </c>
+      <c r="M11" s="94">
+        <v>9035.1</v>
+      </c>
+      <c r="N11" s="94">
+        <v>758.4</v>
+      </c>
+      <c r="O11" s="94">
+        <v>1437.6</v>
+      </c>
+      <c r="P11" s="94">
+        <v>2278.6999999999998</v>
+      </c>
+      <c r="Q11" s="94">
+        <v>2825.1</v>
+      </c>
+      <c r="R11" s="94">
+        <v>3753.3</v>
+      </c>
+      <c r="S11" s="94">
+        <v>4383.7</v>
+      </c>
+      <c r="T11" s="91">
+        <v>4561.1000000000004</v>
+      </c>
+      <c r="U11" s="91">
+        <v>5214.8999999999996</v>
+      </c>
+      <c r="V11" s="91">
+        <v>5859.3</v>
+      </c>
+      <c r="W11" s="91">
+        <v>6428.7</v>
+      </c>
+      <c r="X11" s="91">
+        <v>6979.7</v>
+      </c>
+      <c r="Y11" s="94">
+        <v>8091.8</v>
+      </c>
+      <c r="Z11" s="96">
+        <v>768.9</v>
+      </c>
+      <c r="AA11" s="96">
+        <v>1373.9</v>
+      </c>
+      <c r="AB11" s="97">
+        <v>2246.5</v>
+      </c>
+      <c r="AC11" s="97">
+        <v>2791.2</v>
+      </c>
+      <c r="AD11" s="92">
+        <v>3595.6</v>
+      </c>
+      <c r="AE11" s="92">
+        <v>4187.6000000000004</v>
+      </c>
+      <c r="AF11" s="92">
+        <v>4345.3999999999996</v>
+      </c>
+      <c r="AG11" s="94">
+        <v>4945.8999999999996</v>
+      </c>
+      <c r="AH11" s="94">
+        <v>5578.6</v>
+      </c>
+      <c r="AI11" s="92">
+        <v>6068.84</v>
+      </c>
+      <c r="AJ11" s="94">
+        <v>6579.23</v>
+      </c>
+      <c r="AK11" s="92">
+        <v>7610.7</v>
+      </c>
+      <c r="AL11" s="96">
+        <v>382.7</v>
+      </c>
+      <c r="AM11" s="96">
+        <v>702.1</v>
+      </c>
+      <c r="AN11" s="97">
+        <v>1183.3</v>
+      </c>
+      <c r="AO11" s="97">
+        <v>1547.8</v>
+      </c>
+      <c r="AP11" s="92">
+        <v>2119.6999999999998</v>
+      </c>
+      <c r="AQ11" s="92">
+        <v>2682.2</v>
+      </c>
+      <c r="AR11" s="92">
+        <v>2808.4</v>
+      </c>
+      <c r="AS11" s="92">
+        <v>3160.5</v>
+      </c>
+      <c r="AT11" s="92">
+        <v>3503.6</v>
+      </c>
+      <c r="AU11" s="92">
+        <v>3725.44</v>
+      </c>
+      <c r="AV11" s="92">
+        <v>4022.21</v>
+      </c>
+      <c r="AW11" s="92">
+        <v>4631.3999999999996</v>
+      </c>
+      <c r="AX11" s="96">
+        <v>243</v>
+      </c>
+      <c r="AY11" s="96">
+        <v>470.3</v>
+      </c>
+      <c r="AZ11" s="97">
+        <v>801</v>
+      </c>
+      <c r="BA11" s="97">
+        <v>1092.0999999999999</v>
+      </c>
+      <c r="BB11" s="92">
+        <v>1526.8</v>
+      </c>
+      <c r="BC11" s="92">
+        <v>1756.77</v>
+      </c>
+      <c r="BD11" s="92">
+        <v>1853.4</v>
+      </c>
+      <c r="BE11" s="93">
+        <v>2084.84</v>
+      </c>
+      <c r="BF11" s="92">
+        <v>2395.8200000000002</v>
+      </c>
+      <c r="BG11" s="92">
+        <v>2514.9699999999998</v>
+      </c>
+      <c r="BH11" s="92">
+        <v>2662.19</v>
+      </c>
+      <c r="BI11" s="93">
+        <v>2946.82</v>
+      </c>
+      <c r="BJ11" s="96">
+        <v>233.1</v>
+      </c>
+      <c r="BK11" s="96">
+        <v>536.29999999999995</v>
+      </c>
+      <c r="BL11" s="97">
+        <v>847.57</v>
+      </c>
+      <c r="BM11" s="97">
+        <v>1084.2</v>
+      </c>
+      <c r="BN11" s="92">
+        <v>1471</v>
+      </c>
+      <c r="BO11" s="92">
+        <v>1805.68</v>
+      </c>
+      <c r="BP11" s="92">
+        <v>1867.3</v>
+      </c>
+      <c r="BQ11" s="93">
+        <v>2074.1999999999998</v>
+      </c>
+      <c r="BR11" s="92">
+        <v>2271.3000000000002</v>
+      </c>
+      <c r="BS11" s="92">
+        <v>2423.1</v>
+      </c>
+      <c r="BT11" s="92">
+        <v>2582.8000000000002</v>
+      </c>
+      <c r="BU11" s="93">
+        <v>2992.4</v>
+      </c>
+      <c r="BV11" s="96">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="BW11" s="96">
+        <v>531.70000000000005</v>
+      </c>
+      <c r="BX11" s="97">
+        <v>869.39</v>
+      </c>
+      <c r="BY11" s="97">
+        <v>1146.74</v>
+      </c>
+      <c r="BZ11" s="92">
+        <v>1549.54</v>
+      </c>
+      <c r="CA11" s="92">
+        <v>1866.7</v>
+      </c>
+      <c r="CB11" s="92">
+        <v>1942.7</v>
+      </c>
+      <c r="CC11" s="93">
+        <v>2157</v>
+      </c>
+      <c r="CD11" s="92">
+        <v>2333.8200000000002</v>
+      </c>
+      <c r="CE11" s="92">
+        <v>2425.46</v>
+      </c>
+      <c r="CF11" s="92">
+        <v>2529.2800000000002</v>
+      </c>
+      <c r="CG11" s="93">
+        <v>2792.28</v>
+      </c>
+      <c r="CH11" s="96">
+        <v>226.96</v>
+      </c>
+      <c r="CI11" s="96">
+        <v>433.38</v>
+      </c>
+      <c r="CJ11" s="97">
+        <v>807.2</v>
+      </c>
+      <c r="CK11" s="97">
+        <v>1073.53</v>
+      </c>
+      <c r="CL11" s="92">
+        <v>1546.75</v>
+      </c>
+      <c r="CM11" s="92">
+        <v>1978.5</v>
+      </c>
+      <c r="CN11" s="92">
+        <v>2092.5100000000002</v>
+      </c>
+      <c r="CO11" s="93">
+        <v>2292.2600000000002</v>
+      </c>
+      <c r="CP11" s="92"/>
+      <c r="CQ11" s="92"/>
+      <c r="CR11" s="92"/>
+      <c r="CS11" s="93"/>
+    </row>
+    <row r="12" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A12" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="91">
+        <v>543.29999999999995</v>
+      </c>
+      <c r="C12" s="91">
+        <v>1085.8</v>
+      </c>
+      <c r="D12" s="91">
+        <v>1357.8</v>
+      </c>
+      <c r="E12" s="91">
+        <v>1720.8</v>
+      </c>
+      <c r="F12" s="91">
+        <v>2138.1999999999998</v>
+      </c>
+      <c r="G12" s="91">
+        <v>2784</v>
+      </c>
+      <c r="H12" s="91">
+        <v>2973.3</v>
+      </c>
+      <c r="I12" s="91">
+        <v>3435.9</v>
+      </c>
+      <c r="J12" s="91">
+        <v>3901.5</v>
+      </c>
+      <c r="K12" s="91">
+        <v>4340.8</v>
+      </c>
+      <c r="L12" s="91">
+        <v>4889.1000000000004</v>
+      </c>
+      <c r="M12" s="91">
+        <v>5503.8</v>
+      </c>
+      <c r="N12" s="91">
+        <v>622.29999999999995</v>
+      </c>
+      <c r="O12" s="91">
+        <v>1129.0999999999999</v>
+      </c>
+      <c r="P12" s="91">
+        <v>1400.7</v>
+      </c>
+      <c r="Q12" s="91">
+        <v>1758.6</v>
+      </c>
+      <c r="R12" s="91">
+        <v>2139.4</v>
+      </c>
+      <c r="S12" s="91">
+        <v>2742.7</v>
+      </c>
+      <c r="T12" s="91">
+        <v>2877.8</v>
+      </c>
+      <c r="U12" s="91">
+        <v>3313.1</v>
+      </c>
+      <c r="V12" s="91">
+        <v>3768.1</v>
+      </c>
+      <c r="W12" s="91">
+        <v>4221</v>
+      </c>
+      <c r="X12" s="91">
+        <v>4717.8999999999996</v>
+      </c>
+      <c r="Y12" s="91">
+        <v>5250.2</v>
+      </c>
+      <c r="Z12" s="91">
+        <v>556.1</v>
+      </c>
+      <c r="AA12" s="91">
+        <v>1078.4000000000001</v>
+      </c>
+      <c r="AB12" s="91">
+        <v>1368.6</v>
+      </c>
+      <c r="AC12" s="91">
+        <v>1775.3</v>
+      </c>
+      <c r="AD12" s="91">
+        <v>2163.8000000000002</v>
+      </c>
+      <c r="AE12" s="91">
+        <v>2611.5</v>
+      </c>
+      <c r="AF12" s="91">
+        <v>2757.4</v>
+      </c>
+      <c r="AG12" s="91">
+        <v>3137.1</v>
+      </c>
+      <c r="AH12" s="91">
+        <v>3548.8</v>
+      </c>
+      <c r="AI12" s="91">
+        <v>3954.03</v>
+      </c>
+      <c r="AJ12" s="91">
+        <v>4412.22</v>
+      </c>
+      <c r="AK12" s="91">
+        <v>4950.5</v>
+      </c>
+      <c r="AL12" s="91">
+        <v>379.3</v>
+      </c>
+      <c r="AM12" s="91">
+        <v>795.5</v>
+      </c>
+      <c r="AN12" s="91">
+        <v>1006.5</v>
+      </c>
+      <c r="AO12" s="91">
+        <v>1358.7</v>
+      </c>
+      <c r="AP12" s="91">
+        <v>1728.1</v>
+      </c>
+      <c r="AQ12" s="96">
+        <v>2019</v>
+      </c>
+      <c r="AR12" s="96">
+        <v>2116.1999999999998</v>
+      </c>
+      <c r="AS12" s="96">
+        <v>2457.5</v>
+      </c>
+      <c r="AT12" s="92">
+        <v>2783.5</v>
+      </c>
+      <c r="AU12" s="92">
+        <v>3007.13</v>
+      </c>
+      <c r="AV12" s="92">
+        <v>3270.54</v>
+      </c>
+      <c r="AW12" s="92">
+        <v>3708.2</v>
+      </c>
+      <c r="AX12" s="91">
+        <v>223.6</v>
+      </c>
+      <c r="AY12" s="91">
+        <v>541.6</v>
+      </c>
+      <c r="AZ12" s="91">
+        <v>709.9</v>
+      </c>
+      <c r="BA12" s="91">
+        <v>1014.6</v>
+      </c>
+      <c r="BB12" s="91">
+        <v>1297.5</v>
+      </c>
+      <c r="BC12" s="96">
+        <v>1496.07</v>
+      </c>
+      <c r="BD12" s="96">
+        <v>1625.82</v>
+      </c>
+      <c r="BE12" s="93">
+        <v>1851.14</v>
+      </c>
+      <c r="BF12" s="92">
+        <v>2063.73</v>
+      </c>
+      <c r="BG12" s="92">
+        <v>2177.65</v>
+      </c>
+      <c r="BH12" s="92">
+        <v>2394.9299999999998</v>
+      </c>
+      <c r="BI12" s="93">
+        <v>2698.38</v>
+      </c>
+      <c r="BJ12" s="91">
+        <v>234</v>
+      </c>
+      <c r="BK12" s="91">
+        <v>521.1</v>
+      </c>
+      <c r="BL12" s="91">
+        <v>758.18</v>
+      </c>
+      <c r="BM12" s="91">
+        <v>999.9</v>
+      </c>
+      <c r="BN12" s="91">
+        <v>1268.3</v>
+      </c>
+      <c r="BO12" s="96">
+        <v>1689.56</v>
+      </c>
+      <c r="BP12" s="96">
+        <v>1745.8</v>
+      </c>
+      <c r="BQ12" s="93">
+        <v>1895.8</v>
+      </c>
+      <c r="BR12" s="96">
+        <v>2062</v>
+      </c>
+      <c r="BS12" s="92">
+        <v>2256.5</v>
+      </c>
+      <c r="BT12" s="92">
+        <v>2384.9</v>
+      </c>
+      <c r="BU12" s="93">
+        <v>2687</v>
+      </c>
+      <c r="BV12" s="91">
+        <v>187.5</v>
+      </c>
+      <c r="BW12" s="91">
+        <v>407.8</v>
+      </c>
+      <c r="BX12" s="91">
+        <v>569.39</v>
+      </c>
+      <c r="BY12" s="91">
+        <v>792.98</v>
+      </c>
+      <c r="BZ12" s="91">
+        <v>1012.13</v>
+      </c>
+      <c r="CA12" s="96">
+        <v>1187.3</v>
+      </c>
+      <c r="CB12" s="96">
+        <v>1259.6500000000001</v>
+      </c>
+      <c r="CC12" s="93">
+        <v>1435</v>
+      </c>
+      <c r="CD12" s="96">
+        <v>1665.59</v>
+      </c>
+      <c r="CE12" s="92">
+        <v>1790.2</v>
+      </c>
+      <c r="CF12" s="92">
+        <v>1904.46</v>
+      </c>
+      <c r="CG12" s="93">
+        <v>2105.13</v>
+      </c>
+      <c r="CH12" s="91">
+        <v>177.88</v>
+      </c>
+      <c r="CI12" s="91">
+        <v>387.87</v>
+      </c>
+      <c r="CJ12" s="91">
+        <v>493.4</v>
+      </c>
+      <c r="CK12" s="91">
+        <v>673.06</v>
+      </c>
+      <c r="CL12" s="91">
+        <v>903.92</v>
+      </c>
+      <c r="CM12" s="96">
+        <v>1105</v>
+      </c>
+      <c r="CN12" s="96">
+        <v>1176.3699999999999</v>
+      </c>
+      <c r="CO12" s="93">
+        <v>1370.89</v>
+      </c>
+      <c r="CP12" s="96"/>
+      <c r="CQ12" s="92"/>
+      <c r="CR12" s="92"/>
+      <c r="CS12" s="93"/>
+    </row>
+    <row r="13" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A13" s="82" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="94">
+        <v>459.7</v>
+      </c>
+      <c r="C13" s="94">
+        <v>864.3</v>
+      </c>
+      <c r="D13" s="94">
+        <v>1186.2</v>
+      </c>
+      <c r="E13" s="94">
+        <v>1699.5</v>
+      </c>
+      <c r="F13" s="94">
+        <v>2390.6999999999998</v>
+      </c>
+      <c r="G13" s="94">
+        <v>3001.8</v>
+      </c>
+      <c r="H13" s="94">
+        <v>3115.1</v>
+      </c>
+      <c r="I13" s="95">
+        <v>3334.6</v>
+      </c>
+      <c r="J13" s="91">
+        <v>3794.8</v>
+      </c>
+      <c r="K13" s="91">
+        <v>4124</v>
+      </c>
+      <c r="L13" s="91">
+        <v>4457.3</v>
+      </c>
+      <c r="M13" s="94">
+        <v>5000.8</v>
+      </c>
+      <c r="N13" s="94">
+        <v>470.6</v>
+      </c>
+      <c r="O13" s="94">
+        <v>885.4</v>
+      </c>
+      <c r="P13" s="94">
+        <v>1214.0999999999999</v>
+      </c>
+      <c r="Q13" s="94">
+        <v>1734.7</v>
+      </c>
+      <c r="R13" s="94">
+        <v>2437.5</v>
+      </c>
+      <c r="S13" s="94">
+        <v>3062.7</v>
+      </c>
+      <c r="T13" s="91">
+        <v>3178.6</v>
+      </c>
+      <c r="U13" s="91">
+        <v>3401.8</v>
+      </c>
+      <c r="V13" s="91">
+        <v>3872.1</v>
+      </c>
+      <c r="W13" s="91">
+        <v>4207.7</v>
+      </c>
+      <c r="X13" s="91">
+        <v>4546.2</v>
+      </c>
+      <c r="Y13" s="94">
+        <v>5100.8999999999996</v>
+      </c>
+      <c r="Z13" s="96">
+        <v>494.2</v>
+      </c>
+      <c r="AA13" s="96">
+        <v>936</v>
+      </c>
+      <c r="AB13" s="97">
+        <v>1286</v>
+      </c>
+      <c r="AC13" s="97">
+        <v>1824.6</v>
+      </c>
+      <c r="AD13" s="92">
+        <v>2575.3000000000002</v>
+      </c>
+      <c r="AE13" s="92">
+        <v>3237.9</v>
+      </c>
+      <c r="AF13" s="92">
+        <v>3358.5</v>
+      </c>
+      <c r="AG13" s="94">
+        <v>3584.9</v>
+      </c>
+      <c r="AH13" s="94">
+        <v>4060.5</v>
+      </c>
+      <c r="AI13" s="92">
+        <v>4403</v>
+      </c>
+      <c r="AJ13" s="94">
+        <v>4748.8</v>
+      </c>
+      <c r="AK13" s="92">
+        <v>5333.4</v>
+      </c>
+      <c r="AL13" s="96">
+        <v>394.7</v>
+      </c>
+      <c r="AM13" s="96">
+        <v>741.2</v>
+      </c>
+      <c r="AN13" s="97">
+        <v>1019</v>
+      </c>
+      <c r="AO13" s="97">
+        <v>1391.5</v>
+      </c>
+      <c r="AP13" s="92">
+        <v>1983</v>
+      </c>
+      <c r="AQ13" s="92">
+        <v>2535.1</v>
+      </c>
+      <c r="AR13" s="92">
+        <v>2648.3</v>
+      </c>
+      <c r="AS13" s="92">
+        <v>2875.3</v>
+      </c>
+      <c r="AT13" s="92">
+        <v>3354.7</v>
+      </c>
+      <c r="AU13" s="92">
+        <v>3685.3</v>
+      </c>
+      <c r="AV13" s="92">
+        <v>3991.2</v>
+      </c>
+      <c r="AW13" s="92">
+        <v>4484.3999999999996</v>
+      </c>
+      <c r="AX13" s="96">
+        <v>300.3</v>
+      </c>
+      <c r="AY13" s="96">
+        <v>536.29999999999995</v>
+      </c>
+      <c r="AZ13" s="97">
+        <v>707.2</v>
+      </c>
+      <c r="BA13" s="97">
+        <v>978.4</v>
+      </c>
+      <c r="BB13" s="92">
+        <v>1389.5</v>
+      </c>
+      <c r="BC13" s="92">
+        <v>1775.11</v>
+      </c>
+      <c r="BD13" s="92">
+        <v>1854.9</v>
+      </c>
+      <c r="BE13" s="93">
+        <v>2026.55</v>
+      </c>
+      <c r="BF13" s="92">
+        <v>2389.4499999999998</v>
+      </c>
+      <c r="BG13" s="92">
+        <v>2644.26</v>
+      </c>
+      <c r="BH13" s="92">
+        <v>2857.08</v>
+      </c>
+      <c r="BI13" s="93">
+        <v>3117.63</v>
+      </c>
+      <c r="BJ13" s="96">
+        <v>279.8</v>
+      </c>
+      <c r="BK13" s="96">
+        <v>548.4</v>
+      </c>
+      <c r="BL13" s="97">
+        <v>754.5</v>
+      </c>
+      <c r="BM13" s="97">
+        <v>1023.8</v>
+      </c>
+      <c r="BN13" s="92">
+        <v>1507.8</v>
+      </c>
+      <c r="BO13" s="92">
+        <v>1962.63</v>
+      </c>
+      <c r="BP13" s="92">
+        <v>2032.4</v>
+      </c>
+      <c r="BQ13" s="93">
+        <v>2193.5</v>
+      </c>
+      <c r="BR13" s="92">
+        <v>2568.1999999999998</v>
+      </c>
+      <c r="BS13" s="92">
+        <v>2787.5</v>
+      </c>
+      <c r="BT13" s="92">
+        <v>2957.4</v>
+      </c>
+      <c r="BU13" s="93">
+        <v>3181.2</v>
+      </c>
+      <c r="BV13" s="96">
+        <v>287.39999999999998</v>
+      </c>
+      <c r="BW13" s="96">
+        <v>566.79999999999995</v>
+      </c>
+      <c r="BX13" s="97">
+        <v>782.4</v>
+      </c>
+      <c r="BY13" s="97">
+        <v>1056.7</v>
+      </c>
+      <c r="BZ13" s="92">
+        <v>1578.8</v>
+      </c>
+      <c r="CA13" s="92">
+        <v>2039.3</v>
+      </c>
+      <c r="CB13" s="92">
+        <v>2109.37</v>
+      </c>
+      <c r="CC13" s="93">
+        <v>2258.1999999999998</v>
+      </c>
+      <c r="CD13" s="92">
+        <v>2614.4699999999998</v>
+      </c>
+      <c r="CE13" s="92">
+        <v>2833.57</v>
+      </c>
+      <c r="CF13" s="92">
+        <v>3004.67</v>
+      </c>
+      <c r="CG13" s="93">
+        <v>3225.17</v>
+      </c>
+      <c r="CH13" s="96">
+        <v>282.5</v>
+      </c>
+      <c r="CI13" s="96">
+        <v>552.20000000000005</v>
+      </c>
+      <c r="CJ13" s="97">
+        <v>751.5</v>
+      </c>
+      <c r="CK13" s="97">
+        <v>1009</v>
+      </c>
+      <c r="CL13" s="92">
+        <v>1502.7</v>
+      </c>
+      <c r="CM13" s="92">
+        <v>1936.7</v>
+      </c>
+      <c r="CN13" s="92">
+        <v>2006.5</v>
+      </c>
+      <c r="CO13" s="93">
+        <v>2161.6999999999998</v>
+      </c>
+      <c r="CP13" s="92"/>
+      <c r="CQ13" s="92"/>
+      <c r="CR13" s="92"/>
+      <c r="CS13" s="93"/>
+    </row>
+    <row r="14" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A14" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="94">
+        <v>185.1</v>
+      </c>
+      <c r="C14" s="94">
+        <v>433.1</v>
+      </c>
+      <c r="D14" s="94">
+        <v>622.79999999999995</v>
+      </c>
+      <c r="E14" s="94">
+        <v>852.4</v>
+      </c>
+      <c r="F14" s="94">
+        <v>1249.0999999999999</v>
+      </c>
+      <c r="G14" s="94">
+        <v>1756.5</v>
+      </c>
+      <c r="H14" s="94">
+        <v>1861.5</v>
+      </c>
+      <c r="I14" s="95">
+        <v>2059</v>
+      </c>
+      <c r="J14" s="91">
+        <v>2334.3000000000002</v>
+      </c>
+      <c r="K14" s="91">
+        <v>2453.1999999999998</v>
+      </c>
+      <c r="L14" s="91">
+        <v>2578.1999999999998</v>
+      </c>
+      <c r="M14" s="94">
+        <v>2854.9</v>
+      </c>
+      <c r="N14" s="94">
+        <v>184.5</v>
+      </c>
+      <c r="O14" s="94">
+        <v>446.3</v>
+      </c>
+      <c r="P14" s="94">
+        <v>645.79999999999995</v>
+      </c>
+      <c r="Q14" s="94">
+        <v>888.5</v>
+      </c>
+      <c r="R14" s="94">
+        <v>1309.5</v>
+      </c>
+      <c r="S14" s="94">
+        <v>1833.9</v>
+      </c>
+      <c r="T14" s="91">
+        <v>1928.3</v>
+      </c>
+      <c r="U14" s="91">
+        <v>2096.1</v>
+      </c>
+      <c r="V14" s="91">
+        <v>2388.6999999999998</v>
+      </c>
+      <c r="W14" s="91">
+        <v>2479</v>
+      </c>
+      <c r="X14" s="91">
+        <v>2570.9</v>
+      </c>
+      <c r="Y14" s="94">
+        <v>2836.2</v>
+      </c>
+      <c r="Z14" s="96">
+        <v>182.8</v>
+      </c>
+      <c r="AA14" s="96">
+        <v>442.4</v>
+      </c>
+      <c r="AB14" s="97">
+        <v>656.4</v>
+      </c>
+      <c r="AC14" s="97">
+        <v>919</v>
+      </c>
+      <c r="AD14" s="92">
+        <v>1340.2</v>
+      </c>
+      <c r="AE14" s="92">
+        <v>1873</v>
+      </c>
+      <c r="AF14" s="92">
+        <v>1984</v>
+      </c>
+      <c r="AG14" s="94">
+        <v>2152.1</v>
+      </c>
+      <c r="AH14" s="94">
+        <v>2444.6999999999998</v>
+      </c>
+      <c r="AI14" s="92">
+        <v>2561.81</v>
+      </c>
+      <c r="AJ14" s="94">
+        <v>2674</v>
+      </c>
+      <c r="AK14" s="92">
+        <v>2996.4</v>
+      </c>
+      <c r="AL14" s="96">
+        <v>126.4</v>
+      </c>
+      <c r="AM14" s="96">
+        <v>285.89999999999998</v>
+      </c>
+      <c r="AN14" s="97">
+        <v>451.9</v>
+      </c>
+      <c r="AO14" s="97">
+        <v>628.70000000000005</v>
+      </c>
+      <c r="AP14" s="92">
+        <v>874.6</v>
+      </c>
+      <c r="AQ14" s="92">
+        <v>1160</v>
+      </c>
+      <c r="AR14" s="92">
+        <v>1240.8</v>
+      </c>
+      <c r="AS14" s="92">
+        <v>1374</v>
+      </c>
+      <c r="AT14" s="92">
+        <v>1581.6</v>
+      </c>
+      <c r="AU14" s="92">
+        <v>1657.7</v>
+      </c>
+      <c r="AV14" s="92">
+        <v>1729.28</v>
+      </c>
+      <c r="AW14" s="92">
+        <v>2032.4</v>
+      </c>
+      <c r="AX14" s="96">
+        <v>171.9</v>
+      </c>
+      <c r="AY14" s="96">
+        <v>263.39999999999998</v>
+      </c>
+      <c r="AZ14" s="97">
+        <v>373.3</v>
+      </c>
+      <c r="BA14" s="97">
+        <v>463.9</v>
+      </c>
+      <c r="BB14" s="92">
+        <v>613.29999999999995</v>
+      </c>
+      <c r="BC14" s="92">
+        <v>801.29</v>
+      </c>
+      <c r="BD14" s="92">
+        <v>884.75</v>
+      </c>
+      <c r="BE14" s="93">
+        <v>988.35</v>
+      </c>
+      <c r="BF14" s="92">
+        <v>1137.23</v>
+      </c>
+      <c r="BG14" s="92">
+        <v>1176.43</v>
+      </c>
+      <c r="BH14" s="92">
+        <v>1246.19</v>
+      </c>
+      <c r="BI14" s="93">
+        <v>1400.29</v>
+      </c>
+      <c r="BJ14" s="96">
+        <v>73.3</v>
+      </c>
+      <c r="BK14" s="96">
+        <v>162.1</v>
+      </c>
+      <c r="BL14" s="97">
+        <v>276.72000000000003</v>
+      </c>
+      <c r="BM14" s="97">
+        <v>383.1</v>
+      </c>
+      <c r="BN14" s="92">
+        <v>557.6</v>
+      </c>
+      <c r="BO14" s="92">
+        <v>881.4</v>
+      </c>
+      <c r="BP14" s="92">
+        <v>948.9</v>
+      </c>
+      <c r="BQ14" s="93">
+        <v>1058.2</v>
+      </c>
+      <c r="BR14" s="92">
+        <v>1216.5</v>
+      </c>
+      <c r="BS14" s="92">
+        <v>1261.0999999999999</v>
+      </c>
+      <c r="BT14" s="92">
+        <v>1322.6</v>
+      </c>
+      <c r="BU14" s="93">
+        <v>1476.7</v>
+      </c>
+      <c r="BV14" s="96">
+        <v>182.1</v>
+      </c>
+      <c r="BW14" s="96">
+        <v>313</v>
+      </c>
+      <c r="BX14" s="97">
+        <v>432.17</v>
+      </c>
+      <c r="BY14" s="97">
+        <v>548.14</v>
+      </c>
+      <c r="BZ14" s="92">
+        <v>747.26</v>
+      </c>
+      <c r="CA14" s="92">
+        <v>967.4</v>
+      </c>
+      <c r="CB14" s="92">
+        <v>1090.31</v>
+      </c>
+      <c r="CC14" s="93">
+        <v>1191.8</v>
+      </c>
+      <c r="CD14" s="92">
+        <v>1353.26</v>
+      </c>
+      <c r="CE14" s="92">
+        <v>1393.15</v>
+      </c>
+      <c r="CF14" s="92">
+        <v>1428.08</v>
+      </c>
+      <c r="CG14" s="93">
+        <v>1563.37</v>
+      </c>
+      <c r="CH14" s="96">
+        <v>79.48</v>
+      </c>
+      <c r="CI14" s="96">
+        <v>211.85</v>
+      </c>
+      <c r="CJ14" s="97">
+        <v>333.5</v>
+      </c>
+      <c r="CK14" s="97">
+        <v>447.22</v>
+      </c>
+      <c r="CL14" s="92">
+        <v>624.84</v>
+      </c>
+      <c r="CM14" s="92">
+        <v>1068.7</v>
+      </c>
+      <c r="CN14" s="92">
+        <v>1128.48</v>
+      </c>
+      <c r="CO14" s="93">
+        <v>1219.6099999999999</v>
+      </c>
+      <c r="CP14" s="92"/>
+      <c r="CQ14" s="92"/>
+      <c r="CR14" s="92"/>
+      <c r="CS14" s="93"/>
+    </row>
+    <row r="15" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A15" s="82" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="94">
+        <v>437.2</v>
+      </c>
+      <c r="C15" s="94">
+        <v>681.1</v>
+      </c>
+      <c r="D15" s="94">
+        <v>970.4</v>
+      </c>
+      <c r="E15" s="94">
+        <v>1258.0999999999999</v>
+      </c>
+      <c r="F15" s="94">
+        <v>1520.2</v>
+      </c>
+      <c r="G15" s="94">
+        <v>2151</v>
+      </c>
+      <c r="H15" s="94">
+        <v>2281.6999999999998</v>
+      </c>
+      <c r="I15" s="95">
+        <v>2443.9</v>
+      </c>
+      <c r="J15" s="91">
+        <v>2776</v>
+      </c>
+      <c r="K15" s="91">
+        <v>3038.5</v>
+      </c>
+      <c r="L15" s="91">
+        <v>3270.4</v>
+      </c>
+      <c r="M15" s="94">
+        <v>3564.8</v>
+      </c>
+      <c r="N15" s="94">
+        <v>437.4</v>
+      </c>
+      <c r="O15" s="94">
+        <v>743.6</v>
+      </c>
+      <c r="P15" s="94">
+        <v>1008.3</v>
+      </c>
+      <c r="Q15" s="94">
+        <v>1303.7</v>
+      </c>
+      <c r="R15" s="94">
+        <v>1550</v>
+      </c>
+      <c r="S15" s="94">
+        <v>2213.1999999999998</v>
+      </c>
+      <c r="T15" s="98">
+        <v>2258.1999999999998</v>
+      </c>
+      <c r="U15" s="98">
+        <v>2424.6999999999998</v>
+      </c>
+      <c r="V15" s="98">
+        <v>2733</v>
+      </c>
+      <c r="W15" s="98">
+        <v>3000.5</v>
+      </c>
+      <c r="X15" s="98">
+        <v>3263.8</v>
+      </c>
+      <c r="Y15" s="99">
+        <v>3600.2</v>
+      </c>
+      <c r="Z15" s="96">
+        <v>463.7</v>
+      </c>
+      <c r="AA15" s="96">
+        <v>816.4</v>
+      </c>
+      <c r="AB15" s="97">
+        <v>1049.4000000000001</v>
+      </c>
+      <c r="AC15" s="97">
+        <v>1353.8</v>
+      </c>
+      <c r="AD15" s="92">
+        <v>1628.5</v>
+      </c>
+      <c r="AE15" s="92">
+        <v>2220.6999999999998</v>
+      </c>
+      <c r="AF15" s="92">
+        <v>2357.4</v>
+      </c>
+      <c r="AG15" s="94">
+        <v>2551</v>
+      </c>
+      <c r="AH15" s="94">
+        <v>2884.4</v>
+      </c>
+      <c r="AI15" s="92">
+        <v>3162.42</v>
+      </c>
+      <c r="AJ15" s="94">
+        <v>3413.92</v>
+      </c>
+      <c r="AK15" s="92">
+        <v>3764.4</v>
+      </c>
+      <c r="AL15" s="96">
+        <v>287.3</v>
+      </c>
+      <c r="AM15" s="96">
+        <v>534.1</v>
+      </c>
+      <c r="AN15" s="97">
+        <v>792.7</v>
+      </c>
+      <c r="AO15" s="97">
+        <v>1074.8</v>
+      </c>
+      <c r="AP15" s="92">
+        <v>1337.4</v>
+      </c>
+      <c r="AQ15" s="92">
+        <v>1641.4</v>
+      </c>
+      <c r="AR15" s="92">
+        <v>1777.7</v>
+      </c>
+      <c r="AS15" s="92">
+        <v>2050</v>
+      </c>
+      <c r="AT15" s="92">
+        <v>2357.4</v>
+      </c>
+      <c r="AU15" s="92">
+        <v>2633.67</v>
+      </c>
+      <c r="AV15" s="92">
+        <v>2957.65</v>
+      </c>
+      <c r="AW15" s="92">
+        <v>3268</v>
+      </c>
+      <c r="AX15" s="96">
+        <v>215.2</v>
+      </c>
+      <c r="AY15" s="96">
+        <v>385.3</v>
+      </c>
+      <c r="AZ15" s="97">
+        <v>625.6</v>
+      </c>
+      <c r="BA15" s="97">
+        <v>772.6</v>
+      </c>
+      <c r="BB15" s="92">
+        <v>927.5</v>
+      </c>
+      <c r="BC15" s="92">
+        <v>1191.32</v>
+      </c>
+      <c r="BD15" s="92">
+        <v>1291</v>
+      </c>
+      <c r="BE15" s="93">
+        <v>1447.82</v>
+      </c>
+      <c r="BF15" s="92">
+        <v>1671.41</v>
+      </c>
+      <c r="BG15" s="92">
+        <v>1843.43</v>
+      </c>
+      <c r="BH15" s="92">
+        <v>1958.55</v>
+      </c>
+      <c r="BI15" s="93">
+        <v>2153.08</v>
+      </c>
+      <c r="BJ15" s="96">
+        <v>220.9</v>
+      </c>
+      <c r="BK15" s="96">
+        <v>423.6</v>
+      </c>
+      <c r="BL15" s="97">
+        <v>661.86</v>
+      </c>
+      <c r="BM15" s="97">
+        <v>857.1</v>
+      </c>
+      <c r="BN15" s="92">
+        <v>1135.2</v>
+      </c>
+      <c r="BO15" s="92">
+        <v>1350.48</v>
+      </c>
+      <c r="BP15" s="92">
+        <v>1540.1</v>
+      </c>
+      <c r="BQ15" s="93">
+        <v>1721.4</v>
+      </c>
+      <c r="BR15" s="92">
+        <v>1984.7</v>
+      </c>
+      <c r="BS15" s="92">
+        <v>2270.3000000000002</v>
+      </c>
+      <c r="BT15" s="92">
+        <v>2489.4</v>
+      </c>
+      <c r="BU15" s="93">
+        <v>2752.7</v>
+      </c>
+      <c r="BV15" s="96">
+        <v>289.89999999999998</v>
+      </c>
+      <c r="BW15" s="96">
+        <v>513.79999999999995</v>
+      </c>
+      <c r="BX15" s="97">
+        <v>757</v>
+      </c>
+      <c r="BY15" s="97">
+        <v>936.61</v>
+      </c>
+      <c r="BZ15" s="92">
+        <v>1182.25</v>
+      </c>
+      <c r="CA15" s="92">
+        <v>1432.1</v>
+      </c>
+      <c r="CB15" s="92">
+        <v>1598.98</v>
+      </c>
+      <c r="CC15" s="93">
+        <v>1786.7</v>
+      </c>
+      <c r="CD15" s="92">
+        <v>1924.31</v>
+      </c>
+      <c r="CE15" s="92">
+        <v>2099.91</v>
+      </c>
+      <c r="CF15" s="92">
+        <v>2178.66</v>
+      </c>
+      <c r="CG15" s="93">
+        <v>2294</v>
+      </c>
+      <c r="CH15" s="96">
+        <v>165.11</v>
+      </c>
+      <c r="CI15" s="96">
+        <v>299.33</v>
+      </c>
+      <c r="CJ15" s="97">
+        <v>407.1</v>
+      </c>
+      <c r="CK15" s="97">
+        <v>557.04999999999995</v>
+      </c>
+      <c r="CL15" s="92">
+        <v>718.9</v>
+      </c>
+      <c r="CM15" s="92">
+        <v>1357.2</v>
+      </c>
+      <c r="CN15" s="92">
+        <v>1394.89</v>
+      </c>
+      <c r="CO15" s="93">
+        <v>1470.88</v>
+      </c>
+      <c r="CP15" s="92"/>
+      <c r="CQ15" s="92"/>
+      <c r="CR15" s="92"/>
+      <c r="CS15" s="93"/>
+    </row>
+    <row r="16" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A16" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="94">
+        <v>638.9</v>
+      </c>
+      <c r="C16" s="94">
+        <v>1679.7</v>
+      </c>
+      <c r="D16" s="94">
+        <v>2212.6</v>
+      </c>
+      <c r="E16" s="94">
+        <v>3129.1</v>
+      </c>
+      <c r="F16" s="94">
+        <v>3901.3</v>
+      </c>
+      <c r="G16" s="94">
+        <v>5238.8</v>
+      </c>
+      <c r="H16" s="94">
+        <v>5294.2</v>
+      </c>
+      <c r="I16" s="95">
+        <v>5570.5</v>
+      </c>
+      <c r="J16" s="94">
+        <v>5878</v>
+      </c>
+      <c r="K16" s="94">
+        <v>6008.5</v>
+      </c>
+      <c r="L16" s="94">
+        <v>6180.1</v>
+      </c>
+      <c r="M16" s="94">
+        <v>6851</v>
+      </c>
+      <c r="N16" s="94">
+        <v>643.5</v>
+      </c>
+      <c r="O16" s="94">
+        <v>1569.7</v>
+      </c>
+      <c r="P16" s="94">
+        <v>2497.1999999999998</v>
+      </c>
+      <c r="Q16" s="94">
+        <v>3744.3</v>
+      </c>
+      <c r="R16" s="94">
+        <v>4760.6000000000004</v>
+      </c>
+      <c r="S16" s="94">
+        <v>5723</v>
+      </c>
+      <c r="T16" s="94">
+        <v>6613</v>
+      </c>
+      <c r="U16" s="94">
+        <v>7675.1</v>
+      </c>
+      <c r="V16" s="94">
+        <v>9247.5</v>
+      </c>
+      <c r="W16" s="94">
+        <v>10069.6</v>
+      </c>
+      <c r="X16" s="94">
+        <v>10816.9</v>
+      </c>
+      <c r="Y16" s="94">
+        <v>11201.8</v>
+      </c>
+      <c r="Z16" s="96">
+        <v>1356</v>
+      </c>
+      <c r="AA16" s="96">
+        <v>2379.3000000000002</v>
+      </c>
+      <c r="AB16" s="97">
+        <v>3067</v>
+      </c>
+      <c r="AC16" s="97">
+        <v>4846.5</v>
+      </c>
+      <c r="AD16" s="92">
+        <v>6630</v>
+      </c>
+      <c r="AE16" s="92">
+        <v>8237.1</v>
+      </c>
+      <c r="AF16" s="92">
+        <v>9686.7000000000007</v>
+      </c>
+      <c r="AG16" s="94">
+        <v>10707.1</v>
+      </c>
+      <c r="AH16" s="94">
+        <v>12030.8</v>
+      </c>
+      <c r="AI16" s="92">
+        <v>12932.57</v>
+      </c>
+      <c r="AJ16" s="94">
+        <v>13955.1</v>
+      </c>
+      <c r="AK16" s="92">
+        <v>15537.3</v>
+      </c>
+      <c r="AL16" s="96">
+        <v>1433.1</v>
+      </c>
+      <c r="AM16" s="96">
+        <v>2480</v>
+      </c>
+      <c r="AN16" s="97">
+        <v>3746.8</v>
+      </c>
+      <c r="AO16" s="97">
+        <v>5051.7</v>
+      </c>
+      <c r="AP16" s="92">
+        <v>6745.1</v>
+      </c>
+      <c r="AQ16" s="92">
+        <v>8900.4</v>
+      </c>
+      <c r="AR16" s="92">
+        <v>9839.5</v>
+      </c>
+      <c r="AS16" s="92">
+        <v>10669.2</v>
+      </c>
+      <c r="AT16" s="92">
+        <v>11432.1</v>
+      </c>
+      <c r="AU16" s="92">
+        <v>12075.54</v>
+      </c>
+      <c r="AV16" s="92">
+        <v>13031.33</v>
+      </c>
+      <c r="AW16" s="92">
+        <v>14660.7</v>
+      </c>
+      <c r="AX16" s="96">
+        <v>1478.5</v>
+      </c>
+      <c r="AY16" s="96">
+        <v>3060</v>
+      </c>
+      <c r="AZ16" s="97">
+        <v>4295.3999999999996</v>
+      </c>
+      <c r="BA16" s="97">
+        <v>5985.2</v>
+      </c>
+      <c r="BB16" s="92">
+        <v>7339.2</v>
+      </c>
+      <c r="BC16" s="92">
+        <v>8871.2900000000009</v>
+      </c>
+      <c r="BD16" s="92">
+        <v>9834.99</v>
+      </c>
+      <c r="BE16" s="93">
+        <v>10956.47</v>
+      </c>
+      <c r="BF16" s="92">
+        <v>11770.72</v>
+      </c>
+      <c r="BG16" s="92">
+        <v>12792.91</v>
+      </c>
+      <c r="BH16" s="92">
+        <v>13796.6</v>
+      </c>
+      <c r="BI16" s="93">
+        <v>14835.44</v>
+      </c>
+      <c r="BJ16" s="96">
+        <v>1259.2</v>
+      </c>
+      <c r="BK16" s="96">
+        <v>2362.4</v>
+      </c>
+      <c r="BL16" s="97">
+        <v>3526.81</v>
+      </c>
+      <c r="BM16" s="97">
+        <v>4863.6000000000004</v>
+      </c>
+      <c r="BN16" s="92">
+        <v>5990</v>
+      </c>
+      <c r="BO16" s="92">
+        <v>9690.2800000000007</v>
+      </c>
+      <c r="BP16" s="92">
+        <v>10705.4</v>
+      </c>
+      <c r="BQ16" s="93">
+        <v>11850.5</v>
+      </c>
+      <c r="BR16" s="96">
+        <v>12966.7</v>
+      </c>
+      <c r="BS16" s="92">
+        <v>13831.4</v>
+      </c>
+      <c r="BT16" s="92">
+        <v>14773.8</v>
+      </c>
+      <c r="BU16" s="93">
+        <v>15862.1</v>
+      </c>
+      <c r="BV16" s="96">
+        <v>1163.4000000000001</v>
+      </c>
+      <c r="BW16" s="96">
+        <v>2348.5</v>
+      </c>
+      <c r="BX16" s="97">
+        <v>3579.02</v>
+      </c>
+      <c r="BY16" s="97">
+        <v>4869.6899999999996</v>
+      </c>
+      <c r="BZ16" s="92">
+        <v>5734.7</v>
+      </c>
+      <c r="CA16" s="92">
+        <v>6475.6</v>
+      </c>
+      <c r="CB16" s="92">
+        <v>7356.96</v>
+      </c>
+      <c r="CC16" s="93">
+        <v>8174.3</v>
+      </c>
+      <c r="CD16" s="96">
+        <v>9061.8700000000008</v>
+      </c>
+      <c r="CE16" s="92">
+        <v>9958.18</v>
+      </c>
+      <c r="CF16" s="92">
+        <v>11001.13</v>
+      </c>
+      <c r="CG16" s="93">
+        <v>12522.21</v>
+      </c>
+      <c r="CH16" s="96">
+        <v>1486.5</v>
+      </c>
+      <c r="CI16" s="96">
+        <v>2983.64</v>
+      </c>
+      <c r="CJ16" s="97">
+        <v>4344.8999999999996</v>
+      </c>
+      <c r="CK16" s="97">
+        <v>6006.87</v>
+      </c>
+      <c r="CL16" s="92">
+        <v>6933.89</v>
+      </c>
+      <c r="CM16" s="92">
+        <v>9868.6</v>
+      </c>
+      <c r="CN16" s="92">
+        <v>10797.2</v>
+      </c>
+      <c r="CO16" s="93">
+        <v>11976.66</v>
+      </c>
+      <c r="CP16" s="96"/>
+      <c r="CQ16" s="92"/>
+      <c r="CR16" s="92"/>
+      <c r="CS16" s="93"/>
+    </row>
+    <row r="17" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A17" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="96">
+        <v>644.29999999999995</v>
+      </c>
+      <c r="C17" s="96">
+        <v>1268.5999999999999</v>
+      </c>
+      <c r="D17" s="96">
+        <v>1733.1</v>
+      </c>
+      <c r="E17" s="96">
+        <v>2092.1</v>
+      </c>
+      <c r="F17" s="96">
+        <v>2589.8000000000002</v>
+      </c>
+      <c r="G17" s="96">
+        <v>3491.8</v>
+      </c>
+      <c r="H17" s="96">
+        <v>3988.2</v>
+      </c>
+      <c r="I17" s="96">
+        <v>4402.3999999999996</v>
+      </c>
+      <c r="J17" s="94">
+        <v>4856.1000000000004</v>
+      </c>
+      <c r="K17" s="94">
+        <v>5330.7</v>
+      </c>
+      <c r="L17" s="94">
+        <v>5756.5</v>
+      </c>
+      <c r="M17" s="94">
+        <v>6485</v>
+      </c>
+      <c r="N17" s="96">
+        <v>622.29999999999995</v>
+      </c>
+      <c r="O17" s="96">
+        <v>1308.5</v>
+      </c>
+      <c r="P17" s="96">
+        <v>1803.7</v>
+      </c>
+      <c r="Q17" s="96">
+        <v>2199.6</v>
+      </c>
+      <c r="R17" s="96">
+        <v>2796.6</v>
+      </c>
+      <c r="S17" s="96">
+        <v>3675.1</v>
+      </c>
+      <c r="T17" s="94">
+        <v>4138.8</v>
+      </c>
+      <c r="U17" s="94">
+        <v>4560.8999999999996</v>
+      </c>
+      <c r="V17" s="94">
+        <v>5165.3</v>
+      </c>
+      <c r="W17" s="94">
+        <v>5681.6</v>
+      </c>
+      <c r="X17" s="94">
+        <v>6095.1</v>
+      </c>
+      <c r="Y17" s="94">
+        <v>6826.7</v>
+      </c>
+      <c r="Z17" s="96">
+        <v>659.5</v>
+      </c>
+      <c r="AA17" s="96">
+        <v>1458.8</v>
+      </c>
+      <c r="AB17" s="97">
+        <v>1948.9</v>
+      </c>
+      <c r="AC17" s="97">
+        <v>2438.4</v>
+      </c>
+      <c r="AD17" s="92">
+        <v>2985.1</v>
+      </c>
+      <c r="AE17" s="92">
+        <v>3890.9</v>
+      </c>
+      <c r="AF17" s="92">
+        <v>4350.5</v>
+      </c>
+      <c r="AG17" s="94">
+        <v>4768.1000000000004</v>
+      </c>
+      <c r="AH17" s="100">
+        <v>5444.1</v>
+      </c>
+      <c r="AI17" s="100">
+        <v>6082.87</v>
+      </c>
+      <c r="AJ17" s="100">
+        <v>6570.95</v>
+      </c>
+      <c r="AK17" s="100">
+        <v>7314.7</v>
+      </c>
+      <c r="AL17" s="96">
+        <v>666.2</v>
+      </c>
+      <c r="AM17" s="96">
+        <v>1507.3</v>
+      </c>
+      <c r="AN17" s="97">
+        <v>1998.6</v>
+      </c>
+      <c r="AO17" s="97">
+        <v>2452.1</v>
+      </c>
+      <c r="AP17" s="92">
+        <v>2971.8</v>
+      </c>
+      <c r="AQ17" s="92">
+        <v>4367.6000000000004</v>
+      </c>
+      <c r="AR17" s="92">
+        <v>4577.3</v>
+      </c>
+      <c r="AS17" s="92">
+        <v>5027.8</v>
+      </c>
+      <c r="AT17" s="92">
+        <v>5562.9</v>
+      </c>
+      <c r="AU17" s="92">
+        <v>6042.37</v>
+      </c>
+      <c r="AV17" s="92">
+        <v>6501.1</v>
+      </c>
+      <c r="AW17" s="92">
+        <v>7095.3</v>
+      </c>
+      <c r="AX17" s="96">
+        <v>333.5</v>
+      </c>
+      <c r="AY17" s="96">
+        <v>740.2</v>
+      </c>
+      <c r="AZ17" s="97">
+        <v>1049.4000000000001</v>
+      </c>
+      <c r="BA17" s="97">
+        <v>1300</v>
+      </c>
+      <c r="BB17" s="92">
+        <v>1683.6</v>
+      </c>
+      <c r="BC17" s="92">
+        <v>2028.7</v>
+      </c>
+      <c r="BD17" s="92">
+        <v>2155.8200000000002</v>
+      </c>
+      <c r="BE17" s="93">
+        <v>2411.9299999999998</v>
+      </c>
+      <c r="BF17" s="92">
+        <v>2700.84</v>
+      </c>
+      <c r="BG17" s="92">
+        <v>2963.86</v>
+      </c>
+      <c r="BH17" s="92">
+        <v>3197.58</v>
+      </c>
+      <c r="BI17" s="93">
+        <v>3584.26</v>
+      </c>
+      <c r="BJ17" s="96">
+        <v>324.3</v>
+      </c>
+      <c r="BK17" s="96">
+        <v>712.4</v>
+      </c>
+      <c r="BL17" s="97">
+        <v>960.41</v>
+      </c>
+      <c r="BM17" s="97">
+        <v>1179</v>
+      </c>
+      <c r="BN17" s="92">
+        <v>1485.3</v>
+      </c>
+      <c r="BO17" s="92">
+        <v>1820.32</v>
+      </c>
+      <c r="BP17" s="92">
+        <v>1921</v>
+      </c>
+      <c r="BQ17" s="93">
+        <v>2210.4</v>
+      </c>
+      <c r="BR17" s="96">
+        <v>2468.3000000000002</v>
+      </c>
+      <c r="BS17" s="92">
+        <v>2831.9</v>
+      </c>
+      <c r="BT17" s="92">
+        <v>3119</v>
+      </c>
+      <c r="BU17" s="93">
+        <v>3462.7</v>
+      </c>
+      <c r="BV17" s="96">
+        <v>347.5</v>
+      </c>
+      <c r="BW17" s="96">
+        <v>751.2</v>
+      </c>
+      <c r="BX17" s="97">
+        <v>1016.6</v>
+      </c>
+      <c r="BY17" s="97">
+        <v>1261.96</v>
+      </c>
+      <c r="BZ17" s="92">
+        <v>1588.64</v>
+      </c>
+      <c r="CA17" s="92">
+        <v>2184.6999999999998</v>
+      </c>
+      <c r="CB17" s="92">
+        <v>2292.7199999999998</v>
+      </c>
+      <c r="CC17" s="93">
+        <v>2581.6999999999998</v>
+      </c>
+      <c r="CD17" s="96">
+        <v>2836.45</v>
+      </c>
+      <c r="CE17" s="92">
+        <v>3082.74</v>
+      </c>
+      <c r="CF17" s="92">
+        <v>3282.05</v>
+      </c>
+      <c r="CG17" s="93">
+        <v>3646.29</v>
+      </c>
+      <c r="CH17" s="96">
+        <v>402.07</v>
+      </c>
+      <c r="CI17" s="96">
+        <v>863.25</v>
+      </c>
+      <c r="CJ17" s="97">
+        <v>1187.4000000000001</v>
+      </c>
+      <c r="CK17" s="97">
+        <v>1444.74</v>
+      </c>
+      <c r="CL17" s="92">
+        <v>1765.8</v>
+      </c>
+      <c r="CM17" s="92">
+        <v>2210.4</v>
+      </c>
+      <c r="CN17" s="92">
+        <v>2318.21</v>
+      </c>
+      <c r="CO17" s="93">
+        <v>2562.41</v>
+      </c>
+      <c r="CP17" s="96"/>
+      <c r="CQ17" s="92"/>
+      <c r="CR17" s="92"/>
+      <c r="CS17" s="93"/>
+    </row>
+    <row r="18" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A18" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="30"/>
-[...10 lines deleted...]
-      <c r="N2" s="29" t="s">
+      <c r="B18" s="96">
+        <v>1332</v>
+      </c>
+      <c r="C18" s="96">
+        <v>2982</v>
+      </c>
+      <c r="D18" s="96">
+        <v>4025.2</v>
+      </c>
+      <c r="E18" s="96">
+        <v>5055.5</v>
+      </c>
+      <c r="F18" s="96">
+        <v>6425.3</v>
+      </c>
+      <c r="G18" s="96">
+        <v>7665.7</v>
+      </c>
+      <c r="H18" s="96">
+        <v>8291.7999999999993</v>
+      </c>
+      <c r="I18" s="96">
+        <v>9452.4</v>
+      </c>
+      <c r="J18" s="94">
+        <v>10485.700000000001</v>
+      </c>
+      <c r="K18" s="94">
+        <v>11301.3</v>
+      </c>
+      <c r="L18" s="94">
+        <v>12224.4</v>
+      </c>
+      <c r="M18" s="94">
+        <v>13424.6</v>
+      </c>
+      <c r="N18" s="96">
+        <v>1462.3</v>
+      </c>
+      <c r="O18" s="96">
+        <v>3067.5</v>
+      </c>
+      <c r="P18" s="96">
+        <v>4175.7</v>
+      </c>
+      <c r="Q18" s="96">
+        <v>5310.4</v>
+      </c>
+      <c r="R18" s="96">
+        <v>6440.1</v>
+      </c>
+      <c r="S18" s="96">
+        <v>7951.8</v>
+      </c>
+      <c r="T18" s="94">
+        <v>8625.2000000000007</v>
+      </c>
+      <c r="U18" s="94">
+        <v>9760.6</v>
+      </c>
+      <c r="V18" s="94">
+        <v>10861.3</v>
+      </c>
+      <c r="W18" s="94">
+        <v>11897</v>
+      </c>
+      <c r="X18" s="94">
+        <v>12774.5</v>
+      </c>
+      <c r="Y18" s="94">
+        <v>13992.8</v>
+      </c>
+      <c r="Z18" s="96">
+        <v>1322.3</v>
+      </c>
+      <c r="AA18" s="96">
+        <v>3176.3</v>
+      </c>
+      <c r="AB18" s="97">
+        <v>4316.2</v>
+      </c>
+      <c r="AC18" s="97">
+        <v>5563.8</v>
+      </c>
+      <c r="AD18" s="92">
+        <v>6778.1</v>
+      </c>
+      <c r="AE18" s="92">
+        <v>8280.7000000000007</v>
+      </c>
+      <c r="AF18" s="92">
+        <v>9141.1</v>
+      </c>
+      <c r="AG18" s="94">
+        <v>10332.1</v>
+      </c>
+      <c r="AH18" s="94">
+        <v>11666.7</v>
+      </c>
+      <c r="AI18" s="92">
+        <v>12607.06</v>
+      </c>
+      <c r="AJ18" s="94">
+        <v>13563.33</v>
+      </c>
+      <c r="AK18" s="92">
+        <v>15064.599999999999</v>
+      </c>
+      <c r="AL18" s="96">
+        <v>1789.4</v>
+      </c>
+      <c r="AM18" s="96">
+        <v>3681.1</v>
+      </c>
+      <c r="AN18" s="97">
+        <v>4936.1000000000004</v>
+      </c>
+      <c r="AO18" s="97">
+        <v>6323.3</v>
+      </c>
+      <c r="AP18" s="92">
+        <v>7798.9</v>
+      </c>
+      <c r="AQ18" s="92">
+        <v>8965.4</v>
+      </c>
+      <c r="AR18" s="92">
+        <v>9548.2999999999993</v>
+      </c>
+      <c r="AS18" s="92">
+        <v>10905</v>
+      </c>
+      <c r="AT18" s="92">
+        <v>12241.1</v>
+      </c>
+      <c r="AU18" s="92">
+        <v>13356.92</v>
+      </c>
+      <c r="AV18" s="92">
+        <v>14395.42</v>
+      </c>
+      <c r="AW18" s="92">
+        <v>15587.2</v>
+      </c>
+      <c r="AX18" s="96">
+        <v>1341.5</v>
+      </c>
+      <c r="AY18" s="96">
+        <v>2860.2</v>
+      </c>
+      <c r="AZ18" s="97">
+        <v>4126.3999999999996</v>
+      </c>
+      <c r="BA18" s="97">
+        <v>5371.2</v>
+      </c>
+      <c r="BB18" s="92">
+        <v>6779.8</v>
+      </c>
+      <c r="BC18" s="92">
+        <v>7741.56</v>
+      </c>
+      <c r="BD18" s="92">
+        <v>8430.1299999999992</v>
+      </c>
+      <c r="BE18" s="93">
+        <v>9431.85</v>
+      </c>
+      <c r="BF18" s="92">
+        <v>10629.09</v>
+      </c>
+      <c r="BG18" s="92">
+        <v>11513.35</v>
+      </c>
+      <c r="BH18" s="92">
+        <v>12519.04</v>
+      </c>
+      <c r="BI18" s="93">
+        <v>13439.45</v>
+      </c>
+      <c r="BJ18" s="96">
+        <v>1399.2</v>
+      </c>
+      <c r="BK18" s="96">
+        <v>3055.3</v>
+      </c>
+      <c r="BL18" s="97">
+        <v>4228.08</v>
+      </c>
+      <c r="BM18" s="97">
+        <v>5557.3</v>
+      </c>
+      <c r="BN18" s="92">
+        <v>6926.5</v>
+      </c>
+      <c r="BO18" s="92">
+        <v>8811</v>
+      </c>
+      <c r="BP18" s="92">
+        <v>9445.7999999999993</v>
+      </c>
+      <c r="BQ18" s="93">
+        <v>10427.4</v>
+      </c>
+      <c r="BR18" s="92">
+        <v>11625.1</v>
+      </c>
+      <c r="BS18" s="92">
+        <v>12485</v>
+      </c>
+      <c r="BT18" s="92">
+        <v>13415.8</v>
+      </c>
+      <c r="BU18" s="93">
+        <v>14523.2</v>
+      </c>
+      <c r="BV18" s="96">
+        <v>1450.3</v>
+      </c>
+      <c r="BW18" s="96">
+        <v>3241.9</v>
+      </c>
+      <c r="BX18" s="97">
+        <v>4517.6099999999997</v>
+      </c>
+      <c r="BY18" s="97">
+        <v>5914.27</v>
+      </c>
+      <c r="BZ18" s="92">
+        <v>7446.33</v>
+      </c>
+      <c r="CA18" s="92">
+        <v>8488.1</v>
+      </c>
+      <c r="CB18" s="92">
+        <v>9480.7900000000009</v>
+      </c>
+      <c r="CC18" s="93">
+        <v>10538</v>
+      </c>
+      <c r="CD18" s="92">
+        <v>11742.04</v>
+      </c>
+      <c r="CE18" s="92">
+        <v>12730.87</v>
+      </c>
+      <c r="CF18" s="92">
+        <v>13710.77</v>
+      </c>
+      <c r="CG18" s="93">
+        <v>14822.44</v>
+      </c>
+      <c r="CH18" s="96">
+        <v>1460.83</v>
+      </c>
+      <c r="CI18" s="96">
+        <v>2944.68</v>
+      </c>
+      <c r="CJ18" s="97">
+        <v>4189</v>
+      </c>
+      <c r="CK18" s="97">
+        <v>5400.93</v>
+      </c>
+      <c r="CL18" s="92">
+        <v>6663</v>
+      </c>
+      <c r="CM18" s="92">
+        <v>7817.3</v>
+      </c>
+      <c r="CN18" s="92">
+        <v>8645.2099999999991</v>
+      </c>
+      <c r="CO18" s="93">
+        <v>9582.1200000000008</v>
+      </c>
+      <c r="CP18" s="92"/>
+      <c r="CQ18" s="92"/>
+      <c r="CR18" s="92"/>
+      <c r="CS18" s="93"/>
+    </row>
+    <row r="19" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A19" s="82" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="30"/>
-[...10 lines deleted...]
-      <c r="Z2" s="29" t="s">
+      <c r="B19" s="92">
+        <v>645.29999999999995</v>
+      </c>
+      <c r="C19" s="92">
+        <v>1406.3</v>
+      </c>
+      <c r="D19" s="92">
+        <v>1638.3</v>
+      </c>
+      <c r="E19" s="92">
+        <v>2266.8000000000002</v>
+      </c>
+      <c r="F19" s="92">
+        <v>2866.1</v>
+      </c>
+      <c r="G19" s="96">
+        <v>3779.5</v>
+      </c>
+      <c r="H19" s="96">
+        <v>4065.2</v>
+      </c>
+      <c r="I19" s="96">
+        <v>4682.7</v>
+      </c>
+      <c r="J19" s="94">
+        <v>5184.5</v>
+      </c>
+      <c r="K19" s="94">
+        <v>5659.5</v>
+      </c>
+      <c r="L19" s="94">
+        <v>6121.8</v>
+      </c>
+      <c r="M19" s="94">
+        <v>6821</v>
+      </c>
+      <c r="N19" s="92">
+        <v>691.9</v>
+      </c>
+      <c r="O19" s="92">
+        <v>1510.1</v>
+      </c>
+      <c r="P19" s="92">
+        <v>1761.2</v>
+      </c>
+      <c r="Q19" s="92">
+        <v>2714.6</v>
+      </c>
+      <c r="R19" s="92">
+        <v>3335.1</v>
+      </c>
+      <c r="S19" s="96">
+        <v>4101.7</v>
+      </c>
+      <c r="T19" s="94">
+        <v>4336.6000000000004</v>
+      </c>
+      <c r="U19" s="94">
+        <v>4995.6000000000004</v>
+      </c>
+      <c r="V19" s="94">
+        <v>5475.7</v>
+      </c>
+      <c r="W19" s="94">
+        <v>5960.3</v>
+      </c>
+      <c r="X19" s="94">
+        <v>6404.6</v>
+      </c>
+      <c r="Y19" s="94">
+        <v>7193.3</v>
+      </c>
+      <c r="Z19" s="92">
+        <v>630.9</v>
+      </c>
+      <c r="AA19" s="92">
+        <v>1397</v>
+      </c>
+      <c r="AB19" s="97">
+        <v>1666.7</v>
+      </c>
+      <c r="AC19" s="97">
+        <v>2282.9</v>
+      </c>
+      <c r="AD19" s="92">
+        <v>2836.1</v>
+      </c>
+      <c r="AE19" s="92">
+        <v>3478.8</v>
+      </c>
+      <c r="AF19" s="92">
+        <v>3718.2</v>
+      </c>
+      <c r="AG19" s="94">
+        <v>4327.5</v>
+      </c>
+      <c r="AH19" s="94">
+        <v>4860.7</v>
+      </c>
+      <c r="AI19" s="92">
+        <v>5326.67</v>
+      </c>
+      <c r="AJ19" s="94">
+        <v>5821.1</v>
+      </c>
+      <c r="AK19" s="92">
+        <v>6532.4</v>
+      </c>
+      <c r="AL19" s="92">
+        <v>342.2</v>
+      </c>
+      <c r="AM19" s="92">
+        <v>780.9</v>
+      </c>
+      <c r="AN19" s="97">
+        <v>970</v>
+      </c>
+      <c r="AO19" s="97">
+        <v>1470.5</v>
+      </c>
+      <c r="AP19" s="92">
+        <v>1922.3</v>
+      </c>
+      <c r="AQ19" s="92">
+        <v>2494.1</v>
+      </c>
+      <c r="AR19" s="92">
+        <v>2628.8</v>
+      </c>
+      <c r="AS19" s="92">
+        <v>2991</v>
+      </c>
+      <c r="AT19" s="92">
+        <v>3314</v>
+      </c>
+      <c r="AU19" s="92">
+        <v>3529.99</v>
+      </c>
+      <c r="AV19" s="92">
+        <v>3772</v>
+      </c>
+      <c r="AW19" s="92">
+        <v>4150.7</v>
+      </c>
+      <c r="AX19" s="92">
+        <v>205.8</v>
+      </c>
+      <c r="AY19" s="92">
+        <v>416</v>
+      </c>
+      <c r="AZ19" s="97">
+        <v>528.20000000000005</v>
+      </c>
+      <c r="BA19" s="97">
+        <v>803.2</v>
+      </c>
+      <c r="BB19" s="92">
+        <v>1020.9</v>
+      </c>
+      <c r="BC19" s="92">
+        <v>1293.29</v>
+      </c>
+      <c r="BD19" s="92">
+        <v>1359.29</v>
+      </c>
+      <c r="BE19" s="93">
+        <v>1531.15</v>
+      </c>
+      <c r="BF19" s="92">
+        <v>1704.73</v>
+      </c>
+      <c r="BG19" s="92">
+        <v>1804.9</v>
+      </c>
+      <c r="BH19" s="92">
+        <v>1966.92</v>
+      </c>
+      <c r="BI19" s="93">
+        <v>2241.7600000000002</v>
+      </c>
+      <c r="BJ19" s="92">
+        <v>204.5</v>
+      </c>
+      <c r="BK19" s="92">
+        <v>426</v>
+      </c>
+      <c r="BL19" s="97">
+        <v>539.53</v>
+      </c>
+      <c r="BM19" s="97">
+        <v>826.3</v>
+      </c>
+      <c r="BN19" s="92">
+        <v>1070.8</v>
+      </c>
+      <c r="BO19" s="92">
+        <v>1589.42</v>
+      </c>
+      <c r="BP19" s="92">
+        <v>1693</v>
+      </c>
+      <c r="BQ19" s="93">
+        <v>1875</v>
+      </c>
+      <c r="BR19" s="92">
+        <v>2039.8</v>
+      </c>
+      <c r="BS19" s="92">
+        <v>2281.1</v>
+      </c>
+      <c r="BT19" s="92">
+        <v>2430</v>
+      </c>
+      <c r="BU19" s="93">
+        <v>2657.4</v>
+      </c>
+      <c r="BV19" s="92">
+        <v>231.7</v>
+      </c>
+      <c r="BW19" s="92">
+        <v>471</v>
+      </c>
+      <c r="BX19" s="97">
+        <v>585.63</v>
+      </c>
+      <c r="BY19" s="97">
+        <v>905.03</v>
+      </c>
+      <c r="BZ19" s="92">
+        <v>1204.92</v>
+      </c>
+      <c r="CA19" s="92">
+        <v>1623</v>
+      </c>
+      <c r="CB19" s="92">
+        <v>1710.11</v>
+      </c>
+      <c r="CC19" s="93">
+        <v>1921</v>
+      </c>
+      <c r="CD19" s="92">
+        <v>2099.23</v>
+      </c>
+      <c r="CE19" s="92">
+        <v>2213.02</v>
+      </c>
+      <c r="CF19" s="92">
+        <v>2394.83</v>
+      </c>
+      <c r="CG19" s="93">
+        <v>2651.22</v>
+      </c>
+      <c r="CH19" s="92">
+        <v>198.61</v>
+      </c>
+      <c r="CI19" s="92">
+        <v>451.22</v>
+      </c>
+      <c r="CJ19" s="97">
+        <v>573.20000000000005</v>
+      </c>
+      <c r="CK19" s="97">
+        <v>888.81</v>
+      </c>
+      <c r="CL19" s="92">
+        <v>1167.76</v>
+      </c>
+      <c r="CM19" s="92">
+        <v>1437.6</v>
+      </c>
+      <c r="CN19" s="92">
+        <v>1520.32</v>
+      </c>
+      <c r="CO19" s="93">
+        <v>1713.48</v>
+      </c>
+      <c r="CP19" s="92"/>
+      <c r="CQ19" s="92"/>
+      <c r="CR19" s="92"/>
+      <c r="CS19" s="93"/>
+    </row>
+    <row r="20" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A20" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="91">
+        <v>274.89999999999998</v>
+      </c>
+      <c r="C20" s="91">
+        <v>517.6</v>
+      </c>
+      <c r="D20" s="91">
+        <v>692</v>
+      </c>
+      <c r="E20" s="91">
+        <v>1148.7</v>
+      </c>
+      <c r="F20" s="91">
+        <v>1522.8</v>
+      </c>
+      <c r="G20" s="91">
+        <v>2020.4</v>
+      </c>
+      <c r="H20" s="91">
+        <v>2181.9</v>
+      </c>
+      <c r="I20" s="91">
+        <v>2467.3000000000002</v>
+      </c>
+      <c r="J20" s="91">
+        <v>2606.3000000000002</v>
+      </c>
+      <c r="K20" s="91">
+        <v>2760.1</v>
+      </c>
+      <c r="L20" s="91">
+        <v>3032.1</v>
+      </c>
+      <c r="M20" s="91">
+        <v>3546</v>
+      </c>
+      <c r="N20" s="91">
+        <v>279.60000000000002</v>
+      </c>
+      <c r="O20" s="91">
+        <v>518.9</v>
+      </c>
+      <c r="P20" s="91">
+        <v>699.1</v>
+      </c>
+      <c r="Q20" s="91">
+        <v>1123.3</v>
+      </c>
+      <c r="R20" s="91">
+        <v>1496.5</v>
+      </c>
+      <c r="S20" s="91">
+        <v>2001.9</v>
+      </c>
+      <c r="T20" s="91">
+        <v>2145.6999999999998</v>
+      </c>
+      <c r="U20" s="91">
+        <v>2429.1999999999998</v>
+      </c>
+      <c r="V20" s="91">
+        <v>2568.3000000000002</v>
+      </c>
+      <c r="W20" s="91">
+        <v>2722.9</v>
+      </c>
+      <c r="X20" s="91">
+        <v>3000.1</v>
+      </c>
+      <c r="Y20" s="91">
+        <v>3524.1</v>
+      </c>
+      <c r="Z20" s="91">
+        <v>283.5</v>
+      </c>
+      <c r="AA20" s="91">
+        <v>503.6</v>
+      </c>
+      <c r="AB20" s="91">
+        <v>692.7</v>
+      </c>
+      <c r="AC20" s="91">
+        <v>1089.2</v>
+      </c>
+      <c r="AD20" s="91">
+        <v>1454.3</v>
+      </c>
+      <c r="AE20" s="91">
+        <v>1961.2</v>
+      </c>
+      <c r="AF20" s="91">
+        <v>2103.3000000000002</v>
+      </c>
+      <c r="AG20" s="91">
+        <v>2378.5</v>
+      </c>
+      <c r="AH20" s="91">
+        <v>2518.1999999999998</v>
+      </c>
+      <c r="AI20" s="91">
+        <v>2666.4</v>
+      </c>
+      <c r="AJ20" s="91">
+        <v>2949.6</v>
+      </c>
+      <c r="AK20" s="91">
+        <v>3491.4</v>
+      </c>
+      <c r="AL20" s="91">
+        <v>222.2</v>
+      </c>
+      <c r="AM20" s="91">
+        <v>389.9</v>
+      </c>
+      <c r="AN20" s="91">
+        <v>532.1</v>
+      </c>
+      <c r="AO20" s="91">
+        <v>864</v>
+      </c>
+      <c r="AP20" s="91">
+        <v>1186.9000000000001</v>
+      </c>
+      <c r="AQ20" s="96">
+        <v>1657.2</v>
+      </c>
+      <c r="AR20" s="96">
+        <v>1873.3</v>
+      </c>
+      <c r="AS20" s="96">
+        <v>2134.1</v>
+      </c>
+      <c r="AT20" s="92">
+        <v>2250</v>
+      </c>
+      <c r="AU20" s="92">
+        <v>2367.88</v>
+      </c>
+      <c r="AV20" s="92">
+        <v>2625.38</v>
+      </c>
+      <c r="AW20" s="92">
+        <v>3050.5</v>
+      </c>
+      <c r="AX20" s="91">
+        <v>110.4</v>
+      </c>
+      <c r="AY20" s="91">
+        <v>195.2</v>
+      </c>
+      <c r="AZ20" s="91">
+        <v>263.5</v>
+      </c>
+      <c r="BA20" s="91">
+        <v>446.7</v>
+      </c>
+      <c r="BB20" s="91">
+        <v>674.2</v>
+      </c>
+      <c r="BC20" s="96">
+        <v>849.17</v>
+      </c>
+      <c r="BD20" s="96">
+        <v>910.48</v>
+      </c>
+      <c r="BE20" s="93">
+        <v>1029.79</v>
+      </c>
+      <c r="BF20" s="92">
+        <v>1078.83</v>
+      </c>
+      <c r="BG20" s="92">
+        <v>1127.49</v>
+      </c>
+      <c r="BH20" s="92">
+        <v>1244.46</v>
+      </c>
+      <c r="BI20" s="93">
+        <v>1403.01</v>
+      </c>
+      <c r="BJ20" s="91">
+        <v>111.8</v>
+      </c>
+      <c r="BK20" s="91">
+        <v>209</v>
+      </c>
+      <c r="BL20" s="91">
+        <v>277.52</v>
+      </c>
+      <c r="BM20" s="91">
+        <v>454.8</v>
+      </c>
+      <c r="BN20" s="91">
+        <v>656.9</v>
+      </c>
+      <c r="BO20" s="96">
+        <v>818.92</v>
+      </c>
+      <c r="BP20" s="96">
+        <v>874.6</v>
+      </c>
+      <c r="BQ20" s="93">
+        <v>993.6</v>
+      </c>
+      <c r="BR20" s="92">
+        <v>1039</v>
+      </c>
+      <c r="BS20" s="92">
+        <v>1087.9000000000001</v>
+      </c>
+      <c r="BT20" s="92">
+        <v>1189.9000000000001</v>
+      </c>
+      <c r="BU20" s="93">
+        <v>1343.1</v>
+      </c>
+      <c r="BV20" s="91">
+        <v>146.5</v>
+      </c>
+      <c r="BW20" s="91">
+        <v>265.39999999999998</v>
+      </c>
+      <c r="BX20" s="91">
+        <v>352.01</v>
+      </c>
+      <c r="BY20" s="91">
+        <v>558.71</v>
+      </c>
+      <c r="BZ20" s="91">
+        <v>788.12</v>
+      </c>
+      <c r="CA20" s="96">
+        <v>970.9</v>
+      </c>
+      <c r="CB20" s="96">
+        <v>1033.32</v>
+      </c>
+      <c r="CC20" s="93">
+        <v>1159.0999999999999</v>
+      </c>
+      <c r="CD20" s="92">
+        <v>1206.92</v>
+      </c>
+      <c r="CE20" s="92">
+        <v>1261.92</v>
+      </c>
+      <c r="CF20" s="92">
+        <v>1374.52</v>
+      </c>
+      <c r="CG20" s="93">
+        <v>1539.42</v>
+      </c>
+      <c r="CH20" s="91">
+        <v>138</v>
+      </c>
+      <c r="CI20" s="91">
+        <v>250.5</v>
+      </c>
+      <c r="CJ20" s="91">
+        <v>325.60000000000002</v>
+      </c>
+      <c r="CK20" s="91">
+        <v>515.5</v>
+      </c>
+      <c r="CL20" s="91">
+        <v>728</v>
+      </c>
+      <c r="CM20" s="96">
+        <v>944</v>
+      </c>
+      <c r="CN20" s="96">
+        <v>1001.7</v>
+      </c>
+      <c r="CO20" s="93">
+        <v>1119.2</v>
+      </c>
+      <c r="CP20" s="92"/>
+      <c r="CQ20" s="92"/>
+      <c r="CR20" s="92"/>
+      <c r="CS20" s="93"/>
+    </row>
+    <row r="21" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A21" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="96">
+        <v>913.6</v>
+      </c>
+      <c r="C21" s="96">
+        <v>1701.4</v>
+      </c>
+      <c r="D21" s="96">
+        <v>2299.9</v>
+      </c>
+      <c r="E21" s="96">
+        <v>2779.2</v>
+      </c>
+      <c r="F21" s="96">
+        <v>3324.2</v>
+      </c>
+      <c r="G21" s="96">
+        <v>3859.6</v>
+      </c>
+      <c r="H21" s="96">
+        <v>4123.1000000000004</v>
+      </c>
+      <c r="I21" s="96">
+        <v>4670.3</v>
+      </c>
+      <c r="J21" s="94">
+        <v>5063.6000000000004</v>
+      </c>
+      <c r="K21" s="94">
+        <v>5238.5</v>
+      </c>
+      <c r="L21" s="94">
+        <v>5928.1</v>
+      </c>
+      <c r="M21" s="94">
+        <v>6649.6</v>
+      </c>
+      <c r="N21" s="96">
+        <v>979.3</v>
+      </c>
+      <c r="O21" s="96">
+        <v>1723.3</v>
+      </c>
+      <c r="P21" s="96">
+        <v>2120.6999999999998</v>
+      </c>
+      <c r="Q21" s="96">
+        <v>2803.4</v>
+      </c>
+      <c r="R21" s="96">
+        <v>3396.3</v>
+      </c>
+      <c r="S21" s="96">
+        <v>3974.3</v>
+      </c>
+      <c r="T21" s="94">
+        <v>4243</v>
+      </c>
+      <c r="U21" s="94">
+        <v>4801.8</v>
+      </c>
+      <c r="V21" s="94">
+        <v>5210.7</v>
+      </c>
+      <c r="W21" s="94">
+        <v>5395.7</v>
+      </c>
+      <c r="X21" s="94">
+        <v>6129.9</v>
+      </c>
+      <c r="Y21" s="94">
+        <v>6891.9</v>
+      </c>
+      <c r="Z21" s="96">
+        <v>984.4</v>
+      </c>
+      <c r="AA21" s="96">
+        <v>1788</v>
+      </c>
+      <c r="AB21" s="97">
+        <v>2192.6</v>
+      </c>
+      <c r="AC21" s="97">
+        <v>2890.2</v>
+      </c>
+      <c r="AD21" s="92">
+        <v>3345.8</v>
+      </c>
+      <c r="AE21" s="92">
+        <v>3982.4</v>
+      </c>
+      <c r="AF21" s="92">
+        <v>4244</v>
+      </c>
+      <c r="AG21" s="94">
+        <v>4806</v>
+      </c>
+      <c r="AH21" s="94">
+        <v>5217.8999999999996</v>
+      </c>
+      <c r="AI21" s="92">
+        <v>5451.24</v>
+      </c>
+      <c r="AJ21" s="94">
+        <v>6227.53</v>
+      </c>
+      <c r="AK21" s="92">
+        <v>6961.6</v>
+      </c>
+      <c r="AL21" s="96">
+        <v>385.8</v>
+      </c>
+      <c r="AM21" s="96">
+        <v>805.8</v>
+      </c>
+      <c r="AN21" s="97">
+        <v>1030.9000000000001</v>
+      </c>
+      <c r="AO21" s="97">
+        <v>1277.8</v>
+      </c>
+      <c r="AP21" s="92">
+        <v>1562.5</v>
+      </c>
+      <c r="AQ21" s="92">
+        <v>1913.7</v>
+      </c>
+      <c r="AR21" s="92">
+        <v>2005.3</v>
+      </c>
+      <c r="AS21" s="92">
+        <v>2318.6</v>
+      </c>
+      <c r="AT21" s="92">
+        <v>2673.2</v>
+      </c>
+      <c r="AU21" s="92">
+        <v>2771.53</v>
+      </c>
+      <c r="AV21" s="92">
+        <v>3224.88</v>
+      </c>
+      <c r="AW21" s="92">
+        <v>3731.9</v>
+      </c>
+      <c r="AX21" s="96">
+        <v>150.6</v>
+      </c>
+      <c r="AY21" s="96">
+        <v>375.3</v>
+      </c>
+      <c r="AZ21" s="97">
+        <v>556.79999999999995</v>
+      </c>
+      <c r="BA21" s="97">
+        <v>731.1</v>
+      </c>
+      <c r="BB21" s="92">
+        <v>981.8</v>
+      </c>
+      <c r="BC21" s="92">
+        <v>1204.7</v>
+      </c>
+      <c r="BD21" s="92">
+        <v>1288.0999999999999</v>
+      </c>
+      <c r="BE21" s="93">
+        <v>1467.71</v>
+      </c>
+      <c r="BF21" s="92">
+        <v>1657.67</v>
+      </c>
+      <c r="BG21" s="92">
+        <v>1751.08</v>
+      </c>
+      <c r="BH21" s="92">
+        <v>1928.52</v>
+      </c>
+      <c r="BI21" s="93">
+        <v>2220.19</v>
+      </c>
+      <c r="BJ21" s="96">
+        <v>158.9</v>
+      </c>
+      <c r="BK21" s="96">
+        <v>375.6</v>
+      </c>
+      <c r="BL21" s="97">
+        <v>540.26</v>
+      </c>
+      <c r="BM21" s="97">
+        <v>714.7</v>
+      </c>
+      <c r="BN21" s="92">
+        <v>958.5</v>
+      </c>
+      <c r="BO21" s="92">
+        <v>1268.01</v>
+      </c>
+      <c r="BP21" s="92">
+        <v>1329.2</v>
+      </c>
+      <c r="BQ21" s="93">
+        <v>1468.4</v>
+      </c>
+      <c r="BR21" s="96">
+        <v>1597.4</v>
+      </c>
+      <c r="BS21" s="92">
+        <v>1699.4</v>
+      </c>
+      <c r="BT21" s="92">
+        <v>1898</v>
+      </c>
+      <c r="BU21" s="93">
+        <v>2060.1999999999998</v>
+      </c>
+      <c r="BV21" s="96">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="BW21" s="96">
+        <v>374.5</v>
+      </c>
+      <c r="BX21" s="97">
+        <v>602.87</v>
+      </c>
+      <c r="BY21" s="97">
+        <v>795.57</v>
+      </c>
+      <c r="BZ21" s="92">
+        <v>1011.25</v>
+      </c>
+      <c r="CA21" s="92">
+        <v>1257.0999999999999</v>
+      </c>
+      <c r="CB21" s="92">
+        <v>1338.09</v>
+      </c>
+      <c r="CC21" s="93">
+        <v>1523</v>
+      </c>
+      <c r="CD21" s="96">
+        <v>1670.77</v>
+      </c>
+      <c r="CE21" s="92">
+        <v>1713.93</v>
+      </c>
+      <c r="CF21" s="92">
+        <v>1903.26</v>
+      </c>
+      <c r="CG21" s="93">
+        <v>2091.0500000000002</v>
+      </c>
+      <c r="CH21" s="96">
+        <v>191.17</v>
+      </c>
+      <c r="CI21" s="96">
+        <v>425.88</v>
+      </c>
+      <c r="CJ21" s="97">
+        <v>603.20000000000005</v>
+      </c>
+      <c r="CK21" s="97">
+        <v>805.24</v>
+      </c>
+      <c r="CL21" s="92">
+        <v>1048.01</v>
+      </c>
+      <c r="CM21" s="92">
+        <v>1314</v>
+      </c>
+      <c r="CN21" s="92">
+        <v>1362.72</v>
+      </c>
+      <c r="CO21" s="93">
+        <v>1542.91</v>
+      </c>
+      <c r="CP21" s="96"/>
+      <c r="CQ21" s="92"/>
+      <c r="CR21" s="92"/>
+      <c r="CS21" s="93"/>
+    </row>
+    <row r="22" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A22" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="96">
+        <v>496.1</v>
+      </c>
+      <c r="C22" s="96">
+        <v>931.4</v>
+      </c>
+      <c r="D22" s="96">
+        <v>1297.4000000000001</v>
+      </c>
+      <c r="E22" s="96">
+        <v>1663.7</v>
+      </c>
+      <c r="F22" s="96">
+        <v>2061.4</v>
+      </c>
+      <c r="G22" s="96">
+        <v>2424.1</v>
+      </c>
+      <c r="H22" s="96">
+        <v>2646.9</v>
+      </c>
+      <c r="I22" s="96">
+        <v>2921.5</v>
+      </c>
+      <c r="J22" s="94">
+        <v>3314.9</v>
+      </c>
+      <c r="K22" s="94">
+        <v>3558.6</v>
+      </c>
+      <c r="L22" s="94">
+        <v>3923.7</v>
+      </c>
+      <c r="M22" s="94">
+        <v>4490.1000000000004</v>
+      </c>
+      <c r="N22" s="96">
+        <v>497.7</v>
+      </c>
+      <c r="O22" s="96">
+        <v>927.6</v>
+      </c>
+      <c r="P22" s="96">
+        <v>1305.2</v>
+      </c>
+      <c r="Q22" s="96">
+        <v>1707.7</v>
+      </c>
+      <c r="R22" s="96">
+        <v>2157.6999999999998</v>
+      </c>
+      <c r="S22" s="96">
+        <v>2480.3000000000002</v>
+      </c>
+      <c r="T22" s="94">
+        <v>2785.5</v>
+      </c>
+      <c r="U22" s="94">
+        <v>3162.6</v>
+      </c>
+      <c r="V22" s="94">
+        <v>3749.4</v>
+      </c>
+      <c r="W22" s="94">
+        <v>4130.1000000000004</v>
+      </c>
+      <c r="X22" s="94">
+        <v>4448.7</v>
+      </c>
+      <c r="Y22" s="94">
+        <v>5058.7</v>
+      </c>
+      <c r="Z22" s="96">
+        <v>500.6</v>
+      </c>
+      <c r="AA22" s="96">
+        <v>1051.0999999999999</v>
+      </c>
+      <c r="AB22" s="101">
+        <v>1543.5</v>
+      </c>
+      <c r="AC22" s="101">
+        <v>1898.9</v>
+      </c>
+      <c r="AD22" s="92">
+        <v>2368.6999999999998</v>
+      </c>
+      <c r="AE22" s="92">
+        <v>2665.5</v>
+      </c>
+      <c r="AF22" s="92">
+        <v>2825.2</v>
+      </c>
+      <c r="AG22" s="94">
+        <v>3211.6</v>
+      </c>
+      <c r="AH22" s="94">
+        <v>3661.3</v>
+      </c>
+      <c r="AI22" s="92">
+        <v>3927.49</v>
+      </c>
+      <c r="AJ22" s="94">
+        <v>4285.07</v>
+      </c>
+      <c r="AK22" s="92">
+        <v>4963.8999999999996</v>
+      </c>
+      <c r="AL22" s="96">
+        <v>428.1</v>
+      </c>
+      <c r="AM22" s="96">
+        <v>786.9</v>
+      </c>
+      <c r="AN22" s="101">
+        <v>1108.9000000000001</v>
+      </c>
+      <c r="AO22" s="101">
+        <v>1476.7</v>
+      </c>
+      <c r="AP22" s="92">
+        <v>1809.7</v>
+      </c>
+      <c r="AQ22" s="92">
+        <v>2093.1</v>
+      </c>
+      <c r="AR22" s="92">
+        <v>2199.6999999999998</v>
+      </c>
+      <c r="AS22" s="92">
+        <v>2480.3000000000002</v>
+      </c>
+      <c r="AT22" s="92">
+        <v>2825.6</v>
+      </c>
+      <c r="AU22" s="92">
+        <v>3062.42</v>
+      </c>
+      <c r="AV22" s="92">
+        <v>3421.99</v>
+      </c>
+      <c r="AW22" s="92">
+        <v>3991</v>
+      </c>
+      <c r="AX22" s="96">
+        <v>185.5</v>
+      </c>
+      <c r="AY22" s="96">
+        <v>396.8</v>
+      </c>
+      <c r="AZ22" s="101">
+        <v>579.79999999999995</v>
+      </c>
+      <c r="BA22" s="101">
+        <v>831.4</v>
+      </c>
+      <c r="BB22" s="92">
+        <v>1117.9000000000001</v>
+      </c>
+      <c r="BC22" s="92">
+        <v>1362.56</v>
+      </c>
+      <c r="BD22" s="92">
+        <v>1468.13</v>
+      </c>
+      <c r="BE22" s="93">
+        <v>1588.62</v>
+      </c>
+      <c r="BF22" s="92">
+        <v>1796.07</v>
+      </c>
+      <c r="BG22" s="92">
+        <v>1919.59</v>
+      </c>
+      <c r="BH22" s="92">
+        <v>2051.92</v>
+      </c>
+      <c r="BI22" s="93">
+        <v>2329.85</v>
+      </c>
+      <c r="BJ22" s="96">
+        <v>169.2</v>
+      </c>
+      <c r="BK22" s="96">
+        <v>419.4</v>
+      </c>
+      <c r="BL22" s="101">
+        <v>672.34</v>
+      </c>
+      <c r="BM22" s="101">
+        <v>910.4</v>
+      </c>
+      <c r="BN22" s="92">
+        <v>1197.9000000000001</v>
+      </c>
+      <c r="BO22" s="92">
+        <v>1613.68</v>
+      </c>
+      <c r="BP22" s="92">
+        <v>1722.6</v>
+      </c>
+      <c r="BQ22" s="93">
+        <v>1866.3</v>
+      </c>
+      <c r="BR22" s="92">
+        <v>2079.1</v>
+      </c>
+      <c r="BS22" s="92">
+        <v>2252.1999999999998</v>
+      </c>
+      <c r="BT22" s="92">
+        <v>2421.3000000000002</v>
+      </c>
+      <c r="BU22" s="93">
+        <v>2711.1</v>
+      </c>
+      <c r="BV22" s="96">
+        <v>205.3</v>
+      </c>
+      <c r="BW22" s="96">
+        <v>427</v>
+      </c>
+      <c r="BX22" s="101">
+        <v>675.69</v>
+      </c>
+      <c r="BY22" s="101">
+        <v>948.94</v>
+      </c>
+      <c r="BZ22" s="92">
+        <v>1236.49</v>
+      </c>
+      <c r="CA22" s="92">
+        <v>1498.1</v>
+      </c>
+      <c r="CB22" s="92">
+        <v>1608.2</v>
+      </c>
+      <c r="CC22" s="93">
+        <v>1757.5</v>
+      </c>
+      <c r="CD22" s="92">
+        <v>1954.05</v>
+      </c>
+      <c r="CE22" s="92">
+        <v>2125.79</v>
+      </c>
+      <c r="CF22" s="92">
+        <v>2240.6999999999998</v>
+      </c>
+      <c r="CG22" s="93">
+        <v>2521.96</v>
+      </c>
+      <c r="CH22" s="96">
+        <v>190.88</v>
+      </c>
+      <c r="CI22" s="96">
+        <v>407.73</v>
+      </c>
+      <c r="CJ22" s="101">
+        <v>628.9</v>
+      </c>
+      <c r="CK22" s="101">
+        <v>923.45</v>
+      </c>
+      <c r="CL22" s="92">
+        <v>1210.94</v>
+      </c>
+      <c r="CM22" s="92">
+        <v>1570.7</v>
+      </c>
+      <c r="CN22" s="92">
+        <v>1691.96</v>
+      </c>
+      <c r="CO22" s="93">
+        <v>1814.15</v>
+      </c>
+      <c r="CP22" s="92"/>
+      <c r="CQ22" s="92"/>
+      <c r="CR22" s="92"/>
+      <c r="CS22" s="93"/>
+    </row>
+    <row r="23" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A23" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="30"/>
-[...79 lines deleted...]
-      <c r="CS2" s="31"/>
+      <c r="B23" s="96">
+        <v>414.1</v>
+      </c>
+      <c r="C23" s="96">
+        <v>850.9</v>
+      </c>
+      <c r="D23" s="96">
+        <v>1024.4000000000001</v>
+      </c>
+      <c r="E23" s="96">
+        <v>1334</v>
+      </c>
+      <c r="F23" s="96">
+        <v>1638.9</v>
+      </c>
+      <c r="G23" s="96">
+        <v>1854.3</v>
+      </c>
+      <c r="H23" s="96">
+        <v>2088.9</v>
+      </c>
+      <c r="I23" s="96">
+        <v>2398.5</v>
+      </c>
+      <c r="J23" s="94">
+        <v>2644</v>
+      </c>
+      <c r="K23" s="94">
+        <v>2767.3</v>
+      </c>
+      <c r="L23" s="94">
+        <v>2951</v>
+      </c>
+      <c r="M23" s="94">
+        <v>3306.8</v>
+      </c>
+      <c r="N23" s="96">
+        <v>450.6</v>
+      </c>
+      <c r="O23" s="96">
+        <v>876.2</v>
+      </c>
+      <c r="P23" s="96">
+        <v>1055.8</v>
+      </c>
+      <c r="Q23" s="96">
+        <v>1381.1</v>
+      </c>
+      <c r="R23" s="96">
+        <v>1703</v>
+      </c>
+      <c r="S23" s="96">
+        <v>1903</v>
+      </c>
+      <c r="T23" s="94">
+        <v>2106.5</v>
+      </c>
+      <c r="U23" s="94">
+        <v>2422.1</v>
+      </c>
+      <c r="V23" s="94">
+        <v>2674.4</v>
+      </c>
+      <c r="W23" s="94">
+        <v>2800</v>
+      </c>
+      <c r="X23" s="94">
+        <v>2982</v>
+      </c>
+      <c r="Y23" s="94">
+        <v>3343.3</v>
+      </c>
+      <c r="Z23" s="96">
+        <v>462.1</v>
+      </c>
+      <c r="AA23" s="96">
+        <v>889.4</v>
+      </c>
+      <c r="AB23" s="101">
+        <v>1113.9000000000001</v>
+      </c>
+      <c r="AC23" s="101">
+        <v>1472.1</v>
+      </c>
+      <c r="AD23" s="92">
+        <v>1823.2</v>
+      </c>
+      <c r="AE23" s="92">
+        <v>2040.2</v>
+      </c>
+      <c r="AF23" s="92">
+        <v>2250.6999999999998</v>
+      </c>
+      <c r="AG23" s="94">
+        <v>2574</v>
+      </c>
+      <c r="AH23" s="94">
+        <v>2834</v>
+      </c>
+      <c r="AI23" s="92">
+        <v>2963.36</v>
+      </c>
+      <c r="AJ23" s="94">
+        <v>3147.45</v>
+      </c>
+      <c r="AK23" s="92">
+        <v>3518.9</v>
+      </c>
+      <c r="AL23" s="96">
+        <v>257.5</v>
+      </c>
+      <c r="AM23" s="96">
+        <v>557.5</v>
+      </c>
+      <c r="AN23" s="101">
+        <v>693.5</v>
+      </c>
+      <c r="AO23" s="101">
+        <v>951.4</v>
+      </c>
+      <c r="AP23" s="92">
+        <v>1206.0999999999999</v>
+      </c>
+      <c r="AQ23" s="92">
+        <v>1365.9</v>
+      </c>
+      <c r="AR23" s="92">
+        <v>1454.8</v>
+      </c>
+      <c r="AS23" s="92">
+        <v>1724</v>
+      </c>
+      <c r="AT23" s="92">
+        <v>1963.2</v>
+      </c>
+      <c r="AU23" s="92">
+        <v>2136.41</v>
+      </c>
+      <c r="AV23" s="92">
+        <v>2300.52</v>
+      </c>
+      <c r="AW23" s="92">
+        <v>2618.6</v>
+      </c>
+      <c r="AX23" s="96">
+        <v>404.3</v>
+      </c>
+      <c r="AY23" s="96">
+        <v>551.5</v>
+      </c>
+      <c r="AZ23" s="101">
+        <v>655</v>
+      </c>
+      <c r="BA23" s="101">
+        <v>820.2</v>
+      </c>
+      <c r="BB23" s="92">
+        <v>1072.8</v>
+      </c>
+      <c r="BC23" s="92">
+        <v>1180.6199999999999</v>
+      </c>
+      <c r="BD23" s="92">
+        <v>1224.26</v>
+      </c>
+      <c r="BE23" s="93">
+        <v>1352.91</v>
+      </c>
+      <c r="BF23" s="92">
+        <v>1528.31</v>
+      </c>
+      <c r="BG23" s="92">
+        <v>1674.81</v>
+      </c>
+      <c r="BH23" s="92">
+        <v>1844.18</v>
+      </c>
+      <c r="BI23" s="93">
+        <v>2002.54</v>
+      </c>
+      <c r="BJ23" s="96">
+        <v>118</v>
+      </c>
+      <c r="BK23" s="96">
+        <v>339.5</v>
+      </c>
+      <c r="BL23" s="101">
+        <v>540.37</v>
+      </c>
+      <c r="BM23" s="101">
+        <v>739.3</v>
+      </c>
+      <c r="BN23" s="92">
+        <v>921.8</v>
+      </c>
+      <c r="BO23" s="92">
+        <v>1532.88</v>
+      </c>
+      <c r="BP23" s="92">
+        <v>1565.1</v>
+      </c>
+      <c r="BQ23" s="93">
+        <v>1680.9</v>
+      </c>
+      <c r="BR23" s="92">
+        <v>1924.5</v>
+      </c>
+      <c r="BS23" s="92">
+        <v>1985.7</v>
+      </c>
+      <c r="BT23" s="92">
+        <v>2073.8000000000002</v>
+      </c>
+      <c r="BU23" s="93">
+        <v>2208.6</v>
+      </c>
+      <c r="BV23" s="96">
+        <v>232.4</v>
+      </c>
+      <c r="BW23" s="96">
+        <v>405.8</v>
+      </c>
+      <c r="BX23" s="101">
+        <v>503.67</v>
+      </c>
+      <c r="BY23" s="101">
+        <v>695.16</v>
+      </c>
+      <c r="BZ23" s="92">
+        <v>892.7</v>
+      </c>
+      <c r="CA23" s="92">
+        <v>1019.6</v>
+      </c>
+      <c r="CB23" s="92">
+        <v>1065.69</v>
+      </c>
+      <c r="CC23" s="93">
+        <v>1162.3</v>
+      </c>
+      <c r="CD23" s="92">
+        <v>1281.95</v>
+      </c>
+      <c r="CE23" s="92">
+        <v>1330.51</v>
+      </c>
+      <c r="CF23" s="92">
+        <v>1386.44</v>
+      </c>
+      <c r="CG23" s="93">
+        <v>1512.26</v>
+      </c>
+      <c r="CH23" s="96">
+        <v>123.7</v>
+      </c>
+      <c r="CI23" s="96">
+        <v>271.87</v>
+      </c>
+      <c r="CJ23" s="101">
+        <v>360.8</v>
+      </c>
+      <c r="CK23" s="101">
+        <v>544.88</v>
+      </c>
+      <c r="CL23" s="92">
+        <v>716.51</v>
+      </c>
+      <c r="CM23" s="92">
+        <v>1172.2</v>
+      </c>
+      <c r="CN23" s="92">
+        <v>1210.3800000000001</v>
+      </c>
+      <c r="CO23" s="93">
+        <v>1317.76</v>
+      </c>
+      <c r="CP23" s="92"/>
+      <c r="CQ23" s="92"/>
+      <c r="CR23" s="92"/>
+      <c r="CS23" s="93"/>
     </row>
-    <row r="3" spans="1:97" s="25" customFormat="1" ht="34.5" thickBot="1">
-[...288 lines deleted...]
-      </c>
+    <row r="24" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A24" s="83" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="92">
+        <v>670.9</v>
+      </c>
+      <c r="C24" s="92">
+        <v>1298.9000000000001</v>
+      </c>
+      <c r="D24" s="92">
+        <v>1575.6</v>
+      </c>
+      <c r="E24" s="92">
+        <v>2006.4</v>
+      </c>
+      <c r="F24" s="92">
+        <v>2391.8000000000002</v>
+      </c>
+      <c r="G24" s="96">
+        <v>2778.2</v>
+      </c>
+      <c r="H24" s="96">
+        <v>2900.7</v>
+      </c>
+      <c r="I24" s="96">
+        <v>3251.3</v>
+      </c>
+      <c r="J24" s="94">
+        <v>3769</v>
+      </c>
+      <c r="K24" s="94">
+        <v>4162.8999999999996</v>
+      </c>
+      <c r="L24" s="94">
+        <v>4613.8999999999996</v>
+      </c>
+      <c r="M24" s="94">
+        <v>5235.3</v>
+      </c>
+      <c r="N24" s="92">
+        <v>679.9</v>
+      </c>
+      <c r="O24" s="92">
+        <v>1365.3</v>
+      </c>
+      <c r="P24" s="92">
+        <v>1642.6</v>
+      </c>
+      <c r="Q24" s="92">
+        <v>2078.6</v>
+      </c>
+      <c r="R24" s="92">
+        <v>2487.9</v>
+      </c>
+      <c r="S24" s="96">
+        <v>2924</v>
+      </c>
+      <c r="T24" s="94">
+        <v>3068.3</v>
+      </c>
+      <c r="U24" s="94">
+        <v>3430.1</v>
+      </c>
+      <c r="V24" s="94">
+        <v>3913.3</v>
+      </c>
+      <c r="W24" s="94">
+        <v>4350</v>
+      </c>
+      <c r="X24" s="94">
+        <v>4811.8</v>
+      </c>
+      <c r="Y24" s="94">
+        <v>5448.8</v>
+      </c>
+      <c r="Z24" s="92">
+        <v>746.1</v>
+      </c>
+      <c r="AA24" s="92">
+        <v>1418.1</v>
+      </c>
+      <c r="AB24" s="92">
+        <v>1688.3</v>
+      </c>
+      <c r="AC24" s="92">
+        <v>2064.9</v>
+      </c>
+      <c r="AD24" s="92">
+        <v>2454.5</v>
+      </c>
+      <c r="AE24" s="92">
+        <v>2907.2</v>
+      </c>
+      <c r="AF24" s="92">
+        <v>3072.5</v>
+      </c>
+      <c r="AG24" s="94">
+        <v>3470.6</v>
+      </c>
+      <c r="AH24" s="94">
+        <v>4004.5</v>
+      </c>
+      <c r="AI24" s="92">
+        <v>4449.6899999999996</v>
+      </c>
+      <c r="AJ24" s="94">
+        <v>4908.93</v>
+      </c>
+      <c r="AK24" s="92">
+        <v>5577.5999999999995</v>
+      </c>
+      <c r="AL24" s="92">
+        <v>728.2</v>
+      </c>
+      <c r="AM24" s="92">
+        <v>1401.8</v>
+      </c>
+      <c r="AN24" s="92">
+        <v>1687.1</v>
+      </c>
+      <c r="AO24" s="92">
+        <v>2065.9</v>
+      </c>
+      <c r="AP24" s="92">
+        <v>2458.6999999999998</v>
+      </c>
+      <c r="AQ24" s="92">
+        <v>2867</v>
+      </c>
+      <c r="AR24" s="92">
+        <v>3007.5</v>
+      </c>
+      <c r="AS24" s="92">
+        <v>3365.2</v>
+      </c>
+      <c r="AT24" s="92">
+        <v>3847.6</v>
+      </c>
+      <c r="AU24" s="92">
+        <v>4211.7700000000004</v>
+      </c>
+      <c r="AV24" s="92">
+        <v>4618.74</v>
+      </c>
+      <c r="AW24" s="92">
+        <v>5052.3999999999996</v>
+      </c>
+      <c r="AX24" s="92">
+        <v>292.2</v>
+      </c>
+      <c r="AY24" s="92">
+        <v>611.6</v>
+      </c>
+      <c r="AZ24" s="92">
+        <v>838.1</v>
+      </c>
+      <c r="BA24" s="92">
+        <v>1149.0999999999999</v>
+      </c>
+      <c r="BB24" s="92">
+        <v>1483.9</v>
+      </c>
+      <c r="BC24" s="92">
+        <v>1777.95</v>
+      </c>
+      <c r="BD24" s="92">
+        <v>1882.88</v>
+      </c>
+      <c r="BE24" s="93">
+        <v>2128.25</v>
+      </c>
+      <c r="BF24" s="92">
+        <v>2388.0300000000002</v>
+      </c>
+      <c r="BG24" s="92">
+        <v>2543.4299999999998</v>
+      </c>
+      <c r="BH24" s="92">
+        <v>2682.24</v>
+      </c>
+      <c r="BI24" s="93">
+        <v>2882.36</v>
+      </c>
+      <c r="BJ24" s="92">
+        <v>250</v>
+      </c>
+      <c r="BK24" s="92">
+        <v>553.5</v>
+      </c>
+      <c r="BL24" s="92">
+        <v>799.49</v>
+      </c>
+      <c r="BM24" s="92">
+        <v>1082.0999999999999</v>
+      </c>
+      <c r="BN24" s="92">
+        <v>1363.5</v>
+      </c>
+      <c r="BO24" s="92">
+        <v>1642.87</v>
+      </c>
+      <c r="BP24" s="92">
+        <v>1804.2</v>
+      </c>
+      <c r="BQ24" s="93">
+        <v>2084.8000000000002</v>
+      </c>
+      <c r="BR24" s="92">
+        <v>2379.6</v>
+      </c>
+      <c r="BS24" s="92">
+        <v>2500.3000000000002</v>
+      </c>
+      <c r="BT24" s="92">
+        <v>2625.2</v>
+      </c>
+      <c r="BU24" s="93">
+        <v>2830.2</v>
+      </c>
+      <c r="BV24" s="92">
+        <v>265.89999999999998</v>
+      </c>
+      <c r="BW24" s="92">
+        <v>592.4</v>
+      </c>
+      <c r="BX24" s="92">
+        <v>827.65</v>
+      </c>
+      <c r="BY24" s="92">
+        <v>1149.5899999999999</v>
+      </c>
+      <c r="BZ24" s="92">
+        <v>1435.32</v>
+      </c>
+      <c r="CA24" s="92">
+        <v>1701.3</v>
+      </c>
+      <c r="CB24" s="92">
+        <v>1820.83</v>
+      </c>
+      <c r="CC24" s="93">
+        <v>2043.5</v>
+      </c>
+      <c r="CD24" s="92">
+        <v>2313.69</v>
+      </c>
+      <c r="CE24" s="92">
+        <v>2418.5</v>
+      </c>
+      <c r="CF24" s="92">
+        <v>2569.06</v>
+      </c>
+      <c r="CG24" s="93">
+        <v>2808.02</v>
+      </c>
+      <c r="CH24" s="92">
+        <v>317.11</v>
+      </c>
+      <c r="CI24" s="92">
+        <v>654.24</v>
+      </c>
+      <c r="CJ24" s="92">
+        <v>945.3</v>
+      </c>
+      <c r="CK24" s="92">
+        <v>1251.56</v>
+      </c>
+      <c r="CL24" s="92">
+        <v>1557.6</v>
+      </c>
+      <c r="CM24" s="92">
+        <v>1836.4</v>
+      </c>
+      <c r="CN24" s="92">
+        <v>1999.25</v>
+      </c>
+      <c r="CO24" s="93">
+        <v>2258.42</v>
+      </c>
+      <c r="CP24" s="92"/>
+      <c r="CQ24" s="92"/>
+      <c r="CR24" s="92"/>
+      <c r="CS24" s="93"/>
     </row>
-    <row r="4" spans="1:97" s="26" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS4" s="10"/>
+    <row r="25" spans="1:97" s="26" customFormat="1">
+      <c r="A25" s="78"/>
+      <c r="B25" s="78"/>
+      <c r="C25" s="78"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="78"/>
+      <c r="G25" s="78"/>
+      <c r="H25" s="78"/>
+      <c r="I25" s="78"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="78"/>
+      <c r="L25" s="78"/>
+      <c r="M25" s="78"/>
+      <c r="N25" s="78"/>
+      <c r="O25" s="78"/>
+      <c r="P25" s="78"/>
+      <c r="Q25" s="78"/>
+      <c r="R25" s="78"/>
+      <c r="S25" s="78"/>
+      <c r="T25" s="78"/>
+      <c r="U25" s="78"/>
+      <c r="V25" s="78"/>
+      <c r="W25" s="78"/>
+      <c r="X25" s="78"/>
+      <c r="Y25" s="78"/>
+      <c r="Z25" s="78"/>
+      <c r="AA25" s="78"/>
+      <c r="AB25" s="78"/>
+      <c r="AC25" s="78"/>
+      <c r="AD25" s="78"/>
+      <c r="AE25" s="78"/>
+      <c r="AF25" s="78"/>
+      <c r="AG25" s="78"/>
+      <c r="AH25" s="78"/>
+      <c r="AI25" s="78"/>
+      <c r="AJ25" s="78"/>
+      <c r="AK25" s="78"/>
+      <c r="AL25" s="78"/>
+      <c r="AM25" s="78"/>
+      <c r="AN25" s="78"/>
+      <c r="AO25" s="78"/>
+      <c r="AP25" s="78"/>
+      <c r="AQ25" s="78"/>
+      <c r="AR25" s="78"/>
+      <c r="AS25" s="78"/>
+      <c r="AT25" s="78"/>
+      <c r="AU25" s="78"/>
+      <c r="AV25" s="78"/>
+      <c r="AW25" s="78"/>
+      <c r="AX25" s="78"/>
+      <c r="AY25" s="78"/>
+      <c r="AZ25" s="78"/>
+      <c r="BA25" s="78"/>
+      <c r="BB25" s="78"/>
+      <c r="BC25" s="78"/>
+      <c r="BD25" s="78"/>
+      <c r="BE25" s="78"/>
+      <c r="BF25" s="78"/>
+      <c r="BG25" s="78"/>
+      <c r="BH25" s="78"/>
+      <c r="BI25" s="78"/>
+      <c r="BJ25" s="78"/>
+      <c r="BK25" s="78"/>
+      <c r="BL25" s="78"/>
+      <c r="BM25" s="78"/>
+      <c r="BN25" s="78"/>
+      <c r="BO25" s="78"/>
+      <c r="BP25" s="78"/>
+      <c r="BQ25" s="78"/>
+      <c r="BR25" s="78"/>
+      <c r="BS25" s="78"/>
+      <c r="BT25" s="78"/>
+      <c r="BU25" s="78"/>
+      <c r="BV25" s="78"/>
+      <c r="BW25" s="78"/>
+      <c r="BX25" s="78"/>
+      <c r="BY25" s="78"/>
+      <c r="BZ25" s="78"/>
+      <c r="CA25" s="78"/>
+      <c r="CB25" s="78"/>
+      <c r="CC25" s="78"/>
+      <c r="CD25" s="78"/>
+      <c r="CE25" s="78"/>
+      <c r="CF25" s="78"/>
+      <c r="CG25" s="78"/>
+      <c r="CH25" s="78"/>
+      <c r="CI25" s="78"/>
+      <c r="CJ25" s="78"/>
+      <c r="CK25" s="78"/>
+      <c r="CL25" s="78"/>
+      <c r="CM25" s="78"/>
+      <c r="CN25" s="78"/>
+      <c r="CO25" s="78"/>
+      <c r="CP25" s="78"/>
+      <c r="CQ25" s="78"/>
+      <c r="CR25" s="78"/>
+      <c r="CS25" s="78"/>
     </row>
-    <row r="5" spans="1:97" s="26" customFormat="1" ht="11.25">
-[...5686 lines deleted...]
-      <c r="BU26" s="33"/>
+    <row r="26" spans="1:97" ht="12.75" customHeight="1">
+      <c r="A26" s="78"/>
+      <c r="B26" s="78"/>
+      <c r="C26" s="78"/>
+      <c r="D26" s="78"/>
+      <c r="E26" s="78"/>
+      <c r="F26" s="78"/>
+      <c r="G26" s="78"/>
+      <c r="H26" s="78"/>
+      <c r="I26" s="78"/>
+      <c r="J26" s="78"/>
+      <c r="K26" s="78"/>
+      <c r="L26" s="78"/>
+      <c r="M26" s="78"/>
+      <c r="N26" s="78"/>
+      <c r="O26" s="78"/>
+      <c r="P26" s="78"/>
+      <c r="Q26" s="78"/>
+      <c r="R26" s="78"/>
+      <c r="S26" s="78"/>
+      <c r="T26" s="78"/>
+      <c r="U26" s="78"/>
+      <c r="V26" s="78"/>
+      <c r="W26" s="78"/>
+      <c r="X26" s="78"/>
+      <c r="Y26" s="78"/>
+      <c r="Z26" s="78"/>
+      <c r="AA26" s="78"/>
+      <c r="AB26" s="78"/>
+      <c r="AC26" s="78"/>
+      <c r="AD26" s="78"/>
+      <c r="AE26" s="78"/>
+      <c r="AF26" s="78"/>
+      <c r="AG26" s="78"/>
+      <c r="AH26" s="78"/>
+      <c r="AI26" s="78"/>
+      <c r="AJ26" s="78"/>
+      <c r="AK26" s="78"/>
+      <c r="AL26" s="78"/>
+      <c r="AM26" s="78"/>
+      <c r="AN26" s="78"/>
+      <c r="AO26" s="78"/>
+      <c r="AP26" s="78"/>
+      <c r="AQ26" s="78"/>
+      <c r="AR26" s="78"/>
+      <c r="AS26" s="78"/>
+      <c r="AT26" s="78"/>
+      <c r="AU26" s="78"/>
+      <c r="AV26" s="78"/>
+      <c r="AW26" s="78"/>
+      <c r="AX26" s="109" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY26" s="109"/>
+      <c r="AZ26" s="109"/>
+      <c r="BA26" s="109"/>
+      <c r="BB26" s="109"/>
+      <c r="BC26" s="109"/>
+      <c r="BD26" s="109"/>
+      <c r="BE26" s="109"/>
+      <c r="BF26" s="109"/>
+      <c r="BG26" s="109"/>
+      <c r="BH26" s="109"/>
+      <c r="BI26" s="109"/>
+      <c r="BJ26" s="109"/>
+      <c r="BK26" s="109"/>
+      <c r="BL26" s="109"/>
+      <c r="BM26" s="109"/>
+      <c r="BN26" s="109"/>
+      <c r="BO26" s="109"/>
+      <c r="BP26" s="109"/>
+      <c r="BQ26" s="109"/>
+      <c r="BR26" s="109"/>
+      <c r="BS26" s="109"/>
+      <c r="BT26" s="109"/>
+      <c r="BU26" s="109"/>
+      <c r="BV26" s="78"/>
+      <c r="BW26" s="78"/>
+      <c r="BX26" s="78"/>
+      <c r="BY26" s="78"/>
+      <c r="BZ26" s="78"/>
+      <c r="CA26" s="78"/>
+      <c r="CB26" s="78"/>
+      <c r="CC26" s="78"/>
+      <c r="CD26" s="78"/>
+      <c r="CE26" s="78"/>
+      <c r="CF26" s="78"/>
+      <c r="CG26" s="78"/>
+      <c r="CH26" s="78"/>
+      <c r="CI26" s="78"/>
+      <c r="CJ26" s="78"/>
+      <c r="CK26" s="78"/>
+      <c r="CL26" s="78"/>
+      <c r="CM26" s="78"/>
+      <c r="CN26" s="78"/>
+      <c r="CO26" s="78"/>
+      <c r="CP26" s="78"/>
+      <c r="CQ26" s="78"/>
+      <c r="CR26" s="78"/>
+      <c r="CS26" s="78"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="33"/>
-[...22 lines deleted...]
-      <c r="BU27" s="33"/>
+      <c r="A27" s="78"/>
+      <c r="B27" s="78"/>
+      <c r="C27" s="78"/>
+      <c r="D27" s="78"/>
+      <c r="E27" s="78"/>
+      <c r="F27" s="78"/>
+      <c r="G27" s="78"/>
+      <c r="H27" s="78"/>
+      <c r="I27" s="78"/>
+      <c r="J27" s="78"/>
+      <c r="K27" s="78"/>
+      <c r="L27" s="78"/>
+      <c r="M27" s="78"/>
+      <c r="N27" s="78"/>
+      <c r="O27" s="78"/>
+      <c r="P27" s="78"/>
+      <c r="Q27" s="78"/>
+      <c r="R27" s="78"/>
+      <c r="S27" s="78"/>
+      <c r="T27" s="78"/>
+      <c r="U27" s="78"/>
+      <c r="V27" s="78"/>
+      <c r="W27" s="78"/>
+      <c r="X27" s="78"/>
+      <c r="Y27" s="78"/>
+      <c r="Z27" s="78"/>
+      <c r="AA27" s="78"/>
+      <c r="AB27" s="78"/>
+      <c r="AC27" s="78"/>
+      <c r="AD27" s="78"/>
+      <c r="AE27" s="78"/>
+      <c r="AF27" s="78"/>
+      <c r="AG27" s="78"/>
+      <c r="AH27" s="78"/>
+      <c r="AI27" s="78"/>
+      <c r="AJ27" s="78"/>
+      <c r="AK27" s="78"/>
+      <c r="AL27" s="78"/>
+      <c r="AM27" s="78"/>
+      <c r="AN27" s="78"/>
+      <c r="AO27" s="78"/>
+      <c r="AP27" s="78"/>
+      <c r="AQ27" s="78"/>
+      <c r="AR27" s="78"/>
+      <c r="AS27" s="78"/>
+      <c r="AT27" s="78"/>
+      <c r="AU27" s="78"/>
+      <c r="AV27" s="78"/>
+      <c r="AW27" s="78"/>
+      <c r="AX27" s="109"/>
+      <c r="AY27" s="109"/>
+      <c r="AZ27" s="109"/>
+      <c r="BA27" s="109"/>
+      <c r="BB27" s="109"/>
+      <c r="BC27" s="109"/>
+      <c r="BD27" s="109"/>
+      <c r="BE27" s="109"/>
+      <c r="BF27" s="109"/>
+      <c r="BG27" s="109"/>
+      <c r="BH27" s="109"/>
+      <c r="BI27" s="109"/>
+      <c r="BJ27" s="109"/>
+      <c r="BK27" s="109"/>
+      <c r="BL27" s="109"/>
+      <c r="BM27" s="109"/>
+      <c r="BN27" s="109"/>
+      <c r="BO27" s="109"/>
+      <c r="BP27" s="109"/>
+      <c r="BQ27" s="109"/>
+      <c r="BR27" s="109"/>
+      <c r="BS27" s="109"/>
+      <c r="BT27" s="109"/>
+      <c r="BU27" s="109"/>
+      <c r="BV27" s="78"/>
+      <c r="BW27" s="78"/>
+      <c r="BX27" s="78"/>
+      <c r="BY27" s="78"/>
+      <c r="BZ27" s="78"/>
+      <c r="CA27" s="78"/>
+      <c r="CB27" s="78"/>
+      <c r="CC27" s="78"/>
+      <c r="CD27" s="78"/>
+      <c r="CE27" s="78"/>
+      <c r="CF27" s="78"/>
+      <c r="CG27" s="78"/>
+      <c r="CH27" s="78"/>
+      <c r="CI27" s="78"/>
+      <c r="CJ27" s="78"/>
+      <c r="CK27" s="78"/>
+      <c r="CL27" s="78"/>
+      <c r="CM27" s="78"/>
+      <c r="CN27" s="78"/>
+      <c r="CO27" s="78"/>
+      <c r="CP27" s="78"/>
+      <c r="CQ27" s="78"/>
+      <c r="CR27" s="78"/>
+      <c r="CS27" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="A1:CF1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.48" bottom="0.59055118110236227" header="0.4" footer="0.98425196850393704"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS27"/>
+  <sheetViews>
+    <sheetView topLeftCell="BQ1" workbookViewId="0">
+      <selection activeCell="CP11" sqref="CP11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="19" style="28" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="28" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" style="28" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="28" customWidth="1"/>
+    <col min="5" max="6" width="8.42578125" style="28" customWidth="1"/>
+    <col min="7" max="7" width="8.7109375" style="28" customWidth="1"/>
+    <col min="8" max="9" width="9.140625" style="28"/>
+    <col min="10" max="10" width="9.85546875" style="28" customWidth="1"/>
+    <col min="11" max="21" width="9.140625" style="28"/>
+    <col min="22" max="22" width="9.5703125" style="28" customWidth="1"/>
+    <col min="23" max="25" width="9.140625" style="28"/>
+    <col min="26" max="33" width="9.140625" style="25"/>
+    <col min="34" max="34" width="9.85546875" style="25" customWidth="1"/>
+    <col min="35" max="39" width="9.140625" style="25"/>
+    <col min="40" max="40" width="7.85546875" style="25" customWidth="1"/>
+    <col min="41" max="41" width="8" style="25" customWidth="1"/>
+    <col min="42" max="42" width="6.85546875" style="25" customWidth="1"/>
+    <col min="43" max="43" width="7.85546875" style="25" customWidth="1"/>
+    <col min="44" max="44" width="8.28515625" style="25" customWidth="1"/>
+    <col min="45" max="45" width="7.85546875" style="25" customWidth="1"/>
+    <col min="46" max="46" width="10" style="25" customWidth="1"/>
+    <col min="47" max="81" width="9.140625" style="25"/>
+    <col min="82" max="82" width="9.7109375" style="25" customWidth="1"/>
+    <col min="83" max="93" width="9.140625" style="25"/>
+    <col min="94" max="94" width="9.7109375" style="25" customWidth="1"/>
+    <col min="95" max="16384" width="9.140625" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A1" s="116" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
+      <c r="I1" s="116"/>
+      <c r="J1" s="116"/>
+      <c r="K1" s="116"/>
+      <c r="L1" s="116"/>
+      <c r="M1" s="116"/>
+      <c r="N1" s="116"/>
+      <c r="O1" s="116"/>
+      <c r="P1" s="116"/>
+      <c r="Q1" s="116"/>
+      <c r="R1" s="116"/>
+      <c r="S1" s="116"/>
+      <c r="T1" s="116"/>
+      <c r="U1" s="116"/>
+      <c r="V1" s="116"/>
+      <c r="W1" s="116"/>
+      <c r="X1" s="116"/>
+      <c r="Y1" s="116"/>
+      <c r="Z1" s="116"/>
+      <c r="AA1" s="116"/>
+      <c r="AB1" s="116"/>
+      <c r="AC1" s="116"/>
+      <c r="AD1" s="116"/>
+      <c r="AE1" s="116"/>
+      <c r="AF1" s="116"/>
+      <c r="AG1" s="116"/>
+      <c r="AH1" s="116"/>
+      <c r="AI1" s="116"/>
+      <c r="AJ1" s="116"/>
+      <c r="AK1" s="116"/>
+      <c r="AL1" s="116"/>
+      <c r="AM1" s="116"/>
+      <c r="AN1" s="116"/>
+      <c r="AO1" s="116"/>
+      <c r="AP1" s="116"/>
+      <c r="AQ1" s="116"/>
+      <c r="AR1" s="116"/>
+      <c r="AS1" s="116"/>
+      <c r="AT1" s="116"/>
+      <c r="AU1" s="116"/>
+      <c r="AV1" s="116"/>
+      <c r="AW1" s="116"/>
+      <c r="AX1" s="116"/>
+      <c r="AY1" s="116"/>
+      <c r="AZ1" s="116"/>
+      <c r="BA1" s="116"/>
+      <c r="BB1" s="116"/>
+      <c r="BC1" s="116"/>
+      <c r="BD1" s="116"/>
+      <c r="BE1" s="116"/>
+      <c r="BF1" s="116"/>
+      <c r="BG1" s="116"/>
+      <c r="BH1" s="116"/>
+      <c r="BI1" s="116"/>
+      <c r="BJ1" s="116"/>
+      <c r="BK1" s="116"/>
+      <c r="BL1" s="116"/>
+      <c r="BM1" s="116"/>
+      <c r="BN1" s="116"/>
+      <c r="BO1" s="116"/>
+      <c r="BP1" s="116"/>
+      <c r="BQ1" s="116"/>
+      <c r="BR1" s="116"/>
+      <c r="BS1" s="116"/>
+      <c r="BT1" s="116"/>
+      <c r="BU1" s="116"/>
+      <c r="BV1" s="116"/>
+      <c r="BW1" s="116"/>
+      <c r="BX1" s="116"/>
+      <c r="BY1" s="116"/>
+      <c r="BZ1" s="116"/>
+      <c r="CA1" s="116"/>
+      <c r="CB1" s="116"/>
+      <c r="CC1" s="116"/>
+      <c r="CD1" s="116"/>
+      <c r="CE1" s="116"/>
+      <c r="CF1" s="116"/>
+      <c r="CG1" s="54"/>
+      <c r="CH1" s="54"/>
+      <c r="CI1" s="54"/>
+      <c r="CJ1" s="54"/>
+      <c r="CK1" s="54"/>
+      <c r="CL1" s="54"/>
+      <c r="CM1" s="54"/>
+      <c r="CN1" s="54"/>
+      <c r="CO1" s="54"/>
+      <c r="CP1" s="54"/>
+      <c r="CQ1" s="54"/>
+      <c r="CR1" s="54"/>
+      <c r="CS1" s="75" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="2" spans="1:97" s="26" customFormat="1" ht="12" thickBot="1">
+      <c r="A2" s="115" t="s">
+        <v>83</v>
+      </c>
+      <c r="B2" s="112" t="s">
+        <v>68</v>
+      </c>
+      <c r="C2" s="113"/>
+      <c r="D2" s="113"/>
+      <c r="E2" s="113"/>
+      <c r="F2" s="113"/>
+      <c r="G2" s="113"/>
+      <c r="H2" s="113"/>
+      <c r="I2" s="113"/>
+      <c r="J2" s="113"/>
+      <c r="K2" s="113"/>
+      <c r="L2" s="113"/>
+      <c r="M2" s="114"/>
+      <c r="N2" s="112" t="s">
+        <v>69</v>
+      </c>
+      <c r="O2" s="113"/>
+      <c r="P2" s="113"/>
+      <c r="Q2" s="113"/>
+      <c r="R2" s="113"/>
+      <c r="S2" s="113"/>
+      <c r="T2" s="113"/>
+      <c r="U2" s="113"/>
+      <c r="V2" s="113"/>
+      <c r="W2" s="113"/>
+      <c r="X2" s="113"/>
+      <c r="Y2" s="114"/>
+      <c r="Z2" s="112" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA2" s="113"/>
+      <c r="AB2" s="113"/>
+      <c r="AC2" s="113"/>
+      <c r="AD2" s="113"/>
+      <c r="AE2" s="113"/>
+      <c r="AF2" s="113"/>
+      <c r="AG2" s="113"/>
+      <c r="AH2" s="113"/>
+      <c r="AI2" s="113"/>
+      <c r="AJ2" s="113"/>
+      <c r="AK2" s="114"/>
+      <c r="AL2" s="112" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM2" s="113"/>
+      <c r="AN2" s="113"/>
+      <c r="AO2" s="113"/>
+      <c r="AP2" s="113"/>
+      <c r="AQ2" s="113"/>
+      <c r="AR2" s="113"/>
+      <c r="AS2" s="113"/>
+      <c r="AT2" s="113"/>
+      <c r="AU2" s="113"/>
+      <c r="AV2" s="113"/>
+      <c r="AW2" s="114"/>
+      <c r="AX2" s="112" t="s">
+        <v>72</v>
+      </c>
+      <c r="AY2" s="113"/>
+      <c r="AZ2" s="113"/>
+      <c r="BA2" s="113"/>
+      <c r="BB2" s="113"/>
+      <c r="BC2" s="113"/>
+      <c r="BD2" s="113"/>
+      <c r="BE2" s="113"/>
+      <c r="BF2" s="113"/>
+      <c r="BG2" s="113"/>
+      <c r="BH2" s="113"/>
+      <c r="BI2" s="114"/>
+      <c r="BJ2" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="BK2" s="113"/>
+      <c r="BL2" s="113"/>
+      <c r="BM2" s="113"/>
+      <c r="BN2" s="113"/>
+      <c r="BO2" s="113"/>
+      <c r="BP2" s="113"/>
+      <c r="BQ2" s="113"/>
+      <c r="BR2" s="113"/>
+      <c r="BS2" s="113"/>
+      <c r="BT2" s="113"/>
+      <c r="BU2" s="114"/>
+      <c r="BV2" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="BW2" s="113"/>
+      <c r="BX2" s="113"/>
+      <c r="BY2" s="113"/>
+      <c r="BZ2" s="113"/>
+      <c r="CA2" s="113"/>
+      <c r="CB2" s="113"/>
+      <c r="CC2" s="113"/>
+      <c r="CD2" s="113"/>
+      <c r="CE2" s="113"/>
+      <c r="CF2" s="113"/>
+      <c r="CG2" s="114"/>
+      <c r="CH2" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI2" s="113"/>
+      <c r="CJ2" s="113"/>
+      <c r="CK2" s="113"/>
+      <c r="CL2" s="113"/>
+      <c r="CM2" s="113"/>
+      <c r="CN2" s="113"/>
+      <c r="CO2" s="113"/>
+      <c r="CP2" s="113"/>
+      <c r="CQ2" s="113"/>
+      <c r="CR2" s="113"/>
+      <c r="CS2" s="114"/>
+    </row>
+    <row r="3" spans="1:97" s="26" customFormat="1" ht="34.5" thickBot="1">
+      <c r="A3" s="115"/>
+      <c r="B3" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="74" t="s">
+        <v>84</v>
+      </c>
+      <c r="D3" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" s="74" t="s">
+        <v>86</v>
+      </c>
+      <c r="F3" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="G3" s="74" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="74" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="74" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="K3" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="L3" s="74" t="s">
+        <v>93</v>
+      </c>
+      <c r="M3" s="74" t="s">
+        <v>94</v>
+      </c>
+      <c r="N3" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3" s="74" t="s">
+        <v>84</v>
+      </c>
+      <c r="P3" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q3" s="74" t="s">
+        <v>86</v>
+      </c>
+      <c r="R3" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="S3" s="74" t="s">
+        <v>88</v>
+      </c>
+      <c r="T3" s="74" t="s">
+        <v>89</v>
+      </c>
+      <c r="U3" s="74" t="s">
+        <v>90</v>
+      </c>
+      <c r="V3" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="W3" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="X3" s="74" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y3" s="74" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z3" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="74" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB3" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC3" s="74" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD3" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="AE3" s="74" t="s">
+        <v>88</v>
+      </c>
+      <c r="AF3" s="74" t="s">
+        <v>89</v>
+      </c>
+      <c r="AG3" s="74" t="s">
+        <v>90</v>
+      </c>
+      <c r="AH3" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI3" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="AJ3" s="74" t="s">
+        <v>93</v>
+      </c>
+      <c r="AK3" s="74" t="s">
+        <v>94</v>
+      </c>
+      <c r="AL3" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM3" s="74" t="s">
+        <v>84</v>
+      </c>
+      <c r="AN3" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="AO3" s="74" t="s">
+        <v>86</v>
+      </c>
+      <c r="AP3" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="AQ3" s="74" t="s">
+        <v>88</v>
+      </c>
+      <c r="AR3" s="74" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS3" s="74" t="s">
+        <v>90</v>
+      </c>
+      <c r="AT3" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="AU3" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="AV3" s="74" t="s">
+        <v>93</v>
+      </c>
+      <c r="AW3" s="74" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX3" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY3" s="74" t="s">
+        <v>84</v>
+      </c>
+      <c r="AZ3" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="BA3" s="74" t="s">
+        <v>86</v>
+      </c>
+      <c r="BB3" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC3" s="74" t="s">
+        <v>88</v>
+      </c>
+      <c r="BD3" s="74" t="s">
+        <v>89</v>
+      </c>
+      <c r="BE3" s="74" t="s">
+        <v>90</v>
+      </c>
+      <c r="BF3" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="BG3" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="BH3" s="74" t="s">
+        <v>93</v>
+      </c>
+      <c r="BI3" s="74" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ3" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK3" s="74" t="s">
+        <v>84</v>
+      </c>
+      <c r="BL3" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="BM3" s="74" t="s">
+        <v>86</v>
+      </c>
+      <c r="BN3" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="BO3" s="74" t="s">
+        <v>88</v>
+      </c>
+      <c r="BP3" s="74" t="s">
+        <v>89</v>
+      </c>
+      <c r="BQ3" s="74" t="s">
+        <v>90</v>
+      </c>
+      <c r="BR3" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="BS3" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="BT3" s="74" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU3" s="74" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV3" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW3" s="74" t="s">
+        <v>84</v>
+      </c>
+      <c r="BX3" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="BY3" s="74" t="s">
+        <v>86</v>
+      </c>
+      <c r="BZ3" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="CA3" s="74" t="s">
+        <v>88</v>
+      </c>
+      <c r="CB3" s="74" t="s">
+        <v>89</v>
+      </c>
+      <c r="CC3" s="74" t="s">
+        <v>90</v>
+      </c>
+      <c r="CD3" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="CE3" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="CF3" s="74" t="s">
+        <v>93</v>
+      </c>
+      <c r="CG3" s="74" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH3" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI3" s="74" t="s">
+        <v>84</v>
+      </c>
+      <c r="CJ3" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="CK3" s="74" t="s">
+        <v>86</v>
+      </c>
+      <c r="CL3" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="CM3" s="74" t="s">
+        <v>88</v>
+      </c>
+      <c r="CN3" s="74" t="s">
+        <v>89</v>
+      </c>
+      <c r="CO3" s="74" t="s">
+        <v>90</v>
+      </c>
+      <c r="CP3" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="CQ3" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="CR3" s="74" t="s">
+        <v>93</v>
+      </c>
+      <c r="CS3" s="74" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="4" spans="1:97" s="27" customFormat="1" ht="11.25">
+      <c r="A4" s="71" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="55">
+        <v>19604.2</v>
+      </c>
+      <c r="C4" s="55">
+        <v>45380.5</v>
+      </c>
+      <c r="D4" s="55">
+        <v>71608</v>
+      </c>
+      <c r="E4" s="55">
+        <v>120963.8</v>
+      </c>
+      <c r="F4" s="56">
+        <v>168070.3</v>
+      </c>
+      <c r="G4" s="56">
+        <v>270583.2</v>
+      </c>
+      <c r="H4" s="55">
+        <v>320765.09999999998</v>
+      </c>
+      <c r="I4" s="55">
+        <v>344922.5</v>
+      </c>
+      <c r="J4" s="55">
+        <v>368148.4</v>
+      </c>
+      <c r="K4" s="55">
+        <v>387938.4</v>
+      </c>
+      <c r="L4" s="55">
+        <v>400182.9</v>
+      </c>
+      <c r="M4" s="55">
+        <v>418683.8</v>
+      </c>
+      <c r="N4" s="55">
+        <v>19519</v>
+      </c>
+      <c r="O4" s="55">
+        <v>46038.5</v>
+      </c>
+      <c r="P4" s="55">
+        <v>72167.899999999994</v>
+      </c>
+      <c r="Q4" s="55">
+        <v>121867.1</v>
+      </c>
+      <c r="R4" s="56">
+        <v>169768.8</v>
+      </c>
+      <c r="S4" s="56">
+        <v>273765.59999999998</v>
+      </c>
+      <c r="T4" s="55">
+        <v>325423</v>
+      </c>
+      <c r="U4" s="55">
+        <v>350210</v>
+      </c>
+      <c r="V4" s="55">
+        <v>374221.6</v>
+      </c>
+      <c r="W4" s="55">
+        <v>394703.5</v>
+      </c>
+      <c r="X4" s="55">
+        <v>407331.9</v>
+      </c>
+      <c r="Y4" s="55">
+        <v>426915.7</v>
+      </c>
+      <c r="Z4" s="55">
+        <v>20336.3</v>
+      </c>
+      <c r="AA4" s="55">
+        <v>47175</v>
+      </c>
+      <c r="AB4" s="57">
+        <v>74279.100000000006</v>
+      </c>
+      <c r="AC4" s="57">
+        <v>125137.1</v>
+      </c>
+      <c r="AD4" s="58">
+        <v>173975.1</v>
+      </c>
+      <c r="AE4" s="59">
+        <v>280665.09999999998</v>
+      </c>
+      <c r="AF4" s="60">
+        <v>332784.3</v>
+      </c>
+      <c r="AG4" s="56">
+        <v>358052.8</v>
+      </c>
+      <c r="AH4" s="56">
+        <v>382472.8</v>
+      </c>
+      <c r="AI4" s="56">
+        <v>403165</v>
+      </c>
+      <c r="AJ4" s="56">
+        <v>415918.5</v>
+      </c>
+      <c r="AK4" s="59">
+        <v>435367.2</v>
+      </c>
+      <c r="AL4" s="55">
+        <v>19146.7</v>
+      </c>
+      <c r="AM4" s="55">
+        <v>44818.7</v>
+      </c>
+      <c r="AN4" s="55">
+        <v>71049.899999999994</v>
+      </c>
+      <c r="AO4" s="57">
+        <v>119744.4</v>
+      </c>
+      <c r="AP4" s="58">
+        <v>167035.29999999999</v>
+      </c>
+      <c r="AQ4" s="59">
+        <v>270408.59999999998</v>
+      </c>
+      <c r="AR4" s="59">
+        <v>320923.09999999998</v>
+      </c>
+      <c r="AS4" s="59">
+        <v>346022.40000000002</v>
+      </c>
+      <c r="AT4" s="59">
+        <v>370581.2</v>
+      </c>
+      <c r="AU4" s="59">
+        <v>391408.5</v>
+      </c>
+      <c r="AV4" s="59">
+        <v>404331.7</v>
+      </c>
+      <c r="AW4" s="59">
+        <v>420439.8</v>
+      </c>
+      <c r="AX4" s="59">
+        <v>11079.1</v>
+      </c>
+      <c r="AY4" s="59">
+        <v>24216.5</v>
+      </c>
+      <c r="AZ4" s="59">
+        <v>37882.199999999997</v>
+      </c>
+      <c r="BA4" s="59">
+        <v>60065.1</v>
+      </c>
+      <c r="BB4" s="59">
+        <v>81784.399999999994</v>
+      </c>
+      <c r="BC4" s="59">
+        <v>123698.6</v>
+      </c>
+      <c r="BD4" s="59">
+        <v>146995.79999999999</v>
+      </c>
+      <c r="BE4" s="59">
+        <v>160433</v>
+      </c>
+      <c r="BF4" s="59">
+        <v>172937.7</v>
+      </c>
+      <c r="BG4" s="59">
+        <v>184051.1</v>
+      </c>
+      <c r="BH4" s="59">
+        <v>192049.6</v>
+      </c>
+      <c r="BI4" s="59">
+        <v>201340.1</v>
+      </c>
+      <c r="BJ4" s="59">
+        <v>11065.4</v>
+      </c>
+      <c r="BK4" s="59">
+        <v>24317</v>
+      </c>
+      <c r="BL4" s="59">
+        <v>38184.699999999997</v>
+      </c>
+      <c r="BM4" s="59">
+        <v>60944.1</v>
+      </c>
+      <c r="BN4" s="59">
+        <v>83120.600000000006</v>
+      </c>
+      <c r="BO4" s="59">
+        <v>126700.2</v>
+      </c>
+      <c r="BP4" s="59">
+        <v>150423.79999999999</v>
+      </c>
+      <c r="BQ4" s="59">
+        <v>163830.6</v>
+      </c>
+      <c r="BR4" s="59">
+        <v>176605.2</v>
+      </c>
+      <c r="BS4" s="59">
+        <v>188026.7</v>
+      </c>
+      <c r="BT4" s="59">
+        <v>196263.1</v>
+      </c>
+      <c r="BU4" s="59">
+        <v>206102.9</v>
+      </c>
+      <c r="BV4" s="59">
+        <v>12296.7</v>
+      </c>
+      <c r="BW4" s="59">
+        <v>26905.200000000001</v>
+      </c>
+      <c r="BX4" s="59">
+        <v>42476.3</v>
+      </c>
+      <c r="BY4" s="59">
+        <v>68141.5</v>
+      </c>
+      <c r="BZ4" s="59">
+        <v>93004.3</v>
+      </c>
+      <c r="CA4" s="59">
+        <v>141359.70000000001</v>
+      </c>
+      <c r="CB4" s="59">
+        <v>165794.1</v>
+      </c>
+      <c r="CC4" s="59">
+        <v>180178</v>
+      </c>
+      <c r="CD4" s="59">
+        <v>193528.6</v>
+      </c>
+      <c r="CE4" s="59">
+        <v>205690.2</v>
+      </c>
+      <c r="CF4" s="59">
+        <v>214963.3</v>
+      </c>
+      <c r="CG4" s="59">
+        <v>225601.2</v>
+      </c>
+      <c r="CH4" s="76">
+        <v>13161</v>
+      </c>
+      <c r="CI4" s="59">
+        <v>28769.8</v>
+      </c>
+      <c r="CJ4" s="59">
+        <v>45221.599999999999</v>
+      </c>
+      <c r="CK4" s="59">
+        <v>71565.7</v>
+      </c>
+      <c r="CL4" s="59">
+        <v>97331.199999999997</v>
+      </c>
+      <c r="CM4" s="59">
+        <v>146790.9</v>
+      </c>
+      <c r="CN4" s="59">
+        <v>171664.1</v>
+      </c>
+      <c r="CO4" s="59">
+        <v>186191</v>
+      </c>
+      <c r="CP4" s="59"/>
+      <c r="CQ4" s="59"/>
+      <c r="CR4" s="59"/>
+      <c r="CS4" s="59"/>
+    </row>
+    <row r="5" spans="1:97" s="27" customFormat="1" ht="11.25">
+      <c r="A5" s="72" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="61">
+        <v>174</v>
+      </c>
+      <c r="C5" s="61">
+        <v>361.5</v>
+      </c>
+      <c r="D5" s="61">
+        <v>522</v>
+      </c>
+      <c r="E5" s="61">
+        <v>858.4</v>
+      </c>
+      <c r="F5" s="61">
+        <v>1166</v>
+      </c>
+      <c r="G5" s="61">
+        <v>1811.6</v>
+      </c>
+      <c r="H5" s="61">
+        <v>2199.6999999999998</v>
+      </c>
+      <c r="I5" s="61">
+        <v>2361.9</v>
+      </c>
+      <c r="J5" s="61">
+        <v>2525.1999999999998</v>
+      </c>
+      <c r="K5" s="61">
+        <v>2665.9</v>
+      </c>
+      <c r="L5" s="61">
+        <v>2719.8</v>
+      </c>
+      <c r="M5" s="61">
+        <v>2828.5</v>
+      </c>
+      <c r="N5" s="61">
+        <v>175.6</v>
+      </c>
+      <c r="O5" s="61">
+        <v>364.8</v>
+      </c>
+      <c r="P5" s="61">
+        <v>526.79999999999995</v>
+      </c>
+      <c r="Q5" s="61">
+        <v>866.3</v>
+      </c>
+      <c r="R5" s="61">
+        <v>1176.7</v>
+      </c>
+      <c r="S5" s="61">
+        <v>1828.2</v>
+      </c>
+      <c r="T5" s="61">
+        <v>2225.1999999999998</v>
+      </c>
+      <c r="U5" s="61">
+        <v>2391.1</v>
+      </c>
+      <c r="V5" s="61">
+        <v>2558.1</v>
+      </c>
+      <c r="W5" s="61">
+        <v>2702</v>
+      </c>
+      <c r="X5" s="61">
+        <v>2757.2</v>
+      </c>
+      <c r="Y5" s="61">
+        <v>2904.6</v>
+      </c>
+      <c r="Z5" s="61">
+        <v>261.5</v>
+      </c>
+      <c r="AA5" s="61">
+        <v>546.5</v>
+      </c>
+      <c r="AB5" s="61">
+        <v>803.5</v>
+      </c>
+      <c r="AC5" s="61">
+        <v>1350.8</v>
+      </c>
+      <c r="AD5" s="61">
+        <v>1851.6</v>
+      </c>
+      <c r="AE5" s="61">
+        <v>2901.7</v>
+      </c>
+      <c r="AF5" s="61">
+        <v>3441.5</v>
+      </c>
+      <c r="AG5" s="61">
+        <v>3667.1</v>
+      </c>
+      <c r="AH5" s="61">
+        <v>3894.2</v>
+      </c>
+      <c r="AI5" s="61">
+        <v>4089.9</v>
+      </c>
+      <c r="AJ5" s="61">
+        <v>4164.8999999999996</v>
+      </c>
+      <c r="AK5" s="61">
+        <v>4316.1000000000004</v>
+      </c>
+      <c r="AL5" s="61">
+        <v>239.2</v>
+      </c>
+      <c r="AM5" s="61">
+        <v>499.9</v>
+      </c>
+      <c r="AN5" s="61">
+        <v>735</v>
+      </c>
+      <c r="AO5" s="61">
+        <v>1235.7</v>
+      </c>
+      <c r="AP5" s="61">
+        <v>1693.9</v>
+      </c>
+      <c r="AQ5" s="61">
+        <v>2654.5</v>
+      </c>
+      <c r="AR5" s="61">
+        <v>3395.8</v>
+      </c>
+      <c r="AS5" s="61">
+        <v>3705.6</v>
+      </c>
+      <c r="AT5" s="61">
+        <v>4016.6</v>
+      </c>
+      <c r="AU5" s="61">
+        <v>4285.6000000000004</v>
+      </c>
+      <c r="AV5" s="61">
+        <v>4388.6000000000004</v>
+      </c>
+      <c r="AW5" s="61">
+        <v>4548.6000000000004</v>
+      </c>
+      <c r="AX5" s="61">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="AY5" s="61">
+        <v>74</v>
+      </c>
+      <c r="AZ5" s="61">
+        <v>108.7</v>
+      </c>
+      <c r="BA5" s="61">
+        <v>182.5</v>
+      </c>
+      <c r="BB5" s="61">
+        <v>254.8</v>
+      </c>
+      <c r="BC5" s="61">
+        <v>396.5</v>
+      </c>
+      <c r="BD5" s="61">
+        <v>506.9</v>
+      </c>
+      <c r="BE5" s="61">
+        <v>553</v>
+      </c>
+      <c r="BF5" s="61">
+        <v>598</v>
+      </c>
+      <c r="BG5" s="61">
+        <v>638</v>
+      </c>
+      <c r="BH5" s="61">
+        <v>653.29999999999995</v>
+      </c>
+      <c r="BI5" s="61">
+        <v>678</v>
+      </c>
+      <c r="BJ5" s="61">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="BK5" s="61">
+        <v>74.8</v>
+      </c>
+      <c r="BL5" s="61">
+        <v>109.9</v>
+      </c>
+      <c r="BM5" s="61">
+        <v>184.6</v>
+      </c>
+      <c r="BN5" s="61">
+        <v>257.7</v>
+      </c>
+      <c r="BO5" s="61">
+        <v>401.2</v>
+      </c>
+      <c r="BP5" s="61">
+        <v>512.70000000000005</v>
+      </c>
+      <c r="BQ5" s="61">
+        <v>559.29999999999995</v>
+      </c>
+      <c r="BR5" s="61">
+        <v>604.79999999999995</v>
+      </c>
+      <c r="BS5" s="61">
+        <v>645.20000000000005</v>
+      </c>
+      <c r="BT5" s="61">
+        <v>660.7</v>
+      </c>
+      <c r="BU5" s="61">
+        <v>685.7</v>
+      </c>
+      <c r="BV5" s="61">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="BW5" s="61">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="BX5" s="61">
+        <v>114.4</v>
+      </c>
+      <c r="BY5" s="61">
+        <v>192.3</v>
+      </c>
+      <c r="BZ5" s="61">
+        <v>268.5</v>
+      </c>
+      <c r="CA5" s="61">
+        <v>418</v>
+      </c>
+      <c r="CB5" s="61">
+        <v>565.4</v>
+      </c>
+      <c r="CC5" s="61">
+        <v>627</v>
+      </c>
+      <c r="CD5" s="61">
+        <v>687.2</v>
+      </c>
+      <c r="CE5" s="61">
+        <v>740.6</v>
+      </c>
+      <c r="CF5" s="61">
+        <v>761.1</v>
+      </c>
+      <c r="CG5" s="61">
+        <v>794.1</v>
+      </c>
+      <c r="CH5" s="77">
+        <v>12.4</v>
+      </c>
+      <c r="CI5" s="61">
+        <v>26</v>
+      </c>
+      <c r="CJ5" s="61">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="CK5" s="61">
+        <v>63.7</v>
+      </c>
+      <c r="CL5" s="61">
+        <v>88.6</v>
+      </c>
+      <c r="CM5" s="61">
+        <v>137.9</v>
+      </c>
+      <c r="CN5" s="61">
+        <v>184</v>
+      </c>
+      <c r="CO5" s="61">
+        <v>203.1</v>
+      </c>
+      <c r="CP5" s="61"/>
+      <c r="CQ5" s="61"/>
+      <c r="CR5" s="61"/>
+      <c r="CS5" s="61"/>
+    </row>
+    <row r="6" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A6" s="73" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="63">
+        <v>557.5</v>
+      </c>
+      <c r="C6" s="63">
+        <v>1518.4</v>
+      </c>
+      <c r="D6" s="63">
+        <v>2264.1999999999998</v>
+      </c>
+      <c r="E6" s="63">
+        <v>4126.3</v>
+      </c>
+      <c r="F6" s="63">
+        <v>5835.1</v>
+      </c>
+      <c r="G6" s="63">
+        <v>10643.2</v>
+      </c>
+      <c r="H6" s="61">
+        <v>12352.6</v>
+      </c>
+      <c r="I6" s="61">
+        <v>13266.4</v>
+      </c>
+      <c r="J6" s="61">
+        <v>14347.1</v>
+      </c>
+      <c r="K6" s="61">
+        <v>14918.1</v>
+      </c>
+      <c r="L6" s="61">
+        <v>15345.2</v>
+      </c>
+      <c r="M6" s="64">
+        <v>15786.5</v>
+      </c>
+      <c r="N6" s="63">
+        <v>563.1</v>
+      </c>
+      <c r="O6" s="63">
+        <v>1539.6</v>
+      </c>
+      <c r="P6" s="63">
+        <v>2295</v>
+      </c>
+      <c r="Q6" s="63">
+        <v>4173.8</v>
+      </c>
+      <c r="R6" s="63">
+        <v>5901.3</v>
+      </c>
+      <c r="S6" s="63">
+        <v>10771.4</v>
+      </c>
+      <c r="T6" s="61">
+        <v>12499.8</v>
+      </c>
+      <c r="U6" s="61">
+        <v>13429.1</v>
+      </c>
+      <c r="V6" s="61">
+        <v>14532.7</v>
+      </c>
+      <c r="W6" s="61">
+        <v>15113.5</v>
+      </c>
+      <c r="X6" s="61">
+        <v>15549.2</v>
+      </c>
+      <c r="Y6" s="64">
+        <v>16008.1</v>
+      </c>
+      <c r="Z6" s="63">
+        <v>569.1</v>
+      </c>
+      <c r="AA6" s="63">
+        <v>1568.8</v>
+      </c>
+      <c r="AB6" s="65">
+        <v>2333.1999999999998</v>
+      </c>
+      <c r="AC6" s="65">
+        <v>4227.3</v>
+      </c>
+      <c r="AD6" s="62">
+        <v>5978.9</v>
+      </c>
+      <c r="AE6" s="62">
+        <v>10933.6</v>
+      </c>
+      <c r="AF6" s="62">
+        <v>12649.3</v>
+      </c>
+      <c r="AG6" s="64">
+        <v>13560.9</v>
+      </c>
+      <c r="AH6" s="64">
+        <v>14635.6</v>
+      </c>
+      <c r="AI6" s="62">
+        <v>15205.6</v>
+      </c>
+      <c r="AJ6" s="64">
+        <v>15631</v>
+      </c>
+      <c r="AK6" s="62">
+        <v>16089.6</v>
+      </c>
+      <c r="AL6" s="63">
+        <v>550.29999999999995</v>
+      </c>
+      <c r="AM6" s="63">
+        <v>1535.8</v>
+      </c>
+      <c r="AN6" s="63">
+        <v>2282.6999999999998</v>
+      </c>
+      <c r="AO6" s="65">
+        <v>4129.6000000000004</v>
+      </c>
+      <c r="AP6" s="62">
+        <v>5837.3</v>
+      </c>
+      <c r="AQ6" s="62">
+        <v>10702.3</v>
+      </c>
+      <c r="AR6" s="62">
+        <v>12558.9</v>
+      </c>
+      <c r="AS6" s="62">
+        <v>13551.3</v>
+      </c>
+      <c r="AT6" s="62">
+        <v>14729.4</v>
+      </c>
+      <c r="AU6" s="62">
+        <v>15352.8</v>
+      </c>
+      <c r="AV6" s="62">
+        <v>15819.2</v>
+      </c>
+      <c r="AW6" s="62">
+        <v>16235</v>
+      </c>
+      <c r="AX6" s="62">
+        <v>112.7</v>
+      </c>
+      <c r="AY6" s="62">
+        <v>288.8</v>
+      </c>
+      <c r="AZ6" s="62">
+        <v>439</v>
+      </c>
+      <c r="BA6" s="62">
+        <v>829.5</v>
+      </c>
+      <c r="BB6" s="62">
+        <v>1181.7</v>
+      </c>
+      <c r="BC6" s="62">
+        <v>2095.1999999999998</v>
+      </c>
+      <c r="BD6" s="62">
+        <v>2419.3000000000002</v>
+      </c>
+      <c r="BE6" s="62">
+        <v>2566.3000000000002</v>
+      </c>
+      <c r="BF6" s="62">
+        <v>2721.8</v>
+      </c>
+      <c r="BG6" s="62">
+        <v>2813.8</v>
+      </c>
+      <c r="BH6" s="62">
+        <v>2877.2</v>
+      </c>
+      <c r="BI6" s="62">
+        <v>2954.9</v>
+      </c>
+      <c r="BJ6" s="62">
+        <v>111.9</v>
+      </c>
+      <c r="BK6" s="62">
+        <v>286.89999999999998</v>
+      </c>
+      <c r="BL6" s="62">
+        <v>437.6</v>
+      </c>
+      <c r="BM6" s="62">
+        <v>830.4</v>
+      </c>
+      <c r="BN6" s="62">
+        <v>1183.5</v>
+      </c>
+      <c r="BO6" s="62">
+        <v>2097.6999999999998</v>
+      </c>
+      <c r="BP6" s="62">
+        <v>2460.1</v>
+      </c>
+      <c r="BQ6" s="62">
+        <v>2616.3000000000002</v>
+      </c>
+      <c r="BR6" s="62">
+        <v>2773.4</v>
+      </c>
+      <c r="BS6" s="62">
+        <v>2871.2</v>
+      </c>
+      <c r="BT6" s="62">
+        <v>2936.3</v>
+      </c>
+      <c r="BU6" s="62">
+        <v>3026.3</v>
+      </c>
+      <c r="BV6" s="62">
+        <v>250.7</v>
+      </c>
+      <c r="BW6" s="62">
+        <v>619.9</v>
+      </c>
+      <c r="BX6" s="62">
+        <v>946.3</v>
+      </c>
+      <c r="BY6" s="62">
+        <v>1806.8</v>
+      </c>
+      <c r="BZ6" s="62">
+        <v>2571.8000000000002</v>
+      </c>
+      <c r="CA6" s="62">
+        <v>4539.8</v>
+      </c>
+      <c r="CB6" s="62">
+        <v>4890</v>
+      </c>
+      <c r="CC6" s="62">
+        <v>5040.6000000000004</v>
+      </c>
+      <c r="CD6" s="62">
+        <v>5191.5</v>
+      </c>
+      <c r="CE6" s="62">
+        <v>5285.7</v>
+      </c>
+      <c r="CF6" s="62">
+        <v>5348.3</v>
+      </c>
+      <c r="CG6" s="62">
+        <v>5435.4</v>
+      </c>
+      <c r="CH6" s="63">
+        <v>289.60000000000002</v>
+      </c>
+      <c r="CI6" s="62">
+        <v>704.6</v>
+      </c>
+      <c r="CJ6" s="62">
+        <v>1081.5999999999999</v>
+      </c>
+      <c r="CK6" s="62">
+        <v>2071.3000000000002</v>
+      </c>
+      <c r="CL6" s="62">
+        <v>2952.3</v>
+      </c>
+      <c r="CM6" s="62">
+        <v>5215.7</v>
+      </c>
+      <c r="CN6" s="62">
+        <v>5582.3</v>
+      </c>
+      <c r="CO6" s="62">
+        <v>5739.7</v>
+      </c>
+      <c r="CP6" s="62"/>
+      <c r="CQ6" s="62"/>
+      <c r="CR6" s="62"/>
+      <c r="CS6" s="62"/>
+    </row>
+    <row r="7" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A7" s="73" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="63">
+        <v>26.1</v>
+      </c>
+      <c r="C7" s="63">
+        <v>67.3</v>
+      </c>
+      <c r="D7" s="63">
+        <v>111</v>
+      </c>
+      <c r="E7" s="63">
+        <v>219.7</v>
+      </c>
+      <c r="F7" s="63">
+        <v>318.7</v>
+      </c>
+      <c r="G7" s="63">
+        <v>520.4</v>
+      </c>
+      <c r="H7" s="61">
+        <v>641.9</v>
+      </c>
+      <c r="I7" s="61">
+        <v>686.2</v>
+      </c>
+      <c r="J7" s="61">
+        <v>730.6</v>
+      </c>
+      <c r="K7" s="61">
+        <v>756.5</v>
+      </c>
+      <c r="L7" s="61">
+        <v>778</v>
+      </c>
+      <c r="M7" s="64">
+        <v>812.2</v>
+      </c>
+      <c r="N7" s="63">
+        <v>26.2</v>
+      </c>
+      <c r="O7" s="63">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="P7" s="63">
+        <v>111.6</v>
+      </c>
+      <c r="Q7" s="63">
+        <v>220</v>
+      </c>
+      <c r="R7" s="63">
+        <v>318.3</v>
+      </c>
+      <c r="S7" s="63">
+        <v>519.6</v>
+      </c>
+      <c r="T7" s="61">
+        <v>639.6</v>
+      </c>
+      <c r="U7" s="61">
+        <v>682.6</v>
+      </c>
+      <c r="V7" s="61">
+        <v>725.9</v>
+      </c>
+      <c r="W7" s="61">
+        <v>751.4</v>
+      </c>
+      <c r="X7" s="61">
+        <v>773</v>
+      </c>
+      <c r="Y7" s="64">
+        <v>807.4</v>
+      </c>
+      <c r="Z7" s="63">
+        <v>26.7</v>
+      </c>
+      <c r="AA7" s="63">
+        <v>68.8</v>
+      </c>
+      <c r="AB7" s="65">
+        <v>113.6</v>
+      </c>
+      <c r="AC7" s="65">
+        <v>224</v>
+      </c>
+      <c r="AD7" s="62">
+        <v>324.10000000000002</v>
+      </c>
+      <c r="AE7" s="62">
+        <v>529.1</v>
+      </c>
+      <c r="AF7" s="62">
+        <v>653.9</v>
+      </c>
+      <c r="AG7" s="64">
+        <v>698.7</v>
+      </c>
+      <c r="AH7" s="64">
+        <v>743.6</v>
+      </c>
+      <c r="AI7" s="62">
+        <v>770.2</v>
+      </c>
+      <c r="AJ7" s="64">
+        <v>792.7</v>
+      </c>
+      <c r="AK7" s="62">
+        <v>828.4</v>
+      </c>
+      <c r="AL7" s="63">
+        <v>19.8</v>
+      </c>
+      <c r="AM7" s="63">
+        <v>51.2</v>
+      </c>
+      <c r="AN7" s="63">
+        <v>84.5</v>
+      </c>
+      <c r="AO7" s="65">
+        <v>166.6</v>
+      </c>
+      <c r="AP7" s="62">
+        <v>241.2</v>
+      </c>
+      <c r="AQ7" s="62">
+        <v>393.8</v>
+      </c>
+      <c r="AR7" s="62">
+        <v>502.2</v>
+      </c>
+      <c r="AS7" s="62">
+        <v>541.1</v>
+      </c>
+      <c r="AT7" s="62">
+        <v>580</v>
+      </c>
+      <c r="AU7" s="62">
+        <v>603.1</v>
+      </c>
+      <c r="AV7" s="62">
+        <v>620.9</v>
+      </c>
+      <c r="AW7" s="62">
+        <v>649.70000000000005</v>
+      </c>
+      <c r="AX7" s="62">
+        <v>7.6</v>
+      </c>
+      <c r="AY7" s="62">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="AZ7" s="62">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="BA7" s="62">
+        <v>63.6</v>
+      </c>
+      <c r="BB7" s="62">
+        <v>92.7</v>
+      </c>
+      <c r="BC7" s="62">
+        <v>151.1</v>
+      </c>
+      <c r="BD7" s="62">
+        <v>177.5</v>
+      </c>
+      <c r="BE7" s="62">
+        <v>187</v>
+      </c>
+      <c r="BF7" s="62">
+        <v>196.6</v>
+      </c>
+      <c r="BG7" s="62">
+        <v>202.2</v>
+      </c>
+      <c r="BH7" s="62">
+        <v>206.6</v>
+      </c>
+      <c r="BI7" s="62">
+        <v>213.6</v>
+      </c>
+      <c r="BJ7" s="62">
+        <v>7.7</v>
+      </c>
+      <c r="BK7" s="62">
+        <v>19.8</v>
+      </c>
+      <c r="BL7" s="62">
+        <v>32.6</v>
+      </c>
+      <c r="BM7" s="62">
+        <v>64.3</v>
+      </c>
+      <c r="BN7" s="62">
+        <v>93.7</v>
+      </c>
+      <c r="BO7" s="62">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="BP7" s="62">
+        <v>179.3</v>
+      </c>
+      <c r="BQ7" s="62">
+        <v>188.8</v>
+      </c>
+      <c r="BR7" s="62">
+        <v>198.4</v>
+      </c>
+      <c r="BS7" s="62">
+        <v>204</v>
+      </c>
+      <c r="BT7" s="62">
+        <v>208.4</v>
+      </c>
+      <c r="BU7" s="62">
+        <v>215.5</v>
+      </c>
+      <c r="BV7" s="62">
+        <v>6.2</v>
+      </c>
+      <c r="BW7" s="62">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="BX7" s="62">
+        <v>26.6</v>
+      </c>
+      <c r="BY7" s="62">
+        <v>52.5</v>
+      </c>
+      <c r="BZ7" s="62">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="CA7" s="62">
+        <v>124.7</v>
+      </c>
+      <c r="CB7" s="62">
+        <v>143.19999999999999</v>
+      </c>
+      <c r="CC7" s="62">
+        <v>149.9</v>
+      </c>
+      <c r="CD7" s="62">
+        <v>156.6</v>
+      </c>
+      <c r="CE7" s="62">
+        <v>160.5</v>
+      </c>
+      <c r="CF7" s="62">
+        <v>163.5</v>
+      </c>
+      <c r="CG7" s="62">
+        <v>168.4</v>
+      </c>
+      <c r="CH7" s="63">
+        <v>6.4</v>
+      </c>
+      <c r="CI7" s="62">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="CJ7" s="62">
+        <v>27.4</v>
+      </c>
+      <c r="CK7" s="62">
+        <v>53.9</v>
+      </c>
+      <c r="CL7" s="62">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="CM7" s="62">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="CN7" s="62">
+        <v>147.5</v>
+      </c>
+      <c r="CO7" s="62">
+        <v>154.4</v>
+      </c>
+      <c r="CP7" s="62"/>
+      <c r="CQ7" s="62"/>
+      <c r="CR7" s="62"/>
+      <c r="CS7" s="62"/>
+    </row>
+    <row r="8" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A8" s="73" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="63">
+        <v>101.2</v>
+      </c>
+      <c r="C8" s="63">
+        <v>223.6</v>
+      </c>
+      <c r="D8" s="63">
+        <v>343.6</v>
+      </c>
+      <c r="E8" s="63">
+        <v>587.29999999999995</v>
+      </c>
+      <c r="F8" s="63">
+        <v>811.8</v>
+      </c>
+      <c r="G8" s="63">
+        <v>1208.8</v>
+      </c>
+      <c r="H8" s="61">
+        <v>1444.2</v>
+      </c>
+      <c r="I8" s="61">
+        <v>1536.1</v>
+      </c>
+      <c r="J8" s="61">
+        <v>1637.7</v>
+      </c>
+      <c r="K8" s="61">
+        <v>1712</v>
+      </c>
+      <c r="L8" s="61">
+        <v>1753.3</v>
+      </c>
+      <c r="M8" s="64">
+        <v>1806</v>
+      </c>
+      <c r="N8" s="63">
+        <v>101.2</v>
+      </c>
+      <c r="O8" s="63">
+        <v>223.6</v>
+      </c>
+      <c r="P8" s="63">
+        <v>343.6</v>
+      </c>
+      <c r="Q8" s="63">
+        <v>591.9</v>
+      </c>
+      <c r="R8" s="63">
+        <v>821</v>
+      </c>
+      <c r="S8" s="63">
+        <v>1217.9000000000001</v>
+      </c>
+      <c r="T8" s="61">
+        <v>1457.9</v>
+      </c>
+      <c r="U8" s="61">
+        <v>1554.3</v>
+      </c>
+      <c r="V8" s="61">
+        <v>1656</v>
+      </c>
+      <c r="W8" s="61">
+        <v>1733.7</v>
+      </c>
+      <c r="X8" s="61">
+        <v>1779.2</v>
+      </c>
+      <c r="Y8" s="64">
+        <v>1831.9</v>
+      </c>
+      <c r="Z8" s="63">
+        <v>101.6</v>
+      </c>
+      <c r="AA8" s="63">
+        <v>231.2</v>
+      </c>
+      <c r="AB8" s="65">
+        <v>351.7</v>
+      </c>
+      <c r="AC8" s="65">
+        <v>601</v>
+      </c>
+      <c r="AD8" s="62">
+        <v>831.3</v>
+      </c>
+      <c r="AE8" s="62">
+        <v>1229.9000000000001</v>
+      </c>
+      <c r="AF8" s="62">
+        <v>1518.6</v>
+      </c>
+      <c r="AG8" s="64">
+        <v>1633.2</v>
+      </c>
+      <c r="AH8" s="64">
+        <v>1751.5</v>
+      </c>
+      <c r="AI8" s="62">
+        <v>1844</v>
+      </c>
+      <c r="AJ8" s="64">
+        <v>1896.9</v>
+      </c>
+      <c r="AK8" s="62">
+        <v>1957.2</v>
+      </c>
+      <c r="AL8" s="63">
+        <v>104.7</v>
+      </c>
+      <c r="AM8" s="63">
+        <v>232.9</v>
+      </c>
+      <c r="AN8" s="63">
+        <v>354.3</v>
+      </c>
+      <c r="AO8" s="65">
+        <v>607.6</v>
+      </c>
+      <c r="AP8" s="62">
+        <v>841.2</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>1248.4000000000001</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>1454.4</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>1535.3</v>
+      </c>
+      <c r="AT8" s="62">
+        <v>1617.1</v>
+      </c>
+      <c r="AU8" s="62">
+        <v>1682.4</v>
+      </c>
+      <c r="AV8" s="62">
+        <v>1719.2</v>
+      </c>
+      <c r="AW8" s="62">
+        <v>1766.3</v>
+      </c>
+      <c r="AX8" s="62">
+        <v>20</v>
+      </c>
+      <c r="AY8" s="62">
+        <v>42.4</v>
+      </c>
+      <c r="AZ8" s="62">
+        <v>74.5</v>
+      </c>
+      <c r="BA8" s="62">
+        <v>128.9</v>
+      </c>
+      <c r="BB8" s="62">
+        <v>180.6</v>
+      </c>
+      <c r="BC8" s="62">
+        <v>269.5</v>
+      </c>
+      <c r="BD8" s="62">
+        <v>310.2</v>
+      </c>
+      <c r="BE8" s="62">
+        <v>328.8</v>
+      </c>
+      <c r="BF8" s="62">
+        <v>372.5</v>
+      </c>
+      <c r="BG8" s="62">
+        <v>389.8</v>
+      </c>
+      <c r="BH8" s="62">
+        <v>402.2</v>
+      </c>
+      <c r="BI8" s="62">
+        <v>410.9</v>
+      </c>
+      <c r="BJ8" s="62">
+        <v>20.2</v>
+      </c>
+      <c r="BK8" s="62">
+        <v>42.7</v>
+      </c>
+      <c r="BL8" s="62">
+        <v>75.2</v>
+      </c>
+      <c r="BM8" s="62">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="BN8" s="62">
+        <v>181.9</v>
+      </c>
+      <c r="BO8" s="62">
+        <v>272.89999999999998</v>
+      </c>
+      <c r="BP8" s="62">
+        <v>313.10000000000002</v>
+      </c>
+      <c r="BQ8" s="62">
+        <v>331.2</v>
+      </c>
+      <c r="BR8" s="62">
+        <v>371.8</v>
+      </c>
+      <c r="BS8" s="62">
+        <v>388.4</v>
+      </c>
+      <c r="BT8" s="62">
+        <v>400</v>
+      </c>
+      <c r="BU8" s="62">
+        <v>408.6</v>
+      </c>
+      <c r="BV8" s="62">
+        <v>15.2</v>
+      </c>
+      <c r="BW8" s="62">
+        <v>31.8</v>
+      </c>
+      <c r="BX8" s="62">
+        <v>59.2</v>
+      </c>
+      <c r="BY8" s="62">
+        <v>102.2</v>
+      </c>
+      <c r="BZ8" s="62">
+        <v>143.4</v>
+      </c>
+      <c r="CA8" s="62">
+        <v>215.6</v>
+      </c>
+      <c r="CB8" s="62">
+        <v>248.2</v>
+      </c>
+      <c r="CC8" s="62">
+        <v>262.8</v>
+      </c>
+      <c r="CD8" s="62">
+        <v>295.5</v>
+      </c>
+      <c r="CE8" s="62">
+        <v>308.89999999999998</v>
+      </c>
+      <c r="CF8" s="62">
+        <v>318.2</v>
+      </c>
+      <c r="CG8" s="62">
+        <v>324.39999999999998</v>
+      </c>
+      <c r="CH8" s="63">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="CI8" s="62">
+        <v>22.7</v>
+      </c>
+      <c r="CJ8" s="62">
+        <v>34.5</v>
+      </c>
+      <c r="CK8" s="62">
+        <v>59.2</v>
+      </c>
+      <c r="CL8" s="62">
+        <v>82.3</v>
+      </c>
+      <c r="CM8" s="62">
+        <v>121.9</v>
+      </c>
+      <c r="CN8" s="62">
+        <v>153.5</v>
+      </c>
+      <c r="CO8" s="62">
+        <v>165.8</v>
+      </c>
+      <c r="CP8" s="62"/>
+      <c r="CQ8" s="62"/>
+      <c r="CR8" s="62"/>
+      <c r="CS8" s="62"/>
+    </row>
+    <row r="9" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A9" s="73" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="63">
+        <v>494.2</v>
+      </c>
+      <c r="C9" s="63">
+        <v>1270.2</v>
+      </c>
+      <c r="D9" s="63">
+        <v>2079.6999999999998</v>
+      </c>
+      <c r="E9" s="63">
+        <v>3757.8</v>
+      </c>
+      <c r="F9" s="63">
+        <v>5370</v>
+      </c>
+      <c r="G9" s="63">
+        <v>9261.7000000000007</v>
+      </c>
+      <c r="H9" s="61">
+        <v>11178.1</v>
+      </c>
+      <c r="I9" s="61">
+        <v>12008</v>
+      </c>
+      <c r="J9" s="61">
+        <v>12806.6</v>
+      </c>
+      <c r="K9" s="61">
+        <v>13478.5</v>
+      </c>
+      <c r="L9" s="61">
+        <v>13832.1</v>
+      </c>
+      <c r="M9" s="64">
+        <v>14457.8</v>
+      </c>
+      <c r="N9" s="63">
+        <v>505.9</v>
+      </c>
+      <c r="O9" s="63">
+        <v>1307.9000000000001</v>
+      </c>
+      <c r="P9" s="63">
+        <v>2150.4</v>
+      </c>
+      <c r="Q9" s="63">
+        <v>3867.1</v>
+      </c>
+      <c r="R9" s="63">
+        <v>5525.1</v>
+      </c>
+      <c r="S9" s="63">
+        <v>9517.7999999999993</v>
+      </c>
+      <c r="T9" s="61">
+        <v>11506</v>
+      </c>
+      <c r="U9" s="61">
+        <v>12369.8</v>
+      </c>
+      <c r="V9" s="61">
+        <v>13201</v>
+      </c>
+      <c r="W9" s="61">
+        <v>13901</v>
+      </c>
+      <c r="X9" s="61">
+        <v>14269</v>
+      </c>
+      <c r="Y9" s="64">
+        <v>14921.1</v>
+      </c>
+      <c r="Z9" s="63">
+        <v>532.1</v>
+      </c>
+      <c r="AA9" s="63">
+        <v>1382.2</v>
+      </c>
+      <c r="AB9" s="65">
+        <v>2280.5</v>
+      </c>
+      <c r="AC9" s="65">
+        <v>4083.6</v>
+      </c>
+      <c r="AD9" s="62">
+        <v>5837.3</v>
+      </c>
+      <c r="AE9" s="62">
+        <v>10028</v>
+      </c>
+      <c r="AF9" s="62">
+        <v>12044.3</v>
+      </c>
+      <c r="AG9" s="64">
+        <v>12933.1</v>
+      </c>
+      <c r="AH9" s="64">
+        <v>13791.8</v>
+      </c>
+      <c r="AI9" s="62">
+        <v>14512.8</v>
+      </c>
+      <c r="AJ9" s="64">
+        <v>14890.2</v>
+      </c>
+      <c r="AK9" s="62">
+        <v>15565.1</v>
+      </c>
+      <c r="AL9" s="63">
+        <v>535.1</v>
+      </c>
+      <c r="AM9" s="63">
+        <v>1395</v>
+      </c>
+      <c r="AN9" s="63">
+        <v>2305.3000000000002</v>
+      </c>
+      <c r="AO9" s="65">
+        <v>4121.3</v>
+      </c>
+      <c r="AP9" s="62">
+        <v>5891.7</v>
+      </c>
+      <c r="AQ9" s="62">
+        <v>10118.799999999999</v>
+      </c>
+      <c r="AR9" s="62">
+        <v>12041.9</v>
+      </c>
+      <c r="AS9" s="62">
+        <v>12906.7</v>
+      </c>
+      <c r="AT9" s="62">
+        <v>13745.8</v>
+      </c>
+      <c r="AU9" s="62">
+        <v>14451.3</v>
+      </c>
+      <c r="AV9" s="62">
+        <v>14818.6</v>
+      </c>
+      <c r="AW9" s="62">
+        <v>15489.9</v>
+      </c>
+      <c r="AX9" s="62">
+        <v>191.6</v>
+      </c>
+      <c r="AY9" s="62">
+        <v>558.70000000000005</v>
+      </c>
+      <c r="AZ9" s="62">
+        <v>989.6</v>
+      </c>
+      <c r="BA9" s="62">
+        <v>1618.1</v>
+      </c>
+      <c r="BB9" s="62">
+        <v>2308.4</v>
+      </c>
+      <c r="BC9" s="62">
+        <v>3871.2</v>
+      </c>
+      <c r="BD9" s="62">
+        <v>4495.1000000000004</v>
+      </c>
+      <c r="BE9" s="62">
+        <v>4829.1000000000004</v>
+      </c>
+      <c r="BF9" s="62">
+        <v>5171.1000000000004</v>
+      </c>
+      <c r="BG9" s="62">
+        <v>5440.3</v>
+      </c>
+      <c r="BH9" s="62">
+        <v>5578.2</v>
+      </c>
+      <c r="BI9" s="62">
+        <v>5854.7</v>
+      </c>
+      <c r="BJ9" s="62">
+        <v>191.7</v>
+      </c>
+      <c r="BK9" s="62">
+        <v>540.9</v>
+      </c>
+      <c r="BL9" s="62">
+        <v>955.9</v>
+      </c>
+      <c r="BM9" s="62">
+        <v>1635.5</v>
+      </c>
+      <c r="BN9" s="62">
+        <v>2348.8000000000002</v>
+      </c>
+      <c r="BO9" s="62">
+        <v>4010.8</v>
+      </c>
+      <c r="BP9" s="62">
+        <v>4720.1000000000004</v>
+      </c>
+      <c r="BQ9" s="62">
+        <v>5072.3999999999996</v>
+      </c>
+      <c r="BR9" s="62">
+        <v>5426.4</v>
+      </c>
+      <c r="BS9" s="62">
+        <v>5710.1</v>
+      </c>
+      <c r="BT9" s="62">
+        <v>5857.3</v>
+      </c>
+      <c r="BU9" s="62">
+        <v>6142</v>
+      </c>
+      <c r="BV9" s="62">
+        <v>247</v>
+      </c>
+      <c r="BW9" s="62">
+        <v>664</v>
+      </c>
+      <c r="BX9" s="62">
+        <v>1143.5999999999999</v>
+      </c>
+      <c r="BY9" s="62">
+        <v>2030.5</v>
+      </c>
+      <c r="BZ9" s="62">
+        <v>2921.1</v>
+      </c>
+      <c r="CA9" s="62">
+        <v>5007.2</v>
+      </c>
+      <c r="CB9" s="62">
+        <v>5571.7</v>
+      </c>
+      <c r="CC9" s="62">
+        <v>5847.9</v>
+      </c>
+      <c r="CD9" s="62">
+        <v>6124.3</v>
+      </c>
+      <c r="CE9" s="62">
+        <v>6346.6</v>
+      </c>
+      <c r="CF9" s="62">
+        <v>6462.3</v>
+      </c>
+      <c r="CG9" s="62">
+        <v>6669.7</v>
+      </c>
+      <c r="CH9" s="63">
+        <v>216.7</v>
+      </c>
+      <c r="CI9" s="62">
+        <v>592.4</v>
+      </c>
+      <c r="CJ9" s="62">
+        <v>1029.8</v>
+      </c>
+      <c r="CK9" s="62">
+        <v>1797.8</v>
+      </c>
+      <c r="CL9" s="62">
+        <v>2582.1</v>
+      </c>
+      <c r="CM9" s="62">
+        <v>4481</v>
+      </c>
+      <c r="CN9" s="62">
+        <v>5030</v>
+      </c>
+      <c r="CO9" s="62">
+        <v>5336.9</v>
+      </c>
+      <c r="CP9" s="62"/>
+      <c r="CQ9" s="62"/>
+      <c r="CR9" s="62"/>
+      <c r="CS9" s="62"/>
+    </row>
+    <row r="10" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A10" s="73" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="63">
+        <v>1303.3</v>
+      </c>
+      <c r="C10" s="63">
+        <v>3163.2</v>
+      </c>
+      <c r="D10" s="63">
+        <v>5714.7</v>
+      </c>
+      <c r="E10" s="63">
+        <v>10307.6</v>
+      </c>
+      <c r="F10" s="63">
+        <v>15176.3</v>
+      </c>
+      <c r="G10" s="63">
+        <v>23684.9</v>
+      </c>
+      <c r="H10" s="61">
+        <v>27518.1</v>
+      </c>
+      <c r="I10" s="61">
+        <v>29407.599999999999</v>
+      </c>
+      <c r="J10" s="61">
+        <v>30912.1</v>
+      </c>
+      <c r="K10" s="61">
+        <v>32584.2</v>
+      </c>
+      <c r="L10" s="61">
+        <v>33349.800000000003</v>
+      </c>
+      <c r="M10" s="64">
+        <v>34219.800000000003</v>
+      </c>
+      <c r="N10" s="63">
+        <v>1343.2</v>
+      </c>
+      <c r="O10" s="63">
+        <v>3275.8</v>
+      </c>
+      <c r="P10" s="63">
+        <v>5987</v>
+      </c>
+      <c r="Q10" s="63">
+        <v>10697.9</v>
+      </c>
+      <c r="R10" s="63">
+        <v>15731.4</v>
+      </c>
+      <c r="S10" s="63">
+        <v>24359.5</v>
+      </c>
+      <c r="T10" s="61">
+        <v>28376.2</v>
+      </c>
+      <c r="U10" s="61">
+        <v>30345.3</v>
+      </c>
+      <c r="V10" s="61">
+        <v>31922.7</v>
+      </c>
+      <c r="W10" s="61">
+        <v>33668.400000000001</v>
+      </c>
+      <c r="X10" s="61">
+        <v>34467.800000000003</v>
+      </c>
+      <c r="Y10" s="64">
+        <v>35382.9</v>
+      </c>
+      <c r="Z10" s="63">
+        <v>1415.6</v>
+      </c>
+      <c r="AA10" s="63">
+        <v>3461.2</v>
+      </c>
+      <c r="AB10" s="65">
+        <v>6349.9</v>
+      </c>
+      <c r="AC10" s="65">
+        <v>11282.5</v>
+      </c>
+      <c r="AD10" s="62">
+        <v>16613.2</v>
+      </c>
+      <c r="AE10" s="62">
+        <v>25556.2</v>
+      </c>
+      <c r="AF10" s="62">
+        <v>29794.799999999999</v>
+      </c>
+      <c r="AG10" s="64">
+        <v>31918.3</v>
+      </c>
+      <c r="AH10" s="64">
+        <v>33576.300000000003</v>
+      </c>
+      <c r="AI10" s="62">
+        <v>35453.4</v>
+      </c>
+      <c r="AJ10" s="64">
+        <v>36312.6</v>
+      </c>
+      <c r="AK10" s="62">
+        <v>37265.199999999997</v>
+      </c>
+      <c r="AL10" s="63">
+        <v>1527.1</v>
+      </c>
+      <c r="AM10" s="63">
+        <v>3761.4</v>
+      </c>
+      <c r="AN10" s="63">
+        <v>6933.2</v>
+      </c>
+      <c r="AO10" s="65">
+        <v>12179</v>
+      </c>
+      <c r="AP10" s="62">
+        <v>17838.599999999999</v>
+      </c>
+      <c r="AQ10" s="62">
+        <v>27666</v>
+      </c>
+      <c r="AR10" s="62">
+        <v>32935</v>
+      </c>
+      <c r="AS10" s="62">
+        <v>35645.599999999999</v>
+      </c>
+      <c r="AT10" s="62">
+        <v>37753.1</v>
+      </c>
+      <c r="AU10" s="62">
+        <v>40167.800000000003</v>
+      </c>
+      <c r="AV10" s="62">
+        <v>41273.9</v>
+      </c>
+      <c r="AW10" s="62">
+        <v>42451.3</v>
+      </c>
+      <c r="AX10" s="62">
+        <v>399</v>
+      </c>
+      <c r="AY10" s="62">
+        <v>978.5</v>
+      </c>
+      <c r="AZ10" s="62">
+        <v>1724.5</v>
+      </c>
+      <c r="BA10" s="62">
+        <v>3176.4</v>
+      </c>
+      <c r="BB10" s="62">
+        <v>4691.1000000000004</v>
+      </c>
+      <c r="BC10" s="62">
+        <v>7561.4</v>
+      </c>
+      <c r="BD10" s="62">
+        <v>9140.2000000000007</v>
+      </c>
+      <c r="BE10" s="62">
+        <v>9880.7000000000007</v>
+      </c>
+      <c r="BF10" s="62">
+        <v>10529.3</v>
+      </c>
+      <c r="BG10" s="62">
+        <v>11183.8</v>
+      </c>
+      <c r="BH10" s="62">
+        <v>11486.4</v>
+      </c>
+      <c r="BI10" s="62">
+        <v>11829.9</v>
+      </c>
+      <c r="BJ10" s="62">
+        <v>435.7</v>
+      </c>
+      <c r="BK10" s="62">
+        <v>1072.2</v>
+      </c>
+      <c r="BL10" s="62">
+        <v>1898.7</v>
+      </c>
+      <c r="BM10" s="62">
+        <v>3442</v>
+      </c>
+      <c r="BN10" s="62">
+        <v>5054.8999999999996</v>
+      </c>
+      <c r="BO10" s="62">
+        <v>8133.3</v>
+      </c>
+      <c r="BP10" s="62">
+        <v>9883.4</v>
+      </c>
+      <c r="BQ10" s="62">
+        <v>10706</v>
+      </c>
+      <c r="BR10" s="62">
+        <v>11424.4</v>
+      </c>
+      <c r="BS10" s="62">
+        <v>12151.1</v>
+      </c>
+      <c r="BT10" s="62">
+        <v>12487.5</v>
+      </c>
+      <c r="BU10" s="62">
+        <v>12868.7</v>
+      </c>
+      <c r="BV10" s="62">
+        <v>481.4</v>
+      </c>
+      <c r="BW10" s="62">
+        <v>1179</v>
+      </c>
+      <c r="BX10" s="62">
+        <v>2051.6</v>
+      </c>
+      <c r="BY10" s="62">
+        <v>3763.9</v>
+      </c>
+      <c r="BZ10" s="62">
+        <v>5550.5</v>
+      </c>
+      <c r="CA10" s="62">
+        <v>9010</v>
+      </c>
+      <c r="CB10" s="62">
+        <v>10803</v>
+      </c>
+      <c r="CC10" s="62">
+        <v>11645.7</v>
+      </c>
+      <c r="CD10" s="62">
+        <v>12389.5</v>
+      </c>
+      <c r="CE10" s="62">
+        <v>13108.3</v>
+      </c>
+      <c r="CF10" s="62">
+        <v>13439.3</v>
+      </c>
+      <c r="CG10" s="62">
+        <v>13812.3</v>
+      </c>
+      <c r="CH10" s="63">
+        <v>505.4</v>
+      </c>
+      <c r="CI10" s="62">
+        <v>1234.2</v>
+      </c>
+      <c r="CJ10" s="62">
+        <v>2132.6999999999998</v>
+      </c>
+      <c r="CK10" s="62">
+        <v>3953</v>
+      </c>
+      <c r="CL10" s="62">
+        <v>5830.8</v>
+      </c>
+      <c r="CM10" s="62">
+        <v>9531.7000000000007</v>
+      </c>
+      <c r="CN10" s="62">
+        <v>11466.2</v>
+      </c>
+      <c r="CO10" s="62">
+        <v>12358.6</v>
+      </c>
+      <c r="CP10" s="62"/>
+      <c r="CQ10" s="62"/>
+      <c r="CR10" s="62"/>
+      <c r="CS10" s="62"/>
+    </row>
+    <row r="11" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A11" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="63">
+        <v>1247.8</v>
+      </c>
+      <c r="C11" s="63">
+        <v>3053.3</v>
+      </c>
+      <c r="D11" s="63">
+        <v>4754.7</v>
+      </c>
+      <c r="E11" s="63">
+        <v>8604.7000000000007</v>
+      </c>
+      <c r="F11" s="63">
+        <v>12195.7</v>
+      </c>
+      <c r="G11" s="63">
+        <v>20291.400000000001</v>
+      </c>
+      <c r="H11" s="61">
+        <v>24418.799999999999</v>
+      </c>
+      <c r="I11" s="61">
+        <v>26039.3</v>
+      </c>
+      <c r="J11" s="61">
+        <v>27618.1</v>
+      </c>
+      <c r="K11" s="61">
+        <v>29013</v>
+      </c>
+      <c r="L11" s="61">
+        <v>29694</v>
+      </c>
+      <c r="M11" s="64">
+        <v>33170.800000000003</v>
+      </c>
+      <c r="N11" s="63">
+        <v>1254.9000000000001</v>
+      </c>
+      <c r="O11" s="63">
+        <v>3070.4</v>
+      </c>
+      <c r="P11" s="63">
+        <v>4784.5</v>
+      </c>
+      <c r="Q11" s="63">
+        <v>8663.5</v>
+      </c>
+      <c r="R11" s="63">
+        <v>12277.6</v>
+      </c>
+      <c r="S11" s="63">
+        <v>20437.400000000001</v>
+      </c>
+      <c r="T11" s="61">
+        <v>24607.1</v>
+      </c>
+      <c r="U11" s="61">
+        <v>26245.4</v>
+      </c>
+      <c r="V11" s="61">
+        <v>27837.5</v>
+      </c>
+      <c r="W11" s="61">
+        <v>29245.4</v>
+      </c>
+      <c r="X11" s="61">
+        <v>29932.799999999999</v>
+      </c>
+      <c r="Y11" s="64">
+        <v>33522.699999999997</v>
+      </c>
+      <c r="Z11" s="63">
+        <v>1182.5999999999999</v>
+      </c>
+      <c r="AA11" s="63">
+        <v>2893.3</v>
+      </c>
+      <c r="AB11" s="65">
+        <v>4517.7</v>
+      </c>
+      <c r="AC11" s="65">
+        <v>8157.8</v>
+      </c>
+      <c r="AD11" s="62">
+        <v>11566.8</v>
+      </c>
+      <c r="AE11" s="62">
+        <v>19220</v>
+      </c>
+      <c r="AF11" s="62">
+        <v>22991.599999999999</v>
+      </c>
+      <c r="AG11" s="64">
+        <v>24474</v>
+      </c>
+      <c r="AH11" s="64">
+        <v>25912.1</v>
+      </c>
+      <c r="AI11" s="62">
+        <v>27188.6</v>
+      </c>
+      <c r="AJ11" s="64">
+        <v>27811.8</v>
+      </c>
+      <c r="AK11" s="62">
+        <v>31298.5</v>
+      </c>
+      <c r="AL11" s="63">
+        <v>918.4</v>
+      </c>
+      <c r="AM11" s="63">
+        <v>2263.3000000000002</v>
+      </c>
+      <c r="AN11" s="63">
+        <v>3571.8</v>
+      </c>
+      <c r="AO11" s="65">
+        <v>6374.9</v>
+      </c>
+      <c r="AP11" s="62">
+        <v>9051</v>
+      </c>
+      <c r="AQ11" s="62">
+        <v>14941.7</v>
+      </c>
+      <c r="AR11" s="62">
+        <v>17830.3</v>
+      </c>
+      <c r="AS11" s="62">
+        <v>18973.3</v>
+      </c>
+      <c r="AT11" s="62">
+        <v>20048.8</v>
+      </c>
+      <c r="AU11" s="62">
+        <v>21033.200000000001</v>
+      </c>
+      <c r="AV11" s="62">
+        <v>21513.5</v>
+      </c>
+      <c r="AW11" s="62">
+        <v>22496.7</v>
+      </c>
+      <c r="AX11" s="62">
+        <v>324.89999999999998</v>
+      </c>
+      <c r="AY11" s="62">
+        <v>804.3</v>
+      </c>
+      <c r="AZ11" s="62">
+        <v>1250.2</v>
+      </c>
+      <c r="BA11" s="62">
+        <v>2273.3000000000002</v>
+      </c>
+      <c r="BB11" s="62">
+        <v>3223.8</v>
+      </c>
+      <c r="BC11" s="62">
+        <v>5376</v>
+      </c>
+      <c r="BD11" s="62">
+        <v>6385</v>
+      </c>
+      <c r="BE11" s="62">
+        <v>6778</v>
+      </c>
+      <c r="BF11" s="62">
+        <v>7164</v>
+      </c>
+      <c r="BG11" s="62">
+        <v>7506.8</v>
+      </c>
+      <c r="BH11" s="62">
+        <v>7674</v>
+      </c>
+      <c r="BI11" s="62">
+        <v>7940.7</v>
+      </c>
+      <c r="BJ11" s="62">
+        <v>332.3</v>
+      </c>
+      <c r="BK11" s="62">
+        <v>823.6</v>
+      </c>
+      <c r="BL11" s="62">
+        <v>1280.8</v>
+      </c>
+      <c r="BM11" s="62">
+        <v>2328.4</v>
+      </c>
+      <c r="BN11" s="62">
+        <v>3301.5</v>
+      </c>
+      <c r="BO11" s="62">
+        <v>5504.8</v>
+      </c>
+      <c r="BP11" s="62">
+        <v>6568.2</v>
+      </c>
+      <c r="BQ11" s="62">
+        <v>6982.2</v>
+      </c>
+      <c r="BR11" s="62">
+        <v>7389.6</v>
+      </c>
+      <c r="BS11" s="62">
+        <v>7751.1</v>
+      </c>
+      <c r="BT11" s="62">
+        <v>7927.5</v>
+      </c>
+      <c r="BU11" s="62">
+        <v>8209</v>
+      </c>
+      <c r="BV11" s="62">
+        <v>452.2</v>
+      </c>
+      <c r="BW11" s="62">
+        <v>1108.2</v>
+      </c>
+      <c r="BX11" s="62">
+        <v>1703.5</v>
+      </c>
+      <c r="BY11" s="62">
+        <v>3053.5</v>
+      </c>
+      <c r="BZ11" s="62">
+        <v>4280.5</v>
+      </c>
+      <c r="CA11" s="62">
+        <v>7089.1</v>
+      </c>
+      <c r="CB11" s="62">
+        <v>8134.3</v>
+      </c>
+      <c r="CC11" s="62">
+        <v>8538.5</v>
+      </c>
+      <c r="CD11" s="62">
+        <v>8945.7000000000007</v>
+      </c>
+      <c r="CE11" s="62">
+        <v>9299.2999999999993</v>
+      </c>
+      <c r="CF11" s="62">
+        <v>9471.7999999999993</v>
+      </c>
+      <c r="CG11" s="62">
+        <v>9753.9</v>
+      </c>
+      <c r="CH11" s="63">
+        <v>464.5</v>
+      </c>
+      <c r="CI11" s="62">
+        <v>1138.8</v>
+      </c>
+      <c r="CJ11" s="62">
+        <v>1748.7</v>
+      </c>
+      <c r="CK11" s="62">
+        <v>3126</v>
+      </c>
+      <c r="CL11" s="62">
+        <v>4379.5</v>
+      </c>
+      <c r="CM11" s="62">
+        <v>7236.1</v>
+      </c>
+      <c r="CN11" s="62">
+        <v>8281.6</v>
+      </c>
+      <c r="CO11" s="62">
+        <v>8684.9</v>
+      </c>
+      <c r="CP11" s="62"/>
+      <c r="CQ11" s="62"/>
+      <c r="CR11" s="62"/>
+      <c r="CS11" s="62"/>
+    </row>
+    <row r="12" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A12" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="61">
+        <v>1121.5</v>
+      </c>
+      <c r="C12" s="61">
+        <v>2402.1999999999998</v>
+      </c>
+      <c r="D12" s="61">
+        <v>3918.5</v>
+      </c>
+      <c r="E12" s="61">
+        <v>6311.8</v>
+      </c>
+      <c r="F12" s="61">
+        <v>8490.4</v>
+      </c>
+      <c r="G12" s="61">
+        <v>12936.1</v>
+      </c>
+      <c r="H12" s="61">
+        <v>15466</v>
+      </c>
+      <c r="I12" s="61">
+        <v>16835.400000000001</v>
+      </c>
+      <c r="J12" s="61">
+        <v>18009.8</v>
+      </c>
+      <c r="K12" s="61">
+        <v>19222.400000000001</v>
+      </c>
+      <c r="L12" s="61">
+        <v>20050.599999999999</v>
+      </c>
+      <c r="M12" s="61">
+        <v>21080.9</v>
+      </c>
+      <c r="N12" s="61">
+        <v>1115.2</v>
+      </c>
+      <c r="O12" s="61">
+        <v>2423.5</v>
+      </c>
+      <c r="P12" s="61">
+        <v>3935.7</v>
+      </c>
+      <c r="Q12" s="61">
+        <v>6329.3</v>
+      </c>
+      <c r="R12" s="61">
+        <v>8672.9</v>
+      </c>
+      <c r="S12" s="61">
+        <v>13273.3</v>
+      </c>
+      <c r="T12" s="61">
+        <v>15925.9</v>
+      </c>
+      <c r="U12" s="61">
+        <v>17402.400000000001</v>
+      </c>
+      <c r="V12" s="61">
+        <v>18770.7</v>
+      </c>
+      <c r="W12" s="61">
+        <v>20210.5</v>
+      </c>
+      <c r="X12" s="61">
+        <v>21223.8</v>
+      </c>
+      <c r="Y12" s="61">
+        <v>22480</v>
+      </c>
+      <c r="Z12" s="61">
+        <v>1306.8</v>
+      </c>
+      <c r="AA12" s="61">
+        <v>2741.2</v>
+      </c>
+      <c r="AB12" s="61">
+        <v>4352.2</v>
+      </c>
+      <c r="AC12" s="61">
+        <v>6836.8</v>
+      </c>
+      <c r="AD12" s="61">
+        <v>9224.7999999999993</v>
+      </c>
+      <c r="AE12" s="61">
+        <v>14027.2</v>
+      </c>
+      <c r="AF12" s="61">
+        <v>16615.900000000001</v>
+      </c>
+      <c r="AG12" s="61">
+        <v>18082.099999999999</v>
+      </c>
+      <c r="AH12" s="61">
+        <v>19448.099999999999</v>
+      </c>
+      <c r="AI12" s="61">
+        <v>20840.2</v>
+      </c>
+      <c r="AJ12" s="61">
+        <v>21876.1</v>
+      </c>
+      <c r="AK12" s="61">
+        <v>23039.1</v>
+      </c>
+      <c r="AL12" s="61">
+        <v>1289.2</v>
+      </c>
+      <c r="AM12" s="61">
+        <v>2706.7</v>
+      </c>
+      <c r="AN12" s="61">
+        <v>4198.1000000000004</v>
+      </c>
+      <c r="AO12" s="61">
+        <v>6545.1</v>
+      </c>
+      <c r="AP12" s="61">
+        <v>8746.7999999999993</v>
+      </c>
+      <c r="AQ12" s="63">
+        <v>13251.2</v>
+      </c>
+      <c r="AR12" s="63">
+        <v>15717</v>
+      </c>
+      <c r="AS12" s="63">
+        <v>17035.900000000001</v>
+      </c>
+      <c r="AT12" s="63">
+        <v>18243.5</v>
+      </c>
+      <c r="AU12" s="63">
+        <v>19543.8</v>
+      </c>
+      <c r="AV12" s="63">
+        <v>20525.7</v>
+      </c>
+      <c r="AW12" s="63">
+        <v>21665.200000000001</v>
+      </c>
+      <c r="AX12" s="63">
+        <v>799.2</v>
+      </c>
+      <c r="AY12" s="63">
+        <v>1587.6</v>
+      </c>
+      <c r="AZ12" s="63">
+        <v>2552.4</v>
+      </c>
+      <c r="BA12" s="63">
+        <v>3755.7</v>
+      </c>
+      <c r="BB12" s="63">
+        <v>4992.7</v>
+      </c>
+      <c r="BC12" s="63">
+        <v>6644.5</v>
+      </c>
+      <c r="BD12" s="63">
+        <v>7914.4</v>
+      </c>
+      <c r="BE12" s="63">
+        <v>8935.7000000000007</v>
+      </c>
+      <c r="BF12" s="63">
+        <v>9861.6</v>
+      </c>
+      <c r="BG12" s="63">
+        <v>10761.9</v>
+      </c>
+      <c r="BH12" s="63">
+        <v>11474.9</v>
+      </c>
+      <c r="BI12" s="63">
+        <v>12224</v>
+      </c>
+      <c r="BJ12" s="63">
+        <v>796.7</v>
+      </c>
+      <c r="BK12" s="63">
+        <v>1581.7</v>
+      </c>
+      <c r="BL12" s="63">
+        <v>2489.4</v>
+      </c>
+      <c r="BM12" s="63">
+        <v>3642.4</v>
+      </c>
+      <c r="BN12" s="63">
+        <v>4828.1000000000004</v>
+      </c>
+      <c r="BO12" s="63">
+        <v>6602.8</v>
+      </c>
+      <c r="BP12" s="63">
+        <v>7792.3</v>
+      </c>
+      <c r="BQ12" s="63">
+        <v>8677.9</v>
+      </c>
+      <c r="BR12" s="63">
+        <v>9483.5</v>
+      </c>
+      <c r="BS12" s="63">
+        <v>10253.299999999999</v>
+      </c>
+      <c r="BT12" s="63">
+        <v>10934.1</v>
+      </c>
+      <c r="BU12" s="63">
+        <v>11708.5</v>
+      </c>
+      <c r="BV12" s="63">
+        <v>785.9</v>
+      </c>
+      <c r="BW12" s="63">
+        <v>1540.8</v>
+      </c>
+      <c r="BX12" s="63">
+        <v>2442.1999999999998</v>
+      </c>
+      <c r="BY12" s="63">
+        <v>3541.5</v>
+      </c>
+      <c r="BZ12" s="63">
+        <v>4666.3999999999996</v>
+      </c>
+      <c r="CA12" s="63">
+        <v>6291</v>
+      </c>
+      <c r="CB12" s="63">
+        <v>7524.1</v>
+      </c>
+      <c r="CC12" s="63">
+        <v>8466</v>
+      </c>
+      <c r="CD12" s="63">
+        <v>9335.7000000000007</v>
+      </c>
+      <c r="CE12" s="63">
+        <v>10212.4</v>
+      </c>
+      <c r="CF12" s="63">
+        <v>11020.7</v>
+      </c>
+      <c r="CG12" s="63">
+        <v>11898.2</v>
+      </c>
+      <c r="CH12" s="77">
+        <v>920.2</v>
+      </c>
+      <c r="CI12" s="63">
+        <v>1928.5</v>
+      </c>
+      <c r="CJ12" s="63">
+        <v>2985.7</v>
+      </c>
+      <c r="CK12" s="63">
+        <v>4258.5</v>
+      </c>
+      <c r="CL12" s="63">
+        <v>5574.4</v>
+      </c>
+      <c r="CM12" s="63">
+        <v>7828.7</v>
+      </c>
+      <c r="CN12" s="63">
+        <v>9023.4</v>
+      </c>
+      <c r="CO12" s="63">
+        <v>9950.7999999999993</v>
+      </c>
+      <c r="CP12" s="63"/>
+      <c r="CQ12" s="63"/>
+      <c r="CR12" s="63"/>
+      <c r="CS12" s="63"/>
+    </row>
+    <row r="13" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A13" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="63">
+        <v>1110.7</v>
+      </c>
+      <c r="C13" s="63">
+        <v>3055.8</v>
+      </c>
+      <c r="D13" s="63">
+        <v>4871.2</v>
+      </c>
+      <c r="E13" s="63">
+        <v>9105.2000000000007</v>
+      </c>
+      <c r="F13" s="63">
+        <v>13203.3</v>
+      </c>
+      <c r="G13" s="63">
+        <v>24578.5</v>
+      </c>
+      <c r="H13" s="61">
+        <v>28613.599999999999</v>
+      </c>
+      <c r="I13" s="61">
+        <v>30543.9</v>
+      </c>
+      <c r="J13" s="61">
+        <v>32711.9</v>
+      </c>
+      <c r="K13" s="61">
+        <v>33811.5</v>
+      </c>
+      <c r="L13" s="61">
+        <v>34140</v>
+      </c>
+      <c r="M13" s="64">
+        <v>34433.599999999999</v>
+      </c>
+      <c r="N13" s="63">
+        <v>1163</v>
+      </c>
+      <c r="O13" s="63">
+        <v>3210</v>
+      </c>
+      <c r="P13" s="63">
+        <v>5189.1000000000004</v>
+      </c>
+      <c r="Q13" s="63">
+        <v>9587.1</v>
+      </c>
+      <c r="R13" s="63">
+        <v>13867.4</v>
+      </c>
+      <c r="S13" s="63">
+        <v>25765.4</v>
+      </c>
+      <c r="T13" s="61">
+        <v>30165.4</v>
+      </c>
+      <c r="U13" s="61">
+        <v>32289.7</v>
+      </c>
+      <c r="V13" s="61">
+        <v>34667.699999999997</v>
+      </c>
+      <c r="W13" s="61">
+        <v>35890.199999999997</v>
+      </c>
+      <c r="X13" s="61">
+        <v>36260.800000000003</v>
+      </c>
+      <c r="Y13" s="64">
+        <v>36594.300000000003</v>
+      </c>
+      <c r="Z13" s="63">
+        <v>1250.3</v>
+      </c>
+      <c r="AA13" s="63">
+        <v>3472.1</v>
+      </c>
+      <c r="AB13" s="65">
+        <v>5635.9</v>
+      </c>
+      <c r="AC13" s="65">
+        <v>10291.799999999999</v>
+      </c>
+      <c r="AD13" s="62">
+        <v>14879.4</v>
+      </c>
+      <c r="AE13" s="62">
+        <v>27676.1</v>
+      </c>
+      <c r="AF13" s="62">
+        <v>32313.1</v>
+      </c>
+      <c r="AG13" s="64">
+        <v>34590.699999999997</v>
+      </c>
+      <c r="AH13" s="64">
+        <v>37240.1</v>
+      </c>
+      <c r="AI13" s="62">
+        <v>38555.1</v>
+      </c>
+      <c r="AJ13" s="64">
+        <v>38959.300000000003</v>
+      </c>
+      <c r="AK13" s="62">
+        <v>39337.599999999999</v>
+      </c>
+      <c r="AL13" s="63">
+        <v>1257.8</v>
+      </c>
+      <c r="AM13" s="63">
+        <v>3546.4</v>
+      </c>
+      <c r="AN13" s="63">
+        <v>5780.8</v>
+      </c>
+      <c r="AO13" s="65">
+        <v>10311.799999999999</v>
+      </c>
+      <c r="AP13" s="62">
+        <v>14902.6</v>
+      </c>
+      <c r="AQ13" s="62">
+        <v>27296.9</v>
+      </c>
+      <c r="AR13" s="62">
+        <v>32214.3</v>
+      </c>
+      <c r="AS13" s="62">
+        <v>34670.400000000001</v>
+      </c>
+      <c r="AT13" s="62">
+        <v>37586.800000000003</v>
+      </c>
+      <c r="AU13" s="62">
+        <v>39017.4</v>
+      </c>
+      <c r="AV13" s="62">
+        <v>39463.300000000003</v>
+      </c>
+      <c r="AW13" s="62">
+        <v>39692.300000000003</v>
+      </c>
+      <c r="AX13" s="62">
+        <v>426</v>
+      </c>
+      <c r="AY13" s="62">
+        <v>1180.2</v>
+      </c>
+      <c r="AZ13" s="62">
+        <v>1887.9</v>
+      </c>
+      <c r="BA13" s="62">
+        <v>3552.9</v>
+      </c>
+      <c r="BB13" s="62">
+        <v>5185.5</v>
+      </c>
+      <c r="BC13" s="62">
+        <v>9128.4</v>
+      </c>
+      <c r="BD13" s="62">
+        <v>11051.9</v>
+      </c>
+      <c r="BE13" s="62">
+        <v>11950.6</v>
+      </c>
+      <c r="BF13" s="62">
+        <v>12940.8</v>
+      </c>
+      <c r="BG13" s="62">
+        <v>13455.5</v>
+      </c>
+      <c r="BH13" s="62">
+        <v>13606</v>
+      </c>
+      <c r="BI13" s="62">
+        <v>13697.6</v>
+      </c>
+      <c r="BJ13" s="62">
+        <v>471.3</v>
+      </c>
+      <c r="BK13" s="62">
+        <v>1318.1</v>
+      </c>
+      <c r="BL13" s="62">
+        <v>2121.8000000000002</v>
+      </c>
+      <c r="BM13" s="62">
+        <v>3944</v>
+      </c>
+      <c r="BN13" s="62">
+        <v>5739.3</v>
+      </c>
+      <c r="BO13" s="62">
+        <v>10091.5</v>
+      </c>
+      <c r="BP13" s="62">
+        <v>12403.5</v>
+      </c>
+      <c r="BQ13" s="62">
+        <v>13463.5</v>
+      </c>
+      <c r="BR13" s="62">
+        <v>14653.3</v>
+      </c>
+      <c r="BS13" s="62">
+        <v>15283.8</v>
+      </c>
+      <c r="BT13" s="62">
+        <v>15478.1</v>
+      </c>
+      <c r="BU13" s="62">
+        <v>15590.1</v>
+      </c>
+      <c r="BV13" s="62">
+        <v>514.1</v>
+      </c>
+      <c r="BW13" s="62">
+        <v>1428.6</v>
+      </c>
+      <c r="BX13" s="62">
+        <v>2295.3000000000002</v>
+      </c>
+      <c r="BY13" s="62">
+        <v>4304.1000000000004</v>
+      </c>
+      <c r="BZ13" s="62">
+        <v>6284.8</v>
+      </c>
+      <c r="CA13" s="62">
+        <v>10984</v>
+      </c>
+      <c r="CB13" s="62">
+        <v>12962.9</v>
+      </c>
+      <c r="CC13" s="62">
+        <v>13854.6</v>
+      </c>
+      <c r="CD13" s="62">
+        <v>14857.1</v>
+      </c>
+      <c r="CE13" s="62">
+        <v>15402.1</v>
+      </c>
+      <c r="CF13" s="62">
+        <v>15577.2</v>
+      </c>
+      <c r="CG13" s="62">
+        <v>15674.3</v>
+      </c>
+      <c r="CH13" s="63">
+        <v>513.70000000000005</v>
+      </c>
+      <c r="CI13" s="62">
+        <v>1424.9</v>
+      </c>
+      <c r="CJ13" s="62">
+        <v>2291.1</v>
+      </c>
+      <c r="CK13" s="62">
+        <v>4288.8999999999996</v>
+      </c>
+      <c r="CL13" s="62">
+        <v>6261.7</v>
+      </c>
+      <c r="CM13" s="62">
+        <v>10859.5</v>
+      </c>
+      <c r="CN13" s="62">
+        <v>12962</v>
+      </c>
+      <c r="CO13" s="62">
+        <v>13903</v>
+      </c>
+      <c r="CP13" s="62"/>
+      <c r="CQ13" s="62"/>
+      <c r="CR13" s="62"/>
+      <c r="CS13" s="62"/>
+    </row>
+    <row r="14" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A14" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="63">
+        <v>338.7</v>
+      </c>
+      <c r="C14" s="63">
+        <v>880.4</v>
+      </c>
+      <c r="D14" s="63">
+        <v>1448.8</v>
+      </c>
+      <c r="E14" s="63">
+        <v>2936.8</v>
+      </c>
+      <c r="F14" s="63">
+        <v>4322.8</v>
+      </c>
+      <c r="G14" s="63">
+        <v>7842.4</v>
+      </c>
+      <c r="H14" s="61">
+        <v>9461.2000000000007</v>
+      </c>
+      <c r="I14" s="61">
+        <v>10082.700000000001</v>
+      </c>
+      <c r="J14" s="61">
+        <v>10594</v>
+      </c>
+      <c r="K14" s="61">
+        <v>11168.9</v>
+      </c>
+      <c r="L14" s="61">
+        <v>11439.8</v>
+      </c>
+      <c r="M14" s="64">
+        <v>11877.9</v>
+      </c>
+      <c r="N14" s="63">
+        <v>341.6</v>
+      </c>
+      <c r="O14" s="63">
+        <v>885.8</v>
+      </c>
+      <c r="P14" s="63">
+        <v>1456.5</v>
+      </c>
+      <c r="Q14" s="63">
+        <v>2945.4</v>
+      </c>
+      <c r="R14" s="63">
+        <v>4333.8</v>
+      </c>
+      <c r="S14" s="63">
+        <v>7858.7</v>
+      </c>
+      <c r="T14" s="61">
+        <v>9705.2999999999993</v>
+      </c>
+      <c r="U14" s="61">
+        <v>10415.200000000001</v>
+      </c>
+      <c r="V14" s="61">
+        <v>11001</v>
+      </c>
+      <c r="W14" s="61">
+        <v>11652.2</v>
+      </c>
+      <c r="X14" s="61">
+        <v>11960.7</v>
+      </c>
+      <c r="Y14" s="64">
+        <v>12458.6</v>
+      </c>
+      <c r="Z14" s="63">
+        <v>347.4</v>
+      </c>
+      <c r="AA14" s="63">
+        <v>900.2</v>
+      </c>
+      <c r="AB14" s="65">
+        <v>1477.6</v>
+      </c>
+      <c r="AC14" s="65">
+        <v>2988.9</v>
+      </c>
+      <c r="AD14" s="62">
+        <v>4400.2</v>
+      </c>
+      <c r="AE14" s="62">
+        <v>7992.3</v>
+      </c>
+      <c r="AF14" s="62">
+        <v>9663.2999999999993</v>
+      </c>
+      <c r="AG14" s="64">
+        <v>10305</v>
+      </c>
+      <c r="AH14" s="64">
+        <v>10832.9</v>
+      </c>
+      <c r="AI14" s="62">
+        <v>11428.4</v>
+      </c>
+      <c r="AJ14" s="64">
+        <v>11706.2</v>
+      </c>
+      <c r="AK14" s="62">
+        <v>12154.7</v>
+      </c>
+      <c r="AL14" s="63">
+        <v>320.10000000000002</v>
+      </c>
+      <c r="AM14" s="63">
+        <v>838.5</v>
+      </c>
+      <c r="AN14" s="63">
+        <v>1377.9</v>
+      </c>
+      <c r="AO14" s="65">
+        <v>2804.6</v>
+      </c>
+      <c r="AP14" s="62">
+        <v>4127.5</v>
+      </c>
+      <c r="AQ14" s="62">
+        <v>7522.6</v>
+      </c>
+      <c r="AR14" s="62">
+        <v>8723.1</v>
+      </c>
+      <c r="AS14" s="62">
+        <v>9180.9</v>
+      </c>
+      <c r="AT14" s="62">
+        <v>9556.4</v>
+      </c>
+      <c r="AU14" s="62">
+        <v>9983.2999999999993</v>
+      </c>
+      <c r="AV14" s="62">
+        <v>10182.299999999999</v>
+      </c>
+      <c r="AW14" s="62">
+        <v>10512.9</v>
+      </c>
+      <c r="AX14" s="62">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="AY14" s="62">
+        <v>217.8</v>
+      </c>
+      <c r="AZ14" s="62">
+        <v>350.2</v>
+      </c>
+      <c r="BA14" s="62">
+        <v>687.3</v>
+      </c>
+      <c r="BB14" s="62">
+        <v>1002.2</v>
+      </c>
+      <c r="BC14" s="62">
+        <v>1801</v>
+      </c>
+      <c r="BD14" s="62">
+        <v>2234.9</v>
+      </c>
+      <c r="BE14" s="62">
+        <v>2406.6999999999998</v>
+      </c>
+      <c r="BF14" s="62">
+        <v>2552.1</v>
+      </c>
+      <c r="BG14" s="62">
+        <v>2712.1</v>
+      </c>
+      <c r="BH14" s="62">
+        <v>2791.6</v>
+      </c>
+      <c r="BI14" s="62">
+        <v>2913.6</v>
+      </c>
+      <c r="BJ14" s="62">
+        <v>84.3</v>
+      </c>
+      <c r="BK14" s="62">
+        <v>234.5</v>
+      </c>
+      <c r="BL14" s="62">
+        <v>381.8</v>
+      </c>
+      <c r="BM14" s="62">
+        <v>766.9</v>
+      </c>
+      <c r="BN14" s="62">
+        <v>1126.3</v>
+      </c>
+      <c r="BO14" s="62">
+        <v>2040.1</v>
+      </c>
+      <c r="BP14" s="62">
+        <v>2531.8000000000002</v>
+      </c>
+      <c r="BQ14" s="62">
+        <v>2723.9</v>
+      </c>
+      <c r="BR14" s="62">
+        <v>2884.9</v>
+      </c>
+      <c r="BS14" s="62">
+        <v>3063.8</v>
+      </c>
+      <c r="BT14" s="62">
+        <v>3150.6</v>
+      </c>
+      <c r="BU14" s="62">
+        <v>3290.9</v>
+      </c>
+      <c r="BV14" s="62">
+        <v>85.2</v>
+      </c>
+      <c r="BW14" s="62">
+        <v>238.1</v>
+      </c>
+      <c r="BX14" s="62">
+        <v>387.8</v>
+      </c>
+      <c r="BY14" s="62">
+        <v>783.1</v>
+      </c>
+      <c r="BZ14" s="62">
+        <v>1151.9000000000001</v>
+      </c>
+      <c r="CA14" s="62">
+        <v>2091</v>
+      </c>
+      <c r="CB14" s="62">
+        <v>2593.8000000000002</v>
+      </c>
+      <c r="CC14" s="62">
+        <v>2788.9</v>
+      </c>
+      <c r="CD14" s="62">
+        <v>2951.5</v>
+      </c>
+      <c r="CE14" s="62">
+        <v>3133.2</v>
+      </c>
+      <c r="CF14" s="62">
+        <v>3220.4</v>
+      </c>
+      <c r="CG14" s="62">
+        <v>3364</v>
+      </c>
+      <c r="CH14" s="63">
+        <v>85.4</v>
+      </c>
+      <c r="CI14" s="62">
+        <v>238.9</v>
+      </c>
+      <c r="CJ14" s="62">
+        <v>387.1</v>
+      </c>
+      <c r="CK14" s="62">
+        <v>771</v>
+      </c>
+      <c r="CL14" s="62">
+        <v>1131.5999999999999</v>
+      </c>
+      <c r="CM14" s="62">
+        <v>2046</v>
+      </c>
+      <c r="CN14" s="62">
+        <v>2556.6</v>
+      </c>
+      <c r="CO14" s="62">
+        <v>2753.3</v>
+      </c>
+      <c r="CP14" s="62"/>
+      <c r="CQ14" s="62"/>
+      <c r="CR14" s="62"/>
+      <c r="CS14" s="62"/>
+    </row>
+    <row r="15" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A15" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="63">
+        <v>467.1</v>
+      </c>
+      <c r="C15" s="63">
+        <v>1126.5999999999999</v>
+      </c>
+      <c r="D15" s="63">
+        <v>1750.2</v>
+      </c>
+      <c r="E15" s="63">
+        <v>3106.7</v>
+      </c>
+      <c r="F15" s="63">
+        <v>4347</v>
+      </c>
+      <c r="G15" s="66">
+        <v>7358.6</v>
+      </c>
+      <c r="H15" s="67">
+        <v>8775.2999999999993</v>
+      </c>
+      <c r="I15" s="61">
+        <v>9259</v>
+      </c>
+      <c r="J15" s="67">
+        <v>9717.2999999999993</v>
+      </c>
+      <c r="K15" s="67">
+        <v>10109.6</v>
+      </c>
+      <c r="L15" s="67">
+        <v>10392.200000000001</v>
+      </c>
+      <c r="M15" s="68">
+        <v>10807.4</v>
+      </c>
+      <c r="N15" s="63">
+        <v>467.4</v>
+      </c>
+      <c r="O15" s="63">
+        <v>1122</v>
+      </c>
+      <c r="P15" s="63">
+        <v>1728.5</v>
+      </c>
+      <c r="Q15" s="63">
+        <v>3078.1</v>
+      </c>
+      <c r="R15" s="63">
+        <v>4305.3999999999996</v>
+      </c>
+      <c r="S15" s="66">
+        <v>7331.8</v>
+      </c>
+      <c r="T15" s="67">
+        <v>8733.6</v>
+      </c>
+      <c r="U15" s="67">
+        <v>9203.7000000000007</v>
+      </c>
+      <c r="V15" s="67">
+        <v>9659.7000000000007</v>
+      </c>
+      <c r="W15" s="67">
+        <v>10053.299999999999</v>
+      </c>
+      <c r="X15" s="67">
+        <v>10339</v>
+      </c>
+      <c r="Y15" s="68">
+        <v>10762.5</v>
+      </c>
+      <c r="Z15" s="63">
+        <v>478</v>
+      </c>
+      <c r="AA15" s="63">
+        <v>1142.9000000000001</v>
+      </c>
+      <c r="AB15" s="65">
+        <v>1761.5</v>
+      </c>
+      <c r="AC15" s="65">
+        <v>3127.1</v>
+      </c>
+      <c r="AD15" s="62">
+        <v>4375.6000000000004</v>
+      </c>
+      <c r="AE15" s="62">
+        <v>7426.4</v>
+      </c>
+      <c r="AF15" s="62">
+        <v>8868.6</v>
+      </c>
+      <c r="AG15" s="64">
+        <v>9361.2000000000007</v>
+      </c>
+      <c r="AH15" s="64">
+        <v>9838.1</v>
+      </c>
+      <c r="AI15" s="62">
+        <v>10246.1</v>
+      </c>
+      <c r="AJ15" s="64">
+        <v>10541.1</v>
+      </c>
+      <c r="AK15" s="62">
+        <v>10967.8</v>
+      </c>
+      <c r="AL15" s="63">
+        <v>412.3</v>
+      </c>
+      <c r="AM15" s="63">
+        <v>1014.7</v>
+      </c>
+      <c r="AN15" s="63">
+        <v>1567.8</v>
+      </c>
+      <c r="AO15" s="65">
+        <v>2874.7</v>
+      </c>
+      <c r="AP15" s="62">
+        <v>4058.3</v>
+      </c>
+      <c r="AQ15" s="62">
+        <v>7037.8</v>
+      </c>
+      <c r="AR15" s="62">
+        <v>8446</v>
+      </c>
+      <c r="AS15" s="62">
+        <v>8896.6</v>
+      </c>
+      <c r="AT15" s="62">
+        <v>9331.2999999999993</v>
+      </c>
+      <c r="AU15" s="62">
+        <v>9699.9</v>
+      </c>
+      <c r="AV15" s="62">
+        <v>9955.7999999999993</v>
+      </c>
+      <c r="AW15" s="62">
+        <v>10347</v>
+      </c>
+      <c r="AX15" s="62">
+        <v>228.2</v>
+      </c>
+      <c r="AY15" s="62">
+        <v>555.20000000000005</v>
+      </c>
+      <c r="AZ15" s="62">
+        <v>852.3</v>
+      </c>
+      <c r="BA15" s="62">
+        <v>1535.7</v>
+      </c>
+      <c r="BB15" s="62">
+        <v>2167.8000000000002</v>
+      </c>
+      <c r="BC15" s="62">
+        <v>3725.7</v>
+      </c>
+      <c r="BD15" s="62">
+        <v>4378.2</v>
+      </c>
+      <c r="BE15" s="62">
+        <v>4590.8</v>
+      </c>
+      <c r="BF15" s="62">
+        <v>4793.5</v>
+      </c>
+      <c r="BG15" s="62">
+        <v>4970.8</v>
+      </c>
+      <c r="BH15" s="62">
+        <v>5089</v>
+      </c>
+      <c r="BI15" s="62">
+        <v>5264.9</v>
+      </c>
+      <c r="BJ15" s="62">
+        <v>215.1</v>
+      </c>
+      <c r="BK15" s="62">
+        <v>533.29999999999995</v>
+      </c>
+      <c r="BL15" s="62">
+        <v>822.3</v>
+      </c>
+      <c r="BM15" s="62">
+        <v>1498.8</v>
+      </c>
+      <c r="BN15" s="62">
+        <v>2116.6</v>
+      </c>
+      <c r="BO15" s="62">
+        <v>3664</v>
+      </c>
+      <c r="BP15" s="62">
+        <v>4301.1000000000004</v>
+      </c>
+      <c r="BQ15" s="62">
+        <v>4497.7</v>
+      </c>
+      <c r="BR15" s="62">
+        <v>4691</v>
+      </c>
+      <c r="BS15" s="62">
+        <v>4859.7</v>
+      </c>
+      <c r="BT15" s="62">
+        <v>4973.7</v>
+      </c>
+      <c r="BU15" s="62">
+        <v>5149</v>
+      </c>
+      <c r="BV15" s="62">
+        <v>266.8</v>
+      </c>
+      <c r="BW15" s="62">
+        <v>660.4</v>
+      </c>
+      <c r="BX15" s="62">
+        <v>1020.4</v>
+      </c>
+      <c r="BY15" s="62">
+        <v>1840.4</v>
+      </c>
+      <c r="BZ15" s="62">
+        <v>2588.9</v>
+      </c>
+      <c r="CA15" s="62">
+        <v>4438.8999999999996</v>
+      </c>
+      <c r="CB15" s="62">
+        <v>5075.8999999999996</v>
+      </c>
+      <c r="CC15" s="62">
+        <v>5272.4</v>
+      </c>
+      <c r="CD15" s="62">
+        <v>5465.6</v>
+      </c>
+      <c r="CE15" s="62">
+        <v>5634.3</v>
+      </c>
+      <c r="CF15" s="62">
+        <v>5748.2</v>
+      </c>
+      <c r="CG15" s="62">
+        <v>5923.5</v>
+      </c>
+      <c r="CH15" s="63">
+        <v>206.3</v>
+      </c>
+      <c r="CI15" s="62">
+        <v>510.6</v>
+      </c>
+      <c r="CJ15" s="62">
+        <v>787.1</v>
+      </c>
+      <c r="CK15" s="62">
+        <v>1421.4</v>
+      </c>
+      <c r="CL15" s="62">
+        <v>2001.8</v>
+      </c>
+      <c r="CM15" s="62">
+        <v>3419.1</v>
+      </c>
+      <c r="CN15" s="62">
+        <v>4032.6</v>
+      </c>
+      <c r="CO15" s="62">
+        <v>4221.5</v>
+      </c>
+      <c r="CP15" s="62"/>
+      <c r="CQ15" s="62"/>
+      <c r="CR15" s="62"/>
+      <c r="CS15" s="62"/>
+    </row>
+    <row r="16" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A16" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="63">
+        <v>696.7</v>
+      </c>
+      <c r="C16" s="63">
+        <v>1680.8</v>
+      </c>
+      <c r="D16" s="63">
+        <v>2602.6999999999998</v>
+      </c>
+      <c r="E16" s="63">
+        <v>4614</v>
+      </c>
+      <c r="F16" s="63">
+        <v>6641.8</v>
+      </c>
+      <c r="G16" s="63">
+        <v>10448.5</v>
+      </c>
+      <c r="H16" s="64">
+        <v>12586.6</v>
+      </c>
+      <c r="I16" s="61">
+        <v>13395.6</v>
+      </c>
+      <c r="J16" s="64">
+        <v>14071.4</v>
+      </c>
+      <c r="K16" s="64">
+        <v>14640.7</v>
+      </c>
+      <c r="L16" s="64">
+        <v>14972.5</v>
+      </c>
+      <c r="M16" s="64">
+        <v>15541.7</v>
+      </c>
+      <c r="N16" s="63">
+        <v>675.6</v>
+      </c>
+      <c r="O16" s="63">
+        <v>1639.6</v>
+      </c>
+      <c r="P16" s="63">
+        <v>2536</v>
+      </c>
+      <c r="Q16" s="63">
+        <v>4479.1000000000004</v>
+      </c>
+      <c r="R16" s="63">
+        <v>6429.8</v>
+      </c>
+      <c r="S16" s="63">
+        <v>10147.700000000001</v>
+      </c>
+      <c r="T16" s="64">
+        <v>12352.7</v>
+      </c>
+      <c r="U16" s="64">
+        <v>13141.3</v>
+      </c>
+      <c r="V16" s="64">
+        <v>13798.7</v>
+      </c>
+      <c r="W16" s="64">
+        <v>14365</v>
+      </c>
+      <c r="X16" s="64">
+        <v>14701.6</v>
+      </c>
+      <c r="Y16" s="64">
+        <v>15309</v>
+      </c>
+      <c r="Z16" s="63">
+        <v>677.9</v>
+      </c>
+      <c r="AA16" s="63">
+        <v>1647.6</v>
+      </c>
+      <c r="AB16" s="65">
+        <v>2549.5</v>
+      </c>
+      <c r="AC16" s="65">
+        <v>4504.2</v>
+      </c>
+      <c r="AD16" s="62">
+        <v>6468.9</v>
+      </c>
+      <c r="AE16" s="62">
+        <v>10209</v>
+      </c>
+      <c r="AF16" s="62">
+        <v>12490.7</v>
+      </c>
+      <c r="AG16" s="64">
+        <v>13306.8</v>
+      </c>
+      <c r="AH16" s="64">
+        <v>13987.1</v>
+      </c>
+      <c r="AI16" s="62">
+        <v>14573.6</v>
+      </c>
+      <c r="AJ16" s="64">
+        <v>14922.3</v>
+      </c>
+      <c r="AK16" s="62">
+        <v>15551.3</v>
+      </c>
+      <c r="AL16" s="63">
+        <v>676.1</v>
+      </c>
+      <c r="AM16" s="63">
+        <v>1644.9</v>
+      </c>
+      <c r="AN16" s="63">
+        <v>2544.3000000000002</v>
+      </c>
+      <c r="AO16" s="61">
+        <v>4497.1000000000004</v>
+      </c>
+      <c r="AP16" s="63">
+        <v>6447.6</v>
+      </c>
+      <c r="AQ16" s="63">
+        <v>10202.799999999999</v>
+      </c>
+      <c r="AR16" s="63">
+        <v>12491.7</v>
+      </c>
+      <c r="AS16" s="63">
+        <v>13313.1</v>
+      </c>
+      <c r="AT16" s="63">
+        <v>13998.7</v>
+      </c>
+      <c r="AU16" s="63">
+        <v>14591</v>
+      </c>
+      <c r="AV16" s="63">
+        <v>14942.8</v>
+      </c>
+      <c r="AW16" s="63">
+        <v>15593</v>
+      </c>
+      <c r="AX16" s="63">
+        <v>324.5</v>
+      </c>
+      <c r="AY16" s="63">
+        <v>779.9</v>
+      </c>
+      <c r="AZ16" s="63">
+        <v>1202.3</v>
+      </c>
+      <c r="BA16" s="63">
+        <v>2107.1999999999998</v>
+      </c>
+      <c r="BB16" s="63">
+        <v>2958.9</v>
+      </c>
+      <c r="BC16" s="63">
+        <v>4732.7</v>
+      </c>
+      <c r="BD16" s="63">
+        <v>5778.7</v>
+      </c>
+      <c r="BE16" s="63">
+        <v>6157.7</v>
+      </c>
+      <c r="BF16" s="63">
+        <v>6495.2</v>
+      </c>
+      <c r="BG16" s="63">
+        <v>6776.6</v>
+      </c>
+      <c r="BH16" s="63">
+        <v>6947.3</v>
+      </c>
+      <c r="BI16" s="63">
+        <v>7244.8</v>
+      </c>
+      <c r="BJ16" s="63">
+        <v>339.4</v>
+      </c>
+      <c r="BK16" s="63">
+        <v>818.7</v>
+      </c>
+      <c r="BL16" s="63">
+        <v>1280</v>
+      </c>
+      <c r="BM16" s="63">
+        <v>2269.6999999999998</v>
+      </c>
+      <c r="BN16" s="63">
+        <v>3201.1</v>
+      </c>
+      <c r="BO16" s="63">
+        <v>5131.5</v>
+      </c>
+      <c r="BP16" s="63">
+        <v>6092.8</v>
+      </c>
+      <c r="BQ16" s="63">
+        <v>6440.9</v>
+      </c>
+      <c r="BR16" s="63">
+        <v>6750.1</v>
+      </c>
+      <c r="BS16" s="63">
+        <v>7008.2</v>
+      </c>
+      <c r="BT16" s="63">
+        <v>7164.7</v>
+      </c>
+      <c r="BU16" s="63">
+        <v>7437.7</v>
+      </c>
+      <c r="BV16" s="63">
+        <v>311.2</v>
+      </c>
+      <c r="BW16" s="63">
+        <v>747</v>
+      </c>
+      <c r="BX16" s="63">
+        <v>1166.5999999999999</v>
+      </c>
+      <c r="BY16" s="63">
+        <v>2068.8000000000002</v>
+      </c>
+      <c r="BZ16" s="63">
+        <v>2976.2</v>
+      </c>
+      <c r="CA16" s="63">
+        <v>4867.1000000000004</v>
+      </c>
+      <c r="CB16" s="63">
+        <v>5893.7</v>
+      </c>
+      <c r="CC16" s="63">
+        <v>6369.7</v>
+      </c>
+      <c r="CD16" s="63">
+        <v>6794.1</v>
+      </c>
+      <c r="CE16" s="63">
+        <v>7175.6</v>
+      </c>
+      <c r="CF16" s="63">
+        <v>7523.6</v>
+      </c>
+      <c r="CG16" s="63">
+        <v>8008.3</v>
+      </c>
+      <c r="CH16" s="63">
+        <v>544.1</v>
+      </c>
+      <c r="CI16" s="63">
+        <v>1216.5</v>
+      </c>
+      <c r="CJ16" s="63">
+        <v>1888.1</v>
+      </c>
+      <c r="CK16" s="63">
+        <v>3022.2</v>
+      </c>
+      <c r="CL16" s="63">
+        <v>4112.1000000000004</v>
+      </c>
+      <c r="CM16" s="63">
+        <v>6092.6</v>
+      </c>
+      <c r="CN16" s="63">
+        <v>7156.6</v>
+      </c>
+      <c r="CO16" s="63">
+        <v>7534.3</v>
+      </c>
+      <c r="CP16" s="63"/>
+      <c r="CQ16" s="63"/>
+      <c r="CR16" s="63"/>
+      <c r="CS16" s="63"/>
+    </row>
+    <row r="17" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A17" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="63">
+        <v>838.1</v>
+      </c>
+      <c r="C17" s="63">
+        <v>1743.9</v>
+      </c>
+      <c r="D17" s="63">
+        <v>2630.7</v>
+      </c>
+      <c r="E17" s="63">
+        <v>4693.3999999999996</v>
+      </c>
+      <c r="F17" s="63">
+        <v>6554.1</v>
+      </c>
+      <c r="G17" s="63">
+        <v>10918.2</v>
+      </c>
+      <c r="H17" s="64">
+        <v>13129.3</v>
+      </c>
+      <c r="I17" s="61">
+        <v>14122.9</v>
+      </c>
+      <c r="J17" s="64">
+        <v>15110</v>
+      </c>
+      <c r="K17" s="64">
+        <v>15961.1</v>
+      </c>
+      <c r="L17" s="64">
+        <v>16391.400000000001</v>
+      </c>
+      <c r="M17" s="64">
+        <v>17015.099999999999</v>
+      </c>
+      <c r="N17" s="63">
+        <v>851</v>
+      </c>
+      <c r="O17" s="63">
+        <v>1782.2</v>
+      </c>
+      <c r="P17" s="63">
+        <v>2702.2</v>
+      </c>
+      <c r="Q17" s="63">
+        <v>4824.1000000000004</v>
+      </c>
+      <c r="R17" s="63">
+        <v>6719.9</v>
+      </c>
+      <c r="S17" s="63">
+        <v>11169</v>
+      </c>
+      <c r="T17" s="64">
+        <v>13513.1</v>
+      </c>
+      <c r="U17" s="64">
+        <v>14561.2</v>
+      </c>
+      <c r="V17" s="64">
+        <v>15590.2</v>
+      </c>
+      <c r="W17" s="64">
+        <v>16486.2</v>
+      </c>
+      <c r="X17" s="64">
+        <v>16945.5</v>
+      </c>
+      <c r="Y17" s="64">
+        <v>17601.900000000001</v>
+      </c>
+      <c r="Z17" s="63">
+        <v>859.1</v>
+      </c>
+      <c r="AA17" s="63">
+        <v>1807.4</v>
+      </c>
+      <c r="AB17" s="65">
+        <v>2748.9</v>
+      </c>
+      <c r="AC17" s="65">
+        <v>4885.3999999999996</v>
+      </c>
+      <c r="AD17" s="62">
+        <v>6807.9</v>
+      </c>
+      <c r="AE17" s="62">
+        <v>11307.8</v>
+      </c>
+      <c r="AF17" s="62">
+        <v>13679.7</v>
+      </c>
+      <c r="AG17" s="64">
+        <v>14742</v>
+      </c>
+      <c r="AH17" s="69">
+        <v>15792.4</v>
+      </c>
+      <c r="AI17" s="69">
+        <v>16684.8</v>
+      </c>
+      <c r="AJ17" s="69">
+        <v>17129.5</v>
+      </c>
+      <c r="AK17" s="69">
+        <v>17785.599999999999</v>
+      </c>
+      <c r="AL17" s="63">
+        <v>845.7</v>
+      </c>
+      <c r="AM17" s="63">
+        <v>1779</v>
+      </c>
+      <c r="AN17" s="63">
+        <v>2708.2</v>
+      </c>
+      <c r="AO17" s="65">
+        <v>4828</v>
+      </c>
+      <c r="AP17" s="62">
+        <v>6724.1</v>
+      </c>
+      <c r="AQ17" s="62">
+        <v>11197.8</v>
+      </c>
+      <c r="AR17" s="62">
+        <v>13525.9</v>
+      </c>
+      <c r="AS17" s="62">
+        <v>14550.6</v>
+      </c>
+      <c r="AT17" s="62">
+        <v>15565.8</v>
+      </c>
+      <c r="AU17" s="62">
+        <v>16445.3</v>
+      </c>
+      <c r="AV17" s="62">
+        <v>16889.900000000001</v>
+      </c>
+      <c r="AW17" s="62">
+        <v>17466</v>
+      </c>
+      <c r="AX17" s="62">
+        <v>233</v>
+      </c>
+      <c r="AY17" s="62">
+        <v>495</v>
+      </c>
+      <c r="AZ17" s="62">
+        <v>774.1</v>
+      </c>
+      <c r="BA17" s="62">
+        <v>1386</v>
+      </c>
+      <c r="BB17" s="62">
+        <v>1967.2</v>
+      </c>
+      <c r="BC17" s="62">
+        <v>3217.6</v>
+      </c>
+      <c r="BD17" s="62">
+        <v>3857.2</v>
+      </c>
+      <c r="BE17" s="62">
+        <v>4166.6000000000004</v>
+      </c>
+      <c r="BF17" s="62">
+        <v>4461</v>
+      </c>
+      <c r="BG17" s="62">
+        <v>4709.5</v>
+      </c>
+      <c r="BH17" s="62">
+        <v>4836.1000000000004</v>
+      </c>
+      <c r="BI17" s="62">
+        <v>4988.6000000000004</v>
+      </c>
+      <c r="BJ17" s="62">
+        <v>231</v>
+      </c>
+      <c r="BK17" s="62">
+        <v>504.3</v>
+      </c>
+      <c r="BL17" s="62">
+        <v>812</v>
+      </c>
+      <c r="BM17" s="62">
+        <v>1446.5</v>
+      </c>
+      <c r="BN17" s="62">
+        <v>2032.2</v>
+      </c>
+      <c r="BO17" s="62">
+        <v>3300.1</v>
+      </c>
+      <c r="BP17" s="62">
+        <v>3951.7</v>
+      </c>
+      <c r="BQ17" s="62">
+        <v>4283.8</v>
+      </c>
+      <c r="BR17" s="62">
+        <v>4594.8</v>
+      </c>
+      <c r="BS17" s="62">
+        <v>4848.1000000000004</v>
+      </c>
+      <c r="BT17" s="62">
+        <v>4973.7</v>
+      </c>
+      <c r="BU17" s="62">
+        <v>5128.6000000000004</v>
+      </c>
+      <c r="BV17" s="62">
+        <v>248.5</v>
+      </c>
+      <c r="BW17" s="62">
+        <v>525.20000000000005</v>
+      </c>
+      <c r="BX17" s="62">
+        <v>907.6</v>
+      </c>
+      <c r="BY17" s="62">
+        <v>1531.4</v>
+      </c>
+      <c r="BZ17" s="62">
+        <v>2171.4</v>
+      </c>
+      <c r="CA17" s="62">
+        <v>3526.7</v>
+      </c>
+      <c r="CB17" s="62">
+        <v>4209.7</v>
+      </c>
+      <c r="CC17" s="62">
+        <v>4553.8</v>
+      </c>
+      <c r="CD17" s="62">
+        <v>4868.8999999999996</v>
+      </c>
+      <c r="CE17" s="62">
+        <v>5148.5</v>
+      </c>
+      <c r="CF17" s="62">
+        <v>5289.1</v>
+      </c>
+      <c r="CG17" s="62">
+        <v>5454.2</v>
+      </c>
+      <c r="CH17" s="63">
+        <v>254.6</v>
+      </c>
+      <c r="CI17" s="62">
+        <v>553.1</v>
+      </c>
+      <c r="CJ17" s="62">
+        <v>885</v>
+      </c>
+      <c r="CK17" s="62">
+        <v>1548.1</v>
+      </c>
+      <c r="CL17" s="62">
+        <v>2178.9</v>
+      </c>
+      <c r="CM17" s="62">
+        <v>3550.5</v>
+      </c>
+      <c r="CN17" s="62">
+        <v>4241</v>
+      </c>
+      <c r="CO17" s="62">
+        <v>4600.7</v>
+      </c>
+      <c r="CP17" s="62"/>
+      <c r="CQ17" s="62"/>
+      <c r="CR17" s="62"/>
+      <c r="CS17" s="62"/>
+    </row>
+    <row r="18" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A18" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="63">
+        <v>4011.9</v>
+      </c>
+      <c r="C18" s="63">
+        <v>8333.7999999999993</v>
+      </c>
+      <c r="D18" s="63">
+        <v>12655.1</v>
+      </c>
+      <c r="E18" s="63">
+        <v>18728.3</v>
+      </c>
+      <c r="F18" s="63">
+        <v>24996</v>
+      </c>
+      <c r="G18" s="63">
+        <v>35388.800000000003</v>
+      </c>
+      <c r="H18" s="64">
+        <v>41820.199999999997</v>
+      </c>
+      <c r="I18" s="61">
+        <v>45215.4</v>
+      </c>
+      <c r="J18" s="64">
+        <v>48478.1</v>
+      </c>
+      <c r="K18" s="64">
+        <v>51966.2</v>
+      </c>
+      <c r="L18" s="64">
+        <v>54640.800000000003</v>
+      </c>
+      <c r="M18" s="64">
+        <v>57698.6</v>
+      </c>
+      <c r="N18" s="63">
+        <v>3743.2</v>
+      </c>
+      <c r="O18" s="63">
+        <v>8409</v>
+      </c>
+      <c r="P18" s="63">
+        <v>12382.3</v>
+      </c>
+      <c r="Q18" s="63">
+        <v>18437.2</v>
+      </c>
+      <c r="R18" s="63">
+        <v>24796.400000000001</v>
+      </c>
+      <c r="S18" s="63">
+        <v>35262.1</v>
+      </c>
+      <c r="T18" s="64">
+        <v>41823.199999999997</v>
+      </c>
+      <c r="U18" s="64">
+        <v>45512.6</v>
+      </c>
+      <c r="V18" s="64">
+        <v>48936.5</v>
+      </c>
+      <c r="W18" s="64">
+        <v>52566.7</v>
+      </c>
+      <c r="X18" s="64">
+        <v>55374.2</v>
+      </c>
+      <c r="Y18" s="64">
+        <v>58614.7</v>
+      </c>
+      <c r="Z18" s="63">
+        <v>3834.4</v>
+      </c>
+      <c r="AA18" s="63">
+        <v>7880.8</v>
+      </c>
+      <c r="AB18" s="65">
+        <v>11902.2</v>
+      </c>
+      <c r="AC18" s="65">
+        <v>17744.400000000001</v>
+      </c>
+      <c r="AD18" s="62">
+        <v>23767.7</v>
+      </c>
+      <c r="AE18" s="62">
+        <v>33806.800000000003</v>
+      </c>
+      <c r="AF18" s="62">
+        <v>40232.199999999997</v>
+      </c>
+      <c r="AG18" s="64">
+        <v>43807</v>
+      </c>
+      <c r="AH18" s="64">
+        <v>46993.1</v>
+      </c>
+      <c r="AI18" s="62">
+        <v>50330.3</v>
+      </c>
+      <c r="AJ18" s="64">
+        <v>53048</v>
+      </c>
+      <c r="AK18" s="62">
+        <v>56390</v>
+      </c>
+      <c r="AL18" s="63">
+        <v>4070</v>
+      </c>
+      <c r="AM18" s="63">
+        <v>8522.7000000000007</v>
+      </c>
+      <c r="AN18" s="63">
+        <v>12931.8</v>
+      </c>
+      <c r="AO18" s="65">
+        <v>19672</v>
+      </c>
+      <c r="AP18" s="62">
+        <v>26640.1</v>
+      </c>
+      <c r="AQ18" s="62">
+        <v>39015.4</v>
+      </c>
+      <c r="AR18" s="62">
+        <v>46145.7</v>
+      </c>
+      <c r="AS18" s="62">
+        <v>50141.7</v>
+      </c>
+      <c r="AT18" s="62">
+        <v>53932.7</v>
+      </c>
+      <c r="AU18" s="62">
+        <v>57735.4</v>
+      </c>
+      <c r="AV18" s="62">
+        <v>60753.8</v>
+      </c>
+      <c r="AW18" s="62">
+        <v>64107.199999999997</v>
+      </c>
+      <c r="AX18" s="62">
+        <v>4075.6</v>
+      </c>
+      <c r="AY18" s="62">
+        <v>8295.5</v>
+      </c>
+      <c r="AZ18" s="62">
+        <v>12691.5</v>
+      </c>
+      <c r="BA18" s="62">
+        <v>18714.5</v>
+      </c>
+      <c r="BB18" s="62">
+        <v>24719.5</v>
+      </c>
+      <c r="BC18" s="62">
+        <v>34948.5</v>
+      </c>
+      <c r="BD18" s="62">
+        <v>41128.300000000003</v>
+      </c>
+      <c r="BE18" s="62">
+        <v>45314</v>
+      </c>
+      <c r="BF18" s="62">
+        <v>49130.2</v>
+      </c>
+      <c r="BG18" s="62">
+        <v>52694.400000000001</v>
+      </c>
+      <c r="BH18" s="62">
+        <v>55665.8</v>
+      </c>
+      <c r="BI18" s="62">
+        <v>58733</v>
+      </c>
+      <c r="BJ18" s="62">
+        <v>3788.7</v>
+      </c>
+      <c r="BK18" s="62">
+        <v>7697.6</v>
+      </c>
+      <c r="BL18" s="62">
+        <v>11847.6</v>
+      </c>
+      <c r="BM18" s="62">
+        <v>17483.2</v>
+      </c>
+      <c r="BN18" s="62">
+        <v>23064.9</v>
+      </c>
+      <c r="BO18" s="62">
+        <v>32958.199999999997</v>
+      </c>
+      <c r="BP18" s="62">
+        <v>38542.6</v>
+      </c>
+      <c r="BQ18" s="62">
+        <v>42196.3</v>
+      </c>
+      <c r="BR18" s="62">
+        <v>45624.4</v>
+      </c>
+      <c r="BS18" s="62">
+        <v>49041.4</v>
+      </c>
+      <c r="BT18" s="62">
+        <v>51868.9</v>
+      </c>
+      <c r="BU18" s="62">
+        <v>54935.6</v>
+      </c>
+      <c r="BV18" s="62">
+        <v>3990</v>
+      </c>
+      <c r="BW18" s="62">
+        <v>8211.9</v>
+      </c>
+      <c r="BX18" s="62">
+        <v>12666.2</v>
+      </c>
+      <c r="BY18" s="62">
+        <v>18942.900000000001</v>
+      </c>
+      <c r="BZ18" s="62">
+        <v>25067.4</v>
+      </c>
+      <c r="CA18" s="62">
+        <v>35542.5</v>
+      </c>
+      <c r="CB18" s="62">
+        <v>41507.800000000003</v>
+      </c>
+      <c r="CC18" s="62">
+        <v>45434.400000000001</v>
+      </c>
+      <c r="CD18" s="62">
+        <v>48901.1</v>
+      </c>
+      <c r="CE18" s="62">
+        <v>52237.2</v>
+      </c>
+      <c r="CF18" s="62">
+        <v>54984.2</v>
+      </c>
+      <c r="CG18" s="62">
+        <v>57815.1</v>
+      </c>
+      <c r="CH18" s="63">
+        <v>3458.2</v>
+      </c>
+      <c r="CI18" s="62">
+        <v>7021.7</v>
+      </c>
+      <c r="CJ18" s="62">
+        <v>10788.8</v>
+      </c>
+      <c r="CK18" s="62">
+        <v>16249.4</v>
+      </c>
+      <c r="CL18" s="62">
+        <v>21612.1</v>
+      </c>
+      <c r="CM18" s="62">
+        <v>31159.599999999999</v>
+      </c>
+      <c r="CN18" s="62">
+        <v>36235</v>
+      </c>
+      <c r="CO18" s="62">
+        <v>39476.1</v>
+      </c>
+      <c r="CP18" s="62"/>
+      <c r="CQ18" s="62"/>
+      <c r="CR18" s="62"/>
+      <c r="CS18" s="62"/>
+    </row>
+    <row r="19" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A19" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="62">
+        <v>1211.9000000000001</v>
+      </c>
+      <c r="C19" s="62">
+        <v>2760.4</v>
+      </c>
+      <c r="D19" s="62">
+        <v>4252.1000000000004</v>
+      </c>
+      <c r="E19" s="62">
+        <v>7352.2</v>
+      </c>
+      <c r="F19" s="62">
+        <v>10229.700000000001</v>
+      </c>
+      <c r="G19" s="63">
+        <v>16623.400000000001</v>
+      </c>
+      <c r="H19" s="64">
+        <v>20696.7</v>
+      </c>
+      <c r="I19" s="61">
+        <v>22561.5</v>
+      </c>
+      <c r="J19" s="64">
+        <v>24337.8</v>
+      </c>
+      <c r="K19" s="64">
+        <v>25840.2</v>
+      </c>
+      <c r="L19" s="64">
+        <v>26627.5</v>
+      </c>
+      <c r="M19" s="64">
+        <v>27739.7</v>
+      </c>
+      <c r="N19" s="62">
+        <v>1190.3</v>
+      </c>
+      <c r="O19" s="62">
+        <v>2745.2</v>
+      </c>
+      <c r="P19" s="62">
+        <v>4235</v>
+      </c>
+      <c r="Q19" s="62">
+        <v>7314.3</v>
+      </c>
+      <c r="R19" s="62">
+        <v>10142</v>
+      </c>
+      <c r="S19" s="63">
+        <v>16596.8</v>
+      </c>
+      <c r="T19" s="64">
+        <v>20701.8</v>
+      </c>
+      <c r="U19" s="64">
+        <v>22553.1</v>
+      </c>
+      <c r="V19" s="64">
+        <v>24349.4</v>
+      </c>
+      <c r="W19" s="64">
+        <v>25880.799999999999</v>
+      </c>
+      <c r="X19" s="64">
+        <v>26675</v>
+      </c>
+      <c r="Y19" s="64">
+        <v>27837.599999999999</v>
+      </c>
+      <c r="Z19" s="62">
+        <v>1178.2</v>
+      </c>
+      <c r="AA19" s="62">
+        <v>2747.4</v>
+      </c>
+      <c r="AB19" s="65">
+        <v>4277.8</v>
+      </c>
+      <c r="AC19" s="65">
+        <v>7385.3</v>
+      </c>
+      <c r="AD19" s="62">
+        <v>10251.4</v>
+      </c>
+      <c r="AE19" s="62">
+        <v>16739.099999999999</v>
+      </c>
+      <c r="AF19" s="62">
+        <v>20915.7</v>
+      </c>
+      <c r="AG19" s="64">
+        <v>22834.400000000001</v>
+      </c>
+      <c r="AH19" s="64">
+        <v>24670.400000000001</v>
+      </c>
+      <c r="AI19" s="62">
+        <v>26269.7</v>
+      </c>
+      <c r="AJ19" s="64">
+        <v>27147.9</v>
+      </c>
+      <c r="AK19" s="62">
+        <v>28351.9</v>
+      </c>
+      <c r="AL19" s="62">
+        <v>930.6</v>
+      </c>
+      <c r="AM19" s="62">
+        <v>2167.6999999999998</v>
+      </c>
+      <c r="AN19" s="62">
+        <v>3421.4</v>
+      </c>
+      <c r="AO19" s="65">
+        <v>5872.1</v>
+      </c>
+      <c r="AP19" s="62">
+        <v>8186.4</v>
+      </c>
+      <c r="AQ19" s="62">
+        <v>13405.1</v>
+      </c>
+      <c r="AR19" s="62">
+        <v>16410</v>
+      </c>
+      <c r="AS19" s="62">
+        <v>17921.099999999999</v>
+      </c>
+      <c r="AT19" s="62">
+        <v>19345</v>
+      </c>
+      <c r="AU19" s="62">
+        <v>20580.5</v>
+      </c>
+      <c r="AV19" s="62">
+        <v>21329.599999999999</v>
+      </c>
+      <c r="AW19" s="62">
+        <v>22189.5</v>
+      </c>
+      <c r="AX19" s="62">
+        <v>454.4</v>
+      </c>
+      <c r="AY19" s="62">
+        <v>1047.2</v>
+      </c>
+      <c r="AZ19" s="62">
+        <v>1662.5</v>
+      </c>
+      <c r="BA19" s="62">
+        <v>2754.3</v>
+      </c>
+      <c r="BB19" s="62">
+        <v>3777.4</v>
+      </c>
+      <c r="BC19" s="62">
+        <v>5901.9</v>
+      </c>
+      <c r="BD19" s="62">
+        <v>7201.6</v>
+      </c>
+      <c r="BE19" s="62">
+        <v>7907.6</v>
+      </c>
+      <c r="BF19" s="62">
+        <v>8568.2000000000007</v>
+      </c>
+      <c r="BG19" s="62">
+        <v>9131.7999999999993</v>
+      </c>
+      <c r="BH19" s="62">
+        <v>9467.4</v>
+      </c>
+      <c r="BI19" s="62">
+        <v>9866.1</v>
+      </c>
+      <c r="BJ19" s="62">
+        <v>459.5</v>
+      </c>
+      <c r="BK19" s="62">
+        <v>1047.5999999999999</v>
+      </c>
+      <c r="BL19" s="62">
+        <v>1653.4</v>
+      </c>
+      <c r="BM19" s="62">
+        <v>2789.5</v>
+      </c>
+      <c r="BN19" s="62">
+        <v>3865.8</v>
+      </c>
+      <c r="BO19" s="62">
+        <v>6100.8</v>
+      </c>
+      <c r="BP19" s="62">
+        <v>7471.2</v>
+      </c>
+      <c r="BQ19" s="62">
+        <v>8187.9</v>
+      </c>
+      <c r="BR19" s="62">
+        <v>8851.2999999999993</v>
+      </c>
+      <c r="BS19" s="62">
+        <v>9377.6</v>
+      </c>
+      <c r="BT19" s="62">
+        <v>9686.7999999999993</v>
+      </c>
+      <c r="BU19" s="62">
+        <v>10132.200000000001</v>
+      </c>
+      <c r="BV19" s="62">
+        <v>663.2</v>
+      </c>
+      <c r="BW19" s="62">
+        <v>1446.6</v>
+      </c>
+      <c r="BX19" s="62">
+        <v>2409.6</v>
+      </c>
+      <c r="BY19" s="62">
+        <v>3947.8</v>
+      </c>
+      <c r="BZ19" s="62">
+        <v>5411.9</v>
+      </c>
+      <c r="CA19" s="62">
+        <v>8257.6</v>
+      </c>
+      <c r="CB19" s="62">
+        <v>9925.7999999999993</v>
+      </c>
+      <c r="CC19" s="62">
+        <v>10982.7</v>
+      </c>
+      <c r="CD19" s="62">
+        <v>12026.8</v>
+      </c>
+      <c r="CE19" s="62">
+        <v>12971.7</v>
+      </c>
+      <c r="CF19" s="62">
+        <v>13607</v>
+      </c>
+      <c r="CG19" s="62">
+        <v>14440.1</v>
+      </c>
+      <c r="CH19" s="62">
+        <v>947.9</v>
+      </c>
+      <c r="CI19" s="62">
+        <v>2047.4</v>
+      </c>
+      <c r="CJ19" s="62">
+        <v>3281.1</v>
+      </c>
+      <c r="CK19" s="62">
+        <v>5092</v>
+      </c>
+      <c r="CL19" s="62">
+        <v>7021.1</v>
+      </c>
+      <c r="CM19" s="62">
+        <v>10654.4</v>
+      </c>
+      <c r="CN19" s="62">
+        <v>12861.8</v>
+      </c>
+      <c r="CO19" s="62">
+        <v>14312.3</v>
+      </c>
+      <c r="CP19" s="62"/>
+      <c r="CQ19" s="62"/>
+      <c r="CR19" s="62"/>
+      <c r="CS19" s="62"/>
+    </row>
+    <row r="20" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A20" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="61">
+        <v>702.3</v>
+      </c>
+      <c r="C20" s="61">
+        <v>1978.9</v>
+      </c>
+      <c r="D20" s="61">
+        <v>3208.6</v>
+      </c>
+      <c r="E20" s="61">
+        <v>5953.6</v>
+      </c>
+      <c r="F20" s="61">
+        <v>8087</v>
+      </c>
+      <c r="G20" s="61">
+        <v>14427.8</v>
+      </c>
+      <c r="H20" s="61">
+        <v>16393.5</v>
+      </c>
+      <c r="I20" s="61">
+        <v>17337.599999999999</v>
+      </c>
+      <c r="J20" s="61">
+        <v>18412.7</v>
+      </c>
+      <c r="K20" s="61">
+        <v>18962.5</v>
+      </c>
+      <c r="L20" s="61">
+        <v>19154.400000000001</v>
+      </c>
+      <c r="M20" s="61">
+        <v>19364.599999999999</v>
+      </c>
+      <c r="N20" s="61">
+        <v>725.5</v>
+      </c>
+      <c r="O20" s="61">
+        <v>2020.3</v>
+      </c>
+      <c r="P20" s="61">
+        <v>3276.6</v>
+      </c>
+      <c r="Q20" s="61">
+        <v>6063.3</v>
+      </c>
+      <c r="R20" s="61">
+        <v>8241.9</v>
+      </c>
+      <c r="S20" s="61">
+        <v>14693.5</v>
+      </c>
+      <c r="T20" s="61">
+        <v>16713.400000000001</v>
+      </c>
+      <c r="U20" s="61">
+        <v>17687.099999999999</v>
+      </c>
+      <c r="V20" s="61">
+        <v>18793.099999999999</v>
+      </c>
+      <c r="W20" s="61">
+        <v>19360</v>
+      </c>
+      <c r="X20" s="61">
+        <v>19557.7</v>
+      </c>
+      <c r="Y20" s="61">
+        <v>19778.900000000001</v>
+      </c>
+      <c r="Z20" s="61">
+        <v>801.4</v>
+      </c>
+      <c r="AA20" s="61">
+        <v>2269.6999999999998</v>
+      </c>
+      <c r="AB20" s="61">
+        <v>3680.6</v>
+      </c>
+      <c r="AC20" s="61">
+        <v>6830.8</v>
+      </c>
+      <c r="AD20" s="61">
+        <v>9281.1</v>
+      </c>
+      <c r="AE20" s="61">
+        <v>16547.5</v>
+      </c>
+      <c r="AF20" s="61">
+        <v>18609.8</v>
+      </c>
+      <c r="AG20" s="61">
+        <v>19598.099999999999</v>
+      </c>
+      <c r="AH20" s="61">
+        <v>20725.2</v>
+      </c>
+      <c r="AI20" s="61">
+        <v>21302.3</v>
+      </c>
+      <c r="AJ20" s="61">
+        <v>21503.8</v>
+      </c>
+      <c r="AK20" s="61">
+        <v>21728.400000000001</v>
+      </c>
+      <c r="AL20" s="61">
+        <v>694.9</v>
+      </c>
+      <c r="AM20" s="61">
+        <v>1904.4</v>
+      </c>
+      <c r="AN20" s="61">
+        <v>3094.5</v>
+      </c>
+      <c r="AO20" s="61">
+        <v>5708.8</v>
+      </c>
+      <c r="AP20" s="61">
+        <v>7782.9</v>
+      </c>
+      <c r="AQ20" s="63">
+        <v>13878.6</v>
+      </c>
+      <c r="AR20" s="63">
+        <v>15786.2</v>
+      </c>
+      <c r="AS20" s="63">
+        <v>16659</v>
+      </c>
+      <c r="AT20" s="63">
+        <v>17687.8</v>
+      </c>
+      <c r="AU20" s="63">
+        <v>18201.099999999999</v>
+      </c>
+      <c r="AV20" s="63">
+        <v>18382.400000000001</v>
+      </c>
+      <c r="AW20" s="63">
+        <v>18557.3</v>
+      </c>
+      <c r="AX20" s="63">
+        <v>117.4</v>
+      </c>
+      <c r="AY20" s="63">
+        <v>379.7</v>
+      </c>
+      <c r="AZ20" s="63">
+        <v>615.79999999999995</v>
+      </c>
+      <c r="BA20" s="63">
+        <v>1167.5999999999999</v>
+      </c>
+      <c r="BB20" s="63">
+        <v>1580</v>
+      </c>
+      <c r="BC20" s="63">
+        <v>2822</v>
+      </c>
+      <c r="BD20" s="63">
+        <v>3159.7</v>
+      </c>
+      <c r="BE20" s="63">
+        <v>3341.6</v>
+      </c>
+      <c r="BF20" s="63">
+        <v>3525.9</v>
+      </c>
+      <c r="BG20" s="63">
+        <v>3629.1</v>
+      </c>
+      <c r="BH20" s="63">
+        <v>3663.9</v>
+      </c>
+      <c r="BI20" s="63">
+        <v>3702</v>
+      </c>
+      <c r="BJ20" s="63">
+        <v>125.4</v>
+      </c>
+      <c r="BK20" s="63">
+        <v>404</v>
+      </c>
+      <c r="BL20" s="63">
+        <v>655</v>
+      </c>
+      <c r="BM20" s="63">
+        <v>1240.5999999999999</v>
+      </c>
+      <c r="BN20" s="63">
+        <v>1678.3</v>
+      </c>
+      <c r="BO20" s="63">
+        <v>2933.4</v>
+      </c>
+      <c r="BP20" s="63">
+        <v>3275.8</v>
+      </c>
+      <c r="BQ20" s="63">
+        <v>3464.4</v>
+      </c>
+      <c r="BR20" s="63">
+        <v>3655.2</v>
+      </c>
+      <c r="BS20" s="63">
+        <v>3763.4</v>
+      </c>
+      <c r="BT20" s="63">
+        <v>3799.7</v>
+      </c>
+      <c r="BU20" s="63">
+        <v>3839.9</v>
+      </c>
+      <c r="BV20" s="63">
+        <v>166.2</v>
+      </c>
+      <c r="BW20" s="63">
+        <v>500.8</v>
+      </c>
+      <c r="BX20" s="63">
+        <v>791.2</v>
+      </c>
+      <c r="BY20" s="63">
+        <v>1486.3</v>
+      </c>
+      <c r="BZ20" s="63">
+        <v>1996.3</v>
+      </c>
+      <c r="CA20" s="63">
+        <v>3496.3</v>
+      </c>
+      <c r="CB20" s="63">
+        <v>3850.8</v>
+      </c>
+      <c r="CC20" s="63">
+        <v>4055.8</v>
+      </c>
+      <c r="CD20" s="63">
+        <v>4250.8</v>
+      </c>
+      <c r="CE20" s="63">
+        <v>4359.8</v>
+      </c>
+      <c r="CF20" s="63">
+        <v>4396.3999999999996</v>
+      </c>
+      <c r="CG20" s="63">
+        <v>4436.8999999999996</v>
+      </c>
+      <c r="CH20" s="77">
+        <v>169.5</v>
+      </c>
+      <c r="CI20" s="63">
+        <v>511.6</v>
+      </c>
+      <c r="CJ20" s="63">
+        <v>808.6</v>
+      </c>
+      <c r="CK20" s="63">
+        <v>1519.4</v>
+      </c>
+      <c r="CL20" s="63">
+        <v>2041.7</v>
+      </c>
+      <c r="CM20" s="63">
+        <v>3575.8</v>
+      </c>
+      <c r="CN20" s="63">
+        <v>3880.2</v>
+      </c>
+      <c r="CO20" s="63">
+        <v>4055.9</v>
+      </c>
+      <c r="CP20" s="63"/>
+      <c r="CQ20" s="63"/>
+      <c r="CR20" s="63"/>
+      <c r="CS20" s="63"/>
+    </row>
+    <row r="21" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="63">
+        <v>1046.5</v>
+      </c>
+      <c r="C21" s="63">
+        <v>2483</v>
+      </c>
+      <c r="D21" s="63">
+        <v>3792.4</v>
+      </c>
+      <c r="E21" s="63">
+        <v>6225.9</v>
+      </c>
+      <c r="F21" s="63">
+        <v>8389.4</v>
+      </c>
+      <c r="G21" s="63">
+        <v>13142</v>
+      </c>
+      <c r="H21" s="64">
+        <v>15398.9</v>
+      </c>
+      <c r="I21" s="61">
+        <v>16609.3</v>
+      </c>
+      <c r="J21" s="64">
+        <v>17687.3</v>
+      </c>
+      <c r="K21" s="64">
+        <v>18805.8</v>
+      </c>
+      <c r="L21" s="64">
+        <v>19550.7</v>
+      </c>
+      <c r="M21" s="64">
+        <v>20590.5</v>
+      </c>
+      <c r="N21" s="63">
+        <v>1075.5999999999999</v>
+      </c>
+      <c r="O21" s="63">
+        <v>2544.3000000000002</v>
+      </c>
+      <c r="P21" s="63">
+        <v>3877.2</v>
+      </c>
+      <c r="Q21" s="63">
+        <v>6264.3</v>
+      </c>
+      <c r="R21" s="63">
+        <v>8433.1</v>
+      </c>
+      <c r="S21" s="63">
+        <v>13117.4</v>
+      </c>
+      <c r="T21" s="64">
+        <v>15453.7</v>
+      </c>
+      <c r="U21" s="64">
+        <v>16697.2</v>
+      </c>
+      <c r="V21" s="64">
+        <v>17843.7</v>
+      </c>
+      <c r="W21" s="64">
+        <v>19021.400000000001</v>
+      </c>
+      <c r="X21" s="64">
+        <v>19779.3</v>
+      </c>
+      <c r="Y21" s="64">
+        <v>20913.2</v>
+      </c>
+      <c r="Z21" s="63">
+        <v>1103.9000000000001</v>
+      </c>
+      <c r="AA21" s="63">
+        <v>2621.3000000000002</v>
+      </c>
+      <c r="AB21" s="65">
+        <v>3989</v>
+      </c>
+      <c r="AC21" s="65">
+        <v>6492.9</v>
+      </c>
+      <c r="AD21" s="62">
+        <v>8704.2999999999993</v>
+      </c>
+      <c r="AE21" s="62">
+        <v>13475.5</v>
+      </c>
+      <c r="AF21" s="62">
+        <v>15812.3</v>
+      </c>
+      <c r="AG21" s="64">
+        <v>17060.900000000001</v>
+      </c>
+      <c r="AH21" s="64">
+        <v>18194.099999999999</v>
+      </c>
+      <c r="AI21" s="62">
+        <v>19399.400000000001</v>
+      </c>
+      <c r="AJ21" s="64">
+        <v>20170.400000000001</v>
+      </c>
+      <c r="AK21" s="62">
+        <v>21270.1</v>
+      </c>
+      <c r="AL21" s="63">
+        <v>1002.6</v>
+      </c>
+      <c r="AM21" s="63">
+        <v>2339.8000000000002</v>
+      </c>
+      <c r="AN21" s="63">
+        <v>3561.5</v>
+      </c>
+      <c r="AO21" s="65">
+        <v>5753</v>
+      </c>
+      <c r="AP21" s="62">
+        <v>7741.1</v>
+      </c>
+      <c r="AQ21" s="62">
+        <v>11915.8</v>
+      </c>
+      <c r="AR21" s="62">
+        <v>13982</v>
+      </c>
+      <c r="AS21" s="62">
+        <v>15120.6</v>
+      </c>
+      <c r="AT21" s="62">
+        <v>16179.3</v>
+      </c>
+      <c r="AU21" s="62">
+        <v>17206.400000000001</v>
+      </c>
+      <c r="AV21" s="62">
+        <v>17854.5</v>
+      </c>
+      <c r="AW21" s="62">
+        <v>18855.2</v>
+      </c>
+      <c r="AX21" s="62">
+        <v>273.7</v>
+      </c>
+      <c r="AY21" s="62">
+        <v>676.4</v>
+      </c>
+      <c r="AZ21" s="62">
+        <v>1025.2</v>
+      </c>
+      <c r="BA21" s="62">
+        <v>1787.2</v>
+      </c>
+      <c r="BB21" s="62">
+        <v>2459.5</v>
+      </c>
+      <c r="BC21" s="62">
+        <v>4006.6</v>
+      </c>
+      <c r="BD21" s="62">
+        <v>4704</v>
+      </c>
+      <c r="BE21" s="62">
+        <v>5014.5</v>
+      </c>
+      <c r="BF21" s="62">
+        <v>5300.4</v>
+      </c>
+      <c r="BG21" s="62">
+        <v>5587.9</v>
+      </c>
+      <c r="BH21" s="62">
+        <v>5727.2</v>
+      </c>
+      <c r="BI21" s="62">
+        <v>6019.7</v>
+      </c>
+      <c r="BJ21" s="62">
+        <v>283.39999999999998</v>
+      </c>
+      <c r="BK21" s="62">
+        <v>704.4</v>
+      </c>
+      <c r="BL21" s="62">
+        <v>1065.8</v>
+      </c>
+      <c r="BM21" s="62">
+        <v>1857.2</v>
+      </c>
+      <c r="BN21" s="62">
+        <v>2558.6999999999998</v>
+      </c>
+      <c r="BO21" s="62">
+        <v>4148.8</v>
+      </c>
+      <c r="BP21" s="62">
+        <v>4829.6000000000004</v>
+      </c>
+      <c r="BQ21" s="62">
+        <v>5135.1000000000004</v>
+      </c>
+      <c r="BR21" s="62">
+        <v>5416.6</v>
+      </c>
+      <c r="BS21" s="62">
+        <v>5694.2</v>
+      </c>
+      <c r="BT21" s="62">
+        <v>5830.2</v>
+      </c>
+      <c r="BU21" s="62">
+        <v>6118.5</v>
+      </c>
+      <c r="BV21" s="62">
+        <v>250.1</v>
+      </c>
+      <c r="BW21" s="62">
+        <v>621.70000000000005</v>
+      </c>
+      <c r="BX21" s="62">
+        <v>941.7</v>
+      </c>
+      <c r="BY21" s="62">
+        <v>1640.7</v>
+      </c>
+      <c r="BZ21" s="62">
+        <v>2258.6999999999998</v>
+      </c>
+      <c r="CA21" s="62">
+        <v>3664.6</v>
+      </c>
+      <c r="CB21" s="62">
+        <v>4339.7</v>
+      </c>
+      <c r="CC21" s="62">
+        <v>4645.5</v>
+      </c>
+      <c r="CD21" s="62">
+        <v>4927.8</v>
+      </c>
+      <c r="CE21" s="62">
+        <v>5204.6000000000004</v>
+      </c>
+      <c r="CF21" s="62">
+        <v>5340.3</v>
+      </c>
+      <c r="CG21" s="62">
+        <v>5615.5</v>
+      </c>
+      <c r="CH21" s="63">
+        <v>251.8</v>
+      </c>
+      <c r="CI21" s="62">
+        <v>625.4</v>
+      </c>
+      <c r="CJ21" s="62">
+        <v>949.6</v>
+      </c>
+      <c r="CK21" s="62">
+        <v>1651.8</v>
+      </c>
+      <c r="CL21" s="62">
+        <v>2274.1</v>
+      </c>
+      <c r="CM21" s="62">
+        <v>3683.5</v>
+      </c>
+      <c r="CN21" s="62">
+        <v>4451.3</v>
+      </c>
+      <c r="CO21" s="62">
+        <v>4804.2</v>
+      </c>
+      <c r="CP21" s="62"/>
+      <c r="CQ21" s="62"/>
+      <c r="CR21" s="62"/>
+      <c r="CS21" s="62"/>
+    </row>
+    <row r="22" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A22" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="63">
+        <v>1257.4000000000001</v>
+      </c>
+      <c r="C22" s="63">
+        <v>2864.6</v>
+      </c>
+      <c r="D22" s="63">
+        <v>4813.8</v>
+      </c>
+      <c r="E22" s="63">
+        <v>8221.7999999999993</v>
+      </c>
+      <c r="F22" s="63">
+        <v>11410</v>
+      </c>
+      <c r="G22" s="63">
+        <v>18490.2</v>
+      </c>
+      <c r="H22" s="64">
+        <v>21767.599999999999</v>
+      </c>
+      <c r="I22" s="61">
+        <v>23445.9</v>
+      </c>
+      <c r="J22" s="64">
+        <v>24853.8</v>
+      </c>
+      <c r="K22" s="64">
+        <v>26052</v>
+      </c>
+      <c r="L22" s="64">
+        <v>27008</v>
+      </c>
+      <c r="M22" s="64">
+        <v>28294.2</v>
+      </c>
+      <c r="N22" s="63">
+        <v>1342.9</v>
+      </c>
+      <c r="O22" s="63">
+        <v>3023</v>
+      </c>
+      <c r="P22" s="63">
+        <v>4894.3</v>
+      </c>
+      <c r="Q22" s="63">
+        <v>8279.5</v>
+      </c>
+      <c r="R22" s="63">
+        <v>11490.4</v>
+      </c>
+      <c r="S22" s="63">
+        <v>18669.5</v>
+      </c>
+      <c r="T22" s="64">
+        <v>21880.6</v>
+      </c>
+      <c r="U22" s="64">
+        <v>23375.599999999999</v>
+      </c>
+      <c r="V22" s="64">
+        <v>24697</v>
+      </c>
+      <c r="W22" s="64">
+        <v>25705.599999999999</v>
+      </c>
+      <c r="X22" s="64">
+        <v>26425.9</v>
+      </c>
+      <c r="Y22" s="64">
+        <v>27510.1</v>
+      </c>
+      <c r="Z22" s="63">
+        <v>1192.5999999999999</v>
+      </c>
+      <c r="AA22" s="63">
+        <v>2845.8</v>
+      </c>
+      <c r="AB22" s="70">
+        <v>4689.8</v>
+      </c>
+      <c r="AC22" s="70">
+        <v>8044.3</v>
+      </c>
+      <c r="AD22" s="62">
+        <v>11222.3</v>
+      </c>
+      <c r="AE22" s="62">
+        <v>18648.7</v>
+      </c>
+      <c r="AF22" s="62">
+        <v>21822.2</v>
+      </c>
+      <c r="AG22" s="64">
+        <v>23350.799999999999</v>
+      </c>
+      <c r="AH22" s="64">
+        <v>24814.1</v>
+      </c>
+      <c r="AI22" s="62">
+        <v>26008.400000000001</v>
+      </c>
+      <c r="AJ22" s="64">
+        <v>26904.5</v>
+      </c>
+      <c r="AK22" s="62">
+        <v>28227.599999999999</v>
+      </c>
+      <c r="AL22" s="63">
+        <v>1234.3</v>
+      </c>
+      <c r="AM22" s="63">
+        <v>2855.5</v>
+      </c>
+      <c r="AN22" s="63">
+        <v>4734.2</v>
+      </c>
+      <c r="AO22" s="70">
+        <v>8007.6</v>
+      </c>
+      <c r="AP22" s="62">
+        <v>11143.3</v>
+      </c>
+      <c r="AQ22" s="62">
+        <v>18487.2</v>
+      </c>
+      <c r="AR22" s="62">
+        <v>21421.7</v>
+      </c>
+      <c r="AS22" s="62">
+        <v>23127.1</v>
+      </c>
+      <c r="AT22" s="62">
+        <v>24787.1</v>
+      </c>
+      <c r="AU22" s="62">
+        <v>26169.200000000001</v>
+      </c>
+      <c r="AV22" s="62">
+        <v>27236.9</v>
+      </c>
+      <c r="AW22" s="62">
+        <v>28516.7</v>
+      </c>
+      <c r="AX22" s="62">
+        <v>845.3</v>
+      </c>
+      <c r="AY22" s="62">
+        <v>1793.9</v>
+      </c>
+      <c r="AZ22" s="62">
+        <v>2866.8</v>
+      </c>
+      <c r="BA22" s="62">
+        <v>4417.5</v>
+      </c>
+      <c r="BB22" s="62">
+        <v>5936.7</v>
+      </c>
+      <c r="BC22" s="62">
+        <v>8609.5</v>
+      </c>
+      <c r="BD22" s="62">
+        <v>10151</v>
+      </c>
+      <c r="BE22" s="62">
+        <v>11197.6</v>
+      </c>
+      <c r="BF22" s="62">
+        <v>11929.5</v>
+      </c>
+      <c r="BG22" s="62">
+        <v>12575.1</v>
+      </c>
+      <c r="BH22" s="62">
+        <v>13087.1</v>
+      </c>
+      <c r="BI22" s="62">
+        <v>13676.9</v>
+      </c>
+      <c r="BJ22" s="62">
+        <v>621.4</v>
+      </c>
+      <c r="BK22" s="62">
+        <v>1385</v>
+      </c>
+      <c r="BL22" s="62">
+        <v>2291.3000000000002</v>
+      </c>
+      <c r="BM22" s="62">
+        <v>3720.5</v>
+      </c>
+      <c r="BN22" s="62">
+        <v>5092.1000000000004</v>
+      </c>
+      <c r="BO22" s="62">
+        <v>7655.8</v>
+      </c>
+      <c r="BP22" s="62">
+        <v>8988.1</v>
+      </c>
+      <c r="BQ22" s="62">
+        <v>9853</v>
+      </c>
+      <c r="BR22" s="62">
+        <v>10585.4</v>
+      </c>
+      <c r="BS22" s="62">
+        <v>11261.5</v>
+      </c>
+      <c r="BT22" s="62">
+        <v>11850.4</v>
+      </c>
+      <c r="BU22" s="62">
+        <v>12548.8</v>
+      </c>
+      <c r="BV22" s="62">
+        <v>750.9</v>
+      </c>
+      <c r="BW22" s="62">
+        <v>1614.4</v>
+      </c>
+      <c r="BX22" s="62">
+        <v>2655.5</v>
+      </c>
+      <c r="BY22" s="62">
+        <v>4212.3</v>
+      </c>
+      <c r="BZ22" s="62">
+        <v>5743.9</v>
+      </c>
+      <c r="CA22" s="62">
+        <v>8470.2000000000007</v>
+      </c>
+      <c r="CB22" s="62">
+        <v>9882.6</v>
+      </c>
+      <c r="CC22" s="62">
+        <v>10850.9</v>
+      </c>
+      <c r="CD22" s="62">
+        <v>11717.4</v>
+      </c>
+      <c r="CE22" s="62">
+        <v>12503.2</v>
+      </c>
+      <c r="CF22" s="62">
+        <v>13179.6</v>
+      </c>
+      <c r="CG22" s="62">
+        <v>13921.3</v>
+      </c>
+      <c r="CH22" s="63">
+        <v>799.1</v>
+      </c>
+      <c r="CI22" s="62">
+        <v>1686.4</v>
+      </c>
+      <c r="CJ22" s="62">
+        <v>2737.3</v>
+      </c>
+      <c r="CK22" s="62">
+        <v>4268.8999999999996</v>
+      </c>
+      <c r="CL22" s="62">
+        <v>5778.4</v>
+      </c>
+      <c r="CM22" s="62">
+        <v>8461.9</v>
+      </c>
+      <c r="CN22" s="62">
+        <v>10031.1</v>
+      </c>
+      <c r="CO22" s="62">
+        <v>11096</v>
+      </c>
+      <c r="CP22" s="62"/>
+      <c r="CQ22" s="62"/>
+      <c r="CR22" s="62"/>
+      <c r="CS22" s="62"/>
+    </row>
+    <row r="23" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A23" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="63">
+        <v>595.79999999999995</v>
+      </c>
+      <c r="C23" s="63">
+        <v>1392.9</v>
+      </c>
+      <c r="D23" s="63">
+        <v>2249</v>
+      </c>
+      <c r="E23" s="63">
+        <v>3854.8</v>
+      </c>
+      <c r="F23" s="63">
+        <v>5320.8</v>
+      </c>
+      <c r="G23" s="63">
+        <v>8790</v>
+      </c>
+      <c r="H23" s="64">
+        <v>10612.7</v>
+      </c>
+      <c r="I23" s="61">
+        <v>11298</v>
+      </c>
+      <c r="J23" s="64">
+        <v>11838.5</v>
+      </c>
+      <c r="K23" s="64">
+        <v>12314.5</v>
+      </c>
+      <c r="L23" s="64">
+        <v>12673.7</v>
+      </c>
+      <c r="M23" s="64">
+        <v>13200.4</v>
+      </c>
+      <c r="N23" s="63">
+        <v>644.5</v>
+      </c>
+      <c r="O23" s="63">
+        <v>1485.6</v>
+      </c>
+      <c r="P23" s="63">
+        <v>2252.1</v>
+      </c>
+      <c r="Q23" s="63">
+        <v>3882.8</v>
+      </c>
+      <c r="R23" s="63">
+        <v>5363.1</v>
+      </c>
+      <c r="S23" s="63">
+        <v>8880.6</v>
+      </c>
+      <c r="T23" s="64">
+        <v>10727.4</v>
+      </c>
+      <c r="U23" s="64">
+        <v>11453</v>
+      </c>
+      <c r="V23" s="64">
+        <v>12037.7</v>
+      </c>
+      <c r="W23" s="64">
+        <v>12538.1</v>
+      </c>
+      <c r="X23" s="64">
+        <v>12934.8</v>
+      </c>
+      <c r="Y23" s="64">
+        <v>13536.3</v>
+      </c>
+      <c r="Z23" s="63">
+        <v>714.7</v>
+      </c>
+      <c r="AA23" s="63">
+        <v>1596.2</v>
+      </c>
+      <c r="AB23" s="70">
+        <v>2380.4</v>
+      </c>
+      <c r="AC23" s="70">
+        <v>4049.6</v>
+      </c>
+      <c r="AD23" s="62">
+        <v>5556</v>
+      </c>
+      <c r="AE23" s="62">
+        <v>9099.2000000000007</v>
+      </c>
+      <c r="AF23" s="62">
+        <v>11057.9</v>
+      </c>
+      <c r="AG23" s="64">
+        <v>11860.7</v>
+      </c>
+      <c r="AH23" s="64">
+        <v>12527.5</v>
+      </c>
+      <c r="AI23" s="62">
+        <v>13094.7</v>
+      </c>
+      <c r="AJ23" s="64">
+        <v>13535</v>
+      </c>
+      <c r="AK23" s="62">
+        <v>14173.7</v>
+      </c>
+      <c r="AL23" s="63">
+        <v>742.8</v>
+      </c>
+      <c r="AM23" s="63">
+        <v>1694.2</v>
+      </c>
+      <c r="AN23" s="63">
+        <v>2592.3000000000002</v>
+      </c>
+      <c r="AO23" s="70">
+        <v>4378.1000000000004</v>
+      </c>
+      <c r="AP23" s="62">
+        <v>5981.6</v>
+      </c>
+      <c r="AQ23" s="62">
+        <v>9644.1</v>
+      </c>
+      <c r="AR23" s="62">
+        <v>11511.6</v>
+      </c>
+      <c r="AS23" s="62">
+        <v>12337.6</v>
+      </c>
+      <c r="AT23" s="62">
+        <v>13040.7</v>
+      </c>
+      <c r="AU23" s="62">
+        <v>13671</v>
+      </c>
+      <c r="AV23" s="62">
+        <v>14171.4</v>
+      </c>
+      <c r="AW23" s="62">
+        <v>14846.7</v>
+      </c>
+      <c r="AX23" s="62">
+        <v>492.1</v>
+      </c>
+      <c r="AY23" s="62">
+        <v>1032.7</v>
+      </c>
+      <c r="AZ23" s="62">
+        <v>1530.1</v>
+      </c>
+      <c r="BA23" s="62">
+        <v>2219.5</v>
+      </c>
+      <c r="BB23" s="62">
+        <v>2789.3</v>
+      </c>
+      <c r="BC23" s="62">
+        <v>4045.3</v>
+      </c>
+      <c r="BD23" s="62">
+        <v>4779.7</v>
+      </c>
+      <c r="BE23" s="62">
+        <v>5080</v>
+      </c>
+      <c r="BF23" s="62">
+        <v>5320.9</v>
+      </c>
+      <c r="BG23" s="62">
+        <v>5530.5</v>
+      </c>
+      <c r="BH23" s="62">
+        <v>5718.2</v>
+      </c>
+      <c r="BI23" s="62">
+        <v>5989</v>
+      </c>
+      <c r="BJ23" s="62">
+        <v>315.10000000000002</v>
+      </c>
+      <c r="BK23" s="62">
+        <v>706.1</v>
+      </c>
+      <c r="BL23" s="62">
+        <v>1093.0999999999999</v>
+      </c>
+      <c r="BM23" s="62">
+        <v>1839.4</v>
+      </c>
+      <c r="BN23" s="62">
+        <v>2543.9</v>
+      </c>
+      <c r="BO23" s="62">
+        <v>4019.8</v>
+      </c>
+      <c r="BP23" s="62">
+        <v>4907.8999999999996</v>
+      </c>
+      <c r="BQ23" s="62">
+        <v>5319.3</v>
+      </c>
+      <c r="BR23" s="62">
+        <v>5692</v>
+      </c>
+      <c r="BS23" s="62">
+        <v>6028.7</v>
+      </c>
+      <c r="BT23" s="62">
+        <v>6302.7</v>
+      </c>
+      <c r="BU23" s="62">
+        <v>6663.5</v>
+      </c>
+      <c r="BV23" s="62">
+        <v>415.6</v>
+      </c>
+      <c r="BW23" s="62">
+        <v>876</v>
+      </c>
+      <c r="BX23" s="62">
+        <v>1335.4</v>
+      </c>
+      <c r="BY23" s="62">
+        <v>2190.6999999999998</v>
+      </c>
+      <c r="BZ23" s="62">
+        <v>2992.4</v>
+      </c>
+      <c r="CA23" s="62">
+        <v>4711.1000000000004</v>
+      </c>
+      <c r="CB23" s="62">
+        <v>5607.9</v>
+      </c>
+      <c r="CC23" s="62">
+        <v>6043.6</v>
+      </c>
+      <c r="CD23" s="62">
+        <v>6408.5</v>
+      </c>
+      <c r="CE23" s="62">
+        <v>6739.8</v>
+      </c>
+      <c r="CF23" s="62">
+        <v>7035.1</v>
+      </c>
+      <c r="CG23" s="62">
+        <v>7400.9</v>
+      </c>
+      <c r="CH23" s="63">
+        <v>419.7</v>
+      </c>
+      <c r="CI23" s="62">
+        <v>915.9</v>
+      </c>
+      <c r="CJ23" s="62">
+        <v>1424.3</v>
+      </c>
+      <c r="CK23" s="62">
+        <v>2327.4</v>
+      </c>
+      <c r="CL23" s="62">
+        <v>3174.8</v>
+      </c>
+      <c r="CM23" s="62">
+        <v>4922.5</v>
+      </c>
+      <c r="CN23" s="62">
+        <v>5897.4</v>
+      </c>
+      <c r="CO23" s="62">
+        <v>6336.4</v>
+      </c>
+      <c r="CP23" s="62"/>
+      <c r="CQ23" s="62"/>
+      <c r="CR23" s="62"/>
+      <c r="CS23" s="62"/>
+    </row>
+    <row r="24" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A24" s="70" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="62">
+        <v>2301.5</v>
+      </c>
+      <c r="C24" s="62">
+        <v>5019.7</v>
+      </c>
+      <c r="D24" s="62">
+        <v>7625</v>
+      </c>
+      <c r="E24" s="62">
+        <v>11397.5</v>
+      </c>
+      <c r="F24" s="62">
+        <v>15204.4</v>
+      </c>
+      <c r="G24" s="63">
+        <v>22216.7</v>
+      </c>
+      <c r="H24" s="64">
+        <v>26290.1</v>
+      </c>
+      <c r="I24" s="61">
+        <v>28909.8</v>
+      </c>
+      <c r="J24" s="64">
+        <v>31748.400000000001</v>
+      </c>
+      <c r="K24" s="64">
+        <v>33954.800000000003</v>
+      </c>
+      <c r="L24" s="64">
+        <v>35669.1</v>
+      </c>
+      <c r="M24" s="64">
+        <v>37957.599999999999</v>
+      </c>
+      <c r="N24" s="62">
+        <v>2213.1</v>
+      </c>
+      <c r="O24" s="62">
+        <v>4898.3999999999996</v>
+      </c>
+      <c r="P24" s="62">
+        <v>7503.9</v>
+      </c>
+      <c r="Q24" s="62">
+        <v>11302</v>
+      </c>
+      <c r="R24" s="62">
+        <v>15221.8</v>
+      </c>
+      <c r="S24" s="63">
+        <v>22348.2</v>
+      </c>
+      <c r="T24" s="64">
+        <v>26415.200000000001</v>
+      </c>
+      <c r="U24" s="64">
+        <v>28900.9</v>
+      </c>
+      <c r="V24" s="64">
+        <v>31642.5</v>
+      </c>
+      <c r="W24" s="64">
+        <v>33858.199999999997</v>
+      </c>
+      <c r="X24" s="64">
+        <v>35625.5</v>
+      </c>
+      <c r="Y24" s="64">
+        <v>38140.199999999997</v>
+      </c>
+      <c r="Z24" s="62">
+        <v>2502.5</v>
+      </c>
+      <c r="AA24" s="62">
+        <v>5350.6</v>
+      </c>
+      <c r="AB24" s="62">
+        <v>8084.3</v>
+      </c>
+      <c r="AC24" s="62">
+        <v>12029.4</v>
+      </c>
+      <c r="AD24" s="62">
+        <v>16033.3</v>
+      </c>
+      <c r="AE24" s="62">
+        <v>23312.2</v>
+      </c>
+      <c r="AF24" s="62">
+        <v>27610.1</v>
+      </c>
+      <c r="AG24" s="64">
+        <v>30269.5</v>
+      </c>
+      <c r="AH24" s="64">
+        <v>33106.300000000003</v>
+      </c>
+      <c r="AI24" s="62">
+        <v>35369.300000000003</v>
+      </c>
+      <c r="AJ24" s="64">
+        <v>36975.9</v>
+      </c>
+      <c r="AK24" s="62">
+        <v>39070.800000000003</v>
+      </c>
+      <c r="AL24" s="62">
+        <v>1776</v>
+      </c>
+      <c r="AM24" s="62">
+        <v>4065.1</v>
+      </c>
+      <c r="AN24" s="62">
+        <v>6270.9</v>
+      </c>
+      <c r="AO24" s="62">
+        <v>9678</v>
+      </c>
+      <c r="AP24" s="62">
+        <v>13159.4</v>
+      </c>
+      <c r="AQ24" s="62">
+        <v>19829.099999999999</v>
+      </c>
+      <c r="AR24" s="62">
+        <v>23830.6</v>
+      </c>
+      <c r="AS24" s="62">
+        <v>26210.9</v>
+      </c>
+      <c r="AT24" s="62">
+        <v>28837.1</v>
+      </c>
+      <c r="AU24" s="62">
+        <v>30989.9</v>
+      </c>
+      <c r="AV24" s="62">
+        <v>32491.599999999999</v>
+      </c>
+      <c r="AW24" s="62">
+        <v>34455.300000000003</v>
+      </c>
+      <c r="AX24" s="62">
+        <v>1640.1</v>
+      </c>
+      <c r="AY24" s="62">
+        <v>3409.4</v>
+      </c>
+      <c r="AZ24" s="62">
+        <v>5252.6</v>
+      </c>
+      <c r="BA24" s="62">
+        <v>7707.4</v>
+      </c>
+      <c r="BB24" s="62">
+        <v>10314.6</v>
+      </c>
+      <c r="BC24" s="62">
+        <v>14393.8</v>
+      </c>
+      <c r="BD24" s="62">
+        <v>17221.900000000001</v>
+      </c>
+      <c r="BE24" s="62">
+        <v>19246.900000000001</v>
+      </c>
+      <c r="BF24" s="62">
+        <v>21305</v>
+      </c>
+      <c r="BG24" s="62">
+        <v>23341.200000000001</v>
+      </c>
+      <c r="BH24" s="62">
+        <v>25097.1</v>
+      </c>
+      <c r="BI24" s="62">
+        <v>27137.3</v>
+      </c>
+      <c r="BJ24" s="62">
+        <v>2199.3000000000002</v>
+      </c>
+      <c r="BK24" s="62">
+        <v>4521.6000000000004</v>
+      </c>
+      <c r="BL24" s="62">
+        <v>6881.6</v>
+      </c>
+      <c r="BM24" s="62">
+        <v>9831.7000000000007</v>
+      </c>
+      <c r="BN24" s="62">
+        <v>12852.8</v>
+      </c>
+      <c r="BO24" s="62">
+        <v>17481.900000000001</v>
+      </c>
+      <c r="BP24" s="62">
+        <v>20700.599999999999</v>
+      </c>
+      <c r="BQ24" s="62">
+        <v>23133.1</v>
+      </c>
+      <c r="BR24" s="62">
+        <v>25536.9</v>
+      </c>
+      <c r="BS24" s="62">
+        <v>27825</v>
+      </c>
+      <c r="BT24" s="62">
+        <v>29775.3</v>
+      </c>
+      <c r="BU24" s="62">
+        <v>32007.4</v>
+      </c>
+      <c r="BV24" s="62">
+        <v>2359.1999999999998</v>
+      </c>
+      <c r="BW24" s="62">
+        <v>4797.5</v>
+      </c>
+      <c r="BX24" s="62">
+        <v>7412.3</v>
+      </c>
+      <c r="BY24" s="62">
+        <v>10651</v>
+      </c>
+      <c r="BZ24" s="62">
+        <v>13883.1</v>
+      </c>
+      <c r="CA24" s="62">
+        <v>18615.5</v>
+      </c>
+      <c r="CB24" s="62">
+        <v>22065.200000000001</v>
+      </c>
+      <c r="CC24" s="62">
+        <v>24748.799999999999</v>
+      </c>
+      <c r="CD24" s="62">
+        <v>27234.7</v>
+      </c>
+      <c r="CE24" s="62">
+        <v>29719.8</v>
+      </c>
+      <c r="CF24" s="62">
+        <v>32079</v>
+      </c>
+      <c r="CG24" s="62">
+        <v>34692.9</v>
+      </c>
+      <c r="CH24" s="62">
+        <v>3085.6</v>
+      </c>
+      <c r="CI24" s="62">
+        <v>6354.1</v>
+      </c>
+      <c r="CJ24" s="62">
+        <v>9915.7000000000007</v>
+      </c>
+      <c r="CK24" s="62">
+        <v>14022.8</v>
+      </c>
+      <c r="CL24" s="62">
+        <v>18175.5</v>
+      </c>
+      <c r="CM24" s="62">
+        <v>23685.8</v>
+      </c>
+      <c r="CN24" s="62">
+        <v>27491.8</v>
+      </c>
+      <c r="CO24" s="62">
+        <v>30504.9</v>
+      </c>
+      <c r="CP24" s="62"/>
+      <c r="CQ24" s="62"/>
+      <c r="CR24" s="62"/>
+      <c r="CS24" s="62"/>
+    </row>
+    <row r="25" spans="1:97">
+      <c r="A25" s="53"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="53"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="53"/>
+      <c r="H25" s="53"/>
+      <c r="I25" s="53"/>
+      <c r="J25" s="53"/>
+      <c r="K25" s="53"/>
+      <c r="L25" s="53"/>
+      <c r="M25" s="53"/>
+      <c r="N25" s="53"/>
+      <c r="O25" s="53"/>
+      <c r="P25" s="53"/>
+      <c r="Q25" s="53"/>
+      <c r="R25" s="53"/>
+      <c r="S25" s="53"/>
+      <c r="T25" s="53"/>
+      <c r="U25" s="53"/>
+      <c r="V25" s="53"/>
+      <c r="W25" s="53"/>
+      <c r="X25" s="53"/>
+      <c r="Y25" s="53"/>
+      <c r="Z25" s="53"/>
+      <c r="AA25" s="53"/>
+      <c r="AB25" s="53"/>
+      <c r="AC25" s="53"/>
+      <c r="AD25" s="53"/>
+      <c r="AE25" s="53"/>
+      <c r="AF25" s="53"/>
+      <c r="AG25" s="53"/>
+      <c r="AH25" s="53"/>
+      <c r="AI25" s="53"/>
+      <c r="AJ25" s="53"/>
+      <c r="AK25" s="53"/>
+      <c r="AL25" s="53"/>
+      <c r="AM25" s="53"/>
+      <c r="AN25" s="53"/>
+      <c r="AO25" s="53"/>
+      <c r="AP25" s="53"/>
+      <c r="AQ25" s="53"/>
+      <c r="AR25" s="53"/>
+      <c r="AS25" s="53"/>
+      <c r="AT25" s="53"/>
+      <c r="AU25" s="53"/>
+      <c r="AV25" s="53"/>
+      <c r="AW25" s="53"/>
+      <c r="AX25" s="53"/>
+      <c r="AY25" s="53"/>
+      <c r="AZ25" s="53"/>
+      <c r="BA25" s="53"/>
+      <c r="BB25" s="53"/>
+      <c r="BC25" s="53"/>
+      <c r="BD25" s="53"/>
+      <c r="BE25" s="53"/>
+      <c r="BF25" s="53"/>
+      <c r="BG25" s="53"/>
+      <c r="BH25" s="53"/>
+      <c r="BI25" s="53"/>
+      <c r="BJ25" s="53"/>
+      <c r="BK25" s="53"/>
+      <c r="BL25" s="53"/>
+      <c r="BM25" s="53"/>
+      <c r="BN25" s="53"/>
+      <c r="BO25" s="53"/>
+      <c r="BP25" s="53"/>
+      <c r="BQ25" s="53"/>
+      <c r="BR25" s="53"/>
+      <c r="BS25" s="53"/>
+      <c r="BT25" s="53"/>
+      <c r="BU25" s="53"/>
+      <c r="BV25" s="53"/>
+      <c r="BW25" s="53"/>
+      <c r="BX25" s="53"/>
+      <c r="BY25" s="53"/>
+      <c r="BZ25" s="53"/>
+      <c r="CA25" s="53"/>
+      <c r="CB25" s="53"/>
+      <c r="CC25" s="53"/>
+      <c r="CD25" s="53"/>
+      <c r="CE25" s="53"/>
+      <c r="CF25" s="53"/>
+      <c r="CG25" s="53"/>
+      <c r="CH25" s="53"/>
+      <c r="CI25" s="53"/>
+      <c r="CJ25" s="53"/>
+      <c r="CK25" s="53"/>
+      <c r="CL25" s="53"/>
+      <c r="CM25" s="53"/>
+      <c r="CN25" s="53"/>
+      <c r="CO25" s="53"/>
+      <c r="CP25" s="53"/>
+      <c r="CQ25" s="53"/>
+      <c r="CR25" s="53"/>
+      <c r="CS25" s="53"/>
+    </row>
+    <row r="26" spans="1:97" ht="12.75" customHeight="1">
+      <c r="A26" s="53"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="53"/>
+      <c r="F26" s="53"/>
+      <c r="G26" s="53"/>
+      <c r="H26" s="53"/>
+      <c r="I26" s="53"/>
+      <c r="J26" s="53"/>
+      <c r="K26" s="53"/>
+      <c r="L26" s="53"/>
+      <c r="M26" s="53"/>
+      <c r="N26" s="53"/>
+      <c r="O26" s="53"/>
+      <c r="P26" s="53"/>
+      <c r="Q26" s="53"/>
+      <c r="R26" s="53"/>
+      <c r="S26" s="53"/>
+      <c r="T26" s="53"/>
+      <c r="U26" s="53"/>
+      <c r="V26" s="53"/>
+      <c r="W26" s="53"/>
+      <c r="X26" s="53"/>
+      <c r="Y26" s="53"/>
+      <c r="Z26" s="53"/>
+      <c r="AA26" s="53"/>
+      <c r="AB26" s="53"/>
+      <c r="AC26" s="53"/>
+      <c r="AD26" s="53"/>
+      <c r="AE26" s="53"/>
+      <c r="AF26" s="53"/>
+      <c r="AG26" s="53"/>
+      <c r="AH26" s="53"/>
+      <c r="AI26" s="53"/>
+      <c r="AJ26" s="53"/>
+      <c r="AK26" s="53"/>
+      <c r="AL26" s="53"/>
+      <c r="AM26" s="53"/>
+      <c r="AN26" s="53"/>
+      <c r="AO26" s="53"/>
+      <c r="AP26" s="53"/>
+      <c r="AQ26" s="53"/>
+      <c r="AR26" s="53"/>
+      <c r="AS26" s="53"/>
+      <c r="AT26" s="53"/>
+      <c r="AU26" s="53"/>
+      <c r="AV26" s="53"/>
+      <c r="AW26" s="53"/>
+      <c r="AX26" s="109" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY26" s="109"/>
+      <c r="AZ26" s="109"/>
+      <c r="BA26" s="109"/>
+      <c r="BB26" s="109"/>
+      <c r="BC26" s="109"/>
+      <c r="BD26" s="109"/>
+      <c r="BE26" s="109"/>
+      <c r="BF26" s="109"/>
+      <c r="BG26" s="109"/>
+      <c r="BH26" s="109"/>
+      <c r="BI26" s="109"/>
+      <c r="BJ26" s="109"/>
+      <c r="BK26" s="109"/>
+      <c r="BL26" s="109"/>
+      <c r="BM26" s="109"/>
+      <c r="BN26" s="109"/>
+      <c r="BO26" s="109"/>
+      <c r="BP26" s="109"/>
+      <c r="BQ26" s="109"/>
+      <c r="BR26" s="109"/>
+      <c r="BS26" s="109"/>
+      <c r="BT26" s="109"/>
+      <c r="BU26" s="109"/>
+      <c r="BV26" s="53"/>
+      <c r="BW26" s="53"/>
+      <c r="BX26" s="53"/>
+      <c r="BY26" s="53"/>
+      <c r="BZ26" s="53"/>
+      <c r="CA26" s="53"/>
+      <c r="CB26" s="53"/>
+      <c r="CC26" s="53"/>
+      <c r="CD26" s="53"/>
+      <c r="CE26" s="53"/>
+      <c r="CF26" s="53"/>
+      <c r="CG26" s="53"/>
+      <c r="CH26" s="53"/>
+      <c r="CI26" s="53"/>
+      <c r="CJ26" s="53"/>
+      <c r="CK26" s="53"/>
+      <c r="CL26" s="53"/>
+      <c r="CM26" s="53"/>
+      <c r="CN26" s="53"/>
+      <c r="CO26" s="53"/>
+      <c r="CP26" s="53"/>
+      <c r="CQ26" s="53"/>
+      <c r="CR26" s="53"/>
+      <c r="CS26" s="53"/>
+    </row>
+    <row r="27" spans="1:97">
+      <c r="A27" s="53"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="53"/>
+      <c r="G27" s="53"/>
+      <c r="H27" s="53"/>
+      <c r="I27" s="53"/>
+      <c r="J27" s="53"/>
+      <c r="K27" s="53"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="53"/>
+      <c r="N27" s="53"/>
+      <c r="O27" s="53"/>
+      <c r="P27" s="53"/>
+      <c r="Q27" s="53"/>
+      <c r="R27" s="53"/>
+      <c r="S27" s="53"/>
+      <c r="T27" s="53"/>
+      <c r="U27" s="53"/>
+      <c r="V27" s="53"/>
+      <c r="W27" s="53"/>
+      <c r="X27" s="53"/>
+      <c r="Y27" s="53"/>
+      <c r="Z27" s="53"/>
+      <c r="AA27" s="53"/>
+      <c r="AB27" s="53"/>
+      <c r="AC27" s="53"/>
+      <c r="AD27" s="53"/>
+      <c r="AE27" s="53"/>
+      <c r="AF27" s="53"/>
+      <c r="AG27" s="53"/>
+      <c r="AH27" s="53"/>
+      <c r="AI27" s="53"/>
+      <c r="AJ27" s="53"/>
+      <c r="AK27" s="53"/>
+      <c r="AL27" s="53"/>
+      <c r="AM27" s="53"/>
+      <c r="AN27" s="53"/>
+      <c r="AO27" s="53"/>
+      <c r="AP27" s="53"/>
+      <c r="AQ27" s="53"/>
+      <c r="AR27" s="53"/>
+      <c r="AS27" s="53"/>
+      <c r="AT27" s="53"/>
+      <c r="AU27" s="53"/>
+      <c r="AV27" s="53"/>
+      <c r="AW27" s="53"/>
+      <c r="AX27" s="109"/>
+      <c r="AY27" s="109"/>
+      <c r="AZ27" s="109"/>
+      <c r="BA27" s="109"/>
+      <c r="BB27" s="109"/>
+      <c r="BC27" s="109"/>
+      <c r="BD27" s="109"/>
+      <c r="BE27" s="109"/>
+      <c r="BF27" s="109"/>
+      <c r="BG27" s="109"/>
+      <c r="BH27" s="109"/>
+      <c r="BI27" s="109"/>
+      <c r="BJ27" s="109"/>
+      <c r="BK27" s="109"/>
+      <c r="BL27" s="109"/>
+      <c r="BM27" s="109"/>
+      <c r="BN27" s="109"/>
+      <c r="BO27" s="109"/>
+      <c r="BP27" s="109"/>
+      <c r="BQ27" s="109"/>
+      <c r="BR27" s="109"/>
+      <c r="BS27" s="109"/>
+      <c r="BT27" s="109"/>
+      <c r="BU27" s="109"/>
+      <c r="BV27" s="53"/>
+      <c r="BW27" s="53"/>
+      <c r="BX27" s="53"/>
+      <c r="BY27" s="53"/>
+      <c r="BZ27" s="53"/>
+      <c r="CA27" s="53"/>
+      <c r="CB27" s="53"/>
+      <c r="CC27" s="53"/>
+      <c r="CD27" s="53"/>
+      <c r="CE27" s="53"/>
+      <c r="CF27" s="53"/>
+      <c r="CG27" s="53"/>
+      <c r="CH27" s="53"/>
+      <c r="CI27" s="53"/>
+      <c r="CJ27" s="53"/>
+      <c r="CK27" s="53"/>
+      <c r="CL27" s="53"/>
+      <c r="CM27" s="53"/>
+      <c r="CN27" s="53"/>
+      <c r="CO27" s="53"/>
+      <c r="CP27" s="53"/>
+      <c r="CQ27" s="53"/>
+      <c r="CR27" s="53"/>
+      <c r="CS27" s="53"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="A1:CF1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="AX26:BU27"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
+  </mergeCells>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS28"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:CS28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="18.5703125" style="28" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="28" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" style="28" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="28" customWidth="1"/>
+    <col min="5" max="6" width="8.42578125" style="28" customWidth="1"/>
+    <col min="7" max="7" width="8.7109375" style="28" customWidth="1"/>
+    <col min="8" max="21" width="9.140625" style="28"/>
+    <col min="22" max="22" width="9.7109375" style="28" customWidth="1"/>
+    <col min="23" max="25" width="9.140625" style="28"/>
+    <col min="26" max="33" width="9.140625" style="25"/>
+    <col min="34" max="34" width="9.85546875" style="25" customWidth="1"/>
+    <col min="35" max="45" width="9.140625" style="25"/>
+    <col min="46" max="46" width="9.85546875" style="25" customWidth="1"/>
+    <col min="47" max="16384" width="9.140625" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" s="29" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="117" t="s">
+        <v>77</v>
+      </c>
+      <c r="B1" s="117"/>
+      <c r="C1" s="117"/>
+      <c r="D1" s="117"/>
+      <c r="E1" s="117"/>
+      <c r="F1" s="117"/>
+      <c r="G1" s="117"/>
+      <c r="H1" s="117"/>
+      <c r="I1" s="117"/>
+      <c r="J1" s="117"/>
+      <c r="K1" s="117"/>
+      <c r="L1" s="117"/>
+      <c r="M1" s="117"/>
+      <c r="N1" s="117"/>
+      <c r="O1" s="117"/>
+      <c r="P1" s="117"/>
+      <c r="Q1" s="117"/>
+      <c r="R1" s="117"/>
+      <c r="S1" s="117"/>
+      <c r="T1" s="117"/>
+      <c r="U1" s="117"/>
+      <c r="V1" s="117"/>
+      <c r="W1" s="117"/>
+      <c r="X1" s="117"/>
+      <c r="Y1" s="117"/>
+      <c r="Z1" s="117"/>
+      <c r="AA1" s="117"/>
+      <c r="AB1" s="117"/>
+      <c r="AC1" s="117"/>
+      <c r="AD1" s="117"/>
+      <c r="AE1" s="117"/>
+      <c r="AF1" s="117"/>
+      <c r="AG1" s="117"/>
+      <c r="AH1" s="117"/>
+      <c r="AI1" s="117"/>
+      <c r="AJ1" s="117"/>
+      <c r="AK1" s="117"/>
+      <c r="AL1" s="117"/>
+      <c r="AM1" s="117"/>
+      <c r="AN1" s="117"/>
+      <c r="AO1" s="117"/>
+      <c r="AP1" s="117"/>
+      <c r="AQ1" s="117"/>
+      <c r="AR1" s="117"/>
+      <c r="AS1" s="117"/>
+      <c r="AT1" s="117"/>
+      <c r="AU1" s="117"/>
+      <c r="AV1" s="117"/>
+      <c r="AW1" s="117"/>
+      <c r="AX1" s="117"/>
+      <c r="AY1" s="117"/>
+      <c r="AZ1" s="117"/>
+      <c r="BA1" s="117"/>
+      <c r="BB1" s="117"/>
+      <c r="BC1" s="117"/>
+      <c r="BD1" s="117"/>
+      <c r="BE1" s="117"/>
+      <c r="BF1" s="117"/>
+      <c r="BG1" s="117"/>
+      <c r="BH1" s="117"/>
+      <c r="BI1" s="117"/>
+      <c r="BJ1" s="117"/>
+      <c r="BK1" s="117"/>
+      <c r="BL1" s="117"/>
+      <c r="BM1" s="117"/>
+      <c r="BN1" s="117"/>
+      <c r="BO1" s="117"/>
+      <c r="BP1" s="117"/>
+      <c r="BQ1" s="117"/>
+      <c r="BR1" s="117"/>
+      <c r="BS1" s="117"/>
+      <c r="BT1" s="117"/>
+      <c r="BU1" s="117"/>
+      <c r="BV1" s="117"/>
+      <c r="BW1" s="117"/>
+      <c r="BX1" s="117"/>
+      <c r="BY1" s="117"/>
+      <c r="BZ1" s="117"/>
+      <c r="CA1" s="117"/>
+      <c r="CB1" s="117"/>
+      <c r="CC1" s="117"/>
+      <c r="CD1" s="117"/>
+      <c r="CE1" s="117"/>
+      <c r="CF1" s="117"/>
+      <c r="CG1" s="117"/>
+      <c r="CH1" s="34"/>
+      <c r="CI1" s="34"/>
+      <c r="CJ1" s="34"/>
+      <c r="CK1" s="34"/>
+      <c r="CL1" s="34"/>
+      <c r="CM1" s="34"/>
+      <c r="CN1" s="34"/>
+      <c r="CO1" s="34"/>
+      <c r="CP1" s="34"/>
+      <c r="CQ1" s="34"/>
+      <c r="CR1" s="34"/>
+      <c r="CS1" s="34"/>
+    </row>
+    <row r="2" spans="1:97" s="29" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A2" s="51"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="52"/>
+      <c r="AA2" s="52"/>
+      <c r="AB2" s="52"/>
+      <c r="AC2" s="52"/>
+      <c r="AD2" s="52"/>
+      <c r="AE2" s="52"/>
+      <c r="AF2" s="52"/>
+      <c r="AG2" s="52"/>
+      <c r="AH2" s="52"/>
+      <c r="AI2" s="52"/>
+      <c r="AJ2" s="52"/>
+      <c r="AK2" s="52"/>
+      <c r="AL2" s="52"/>
+      <c r="AM2" s="52"/>
+      <c r="AN2" s="52"/>
+      <c r="AO2" s="52"/>
+      <c r="AP2" s="52"/>
+      <c r="AQ2" s="52"/>
+      <c r="AR2" s="52"/>
+      <c r="AS2" s="52"/>
+      <c r="AT2" s="52"/>
+      <c r="AU2" s="52"/>
+      <c r="AV2" s="52"/>
+      <c r="AW2" s="52"/>
+      <c r="AX2" s="34"/>
+      <c r="AY2" s="34"/>
+      <c r="AZ2" s="34"/>
+      <c r="BA2" s="34"/>
+      <c r="BB2" s="34"/>
+      <c r="BC2" s="34"/>
+      <c r="BD2" s="34"/>
+      <c r="BE2" s="34"/>
+      <c r="BF2" s="34"/>
+      <c r="BG2" s="34"/>
+      <c r="BH2" s="34"/>
+      <c r="BI2" s="34"/>
+      <c r="BJ2" s="34"/>
+      <c r="BK2" s="34"/>
+      <c r="BL2" s="34"/>
+      <c r="BM2" s="34"/>
+      <c r="BN2" s="34"/>
+      <c r="BO2" s="34"/>
+      <c r="BP2" s="34"/>
+      <c r="BQ2" s="34"/>
+      <c r="BR2" s="34"/>
+      <c r="BS2" s="34"/>
+      <c r="BT2" s="34"/>
+      <c r="BU2" s="34"/>
+      <c r="BV2" s="34"/>
+      <c r="BW2" s="34"/>
+      <c r="BX2" s="34"/>
+      <c r="BY2" s="34"/>
+      <c r="BZ2" s="34"/>
+      <c r="CA2" s="34"/>
+      <c r="CB2" s="34"/>
+      <c r="CC2" s="34"/>
+      <c r="CD2" s="34"/>
+      <c r="CE2" s="34"/>
+      <c r="CF2" s="34"/>
+      <c r="CG2" s="34"/>
+      <c r="CH2" s="34"/>
+      <c r="CI2" s="34"/>
+      <c r="CJ2" s="34"/>
+      <c r="CK2" s="34"/>
+      <c r="CL2" s="34"/>
+      <c r="CM2" s="34"/>
+      <c r="CN2" s="34"/>
+      <c r="CO2" s="34"/>
+      <c r="CP2" s="34"/>
+      <c r="CQ2" s="34"/>
+      <c r="CR2" s="118" t="s">
+        <v>82</v>
+      </c>
+      <c r="CS2" s="118"/>
+    </row>
+    <row r="3" spans="1:97" s="26" customFormat="1" ht="12" thickBot="1">
+      <c r="A3" s="110" t="s">
+        <v>83</v>
+      </c>
+      <c r="B3" s="112" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="113"/>
+      <c r="M3" s="114"/>
+      <c r="N3" s="112" t="s">
+        <v>69</v>
+      </c>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="114"/>
+      <c r="Z3" s="112" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="113"/>
+      <c r="AC3" s="113"/>
+      <c r="AD3" s="113"/>
+      <c r="AE3" s="113"/>
+      <c r="AF3" s="113"/>
+      <c r="AG3" s="113"/>
+      <c r="AH3" s="113"/>
+      <c r="AI3" s="113"/>
+      <c r="AJ3" s="113"/>
+      <c r="AK3" s="114"/>
+      <c r="AL3" s="112" t="s">
+        <v>71</v>
+      </c>
+      <c r="AM3" s="113"/>
+      <c r="AN3" s="113"/>
+      <c r="AO3" s="113"/>
+      <c r="AP3" s="113"/>
+      <c r="AQ3" s="113"/>
+      <c r="AR3" s="113"/>
+      <c r="AS3" s="113"/>
+      <c r="AT3" s="113"/>
+      <c r="AU3" s="113"/>
+      <c r="AV3" s="113"/>
+      <c r="AW3" s="114"/>
+      <c r="AX3" s="112" t="s">
+        <v>72</v>
+      </c>
+      <c r="AY3" s="113"/>
+      <c r="AZ3" s="113"/>
+      <c r="BA3" s="113"/>
+      <c r="BB3" s="113"/>
+      <c r="BC3" s="113"/>
+      <c r="BD3" s="113"/>
+      <c r="BE3" s="113"/>
+      <c r="BF3" s="113"/>
+      <c r="BG3" s="113"/>
+      <c r="BH3" s="113"/>
+      <c r="BI3" s="114"/>
+      <c r="BJ3" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="BK3" s="113"/>
+      <c r="BL3" s="113"/>
+      <c r="BM3" s="113"/>
+      <c r="BN3" s="113"/>
+      <c r="BO3" s="113"/>
+      <c r="BP3" s="113"/>
+      <c r="BQ3" s="113"/>
+      <c r="BR3" s="113"/>
+      <c r="BS3" s="113"/>
+      <c r="BT3" s="113"/>
+      <c r="BU3" s="114"/>
+      <c r="BV3" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="BW3" s="113"/>
+      <c r="BX3" s="113"/>
+      <c r="BY3" s="113"/>
+      <c r="BZ3" s="113"/>
+      <c r="CA3" s="113"/>
+      <c r="CB3" s="113"/>
+      <c r="CC3" s="113"/>
+      <c r="CD3" s="113"/>
+      <c r="CE3" s="113"/>
+      <c r="CF3" s="113"/>
+      <c r="CG3" s="114"/>
+      <c r="CH3" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI3" s="113"/>
+      <c r="CJ3" s="113"/>
+      <c r="CK3" s="113"/>
+      <c r="CL3" s="113"/>
+      <c r="CM3" s="113"/>
+      <c r="CN3" s="113"/>
+      <c r="CO3" s="113"/>
+      <c r="CP3" s="113"/>
+      <c r="CQ3" s="113"/>
+      <c r="CR3" s="113"/>
+      <c r="CS3" s="114"/>
+    </row>
+    <row r="4" spans="1:97" s="26" customFormat="1" ht="34.5" thickBot="1">
+      <c r="A4" s="111"/>
+      <c r="B4" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="D4" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="E4" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="F4" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="G4" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="H4" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="I4" s="50" t="s">
+        <v>90</v>
+      </c>
+      <c r="J4" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="K4" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="L4" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="M4" s="50" t="s">
+        <v>94</v>
+      </c>
+      <c r="N4" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="P4" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q4" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="R4" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="S4" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="T4" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="U4" s="50" t="s">
+        <v>90</v>
+      </c>
+      <c r="V4" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="W4" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="X4" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y4" s="50" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z4" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB4" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC4" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD4" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="AE4" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="AF4" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="AG4" s="50" t="s">
+        <v>90</v>
+      </c>
+      <c r="AH4" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI4" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="AJ4" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="AK4" s="50" t="s">
+        <v>94</v>
+      </c>
+      <c r="AL4" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="AN4" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="AO4" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="AP4" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="AQ4" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="AR4" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS4" s="50" t="s">
+        <v>90</v>
+      </c>
+      <c r="AT4" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="AU4" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="AV4" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="AW4" s="50" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX4" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="AZ4" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="BA4" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="BB4" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC4" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="BD4" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="BE4" s="50" t="s">
+        <v>90</v>
+      </c>
+      <c r="BF4" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="BG4" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="BH4" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="BI4" s="50" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ4" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK4" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="BL4" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="BM4" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="BN4" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="BO4" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="BP4" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="BQ4" s="50" t="s">
+        <v>90</v>
+      </c>
+      <c r="BR4" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="BS4" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="BT4" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU4" s="50" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV4" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="BX4" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="BY4" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="BZ4" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="CA4" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="CB4" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="CC4" s="50" t="s">
+        <v>90</v>
+      </c>
+      <c r="CD4" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="CE4" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="CF4" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="CG4" s="50" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH4" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI4" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="CJ4" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="CK4" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="CL4" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="CM4" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="CN4" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="CO4" s="50" t="s">
+        <v>90</v>
+      </c>
+      <c r="CP4" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="CQ4" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="CR4" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="CS4" s="50" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:97" s="27" customFormat="1" ht="11.25">
+      <c r="A5" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="36">
+        <v>44406.9</v>
+      </c>
+      <c r="C5" s="36">
+        <v>86401.1</v>
+      </c>
+      <c r="D5" s="36">
+        <v>156702.39999999999</v>
+      </c>
+      <c r="E5" s="36">
+        <v>218623.4</v>
+      </c>
+      <c r="F5" s="36">
+        <v>272870.40000000002</v>
+      </c>
+      <c r="G5" s="36">
+        <v>330100.7</v>
+      </c>
+      <c r="H5" s="36">
+        <v>387777.1</v>
+      </c>
+      <c r="I5" s="36">
+        <v>449758.6</v>
+      </c>
+      <c r="J5" s="36">
+        <v>501762.1</v>
+      </c>
+      <c r="K5" s="36">
+        <v>539613.19999999995</v>
+      </c>
+      <c r="L5" s="36">
+        <v>589504.9</v>
+      </c>
+      <c r="M5" s="36">
+        <v>643838.6</v>
+      </c>
+      <c r="N5" s="36">
+        <v>41586.699999999997</v>
+      </c>
+      <c r="O5" s="36">
+        <v>81306.399999999994</v>
+      </c>
+      <c r="P5" s="36">
+        <v>149195.4</v>
+      </c>
+      <c r="Q5" s="36">
+        <v>210042.2</v>
+      </c>
+      <c r="R5" s="36">
+        <v>263422.8</v>
+      </c>
+      <c r="S5" s="36">
+        <v>322531.90000000002</v>
+      </c>
+      <c r="T5" s="36">
+        <v>382992.9</v>
+      </c>
+      <c r="U5" s="36">
+        <v>446910.8</v>
+      </c>
+      <c r="V5" s="36">
+        <v>499246.2</v>
+      </c>
+      <c r="W5" s="36">
+        <v>529653.19999999995</v>
+      </c>
+      <c r="X5" s="36">
+        <v>572206.6</v>
+      </c>
+      <c r="Y5" s="36">
+        <v>616336.4</v>
+      </c>
+      <c r="Z5" s="36">
+        <v>32616.9</v>
+      </c>
+      <c r="AA5" s="36">
+        <v>64194.2</v>
+      </c>
+      <c r="AB5" s="40">
+        <v>125037.9</v>
+      </c>
+      <c r="AC5" s="36">
+        <v>179717.5</v>
+      </c>
+      <c r="AD5" s="36">
+        <v>228837.9</v>
+      </c>
+      <c r="AE5" s="36">
+        <v>285212.90000000002</v>
+      </c>
+      <c r="AF5" s="36">
+        <v>344509.7</v>
+      </c>
+      <c r="AG5" s="36">
+        <v>402960.4</v>
+      </c>
+      <c r="AH5" s="36">
+        <v>450682.2</v>
+      </c>
+      <c r="AI5" s="36">
+        <v>490703.5</v>
+      </c>
+      <c r="AJ5" s="36">
+        <v>543288.30000000005</v>
+      </c>
+      <c r="AK5" s="36">
+        <v>599257.80000000005</v>
+      </c>
+      <c r="AL5" s="36">
+        <v>40599.9</v>
+      </c>
+      <c r="AM5" s="36">
+        <v>74021.3</v>
+      </c>
+      <c r="AN5" s="40">
+        <v>134255.4</v>
+      </c>
+      <c r="AO5" s="36">
+        <v>187130</v>
+      </c>
+      <c r="AP5" s="36">
+        <v>239018.8</v>
+      </c>
+      <c r="AQ5" s="36">
+        <v>294626.2</v>
+      </c>
+      <c r="AR5" s="36">
+        <v>350283.3</v>
+      </c>
+      <c r="AS5" s="36">
+        <v>404877.3</v>
+      </c>
+      <c r="AT5" s="36">
+        <v>450097.6</v>
+      </c>
+      <c r="AU5" s="36">
+        <v>483164.4</v>
+      </c>
+      <c r="AV5" s="36">
+        <v>529578.19999999995</v>
+      </c>
+      <c r="AW5" s="36">
+        <v>573564.69999999995</v>
+      </c>
+      <c r="AX5" s="36">
+        <v>28208.9</v>
+      </c>
+      <c r="AY5" s="36">
+        <v>60842.2</v>
+      </c>
+      <c r="AZ5" s="40">
+        <v>90184</v>
+      </c>
+      <c r="BA5" s="40">
+        <v>115956.2</v>
+      </c>
+      <c r="BB5" s="36">
+        <v>144958.6</v>
+      </c>
+      <c r="BC5" s="36">
+        <v>172517.4</v>
+      </c>
+      <c r="BD5" s="36">
+        <v>200481.5</v>
+      </c>
+      <c r="BE5" s="36">
+        <v>229349.4</v>
+      </c>
+      <c r="BF5" s="36">
+        <v>258040.6</v>
+      </c>
+      <c r="BG5" s="36">
+        <v>288820.2</v>
+      </c>
+      <c r="BH5" s="36">
+        <v>322936.59999999998</v>
+      </c>
+      <c r="BI5" s="36">
+        <v>359477.5</v>
+      </c>
+      <c r="BJ5" s="36">
+        <v>35614.199999999997</v>
+      </c>
+      <c r="BK5" s="36">
+        <v>66593.2</v>
+      </c>
+      <c r="BL5" s="40">
+        <v>104582.39999999999</v>
+      </c>
+      <c r="BM5" s="40">
+        <v>137827.79999999999</v>
+      </c>
+      <c r="BN5" s="36">
+        <v>163254.79999999999</v>
+      </c>
+      <c r="BO5" s="36">
+        <v>191993.8</v>
+      </c>
+      <c r="BP5" s="36">
+        <v>225182.7</v>
+      </c>
+      <c r="BQ5" s="36">
+        <v>259657.5</v>
+      </c>
+      <c r="BR5" s="36">
+        <v>293573.40000000002</v>
+      </c>
+      <c r="BS5" s="36">
+        <v>326891.90000000002</v>
+      </c>
+      <c r="BT5" s="36">
+        <v>360745.8</v>
+      </c>
+      <c r="BU5" s="36">
+        <v>392158.7</v>
+      </c>
+      <c r="BV5" s="36">
+        <v>33270.699999999997</v>
+      </c>
+      <c r="BW5" s="36">
+        <v>58468.7</v>
+      </c>
+      <c r="BX5" s="40">
+        <v>86812</v>
+      </c>
+      <c r="BY5" s="40">
+        <v>121690.5</v>
+      </c>
+      <c r="BZ5" s="36">
+        <v>157135.79999999999</v>
+      </c>
+      <c r="CA5" s="36">
+        <v>190489.3</v>
+      </c>
+      <c r="CB5" s="36">
+        <v>222686.6</v>
+      </c>
+      <c r="CC5" s="36">
+        <v>255381</v>
+      </c>
+      <c r="CD5" s="36">
+        <v>288055.2</v>
+      </c>
+      <c r="CE5" s="36">
+        <v>319213.7</v>
+      </c>
+      <c r="CF5" s="36">
+        <v>353423.1</v>
+      </c>
+      <c r="CG5" s="36">
+        <v>393388.5</v>
+      </c>
+      <c r="CH5" s="36">
+        <v>31465.8</v>
+      </c>
+      <c r="CI5" s="36">
+        <v>60791.9</v>
+      </c>
+      <c r="CJ5" s="40">
+        <v>95477.3</v>
+      </c>
+      <c r="CK5" s="40">
+        <v>131198.29999999999</v>
+      </c>
+      <c r="CL5" s="36">
+        <v>160628.79999999999</v>
+      </c>
+      <c r="CM5" s="36">
+        <v>198238.4</v>
+      </c>
+      <c r="CN5" s="36">
+        <v>227292.5</v>
+      </c>
+      <c r="CO5" s="36">
+        <v>254338.5</v>
+      </c>
+      <c r="CP5" s="36"/>
+      <c r="CQ5" s="36"/>
+      <c r="CR5" s="36"/>
+      <c r="CS5" s="36"/>
+    </row>
+    <row r="6" spans="1:97" s="27" customFormat="1" ht="11.25">
+      <c r="A6" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="41">
+        <v>276</v>
+      </c>
+      <c r="C6" s="41">
+        <v>478.5</v>
+      </c>
+      <c r="D6" s="41">
+        <v>1031</v>
+      </c>
+      <c r="E6" s="41">
+        <v>2670.9</v>
+      </c>
+      <c r="F6" s="41">
+        <v>2910.5</v>
+      </c>
+      <c r="G6" s="41">
+        <v>3234.4</v>
+      </c>
+      <c r="H6" s="41">
+        <v>3563</v>
+      </c>
+      <c r="I6" s="41">
+        <v>3986.7</v>
+      </c>
+      <c r="J6" s="41">
+        <v>4272.8</v>
+      </c>
+      <c r="K6" s="41">
+        <v>4436.3999999999996</v>
+      </c>
+      <c r="L6" s="41">
+        <v>4828.5</v>
+      </c>
+      <c r="M6" s="41">
+        <v>6719.5</v>
+      </c>
+      <c r="N6" s="41">
+        <v>278.8</v>
+      </c>
+      <c r="O6" s="41">
+        <v>483.3</v>
+      </c>
+      <c r="P6" s="41">
+        <v>1041.3</v>
+      </c>
+      <c r="Q6" s="41">
+        <v>2697.6</v>
+      </c>
+      <c r="R6" s="41">
+        <v>2939.6</v>
+      </c>
+      <c r="S6" s="41">
+        <v>3266.7</v>
+      </c>
+      <c r="T6" s="41">
+        <v>3600.2</v>
+      </c>
+      <c r="U6" s="41">
+        <v>4030.2</v>
+      </c>
+      <c r="V6" s="41">
+        <v>4321.2</v>
+      </c>
+      <c r="W6" s="41">
+        <v>4487.2</v>
+      </c>
+      <c r="X6" s="41">
+        <v>4884.8999999999996</v>
+      </c>
+      <c r="Y6" s="41">
+        <v>6797.9</v>
+      </c>
+      <c r="Z6" s="41">
+        <v>279</v>
+      </c>
+      <c r="AA6" s="41">
+        <v>483.7</v>
+      </c>
+      <c r="AB6" s="41">
+        <v>1042</v>
+      </c>
+      <c r="AC6" s="41">
+        <v>2700.5</v>
+      </c>
+      <c r="AD6" s="41">
+        <v>2942.8</v>
+      </c>
+      <c r="AE6" s="41">
+        <v>3270.1</v>
+      </c>
+      <c r="AF6" s="41">
+        <v>3603.8</v>
+      </c>
+      <c r="AG6" s="41">
+        <v>4034</v>
+      </c>
+      <c r="AH6" s="41">
+        <v>4325.2</v>
+      </c>
+      <c r="AI6" s="41">
+        <v>4491.3</v>
+      </c>
+      <c r="AJ6" s="41">
+        <v>4889.2</v>
+      </c>
+      <c r="AK6" s="41">
+        <v>6803.2</v>
+      </c>
+      <c r="AL6" s="41">
+        <v>282</v>
+      </c>
+      <c r="AM6" s="41">
+        <v>488.9</v>
+      </c>
+      <c r="AN6" s="41">
+        <v>1053.2</v>
+      </c>
+      <c r="AO6" s="41">
+        <v>2729.5</v>
+      </c>
+      <c r="AP6" s="41">
+        <v>2974.4</v>
+      </c>
+      <c r="AQ6" s="41">
+        <v>3306.5</v>
+      </c>
+      <c r="AR6" s="41">
+        <v>3624.8</v>
+      </c>
+      <c r="AS6" s="41">
+        <v>4026.2</v>
+      </c>
+      <c r="AT6" s="41">
+        <v>4299.2</v>
+      </c>
+      <c r="AU6" s="41">
+        <v>4452.6000000000004</v>
+      </c>
+      <c r="AV6" s="41">
+        <v>4820.2</v>
+      </c>
+      <c r="AW6" s="41">
+        <v>5657.9</v>
+      </c>
+      <c r="AX6" s="41">
+        <v>10.1</v>
+      </c>
+      <c r="AY6" s="41">
+        <v>17.5</v>
+      </c>
+      <c r="AZ6" s="41">
+        <v>37.6</v>
+      </c>
+      <c r="BA6" s="41">
+        <v>97.8</v>
+      </c>
+      <c r="BB6" s="41">
+        <v>106.5</v>
+      </c>
+      <c r="BC6" s="41">
+        <v>118.3</v>
+      </c>
+      <c r="BD6" s="41">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="BE6" s="41">
+        <v>144</v>
+      </c>
+      <c r="BF6" s="41">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="BG6" s="41">
+        <v>159.1</v>
+      </c>
+      <c r="BH6" s="41">
+        <v>172.2</v>
+      </c>
+      <c r="BI6" s="41">
+        <v>202.1</v>
+      </c>
+      <c r="BJ6" s="41">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="BK6" s="41">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="BL6" s="41">
+        <v>37.9</v>
+      </c>
+      <c r="BM6" s="41">
+        <v>98.6</v>
+      </c>
+      <c r="BN6" s="41">
+        <v>107.4</v>
+      </c>
+      <c r="BO6" s="41">
+        <v>119.3</v>
+      </c>
+      <c r="BP6" s="41">
+        <v>131.6</v>
+      </c>
+      <c r="BQ6" s="41">
+        <v>147.1</v>
+      </c>
+      <c r="BR6" s="41">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="BS6" s="41">
+        <v>163.69999999999999</v>
+      </c>
+      <c r="BT6" s="41">
+        <v>177.4</v>
+      </c>
+      <c r="BU6" s="41">
+        <v>203.8</v>
+      </c>
+      <c r="BV6" s="41">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="BW6" s="41">
+        <v>16.8</v>
+      </c>
+      <c r="BX6" s="41">
+        <v>36.1</v>
+      </c>
+      <c r="BY6" s="41">
+        <v>95.7</v>
+      </c>
+      <c r="BZ6" s="41">
+        <v>104.1</v>
+      </c>
+      <c r="CA6" s="41">
+        <v>115.9</v>
+      </c>
+      <c r="CB6" s="41">
+        <v>129.6</v>
+      </c>
+      <c r="CC6" s="41">
+        <v>146.9</v>
+      </c>
+      <c r="CD6" s="41">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="CE6" s="41">
+        <v>165.4</v>
+      </c>
+      <c r="CF6" s="41">
+        <v>180.7</v>
+      </c>
+      <c r="CG6" s="41">
+        <v>210.2</v>
+      </c>
+      <c r="CH6" s="41">
+        <v>10.7</v>
+      </c>
+      <c r="CI6" s="41">
+        <v>18.7</v>
+      </c>
+      <c r="CJ6" s="41">
+        <v>39.9</v>
+      </c>
+      <c r="CK6" s="41">
+        <v>107</v>
+      </c>
+      <c r="CL6" s="41">
+        <v>115.6</v>
+      </c>
+      <c r="CM6" s="41">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="CN6" s="41">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="CO6" s="41">
+        <v>164.8</v>
+      </c>
+      <c r="CP6" s="41"/>
+      <c r="CQ6" s="41"/>
+      <c r="CR6" s="41"/>
+      <c r="CS6" s="41"/>
+    </row>
+    <row r="7" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A7" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="38">
+        <v>10312.4</v>
+      </c>
+      <c r="C7" s="38">
+        <v>19191.3</v>
+      </c>
+      <c r="D7" s="41">
+        <v>30080</v>
+      </c>
+      <c r="E7" s="41">
+        <v>39828</v>
+      </c>
+      <c r="F7" s="41">
+        <v>48893.599999999999</v>
+      </c>
+      <c r="G7" s="38">
+        <v>57919.4</v>
+      </c>
+      <c r="H7" s="41">
+        <v>67547.8</v>
+      </c>
+      <c r="I7" s="41">
+        <v>77710.8</v>
+      </c>
+      <c r="J7" s="41">
+        <v>87121.4</v>
+      </c>
+      <c r="K7" s="41">
+        <v>95962.2</v>
+      </c>
+      <c r="L7" s="41">
+        <v>105123.9</v>
+      </c>
+      <c r="M7" s="38">
+        <v>115842.8</v>
+      </c>
+      <c r="N7" s="38">
+        <v>9375.1</v>
+      </c>
+      <c r="O7" s="38">
+        <v>18665.5</v>
+      </c>
+      <c r="P7" s="41">
+        <v>31032.9</v>
+      </c>
+      <c r="Q7" s="41">
+        <v>42389.5</v>
+      </c>
+      <c r="R7" s="41">
+        <v>53298.8</v>
+      </c>
+      <c r="S7" s="38">
+        <v>63585</v>
+      </c>
+      <c r="T7" s="41">
+        <v>72548</v>
+      </c>
+      <c r="U7" s="41">
+        <v>83196.3</v>
+      </c>
+      <c r="V7" s="41">
+        <v>90280.8</v>
+      </c>
+      <c r="W7" s="41">
+        <v>90517.6</v>
+      </c>
+      <c r="X7" s="41">
+        <v>91227.1</v>
+      </c>
+      <c r="Y7" s="38">
+        <v>92142.5</v>
+      </c>
+      <c r="Z7" s="38">
+        <v>320</v>
+      </c>
+      <c r="AA7" s="38">
+        <v>545.20000000000005</v>
+      </c>
+      <c r="AB7" s="42">
+        <v>2712.2</v>
+      </c>
+      <c r="AC7" s="41">
+        <v>4455.7</v>
+      </c>
+      <c r="AD7" s="41">
+        <v>6450.8</v>
+      </c>
+      <c r="AE7" s="38">
+        <v>10924.8</v>
+      </c>
+      <c r="AF7" s="41">
+        <v>17765.5</v>
+      </c>
+      <c r="AG7" s="41">
+        <v>25062.400000000001</v>
+      </c>
+      <c r="AH7" s="41">
+        <v>32316.5</v>
+      </c>
+      <c r="AI7" s="41">
+        <v>41594.800000000003</v>
+      </c>
+      <c r="AJ7" s="41">
+        <v>53427.1</v>
+      </c>
+      <c r="AK7" s="38">
+        <v>66527.399999999994</v>
+      </c>
+      <c r="AL7" s="38">
+        <v>12541.4</v>
+      </c>
+      <c r="AM7" s="38">
+        <v>23428.2</v>
+      </c>
+      <c r="AN7" s="42">
+        <v>34297.1</v>
+      </c>
+      <c r="AO7" s="41">
+        <v>44176.5</v>
+      </c>
+      <c r="AP7" s="41">
+        <v>57102</v>
+      </c>
+      <c r="AQ7" s="38">
+        <v>70594.2</v>
+      </c>
+      <c r="AR7" s="38">
+        <v>83862.2</v>
+      </c>
+      <c r="AS7" s="38">
+        <v>96182.399999999994</v>
+      </c>
+      <c r="AT7" s="38">
+        <v>107043.4</v>
+      </c>
+      <c r="AU7" s="38">
+        <v>118109.6</v>
+      </c>
+      <c r="AV7" s="38">
+        <v>128297.5</v>
+      </c>
+      <c r="AW7" s="38">
+        <v>139197.1</v>
+      </c>
+      <c r="AX7" s="38">
+        <v>10857.5</v>
+      </c>
+      <c r="AY7" s="38">
+        <v>20974.5</v>
+      </c>
+      <c r="AZ7" s="42">
+        <v>30554.7</v>
+      </c>
+      <c r="BA7" s="42">
+        <v>38502.699999999997</v>
+      </c>
+      <c r="BB7" s="41">
+        <v>46265</v>
+      </c>
+      <c r="BC7" s="38">
+        <v>54918.6</v>
+      </c>
+      <c r="BD7" s="38">
+        <v>63331.3</v>
+      </c>
+      <c r="BE7" s="41">
+        <v>72816.600000000006</v>
+      </c>
+      <c r="BF7" s="38">
+        <v>83320.2</v>
+      </c>
+      <c r="BG7" s="38">
+        <v>94906.3</v>
+      </c>
+      <c r="BH7" s="38">
+        <v>107434.7</v>
+      </c>
+      <c r="BI7" s="38">
+        <v>120551.9</v>
+      </c>
+      <c r="BJ7" s="38">
+        <v>13193.3</v>
+      </c>
+      <c r="BK7" s="38">
+        <v>25124.5</v>
+      </c>
+      <c r="BL7" s="42">
+        <v>38181.1</v>
+      </c>
+      <c r="BM7" s="42">
+        <v>50384.9</v>
+      </c>
+      <c r="BN7" s="41">
+        <v>62100.7</v>
+      </c>
+      <c r="BO7" s="38">
+        <v>71978.5</v>
+      </c>
+      <c r="BP7" s="38">
+        <v>81785.600000000006</v>
+      </c>
+      <c r="BQ7" s="41">
+        <v>92974.7</v>
+      </c>
+      <c r="BR7" s="38">
+        <v>104689.4</v>
+      </c>
+      <c r="BS7" s="38">
+        <v>117271.8</v>
+      </c>
+      <c r="BT7" s="38">
+        <v>129608.5</v>
+      </c>
+      <c r="BU7" s="38">
+        <v>140604.9</v>
+      </c>
+      <c r="BV7" s="38">
+        <v>9223.2999999999993</v>
+      </c>
+      <c r="BW7" s="38">
+        <v>17816.5</v>
+      </c>
+      <c r="BX7" s="42">
+        <v>27748.2</v>
+      </c>
+      <c r="BY7" s="42">
+        <v>37584.199999999997</v>
+      </c>
+      <c r="BZ7" s="41">
+        <v>48288.9</v>
+      </c>
+      <c r="CA7" s="38">
+        <v>58224.1</v>
+      </c>
+      <c r="CB7" s="38">
+        <v>67143</v>
+      </c>
+      <c r="CC7" s="41">
+        <v>76621.5</v>
+      </c>
+      <c r="CD7" s="38">
+        <v>87778.2</v>
+      </c>
+      <c r="CE7" s="38">
+        <v>99381.2</v>
+      </c>
+      <c r="CF7" s="38">
+        <v>111284.6</v>
+      </c>
+      <c r="CG7" s="38">
+        <v>124308</v>
+      </c>
+      <c r="CH7" s="38">
+        <v>11762.8</v>
+      </c>
+      <c r="CI7" s="38">
+        <v>21389.4</v>
+      </c>
+      <c r="CJ7" s="42">
+        <v>32157.5</v>
+      </c>
+      <c r="CK7" s="42">
+        <v>44069.9</v>
+      </c>
+      <c r="CL7" s="41">
+        <v>56330.7</v>
+      </c>
+      <c r="CM7" s="38">
+        <v>68112.100000000006</v>
+      </c>
+      <c r="CN7" s="38">
+        <v>79092</v>
+      </c>
+      <c r="CO7" s="41">
+        <v>89168.4</v>
+      </c>
+      <c r="CP7" s="38"/>
+      <c r="CQ7" s="38"/>
+      <c r="CR7" s="38"/>
+      <c r="CS7" s="38"/>
+    </row>
+    <row r="8" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A8" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="38">
+        <v>21.6</v>
+      </c>
+      <c r="C8" s="38">
+        <v>40</v>
+      </c>
+      <c r="D8" s="41">
+        <v>148.5</v>
+      </c>
+      <c r="E8" s="41">
+        <v>325.89999999999998</v>
+      </c>
+      <c r="F8" s="41">
+        <v>348.8</v>
+      </c>
+      <c r="G8" s="38">
+        <v>379.1</v>
+      </c>
+      <c r="H8" s="41">
+        <v>427</v>
+      </c>
+      <c r="I8" s="41">
+        <v>514.29999999999995</v>
+      </c>
+      <c r="J8" s="41">
+        <v>578.9</v>
+      </c>
+      <c r="K8" s="41">
+        <v>601.9</v>
+      </c>
+      <c r="L8" s="41">
+        <v>671.5</v>
+      </c>
+      <c r="M8" s="38">
+        <v>695.9</v>
+      </c>
+      <c r="N8" s="38">
+        <v>21.6</v>
+      </c>
+      <c r="O8" s="38">
+        <v>40</v>
+      </c>
+      <c r="P8" s="41">
+        <v>148.6</v>
+      </c>
+      <c r="Q8" s="41">
+        <v>326.10000000000002</v>
+      </c>
+      <c r="R8" s="41">
+        <v>349</v>
+      </c>
+      <c r="S8" s="38">
+        <v>379.3</v>
+      </c>
+      <c r="T8" s="41">
+        <v>427.2</v>
+      </c>
+      <c r="U8" s="41">
+        <v>514.5</v>
+      </c>
+      <c r="V8" s="41">
+        <v>579.1</v>
+      </c>
+      <c r="W8" s="41">
+        <v>602.1</v>
+      </c>
+      <c r="X8" s="41">
+        <v>671.7</v>
+      </c>
+      <c r="Y8" s="38">
+        <v>696.1</v>
+      </c>
+      <c r="Z8" s="38">
+        <v>21.7</v>
+      </c>
+      <c r="AA8" s="38">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="AB8" s="42">
+        <v>149.4</v>
+      </c>
+      <c r="AC8" s="41">
+        <v>327.9</v>
+      </c>
+      <c r="AD8" s="41">
+        <v>350.9</v>
+      </c>
+      <c r="AE8" s="38">
+        <v>381.3</v>
+      </c>
+      <c r="AF8" s="41">
+        <v>430.2</v>
+      </c>
+      <c r="AG8" s="41">
+        <v>519.29999999999995</v>
+      </c>
+      <c r="AH8" s="41">
+        <v>585.29999999999995</v>
+      </c>
+      <c r="AI8" s="41">
+        <v>608.79999999999995</v>
+      </c>
+      <c r="AJ8" s="41">
+        <v>680</v>
+      </c>
+      <c r="AK8" s="38">
+        <v>705</v>
+      </c>
+      <c r="AL8" s="38">
+        <v>21.8</v>
+      </c>
+      <c r="AM8" s="38">
+        <v>40.4</v>
+      </c>
+      <c r="AN8" s="42">
+        <v>150.19999999999999</v>
+      </c>
+      <c r="AO8" s="41">
+        <v>329.6</v>
+      </c>
+      <c r="AP8" s="41">
+        <v>352.7</v>
+      </c>
+      <c r="AQ8" s="38">
+        <v>383.4</v>
+      </c>
+      <c r="AR8" s="38">
+        <v>430.6</v>
+      </c>
+      <c r="AS8" s="38">
+        <v>517.5</v>
+      </c>
+      <c r="AT8" s="38">
+        <v>582.20000000000005</v>
+      </c>
+      <c r="AU8" s="38">
+        <v>604.9</v>
+      </c>
+      <c r="AV8" s="38">
+        <v>669.2</v>
+      </c>
+      <c r="AW8" s="38">
+        <v>693.3</v>
+      </c>
+      <c r="AX8" s="38">
+        <v>3.1</v>
+      </c>
+      <c r="AY8" s="38">
+        <v>5.7</v>
+      </c>
+      <c r="AZ8" s="42">
+        <v>21.1</v>
+      </c>
+      <c r="BA8" s="42">
+        <v>46.3</v>
+      </c>
+      <c r="BB8" s="41">
+        <v>49.6</v>
+      </c>
+      <c r="BC8" s="38">
+        <v>53.9</v>
+      </c>
+      <c r="BD8" s="38">
+        <v>58.9</v>
+      </c>
+      <c r="BE8" s="41">
+        <v>68.3</v>
+      </c>
+      <c r="BF8" s="38">
+        <v>75</v>
+      </c>
+      <c r="BG8" s="38">
+        <v>77.3</v>
+      </c>
+      <c r="BH8" s="38">
+        <v>84</v>
+      </c>
+      <c r="BI8" s="38">
+        <v>86.5</v>
+      </c>
+      <c r="BJ8" s="38">
+        <v>3.2</v>
+      </c>
+      <c r="BK8" s="38">
+        <v>5.8</v>
+      </c>
+      <c r="BL8" s="42">
+        <v>21.2</v>
+      </c>
+      <c r="BM8" s="42">
+        <v>46.5</v>
+      </c>
+      <c r="BN8" s="41">
+        <v>49.7</v>
+      </c>
+      <c r="BO8" s="38">
+        <v>54</v>
+      </c>
+      <c r="BP8" s="38">
+        <v>64.7</v>
+      </c>
+      <c r="BQ8" s="41">
+        <v>83.7</v>
+      </c>
+      <c r="BR8" s="38">
+        <v>97.9</v>
+      </c>
+      <c r="BS8" s="38">
+        <v>102.7</v>
+      </c>
+      <c r="BT8" s="38">
+        <v>116.1</v>
+      </c>
+      <c r="BU8" s="38">
+        <v>121.1</v>
+      </c>
+      <c r="BV8" s="38">
+        <v>3.5</v>
+      </c>
+      <c r="BW8" s="38">
+        <v>6.3</v>
+      </c>
+      <c r="BX8" s="42">
+        <v>22.8</v>
+      </c>
+      <c r="BY8" s="42">
+        <v>50.7</v>
+      </c>
+      <c r="BZ8" s="41">
+        <v>54.1</v>
+      </c>
+      <c r="CA8" s="38">
+        <v>58.8</v>
+      </c>
+      <c r="CB8" s="38">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="CC8" s="41">
+        <v>86.9</v>
+      </c>
+      <c r="CD8" s="38">
+        <v>100.3</v>
+      </c>
+      <c r="CE8" s="38">
+        <v>104.8</v>
+      </c>
+      <c r="CF8" s="38">
+        <v>117.5</v>
+      </c>
+      <c r="CG8" s="38">
+        <v>122.2</v>
+      </c>
+      <c r="CH8" s="38">
+        <v>3.6</v>
+      </c>
+      <c r="CI8" s="38">
+        <v>6.5</v>
+      </c>
+      <c r="CJ8" s="42">
+        <v>23.2</v>
+      </c>
+      <c r="CK8" s="42">
+        <v>52.2</v>
+      </c>
+      <c r="CL8" s="41">
+        <v>55.7</v>
+      </c>
+      <c r="CM8" s="38">
+        <v>60.6</v>
+      </c>
+      <c r="CN8" s="38">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="CO8" s="41">
+        <v>89.9</v>
+      </c>
+      <c r="CP8" s="38"/>
+      <c r="CQ8" s="38"/>
+      <c r="CR8" s="38"/>
+      <c r="CS8" s="38"/>
+    </row>
+    <row r="9" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A9" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="38">
+        <v>21687</v>
+      </c>
+      <c r="C9" s="38">
+        <v>43019.4</v>
+      </c>
+      <c r="D9" s="41">
+        <v>66993.100000000006</v>
+      </c>
+      <c r="E9" s="41">
+        <v>87180.4</v>
+      </c>
+      <c r="F9" s="41">
+        <v>107298.7</v>
+      </c>
+      <c r="G9" s="38">
+        <v>123690.3</v>
+      </c>
+      <c r="H9" s="41">
+        <v>143462.79999999999</v>
+      </c>
+      <c r="I9" s="41">
+        <v>166838.6</v>
+      </c>
+      <c r="J9" s="41">
+        <v>187696.4</v>
+      </c>
+      <c r="K9" s="41">
+        <v>208786.7</v>
+      </c>
+      <c r="L9" s="41">
+        <v>227785.1</v>
+      </c>
+      <c r="M9" s="38">
+        <v>248684.6</v>
+      </c>
+      <c r="N9" s="38">
+        <v>20340.599999999999</v>
+      </c>
+      <c r="O9" s="38">
+        <v>38557.599999999999</v>
+      </c>
+      <c r="P9" s="41">
+        <v>58059.4</v>
+      </c>
+      <c r="Q9" s="41">
+        <v>74795.399999999994</v>
+      </c>
+      <c r="R9" s="41">
+        <v>90481</v>
+      </c>
+      <c r="S9" s="38">
+        <v>105621.2</v>
+      </c>
+      <c r="T9" s="41">
+        <v>125984.6</v>
+      </c>
+      <c r="U9" s="41">
+        <v>148571.29999999999</v>
+      </c>
+      <c r="V9" s="41">
+        <v>170108.5</v>
+      </c>
+      <c r="W9" s="41">
+        <v>191377.5</v>
+      </c>
+      <c r="X9" s="41">
+        <v>210196.7</v>
+      </c>
+      <c r="Y9" s="38">
+        <v>229315.5</v>
+      </c>
+      <c r="Z9" s="38">
+        <v>18658.099999999999</v>
+      </c>
+      <c r="AA9" s="38">
+        <v>38191.1</v>
+      </c>
+      <c r="AB9" s="42">
+        <v>60627.4</v>
+      </c>
+      <c r="AC9" s="41">
+        <v>80913.3</v>
+      </c>
+      <c r="AD9" s="41">
+        <v>101135</v>
+      </c>
+      <c r="AE9" s="38">
+        <v>120672</v>
+      </c>
+      <c r="AF9" s="41">
+        <v>142130.6</v>
+      </c>
+      <c r="AG9" s="41">
+        <v>162154.6</v>
+      </c>
+      <c r="AH9" s="41">
+        <v>179354.9</v>
+      </c>
+      <c r="AI9" s="41">
+        <v>198594.6</v>
+      </c>
+      <c r="AJ9" s="41">
+        <v>215771.6</v>
+      </c>
+      <c r="AK9" s="38">
+        <v>232789.5</v>
+      </c>
+      <c r="AL9" s="38">
+        <v>15798.8</v>
+      </c>
+      <c r="AM9" s="38">
+        <v>29679.8</v>
+      </c>
+      <c r="AN9" s="42">
+        <v>45212.5</v>
+      </c>
+      <c r="AO9" s="41">
+        <v>60047.5</v>
+      </c>
+      <c r="AP9" s="41">
+        <v>76916.3</v>
+      </c>
+      <c r="AQ9" s="38">
+        <v>93078.8</v>
+      </c>
+      <c r="AR9" s="38">
+        <v>109457.2</v>
+      </c>
+      <c r="AS9" s="38">
+        <v>125700.2</v>
+      </c>
+      <c r="AT9" s="38">
+        <v>140791.79999999999</v>
+      </c>
+      <c r="AU9" s="38">
+        <v>156847.29999999999</v>
+      </c>
+      <c r="AV9" s="38">
+        <v>174142</v>
+      </c>
+      <c r="AW9" s="38">
+        <v>190629.6</v>
+      </c>
+      <c r="AX9" s="38">
+        <v>14743</v>
+      </c>
+      <c r="AY9" s="38">
+        <v>34348.300000000003</v>
+      </c>
+      <c r="AZ9" s="42">
+        <v>49107.7</v>
+      </c>
+      <c r="BA9" s="42">
+        <v>62648.4</v>
+      </c>
+      <c r="BB9" s="41">
+        <v>80250.399999999994</v>
+      </c>
+      <c r="BC9" s="38">
+        <v>94689.2</v>
+      </c>
+      <c r="BD9" s="38">
+        <v>109868.1</v>
+      </c>
+      <c r="BE9" s="41">
+        <v>125013.4</v>
+      </c>
+      <c r="BF9" s="38">
+        <v>139100.29999999999</v>
+      </c>
+      <c r="BG9" s="38">
+        <v>156329.5</v>
+      </c>
+      <c r="BH9" s="38">
+        <v>174302.3</v>
+      </c>
+      <c r="BI9" s="38">
+        <v>194529.5</v>
+      </c>
+      <c r="BJ9" s="38">
+        <v>20474.599999999999</v>
+      </c>
+      <c r="BK9" s="38">
+        <v>37616.800000000003</v>
+      </c>
+      <c r="BL9" s="42">
+        <v>55314.5</v>
+      </c>
+      <c r="BM9" s="42">
+        <v>70448.100000000006</v>
+      </c>
+      <c r="BN9" s="41">
+        <v>79273.5</v>
+      </c>
+      <c r="BO9" s="38">
+        <v>92603.8</v>
+      </c>
+      <c r="BP9" s="38">
+        <v>110589.3</v>
+      </c>
+      <c r="BQ9" s="41">
+        <v>128647.9</v>
+      </c>
+      <c r="BR9" s="38">
+        <v>146565.29999999999</v>
+      </c>
+      <c r="BS9" s="38">
+        <v>164983.9</v>
+      </c>
+      <c r="BT9" s="38">
+        <v>182634.8</v>
+      </c>
+      <c r="BU9" s="38">
+        <v>199556.6</v>
+      </c>
+      <c r="BV9" s="38">
+        <v>19899.2</v>
+      </c>
+      <c r="BW9" s="38">
+        <v>32523.7</v>
+      </c>
+      <c r="BX9" s="42">
+        <v>43317.3</v>
+      </c>
+      <c r="BY9" s="42">
+        <v>61081.599999999999</v>
+      </c>
+      <c r="BZ9" s="41">
+        <v>79641.2</v>
+      </c>
+      <c r="CA9" s="38">
+        <v>96444.5</v>
+      </c>
+      <c r="CB9" s="38">
+        <v>112681.4</v>
+      </c>
+      <c r="CC9" s="41">
+        <v>129004.3</v>
+      </c>
+      <c r="CD9" s="38">
+        <v>144871.70000000001</v>
+      </c>
+      <c r="CE9" s="38">
+        <v>160340.5</v>
+      </c>
+      <c r="CF9" s="38">
+        <v>175926.5</v>
+      </c>
+      <c r="CG9" s="38">
+        <v>196294.7</v>
+      </c>
+      <c r="CH9" s="38">
+        <v>14127</v>
+      </c>
+      <c r="CI9" s="38">
+        <v>28886.7</v>
+      </c>
+      <c r="CJ9" s="42">
+        <v>45489.7</v>
+      </c>
+      <c r="CK9" s="42">
+        <v>62681.5</v>
+      </c>
+      <c r="CL9" s="41">
+        <v>73865.600000000006</v>
+      </c>
+      <c r="CM9" s="38">
+        <v>90943.1</v>
+      </c>
+      <c r="CN9" s="38">
+        <v>102953.5</v>
+      </c>
+      <c r="CO9" s="41">
+        <v>113975.8</v>
+      </c>
+      <c r="CP9" s="38"/>
+      <c r="CQ9" s="38"/>
+      <c r="CR9" s="38"/>
+      <c r="CS9" s="38"/>
+    </row>
+    <row r="10" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A10" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="38">
+        <v>394.4</v>
+      </c>
+      <c r="C10" s="38">
+        <v>788.6</v>
+      </c>
+      <c r="D10" s="41">
+        <v>1833.6</v>
+      </c>
+      <c r="E10" s="41">
+        <v>3338.1</v>
+      </c>
+      <c r="F10" s="41">
+        <v>5430.3</v>
+      </c>
+      <c r="G10" s="38">
+        <v>7757.6</v>
+      </c>
+      <c r="H10" s="41">
+        <v>9057.4</v>
+      </c>
+      <c r="I10" s="41">
+        <v>10333.700000000001</v>
+      </c>
+      <c r="J10" s="41">
+        <v>11360</v>
+      </c>
+      <c r="K10" s="41">
+        <v>11734.5</v>
+      </c>
+      <c r="L10" s="41">
+        <v>12781.1</v>
+      </c>
+      <c r="M10" s="38">
+        <v>13487.7</v>
+      </c>
+      <c r="N10" s="38">
+        <v>399.2</v>
+      </c>
+      <c r="O10" s="38">
+        <v>798.2</v>
+      </c>
+      <c r="P10" s="41">
+        <v>1857.1</v>
+      </c>
+      <c r="Q10" s="41">
+        <v>3381.7</v>
+      </c>
+      <c r="R10" s="41">
+        <v>5498.7</v>
+      </c>
+      <c r="S10" s="38">
+        <v>7854.7</v>
+      </c>
+      <c r="T10" s="41">
+        <v>9202.9</v>
+      </c>
+      <c r="U10" s="41">
+        <v>10526.7</v>
+      </c>
+      <c r="V10" s="41">
+        <v>11590.2</v>
+      </c>
+      <c r="W10" s="41">
+        <v>11977.2</v>
+      </c>
+      <c r="X10" s="41">
+        <v>13061.8</v>
+      </c>
+      <c r="Y10" s="38">
+        <v>13792.9</v>
+      </c>
+      <c r="Z10" s="38">
+        <v>417</v>
+      </c>
+      <c r="AA10" s="38">
+        <v>838.8</v>
+      </c>
+      <c r="AB10" s="42">
+        <v>1948.3</v>
+      </c>
+      <c r="AC10" s="41">
+        <v>3541.9</v>
+      </c>
+      <c r="AD10" s="41">
+        <v>5748.1</v>
+      </c>
+      <c r="AE10" s="38">
+        <v>8207</v>
+      </c>
+      <c r="AF10" s="41">
+        <v>9567.9</v>
+      </c>
+      <c r="AG10" s="41">
+        <v>10904.2</v>
+      </c>
+      <c r="AH10" s="41">
+        <v>11977.5</v>
+      </c>
+      <c r="AI10" s="41">
+        <v>12367.8</v>
+      </c>
+      <c r="AJ10" s="41">
+        <v>13462.5</v>
+      </c>
+      <c r="AK10" s="38">
+        <v>14200.1</v>
+      </c>
+      <c r="AL10" s="38">
+        <v>427.8</v>
+      </c>
+      <c r="AM10" s="38">
+        <v>854.6</v>
+      </c>
+      <c r="AN10" s="42">
+        <v>2134.4</v>
+      </c>
+      <c r="AO10" s="41">
+        <v>3810.3</v>
+      </c>
+      <c r="AP10" s="41">
+        <v>5953.5</v>
+      </c>
+      <c r="AQ10" s="38">
+        <v>8504.7000000000007</v>
+      </c>
+      <c r="AR10" s="38">
+        <v>9932.6</v>
+      </c>
+      <c r="AS10" s="38">
+        <v>11347.1</v>
+      </c>
+      <c r="AT10" s="38">
+        <v>12467.4</v>
+      </c>
+      <c r="AU10" s="38">
+        <v>12839</v>
+      </c>
+      <c r="AV10" s="38">
+        <v>13966.8</v>
+      </c>
+      <c r="AW10" s="38">
+        <v>14617.4</v>
+      </c>
+      <c r="AX10" s="38">
+        <v>62</v>
+      </c>
+      <c r="AY10" s="38">
+        <v>125</v>
+      </c>
+      <c r="AZ10" s="42">
+        <v>302.2</v>
+      </c>
+      <c r="BA10" s="42">
+        <v>552.9</v>
+      </c>
+      <c r="BB10" s="41">
+        <v>864.7</v>
+      </c>
+      <c r="BC10" s="38">
+        <v>1246.9000000000001</v>
+      </c>
+      <c r="BD10" s="38">
+        <v>1499.2</v>
+      </c>
+      <c r="BE10" s="41">
+        <v>1749</v>
+      </c>
+      <c r="BF10" s="38">
+        <v>1941.8</v>
+      </c>
+      <c r="BG10" s="38">
+        <v>1999.4</v>
+      </c>
+      <c r="BH10" s="38">
+        <v>2189.9</v>
+      </c>
+      <c r="BI10" s="38">
+        <v>2301.9</v>
+      </c>
+      <c r="BJ10" s="38">
+        <v>61.3</v>
+      </c>
+      <c r="BK10" s="38">
+        <v>124.4</v>
+      </c>
+      <c r="BL10" s="42">
+        <v>301.89999999999998</v>
+      </c>
+      <c r="BM10" s="42">
+        <v>554.29999999999995</v>
+      </c>
+      <c r="BN10" s="41">
+        <v>868</v>
+      </c>
+      <c r="BO10" s="38">
+        <v>1252.7</v>
+      </c>
+      <c r="BP10" s="38">
+        <v>1529.9</v>
+      </c>
+      <c r="BQ10" s="41">
+        <v>1795</v>
+      </c>
+      <c r="BR10" s="38">
+        <v>2008.4</v>
+      </c>
+      <c r="BS10" s="38">
+        <v>2071.8000000000002</v>
+      </c>
+      <c r="BT10" s="38">
+        <v>2258.9</v>
+      </c>
+      <c r="BU10" s="38">
+        <v>2368.9</v>
+      </c>
+      <c r="BV10" s="38">
+        <v>50.9</v>
+      </c>
+      <c r="BW10" s="38">
+        <v>104.1</v>
+      </c>
+      <c r="BX10" s="42">
+        <v>249.2</v>
+      </c>
+      <c r="BY10" s="42">
+        <v>461.8</v>
+      </c>
+      <c r="BZ10" s="41">
+        <v>718.8</v>
+      </c>
+      <c r="CA10" s="38">
+        <v>1037.4000000000001</v>
+      </c>
+      <c r="CB10" s="38">
+        <v>1251.0999999999999</v>
+      </c>
+      <c r="CC10" s="41">
+        <v>1455.5</v>
+      </c>
+      <c r="CD10" s="38">
+        <v>1620</v>
+      </c>
+      <c r="CE10" s="38">
+        <v>1668.8</v>
+      </c>
+      <c r="CF10" s="38">
+        <v>1813</v>
+      </c>
+      <c r="CG10" s="38">
+        <v>1897.8</v>
+      </c>
+      <c r="CH10" s="38">
+        <v>39.1</v>
+      </c>
+      <c r="CI10" s="38">
+        <v>80.5</v>
+      </c>
+      <c r="CJ10" s="42">
+        <v>191.2</v>
+      </c>
+      <c r="CK10" s="42">
+        <v>357.9</v>
+      </c>
+      <c r="CL10" s="41">
+        <v>556</v>
+      </c>
+      <c r="CM10" s="38">
+        <v>804</v>
+      </c>
+      <c r="CN10" s="38">
+        <v>987.5</v>
+      </c>
+      <c r="CO10" s="41">
+        <v>1163.2</v>
+      </c>
+      <c r="CP10" s="38"/>
+      <c r="CQ10" s="38"/>
+      <c r="CR10" s="38"/>
+      <c r="CS10" s="38"/>
+    </row>
+    <row r="11" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A11" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="38">
+        <v>210.6</v>
+      </c>
+      <c r="C11" s="38">
+        <v>420.3</v>
+      </c>
+      <c r="D11" s="38">
+        <v>730.5</v>
+      </c>
+      <c r="E11" s="38">
+        <v>2638</v>
+      </c>
+      <c r="F11" s="38">
+        <v>2875.2</v>
+      </c>
+      <c r="G11" s="38">
+        <v>3807.7</v>
+      </c>
+      <c r="H11" s="41">
+        <v>4913.6000000000004</v>
+      </c>
+      <c r="I11" s="41">
+        <v>6235.8</v>
+      </c>
+      <c r="J11" s="38">
+        <v>7029.6</v>
+      </c>
+      <c r="K11" s="38">
+        <v>7122.1</v>
+      </c>
+      <c r="L11" s="38">
+        <v>7674.3</v>
+      </c>
+      <c r="M11" s="38">
+        <v>8141.4</v>
+      </c>
+      <c r="N11" s="38">
+        <v>213.2</v>
+      </c>
+      <c r="O11" s="38">
+        <v>425.5</v>
+      </c>
+      <c r="P11" s="38">
+        <v>739.6</v>
+      </c>
+      <c r="Q11" s="38">
+        <v>2671.9</v>
+      </c>
+      <c r="R11" s="38">
+        <v>2912.1</v>
+      </c>
+      <c r="S11" s="38">
+        <v>3856.1</v>
+      </c>
+      <c r="T11" s="41">
+        <v>4975.1000000000004</v>
+      </c>
+      <c r="U11" s="41">
+        <v>6311.1</v>
+      </c>
+      <c r="V11" s="41">
+        <v>7118</v>
+      </c>
+      <c r="W11" s="41">
+        <v>7211.8</v>
+      </c>
+      <c r="X11" s="41">
+        <v>7769.9</v>
+      </c>
+      <c r="Y11" s="38">
+        <v>8242.6</v>
+      </c>
+      <c r="Z11" s="38">
+        <v>215.4</v>
+      </c>
+      <c r="AA11" s="38">
+        <v>429.8</v>
+      </c>
+      <c r="AB11" s="42">
+        <v>747</v>
+      </c>
+      <c r="AC11" s="38">
+        <v>2698.4</v>
+      </c>
+      <c r="AD11" s="38">
+        <v>2941.2</v>
+      </c>
+      <c r="AE11" s="38">
+        <v>3894.4</v>
+      </c>
+      <c r="AF11" s="41">
+        <v>5023</v>
+      </c>
+      <c r="AG11" s="41">
+        <v>6370.7</v>
+      </c>
+      <c r="AH11" s="41">
+        <v>7184.9</v>
+      </c>
+      <c r="AI11" s="41">
+        <v>7279.6</v>
+      </c>
+      <c r="AJ11" s="41">
+        <v>7842.5</v>
+      </c>
+      <c r="AK11" s="38">
+        <v>8319.2999999999993</v>
+      </c>
+      <c r="AL11" s="38">
+        <v>216.1</v>
+      </c>
+      <c r="AM11" s="38">
+        <v>431</v>
+      </c>
+      <c r="AN11" s="42">
+        <v>748.9</v>
+      </c>
+      <c r="AO11" s="38">
+        <v>2703.9</v>
+      </c>
+      <c r="AP11" s="38">
+        <v>2944.4</v>
+      </c>
+      <c r="AQ11" s="38">
+        <v>3902</v>
+      </c>
+      <c r="AR11" s="38">
+        <v>5057</v>
+      </c>
+      <c r="AS11" s="38">
+        <v>6438</v>
+      </c>
+      <c r="AT11" s="38">
+        <v>7276.5</v>
+      </c>
+      <c r="AU11" s="38">
+        <v>7372.7</v>
+      </c>
+      <c r="AV11" s="38">
+        <v>7943.9</v>
+      </c>
+      <c r="AW11" s="38">
+        <v>8422</v>
+      </c>
+      <c r="AX11" s="38">
+        <v>36.6</v>
+      </c>
+      <c r="AY11" s="38">
+        <v>75.3</v>
+      </c>
+      <c r="AZ11" s="42">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="BA11" s="42">
+        <v>488.7</v>
+      </c>
+      <c r="BB11" s="38">
+        <v>531.1</v>
+      </c>
+      <c r="BC11" s="38">
+        <v>706.3</v>
+      </c>
+      <c r="BD11" s="38">
+        <v>828.8</v>
+      </c>
+      <c r="BE11" s="41">
+        <v>978.1</v>
+      </c>
+      <c r="BF11" s="38">
+        <v>1067.5</v>
+      </c>
+      <c r="BG11" s="38">
+        <v>1075.5999999999999</v>
+      </c>
+      <c r="BH11" s="38">
+        <v>1127.4000000000001</v>
+      </c>
+      <c r="BI11" s="38">
+        <v>1171.3</v>
+      </c>
+      <c r="BJ11" s="38">
+        <v>36.5</v>
+      </c>
+      <c r="BK11" s="38">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="BL11" s="42">
+        <v>128.6</v>
+      </c>
+      <c r="BM11" s="42">
+        <v>487</v>
+      </c>
+      <c r="BN11" s="38">
+        <v>529.20000000000005</v>
+      </c>
+      <c r="BO11" s="38">
+        <v>703.8</v>
+      </c>
+      <c r="BP11" s="38">
+        <v>825.5</v>
+      </c>
+      <c r="BQ11" s="41">
+        <v>974.3</v>
+      </c>
+      <c r="BR11" s="38">
+        <v>1063.9000000000001</v>
+      </c>
+      <c r="BS11" s="38">
+        <v>1071.9000000000001</v>
+      </c>
+      <c r="BT11" s="38">
+        <v>1121.2</v>
+      </c>
+      <c r="BU11" s="38">
+        <v>1163</v>
+      </c>
+      <c r="BV11" s="38">
+        <v>17</v>
+      </c>
+      <c r="BW11" s="38">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="BX11" s="42">
+        <v>59.8</v>
+      </c>
+      <c r="BY11" s="42">
+        <v>227.2</v>
+      </c>
+      <c r="BZ11" s="38">
+        <v>246</v>
+      </c>
+      <c r="CA11" s="38">
+        <v>326</v>
+      </c>
+      <c r="CB11" s="38">
+        <v>384.2</v>
+      </c>
+      <c r="CC11" s="41">
+        <v>456.1</v>
+      </c>
+      <c r="CD11" s="38">
+        <v>499.1</v>
+      </c>
+      <c r="CE11" s="38">
+        <v>502.8</v>
+      </c>
+      <c r="CF11" s="38">
+        <v>526.5</v>
+      </c>
+      <c r="CG11" s="38">
+        <v>546.5</v>
+      </c>
+      <c r="CH11" s="38">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="CI11" s="38">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="CJ11" s="42">
+        <v>15.6</v>
+      </c>
+      <c r="CK11" s="42">
+        <v>60.9</v>
+      </c>
+      <c r="CL11" s="38">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="CM11" s="38">
+        <v>87.4</v>
+      </c>
+      <c r="CN11" s="38">
+        <v>147.9</v>
+      </c>
+      <c r="CO11" s="41">
+        <v>222.7</v>
+      </c>
+      <c r="CP11" s="38"/>
+      <c r="CQ11" s="38"/>
+      <c r="CR11" s="38"/>
+      <c r="CS11" s="38"/>
+    </row>
+    <row r="12" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A12" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="38">
+        <v>521.1</v>
+      </c>
+      <c r="C12" s="38">
+        <v>902.1</v>
+      </c>
+      <c r="D12" s="38">
+        <v>3650.4</v>
+      </c>
+      <c r="E12" s="38">
+        <v>6132.7</v>
+      </c>
+      <c r="F12" s="38">
+        <v>8562.7000000000007</v>
+      </c>
+      <c r="G12" s="38">
+        <v>11094.7</v>
+      </c>
+      <c r="H12" s="41">
+        <v>12647.7</v>
+      </c>
+      <c r="I12" s="41">
+        <v>14256.7</v>
+      </c>
+      <c r="J12" s="38">
+        <v>15452</v>
+      </c>
+      <c r="K12" s="38">
+        <v>15837.4</v>
+      </c>
+      <c r="L12" s="38">
+        <v>17228.2</v>
+      </c>
+      <c r="M12" s="38">
+        <v>19578.8</v>
+      </c>
+      <c r="N12" s="38">
+        <v>521.20000000000005</v>
+      </c>
+      <c r="O12" s="38">
+        <v>902.3</v>
+      </c>
+      <c r="P12" s="38">
+        <v>3651</v>
+      </c>
+      <c r="Q12" s="38">
+        <v>6136</v>
+      </c>
+      <c r="R12" s="38">
+        <v>8566.2999999999993</v>
+      </c>
+      <c r="S12" s="38">
+        <v>11097.3</v>
+      </c>
+      <c r="T12" s="41">
+        <v>12672.6</v>
+      </c>
+      <c r="U12" s="41">
+        <v>14304.7</v>
+      </c>
+      <c r="V12" s="41">
+        <v>15522.7</v>
+      </c>
+      <c r="W12" s="41">
+        <v>15913.6</v>
+      </c>
+      <c r="X12" s="41">
+        <v>17324.400000000001</v>
+      </c>
+      <c r="Y12" s="38">
+        <v>19697.8</v>
+      </c>
+      <c r="Z12" s="38">
+        <v>522</v>
+      </c>
+      <c r="AA12" s="38">
+        <v>904</v>
+      </c>
+      <c r="AB12" s="42">
+        <v>3664</v>
+      </c>
+      <c r="AC12" s="38">
+        <v>6160.1</v>
+      </c>
+      <c r="AD12" s="38">
+        <v>8594.1</v>
+      </c>
+      <c r="AE12" s="38">
+        <v>11127.1</v>
+      </c>
+      <c r="AF12" s="41">
+        <v>12703.2</v>
+      </c>
+      <c r="AG12" s="41">
+        <v>14336.2</v>
+      </c>
+      <c r="AH12" s="41">
+        <v>15554.8</v>
+      </c>
+      <c r="AI12" s="41">
+        <v>15945.9</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>17357.5</v>
+      </c>
+      <c r="AK12" s="38">
+        <v>19727.5</v>
+      </c>
+      <c r="AL12" s="38">
+        <v>295</v>
+      </c>
+      <c r="AM12" s="38">
+        <v>460.5</v>
+      </c>
+      <c r="AN12" s="42">
+        <v>1810.5</v>
+      </c>
+      <c r="AO12" s="38">
+        <v>3026.4</v>
+      </c>
+      <c r="AP12" s="38">
+        <v>4199.8999999999996</v>
+      </c>
+      <c r="AQ12" s="38">
+        <v>5443.1</v>
+      </c>
+      <c r="AR12" s="38">
+        <v>6649.1</v>
+      </c>
+      <c r="AS12" s="38">
+        <v>7806.6</v>
+      </c>
+      <c r="AT12" s="38">
+        <v>8674.6</v>
+      </c>
+      <c r="AU12" s="38">
+        <v>8949.1</v>
+      </c>
+      <c r="AV12" s="38">
+        <v>9939.7000000000007</v>
+      </c>
+      <c r="AW12" s="38">
+        <v>11139.7</v>
+      </c>
+      <c r="AX12" s="38">
+        <v>40.6</v>
+      </c>
+      <c r="AY12" s="38">
+        <v>63.3</v>
+      </c>
+      <c r="AZ12" s="42">
+        <v>248.6</v>
+      </c>
+      <c r="BA12" s="42">
+        <v>415.9</v>
+      </c>
+      <c r="BB12" s="38">
+        <v>577.20000000000005</v>
+      </c>
+      <c r="BC12" s="38">
+        <v>748.1</v>
+      </c>
+      <c r="BD12" s="38">
+        <v>866.1</v>
+      </c>
+      <c r="BE12" s="41">
+        <v>979.6</v>
+      </c>
+      <c r="BF12" s="38">
+        <v>1064.3</v>
+      </c>
+      <c r="BG12" s="38">
+        <v>1086.9000000000001</v>
+      </c>
+      <c r="BH12" s="38">
+        <v>1169.3</v>
+      </c>
+      <c r="BI12" s="38">
+        <v>1265.3</v>
+      </c>
+      <c r="BJ12" s="38">
+        <v>40.5</v>
+      </c>
+      <c r="BK12" s="38">
+        <v>63.2</v>
+      </c>
+      <c r="BL12" s="42">
+        <v>248.2</v>
+      </c>
+      <c r="BM12" s="42">
+        <v>416.2</v>
+      </c>
+      <c r="BN12" s="38">
+        <v>577.9</v>
+      </c>
+      <c r="BO12" s="38">
+        <v>749.4</v>
+      </c>
+      <c r="BP12" s="38">
+        <v>879.4</v>
+      </c>
+      <c r="BQ12" s="41">
+        <v>1003.4</v>
+      </c>
+      <c r="BR12" s="38">
+        <v>1097.4000000000001</v>
+      </c>
+      <c r="BS12" s="38">
+        <v>1121.4000000000001</v>
+      </c>
+      <c r="BT12" s="38">
+        <v>1204.3</v>
+      </c>
+      <c r="BU12" s="38">
+        <v>1294.4000000000001</v>
+      </c>
+      <c r="BV12" s="38">
+        <v>41.3</v>
+      </c>
+      <c r="BW12" s="38">
+        <v>64.8</v>
+      </c>
+      <c r="BX12" s="42">
+        <v>253.2</v>
+      </c>
+      <c r="BY12" s="42">
+        <v>428.9</v>
+      </c>
+      <c r="BZ12" s="38">
+        <v>593.4</v>
+      </c>
+      <c r="CA12" s="38">
+        <v>769.8</v>
+      </c>
+      <c r="CB12" s="38">
+        <v>899.8</v>
+      </c>
+      <c r="CC12" s="41">
+        <v>1023.8</v>
+      </c>
+      <c r="CD12" s="38">
+        <v>1117.8</v>
+      </c>
+      <c r="CE12" s="38">
+        <v>1141.8</v>
+      </c>
+      <c r="CF12" s="38">
+        <v>1224.7</v>
+      </c>
+      <c r="CG12" s="38">
+        <v>1314.8</v>
+      </c>
+      <c r="CH12" s="38">
+        <v>40.6</v>
+      </c>
+      <c r="CI12" s="38">
+        <v>64</v>
+      </c>
+      <c r="CJ12" s="42">
+        <v>247.8</v>
+      </c>
+      <c r="CK12" s="42">
+        <v>423.8</v>
+      </c>
+      <c r="CL12" s="38">
+        <v>588.1</v>
+      </c>
+      <c r="CM12" s="38">
+        <v>763.6</v>
+      </c>
+      <c r="CN12" s="38">
+        <v>893.7</v>
+      </c>
+      <c r="CO12" s="41">
+        <v>1017.8</v>
+      </c>
+      <c r="CP12" s="38"/>
+      <c r="CQ12" s="38"/>
+      <c r="CR12" s="38"/>
+      <c r="CS12" s="38"/>
+    </row>
+    <row r="13" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A13" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="41">
+        <v>420.3</v>
+      </c>
+      <c r="C13" s="41">
+        <v>827.4</v>
+      </c>
+      <c r="D13" s="41">
+        <v>2223</v>
+      </c>
+      <c r="E13" s="41">
+        <v>4993</v>
+      </c>
+      <c r="F13" s="41">
+        <v>6479.8</v>
+      </c>
+      <c r="G13" s="41">
+        <v>8016.5</v>
+      </c>
+      <c r="H13" s="41">
+        <v>8982.5</v>
+      </c>
+      <c r="I13" s="41">
+        <v>9901.7999999999993</v>
+      </c>
+      <c r="J13" s="41">
+        <v>10638.6</v>
+      </c>
+      <c r="K13" s="41">
+        <v>10842.5</v>
+      </c>
+      <c r="L13" s="41">
+        <v>11575</v>
+      </c>
+      <c r="M13" s="41">
+        <v>12090.4</v>
+      </c>
+      <c r="N13" s="41">
+        <v>420.3</v>
+      </c>
+      <c r="O13" s="41">
+        <v>827.4</v>
+      </c>
+      <c r="P13" s="41">
+        <v>2223.1</v>
+      </c>
+      <c r="Q13" s="41">
+        <v>4993.2</v>
+      </c>
+      <c r="R13" s="41">
+        <v>6480.1</v>
+      </c>
+      <c r="S13" s="41">
+        <v>8016.9</v>
+      </c>
+      <c r="T13" s="41">
+        <v>8983.2000000000007</v>
+      </c>
+      <c r="U13" s="41">
+        <v>9902.7999999999993</v>
+      </c>
+      <c r="V13" s="41">
+        <v>10639.8</v>
+      </c>
+      <c r="W13" s="41">
+        <v>10843.8</v>
+      </c>
+      <c r="X13" s="41">
+        <v>11576.5</v>
+      </c>
+      <c r="Y13" s="41">
+        <v>12092.1</v>
+      </c>
+      <c r="Z13" s="41">
+        <v>420.7</v>
+      </c>
+      <c r="AA13" s="41">
+        <v>828.2</v>
+      </c>
+      <c r="AB13" s="41">
+        <v>2225.3000000000002</v>
+      </c>
+      <c r="AC13" s="41">
+        <v>4998.2</v>
+      </c>
+      <c r="AD13" s="41">
+        <v>6486.6</v>
+      </c>
+      <c r="AE13" s="41">
+        <v>8025</v>
+      </c>
+      <c r="AF13" s="41">
+        <v>8991.9</v>
+      </c>
+      <c r="AG13" s="41">
+        <v>9912.1</v>
+      </c>
+      <c r="AH13" s="41">
+        <v>10649.6</v>
+      </c>
+      <c r="AI13" s="41">
+        <v>10854.9</v>
+      </c>
+      <c r="AJ13" s="41">
+        <v>11588.1</v>
+      </c>
+      <c r="AK13" s="41">
+        <v>12104</v>
+      </c>
+      <c r="AL13" s="41">
+        <v>424.5</v>
+      </c>
+      <c r="AM13" s="41">
+        <v>835.3</v>
+      </c>
+      <c r="AN13" s="41">
+        <v>2245.1</v>
+      </c>
+      <c r="AO13" s="41">
+        <v>5033.3</v>
+      </c>
+      <c r="AP13" s="41">
+        <v>6514.6</v>
+      </c>
+      <c r="AQ13" s="38">
+        <v>8073.2</v>
+      </c>
+      <c r="AR13" s="38">
+        <v>9021.4</v>
+      </c>
+      <c r="AS13" s="38">
+        <v>9923.2999999999993</v>
+      </c>
+      <c r="AT13" s="38">
+        <v>10649.6</v>
+      </c>
+      <c r="AU13" s="38">
+        <v>10848.8</v>
+      </c>
+      <c r="AV13" s="38">
+        <v>11560.2</v>
+      </c>
+      <c r="AW13" s="38">
+        <v>12060.8</v>
+      </c>
+      <c r="AX13" s="41">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="AY13" s="41">
+        <v>72.7</v>
+      </c>
+      <c r="AZ13" s="41">
+        <v>194.6</v>
+      </c>
+      <c r="BA13" s="41">
+        <v>437.3</v>
+      </c>
+      <c r="BB13" s="41">
+        <v>565.5</v>
+      </c>
+      <c r="BC13" s="38">
+        <v>702.6</v>
+      </c>
+      <c r="BD13" s="38">
+        <v>784.7</v>
+      </c>
+      <c r="BE13" s="41">
+        <v>862.8</v>
+      </c>
+      <c r="BF13" s="38">
+        <v>923.3</v>
+      </c>
+      <c r="BG13" s="38">
+        <v>939.8</v>
+      </c>
+      <c r="BH13" s="38">
+        <v>1000.9</v>
+      </c>
+      <c r="BI13" s="38">
+        <v>1044.2</v>
+      </c>
+      <c r="BJ13" s="41">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="BK13" s="41">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="BL13" s="41">
+        <v>204.5</v>
+      </c>
+      <c r="BM13" s="41">
+        <v>460.5</v>
+      </c>
+      <c r="BN13" s="41">
+        <v>595.70000000000005</v>
+      </c>
+      <c r="BO13" s="38">
+        <v>740.2</v>
+      </c>
+      <c r="BP13" s="38">
+        <v>825.2</v>
+      </c>
+      <c r="BQ13" s="41">
+        <v>906.1</v>
+      </c>
+      <c r="BR13" s="38">
+        <v>969.2</v>
+      </c>
+      <c r="BS13" s="38">
+        <v>986.3</v>
+      </c>
+      <c r="BT13" s="38">
+        <v>1046.7</v>
+      </c>
+      <c r="BU13" s="38">
+        <v>1089.5</v>
+      </c>
+      <c r="BV13" s="41">
+        <v>30.1</v>
+      </c>
+      <c r="BW13" s="41">
+        <v>60.1</v>
+      </c>
+      <c r="BX13" s="41">
+        <v>155.1</v>
+      </c>
+      <c r="BY13" s="41">
+        <v>360.2</v>
+      </c>
+      <c r="BZ13" s="41">
+        <v>465.6</v>
+      </c>
+      <c r="CA13" s="38">
+        <v>579.6</v>
+      </c>
+      <c r="CB13" s="38">
+        <v>658.4</v>
+      </c>
+      <c r="CC13" s="41">
+        <v>733.4</v>
+      </c>
+      <c r="CD13" s="38">
+        <v>791.9</v>
+      </c>
+      <c r="CE13" s="38">
+        <v>807.8</v>
+      </c>
+      <c r="CF13" s="38">
+        <v>863.8</v>
+      </c>
+      <c r="CG13" s="38">
+        <v>903.5</v>
+      </c>
+      <c r="CH13" s="41">
+        <v>29.1</v>
+      </c>
+      <c r="CI13" s="41">
+        <v>58.4</v>
+      </c>
+      <c r="CJ13" s="41">
+        <v>149.6</v>
+      </c>
+      <c r="CK13" s="41">
+        <v>351.7</v>
+      </c>
+      <c r="CL13" s="41">
+        <v>453.9</v>
+      </c>
+      <c r="CM13" s="38">
+        <v>565.5</v>
+      </c>
+      <c r="CN13" s="38">
+        <v>644.4</v>
+      </c>
+      <c r="CO13" s="41">
+        <v>719.5</v>
+      </c>
+      <c r="CP13" s="38"/>
+      <c r="CQ13" s="38"/>
+      <c r="CR13" s="38"/>
+      <c r="CS13" s="38"/>
+    </row>
+    <row r="14" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A14" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="38">
+        <v>310.5</v>
+      </c>
+      <c r="C14" s="38">
+        <v>536.5</v>
+      </c>
+      <c r="D14" s="38">
+        <v>1809.1</v>
+      </c>
+      <c r="E14" s="38">
+        <v>2711</v>
+      </c>
+      <c r="F14" s="38">
+        <v>3695.2</v>
+      </c>
+      <c r="G14" s="38">
+        <v>5031.8999999999996</v>
+      </c>
+      <c r="H14" s="41">
+        <v>6486.4</v>
+      </c>
+      <c r="I14" s="41">
+        <v>7377.7</v>
+      </c>
+      <c r="J14" s="38">
+        <v>8348.6</v>
+      </c>
+      <c r="K14" s="38">
+        <v>8456.9</v>
+      </c>
+      <c r="L14" s="38">
+        <v>8571.2000000000007</v>
+      </c>
+      <c r="M14" s="38">
+        <v>8718.7999999999993</v>
+      </c>
+      <c r="N14" s="38">
+        <v>313</v>
+      </c>
+      <c r="O14" s="38">
+        <v>540.79999999999995</v>
+      </c>
+      <c r="P14" s="38">
+        <v>1821.9</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>2729.7</v>
+      </c>
+      <c r="R14" s="38">
+        <v>3720.9</v>
+      </c>
+      <c r="S14" s="38">
+        <v>5065.1000000000004</v>
+      </c>
+      <c r="T14" s="41">
+        <v>6537.3</v>
+      </c>
+      <c r="U14" s="41">
+        <v>7439.4</v>
+      </c>
+      <c r="V14" s="41">
+        <v>8422.6</v>
+      </c>
+      <c r="W14" s="41">
+        <v>8531.9</v>
+      </c>
+      <c r="X14" s="41">
+        <v>8647.2999999999993</v>
+      </c>
+      <c r="Y14" s="38">
+        <v>8796.6</v>
+      </c>
+      <c r="Z14" s="38">
+        <v>315</v>
+      </c>
+      <c r="AA14" s="38">
+        <v>544.20000000000005</v>
+      </c>
+      <c r="AB14" s="42">
+        <v>1833.5</v>
+      </c>
+      <c r="AC14" s="38">
+        <v>2747.1</v>
+      </c>
+      <c r="AD14" s="38">
+        <v>3744.6</v>
+      </c>
+      <c r="AE14" s="38">
+        <v>5097.3999999999996</v>
+      </c>
+      <c r="AF14" s="41">
+        <v>6579.9</v>
+      </c>
+      <c r="AG14" s="41">
+        <v>7488</v>
+      </c>
+      <c r="AH14" s="41">
+        <v>8476.4</v>
+      </c>
+      <c r="AI14" s="41">
+        <v>8585.4</v>
+      </c>
+      <c r="AJ14" s="41">
+        <v>8700.5</v>
+      </c>
+      <c r="AK14" s="38">
+        <v>8849.7000000000007</v>
+      </c>
+      <c r="AL14" s="38">
+        <v>316.8</v>
+      </c>
+      <c r="AM14" s="38">
+        <v>547.29999999999995</v>
+      </c>
+      <c r="AN14" s="42">
+        <v>1843.8</v>
+      </c>
+      <c r="AO14" s="38">
+        <v>2762.5</v>
+      </c>
+      <c r="AP14" s="38">
+        <v>3765.6</v>
+      </c>
+      <c r="AQ14" s="38">
+        <v>5131.5</v>
+      </c>
+      <c r="AR14" s="38">
+        <v>6621.4</v>
+      </c>
+      <c r="AS14" s="38">
+        <v>7543.1</v>
+      </c>
+      <c r="AT14" s="38">
+        <v>8548.2000000000007</v>
+      </c>
+      <c r="AU14" s="38">
+        <v>8656.4</v>
+      </c>
+      <c r="AV14" s="38">
+        <v>8770.7000000000007</v>
+      </c>
+      <c r="AW14" s="38">
+        <v>8917.7999999999993</v>
+      </c>
+      <c r="AX14" s="38">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="AY14" s="38">
+        <v>133.6</v>
+      </c>
+      <c r="AZ14" s="42">
+        <v>445.9</v>
+      </c>
+      <c r="BA14" s="42">
+        <v>674.8</v>
+      </c>
+      <c r="BB14" s="38">
+        <v>922.1</v>
+      </c>
+      <c r="BC14" s="38">
+        <v>1262.3</v>
+      </c>
+      <c r="BD14" s="38">
+        <v>1584.3</v>
+      </c>
+      <c r="BE14" s="41">
+        <v>1785.7</v>
+      </c>
+      <c r="BF14" s="38">
+        <v>2006</v>
+      </c>
+      <c r="BG14" s="38">
+        <v>2028.8</v>
+      </c>
+      <c r="BH14" s="38">
+        <v>2053.1</v>
+      </c>
+      <c r="BI14" s="38">
+        <v>2085.1999999999998</v>
+      </c>
+      <c r="BJ14" s="38">
+        <v>76.5</v>
+      </c>
+      <c r="BK14" s="38">
+        <v>132.9</v>
+      </c>
+      <c r="BL14" s="42">
+        <v>444.1</v>
+      </c>
+      <c r="BM14" s="42">
+        <v>673.4</v>
+      </c>
+      <c r="BN14" s="38">
+        <v>920.9</v>
+      </c>
+      <c r="BO14" s="38">
+        <v>1261.4000000000001</v>
+      </c>
+      <c r="BP14" s="38">
+        <v>1297.5999999999999</v>
+      </c>
+      <c r="BQ14" s="41">
+        <v>1320.2</v>
+      </c>
+      <c r="BR14" s="38">
+        <v>1345.8</v>
+      </c>
+      <c r="BS14" s="38">
+        <v>1348.6</v>
+      </c>
+      <c r="BT14" s="38">
+        <v>1351.6</v>
+      </c>
+      <c r="BU14" s="38">
+        <v>1355.5</v>
+      </c>
+      <c r="BV14" s="38">
+        <v>9</v>
+      </c>
+      <c r="BW14" s="38">
+        <v>15.8</v>
+      </c>
+      <c r="BX14" s="42">
+        <v>52</v>
+      </c>
+      <c r="BY14" s="42">
+        <v>79.3</v>
+      </c>
+      <c r="BZ14" s="38">
+        <v>108</v>
+      </c>
+      <c r="CA14" s="38">
+        <v>147.9</v>
+      </c>
+      <c r="CB14" s="38">
+        <v>179.6</v>
+      </c>
+      <c r="CC14" s="41">
+        <v>199.4</v>
+      </c>
+      <c r="CD14" s="38">
+        <v>221.5</v>
+      </c>
+      <c r="CE14" s="38">
+        <v>223.7</v>
+      </c>
+      <c r="CF14" s="38">
+        <v>226.1</v>
+      </c>
+      <c r="CG14" s="38">
+        <v>229.3</v>
+      </c>
+      <c r="CH14" s="38">
+        <v>5</v>
+      </c>
+      <c r="CI14" s="38">
+        <v>8.9</v>
+      </c>
+      <c r="CJ14" s="42">
+        <v>29.2</v>
+      </c>
+      <c r="CK14" s="42">
+        <v>44.9</v>
+      </c>
+      <c r="CL14" s="38">
+        <v>61.2</v>
+      </c>
+      <c r="CM14" s="38">
+        <v>84.2</v>
+      </c>
+      <c r="CN14" s="38">
+        <v>113.2</v>
+      </c>
+      <c r="CO14" s="41">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="CP14" s="38"/>
+      <c r="CQ14" s="38"/>
+      <c r="CR14" s="38"/>
+      <c r="CS14" s="38"/>
+    </row>
+    <row r="15" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="38">
+        <v>71</v>
+      </c>
+      <c r="C15" s="38">
+        <v>143.9</v>
+      </c>
+      <c r="D15" s="38">
+        <v>694.5</v>
+      </c>
+      <c r="E15" s="38">
+        <v>997.9</v>
+      </c>
+      <c r="F15" s="38">
+        <v>1555.1</v>
+      </c>
+      <c r="G15" s="38">
+        <v>2183.1999999999998</v>
+      </c>
+      <c r="H15" s="41">
+        <v>2630.7</v>
+      </c>
+      <c r="I15" s="41">
+        <v>3068.5</v>
+      </c>
+      <c r="J15" s="38">
+        <v>3244.1</v>
+      </c>
+      <c r="K15" s="38">
+        <v>3374.6</v>
+      </c>
+      <c r="L15" s="38">
+        <v>3734.9</v>
+      </c>
+      <c r="M15" s="38">
+        <v>4705.3999999999996</v>
+      </c>
+      <c r="N15" s="38">
+        <v>71.5</v>
+      </c>
+      <c r="O15" s="38">
+        <v>144.9</v>
+      </c>
+      <c r="P15" s="38">
+        <v>699.5</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>1005.1</v>
+      </c>
+      <c r="R15" s="38">
+        <v>1566.3</v>
+      </c>
+      <c r="S15" s="38">
+        <v>2198.9</v>
+      </c>
+      <c r="T15" s="41">
+        <v>2666.3</v>
+      </c>
+      <c r="U15" s="41">
+        <v>3119.3</v>
+      </c>
+      <c r="V15" s="41">
+        <v>3302.7</v>
+      </c>
+      <c r="W15" s="41">
+        <v>3439</v>
+      </c>
+      <c r="X15" s="41">
+        <v>3815.4</v>
+      </c>
+      <c r="Y15" s="38">
+        <v>4807.6000000000004</v>
+      </c>
+      <c r="Z15" s="38">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="AA15" s="38">
+        <v>148.1</v>
+      </c>
+      <c r="AB15" s="42">
+        <v>714.8</v>
+      </c>
+      <c r="AC15" s="38">
+        <v>1027.0999999999999</v>
+      </c>
+      <c r="AD15" s="38">
+        <v>1597.4</v>
+      </c>
+      <c r="AE15" s="38">
+        <v>2243.8000000000002</v>
+      </c>
+      <c r="AF15" s="41">
+        <v>2711.5</v>
+      </c>
+      <c r="AG15" s="41">
+        <v>3164.8</v>
+      </c>
+      <c r="AH15" s="41">
+        <v>3348.3</v>
+      </c>
+      <c r="AI15" s="41">
+        <v>3484.7</v>
+      </c>
+      <c r="AJ15" s="41">
+        <v>3861.4</v>
+      </c>
+      <c r="AK15" s="38">
+        <v>4850</v>
+      </c>
+      <c r="AL15" s="38">
+        <v>73.5</v>
+      </c>
+      <c r="AM15" s="38">
+        <v>148.9</v>
+      </c>
+      <c r="AN15" s="42">
+        <v>718.7</v>
+      </c>
+      <c r="AO15" s="38">
+        <v>1031.5999999999999</v>
+      </c>
+      <c r="AP15" s="38">
+        <v>1603</v>
+      </c>
+      <c r="AQ15" s="38">
+        <v>2255.5</v>
+      </c>
+      <c r="AR15" s="38">
+        <v>2723.2</v>
+      </c>
+      <c r="AS15" s="38">
+        <v>3181.1</v>
+      </c>
+      <c r="AT15" s="38">
+        <v>3364.6</v>
+      </c>
+      <c r="AU15" s="38">
+        <v>3501</v>
+      </c>
+      <c r="AV15" s="38">
+        <v>3877.7</v>
+      </c>
+      <c r="AW15" s="38">
+        <v>4231.7</v>
+      </c>
+      <c r="AX15" s="38">
+        <v>10.1</v>
+      </c>
+      <c r="AY15" s="38">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="AZ15" s="42">
+        <v>98.6</v>
+      </c>
+      <c r="BA15" s="42">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="BB15" s="38">
+        <v>220.2</v>
+      </c>
+      <c r="BC15" s="38">
+        <v>310</v>
+      </c>
+      <c r="BD15" s="38">
+        <v>374.2</v>
+      </c>
+      <c r="BE15" s="41">
+        <v>437.1</v>
+      </c>
+      <c r="BF15" s="38">
+        <v>462.3</v>
+      </c>
+      <c r="BG15" s="38">
+        <v>480.7</v>
+      </c>
+      <c r="BH15" s="38">
+        <v>532.4</v>
+      </c>
+      <c r="BI15" s="38">
+        <v>581.1</v>
+      </c>
+      <c r="BJ15" s="38">
+        <v>10.5</v>
+      </c>
+      <c r="BK15" s="38">
+        <v>21.3</v>
+      </c>
+      <c r="BL15" s="42">
+        <v>102.9</v>
+      </c>
+      <c r="BM15" s="42">
+        <v>148</v>
+      </c>
+      <c r="BN15" s="38">
+        <v>230.1</v>
+      </c>
+      <c r="BO15" s="38">
+        <v>323.89999999999998</v>
+      </c>
+      <c r="BP15" s="38">
+        <v>453.9</v>
+      </c>
+      <c r="BQ15" s="41">
+        <v>558.9</v>
+      </c>
+      <c r="BR15" s="38">
+        <v>610.29999999999995</v>
+      </c>
+      <c r="BS15" s="38">
+        <v>640.29999999999995</v>
+      </c>
+      <c r="BT15" s="38">
+        <v>695.3</v>
+      </c>
+      <c r="BU15" s="38">
+        <v>747.3</v>
+      </c>
+      <c r="BV15" s="38">
+        <v>10</v>
+      </c>
+      <c r="BW15" s="38">
+        <v>20.5</v>
+      </c>
+      <c r="BX15" s="42">
+        <v>94.4</v>
+      </c>
+      <c r="BY15" s="42">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="BZ15" s="38">
+        <v>215.8</v>
+      </c>
+      <c r="CA15" s="38">
+        <v>305.5</v>
+      </c>
+      <c r="CB15" s="38">
+        <v>437.5</v>
+      </c>
+      <c r="CC15" s="41">
+        <v>544.1</v>
+      </c>
+      <c r="CD15" s="38">
+        <v>596.29999999999995</v>
+      </c>
+      <c r="CE15" s="38">
+        <v>626.79999999999995</v>
+      </c>
+      <c r="CF15" s="38">
+        <v>682.7</v>
+      </c>
+      <c r="CG15" s="38">
+        <v>735.5</v>
+      </c>
+      <c r="CH15" s="38">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="CI15" s="38">
+        <v>18.2</v>
+      </c>
+      <c r="CJ15" s="42">
+        <v>82.9</v>
+      </c>
+      <c r="CK15" s="42">
+        <v>122.3</v>
+      </c>
+      <c r="CL15" s="38">
+        <v>190.9</v>
+      </c>
+      <c r="CM15" s="38">
+        <v>271.10000000000002</v>
+      </c>
+      <c r="CN15" s="38">
+        <v>403.8</v>
+      </c>
+      <c r="CO15" s="41">
+        <v>511</v>
+      </c>
+      <c r="CP15" s="38"/>
+      <c r="CQ15" s="38"/>
+      <c r="CR15" s="38"/>
+      <c r="CS15" s="38"/>
+    </row>
+    <row r="16" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A16" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="38">
+        <v>114.7</v>
+      </c>
+      <c r="C16" s="38">
+        <v>214.7</v>
+      </c>
+      <c r="D16" s="38">
+        <v>944.6</v>
+      </c>
+      <c r="E16" s="38">
+        <v>1319.2</v>
+      </c>
+      <c r="F16" s="38">
+        <v>1915.3</v>
+      </c>
+      <c r="G16" s="38">
+        <v>2659.8</v>
+      </c>
+      <c r="H16" s="41">
+        <v>3218</v>
+      </c>
+      <c r="I16" s="41">
+        <v>3741.3</v>
+      </c>
+      <c r="J16" s="38">
+        <v>4145.2</v>
+      </c>
+      <c r="K16" s="38">
+        <v>4258.1000000000004</v>
+      </c>
+      <c r="L16" s="38">
+        <v>4675.1000000000004</v>
+      </c>
+      <c r="M16" s="38">
+        <v>5206.1000000000004</v>
+      </c>
+      <c r="N16" s="38">
+        <v>114.8</v>
+      </c>
+      <c r="O16" s="38">
+        <v>214.8</v>
+      </c>
+      <c r="P16" s="38">
+        <v>945</v>
+      </c>
+      <c r="Q16" s="38">
+        <v>1321</v>
+      </c>
+      <c r="R16" s="38">
+        <v>1917.4</v>
+      </c>
+      <c r="S16" s="38">
+        <v>2662.3</v>
+      </c>
+      <c r="T16" s="43">
+        <v>3252.3</v>
+      </c>
+      <c r="U16" s="43">
+        <v>3793.3</v>
+      </c>
+      <c r="V16" s="43">
+        <v>4220.2</v>
+      </c>
+      <c r="W16" s="43">
+        <v>4337.2</v>
+      </c>
+      <c r="X16" s="43">
+        <v>4769.2</v>
+      </c>
+      <c r="Y16" s="44">
+        <v>5309.2</v>
+      </c>
+      <c r="Z16" s="38">
+        <v>115</v>
+      </c>
+      <c r="AA16" s="38">
+        <v>215.2</v>
+      </c>
+      <c r="AB16" s="42">
+        <v>947.2</v>
+      </c>
+      <c r="AC16" s="38">
+        <v>1324.1</v>
+      </c>
+      <c r="AD16" s="38">
+        <v>1920.5</v>
+      </c>
+      <c r="AE16" s="38">
+        <v>2665.5</v>
+      </c>
+      <c r="AF16" s="43">
+        <v>3255.5</v>
+      </c>
+      <c r="AG16" s="43">
+        <v>3796.5</v>
+      </c>
+      <c r="AH16" s="43">
+        <v>4223.3999999999996</v>
+      </c>
+      <c r="AI16" s="43">
+        <v>4340.3999999999996</v>
+      </c>
+      <c r="AJ16" s="43">
+        <v>4772.3999999999996</v>
+      </c>
+      <c r="AK16" s="44">
+        <v>5312.4</v>
+      </c>
+      <c r="AL16" s="38">
+        <v>115.3</v>
+      </c>
+      <c r="AM16" s="38">
+        <v>215.7</v>
+      </c>
+      <c r="AN16" s="42">
+        <v>953.4</v>
+      </c>
+      <c r="AO16" s="38">
+        <v>1329.9</v>
+      </c>
+      <c r="AP16" s="38">
+        <v>1925.7</v>
+      </c>
+      <c r="AQ16" s="38">
+        <v>2675.4</v>
+      </c>
+      <c r="AR16" s="38">
+        <v>3220.7</v>
+      </c>
+      <c r="AS16" s="38">
+        <v>3705.2</v>
+      </c>
+      <c r="AT16" s="38">
+        <v>4097.8999999999996</v>
+      </c>
+      <c r="AU16" s="38">
+        <v>4203.8999999999996</v>
+      </c>
+      <c r="AV16" s="38">
+        <v>4595.3999999999996</v>
+      </c>
+      <c r="AW16" s="38">
+        <v>5084.8</v>
+      </c>
+      <c r="AX16" s="38">
+        <v>24.4</v>
+      </c>
+      <c r="AY16" s="38">
+        <v>45.6</v>
+      </c>
+      <c r="AZ16" s="42">
+        <v>201.8</v>
+      </c>
+      <c r="BA16" s="42">
+        <v>281.60000000000002</v>
+      </c>
+      <c r="BB16" s="38">
+        <v>407.7</v>
+      </c>
+      <c r="BC16" s="38">
+        <v>566.4</v>
+      </c>
+      <c r="BD16" s="38">
+        <v>675.9</v>
+      </c>
+      <c r="BE16" s="41">
+        <v>773</v>
+      </c>
+      <c r="BF16" s="38">
+        <v>850.5</v>
+      </c>
+      <c r="BG16" s="38">
+        <v>870.8</v>
+      </c>
+      <c r="BH16" s="38">
+        <v>946.7</v>
+      </c>
+      <c r="BI16" s="38">
+        <v>1043.4000000000001</v>
+      </c>
+      <c r="BJ16" s="38">
+        <v>26</v>
+      </c>
+      <c r="BK16" s="38">
+        <v>48.7</v>
+      </c>
+      <c r="BL16" s="42">
+        <v>215.6</v>
+      </c>
+      <c r="BM16" s="42">
+        <v>301.3</v>
+      </c>
+      <c r="BN16" s="38">
+        <v>436.7</v>
+      </c>
+      <c r="BO16" s="38">
+        <v>605.70000000000005</v>
+      </c>
+      <c r="BP16" s="38">
+        <v>770.7</v>
+      </c>
+      <c r="BQ16" s="41">
+        <v>885.7</v>
+      </c>
+      <c r="BR16" s="38">
+        <v>1003.5</v>
+      </c>
+      <c r="BS16" s="38">
+        <v>1026.5</v>
+      </c>
+      <c r="BT16" s="38">
+        <v>1108.5</v>
+      </c>
+      <c r="BU16" s="38">
+        <v>1198.5</v>
+      </c>
+      <c r="BV16" s="38">
+        <v>27.9</v>
+      </c>
+      <c r="BW16" s="38">
+        <v>52.7</v>
+      </c>
+      <c r="BX16" s="42">
+        <v>218.6</v>
+      </c>
+      <c r="BY16" s="42">
+        <v>312.10000000000002</v>
+      </c>
+      <c r="BZ16" s="38">
+        <v>452.1</v>
+      </c>
+      <c r="CA16" s="38">
+        <v>634.79999999999995</v>
+      </c>
+      <c r="CB16" s="38">
+        <v>824.8</v>
+      </c>
+      <c r="CC16" s="41">
+        <v>958</v>
+      </c>
+      <c r="CD16" s="38">
+        <v>1093</v>
+      </c>
+      <c r="CE16" s="38">
+        <v>1119.4000000000001</v>
+      </c>
+      <c r="CF16" s="38">
+        <v>1209.4000000000001</v>
+      </c>
+      <c r="CG16" s="38">
+        <v>1307.4000000000001</v>
+      </c>
+      <c r="CH16" s="38">
+        <v>25.8</v>
+      </c>
+      <c r="CI16" s="38">
+        <v>49</v>
+      </c>
+      <c r="CJ16" s="42">
+        <v>201.2</v>
+      </c>
+      <c r="CK16" s="42">
+        <v>289.39999999999998</v>
+      </c>
+      <c r="CL16" s="38">
+        <v>419.2</v>
+      </c>
+      <c r="CM16" s="38">
+        <v>590.20000000000005</v>
+      </c>
+      <c r="CN16" s="38">
+        <v>781.8</v>
+      </c>
+      <c r="CO16" s="41">
+        <v>916.1</v>
+      </c>
+      <c r="CP16" s="38"/>
+      <c r="CQ16" s="38"/>
+      <c r="CR16" s="38"/>
+      <c r="CS16" s="38"/>
+    </row>
+    <row r="17" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A17" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="38">
+        <v>240.5</v>
+      </c>
+      <c r="C17" s="38">
+        <v>429.2</v>
+      </c>
+      <c r="D17" s="38">
+        <v>1690.4</v>
+      </c>
+      <c r="E17" s="38">
+        <v>2565.6999999999998</v>
+      </c>
+      <c r="F17" s="38">
+        <v>3454.7</v>
+      </c>
+      <c r="G17" s="38">
+        <v>4622.1000000000004</v>
+      </c>
+      <c r="H17" s="41">
+        <v>5671.5</v>
+      </c>
+      <c r="I17" s="41">
+        <v>6630.3</v>
+      </c>
+      <c r="J17" s="38">
+        <v>7467.1</v>
+      </c>
+      <c r="K17" s="38">
+        <v>7732.2</v>
+      </c>
+      <c r="L17" s="38">
+        <v>8590.7000000000007</v>
+      </c>
+      <c r="M17" s="38">
+        <v>9684.5</v>
+      </c>
+      <c r="N17" s="38">
+        <v>247.6</v>
+      </c>
+      <c r="O17" s="38">
+        <v>442.1</v>
+      </c>
+      <c r="P17" s="38">
+        <v>1740.6</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>2648.8</v>
+      </c>
+      <c r="R17" s="38">
+        <v>3571.2</v>
+      </c>
+      <c r="S17" s="38">
+        <v>4777.2</v>
+      </c>
+      <c r="T17" s="38">
+        <v>5850.4</v>
+      </c>
+      <c r="U17" s="38">
+        <v>6822.4</v>
+      </c>
+      <c r="V17" s="38">
+        <v>7677.9</v>
+      </c>
+      <c r="W17" s="38">
+        <v>7948.9</v>
+      </c>
+      <c r="X17" s="38">
+        <v>8826.5</v>
+      </c>
+      <c r="Y17" s="38">
+        <v>9941.7000000000007</v>
+      </c>
+      <c r="Z17" s="38">
+        <v>247.8</v>
+      </c>
+      <c r="AA17" s="38">
+        <v>442.4</v>
+      </c>
+      <c r="AB17" s="42">
+        <v>1742.4</v>
+      </c>
+      <c r="AC17" s="38">
+        <v>2651.9</v>
+      </c>
+      <c r="AD17" s="38">
+        <v>3574.3</v>
+      </c>
+      <c r="AE17" s="38">
+        <v>4780.3</v>
+      </c>
+      <c r="AF17" s="38">
+        <v>5853.9</v>
+      </c>
+      <c r="AG17" s="38">
+        <v>6826.2</v>
+      </c>
+      <c r="AH17" s="38">
+        <v>7682</v>
+      </c>
+      <c r="AI17" s="38">
+        <v>7953.1</v>
+      </c>
+      <c r="AJ17" s="38">
+        <v>8831</v>
+      </c>
+      <c r="AK17" s="38">
+        <v>9946.6</v>
+      </c>
+      <c r="AL17" s="38">
+        <v>237.8</v>
+      </c>
+      <c r="AM17" s="38">
+        <v>424.6</v>
+      </c>
+      <c r="AN17" s="42">
+        <v>1682.2</v>
+      </c>
+      <c r="AO17" s="38">
+        <v>2552</v>
+      </c>
+      <c r="AP17" s="38">
+        <v>3437.2</v>
+      </c>
+      <c r="AQ17" s="38">
+        <v>4599.3</v>
+      </c>
+      <c r="AR17" s="38">
+        <v>5562.9</v>
+      </c>
+      <c r="AS17" s="38">
+        <v>6435.3</v>
+      </c>
+      <c r="AT17" s="38">
+        <v>7206.8</v>
+      </c>
+      <c r="AU17" s="38">
+        <v>7447.6</v>
+      </c>
+      <c r="AV17" s="38">
+        <v>8227.4</v>
+      </c>
+      <c r="AW17" s="38">
+        <v>9078.5</v>
+      </c>
+      <c r="AX17" s="38">
+        <v>67</v>
+      </c>
+      <c r="AY17" s="38">
+        <v>119.3</v>
+      </c>
+      <c r="AZ17" s="42">
+        <v>472</v>
+      </c>
+      <c r="BA17" s="42">
+        <v>718.4</v>
+      </c>
+      <c r="BB17" s="38">
+        <v>966.5</v>
+      </c>
+      <c r="BC17" s="38">
+        <v>1294.0999999999999</v>
+      </c>
+      <c r="BD17" s="38">
+        <v>1564.1</v>
+      </c>
+      <c r="BE17" s="41">
+        <v>1808.5</v>
+      </c>
+      <c r="BF17" s="38">
+        <v>2021.3</v>
+      </c>
+      <c r="BG17" s="38">
+        <v>2088.4</v>
+      </c>
+      <c r="BH17" s="38">
+        <v>2306.9</v>
+      </c>
+      <c r="BI17" s="38">
+        <v>2545.9</v>
+      </c>
+      <c r="BJ17" s="38">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="BK17" s="38">
+        <v>118.4</v>
+      </c>
+      <c r="BL17" s="42">
+        <v>469</v>
+      </c>
+      <c r="BM17" s="42">
+        <v>715.3</v>
+      </c>
+      <c r="BN17" s="38">
+        <v>963.1</v>
+      </c>
+      <c r="BO17" s="38">
+        <v>1290.3</v>
+      </c>
+      <c r="BP17" s="38">
+        <v>1530.3</v>
+      </c>
+      <c r="BQ17" s="41">
+        <v>1747.6</v>
+      </c>
+      <c r="BR17" s="38">
+        <v>1938.2</v>
+      </c>
+      <c r="BS17" s="38">
+        <v>1997.9</v>
+      </c>
+      <c r="BT17" s="38">
+        <v>2183.5</v>
+      </c>
+      <c r="BU17" s="38">
+        <v>2386.5</v>
+      </c>
+      <c r="BV17" s="38">
+        <v>63.8</v>
+      </c>
+      <c r="BW17" s="38">
+        <v>114.6</v>
+      </c>
+      <c r="BX17" s="42">
+        <v>449.5</v>
+      </c>
+      <c r="BY17" s="42">
+        <v>689.9</v>
+      </c>
+      <c r="BZ17" s="38">
+        <v>925.2</v>
+      </c>
+      <c r="CA17" s="38">
+        <v>1239.4000000000001</v>
+      </c>
+      <c r="CB17" s="38">
+        <v>1453.1</v>
+      </c>
+      <c r="CC17" s="41">
+        <v>1646.6</v>
+      </c>
+      <c r="CD17" s="38">
+        <v>1816.3</v>
+      </c>
+      <c r="CE17" s="38">
+        <v>1869.4</v>
+      </c>
+      <c r="CF17" s="38">
+        <v>2034.6</v>
+      </c>
+      <c r="CG17" s="38">
+        <v>2215.3000000000002</v>
+      </c>
+      <c r="CH17" s="38">
+        <v>53.1</v>
+      </c>
+      <c r="CI17" s="38">
+        <v>95.9</v>
+      </c>
+      <c r="CJ17" s="42">
+        <v>372.7</v>
+      </c>
+      <c r="CK17" s="42">
+        <v>576.79999999999995</v>
+      </c>
+      <c r="CL17" s="38">
+        <v>773.2</v>
+      </c>
+      <c r="CM17" s="38">
+        <v>1038.2</v>
+      </c>
+      <c r="CN17" s="38">
+        <v>1223.5</v>
+      </c>
+      <c r="CO17" s="41">
+        <v>1391.5</v>
+      </c>
+      <c r="CP17" s="38"/>
+      <c r="CQ17" s="38"/>
+      <c r="CR17" s="38"/>
+      <c r="CS17" s="38"/>
+    </row>
+    <row r="18" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A18" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="39">
+        <v>490</v>
+      </c>
+      <c r="C18" s="39">
+        <v>818.8</v>
+      </c>
+      <c r="D18" s="39">
+        <v>2983.5</v>
+      </c>
+      <c r="E18" s="39">
+        <v>4508.5</v>
+      </c>
+      <c r="F18" s="39">
+        <v>5898.5</v>
+      </c>
+      <c r="G18" s="39">
+        <v>8046.5</v>
+      </c>
+      <c r="H18" s="45">
+        <v>10696.5</v>
+      </c>
+      <c r="I18" s="45">
+        <v>13324.2</v>
+      </c>
+      <c r="J18" s="38">
+        <v>15436.5</v>
+      </c>
+      <c r="K18" s="38">
+        <v>15895.9</v>
+      </c>
+      <c r="L18" s="38">
+        <v>18173.900000000001</v>
+      </c>
+      <c r="M18" s="38">
+        <v>20493.900000000001</v>
+      </c>
+      <c r="N18" s="39">
+        <v>524.6</v>
+      </c>
+      <c r="O18" s="39">
+        <v>876.6</v>
+      </c>
+      <c r="P18" s="39">
+        <v>3193.9</v>
+      </c>
+      <c r="Q18" s="39">
+        <v>4826.8999999999996</v>
+      </c>
+      <c r="R18" s="39">
+        <v>6315</v>
+      </c>
+      <c r="S18" s="39">
+        <v>8614.6</v>
+      </c>
+      <c r="T18" s="38">
+        <v>11341.1</v>
+      </c>
+      <c r="U18" s="38">
+        <v>14031.1</v>
+      </c>
+      <c r="V18" s="38">
+        <v>16207.1</v>
+      </c>
+      <c r="W18" s="38">
+        <v>16679.8</v>
+      </c>
+      <c r="X18" s="38">
+        <v>19004.8</v>
+      </c>
+      <c r="Y18" s="38">
+        <v>21363.5</v>
+      </c>
+      <c r="Z18" s="39">
+        <v>526</v>
+      </c>
+      <c r="AA18" s="39">
+        <v>878.8</v>
+      </c>
+      <c r="AB18" s="42">
+        <v>3203.8</v>
+      </c>
+      <c r="AC18" s="39">
+        <v>4841.8</v>
+      </c>
+      <c r="AD18" s="39">
+        <v>6330.9</v>
+      </c>
+      <c r="AE18" s="39">
+        <v>8630.5</v>
+      </c>
+      <c r="AF18" s="38">
+        <v>11357</v>
+      </c>
+      <c r="AG18" s="38">
+        <v>14047</v>
+      </c>
+      <c r="AH18" s="38">
+        <v>16223</v>
+      </c>
+      <c r="AI18" s="38">
+        <v>16695.7</v>
+      </c>
+      <c r="AJ18" s="38">
+        <v>19020.7</v>
+      </c>
+      <c r="AK18" s="38">
+        <v>21379.4</v>
+      </c>
+      <c r="AL18" s="39">
+        <v>534.1</v>
+      </c>
+      <c r="AM18" s="39">
+        <v>890.9</v>
+      </c>
+      <c r="AN18" s="42">
+        <v>3256.6</v>
+      </c>
+      <c r="AO18" s="39">
+        <v>4913.8999999999996</v>
+      </c>
+      <c r="AP18" s="39">
+        <v>6405.2</v>
+      </c>
+      <c r="AQ18" s="39">
+        <v>8749.6</v>
+      </c>
+      <c r="AR18" s="39">
+        <v>11426.8</v>
+      </c>
+      <c r="AS18" s="39">
+        <v>14094.8</v>
+      </c>
+      <c r="AT18" s="39">
+        <v>16263.5</v>
+      </c>
+      <c r="AU18" s="39">
+        <v>16727.599999999999</v>
+      </c>
+      <c r="AV18" s="39">
+        <v>18889.2</v>
+      </c>
+      <c r="AW18" s="39">
+        <v>20970.8</v>
+      </c>
+      <c r="AX18" s="39">
+        <v>60.8</v>
+      </c>
+      <c r="AY18" s="39">
+        <v>101.4</v>
+      </c>
+      <c r="AZ18" s="42">
+        <v>364.8</v>
+      </c>
+      <c r="BA18" s="42">
+        <v>554.29999999999995</v>
+      </c>
+      <c r="BB18" s="39">
+        <v>722.5</v>
+      </c>
+      <c r="BC18" s="39">
+        <v>990.5</v>
+      </c>
+      <c r="BD18" s="39">
+        <v>1298.2</v>
+      </c>
+      <c r="BE18" s="41">
+        <v>1604.9</v>
+      </c>
+      <c r="BF18" s="39">
+        <v>1843.9</v>
+      </c>
+      <c r="BG18" s="39">
+        <v>1895.8</v>
+      </c>
+      <c r="BH18" s="39">
+        <v>2139.6</v>
+      </c>
+      <c r="BI18" s="39">
+        <v>2375.4</v>
+      </c>
+      <c r="BJ18" s="39">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="BK18" s="39">
+        <v>107.2</v>
+      </c>
+      <c r="BL18" s="42">
+        <v>384.3</v>
+      </c>
+      <c r="BM18" s="42">
+        <v>584.6</v>
+      </c>
+      <c r="BN18" s="39">
+        <v>762.3</v>
+      </c>
+      <c r="BO18" s="39">
+        <v>1045.4000000000001</v>
+      </c>
+      <c r="BP18" s="39">
+        <v>1400.4</v>
+      </c>
+      <c r="BQ18" s="41">
+        <v>1754.2</v>
+      </c>
+      <c r="BR18" s="39">
+        <v>2031.9</v>
+      </c>
+      <c r="BS18" s="39">
+        <v>2090.4</v>
+      </c>
+      <c r="BT18" s="39">
+        <v>2354.4</v>
+      </c>
+      <c r="BU18" s="39">
+        <v>2609.6999999999998</v>
+      </c>
+      <c r="BV18" s="39">
+        <v>70.2</v>
+      </c>
+      <c r="BW18" s="39">
+        <v>118.1</v>
+      </c>
+      <c r="BX18" s="42">
+        <v>397.7</v>
+      </c>
+      <c r="BY18" s="42">
+        <v>616.20000000000005</v>
+      </c>
+      <c r="BZ18" s="39">
+        <v>801.2</v>
+      </c>
+      <c r="CA18" s="39">
+        <v>1105.0999999999999</v>
+      </c>
+      <c r="CB18" s="39">
+        <v>1461.4</v>
+      </c>
+      <c r="CC18" s="41">
+        <v>1816.5</v>
+      </c>
+      <c r="CD18" s="39">
+        <v>2095.1999999999998</v>
+      </c>
+      <c r="CE18" s="39">
+        <v>2153.9</v>
+      </c>
+      <c r="CF18" s="39">
+        <v>2418.8000000000002</v>
+      </c>
+      <c r="CG18" s="39">
+        <v>2675</v>
+      </c>
+      <c r="CH18" s="39">
+        <v>38</v>
+      </c>
+      <c r="CI18" s="39">
+        <v>64.3</v>
+      </c>
+      <c r="CJ18" s="42">
+        <v>214.7</v>
+      </c>
+      <c r="CK18" s="42">
+        <v>335.5</v>
+      </c>
+      <c r="CL18" s="39">
+        <v>436</v>
+      </c>
+      <c r="CM18" s="39">
+        <v>602.70000000000005</v>
+      </c>
+      <c r="CN18" s="39">
+        <v>972.7</v>
+      </c>
+      <c r="CO18" s="41">
+        <v>1342.7</v>
+      </c>
+      <c r="CP18" s="39"/>
+      <c r="CQ18" s="39"/>
+      <c r="CR18" s="39"/>
+      <c r="CS18" s="39"/>
+    </row>
+    <row r="19" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A19" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="39">
+        <v>4949.1000000000004</v>
+      </c>
+      <c r="C19" s="39">
+        <v>11203.7</v>
+      </c>
+      <c r="D19" s="39">
+        <v>19836.400000000001</v>
+      </c>
+      <c r="E19" s="39">
+        <v>26728.1</v>
+      </c>
+      <c r="F19" s="39">
+        <v>31973.1</v>
+      </c>
+      <c r="G19" s="39">
+        <v>39044.9</v>
+      </c>
+      <c r="H19" s="45">
+        <v>43920.3</v>
+      </c>
+      <c r="I19" s="45">
+        <v>48449.3</v>
+      </c>
+      <c r="J19" s="38">
+        <v>52406.7</v>
+      </c>
+      <c r="K19" s="38">
+        <v>55379.7</v>
+      </c>
+      <c r="L19" s="38">
+        <v>59275.5</v>
+      </c>
+      <c r="M19" s="38">
+        <v>63244.5</v>
+      </c>
+      <c r="N19" s="39">
+        <v>4430.3</v>
+      </c>
+      <c r="O19" s="39">
+        <v>10811</v>
+      </c>
+      <c r="P19" s="39">
+        <v>18800</v>
+      </c>
+      <c r="Q19" s="39">
+        <v>25467.8</v>
+      </c>
+      <c r="R19" s="39">
+        <v>31838.7</v>
+      </c>
+      <c r="S19" s="39">
+        <v>39715.699999999997</v>
+      </c>
+      <c r="T19" s="38">
+        <v>46721.1</v>
+      </c>
+      <c r="U19" s="38">
+        <v>53021.1</v>
+      </c>
+      <c r="V19" s="38">
+        <v>59038.5</v>
+      </c>
+      <c r="W19" s="38">
+        <v>62994.5</v>
+      </c>
+      <c r="X19" s="38">
+        <v>67567.3</v>
+      </c>
+      <c r="Y19" s="38">
+        <v>72189.3</v>
+      </c>
+      <c r="Z19" s="39">
+        <v>5851</v>
+      </c>
+      <c r="AA19" s="39">
+        <v>11743.1</v>
+      </c>
+      <c r="AB19" s="42">
+        <v>19937.5</v>
+      </c>
+      <c r="AC19" s="39">
+        <v>26451.7</v>
+      </c>
+      <c r="AD19" s="39">
+        <v>33248</v>
+      </c>
+      <c r="AE19" s="39">
+        <v>39925.4</v>
+      </c>
+      <c r="AF19" s="38">
+        <v>46370.3</v>
+      </c>
+      <c r="AG19" s="38">
+        <v>52315.9</v>
+      </c>
+      <c r="AH19" s="38">
+        <v>56789</v>
+      </c>
+      <c r="AI19" s="38">
+        <v>62320.9</v>
+      </c>
+      <c r="AJ19" s="38">
+        <v>66799.3</v>
+      </c>
+      <c r="AK19" s="38">
+        <v>72397</v>
+      </c>
+      <c r="AL19" s="39">
+        <v>4203.2</v>
+      </c>
+      <c r="AM19" s="39">
+        <v>6615.8</v>
+      </c>
+      <c r="AN19" s="42">
+        <v>15389.8</v>
+      </c>
+      <c r="AO19" s="39">
+        <v>20736.400000000001</v>
+      </c>
+      <c r="AP19" s="39">
+        <v>25804.2</v>
+      </c>
+      <c r="AQ19" s="39">
+        <v>30699.7</v>
+      </c>
+      <c r="AR19" s="39">
+        <v>35474.199999999997</v>
+      </c>
+      <c r="AS19" s="39">
+        <v>39847</v>
+      </c>
+      <c r="AT19" s="39">
+        <v>43402.8</v>
+      </c>
+      <c r="AU19" s="39">
+        <v>45788.7</v>
+      </c>
+      <c r="AV19" s="39">
+        <v>49208</v>
+      </c>
+      <c r="AW19" s="39">
+        <v>52271</v>
+      </c>
+      <c r="AX19" s="39">
+        <v>1836.4</v>
+      </c>
+      <c r="AY19" s="39">
+        <v>4169.6000000000004</v>
+      </c>
+      <c r="AZ19" s="42">
+        <v>5912.1</v>
+      </c>
+      <c r="BA19" s="42">
+        <v>7281.9</v>
+      </c>
+      <c r="BB19" s="39">
+        <v>8605.4</v>
+      </c>
+      <c r="BC19" s="39">
+        <v>9853.1</v>
+      </c>
+      <c r="BD19" s="39">
+        <v>11122.9</v>
+      </c>
+      <c r="BE19" s="41">
+        <v>12294.6</v>
+      </c>
+      <c r="BF19" s="39">
+        <v>14101</v>
+      </c>
+      <c r="BG19" s="39">
+        <v>15561.1</v>
+      </c>
+      <c r="BH19" s="39">
+        <v>17026.099999999999</v>
+      </c>
+      <c r="BI19" s="39">
+        <v>18386.7</v>
+      </c>
+      <c r="BJ19" s="39">
+        <v>1150.4000000000001</v>
+      </c>
+      <c r="BK19" s="39">
+        <v>2459.5</v>
+      </c>
+      <c r="BL19" s="42">
+        <v>6324.4</v>
+      </c>
+      <c r="BM19" s="42">
+        <v>9223.2000000000007</v>
+      </c>
+      <c r="BN19" s="39">
+        <v>11719.6</v>
+      </c>
+      <c r="BO19" s="39">
+        <v>13936.3</v>
+      </c>
+      <c r="BP19" s="39">
+        <v>16167</v>
+      </c>
+      <c r="BQ19" s="41">
+        <v>18256.7</v>
+      </c>
+      <c r="BR19" s="39">
+        <v>20197.5</v>
+      </c>
+      <c r="BS19" s="39">
+        <v>22001</v>
+      </c>
+      <c r="BT19" s="39">
+        <v>23772.1</v>
+      </c>
+      <c r="BU19" s="39">
+        <v>25510.2</v>
+      </c>
+      <c r="BV19" s="39">
+        <v>2793.9</v>
+      </c>
+      <c r="BW19" s="39">
+        <v>5918.8</v>
+      </c>
+      <c r="BX19" s="42">
+        <v>9534.9</v>
+      </c>
+      <c r="BY19" s="42">
+        <v>12822.8</v>
+      </c>
+      <c r="BZ19" s="39">
+        <v>15867.9</v>
+      </c>
+      <c r="CA19" s="39">
+        <v>18486.5</v>
+      </c>
+      <c r="CB19" s="39">
+        <v>20947.5</v>
+      </c>
+      <c r="CC19" s="41">
+        <v>23394.2</v>
+      </c>
+      <c r="CD19" s="39">
+        <v>25521.1</v>
+      </c>
+      <c r="CE19" s="39">
+        <v>27969.8</v>
+      </c>
+      <c r="CF19" s="39">
+        <v>31401.200000000001</v>
+      </c>
+      <c r="CG19" s="39">
+        <v>35087.699999999997</v>
+      </c>
+      <c r="CH19" s="39">
+        <v>3989.7</v>
+      </c>
+      <c r="CI19" s="39">
+        <v>7549.1</v>
+      </c>
+      <c r="CJ19" s="42">
+        <v>11459.1</v>
+      </c>
+      <c r="CK19" s="42">
+        <v>15024.6</v>
+      </c>
+      <c r="CL19" s="39">
+        <v>18402.099999999999</v>
+      </c>
+      <c r="CM19" s="39">
+        <v>23392.799999999999</v>
+      </c>
+      <c r="CN19" s="39">
+        <v>25542.1</v>
+      </c>
+      <c r="CO19" s="41">
+        <v>27428.3</v>
+      </c>
+      <c r="CP19" s="39"/>
+      <c r="CQ19" s="39"/>
+      <c r="CR19" s="39"/>
+      <c r="CS19" s="39"/>
+    </row>
+    <row r="20" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A20" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="46">
+        <v>431.7</v>
+      </c>
+      <c r="C20" s="46">
+        <v>720.8</v>
+      </c>
+      <c r="D20" s="46">
+        <v>2583.6999999999998</v>
+      </c>
+      <c r="E20" s="46">
+        <v>4053.6</v>
+      </c>
+      <c r="F20" s="46">
+        <v>4693.6000000000004</v>
+      </c>
+      <c r="G20" s="39">
+        <v>6604</v>
+      </c>
+      <c r="H20" s="45">
+        <v>8912.2000000000007</v>
+      </c>
+      <c r="I20" s="45">
+        <v>11341.7</v>
+      </c>
+      <c r="J20" s="38">
+        <v>13245.9</v>
+      </c>
+      <c r="K20" s="38">
+        <v>13493</v>
+      </c>
+      <c r="L20" s="38">
+        <v>15457.8</v>
+      </c>
+      <c r="M20" s="38">
+        <v>16567.8</v>
+      </c>
+      <c r="N20" s="48">
+        <v>437</v>
+      </c>
+      <c r="O20" s="48">
+        <v>730.5</v>
+      </c>
+      <c r="P20" s="48">
+        <v>2613.5</v>
+      </c>
+      <c r="Q20" s="48">
+        <v>4106</v>
+      </c>
+      <c r="R20" s="48">
+        <v>4755.8</v>
+      </c>
+      <c r="S20" s="39">
+        <v>6688.8</v>
+      </c>
+      <c r="T20" s="38">
+        <v>9067.6</v>
+      </c>
+      <c r="U20" s="38">
+        <v>11568.6</v>
+      </c>
+      <c r="V20" s="38">
+        <v>13524.2</v>
+      </c>
+      <c r="W20" s="38">
+        <v>13778</v>
+      </c>
+      <c r="X20" s="38">
+        <v>15778</v>
+      </c>
+      <c r="Y20" s="38">
+        <v>16908</v>
+      </c>
+      <c r="Z20" s="48">
+        <v>437.3</v>
+      </c>
+      <c r="AA20" s="48">
+        <v>731</v>
+      </c>
+      <c r="AB20" s="42">
+        <v>2615</v>
+      </c>
+      <c r="AC20" s="48">
+        <v>4109</v>
+      </c>
+      <c r="AD20" s="48">
+        <v>4758.8</v>
+      </c>
+      <c r="AE20" s="39">
+        <v>6691.8</v>
+      </c>
+      <c r="AF20" s="38">
+        <v>9089</v>
+      </c>
+      <c r="AG20" s="38">
+        <v>11609.3</v>
+      </c>
+      <c r="AH20" s="38">
+        <v>13580</v>
+      </c>
+      <c r="AI20" s="38">
+        <v>13836.3</v>
+      </c>
+      <c r="AJ20" s="38">
+        <v>15851.8</v>
+      </c>
+      <c r="AK20" s="38">
+        <v>16990.5</v>
+      </c>
+      <c r="AL20" s="48">
+        <v>193.7</v>
+      </c>
+      <c r="AM20" s="48">
+        <v>302</v>
+      </c>
+      <c r="AN20" s="42">
+        <v>1162.4000000000001</v>
+      </c>
+      <c r="AO20" s="48">
+        <v>1753.8</v>
+      </c>
+      <c r="AP20" s="48">
+        <v>1944.4</v>
+      </c>
+      <c r="AQ20" s="39">
+        <v>2715.4</v>
+      </c>
+      <c r="AR20" s="39">
+        <v>4253.3</v>
+      </c>
+      <c r="AS20" s="39">
+        <v>5886.5</v>
+      </c>
+      <c r="AT20" s="39">
+        <v>7169.7</v>
+      </c>
+      <c r="AU20" s="39">
+        <v>7334.1</v>
+      </c>
+      <c r="AV20" s="39">
+        <v>8603.5</v>
+      </c>
+      <c r="AW20" s="39">
+        <v>9334</v>
+      </c>
+      <c r="AX20" s="48">
+        <v>44</v>
+      </c>
+      <c r="AY20" s="48">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="AZ20" s="42">
+        <v>263.7</v>
+      </c>
+      <c r="BA20" s="42">
+        <v>398.7</v>
+      </c>
+      <c r="BB20" s="48">
+        <v>442</v>
+      </c>
+      <c r="BC20" s="39">
+        <v>617.5</v>
+      </c>
+      <c r="BD20" s="39">
+        <v>966.5</v>
+      </c>
+      <c r="BE20" s="41">
+        <v>1337.1</v>
+      </c>
+      <c r="BF20" s="39">
+        <v>1627.4</v>
+      </c>
+      <c r="BG20" s="39">
+        <v>1664.1</v>
+      </c>
+      <c r="BH20" s="39">
+        <v>1953.3</v>
+      </c>
+      <c r="BI20" s="39">
+        <v>2118.9</v>
+      </c>
+      <c r="BJ20" s="48">
+        <v>47</v>
+      </c>
+      <c r="BK20" s="48">
+        <v>73.3</v>
+      </c>
+      <c r="BL20" s="42">
+        <v>282.2</v>
+      </c>
+      <c r="BM20" s="42">
+        <v>427.6</v>
+      </c>
+      <c r="BN20" s="48">
+        <v>474.3</v>
+      </c>
+      <c r="BO20" s="39">
+        <v>662.3</v>
+      </c>
+      <c r="BP20" s="39">
+        <v>1062.3</v>
+      </c>
+      <c r="BQ20" s="41">
+        <v>1472.3</v>
+      </c>
+      <c r="BR20" s="39">
+        <v>1807.5</v>
+      </c>
+      <c r="BS20" s="39">
+        <v>1847.5</v>
+      </c>
+      <c r="BT20" s="39">
+        <v>2134.1999999999998</v>
+      </c>
+      <c r="BU20" s="39">
+        <v>2298.4</v>
+      </c>
+      <c r="BV20" s="48">
+        <v>52</v>
+      </c>
+      <c r="BW20" s="48">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="BX20" s="42">
+        <v>291.7</v>
+      </c>
+      <c r="BY20" s="42">
+        <v>452.7</v>
+      </c>
+      <c r="BZ20" s="48">
+        <v>501.7</v>
+      </c>
+      <c r="CA20" s="39">
+        <v>706.5</v>
+      </c>
+      <c r="CB20" s="39">
+        <v>1141.5</v>
+      </c>
+      <c r="CC20" s="41">
+        <v>1592.5</v>
+      </c>
+      <c r="CD20" s="39">
+        <v>1961</v>
+      </c>
+      <c r="CE20" s="39">
+        <v>2005</v>
+      </c>
+      <c r="CF20" s="39">
+        <v>2313</v>
+      </c>
+      <c r="CG20" s="39">
+        <v>2489</v>
+      </c>
+      <c r="CH20" s="48">
+        <v>52.9</v>
+      </c>
+      <c r="CI20" s="48">
+        <v>83.4</v>
+      </c>
+      <c r="CJ20" s="42">
+        <v>296.39999999999998</v>
+      </c>
+      <c r="CK20" s="42">
+        <v>465.4</v>
+      </c>
+      <c r="CL20" s="48">
+        <v>514.79999999999995</v>
+      </c>
+      <c r="CM20" s="39">
+        <v>728.4</v>
+      </c>
+      <c r="CN20" s="39">
+        <v>1186.4000000000001</v>
+      </c>
+      <c r="CO20" s="41">
+        <v>1662.4</v>
+      </c>
+      <c r="CP20" s="39"/>
+      <c r="CQ20" s="39"/>
+      <c r="CR20" s="39"/>
+      <c r="CS20" s="39"/>
+    </row>
+    <row r="21" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A21" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="41">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="C21" s="41">
+        <v>253.4</v>
+      </c>
+      <c r="D21" s="41">
+        <v>1012.5</v>
+      </c>
+      <c r="E21" s="41">
+        <v>1392.8</v>
+      </c>
+      <c r="F21" s="41">
+        <v>1749.1</v>
+      </c>
+      <c r="G21" s="41">
+        <v>2044.7</v>
+      </c>
+      <c r="H21" s="41">
+        <v>2679</v>
+      </c>
+      <c r="I21" s="41">
+        <v>3341.5</v>
+      </c>
+      <c r="J21" s="41">
+        <v>3957.1</v>
+      </c>
+      <c r="K21" s="41">
+        <v>4017.8</v>
+      </c>
+      <c r="L21" s="41">
+        <v>4118.8</v>
+      </c>
+      <c r="M21" s="41">
+        <v>4287.1000000000004</v>
+      </c>
+      <c r="N21" s="41">
+        <v>152.6</v>
+      </c>
+      <c r="O21" s="41">
+        <v>253.9</v>
+      </c>
+      <c r="P21" s="41">
+        <v>1014.4</v>
+      </c>
+      <c r="Q21" s="41">
+        <v>1395.7</v>
+      </c>
+      <c r="R21" s="41">
+        <v>1752.6</v>
+      </c>
+      <c r="S21" s="41">
+        <v>2048.6</v>
+      </c>
+      <c r="T21" s="41">
+        <v>2698.1</v>
+      </c>
+      <c r="U21" s="41">
+        <v>3368.9</v>
+      </c>
+      <c r="V21" s="41">
+        <v>4000.6</v>
+      </c>
+      <c r="W21" s="41">
+        <v>4063.1</v>
+      </c>
+      <c r="X21" s="41">
+        <v>4166.7</v>
+      </c>
+      <c r="Y21" s="41">
+        <v>4339.2</v>
+      </c>
+      <c r="Z21" s="41">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="AA21" s="41">
+        <v>256.8</v>
+      </c>
+      <c r="AB21" s="41">
+        <v>1041</v>
+      </c>
+      <c r="AC21" s="41">
+        <v>1431.4</v>
+      </c>
+      <c r="AD21" s="41">
+        <v>1795</v>
+      </c>
+      <c r="AE21" s="41">
+        <v>2099.1</v>
+      </c>
+      <c r="AF21" s="41">
+        <v>2726.4</v>
+      </c>
+      <c r="AG21" s="41">
+        <v>3376.6</v>
+      </c>
+      <c r="AH21" s="41">
+        <v>3982.3</v>
+      </c>
+      <c r="AI21" s="41">
+        <v>4039.1</v>
+      </c>
+      <c r="AJ21" s="41">
+        <v>4136.8999999999996</v>
+      </c>
+      <c r="AK21" s="41">
+        <v>4303</v>
+      </c>
+      <c r="AL21" s="41">
+        <v>157</v>
+      </c>
+      <c r="AM21" s="41">
+        <v>260.39999999999998</v>
+      </c>
+      <c r="AN21" s="41">
+        <v>1060.0999999999999</v>
+      </c>
+      <c r="AO21" s="41">
+        <v>1454.8</v>
+      </c>
+      <c r="AP21" s="41">
+        <v>1823.8</v>
+      </c>
+      <c r="AQ21" s="39">
+        <v>2133.6</v>
+      </c>
+      <c r="AR21" s="39">
+        <v>2815.9</v>
+      </c>
+      <c r="AS21" s="39">
+        <v>3529.6</v>
+      </c>
+      <c r="AT21" s="39">
+        <v>4198.7</v>
+      </c>
+      <c r="AU21" s="39">
+        <v>4260.8</v>
+      </c>
+      <c r="AV21" s="39">
+        <v>4367.3</v>
+      </c>
+      <c r="AW21" s="39">
+        <v>4534.5</v>
+      </c>
+      <c r="AX21" s="41">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AY21" s="41">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="AZ21" s="41">
+        <v>130.9</v>
+      </c>
+      <c r="BA21" s="41">
+        <v>180.1</v>
+      </c>
+      <c r="BB21" s="41">
+        <v>225.6</v>
+      </c>
+      <c r="BC21" s="39">
+        <v>264.10000000000002</v>
+      </c>
+      <c r="BD21" s="39">
+        <v>348</v>
+      </c>
+      <c r="BE21" s="41">
+        <v>435.8</v>
+      </c>
+      <c r="BF21" s="39">
+        <v>517.9</v>
+      </c>
+      <c r="BG21" s="39">
+        <v>525.29999999999995</v>
+      </c>
+      <c r="BH21" s="39">
+        <v>538.4</v>
+      </c>
+      <c r="BI21" s="39">
+        <v>558.9</v>
+      </c>
+      <c r="BJ21" s="41">
+        <v>19.5</v>
+      </c>
+      <c r="BK21" s="41">
+        <v>32.5</v>
+      </c>
+      <c r="BL21" s="41">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="BM21" s="41">
+        <v>181.6</v>
+      </c>
+      <c r="BN21" s="41">
+        <v>227.7</v>
+      </c>
+      <c r="BO21" s="39">
+        <v>266.7</v>
+      </c>
+      <c r="BP21" s="39">
+        <v>349.1</v>
+      </c>
+      <c r="BQ21" s="41">
+        <v>435.7</v>
+      </c>
+      <c r="BR21" s="39">
+        <v>515.4</v>
+      </c>
+      <c r="BS21" s="39">
+        <v>522</v>
+      </c>
+      <c r="BT21" s="47">
+        <v>534.4</v>
+      </c>
+      <c r="BU21" s="47">
+        <v>554.29999999999995</v>
+      </c>
+      <c r="BV21" s="41">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="BW21" s="41">
+        <v>30.3</v>
+      </c>
+      <c r="BX21" s="41">
+        <v>124.1</v>
+      </c>
+      <c r="BY21" s="41">
+        <v>172</v>
+      </c>
+      <c r="BZ21" s="41">
+        <v>215.3</v>
+      </c>
+      <c r="CA21" s="39">
+        <v>253</v>
+      </c>
+      <c r="CB21" s="39">
+        <v>334.8</v>
+      </c>
+      <c r="CC21" s="41">
+        <v>420.9</v>
+      </c>
+      <c r="CD21" s="39">
+        <v>500.4</v>
+      </c>
+      <c r="CE21" s="39">
+        <v>506.9</v>
+      </c>
+      <c r="CF21" s="47">
+        <v>519.20000000000005</v>
+      </c>
+      <c r="CG21" s="47">
+        <v>539</v>
+      </c>
+      <c r="CH21" s="41">
+        <v>13.2</v>
+      </c>
+      <c r="CI21" s="41">
+        <v>22.5</v>
+      </c>
+      <c r="CJ21" s="41">
+        <v>91.1</v>
+      </c>
+      <c r="CK21" s="41">
+        <v>127.1</v>
+      </c>
+      <c r="CL21" s="41">
+        <v>159.1</v>
+      </c>
+      <c r="CM21" s="39">
+        <v>187.3</v>
+      </c>
+      <c r="CN21" s="39">
+        <v>246.9</v>
+      </c>
+      <c r="CO21" s="41">
+        <v>309.8</v>
+      </c>
+      <c r="CP21" s="39"/>
+      <c r="CQ21" s="39"/>
+      <c r="CR21" s="47"/>
+      <c r="CS21" s="47"/>
+    </row>
+    <row r="22" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A22" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="39">
+        <v>976.7</v>
+      </c>
+      <c r="C22" s="39">
+        <v>1607.1</v>
+      </c>
+      <c r="D22" s="39">
+        <v>5082.5</v>
+      </c>
+      <c r="E22" s="39">
+        <v>7726</v>
+      </c>
+      <c r="F22" s="39">
+        <v>9805.2999999999993</v>
+      </c>
+      <c r="G22" s="39">
+        <v>12810.2</v>
+      </c>
+      <c r="H22" s="45">
+        <v>15195.5</v>
+      </c>
+      <c r="I22" s="45">
+        <v>17441.8</v>
+      </c>
+      <c r="J22" s="38">
+        <v>19227.7</v>
+      </c>
+      <c r="K22" s="38">
+        <v>19629</v>
+      </c>
+      <c r="L22" s="38">
+        <v>21548.2</v>
+      </c>
+      <c r="M22" s="38">
+        <v>22814.9</v>
+      </c>
+      <c r="N22" s="39">
+        <v>982.5</v>
+      </c>
+      <c r="O22" s="39">
+        <v>1616.7</v>
+      </c>
+      <c r="P22" s="39">
+        <v>5111.8</v>
+      </c>
+      <c r="Q22" s="39">
+        <v>7770.5</v>
+      </c>
+      <c r="R22" s="39">
+        <v>9861.7999999999993</v>
+      </c>
+      <c r="S22" s="39">
+        <v>12885.2</v>
+      </c>
+      <c r="T22" s="38">
+        <v>15285.2</v>
+      </c>
+      <c r="U22" s="38">
+        <v>17545.3</v>
+      </c>
+      <c r="V22" s="38">
+        <v>19340.2</v>
+      </c>
+      <c r="W22" s="38">
+        <v>19743.400000000001</v>
+      </c>
+      <c r="X22" s="38">
+        <v>21672.7</v>
+      </c>
+      <c r="Y22" s="38">
+        <v>22946.2</v>
+      </c>
+      <c r="Z22" s="39">
+        <v>1011.2</v>
+      </c>
+      <c r="AA22" s="39">
+        <v>1662</v>
+      </c>
+      <c r="AB22" s="42">
+        <v>5250.1</v>
+      </c>
+      <c r="AC22" s="39">
+        <v>7982.1</v>
+      </c>
+      <c r="AD22" s="39">
+        <v>10128.200000000001</v>
+      </c>
+      <c r="AE22" s="39">
+        <v>13230.7</v>
+      </c>
+      <c r="AF22" s="38">
+        <v>15642.4</v>
+      </c>
+      <c r="AG22" s="38">
+        <v>17913.599999999999</v>
+      </c>
+      <c r="AH22" s="38">
+        <v>19719.8</v>
+      </c>
+      <c r="AI22" s="38">
+        <v>20125.2</v>
+      </c>
+      <c r="AJ22" s="38">
+        <v>22064</v>
+      </c>
+      <c r="AK22" s="38">
+        <v>23343.8</v>
+      </c>
+      <c r="AL22" s="39">
+        <v>850.6</v>
+      </c>
+      <c r="AM22" s="39">
+        <v>1398.5</v>
+      </c>
+      <c r="AN22" s="42">
+        <v>4479.8</v>
+      </c>
+      <c r="AO22" s="39">
+        <v>6768.8</v>
+      </c>
+      <c r="AP22" s="39">
+        <v>8518.7999999999993</v>
+      </c>
+      <c r="AQ22" s="39">
+        <v>11142.8</v>
+      </c>
+      <c r="AR22" s="39">
+        <v>13579.9</v>
+      </c>
+      <c r="AS22" s="39">
+        <v>15863.8</v>
+      </c>
+      <c r="AT22" s="39">
+        <v>17693.7</v>
+      </c>
+      <c r="AU22" s="39">
+        <v>18098.900000000001</v>
+      </c>
+      <c r="AV22" s="39">
+        <v>20027.099999999999</v>
+      </c>
+      <c r="AW22" s="39">
+        <v>21299</v>
+      </c>
+      <c r="AX22" s="39">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="AY22" s="39">
+        <v>256.10000000000002</v>
+      </c>
+      <c r="AZ22" s="42">
+        <v>818.3</v>
+      </c>
+      <c r="BA22" s="42">
+        <v>1237.5999999999999</v>
+      </c>
+      <c r="BB22" s="39">
+        <v>1555.4</v>
+      </c>
+      <c r="BC22" s="39">
+        <v>2043.1</v>
+      </c>
+      <c r="BD22" s="39">
+        <v>2492.5</v>
+      </c>
+      <c r="BE22" s="41">
+        <v>2913.3</v>
+      </c>
+      <c r="BF22" s="39">
+        <v>3252.3</v>
+      </c>
+      <c r="BG22" s="39">
+        <v>3327.5</v>
+      </c>
+      <c r="BH22" s="39">
+        <v>3680.8</v>
+      </c>
+      <c r="BI22" s="39">
+        <v>3909.9</v>
+      </c>
+      <c r="BJ22" s="39">
+        <v>166.1</v>
+      </c>
+      <c r="BK22" s="39">
+        <v>275</v>
+      </c>
+      <c r="BL22" s="42">
+        <v>878.3</v>
+      </c>
+      <c r="BM22" s="42">
+        <v>1331</v>
+      </c>
+      <c r="BN22" s="39">
+        <v>1670.6</v>
+      </c>
+      <c r="BO22" s="39">
+        <v>2181.5</v>
+      </c>
+      <c r="BP22" s="39">
+        <v>2661.6</v>
+      </c>
+      <c r="BQ22" s="41">
+        <v>3111.2</v>
+      </c>
+      <c r="BR22" s="39">
+        <v>3473.2</v>
+      </c>
+      <c r="BS22" s="39">
+        <v>3549.2</v>
+      </c>
+      <c r="BT22" s="39">
+        <v>3897.1</v>
+      </c>
+      <c r="BU22" s="39">
+        <v>4129.2</v>
+      </c>
+      <c r="BV22" s="39">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="BW22" s="39">
+        <v>265.5</v>
+      </c>
+      <c r="BX22" s="42">
+        <v>814.5</v>
+      </c>
+      <c r="BY22" s="42">
+        <v>1271.3</v>
+      </c>
+      <c r="BZ22" s="39">
+        <v>1604.3</v>
+      </c>
+      <c r="CA22" s="39">
+        <v>2106.5</v>
+      </c>
+      <c r="CB22" s="39">
+        <v>2626.6</v>
+      </c>
+      <c r="CC22" s="41">
+        <v>3119.1</v>
+      </c>
+      <c r="CD22" s="39">
+        <v>3503.6</v>
+      </c>
+      <c r="CE22" s="39">
+        <v>3585.5</v>
+      </c>
+      <c r="CF22" s="39">
+        <v>3962.2</v>
+      </c>
+      <c r="CG22" s="39">
+        <v>4214.6000000000004</v>
+      </c>
+      <c r="CH22" s="39">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="CI22" s="39">
+        <v>255.2</v>
+      </c>
+      <c r="CJ22" s="42">
+        <v>776</v>
+      </c>
+      <c r="CK22" s="42">
+        <v>1221.5999999999999</v>
+      </c>
+      <c r="CL22" s="39">
+        <v>1541</v>
+      </c>
+      <c r="CM22" s="39">
+        <v>2030</v>
+      </c>
+      <c r="CN22" s="39">
+        <v>2598.1</v>
+      </c>
+      <c r="CO22" s="41">
+        <v>3136.3</v>
+      </c>
+      <c r="CP22" s="39"/>
+      <c r="CQ22" s="39"/>
+      <c r="CR22" s="39"/>
+      <c r="CS22" s="39"/>
+    </row>
+    <row r="23" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A23" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="39">
+        <v>218.7</v>
+      </c>
+      <c r="C23" s="39">
+        <v>425.4</v>
+      </c>
+      <c r="D23" s="39">
+        <v>2090.6</v>
+      </c>
+      <c r="E23" s="39">
+        <v>3083.1</v>
+      </c>
+      <c r="F23" s="39">
+        <v>3866.3</v>
+      </c>
+      <c r="G23" s="39">
+        <v>4865.8</v>
+      </c>
+      <c r="H23" s="45">
+        <v>6185.5</v>
+      </c>
+      <c r="I23" s="45">
+        <v>7998</v>
+      </c>
+      <c r="J23" s="38">
+        <v>8509.2000000000007</v>
+      </c>
+      <c r="K23" s="38">
+        <v>8671.2000000000007</v>
+      </c>
+      <c r="L23" s="38">
+        <v>9910.7999999999993</v>
+      </c>
+      <c r="M23" s="38">
+        <v>10883.3</v>
+      </c>
+      <c r="N23" s="39">
+        <v>235</v>
+      </c>
+      <c r="O23" s="39">
+        <v>459.2</v>
+      </c>
+      <c r="P23" s="39">
+        <v>2235.9</v>
+      </c>
+      <c r="Q23" s="39">
+        <v>3312.6</v>
+      </c>
+      <c r="R23" s="39">
+        <v>4162.2</v>
+      </c>
+      <c r="S23" s="39">
+        <v>5238.8</v>
+      </c>
+      <c r="T23" s="38">
+        <v>6704</v>
+      </c>
+      <c r="U23" s="38">
+        <v>8719.6</v>
+      </c>
+      <c r="V23" s="38">
+        <v>9288.7999999999993</v>
+      </c>
+      <c r="W23" s="38">
+        <v>9467.7999999999993</v>
+      </c>
+      <c r="X23" s="38">
+        <v>10828.3</v>
+      </c>
+      <c r="Y23" s="38">
+        <v>11899.2</v>
+      </c>
+      <c r="Z23" s="39">
+        <v>257.5</v>
+      </c>
+      <c r="AA23" s="39">
+        <v>498.7</v>
+      </c>
+      <c r="AB23" s="37">
+        <v>2452.8000000000002</v>
+      </c>
+      <c r="AC23" s="39">
+        <v>3637.2</v>
+      </c>
+      <c r="AD23" s="39">
+        <v>4552.5</v>
+      </c>
+      <c r="AE23" s="39">
+        <v>5710.7</v>
+      </c>
+      <c r="AF23" s="38">
+        <v>7193.6</v>
+      </c>
+      <c r="AG23" s="38">
+        <v>9233.6</v>
+      </c>
+      <c r="AH23" s="38">
+        <v>9809.7000000000007</v>
+      </c>
+      <c r="AI23" s="38">
+        <v>9990.9</v>
+      </c>
+      <c r="AJ23" s="38">
+        <v>11367.9</v>
+      </c>
+      <c r="AK23" s="38">
+        <v>12451.8</v>
+      </c>
+      <c r="AL23" s="39">
+        <v>258.5</v>
+      </c>
+      <c r="AM23" s="39">
+        <v>500.1</v>
+      </c>
+      <c r="AN23" s="37">
+        <v>2461.6999999999998</v>
+      </c>
+      <c r="AO23" s="39">
+        <v>3646.1</v>
+      </c>
+      <c r="AP23" s="39">
+        <v>4561.3999999999996</v>
+      </c>
+      <c r="AQ23" s="39">
+        <v>5728.4</v>
+      </c>
+      <c r="AR23" s="39">
+        <v>7239.6</v>
+      </c>
+      <c r="AS23" s="39">
+        <v>9339.6</v>
+      </c>
+      <c r="AT23" s="39">
+        <v>9938.5</v>
+      </c>
+      <c r="AU23" s="39">
+        <v>10123.200000000001</v>
+      </c>
+      <c r="AV23" s="39">
+        <v>11526.5</v>
+      </c>
+      <c r="AW23" s="39">
+        <v>12612.4</v>
+      </c>
+      <c r="AX23" s="39">
+        <v>33.1</v>
+      </c>
+      <c r="AY23" s="39">
+        <v>64</v>
+      </c>
+      <c r="AZ23" s="37">
+        <v>314.7</v>
+      </c>
+      <c r="BA23" s="37">
+        <v>466.9</v>
+      </c>
+      <c r="BB23" s="39">
+        <v>584.1</v>
+      </c>
+      <c r="BC23" s="39">
+        <v>734</v>
+      </c>
+      <c r="BD23" s="39">
+        <v>894.4</v>
+      </c>
+      <c r="BE23" s="41">
+        <v>1115.8</v>
+      </c>
+      <c r="BF23" s="39">
+        <v>1181.7</v>
+      </c>
+      <c r="BG23" s="39">
+        <v>1196.4000000000001</v>
+      </c>
+      <c r="BH23" s="39">
+        <v>1337.1</v>
+      </c>
+      <c r="BI23" s="39">
+        <v>1456.7</v>
+      </c>
+      <c r="BJ23" s="39">
+        <v>35</v>
+      </c>
+      <c r="BK23" s="39">
+        <v>67.7</v>
+      </c>
+      <c r="BL23" s="37">
+        <v>333.2</v>
+      </c>
+      <c r="BM23" s="37">
+        <v>495.2</v>
+      </c>
+      <c r="BN23" s="39">
+        <v>619.70000000000005</v>
+      </c>
+      <c r="BO23" s="39">
+        <v>777.7</v>
+      </c>
+      <c r="BP23" s="39">
+        <v>977.7</v>
+      </c>
+      <c r="BQ23" s="41">
+        <v>1237.7</v>
+      </c>
+      <c r="BR23" s="39">
+        <v>1321.5</v>
+      </c>
+      <c r="BS23" s="39">
+        <v>1337.7</v>
+      </c>
+      <c r="BT23" s="39">
+        <v>1476.5</v>
+      </c>
+      <c r="BU23" s="39">
+        <v>1594.5</v>
+      </c>
+      <c r="BV23" s="39">
+        <v>711.5</v>
+      </c>
+      <c r="BW23" s="39">
+        <v>1093.3</v>
+      </c>
+      <c r="BX23" s="37">
+        <v>2508.8000000000002</v>
+      </c>
+      <c r="BY23" s="37">
+        <v>4124.3</v>
+      </c>
+      <c r="BZ23" s="39">
+        <v>5382.1</v>
+      </c>
+      <c r="CA23" s="39">
+        <v>6738.5</v>
+      </c>
+      <c r="CB23" s="39">
+        <v>8414.7000000000007</v>
+      </c>
+      <c r="CC23" s="41">
+        <v>10049.299999999999</v>
+      </c>
+      <c r="CD23" s="39">
+        <v>11363.5</v>
+      </c>
+      <c r="CE23" s="39">
+        <v>12516.4</v>
+      </c>
+      <c r="CF23" s="39">
+        <v>13881.6</v>
+      </c>
+      <c r="CG23" s="39">
+        <v>15158.3</v>
+      </c>
+      <c r="CH23" s="39">
+        <v>1037.5999999999999</v>
+      </c>
+      <c r="CI23" s="39">
+        <v>2015.1</v>
+      </c>
+      <c r="CJ23" s="37">
+        <v>3212.6</v>
+      </c>
+      <c r="CK23" s="37">
+        <v>4246.7</v>
+      </c>
+      <c r="CL23" s="39">
+        <v>5254.2</v>
+      </c>
+      <c r="CM23" s="39">
+        <v>6764.6</v>
+      </c>
+      <c r="CN23" s="39">
+        <v>7767.4</v>
+      </c>
+      <c r="CO23" s="41">
+        <v>9002.6</v>
+      </c>
+      <c r="CP23" s="39"/>
+      <c r="CQ23" s="39"/>
+      <c r="CR23" s="39"/>
+      <c r="CS23" s="39"/>
+    </row>
+    <row r="24" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A24" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="39">
+        <v>2351.8000000000002</v>
+      </c>
+      <c r="C24" s="39">
+        <v>3964.6</v>
+      </c>
+      <c r="D24" s="39">
+        <v>9857.9</v>
+      </c>
+      <c r="E24" s="39">
+        <v>14380.4</v>
+      </c>
+      <c r="F24" s="39">
+        <v>18584.5</v>
+      </c>
+      <c r="G24" s="39">
+        <v>22438.7</v>
+      </c>
+      <c r="H24" s="45">
+        <v>26033.3</v>
+      </c>
+      <c r="I24" s="45">
+        <v>29840.400000000001</v>
+      </c>
+      <c r="J24" s="38">
+        <v>32947.9</v>
+      </c>
+      <c r="K24" s="38">
+        <v>34325.1</v>
+      </c>
+      <c r="L24" s="38">
+        <v>37195.300000000003</v>
+      </c>
+      <c r="M24" s="38">
+        <v>39547.9</v>
+      </c>
+      <c r="N24" s="39">
+        <v>2246.1999999999998</v>
+      </c>
+      <c r="O24" s="39">
+        <v>4092.4</v>
+      </c>
+      <c r="P24" s="39">
+        <v>10810.8</v>
+      </c>
+      <c r="Q24" s="39">
+        <v>15975.6</v>
+      </c>
+      <c r="R24" s="39">
+        <v>20497.599999999999</v>
+      </c>
+      <c r="S24" s="39">
+        <v>25033.3</v>
+      </c>
+      <c r="T24" s="38">
+        <v>28835</v>
+      </c>
+      <c r="U24" s="38">
+        <v>32585.3</v>
+      </c>
+      <c r="V24" s="38">
+        <v>35260.6</v>
+      </c>
+      <c r="W24" s="38">
+        <v>36552.800000000003</v>
+      </c>
+      <c r="X24" s="38">
+        <v>39686.699999999997</v>
+      </c>
+      <c r="Y24" s="38">
+        <v>42460.7</v>
+      </c>
+      <c r="Z24" s="39">
+        <v>2507.5</v>
+      </c>
+      <c r="AA24" s="39">
+        <v>4380.8</v>
+      </c>
+      <c r="AB24" s="37">
+        <v>10700.2</v>
+      </c>
+      <c r="AC24" s="39">
+        <v>15585.5</v>
+      </c>
+      <c r="AD24" s="39">
+        <v>19542.2</v>
+      </c>
+      <c r="AE24" s="39">
+        <v>23631.9</v>
+      </c>
+      <c r="AF24" s="38">
+        <v>27794.2</v>
+      </c>
+      <c r="AG24" s="38">
+        <v>32275.9</v>
+      </c>
+      <c r="AH24" s="38">
+        <v>36015.599999999999</v>
+      </c>
+      <c r="AI24" s="38">
+        <v>38325.300000000003</v>
+      </c>
+      <c r="AJ24" s="38">
+        <v>42049.3</v>
+      </c>
+      <c r="AK24" s="38">
+        <v>45574.5</v>
+      </c>
+      <c r="AL24" s="39">
+        <v>3406.4</v>
+      </c>
+      <c r="AM24" s="39">
+        <v>6100.8</v>
+      </c>
+      <c r="AN24" s="37">
+        <v>12218.9</v>
+      </c>
+      <c r="AO24" s="39">
+        <v>16352.2</v>
+      </c>
+      <c r="AP24" s="39">
+        <v>19516.8</v>
+      </c>
+      <c r="AQ24" s="39">
+        <v>21822.5</v>
+      </c>
+      <c r="AR24" s="39">
+        <v>23868.1</v>
+      </c>
+      <c r="AS24" s="39">
+        <v>26061.7</v>
+      </c>
+      <c r="AT24" s="39">
+        <v>27651.8</v>
+      </c>
+      <c r="AU24" s="39">
+        <v>27823.200000000001</v>
+      </c>
+      <c r="AV24" s="39">
+        <v>29371</v>
+      </c>
+      <c r="AW24" s="39">
+        <v>30477.9</v>
+      </c>
+      <c r="AX24" s="39">
+        <v>47.3</v>
+      </c>
+      <c r="AY24" s="39">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="AZ24" s="37">
+        <v>314.5</v>
+      </c>
+      <c r="BA24" s="37">
+        <v>470.2</v>
+      </c>
+      <c r="BB24" s="39">
+        <v>594.20000000000005</v>
+      </c>
+      <c r="BC24" s="39">
+        <v>724.8</v>
+      </c>
+      <c r="BD24" s="39">
+        <v>796.4</v>
+      </c>
+      <c r="BE24" s="41">
+        <v>872.3</v>
+      </c>
+      <c r="BF24" s="39">
+        <v>928.4</v>
+      </c>
+      <c r="BG24" s="39">
+        <v>934</v>
+      </c>
+      <c r="BH24" s="39">
+        <v>976.3</v>
+      </c>
+      <c r="BI24" s="39">
+        <v>1012.8</v>
+      </c>
+      <c r="BJ24" s="39">
+        <v>46.4</v>
+      </c>
+      <c r="BK24" s="39">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="BL24" s="37">
+        <v>309.89999999999998</v>
+      </c>
+      <c r="BM24" s="37">
+        <v>464.2</v>
+      </c>
+      <c r="BN24" s="39">
+        <v>587.4</v>
+      </c>
+      <c r="BO24" s="39">
+        <v>717.1</v>
+      </c>
+      <c r="BP24" s="39">
+        <v>787.1</v>
+      </c>
+      <c r="BQ24" s="41">
+        <v>861.3</v>
+      </c>
+      <c r="BR24" s="39">
+        <v>916.4</v>
+      </c>
+      <c r="BS24" s="39">
+        <v>921.9</v>
+      </c>
+      <c r="BT24" s="39">
+        <v>961.4</v>
+      </c>
+      <c r="BU24" s="39">
+        <v>995.5</v>
+      </c>
+      <c r="BV24" s="39">
+        <v>43.9</v>
+      </c>
+      <c r="BW24" s="39">
+        <v>71.5</v>
+      </c>
+      <c r="BX24" s="37">
+        <v>294.10000000000002</v>
+      </c>
+      <c r="BY24" s="37">
+        <v>442.4</v>
+      </c>
+      <c r="BZ24" s="39">
+        <v>557.6</v>
+      </c>
+      <c r="CA24" s="39">
+        <v>680.3</v>
+      </c>
+      <c r="CB24" s="39">
+        <v>745.7</v>
+      </c>
+      <c r="CC24" s="41">
+        <v>815</v>
+      </c>
+      <c r="CD24" s="39">
+        <v>866.5</v>
+      </c>
+      <c r="CE24" s="39">
+        <v>871.6</v>
+      </c>
+      <c r="CF24" s="39">
+        <v>908.5</v>
+      </c>
+      <c r="CG24" s="39">
+        <v>940.4</v>
+      </c>
+      <c r="CH24" s="39">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="CI24" s="39">
+        <v>57.6</v>
+      </c>
+      <c r="CJ24" s="37">
+        <v>234.8</v>
+      </c>
+      <c r="CK24" s="37">
+        <v>356.1</v>
+      </c>
+      <c r="CL24" s="39">
+        <v>448.7</v>
+      </c>
+      <c r="CM24" s="39">
+        <v>548.29999999999995</v>
+      </c>
+      <c r="CN24" s="39">
+        <v>603.5</v>
+      </c>
+      <c r="CO24" s="41">
+        <v>662.1</v>
+      </c>
+      <c r="CP24" s="39"/>
+      <c r="CQ24" s="39"/>
+      <c r="CR24" s="39"/>
+      <c r="CS24" s="39"/>
+    </row>
+    <row r="25" spans="1:97" s="26" customFormat="1" ht="11.25">
+      <c r="A25" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="46">
+        <v>256.5</v>
+      </c>
+      <c r="C25" s="46">
+        <v>415.4</v>
+      </c>
+      <c r="D25" s="46">
+        <v>1426.6</v>
+      </c>
+      <c r="E25" s="46">
+        <v>2050.1</v>
+      </c>
+      <c r="F25" s="46">
+        <v>2880.1</v>
+      </c>
+      <c r="G25" s="39">
+        <v>3849.2</v>
+      </c>
+      <c r="H25" s="45">
+        <v>5546.4</v>
+      </c>
+      <c r="I25" s="45">
+        <v>7425.5</v>
+      </c>
+      <c r="J25" s="38">
+        <v>8676.4</v>
+      </c>
+      <c r="K25" s="38">
+        <v>9056</v>
+      </c>
+      <c r="L25" s="38">
+        <v>10585.1</v>
+      </c>
+      <c r="M25" s="38">
+        <v>12443.3</v>
+      </c>
+      <c r="N25" s="48">
+        <v>261.60000000000002</v>
+      </c>
+      <c r="O25" s="48">
+        <v>423.7</v>
+      </c>
+      <c r="P25" s="48">
+        <v>1455.1</v>
+      </c>
+      <c r="Q25" s="48">
+        <v>2091.1</v>
+      </c>
+      <c r="R25" s="48">
+        <v>2937.7</v>
+      </c>
+      <c r="S25" s="39">
+        <v>3926.2</v>
+      </c>
+      <c r="T25" s="38">
+        <v>5640.7</v>
+      </c>
+      <c r="U25" s="38">
+        <v>7538.9</v>
+      </c>
+      <c r="V25" s="38">
+        <v>8802.5</v>
+      </c>
+      <c r="W25" s="38">
+        <v>9186</v>
+      </c>
+      <c r="X25" s="38">
+        <v>10730.7</v>
+      </c>
+      <c r="Y25" s="38">
+        <v>12597.8</v>
+      </c>
+      <c r="Z25" s="48">
+        <v>266.8</v>
+      </c>
+      <c r="AA25" s="48">
+        <v>432.1</v>
+      </c>
+      <c r="AB25" s="48">
+        <v>1484</v>
+      </c>
+      <c r="AC25" s="48">
+        <v>2132.6</v>
+      </c>
+      <c r="AD25" s="48">
+        <v>2996</v>
+      </c>
+      <c r="AE25" s="39">
+        <v>4004.1</v>
+      </c>
+      <c r="AF25" s="38">
+        <v>5719.9</v>
+      </c>
+      <c r="AG25" s="38">
+        <v>7619.5</v>
+      </c>
+      <c r="AH25" s="38">
+        <v>8884</v>
+      </c>
+      <c r="AI25" s="38">
+        <v>9268.7999999999993</v>
+      </c>
+      <c r="AJ25" s="38">
+        <v>10814.6</v>
+      </c>
+      <c r="AK25" s="38">
+        <v>12683.1</v>
+      </c>
+      <c r="AL25" s="48">
+        <v>245.6</v>
+      </c>
+      <c r="AM25" s="48">
+        <v>397.6</v>
+      </c>
+      <c r="AN25" s="48">
+        <v>1376.1</v>
+      </c>
+      <c r="AO25" s="48">
+        <v>1971</v>
+      </c>
+      <c r="AP25" s="48">
+        <v>2754.9</v>
+      </c>
+      <c r="AQ25" s="39">
+        <v>3686.6</v>
+      </c>
+      <c r="AR25" s="39">
+        <v>5462.4</v>
+      </c>
+      <c r="AS25" s="39">
+        <v>7448.3</v>
+      </c>
+      <c r="AT25" s="39">
+        <v>8776.7000000000007</v>
+      </c>
+      <c r="AU25" s="39">
+        <v>9175</v>
+      </c>
+      <c r="AV25" s="39">
+        <v>10774.9</v>
+      </c>
+      <c r="AW25" s="39">
+        <v>12334.5</v>
+      </c>
+      <c r="AX25" s="48">
+        <v>44.8</v>
+      </c>
+      <c r="AY25" s="48">
+        <v>72.5</v>
+      </c>
+      <c r="AZ25" s="48">
+        <v>250.9</v>
+      </c>
+      <c r="BA25" s="48">
+        <v>360</v>
+      </c>
+      <c r="BB25" s="48">
+        <v>503.1</v>
+      </c>
+      <c r="BC25" s="39">
+        <v>673.5</v>
+      </c>
+      <c r="BD25" s="39">
+        <v>997.4</v>
+      </c>
+      <c r="BE25" s="41">
+        <v>1359.6</v>
+      </c>
+      <c r="BF25" s="39">
+        <v>1602.1</v>
+      </c>
+      <c r="BG25" s="39">
+        <v>1673.5</v>
+      </c>
+      <c r="BH25" s="39">
+        <v>1965.3</v>
+      </c>
+      <c r="BI25" s="39">
+        <v>2249.8000000000002</v>
+      </c>
+      <c r="BJ25" s="48">
+        <v>48</v>
+      </c>
+      <c r="BK25" s="48">
+        <v>77.8</v>
+      </c>
+      <c r="BL25" s="48">
+        <v>268.8</v>
+      </c>
+      <c r="BM25" s="48">
+        <v>386.3</v>
+      </c>
+      <c r="BN25" s="48">
+        <v>540.29999999999995</v>
+      </c>
+      <c r="BO25" s="39">
+        <v>723.8</v>
+      </c>
+      <c r="BP25" s="39">
+        <v>1093.8</v>
+      </c>
+      <c r="BQ25" s="41">
+        <v>1483.8</v>
+      </c>
+      <c r="BR25" s="39">
+        <v>1762.9</v>
+      </c>
+      <c r="BS25" s="39">
+        <v>1835.4</v>
+      </c>
+      <c r="BT25" s="39">
+        <v>2108.9</v>
+      </c>
+      <c r="BU25" s="39">
+        <v>2376.9</v>
+      </c>
+      <c r="BV25" s="48">
+        <v>35.9</v>
+      </c>
+      <c r="BW25" s="48">
+        <v>58.5</v>
+      </c>
+      <c r="BX25" s="48">
+        <v>190</v>
+      </c>
+      <c r="BY25" s="48">
+        <v>279</v>
+      </c>
+      <c r="BZ25" s="48">
+        <v>392.5</v>
+      </c>
+      <c r="CA25" s="39">
+        <v>529.20000000000005</v>
+      </c>
+      <c r="CB25" s="39">
+        <v>903</v>
+      </c>
+      <c r="CC25" s="41">
+        <v>1297</v>
+      </c>
+      <c r="CD25" s="39">
+        <v>1579</v>
+      </c>
+      <c r="CE25" s="39">
+        <v>1652.2</v>
+      </c>
+      <c r="CF25" s="39">
+        <v>1928.5</v>
+      </c>
+      <c r="CG25" s="39">
+        <v>2199.3000000000002</v>
+      </c>
+      <c r="CH25" s="48">
+        <v>36.4</v>
+      </c>
+      <c r="CI25" s="48">
+        <v>59.3</v>
+      </c>
+      <c r="CJ25" s="48">
+        <v>192.1</v>
+      </c>
+      <c r="CK25" s="48">
+        <v>283</v>
+      </c>
+      <c r="CL25" s="48">
+        <v>396.9</v>
+      </c>
+      <c r="CM25" s="39">
+        <v>535.5</v>
+      </c>
+      <c r="CN25" s="39">
+        <v>918.3</v>
+      </c>
+      <c r="CO25" s="41">
+        <v>1322.3</v>
+      </c>
+      <c r="CP25" s="39"/>
+      <c r="CQ25" s="39"/>
+      <c r="CR25" s="39"/>
+      <c r="CS25" s="39"/>
+    </row>
+    <row r="26" spans="1:97">
+      <c r="A26" s="33"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="49"/>
+      <c r="O26" s="49"/>
+      <c r="P26" s="49"/>
+      <c r="Q26" s="49"/>
+      <c r="R26" s="49"/>
+      <c r="S26" s="49"/>
+      <c r="T26" s="49"/>
+      <c r="U26" s="49"/>
+      <c r="V26" s="49"/>
+      <c r="W26" s="49"/>
+      <c r="X26" s="49"/>
+      <c r="Y26" s="49"/>
+      <c r="Z26" s="49"/>
+      <c r="AA26" s="49"/>
+      <c r="AB26" s="49"/>
+      <c r="AC26" s="49"/>
+      <c r="AD26" s="49"/>
+      <c r="AE26" s="49"/>
+      <c r="AF26" s="49"/>
+      <c r="AG26" s="49"/>
+      <c r="AH26" s="49"/>
+      <c r="AI26" s="49"/>
+      <c r="AJ26" s="49"/>
+      <c r="AK26" s="49"/>
+      <c r="AL26" s="49"/>
+      <c r="AM26" s="49"/>
+      <c r="AN26" s="49"/>
+      <c r="AO26" s="49"/>
+      <c r="AP26" s="49"/>
+      <c r="AQ26" s="49"/>
+      <c r="AR26" s="49"/>
+      <c r="AS26" s="49"/>
+      <c r="AT26" s="49"/>
+      <c r="AU26" s="49"/>
+      <c r="AV26" s="49"/>
+      <c r="AW26" s="49"/>
+      <c r="AX26" s="49"/>
+      <c r="AY26" s="49"/>
+      <c r="AZ26" s="49"/>
+      <c r="BA26" s="49"/>
+      <c r="BB26" s="49"/>
+      <c r="BC26" s="49"/>
+      <c r="BD26" s="49"/>
+      <c r="BE26" s="49"/>
+      <c r="BF26" s="49"/>
+      <c r="BG26" s="49"/>
+      <c r="BH26" s="49"/>
+      <c r="BI26" s="49"/>
+      <c r="BJ26" s="49"/>
+      <c r="BK26" s="49"/>
+      <c r="BL26" s="49"/>
+      <c r="BM26" s="49"/>
+      <c r="BN26" s="49"/>
+      <c r="BO26" s="49"/>
+      <c r="BP26" s="49"/>
+      <c r="BQ26" s="49"/>
+      <c r="BR26" s="49"/>
+      <c r="BS26" s="49"/>
+      <c r="BT26" s="33"/>
+      <c r="BU26" s="33"/>
+      <c r="BV26" s="33"/>
+      <c r="BW26" s="33"/>
+      <c r="BX26" s="33"/>
+      <c r="BY26" s="33"/>
+      <c r="BZ26" s="33"/>
+      <c r="CA26" s="33"/>
+      <c r="CB26" s="33"/>
+      <c r="CC26" s="33"/>
+      <c r="CD26" s="33"/>
+      <c r="CE26" s="33"/>
+      <c r="CF26" s="33"/>
+      <c r="CG26" s="33"/>
+      <c r="CH26" s="33"/>
+      <c r="CI26" s="33"/>
+      <c r="CJ26" s="33"/>
+      <c r="CK26" s="33"/>
+      <c r="CL26" s="33"/>
+      <c r="CM26" s="33"/>
+      <c r="CN26" s="33"/>
+      <c r="CO26" s="33"/>
+      <c r="CP26" s="33"/>
+      <c r="CQ26" s="33"/>
+      <c r="CR26" s="33"/>
+      <c r="CS26" s="33"/>
+    </row>
+    <row r="27" spans="1:97" ht="12.75" customHeight="1">
+      <c r="A27" s="33"/>
+      <c r="B27" s="33"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="33"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="33"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="33"/>
+      <c r="O27" s="33"/>
+      <c r="P27" s="33"/>
+      <c r="Q27" s="33"/>
+      <c r="R27" s="33"/>
+      <c r="S27" s="33"/>
+      <c r="T27" s="33"/>
+      <c r="U27" s="33"/>
+      <c r="V27" s="33"/>
+      <c r="W27" s="33"/>
+      <c r="X27" s="33"/>
+      <c r="Y27" s="33"/>
+      <c r="Z27" s="33"/>
+      <c r="AA27" s="33"/>
+      <c r="AB27" s="33"/>
+      <c r="AC27" s="33"/>
+      <c r="AD27" s="33"/>
+      <c r="AE27" s="33"/>
+      <c r="AF27" s="33"/>
+      <c r="AG27" s="33"/>
+      <c r="AH27" s="33"/>
+      <c r="AI27" s="33"/>
+      <c r="AJ27" s="33"/>
+      <c r="AK27" s="33"/>
+      <c r="AL27" s="33"/>
+      <c r="AM27" s="33"/>
+      <c r="AN27" s="33"/>
+      <c r="AO27" s="33"/>
+      <c r="AP27" s="33"/>
+      <c r="AQ27" s="33"/>
+      <c r="AR27" s="33"/>
+      <c r="AS27" s="33"/>
+      <c r="AT27" s="33"/>
+      <c r="AU27" s="33"/>
+      <c r="AV27" s="33"/>
+      <c r="AW27" s="33"/>
+      <c r="AX27" s="109" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY27" s="109"/>
+      <c r="AZ27" s="109"/>
+      <c r="BA27" s="109"/>
+      <c r="BB27" s="109"/>
+      <c r="BC27" s="109"/>
+      <c r="BD27" s="109"/>
+      <c r="BE27" s="109"/>
+      <c r="BF27" s="109"/>
+      <c r="BG27" s="109"/>
+      <c r="BH27" s="109"/>
+      <c r="BI27" s="109"/>
+      <c r="BJ27" s="109"/>
+      <c r="BK27" s="109"/>
+      <c r="BL27" s="109"/>
+      <c r="BM27" s="109"/>
+      <c r="BN27" s="109"/>
+      <c r="BO27" s="109"/>
+      <c r="BP27" s="109"/>
+      <c r="BQ27" s="109"/>
+      <c r="BR27" s="109"/>
+      <c r="BS27" s="109"/>
+      <c r="BT27" s="109"/>
+      <c r="BU27" s="109"/>
+      <c r="BV27" s="33"/>
+      <c r="BW27" s="33"/>
+      <c r="BX27" s="33"/>
+      <c r="BY27" s="33"/>
+      <c r="BZ27" s="33"/>
+      <c r="CA27" s="33"/>
+      <c r="CB27" s="33"/>
+      <c r="CC27" s="33"/>
+      <c r="CD27" s="33"/>
+      <c r="CE27" s="33"/>
+      <c r="CF27" s="33"/>
+      <c r="CG27" s="33"/>
+      <c r="CH27" s="33"/>
+      <c r="CI27" s="33"/>
+      <c r="CJ27" s="33"/>
+      <c r="CK27" s="33"/>
+      <c r="CL27" s="33"/>
+      <c r="CM27" s="33"/>
+      <c r="CN27" s="33"/>
+      <c r="CO27" s="33"/>
+      <c r="CP27" s="33"/>
+      <c r="CQ27" s="33"/>
+      <c r="CR27" s="33"/>
+      <c r="CS27" s="33"/>
+    </row>
+    <row r="28" spans="1:97">
+      <c r="A28" s="33"/>
+      <c r="B28" s="33"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="33"/>
+      <c r="O28" s="33"/>
+      <c r="P28" s="33"/>
+      <c r="Q28" s="33"/>
+      <c r="R28" s="33"/>
+      <c r="S28" s="33"/>
+      <c r="T28" s="33"/>
+      <c r="U28" s="33"/>
+      <c r="V28" s="33"/>
+      <c r="W28" s="33"/>
+      <c r="X28" s="33"/>
+      <c r="Y28" s="33"/>
+      <c r="Z28" s="33"/>
+      <c r="AA28" s="33"/>
+      <c r="AB28" s="33"/>
+      <c r="AC28" s="33"/>
+      <c r="AD28" s="33"/>
+      <c r="AE28" s="33"/>
+      <c r="AF28" s="33"/>
+      <c r="AG28" s="33"/>
+      <c r="AH28" s="33"/>
+      <c r="AI28" s="33"/>
+      <c r="AJ28" s="33"/>
+      <c r="AK28" s="33"/>
+      <c r="AL28" s="33"/>
+      <c r="AM28" s="33"/>
+      <c r="AN28" s="33"/>
+      <c r="AO28" s="33"/>
+      <c r="AP28" s="33"/>
+      <c r="AQ28" s="33"/>
+      <c r="AR28" s="33"/>
+      <c r="AS28" s="33"/>
+      <c r="AT28" s="33"/>
+      <c r="AU28" s="33"/>
+      <c r="AV28" s="33"/>
+      <c r="AW28" s="33"/>
+      <c r="AX28" s="109"/>
+      <c r="AY28" s="109"/>
+      <c r="AZ28" s="109"/>
+      <c r="BA28" s="109"/>
+      <c r="BB28" s="109"/>
+      <c r="BC28" s="109"/>
+      <c r="BD28" s="109"/>
+      <c r="BE28" s="109"/>
+      <c r="BF28" s="109"/>
+      <c r="BG28" s="109"/>
+      <c r="BH28" s="109"/>
+      <c r="BI28" s="109"/>
+      <c r="BJ28" s="109"/>
+      <c r="BK28" s="109"/>
+      <c r="BL28" s="109"/>
+      <c r="BM28" s="109"/>
+      <c r="BN28" s="109"/>
+      <c r="BO28" s="109"/>
+      <c r="BP28" s="109"/>
+      <c r="BQ28" s="109"/>
+      <c r="BR28" s="109"/>
+      <c r="BS28" s="109"/>
+      <c r="BT28" s="109"/>
+      <c r="BU28" s="109"/>
+      <c r="BV28" s="33"/>
+      <c r="BW28" s="33"/>
+      <c r="BX28" s="33"/>
+      <c r="BY28" s="33"/>
+      <c r="BZ28" s="33"/>
+      <c r="CA28" s="33"/>
+      <c r="CB28" s="33"/>
+      <c r="CC28" s="33"/>
+      <c r="CD28" s="33"/>
+      <c r="CE28" s="33"/>
+      <c r="CF28" s="33"/>
+      <c r="CG28" s="33"/>
+      <c r="CH28" s="33"/>
+      <c r="CI28" s="33"/>
+      <c r="CJ28" s="33"/>
+      <c r="CK28" s="33"/>
+      <c r="CL28" s="33"/>
+      <c r="CM28" s="33"/>
+      <c r="CN28" s="33"/>
+      <c r="CO28" s="33"/>
+      <c r="CP28" s="33"/>
+      <c r="CQ28" s="33"/>
+      <c r="CR28" s="33"/>
+      <c r="CS28" s="33"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="CR2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+  </mergeCells>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71EBABF0-9924-41F6-8251-CABF09D1B4F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>meat!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Livtstock fnd poultry are slaug</vt:lpstr>
+      <vt:lpstr>Milk cow</vt:lpstr>
+      <vt:lpstr>Eggs chisken</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>zh.uskenbayeva</dc:creator>
+  <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>