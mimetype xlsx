--- v5 (2026-10-05)
+++ v6 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420" tabRatio="838"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420" tabRatio="838" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Livtstock fnd poultry are slaug" sheetId="7" r:id="rId3"/>
     <sheet name="Milk cow" sheetId="8" r:id="rId4"/>
     <sheet name="Eggs chisken" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="437" uniqueCount="97">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
@@ -1752,52 +1752,52 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/description/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701188" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al.abilova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28260&amp;year=2026&amp;name=85303&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25834/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25834/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="89.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="4" t="s">
@@ -1883,59 +1883,59 @@
       <c r="B13" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="7">
-        <v>46283</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="7">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>47</v>
       </c>
@@ -2041,52 +2041,52 @@
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="14"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="14"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="14"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="15" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
-    <sheetView topLeftCell="BQ1" workbookViewId="0">
-      <selection sqref="A1:CS27"/>
+    <sheetView tabSelected="1" topLeftCell="BQ1" workbookViewId="0">
+      <selection activeCell="CP4" sqref="CP4:CP24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="28" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="28" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="28" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="28" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="28" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="28" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="28"/>
     <col min="10" max="10" width="10" style="28" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="28"/>
     <col min="12" max="12" width="9.7109375" style="28" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="28" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="28"/>
     <col min="18" max="18" width="8.140625" style="28" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="28" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="28" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="28" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="28" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="28" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="28" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="25"/>
@@ -2875,51 +2875,53 @@
       </c>
       <c r="CH4" s="84">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="84">
         <v>12339.82</v>
       </c>
       <c r="CJ4" s="86">
         <v>17571.2</v>
       </c>
       <c r="CK4" s="86">
         <v>23810.31</v>
       </c>
       <c r="CL4" s="87">
         <v>30151.02</v>
       </c>
       <c r="CM4" s="88">
         <v>40042.699999999997</v>
       </c>
       <c r="CN4" s="88">
         <v>43001.97</v>
       </c>
       <c r="CO4" s="87">
         <v>47491.21</v>
       </c>
-      <c r="CP4" s="88"/>
+      <c r="CP4" s="87">
+        <v>52938.78</v>
+      </c>
       <c r="CQ4" s="87"/>
       <c r="CR4" s="87"/>
       <c r="CS4" s="87"/>
     </row>
     <row r="5" spans="1:97" s="27" customFormat="1" ht="11.25">
       <c r="A5" s="81" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="91">
         <v>184.9</v>
       </c>
       <c r="C5" s="91">
         <v>379.1</v>
       </c>
       <c r="D5" s="91">
         <v>522.1</v>
       </c>
       <c r="E5" s="91">
         <v>637.20000000000005</v>
       </c>
       <c r="F5" s="91">
         <v>765.1</v>
       </c>
       <c r="G5" s="91">
         <v>850.7</v>
@@ -3160,51 +3162,53 @@
       </c>
       <c r="CH5" s="91">
         <v>3.9</v>
       </c>
       <c r="CI5" s="91">
         <v>7.7</v>
       </c>
       <c r="CJ5" s="91">
         <v>16</v>
       </c>
       <c r="CK5" s="91">
         <v>19.7</v>
       </c>
       <c r="CL5" s="91">
         <v>20.8</v>
       </c>
       <c r="CM5" s="91">
         <v>24.2</v>
       </c>
       <c r="CN5" s="91">
         <v>25.7</v>
       </c>
       <c r="CO5" s="93">
         <v>26.9</v>
       </c>
-      <c r="CP5" s="91"/>
+      <c r="CP5" s="93">
+        <v>31.7</v>
+      </c>
       <c r="CQ5" s="92"/>
       <c r="CR5" s="92"/>
       <c r="CS5" s="93"/>
     </row>
     <row r="6" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A6" s="82" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="94">
         <v>336</v>
       </c>
       <c r="C6" s="94">
         <v>637.4</v>
       </c>
       <c r="D6" s="94">
         <v>926.8</v>
       </c>
       <c r="E6" s="94">
         <v>1297.5</v>
       </c>
       <c r="F6" s="94">
         <v>1706.6</v>
       </c>
       <c r="G6" s="94">
         <v>2077.1999999999998</v>
@@ -3445,51 +3449,53 @@
       </c>
       <c r="CH6" s="96">
         <v>180.6</v>
       </c>
       <c r="CI6" s="96">
         <v>346.71</v>
       </c>
       <c r="CJ6" s="97">
         <v>483.9</v>
       </c>
       <c r="CK6" s="97">
         <v>589.01</v>
       </c>
       <c r="CL6" s="92">
         <v>737.61</v>
       </c>
       <c r="CM6" s="92">
         <v>873.4</v>
       </c>
       <c r="CN6" s="92">
         <v>919.64</v>
       </c>
       <c r="CO6" s="93">
         <v>966.86</v>
       </c>
-      <c r="CP6" s="92"/>
+      <c r="CP6" s="93">
+        <v>1002.26</v>
+      </c>
       <c r="CQ6" s="92"/>
       <c r="CR6" s="92"/>
       <c r="CS6" s="93"/>
     </row>
     <row r="7" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A7" s="82" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="94">
         <v>13.3</v>
       </c>
       <c r="C7" s="94">
         <v>32.9</v>
       </c>
       <c r="D7" s="94">
         <v>35.4</v>
       </c>
       <c r="E7" s="94">
         <v>42.6</v>
       </c>
       <c r="F7" s="94">
         <v>57.3</v>
       </c>
       <c r="G7" s="94">
         <v>68.3</v>
@@ -3730,51 +3736,53 @@
       </c>
       <c r="CH7" s="96">
         <v>5.8</v>
       </c>
       <c r="CI7" s="96">
         <v>11.8</v>
       </c>
       <c r="CJ7" s="97">
         <v>13</v>
       </c>
       <c r="CK7" s="97">
         <v>16.5</v>
       </c>
       <c r="CL7" s="92">
         <v>21.5</v>
       </c>
       <c r="CM7" s="92">
         <v>22.9</v>
       </c>
       <c r="CN7" s="92">
         <v>24.1</v>
       </c>
       <c r="CO7" s="93">
         <v>25.1</v>
       </c>
-      <c r="CP7" s="92"/>
+      <c r="CP7" s="93">
+        <v>26.7</v>
+      </c>
       <c r="CQ7" s="92"/>
       <c r="CR7" s="92"/>
       <c r="CS7" s="93"/>
     </row>
     <row r="8" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A8" s="82" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="94">
         <v>116.3</v>
       </c>
       <c r="C8" s="94">
         <v>134</v>
       </c>
       <c r="D8" s="94">
         <v>140</v>
       </c>
       <c r="E8" s="94">
         <v>418.4</v>
       </c>
       <c r="F8" s="94">
         <v>436.8</v>
       </c>
       <c r="G8" s="94">
         <v>443</v>
@@ -4015,51 +4023,53 @@
       </c>
       <c r="CH8" s="96">
         <v>112.8</v>
       </c>
       <c r="CI8" s="96">
         <v>150.9</v>
       </c>
       <c r="CJ8" s="97">
         <v>156.6</v>
       </c>
       <c r="CK8" s="97">
         <v>276.31</v>
       </c>
       <c r="CL8" s="92">
         <v>283.31</v>
       </c>
       <c r="CM8" s="92">
         <v>292.3</v>
       </c>
       <c r="CN8" s="92">
         <v>356.69</v>
       </c>
       <c r="CO8" s="93">
         <v>461.86</v>
       </c>
-      <c r="CP8" s="92"/>
+      <c r="CP8" s="93">
+        <v>488.22</v>
+      </c>
       <c r="CQ8" s="92"/>
       <c r="CR8" s="92"/>
       <c r="CS8" s="93"/>
     </row>
     <row r="9" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A9" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="94">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="94">
         <v>647.79999999999995</v>
       </c>
       <c r="D9" s="94">
         <v>796.5</v>
       </c>
       <c r="E9" s="94">
         <v>985.1</v>
       </c>
       <c r="F9" s="94">
         <v>1545.1</v>
       </c>
       <c r="G9" s="94">
         <v>2206.6999999999998</v>
@@ -4300,51 +4310,53 @@
       </c>
       <c r="CH9" s="96">
         <v>100.95</v>
       </c>
       <c r="CI9" s="96">
         <v>231.5</v>
       </c>
       <c r="CJ9" s="97">
         <v>306.39999999999998</v>
       </c>
       <c r="CK9" s="97">
         <v>466.65</v>
       </c>
       <c r="CL9" s="92">
         <v>640.97</v>
       </c>
       <c r="CM9" s="92">
         <v>1314.5</v>
       </c>
       <c r="CN9" s="92">
         <v>1358.77</v>
       </c>
       <c r="CO9" s="93">
         <v>1458.63</v>
       </c>
-      <c r="CP9" s="92"/>
+      <c r="CP9" s="93">
+        <v>1651.1</v>
+      </c>
       <c r="CQ9" s="92"/>
       <c r="CR9" s="92"/>
       <c r="CS9" s="93"/>
     </row>
     <row r="10" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A10" s="82" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="94">
         <v>393.2</v>
       </c>
       <c r="C10" s="94">
         <v>745.4</v>
       </c>
       <c r="D10" s="94">
         <v>1049.9000000000001</v>
       </c>
       <c r="E10" s="94">
         <v>1489.3</v>
       </c>
       <c r="F10" s="94">
         <v>2213.4</v>
       </c>
       <c r="G10" s="94">
         <v>2740.5</v>
@@ -4585,51 +4597,53 @@
       </c>
       <c r="CH10" s="96">
         <v>242.1</v>
       </c>
       <c r="CI10" s="96">
         <v>454.2</v>
       </c>
       <c r="CJ10" s="97">
         <v>644.6</v>
       </c>
       <c r="CK10" s="97">
         <v>900.11</v>
       </c>
       <c r="CL10" s="92">
         <v>1358.31</v>
       </c>
       <c r="CM10" s="92">
         <v>1898.1</v>
       </c>
       <c r="CN10" s="92">
         <v>1971.67</v>
       </c>
       <c r="CO10" s="93">
         <v>2150.0300000000002</v>
       </c>
-      <c r="CP10" s="92"/>
+      <c r="CP10" s="93">
+        <v>2676.3</v>
+      </c>
       <c r="CQ10" s="92"/>
       <c r="CR10" s="92"/>
       <c r="CS10" s="93"/>
     </row>
     <row r="11" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A11" s="82" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="94">
         <v>777.9</v>
       </c>
       <c r="C11" s="94">
         <v>1418</v>
       </c>
       <c r="D11" s="94">
         <v>2242.1</v>
       </c>
       <c r="E11" s="94">
         <v>3067.3</v>
       </c>
       <c r="F11" s="94">
         <v>4064.1</v>
       </c>
       <c r="G11" s="94">
         <v>4871.2</v>
@@ -4870,51 +4884,53 @@
       </c>
       <c r="CH11" s="96">
         <v>226.96</v>
       </c>
       <c r="CI11" s="96">
         <v>433.38</v>
       </c>
       <c r="CJ11" s="97">
         <v>807.2</v>
       </c>
       <c r="CK11" s="97">
         <v>1073.53</v>
       </c>
       <c r="CL11" s="92">
         <v>1546.75</v>
       </c>
       <c r="CM11" s="92">
         <v>1978.5</v>
       </c>
       <c r="CN11" s="92">
         <v>2092.5100000000002</v>
       </c>
       <c r="CO11" s="93">
         <v>2292.2600000000002</v>
       </c>
-      <c r="CP11" s="92"/>
+      <c r="CP11" s="93">
+        <v>2490.41</v>
+      </c>
       <c r="CQ11" s="92"/>
       <c r="CR11" s="92"/>
       <c r="CS11" s="93"/>
     </row>
     <row r="12" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A12" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="91">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="91">
         <v>1085.8</v>
       </c>
       <c r="D12" s="91">
         <v>1357.8</v>
       </c>
       <c r="E12" s="91">
         <v>1720.8</v>
       </c>
       <c r="F12" s="91">
         <v>2138.1999999999998</v>
       </c>
       <c r="G12" s="91">
         <v>2784</v>
@@ -5155,51 +5171,53 @@
       </c>
       <c r="CH12" s="91">
         <v>177.88</v>
       </c>
       <c r="CI12" s="91">
         <v>387.87</v>
       </c>
       <c r="CJ12" s="91">
         <v>493.4</v>
       </c>
       <c r="CK12" s="91">
         <v>673.06</v>
       </c>
       <c r="CL12" s="91">
         <v>903.92</v>
       </c>
       <c r="CM12" s="96">
         <v>1105</v>
       </c>
       <c r="CN12" s="96">
         <v>1176.3699999999999</v>
       </c>
       <c r="CO12" s="93">
         <v>1370.89</v>
       </c>
-      <c r="CP12" s="96"/>
+      <c r="CP12" s="93">
+        <v>1601.82</v>
+      </c>
       <c r="CQ12" s="92"/>
       <c r="CR12" s="92"/>
       <c r="CS12" s="93"/>
     </row>
     <row r="13" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A13" s="82" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="94">
         <v>459.7</v>
       </c>
       <c r="C13" s="94">
         <v>864.3</v>
       </c>
       <c r="D13" s="94">
         <v>1186.2</v>
       </c>
       <c r="E13" s="94">
         <v>1699.5</v>
       </c>
       <c r="F13" s="94">
         <v>2390.6999999999998</v>
       </c>
       <c r="G13" s="94">
         <v>3001.8</v>
@@ -5440,51 +5458,53 @@
       </c>
       <c r="CH13" s="96">
         <v>282.5</v>
       </c>
       <c r="CI13" s="96">
         <v>552.20000000000005</v>
       </c>
       <c r="CJ13" s="97">
         <v>751.5</v>
       </c>
       <c r="CK13" s="97">
         <v>1009</v>
       </c>
       <c r="CL13" s="92">
         <v>1502.7</v>
       </c>
       <c r="CM13" s="92">
         <v>1936.7</v>
       </c>
       <c r="CN13" s="92">
         <v>2006.5</v>
       </c>
       <c r="CO13" s="93">
         <v>2161.6999999999998</v>
       </c>
-      <c r="CP13" s="92"/>
+      <c r="CP13" s="93">
+        <v>2537.6999999999998</v>
+      </c>
       <c r="CQ13" s="92"/>
       <c r="CR13" s="92"/>
       <c r="CS13" s="93"/>
     </row>
     <row r="14" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A14" s="82" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="94">
         <v>185.1</v>
       </c>
       <c r="C14" s="94">
         <v>433.1</v>
       </c>
       <c r="D14" s="94">
         <v>622.79999999999995</v>
       </c>
       <c r="E14" s="94">
         <v>852.4</v>
       </c>
       <c r="F14" s="94">
         <v>1249.0999999999999</v>
       </c>
       <c r="G14" s="94">
         <v>1756.5</v>
@@ -5725,51 +5745,53 @@
       </c>
       <c r="CH14" s="96">
         <v>79.48</v>
       </c>
       <c r="CI14" s="96">
         <v>211.85</v>
       </c>
       <c r="CJ14" s="97">
         <v>333.5</v>
       </c>
       <c r="CK14" s="97">
         <v>447.22</v>
       </c>
       <c r="CL14" s="92">
         <v>624.84</v>
       </c>
       <c r="CM14" s="92">
         <v>1068.7</v>
       </c>
       <c r="CN14" s="92">
         <v>1128.48</v>
       </c>
       <c r="CO14" s="93">
         <v>1219.6099999999999</v>
       </c>
-      <c r="CP14" s="92"/>
+      <c r="CP14" s="93">
+        <v>1355.7</v>
+      </c>
       <c r="CQ14" s="92"/>
       <c r="CR14" s="92"/>
       <c r="CS14" s="93"/>
     </row>
     <row r="15" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A15" s="82" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="94">
         <v>437.2</v>
       </c>
       <c r="C15" s="94">
         <v>681.1</v>
       </c>
       <c r="D15" s="94">
         <v>970.4</v>
       </c>
       <c r="E15" s="94">
         <v>1258.0999999999999</v>
       </c>
       <c r="F15" s="94">
         <v>1520.2</v>
       </c>
       <c r="G15" s="94">
         <v>2151</v>
@@ -6010,51 +6032,53 @@
       </c>
       <c r="CH15" s="96">
         <v>165.11</v>
       </c>
       <c r="CI15" s="96">
         <v>299.33</v>
       </c>
       <c r="CJ15" s="97">
         <v>407.1</v>
       </c>
       <c r="CK15" s="97">
         <v>557.04999999999995</v>
       </c>
       <c r="CL15" s="92">
         <v>718.9</v>
       </c>
       <c r="CM15" s="92">
         <v>1357.2</v>
       </c>
       <c r="CN15" s="92">
         <v>1394.89</v>
       </c>
       <c r="CO15" s="93">
         <v>1470.88</v>
       </c>
-      <c r="CP15" s="92"/>
+      <c r="CP15" s="93">
+        <v>1589.8</v>
+      </c>
       <c r="CQ15" s="92"/>
       <c r="CR15" s="92"/>
       <c r="CS15" s="93"/>
     </row>
     <row r="16" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A16" s="82" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="94">
         <v>638.9</v>
       </c>
       <c r="C16" s="94">
         <v>1679.7</v>
       </c>
       <c r="D16" s="94">
         <v>2212.6</v>
       </c>
       <c r="E16" s="94">
         <v>3129.1</v>
       </c>
       <c r="F16" s="94">
         <v>3901.3</v>
       </c>
       <c r="G16" s="94">
         <v>5238.8</v>
@@ -6295,51 +6319,53 @@
       </c>
       <c r="CH16" s="96">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="96">
         <v>2983.64</v>
       </c>
       <c r="CJ16" s="97">
         <v>4344.8999999999996</v>
       </c>
       <c r="CK16" s="97">
         <v>6006.87</v>
       </c>
       <c r="CL16" s="92">
         <v>6933.89</v>
       </c>
       <c r="CM16" s="92">
         <v>9868.6</v>
       </c>
       <c r="CN16" s="92">
         <v>10797.2</v>
       </c>
       <c r="CO16" s="93">
         <v>11976.66</v>
       </c>
-      <c r="CP16" s="96"/>
+      <c r="CP16" s="93">
+        <v>13211.43</v>
+      </c>
       <c r="CQ16" s="92"/>
       <c r="CR16" s="92"/>
       <c r="CS16" s="93"/>
     </row>
     <row r="17" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A17" s="82" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="96">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="96">
         <v>1268.5999999999999</v>
       </c>
       <c r="D17" s="96">
         <v>1733.1</v>
       </c>
       <c r="E17" s="96">
         <v>2092.1</v>
       </c>
       <c r="F17" s="96">
         <v>2589.8000000000002</v>
       </c>
       <c r="G17" s="96">
         <v>3491.8</v>
@@ -6580,51 +6606,53 @@
       </c>
       <c r="CH17" s="96">
         <v>402.07</v>
       </c>
       <c r="CI17" s="96">
         <v>863.25</v>
       </c>
       <c r="CJ17" s="97">
         <v>1187.4000000000001</v>
       </c>
       <c r="CK17" s="97">
         <v>1444.74</v>
       </c>
       <c r="CL17" s="92">
         <v>1765.8</v>
       </c>
       <c r="CM17" s="92">
         <v>2210.4</v>
       </c>
       <c r="CN17" s="92">
         <v>2318.21</v>
       </c>
       <c r="CO17" s="93">
         <v>2562.41</v>
       </c>
-      <c r="CP17" s="96"/>
+      <c r="CP17" s="93">
+        <v>2805.41</v>
+      </c>
       <c r="CQ17" s="92"/>
       <c r="CR17" s="92"/>
       <c r="CS17" s="93"/>
     </row>
     <row r="18" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A18" s="82" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="96">
         <v>1332</v>
       </c>
       <c r="C18" s="96">
         <v>2982</v>
       </c>
       <c r="D18" s="96">
         <v>4025.2</v>
       </c>
       <c r="E18" s="96">
         <v>5055.5</v>
       </c>
       <c r="F18" s="96">
         <v>6425.3</v>
       </c>
       <c r="G18" s="96">
         <v>7665.7</v>
@@ -6865,51 +6893,53 @@
       </c>
       <c r="CH18" s="96">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="96">
         <v>2944.68</v>
       </c>
       <c r="CJ18" s="97">
         <v>4189</v>
       </c>
       <c r="CK18" s="97">
         <v>5400.93</v>
       </c>
       <c r="CL18" s="92">
         <v>6663</v>
       </c>
       <c r="CM18" s="92">
         <v>7817.3</v>
       </c>
       <c r="CN18" s="92">
         <v>8645.2099999999991</v>
       </c>
       <c r="CO18" s="93">
         <v>9582.1200000000008</v>
       </c>
-      <c r="CP18" s="92"/>
+      <c r="CP18" s="93">
+        <v>10663.91</v>
+      </c>
       <c r="CQ18" s="92"/>
       <c r="CR18" s="92"/>
       <c r="CS18" s="93"/>
     </row>
     <row r="19" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A19" s="82" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="92">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="92">
         <v>1406.3</v>
       </c>
       <c r="D19" s="92">
         <v>1638.3</v>
       </c>
       <c r="E19" s="92">
         <v>2266.8000000000002</v>
       </c>
       <c r="F19" s="92">
         <v>2866.1</v>
       </c>
       <c r="G19" s="96">
         <v>3779.5</v>
@@ -7150,51 +7180,53 @@
       </c>
       <c r="CH19" s="92">
         <v>198.61</v>
       </c>
       <c r="CI19" s="92">
         <v>451.22</v>
       </c>
       <c r="CJ19" s="97">
         <v>573.20000000000005</v>
       </c>
       <c r="CK19" s="97">
         <v>888.81</v>
       </c>
       <c r="CL19" s="92">
         <v>1167.76</v>
       </c>
       <c r="CM19" s="92">
         <v>1437.6</v>
       </c>
       <c r="CN19" s="92">
         <v>1520.32</v>
       </c>
       <c r="CO19" s="93">
         <v>1713.48</v>
       </c>
-      <c r="CP19" s="92"/>
+      <c r="CP19" s="93">
+        <v>1917.78</v>
+      </c>
       <c r="CQ19" s="92"/>
       <c r="CR19" s="92"/>
       <c r="CS19" s="93"/>
     </row>
     <row r="20" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A20" s="82" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="91">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="91">
         <v>517.6</v>
       </c>
       <c r="D20" s="91">
         <v>692</v>
       </c>
       <c r="E20" s="91">
         <v>1148.7</v>
       </c>
       <c r="F20" s="91">
         <v>1522.8</v>
       </c>
       <c r="G20" s="91">
         <v>2020.4</v>
@@ -7435,51 +7467,53 @@
       </c>
       <c r="CH20" s="91">
         <v>138</v>
       </c>
       <c r="CI20" s="91">
         <v>250.5</v>
       </c>
       <c r="CJ20" s="91">
         <v>325.60000000000002</v>
       </c>
       <c r="CK20" s="91">
         <v>515.5</v>
       </c>
       <c r="CL20" s="91">
         <v>728</v>
       </c>
       <c r="CM20" s="96">
         <v>944</v>
       </c>
       <c r="CN20" s="96">
         <v>1001.7</v>
       </c>
       <c r="CO20" s="93">
         <v>1119.2</v>
       </c>
-      <c r="CP20" s="92"/>
+      <c r="CP20" s="93">
+        <v>1158.7</v>
+      </c>
       <c r="CQ20" s="92"/>
       <c r="CR20" s="92"/>
       <c r="CS20" s="93"/>
     </row>
     <row r="21" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A21" s="82" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="96">
         <v>913.6</v>
       </c>
       <c r="C21" s="96">
         <v>1701.4</v>
       </c>
       <c r="D21" s="96">
         <v>2299.9</v>
       </c>
       <c r="E21" s="96">
         <v>2779.2</v>
       </c>
       <c r="F21" s="96">
         <v>3324.2</v>
       </c>
       <c r="G21" s="96">
         <v>3859.6</v>
@@ -7720,51 +7754,53 @@
       </c>
       <c r="CH21" s="96">
         <v>191.17</v>
       </c>
       <c r="CI21" s="96">
         <v>425.88</v>
       </c>
       <c r="CJ21" s="97">
         <v>603.20000000000005</v>
       </c>
       <c r="CK21" s="97">
         <v>805.24</v>
       </c>
       <c r="CL21" s="92">
         <v>1048.01</v>
       </c>
       <c r="CM21" s="92">
         <v>1314</v>
       </c>
       <c r="CN21" s="92">
         <v>1362.72</v>
       </c>
       <c r="CO21" s="93">
         <v>1542.91</v>
       </c>
-      <c r="CP21" s="96"/>
+      <c r="CP21" s="93">
+        <v>1676</v>
+      </c>
       <c r="CQ21" s="92"/>
       <c r="CR21" s="92"/>
       <c r="CS21" s="93"/>
     </row>
     <row r="22" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A22" s="82" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="96">
         <v>496.1</v>
       </c>
       <c r="C22" s="96">
         <v>931.4</v>
       </c>
       <c r="D22" s="96">
         <v>1297.4000000000001</v>
       </c>
       <c r="E22" s="96">
         <v>1663.7</v>
       </c>
       <c r="F22" s="96">
         <v>2061.4</v>
       </c>
       <c r="G22" s="96">
         <v>2424.1</v>
@@ -8005,51 +8041,53 @@
       </c>
       <c r="CH22" s="96">
         <v>190.88</v>
       </c>
       <c r="CI22" s="96">
         <v>407.73</v>
       </c>
       <c r="CJ22" s="101">
         <v>628.9</v>
       </c>
       <c r="CK22" s="101">
         <v>923.45</v>
       </c>
       <c r="CL22" s="92">
         <v>1210.94</v>
       </c>
       <c r="CM22" s="92">
         <v>1570.7</v>
       </c>
       <c r="CN22" s="92">
         <v>1691.96</v>
       </c>
       <c r="CO22" s="93">
         <v>1814.15</v>
       </c>
-      <c r="CP22" s="92"/>
+      <c r="CP22" s="93">
+        <v>2059.61</v>
+      </c>
       <c r="CQ22" s="92"/>
       <c r="CR22" s="92"/>
       <c r="CS22" s="93"/>
     </row>
     <row r="23" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A23" s="82" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="96">
         <v>414.1</v>
       </c>
       <c r="C23" s="96">
         <v>850.9</v>
       </c>
       <c r="D23" s="96">
         <v>1024.4000000000001</v>
       </c>
       <c r="E23" s="96">
         <v>1334</v>
       </c>
       <c r="F23" s="96">
         <v>1638.9</v>
       </c>
       <c r="G23" s="96">
         <v>1854.3</v>
@@ -8290,51 +8328,53 @@
       </c>
       <c r="CH23" s="96">
         <v>123.7</v>
       </c>
       <c r="CI23" s="96">
         <v>271.87</v>
       </c>
       <c r="CJ23" s="101">
         <v>360.8</v>
       </c>
       <c r="CK23" s="101">
         <v>544.88</v>
       </c>
       <c r="CL23" s="92">
         <v>716.51</v>
       </c>
       <c r="CM23" s="92">
         <v>1172.2</v>
       </c>
       <c r="CN23" s="92">
         <v>1210.3800000000001</v>
       </c>
       <c r="CO23" s="93">
         <v>1317.76</v>
       </c>
-      <c r="CP23" s="92"/>
+      <c r="CP23" s="93">
+        <v>1427.57</v>
+      </c>
       <c r="CQ23" s="92"/>
       <c r="CR23" s="92"/>
       <c r="CS23" s="93"/>
     </row>
     <row r="24" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A24" s="83" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="92">
         <v>670.9</v>
       </c>
       <c r="C24" s="92">
         <v>1298.9000000000001</v>
       </c>
       <c r="D24" s="92">
         <v>1575.6</v>
       </c>
       <c r="E24" s="92">
         <v>2006.4</v>
       </c>
       <c r="F24" s="92">
         <v>2391.8000000000002</v>
       </c>
       <c r="G24" s="96">
         <v>2778.2</v>
@@ -8575,51 +8615,53 @@
       </c>
       <c r="CH24" s="92">
         <v>317.11</v>
       </c>
       <c r="CI24" s="92">
         <v>654.24</v>
       </c>
       <c r="CJ24" s="92">
         <v>945.3</v>
       </c>
       <c r="CK24" s="92">
         <v>1251.56</v>
       </c>
       <c r="CL24" s="92">
         <v>1557.6</v>
       </c>
       <c r="CM24" s="92">
         <v>1836.4</v>
       </c>
       <c r="CN24" s="92">
         <v>1999.25</v>
       </c>
       <c r="CO24" s="93">
         <v>2258.42</v>
       </c>
-      <c r="CP24" s="92"/>
+      <c r="CP24" s="93">
+        <v>2566.98</v>
+      </c>
       <c r="CQ24" s="92"/>
       <c r="CR24" s="92"/>
       <c r="CS24" s="93"/>
     </row>
     <row r="25" spans="1:97" s="26" customFormat="1">
       <c r="A25" s="78"/>
       <c r="B25" s="78"/>
       <c r="C25" s="78"/>
       <c r="D25" s="78"/>
       <c r="E25" s="78"/>
       <c r="F25" s="78"/>
       <c r="G25" s="78"/>
       <c r="H25" s="78"/>
       <c r="I25" s="78"/>
       <c r="J25" s="78"/>
       <c r="K25" s="78"/>
       <c r="L25" s="78"/>
       <c r="M25" s="78"/>
       <c r="N25" s="78"/>
       <c r="O25" s="78"/>
       <c r="P25" s="78"/>
       <c r="Q25" s="78"/>
       <c r="R25" s="78"/>
       <c r="S25" s="78"/>
       <c r="T25" s="78"/>
@@ -8903,51 +8945,51 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="A1:CF1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView topLeftCell="BQ1" workbookViewId="0">
-      <selection activeCell="CP11" sqref="CP11"/>
+      <selection activeCell="CP4" sqref="CP4:CP24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="28" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="28" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="28" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="28" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="28" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="28" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="28"/>
     <col min="10" max="10" width="9.85546875" style="28" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="28"/>
     <col min="22" max="22" width="9.5703125" style="28" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="28"/>
     <col min="26" max="33" width="9.140625" style="25"/>
     <col min="34" max="34" width="9.85546875" style="25" customWidth="1"/>
     <col min="35" max="39" width="9.140625" style="25"/>
     <col min="40" max="40" width="7.85546875" style="25" customWidth="1"/>
     <col min="41" max="41" width="8" style="25" customWidth="1"/>
     <col min="42" max="42" width="6.85546875" style="25" customWidth="1"/>
     <col min="43" max="43" width="7.85546875" style="25" customWidth="1"/>
     <col min="44" max="44" width="8.28515625" style="25" customWidth="1"/>
     <col min="45" max="45" width="7.85546875" style="25" customWidth="1"/>
     <col min="46" max="46" width="10" style="25" customWidth="1"/>
@@ -9727,51 +9769,53 @@
       </c>
       <c r="CH4" s="76">
         <v>13161</v>
       </c>
       <c r="CI4" s="59">
         <v>28769.8</v>
       </c>
       <c r="CJ4" s="59">
         <v>45221.599999999999</v>
       </c>
       <c r="CK4" s="59">
         <v>71565.7</v>
       </c>
       <c r="CL4" s="59">
         <v>97331.199999999997</v>
       </c>
       <c r="CM4" s="59">
         <v>146790.9</v>
       </c>
       <c r="CN4" s="59">
         <v>171664.1</v>
       </c>
       <c r="CO4" s="59">
         <v>186191</v>
       </c>
-      <c r="CP4" s="59"/>
+      <c r="CP4" s="88">
+        <v>200300.9</v>
+      </c>
       <c r="CQ4" s="59"/>
       <c r="CR4" s="59"/>
       <c r="CS4" s="59"/>
     </row>
     <row r="5" spans="1:97" s="27" customFormat="1" ht="11.25">
       <c r="A5" s="72" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="61">
         <v>174</v>
       </c>
       <c r="C5" s="61">
         <v>361.5</v>
       </c>
       <c r="D5" s="61">
         <v>522</v>
       </c>
       <c r="E5" s="61">
         <v>858.4</v>
       </c>
       <c r="F5" s="61">
         <v>1166</v>
       </c>
       <c r="G5" s="61">
         <v>1811.6</v>
@@ -10012,51 +10056,53 @@
       </c>
       <c r="CH5" s="77">
         <v>12.4</v>
       </c>
       <c r="CI5" s="61">
         <v>26</v>
       </c>
       <c r="CJ5" s="61">
         <v>38.200000000000003</v>
       </c>
       <c r="CK5" s="61">
         <v>63.7</v>
       </c>
       <c r="CL5" s="61">
         <v>88.6</v>
       </c>
       <c r="CM5" s="61">
         <v>137.9</v>
       </c>
       <c r="CN5" s="61">
         <v>184</v>
       </c>
       <c r="CO5" s="61">
         <v>203.1</v>
       </c>
-      <c r="CP5" s="61"/>
+      <c r="CP5" s="92">
+        <v>221.9</v>
+      </c>
       <c r="CQ5" s="61"/>
       <c r="CR5" s="61"/>
       <c r="CS5" s="61"/>
     </row>
     <row r="6" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A6" s="73" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="63">
         <v>557.5</v>
       </c>
       <c r="C6" s="63">
         <v>1518.4</v>
       </c>
       <c r="D6" s="63">
         <v>2264.1999999999998</v>
       </c>
       <c r="E6" s="63">
         <v>4126.3</v>
       </c>
       <c r="F6" s="63">
         <v>5835.1</v>
       </c>
       <c r="G6" s="63">
         <v>10643.2</v>
@@ -10297,51 +10343,53 @@
       </c>
       <c r="CH6" s="63">
         <v>289.60000000000002</v>
       </c>
       <c r="CI6" s="62">
         <v>704.6</v>
       </c>
       <c r="CJ6" s="62">
         <v>1081.5999999999999</v>
       </c>
       <c r="CK6" s="62">
         <v>2071.3000000000002</v>
       </c>
       <c r="CL6" s="62">
         <v>2952.3</v>
       </c>
       <c r="CM6" s="62">
         <v>5215.7</v>
       </c>
       <c r="CN6" s="62">
         <v>5582.3</v>
       </c>
       <c r="CO6" s="62">
         <v>5739.7</v>
       </c>
-      <c r="CP6" s="62"/>
+      <c r="CP6" s="92">
+        <v>5897.7</v>
+      </c>
       <c r="CQ6" s="62"/>
       <c r="CR6" s="62"/>
       <c r="CS6" s="62"/>
     </row>
     <row r="7" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A7" s="73" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="63">
         <v>26.1</v>
       </c>
       <c r="C7" s="63">
         <v>67.3</v>
       </c>
       <c r="D7" s="63">
         <v>111</v>
       </c>
       <c r="E7" s="63">
         <v>219.7</v>
       </c>
       <c r="F7" s="63">
         <v>318.7</v>
       </c>
       <c r="G7" s="63">
         <v>520.4</v>
@@ -10582,51 +10630,53 @@
       </c>
       <c r="CH7" s="63">
         <v>6.4</v>
       </c>
       <c r="CI7" s="62">
         <v>16.600000000000001</v>
       </c>
       <c r="CJ7" s="62">
         <v>27.4</v>
       </c>
       <c r="CK7" s="62">
         <v>53.9</v>
       </c>
       <c r="CL7" s="62">
         <v>78.400000000000006</v>
       </c>
       <c r="CM7" s="62">
         <v>128.30000000000001</v>
       </c>
       <c r="CN7" s="62">
         <v>147.5</v>
       </c>
       <c r="CO7" s="62">
         <v>154.4</v>
       </c>
-      <c r="CP7" s="62"/>
+      <c r="CP7" s="92">
+        <v>161.30000000000001</v>
+      </c>
       <c r="CQ7" s="62"/>
       <c r="CR7" s="62"/>
       <c r="CS7" s="62"/>
     </row>
     <row r="8" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A8" s="73" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="63">
         <v>101.2</v>
       </c>
       <c r="C8" s="63">
         <v>223.6</v>
       </c>
       <c r="D8" s="63">
         <v>343.6</v>
       </c>
       <c r="E8" s="63">
         <v>587.29999999999995</v>
       </c>
       <c r="F8" s="63">
         <v>811.8</v>
       </c>
       <c r="G8" s="63">
         <v>1208.8</v>
@@ -10867,51 +10917,53 @@
       </c>
       <c r="CH8" s="63">
         <v>10.199999999999999</v>
       </c>
       <c r="CI8" s="62">
         <v>22.7</v>
       </c>
       <c r="CJ8" s="62">
         <v>34.5</v>
       </c>
       <c r="CK8" s="62">
         <v>59.2</v>
       </c>
       <c r="CL8" s="62">
         <v>82.3</v>
       </c>
       <c r="CM8" s="62">
         <v>121.9</v>
       </c>
       <c r="CN8" s="62">
         <v>153.5</v>
       </c>
       <c r="CO8" s="62">
         <v>165.8</v>
       </c>
-      <c r="CP8" s="62"/>
+      <c r="CP8" s="92">
+        <v>178.2</v>
+      </c>
       <c r="CQ8" s="62"/>
       <c r="CR8" s="62"/>
       <c r="CS8" s="62"/>
     </row>
     <row r="9" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A9" s="73" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="63">
         <v>494.2</v>
       </c>
       <c r="C9" s="63">
         <v>1270.2</v>
       </c>
       <c r="D9" s="63">
         <v>2079.6999999999998</v>
       </c>
       <c r="E9" s="63">
         <v>3757.8</v>
       </c>
       <c r="F9" s="63">
         <v>5370</v>
       </c>
       <c r="G9" s="63">
         <v>9261.7000000000007</v>
@@ -11152,51 +11204,53 @@
       </c>
       <c r="CH9" s="63">
         <v>216.7</v>
       </c>
       <c r="CI9" s="62">
         <v>592.4</v>
       </c>
       <c r="CJ9" s="62">
         <v>1029.8</v>
       </c>
       <c r="CK9" s="62">
         <v>1797.8</v>
       </c>
       <c r="CL9" s="62">
         <v>2582.1</v>
       </c>
       <c r="CM9" s="62">
         <v>4481</v>
       </c>
       <c r="CN9" s="62">
         <v>5030</v>
       </c>
       <c r="CO9" s="62">
         <v>5336.9</v>
       </c>
-      <c r="CP9" s="62"/>
+      <c r="CP9" s="92">
+        <v>5700.8</v>
+      </c>
       <c r="CQ9" s="62"/>
       <c r="CR9" s="62"/>
       <c r="CS9" s="62"/>
     </row>
     <row r="10" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A10" s="73" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="63">
         <v>1303.3</v>
       </c>
       <c r="C10" s="63">
         <v>3163.2</v>
       </c>
       <c r="D10" s="63">
         <v>5714.7</v>
       </c>
       <c r="E10" s="63">
         <v>10307.6</v>
       </c>
       <c r="F10" s="63">
         <v>15176.3</v>
       </c>
       <c r="G10" s="63">
         <v>23684.9</v>
@@ -11437,51 +11491,53 @@
       </c>
       <c r="CH10" s="63">
         <v>505.4</v>
       </c>
       <c r="CI10" s="62">
         <v>1234.2</v>
       </c>
       <c r="CJ10" s="62">
         <v>2132.6999999999998</v>
       </c>
       <c r="CK10" s="62">
         <v>3953</v>
       </c>
       <c r="CL10" s="62">
         <v>5830.8</v>
       </c>
       <c r="CM10" s="62">
         <v>9531.7000000000007</v>
       </c>
       <c r="CN10" s="62">
         <v>11466.2</v>
       </c>
       <c r="CO10" s="62">
         <v>12358.6</v>
       </c>
-      <c r="CP10" s="62"/>
+      <c r="CP10" s="92">
+        <v>13148.1</v>
+      </c>
       <c r="CQ10" s="62"/>
       <c r="CR10" s="62"/>
       <c r="CS10" s="62"/>
     </row>
     <row r="11" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A11" s="73" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="63">
         <v>1247.8</v>
       </c>
       <c r="C11" s="63">
         <v>3053.3</v>
       </c>
       <c r="D11" s="63">
         <v>4754.7</v>
       </c>
       <c r="E11" s="63">
         <v>8604.7000000000007</v>
       </c>
       <c r="F11" s="63">
         <v>12195.7</v>
       </c>
       <c r="G11" s="63">
         <v>20291.400000000001</v>
@@ -11722,51 +11778,53 @@
       </c>
       <c r="CH11" s="63">
         <v>464.5</v>
       </c>
       <c r="CI11" s="62">
         <v>1138.8</v>
       </c>
       <c r="CJ11" s="62">
         <v>1748.7</v>
       </c>
       <c r="CK11" s="62">
         <v>3126</v>
       </c>
       <c r="CL11" s="62">
         <v>4379.5</v>
       </c>
       <c r="CM11" s="62">
         <v>7236.1</v>
       </c>
       <c r="CN11" s="62">
         <v>8281.6</v>
       </c>
       <c r="CO11" s="62">
         <v>8684.9</v>
       </c>
-      <c r="CP11" s="62"/>
+      <c r="CP11" s="92">
+        <v>9093.2999999999993</v>
+      </c>
       <c r="CQ11" s="62"/>
       <c r="CR11" s="62"/>
       <c r="CS11" s="62"/>
     </row>
     <row r="12" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A12" s="73" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="61">
         <v>1121.5</v>
       </c>
       <c r="C12" s="61">
         <v>2402.1999999999998</v>
       </c>
       <c r="D12" s="61">
         <v>3918.5</v>
       </c>
       <c r="E12" s="61">
         <v>6311.8</v>
       </c>
       <c r="F12" s="61">
         <v>8490.4</v>
       </c>
       <c r="G12" s="61">
         <v>12936.1</v>
@@ -12007,51 +12065,53 @@
       </c>
       <c r="CH12" s="77">
         <v>920.2</v>
       </c>
       <c r="CI12" s="63">
         <v>1928.5</v>
       </c>
       <c r="CJ12" s="63">
         <v>2985.7</v>
       </c>
       <c r="CK12" s="63">
         <v>4258.5</v>
       </c>
       <c r="CL12" s="63">
         <v>5574.4</v>
       </c>
       <c r="CM12" s="63">
         <v>7828.7</v>
       </c>
       <c r="CN12" s="63">
         <v>9023.4</v>
       </c>
       <c r="CO12" s="63">
         <v>9950.7999999999993</v>
       </c>
-      <c r="CP12" s="63"/>
+      <c r="CP12" s="92">
+        <v>10801.7</v>
+      </c>
       <c r="CQ12" s="63"/>
       <c r="CR12" s="63"/>
       <c r="CS12" s="63"/>
     </row>
     <row r="13" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A13" s="73" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="63">
         <v>1110.7</v>
       </c>
       <c r="C13" s="63">
         <v>3055.8</v>
       </c>
       <c r="D13" s="63">
         <v>4871.2</v>
       </c>
       <c r="E13" s="63">
         <v>9105.2000000000007</v>
       </c>
       <c r="F13" s="63">
         <v>13203.3</v>
       </c>
       <c r="G13" s="63">
         <v>24578.5</v>
@@ -12292,51 +12352,53 @@
       </c>
       <c r="CH13" s="63">
         <v>513.70000000000005</v>
       </c>
       <c r="CI13" s="62">
         <v>1424.9</v>
       </c>
       <c r="CJ13" s="62">
         <v>2291.1</v>
       </c>
       <c r="CK13" s="62">
         <v>4288.8999999999996</v>
       </c>
       <c r="CL13" s="62">
         <v>6261.7</v>
       </c>
       <c r="CM13" s="62">
         <v>10859.5</v>
       </c>
       <c r="CN13" s="62">
         <v>12962</v>
       </c>
       <c r="CO13" s="62">
         <v>13903</v>
       </c>
-      <c r="CP13" s="62"/>
+      <c r="CP13" s="92">
+        <v>14953.9</v>
+      </c>
       <c r="CQ13" s="62"/>
       <c r="CR13" s="62"/>
       <c r="CS13" s="62"/>
     </row>
     <row r="14" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A14" s="73" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="63">
         <v>338.7</v>
       </c>
       <c r="C14" s="63">
         <v>880.4</v>
       </c>
       <c r="D14" s="63">
         <v>1448.8</v>
       </c>
       <c r="E14" s="63">
         <v>2936.8</v>
       </c>
       <c r="F14" s="63">
         <v>4322.8</v>
       </c>
       <c r="G14" s="63">
         <v>7842.4</v>
@@ -12577,51 +12639,53 @@
       </c>
       <c r="CH14" s="63">
         <v>85.4</v>
       </c>
       <c r="CI14" s="62">
         <v>238.9</v>
       </c>
       <c r="CJ14" s="62">
         <v>387.1</v>
       </c>
       <c r="CK14" s="62">
         <v>771</v>
       </c>
       <c r="CL14" s="62">
         <v>1131.5999999999999</v>
       </c>
       <c r="CM14" s="62">
         <v>2046</v>
       </c>
       <c r="CN14" s="62">
         <v>2556.6</v>
       </c>
       <c r="CO14" s="62">
         <v>2753.3</v>
       </c>
-      <c r="CP14" s="62"/>
+      <c r="CP14" s="92">
+        <v>2918.5</v>
+      </c>
       <c r="CQ14" s="62"/>
       <c r="CR14" s="62"/>
       <c r="CS14" s="62"/>
     </row>
     <row r="15" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A15" s="73" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="63">
         <v>467.1</v>
       </c>
       <c r="C15" s="63">
         <v>1126.5999999999999</v>
       </c>
       <c r="D15" s="63">
         <v>1750.2</v>
       </c>
       <c r="E15" s="63">
         <v>3106.7</v>
       </c>
       <c r="F15" s="63">
         <v>4347</v>
       </c>
       <c r="G15" s="66">
         <v>7358.6</v>
@@ -12862,51 +12926,53 @@
       </c>
       <c r="CH15" s="63">
         <v>206.3</v>
       </c>
       <c r="CI15" s="62">
         <v>510.6</v>
       </c>
       <c r="CJ15" s="62">
         <v>787.1</v>
       </c>
       <c r="CK15" s="62">
         <v>1421.4</v>
       </c>
       <c r="CL15" s="62">
         <v>2001.8</v>
       </c>
       <c r="CM15" s="62">
         <v>3419.1</v>
       </c>
       <c r="CN15" s="62">
         <v>4032.6</v>
       </c>
       <c r="CO15" s="62">
         <v>4221.5</v>
       </c>
-      <c r="CP15" s="62"/>
+      <c r="CP15" s="92">
+        <v>4407.5</v>
+      </c>
       <c r="CQ15" s="62"/>
       <c r="CR15" s="62"/>
       <c r="CS15" s="62"/>
     </row>
     <row r="16" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A16" s="73" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="63">
         <v>696.7</v>
       </c>
       <c r="C16" s="63">
         <v>1680.8</v>
       </c>
       <c r="D16" s="63">
         <v>2602.6999999999998</v>
       </c>
       <c r="E16" s="63">
         <v>4614</v>
       </c>
       <c r="F16" s="63">
         <v>6641.8</v>
       </c>
       <c r="G16" s="63">
         <v>10448.5</v>
@@ -13147,51 +13213,53 @@
       </c>
       <c r="CH16" s="63">
         <v>544.1</v>
       </c>
       <c r="CI16" s="63">
         <v>1216.5</v>
       </c>
       <c r="CJ16" s="63">
         <v>1888.1</v>
       </c>
       <c r="CK16" s="63">
         <v>3022.2</v>
       </c>
       <c r="CL16" s="63">
         <v>4112.1000000000004</v>
       </c>
       <c r="CM16" s="63">
         <v>6092.6</v>
       </c>
       <c r="CN16" s="63">
         <v>7156.6</v>
       </c>
       <c r="CO16" s="63">
         <v>7534.3</v>
       </c>
-      <c r="CP16" s="63"/>
+      <c r="CP16" s="96">
+        <v>7880.6</v>
+      </c>
       <c r="CQ16" s="63"/>
       <c r="CR16" s="63"/>
       <c r="CS16" s="63"/>
     </row>
     <row r="17" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A17" s="73" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="63">
         <v>838.1</v>
       </c>
       <c r="C17" s="63">
         <v>1743.9</v>
       </c>
       <c r="D17" s="63">
         <v>2630.7</v>
       </c>
       <c r="E17" s="63">
         <v>4693.3999999999996</v>
       </c>
       <c r="F17" s="63">
         <v>6554.1</v>
       </c>
       <c r="G17" s="63">
         <v>10918.2</v>
@@ -13432,51 +13500,53 @@
       </c>
       <c r="CH17" s="63">
         <v>254.6</v>
       </c>
       <c r="CI17" s="62">
         <v>553.1</v>
       </c>
       <c r="CJ17" s="62">
         <v>885</v>
       </c>
       <c r="CK17" s="62">
         <v>1548.1</v>
       </c>
       <c r="CL17" s="62">
         <v>2178.9</v>
       </c>
       <c r="CM17" s="62">
         <v>3550.5</v>
       </c>
       <c r="CN17" s="62">
         <v>4241</v>
       </c>
       <c r="CO17" s="62">
         <v>4600.7</v>
       </c>
-      <c r="CP17" s="62"/>
+      <c r="CP17" s="92">
+        <v>4935.5</v>
+      </c>
       <c r="CQ17" s="62"/>
       <c r="CR17" s="62"/>
       <c r="CS17" s="62"/>
     </row>
     <row r="18" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A18" s="73" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="63">
         <v>4011.9</v>
       </c>
       <c r="C18" s="63">
         <v>8333.7999999999993</v>
       </c>
       <c r="D18" s="63">
         <v>12655.1</v>
       </c>
       <c r="E18" s="63">
         <v>18728.3</v>
       </c>
       <c r="F18" s="63">
         <v>24996</v>
       </c>
       <c r="G18" s="63">
         <v>35388.800000000003</v>
@@ -13717,51 +13787,53 @@
       </c>
       <c r="CH18" s="63">
         <v>3458.2</v>
       </c>
       <c r="CI18" s="62">
         <v>7021.7</v>
       </c>
       <c r="CJ18" s="62">
         <v>10788.8</v>
       </c>
       <c r="CK18" s="62">
         <v>16249.4</v>
       </c>
       <c r="CL18" s="62">
         <v>21612.1</v>
       </c>
       <c r="CM18" s="62">
         <v>31159.599999999999</v>
       </c>
       <c r="CN18" s="62">
         <v>36235</v>
       </c>
       <c r="CO18" s="62">
         <v>39476.1</v>
       </c>
-      <c r="CP18" s="62"/>
+      <c r="CP18" s="92">
+        <v>42639.7</v>
+      </c>
       <c r="CQ18" s="62"/>
       <c r="CR18" s="62"/>
       <c r="CS18" s="62"/>
     </row>
     <row r="19" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A19" s="73" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="62">
         <v>1211.9000000000001</v>
       </c>
       <c r="C19" s="62">
         <v>2760.4</v>
       </c>
       <c r="D19" s="62">
         <v>4252.1000000000004</v>
       </c>
       <c r="E19" s="62">
         <v>7352.2</v>
       </c>
       <c r="F19" s="62">
         <v>10229.700000000001</v>
       </c>
       <c r="G19" s="63">
         <v>16623.400000000001</v>
@@ -14002,51 +14074,53 @@
       </c>
       <c r="CH19" s="62">
         <v>947.9</v>
       </c>
       <c r="CI19" s="62">
         <v>2047.4</v>
       </c>
       <c r="CJ19" s="62">
         <v>3281.1</v>
       </c>
       <c r="CK19" s="62">
         <v>5092</v>
       </c>
       <c r="CL19" s="62">
         <v>7021.1</v>
       </c>
       <c r="CM19" s="62">
         <v>10654.4</v>
       </c>
       <c r="CN19" s="62">
         <v>12861.8</v>
       </c>
       <c r="CO19" s="62">
         <v>14312.3</v>
       </c>
-      <c r="CP19" s="62"/>
+      <c r="CP19" s="92">
+        <v>15726.9</v>
+      </c>
       <c r="CQ19" s="62"/>
       <c r="CR19" s="62"/>
       <c r="CS19" s="62"/>
     </row>
     <row r="20" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A20" s="73" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="61">
         <v>702.3</v>
       </c>
       <c r="C20" s="61">
         <v>1978.9</v>
       </c>
       <c r="D20" s="61">
         <v>3208.6</v>
       </c>
       <c r="E20" s="61">
         <v>5953.6</v>
       </c>
       <c r="F20" s="61">
         <v>8087</v>
       </c>
       <c r="G20" s="61">
         <v>14427.8</v>
@@ -14287,51 +14361,53 @@
       </c>
       <c r="CH20" s="77">
         <v>169.5</v>
       </c>
       <c r="CI20" s="63">
         <v>511.6</v>
       </c>
       <c r="CJ20" s="63">
         <v>808.6</v>
       </c>
       <c r="CK20" s="63">
         <v>1519.4</v>
       </c>
       <c r="CL20" s="63">
         <v>2041.7</v>
       </c>
       <c r="CM20" s="63">
         <v>3575.8</v>
       </c>
       <c r="CN20" s="63">
         <v>3880.2</v>
       </c>
       <c r="CO20" s="63">
         <v>4055.9</v>
       </c>
-      <c r="CP20" s="63"/>
+      <c r="CP20" s="92">
+        <v>4223.3</v>
+      </c>
       <c r="CQ20" s="63"/>
       <c r="CR20" s="63"/>
       <c r="CS20" s="63"/>
     </row>
     <row r="21" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A21" s="73" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="63">
         <v>1046.5</v>
       </c>
       <c r="C21" s="63">
         <v>2483</v>
       </c>
       <c r="D21" s="63">
         <v>3792.4</v>
       </c>
       <c r="E21" s="63">
         <v>6225.9</v>
       </c>
       <c r="F21" s="63">
         <v>8389.4</v>
       </c>
       <c r="G21" s="63">
         <v>13142</v>
@@ -14572,51 +14648,53 @@
       </c>
       <c r="CH21" s="63">
         <v>251.8</v>
       </c>
       <c r="CI21" s="62">
         <v>625.4</v>
       </c>
       <c r="CJ21" s="62">
         <v>949.6</v>
       </c>
       <c r="CK21" s="62">
         <v>1651.8</v>
       </c>
       <c r="CL21" s="62">
         <v>2274.1</v>
       </c>
       <c r="CM21" s="62">
         <v>3683.5</v>
       </c>
       <c r="CN21" s="62">
         <v>4451.3</v>
       </c>
       <c r="CO21" s="62">
         <v>4804.2</v>
       </c>
-      <c r="CP21" s="62"/>
+      <c r="CP21" s="92">
+        <v>5132</v>
+      </c>
       <c r="CQ21" s="62"/>
       <c r="CR21" s="62"/>
       <c r="CS21" s="62"/>
     </row>
     <row r="22" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A22" s="73" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="63">
         <v>1257.4000000000001</v>
       </c>
       <c r="C22" s="63">
         <v>2864.6</v>
       </c>
       <c r="D22" s="63">
         <v>4813.8</v>
       </c>
       <c r="E22" s="63">
         <v>8221.7999999999993</v>
       </c>
       <c r="F22" s="63">
         <v>11410</v>
       </c>
       <c r="G22" s="63">
         <v>18490.2</v>
@@ -14857,51 +14935,53 @@
       </c>
       <c r="CH22" s="63">
         <v>799.1</v>
       </c>
       <c r="CI22" s="62">
         <v>1686.4</v>
       </c>
       <c r="CJ22" s="62">
         <v>2737.3</v>
       </c>
       <c r="CK22" s="62">
         <v>4268.8999999999996</v>
       </c>
       <c r="CL22" s="62">
         <v>5778.4</v>
       </c>
       <c r="CM22" s="62">
         <v>8461.9</v>
       </c>
       <c r="CN22" s="62">
         <v>10031.1</v>
       </c>
       <c r="CO22" s="62">
         <v>11096</v>
       </c>
-      <c r="CP22" s="62"/>
+      <c r="CP22" s="92">
+        <v>12055.3</v>
+      </c>
       <c r="CQ22" s="62"/>
       <c r="CR22" s="62"/>
       <c r="CS22" s="62"/>
     </row>
     <row r="23" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A23" s="73" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="63">
         <v>595.79999999999995</v>
       </c>
       <c r="C23" s="63">
         <v>1392.9</v>
       </c>
       <c r="D23" s="63">
         <v>2249</v>
       </c>
       <c r="E23" s="63">
         <v>3854.8</v>
       </c>
       <c r="F23" s="63">
         <v>5320.8</v>
       </c>
       <c r="G23" s="63">
         <v>8790</v>
@@ -15142,51 +15222,53 @@
       </c>
       <c r="CH23" s="63">
         <v>419.7</v>
       </c>
       <c r="CI23" s="62">
         <v>915.9</v>
       </c>
       <c r="CJ23" s="62">
         <v>1424.3</v>
       </c>
       <c r="CK23" s="62">
         <v>2327.4</v>
       </c>
       <c r="CL23" s="62">
         <v>3174.8</v>
       </c>
       <c r="CM23" s="62">
         <v>4922.5</v>
       </c>
       <c r="CN23" s="62">
         <v>5897.4</v>
       </c>
       <c r="CO23" s="62">
         <v>6336.4</v>
       </c>
-      <c r="CP23" s="62"/>
+      <c r="CP23" s="92">
+        <v>6719.2</v>
+      </c>
       <c r="CQ23" s="62"/>
       <c r="CR23" s="62"/>
       <c r="CS23" s="62"/>
     </row>
     <row r="24" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A24" s="70" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="62">
         <v>2301.5</v>
       </c>
       <c r="C24" s="62">
         <v>5019.7</v>
       </c>
       <c r="D24" s="62">
         <v>7625</v>
       </c>
       <c r="E24" s="62">
         <v>11397.5</v>
       </c>
       <c r="F24" s="62">
         <v>15204.4</v>
       </c>
       <c r="G24" s="63">
         <v>22216.7</v>
@@ -15427,51 +15509,53 @@
       </c>
       <c r="CH24" s="62">
         <v>3085.6</v>
       </c>
       <c r="CI24" s="62">
         <v>6354.1</v>
       </c>
       <c r="CJ24" s="62">
         <v>9915.7000000000007</v>
       </c>
       <c r="CK24" s="62">
         <v>14022.8</v>
       </c>
       <c r="CL24" s="62">
         <v>18175.5</v>
       </c>
       <c r="CM24" s="62">
         <v>23685.8</v>
       </c>
       <c r="CN24" s="62">
         <v>27491.8</v>
       </c>
       <c r="CO24" s="62">
         <v>30504.9</v>
       </c>
-      <c r="CP24" s="62"/>
+      <c r="CP24" s="92">
+        <v>33507.599999999999</v>
+      </c>
       <c r="CQ24" s="62"/>
       <c r="CR24" s="62"/>
       <c r="CS24" s="62"/>
     </row>
     <row r="25" spans="1:97">
       <c r="A25" s="53"/>
       <c r="B25" s="53"/>
       <c r="C25" s="53"/>
       <c r="D25" s="53"/>
       <c r="E25" s="53"/>
       <c r="F25" s="53"/>
       <c r="G25" s="53"/>
       <c r="H25" s="53"/>
       <c r="I25" s="53"/>
       <c r="J25" s="53"/>
       <c r="K25" s="53"/>
       <c r="L25" s="53"/>
       <c r="M25" s="53"/>
       <c r="N25" s="53"/>
       <c r="O25" s="53"/>
       <c r="P25" s="53"/>
       <c r="Q25" s="53"/>
       <c r="R25" s="53"/>
       <c r="S25" s="53"/>
       <c r="T25" s="53"/>
@@ -15754,52 +15838,52 @@
       <c r="CS27" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A1:CF1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:CS28"/>
+    <sheetView topLeftCell="BQ1" workbookViewId="0">
+      <selection activeCell="CP5" sqref="CP5:CP25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="28" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="28" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="28" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="28" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="28" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="28" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="28"/>
     <col min="22" max="22" width="9.7109375" style="28" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="28"/>
     <col min="26" max="33" width="9.140625" style="25"/>
     <col min="34" max="34" width="9.85546875" style="25" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="25"/>
     <col min="46" max="46" width="9.85546875" style="25" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="29" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="117" t="s">
         <v>77</v>
       </c>
       <c r="B1" s="117"/>
@@ -16666,51 +16750,53 @@
       </c>
       <c r="CH5" s="36">
         <v>31465.8</v>
       </c>
       <c r="CI5" s="36">
         <v>60791.9</v>
       </c>
       <c r="CJ5" s="40">
         <v>95477.3</v>
       </c>
       <c r="CK5" s="40">
         <v>131198.29999999999</v>
       </c>
       <c r="CL5" s="36">
         <v>160628.79999999999</v>
       </c>
       <c r="CM5" s="36">
         <v>198238.4</v>
       </c>
       <c r="CN5" s="36">
         <v>227292.5</v>
       </c>
       <c r="CO5" s="36">
         <v>254338.5</v>
       </c>
-      <c r="CP5" s="36"/>
+      <c r="CP5" s="76">
+        <v>280494.90000000002</v>
+      </c>
       <c r="CQ5" s="36"/>
       <c r="CR5" s="36"/>
       <c r="CS5" s="36"/>
     </row>
     <row r="6" spans="1:97" s="27" customFormat="1" ht="11.25">
       <c r="A6" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="41">
         <v>276</v>
       </c>
       <c r="C6" s="41">
         <v>478.5</v>
       </c>
       <c r="D6" s="41">
         <v>1031</v>
       </c>
       <c r="E6" s="41">
         <v>2670.9</v>
       </c>
       <c r="F6" s="41">
         <v>2910.5</v>
       </c>
       <c r="G6" s="41">
         <v>3234.4</v>
@@ -16951,51 +17037,53 @@
       </c>
       <c r="CH6" s="41">
         <v>10.7</v>
       </c>
       <c r="CI6" s="41">
         <v>18.7</v>
       </c>
       <c r="CJ6" s="41">
         <v>39.9</v>
       </c>
       <c r="CK6" s="41">
         <v>107</v>
       </c>
       <c r="CL6" s="41">
         <v>115.6</v>
       </c>
       <c r="CM6" s="41">
         <v>128.80000000000001</v>
       </c>
       <c r="CN6" s="41">
         <v>144.69999999999999</v>
       </c>
       <c r="CO6" s="41">
         <v>164.8</v>
       </c>
-      <c r="CP6" s="41"/>
+      <c r="CP6" s="77">
+        <v>178.6</v>
+      </c>
       <c r="CQ6" s="41"/>
       <c r="CR6" s="41"/>
       <c r="CS6" s="41"/>
     </row>
     <row r="7" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A7" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="38">
         <v>10312.4</v>
       </c>
       <c r="C7" s="38">
         <v>19191.3</v>
       </c>
       <c r="D7" s="41">
         <v>30080</v>
       </c>
       <c r="E7" s="41">
         <v>39828</v>
       </c>
       <c r="F7" s="41">
         <v>48893.599999999999</v>
       </c>
       <c r="G7" s="38">
         <v>57919.4</v>
@@ -17236,51 +17324,53 @@
       </c>
       <c r="CH7" s="38">
         <v>11762.8</v>
       </c>
       <c r="CI7" s="38">
         <v>21389.4</v>
       </c>
       <c r="CJ7" s="42">
         <v>32157.5</v>
       </c>
       <c r="CK7" s="42">
         <v>44069.9</v>
       </c>
       <c r="CL7" s="41">
         <v>56330.7</v>
       </c>
       <c r="CM7" s="38">
         <v>68112.100000000006</v>
       </c>
       <c r="CN7" s="38">
         <v>79092</v>
       </c>
       <c r="CO7" s="41">
         <v>89168.4</v>
       </c>
-      <c r="CP7" s="38"/>
+      <c r="CP7" s="77">
+        <v>98740.2</v>
+      </c>
       <c r="CQ7" s="38"/>
       <c r="CR7" s="38"/>
       <c r="CS7" s="38"/>
     </row>
     <row r="8" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A8" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="38">
         <v>21.6</v>
       </c>
       <c r="C8" s="38">
         <v>40</v>
       </c>
       <c r="D8" s="41">
         <v>148.5</v>
       </c>
       <c r="E8" s="41">
         <v>325.89999999999998</v>
       </c>
       <c r="F8" s="41">
         <v>348.8</v>
       </c>
       <c r="G8" s="38">
         <v>379.1</v>
@@ -17521,51 +17611,53 @@
       </c>
       <c r="CH8" s="38">
         <v>3.6</v>
       </c>
       <c r="CI8" s="38">
         <v>6.5</v>
       </c>
       <c r="CJ8" s="42">
         <v>23.2</v>
       </c>
       <c r="CK8" s="42">
         <v>52.2</v>
       </c>
       <c r="CL8" s="41">
         <v>55.7</v>
       </c>
       <c r="CM8" s="38">
         <v>60.6</v>
       </c>
       <c r="CN8" s="38">
         <v>71.099999999999994</v>
       </c>
       <c r="CO8" s="41">
         <v>89.9</v>
       </c>
-      <c r="CP8" s="38"/>
+      <c r="CP8" s="77">
+        <v>103.8</v>
+      </c>
       <c r="CQ8" s="38"/>
       <c r="CR8" s="38"/>
       <c r="CS8" s="38"/>
     </row>
     <row r="9" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A9" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="38">
         <v>21687</v>
       </c>
       <c r="C9" s="38">
         <v>43019.4</v>
       </c>
       <c r="D9" s="41">
         <v>66993.100000000006</v>
       </c>
       <c r="E9" s="41">
         <v>87180.4</v>
       </c>
       <c r="F9" s="41">
         <v>107298.7</v>
       </c>
       <c r="G9" s="38">
         <v>123690.3</v>
@@ -17806,51 +17898,53 @@
       </c>
       <c r="CH9" s="38">
         <v>14127</v>
       </c>
       <c r="CI9" s="38">
         <v>28886.7</v>
       </c>
       <c r="CJ9" s="42">
         <v>45489.7</v>
       </c>
       <c r="CK9" s="42">
         <v>62681.5</v>
       </c>
       <c r="CL9" s="41">
         <v>73865.600000000006</v>
       </c>
       <c r="CM9" s="38">
         <v>90943.1</v>
       </c>
       <c r="CN9" s="38">
         <v>102953.5</v>
       </c>
       <c r="CO9" s="41">
         <v>113975.8</v>
       </c>
-      <c r="CP9" s="38"/>
+      <c r="CP9" s="77">
+        <v>124872.4</v>
+      </c>
       <c r="CQ9" s="38"/>
       <c r="CR9" s="38"/>
       <c r="CS9" s="38"/>
     </row>
     <row r="10" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A10" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="38">
         <v>394.4</v>
       </c>
       <c r="C10" s="38">
         <v>788.6</v>
       </c>
       <c r="D10" s="41">
         <v>1833.6</v>
       </c>
       <c r="E10" s="41">
         <v>3338.1</v>
       </c>
       <c r="F10" s="41">
         <v>5430.3</v>
       </c>
       <c r="G10" s="38">
         <v>7757.6</v>
@@ -18091,51 +18185,53 @@
       </c>
       <c r="CH10" s="38">
         <v>39.1</v>
       </c>
       <c r="CI10" s="38">
         <v>80.5</v>
       </c>
       <c r="CJ10" s="42">
         <v>191.2</v>
       </c>
       <c r="CK10" s="42">
         <v>357.9</v>
       </c>
       <c r="CL10" s="41">
         <v>556</v>
       </c>
       <c r="CM10" s="38">
         <v>804</v>
       </c>
       <c r="CN10" s="38">
         <v>987.5</v>
       </c>
       <c r="CO10" s="41">
         <v>1163.2</v>
       </c>
-      <c r="CP10" s="38"/>
+      <c r="CP10" s="77">
+        <v>1304.0999999999999</v>
+      </c>
       <c r="CQ10" s="38"/>
       <c r="CR10" s="38"/>
       <c r="CS10" s="38"/>
     </row>
     <row r="11" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A11" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="38">
         <v>210.6</v>
       </c>
       <c r="C11" s="38">
         <v>420.3</v>
       </c>
       <c r="D11" s="38">
         <v>730.5</v>
       </c>
       <c r="E11" s="38">
         <v>2638</v>
       </c>
       <c r="F11" s="38">
         <v>2875.2</v>
       </c>
       <c r="G11" s="38">
         <v>3807.7</v>
@@ -18376,51 +18472,53 @@
       </c>
       <c r="CH11" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI11" s="38">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ11" s="42">
         <v>15.6</v>
       </c>
       <c r="CK11" s="42">
         <v>60.9</v>
       </c>
       <c r="CL11" s="38">
         <v>65.900000000000006</v>
       </c>
       <c r="CM11" s="38">
         <v>87.4</v>
       </c>
       <c r="CN11" s="38">
         <v>147.9</v>
       </c>
       <c r="CO11" s="41">
         <v>222.7</v>
       </c>
-      <c r="CP11" s="38"/>
+      <c r="CP11" s="77">
+        <v>267.3</v>
+      </c>
       <c r="CQ11" s="38"/>
       <c r="CR11" s="38"/>
       <c r="CS11" s="38"/>
     </row>
     <row r="12" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A12" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="38">
         <v>521.1</v>
       </c>
       <c r="C12" s="38">
         <v>902.1</v>
       </c>
       <c r="D12" s="38">
         <v>3650.4</v>
       </c>
       <c r="E12" s="38">
         <v>6132.7</v>
       </c>
       <c r="F12" s="38">
         <v>8562.7000000000007</v>
       </c>
       <c r="G12" s="38">
         <v>11094.7</v>
@@ -18661,51 +18759,53 @@
       </c>
       <c r="CH12" s="38">
         <v>40.6</v>
       </c>
       <c r="CI12" s="38">
         <v>64</v>
       </c>
       <c r="CJ12" s="42">
         <v>247.8</v>
       </c>
       <c r="CK12" s="42">
         <v>423.8</v>
       </c>
       <c r="CL12" s="38">
         <v>588.1</v>
       </c>
       <c r="CM12" s="38">
         <v>763.6</v>
       </c>
       <c r="CN12" s="38">
         <v>893.7</v>
       </c>
       <c r="CO12" s="41">
         <v>1017.8</v>
       </c>
-      <c r="CP12" s="38"/>
+      <c r="CP12" s="77">
+        <v>1111.9000000000001</v>
+      </c>
       <c r="CQ12" s="38"/>
       <c r="CR12" s="38"/>
       <c r="CS12" s="38"/>
     </row>
     <row r="13" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A13" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="41">
         <v>420.3</v>
       </c>
       <c r="C13" s="41">
         <v>827.4</v>
       </c>
       <c r="D13" s="41">
         <v>2223</v>
       </c>
       <c r="E13" s="41">
         <v>4993</v>
       </c>
       <c r="F13" s="41">
         <v>6479.8</v>
       </c>
       <c r="G13" s="41">
         <v>8016.5</v>
@@ -18946,51 +19046,53 @@
       </c>
       <c r="CH13" s="41">
         <v>29.1</v>
       </c>
       <c r="CI13" s="41">
         <v>58.4</v>
       </c>
       <c r="CJ13" s="41">
         <v>149.6</v>
       </c>
       <c r="CK13" s="41">
         <v>351.7</v>
       </c>
       <c r="CL13" s="41">
         <v>453.9</v>
       </c>
       <c r="CM13" s="38">
         <v>565.5</v>
       </c>
       <c r="CN13" s="38">
         <v>644.4</v>
       </c>
       <c r="CO13" s="41">
         <v>719.5</v>
       </c>
-      <c r="CP13" s="38"/>
+      <c r="CP13" s="77">
+        <v>778.1</v>
+      </c>
       <c r="CQ13" s="38"/>
       <c r="CR13" s="38"/>
       <c r="CS13" s="38"/>
     </row>
     <row r="14" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A14" s="37" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="38">
         <v>310.5</v>
       </c>
       <c r="C14" s="38">
         <v>536.5</v>
       </c>
       <c r="D14" s="38">
         <v>1809.1</v>
       </c>
       <c r="E14" s="38">
         <v>2711</v>
       </c>
       <c r="F14" s="38">
         <v>3695.2</v>
       </c>
       <c r="G14" s="38">
         <v>5031.8999999999996</v>
@@ -19231,51 +19333,53 @@
       </c>
       <c r="CH14" s="38">
         <v>5</v>
       </c>
       <c r="CI14" s="38">
         <v>8.9</v>
       </c>
       <c r="CJ14" s="42">
         <v>29.2</v>
       </c>
       <c r="CK14" s="42">
         <v>44.9</v>
       </c>
       <c r="CL14" s="38">
         <v>61.2</v>
       </c>
       <c r="CM14" s="38">
         <v>84.2</v>
       </c>
       <c r="CN14" s="38">
         <v>113.2</v>
       </c>
       <c r="CO14" s="41">
         <v>131.30000000000001</v>
       </c>
-      <c r="CP14" s="38"/>
+      <c r="CP14" s="77">
+        <v>152</v>
+      </c>
       <c r="CQ14" s="38"/>
       <c r="CR14" s="38"/>
       <c r="CS14" s="38"/>
     </row>
     <row r="15" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="38">
         <v>71</v>
       </c>
       <c r="C15" s="38">
         <v>143.9</v>
       </c>
       <c r="D15" s="38">
         <v>694.5</v>
       </c>
       <c r="E15" s="38">
         <v>997.9</v>
       </c>
       <c r="F15" s="38">
         <v>1555.1</v>
       </c>
       <c r="G15" s="38">
         <v>2183.1999999999998</v>
@@ -19516,51 +19620,53 @@
       </c>
       <c r="CH15" s="38">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI15" s="38">
         <v>18.2</v>
       </c>
       <c r="CJ15" s="42">
         <v>82.9</v>
       </c>
       <c r="CK15" s="42">
         <v>122.3</v>
       </c>
       <c r="CL15" s="38">
         <v>190.9</v>
       </c>
       <c r="CM15" s="38">
         <v>271.10000000000002</v>
       </c>
       <c r="CN15" s="38">
         <v>403.8</v>
       </c>
       <c r="CO15" s="41">
         <v>511</v>
       </c>
-      <c r="CP15" s="38"/>
+      <c r="CP15" s="77">
+        <v>563.4</v>
+      </c>
       <c r="CQ15" s="38"/>
       <c r="CR15" s="38"/>
       <c r="CS15" s="38"/>
     </row>
     <row r="16" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A16" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="38">
         <v>114.7</v>
       </c>
       <c r="C16" s="38">
         <v>214.7</v>
       </c>
       <c r="D16" s="38">
         <v>944.6</v>
       </c>
       <c r="E16" s="38">
         <v>1319.2</v>
       </c>
       <c r="F16" s="38">
         <v>1915.3</v>
       </c>
       <c r="G16" s="38">
         <v>2659.8</v>
@@ -19801,51 +19907,53 @@
       </c>
       <c r="CH16" s="38">
         <v>25.8</v>
       </c>
       <c r="CI16" s="38">
         <v>49</v>
       </c>
       <c r="CJ16" s="42">
         <v>201.2</v>
       </c>
       <c r="CK16" s="42">
         <v>289.39999999999998</v>
       </c>
       <c r="CL16" s="38">
         <v>419.2</v>
       </c>
       <c r="CM16" s="38">
         <v>590.20000000000005</v>
       </c>
       <c r="CN16" s="38">
         <v>781.8</v>
       </c>
       <c r="CO16" s="41">
         <v>916.1</v>
       </c>
-      <c r="CP16" s="38"/>
+      <c r="CP16" s="77">
+        <v>1052.2</v>
+      </c>
       <c r="CQ16" s="38"/>
       <c r="CR16" s="38"/>
       <c r="CS16" s="38"/>
     </row>
     <row r="17" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A17" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="38">
         <v>240.5</v>
       </c>
       <c r="C17" s="38">
         <v>429.2</v>
       </c>
       <c r="D17" s="38">
         <v>1690.4</v>
       </c>
       <c r="E17" s="38">
         <v>2565.6999999999998</v>
       </c>
       <c r="F17" s="38">
         <v>3454.7</v>
       </c>
       <c r="G17" s="38">
         <v>4622.1000000000004</v>
@@ -20086,51 +20194,53 @@
       </c>
       <c r="CH17" s="38">
         <v>53.1</v>
       </c>
       <c r="CI17" s="38">
         <v>95.9</v>
       </c>
       <c r="CJ17" s="42">
         <v>372.7</v>
       </c>
       <c r="CK17" s="42">
         <v>576.79999999999995</v>
       </c>
       <c r="CL17" s="38">
         <v>773.2</v>
       </c>
       <c r="CM17" s="38">
         <v>1038.2</v>
       </c>
       <c r="CN17" s="38">
         <v>1223.5</v>
       </c>
       <c r="CO17" s="41">
         <v>1391.5</v>
       </c>
-      <c r="CP17" s="38"/>
+      <c r="CP17" s="77">
+        <v>1538.3</v>
+      </c>
       <c r="CQ17" s="38"/>
       <c r="CR17" s="38"/>
       <c r="CS17" s="38"/>
     </row>
     <row r="18" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A18" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="39">
         <v>490</v>
       </c>
       <c r="C18" s="39">
         <v>818.8</v>
       </c>
       <c r="D18" s="39">
         <v>2983.5</v>
       </c>
       <c r="E18" s="39">
         <v>4508.5</v>
       </c>
       <c r="F18" s="39">
         <v>5898.5</v>
       </c>
       <c r="G18" s="39">
         <v>8046.5</v>
@@ -20371,51 +20481,53 @@
       </c>
       <c r="CH18" s="39">
         <v>38</v>
       </c>
       <c r="CI18" s="39">
         <v>64.3</v>
       </c>
       <c r="CJ18" s="42">
         <v>214.7</v>
       </c>
       <c r="CK18" s="42">
         <v>335.5</v>
       </c>
       <c r="CL18" s="39">
         <v>436</v>
       </c>
       <c r="CM18" s="39">
         <v>602.70000000000005</v>
       </c>
       <c r="CN18" s="39">
         <v>972.7</v>
       </c>
       <c r="CO18" s="41">
         <v>1342.7</v>
       </c>
-      <c r="CP18" s="39"/>
+      <c r="CP18" s="77">
+        <v>1631.7</v>
+      </c>
       <c r="CQ18" s="39"/>
       <c r="CR18" s="39"/>
       <c r="CS18" s="39"/>
     </row>
     <row r="19" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A19" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="39">
         <v>4949.1000000000004</v>
       </c>
       <c r="C19" s="39">
         <v>11203.7</v>
       </c>
       <c r="D19" s="39">
         <v>19836.400000000001</v>
       </c>
       <c r="E19" s="39">
         <v>26728.1</v>
       </c>
       <c r="F19" s="39">
         <v>31973.1</v>
       </c>
       <c r="G19" s="39">
         <v>39044.9</v>
@@ -20656,51 +20768,53 @@
       </c>
       <c r="CH19" s="39">
         <v>3989.7</v>
       </c>
       <c r="CI19" s="39">
         <v>7549.1</v>
       </c>
       <c r="CJ19" s="42">
         <v>11459.1</v>
       </c>
       <c r="CK19" s="42">
         <v>15024.6</v>
       </c>
       <c r="CL19" s="39">
         <v>18402.099999999999</v>
       </c>
       <c r="CM19" s="39">
         <v>23392.799999999999</v>
       </c>
       <c r="CN19" s="39">
         <v>25542.1</v>
       </c>
       <c r="CO19" s="41">
         <v>27428.3</v>
       </c>
-      <c r="CP19" s="39"/>
+      <c r="CP19" s="77">
+        <v>29022</v>
+      </c>
       <c r="CQ19" s="39"/>
       <c r="CR19" s="39"/>
       <c r="CS19" s="39"/>
     </row>
     <row r="20" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A20" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="46">
         <v>431.7</v>
       </c>
       <c r="C20" s="46">
         <v>720.8</v>
       </c>
       <c r="D20" s="46">
         <v>2583.6999999999998</v>
       </c>
       <c r="E20" s="46">
         <v>4053.6</v>
       </c>
       <c r="F20" s="46">
         <v>4693.6000000000004</v>
       </c>
       <c r="G20" s="39">
         <v>6604</v>
@@ -20941,51 +21055,53 @@
       </c>
       <c r="CH20" s="48">
         <v>52.9</v>
       </c>
       <c r="CI20" s="48">
         <v>83.4</v>
       </c>
       <c r="CJ20" s="42">
         <v>296.39999999999998</v>
       </c>
       <c r="CK20" s="42">
         <v>465.4</v>
       </c>
       <c r="CL20" s="48">
         <v>514.79999999999995</v>
       </c>
       <c r="CM20" s="39">
         <v>728.4</v>
       </c>
       <c r="CN20" s="39">
         <v>1186.4000000000001</v>
       </c>
       <c r="CO20" s="41">
         <v>1662.4</v>
       </c>
-      <c r="CP20" s="39"/>
+      <c r="CP20" s="77">
+        <v>2050.4</v>
+      </c>
       <c r="CQ20" s="39"/>
       <c r="CR20" s="39"/>
       <c r="CS20" s="39"/>
     </row>
     <row r="21" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A21" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="41">
         <v>152.30000000000001</v>
       </c>
       <c r="C21" s="41">
         <v>253.4</v>
       </c>
       <c r="D21" s="41">
         <v>1012.5</v>
       </c>
       <c r="E21" s="41">
         <v>1392.8</v>
       </c>
       <c r="F21" s="41">
         <v>1749.1</v>
       </c>
       <c r="G21" s="41">
         <v>2044.7</v>
@@ -21226,51 +21342,53 @@
       </c>
       <c r="CH21" s="41">
         <v>13.2</v>
       </c>
       <c r="CI21" s="41">
         <v>22.5</v>
       </c>
       <c r="CJ21" s="41">
         <v>91.1</v>
       </c>
       <c r="CK21" s="41">
         <v>127.1</v>
       </c>
       <c r="CL21" s="41">
         <v>159.1</v>
       </c>
       <c r="CM21" s="39">
         <v>187.3</v>
       </c>
       <c r="CN21" s="39">
         <v>246.9</v>
       </c>
       <c r="CO21" s="41">
         <v>309.8</v>
       </c>
-      <c r="CP21" s="39"/>
+      <c r="CP21" s="77">
+        <v>367.6</v>
+      </c>
       <c r="CQ21" s="39"/>
       <c r="CR21" s="47"/>
       <c r="CS21" s="47"/>
     </row>
     <row r="22" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="39">
         <v>976.7</v>
       </c>
       <c r="C22" s="39">
         <v>1607.1</v>
       </c>
       <c r="D22" s="39">
         <v>5082.5</v>
       </c>
       <c r="E22" s="39">
         <v>7726</v>
       </c>
       <c r="F22" s="39">
         <v>9805.2999999999993</v>
       </c>
       <c r="G22" s="39">
         <v>12810.2</v>
@@ -21511,51 +21629,53 @@
       </c>
       <c r="CH22" s="39">
         <v>152.80000000000001</v>
       </c>
       <c r="CI22" s="39">
         <v>255.2</v>
       </c>
       <c r="CJ22" s="42">
         <v>776</v>
       </c>
       <c r="CK22" s="42">
         <v>1221.5999999999999</v>
       </c>
       <c r="CL22" s="39">
         <v>1541</v>
       </c>
       <c r="CM22" s="39">
         <v>2030</v>
       </c>
       <c r="CN22" s="39">
         <v>2598.1</v>
       </c>
       <c r="CO22" s="41">
         <v>3136.3</v>
       </c>
-      <c r="CP22" s="39"/>
+      <c r="CP22" s="77">
+        <v>3555.9</v>
+      </c>
       <c r="CQ22" s="39"/>
       <c r="CR22" s="39"/>
       <c r="CS22" s="39"/>
     </row>
     <row r="23" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A23" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="39">
         <v>218.7</v>
       </c>
       <c r="C23" s="39">
         <v>425.4</v>
       </c>
       <c r="D23" s="39">
         <v>2090.6</v>
       </c>
       <c r="E23" s="39">
         <v>3083.1</v>
       </c>
       <c r="F23" s="39">
         <v>3866.3</v>
       </c>
       <c r="G23" s="39">
         <v>4865.8</v>
@@ -21796,51 +21916,53 @@
       </c>
       <c r="CH23" s="39">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI23" s="39">
         <v>2015.1</v>
       </c>
       <c r="CJ23" s="37">
         <v>3212.6</v>
       </c>
       <c r="CK23" s="37">
         <v>4246.7</v>
       </c>
       <c r="CL23" s="39">
         <v>5254.2</v>
       </c>
       <c r="CM23" s="39">
         <v>6764.6</v>
       </c>
       <c r="CN23" s="39">
         <v>7767.4</v>
       </c>
       <c r="CO23" s="41">
         <v>9002.6</v>
       </c>
-      <c r="CP23" s="39"/>
+      <c r="CP23" s="77">
+        <v>10889</v>
+      </c>
       <c r="CQ23" s="39"/>
       <c r="CR23" s="39"/>
       <c r="CS23" s="39"/>
     </row>
     <row r="24" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A24" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="39">
         <v>2351.8000000000002</v>
       </c>
       <c r="C24" s="39">
         <v>3964.6</v>
       </c>
       <c r="D24" s="39">
         <v>9857.9</v>
       </c>
       <c r="E24" s="39">
         <v>14380.4</v>
       </c>
       <c r="F24" s="39">
         <v>18584.5</v>
       </c>
       <c r="G24" s="39">
         <v>22438.7</v>
@@ -22081,51 +22203,53 @@
       </c>
       <c r="CH24" s="39">
         <v>35.200000000000003</v>
       </c>
       <c r="CI24" s="39">
         <v>57.6</v>
       </c>
       <c r="CJ24" s="37">
         <v>234.8</v>
       </c>
       <c r="CK24" s="37">
         <v>356.1</v>
       </c>
       <c r="CL24" s="39">
         <v>448.7</v>
       </c>
       <c r="CM24" s="39">
         <v>548.29999999999995</v>
       </c>
       <c r="CN24" s="39">
         <v>603.5</v>
       </c>
       <c r="CO24" s="41">
         <v>662.1</v>
       </c>
-      <c r="CP24" s="39"/>
+      <c r="CP24" s="77">
+        <v>705.5</v>
+      </c>
       <c r="CQ24" s="39"/>
       <c r="CR24" s="39"/>
       <c r="CS24" s="39"/>
     </row>
     <row r="25" spans="1:97" s="26" customFormat="1" ht="11.25">
       <c r="A25" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="46">
         <v>256.5</v>
       </c>
       <c r="C25" s="46">
         <v>415.4</v>
       </c>
       <c r="D25" s="46">
         <v>1426.6</v>
       </c>
       <c r="E25" s="46">
         <v>2050.1</v>
       </c>
       <c r="F25" s="46">
         <v>2880.1</v>
       </c>
       <c r="G25" s="39">
         <v>3849.2</v>
@@ -22366,51 +22490,53 @@
       </c>
       <c r="CH25" s="48">
         <v>36.4</v>
       </c>
       <c r="CI25" s="48">
         <v>59.3</v>
       </c>
       <c r="CJ25" s="48">
         <v>192.1</v>
       </c>
       <c r="CK25" s="48">
         <v>283</v>
       </c>
       <c r="CL25" s="48">
         <v>396.9</v>
       </c>
       <c r="CM25" s="39">
         <v>535.5</v>
       </c>
       <c r="CN25" s="39">
         <v>918.3</v>
       </c>
       <c r="CO25" s="41">
         <v>1322.3</v>
       </c>
-      <c r="CP25" s="39"/>
+      <c r="CP25" s="77">
+        <v>1610.5</v>
+      </c>
       <c r="CQ25" s="39"/>
       <c r="CR25" s="39"/>
       <c r="CS25" s="39"/>
     </row>
     <row r="26" spans="1:97">
       <c r="A26" s="33"/>
       <c r="B26" s="33"/>
       <c r="C26" s="33"/>
       <c r="D26" s="33"/>
       <c r="E26" s="33"/>
       <c r="F26" s="33"/>
       <c r="G26" s="33"/>
       <c r="H26" s="33"/>
       <c r="I26" s="33"/>
       <c r="J26" s="33"/>
       <c r="K26" s="33"/>
       <c r="L26" s="33"/>
       <c r="M26" s="33"/>
       <c r="N26" s="49"/>
       <c r="O26" s="49"/>
       <c r="P26" s="49"/>
       <c r="Q26" s="49"/>
       <c r="R26" s="49"/>
       <c r="S26" s="49"/>
       <c r="T26" s="49"/>
@@ -22703,147 +22829,147 @@
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71EBABF0-9924-41F6-8251-CABF09D1B4F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Livtstock fnd poultry are slaug</vt:lpstr>
       <vt:lpstr>Milk cow</vt:lpstr>