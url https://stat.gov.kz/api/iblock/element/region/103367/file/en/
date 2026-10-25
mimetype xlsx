--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420" tabRatio="838"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420" tabRatio="838" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Gross by month" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -328,51 +328,51 @@
     <t>Gross output of products (services) of agriculture, forestry and fisheries - the total value of products and services created in the sectors of the agricultural sector, both for sale and for own consumption. It is formed from the gross output of agricultural products (services), the value of products (services) produced in hunting, forestry and logging, fishing and fish farming. 
 Gross output of agricultural products (services) - the total value of products and services created in crop and livestock production, taking into account changes in the value of work in progress from the beginning to the end of the year. 
 Gross crop production - the value of all agricultural crops obtained from the current year's harvest (cereals, legumes and oilseeds, root crops and tubers, tobacco, vegetables and gourds, fruits and berries, forage crops, flowers and other crop products), from taking into account changes in the value of work in progress in crop production from the beginning to the end of the year.</t>
   </si>
   <si>
     <t>State statistical observations "Livestock status report", Form 24-a, "Production of livestock products by individual entrepreneurs, peasant or farm farms and households" A-008, form 29-cx "On the harvest of agricultural crops", A-005 "On the harvest of agricultural crops in households,  form 1-сх "On the activities of agricultural formations",  form 1-fish"Of fisheries and aquaculture", form 1-forestry"Report on forestry and lodding activities" , form 2-hunting"Report on hunting, trapping and related service activities", form 8-сх"On the provision of agricultural services".</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701188</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/description/</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -706,85 +706,85 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 8" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1066,456 +1066,457 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/description/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701188" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.sarsenbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="89.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="20"/>
       <c r="B1" s="20"/>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="21">
         <v>141101</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="41" t="s">
         <v>85</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="140.25">
+    <row r="7" spans="1:2" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A7" s="42" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="15" customHeight="1">
+    <row r="9" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="76.5">
+    <row r="10" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="45" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="25.5">
+    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="42" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="27">
-        <v>46281</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="42" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="27">
-        <v>46308</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="42" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="42" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="42" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="42" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="39" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="40">
         <v>1446</v>
       </c>
     </row>
-    <row r="24" spans="1:2">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="46" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B24" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E1" sqref="E1:G1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="102.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="31" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="31" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="31" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="31" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="31" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="32"/>
     </row>
-    <row r="12" spans="2:2" ht="13.5" customHeight="1">
+    <row r="12" spans="2:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="33" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="32"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="32"/>
     </row>
-    <row r="15" spans="2:2">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="34"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="34"/>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="34"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="35" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK112"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AG87" sqref="AG87"/>
+    <sheetView tabSelected="1" topLeftCell="F73" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AH87" sqref="AH87"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="21" customHeight="1">
-      <c r="A2" s="58" t="s">
+    <row r="2" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="58"/>
-[...44 lines deleted...]
-      <c r="Y3" s="47"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="Z2" s="51"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="51"/>
+      <c r="AD2" s="51"/>
+      <c r="AE2" s="51"/>
+      <c r="AF2" s="51"/>
+      <c r="AG2" s="51"/>
+      <c r="AH2" s="51"/>
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="51"/>
+    </row>
+    <row r="3" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
       <c r="AG3" s="44"/>
-      <c r="AH3" s="47" t="s">
+      <c r="AH3" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="AI3" s="47"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:37" ht="3" customHeight="1" thickBot="1">
+      <c r="AI3" s="50"/>
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="50"/>
+    </row>
+    <row r="4" spans="1:37" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="AE4" s="19"/>
       <c r="AF4" s="19"/>
       <c r="AG4" s="19"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="48" t="s">
+      <c r="AH4" s="19"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="52"/>
+      <c r="B5" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="49"/>
-[...10 lines deleted...]
-      <c r="N5" s="48" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="49"/>
-[...10 lines deleted...]
-      <c r="Z5" s="48" t="s">
+      <c r="O5" s="48"/>
+      <c r="P5" s="48"/>
+      <c r="Q5" s="48"/>
+      <c r="R5" s="48"/>
+      <c r="S5" s="48"/>
+      <c r="T5" s="48"/>
+      <c r="U5" s="48"/>
+      <c r="V5" s="48"/>
+      <c r="W5" s="48"/>
+      <c r="X5" s="48"/>
+      <c r="Y5" s="49"/>
+      <c r="Z5" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="AA5" s="49"/>
-[...12 lines deleted...]
-      <c r="A6" s="55"/>
+      <c r="AA5" s="48"/>
+      <c r="AB5" s="48"/>
+      <c r="AC5" s="48"/>
+      <c r="AD5" s="48"/>
+      <c r="AE5" s="48"/>
+      <c r="AF5" s="48"/>
+      <c r="AG5" s="48"/>
+      <c r="AH5" s="48"/>
+      <c r="AI5" s="48"/>
+      <c r="AJ5" s="48"/>
+      <c r="AK5" s="49"/>
+    </row>
+    <row r="6" spans="1:37" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="54"/>
       <c r="B6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1581,51 +1582,51 @@
       <c r="AD6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AE6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AF6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AG6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AH6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="AI6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="2" customFormat="1">
+    <row r="7" spans="1:37" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="8">
         <v>10434.042035529663</v>
       </c>
       <c r="C7" s="8">
         <v>10182.430113771832</v>
       </c>
       <c r="D7" s="8">
         <v>12978.796304218036</v>
       </c>
       <c r="E7" s="8">
         <v>15158.562104654762</v>
       </c>
       <c r="F7" s="8">
         <v>15304.067292072432</v>
       </c>
       <c r="G7" s="15">
         <v>27320.343710625304</v>
       </c>
       <c r="H7" s="9">
         <v>21432.799999999999</v>
       </c>
       <c r="I7" s="9">
@@ -1681,56 +1682,58 @@
       </c>
       <c r="Z7" s="8">
         <v>14123.360362213893</v>
       </c>
       <c r="AA7" s="8">
         <v>16125.101888259176</v>
       </c>
       <c r="AB7" s="8">
         <v>14768.918650038853</v>
       </c>
       <c r="AC7" s="8">
         <v>20590.238745819785</v>
       </c>
       <c r="AD7" s="8">
         <v>20469.959705130739</v>
       </c>
       <c r="AE7" s="15">
         <v>36422.448238002798</v>
       </c>
       <c r="AF7" s="9">
         <v>25547.786495788092</v>
       </c>
       <c r="AG7" s="9">
         <v>144914.61255505579</v>
       </c>
-      <c r="AH7" s="8"/>
+      <c r="AH7" s="8">
+        <v>303706.95570180687</v>
+      </c>
       <c r="AI7" s="8"/>
       <c r="AJ7" s="8"/>
       <c r="AK7" s="8"/>
     </row>
-    <row r="8" spans="1:37">
+    <row r="8" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="11">
         <v>22.506928966388728</v>
       </c>
       <c r="C8" s="11">
         <v>23.907108464969681</v>
       </c>
       <c r="D8" s="11">
         <v>29.033412681986327</v>
       </c>
       <c r="E8" s="11">
         <v>36.96973319808891</v>
       </c>
       <c r="F8" s="11">
         <v>30.698394561730399</v>
       </c>
       <c r="G8" s="12">
         <v>63.953749935411537</v>
       </c>
       <c r="H8" s="12">
         <v>762.6</v>
       </c>
       <c r="I8" s="12">
@@ -1786,56 +1789,58 @@
       </c>
       <c r="Z8" s="11">
         <v>12.991989695451338</v>
       </c>
       <c r="AA8" s="11">
         <v>13.26591400432604</v>
       </c>
       <c r="AB8" s="11">
         <v>18.421797595750387</v>
       </c>
       <c r="AC8" s="11">
         <v>21.994996050675649</v>
       </c>
       <c r="AD8" s="11">
         <v>14.690897330448694</v>
       </c>
       <c r="AE8" s="12">
         <v>32.333012361227929</v>
       </c>
       <c r="AF8" s="12">
         <v>897.36409729455215</v>
       </c>
       <c r="AG8" s="12">
         <v>1418.3798263513438</v>
       </c>
-      <c r="AH8" s="11"/>
+      <c r="AH8" s="11">
+        <v>6201.152999740988</v>
+      </c>
       <c r="AI8" s="11"/>
       <c r="AJ8" s="11"/>
       <c r="AK8" s="11"/>
     </row>
-    <row r="9" spans="1:37">
+    <row r="9" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="11">
         <v>738.58161307674152</v>
       </c>
       <c r="C9" s="11">
         <v>137.715448729754</v>
       </c>
       <c r="D9" s="11">
         <v>1320.8334541849295</v>
       </c>
       <c r="E9" s="11">
         <v>801.13215107140911</v>
       </c>
       <c r="F9" s="11">
         <v>737.50320390386969</v>
       </c>
       <c r="G9" s="12">
         <v>891.15922281244343</v>
       </c>
       <c r="H9" s="12">
         <v>686</v>
       </c>
       <c r="I9" s="12">
@@ -1891,56 +1896,58 @@
       </c>
       <c r="Z9" s="11">
         <v>895.32885047474065</v>
       </c>
       <c r="AA9" s="11">
         <v>845.72475267843936</v>
       </c>
       <c r="AB9" s="11">
         <v>849.31753985678381</v>
       </c>
       <c r="AC9" s="11">
         <v>1156.8033868212851</v>
       </c>
       <c r="AD9" s="11">
         <v>1204.7191368586509</v>
       </c>
       <c r="AE9" s="12">
         <v>1744.7964733739639</v>
       </c>
       <c r="AF9" s="12">
         <v>929.74275633630441</v>
       </c>
       <c r="AG9" s="12">
         <v>3975.9182967153583</v>
       </c>
-      <c r="AH9" s="11"/>
+      <c r="AH9" s="11">
+        <v>6608.621492322015</v>
+      </c>
       <c r="AI9" s="11"/>
       <c r="AJ9" s="11"/>
       <c r="AK9" s="11"/>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="11">
         <v>7.6121592870780734</v>
       </c>
       <c r="C10" s="11">
         <v>11.212846131094899</v>
       </c>
       <c r="D10" s="11">
         <v>7.0645146024272281</v>
       </c>
       <c r="E10" s="11">
         <v>16.933754756128732</v>
       </c>
       <c r="F10" s="11">
         <v>18.708647527031491</v>
       </c>
       <c r="G10" s="12">
         <v>22.031006129728233</v>
       </c>
       <c r="H10" s="12">
         <v>130.69999999999999</v>
       </c>
       <c r="I10" s="12">
@@ -1996,56 +2003,58 @@
       </c>
       <c r="Z10" s="11">
         <v>9.3920393570347311</v>
       </c>
       <c r="AA10" s="11">
         <v>13.125981745590407</v>
       </c>
       <c r="AB10" s="11">
         <v>7.1253846904611429</v>
       </c>
       <c r="AC10" s="11">
         <v>18.290101169673289</v>
       </c>
       <c r="AD10" s="11">
         <v>18.985596028509182</v>
       </c>
       <c r="AE10" s="12">
         <v>23.651648049973687</v>
       </c>
       <c r="AF10" s="12">
         <v>157.14842014738889</v>
       </c>
       <c r="AG10" s="12">
         <v>239.06391541647969</v>
       </c>
-      <c r="AH10" s="11"/>
+      <c r="AH10" s="11">
+        <v>1742.9998971794978</v>
+      </c>
       <c r="AI10" s="11"/>
       <c r="AJ10" s="13"/>
       <c r="AK10" s="11"/>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="11">
         <v>1063.073485456456</v>
       </c>
       <c r="C11" s="11">
         <v>96.614448478545341</v>
       </c>
       <c r="D11" s="11">
         <v>1606.6577639619416</v>
       </c>
       <c r="E11" s="11">
         <v>884.70365052228931</v>
       </c>
       <c r="F11" s="11">
         <v>401.93818724801326</v>
       </c>
       <c r="G11" s="12">
         <v>570.5293128224107</v>
       </c>
       <c r="H11" s="12">
         <v>1054.7</v>
       </c>
       <c r="I11" s="12">
@@ -2101,56 +2110,58 @@
       </c>
       <c r="Z11" s="11">
         <v>794.97019158304238</v>
       </c>
       <c r="AA11" s="11">
         <v>691.19050190563314</v>
       </c>
       <c r="AB11" s="11">
         <v>754.9251282857316</v>
       </c>
       <c r="AC11" s="11">
         <v>972.81846787182974</v>
       </c>
       <c r="AD11" s="11">
         <v>551.82612217234566</v>
       </c>
       <c r="AE11" s="12">
         <v>805.4001822627672</v>
       </c>
       <c r="AF11" s="12">
         <v>969.25865140298447</v>
       </c>
       <c r="AG11" s="12">
         <v>1110.9265228456784</v>
       </c>
-      <c r="AH11" s="11"/>
+      <c r="AH11" s="11">
+        <v>6622.609096490969</v>
+      </c>
       <c r="AI11" s="11"/>
       <c r="AJ11" s="11"/>
       <c r="AK11" s="11"/>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="11">
         <v>218.32477027863351</v>
       </c>
       <c r="C12" s="11">
         <v>346.04587933961989</v>
       </c>
       <c r="D12" s="11">
         <v>402.55768546830336</v>
       </c>
       <c r="E12" s="11">
         <v>389.10780665355156</v>
       </c>
       <c r="F12" s="11">
         <v>522.54959249636318</v>
       </c>
       <c r="G12" s="12">
         <v>935.88490363157166</v>
       </c>
       <c r="H12" s="12">
         <v>800.4</v>
       </c>
       <c r="I12" s="12">
@@ -2206,56 +2217,58 @@
       </c>
       <c r="Z12" s="11">
         <v>235.4346070493371</v>
       </c>
       <c r="AA12" s="11">
         <v>353.60114905385319</v>
       </c>
       <c r="AB12" s="11">
         <v>293.38334685830347</v>
       </c>
       <c r="AC12" s="11">
         <v>583.72978613071177</v>
       </c>
       <c r="AD12" s="11">
         <v>615.2228668856452</v>
       </c>
       <c r="AE12" s="12">
         <v>2029.5426827073811</v>
       </c>
       <c r="AF12" s="12">
         <v>749.19739382928958</v>
       </c>
       <c r="AG12" s="12">
         <v>8522.1299453615629</v>
       </c>
-      <c r="AH12" s="11"/>
+      <c r="AH12" s="11">
+        <v>13843.990856995813</v>
+      </c>
       <c r="AI12" s="11"/>
       <c r="AJ12" s="11"/>
       <c r="AK12" s="11"/>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="11">
         <v>463.52487898397482</v>
       </c>
       <c r="C13" s="11">
         <v>419.40041518289183</v>
       </c>
       <c r="D13" s="11">
         <v>449.89067777156311</v>
       </c>
       <c r="E13" s="11">
         <v>866.26481460949356</v>
       </c>
       <c r="F13" s="11">
         <v>1046.7415041597847</v>
       </c>
       <c r="G13" s="12">
         <v>1554.0872517496418</v>
       </c>
       <c r="H13" s="12">
         <v>1060.9000000000001</v>
       </c>
       <c r="I13" s="12">
@@ -2311,56 +2324,58 @@
       </c>
       <c r="Z13" s="11">
         <v>539.14171481971823</v>
       </c>
       <c r="AA13" s="11">
         <v>621.49656131290931</v>
       </c>
       <c r="AB13" s="11">
         <v>612.83134647039799</v>
       </c>
       <c r="AC13" s="11">
         <v>1118.8423854611099</v>
       </c>
       <c r="AD13" s="11">
         <v>1476.9670229203593</v>
       </c>
       <c r="AE13" s="12">
         <v>2433.4535024814418</v>
       </c>
       <c r="AF13" s="12">
         <v>1242.3155972706961</v>
       </c>
       <c r="AG13" s="12">
         <v>1542.8542709602896</v>
       </c>
-      <c r="AH13" s="11"/>
+      <c r="AH13" s="11">
+        <v>11274.193611836017</v>
+      </c>
       <c r="AI13" s="11"/>
       <c r="AJ13" s="11"/>
       <c r="AK13" s="11"/>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="11">
         <v>394.23577666632178</v>
       </c>
       <c r="C14" s="11">
         <v>515.4883017883559</v>
       </c>
       <c r="D14" s="11">
         <v>858.8000062340584</v>
       </c>
       <c r="E14" s="11">
         <v>779.24165632325139</v>
       </c>
       <c r="F14" s="11">
         <v>924.84702239258581</v>
       </c>
       <c r="G14" s="12">
         <v>1305.017776439304</v>
       </c>
       <c r="H14" s="12">
         <v>1067.9000000000001</v>
       </c>
       <c r="I14" s="12">
@@ -2416,56 +2431,58 @@
       </c>
       <c r="Z14" s="11">
         <v>622.85447804420949</v>
       </c>
       <c r="AA14" s="11">
         <v>718.52715086639353</v>
       </c>
       <c r="AB14" s="11">
         <v>1183.6966645163993</v>
       </c>
       <c r="AC14" s="11">
         <v>1191.2773451574799</v>
       </c>
       <c r="AD14" s="11">
         <v>1492.4101260627717</v>
       </c>
       <c r="AE14" s="12">
         <v>2124.9014800406903</v>
       </c>
       <c r="AF14" s="12">
         <v>1407.0399372447794</v>
       </c>
       <c r="AG14" s="12">
         <v>9917.3891201340593</v>
       </c>
-      <c r="AH14" s="11"/>
+      <c r="AH14" s="11">
+        <v>10968.749707182775</v>
+      </c>
       <c r="AI14" s="11"/>
       <c r="AJ14" s="11"/>
       <c r="AK14" s="11"/>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="11">
         <v>422.68426193969407</v>
       </c>
       <c r="C15" s="11">
         <v>488.23520971222291</v>
       </c>
       <c r="D15" s="11">
         <v>477.2158956473732</v>
       </c>
       <c r="E15" s="11">
         <v>576.99537718082775</v>
       </c>
       <c r="F15" s="11">
         <v>611.66124170727051</v>
       </c>
       <c r="G15" s="12">
         <v>972.6000947296294</v>
       </c>
       <c r="H15" s="12">
         <v>1007.8</v>
       </c>
       <c r="I15" s="12">
@@ -2521,56 +2538,58 @@
       </c>
       <c r="Z15" s="11">
         <v>497.17018021306973</v>
       </c>
       <c r="AA15" s="11">
         <v>608.861926023509</v>
       </c>
       <c r="AB15" s="11">
         <v>449.62146278263947</v>
       </c>
       <c r="AC15" s="11">
         <v>659.21788719459698</v>
       </c>
       <c r="AD15" s="11">
         <v>758.59068617329297</v>
       </c>
       <c r="AE15" s="12">
         <v>1044.7552526469628</v>
       </c>
       <c r="AF15" s="12">
         <v>1025.7368411836449</v>
       </c>
       <c r="AG15" s="12">
         <v>4710.6511808606483</v>
       </c>
-      <c r="AH15" s="11"/>
+      <c r="AH15" s="11">
+        <v>15967.534627508365</v>
+      </c>
       <c r="AI15" s="11"/>
       <c r="AJ15" s="11"/>
       <c r="AK15" s="11"/>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11">
         <v>480.1302356047558</v>
       </c>
       <c r="C16" s="11">
         <v>546.21354393612455</v>
       </c>
       <c r="D16" s="11">
         <v>477.03477674847358</v>
       </c>
       <c r="E16" s="11">
         <v>898.11490679299663</v>
       </c>
       <c r="F16" s="11">
         <v>1139.4590124825554</v>
       </c>
       <c r="G16" s="12">
         <v>1932.2514872212621</v>
       </c>
       <c r="H16" s="12">
         <v>1413.6</v>
       </c>
       <c r="I16" s="12">
@@ -2626,56 +2645,58 @@
       </c>
       <c r="Z16" s="11">
         <v>596.20140938596285</v>
       </c>
       <c r="AA16" s="11">
         <v>776.24831330733377</v>
       </c>
       <c r="AB16" s="11">
         <v>633.76202984073677</v>
       </c>
       <c r="AC16" s="11">
         <v>1197.8571693676727</v>
       </c>
       <c r="AD16" s="11">
         <v>1591.6663149344295</v>
       </c>
       <c r="AE16" s="12">
         <v>2577.9991719589489</v>
       </c>
       <c r="AF16" s="12">
         <v>1353.9871394434235</v>
       </c>
       <c r="AG16" s="12">
         <v>1412.971950336118</v>
       </c>
-      <c r="AH16" s="11"/>
+      <c r="AH16" s="11">
+        <v>2198.0698935999694</v>
+      </c>
       <c r="AI16" s="11"/>
       <c r="AJ16" s="11"/>
       <c r="AK16" s="11"/>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11">
         <v>107.4191481480174</v>
       </c>
       <c r="C17" s="11">
         <v>145.66575980189856</v>
       </c>
       <c r="D17" s="11">
         <v>179.82055896444481</v>
       </c>
       <c r="E17" s="11">
         <v>255.12983232682438</v>
       </c>
       <c r="F17" s="11">
         <v>327.39809595005255</v>
       </c>
       <c r="G17" s="12">
         <v>683.75711798044483</v>
       </c>
       <c r="H17" s="12">
         <v>417.5</v>
       </c>
       <c r="I17" s="12">
@@ -2731,56 +2752,58 @@
       </c>
       <c r="Z17" s="11">
         <v>152.46324011264349</v>
       </c>
       <c r="AA17" s="11">
         <v>281.56135834234306</v>
       </c>
       <c r="AB17" s="11">
         <v>251.56119698520013</v>
       </c>
       <c r="AC17" s="11">
         <v>340.10360800489713</v>
       </c>
       <c r="AD17" s="11">
         <v>443.47067957889357</v>
       </c>
       <c r="AE17" s="12">
         <v>1160.3975047351869</v>
       </c>
       <c r="AF17" s="12">
         <v>506.45141978931525</v>
       </c>
       <c r="AG17" s="12">
         <v>4145.5825646838375</v>
       </c>
-      <c r="AH17" s="11"/>
+      <c r="AH17" s="11">
+        <v>10850.042446360374</v>
+      </c>
       <c r="AI17" s="11"/>
       <c r="AJ17" s="11"/>
       <c r="AK17" s="11"/>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="11">
         <v>300.59663142395277</v>
       </c>
       <c r="C18" s="11">
         <v>319.94418023614583</v>
       </c>
       <c r="D18" s="11">
         <v>365.86301634703619</v>
       </c>
       <c r="E18" s="11">
         <v>458.09595596912555</v>
       </c>
       <c r="F18" s="11">
         <v>543.4926605761043</v>
       </c>
       <c r="G18" s="11">
         <v>805.81462240743963</v>
       </c>
       <c r="H18" s="12">
         <v>999.3</v>
       </c>
       <c r="I18" s="12">
@@ -2836,56 +2859,58 @@
       </c>
       <c r="Z18" s="11">
         <v>316.98005655474475</v>
       </c>
       <c r="AA18" s="11">
         <v>337.08696358101287</v>
       </c>
       <c r="AB18" s="11">
         <v>282.4359115729423</v>
       </c>
       <c r="AC18" s="11">
         <v>501.41206177422436</v>
       </c>
       <c r="AD18" s="11">
         <v>519.69072736095984</v>
       </c>
       <c r="AE18" s="11">
         <v>1622.090801671261</v>
       </c>
       <c r="AF18" s="12">
         <v>604.08731160236539</v>
       </c>
       <c r="AG18" s="12">
         <v>11929.683585870211</v>
       </c>
-      <c r="AH18" s="11"/>
+      <c r="AH18" s="11">
+        <v>14933.087029841163</v>
+      </c>
       <c r="AI18" s="11"/>
       <c r="AJ18" s="11"/>
       <c r="AK18" s="11"/>
     </row>
-    <row r="19" spans="1:37">
+    <row r="19" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="11">
         <v>1389.884793552287</v>
       </c>
       <c r="C19" s="11">
         <v>1290.9646788280581</v>
       </c>
       <c r="D19" s="11">
         <v>1369.4446980146831</v>
       </c>
       <c r="E19" s="11">
         <v>1789.1991730374025</v>
       </c>
       <c r="F19" s="11">
         <v>1555.1774272105592</v>
       </c>
       <c r="G19" s="11">
         <v>4650.3643158281757</v>
       </c>
       <c r="H19" s="12">
         <v>2467.3000000000002</v>
       </c>
       <c r="I19" s="12">
@@ -2941,56 +2966,58 @@
       </c>
       <c r="Z19" s="11">
         <v>2271.1822831857089</v>
       </c>
       <c r="AA19" s="11">
         <v>2475.32248554227</v>
       </c>
       <c r="AB19" s="11">
         <v>2224.6829175890402</v>
       </c>
       <c r="AC19" s="11">
         <v>2836.1424039074882</v>
       </c>
       <c r="AD19" s="11">
         <v>1669.4255635479199</v>
       </c>
       <c r="AE19" s="11">
         <v>4749.9031152032685</v>
       </c>
       <c r="AF19" s="12">
         <v>2890.5036799968693</v>
       </c>
       <c r="AG19" s="12">
         <v>9042.3870556082074</v>
       </c>
-      <c r="AH19" s="11"/>
+      <c r="AH19" s="11">
+        <v>17511.862109390637</v>
+      </c>
       <c r="AI19" s="11"/>
       <c r="AJ19" s="11"/>
       <c r="AK19" s="11"/>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="11">
         <v>386.70476390589607</v>
       </c>
       <c r="C20" s="11">
         <v>479.98181362905655</v>
       </c>
       <c r="D20" s="11">
         <v>349.29935058691933</v>
       </c>
       <c r="E20" s="11">
         <v>457.12865732700351</v>
       </c>
       <c r="F20" s="11">
         <v>533.98690243709473</v>
       </c>
       <c r="G20" s="11">
         <v>808.58440860113933</v>
       </c>
       <c r="H20" s="12">
         <v>650.5</v>
       </c>
       <c r="I20" s="12">
@@ -3046,56 +3073,58 @@
       </c>
       <c r="Z20" s="11">
         <v>629.60425570585369</v>
       </c>
       <c r="AA20" s="11">
         <v>820.23215584656043</v>
       </c>
       <c r="AB20" s="11">
         <v>577.48699697807115</v>
       </c>
       <c r="AC20" s="11">
         <v>663.17313621562403</v>
       </c>
       <c r="AD20" s="11">
         <v>760.58587543513602</v>
       </c>
       <c r="AE20" s="11">
         <v>1264.7614015118907</v>
       </c>
       <c r="AF20" s="12">
         <v>714.12185412170561</v>
       </c>
       <c r="AG20" s="12">
         <v>18758.666283031169</v>
       </c>
-      <c r="AH20" s="11"/>
+      <c r="AH20" s="11">
+        <v>32456.040204305595</v>
+      </c>
       <c r="AI20" s="11"/>
       <c r="AJ20" s="11"/>
       <c r="AK20" s="11"/>
     </row>
-    <row r="21" spans="1:37">
+    <row r="21" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="11">
         <v>2348.318924809073</v>
       </c>
       <c r="C21" s="11">
         <v>2683.408154852249</v>
       </c>
       <c r="D21" s="11">
         <v>2564.8294847347906</v>
       </c>
       <c r="E21" s="11">
         <v>3112.9698064268282</v>
       </c>
       <c r="F21" s="11">
         <v>3125.4541380972041</v>
       </c>
       <c r="G21" s="11">
         <v>5104.0748059632215</v>
       </c>
       <c r="H21" s="12">
         <v>3716.5</v>
       </c>
       <c r="I21" s="12">
@@ -3151,56 +3180,58 @@
       </c>
       <c r="Z21" s="11">
         <v>3137.4593144250694</v>
       </c>
       <c r="AA21" s="11">
         <v>3449.7372325844049</v>
       </c>
       <c r="AB21" s="11">
         <v>2984.6740449843046</v>
       </c>
       <c r="AC21" s="11">
         <v>3731.5232676309456</v>
       </c>
       <c r="AD21" s="11">
         <v>3719.6585799130094</v>
       </c>
       <c r="AE21" s="11">
         <v>5393.257318923831</v>
       </c>
       <c r="AF21" s="12">
         <v>4223.8243207141722</v>
       </c>
       <c r="AG21" s="12">
         <v>14341.085581759549</v>
       </c>
-      <c r="AH21" s="11"/>
+      <c r="AH21" s="11">
+        <v>34537.592855501876</v>
+      </c>
       <c r="AI21" s="11"/>
       <c r="AJ21" s="11"/>
       <c r="AK21" s="11"/>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="11">
         <v>363.8539472658158</v>
       </c>
       <c r="C22" s="11">
         <v>421.5534356036049</v>
       </c>
       <c r="D22" s="11">
         <v>328.15810826375406</v>
       </c>
       <c r="E22" s="11">
         <v>699.64437580498327</v>
       </c>
       <c r="F22" s="11">
         <v>630.5693716697333</v>
       </c>
       <c r="G22" s="11">
         <v>1341.6488181632067</v>
       </c>
       <c r="H22" s="12">
         <v>953.9</v>
       </c>
       <c r="I22" s="12">
@@ -3256,56 +3287,58 @@
       </c>
       <c r="Z22" s="11">
         <v>628.01414277293372</v>
       </c>
       <c r="AA22" s="11">
         <v>792.17872680098787</v>
       </c>
       <c r="AB22" s="11">
         <v>553.0520323227164</v>
       </c>
       <c r="AC22" s="11">
         <v>1128.3746142181478</v>
       </c>
       <c r="AD22" s="11">
         <v>1114.6918563063534</v>
       </c>
       <c r="AE22" s="11">
         <v>1793.4940133336163</v>
       </c>
       <c r="AF22" s="12">
         <v>1383.8739823630963</v>
       </c>
       <c r="AG22" s="12">
         <v>9282.0326072524404</v>
       </c>
-      <c r="AH22" s="11"/>
+      <c r="AH22" s="11">
+        <v>27173.264642145437</v>
+      </c>
       <c r="AI22" s="11"/>
       <c r="AJ22" s="11"/>
       <c r="AK22" s="11"/>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="11">
         <v>157.88405389973011</v>
       </c>
       <c r="C23" s="11">
         <v>200.08994766472509</v>
       </c>
       <c r="D23" s="11">
         <v>164.4705964491416</v>
       </c>
       <c r="E23" s="11">
         <v>398.39314201038968</v>
       </c>
       <c r="F23" s="11">
         <v>367.45775717747176</v>
       </c>
       <c r="G23" s="11">
         <v>634.24014728464158</v>
       </c>
       <c r="H23" s="12">
         <v>439.1</v>
       </c>
       <c r="I23" s="12">
@@ -3361,56 +3394,58 @@
       </c>
       <c r="Z23" s="11">
         <v>264.35116846706956</v>
       </c>
       <c r="AA23" s="11">
         <v>325.01748825580034</v>
       </c>
       <c r="AB23" s="11">
         <v>246.27108153368886</v>
       </c>
       <c r="AC23" s="11">
         <v>589.12358894543536</v>
       </c>
       <c r="AD23" s="11">
         <v>543.6893564385</v>
       </c>
       <c r="AE23" s="11">
         <v>1218.270837850122</v>
       </c>
       <c r="AF23" s="12">
         <v>351.99361310060107</v>
       </c>
       <c r="AG23" s="12">
         <v>5654.0802509926798</v>
       </c>
-      <c r="AH23" s="11"/>
+      <c r="AH23" s="11">
+        <v>8945.255670706234</v>
+      </c>
       <c r="AI23" s="11"/>
       <c r="AJ23" s="11"/>
       <c r="AK23" s="11"/>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="11">
         <v>261.7694597382449</v>
       </c>
       <c r="C24" s="11">
         <v>360.19127313474138</v>
       </c>
       <c r="D24" s="11">
         <v>330.86473676199108</v>
       </c>
       <c r="E24" s="11">
         <v>491.12463566935821</v>
       </c>
       <c r="F24" s="11">
         <v>514.85026296562876</v>
       </c>
       <c r="G24" s="11">
         <v>920.33312009589258</v>
       </c>
       <c r="H24" s="12">
         <v>588.4</v>
       </c>
       <c r="I24" s="12">
@@ -3466,56 +3501,58 @@
       </c>
       <c r="Z24" s="11">
         <v>364.37564512344449</v>
       </c>
       <c r="AA24" s="11">
         <v>486.3316004784387</v>
       </c>
       <c r="AB24" s="11">
         <v>403.6022703810462</v>
       </c>
       <c r="AC24" s="11">
         <v>599.78970120387476</v>
       </c>
       <c r="AD24" s="11">
         <v>635.80747111850792</v>
       </c>
       <c r="AE24" s="11">
         <v>1041.5984424870769</v>
       </c>
       <c r="AF24" s="12">
         <v>1208.1753616994458</v>
       </c>
       <c r="AG24" s="12">
         <v>8745.1975478367112</v>
       </c>
-      <c r="AH24" s="11"/>
+      <c r="AH24" s="11">
+        <v>25486.073344877594</v>
+      </c>
       <c r="AI24" s="11"/>
       <c r="AJ24" s="11"/>
       <c r="AK24" s="11"/>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="11">
         <v>346.44906614377373</v>
       </c>
       <c r="C25" s="11">
         <v>479.61858493396994</v>
       </c>
       <c r="D25" s="11">
         <v>522.64351708645449</v>
       </c>
       <c r="E25" s="11">
         <v>681.18313611784697</v>
       </c>
       <c r="F25" s="11">
         <v>721.0654938907245</v>
       </c>
       <c r="G25" s="11">
         <v>1282.5945323735154</v>
       </c>
       <c r="H25" s="12">
         <v>934.9</v>
       </c>
       <c r="I25" s="12">
@@ -3571,56 +3608,58 @@
       </c>
       <c r="Z25" s="11">
         <v>564.16015724392958</v>
       </c>
       <c r="AA25" s="11">
         <v>669.58425374669707</v>
       </c>
       <c r="AB25" s="11">
         <v>712.7879063798116</v>
       </c>
       <c r="AC25" s="11">
         <v>997.27841960630963</v>
       </c>
       <c r="AD25" s="11">
         <v>1017.0321274669179</v>
       </c>
       <c r="AE25" s="11">
         <v>1646.2494857306122</v>
       </c>
       <c r="AF25" s="12">
         <v>1503.1307511631601</v>
       </c>
       <c r="AG25" s="12">
         <v>4804.0662969736723</v>
       </c>
-      <c r="AH25" s="11"/>
+      <c r="AH25" s="11">
+        <v>13117.265468374802</v>
+      </c>
       <c r="AI25" s="11"/>
       <c r="AJ25" s="11"/>
       <c r="AK25" s="11"/>
     </row>
-    <row r="26" spans="1:37">
+    <row r="26" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="11">
         <v>213.0593023748871</v>
       </c>
       <c r="C26" s="11">
         <v>348.39109403209864</v>
       </c>
       <c r="D26" s="11">
         <v>349.17043123980795</v>
       </c>
       <c r="E26" s="11">
         <v>476.47175116940446</v>
       </c>
       <c r="F26" s="11">
         <v>446.28211933391611</v>
       </c>
       <c r="G26" s="11">
         <v>1179.2683882862871</v>
       </c>
       <c r="H26" s="12">
         <v>589.5</v>
       </c>
       <c r="I26" s="12">
@@ -3676,56 +3715,58 @@
       </c>
       <c r="Z26" s="11">
         <v>313.98410823737709</v>
       </c>
       <c r="AA26" s="11">
         <v>414.23150702036099</v>
       </c>
       <c r="AB26" s="11">
         <v>337.03239204653573</v>
       </c>
       <c r="AC26" s="11">
         <v>616.94708048271093</v>
       </c>
       <c r="AD26" s="11">
         <v>622.16486600415885</v>
       </c>
       <c r="AE26" s="11">
         <v>1452.6763493527144</v>
       </c>
       <c r="AF26" s="12">
         <v>1003.3871358033672</v>
       </c>
       <c r="AG26" s="12">
         <v>13410.435945330037</v>
       </c>
-      <c r="AH26" s="11"/>
+      <c r="AH26" s="11">
+        <v>19468.698291498851</v>
+      </c>
       <c r="AI26" s="11"/>
       <c r="AJ26" s="11"/>
       <c r="AK26" s="11"/>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="11">
         <v>747.42783400794042</v>
       </c>
       <c r="C27" s="11">
         <v>867.78798929170182</v>
       </c>
       <c r="D27" s="11">
         <v>825.14361846795498</v>
       </c>
       <c r="E27" s="11">
         <v>1089.7577876875603</v>
       </c>
       <c r="F27" s="11">
         <v>1104.2262562847377</v>
       </c>
       <c r="G27" s="11">
         <v>1662.1588043120839</v>
       </c>
       <c r="H27" s="12">
         <v>1691.3</v>
       </c>
       <c r="I27" s="12">
@@ -3781,165 +3822,168 @@
       </c>
       <c r="Z27" s="11">
         <v>1277.3005297625493</v>
       </c>
       <c r="AA27" s="11">
         <v>1431.7758651623092</v>
       </c>
       <c r="AB27" s="11">
         <v>1392.2471983682942</v>
       </c>
       <c r="AC27" s="11">
         <v>1665.539338605088</v>
       </c>
       <c r="AD27" s="11">
         <v>1698.6638325939305</v>
       </c>
       <c r="AE27" s="11">
         <v>2262.9148911799271</v>
       </c>
       <c r="AF27" s="12">
         <v>2426.4462312809296</v>
       </c>
       <c r="AG27" s="12">
         <v>11951.109806735773</v>
       </c>
-      <c r="AH27" s="11"/>
+      <c r="AH27" s="11">
+        <v>23799.851455947886</v>
+      </c>
       <c r="AI27" s="11"/>
       <c r="AJ27" s="11"/>
       <c r="AK27" s="11"/>
     </row>
-    <row r="29" spans="1:37" ht="21" customHeight="1">
-      <c r="A29" s="58" t="s">
+    <row r="29" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="B29" s="58"/>
-[...44 lines deleted...]
-      <c r="Y30" s="47"/>
+      <c r="B29" s="51"/>
+      <c r="C29" s="51"/>
+      <c r="D29" s="51"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="51"/>
+      <c r="G29" s="51"/>
+      <c r="H29" s="51"/>
+      <c r="I29" s="51"/>
+      <c r="J29" s="51"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="51"/>
+      <c r="M29" s="51"/>
+      <c r="N29" s="51"/>
+      <c r="O29" s="51"/>
+      <c r="P29" s="51"/>
+      <c r="Q29" s="51"/>
+      <c r="R29" s="51"/>
+      <c r="S29" s="51"/>
+      <c r="T29" s="51"/>
+      <c r="U29" s="51"/>
+      <c r="V29" s="51"/>
+      <c r="W29" s="51"/>
+      <c r="X29" s="51"/>
+      <c r="Y29" s="51"/>
+      <c r="Z29" s="51"/>
+      <c r="AA29" s="51"/>
+      <c r="AB29" s="51"/>
+      <c r="AC29" s="51"/>
+      <c r="AD29" s="51"/>
+      <c r="AE29" s="51"/>
+      <c r="AF29" s="51"/>
+      <c r="AG29" s="51"/>
+      <c r="AH29" s="51"/>
+      <c r="AI29" s="51"/>
+      <c r="AJ29" s="51"/>
+      <c r="AK29" s="51"/>
+    </row>
+    <row r="30" spans="1:37" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J30" s="50"/>
+      <c r="K30" s="50"/>
+      <c r="L30" s="50"/>
+      <c r="M30" s="50"/>
+      <c r="V30" s="50"/>
+      <c r="W30" s="50"/>
+      <c r="X30" s="50"/>
+      <c r="Y30" s="50"/>
       <c r="AG30" s="44"/>
-      <c r="AH30" s="47" t="s">
+      <c r="AH30" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="AI30" s="47"/>
-[...3 lines deleted...]
-    <row r="31" spans="1:37" ht="3" customHeight="1" thickBot="1">
+      <c r="AI30" s="50"/>
+      <c r="AJ30" s="50"/>
+      <c r="AK30" s="50"/>
+    </row>
+    <row r="31" spans="1:37" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="AE31" s="19"/>
       <c r="AF31" s="19"/>
       <c r="AG31" s="19"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B32" s="48" t="s">
+      <c r="AH31" s="19"/>
+    </row>
+    <row r="32" spans="1:37" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="52"/>
+      <c r="B32" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="C32" s="49"/>
-[...10 lines deleted...]
-      <c r="N32" s="48" t="s">
+      <c r="C32" s="48"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="48"/>
+      <c r="H32" s="48"/>
+      <c r="I32" s="48"/>
+      <c r="J32" s="48"/>
+      <c r="K32" s="48"/>
+      <c r="L32" s="48"/>
+      <c r="M32" s="49"/>
+      <c r="N32" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="O32" s="49"/>
-[...10 lines deleted...]
-      <c r="Z32" s="48" t="s">
+      <c r="O32" s="48"/>
+      <c r="P32" s="48"/>
+      <c r="Q32" s="48"/>
+      <c r="R32" s="48"/>
+      <c r="S32" s="48"/>
+      <c r="T32" s="48"/>
+      <c r="U32" s="48"/>
+      <c r="V32" s="48"/>
+      <c r="W32" s="48"/>
+      <c r="X32" s="48"/>
+      <c r="Y32" s="49"/>
+      <c r="Z32" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="AA32" s="49"/>
-[...12 lines deleted...]
-      <c r="A33" s="54"/>
+      <c r="AA32" s="48"/>
+      <c r="AB32" s="48"/>
+      <c r="AC32" s="48"/>
+      <c r="AD32" s="48"/>
+      <c r="AE32" s="48"/>
+      <c r="AF32" s="48"/>
+      <c r="AG32" s="48"/>
+      <c r="AH32" s="48"/>
+      <c r="AI32" s="48"/>
+      <c r="AJ32" s="48"/>
+      <c r="AK32" s="49"/>
+    </row>
+    <row r="33" spans="1:37" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="53"/>
       <c r="B33" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J33" s="4" t="s">
@@ -4005,51 +4049,51 @@
       <c r="AD33" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AE33" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AF33" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AG33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AH33" s="4" t="s">
         <v>9</v>
       </c>
       <c r="AI33" s="4" t="s">
         <v>10</v>
       </c>
       <c r="AJ33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="AK33" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="34" spans="1:37" s="2" customFormat="1">
+    <row r="34" spans="1:37" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="8">
         <v>10322.643818862996</v>
       </c>
       <c r="C34" s="8">
         <v>10071.031897105164</v>
       </c>
       <c r="D34" s="8">
         <v>12547.816337551367</v>
       </c>
       <c r="E34" s="8">
         <v>14952.532971321432</v>
       </c>
       <c r="F34" s="8">
         <v>15089.115908739097</v>
       </c>
       <c r="G34" s="9">
         <v>27105.386686767455</v>
       </c>
       <c r="H34" s="9">
         <v>21217.9</v>
       </c>
       <c r="I34" s="9">
@@ -4105,56 +4149,58 @@
       </c>
       <c r="Z34" s="8">
         <v>13885.426496905555</v>
       </c>
       <c r="AA34" s="8">
         <v>15887.168022950838</v>
       </c>
       <c r="AB34" s="8">
         <v>14426.628784730523</v>
       </c>
       <c r="AC34" s="8">
         <v>20336.450141744779</v>
       </c>
       <c r="AD34" s="8">
         <v>20201.973155130738</v>
       </c>
       <c r="AE34" s="15">
         <v>36154.46168800279</v>
       </c>
       <c r="AF34" s="9">
         <v>25279.799945788091</v>
       </c>
       <c r="AG34" s="9">
         <v>144646.62600505582</v>
       </c>
-      <c r="AH34" s="8"/>
+      <c r="AH34" s="8">
+        <v>303438.96915180684</v>
+      </c>
       <c r="AI34" s="8"/>
       <c r="AJ34" s="8"/>
       <c r="AK34" s="8"/>
     </row>
-    <row r="35" spans="1:37">
+    <row r="35" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="11">
         <v>21.044770633055393</v>
       </c>
       <c r="C35" s="11">
         <v>22.444950131636347</v>
       </c>
       <c r="D35" s="11">
         <v>27.397254348652993</v>
       </c>
       <c r="E35" s="11">
         <v>35.552408198088905</v>
       </c>
       <c r="F35" s="11">
         <v>29.203944561730399</v>
       </c>
       <c r="G35" s="12">
         <v>62.459299935411536</v>
       </c>
       <c r="H35" s="12">
         <v>761.1</v>
       </c>
       <c r="I35" s="12">
@@ -4210,56 +4256,58 @@
       </c>
       <c r="Z35" s="11">
         <v>11.442149387118004</v>
       </c>
       <c r="AA35" s="11">
         <v>11.716073695992707</v>
       </c>
       <c r="AB35" s="11">
         <v>16.709957287417055</v>
       </c>
       <c r="AC35" s="11">
         <v>20.075683642342316</v>
       </c>
       <c r="AD35" s="11">
         <v>13.00818899711536</v>
       </c>
       <c r="AE35" s="12">
         <v>30.650304027894599</v>
       </c>
       <c r="AF35" s="12">
         <v>895.68138896121877</v>
       </c>
       <c r="AG35" s="12">
         <v>1416.6971180180105</v>
       </c>
-      <c r="AH35" s="11"/>
+      <c r="AH35" s="11">
+        <v>6199.4702914076543</v>
+      </c>
       <c r="AI35" s="11"/>
       <c r="AJ35" s="11"/>
       <c r="AK35" s="11"/>
     </row>
-    <row r="36" spans="1:37">
+    <row r="36" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="11">
         <v>738.43517141007487</v>
       </c>
       <c r="C36" s="11">
         <v>137.56900706308733</v>
       </c>
       <c r="D36" s="11">
         <v>1317.4188875182629</v>
       </c>
       <c r="E36" s="11">
         <v>800.02360107140908</v>
       </c>
       <c r="F36" s="11">
         <v>736.29920390386974</v>
       </c>
       <c r="G36" s="12">
         <v>889.95522281244348</v>
       </c>
       <c r="H36" s="12">
         <v>684.8</v>
       </c>
       <c r="I36" s="12">
@@ -4315,56 +4363,58 @@
       </c>
       <c r="Z36" s="11">
         <v>894.53620047474067</v>
       </c>
       <c r="AA36" s="11">
         <v>844.93210267843938</v>
       </c>
       <c r="AB36" s="11">
         <v>849.06913985678375</v>
       </c>
       <c r="AC36" s="11">
         <v>1155.3440868212851</v>
       </c>
       <c r="AD36" s="11">
         <v>1203.895886858651</v>
       </c>
       <c r="AE36" s="12">
         <v>1743.9732233739639</v>
       </c>
       <c r="AF36" s="12">
         <v>928.91950633630438</v>
       </c>
       <c r="AG36" s="12">
         <v>3975.095046715358</v>
       </c>
-      <c r="AH36" s="11"/>
+      <c r="AH36" s="11">
+        <v>6607.7982423220155</v>
+      </c>
       <c r="AI36" s="11"/>
       <c r="AJ36" s="11"/>
       <c r="AK36" s="11"/>
     </row>
-    <row r="37" spans="1:37">
+    <row r="37" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="11">
         <v>7.6121592870780734</v>
       </c>
       <c r="C37" s="11">
         <v>11.212846131094899</v>
       </c>
       <c r="D37" s="11">
         <v>7.0645146024272281</v>
       </c>
       <c r="E37" s="11">
         <v>16.933754756128732</v>
       </c>
       <c r="F37" s="11">
         <v>18.708647527031491</v>
       </c>
       <c r="G37" s="12">
         <v>22.031006129728233</v>
       </c>
       <c r="H37" s="12">
         <v>130.69999999999999</v>
       </c>
       <c r="I37" s="12">
@@ -4420,56 +4470,58 @@
       </c>
       <c r="Z37" s="11">
         <v>9.3920393570347311</v>
       </c>
       <c r="AA37" s="11">
         <v>13.125981745590407</v>
       </c>
       <c r="AB37" s="11">
         <v>7.1253846904611429</v>
       </c>
       <c r="AC37" s="11">
         <v>18.290101169673289</v>
       </c>
       <c r="AD37" s="11">
         <v>18.985596028509182</v>
       </c>
       <c r="AE37" s="12">
         <v>23.651648049973687</v>
       </c>
       <c r="AF37" s="12">
         <v>157.14842014738889</v>
       </c>
       <c r="AG37" s="12">
         <v>239.06391541647969</v>
       </c>
-      <c r="AH37" s="11"/>
+      <c r="AH37" s="11">
+        <v>1742.9998971794978</v>
+      </c>
       <c r="AI37" s="11"/>
       <c r="AJ37" s="13"/>
       <c r="AK37" s="11"/>
     </row>
-    <row r="38" spans="1:37">
+    <row r="38" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="11">
         <v>1063.073485456456</v>
       </c>
       <c r="C38" s="11">
         <v>96.614448478545341</v>
       </c>
       <c r="D38" s="11">
         <v>1606.6577639619416</v>
       </c>
       <c r="E38" s="11">
         <v>884.70365052228931</v>
       </c>
       <c r="F38" s="11">
         <v>401.93818724801326</v>
       </c>
       <c r="G38" s="12">
         <v>570.5293128224107</v>
       </c>
       <c r="H38" s="12">
         <v>1054.7</v>
       </c>
       <c r="I38" s="12">
@@ -4525,56 +4577,58 @@
       </c>
       <c r="Z38" s="11">
         <v>794.97019158304238</v>
       </c>
       <c r="AA38" s="11">
         <v>691.19050190563314</v>
       </c>
       <c r="AB38" s="11">
         <v>754.9251282857316</v>
       </c>
       <c r="AC38" s="11">
         <v>972.81846787182974</v>
       </c>
       <c r="AD38" s="11">
         <v>551.82612217234566</v>
       </c>
       <c r="AE38" s="12">
         <v>805.4001822627672</v>
       </c>
       <c r="AF38" s="12">
         <v>969.25865140298447</v>
       </c>
       <c r="AG38" s="12">
         <v>1110.9265228456784</v>
       </c>
-      <c r="AH38" s="11"/>
+      <c r="AH38" s="11">
+        <v>6622.609096490969</v>
+      </c>
       <c r="AI38" s="11"/>
       <c r="AJ38" s="11"/>
       <c r="AK38" s="11"/>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="11">
         <v>209.80395361196685</v>
       </c>
       <c r="C39" s="11">
         <v>337.5250626729532</v>
       </c>
       <c r="D39" s="11">
         <v>401.07269380163666</v>
       </c>
       <c r="E39" s="11">
         <v>380.85056498688493</v>
       </c>
       <c r="F39" s="11">
         <v>515.85362582969651</v>
       </c>
       <c r="G39" s="12">
         <v>929.188936964905</v>
       </c>
       <c r="H39" s="12">
         <v>793.7</v>
       </c>
       <c r="I39" s="12">
@@ -4630,56 +4684,58 @@
       </c>
       <c r="Z39" s="11">
         <v>230.03112371600378</v>
       </c>
       <c r="AA39" s="11">
         <v>348.19766572051981</v>
       </c>
       <c r="AB39" s="11">
         <v>280.8244635249701</v>
       </c>
       <c r="AC39" s="11">
         <v>574.67690279737849</v>
       </c>
       <c r="AD39" s="11">
         <v>607.11818355231185</v>
       </c>
       <c r="AE39" s="12">
         <v>2021.4379993740476</v>
       </c>
       <c r="AF39" s="12">
         <v>741.09271049595623</v>
       </c>
       <c r="AG39" s="12">
         <v>8514.0252620282299</v>
       </c>
-      <c r="AH39" s="11"/>
+      <c r="AH39" s="11">
+        <v>13835.88617366248</v>
+      </c>
       <c r="AI39" s="11"/>
       <c r="AJ39" s="11"/>
       <c r="AK39" s="11"/>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A40" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="11">
         <v>463.44927065064149</v>
       </c>
       <c r="C40" s="11">
         <v>419.32480684955851</v>
       </c>
       <c r="D40" s="11">
         <v>449.92804443822979</v>
       </c>
       <c r="E40" s="11">
         <v>866.02133127616025</v>
       </c>
       <c r="F40" s="11">
         <v>1046.6521708264513</v>
       </c>
       <c r="G40" s="12">
         <v>1553.9979184163085</v>
       </c>
       <c r="H40" s="12">
         <v>1060.8</v>
       </c>
       <c r="I40" s="12">
@@ -4735,56 +4791,58 @@
       </c>
       <c r="Z40" s="11">
         <v>539.01062315305148</v>
       </c>
       <c r="AA40" s="11">
         <v>621.36546964624256</v>
       </c>
       <c r="AB40" s="11">
         <v>612.60067980373128</v>
       </c>
       <c r="AC40" s="11">
         <v>1118.8095354611098</v>
       </c>
       <c r="AD40" s="11">
         <v>1476.8355979203593</v>
       </c>
       <c r="AE40" s="12">
         <v>2433.3220774814417</v>
       </c>
       <c r="AF40" s="12">
         <v>1242.1841722706961</v>
       </c>
       <c r="AG40" s="12">
         <v>1542.7228459602895</v>
       </c>
-      <c r="AH40" s="11"/>
+      <c r="AH40" s="11">
+        <v>11274.062186836018</v>
+      </c>
       <c r="AI40" s="11"/>
       <c r="AJ40" s="11"/>
       <c r="AK40" s="11"/>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A41" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="11">
         <v>362.66005166632181</v>
       </c>
       <c r="C41" s="11">
         <v>483.91257678835586</v>
       </c>
       <c r="D41" s="11">
         <v>497.21905623405837</v>
       </c>
       <c r="E41" s="11">
         <v>639.38528965658475</v>
       </c>
       <c r="F41" s="11">
         <v>783.69983072591924</v>
       </c>
       <c r="G41" s="12">
         <v>1163.8705847726374</v>
       </c>
       <c r="H41" s="12">
         <v>926.7</v>
       </c>
       <c r="I41" s="12">
@@ -4840,56 +4898,58 @@
       </c>
       <c r="Z41" s="11">
         <v>529.92156971087616</v>
       </c>
       <c r="AA41" s="11">
         <v>625.5942425330602</v>
       </c>
       <c r="AB41" s="11">
         <v>847.5734061830658</v>
       </c>
       <c r="AC41" s="11">
         <v>1015.1423534908133</v>
       </c>
       <c r="AD41" s="11">
         <v>1317.8791093961049</v>
       </c>
       <c r="AE41" s="12">
         <v>1950.370463374024</v>
       </c>
       <c r="AF41" s="12">
         <v>1232.5089205781126</v>
       </c>
       <c r="AG41" s="12">
         <v>9742.8581034673916</v>
       </c>
-      <c r="AH41" s="11"/>
+      <c r="AH41" s="11">
+        <v>10794.218690516107</v>
+      </c>
       <c r="AI41" s="11"/>
       <c r="AJ41" s="11"/>
       <c r="AK41" s="11"/>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A42" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="11">
         <v>410.87137027302742</v>
       </c>
       <c r="C42" s="11">
         <v>476.42231804555627</v>
       </c>
       <c r="D42" s="11">
         <v>461.94955398070658</v>
       </c>
       <c r="E42" s="11">
         <v>569.38470218082784</v>
       </c>
       <c r="F42" s="11">
         <v>600.03554170727057</v>
       </c>
       <c r="G42" s="12">
         <v>960.97439472962947</v>
       </c>
       <c r="H42" s="12">
         <v>996.2</v>
       </c>
       <c r="I42" s="12">
@@ -4945,56 +5005,58 @@
       </c>
       <c r="Z42" s="11">
         <v>485.38758854640309</v>
       </c>
       <c r="AA42" s="11">
         <v>597.07933435684231</v>
       </c>
       <c r="AB42" s="11">
         <v>442.96327111597282</v>
       </c>
       <c r="AC42" s="11">
         <v>647.67859552793038</v>
       </c>
       <c r="AD42" s="11">
         <v>748.15001950662634</v>
       </c>
       <c r="AE42" s="12">
         <v>1034.3145859802962</v>
       </c>
       <c r="AF42" s="12">
         <v>1015.2961745169782</v>
       </c>
       <c r="AG42" s="12">
         <v>4700.2105141939819</v>
       </c>
-      <c r="AH42" s="11"/>
+      <c r="AH42" s="11">
+        <v>15957.093960841697</v>
+      </c>
       <c r="AI42" s="11"/>
       <c r="AJ42" s="11"/>
       <c r="AK42" s="11"/>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A43" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="11">
         <v>478.01976060475585</v>
       </c>
       <c r="C43" s="11">
         <v>544.10306893612449</v>
       </c>
       <c r="D43" s="11">
         <v>474.63990174847362</v>
       </c>
       <c r="E43" s="11">
         <v>901.03069845966331</v>
       </c>
       <c r="F43" s="11">
         <v>1138.534004149222</v>
       </c>
       <c r="G43" s="12">
         <v>1931.3264788879287</v>
       </c>
       <c r="H43" s="12">
         <v>1412.7</v>
       </c>
       <c r="I43" s="12">
@@ -5050,56 +5112,58 @@
       </c>
       <c r="Z43" s="11">
         <v>594.72890105262945</v>
       </c>
       <c r="AA43" s="11">
         <v>774.77580497400038</v>
       </c>
       <c r="AB43" s="11">
         <v>632.43444650740344</v>
       </c>
       <c r="AC43" s="11">
         <v>1187.7005027010061</v>
       </c>
       <c r="AD43" s="11">
         <v>1588.0589982677629</v>
       </c>
       <c r="AE43" s="12">
         <v>2574.3918552922823</v>
       </c>
       <c r="AF43" s="12">
         <v>1350.379822776757</v>
       </c>
       <c r="AG43" s="12">
         <v>1409.3646336694515</v>
       </c>
-      <c r="AH43" s="11"/>
+      <c r="AH43" s="11">
+        <v>2194.4625769333029</v>
+      </c>
       <c r="AI43" s="11"/>
       <c r="AJ43" s="11"/>
       <c r="AK43" s="11"/>
     </row>
-    <row r="44" spans="1:37">
+    <row r="44" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="11">
         <v>106.9667981480174</v>
       </c>
       <c r="C44" s="11">
         <v>145.21340980189856</v>
       </c>
       <c r="D44" s="11">
         <v>179.31613396444482</v>
       </c>
       <c r="E44" s="11">
         <v>254.60509066015771</v>
       </c>
       <c r="F44" s="11">
         <v>326.91462928338592</v>
       </c>
       <c r="G44" s="12">
         <v>683.27365131377815</v>
       </c>
       <c r="H44" s="12">
         <v>417</v>
       </c>
       <c r="I44" s="12">
@@ -5155,56 +5219,58 @@
       </c>
       <c r="Z44" s="11">
         <v>151.95877344597682</v>
       </c>
       <c r="AA44" s="11">
         <v>281.05689167567641</v>
       </c>
       <c r="AB44" s="11">
         <v>251.12993031853347</v>
       </c>
       <c r="AC44" s="11">
         <v>339.62437467156383</v>
       </c>
       <c r="AD44" s="11">
         <v>442.99082124556026</v>
       </c>
       <c r="AE44" s="12">
         <v>1159.9176464018535</v>
       </c>
       <c r="AF44" s="12">
         <v>505.97156145598194</v>
       </c>
       <c r="AG44" s="12">
         <v>4145.1027063505044</v>
       </c>
-      <c r="AH44" s="11"/>
+      <c r="AH44" s="11">
+        <v>10849.56258802704</v>
+      </c>
       <c r="AI44" s="11"/>
       <c r="AJ44" s="11"/>
       <c r="AK44" s="11"/>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="11">
         <v>299.99900642395278</v>
       </c>
       <c r="C45" s="11">
         <v>319.34655523614583</v>
       </c>
       <c r="D45" s="11">
         <v>363.77261634703621</v>
       </c>
       <c r="E45" s="11">
         <v>457.0521393024589</v>
       </c>
       <c r="F45" s="11">
         <v>542.41029390943754</v>
       </c>
       <c r="G45" s="11">
         <v>804.73225574077287</v>
       </c>
       <c r="H45" s="12">
         <v>998.2</v>
       </c>
       <c r="I45" s="12">
@@ -5260,56 +5326,58 @@
       </c>
       <c r="Z45" s="11">
         <v>315.91506488807806</v>
       </c>
       <c r="AA45" s="11">
         <v>336.02197191434618</v>
       </c>
       <c r="AB45" s="11">
         <v>281.65981990627563</v>
       </c>
       <c r="AC45" s="11">
         <v>500.51367010755769</v>
       </c>
       <c r="AD45" s="11">
         <v>518.73961069429322</v>
       </c>
       <c r="AE45" s="11">
         <v>1621.1396850045944</v>
       </c>
       <c r="AF45" s="12">
         <v>603.13619493569877</v>
       </c>
       <c r="AG45" s="12">
         <v>11928.732469203544</v>
       </c>
-      <c r="AH45" s="11"/>
+      <c r="AH45" s="11">
+        <v>14932.135913174496</v>
+      </c>
       <c r="AI45" s="11"/>
       <c r="AJ45" s="11"/>
       <c r="AK45" s="11"/>
     </row>
-    <row r="46" spans="1:37">
+    <row r="46" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A46" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="11">
         <v>1385.3289268856201</v>
       </c>
       <c r="C46" s="11">
         <v>1286.4088121613913</v>
       </c>
       <c r="D46" s="11">
         <v>1366.3957813480163</v>
       </c>
       <c r="E46" s="11">
         <v>1785.1306563707358</v>
       </c>
       <c r="F46" s="11">
         <v>1551.1201355438925</v>
       </c>
       <c r="G46" s="11">
         <v>4646.3070241615096</v>
       </c>
       <c r="H46" s="12">
         <v>2463.1999999999998</v>
       </c>
       <c r="I46" s="12">
@@ -5365,56 +5433,58 @@
       </c>
       <c r="Z46" s="11">
         <v>2261.2457248523756</v>
       </c>
       <c r="AA46" s="11">
         <v>2465.3859272089367</v>
       </c>
       <c r="AB46" s="11">
         <v>2219.0978342557069</v>
       </c>
       <c r="AC46" s="11">
         <v>2829.3259372408215</v>
       </c>
       <c r="AD46" s="11">
         <v>1661.3568968812533</v>
       </c>
       <c r="AE46" s="11">
         <v>4741.8344485366024</v>
       </c>
       <c r="AF46" s="12">
         <v>2882.4350133302028</v>
       </c>
       <c r="AG46" s="12">
         <v>9034.3183889415395</v>
       </c>
-      <c r="AH46" s="11"/>
+      <c r="AH46" s="11">
+        <v>17503.793442723971</v>
+      </c>
       <c r="AI46" s="11"/>
       <c r="AJ46" s="11"/>
       <c r="AK46" s="11"/>
     </row>
-    <row r="47" spans="1:37">
+    <row r="47" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="11">
         <v>386.54195557256276</v>
       </c>
       <c r="C47" s="11">
         <v>479.81900529572323</v>
       </c>
       <c r="D47" s="11">
         <v>349.43934225358601</v>
       </c>
       <c r="E47" s="11">
         <v>456.93888232700351</v>
       </c>
       <c r="F47" s="11">
         <v>533.89305243709475</v>
       </c>
       <c r="G47" s="11">
         <v>808.49055860113936</v>
       </c>
       <c r="H47" s="12">
         <v>650.4</v>
       </c>
       <c r="I47" s="12">
@@ -5470,56 +5540,58 @@
       </c>
       <c r="Z47" s="11">
         <v>629.53038070585376</v>
       </c>
       <c r="AA47" s="11">
         <v>820.1582808465605</v>
       </c>
       <c r="AB47" s="11">
         <v>577.24232197807123</v>
       </c>
       <c r="AC47" s="11">
         <v>663.01382788229068</v>
       </c>
       <c r="AD47" s="11">
         <v>760.4479421018026</v>
       </c>
       <c r="AE47" s="11">
         <v>1264.6234681785575</v>
       </c>
       <c r="AF47" s="12">
         <v>713.98392078837219</v>
       </c>
       <c r="AG47" s="12">
         <v>18758.528349697837</v>
       </c>
-      <c r="AH47" s="11"/>
+      <c r="AH47" s="11">
+        <v>32455.902270972263</v>
+      </c>
       <c r="AI47" s="11"/>
       <c r="AJ47" s="11"/>
       <c r="AK47" s="11"/>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A48" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="11">
         <v>2341.8346831424064</v>
       </c>
       <c r="C48" s="11">
         <v>2676.9239131855825</v>
       </c>
       <c r="D48" s="11">
         <v>2572.2165680681242</v>
       </c>
       <c r="E48" s="11">
         <v>3110.1425064268283</v>
       </c>
       <c r="F48" s="11">
         <v>3123.3519630972041</v>
       </c>
       <c r="G48" s="11">
         <v>5101.9726309632215</v>
       </c>
       <c r="H48" s="12">
         <v>3714.4</v>
       </c>
       <c r="I48" s="12">
@@ -5575,56 +5647,58 @@
       </c>
       <c r="Z48" s="11">
         <v>3124.7173727584027</v>
       </c>
       <c r="AA48" s="11">
         <v>3436.9952909177382</v>
       </c>
       <c r="AB48" s="11">
         <v>3000.5062783176381</v>
       </c>
       <c r="AC48" s="11">
         <v>3733.6885842976126</v>
       </c>
       <c r="AD48" s="11">
         <v>3717.7869965796763</v>
       </c>
       <c r="AE48" s="11">
         <v>5391.3857355904984</v>
       </c>
       <c r="AF48" s="12">
         <v>4221.9527373808396</v>
       </c>
       <c r="AG48" s="12">
         <v>14339.213998426216</v>
       </c>
-      <c r="AH48" s="11"/>
+      <c r="AH48" s="11">
+        <v>34535.721272168536</v>
+      </c>
       <c r="AI48" s="11"/>
       <c r="AJ48" s="11"/>
       <c r="AK48" s="11"/>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A49" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="11">
         <v>357.45180559914911</v>
       </c>
       <c r="C49" s="11">
         <v>415.1512939369382</v>
       </c>
       <c r="D49" s="11">
         <v>317.00506659708742</v>
       </c>
       <c r="E49" s="11">
         <v>686.63930080498335</v>
       </c>
       <c r="F49" s="11">
         <v>621.32877166973333</v>
       </c>
       <c r="G49" s="11">
         <v>1332.4082181632066</v>
       </c>
       <c r="H49" s="12">
         <v>944.7</v>
       </c>
       <c r="I49" s="12">
@@ -5680,56 +5754,58 @@
       </c>
       <c r="Z49" s="11">
         <v>597.75915943960035</v>
       </c>
       <c r="AA49" s="11">
         <v>761.9237434676545</v>
       </c>
       <c r="AB49" s="11">
         <v>581.67072398938296</v>
       </c>
       <c r="AC49" s="11">
         <v>1116.1953558848143</v>
       </c>
       <c r="AD49" s="11">
         <v>1103.6742229730201</v>
       </c>
       <c r="AE49" s="11">
         <v>1782.4763800002829</v>
       </c>
       <c r="AF49" s="12">
         <v>1372.8563490297629</v>
       </c>
       <c r="AG49" s="12">
         <v>9271.0149739191074</v>
       </c>
-      <c r="AH49" s="11"/>
+      <c r="AH49" s="11">
+        <v>27162.247008812104</v>
+      </c>
       <c r="AI49" s="11"/>
       <c r="AJ49" s="11"/>
       <c r="AK49" s="11"/>
     </row>
-    <row r="50" spans="1:37">
+    <row r="50" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="11">
         <v>157.33225389973012</v>
       </c>
       <c r="C50" s="11">
         <v>199.5381476647251</v>
       </c>
       <c r="D50" s="11">
         <v>163.9978464491416</v>
       </c>
       <c r="E50" s="11">
         <v>397.85755867705632</v>
       </c>
       <c r="F50" s="11">
         <v>366.92977384413842</v>
       </c>
       <c r="G50" s="11">
         <v>633.7121639513083</v>
       </c>
       <c r="H50" s="12">
         <v>438.6</v>
       </c>
       <c r="I50" s="12">
@@ -5785,56 +5861,58 @@
       </c>
       <c r="Z50" s="11">
         <v>263.92204346706956</v>
       </c>
       <c r="AA50" s="11">
         <v>324.58836325580035</v>
       </c>
       <c r="AB50" s="11">
         <v>245.88880653368886</v>
       </c>
       <c r="AC50" s="11">
         <v>588.39321394543526</v>
       </c>
       <c r="AD50" s="11">
         <v>543.19663143849994</v>
       </c>
       <c r="AE50" s="11">
         <v>1217.7781128501219</v>
       </c>
       <c r="AF50" s="12">
         <v>351.50088810060106</v>
       </c>
       <c r="AG50" s="12">
         <v>5653.5875259926788</v>
       </c>
-      <c r="AH50" s="11"/>
+      <c r="AH50" s="11">
+        <v>8944.7629457062358</v>
+      </c>
       <c r="AI50" s="11"/>
       <c r="AJ50" s="11"/>
       <c r="AK50" s="11"/>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="11">
         <v>256.05038473824493</v>
       </c>
       <c r="C51" s="11">
         <v>354.4721981347414</v>
       </c>
       <c r="D51" s="11">
         <v>324.32458676199104</v>
       </c>
       <c r="E51" s="11">
         <v>485.13230233602491</v>
       </c>
       <c r="F51" s="11">
         <v>508.85760463229542</v>
       </c>
       <c r="G51" s="11">
         <v>914.34046176255924</v>
       </c>
       <c r="H51" s="12">
         <v>582.5</v>
       </c>
       <c r="I51" s="12">
@@ -5890,56 +5968,58 @@
       </c>
       <c r="Z51" s="11">
         <v>353.21636179011119</v>
       </c>
       <c r="AA51" s="11">
         <v>475.17231714510541</v>
       </c>
       <c r="AB51" s="11">
         <v>411.01713704771282</v>
       </c>
       <c r="AC51" s="11">
         <v>594.86580120387475</v>
       </c>
       <c r="AD51" s="11">
         <v>630.8505711185079</v>
       </c>
       <c r="AE51" s="11">
         <v>1036.641542487077</v>
       </c>
       <c r="AF51" s="12">
         <v>1203.2184616994459</v>
       </c>
       <c r="AG51" s="12">
         <v>8740.240647836712</v>
       </c>
-      <c r="AH51" s="11"/>
+      <c r="AH51" s="11">
+        <v>25481.116444877593</v>
+      </c>
       <c r="AI51" s="11"/>
       <c r="AJ51" s="11"/>
       <c r="AK51" s="11"/>
     </row>
-    <row r="52" spans="1:37">
+    <row r="52" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A52" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="11">
         <v>324.29204114377376</v>
       </c>
       <c r="C52" s="11">
         <v>457.46155993396997</v>
       </c>
       <c r="D52" s="11">
         <v>501.86269208645444</v>
       </c>
       <c r="E52" s="11">
         <v>673.84461111784697</v>
       </c>
       <c r="F52" s="11">
         <v>702.95714389072452</v>
       </c>
       <c r="G52" s="11">
         <v>1264.470365706849</v>
       </c>
       <c r="H52" s="12">
         <v>916.8</v>
       </c>
       <c r="I52" s="12">
@@ -5995,56 +6075,58 @@
       </c>
       <c r="Z52" s="11">
         <v>535.74016557726281</v>
       </c>
       <c r="AA52" s="11">
         <v>641.16426208003031</v>
       </c>
       <c r="AB52" s="11">
         <v>691.06063971314484</v>
       </c>
       <c r="AC52" s="11">
         <v>978.56646960630962</v>
       </c>
       <c r="AD52" s="11">
         <v>992.71232746691794</v>
       </c>
       <c r="AE52" s="11">
         <v>1621.9296857306122</v>
       </c>
       <c r="AF52" s="12">
         <v>1478.8109511631601</v>
       </c>
       <c r="AG52" s="12">
         <v>4779.7464969736729</v>
       </c>
-      <c r="AH52" s="11"/>
+      <c r="AH52" s="11">
+        <v>13092.945668374803</v>
+      </c>
       <c r="AI52" s="11"/>
       <c r="AJ52" s="11"/>
       <c r="AK52" s="11"/>
     </row>
-    <row r="53" spans="1:37">
+    <row r="53" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A53" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="11">
         <v>207.34891904155376</v>
       </c>
       <c r="C53" s="11">
         <v>342.68071069876532</v>
       </c>
       <c r="D53" s="11">
         <v>341.20519790647461</v>
       </c>
       <c r="E53" s="11">
         <v>465.32231783607114</v>
       </c>
       <c r="F53" s="11">
         <v>438.64826100058281</v>
       </c>
       <c r="G53" s="11">
         <v>1171.6345299529539</v>
       </c>
       <c r="H53" s="12">
         <v>581.9</v>
       </c>
       <c r="I53" s="12">
@@ -6100,56 +6182,58 @@
       </c>
       <c r="Z53" s="11">
         <v>293.51109157071045</v>
       </c>
       <c r="AA53" s="11">
         <v>393.75849035369436</v>
       </c>
       <c r="AB53" s="11">
         <v>324.15850037986911</v>
       </c>
       <c r="AC53" s="11">
         <v>619.762705482711</v>
       </c>
       <c r="AD53" s="11">
         <v>609.41379100415884</v>
       </c>
       <c r="AE53" s="11">
         <v>1439.9252743527145</v>
       </c>
       <c r="AF53" s="12">
         <v>990.63606080336717</v>
       </c>
       <c r="AG53" s="12">
         <v>13397.684870330037</v>
       </c>
-      <c r="AH53" s="11"/>
+      <c r="AH53" s="11">
+        <v>19455.947216498851</v>
+      </c>
       <c r="AI53" s="11"/>
       <c r="AJ53" s="11"/>
       <c r="AK53" s="11"/>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A54" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="11">
         <v>744.52705067460715</v>
       </c>
       <c r="C54" s="11">
         <v>864.88720595836855</v>
       </c>
       <c r="D54" s="11">
         <v>824.93283513462166</v>
       </c>
       <c r="E54" s="11">
         <v>1085.9816043542269</v>
       </c>
       <c r="F54" s="11">
         <v>1101.7791229514044</v>
       </c>
       <c r="G54" s="11">
         <v>1659.7116709787506</v>
       </c>
       <c r="H54" s="12">
         <v>1688.8</v>
       </c>
       <c r="I54" s="12">
@@ -6205,165 +6289,168 @@
       </c>
       <c r="Z54" s="11">
         <v>1268.489971429216</v>
       </c>
       <c r="AA54" s="11">
         <v>1422.9653068289758</v>
       </c>
       <c r="AB54" s="11">
         <v>1398.9709150349609</v>
       </c>
       <c r="AC54" s="11">
         <v>1661.9639719384213</v>
       </c>
       <c r="AD54" s="11">
         <v>1695.0456409272638</v>
       </c>
       <c r="AE54" s="11">
         <v>2259.2966995132601</v>
       </c>
       <c r="AF54" s="12">
         <v>2422.8280396142627</v>
       </c>
       <c r="AG54" s="12">
         <v>11947.491615069108</v>
       </c>
-      <c r="AH54" s="11"/>
+      <c r="AH54" s="11">
+        <v>23796.233264281218</v>
+      </c>
       <c r="AI54" s="11"/>
       <c r="AJ54" s="11"/>
       <c r="AK54" s="11"/>
     </row>
-    <row r="56" spans="1:37" ht="21" customHeight="1">
-      <c r="A56" s="58" t="s">
+    <row r="56" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B56" s="58"/>
-[...44 lines deleted...]
-      <c r="Y57" s="47"/>
+      <c r="B56" s="51"/>
+      <c r="C56" s="51"/>
+      <c r="D56" s="51"/>
+      <c r="E56" s="51"/>
+      <c r="F56" s="51"/>
+      <c r="G56" s="51"/>
+      <c r="H56" s="51"/>
+      <c r="I56" s="51"/>
+      <c r="J56" s="51"/>
+      <c r="K56" s="51"/>
+      <c r="L56" s="51"/>
+      <c r="M56" s="51"/>
+      <c r="N56" s="51"/>
+      <c r="O56" s="51"/>
+      <c r="P56" s="51"/>
+      <c r="Q56" s="51"/>
+      <c r="R56" s="51"/>
+      <c r="S56" s="51"/>
+      <c r="T56" s="51"/>
+      <c r="U56" s="51"/>
+      <c r="V56" s="51"/>
+      <c r="W56" s="51"/>
+      <c r="X56" s="51"/>
+      <c r="Y56" s="51"/>
+      <c r="Z56" s="51"/>
+      <c r="AA56" s="51"/>
+      <c r="AB56" s="51"/>
+      <c r="AC56" s="51"/>
+      <c r="AD56" s="51"/>
+      <c r="AE56" s="51"/>
+      <c r="AF56" s="51"/>
+      <c r="AG56" s="51"/>
+      <c r="AH56" s="51"/>
+      <c r="AI56" s="51"/>
+      <c r="AJ56" s="51"/>
+      <c r="AK56" s="51"/>
+    </row>
+    <row r="57" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J57" s="50"/>
+      <c r="K57" s="50"/>
+      <c r="L57" s="50"/>
+      <c r="M57" s="50"/>
+      <c r="V57" s="50"/>
+      <c r="W57" s="50"/>
+      <c r="X57" s="50"/>
+      <c r="Y57" s="50"/>
       <c r="AG57" s="44"/>
-      <c r="AH57" s="47" t="s">
+      <c r="AH57" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="AI57" s="47"/>
-[...3 lines deleted...]
-    <row r="58" spans="1:37" ht="3" customHeight="1" thickBot="1">
+      <c r="AI57" s="50"/>
+      <c r="AJ57" s="50"/>
+      <c r="AK57" s="50"/>
+    </row>
+    <row r="58" spans="1:37" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="AE58" s="19"/>
       <c r="AF58" s="19"/>
       <c r="AG58" s="19"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B59" s="48" t="s">
+      <c r="AH58" s="19"/>
+    </row>
+    <row r="59" spans="1:37" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="55"/>
+      <c r="B59" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="C59" s="49"/>
-[...10 lines deleted...]
-      <c r="N59" s="48" t="s">
+      <c r="C59" s="48"/>
+      <c r="D59" s="48"/>
+      <c r="E59" s="48"/>
+      <c r="F59" s="48"/>
+      <c r="G59" s="48"/>
+      <c r="H59" s="48"/>
+      <c r="I59" s="48"/>
+      <c r="J59" s="48"/>
+      <c r="K59" s="48"/>
+      <c r="L59" s="48"/>
+      <c r="M59" s="49"/>
+      <c r="N59" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="O59" s="49"/>
-[...10 lines deleted...]
-      <c r="Z59" s="48" t="s">
+      <c r="O59" s="48"/>
+      <c r="P59" s="48"/>
+      <c r="Q59" s="48"/>
+      <c r="R59" s="48"/>
+      <c r="S59" s="48"/>
+      <c r="T59" s="48"/>
+      <c r="U59" s="48"/>
+      <c r="V59" s="48"/>
+      <c r="W59" s="48"/>
+      <c r="X59" s="48"/>
+      <c r="Y59" s="49"/>
+      <c r="Z59" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="AA59" s="49"/>
-[...12 lines deleted...]
-      <c r="A60" s="57"/>
+      <c r="AA59" s="48"/>
+      <c r="AB59" s="48"/>
+      <c r="AC59" s="48"/>
+      <c r="AD59" s="48"/>
+      <c r="AE59" s="48"/>
+      <c r="AF59" s="48"/>
+      <c r="AG59" s="48"/>
+      <c r="AH59" s="48"/>
+      <c r="AI59" s="48"/>
+      <c r="AJ59" s="48"/>
+      <c r="AK59" s="49"/>
+    </row>
+    <row r="60" spans="1:37" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="56"/>
       <c r="B60" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G60" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J60" s="4" t="s">
@@ -6429,51 +6516,51 @@
       <c r="AD60" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AE60" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AF60" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AG60" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AH60" s="4" t="s">
         <v>9</v>
       </c>
       <c r="AI60" s="4" t="s">
         <v>10</v>
       </c>
       <c r="AJ60" s="4" t="s">
         <v>11</v>
       </c>
       <c r="AK60" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="61" spans="1:37" s="2" customFormat="1">
+    <row r="61" spans="1:37" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B61" s="14">
         <v>7.4638042991666662</v>
       </c>
       <c r="C61" s="14">
         <v>18.340567887500001</v>
       </c>
       <c r="D61" s="14">
         <v>18.354010804166663</v>
       </c>
       <c r="E61" s="14">
         <v>11.316287916666665</v>
       </c>
       <c r="F61" s="14">
         <v>11.241619499999999</v>
       </c>
       <c r="G61" s="9">
         <v>9.63937099583333</v>
       </c>
       <c r="H61" s="9">
         <v>9474.7999999999993</v>
       </c>
       <c r="I61" s="9">
@@ -6529,56 +6616,58 @@
       </c>
       <c r="Z61" s="14">
         <v>12.206886124999999</v>
       </c>
       <c r="AA61" s="14">
         <v>22.567499999999999</v>
       </c>
       <c r="AB61" s="14">
         <v>16.716666666666665</v>
       </c>
       <c r="AC61" s="14">
         <v>13.373333333333333</v>
       </c>
       <c r="AD61" s="14">
         <v>13.373333333333333</v>
       </c>
       <c r="AE61" s="15">
         <v>495.53810099999998</v>
       </c>
       <c r="AF61" s="9">
         <v>10844.721503699899</v>
       </c>
       <c r="AG61" s="9">
         <v>132505.21065150542</v>
       </c>
-      <c r="AH61" s="8"/>
+      <c r="AH61" s="8">
+        <v>289485.47071113432</v>
+      </c>
       <c r="AI61" s="8"/>
       <c r="AJ61" s="8"/>
       <c r="AK61" s="8"/>
     </row>
-    <row r="62" spans="1:37">
+    <row r="62" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B62" s="13">
         <v>0.81997702500000014</v>
       </c>
       <c r="C62" s="13">
         <v>1.5397304000000001</v>
       </c>
       <c r="D62" s="13">
         <v>1.552981275</v>
       </c>
       <c r="E62" s="13">
         <v>1.087506125</v>
       </c>
       <c r="F62" s="13">
         <v>1.0139044000000001</v>
       </c>
       <c r="G62" s="12">
         <v>0.8709335250000001</v>
       </c>
       <c r="H62" s="12">
         <v>693</v>
       </c>
       <c r="I62" s="12">
@@ -6634,56 +6723,58 @@
       </c>
       <c r="Z62" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AA62" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB62" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC62" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD62" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE62" s="18" t="s">
         <v>0</v>
       </c>
       <c r="AF62" s="12">
         <v>835.32789021771544</v>
       </c>
       <c r="AG62" s="12">
         <v>1240.7265467511866</v>
       </c>
-      <c r="AH62" s="11"/>
+      <c r="AH62" s="11">
+        <v>5708.7268992830004</v>
+      </c>
       <c r="AI62" s="11"/>
       <c r="AJ62" s="11"/>
       <c r="AK62" s="11"/>
     </row>
-    <row r="63" spans="1:37">
+    <row r="63" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A63" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D63" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E63" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G63" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H63" s="12">
         <v>178.8</v>
       </c>
       <c r="I63" s="12">
@@ -6739,56 +6830,58 @@
       </c>
       <c r="Z63" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA63" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB63" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC63" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD63" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE63" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AF63" s="12">
         <v>246.05688944007233</v>
       </c>
       <c r="AG63" s="12">
         <v>3440.7585335312187</v>
       </c>
-      <c r="AH63" s="11"/>
+      <c r="AH63" s="11">
+        <v>6069.4812859155909</v>
+      </c>
       <c r="AI63" s="11"/>
       <c r="AJ63" s="11"/>
       <c r="AK63" s="11"/>
     </row>
-    <row r="64" spans="1:37">
+    <row r="64" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C64" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D64" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F64" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G64" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H64" s="12">
         <v>119.3</v>
       </c>
       <c r="I64" s="12">
@@ -6844,56 +6937,58 @@
       </c>
       <c r="Z64" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA64" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB64" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC64" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD64" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE64" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AF64" s="12">
         <v>146.44008965036585</v>
       </c>
       <c r="AG64" s="12">
         <v>233.56077674363803</v>
       </c>
-      <c r="AH64" s="11"/>
+      <c r="AH64" s="11">
+        <v>1736.6792288464799</v>
+      </c>
       <c r="AI64" s="11"/>
       <c r="AJ64" s="13"/>
       <c r="AK64" s="11"/>
     </row>
-    <row r="65" spans="1:37">
+    <row r="65" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A65" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B65" s="13">
         <v>2.3518389031666667</v>
       </c>
       <c r="C65" s="13">
         <v>5.9500479441666672</v>
       </c>
       <c r="D65" s="13">
         <v>5.9500479441666672</v>
       </c>
       <c r="E65" s="13">
         <v>3.6217708333333332</v>
       </c>
       <c r="F65" s="13">
         <v>3.6217708333333332</v>
       </c>
       <c r="G65" s="12">
         <v>3.1043791391666669</v>
       </c>
       <c r="H65" s="12">
         <v>356.2</v>
       </c>
       <c r="I65" s="12">
@@ -6949,56 +7044,58 @@
       </c>
       <c r="Z65" s="13">
         <v>4.7573995874999992</v>
       </c>
       <c r="AA65" s="13">
         <v>8.7952499999999993</v>
       </c>
       <c r="AB65" s="13">
         <v>6.5149999999999997</v>
       </c>
       <c r="AC65" s="13">
         <v>5.2119999999999997</v>
       </c>
       <c r="AD65" s="13">
         <v>5.2119999999999997</v>
       </c>
       <c r="AE65" s="12">
         <v>3.9089999999999998</v>
       </c>
       <c r="AF65" s="12">
         <v>386.76342256368133</v>
       </c>
       <c r="AG65" s="12">
         <v>553.55817010204407</v>
       </c>
-      <c r="AH65" s="11"/>
+      <c r="AH65" s="11">
+        <v>6113.6601524048856</v>
+      </c>
       <c r="AI65" s="11"/>
       <c r="AJ65" s="11"/>
       <c r="AK65" s="11"/>
     </row>
-    <row r="66" spans="1:37">
+    <row r="66" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A66" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C66" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D66" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E66" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F66" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G66" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H66" s="12">
         <v>389.6</v>
       </c>
       <c r="I66" s="12">
@@ -7054,56 +7151,58 @@
       </c>
       <c r="Z66" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA66" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB66" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC66" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD66" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE66" s="12">
         <v>179.79647399999999</v>
       </c>
       <c r="AF66" s="12">
         <v>432.96525179445621</v>
       </c>
       <c r="AG66" s="12">
         <v>8211.2492617901607</v>
       </c>
-      <c r="AH66" s="11"/>
+      <c r="AH66" s="11">
+        <v>13383.82946398533</v>
+      </c>
       <c r="AI66" s="11"/>
       <c r="AJ66" s="11"/>
       <c r="AK66" s="11"/>
     </row>
-    <row r="67" spans="1:37">
+    <row r="67" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A67" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E67" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H67" s="12">
         <v>371</v>
       </c>
       <c r="I67" s="12">
@@ -7159,56 +7258,58 @@
       </c>
       <c r="Z67" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA67" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB67" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC67" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD67" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE67" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AF67" s="12">
         <v>312.75783043186664</v>
       </c>
       <c r="AG67" s="12">
         <v>907.80705235120558</v>
       </c>
-      <c r="AH67" s="11"/>
+      <c r="AH67" s="11">
+        <v>10132.193463647072</v>
+      </c>
       <c r="AI67" s="11"/>
       <c r="AJ67" s="11"/>
       <c r="AK67" s="11"/>
     </row>
-    <row r="68" spans="1:37">
+    <row r="68" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A68" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C68" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D68" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E68" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F68" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G68" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H68" s="12">
         <v>471.2</v>
       </c>
       <c r="I68" s="12">
@@ -7264,56 +7365,58 @@
       </c>
       <c r="Z68" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA68" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB68" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC68" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD68" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE68" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AF68" s="12">
         <v>596.58823220720183</v>
       </c>
       <c r="AG68" s="12">
         <v>9256.6320317174323</v>
       </c>
-      <c r="AH68" s="11"/>
+      <c r="AH68" s="11">
+        <v>10306.374070152804</v>
+      </c>
       <c r="AI68" s="11"/>
       <c r="AJ68" s="11"/>
       <c r="AK68" s="11"/>
     </row>
-    <row r="69" spans="1:37">
+    <row r="69" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A69" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C69" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D69" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E69" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F69" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G69" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H69" s="12">
         <v>636.4</v>
       </c>
       <c r="I69" s="12">
@@ -7369,56 +7472,58 @@
       </c>
       <c r="Z69" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA69" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB69" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC69" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD69" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE69" s="12">
         <v>23.301600000000001</v>
       </c>
       <c r="AF69" s="12">
         <v>561.73565210483025</v>
       </c>
       <c r="AG69" s="12">
         <v>4177.7623167374286</v>
       </c>
-      <c r="AH69" s="11"/>
+      <c r="AH69" s="11">
+        <v>15400.33044555288</v>
+      </c>
       <c r="AI69" s="11"/>
       <c r="AJ69" s="11"/>
       <c r="AK69" s="11"/>
     </row>
-    <row r="70" spans="1:37">
+    <row r="70" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A70" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C70" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D70" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E70" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F70" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G70" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H70" s="12">
         <v>536.6</v>
       </c>
       <c r="I70" s="12">
@@ -7474,56 +7579,58 @@
       </c>
       <c r="Z70" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA70" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB70" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC70" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD70" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE70" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AF70" s="12">
         <v>355.50550054846002</v>
       </c>
       <c r="AG70" s="12">
         <v>766.95402676733829</v>
       </c>
-      <c r="AH70" s="11"/>
+      <c r="AH70" s="11">
+        <v>1188.7226035125668</v>
+      </c>
       <c r="AI70" s="11"/>
       <c r="AJ70" s="11"/>
       <c r="AK70" s="11"/>
     </row>
-    <row r="71" spans="1:37">
+    <row r="71" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C71" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D71" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E71" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F71" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G71" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H71" s="12">
         <v>160.1</v>
       </c>
       <c r="I71" s="12">
@@ -7579,56 +7686,58 @@
       </c>
       <c r="Z71" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA71" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB71" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC71" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD71" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE71" s="12">
         <v>60.515262000000007</v>
       </c>
       <c r="AF71" s="12">
         <v>190.12652701426185</v>
       </c>
       <c r="AG71" s="12">
         <v>3913.6571462774205</v>
       </c>
-      <c r="AH71" s="11"/>
+      <c r="AH71" s="11">
+        <v>10568.086383237158</v>
+      </c>
       <c r="AI71" s="11"/>
       <c r="AJ71" s="11"/>
       <c r="AK71" s="11"/>
     </row>
-    <row r="72" spans="1:37">
+    <row r="72" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C72" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D72" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E72" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F72" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G72" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H72" s="12">
         <v>556.5</v>
       </c>
       <c r="I72" s="12">
@@ -7684,56 +7793,58 @@
       </c>
       <c r="Z72" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA72" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB72" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC72" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD72" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE72" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AF72" s="12">
         <v>266.0879667134684</v>
       </c>
       <c r="AG72" s="12">
         <v>11703.075850839288</v>
       </c>
-      <c r="AH72" s="11"/>
+      <c r="AH72" s="11">
+        <v>14650.241644745973</v>
+      </c>
       <c r="AI72" s="11"/>
       <c r="AJ72" s="11"/>
       <c r="AK72" s="11"/>
     </row>
-    <row r="73" spans="1:37">
+    <row r="73" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A73" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D73" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E73" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G73" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H73" s="12">
         <v>1027.7</v>
       </c>
       <c r="I73" s="12">
@@ -7789,56 +7900,58 @@
       </c>
       <c r="Z73" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA73" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB73" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC73" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD73" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE73" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AF73" s="12">
         <v>1154.80452068469</v>
       </c>
       <c r="AG73" s="12">
         <v>7280.436461919302</v>
       </c>
-      <c r="AH73" s="11"/>
+      <c r="AH73" s="11">
+        <v>15656.718687553188</v>
+      </c>
       <c r="AI73" s="11"/>
       <c r="AJ73" s="11"/>
       <c r="AK73" s="11"/>
     </row>
-    <row r="74" spans="1:37">
+    <row r="74" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A74" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C74" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D74" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E74" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F74" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G74" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H74" s="12">
         <v>327.9</v>
       </c>
       <c r="I74" s="12">
@@ -7894,56 +8007,58 @@
       </c>
       <c r="Z74" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA74" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB74" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC74" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD74" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE74" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AF74" s="12">
         <v>285.16900261967839</v>
       </c>
       <c r="AG74" s="12">
         <v>18283.313617718006</v>
       </c>
-      <c r="AH74" s="11"/>
+      <c r="AH74" s="11">
+        <v>31984.997913508789</v>
+      </c>
       <c r="AI74" s="11"/>
       <c r="AJ74" s="11"/>
       <c r="AK74" s="11"/>
     </row>
-    <row r="75" spans="1:37">
+    <row r="75" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A75" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="13">
         <v>4.2801046459999998</v>
       </c>
       <c r="C75" s="13">
         <v>10.828474609999999</v>
       </c>
       <c r="D75" s="13">
         <v>10.828474609999999</v>
       </c>
       <c r="E75" s="13">
         <v>6.5912499999999996</v>
       </c>
       <c r="F75" s="13">
         <v>6.5912499999999996</v>
       </c>
       <c r="G75" s="13">
         <v>5.6514361066666634</v>
       </c>
       <c r="H75" s="12">
         <v>1439.2</v>
       </c>
       <c r="I75" s="12">
@@ -7999,56 +8114,58 @@
       </c>
       <c r="Z75" s="13">
         <v>7.4494865374999995</v>
       </c>
       <c r="AA75" s="13">
         <v>13.77225</v>
       </c>
       <c r="AB75" s="13">
         <v>10.201666666666666</v>
       </c>
       <c r="AC75" s="13">
         <v>8.1613333333333333</v>
       </c>
       <c r="AD75" s="13">
         <v>8.1613333333333333</v>
       </c>
       <c r="AE75" s="11">
         <v>6.1210000000000004</v>
       </c>
       <c r="AF75" s="12">
         <v>1374.9216277426976</v>
       </c>
       <c r="AG75" s="12">
         <v>12160.817221612599</v>
       </c>
-      <c r="AH75" s="11"/>
+      <c r="AH75" s="11">
+        <v>32151.350304819975</v>
+      </c>
       <c r="AI75" s="11"/>
       <c r="AJ75" s="11"/>
       <c r="AK75" s="11"/>
     </row>
-    <row r="76" spans="1:37">
+    <row r="76" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A76" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H76" s="12">
         <v>372.7</v>
       </c>
       <c r="I76" s="12">
@@ -8104,56 +8221,58 @@
       </c>
       <c r="Z76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AF76" s="12">
         <v>472.66304725779855</v>
       </c>
       <c r="AG76" s="12">
         <v>8533.6419722797273</v>
       </c>
-      <c r="AH76" s="11"/>
+      <c r="AH76" s="11">
+        <v>26396.640701733777</v>
+      </c>
       <c r="AI76" s="11"/>
       <c r="AJ76" s="11"/>
       <c r="AK76" s="11"/>
     </row>
-    <row r="77" spans="1:37">
+    <row r="77" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A77" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C77" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D77" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E77" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F77" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G77" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H77" s="12">
         <v>254.5</v>
       </c>
       <c r="I77" s="12">
@@ -8209,56 +8328,58 @@
       </c>
       <c r="Z77" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA77" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB77" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC77" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD77" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE77" s="11">
         <v>201.07977</v>
       </c>
       <c r="AF77" s="12">
         <v>129.97250468777261</v>
       </c>
       <c r="AG77" s="12">
         <v>5396.5744411490996</v>
       </c>
-      <c r="AH77" s="11"/>
+      <c r="AH77" s="11">
+        <v>8806.953478457177</v>
+      </c>
       <c r="AI77" s="11"/>
       <c r="AJ77" s="11"/>
       <c r="AK77" s="11"/>
     </row>
-    <row r="78" spans="1:37">
+    <row r="78" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A78" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B78" s="13">
         <v>1.1883724999999999E-2</v>
       </c>
       <c r="C78" s="13">
         <v>2.2314933333333335E-2</v>
       </c>
       <c r="D78" s="13">
         <v>2.2506974999999999E-2</v>
       </c>
       <c r="E78" s="13">
         <v>1.5760958333333332E-2</v>
       </c>
       <c r="F78" s="13">
         <v>1.4694266666666667E-2</v>
       </c>
       <c r="G78" s="13">
         <v>1.2622225000000001E-2</v>
       </c>
       <c r="H78" s="12">
         <v>262</v>
       </c>
       <c r="I78" s="12">
@@ -8314,56 +8435,58 @@
       </c>
       <c r="Z78" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA78" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB78" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC78" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD78" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE78" s="11">
         <v>20.814995</v>
       </c>
       <c r="AF78" s="12">
         <v>778.24537187504552</v>
       </c>
       <c r="AG78" s="12">
         <v>8333.820891978834</v>
       </c>
-      <c r="AH78" s="11"/>
+      <c r="AH78" s="11">
+        <v>25154.936005998192</v>
+      </c>
       <c r="AI78" s="11"/>
       <c r="AJ78" s="11"/>
       <c r="AK78" s="11"/>
     </row>
-    <row r="79" spans="1:37">
+    <row r="79" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A79" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H79" s="12">
         <v>421.3</v>
       </c>
       <c r="I79" s="12">
@@ -8419,56 +8542,58 @@
       </c>
       <c r="Z79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AF79" s="12">
         <v>757.4954142831059</v>
       </c>
       <c r="AG79" s="12">
         <v>4275.7366494408543</v>
       </c>
-      <c r="AH79" s="11"/>
+      <c r="AH79" s="11">
+        <v>12400.837120668692</v>
+      </c>
       <c r="AI79" s="11"/>
       <c r="AJ79" s="11"/>
       <c r="AK79" s="11"/>
     </row>
-    <row r="80" spans="1:37">
+    <row r="80" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A80" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C80" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D80" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E80" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F80" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G80" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H80" s="12">
         <v>251.2</v>
       </c>
       <c r="I80" s="12">
@@ -8524,56 +8649,58 @@
       </c>
       <c r="Z80" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA80" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB80" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC80" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD80" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE80" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AF80" s="12">
         <v>546.57362408774179</v>
       </c>
       <c r="AG80" s="12">
         <v>13094.090973063145</v>
       </c>
-      <c r="AH80" s="11"/>
+      <c r="AH80" s="11">
+        <v>19153.991457879645</v>
+      </c>
       <c r="AI80" s="11"/>
       <c r="AJ80" s="11"/>
       <c r="AK80" s="11"/>
     </row>
-    <row r="81" spans="1:37">
+    <row r="81" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A81" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C81" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D81" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E81" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F81" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G81" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H81" s="12">
         <v>649.70000000000005</v>
       </c>
       <c r="I81" s="12">
@@ -8629,165 +8756,168 @@
       </c>
       <c r="Z81" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA81" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AB81" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AC81" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AD81" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE81" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AF81" s="12">
         <v>1014.5211377749872</v>
       </c>
       <c r="AG81" s="12">
         <v>10741.03670873551</v>
       </c>
-      <c r="AH81" s="11"/>
+      <c r="AH81" s="11">
+        <v>22520.719399231111</v>
+      </c>
       <c r="AI81" s="11"/>
       <c r="AJ81" s="11"/>
       <c r="AK81" s="11"/>
     </row>
-    <row r="83" spans="1:37" ht="21" customHeight="1">
-      <c r="A83" s="58" t="s">
+    <row r="83" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="B83" s="58"/>
-[...44 lines deleted...]
-      <c r="Y84" s="47"/>
+      <c r="B83" s="51"/>
+      <c r="C83" s="51"/>
+      <c r="D83" s="51"/>
+      <c r="E83" s="51"/>
+      <c r="F83" s="51"/>
+      <c r="G83" s="51"/>
+      <c r="H83" s="51"/>
+      <c r="I83" s="51"/>
+      <c r="J83" s="51"/>
+      <c r="K83" s="51"/>
+      <c r="L83" s="51"/>
+      <c r="M83" s="51"/>
+      <c r="N83" s="51"/>
+      <c r="O83" s="51"/>
+      <c r="P83" s="51"/>
+      <c r="Q83" s="51"/>
+      <c r="R83" s="51"/>
+      <c r="S83" s="51"/>
+      <c r="T83" s="51"/>
+      <c r="U83" s="51"/>
+      <c r="V83" s="51"/>
+      <c r="W83" s="51"/>
+      <c r="X83" s="51"/>
+      <c r="Y83" s="51"/>
+      <c r="Z83" s="51"/>
+      <c r="AA83" s="51"/>
+      <c r="AB83" s="51"/>
+      <c r="AC83" s="51"/>
+      <c r="AD83" s="51"/>
+      <c r="AE83" s="51"/>
+      <c r="AF83" s="51"/>
+      <c r="AG83" s="51"/>
+      <c r="AH83" s="51"/>
+      <c r="AI83" s="51"/>
+      <c r="AJ83" s="51"/>
+      <c r="AK83" s="51"/>
+    </row>
+    <row r="84" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J84" s="50"/>
+      <c r="K84" s="50"/>
+      <c r="L84" s="50"/>
+      <c r="M84" s="50"/>
+      <c r="V84" s="50"/>
+      <c r="W84" s="50"/>
+      <c r="X84" s="50"/>
+      <c r="Y84" s="50"/>
       <c r="AG84" s="44"/>
-      <c r="AH84" s="47" t="s">
+      <c r="AH84" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="AI84" s="47"/>
-[...3 lines deleted...]
-    <row r="85" spans="1:37" ht="3" customHeight="1" thickBot="1">
+      <c r="AI84" s="50"/>
+      <c r="AJ84" s="50"/>
+      <c r="AK84" s="50"/>
+    </row>
+    <row r="85" spans="1:37" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="AE85" s="19"/>
       <c r="AF85" s="19"/>
       <c r="AG85" s="19"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B86" s="48" t="s">
+      <c r="AH85" s="19"/>
+    </row>
+    <row r="86" spans="1:37" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="52"/>
+      <c r="B86" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="C86" s="49"/>
-[...10 lines deleted...]
-      <c r="N86" s="48" t="s">
+      <c r="C86" s="48"/>
+      <c r="D86" s="48"/>
+      <c r="E86" s="48"/>
+      <c r="F86" s="48"/>
+      <c r="G86" s="48"/>
+      <c r="H86" s="48"/>
+      <c r="I86" s="48"/>
+      <c r="J86" s="48"/>
+      <c r="K86" s="48"/>
+      <c r="L86" s="48"/>
+      <c r="M86" s="49"/>
+      <c r="N86" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="O86" s="49"/>
-[...10 lines deleted...]
-      <c r="Z86" s="48" t="s">
+      <c r="O86" s="48"/>
+      <c r="P86" s="48"/>
+      <c r="Q86" s="48"/>
+      <c r="R86" s="48"/>
+      <c r="S86" s="48"/>
+      <c r="T86" s="48"/>
+      <c r="U86" s="48"/>
+      <c r="V86" s="48"/>
+      <c r="W86" s="48"/>
+      <c r="X86" s="48"/>
+      <c r="Y86" s="49"/>
+      <c r="Z86" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="AA86" s="49"/>
-[...12 lines deleted...]
-      <c r="A87" s="54"/>
+      <c r="AA86" s="48"/>
+      <c r="AB86" s="48"/>
+      <c r="AC86" s="48"/>
+      <c r="AD86" s="48"/>
+      <c r="AE86" s="48"/>
+      <c r="AF86" s="48"/>
+      <c r="AG86" s="48"/>
+      <c r="AH86" s="48"/>
+      <c r="AI86" s="48"/>
+      <c r="AJ86" s="48"/>
+      <c r="AK86" s="49"/>
+    </row>
+    <row r="87" spans="1:37" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="53"/>
       <c r="B87" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F87" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I87" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J87" s="4" t="s">
@@ -8853,51 +8983,51 @@
       <c r="AD87" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AE87" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AF87" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AG87" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AH87" s="4" t="s">
         <v>9</v>
       </c>
       <c r="AI87" s="4" t="s">
         <v>10</v>
       </c>
       <c r="AJ87" s="4" t="s">
         <v>11</v>
       </c>
       <c r="AK87" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="88" spans="1:37" s="2" customFormat="1">
+    <row r="88" spans="1:37" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B88" s="8">
         <v>10315.175290833035</v>
       </c>
       <c r="C88" s="8">
         <v>10052.687028223048</v>
       </c>
       <c r="D88" s="8">
         <v>12529.457073381926</v>
       </c>
       <c r="E88" s="8">
         <v>14941.210300842133</v>
       </c>
       <c r="F88" s="8">
         <v>15077.867804429994</v>
       </c>
       <c r="G88" s="9">
         <v>27060.499495297165</v>
       </c>
       <c r="H88" s="9">
         <v>11710</v>
       </c>
       <c r="I88" s="9">
@@ -8953,56 +9083,58 @@
       </c>
       <c r="Z88" s="8">
         <v>13873.219610780558</v>
       </c>
       <c r="AA88" s="8">
         <v>15864.600522950837</v>
       </c>
       <c r="AB88" s="8">
         <v>14409.912118063852</v>
       </c>
       <c r="AC88" s="8">
         <v>20323.076808411446</v>
       </c>
       <c r="AD88" s="8">
         <v>20188.599821797405</v>
       </c>
       <c r="AE88" s="15">
         <v>35587.699454109796</v>
       </c>
       <c r="AF88" s="9">
         <v>14385.277219951449</v>
       </c>
       <c r="AG88" s="9">
         <v>11856.461567070997</v>
       </c>
-      <c r="AH88" s="8"/>
+      <c r="AH88" s="8">
+        <v>13355.723640672551</v>
+      </c>
       <c r="AI88" s="8"/>
       <c r="AJ88" s="8"/>
       <c r="AK88" s="8"/>
     </row>
-    <row r="89" spans="1:37">
+    <row r="89" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A89" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B89" s="11">
         <v>20.224793608055393</v>
       </c>
       <c r="C89" s="11">
         <v>20.905219731636347</v>
       </c>
       <c r="D89" s="11">
         <v>25.844273073652992</v>
       </c>
       <c r="E89" s="11">
         <v>34.464902073088908</v>
       </c>
       <c r="F89" s="11">
         <v>28.190040161730398</v>
       </c>
       <c r="G89" s="12">
         <v>55.791378121965721</v>
       </c>
       <c r="H89" s="12">
         <v>42.8</v>
       </c>
       <c r="I89" s="12">
@@ -9058,56 +9190,58 @@
       </c>
       <c r="Z89" s="11">
         <v>11.442149387118004</v>
       </c>
       <c r="AA89" s="11">
         <v>11.716073695992707</v>
       </c>
       <c r="AB89" s="11">
         <v>16.709957287417055</v>
       </c>
       <c r="AC89" s="11">
         <v>20.075683642342316</v>
       </c>
       <c r="AD89" s="11">
         <v>13.00818899711536</v>
       </c>
       <c r="AE89" s="12">
         <v>27.171530110379226</v>
       </c>
       <c r="AF89" s="12">
         <v>22.940854860724912</v>
       </c>
       <c r="AG89" s="12">
         <v>11.332092704748424</v>
       </c>
-      <c r="AH89" s="11"/>
+      <c r="AH89" s="11">
+        <v>15.201230704221643</v>
+      </c>
       <c r="AI89" s="11"/>
       <c r="AJ89" s="11"/>
       <c r="AK89" s="11"/>
     </row>
-    <row r="90" spans="1:37">
+    <row r="90" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A90" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B90" s="11">
         <v>738.43517141007487</v>
       </c>
       <c r="C90" s="11">
         <v>137.56900706308733</v>
       </c>
       <c r="D90" s="11">
         <v>1317.4188875182629</v>
       </c>
       <c r="E90" s="11">
         <v>800.02360107140908</v>
       </c>
       <c r="F90" s="11">
         <v>736.29920390386974</v>
       </c>
       <c r="G90" s="12">
         <v>889.95522281244348</v>
       </c>
       <c r="H90" s="12">
         <v>505.9</v>
       </c>
       <c r="I90" s="12">
@@ -9163,56 +9297,58 @@
       </c>
       <c r="Z90" s="11">
         <v>894.53620047474067</v>
       </c>
       <c r="AA90" s="11">
         <v>844.93210267843938</v>
       </c>
       <c r="AB90" s="11">
         <v>849.06913985678375</v>
       </c>
       <c r="AC90" s="11">
         <v>1155.3440868212851</v>
       </c>
       <c r="AD90" s="11">
         <v>1203.895886858651</v>
       </c>
       <c r="AE90" s="12">
         <v>1743.9732233739639</v>
       </c>
       <c r="AF90" s="12">
         <v>682.862616896232</v>
       </c>
       <c r="AG90" s="12">
         <v>534.33651318413899</v>
       </c>
-      <c r="AH90" s="11"/>
+      <c r="AH90" s="11">
+        <v>538.3169564064242</v>
+      </c>
       <c r="AI90" s="11"/>
       <c r="AJ90" s="11"/>
       <c r="AK90" s="11"/>
     </row>
-    <row r="91" spans="1:37">
+    <row r="91" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A91" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B91" s="11">
         <v>7.6121592870780734</v>
       </c>
       <c r="C91" s="11">
         <v>11.212846131094899</v>
       </c>
       <c r="D91" s="11">
         <v>7.0645146024272281</v>
       </c>
       <c r="E91" s="11">
         <v>16.933754756128732</v>
       </c>
       <c r="F91" s="11">
         <v>18.708647527031491</v>
       </c>
       <c r="G91" s="12">
         <v>22.031006129728233</v>
       </c>
       <c r="H91" s="12">
         <v>11.4</v>
       </c>
       <c r="I91" s="12">
@@ -9268,56 +9404,58 @@
       </c>
       <c r="Z91" s="11">
         <v>9.3920393570347311</v>
       </c>
       <c r="AA91" s="11">
         <v>13.125981745590407</v>
       </c>
       <c r="AB91" s="11">
         <v>7.1253846904611429</v>
       </c>
       <c r="AC91" s="11">
         <v>18.290101169673289</v>
       </c>
       <c r="AD91" s="11">
         <v>18.985596028509182</v>
       </c>
       <c r="AE91" s="12">
         <v>23.651648049973687</v>
       </c>
       <c r="AF91" s="12">
         <v>10.708330497023034</v>
       </c>
       <c r="AG91" s="12">
         <v>5.5031386728416534</v>
       </c>
-      <c r="AH91" s="11"/>
+      <c r="AH91" s="11">
+        <v>6.3206683330180313</v>
+      </c>
       <c r="AI91" s="11"/>
       <c r="AJ91" s="13"/>
       <c r="AK91" s="11"/>
     </row>
-    <row r="92" spans="1:37">
+    <row r="92" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A92" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B92" s="11">
         <v>1060.7216465532892</v>
       </c>
       <c r="C92" s="11">
         <v>90.664400534378672</v>
       </c>
       <c r="D92" s="11">
         <v>1600.7077160177748</v>
       </c>
       <c r="E92" s="11">
         <v>881.08187968895595</v>
       </c>
       <c r="F92" s="11">
         <v>398.31641641467991</v>
       </c>
       <c r="G92" s="12">
         <v>567.42493368324403</v>
       </c>
       <c r="H92" s="12">
         <v>698.5</v>
       </c>
       <c r="I92" s="12">
@@ -9373,56 +9511,58 @@
       </c>
       <c r="Z92" s="11">
         <v>790.21279199554237</v>
       </c>
       <c r="AA92" s="11">
         <v>682.39525190563313</v>
       </c>
       <c r="AB92" s="11">
         <v>748.41012828573162</v>
       </c>
       <c r="AC92" s="11">
         <v>967.60646787182975</v>
       </c>
       <c r="AD92" s="11">
         <v>546.61412217234567</v>
       </c>
       <c r="AE92" s="12">
         <v>801.49118226276732</v>
       </c>
       <c r="AF92" s="12">
         <v>582.49522883930308</v>
       </c>
       <c r="AG92" s="12">
         <v>557.36835274363443</v>
       </c>
-      <c r="AH92" s="11"/>
+      <c r="AH92" s="11">
+        <v>508.9489440860828</v>
+      </c>
       <c r="AI92" s="11"/>
       <c r="AJ92" s="11"/>
       <c r="AK92" s="11"/>
     </row>
-    <row r="93" spans="1:37">
+    <row r="93" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A93" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B93" s="11">
         <v>209.80395361196685</v>
       </c>
       <c r="C93" s="11">
         <v>337.5250626729532</v>
       </c>
       <c r="D93" s="11">
         <v>401.07269380163666</v>
       </c>
       <c r="E93" s="11">
         <v>380.85056498688493</v>
       </c>
       <c r="F93" s="11">
         <v>515.85362582969651</v>
       </c>
       <c r="G93" s="12">
         <v>926.08359050673778</v>
       </c>
       <c r="H93" s="12">
         <v>403.2</v>
       </c>
       <c r="I93" s="12">
@@ -9478,56 +9618,58 @@
       </c>
       <c r="Z93" s="11">
         <v>230.03112371600378</v>
       </c>
       <c r="AA93" s="11">
         <v>348.19766572051981</v>
       </c>
       <c r="AB93" s="11">
         <v>280.8244635249701</v>
       </c>
       <c r="AC93" s="11">
         <v>574.67690279737849</v>
       </c>
       <c r="AD93" s="11">
         <v>607.11818355231185</v>
       </c>
       <c r="AE93" s="12">
         <v>1834.4130030115412</v>
       </c>
       <c r="AF93" s="12">
         <v>307.22301290339982</v>
       </c>
       <c r="AG93" s="12">
         <v>267.79322512163094</v>
       </c>
-      <c r="AH93" s="11"/>
+      <c r="AH93" s="11">
+        <v>422.39887801362448</v>
+      </c>
       <c r="AI93" s="11"/>
       <c r="AJ93" s="11"/>
       <c r="AK93" s="11"/>
     </row>
-    <row r="94" spans="1:37">
+    <row r="94" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A94" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="11">
         <v>463.44927065064149</v>
       </c>
       <c r="C94" s="11">
         <v>419.32480684955851</v>
       </c>
       <c r="D94" s="11">
         <v>449.92804443822979</v>
       </c>
       <c r="E94" s="11">
         <v>866.02133127616025</v>
       </c>
       <c r="F94" s="11">
         <v>1046.6521708264513</v>
       </c>
       <c r="G94" s="12">
         <v>1552.7798759008681</v>
       </c>
       <c r="H94" s="12">
         <v>689.6</v>
       </c>
       <c r="I94" s="12">
@@ -9583,56 +9725,58 @@
       </c>
       <c r="Z94" s="11">
         <v>539.01062315305148</v>
       </c>
       <c r="AA94" s="11">
         <v>621.36546964624256</v>
       </c>
       <c r="AB94" s="11">
         <v>612.60067980373128</v>
       </c>
       <c r="AC94" s="11">
         <v>1118.8095354611098</v>
       </c>
       <c r="AD94" s="11">
         <v>1476.8355979203593</v>
       </c>
       <c r="AE94" s="12">
         <v>2431.3754515440114</v>
       </c>
       <c r="AF94" s="12">
         <v>929.08781392360527</v>
       </c>
       <c r="AG94" s="12">
         <v>633.63366772120185</v>
       </c>
-      <c r="AH94" s="11"/>
+      <c r="AH94" s="11">
+        <v>1135.0958548557426</v>
+      </c>
       <c r="AI94" s="11"/>
       <c r="AJ94" s="11"/>
       <c r="AK94" s="11"/>
     </row>
-    <row r="95" spans="1:37">
+    <row r="95" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A95" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B95" s="11">
         <v>362.66005166632181</v>
       </c>
       <c r="C95" s="11">
         <v>483.91257678835586</v>
       </c>
       <c r="D95" s="11">
         <v>497.21905623405837</v>
       </c>
       <c r="E95" s="11">
         <v>639.38528965658475</v>
       </c>
       <c r="F95" s="11">
         <v>783.69983072591924</v>
       </c>
       <c r="G95" s="12">
         <v>1163.1626148550597</v>
       </c>
       <c r="H95" s="12">
         <v>455.3</v>
       </c>
       <c r="I95" s="12">
@@ -9688,56 +9832,58 @@
       </c>
       <c r="Z95" s="11">
         <v>529.92156971087616</v>
       </c>
       <c r="AA95" s="11">
         <v>625.5942425330602</v>
       </c>
       <c r="AB95" s="11">
         <v>847.5734061830658</v>
       </c>
       <c r="AC95" s="11">
         <v>1015.1423534908133</v>
       </c>
       <c r="AD95" s="11">
         <v>1317.8791093961049</v>
       </c>
       <c r="AE95" s="12">
         <v>1949.1587591648431</v>
       </c>
       <c r="AF95" s="12">
         <v>635.65986549733611</v>
       </c>
       <c r="AG95" s="12">
         <v>479.93620836034614</v>
       </c>
-      <c r="AH95" s="11"/>
+      <c r="AH95" s="11">
+        <v>483.58304361928526</v>
+      </c>
       <c r="AI95" s="11"/>
       <c r="AJ95" s="11"/>
       <c r="AK95" s="11"/>
     </row>
-    <row r="96" spans="1:37">
+    <row r="96" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A96" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B96" s="11">
         <v>410.87137027302742</v>
       </c>
       <c r="C96" s="11">
         <v>476.42231804555627</v>
       </c>
       <c r="D96" s="11">
         <v>461.94955398070658</v>
       </c>
       <c r="E96" s="11">
         <v>569.38470218082784</v>
       </c>
       <c r="F96" s="11">
         <v>600.03554170727057</v>
       </c>
       <c r="G96" s="12">
         <v>960.8550897527258</v>
       </c>
       <c r="H96" s="12">
         <v>359.7</v>
       </c>
       <c r="I96" s="12">
@@ -9793,56 +9939,58 @@
       </c>
       <c r="Z96" s="11">
         <v>485.38758854640309</v>
       </c>
       <c r="AA96" s="11">
         <v>597.07933435684231</v>
       </c>
       <c r="AB96" s="11">
         <v>442.96327111597282</v>
       </c>
       <c r="AC96" s="11">
         <v>647.67859552793038</v>
       </c>
       <c r="AD96" s="11">
         <v>748.15001950662634</v>
       </c>
       <c r="AE96" s="12">
         <v>1010.8767671092918</v>
       </c>
       <c r="AF96" s="12">
         <v>453.51498981618136</v>
       </c>
       <c r="AG96" s="12">
         <v>521.68238359575594</v>
       </c>
-      <c r="AH96" s="11"/>
+      <c r="AH96" s="11">
+        <v>555.41812441008256</v>
+      </c>
       <c r="AI96" s="11"/>
       <c r="AJ96" s="11"/>
       <c r="AK96" s="11"/>
     </row>
-    <row r="97" spans="1:37">
+    <row r="97" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A97" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B97" s="11">
         <v>478.01976060475585</v>
       </c>
       <c r="C97" s="11">
         <v>544.10306893612449</v>
       </c>
       <c r="D97" s="11">
         <v>474.63990174847362</v>
       </c>
       <c r="E97" s="11">
         <v>901.03069845966331</v>
       </c>
       <c r="F97" s="11">
         <v>1138.534004149222</v>
       </c>
       <c r="G97" s="12">
         <v>1916.5481875656621</v>
       </c>
       <c r="H97" s="12">
         <v>872.4</v>
       </c>
       <c r="I97" s="12">
@@ -9898,56 +10046,58 @@
       </c>
       <c r="Z97" s="11">
         <v>594.72890105262945</v>
       </c>
       <c r="AA97" s="11">
         <v>774.77580497400038</v>
       </c>
       <c r="AB97" s="11">
         <v>632.43444650740344</v>
       </c>
       <c r="AC97" s="11">
         <v>1187.7005027010061</v>
       </c>
       <c r="AD97" s="11">
         <v>1588.0589982677629</v>
       </c>
       <c r="AE97" s="12">
         <v>2529.0531354690224</v>
       </c>
       <c r="AF97" s="12">
         <v>986.68181555101546</v>
       </c>
       <c r="AG97" s="12">
         <v>616.6454919375351</v>
       </c>
-      <c r="AH97" s="11"/>
+      <c r="AH97" s="11">
+        <v>980.39251094279405</v>
+      </c>
       <c r="AI97" s="11"/>
       <c r="AJ97" s="11"/>
       <c r="AK97" s="11"/>
     </row>
-    <row r="98" spans="1:37">
+    <row r="98" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A98" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B98" s="11">
         <v>106.9667981480174</v>
       </c>
       <c r="C98" s="11">
         <v>145.21340980189856</v>
       </c>
       <c r="D98" s="11">
         <v>179.31613396444482</v>
       </c>
       <c r="E98" s="11">
         <v>254.60509066015771</v>
       </c>
       <c r="F98" s="11">
         <v>326.91462928338592</v>
       </c>
       <c r="G98" s="12">
         <v>683.27365131377815</v>
       </c>
       <c r="H98" s="12">
         <v>256.89999999999998</v>
       </c>
       <c r="I98" s="12">
@@ -10003,56 +10153,58 @@
       </c>
       <c r="Z98" s="11">
         <v>151.95877344597682</v>
       </c>
       <c r="AA98" s="11">
         <v>281.05689167567641</v>
       </c>
       <c r="AB98" s="11">
         <v>251.12993031853347</v>
       </c>
       <c r="AC98" s="11">
         <v>339.62437467156383</v>
       </c>
       <c r="AD98" s="11">
         <v>442.99082124556026</v>
       </c>
       <c r="AE98" s="12">
         <v>1099.4023844018534</v>
       </c>
       <c r="AF98" s="12">
         <v>315.84503444172003</v>
       </c>
       <c r="AG98" s="12">
         <v>231.44556007308404</v>
       </c>
-      <c r="AH98" s="11"/>
+      <c r="AH98" s="11">
+        <v>281.47620478988227</v>
+      </c>
       <c r="AI98" s="11"/>
       <c r="AJ98" s="11"/>
       <c r="AK98" s="11"/>
     </row>
-    <row r="99" spans="1:37">
+    <row r="99" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A99" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B99" s="11">
         <v>299.99900642395278</v>
       </c>
       <c r="C99" s="11">
         <v>319.34655523614583</v>
       </c>
       <c r="D99" s="11">
         <v>363.77261634703621</v>
       </c>
       <c r="E99" s="11">
         <v>457.0521393024589</v>
       </c>
       <c r="F99" s="11">
         <v>542.41029390943754</v>
       </c>
       <c r="G99" s="11">
         <v>803.08129040717029</v>
       </c>
       <c r="H99" s="12">
         <v>441</v>
       </c>
       <c r="I99" s="12">
@@ -10108,56 +10260,58 @@
       </c>
       <c r="Z99" s="11">
         <v>315.91506488807806</v>
       </c>
       <c r="AA99" s="11">
         <v>336.02197191434618</v>
       </c>
       <c r="AB99" s="11">
         <v>281.65981990627563</v>
       </c>
       <c r="AC99" s="11">
         <v>500.51367010755769</v>
       </c>
       <c r="AD99" s="11">
         <v>518.73961069429322</v>
       </c>
       <c r="AE99" s="11">
         <v>1617.9314074287604</v>
       </c>
       <c r="AF99" s="12">
         <v>336.6412702133178</v>
       </c>
       <c r="AG99" s="12">
         <v>201.12559816204296</v>
       </c>
-      <c r="AH99" s="11"/>
+      <c r="AH99" s="11">
+        <v>263.36070285457225</v>
+      </c>
       <c r="AI99" s="11"/>
       <c r="AJ99" s="11"/>
       <c r="AK99" s="11"/>
     </row>
-    <row r="100" spans="1:37">
+    <row r="100" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A100" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B100" s="11">
         <v>1385.3289268856201</v>
       </c>
       <c r="C100" s="11">
         <v>1286.4088121613913</v>
       </c>
       <c r="D100" s="11">
         <v>1366.3957813480163</v>
       </c>
       <c r="E100" s="11">
         <v>1785.1306563707358</v>
       </c>
       <c r="F100" s="11">
         <v>1551.1201355438925</v>
       </c>
       <c r="G100" s="11">
         <v>4646.1996934063136</v>
       </c>
       <c r="H100" s="12">
         <v>1435.5</v>
       </c>
       <c r="I100" s="12">
@@ -10213,56 +10367,58 @@
       </c>
       <c r="Z100" s="11">
         <v>2261.2457248523756</v>
       </c>
       <c r="AA100" s="11">
         <v>2465.3859272089367</v>
       </c>
       <c r="AB100" s="11">
         <v>2219.0978342557069</v>
       </c>
       <c r="AC100" s="11">
         <v>2829.3259372408215</v>
       </c>
       <c r="AD100" s="11">
         <v>1661.3568968812533</v>
       </c>
       <c r="AE100" s="11">
         <v>4741.721951989608</v>
       </c>
       <c r="AF100" s="12">
         <v>1727.607209105432</v>
       </c>
       <c r="AG100" s="12">
         <v>1753.6591263511586</v>
       </c>
-      <c r="AH100" s="11"/>
+      <c r="AH100" s="11">
+        <v>1846.7781191065669</v>
+      </c>
       <c r="AI100" s="11"/>
       <c r="AJ100" s="11"/>
       <c r="AK100" s="11"/>
     </row>
-    <row r="101" spans="1:37">
+    <row r="101" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A101" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B101" s="11">
         <v>386.54195557256276</v>
       </c>
       <c r="C101" s="11">
         <v>479.81900529572323</v>
       </c>
       <c r="D101" s="11">
         <v>349.43934225358601</v>
       </c>
       <c r="E101" s="11">
         <v>456.93888232700351</v>
       </c>
       <c r="F101" s="11">
         <v>533.89305243709475</v>
       </c>
       <c r="G101" s="11">
         <v>808.49055860113936</v>
       </c>
       <c r="H101" s="12">
         <v>322.5</v>
       </c>
       <c r="I101" s="12">
@@ -10318,56 +10474,58 @@
       </c>
       <c r="Z101" s="11">
         <v>629.53038070585376</v>
       </c>
       <c r="AA101" s="11">
         <v>820.1582808465605</v>
       </c>
       <c r="AB101" s="11">
         <v>577.24232197807123</v>
       </c>
       <c r="AC101" s="11">
         <v>663.01382788229068</v>
       </c>
       <c r="AD101" s="11">
         <v>760.4479421018026</v>
       </c>
       <c r="AE101" s="11">
         <v>1264.6234681785575</v>
       </c>
       <c r="AF101" s="12">
         <v>428.81491816869379</v>
       </c>
       <c r="AG101" s="12">
         <v>475.21473197982948</v>
       </c>
-      <c r="AH101" s="11"/>
+      <c r="AH101" s="11">
+        <v>470.90435746346981</v>
+      </c>
       <c r="AI101" s="11"/>
       <c r="AJ101" s="11"/>
       <c r="AK101" s="11"/>
     </row>
-    <row r="102" spans="1:37">
+    <row r="102" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A102" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="11">
         <v>2337.5498547656098</v>
       </c>
       <c r="C102" s="11">
         <v>2666.091137580966</v>
       </c>
       <c r="D102" s="11">
         <v>2561.3828400928492</v>
       </c>
       <c r="E102" s="11">
         <v>3103.5448738641953</v>
       </c>
       <c r="F102" s="11">
         <v>3116.7542282881</v>
       </c>
       <c r="G102" s="11">
         <v>5089.4492971129803</v>
       </c>
       <c r="H102" s="12">
         <v>2273.4</v>
       </c>
       <c r="I102" s="12">
@@ -10423,56 +10581,58 @@
       </c>
       <c r="Z102" s="11">
         <v>3117.2678862209027</v>
       </c>
       <c r="AA102" s="11">
         <v>3423.2230409177382</v>
       </c>
       <c r="AB102" s="11">
         <v>2990.3046116509713</v>
       </c>
       <c r="AC102" s="11">
         <v>3725.5272509642791</v>
       </c>
       <c r="AD102" s="11">
         <v>3709.6256632463428</v>
       </c>
       <c r="AE102" s="11">
         <v>5378.013546460671</v>
       </c>
       <c r="AF102" s="12">
         <v>2845.0960491747783</v>
       </c>
       <c r="AG102" s="12">
         <v>2158.4105750477984</v>
       </c>
-      <c r="AH102" s="11"/>
+      <c r="AH102" s="11">
+        <v>2356.1493471389595</v>
+      </c>
       <c r="AI102" s="11"/>
       <c r="AJ102" s="11"/>
       <c r="AK102" s="11"/>
     </row>
-    <row r="103" spans="1:37">
+    <row r="103" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A103" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B103" s="11">
         <v>357.45180559914911</v>
       </c>
       <c r="C103" s="11">
         <v>415.1512939369382</v>
       </c>
       <c r="D103" s="11">
         <v>317.00506659708742</v>
       </c>
       <c r="E103" s="11">
         <v>686.63930080498335</v>
       </c>
       <c r="F103" s="11">
         <v>621.32877166973333</v>
       </c>
       <c r="G103" s="11">
         <v>1332.184793245887</v>
       </c>
       <c r="H103" s="12">
         <v>572</v>
       </c>
       <c r="I103" s="12">
@@ -10528,56 +10688,58 @@
       </c>
       <c r="Z103" s="11">
         <v>597.75915943960035</v>
       </c>
       <c r="AA103" s="11">
         <v>761.9237434676545</v>
       </c>
       <c r="AB103" s="11">
         <v>581.67072398938296</v>
       </c>
       <c r="AC103" s="11">
         <v>1116.1953558848143</v>
       </c>
       <c r="AD103" s="11">
         <v>1103.6742229730201</v>
       </c>
       <c r="AE103" s="11">
         <v>1782.156840293304</v>
       </c>
       <c r="AF103" s="12">
         <v>900.10949917895812</v>
       </c>
       <c r="AG103" s="12">
         <v>735.48248413480167</v>
       </c>
-      <c r="AH103" s="11"/>
+      <c r="AH103" s="11">
+        <v>762.46207146490895</v>
+      </c>
       <c r="AI103" s="11"/>
       <c r="AJ103" s="11"/>
       <c r="AK103" s="11"/>
     </row>
-    <row r="104" spans="1:37">
+    <row r="104" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A104" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B104" s="11">
         <v>157.33225389973012</v>
       </c>
       <c r="C104" s="11">
         <v>199.5381476647251</v>
       </c>
       <c r="D104" s="11">
         <v>163.9978464491416</v>
       </c>
       <c r="E104" s="11">
         <v>397.85755867705632</v>
       </c>
       <c r="F104" s="11">
         <v>366.92977384413842</v>
       </c>
       <c r="G104" s="11">
         <v>633.34159949210925</v>
       </c>
       <c r="H104" s="12">
         <v>183.9</v>
       </c>
       <c r="I104" s="12">
@@ -10633,56 +10795,58 @@
       </c>
       <c r="Z104" s="11">
         <v>263.92204346706956</v>
       </c>
       <c r="AA104" s="11">
         <v>324.58836325580035</v>
       </c>
       <c r="AB104" s="11">
         <v>245.88880653368886</v>
       </c>
       <c r="AC104" s="11">
         <v>588.39321394543526</v>
       </c>
       <c r="AD104" s="11">
         <v>543.19663143849994</v>
       </c>
       <c r="AE104" s="11">
         <v>1016.1275802941925</v>
       </c>
       <c r="AF104" s="12">
         <v>221.4722721579613</v>
       </c>
       <c r="AG104" s="12">
         <v>254.26040892791832</v>
       </c>
-      <c r="AH104" s="11"/>
+      <c r="AH104" s="11">
+        <v>135.69684962261218</v>
+      </c>
       <c r="AI104" s="11"/>
       <c r="AJ104" s="11"/>
       <c r="AK104" s="11"/>
     </row>
-    <row r="105" spans="1:37">
+    <row r="105" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A105" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B105" s="11">
         <v>256.03850101324491</v>
       </c>
       <c r="C105" s="11">
         <v>354.44988320140806</v>
       </c>
       <c r="D105" s="11">
         <v>324.30207978699104</v>
       </c>
       <c r="E105" s="11">
         <v>485.11654137769159</v>
       </c>
       <c r="F105" s="11">
         <v>508.84291036562877</v>
       </c>
       <c r="G105" s="11">
         <v>914.32783953755916</v>
       </c>
       <c r="H105" s="12">
         <v>320.39999999999998</v>
       </c>
       <c r="I105" s="12">
@@ -10738,56 +10902,58 @@
       </c>
       <c r="Z105" s="11">
         <v>353.21636179011119</v>
       </c>
       <c r="AA105" s="11">
         <v>475.17231714510541</v>
       </c>
       <c r="AB105" s="11">
         <v>411.01713704771282</v>
       </c>
       <c r="AC105" s="11">
         <v>594.86580120387475</v>
       </c>
       <c r="AD105" s="11">
         <v>630.8505711185079</v>
       </c>
       <c r="AE105" s="11">
         <v>1015.8265474870771</v>
       </c>
       <c r="AF105" s="12">
         <v>424.9730898244004</v>
       </c>
       <c r="AG105" s="12">
         <v>406.41975585787856</v>
       </c>
-      <c r="AH105" s="11"/>
+      <c r="AH105" s="11">
+        <v>326.18043887940348</v>
+      </c>
       <c r="AI105" s="11"/>
       <c r="AJ105" s="11"/>
       <c r="AK105" s="11"/>
     </row>
-    <row r="106" spans="1:37">
+    <row r="106" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A106" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B106" s="11">
         <v>324.29204114377376</v>
       </c>
       <c r="C106" s="11">
         <v>457.46155993396997</v>
       </c>
       <c r="D106" s="11">
         <v>501.86269208645444</v>
       </c>
       <c r="E106" s="11">
         <v>673.84461111784697</v>
       </c>
       <c r="F106" s="11">
         <v>702.95714389072452</v>
       </c>
       <c r="G106" s="11">
         <v>1264.3071406088511</v>
       </c>
       <c r="H106" s="12">
         <v>495.4</v>
       </c>
       <c r="I106" s="12">
@@ -10843,56 +11009,58 @@
       </c>
       <c r="Z106" s="11">
         <v>535.74016557726281</v>
       </c>
       <c r="AA106" s="11">
         <v>641.16426208003031</v>
       </c>
       <c r="AB106" s="11">
         <v>691.06063971314484</v>
       </c>
       <c r="AC106" s="11">
         <v>978.56646960630962</v>
       </c>
       <c r="AD106" s="11">
         <v>992.71232746691794</v>
       </c>
       <c r="AE106" s="11">
         <v>1621.7036092626515</v>
       </c>
       <c r="AF106" s="12">
         <v>721.24535131297193</v>
       </c>
       <c r="AG106" s="12">
         <v>503.31746124800713</v>
       </c>
-      <c r="AH106" s="11"/>
+      <c r="AH106" s="11">
+        <v>690.9460918889564</v>
+      </c>
       <c r="AI106" s="11"/>
       <c r="AJ106" s="11"/>
       <c r="AK106" s="11"/>
     </row>
-    <row r="107" spans="1:37">
+    <row r="107" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A107" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B107" s="11">
         <v>207.34891904155376</v>
       </c>
       <c r="C107" s="11">
         <v>342.68071069876532</v>
       </c>
       <c r="D107" s="11">
         <v>341.20519790647461</v>
       </c>
       <c r="E107" s="11">
         <v>465.32231783607114</v>
       </c>
       <c r="F107" s="11">
         <v>438.64826100058281</v>
       </c>
       <c r="G107" s="11">
         <v>1171.6345299529539</v>
       </c>
       <c r="H107" s="12">
         <v>330.7</v>
       </c>
       <c r="I107" s="12">
@@ -10948,56 +11116,58 @@
       </c>
       <c r="Z107" s="11">
         <v>293.51109157071045</v>
       </c>
       <c r="AA107" s="11">
         <v>393.75849035369436</v>
       </c>
       <c r="AB107" s="11">
         <v>324.15850037986911</v>
       </c>
       <c r="AC107" s="11">
         <v>619.762705482711</v>
       </c>
       <c r="AD107" s="11">
         <v>609.41379100415884</v>
       </c>
       <c r="AE107" s="11">
         <v>1439.9252743527145</v>
       </c>
       <c r="AF107" s="12">
         <v>444.06243671562538</v>
       </c>
       <c r="AG107" s="12">
         <v>303.59389726689335</v>
       </c>
-      <c r="AH107" s="11"/>
+      <c r="AH107" s="11">
+        <v>301.95575861920031</v>
+      </c>
       <c r="AI107" s="11"/>
       <c r="AJ107" s="11"/>
       <c r="AK107" s="11"/>
     </row>
-    <row r="108" spans="1:37">
+    <row r="108" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A108" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B108" s="11">
         <v>744.52705067460715</v>
       </c>
       <c r="C108" s="11">
         <v>864.88720595836855</v>
       </c>
       <c r="D108" s="11">
         <v>824.93283513462166</v>
       </c>
       <c r="E108" s="11">
         <v>1085.9816043542269</v>
       </c>
       <c r="F108" s="11">
         <v>1101.7791229514044</v>
       </c>
       <c r="G108" s="11">
         <v>1659.5772022899851</v>
       </c>
       <c r="H108" s="12">
         <v>1039.2</v>
       </c>
       <c r="I108" s="12">
@@ -11053,240 +11223,242 @@
       </c>
       <c r="Z108" s="11">
         <v>1268.489971429216</v>
       </c>
       <c r="AA108" s="11">
         <v>1422.9653068289758</v>
       </c>
       <c r="AB108" s="11">
         <v>1398.9709150349609</v>
       </c>
       <c r="AC108" s="11">
         <v>1661.9639719384213</v>
       </c>
       <c r="AD108" s="11">
         <v>1695.0456409272638</v>
       </c>
       <c r="AE108" s="11">
         <v>2259.1013167228557</v>
       </c>
       <c r="AF108" s="12">
         <v>1408.2355608727728</v>
       </c>
       <c r="AG108" s="12">
         <v>1205.300893979753</v>
       </c>
-      <c r="AH108" s="11"/>
+      <c r="AH108" s="11">
+        <v>1274.1374874727444</v>
+      </c>
       <c r="AI108" s="11"/>
       <c r="AJ108" s="11"/>
       <c r="AK108" s="11"/>
     </row>
-    <row r="109" spans="1:37" ht="3" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A110" s="51" t="s">
+    <row r="109" spans="1:37" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="B110" s="51"/>
-[...13 lines deleted...]
-      <c r="A111" s="52" t="s">
+      <c r="B110" s="57"/>
+      <c r="C110" s="57"/>
+      <c r="D110" s="57"/>
+      <c r="E110" s="57"/>
+      <c r="F110" s="57"/>
+      <c r="G110" s="57"/>
+      <c r="H110" s="57"/>
+      <c r="I110" s="57"/>
+      <c r="J110" s="57"/>
+      <c r="K110" s="57"/>
+      <c r="L110" s="57"/>
+      <c r="M110" s="57"/>
+    </row>
+    <row r="111" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A111" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="B111" s="52"/>
-[...10 lines deleted...]
-      <c r="M111" s="52"/>
+      <c r="B111" s="58"/>
+      <c r="C111" s="58"/>
+      <c r="D111" s="58"/>
+      <c r="E111" s="58"/>
+      <c r="F111" s="58"/>
+      <c r="G111" s="58"/>
+      <c r="H111" s="58"/>
+      <c r="I111" s="58"/>
+      <c r="J111" s="58"/>
+      <c r="K111" s="58"/>
+      <c r="L111" s="58"/>
+      <c r="M111" s="58"/>
       <c r="Z111" s="17"/>
     </row>
-    <row r="112" spans="1:37">
+    <row r="112" spans="1:37" x14ac:dyDescent="0.2">
       <c r="Z112" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="34">
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="J30:M30"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="J57:M57"/>
+    <mergeCell ref="B59:M59"/>
+    <mergeCell ref="A110:M110"/>
+    <mergeCell ref="A111:M111"/>
+    <mergeCell ref="J84:M84"/>
+    <mergeCell ref="B86:M86"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="V57:Y57"/>
+    <mergeCell ref="N59:Y59"/>
+    <mergeCell ref="A86:A87"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="V84:Y84"/>
+    <mergeCell ref="N86:Y86"/>
     <mergeCell ref="Z59:AK59"/>
     <mergeCell ref="AH84:AK84"/>
     <mergeCell ref="Z86:AK86"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="A56:AK56"/>
     <mergeCell ref="A83:AK83"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="AH30:AK30"/>
     <mergeCell ref="Z32:AK32"/>
     <mergeCell ref="AH57:AK57"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="V30:Y30"/>
     <mergeCell ref="N32:Y32"/>
-    <mergeCell ref="V57:Y57"/>
-[...16 lines deleted...]
-    <mergeCell ref="B59:M59"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71EBABF0-9924-41F6-8251-CABF09D1B4F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>