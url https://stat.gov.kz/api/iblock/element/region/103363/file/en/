--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -349,51 +349,51 @@
   </si>
   <si>
     <t>State statistical observations "Livestock status report", Form 24-a, "Production of livestock products by individual entrepreneurs, peasant or farm farms and households" A-008, form 29-cx "On the harvest of agricultural crops", A-005 "On the harvest of agricultural crops in households,  form 1-сх "On the activities of agricultural formations",  form 1-fish"Of fisheries and aquaculture", form 1-forestry"Report on forestry and lodding activities" , form 2-hunting"Report on hunting, trapping and related service activities", form 8-сх"On the provision of agricultural services".</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701188</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/description/</t>
   </si>
   <si>
     <t>Since 2018</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -672,82 +672,82 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 8" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1026,489 +1026,489 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25799/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.sarsenbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/description/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701188" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28260&amp;year=2025&amp;name=100338&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="90.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B2" s="13">
         <v>141101</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="31" t="s">
         <v>52</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="31" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="140.25">
+    <row r="7" spans="1:2" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A7" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="76.5">
+    <row r="10" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A10" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
         <v>92</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="25.5">
+    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="19">
-        <v>46281</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="33" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="19">
-        <v>46308</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="33" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="35" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="35" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="30">
         <v>1446</v>
       </c>
     </row>
-    <row r="24" spans="1:2">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="35" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B24" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="102.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="23" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="23" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="23" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="23" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="24"/>
     </row>
-    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+    <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="25" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="24"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="24"/>
     </row>
-    <row r="15" spans="2:2">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="26"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="26"/>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="26"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="27" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AQ112"/>
   <sheetViews>
-    <sheetView topLeftCell="O1" workbookViewId="0">
-      <selection activeCell="AM87" sqref="AM87"/>
+    <sheetView topLeftCell="O82" workbookViewId="0">
+      <selection activeCell="AN87" sqref="AN87"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:43" ht="21.75" customHeight="1">
-      <c r="A2" s="46" t="s">
+    <row r="2" spans="1:43" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="46"/>
-[...51 lines deleted...]
-      <c r="AN3" s="47" t="s">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
+      <c r="Z2" s="37"/>
+      <c r="AA2" s="37"/>
+      <c r="AB2" s="37"/>
+      <c r="AC2" s="37"/>
+      <c r="AD2" s="37"/>
+      <c r="AE2" s="37"/>
+      <c r="AF2" s="37"/>
+      <c r="AG2" s="37"/>
+      <c r="AH2" s="37"/>
+      <c r="AI2" s="37"/>
+      <c r="AJ2" s="37"/>
+      <c r="AK2" s="37"/>
+      <c r="AL2" s="37"/>
+      <c r="AM2" s="37"/>
+      <c r="AN2" s="37"/>
+      <c r="AO2" s="37"/>
+      <c r="AP2" s="37"/>
+      <c r="AQ2" s="37"/>
+    </row>
+    <row r="3" spans="1:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+      <c r="AB3" s="38"/>
+      <c r="AC3" s="38"/>
+      <c r="AD3" s="38"/>
+      <c r="AE3" s="38"/>
+      <c r="AN3" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="AO3" s="47"/>
-[...6 lines deleted...]
-      <c r="B5" s="44" t="s">
+      <c r="AO3" s="38"/>
+      <c r="AP3" s="38"/>
+      <c r="AQ3" s="38"/>
+    </row>
+    <row r="4" spans="1:43" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:43" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="44" t="s">
+      <c r="C5" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="44" t="s">
+      <c r="D5" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="44" t="s">
+      <c r="E5" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="F5" s="44" t="s">
+      <c r="F5" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="G5" s="44" t="s">
+      <c r="G5" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="H5" s="37" t="s">
+      <c r="H5" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="I5" s="38"/>
-[...10 lines deleted...]
-      <c r="T5" s="37" t="s">
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="44"/>
+      <c r="O5" s="44"/>
+      <c r="P5" s="44"/>
+      <c r="Q5" s="44"/>
+      <c r="R5" s="44"/>
+      <c r="S5" s="45"/>
+      <c r="T5" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="U5" s="38"/>
-[...10 lines deleted...]
-      <c r="AF5" s="37" t="s">
+      <c r="U5" s="44"/>
+      <c r="V5" s="44"/>
+      <c r="W5" s="44"/>
+      <c r="X5" s="44"/>
+      <c r="Y5" s="44"/>
+      <c r="Z5" s="44"/>
+      <c r="AA5" s="44"/>
+      <c r="AB5" s="44"/>
+      <c r="AC5" s="44"/>
+      <c r="AD5" s="44"/>
+      <c r="AE5" s="45"/>
+      <c r="AF5" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="AG5" s="38"/>
-[...18 lines deleted...]
-      <c r="G6" s="45"/>
+      <c r="AG5" s="44"/>
+      <c r="AH5" s="44"/>
+      <c r="AI5" s="44"/>
+      <c r="AJ5" s="44"/>
+      <c r="AK5" s="44"/>
+      <c r="AL5" s="44"/>
+      <c r="AM5" s="44"/>
+      <c r="AN5" s="44"/>
+      <c r="AO5" s="44"/>
+      <c r="AP5" s="44"/>
+      <c r="AQ5" s="45"/>
+    </row>
+    <row r="6" spans="1:43" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="40"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
       <c r="H6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P6" s="3" t="s">
@@ -1574,51 +1574,51 @@
       <c r="AJ6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="AK6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AL6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AM6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AN6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="AO6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AP6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AQ6" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:43" s="2" customFormat="1">
+    <row r="7" spans="1:43" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="4">
         <v>387470.8</v>
       </c>
       <c r="C7" s="4">
         <v>399033</v>
       </c>
       <c r="D7" s="4">
         <v>593813.9</v>
       </c>
       <c r="E7" s="4">
         <v>605849.1</v>
       </c>
       <c r="F7" s="4">
         <v>931770.17064667889</v>
       </c>
       <c r="G7" s="4">
         <v>642072.79530821997</v>
       </c>
       <c r="H7" s="4">
         <v>10434.042035529663</v>
       </c>
       <c r="I7" s="4">
@@ -1692,56 +1692,58 @@
       </c>
       <c r="AF7" s="4">
         <v>14123.360362213893</v>
       </c>
       <c r="AG7" s="4">
         <v>30248.462250473061</v>
       </c>
       <c r="AH7" s="4">
         <v>45017.380900511926</v>
       </c>
       <c r="AI7" s="4">
         <v>65607.619646331703</v>
       </c>
       <c r="AJ7" s="4">
         <v>86077.579351462453</v>
       </c>
       <c r="AK7" s="4">
         <v>122500.02758946521</v>
       </c>
       <c r="AL7" s="4">
         <v>148047.81341511337</v>
       </c>
       <c r="AM7" s="4">
         <v>292962.41952163342</v>
       </c>
-      <c r="AN7" s="4"/>
+      <c r="AN7" s="4">
+        <v>596669.37522344023</v>
+      </c>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
     </row>
-    <row r="8" spans="1:43">
+    <row r="8" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="5">
         <v>5973.1</v>
       </c>
       <c r="C8" s="5">
         <v>7750.2</v>
       </c>
       <c r="D8" s="5">
         <v>7338.9</v>
       </c>
       <c r="E8" s="5">
         <v>8401.4</v>
       </c>
       <c r="F8" s="5">
         <v>7327.6796636867784</v>
       </c>
       <c r="G8" s="5">
         <v>8637.4316540118725</v>
       </c>
       <c r="H8" s="5">
         <v>22.506928966388728</v>
       </c>
       <c r="I8" s="5">
@@ -1815,56 +1817,58 @@
       </c>
       <c r="AF8" s="5">
         <v>12.991989695451338</v>
       </c>
       <c r="AG8" s="5">
         <v>26.25790369977738</v>
       </c>
       <c r="AH8" s="5">
         <v>44.679701295527764</v>
       </c>
       <c r="AI8" s="5">
         <v>66.674697346203416</v>
       </c>
       <c r="AJ8" s="5">
         <v>81.365594676652108</v>
       </c>
       <c r="AK8" s="5">
         <v>113.69860703788004</v>
       </c>
       <c r="AL8" s="5">
         <v>1011.0627043324322</v>
       </c>
       <c r="AM8" s="5">
         <v>2429.4425306837761</v>
       </c>
-      <c r="AN8" s="5"/>
+      <c r="AN8" s="5">
+        <v>8630.5955304247636</v>
+      </c>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
     </row>
-    <row r="9" spans="1:43">
+    <row r="9" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="5">
         <v>14417.7</v>
       </c>
       <c r="C9" s="5">
         <v>19392.400000000001</v>
       </c>
       <c r="D9" s="5">
         <v>28151.4</v>
       </c>
       <c r="E9" s="5">
         <v>20016.900000000001</v>
       </c>
       <c r="F9" s="5">
         <v>37041.520958869434</v>
       </c>
       <c r="G9" s="5">
         <v>19405.948838122818</v>
       </c>
       <c r="H9" s="5">
         <v>738.58161307674152</v>
       </c>
       <c r="I9" s="5">
@@ -1938,56 +1942,58 @@
       </c>
       <c r="AF9" s="5">
         <v>895.32885047474065</v>
       </c>
       <c r="AG9" s="5">
         <v>1741.0536031531801</v>
       </c>
       <c r="AH9" s="5">
         <v>2590.3711430099638</v>
       </c>
       <c r="AI9" s="5">
         <v>3747.1745298312489</v>
       </c>
       <c r="AJ9" s="5">
         <v>4951.8936666898999</v>
       </c>
       <c r="AK9" s="5">
         <v>6696.6901400638635</v>
       </c>
       <c r="AL9" s="5">
         <v>7626.4328964001679</v>
       </c>
       <c r="AM9" s="5">
         <v>11602.351193115526</v>
       </c>
-      <c r="AN9" s="5"/>
+      <c r="AN9" s="5">
+        <v>18210.97268543754</v>
+      </c>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
     </row>
-    <row r="10" spans="1:43">
+    <row r="10" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="5">
         <v>1867.5</v>
       </c>
       <c r="C10" s="5">
         <v>1998.7</v>
       </c>
       <c r="D10" s="5">
         <v>2164.6</v>
       </c>
       <c r="E10" s="5">
         <v>2836</v>
       </c>
       <c r="F10" s="5">
         <v>2548.8277361562737</v>
       </c>
       <c r="G10" s="5">
         <v>2247.1804594947134</v>
       </c>
       <c r="H10" s="5">
         <v>7.6121592870780734</v>
       </c>
       <c r="I10" s="5">
@@ -2061,56 +2067,58 @@
       </c>
       <c r="AF10" s="5">
         <v>9.3920393570347311</v>
       </c>
       <c r="AG10" s="5">
         <v>22.518021102625138</v>
       </c>
       <c r="AH10" s="5">
         <v>29.643405793086281</v>
       </c>
       <c r="AI10" s="5">
         <v>47.933506962759566</v>
       </c>
       <c r="AJ10" s="5">
         <v>66.919102991268744</v>
       </c>
       <c r="AK10" s="5">
         <v>90.570751041242431</v>
       </c>
       <c r="AL10" s="5">
         <v>247.71917118863132</v>
       </c>
       <c r="AM10" s="5">
         <v>486.78308660511101</v>
       </c>
-      <c r="AN10" s="5"/>
+      <c r="AN10" s="5">
+        <v>2229.7829837846089</v>
+      </c>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="5">
         <v>7910.9</v>
       </c>
       <c r="C11" s="5">
         <v>10554.9</v>
       </c>
       <c r="D11" s="5">
         <v>11687.9</v>
       </c>
       <c r="E11" s="5">
         <v>15404.3</v>
       </c>
       <c r="F11" s="5">
         <v>15409.490129271628</v>
       </c>
       <c r="G11" s="5">
         <v>15530.164000631139</v>
       </c>
       <c r="H11" s="5">
         <v>1063.073485456456</v>
       </c>
       <c r="I11" s="5">
@@ -2184,56 +2192,58 @@
       </c>
       <c r="AF11" s="5">
         <v>794.97019158304238</v>
       </c>
       <c r="AG11" s="5">
         <v>1486.1606934886754</v>
       </c>
       <c r="AH11" s="5">
         <v>2241.0858217744071</v>
       </c>
       <c r="AI11" s="5">
         <v>3213.904289646237</v>
       </c>
       <c r="AJ11" s="5">
         <v>3765.7304118185825</v>
       </c>
       <c r="AK11" s="5">
         <v>4571.13059408135</v>
       </c>
       <c r="AL11" s="5">
         <v>5540.3892454843344</v>
       </c>
       <c r="AM11" s="5">
         <v>6651.3157683300124</v>
       </c>
-      <c r="AN11" s="5"/>
+      <c r="AN11" s="5">
+        <v>13273.924864820981</v>
+      </c>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
     </row>
-    <row r="12" spans="1:43">
+    <row r="12" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="11">
         <v>17673.8</v>
       </c>
       <c r="C12" s="11">
         <v>15950.1</v>
       </c>
       <c r="D12" s="11">
         <v>24183.3</v>
       </c>
       <c r="E12" s="11">
         <v>29434.400000000001</v>
       </c>
       <c r="F12" s="11">
         <v>50730.289700616842</v>
       </c>
       <c r="G12" s="11">
         <v>28626.49312968352</v>
       </c>
       <c r="H12" s="5">
         <v>218.32477027863351</v>
       </c>
       <c r="I12" s="5">
@@ -2307,56 +2317,58 @@
       </c>
       <c r="AF12" s="5">
         <v>235.4346070493371</v>
       </c>
       <c r="AG12" s="5">
         <v>589.03575610319035</v>
       </c>
       <c r="AH12" s="5">
         <v>882.41910296149376</v>
       </c>
       <c r="AI12" s="5">
         <v>1466.1488890922055</v>
       </c>
       <c r="AJ12" s="5">
         <v>2081.3717559778506</v>
       </c>
       <c r="AK12" s="5">
         <v>4110.9144386852313</v>
       </c>
       <c r="AL12" s="5">
         <v>4860.1118325145208</v>
       </c>
       <c r="AM12" s="5">
         <v>13382.241777876083</v>
       </c>
-      <c r="AN12" s="5"/>
+      <c r="AN12" s="5">
+        <v>27226.232634871896</v>
+      </c>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
     </row>
-    <row r="13" spans="1:43">
+    <row r="13" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="11">
         <v>13473.6</v>
       </c>
       <c r="C13" s="11">
         <v>17682.900000000001</v>
       </c>
       <c r="D13" s="11">
         <v>22395.599999999999</v>
       </c>
       <c r="E13" s="11">
         <v>22032.400000000001</v>
       </c>
       <c r="F13" s="11">
         <v>27732.274443448383</v>
       </c>
       <c r="G13" s="11">
         <v>17701.955058197149</v>
       </c>
       <c r="H13" s="5">
         <v>463.52487898397482</v>
       </c>
       <c r="I13" s="5">
@@ -2430,56 +2442,58 @@
       </c>
       <c r="AF13" s="5">
         <v>539.14171481971823</v>
       </c>
       <c r="AG13" s="5">
         <v>1160.6382761326277</v>
       </c>
       <c r="AH13" s="5">
         <v>1773.4696226030255</v>
       </c>
       <c r="AI13" s="5">
         <v>2892.3120080641356</v>
       </c>
       <c r="AJ13" s="5">
         <v>4369.279030984495</v>
       </c>
       <c r="AK13" s="5">
         <v>6802.7325334659363</v>
       </c>
       <c r="AL13" s="5">
         <v>8045.0481307366326</v>
       </c>
       <c r="AM13" s="5">
         <v>9587.9024016969215</v>
       </c>
-      <c r="AN13" s="5"/>
+      <c r="AN13" s="5">
+        <v>20862.096013532937</v>
+      </c>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
     </row>
-    <row r="14" spans="1:43">
+    <row r="14" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="11">
         <v>19860.099999999999</v>
       </c>
       <c r="C14" s="11">
         <v>17465.5</v>
       </c>
       <c r="D14" s="11">
         <v>32499.599999999999</v>
       </c>
       <c r="E14" s="11">
         <v>25534.5</v>
       </c>
       <c r="F14" s="11">
         <v>43694.553945307787</v>
       </c>
       <c r="G14" s="11">
         <v>26597.843678878104</v>
       </c>
       <c r="H14" s="5">
         <v>394.23577666632178</v>
       </c>
       <c r="I14" s="5">
@@ -2553,56 +2567,58 @@
       </c>
       <c r="AF14" s="5">
         <v>622.85447804420949</v>
       </c>
       <c r="AG14" s="5">
         <v>1341.381628910603</v>
       </c>
       <c r="AH14" s="5">
         <v>2525.0782934270023</v>
       </c>
       <c r="AI14" s="5">
         <v>3716.3556385844822</v>
       </c>
       <c r="AJ14" s="5">
         <v>5208.7657646472544</v>
       </c>
       <c r="AK14" s="5">
         <v>7333.6672446879447</v>
       </c>
       <c r="AL14" s="5">
         <v>8740.7071819327248</v>
       </c>
       <c r="AM14" s="5">
         <v>18658.096302066784</v>
       </c>
-      <c r="AN14" s="5"/>
+      <c r="AN14" s="5">
+        <v>29626.846009249559</v>
+      </c>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
     </row>
-    <row r="15" spans="1:43">
+    <row r="15" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="11">
         <v>21116.9</v>
       </c>
       <c r="C15" s="11">
         <v>15218.5</v>
       </c>
       <c r="D15" s="11">
         <v>23471.4</v>
       </c>
       <c r="E15" s="11">
         <v>22291.4</v>
       </c>
       <c r="F15" s="11">
         <v>40596.299594551791</v>
       </c>
       <c r="G15" s="11">
         <v>36871.542192643821</v>
       </c>
       <c r="H15" s="5">
         <v>422.68426193969407</v>
       </c>
       <c r="I15" s="5">
@@ -2676,56 +2692,58 @@
       </c>
       <c r="AF15" s="5">
         <v>497.17018021306973</v>
       </c>
       <c r="AG15" s="5">
         <v>1106.0321062365788</v>
       </c>
       <c r="AH15" s="5">
         <v>1555.6535690192181</v>
       </c>
       <c r="AI15" s="5">
         <v>2214.8714562138152</v>
       </c>
       <c r="AJ15" s="5">
         <v>2973.4621423871081</v>
       </c>
       <c r="AK15" s="5">
         <v>4018.2173950340712</v>
       </c>
       <c r="AL15" s="5">
         <v>5043.9542362177162</v>
       </c>
       <c r="AM15" s="5">
         <v>9754.6054170783646</v>
       </c>
-      <c r="AN15" s="5"/>
+      <c r="AN15" s="5">
+        <v>25722.140044586729</v>
+      </c>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
     </row>
-    <row r="16" spans="1:43">
+    <row r="16" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="11">
         <v>10481.5</v>
       </c>
       <c r="C16" s="11">
         <v>12377.3</v>
       </c>
       <c r="D16" s="11">
         <v>16151.1</v>
       </c>
       <c r="E16" s="11">
         <v>17294.099999999999</v>
       </c>
       <c r="F16" s="11">
         <v>14913.340957091996</v>
       </c>
       <c r="G16" s="11">
         <v>12266.011227548073</v>
       </c>
       <c r="H16" s="5">
         <v>480.1302356047558</v>
       </c>
       <c r="I16" s="5">
@@ -2799,56 +2817,58 @@
       </c>
       <c r="AF16" s="5">
         <v>596.20140938596285</v>
       </c>
       <c r="AG16" s="5">
         <v>1372.4497226932967</v>
       </c>
       <c r="AH16" s="5">
         <v>2006.2117525340336</v>
       </c>
       <c r="AI16" s="5">
         <v>3204.0689219017063</v>
       </c>
       <c r="AJ16" s="5">
         <v>4795.7352368361353</v>
       </c>
       <c r="AK16" s="5">
         <v>7373.7344087950842</v>
       </c>
       <c r="AL16" s="5">
         <v>8727.7215482385072</v>
       </c>
       <c r="AM16" s="5">
         <v>10140.693498574625</v>
       </c>
-      <c r="AN16" s="5"/>
+      <c r="AN16" s="5">
+        <v>12338.763392174595</v>
+      </c>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="11">
         <v>10546.5</v>
       </c>
       <c r="C17" s="11">
         <v>8354</v>
       </c>
       <c r="D17" s="11">
         <v>13894.9</v>
       </c>
       <c r="E17" s="11">
         <v>12921.2</v>
       </c>
       <c r="F17" s="11">
         <v>22425.075308423424</v>
       </c>
       <c r="G17" s="11">
         <v>15951.509299195441</v>
       </c>
       <c r="H17" s="5">
         <v>107.4191481480174</v>
       </c>
       <c r="I17" s="5">
@@ -2922,56 +2942,58 @@
       </c>
       <c r="AF17" s="5">
         <v>152.46324011264349</v>
       </c>
       <c r="AG17" s="5">
         <v>434.02459845498652</v>
       </c>
       <c r="AH17" s="5">
         <v>685.58579544018664</v>
       </c>
       <c r="AI17" s="5">
         <v>1025.6894034450838</v>
       </c>
       <c r="AJ17" s="5">
         <v>1469.1600830239774</v>
       </c>
       <c r="AK17" s="5">
         <v>2629.5575877591646</v>
       </c>
       <c r="AL17" s="5">
         <v>3136.00900754848</v>
       </c>
       <c r="AM17" s="5">
         <v>7281.591572232317</v>
       </c>
-      <c r="AN17" s="5"/>
+      <c r="AN17" s="5">
+        <v>18131.634018592689</v>
+      </c>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
     </row>
-    <row r="18" spans="1:43">
+    <row r="18" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="5">
         <v>18707.2</v>
       </c>
       <c r="C18" s="5">
         <v>9643.5</v>
       </c>
       <c r="D18" s="5">
         <v>27357</v>
       </c>
       <c r="E18" s="5">
         <v>18404.900000000001</v>
       </c>
       <c r="F18" s="5">
         <v>43514.175101132314</v>
       </c>
       <c r="G18" s="5">
         <v>25901.600906786458</v>
       </c>
       <c r="H18" s="5">
         <v>300.59663142395277</v>
       </c>
       <c r="I18" s="5">
@@ -3045,56 +3067,58 @@
       </c>
       <c r="AF18" s="5">
         <v>316.98005655474475</v>
       </c>
       <c r="AG18" s="5">
         <v>654.06702013575762</v>
       </c>
       <c r="AH18" s="5">
         <v>936.50293170869986</v>
       </c>
       <c r="AI18" s="5">
         <v>1437.9149934829243</v>
       </c>
       <c r="AJ18" s="5">
         <v>1957.6057208438842</v>
       </c>
       <c r="AK18" s="5">
         <v>3579.6965225151453</v>
       </c>
       <c r="AL18" s="5">
         <v>4183.7838341175102</v>
       </c>
       <c r="AM18" s="5">
         <v>16113.467419987721</v>
       </c>
-      <c r="AN18" s="5"/>
+      <c r="AN18" s="5">
+        <v>31046.554449828884</v>
+      </c>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
     </row>
-    <row r="19" spans="1:43">
+    <row r="19" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="5">
         <v>23284.9</v>
       </c>
       <c r="C19" s="5">
         <v>29569.4</v>
       </c>
       <c r="D19" s="5">
         <v>35372</v>
       </c>
       <c r="E19" s="5">
         <v>42607.1</v>
       </c>
       <c r="F19" s="5">
         <v>61849.969592109395</v>
       </c>
       <c r="G19" s="5">
         <v>53699.03428636858</v>
       </c>
       <c r="H19" s="5">
         <v>1389.884793552287</v>
       </c>
       <c r="I19" s="5">
@@ -3168,56 +3192,58 @@
       </c>
       <c r="AF19" s="5">
         <v>2271.1822831857089</v>
       </c>
       <c r="AG19" s="5">
         <v>4746.5047687279784</v>
       </c>
       <c r="AH19" s="5">
         <v>6971.1876863170182</v>
       </c>
       <c r="AI19" s="5">
         <v>9807.3300902245064</v>
       </c>
       <c r="AJ19" s="5">
         <v>11476.755653772427</v>
       </c>
       <c r="AK19" s="5">
         <v>16226.658768975696</v>
       </c>
       <c r="AL19" s="5">
         <v>19117.162448972565</v>
       </c>
       <c r="AM19" s="5">
         <v>28159.549504580773</v>
       </c>
-      <c r="AN19" s="5"/>
+      <c r="AN19" s="5">
+        <v>45671.41161397141</v>
+      </c>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
     </row>
-    <row r="20" spans="1:43">
+    <row r="20" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="5">
         <v>43933</v>
       </c>
       <c r="C20" s="5">
         <v>37542.300000000003</v>
       </c>
       <c r="D20" s="5">
         <v>70625.7</v>
       </c>
       <c r="E20" s="5">
         <v>60243.9</v>
       </c>
       <c r="F20" s="5">
         <v>130774.33892016551</v>
       </c>
       <c r="G20" s="5">
         <v>72235.372430492775</v>
       </c>
       <c r="H20" s="5">
         <v>386.70476390589607</v>
       </c>
       <c r="I20" s="5">
@@ -3291,56 +3317,58 @@
       </c>
       <c r="AF20" s="5">
         <v>629.60425570585369</v>
       </c>
       <c r="AG20" s="5">
         <v>1449.8364115524141</v>
       </c>
       <c r="AH20" s="5">
         <v>2027.3234085304853</v>
       </c>
       <c r="AI20" s="5">
         <v>2690.4965447461091</v>
       </c>
       <c r="AJ20" s="5">
         <v>3451.0824201812452</v>
       </c>
       <c r="AK20" s="5">
         <v>4715.8438216931354</v>
       </c>
       <c r="AL20" s="5">
         <v>5429.9656758148412</v>
       </c>
       <c r="AM20" s="5">
         <v>24188.63195884601</v>
       </c>
-      <c r="AN20" s="5"/>
+      <c r="AN20" s="5">
+        <v>56644.672163151605</v>
+      </c>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
     </row>
-    <row r="21" spans="1:43">
+    <row r="21" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="5">
         <v>40358.400000000001</v>
       </c>
       <c r="C21" s="5">
         <v>42495.6</v>
       </c>
       <c r="D21" s="5">
         <v>59260.9</v>
       </c>
       <c r="E21" s="5">
         <v>70451.199999999997</v>
       </c>
       <c r="F21" s="5">
         <v>90335.997126158123</v>
       </c>
       <c r="G21" s="5">
         <v>81529.484828326618</v>
       </c>
       <c r="H21" s="5">
         <v>2348.318924809073</v>
       </c>
       <c r="I21" s="5">
@@ -3414,56 +3442,58 @@
       </c>
       <c r="AF21" s="5">
         <v>3137.4593144250694</v>
       </c>
       <c r="AG21" s="5">
         <v>6587.1965470094747</v>
       </c>
       <c r="AH21" s="5">
         <v>9571.8705919937784</v>
       </c>
       <c r="AI21" s="5">
         <v>13303.393859624724</v>
       </c>
       <c r="AJ21" s="5">
         <v>17023.052439537732</v>
       </c>
       <c r="AK21" s="5">
         <v>22416.309758461564</v>
       </c>
       <c r="AL21" s="5">
         <v>26640.134079175736</v>
       </c>
       <c r="AM21" s="5">
         <v>40981.219660935283</v>
       </c>
-      <c r="AN21" s="5"/>
+      <c r="AN21" s="5">
+        <v>75518.81251643716</v>
+      </c>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="5">
         <v>25836.6</v>
       </c>
       <c r="C22" s="5">
         <v>30403.599999999999</v>
       </c>
       <c r="D22" s="5">
         <v>40956.6</v>
       </c>
       <c r="E22" s="5">
         <v>51156.7</v>
       </c>
       <c r="F22" s="5">
         <v>60961.01238593422</v>
       </c>
       <c r="G22" s="5">
         <v>40558.169778055351</v>
       </c>
       <c r="H22" s="5">
         <v>363.8539472658158</v>
       </c>
       <c r="I22" s="5">
@@ -3537,56 +3567,58 @@
       </c>
       <c r="AF22" s="5">
         <v>628.01414277293372</v>
       </c>
       <c r="AG22" s="5">
         <v>1420.1928695739216</v>
       </c>
       <c r="AH22" s="5">
         <v>1973.2449018966381</v>
       </c>
       <c r="AI22" s="5">
         <v>3101.6195161147862</v>
       </c>
       <c r="AJ22" s="5">
         <v>4216.3113724211398</v>
       </c>
       <c r="AK22" s="5">
         <v>6009.8053857547566</v>
       </c>
       <c r="AL22" s="5">
         <v>7393.6793681178533</v>
       </c>
       <c r="AM22" s="5">
         <v>16675.711975370294</v>
       </c>
-      <c r="AN22" s="5"/>
+      <c r="AN22" s="5">
+        <v>43848.976617515727</v>
+      </c>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="5">
         <v>13136.3</v>
       </c>
       <c r="C23" s="5">
         <v>10861.5</v>
       </c>
       <c r="D23" s="5">
         <v>23979.3</v>
       </c>
       <c r="E23" s="5">
         <v>17270.099999999999</v>
       </c>
       <c r="F23" s="5">
         <v>31903.132423961782</v>
       </c>
       <c r="G23" s="5">
         <v>19201.581889358658</v>
       </c>
       <c r="H23" s="5">
         <v>157.88405389973011</v>
       </c>
       <c r="I23" s="5">
@@ -3660,56 +3692,58 @@
       </c>
       <c r="AF23" s="5">
         <v>264.35116846706956</v>
       </c>
       <c r="AG23" s="5">
         <v>589.3686567228699</v>
       </c>
       <c r="AH23" s="5">
         <v>835.63973825655876</v>
       </c>
       <c r="AI23" s="5">
         <v>1424.7633272019941</v>
       </c>
       <c r="AJ23" s="5">
         <v>1968.4526836404941</v>
       </c>
       <c r="AK23" s="5">
         <v>3186.7235214906159</v>
       </c>
       <c r="AL23" s="5">
         <v>3538.717134591217</v>
       </c>
       <c r="AM23" s="5">
         <v>9192.7973855838973</v>
       </c>
-      <c r="AN23" s="5"/>
+      <c r="AN23" s="5">
+        <v>18138.053056290133</v>
+      </c>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="5">
         <v>25629.8</v>
       </c>
       <c r="C24" s="5">
         <v>31292.400000000001</v>
       </c>
       <c r="D24" s="5">
         <v>45387.8</v>
       </c>
       <c r="E24" s="5">
         <v>48826.400000000001</v>
       </c>
       <c r="F24" s="5">
         <v>87035.407435469475</v>
       </c>
       <c r="G24" s="5">
         <v>44473.908305973702</v>
       </c>
       <c r="H24" s="5">
         <v>261.7694597382449</v>
       </c>
       <c r="I24" s="5">
@@ -3783,56 +3817,58 @@
       </c>
       <c r="AF24" s="5">
         <v>364.37564512344449</v>
       </c>
       <c r="AG24" s="5">
         <v>850.70724560188319</v>
       </c>
       <c r="AH24" s="5">
         <v>1254.3095159829295</v>
       </c>
       <c r="AI24" s="5">
         <v>1854.0992171868043</v>
       </c>
       <c r="AJ24" s="5">
         <v>2489.9066883053119</v>
       </c>
       <c r="AK24" s="5">
         <v>3531.5051307923886</v>
       </c>
       <c r="AL24" s="5">
         <v>4739.6804924918342</v>
       </c>
       <c r="AM24" s="5">
         <v>13484.871591792773</v>
       </c>
-      <c r="AN24" s="5"/>
+      <c r="AN24" s="5">
+        <v>38970.944936670363</v>
+      </c>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
     </row>
-    <row r="25" spans="1:43">
+    <row r="25" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="5">
         <v>17316.3</v>
       </c>
       <c r="C25" s="5">
         <v>15364.5</v>
       </c>
       <c r="D25" s="5">
         <v>23727.7</v>
       </c>
       <c r="E25" s="5">
         <v>23601.5</v>
       </c>
       <c r="F25" s="5">
         <v>36328.225740100854</v>
       </c>
       <c r="G25" s="5">
         <v>29186.056309462867</v>
       </c>
       <c r="H25" s="5">
         <v>346.44906614377373</v>
       </c>
       <c r="I25" s="5">
@@ -3906,56 +3942,58 @@
       </c>
       <c r="AF25" s="5">
         <v>564.16015724392958</v>
       </c>
       <c r="AG25" s="5">
         <v>1233.7444109906266</v>
       </c>
       <c r="AH25" s="5">
         <v>1946.5323173704382</v>
       </c>
       <c r="AI25" s="5">
         <v>2943.8107369767476</v>
       </c>
       <c r="AJ25" s="5">
         <v>3960.8428644436653</v>
       </c>
       <c r="AK25" s="5">
         <v>5607.0923501742773</v>
       </c>
       <c r="AL25" s="5">
         <v>7110.2231013374376</v>
       </c>
       <c r="AM25" s="5">
         <v>11914.28939831111</v>
       </c>
-      <c r="AN25" s="5"/>
+      <c r="AN25" s="5">
+        <v>25031.55486668591</v>
+      </c>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
     </row>
-    <row r="26" spans="1:43">
+    <row r="26" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="5">
         <v>23029.9</v>
       </c>
       <c r="C26" s="5">
         <v>25234</v>
       </c>
       <c r="D26" s="5">
         <v>32455.4</v>
       </c>
       <c r="E26" s="5">
         <v>44120</v>
       </c>
       <c r="F26" s="5">
         <v>62684.416026687104</v>
       </c>
       <c r="G26" s="5">
         <v>40766.964260963359</v>
       </c>
       <c r="H26" s="5">
         <v>213.0593023748871</v>
       </c>
       <c r="I26" s="5">
@@ -4029,56 +4067,58 @@
       </c>
       <c r="AF26" s="5">
         <v>313.98410823737709</v>
       </c>
       <c r="AG26" s="5">
         <v>728.21561525773814</v>
       </c>
       <c r="AH26" s="5">
         <v>1065.2480073042739</v>
       </c>
       <c r="AI26" s="5">
         <v>1682.1950877869849</v>
       </c>
       <c r="AJ26" s="5">
         <v>2304.3599537911437</v>
       </c>
       <c r="AK26" s="5">
         <v>3757.0363031438583</v>
       </c>
       <c r="AL26" s="5">
         <v>4760.4234389472258</v>
       </c>
       <c r="AM26" s="5">
         <v>18170.859384277261</v>
       </c>
-      <c r="AN26" s="5"/>
+      <c r="AN26" s="5">
+        <v>37639.557675776116</v>
+      </c>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
     </row>
-    <row r="27" spans="1:43">
+    <row r="27" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="5">
         <v>32916.9</v>
       </c>
       <c r="C27" s="5">
         <v>39881.699999999997</v>
       </c>
       <c r="D27" s="5">
         <v>52752.800000000003</v>
       </c>
       <c r="E27" s="5">
         <v>53001</v>
       </c>
       <c r="F27" s="5">
         <v>63964.1434575358</v>
       </c>
       <c r="G27" s="5">
         <v>50684.486996626598</v>
       </c>
       <c r="H27" s="5">
         <v>747.42783400794042</v>
       </c>
       <c r="I27" s="5">
@@ -4152,190 +4192,192 @@
       </c>
       <c r="AF27" s="5">
         <v>1277.3005297625493</v>
       </c>
       <c r="AG27" s="5">
         <v>2709.0763949248585</v>
       </c>
       <c r="AH27" s="5">
         <v>4101.323593293153</v>
       </c>
       <c r="AI27" s="5">
         <v>5766.8629318982412</v>
       </c>
       <c r="AJ27" s="5">
         <v>7465.5267644921714</v>
       </c>
       <c r="AK27" s="5">
         <v>9728.4416556720989</v>
       </c>
       <c r="AL27" s="5">
         <v>12154.887886953029</v>
       </c>
       <c r="AM27" s="5">
         <v>24105.997693688802</v>
       </c>
-      <c r="AN27" s="5"/>
+      <c r="AN27" s="5">
+        <v>47905.849149636691</v>
+      </c>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
     </row>
-    <row r="29" spans="1:43" ht="16.5" customHeight="1">
-      <c r="A29" s="46" t="s">
+    <row r="29" spans="1:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="46"/>
-[...51 lines deleted...]
-      <c r="AN30" s="47" t="s">
+      <c r="B29" s="37"/>
+      <c r="C29" s="37"/>
+      <c r="D29" s="37"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="37"/>
+      <c r="K29" s="37"/>
+      <c r="L29" s="37"/>
+      <c r="M29" s="37"/>
+      <c r="N29" s="37"/>
+      <c r="O29" s="37"/>
+      <c r="P29" s="37"/>
+      <c r="Q29" s="37"/>
+      <c r="R29" s="37"/>
+      <c r="S29" s="37"/>
+      <c r="T29" s="37"/>
+      <c r="U29" s="37"/>
+      <c r="V29" s="37"/>
+      <c r="W29" s="37"/>
+      <c r="X29" s="37"/>
+      <c r="Y29" s="37"/>
+      <c r="Z29" s="37"/>
+      <c r="AA29" s="37"/>
+      <c r="AB29" s="37"/>
+      <c r="AC29" s="37"/>
+      <c r="AD29" s="37"/>
+      <c r="AE29" s="37"/>
+      <c r="AF29" s="37"/>
+      <c r="AG29" s="37"/>
+      <c r="AH29" s="37"/>
+      <c r="AI29" s="37"/>
+      <c r="AJ29" s="37"/>
+      <c r="AK29" s="37"/>
+      <c r="AL29" s="37"/>
+      <c r="AM29" s="37"/>
+      <c r="AN29" s="37"/>
+      <c r="AO29" s="37"/>
+      <c r="AP29" s="37"/>
+      <c r="AQ29" s="37"/>
+    </row>
+    <row r="30" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P30" s="38"/>
+      <c r="Q30" s="38"/>
+      <c r="R30" s="38"/>
+      <c r="S30" s="38"/>
+      <c r="AB30" s="38"/>
+      <c r="AC30" s="38"/>
+      <c r="AD30" s="38"/>
+      <c r="AE30" s="38"/>
+      <c r="AN30" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="AO30" s="47"/>
-[...6 lines deleted...]
-      <c r="B32" s="44" t="s">
+      <c r="AO30" s="38"/>
+      <c r="AP30" s="38"/>
+      <c r="AQ30" s="38"/>
+    </row>
+    <row r="31" spans="1:43" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:43" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="39"/>
+      <c r="B32" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="C32" s="44" t="s">
+      <c r="C32" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="D32" s="44" t="s">
+      <c r="D32" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="E32" s="44" t="s">
+      <c r="E32" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="F32" s="44" t="s">
+      <c r="F32" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="G32" s="44" t="s">
+      <c r="G32" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="H32" s="37" t="s">
+      <c r="H32" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="I32" s="38"/>
-[...10 lines deleted...]
-      <c r="T32" s="37" t="s">
+      <c r="I32" s="44"/>
+      <c r="J32" s="44"/>
+      <c r="K32" s="44"/>
+      <c r="L32" s="44"/>
+      <c r="M32" s="44"/>
+      <c r="N32" s="44"/>
+      <c r="O32" s="44"/>
+      <c r="P32" s="44"/>
+      <c r="Q32" s="44"/>
+      <c r="R32" s="44"/>
+      <c r="S32" s="45"/>
+      <c r="T32" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="U32" s="38"/>
-[...10 lines deleted...]
-      <c r="AF32" s="37" t="s">
+      <c r="U32" s="44"/>
+      <c r="V32" s="44"/>
+      <c r="W32" s="44"/>
+      <c r="X32" s="44"/>
+      <c r="Y32" s="44"/>
+      <c r="Z32" s="44"/>
+      <c r="AA32" s="44"/>
+      <c r="AB32" s="44"/>
+      <c r="AC32" s="44"/>
+      <c r="AD32" s="44"/>
+      <c r="AE32" s="45"/>
+      <c r="AF32" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="AG32" s="38"/>
-[...18 lines deleted...]
-      <c r="G33" s="45"/>
+      <c r="AG32" s="44"/>
+      <c r="AH32" s="44"/>
+      <c r="AI32" s="44"/>
+      <c r="AJ32" s="44"/>
+      <c r="AK32" s="44"/>
+      <c r="AL32" s="44"/>
+      <c r="AM32" s="44"/>
+      <c r="AN32" s="44"/>
+      <c r="AO32" s="44"/>
+      <c r="AP32" s="44"/>
+      <c r="AQ32" s="45"/>
+    </row>
+    <row r="33" spans="1:43" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="40"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
       <c r="H33" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>35</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>36</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="N33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P33" s="3" t="s">
@@ -4401,51 +4443,51 @@
       <c r="AJ33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="AK33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AL33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AM33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AN33" s="3" t="s">
         <v>41</v>
       </c>
       <c r="AO33" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AP33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AQ33" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="34" spans="1:43" s="2" customFormat="1">
+    <row r="34" spans="1:43" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="4">
         <v>386655.6</v>
       </c>
       <c r="C34" s="4">
         <v>397828.6</v>
       </c>
       <c r="D34" s="4">
         <v>592478.5</v>
       </c>
       <c r="E34" s="4">
         <v>604597.80000000005</v>
       </c>
       <c r="F34" s="4">
         <v>930433.39204667881</v>
       </c>
       <c r="G34" s="4">
         <v>639493.32293082157</v>
       </c>
       <c r="H34" s="4">
         <v>10322.643818862996</v>
       </c>
       <c r="I34" s="4">
@@ -4519,56 +4561,58 @@
       </c>
       <c r="AF34" s="4">
         <v>13885.426496905555</v>
       </c>
       <c r="AG34" s="4">
         <v>29772.594519856397</v>
       </c>
       <c r="AH34" s="4">
         <v>44199.223304586914</v>
       </c>
       <c r="AI34" s="4">
         <v>64535.67344633169</v>
       </c>
       <c r="AJ34" s="4">
         <v>84737.646601462431</v>
       </c>
       <c r="AK34" s="4">
         <v>120892.10828946521</v>
       </c>
       <c r="AL34" s="4">
         <v>146171.90756511339</v>
       </c>
       <c r="AM34" s="4">
         <v>290818.52712163341</v>
       </c>
-      <c r="AN34" s="4"/>
+      <c r="AN34" s="4">
+        <v>594257.49627344043</v>
+      </c>
       <c r="AO34" s="4"/>
       <c r="AP34" s="4"/>
       <c r="AQ34" s="4"/>
     </row>
-    <row r="35" spans="1:43">
+    <row r="35" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5">
         <v>5886.3</v>
       </c>
       <c r="C35" s="5">
         <v>7677.8</v>
       </c>
       <c r="D35" s="5">
         <v>7256.2</v>
       </c>
       <c r="E35" s="5">
         <v>8385.7999999999993</v>
       </c>
       <c r="F35" s="5">
         <v>7310.1337636867784</v>
       </c>
       <c r="G35" s="5">
         <v>8619.4982540118726</v>
       </c>
       <c r="H35" s="5">
         <v>21.044770633055393</v>
       </c>
       <c r="I35" s="5">
@@ -4642,56 +4686,58 @@
       </c>
       <c r="AF35" s="5">
         <v>11.442149387118004</v>
       </c>
       <c r="AG35" s="5">
         <v>23.158223083110713</v>
       </c>
       <c r="AH35" s="5">
         <v>39.868180370527767</v>
       </c>
       <c r="AI35" s="5">
         <v>59.94386401287008</v>
       </c>
       <c r="AJ35" s="5">
         <v>72.952053009985434</v>
       </c>
       <c r="AK35" s="5">
         <v>103.60235703788004</v>
       </c>
       <c r="AL35" s="5">
         <v>999.28374599909876</v>
       </c>
       <c r="AM35" s="5">
         <v>2415.9808640171095</v>
       </c>
-      <c r="AN35" s="5"/>
+      <c r="AN35" s="5">
+        <v>8615.4511554247638</v>
+      </c>
       <c r="AO35" s="5"/>
       <c r="AP35" s="5"/>
       <c r="AQ35" s="5"/>
     </row>
-    <row r="36" spans="1:43">
+    <row r="36" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="5">
         <v>14407.6</v>
       </c>
       <c r="C36" s="5">
         <v>19387.7</v>
       </c>
       <c r="D36" s="5">
         <v>28147.7</v>
       </c>
       <c r="E36" s="5">
         <v>20008.599999999999</v>
       </c>
       <c r="F36" s="5">
         <v>37039.763658869429</v>
       </c>
       <c r="G36" s="5">
         <v>19391.500838122822</v>
       </c>
       <c r="H36" s="5">
         <v>738.43517141007487</v>
       </c>
       <c r="I36" s="5">
@@ -4765,56 +4811,58 @@
       </c>
       <c r="AF36" s="5">
         <v>894.53620047474067</v>
       </c>
       <c r="AG36" s="5">
         <v>1739.4683031531799</v>
       </c>
       <c r="AH36" s="5">
         <v>2588.5374430099637</v>
       </c>
       <c r="AI36" s="5">
         <v>3743.8815298312488</v>
       </c>
       <c r="AJ36" s="5">
         <v>4947.7774166898998</v>
       </c>
       <c r="AK36" s="5">
         <v>6691.750640063864</v>
       </c>
       <c r="AL36" s="5">
         <v>7620.6701464001681</v>
       </c>
       <c r="AM36" s="5">
         <v>11595.765193115527</v>
       </c>
-      <c r="AN36" s="5"/>
+      <c r="AN36" s="5">
+        <v>18203.563435437543</v>
+      </c>
       <c r="AO36" s="5"/>
       <c r="AP36" s="5"/>
       <c r="AQ36" s="5"/>
     </row>
-    <row r="37" spans="1:43">
+    <row r="37" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="5">
         <v>1867.5</v>
       </c>
       <c r="C37" s="5">
         <v>1998.6</v>
       </c>
       <c r="D37" s="5">
         <v>2164.6</v>
       </c>
       <c r="E37" s="5">
         <v>2836</v>
       </c>
       <c r="F37" s="5">
         <v>2548.8277361562737</v>
       </c>
       <c r="G37" s="5">
         <v>2247.1804594947134</v>
       </c>
       <c r="H37" s="5">
         <v>7.6121592870780734</v>
       </c>
       <c r="I37" s="5">
@@ -4888,56 +4936,58 @@
       </c>
       <c r="AF37" s="5">
         <v>9.3920393570347311</v>
       </c>
       <c r="AG37" s="5">
         <v>22.518021102625138</v>
       </c>
       <c r="AH37" s="5">
         <v>29.643405793086281</v>
       </c>
       <c r="AI37" s="5">
         <v>47.933506962759566</v>
       </c>
       <c r="AJ37" s="5">
         <v>66.919102991268744</v>
       </c>
       <c r="AK37" s="5">
         <v>90.570751041242431</v>
       </c>
       <c r="AL37" s="5">
         <v>247.71917118863132</v>
       </c>
       <c r="AM37" s="5">
         <v>486.78308660511101</v>
       </c>
-      <c r="AN37" s="5"/>
+      <c r="AN37" s="5">
+        <v>2229.7829837846089</v>
+      </c>
       <c r="AO37" s="5"/>
       <c r="AP37" s="5"/>
       <c r="AQ37" s="5"/>
     </row>
-    <row r="38" spans="1:43">
+    <row r="38" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="5">
         <v>7910.8</v>
       </c>
       <c r="C38" s="5">
         <v>10554.4</v>
       </c>
       <c r="D38" s="5">
         <v>11687.3</v>
       </c>
       <c r="E38" s="5">
         <v>15404.3</v>
       </c>
       <c r="F38" s="5">
         <v>15409.490129271628</v>
       </c>
       <c r="G38" s="5">
         <v>15530.164000631139</v>
       </c>
       <c r="H38" s="5">
         <v>1063.073485456456</v>
       </c>
       <c r="I38" s="5">
@@ -5011,56 +5061,58 @@
       </c>
       <c r="AF38" s="5">
         <v>794.97019158304238</v>
       </c>
       <c r="AG38" s="5">
         <v>1486.1606934886754</v>
       </c>
       <c r="AH38" s="5">
         <v>2241.0858217744071</v>
       </c>
       <c r="AI38" s="5">
         <v>3213.904289646237</v>
       </c>
       <c r="AJ38" s="5">
         <v>3765.7304118185825</v>
       </c>
       <c r="AK38" s="5">
         <v>4571.13059408135</v>
       </c>
       <c r="AL38" s="5">
         <v>5540.3892454843344</v>
       </c>
       <c r="AM38" s="5">
         <v>6651.3157683300124</v>
       </c>
-      <c r="AN38" s="5"/>
+      <c r="AN38" s="5">
+        <v>13273.924864820981</v>
+      </c>
       <c r="AO38" s="5"/>
       <c r="AP38" s="5"/>
       <c r="AQ38" s="5"/>
     </row>
-    <row r="39" spans="1:43">
+    <row r="39" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="11">
         <v>17603.900000000001</v>
       </c>
       <c r="C39" s="11">
         <v>15834.3</v>
       </c>
       <c r="D39" s="11">
         <v>23912.3</v>
       </c>
       <c r="E39" s="11">
         <v>29214</v>
       </c>
       <c r="F39" s="11">
         <v>50628.039900616845</v>
       </c>
       <c r="G39" s="11">
         <v>28546.141529683518</v>
       </c>
       <c r="H39" s="5">
         <v>209.80395361196685</v>
       </c>
       <c r="I39" s="5">
@@ -5134,56 +5186,58 @@
       </c>
       <c r="AF39" s="5">
         <v>230.03112371600378</v>
       </c>
       <c r="AG39" s="5">
         <v>578.22878943652358</v>
       </c>
       <c r="AH39" s="5">
         <v>859.05325296149363</v>
       </c>
       <c r="AI39" s="5">
         <v>1433.7301557588721</v>
       </c>
       <c r="AJ39" s="5">
         <v>2040.848339311184</v>
       </c>
       <c r="AK39" s="5">
         <v>4062.2863386852314</v>
       </c>
       <c r="AL39" s="5">
         <v>4803.3790491811878</v>
       </c>
       <c r="AM39" s="5">
         <v>13317.404311209419</v>
       </c>
-      <c r="AN39" s="5"/>
+      <c r="AN39" s="5">
+        <v>27153.290484871897</v>
+      </c>
       <c r="AO39" s="5"/>
       <c r="AP39" s="5"/>
       <c r="AQ39" s="5"/>
     </row>
-    <row r="40" spans="1:43">
+    <row r="40" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="11">
         <v>13470.5</v>
       </c>
       <c r="C40" s="11">
         <v>17665</v>
       </c>
       <c r="D40" s="11">
         <v>22394</v>
       </c>
       <c r="E40" s="11">
         <v>22029.8</v>
       </c>
       <c r="F40" s="11">
         <v>27731.367143448384</v>
       </c>
       <c r="G40" s="11">
         <v>17700.883058197149</v>
       </c>
       <c r="H40" s="5">
         <v>463.44927065064149</v>
       </c>
       <c r="I40" s="5">
@@ -5257,56 +5311,58 @@
       </c>
       <c r="AF40" s="5">
         <v>539.01062315305148</v>
       </c>
       <c r="AG40" s="5">
         <v>1160.3760927992939</v>
       </c>
       <c r="AH40" s="5">
         <v>1772.9767726030252</v>
       </c>
       <c r="AI40" s="5">
         <v>2891.786308064135</v>
       </c>
       <c r="AJ40" s="5">
         <v>4368.6219059844943</v>
       </c>
       <c r="AK40" s="5">
         <v>6801.9439834659361</v>
       </c>
       <c r="AL40" s="5">
         <v>8044.1281557366319</v>
       </c>
       <c r="AM40" s="5">
         <v>9586.8510016969212</v>
       </c>
-      <c r="AN40" s="5"/>
+      <c r="AN40" s="5">
+        <v>20860.913188532941</v>
+      </c>
       <c r="AO40" s="5"/>
       <c r="AP40" s="5"/>
       <c r="AQ40" s="5"/>
     </row>
-    <row r="41" spans="1:43">
+    <row r="41" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="11">
         <v>19464.900000000001</v>
       </c>
       <c r="C41" s="11">
         <v>16957.099999999999</v>
       </c>
       <c r="D41" s="11">
         <v>31880.5</v>
       </c>
       <c r="E41" s="11">
         <v>25094.2</v>
       </c>
       <c r="F41" s="11">
         <v>43315.645245307787</v>
       </c>
       <c r="G41" s="11">
         <v>24904.077378878101</v>
       </c>
       <c r="H41" s="5">
         <v>362.66005166632181</v>
       </c>
       <c r="I41" s="5">
@@ -5380,56 +5436,58 @@
       </c>
       <c r="AF41" s="5">
         <v>529.92156971087616</v>
       </c>
       <c r="AG41" s="5">
         <v>1155.5158122439364</v>
       </c>
       <c r="AH41" s="5">
         <v>2003.0892184270022</v>
       </c>
       <c r="AI41" s="5">
         <v>3018.2315719178155</v>
       </c>
       <c r="AJ41" s="5">
         <v>4336.1106813139204</v>
       </c>
       <c r="AK41" s="5">
         <v>6286.4811446879448</v>
       </c>
       <c r="AL41" s="5">
         <v>7518.9900652660572</v>
       </c>
       <c r="AM41" s="5">
         <v>17261.84816873345</v>
       </c>
-      <c r="AN41" s="5"/>
+      <c r="AN41" s="5">
+        <v>28056.066859249557</v>
+      </c>
       <c r="AO41" s="5"/>
       <c r="AP41" s="5"/>
       <c r="AQ41" s="5"/>
     </row>
-    <row r="42" spans="1:43">
+    <row r="42" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A42" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="11">
         <v>21093.5</v>
       </c>
       <c r="C42" s="11">
         <v>15201.5</v>
       </c>
       <c r="D42" s="11">
         <v>23440.3</v>
       </c>
       <c r="E42" s="11">
         <v>22181.200000000001</v>
       </c>
       <c r="F42" s="11">
         <v>40454.544894551786</v>
       </c>
       <c r="G42" s="11">
         <v>36732.033792643822</v>
       </c>
       <c r="H42" s="5">
         <v>410.87137027302742</v>
       </c>
       <c r="I42" s="5">
@@ -5503,56 +5561,58 @@
       </c>
       <c r="AF42" s="5">
         <v>485.38758854640309</v>
       </c>
       <c r="AG42" s="5">
         <v>1082.4669229032454</v>
       </c>
       <c r="AH42" s="5">
         <v>1525.4301940192181</v>
       </c>
       <c r="AI42" s="5">
         <v>2173.1087895471483</v>
       </c>
       <c r="AJ42" s="5">
         <v>2921.2588090537747</v>
       </c>
       <c r="AK42" s="5">
         <v>3955.5733950340709</v>
       </c>
       <c r="AL42" s="5">
         <v>4970.8695695510487</v>
       </c>
       <c r="AM42" s="5">
         <v>9671.0800837450297</v>
       </c>
-      <c r="AN42" s="5"/>
+      <c r="AN42" s="5">
+        <v>25628.174044586725</v>
+      </c>
       <c r="AO42" s="5"/>
       <c r="AP42" s="5"/>
       <c r="AQ42" s="5"/>
     </row>
-    <row r="43" spans="1:43">
+    <row r="43" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="11">
         <v>10480.6</v>
       </c>
       <c r="C43" s="11">
         <v>12362</v>
       </c>
       <c r="D43" s="11">
         <v>16133.6</v>
       </c>
       <c r="E43" s="11">
         <v>17275</v>
       </c>
       <c r="F43" s="11">
         <v>14888.015257091996</v>
       </c>
       <c r="G43" s="11">
         <v>12254.911127548074</v>
       </c>
       <c r="H43" s="5">
         <v>478.01976060475585</v>
       </c>
       <c r="I43" s="5">
@@ -5626,56 +5686,58 @@
       </c>
       <c r="AF43" s="5">
         <v>594.72890105262945</v>
       </c>
       <c r="AG43" s="5">
         <v>1369.5047060266297</v>
       </c>
       <c r="AH43" s="5">
         <v>2001.9391525340332</v>
       </c>
       <c r="AI43" s="5">
         <v>3189.6396552350393</v>
       </c>
       <c r="AJ43" s="5">
         <v>4777.6986535028027</v>
       </c>
       <c r="AK43" s="5">
         <v>7352.090508795085</v>
       </c>
       <c r="AL43" s="5">
         <v>8702.4703315718416</v>
       </c>
       <c r="AM43" s="5">
         <v>10111.834965241293</v>
       </c>
-      <c r="AN43" s="5"/>
+      <c r="AN43" s="5">
+        <v>12306.297542174596</v>
+      </c>
       <c r="AO43" s="5"/>
       <c r="AP43" s="5"/>
       <c r="AQ43" s="5"/>
     </row>
-    <row r="44" spans="1:43">
+    <row r="44" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="11">
         <v>10546.3</v>
       </c>
       <c r="C44" s="11">
         <v>8353.9</v>
       </c>
       <c r="D44" s="11">
         <v>13894.3</v>
       </c>
       <c r="E44" s="11">
         <v>12917.8</v>
       </c>
       <c r="F44" s="11">
         <v>22419.647108423422</v>
       </c>
       <c r="G44" s="11">
         <v>15945.70769919544</v>
       </c>
       <c r="H44" s="5">
         <v>106.9667981480174</v>
       </c>
       <c r="I44" s="5">
@@ -5749,56 +5811,58 @@
       </c>
       <c r="AF44" s="5">
         <v>151.95877344597682</v>
       </c>
       <c r="AG44" s="5">
         <v>433.01566512165323</v>
       </c>
       <c r="AH44" s="5">
         <v>684.14559544018675</v>
       </c>
       <c r="AI44" s="5">
         <v>1023.7699701117506</v>
       </c>
       <c r="AJ44" s="5">
         <v>1466.7607913573108</v>
       </c>
       <c r="AK44" s="5">
         <v>2626.6784377591644</v>
       </c>
       <c r="AL44" s="5">
         <v>3132.6499992151462</v>
       </c>
       <c r="AM44" s="5">
         <v>7277.7527055656501</v>
       </c>
-      <c r="AN44" s="5"/>
+      <c r="AN44" s="5">
+        <v>18127.315293592692</v>
+      </c>
       <c r="AO44" s="5"/>
       <c r="AP44" s="5"/>
       <c r="AQ44" s="5"/>
     </row>
-    <row r="45" spans="1:43">
+    <row r="45" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A45" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="5">
         <v>18701.599999999999</v>
       </c>
       <c r="C45" s="5">
         <v>9639</v>
       </c>
       <c r="D45" s="5">
         <v>27353.1</v>
       </c>
       <c r="E45" s="5">
         <v>18397.5</v>
       </c>
       <c r="F45" s="5">
         <v>43507.003601132303</v>
       </c>
       <c r="G45" s="5">
         <v>25888.612506786456</v>
       </c>
       <c r="H45" s="5">
         <v>299.99900642395278</v>
       </c>
       <c r="I45" s="5">
@@ -5872,56 +5936,58 @@
       </c>
       <c r="AF45" s="5">
         <v>315.91506488807806</v>
       </c>
       <c r="AG45" s="5">
         <v>651.93703680242425</v>
       </c>
       <c r="AH45" s="5">
         <v>933.59685670869987</v>
       </c>
       <c r="AI45" s="5">
         <v>1434.1105268162576</v>
       </c>
       <c r="AJ45" s="5">
         <v>1952.8501375105507</v>
       </c>
       <c r="AK45" s="5">
         <v>3573.9898225151451</v>
       </c>
       <c r="AL45" s="5">
         <v>4177.1260174508443</v>
       </c>
       <c r="AM45" s="5">
         <v>16105.858486654388</v>
       </c>
-      <c r="AN45" s="5"/>
+      <c r="AN45" s="5">
+        <v>31037.994399828884</v>
+      </c>
       <c r="AO45" s="5"/>
       <c r="AP45" s="5"/>
       <c r="AQ45" s="5"/>
     </row>
-    <row r="46" spans="1:43">
+    <row r="46" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A46" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="5">
         <v>23267.8</v>
       </c>
       <c r="C46" s="5">
         <v>29510.2</v>
       </c>
       <c r="D46" s="5">
         <v>35347.800000000003</v>
       </c>
       <c r="E46" s="5">
         <v>42572.5</v>
       </c>
       <c r="F46" s="5">
         <v>61795.2991921094</v>
       </c>
       <c r="G46" s="5">
         <v>53650.34678636858</v>
       </c>
       <c r="H46" s="5">
         <v>1385.3289268856201</v>
       </c>
       <c r="I46" s="5">
@@ -5995,56 +6061,58 @@
       </c>
       <c r="AF46" s="5">
         <v>2261.2457248523756</v>
       </c>
       <c r="AG46" s="5">
         <v>4726.6316520613127</v>
       </c>
       <c r="AH46" s="5">
         <v>6945.7294863170191</v>
       </c>
       <c r="AI46" s="5">
         <v>9775.0554235578402</v>
       </c>
       <c r="AJ46" s="5">
         <v>11436.412320439093</v>
       </c>
       <c r="AK46" s="5">
         <v>16178.246768975696</v>
       </c>
       <c r="AL46" s="5">
         <v>19060.681782305899</v>
       </c>
       <c r="AM46" s="5">
         <v>28095.00017124744</v>
       </c>
-      <c r="AN46" s="5"/>
+      <c r="AN46" s="5">
+        <v>45598.793613971415</v>
+      </c>
       <c r="AO46" s="5"/>
       <c r="AP46" s="5"/>
       <c r="AQ46" s="5"/>
     </row>
-    <row r="47" spans="1:43">
+    <row r="47" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B47" s="5">
         <v>43923.1</v>
       </c>
       <c r="C47" s="5">
         <v>37539.1</v>
       </c>
       <c r="D47" s="5">
         <v>70623.399999999994</v>
       </c>
       <c r="E47" s="5">
         <v>60242.2</v>
       </c>
       <c r="F47" s="5">
         <v>130772.3852201655</v>
       </c>
       <c r="G47" s="5">
         <v>72234.246230492747</v>
       </c>
       <c r="H47" s="5">
         <v>386.54195557256276</v>
       </c>
       <c r="I47" s="5">
@@ -6118,56 +6186,58 @@
       </c>
       <c r="AF47" s="5">
         <v>629.53038070585376</v>
       </c>
       <c r="AG47" s="5">
         <v>1449.6886615524143</v>
       </c>
       <c r="AH47" s="5">
         <v>2026.9309835304855</v>
       </c>
       <c r="AI47" s="5">
         <v>2689.9448114127763</v>
       </c>
       <c r="AJ47" s="5">
         <v>3450.392753514579</v>
       </c>
       <c r="AK47" s="5">
         <v>4715.0162216931367</v>
       </c>
       <c r="AL47" s="5">
         <v>5429.0001424815091</v>
       </c>
       <c r="AM47" s="5">
         <v>24187.528492179346</v>
       </c>
-      <c r="AN47" s="5"/>
+      <c r="AN47" s="5">
+        <v>56643.430763151613</v>
+      </c>
       <c r="AO47" s="5"/>
       <c r="AP47" s="5"/>
       <c r="AQ47" s="5"/>
     </row>
-    <row r="48" spans="1:43">
+    <row r="48" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A48" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B48" s="5">
         <v>40329.300000000003</v>
       </c>
       <c r="C48" s="5">
         <v>42453.9</v>
       </c>
       <c r="D48" s="5">
         <v>59206.8</v>
       </c>
       <c r="E48" s="5">
         <v>70387.8</v>
       </c>
       <c r="F48" s="5">
         <v>90258.186226158112</v>
       </c>
       <c r="G48" s="5">
         <v>81504.258728326618</v>
       </c>
       <c r="H48" s="5">
         <v>2341.8346831424064</v>
       </c>
       <c r="I48" s="5">
@@ -6241,56 +6311,58 @@
       </c>
       <c r="AF48" s="5">
         <v>3124.7173727584027</v>
       </c>
       <c r="AG48" s="5">
         <v>6561.7126636761404</v>
       </c>
       <c r="AH48" s="5">
         <v>9562.2189419937786</v>
       </c>
       <c r="AI48" s="5">
         <v>13295.90752629139</v>
       </c>
       <c r="AJ48" s="5">
         <v>17013.694522871068</v>
       </c>
       <c r="AK48" s="5">
         <v>22405.080258461567</v>
       </c>
       <c r="AL48" s="5">
         <v>26627.032995842404</v>
       </c>
       <c r="AM48" s="5">
         <v>40966.246994268622</v>
       </c>
-      <c r="AN48" s="5"/>
+      <c r="AN48" s="5">
+        <v>75501.96826643715</v>
+      </c>
       <c r="AO48" s="5"/>
       <c r="AP48" s="5"/>
       <c r="AQ48" s="5"/>
     </row>
-    <row r="49" spans="1:43">
+    <row r="49" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A49" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B49" s="5">
         <v>25783.200000000001</v>
       </c>
       <c r="C49" s="5">
         <v>30298.5</v>
       </c>
       <c r="D49" s="5">
         <v>40897.9</v>
       </c>
       <c r="E49" s="5">
         <v>51084.2</v>
       </c>
       <c r="F49" s="5">
         <v>60884.186685934219</v>
       </c>
       <c r="G49" s="5">
         <v>40447.282578055339</v>
       </c>
       <c r="H49" s="5">
         <v>357.45180559914911</v>
       </c>
       <c r="I49" s="5">
@@ -6364,56 +6436,58 @@
       </c>
       <c r="AF49" s="5">
         <v>597.75915943960035</v>
       </c>
       <c r="AG49" s="5">
         <v>1359.6829029072549</v>
       </c>
       <c r="AH49" s="5">
         <v>1941.3536268966377</v>
       </c>
       <c r="AI49" s="5">
         <v>3057.5489827814517</v>
       </c>
       <c r="AJ49" s="5">
         <v>4161.2232057544716</v>
       </c>
       <c r="AK49" s="5">
         <v>5943.6995857547545</v>
       </c>
       <c r="AL49" s="5">
         <v>7316.5559347845174</v>
       </c>
       <c r="AM49" s="5">
         <v>16587.570908703623</v>
       </c>
-      <c r="AN49" s="5"/>
+      <c r="AN49" s="5">
+        <v>43749.817917515727</v>
+      </c>
       <c r="AO49" s="5"/>
       <c r="AP49" s="5"/>
       <c r="AQ49" s="5"/>
     </row>
-    <row r="50" spans="1:43">
+    <row r="50" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="5">
         <v>13136.3</v>
       </c>
       <c r="C50" s="5">
         <v>10794.3</v>
       </c>
       <c r="D50" s="5">
         <v>23979</v>
       </c>
       <c r="E50" s="5">
         <v>17264.099999999999</v>
       </c>
       <c r="F50" s="5">
         <v>31896.510823961784</v>
       </c>
       <c r="G50" s="5">
         <v>19195.246089358658</v>
       </c>
       <c r="H50" s="5">
         <v>157.33225389973012</v>
       </c>
       <c r="I50" s="5">
@@ -6487,56 +6561,58 @@
       </c>
       <c r="AF50" s="5">
         <v>263.92204346706956</v>
       </c>
       <c r="AG50" s="5">
         <v>588.5104067228699</v>
       </c>
       <c r="AH50" s="5">
         <v>834.39921325655882</v>
       </c>
       <c r="AI50" s="5">
         <v>1422.7924272019941</v>
       </c>
       <c r="AJ50" s="5">
         <v>1965.989058640494</v>
       </c>
       <c r="AK50" s="5">
         <v>3183.767171490616</v>
       </c>
       <c r="AL50" s="5">
         <v>3535.268059591217</v>
       </c>
       <c r="AM50" s="5">
         <v>9188.8555855838968</v>
       </c>
-      <c r="AN50" s="5"/>
+      <c r="AN50" s="5">
+        <v>18133.618531290133</v>
+      </c>
       <c r="AO50" s="5"/>
       <c r="AP50" s="5"/>
       <c r="AQ50" s="5"/>
     </row>
-    <row r="51" spans="1:43">
+    <row r="51" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="5">
         <v>25586.1</v>
       </c>
       <c r="C51" s="5">
         <v>31255.599999999999</v>
       </c>
       <c r="D51" s="5">
         <v>45346.1</v>
       </c>
       <c r="E51" s="5">
         <v>48800.9</v>
       </c>
       <c r="F51" s="5">
         <v>86966.778535469464</v>
       </c>
       <c r="G51" s="5">
         <v>44401.996405973696</v>
       </c>
       <c r="H51" s="5">
         <v>256.05038473824493</v>
       </c>
       <c r="I51" s="5">
@@ -6610,56 +6686,58 @@
       </c>
       <c r="AF51" s="5">
         <v>353.21636179011119</v>
       </c>
       <c r="AG51" s="5">
         <v>828.3886789352166</v>
       </c>
       <c r="AH51" s="5">
         <v>1239.4058159829294</v>
       </c>
       <c r="AI51" s="5">
         <v>1834.2716171868042</v>
       </c>
       <c r="AJ51" s="5">
         <v>2465.1221883053122</v>
       </c>
       <c r="AK51" s="5">
         <v>3501.7637307923892</v>
       </c>
       <c r="AL51" s="5">
         <v>4704.9821924918351</v>
       </c>
       <c r="AM51" s="5">
         <v>13445.216391792776</v>
       </c>
-      <c r="AN51" s="5"/>
+      <c r="AN51" s="5">
+        <v>38926.332836670364</v>
+      </c>
       <c r="AO51" s="5"/>
       <c r="AP51" s="5"/>
       <c r="AQ51" s="5"/>
     </row>
-    <row r="52" spans="1:43">
+    <row r="52" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A52" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B52" s="5">
         <v>17300.2</v>
       </c>
       <c r="C52" s="5">
         <v>15341.4</v>
       </c>
       <c r="D52" s="5">
         <v>23705.8</v>
       </c>
       <c r="E52" s="5">
         <v>23479</v>
       </c>
       <c r="F52" s="5">
         <v>36062.341440100849</v>
       </c>
       <c r="G52" s="5">
         <v>28968.756109462869</v>
       </c>
       <c r="H52" s="5">
         <v>324.29204114377376</v>
       </c>
       <c r="I52" s="5">
@@ -6733,56 +6811,58 @@
       </c>
       <c r="AF52" s="5">
         <v>535.74016557726281</v>
       </c>
       <c r="AG52" s="5">
         <v>1176.9044276572931</v>
       </c>
       <c r="AH52" s="5">
         <v>1867.965067370438</v>
       </c>
       <c r="AI52" s="5">
         <v>2846.5315369767477</v>
       </c>
       <c r="AJ52" s="5">
         <v>3839.2438644436656</v>
       </c>
       <c r="AK52" s="5">
         <v>5461.1735501742778</v>
       </c>
       <c r="AL52" s="5">
         <v>6939.9845013374379</v>
       </c>
       <c r="AM52" s="5">
         <v>11719.730998311112</v>
       </c>
-      <c r="AN52" s="5"/>
+      <c r="AN52" s="5">
+        <v>24812.676666685915</v>
+      </c>
       <c r="AO52" s="5"/>
       <c r="AP52" s="5"/>
       <c r="AQ52" s="5"/>
     </row>
-    <row r="53" spans="1:43">
+    <row r="53" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A53" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B53" s="5">
         <v>22992.5</v>
       </c>
       <c r="C53" s="5">
         <v>25145.1</v>
       </c>
       <c r="D53" s="5">
         <v>32370.7</v>
       </c>
       <c r="E53" s="5">
         <v>44045.599999999999</v>
       </c>
       <c r="F53" s="5">
         <v>62615.891426687114</v>
       </c>
       <c r="G53" s="5">
         <v>40675.35796096336</v>
       </c>
       <c r="H53" s="5">
         <v>207.34891904155376</v>
       </c>
       <c r="I53" s="5">
@@ -6856,56 +6936,58 @@
       </c>
       <c r="AF53" s="5">
         <v>293.51109157071045</v>
       </c>
       <c r="AG53" s="5">
         <v>687.26958192440475</v>
       </c>
       <c r="AH53" s="5">
         <v>1011.4280823042739</v>
       </c>
       <c r="AI53" s="5">
         <v>1631.1907877869849</v>
       </c>
       <c r="AJ53" s="5">
         <v>2240.6045787911435</v>
       </c>
       <c r="AK53" s="5">
         <v>3680.529853143858</v>
       </c>
       <c r="AL53" s="5">
         <v>4671.1659139472249</v>
       </c>
       <c r="AM53" s="5">
         <v>18068.85078427726</v>
       </c>
-      <c r="AN53" s="5"/>
+      <c r="AN53" s="5">
+        <v>37524.798000776107</v>
+      </c>
       <c r="AO53" s="5"/>
       <c r="AP53" s="5"/>
       <c r="AQ53" s="5"/>
     </row>
-    <row r="54" spans="1:43">
+    <row r="54" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A54" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="5">
         <v>32903.699999999997</v>
       </c>
       <c r="C54" s="5">
         <v>39859.300000000003</v>
       </c>
       <c r="D54" s="5">
         <v>52737</v>
       </c>
       <c r="E54" s="5">
         <v>52977.5</v>
       </c>
       <c r="F54" s="5">
         <v>63929.334057535802</v>
       </c>
       <c r="G54" s="5">
         <v>50655.1213966266</v>
       </c>
       <c r="H54" s="5">
         <v>744.52705067460715</v>
       </c>
       <c r="I54" s="5">
@@ -6979,190 +7061,192 @@
       </c>
       <c r="AF54" s="5">
         <v>1268.489971429216</v>
       </c>
       <c r="AG54" s="5">
         <v>2691.4552782581918</v>
       </c>
       <c r="AH54" s="5">
         <v>4090.4261932931527</v>
       </c>
       <c r="AI54" s="5">
         <v>5752.3901652315744</v>
       </c>
       <c r="AJ54" s="5">
         <v>7447.4358061588382</v>
       </c>
       <c r="AK54" s="5">
         <v>9706.7325056720983</v>
       </c>
       <c r="AL54" s="5">
         <v>12129.56054528636</v>
       </c>
       <c r="AM54" s="5">
         <v>24077.052160355466</v>
       </c>
-      <c r="AN54" s="5"/>
+      <c r="AN54" s="5">
+        <v>47873.285424636684</v>
+      </c>
       <c r="AO54" s="5"/>
       <c r="AP54" s="5"/>
       <c r="AQ54" s="5"/>
     </row>
-    <row r="56" spans="1:43" ht="15" customHeight="1">
-      <c r="A56" s="46" t="s">
+    <row r="56" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B56" s="46"/>
-[...51 lines deleted...]
-      <c r="AN57" s="47" t="s">
+      <c r="B56" s="37"/>
+      <c r="C56" s="37"/>
+      <c r="D56" s="37"/>
+      <c r="E56" s="37"/>
+      <c r="F56" s="37"/>
+      <c r="G56" s="37"/>
+      <c r="H56" s="37"/>
+      <c r="I56" s="37"/>
+      <c r="J56" s="37"/>
+      <c r="K56" s="37"/>
+      <c r="L56" s="37"/>
+      <c r="M56" s="37"/>
+      <c r="N56" s="37"/>
+      <c r="O56" s="37"/>
+      <c r="P56" s="37"/>
+      <c r="Q56" s="37"/>
+      <c r="R56" s="37"/>
+      <c r="S56" s="37"/>
+      <c r="T56" s="37"/>
+      <c r="U56" s="37"/>
+      <c r="V56" s="37"/>
+      <c r="W56" s="37"/>
+      <c r="X56" s="37"/>
+      <c r="Y56" s="37"/>
+      <c r="Z56" s="37"/>
+      <c r="AA56" s="37"/>
+      <c r="AB56" s="37"/>
+      <c r="AC56" s="37"/>
+      <c r="AD56" s="37"/>
+      <c r="AE56" s="37"/>
+      <c r="AF56" s="37"/>
+      <c r="AG56" s="37"/>
+      <c r="AH56" s="37"/>
+      <c r="AI56" s="37"/>
+      <c r="AJ56" s="37"/>
+      <c r="AK56" s="37"/>
+      <c r="AL56" s="37"/>
+      <c r="AM56" s="37"/>
+      <c r="AN56" s="37"/>
+      <c r="AO56" s="37"/>
+      <c r="AP56" s="37"/>
+      <c r="AQ56" s="37"/>
+    </row>
+    <row r="57" spans="1:43" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P57" s="38"/>
+      <c r="Q57" s="38"/>
+      <c r="R57" s="38"/>
+      <c r="S57" s="38"/>
+      <c r="AB57" s="38"/>
+      <c r="AC57" s="38"/>
+      <c r="AD57" s="38"/>
+      <c r="AE57" s="38"/>
+      <c r="AN57" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="AO57" s="47"/>
-[...6 lines deleted...]
-      <c r="B59" s="44" t="s">
+      <c r="AO57" s="38"/>
+      <c r="AP57" s="38"/>
+      <c r="AQ57" s="38"/>
+    </row>
+    <row r="58" spans="1:43" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="59" spans="1:43" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="39"/>
+      <c r="B59" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="C59" s="44" t="s">
+      <c r="C59" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="D59" s="44" t="s">
+      <c r="D59" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="E59" s="44" t="s">
+      <c r="E59" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="F59" s="44" t="s">
+      <c r="F59" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="G59" s="44" t="s">
+      <c r="G59" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="H59" s="37" t="s">
+      <c r="H59" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="I59" s="38"/>
-[...10 lines deleted...]
-      <c r="T59" s="37" t="s">
+      <c r="I59" s="44"/>
+      <c r="J59" s="44"/>
+      <c r="K59" s="44"/>
+      <c r="L59" s="44"/>
+      <c r="M59" s="44"/>
+      <c r="N59" s="44"/>
+      <c r="O59" s="44"/>
+      <c r="P59" s="44"/>
+      <c r="Q59" s="44"/>
+      <c r="R59" s="44"/>
+      <c r="S59" s="45"/>
+      <c r="T59" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="U59" s="38"/>
-[...10 lines deleted...]
-      <c r="AF59" s="37" t="s">
+      <c r="U59" s="44"/>
+      <c r="V59" s="44"/>
+      <c r="W59" s="44"/>
+      <c r="X59" s="44"/>
+      <c r="Y59" s="44"/>
+      <c r="Z59" s="44"/>
+      <c r="AA59" s="44"/>
+      <c r="AB59" s="44"/>
+      <c r="AC59" s="44"/>
+      <c r="AD59" s="44"/>
+      <c r="AE59" s="45"/>
+      <c r="AF59" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="AG59" s="38"/>
-[...18 lines deleted...]
-      <c r="G60" s="45"/>
+      <c r="AG59" s="44"/>
+      <c r="AH59" s="44"/>
+      <c r="AI59" s="44"/>
+      <c r="AJ59" s="44"/>
+      <c r="AK59" s="44"/>
+      <c r="AL59" s="44"/>
+      <c r="AM59" s="44"/>
+      <c r="AN59" s="44"/>
+      <c r="AO59" s="44"/>
+      <c r="AP59" s="44"/>
+      <c r="AQ59" s="45"/>
+    </row>
+    <row r="60" spans="1:43" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="40"/>
+      <c r="B60" s="42"/>
+      <c r="C60" s="42"/>
+      <c r="D60" s="42"/>
+      <c r="E60" s="42"/>
+      <c r="F60" s="42"/>
+      <c r="G60" s="42"/>
       <c r="H60" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>35</v>
       </c>
       <c r="K60" s="3" t="s">
         <v>36</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>38</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>39</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P60" s="3" t="s">
@@ -7228,51 +7312,51 @@
       <c r="AJ60" s="3" t="s">
         <v>37</v>
       </c>
       <c r="AK60" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AL60" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AM60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AN60" s="3" t="s">
         <v>41</v>
       </c>
       <c r="AO60" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AP60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AQ60" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="61" spans="1:43" s="2" customFormat="1">
+    <row r="61" spans="1:43" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="4">
         <v>267236.2</v>
       </c>
       <c r="C61" s="4">
         <v>264020.90000000002</v>
       </c>
       <c r="D61" s="4">
         <v>430972.8</v>
       </c>
       <c r="E61" s="4">
         <v>415585.4</v>
       </c>
       <c r="F61" s="4">
         <v>811647.32470015297</v>
       </c>
       <c r="G61" s="4">
         <v>501499.73201989371</v>
       </c>
       <c r="H61" s="7">
         <v>7.4638042991666662</v>
       </c>
       <c r="I61" s="7">
@@ -7346,56 +7430,58 @@
       </c>
       <c r="AF61" s="7">
         <v>12.206886124999999</v>
       </c>
       <c r="AG61" s="7">
         <v>34.774386124999999</v>
       </c>
       <c r="AH61" s="7">
         <v>51.491052791666668</v>
       </c>
       <c r="AI61" s="7">
         <v>64.864386124999996</v>
       </c>
       <c r="AJ61" s="7">
         <v>78.237719458333331</v>
       </c>
       <c r="AK61" s="4">
         <v>573.77582045833333</v>
       </c>
       <c r="AL61" s="4">
         <v>11418.497324158232</v>
       </c>
       <c r="AM61" s="4">
         <v>143923.70797566368</v>
       </c>
-      <c r="AN61" s="4"/>
+      <c r="AN61" s="4">
+        <v>433409.17868679797</v>
+      </c>
       <c r="AO61" s="4"/>
       <c r="AP61" s="4"/>
       <c r="AQ61" s="4"/>
     </row>
-    <row r="62" spans="1:43">
+    <row r="62" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B62" s="5">
         <v>4123.2</v>
       </c>
       <c r="C62" s="5">
         <v>4980.3999999999996</v>
       </c>
       <c r="D62" s="5">
         <v>4807.6000000000004</v>
       </c>
       <c r="E62" s="5">
         <v>5909.8</v>
       </c>
       <c r="F62" s="5">
         <v>6793.0567521572575</v>
       </c>
       <c r="G62" s="5">
         <v>7468.1672116919344</v>
       </c>
       <c r="H62" s="6">
         <v>0.81997702500000014</v>
       </c>
       <c r="I62" s="6">
@@ -7469,56 +7555,58 @@
       </c>
       <c r="AF62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AG62" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH62" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI62" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ62" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK62" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL62" s="5">
         <v>835.32789021771544</v>
       </c>
       <c r="AM62" s="5">
         <v>2076.0544369689019</v>
       </c>
-      <c r="AN62" s="5"/>
+      <c r="AN62" s="5">
+        <v>7784.7813362519028</v>
+      </c>
       <c r="AO62" s="5"/>
       <c r="AP62" s="5"/>
       <c r="AQ62" s="5"/>
     </row>
-    <row r="63" spans="1:43">
+    <row r="63" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A63" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B63" s="5">
         <v>9219.2999999999993</v>
       </c>
       <c r="C63" s="5">
         <v>13071.5</v>
       </c>
       <c r="D63" s="5">
         <v>21109.4</v>
       </c>
       <c r="E63" s="5">
         <v>12543.4</v>
       </c>
       <c r="F63" s="5">
         <v>30881.989364796536</v>
       </c>
       <c r="G63" s="5">
         <v>12218.281397553423</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="s">
@@ -7592,56 +7680,58 @@
       </c>
       <c r="AF63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK63" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL63" s="5">
         <v>246.05688944007233</v>
       </c>
       <c r="AM63" s="5">
         <v>3686.8154229712909</v>
       </c>
-      <c r="AN63" s="5"/>
+      <c r="AN63" s="5">
+        <v>9756.2967088868827</v>
+      </c>
       <c r="AO63" s="5"/>
       <c r="AP63" s="5"/>
       <c r="AQ63" s="5"/>
     </row>
-    <row r="64" spans="1:43">
+    <row r="64" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B64" s="5">
         <v>1654.9</v>
       </c>
       <c r="C64" s="5">
         <v>1767.3</v>
       </c>
       <c r="D64" s="5">
         <v>1891</v>
       </c>
       <c r="E64" s="5">
         <v>2519.1</v>
       </c>
       <c r="F64" s="5">
         <v>2438.3864846150736</v>
       </c>
       <c r="G64" s="5">
         <v>2125.0849894906078</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="s">
@@ -7715,56 +7805,58 @@
       </c>
       <c r="AF64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK64" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL64" s="5">
         <v>146.44008965036585</v>
       </c>
       <c r="AM64" s="5">
         <v>380.00086639400388</v>
       </c>
-      <c r="AN64" s="5"/>
+      <c r="AN64" s="5">
+        <v>2116.6800952404838</v>
+      </c>
       <c r="AO64" s="5"/>
       <c r="AP64" s="5"/>
       <c r="AQ64" s="5"/>
     </row>
-    <row r="65" spans="1:43">
+    <row r="65" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A65" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B65" s="5">
         <v>4323.8</v>
       </c>
       <c r="C65" s="5">
         <v>4978.5</v>
       </c>
       <c r="D65" s="5">
         <v>5174</v>
       </c>
       <c r="E65" s="5">
         <v>6885.3</v>
       </c>
       <c r="F65" s="5">
         <v>7814.0796760209605</v>
       </c>
       <c r="G65" s="5">
         <v>7159.2564287942569</v>
       </c>
       <c r="H65" s="6">
         <v>2.3518389031666667</v>
       </c>
       <c r="I65" s="6">
@@ -7838,56 +7930,58 @@
       </c>
       <c r="AF65" s="6">
         <v>4.7573995874999992</v>
       </c>
       <c r="AG65" s="6">
         <v>13.552649587499999</v>
       </c>
       <c r="AH65" s="6">
         <v>20.0676495875</v>
       </c>
       <c r="AI65" s="6">
         <v>25.2796495875</v>
       </c>
       <c r="AJ65" s="6">
         <v>30.4916495875</v>
       </c>
       <c r="AK65" s="5">
         <v>34.400649587499998</v>
       </c>
       <c r="AL65" s="5">
         <v>421.16407215118136</v>
       </c>
       <c r="AM65" s="5">
         <v>974.72224225322543</v>
       </c>
-      <c r="AN65" s="5"/>
+      <c r="AN65" s="5">
+        <v>7088.3823946581106</v>
+      </c>
       <c r="AO65" s="5"/>
       <c r="AP65" s="5"/>
       <c r="AQ65" s="5"/>
     </row>
-    <row r="66" spans="1:43">
+    <row r="66" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A66" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="11">
         <v>13242</v>
       </c>
       <c r="C66" s="11">
         <v>11039.7</v>
       </c>
       <c r="D66" s="11">
         <v>17986.3</v>
       </c>
       <c r="E66" s="11">
         <v>22365.200000000001</v>
       </c>
       <c r="F66" s="11">
         <v>47180.361857690594</v>
       </c>
       <c r="G66" s="11">
         <v>24417.57014594234</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="s">
@@ -7961,56 +8055,58 @@
       </c>
       <c r="AF66" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG66" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH66" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI66" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ66" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK66" s="5">
         <v>179.79647399999999</v>
       </c>
       <c r="AL66" s="5">
         <v>612.7617257944562</v>
       </c>
       <c r="AM66" s="5">
         <v>8824.0109875846174</v>
       </c>
-      <c r="AN66" s="5"/>
+      <c r="AN66" s="5">
+        <v>22207.840451569948</v>
+      </c>
       <c r="AO66" s="5"/>
       <c r="AP66" s="5"/>
       <c r="AQ66" s="5"/>
     </row>
-    <row r="67" spans="1:43">
+    <row r="67" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A67" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="11">
         <v>5439</v>
       </c>
       <c r="C67" s="11">
         <v>8479</v>
       </c>
       <c r="D67" s="11">
         <v>11535.9</v>
       </c>
       <c r="E67" s="11">
         <v>9386.4</v>
       </c>
       <c r="F67" s="11">
         <v>21302.401710670001</v>
       </c>
       <c r="G67" s="11">
         <v>9872.3191048500012</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="s">
@@ -8084,56 +8180,58 @@
       </c>
       <c r="AF67" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG67" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH67" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI67" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ67" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK67" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL67" s="5">
         <v>312.75783043186664</v>
       </c>
       <c r="AM67" s="5">
         <v>1220.5648827830723</v>
       </c>
-      <c r="AN67" s="5"/>
+      <c r="AN67" s="5">
+        <v>11352.758346430144</v>
+      </c>
       <c r="AO67" s="5"/>
       <c r="AP67" s="5"/>
       <c r="AQ67" s="5"/>
     </row>
-    <row r="68" spans="1:43">
+    <row r="68" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A68" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="11">
         <v>10018.6</v>
       </c>
       <c r="C68" s="11">
         <v>6263.1</v>
       </c>
       <c r="D68" s="11">
         <v>19924.8</v>
       </c>
       <c r="E68" s="11">
         <v>12390.1</v>
       </c>
       <c r="F68" s="11">
         <v>38456.330083023488</v>
       </c>
       <c r="G68" s="11">
         <v>19099.515767556186</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="s">
@@ -8207,56 +8305,58 @@
       </c>
       <c r="AF68" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG68" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH68" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI68" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ68" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK68" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL68" s="5">
         <v>596.58823220720183</v>
       </c>
       <c r="AM68" s="5">
         <v>9853.2202639246334</v>
       </c>
-      <c r="AN68" s="5"/>
+      <c r="AN68" s="5">
+        <v>20159.594334077439</v>
+      </c>
       <c r="AO68" s="5"/>
       <c r="AP68" s="5"/>
       <c r="AQ68" s="5"/>
     </row>
-    <row r="69" spans="1:43">
+    <row r="69" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A69" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B69" s="11">
         <v>15435.4</v>
       </c>
       <c r="C69" s="11">
         <v>8835.9</v>
       </c>
       <c r="D69" s="11">
         <v>15868.4</v>
       </c>
       <c r="E69" s="11">
         <v>13846.7</v>
       </c>
       <c r="F69" s="11">
         <v>35864.808569295834</v>
       </c>
       <c r="G69" s="11">
         <v>31110.230006559887</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="s">
@@ -8330,56 +8430,58 @@
       </c>
       <c r="AF69" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG69" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH69" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI69" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ69" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK69" s="5">
         <v>23.301600000000001</v>
       </c>
       <c r="AL69" s="5">
         <v>585.03725210483026</v>
       </c>
       <c r="AM69" s="5">
         <v>4762.7995688422589</v>
       </c>
-      <c r="AN69" s="5"/>
+      <c r="AN69" s="5">
+        <v>20163.130014395138</v>
+      </c>
       <c r="AO69" s="5"/>
       <c r="AP69" s="5"/>
       <c r="AQ69" s="5"/>
     </row>
-    <row r="70" spans="1:43">
+    <row r="70" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A70" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="11">
         <v>2713.6</v>
       </c>
       <c r="C70" s="11">
         <v>3671</v>
       </c>
       <c r="D70" s="11">
         <v>5699.7</v>
       </c>
       <c r="E70" s="11">
         <v>4912.7</v>
       </c>
       <c r="F70" s="11">
         <v>8287.5563960899999</v>
       </c>
       <c r="G70" s="11">
         <v>4177.8104406799994</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="s">
@@ -8453,56 +8555,58 @@
       </c>
       <c r="AF70" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG70" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH70" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI70" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ70" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK70" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL70" s="5">
         <v>355.50550054846002</v>
       </c>
       <c r="AM70" s="5">
         <v>1122.4595273157984</v>
       </c>
-      <c r="AN70" s="5"/>
+      <c r="AN70" s="5">
+        <v>2311.1821308283652</v>
+      </c>
       <c r="AO70" s="5"/>
       <c r="AP70" s="5"/>
       <c r="AQ70" s="5"/>
     </row>
-    <row r="71" spans="1:43">
+    <row r="71" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A71" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="11">
         <v>7365.4</v>
       </c>
       <c r="C71" s="11">
         <v>4656</v>
       </c>
       <c r="D71" s="11">
         <v>9452.7000000000007</v>
       </c>
       <c r="E71" s="11">
         <v>7838.7</v>
       </c>
       <c r="F71" s="11">
         <v>20356.733615715406</v>
       </c>
       <c r="G71" s="11">
         <v>13463.08187522116</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="s">
@@ -8576,56 +8680,58 @@
       </c>
       <c r="AF71" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG71" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH71" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI71" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ71" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK71" s="5">
         <v>60.515262000000007</v>
       </c>
       <c r="AL71" s="5">
         <v>250.64178901426186</v>
       </c>
       <c r="AM71" s="5">
         <v>4164.298935291682</v>
       </c>
-      <c r="AN71" s="5"/>
+      <c r="AN71" s="5">
+        <v>14732.385318528839</v>
+      </c>
       <c r="AO71" s="5"/>
       <c r="AP71" s="5"/>
       <c r="AQ71" s="5"/>
     </row>
-    <row r="72" spans="1:43">
+    <row r="72" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A72" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B72" s="11">
         <v>15095.1</v>
       </c>
       <c r="C72" s="11">
         <v>5792.5</v>
       </c>
       <c r="D72" s="11">
         <v>22790.7</v>
       </c>
       <c r="E72" s="11">
         <v>13088.3</v>
       </c>
       <c r="F72" s="11">
         <v>39960.625560008775</v>
       </c>
       <c r="G72" s="11">
         <v>21798.697568499272</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="s">
@@ -8699,56 +8805,58 @@
       </c>
       <c r="AF72" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG72" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH72" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI72" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ72" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK72" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL72" s="5">
         <v>266.0879667134684</v>
       </c>
       <c r="AM72" s="5">
         <v>11969.163817552757</v>
       </c>
-      <c r="AN72" s="5"/>
+      <c r="AN72" s="5">
+        <v>26619.405462298731</v>
+      </c>
       <c r="AO72" s="5"/>
       <c r="AP72" s="5"/>
       <c r="AQ72" s="5"/>
     </row>
-    <row r="73" spans="1:43">
+    <row r="73" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A73" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="5">
         <v>17449.599999999999</v>
       </c>
       <c r="C73" s="5">
         <v>22863.8</v>
       </c>
       <c r="D73" s="5">
         <v>24382.2</v>
       </c>
       <c r="E73" s="5">
         <v>26596.3</v>
       </c>
       <c r="F73" s="5">
         <v>47036.15909686064</v>
       </c>
       <c r="G73" s="5">
         <v>35828.926470254679</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="s">
@@ -8822,56 +8930,58 @@
       </c>
       <c r="AF73" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG73" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH73" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI73" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ73" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK73" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL73" s="5">
         <v>1154.80452068469</v>
       </c>
       <c r="AM73" s="5">
         <v>8435.2409826039911</v>
       </c>
-      <c r="AN73" s="5"/>
+      <c r="AN73" s="5">
+        <v>24091.959670157179</v>
+      </c>
       <c r="AO73" s="5"/>
       <c r="AP73" s="5"/>
       <c r="AQ73" s="5"/>
     </row>
-    <row r="74" spans="1:43">
+    <row r="74" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A74" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="5">
         <v>35410.1</v>
       </c>
       <c r="C74" s="5">
         <v>30822.7</v>
       </c>
       <c r="D74" s="5">
         <v>62368.9</v>
       </c>
       <c r="E74" s="5">
         <v>50436.3</v>
       </c>
       <c r="F74" s="5">
         <v>124878.47179124341</v>
       </c>
       <c r="G74" s="5">
         <v>67133.929973373379</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="s">
@@ -8945,56 +9055,58 @@
       </c>
       <c r="AF74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK74" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL74" s="5">
         <v>285.16900261967839</v>
       </c>
       <c r="AM74" s="5">
         <v>18568.482620337683</v>
       </c>
-      <c r="AN74" s="5"/>
+      <c r="AN74" s="5">
+        <v>50553.480533846472</v>
+      </c>
       <c r="AO74" s="5"/>
       <c r="AP74" s="5"/>
       <c r="AQ74" s="5"/>
     </row>
-    <row r="75" spans="1:43">
+    <row r="75" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A75" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="5">
         <v>24926.400000000001</v>
       </c>
       <c r="C75" s="5">
         <v>25001.4</v>
       </c>
       <c r="D75" s="5">
         <v>38109.599999999999</v>
       </c>
       <c r="E75" s="5">
         <v>45591</v>
       </c>
       <c r="F75" s="5">
         <v>64685.197805876996</v>
       </c>
       <c r="G75" s="5">
         <v>52780.979760195587</v>
       </c>
       <c r="H75" s="6">
         <v>4.2801046459999998</v>
       </c>
       <c r="I75" s="6">
@@ -9068,56 +9180,58 @@
       </c>
       <c r="AF75" s="6">
         <v>7.4494865374999995</v>
       </c>
       <c r="AG75" s="6">
         <v>21.2217365375</v>
       </c>
       <c r="AH75" s="6">
         <v>31.423403204166668</v>
       </c>
       <c r="AI75" s="6">
         <v>39.5847365375</v>
       </c>
       <c r="AJ75" s="6">
         <v>47.746069870833331</v>
       </c>
       <c r="AK75" s="5">
         <v>53.867069870833333</v>
       </c>
       <c r="AL75" s="5">
         <v>1428.788697613531</v>
       </c>
       <c r="AM75" s="5">
         <v>13589.605919226129</v>
       </c>
-      <c r="AN75" s="5"/>
+      <c r="AN75" s="5">
+        <v>45740.956224046102</v>
+      </c>
       <c r="AO75" s="5"/>
       <c r="AP75" s="5"/>
       <c r="AQ75" s="5"/>
     </row>
-    <row r="76" spans="1:43">
+    <row r="76" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A76" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="5">
         <v>18059.2</v>
       </c>
       <c r="C76" s="5">
         <v>21748.5</v>
       </c>
       <c r="D76" s="5">
         <v>30625.4</v>
       </c>
       <c r="E76" s="5">
         <v>39883.1</v>
       </c>
       <c r="F76" s="5">
         <v>56420.678669548935</v>
       </c>
       <c r="G76" s="5">
         <v>35150.314116043133</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="s">
@@ -9191,56 +9305,58 @@
       </c>
       <c r="AF76" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG76" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH76" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI76" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ76" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK76" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL76" s="5">
         <v>472.66304725779855</v>
       </c>
       <c r="AM76" s="5">
         <v>9006.3050195375254</v>
       </c>
-      <c r="AN76" s="5"/>
+      <c r="AN76" s="5">
+        <v>35402.945721271302</v>
+      </c>
       <c r="AO76" s="5"/>
       <c r="AP76" s="5"/>
       <c r="AQ76" s="5"/>
     </row>
-    <row r="77" spans="1:43">
+    <row r="77" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A77" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B77" s="5">
         <v>8480.4</v>
       </c>
       <c r="C77" s="5">
         <v>5623.3</v>
       </c>
       <c r="D77" s="5">
         <v>17925.599999999999</v>
       </c>
       <c r="E77" s="5">
         <v>10095.200000000001</v>
       </c>
       <c r="F77" s="5">
         <v>29556.378350240779</v>
       </c>
       <c r="G77" s="5">
         <v>16524.109257751563</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="s">
@@ -9314,56 +9430,58 @@
       </c>
       <c r="AF77" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG77" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH77" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI77" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ77" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK77" s="5">
         <v>201.07977</v>
       </c>
       <c r="AL77" s="5">
         <v>331.05227468777264</v>
       </c>
       <c r="AM77" s="5">
         <v>5727.6267158368719</v>
       </c>
-      <c r="AN77" s="5"/>
+      <c r="AN77" s="5">
+        <v>14534.580194294049</v>
+      </c>
       <c r="AO77" s="5"/>
       <c r="AP77" s="5"/>
       <c r="AQ77" s="5"/>
     </row>
-    <row r="78" spans="1:43">
+    <row r="78" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A78" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B78" s="5">
         <v>19271.400000000001</v>
       </c>
       <c r="C78" s="5">
         <v>24164.9</v>
       </c>
       <c r="D78" s="5">
         <v>36759.599999999999</v>
       </c>
       <c r="E78" s="5">
         <v>38938.300000000003</v>
       </c>
       <c r="F78" s="5">
         <v>82538.804174400822</v>
       </c>
       <c r="G78" s="5">
         <v>40179.355539974873</v>
       </c>
       <c r="H78" s="6">
         <v>1.1883724999999999E-2</v>
       </c>
       <c r="I78" s="6">
@@ -9437,56 +9555,58 @@
       </c>
       <c r="AF78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ78" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK78" s="5">
         <v>20.814995</v>
       </c>
       <c r="AL78" s="5">
         <v>799.06036687504547</v>
       </c>
       <c r="AM78" s="5">
         <v>9132.8812588538785</v>
       </c>
-      <c r="AN78" s="5"/>
+      <c r="AN78" s="5">
+        <v>34287.81726485207</v>
+      </c>
       <c r="AO78" s="5"/>
       <c r="AP78" s="5"/>
       <c r="AQ78" s="5"/>
     </row>
-    <row r="79" spans="1:43">
+    <row r="79" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A79" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B79" s="5">
         <v>10984.1</v>
       </c>
       <c r="C79" s="5">
         <v>8435</v>
       </c>
       <c r="D79" s="5">
         <v>15288.2</v>
       </c>
       <c r="E79" s="5">
         <v>13855</v>
       </c>
       <c r="F79" s="5">
         <v>30964.536211364528</v>
       </c>
       <c r="G79" s="5">
         <v>23139.091552799779</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="s">
@@ -9560,56 +9680,58 @@
       </c>
       <c r="AF79" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG79" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH79" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI79" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ79" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK79" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL79" s="5">
         <v>757.4954142831059</v>
       </c>
       <c r="AM79" s="5">
         <v>5033.23206372396</v>
       </c>
-      <c r="AN79" s="5"/>
+      <c r="AN79" s="5">
+        <v>17434.069184392651</v>
+      </c>
       <c r="AO79" s="5"/>
       <c r="AP79" s="5"/>
       <c r="AQ79" s="5"/>
     </row>
-    <row r="80" spans="1:43">
+    <row r="80" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A80" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B80" s="5">
         <v>18655.2</v>
       </c>
       <c r="C80" s="5">
         <v>20347.8</v>
       </c>
       <c r="D80" s="5">
         <v>26588.400000000001</v>
       </c>
       <c r="E80" s="5">
         <v>37008.400000000001</v>
       </c>
       <c r="F80" s="5">
         <v>59365.404782436119</v>
       </c>
       <c r="G80" s="5">
         <v>36819.667571743172</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="s">
@@ -9683,56 +9805,58 @@
       </c>
       <c r="AF80" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG80" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH80" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI80" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ80" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK80" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL80" s="5">
         <v>546.57362408774179</v>
       </c>
       <c r="AM80" s="5">
         <v>13640.664597150886</v>
       </c>
-      <c r="AN80" s="5"/>
+      <c r="AN80" s="5">
+        <v>32794.656055030529</v>
+      </c>
       <c r="AO80" s="5"/>
       <c r="AP80" s="5"/>
       <c r="AQ80" s="5"/>
     </row>
-    <row r="81" spans="1:43">
+    <row r="81" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A81" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B81" s="5">
         <v>25369.5</v>
       </c>
       <c r="C81" s="5">
         <v>31478.6</v>
       </c>
       <c r="D81" s="5">
         <v>42684.4</v>
       </c>
       <c r="E81" s="5">
         <v>41496</v>
       </c>
       <c r="F81" s="5">
         <v>56865.392659744786</v>
       </c>
       <c r="G81" s="5">
         <v>41033.3428409185</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="s">
@@ -9806,190 +9930,192 @@
       </c>
       <c r="AF81" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AG81" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AH81" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AI81" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AJ81" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK81" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL81" s="5">
         <v>1014.5211377749872</v>
       </c>
       <c r="AM81" s="5">
         <v>11755.557846510497</v>
       </c>
-      <c r="AN81" s="5"/>
+      <c r="AN81" s="5">
+        <v>34276.277245741607</v>
+      </c>
       <c r="AO81" s="5"/>
       <c r="AP81" s="5"/>
       <c r="AQ81" s="5"/>
     </row>
-    <row r="83" spans="1:43" ht="14.25" customHeight="1">
-      <c r="A83" s="46" t="s">
+    <row r="83" spans="1:43" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B83" s="46"/>
-[...51 lines deleted...]
-      <c r="AN84" s="47" t="s">
+      <c r="B83" s="37"/>
+      <c r="C83" s="37"/>
+      <c r="D83" s="37"/>
+      <c r="E83" s="37"/>
+      <c r="F83" s="37"/>
+      <c r="G83" s="37"/>
+      <c r="H83" s="37"/>
+      <c r="I83" s="37"/>
+      <c r="J83" s="37"/>
+      <c r="K83" s="37"/>
+      <c r="L83" s="37"/>
+      <c r="M83" s="37"/>
+      <c r="N83" s="37"/>
+      <c r="O83" s="37"/>
+      <c r="P83" s="37"/>
+      <c r="Q83" s="37"/>
+      <c r="R83" s="37"/>
+      <c r="S83" s="37"/>
+      <c r="T83" s="37"/>
+      <c r="U83" s="37"/>
+      <c r="V83" s="37"/>
+      <c r="W83" s="37"/>
+      <c r="X83" s="37"/>
+      <c r="Y83" s="37"/>
+      <c r="Z83" s="37"/>
+      <c r="AA83" s="37"/>
+      <c r="AB83" s="37"/>
+      <c r="AC83" s="37"/>
+      <c r="AD83" s="37"/>
+      <c r="AE83" s="37"/>
+      <c r="AF83" s="37"/>
+      <c r="AG83" s="37"/>
+      <c r="AH83" s="37"/>
+      <c r="AI83" s="37"/>
+      <c r="AJ83" s="37"/>
+      <c r="AK83" s="37"/>
+      <c r="AL83" s="37"/>
+      <c r="AM83" s="37"/>
+      <c r="AN83" s="37"/>
+      <c r="AO83" s="37"/>
+      <c r="AP83" s="37"/>
+      <c r="AQ83" s="37"/>
+    </row>
+    <row r="84" spans="1:43" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P84" s="38"/>
+      <c r="Q84" s="38"/>
+      <c r="R84" s="38"/>
+      <c r="S84" s="38"/>
+      <c r="AB84" s="38"/>
+      <c r="AC84" s="38"/>
+      <c r="AD84" s="38"/>
+      <c r="AE84" s="38"/>
+      <c r="AN84" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="AO84" s="47"/>
-[...6 lines deleted...]
-      <c r="B86" s="44" t="s">
+      <c r="AO84" s="38"/>
+      <c r="AP84" s="38"/>
+      <c r="AQ84" s="38"/>
+    </row>
+    <row r="85" spans="1:43" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="86" spans="1:43" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="39"/>
+      <c r="B86" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="C86" s="44" t="s">
+      <c r="C86" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="D86" s="44" t="s">
+      <c r="D86" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="E86" s="44" t="s">
+      <c r="E86" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="F86" s="44" t="s">
+      <c r="F86" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="G86" s="44" t="s">
+      <c r="G86" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="H86" s="37" t="s">
+      <c r="H86" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="I86" s="38"/>
-[...10 lines deleted...]
-      <c r="T86" s="37" t="s">
+      <c r="I86" s="44"/>
+      <c r="J86" s="44"/>
+      <c r="K86" s="44"/>
+      <c r="L86" s="44"/>
+      <c r="M86" s="44"/>
+      <c r="N86" s="44"/>
+      <c r="O86" s="44"/>
+      <c r="P86" s="44"/>
+      <c r="Q86" s="44"/>
+      <c r="R86" s="44"/>
+      <c r="S86" s="45"/>
+      <c r="T86" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="U86" s="38"/>
-[...10 lines deleted...]
-      <c r="AF86" s="37" t="s">
+      <c r="U86" s="44"/>
+      <c r="V86" s="44"/>
+      <c r="W86" s="44"/>
+      <c r="X86" s="44"/>
+      <c r="Y86" s="44"/>
+      <c r="Z86" s="44"/>
+      <c r="AA86" s="44"/>
+      <c r="AB86" s="44"/>
+      <c r="AC86" s="44"/>
+      <c r="AD86" s="44"/>
+      <c r="AE86" s="45"/>
+      <c r="AF86" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="AG86" s="38"/>
-[...18 lines deleted...]
-      <c r="G87" s="45"/>
+      <c r="AG86" s="44"/>
+      <c r="AH86" s="44"/>
+      <c r="AI86" s="44"/>
+      <c r="AJ86" s="44"/>
+      <c r="AK86" s="44"/>
+      <c r="AL86" s="44"/>
+      <c r="AM86" s="44"/>
+      <c r="AN86" s="44"/>
+      <c r="AO86" s="44"/>
+      <c r="AP86" s="44"/>
+      <c r="AQ86" s="45"/>
+    </row>
+    <row r="87" spans="1:43" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="40"/>
+      <c r="B87" s="42"/>
+      <c r="C87" s="42"/>
+      <c r="D87" s="42"/>
+      <c r="E87" s="42"/>
+      <c r="F87" s="42"/>
+      <c r="G87" s="42"/>
       <c r="H87" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>34</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>35</v>
       </c>
       <c r="K87" s="3" t="s">
         <v>36</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M87" s="3" t="s">
         <v>38</v>
       </c>
       <c r="N87" s="3" t="s">
         <v>39</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P87" s="3" t="s">
@@ -10055,51 +10181,51 @@
       <c r="AJ87" s="3" t="s">
         <v>37</v>
       </c>
       <c r="AK87" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AL87" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AM87" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AN87" s="3" t="s">
         <v>41</v>
       </c>
       <c r="AO87" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AP87" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AQ87" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="88" spans="1:43" s="2" customFormat="1">
+    <row r="88" spans="1:43" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B88" s="4">
         <v>118188.5</v>
       </c>
       <c r="C88" s="4">
         <v>132667.29999999999</v>
       </c>
       <c r="D88" s="4">
         <v>160750.29999999999</v>
       </c>
       <c r="E88" s="4">
         <v>188280</v>
       </c>
       <c r="F88" s="4">
         <v>117355.30137081048</v>
       </c>
       <c r="G88" s="4">
         <v>136753.09591092789</v>
       </c>
       <c r="H88" s="4">
         <v>10315.175290833035</v>
       </c>
       <c r="I88" s="4">
@@ -10173,56 +10299,58 @@
       </c>
       <c r="AF88" s="4">
         <v>13873.219610780558</v>
       </c>
       <c r="AG88" s="4">
         <v>29737.820133731399</v>
       </c>
       <c r="AH88" s="4">
         <v>44147.732251795249</v>
       </c>
       <c r="AI88" s="4">
         <v>64470.809060206688</v>
       </c>
       <c r="AJ88" s="4">
         <v>84659.408882004092</v>
       </c>
       <c r="AK88" s="4">
         <v>120247.10833611386</v>
       </c>
       <c r="AL88" s="4">
         <v>134632.38472892361</v>
       </c>
       <c r="AM88" s="4">
         <v>146488.83984745882</v>
       </c>
-      <c r="AN88" s="4"/>
+      <c r="AN88" s="4">
+        <v>159844.56348813139</v>
+      </c>
       <c r="AO88" s="4"/>
       <c r="AP88" s="4"/>
       <c r="AQ88" s="4"/>
     </row>
-    <row r="89" spans="1:43">
+    <row r="89" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A89" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="5">
         <v>973.3</v>
       </c>
       <c r="C89" s="5">
         <v>1732.6</v>
       </c>
       <c r="D89" s="5">
         <v>2138.4</v>
       </c>
       <c r="E89" s="5">
         <v>2252.5</v>
       </c>
       <c r="F89" s="5">
         <v>341.17249646975762</v>
       </c>
       <c r="G89" s="5">
         <v>361.5310423199362</v>
       </c>
       <c r="H89" s="5">
         <v>20.224793608055393</v>
       </c>
       <c r="I89" s="5">
@@ -10296,56 +10424,58 @@
       </c>
       <c r="AF89" s="5">
         <v>11.442149387118004</v>
       </c>
       <c r="AG89" s="5">
         <v>23.158223083110713</v>
       </c>
       <c r="AH89" s="5">
         <v>39.868180370527767</v>
       </c>
       <c r="AI89" s="5">
         <v>59.94386401287008</v>
       </c>
       <c r="AJ89" s="5">
         <v>72.952053009985434</v>
       </c>
       <c r="AK89" s="5">
         <v>100.12358312036466</v>
       </c>
       <c r="AL89" s="5">
         <v>123.06443798108957</v>
       </c>
       <c r="AM89" s="5">
         <v>134.396530685838</v>
       </c>
-      <c r="AN89" s="5"/>
+      <c r="AN89" s="5">
+        <v>149.59776139005965</v>
+      </c>
       <c r="AO89" s="5"/>
       <c r="AP89" s="5"/>
       <c r="AQ89" s="5"/>
     </row>
-    <row r="90" spans="1:43">
+    <row r="90" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A90" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B90" s="5">
         <v>5185.8999999999996</v>
       </c>
       <c r="C90" s="5">
         <v>6315</v>
       </c>
       <c r="D90" s="5">
         <v>7037.4</v>
       </c>
       <c r="E90" s="5">
         <v>7464.7</v>
       </c>
       <c r="F90" s="5">
         <v>6155.5581478481363</v>
       </c>
       <c r="G90" s="5">
         <v>7173.2194405693963</v>
       </c>
       <c r="H90" s="5">
         <v>738.43517141007487</v>
       </c>
       <c r="I90" s="5">
@@ -10419,56 +10549,58 @@
       </c>
       <c r="AF90" s="5">
         <v>894.53620047474067</v>
       </c>
       <c r="AG90" s="5">
         <v>1739.4683031531799</v>
       </c>
       <c r="AH90" s="5">
         <v>2588.5374430099637</v>
       </c>
       <c r="AI90" s="5">
         <v>3743.8815298312488</v>
       </c>
       <c r="AJ90" s="5">
         <v>4947.7774166898998</v>
       </c>
       <c r="AK90" s="5">
         <v>6691.750640063864</v>
       </c>
       <c r="AL90" s="5">
         <v>7374.6132569600959</v>
       </c>
       <c r="AM90" s="5">
         <v>7908.9497701442351</v>
       </c>
-      <c r="AN90" s="5"/>
+      <c r="AN90" s="5">
+        <v>8447.2667265506589</v>
+      </c>
       <c r="AO90" s="5"/>
       <c r="AP90" s="5"/>
       <c r="AQ90" s="5"/>
     </row>
-    <row r="91" spans="1:43">
+    <row r="91" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A91" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B91" s="5">
         <v>212.6</v>
       </c>
       <c r="C91" s="5">
         <v>231.4</v>
       </c>
       <c r="D91" s="5">
         <v>273.60000000000002</v>
       </c>
       <c r="E91" s="5">
         <v>316.89999999999998</v>
       </c>
       <c r="F91" s="5">
         <v>110.44125154119999</v>
       </c>
       <c r="G91" s="5">
         <v>122.09547000410548</v>
       </c>
       <c r="H91" s="5">
         <v>7.6121592870780734</v>
       </c>
       <c r="I91" s="5">
@@ -10542,56 +10674,58 @@
       </c>
       <c r="AF91" s="5">
         <v>9.3920393570347311</v>
       </c>
       <c r="AG91" s="5">
         <v>22.518021102625138</v>
       </c>
       <c r="AH91" s="5">
         <v>29.643405793086281</v>
       </c>
       <c r="AI91" s="5">
         <v>47.933506962759566</v>
       </c>
       <c r="AJ91" s="5">
         <v>66.919102991268744</v>
       </c>
       <c r="AK91" s="5">
         <v>90.570751041242431</v>
       </c>
       <c r="AL91" s="5">
         <v>101.27908153826547</v>
       </c>
       <c r="AM91" s="5">
         <v>106.78222021110713</v>
       </c>
-      <c r="AN91" s="5"/>
+      <c r="AN91" s="5">
+        <v>113.10288854412516</v>
+      </c>
       <c r="AO91" s="5"/>
       <c r="AP91" s="5"/>
       <c r="AQ91" s="5"/>
     </row>
-    <row r="92" spans="1:43">
+    <row r="92" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A92" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B92" s="5">
         <v>3585.3</v>
       </c>
       <c r="C92" s="5">
         <v>5574.6</v>
       </c>
       <c r="D92" s="5">
         <v>6513.3</v>
       </c>
       <c r="E92" s="5">
         <v>8519.1</v>
       </c>
       <c r="F92" s="5">
         <v>7595.4104532506681</v>
       </c>
       <c r="G92" s="5">
         <v>8370.9075718368804</v>
       </c>
       <c r="H92" s="5">
         <v>1060.7216465532892</v>
       </c>
       <c r="I92" s="5">
@@ -10665,56 +10799,58 @@
       </c>
       <c r="AF92" s="5">
         <v>790.21279199554237</v>
       </c>
       <c r="AG92" s="5">
         <v>1472.6080439011755</v>
       </c>
       <c r="AH92" s="5">
         <v>2221.0181721869071</v>
       </c>
       <c r="AI92" s="5">
         <v>3188.624640058737</v>
       </c>
       <c r="AJ92" s="5">
         <v>3735.2387622310825</v>
       </c>
       <c r="AK92" s="5">
         <v>4536.7299444938499</v>
       </c>
       <c r="AL92" s="5">
         <v>5119.2251733331532</v>
       </c>
       <c r="AM92" s="5">
         <v>5676.5935260767874</v>
       </c>
-      <c r="AN92" s="5"/>
+      <c r="AN92" s="5">
+        <v>6185.5424701628699</v>
+      </c>
       <c r="AO92" s="5"/>
       <c r="AP92" s="5"/>
       <c r="AQ92" s="5"/>
     </row>
-    <row r="93" spans="1:43">
+    <row r="93" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A93" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="11">
         <v>4301.8</v>
       </c>
       <c r="C93" s="11">
         <v>4774.8999999999996</v>
       </c>
       <c r="D93" s="11">
         <v>5850.5</v>
       </c>
       <c r="E93" s="11">
         <v>6767.6</v>
       </c>
       <c r="F93" s="11">
         <v>3177.4610812191745</v>
       </c>
       <c r="G93" s="11">
         <v>4024.3713837411738</v>
       </c>
       <c r="H93" s="5">
         <v>209.80395361196685</v>
       </c>
       <c r="I93" s="5">
@@ -10788,56 +10924,58 @@
       </c>
       <c r="AF93" s="5">
         <v>230.03112371600378</v>
       </c>
       <c r="AG93" s="5">
         <v>578.22878943652358</v>
       </c>
       <c r="AH93" s="5">
         <v>859.05325296149363</v>
       </c>
       <c r="AI93" s="5">
         <v>1433.7301557588721</v>
       </c>
       <c r="AJ93" s="5">
         <v>2040.848339311184</v>
       </c>
       <c r="AK93" s="5">
         <v>3875.2613423227249</v>
       </c>
       <c r="AL93" s="5">
         <v>4182.4843552261245</v>
       </c>
       <c r="AM93" s="5">
         <v>4450.2775803477552</v>
       </c>
-      <c r="AN93" s="5"/>
+      <c r="AN93" s="5">
+        <v>4872.6764583613794</v>
+      </c>
       <c r="AO93" s="5"/>
       <c r="AP93" s="5"/>
       <c r="AQ93" s="5"/>
     </row>
-    <row r="94" spans="1:43">
+    <row r="94" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A94" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="11">
         <v>8026.6</v>
       </c>
       <c r="C94" s="11">
         <v>9183.1</v>
       </c>
       <c r="D94" s="11">
         <v>10855.8</v>
       </c>
       <c r="E94" s="11">
         <v>12641.8</v>
       </c>
       <c r="F94" s="11">
         <v>6418.2052413383381</v>
       </c>
       <c r="G94" s="11">
         <v>7813.3639533471496</v>
       </c>
       <c r="H94" s="5">
         <v>463.44927065064149</v>
       </c>
       <c r="I94" s="5">
@@ -10911,56 +11049,58 @@
       </c>
       <c r="AF94" s="5">
         <v>539.01062315305148</v>
       </c>
       <c r="AG94" s="5">
         <v>1160.3760927992939</v>
       </c>
       <c r="AH94" s="5">
         <v>1772.9767726030252</v>
       </c>
       <c r="AI94" s="5">
         <v>2891.786308064135</v>
       </c>
       <c r="AJ94" s="5">
         <v>4368.6219059844943</v>
       </c>
       <c r="AK94" s="5">
         <v>6799.9973575285057</v>
       </c>
       <c r="AL94" s="5">
         <v>7729.0851714521114</v>
       </c>
       <c r="AM94" s="5">
         <v>8362.7188391733125</v>
       </c>
-      <c r="AN94" s="5"/>
+      <c r="AN94" s="5">
+        <v>9497.8146940290553</v>
+      </c>
       <c r="AO94" s="5"/>
       <c r="AP94" s="5"/>
       <c r="AQ94" s="5"/>
     </row>
-    <row r="95" spans="1:43">
+    <row r="95" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A95" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="11">
         <v>9431.2999999999993</v>
       </c>
       <c r="C95" s="11">
         <v>10690</v>
       </c>
       <c r="D95" s="11">
         <v>11952.7</v>
       </c>
       <c r="E95" s="11">
         <v>12702.6</v>
       </c>
       <c r="F95" s="11">
         <v>4852.4778906546471</v>
       </c>
       <c r="G95" s="11">
         <v>5787.9616113219117</v>
       </c>
       <c r="H95" s="5">
         <v>362.66005166632181</v>
       </c>
       <c r="I95" s="5">
@@ -11034,56 +11174,58 @@
       </c>
       <c r="AF95" s="5">
         <v>529.92156971087616</v>
       </c>
       <c r="AG95" s="5">
         <v>1155.5158122439364</v>
       </c>
       <c r="AH95" s="5">
         <v>2003.0892184270022</v>
       </c>
       <c r="AI95" s="5">
         <v>3018.2315719178155</v>
       </c>
       <c r="AJ95" s="5">
         <v>4336.1106813139204</v>
       </c>
       <c r="AK95" s="5">
         <v>6285.2694404787635</v>
       </c>
       <c r="AL95" s="5">
         <v>6920.9293059760994</v>
       </c>
       <c r="AM95" s="5">
         <v>7400.8655143364458</v>
       </c>
-      <c r="AN95" s="5"/>
+      <c r="AN95" s="5">
+        <v>7884.4485579557313</v>
+      </c>
       <c r="AO95" s="5"/>
       <c r="AP95" s="5"/>
       <c r="AQ95" s="5"/>
     </row>
-    <row r="96" spans="1:43">
+    <row r="96" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A96" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B96" s="11">
         <v>5651.2</v>
       </c>
       <c r="C96" s="11">
         <v>6363.8</v>
       </c>
       <c r="D96" s="11">
         <v>7571.8</v>
       </c>
       <c r="E96" s="11">
         <v>8334.5</v>
       </c>
       <c r="F96" s="11">
         <v>4589.7363252559653</v>
       </c>
       <c r="G96" s="11">
         <v>5616.8037860839395</v>
       </c>
       <c r="H96" s="5">
         <v>410.87137027302742</v>
       </c>
       <c r="I96" s="5">
@@ -11157,56 +11299,58 @@
       </c>
       <c r="AF96" s="5">
         <v>485.38758854640309</v>
       </c>
       <c r="AG96" s="5">
         <v>1082.4669229032454</v>
       </c>
       <c r="AH96" s="5">
         <v>1525.4301940192181</v>
       </c>
       <c r="AI96" s="5">
         <v>2173.1087895471483</v>
       </c>
       <c r="AJ96" s="5">
         <v>2921.2588090537747</v>
       </c>
       <c r="AK96" s="5">
         <v>3932.1355761630666</v>
       </c>
       <c r="AL96" s="5">
         <v>4385.6505659792483</v>
       </c>
       <c r="AM96" s="5">
         <v>4907.332949575004</v>
       </c>
-      <c r="AN96" s="5"/>
+      <c r="AN96" s="5">
+        <v>5462.7510739850868</v>
+      </c>
       <c r="AO96" s="5"/>
       <c r="AP96" s="5"/>
       <c r="AQ96" s="5"/>
     </row>
-    <row r="97" spans="1:43">
+    <row r="97" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A97" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="11">
         <v>7714</v>
       </c>
       <c r="C97" s="11">
         <v>8671.1</v>
       </c>
       <c r="D97" s="11">
         <v>10429.700000000001</v>
       </c>
       <c r="E97" s="11">
         <v>12360</v>
       </c>
       <c r="F97" s="11">
         <v>6590.9091894046278</v>
       </c>
       <c r="G97" s="11">
         <v>7975.2006868680755</v>
       </c>
       <c r="H97" s="5">
         <v>478.01976060475585</v>
       </c>
       <c r="I97" s="5">
@@ -11280,56 +11424,58 @@
       </c>
       <c r="AF97" s="5">
         <v>594.72890105262945</v>
       </c>
       <c r="AG97" s="5">
         <v>1369.5047060266297</v>
       </c>
       <c r="AH97" s="5">
         <v>2001.9391525340332</v>
       </c>
       <c r="AI97" s="5">
         <v>3189.6396552350393</v>
       </c>
       <c r="AJ97" s="5">
         <v>4777.6986535028027</v>
       </c>
       <c r="AK97" s="5">
         <v>7306.7517889718256</v>
       </c>
       <c r="AL97" s="5">
         <v>8293.4336045228411</v>
       </c>
       <c r="AM97" s="5">
         <v>8910.0790964603766</v>
       </c>
-      <c r="AN97" s="5"/>
+      <c r="AN97" s="5">
+        <v>9890.4716074031712</v>
+      </c>
       <c r="AO97" s="5"/>
       <c r="AP97" s="5"/>
       <c r="AQ97" s="5"/>
     </row>
-    <row r="98" spans="1:43">
+    <row r="98" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A98" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B98" s="11">
         <v>3175.1</v>
       </c>
       <c r="C98" s="11">
         <v>3696.5</v>
       </c>
       <c r="D98" s="11">
         <v>4441.7</v>
       </c>
       <c r="E98" s="11">
         <v>5079.2</v>
       </c>
       <c r="F98" s="11">
         <v>2062.913492708014</v>
       </c>
       <c r="G98" s="11">
         <v>2482.625823974281</v>
       </c>
       <c r="H98" s="5">
         <v>106.9667981480174</v>
       </c>
       <c r="I98" s="5">
@@ -11403,56 +11549,58 @@
       </c>
       <c r="AF98" s="5">
         <v>151.95877344597682</v>
       </c>
       <c r="AG98" s="5">
         <v>433.01566512165323</v>
       </c>
       <c r="AH98" s="5">
         <v>684.14559544018675</v>
       </c>
       <c r="AI98" s="5">
         <v>1023.7699701117506</v>
       </c>
       <c r="AJ98" s="5">
         <v>1466.7607913573108</v>
       </c>
       <c r="AK98" s="5">
         <v>2566.163175759164</v>
       </c>
       <c r="AL98" s="5">
         <v>2882.0082102008842</v>
       </c>
       <c r="AM98" s="5">
         <v>3113.4537702739681</v>
       </c>
-      <c r="AN98" s="5"/>
+      <c r="AN98" s="5">
+        <v>3394.9299750638502</v>
+      </c>
       <c r="AO98" s="5"/>
       <c r="AP98" s="5"/>
       <c r="AQ98" s="5"/>
     </row>
-    <row r="99" spans="1:43">
+    <row r="99" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A99" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="5">
         <v>3562.7</v>
       </c>
       <c r="C99" s="5">
         <v>3838.1</v>
       </c>
       <c r="D99" s="5">
         <v>4551.8</v>
       </c>
       <c r="E99" s="5">
         <v>5304.1</v>
       </c>
       <c r="F99" s="5">
         <v>3523.3858549583415</v>
       </c>
       <c r="G99" s="5">
         <v>4031.8149382871879</v>
       </c>
       <c r="H99" s="5">
         <v>299.99900642395278</v>
       </c>
       <c r="I99" s="5">
@@ -11526,56 +11674,58 @@
       </c>
       <c r="AF99" s="5">
         <v>315.91506488807806</v>
       </c>
       <c r="AG99" s="5">
         <v>651.93703680242425</v>
       </c>
       <c r="AH99" s="5">
         <v>933.59685670869987</v>
       </c>
       <c r="AI99" s="5">
         <v>1434.1105268162576</v>
       </c>
       <c r="AJ99" s="5">
         <v>1952.8501375105507</v>
       </c>
       <c r="AK99" s="5">
         <v>3570.7815449393111</v>
       </c>
       <c r="AL99" s="5">
         <v>3907.422815152629</v>
       </c>
       <c r="AM99" s="5">
         <v>4108.548413314672</v>
       </c>
-      <c r="AN99" s="5"/>
+      <c r="AN99" s="5">
+        <v>4371.909116169244</v>
+      </c>
       <c r="AO99" s="5"/>
       <c r="AP99" s="5"/>
       <c r="AQ99" s="5"/>
     </row>
-    <row r="100" spans="1:43">
+    <row r="100" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A100" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B100" s="5">
         <v>5756.3</v>
       </c>
       <c r="C100" s="5">
         <v>6612.7</v>
       </c>
       <c r="D100" s="5">
         <v>10953.7</v>
       </c>
       <c r="E100" s="5">
         <v>15959.5</v>
       </c>
       <c r="F100" s="5">
         <v>14716.42917263898</v>
       </c>
       <c r="G100" s="5">
         <v>17820.061316113897</v>
       </c>
       <c r="H100" s="5">
         <v>1385.3289268856201</v>
       </c>
       <c r="I100" s="5">
@@ -11649,56 +11799,58 @@
       </c>
       <c r="AF100" s="5">
         <v>2261.2457248523756</v>
       </c>
       <c r="AG100" s="5">
         <v>4726.6316520613127</v>
       </c>
       <c r="AH100" s="5">
         <v>6945.7294863170191</v>
       </c>
       <c r="AI100" s="5">
         <v>9775.0554235578402</v>
       </c>
       <c r="AJ100" s="5">
         <v>11436.412320439093</v>
       </c>
       <c r="AK100" s="5">
         <v>16178.134272428701</v>
       </c>
       <c r="AL100" s="5">
         <v>17905.741481534133</v>
       </c>
       <c r="AM100" s="5">
         <v>19659.400607885291</v>
       </c>
-      <c r="AN100" s="5"/>
+      <c r="AN100" s="5">
+        <v>21506.178726991857</v>
+      </c>
       <c r="AO100" s="5"/>
       <c r="AP100" s="5"/>
       <c r="AQ100" s="5"/>
     </row>
-    <row r="101" spans="1:43">
+    <row r="101" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A101" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B101" s="5">
         <v>8495.1</v>
       </c>
       <c r="C101" s="5">
         <v>6710.8</v>
       </c>
       <c r="D101" s="5">
         <v>8253.1</v>
       </c>
       <c r="E101" s="5">
         <v>9805.1</v>
       </c>
       <c r="F101" s="5">
         <v>5890.539572177855</v>
       </c>
       <c r="G101" s="5">
         <v>5100.3162571193898</v>
       </c>
       <c r="H101" s="5">
         <v>386.54195557256276</v>
       </c>
       <c r="I101" s="5">
@@ -11772,56 +11924,58 @@
       </c>
       <c r="AF101" s="5">
         <v>629.53038070585376</v>
       </c>
       <c r="AG101" s="5">
         <v>1449.6886615524143</v>
       </c>
       <c r="AH101" s="5">
         <v>2026.9309835304855</v>
       </c>
       <c r="AI101" s="5">
         <v>2689.9448114127763</v>
       </c>
       <c r="AJ101" s="5">
         <v>3450.392753514579</v>
       </c>
       <c r="AK101" s="5">
         <v>4715.0162216931367</v>
       </c>
       <c r="AL101" s="5">
         <v>5143.8311398618307</v>
       </c>
       <c r="AM101" s="5">
         <v>5619.0458718416603</v>
       </c>
-      <c r="AN101" s="5"/>
+      <c r="AN101" s="5">
+        <v>6089.9502293051301</v>
+      </c>
       <c r="AO101" s="5"/>
       <c r="AP101" s="5"/>
       <c r="AQ101" s="5"/>
     </row>
-    <row r="102" spans="1:43">
+    <row r="102" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A102" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B102" s="5">
         <v>15299.6</v>
       </c>
       <c r="C102" s="5">
         <v>17404.900000000001</v>
       </c>
       <c r="D102" s="5">
         <v>20773.400000000001</v>
       </c>
       <c r="E102" s="5">
         <v>24411.4</v>
       </c>
       <c r="F102" s="5">
         <v>24727.889842160108</v>
       </c>
       <c r="G102" s="5">
         <v>28603.278968131021</v>
       </c>
       <c r="H102" s="5">
         <v>2337.5498547656098</v>
       </c>
       <c r="I102" s="5">
@@ -11895,56 +12049,58 @@
       </c>
       <c r="AF102" s="5">
         <v>3117.2678862209027</v>
       </c>
       <c r="AG102" s="5">
         <v>6540.4909271386405</v>
       </c>
       <c r="AH102" s="5">
         <v>9530.7955387896109</v>
       </c>
       <c r="AI102" s="5">
         <v>13256.322789753889</v>
       </c>
       <c r="AJ102" s="5">
         <v>16965.94845300023</v>
       </c>
       <c r="AK102" s="5">
         <v>22343.961999460902</v>
       </c>
       <c r="AL102" s="5">
         <v>25189.058048635681</v>
       </c>
       <c r="AM102" s="5">
         <v>27347.468623683479</v>
       </c>
-      <c r="AN102" s="5"/>
+      <c r="AN102" s="5">
+        <v>29703.617970822437</v>
+      </c>
       <c r="AO102" s="5"/>
       <c r="AP102" s="5"/>
       <c r="AQ102" s="5"/>
     </row>
-    <row r="103" spans="1:43">
+    <row r="103" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A103" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B103" s="5">
         <v>7721.8</v>
       </c>
       <c r="C103" s="5">
         <v>8549</v>
       </c>
       <c r="D103" s="5">
         <v>10272.4</v>
       </c>
       <c r="E103" s="5">
         <v>11200.9</v>
       </c>
       <c r="F103" s="5">
         <v>4463.1314589384319</v>
       </c>
       <c r="G103" s="5">
         <v>5289.5324620122037</v>
       </c>
       <c r="H103" s="5">
         <v>357.45180559914911</v>
       </c>
       <c r="I103" s="5">
@@ -12018,56 +12174,58 @@
       </c>
       <c r="AF103" s="5">
         <v>597.75915943960035</v>
       </c>
       <c r="AG103" s="5">
         <v>1359.6829029072549</v>
       </c>
       <c r="AH103" s="5">
         <v>1941.3536268966377</v>
       </c>
       <c r="AI103" s="5">
         <v>3057.5489827814517</v>
       </c>
       <c r="AJ103" s="5">
         <v>4161.2232057544716</v>
       </c>
       <c r="AK103" s="5">
         <v>5943.380046047776</v>
       </c>
       <c r="AL103" s="5">
         <v>6843.4895452267338</v>
       </c>
       <c r="AM103" s="5">
         <v>7578.9720293615355</v>
       </c>
-      <c r="AN103" s="5"/>
+      <c r="AN103" s="5">
+        <v>8341.4341008264437</v>
+      </c>
       <c r="AO103" s="5"/>
       <c r="AP103" s="5"/>
       <c r="AQ103" s="5"/>
     </row>
-    <row r="104" spans="1:43">
+    <row r="104" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A104" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B104" s="5">
         <v>4646.6000000000004</v>
       </c>
       <c r="C104" s="5">
         <v>5168.2</v>
       </c>
       <c r="D104" s="5">
         <v>6053.4</v>
       </c>
       <c r="E104" s="5">
         <v>7168.9</v>
       </c>
       <c r="F104" s="5">
         <v>2340.1324737210039</v>
       </c>
       <c r="G104" s="5">
         <v>2658.8368316070955</v>
       </c>
       <c r="H104" s="5">
         <v>157.33225389973012</v>
       </c>
       <c r="I104" s="5">
@@ -12141,56 +12299,58 @@
       </c>
       <c r="AF104" s="5">
         <v>263.92204346706956</v>
       </c>
       <c r="AG104" s="5">
         <v>588.5104067228699</v>
       </c>
       <c r="AH104" s="5">
         <v>834.39921325655882</v>
       </c>
       <c r="AI104" s="5">
         <v>1422.7924272019941</v>
       </c>
       <c r="AJ104" s="5">
         <v>1965.989058640494</v>
       </c>
       <c r="AK104" s="5">
         <v>2982.1166389346863</v>
       </c>
       <c r="AL104" s="5">
         <v>3203.5889110926478</v>
       </c>
       <c r="AM104" s="5">
         <v>3457.8493200205662</v>
       </c>
-      <c r="AN104" s="5"/>
+      <c r="AN104" s="5">
+        <v>3593.5461696431785</v>
+      </c>
       <c r="AO104" s="5"/>
       <c r="AP104" s="5"/>
       <c r="AQ104" s="5"/>
     </row>
-    <row r="105" spans="1:43">
+    <row r="105" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A105" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B105" s="5">
         <v>6313.6</v>
       </c>
       <c r="C105" s="5">
         <v>7090.1</v>
       </c>
       <c r="D105" s="5">
         <v>8576.9</v>
       </c>
       <c r="E105" s="5">
         <v>9850.9</v>
       </c>
       <c r="F105" s="5">
         <v>4392.0865624940379</v>
       </c>
       <c r="G105" s="5">
         <v>4222.6408659988192</v>
       </c>
       <c r="H105" s="5">
         <v>256.03850101324491</v>
       </c>
       <c r="I105" s="5">
@@ -12264,56 +12424,58 @@
       </c>
       <c r="AF105" s="5">
         <v>353.21636179011119</v>
       </c>
       <c r="AG105" s="5">
         <v>828.3886789352166</v>
       </c>
       <c r="AH105" s="5">
         <v>1239.4058159829294</v>
       </c>
       <c r="AI105" s="5">
         <v>1834.2716171868042</v>
       </c>
       <c r="AJ105" s="5">
         <v>2465.1221883053122</v>
       </c>
       <c r="AK105" s="5">
         <v>3480.948735792389</v>
       </c>
       <c r="AL105" s="5">
         <v>3905.9218256167896</v>
       </c>
       <c r="AM105" s="5">
         <v>4312.3351329388961</v>
       </c>
-      <c r="AN105" s="5"/>
+      <c r="AN105" s="5">
+        <v>4638.5155718182996</v>
+      </c>
       <c r="AO105" s="5"/>
       <c r="AP105" s="5"/>
       <c r="AQ105" s="5"/>
     </row>
-    <row r="106" spans="1:43">
+    <row r="106" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A106" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B106" s="5">
         <v>6311.2</v>
       </c>
       <c r="C106" s="5">
         <v>6904.8</v>
       </c>
       <c r="D106" s="5">
         <v>8417.4</v>
       </c>
       <c r="E106" s="5">
         <v>9623.7000000000007</v>
       </c>
       <c r="F106" s="5">
         <v>5097.10137002396</v>
       </c>
       <c r="G106" s="5">
         <v>5825.5645566630901</v>
       </c>
       <c r="H106" s="5">
         <v>324.29204114377376</v>
       </c>
       <c r="I106" s="5">
@@ -12387,56 +12549,58 @@
       </c>
       <c r="AF106" s="5">
         <v>535.74016557726281</v>
       </c>
       <c r="AG106" s="5">
         <v>1176.9044276572931</v>
       </c>
       <c r="AH106" s="5">
         <v>1867.965067370438</v>
       </c>
       <c r="AI106" s="5">
         <v>2846.5315369767477</v>
       </c>
       <c r="AJ106" s="5">
         <v>3839.2438644436656</v>
       </c>
       <c r="AK106" s="5">
         <v>5460.9474737063174</v>
       </c>
       <c r="AL106" s="5">
         <v>6182.1928250192896</v>
       </c>
       <c r="AM106" s="5">
         <v>6685.5102862672966</v>
       </c>
-      <c r="AN106" s="5"/>
+      <c r="AN106" s="5">
+        <v>7376.4563781562529</v>
+      </c>
       <c r="AO106" s="5"/>
       <c r="AP106" s="5"/>
       <c r="AQ106" s="5"/>
     </row>
-    <row r="107" spans="1:43">
+    <row r="107" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A107" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B107" s="5">
         <v>4310.5</v>
       </c>
       <c r="C107" s="5">
         <v>4785.8999999999996</v>
       </c>
       <c r="D107" s="5">
         <v>5782</v>
       </c>
       <c r="E107" s="5">
         <v>7036.7</v>
       </c>
       <c r="F107" s="5">
         <v>3249.418616822416</v>
       </c>
       <c r="G107" s="5">
         <v>3855.690389220199</v>
       </c>
       <c r="H107" s="5">
         <v>207.34891904155376</v>
       </c>
       <c r="I107" s="5">
@@ -12510,56 +12674,58 @@
       </c>
       <c r="AF107" s="5">
         <v>293.51109157071045</v>
       </c>
       <c r="AG107" s="5">
         <v>687.26958192440475</v>
       </c>
       <c r="AH107" s="5">
         <v>1011.4280823042739</v>
       </c>
       <c r="AI107" s="5">
         <v>1631.1907877869849</v>
       </c>
       <c r="AJ107" s="5">
         <v>2240.6045787911435</v>
       </c>
       <c r="AK107" s="5">
         <v>3680.529853143858</v>
       </c>
       <c r="AL107" s="5">
         <v>4124.5922898594836</v>
       </c>
       <c r="AM107" s="5">
         <v>4428.1861871263773</v>
       </c>
-      <c r="AN107" s="5"/>
+      <c r="AN107" s="5">
+        <v>4730.1419457455777</v>
+      </c>
       <c r="AO107" s="5"/>
       <c r="AP107" s="5"/>
       <c r="AQ107" s="5"/>
     </row>
-    <row r="108" spans="1:43">
+    <row r="108" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A108" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B108" s="5">
         <v>7514.1</v>
       </c>
       <c r="C108" s="5">
         <v>8369.9</v>
       </c>
       <c r="D108" s="5">
         <v>10051.299999999999</v>
       </c>
       <c r="E108" s="5">
         <v>11480.1</v>
       </c>
       <c r="F108" s="5">
         <v>7060.9008771848085</v>
       </c>
       <c r="G108" s="5">
         <v>9617.2785557081097</v>
       </c>
       <c r="H108" s="5">
         <v>744.52705067460715</v>
       </c>
       <c r="I108" s="5">
@@ -12633,283 +12799,288 @@
       </c>
       <c r="AF108" s="5">
         <v>1268.489971429216</v>
       </c>
       <c r="AG108" s="5">
         <v>2691.4552782581918</v>
       </c>
       <c r="AH108" s="5">
         <v>4090.4261932931527</v>
       </c>
       <c r="AI108" s="5">
         <v>5752.3901652315744</v>
       </c>
       <c r="AJ108" s="5">
         <v>7447.4358061588382</v>
       </c>
       <c r="AK108" s="5">
         <v>9706.5371228816948</v>
       </c>
       <c r="AL108" s="5">
         <v>11114.772683754467</v>
       </c>
       <c r="AM108" s="5">
         <v>12320.07357773422</v>
       </c>
-      <c r="AN108" s="5"/>
+      <c r="AN108" s="5">
+        <v>13594.211065206964</v>
+      </c>
       <c r="AO108" s="5"/>
       <c r="AP108" s="5"/>
       <c r="AQ108" s="5"/>
     </row>
-    <row r="109" spans="1:43" ht="3" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A110" s="40" t="s">
+    <row r="109" spans="1:43" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" spans="1:43" s="8" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="B110" s="40"/>
-[...16 lines deleted...]
-      <c r="S110" s="40"/>
+      <c r="B110" s="46"/>
+      <c r="C110" s="46"/>
+      <c r="D110" s="46"/>
+      <c r="E110" s="46"/>
+      <c r="F110" s="46"/>
+      <c r="G110" s="46"/>
+      <c r="H110" s="46"/>
+      <c r="I110" s="46"/>
+      <c r="J110" s="46"/>
+      <c r="K110" s="46"/>
+      <c r="L110" s="46"/>
+      <c r="M110" s="46"/>
+      <c r="N110" s="46"/>
+      <c r="O110" s="46"/>
+      <c r="P110" s="46"/>
+      <c r="Q110" s="46"/>
+      <c r="R110" s="46"/>
+      <c r="S110" s="46"/>
       <c r="AF110" s="1"/>
       <c r="AK110" s="1"/>
       <c r="AL110" s="1"/>
       <c r="AM110" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A111" s="41" t="s">
+      <c r="AN110" s="1"/>
+    </row>
+    <row r="111" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A111" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B111" s="41"/>
-[...16 lines deleted...]
-      <c r="S111" s="41"/>
+      <c r="B111" s="47"/>
+      <c r="C111" s="47"/>
+      <c r="D111" s="47"/>
+      <c r="E111" s="47"/>
+      <c r="F111" s="47"/>
+      <c r="G111" s="47"/>
+      <c r="H111" s="47"/>
+      <c r="I111" s="47"/>
+      <c r="J111" s="47"/>
+      <c r="K111" s="47"/>
+      <c r="L111" s="47"/>
+      <c r="M111" s="47"/>
+      <c r="N111" s="47"/>
+      <c r="O111" s="47"/>
+      <c r="P111" s="47"/>
+      <c r="Q111" s="47"/>
+      <c r="R111" s="47"/>
+      <c r="S111" s="47"/>
       <c r="AF111" s="8"/>
       <c r="AK111" s="8"/>
       <c r="AL111" s="8"/>
       <c r="AM111" s="8"/>
-    </row>
-    <row r="112" spans="1:43">
+      <c r="AN111" s="8"/>
+    </row>
+    <row r="112" spans="1:43" x14ac:dyDescent="0.2">
       <c r="AF112" s="8"/>
       <c r="AK112" s="8"/>
       <c r="AL112" s="8"/>
       <c r="AM112" s="8"/>
+      <c r="AN112" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="58">
+    <mergeCell ref="T86:AE86"/>
+    <mergeCell ref="AF86:AQ86"/>
+    <mergeCell ref="A110:S110"/>
+    <mergeCell ref="A111:S111"/>
+    <mergeCell ref="A86:A87"/>
+    <mergeCell ref="B86:B87"/>
+    <mergeCell ref="C86:C87"/>
+    <mergeCell ref="D86:D87"/>
+    <mergeCell ref="E86:E87"/>
+    <mergeCell ref="F86:F87"/>
+    <mergeCell ref="G86:G87"/>
+    <mergeCell ref="H86:S86"/>
+    <mergeCell ref="T59:AE59"/>
+    <mergeCell ref="AF59:AQ59"/>
+    <mergeCell ref="A83:AQ83"/>
+    <mergeCell ref="P84:S84"/>
+    <mergeCell ref="AB84:AE84"/>
+    <mergeCell ref="AN84:AQ84"/>
+    <mergeCell ref="F59:F60"/>
+    <mergeCell ref="G59:G60"/>
+    <mergeCell ref="H59:S59"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="B59:B60"/>
+    <mergeCell ref="C59:C60"/>
+    <mergeCell ref="D59:D60"/>
+    <mergeCell ref="E59:E60"/>
+    <mergeCell ref="A56:AQ56"/>
+    <mergeCell ref="P57:S57"/>
+    <mergeCell ref="AB57:AE57"/>
+    <mergeCell ref="AN57:AQ57"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="A29:AQ29"/>
+    <mergeCell ref="P30:S30"/>
+    <mergeCell ref="AB30:AE30"/>
+    <mergeCell ref="AN30:AQ30"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:S32"/>
+    <mergeCell ref="T32:AE32"/>
+    <mergeCell ref="AF32:AQ32"/>
     <mergeCell ref="A2:AQ2"/>
     <mergeCell ref="P3:S3"/>
     <mergeCell ref="AB3:AE3"/>
     <mergeCell ref="AN3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="T5:AE5"/>
     <mergeCell ref="AF5:AQ5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:S5"/>
-    <mergeCell ref="A29:AQ29"/>
-[...42 lines deleted...]
-    <mergeCell ref="H86:S86"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71EBABF0-9924-41F6-8251-CABF09D1B4F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>