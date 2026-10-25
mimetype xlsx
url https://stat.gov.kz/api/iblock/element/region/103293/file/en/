--- v5 (2026-09-14)
+++ v6 (2026-10-25)
@@ -675,51 +675,51 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -797,78 +797,83 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="178">
     <cellStyle name="Денежный 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="14"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="15"/>
     <cellStyle name="Обычный 2 11" xfId="16"/>
     <cellStyle name="Обычный 2 12" xfId="17"/>
     <cellStyle name="Обычный 2 13" xfId="18"/>
     <cellStyle name="Обычный 2 14" xfId="19"/>
     <cellStyle name="Обычный 2 15" xfId="20"/>
     <cellStyle name="Обычный 2 16" xfId="21"/>
     <cellStyle name="Обычный 2 17" xfId="22"/>
     <cellStyle name="Обычный 2 17 2" xfId="23"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="24"/>
     <cellStyle name="Обычный 2 18" xfId="25"/>
     <cellStyle name="Обычный 2 19" xfId="26"/>
     <cellStyle name="Обычный 2 19 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="32"/>
@@ -1316,66 +1321,70 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI96"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="N51" sqref="N51"/>
+      <selection pane="topRight" activeCell="BF14" sqref="BF14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.140625" style="1" customWidth="1"/>
     <col min="25" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="11" style="1" customWidth="1"/>
     <col min="32" max="32" width="10" style="1" customWidth="1"/>
-    <col min="33" max="16384" width="9.140625" style="1"/>
+    <col min="33" max="57" width="9.140625" style="1"/>
+    <col min="58" max="58" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" style="1"/>
+    <col min="60" max="60" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="61" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1">
       <c r="A2" s="60" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="60"/>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
       <c r="L2" s="60"/>
       <c r="M2" s="60"/>
       <c r="N2" s="60"/>
       <c r="O2" s="60"/>
       <c r="P2" s="60"/>
       <c r="Q2" s="60"/>
       <c r="R2" s="60"/>
       <c r="S2" s="60"/>
       <c r="T2" s="60"/>
@@ -1391,79 +1400,79 @@
       <c r="AB2" s="60"/>
       <c r="AC2" s="60"/>
       <c r="AD2" s="60"/>
       <c r="AE2" s="60"/>
       <c r="AF2" s="60"/>
       <c r="AG2" s="60"/>
       <c r="AH2" s="60"/>
       <c r="AI2" s="60"/>
       <c r="AJ2" s="60"/>
       <c r="AK2" s="60"/>
       <c r="AL2" s="60"/>
       <c r="AM2" s="60"/>
       <c r="AN2" s="60"/>
       <c r="AO2" s="60"/>
       <c r="AP2" s="60"/>
       <c r="AQ2" s="60"/>
       <c r="AR2" s="60"/>
       <c r="AS2" s="60"/>
       <c r="AT2" s="60"/>
       <c r="AU2" s="60"/>
       <c r="AV2" s="60"/>
       <c r="AW2" s="60"/>
       <c r="AX2" s="60"/>
     </row>
     <row r="3" spans="1:61" ht="13.5" thickBot="1">
-      <c r="J3" s="54"/>
-[...3 lines deleted...]
-      <c r="V3" s="54" t="s">
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="V3" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="W3" s="54"/>
-[...6 lines deleted...]
-      <c r="AT3" s="54" t="s">
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="AH3" s="56"/>
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56"/>
+      <c r="AK3" s="56"/>
+      <c r="AT3" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="AU3" s="54"/>
-[...2 lines deleted...]
-      <c r="BF3" s="54" t="s">
+      <c r="AU3" s="56"/>
+      <c r="AV3" s="56"/>
+      <c r="AW3" s="56"/>
+      <c r="BF3" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="BG3" s="54"/>
-[...1 lines deleted...]
-      <c r="BI3" s="54"/>
+      <c r="BG3" s="56"/>
+      <c r="BH3" s="56"/>
+      <c r="BI3" s="56"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="55"/>
+      <c r="A4" s="61"/>
       <c r="B4" s="57" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="58"/>
       <c r="D4" s="58"/>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
       <c r="K4" s="58"/>
       <c r="L4" s="58"/>
       <c r="M4" s="59"/>
       <c r="N4" s="57" t="s">
         <v>45</v>
       </c>
       <c r="O4" s="58"/>
       <c r="P4" s="58"/>
       <c r="Q4" s="58"/>
       <c r="R4" s="58"/>
       <c r="S4" s="58"/>
       <c r="T4" s="58"/>
       <c r="U4" s="58"/>
       <c r="V4" s="58"/>
@@ -1492,51 +1501,51 @@
       <c r="AO4" s="58"/>
       <c r="AP4" s="58"/>
       <c r="AQ4" s="58"/>
       <c r="AR4" s="58"/>
       <c r="AS4" s="58"/>
       <c r="AT4" s="58"/>
       <c r="AU4" s="58"/>
       <c r="AV4" s="58"/>
       <c r="AW4" s="59"/>
       <c r="AX4" s="57" t="s">
         <v>42</v>
       </c>
       <c r="AY4" s="58"/>
       <c r="AZ4" s="58"/>
       <c r="BA4" s="58"/>
       <c r="BB4" s="58"/>
       <c r="BC4" s="58"/>
       <c r="BD4" s="58"/>
       <c r="BE4" s="58"/>
       <c r="BF4" s="58"/>
       <c r="BG4" s="58"/>
       <c r="BH4" s="58"/>
       <c r="BI4" s="59"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="56"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1846,51 +1855,53 @@
       </c>
       <c r="AX6" s="28">
         <v>105.8</v>
       </c>
       <c r="AY6" s="28">
         <v>107</v>
       </c>
       <c r="AZ6" s="28">
         <v>107.8</v>
       </c>
       <c r="BA6" s="28">
         <v>111.3</v>
       </c>
       <c r="BB6" s="27">
         <v>110.7</v>
       </c>
       <c r="BC6" s="28">
         <v>110.7</v>
       </c>
       <c r="BD6" s="36">
         <v>111.1</v>
       </c>
       <c r="BE6" s="28">
         <v>109.5</v>
       </c>
-      <c r="BF6" s="9"/>
+      <c r="BF6" s="28">
+        <v>106.8</v>
+      </c>
       <c r="BG6" s="9"/>
       <c r="BH6" s="28"/>
       <c r="BI6" s="34"/>
     </row>
     <row r="7" spans="1:61" s="11" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="5">
         <v>84.6</v>
       </c>
       <c r="C7" s="5">
         <v>85.8</v>
       </c>
       <c r="D7" s="5">
         <v>85.9</v>
       </c>
       <c r="E7" s="5">
         <v>86.3</v>
       </c>
       <c r="F7" s="5">
         <v>86.8</v>
       </c>
       <c r="G7" s="6">
         <v>87.1</v>
@@ -2023,51 +2034,53 @@
       </c>
       <c r="AX7" s="28">
         <v>81.5</v>
       </c>
       <c r="AY7" s="28">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="28">
         <v>78.599999999999994</v>
       </c>
       <c r="BA7" s="28">
         <v>76.5</v>
       </c>
       <c r="BB7" s="27">
         <v>73.400000000000006</v>
       </c>
       <c r="BC7" s="28">
         <v>72.599999999999994</v>
       </c>
       <c r="BD7" s="36">
         <v>79.400000000000006</v>
       </c>
       <c r="BE7" s="28">
         <v>87.9</v>
       </c>
-      <c r="BF7" s="9"/>
+      <c r="BF7" s="51">
+        <v>89.8</v>
+      </c>
       <c r="BG7" s="9"/>
       <c r="BH7" s="28"/>
       <c r="BI7" s="35"/>
     </row>
     <row r="8" spans="1:61">
       <c r="A8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="5">
         <v>107.7</v>
       </c>
       <c r="C8" s="5">
         <v>105.4</v>
       </c>
       <c r="D8" s="5">
         <v>106.4</v>
       </c>
       <c r="E8" s="5">
         <v>104.6</v>
       </c>
       <c r="F8" s="5">
         <v>104.7</v>
       </c>
       <c r="G8" s="6">
         <v>103.9</v>
@@ -2200,51 +2213,53 @@
       </c>
       <c r="AX8" s="28">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="28">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="28">
         <v>295.89999999999998</v>
       </c>
       <c r="BA8" s="28">
         <v>308.8</v>
       </c>
       <c r="BB8" s="27">
         <v>286.39999999999998</v>
       </c>
       <c r="BC8" s="28">
         <v>227.1</v>
       </c>
       <c r="BD8" s="36">
         <v>221.9</v>
       </c>
       <c r="BE8" s="28">
         <v>157.4</v>
       </c>
-      <c r="BF8" s="9"/>
+      <c r="BF8" s="51">
+        <v>139.1</v>
+      </c>
       <c r="BG8" s="9"/>
       <c r="BH8" s="28"/>
       <c r="BI8" s="35"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="5">
         <v>101.8</v>
       </c>
       <c r="C9" s="5">
         <v>102.4</v>
       </c>
       <c r="D9" s="5">
         <v>102.5</v>
       </c>
       <c r="E9" s="5">
         <v>102.7</v>
       </c>
       <c r="F9" s="5">
         <v>102.8</v>
       </c>
       <c r="G9" s="6">
         <v>103.2</v>
@@ -2377,51 +2392,53 @@
       </c>
       <c r="AX9" s="28">
         <v>115.6</v>
       </c>
       <c r="AY9" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="28">
         <v>118.4</v>
       </c>
       <c r="BA9" s="28">
         <v>120.5</v>
       </c>
       <c r="BB9" s="27">
         <v>120.9</v>
       </c>
       <c r="BC9" s="28">
         <v>114.8</v>
       </c>
       <c r="BD9" s="36">
         <v>106.1</v>
       </c>
       <c r="BE9" s="28">
         <v>101.1</v>
       </c>
-      <c r="BF9" s="9"/>
+      <c r="BF9" s="51">
+        <v>100.3</v>
+      </c>
       <c r="BG9" s="9"/>
       <c r="BH9" s="28"/>
       <c r="BI9" s="35"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="5">
         <v>102.3</v>
       </c>
       <c r="C10" s="5">
         <v>101.2</v>
       </c>
       <c r="D10" s="5">
         <v>102.7</v>
       </c>
       <c r="E10" s="5">
         <v>103.5</v>
       </c>
       <c r="F10" s="5">
         <v>103.2</v>
       </c>
       <c r="G10" s="6">
         <v>102.9</v>
@@ -2554,51 +2571,53 @@
       </c>
       <c r="AX10" s="28">
         <v>105</v>
       </c>
       <c r="AY10" s="28">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="28">
         <v>104.6</v>
       </c>
       <c r="BA10" s="28">
         <v>104</v>
       </c>
       <c r="BB10" s="27">
         <v>103.9</v>
       </c>
       <c r="BC10" s="28">
         <v>103.6</v>
       </c>
       <c r="BD10" s="36">
         <v>106.6</v>
       </c>
       <c r="BE10" s="28">
         <v>117</v>
       </c>
-      <c r="BF10" s="9"/>
+      <c r="BF10" s="51">
+        <v>115.1</v>
+      </c>
       <c r="BG10" s="9"/>
       <c r="BH10" s="28"/>
       <c r="BI10" s="35"/>
     </row>
     <row r="11" spans="1:61">
       <c r="A11" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="5">
         <v>99</v>
       </c>
       <c r="C11" s="5">
         <v>99.2</v>
       </c>
       <c r="D11" s="5">
         <v>99.1</v>
       </c>
       <c r="E11" s="5">
         <v>99</v>
       </c>
       <c r="F11" s="5">
         <v>99</v>
       </c>
       <c r="G11" s="6">
         <v>99.3</v>
@@ -2731,51 +2750,53 @@
       </c>
       <c r="AX11" s="28">
         <v>99.2</v>
       </c>
       <c r="AY11" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="28">
         <v>98.8</v>
       </c>
       <c r="BA11" s="28">
         <v>98.4</v>
       </c>
       <c r="BB11" s="27">
         <v>98.1</v>
       </c>
       <c r="BC11" s="28">
         <v>97.9</v>
       </c>
       <c r="BD11" s="36">
         <v>98.3</v>
       </c>
       <c r="BE11" s="28">
         <v>101</v>
       </c>
-      <c r="BF11" s="9"/>
+      <c r="BF11" s="51">
+        <v>108.1</v>
+      </c>
       <c r="BG11" s="6"/>
       <c r="BH11" s="28"/>
       <c r="BI11" s="35"/>
     </row>
     <row r="12" spans="1:61">
       <c r="A12" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="5">
         <v>90.1</v>
       </c>
       <c r="C12" s="5">
         <v>91.3</v>
       </c>
       <c r="D12" s="5">
         <v>91.5</v>
       </c>
       <c r="E12" s="5">
         <v>91.4</v>
       </c>
       <c r="F12" s="5">
         <v>91.3</v>
       </c>
       <c r="G12" s="6">
         <v>91.4</v>
@@ -2908,51 +2929,53 @@
       </c>
       <c r="AX12" s="28">
         <v>114.2</v>
       </c>
       <c r="AY12" s="28">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="28">
         <v>100.3</v>
       </c>
       <c r="BA12" s="28">
         <v>100.1</v>
       </c>
       <c r="BB12" s="27">
         <v>98.7</v>
       </c>
       <c r="BC12" s="28">
         <v>96.8</v>
       </c>
       <c r="BD12" s="36">
         <v>98.3</v>
       </c>
       <c r="BE12" s="28">
         <v>101.8</v>
       </c>
-      <c r="BF12" s="9"/>
+      <c r="BF12" s="51">
+        <v>105</v>
+      </c>
       <c r="BG12" s="6"/>
       <c r="BH12" s="28"/>
       <c r="BI12" s="35"/>
     </row>
     <row r="13" spans="1:61">
       <c r="A13" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="5">
         <v>98.5</v>
       </c>
       <c r="C13" s="5">
         <v>99.3</v>
       </c>
       <c r="D13" s="5">
         <v>112.6</v>
       </c>
       <c r="E13" s="5">
         <v>108.5</v>
       </c>
       <c r="F13" s="5">
         <v>103.8</v>
       </c>
       <c r="G13" s="6">
         <v>103.7</v>
@@ -3085,51 +3108,53 @@
       </c>
       <c r="AX13" s="28">
         <v>131.5</v>
       </c>
       <c r="AY13" s="27">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="28">
         <v>133</v>
       </c>
       <c r="BA13" s="28">
         <v>159.6</v>
       </c>
       <c r="BB13" s="27">
         <v>141.1</v>
       </c>
       <c r="BC13" s="28">
         <v>139.80000000000001</v>
       </c>
       <c r="BD13" s="36">
         <v>137.30000000000001</v>
       </c>
       <c r="BE13" s="28">
         <v>131.30000000000001</v>
       </c>
-      <c r="BF13" s="9"/>
+      <c r="BF13" s="51">
+        <v>103.5</v>
+      </c>
       <c r="BG13" s="6"/>
       <c r="BH13" s="28"/>
       <c r="BI13" s="35"/>
     </row>
     <row r="14" spans="1:61">
       <c r="A14" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="5">
         <v>101.2</v>
       </c>
       <c r="C14" s="5">
         <v>100.8</v>
       </c>
       <c r="D14" s="5">
         <v>100.8</v>
       </c>
       <c r="E14" s="5">
         <v>101</v>
       </c>
       <c r="F14" s="5">
         <v>101</v>
       </c>
       <c r="G14" s="6">
         <v>100.9</v>
@@ -3262,51 +3287,53 @@
       </c>
       <c r="AX14" s="28">
         <v>101.6</v>
       </c>
       <c r="AY14" s="27">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="28">
         <v>102.8</v>
       </c>
       <c r="BA14" s="28">
         <v>100.7</v>
       </c>
       <c r="BB14" s="27">
         <v>101</v>
       </c>
       <c r="BC14" s="28">
         <v>101.2</v>
       </c>
       <c r="BD14" s="36">
         <v>102.6</v>
       </c>
       <c r="BE14" s="28">
         <v>110.4</v>
       </c>
-      <c r="BF14" s="9"/>
+      <c r="BF14" s="51">
+        <v>110.4</v>
+      </c>
       <c r="BG14" s="6"/>
       <c r="BH14" s="28"/>
       <c r="BI14" s="35"/>
     </row>
     <row r="15" spans="1:61">
       <c r="A15" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="5">
         <v>92.6</v>
       </c>
       <c r="C15" s="5">
         <v>83.1</v>
       </c>
       <c r="D15" s="5">
         <v>83.5</v>
       </c>
       <c r="E15" s="5">
         <v>86.1</v>
       </c>
       <c r="F15" s="5">
         <v>88.1</v>
       </c>
       <c r="G15" s="6">
         <v>91.8</v>
@@ -3439,51 +3466,53 @@
       </c>
       <c r="AX15" s="28">
         <v>75.8</v>
       </c>
       <c r="AY15" s="27">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="28">
         <v>82</v>
       </c>
       <c r="BA15" s="28">
         <v>100.3</v>
       </c>
       <c r="BB15" s="27">
         <v>101.5</v>
       </c>
       <c r="BC15" s="28">
         <v>105.5</v>
       </c>
       <c r="BD15" s="36">
         <v>107.2</v>
       </c>
       <c r="BE15" s="28">
         <v>105.5</v>
       </c>
-      <c r="BF15" s="9"/>
+      <c r="BF15" s="51">
+        <v>105.9</v>
+      </c>
       <c r="BG15" s="6"/>
       <c r="BH15" s="28"/>
       <c r="BI15" s="35"/>
     </row>
     <row r="16" spans="1:61">
       <c r="A16" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="5">
         <v>105</v>
       </c>
       <c r="C16" s="5">
         <v>104.6</v>
       </c>
       <c r="D16" s="5">
         <v>104.4</v>
       </c>
       <c r="E16" s="5">
         <v>104.8</v>
       </c>
       <c r="F16" s="5">
         <v>104.4</v>
       </c>
       <c r="G16" s="6">
         <v>103.6</v>
@@ -3616,51 +3645,53 @@
       </c>
       <c r="AX16" s="28">
         <v>97.4</v>
       </c>
       <c r="AY16" s="27">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="28">
         <v>105.4</v>
       </c>
       <c r="BA16" s="28">
         <v>105.1</v>
       </c>
       <c r="BB16" s="27">
         <v>103.5</v>
       </c>
       <c r="BC16" s="28">
         <v>101.7</v>
       </c>
       <c r="BD16" s="36">
         <v>101.9</v>
       </c>
       <c r="BE16" s="28">
         <v>105.3</v>
       </c>
-      <c r="BF16" s="9"/>
+      <c r="BF16" s="51">
+        <v>110.5</v>
+      </c>
       <c r="BG16" s="6"/>
       <c r="BH16" s="28"/>
       <c r="BI16" s="35"/>
     </row>
     <row r="17" spans="1:61">
       <c r="A17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="5">
         <v>102.9</v>
       </c>
       <c r="C17" s="5">
         <v>105.8</v>
       </c>
       <c r="D17" s="5">
         <v>104.2</v>
       </c>
       <c r="E17" s="5">
         <v>103.7</v>
       </c>
       <c r="F17" s="5">
         <v>104.5</v>
       </c>
       <c r="G17" s="6">
         <v>104.5</v>
@@ -3793,51 +3824,53 @@
       </c>
       <c r="AX17" s="28">
         <v>99.4</v>
       </c>
       <c r="AY17" s="27">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="28">
         <v>97.2</v>
       </c>
       <c r="BA17" s="28">
         <v>98</v>
       </c>
       <c r="BB17" s="27">
         <v>104.5</v>
       </c>
       <c r="BC17" s="28">
         <v>111.7</v>
       </c>
       <c r="BD17" s="36">
         <v>111.3</v>
       </c>
       <c r="BE17" s="28">
         <v>110.5</v>
       </c>
-      <c r="BF17" s="9"/>
+      <c r="BF17" s="51">
+        <v>103.9</v>
+      </c>
       <c r="BG17" s="6"/>
       <c r="BH17" s="28"/>
       <c r="BI17" s="35"/>
     </row>
     <row r="18" spans="1:61">
       <c r="A18" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="5">
         <v>75.8</v>
       </c>
       <c r="C18" s="5">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="5">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="5">
         <v>77.8</v>
       </c>
       <c r="F18" s="5">
         <v>78.2</v>
       </c>
       <c r="G18" s="6">
         <v>78.8</v>
@@ -3970,51 +4003,53 @@
       </c>
       <c r="AX18" s="28">
         <v>95.3</v>
       </c>
       <c r="AY18" s="27">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="28">
         <v>115.1</v>
       </c>
       <c r="BA18" s="28">
         <v>118.1</v>
       </c>
       <c r="BB18" s="27">
         <v>116.5</v>
       </c>
       <c r="BC18" s="28">
         <v>111.6</v>
       </c>
       <c r="BD18" s="36">
         <v>115.2</v>
       </c>
       <c r="BE18" s="28">
         <v>112.8</v>
       </c>
-      <c r="BF18" s="9"/>
+      <c r="BF18" s="51">
+        <v>107.7</v>
+      </c>
       <c r="BG18" s="9"/>
       <c r="BH18" s="28"/>
       <c r="BI18" s="35"/>
     </row>
     <row r="19" spans="1:61">
       <c r="A19" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="5">
         <v>102.6</v>
       </c>
       <c r="C19" s="5">
         <v>102.1</v>
       </c>
       <c r="D19" s="5">
         <v>101.3</v>
       </c>
       <c r="E19" s="5">
         <v>101.3</v>
       </c>
       <c r="F19" s="5">
         <v>101.2</v>
       </c>
       <c r="G19" s="6">
         <v>101.5</v>
@@ -4147,51 +4182,53 @@
       </c>
       <c r="AX19" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="27">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="28">
         <v>120</v>
       </c>
       <c r="BA19" s="28">
         <v>117.1</v>
       </c>
       <c r="BB19" s="27">
         <v>113.7</v>
       </c>
       <c r="BC19" s="28">
         <v>117.7</v>
       </c>
       <c r="BD19" s="36">
         <v>108.2</v>
       </c>
       <c r="BE19" s="28">
         <v>105.3</v>
       </c>
-      <c r="BF19" s="9"/>
+      <c r="BF19" s="51">
+        <v>108.6</v>
+      </c>
       <c r="BG19" s="9"/>
       <c r="BH19" s="28"/>
       <c r="BI19" s="35"/>
     </row>
     <row r="20" spans="1:61">
       <c r="A20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="5">
         <v>99.7</v>
       </c>
       <c r="C20" s="5">
         <v>100.1</v>
       </c>
       <c r="D20" s="5">
         <v>100</v>
       </c>
       <c r="E20" s="5">
         <v>100.1</v>
       </c>
       <c r="F20" s="5">
         <v>99.2</v>
       </c>
       <c r="G20" s="6">
         <v>100.1</v>
@@ -4324,51 +4361,53 @@
       </c>
       <c r="AX20" s="28">
         <v>105.3</v>
       </c>
       <c r="AY20" s="27">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="28">
         <v>104.9</v>
       </c>
       <c r="BA20" s="28">
         <v>104.7</v>
       </c>
       <c r="BB20" s="27">
         <v>104.1</v>
       </c>
       <c r="BC20" s="28">
         <v>103.2</v>
       </c>
       <c r="BD20" s="36">
         <v>104.4</v>
       </c>
       <c r="BE20" s="28">
         <v>102.9</v>
       </c>
-      <c r="BF20" s="9"/>
+      <c r="BF20" s="51">
+        <v>103.3</v>
+      </c>
       <c r="BG20" s="9"/>
       <c r="BH20" s="28"/>
       <c r="BI20" s="35"/>
     </row>
     <row r="21" spans="1:61" s="15" customFormat="1">
       <c r="A21" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="5">
         <v>101</v>
       </c>
       <c r="C21" s="5">
         <v>101</v>
       </c>
       <c r="D21" s="5">
         <v>101.5</v>
       </c>
       <c r="E21" s="5">
         <v>103.6</v>
       </c>
       <c r="F21" s="5">
         <v>103.1</v>
       </c>
       <c r="G21" s="6">
         <v>102.7</v>
@@ -4501,51 +4540,53 @@
       </c>
       <c r="AX21" s="28">
         <v>104.6</v>
       </c>
       <c r="AY21" s="27">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="28">
         <v>102.9</v>
       </c>
       <c r="BA21" s="28">
         <v>102.5</v>
       </c>
       <c r="BB21" s="27">
         <v>102.1</v>
       </c>
       <c r="BC21" s="28">
         <v>101</v>
       </c>
       <c r="BD21" s="36">
         <v>101.6</v>
       </c>
       <c r="BE21" s="28">
         <v>101.7</v>
       </c>
-      <c r="BF21" s="9"/>
+      <c r="BF21" s="51">
+        <v>102.8</v>
+      </c>
       <c r="BG21" s="9"/>
       <c r="BH21" s="28"/>
       <c r="BI21" s="35"/>
     </row>
     <row r="22" spans="1:61">
       <c r="A22" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5">
         <v>101.6</v>
       </c>
       <c r="C22" s="5">
         <v>100.7</v>
       </c>
       <c r="D22" s="5">
         <v>101</v>
       </c>
       <c r="E22" s="5">
         <v>101.2</v>
       </c>
       <c r="F22" s="5">
         <v>101.3</v>
       </c>
       <c r="G22" s="6">
         <v>101.4</v>
@@ -4678,51 +4719,53 @@
       </c>
       <c r="AX22" s="28">
         <v>101</v>
       </c>
       <c r="AY22" s="27">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="28">
         <v>100.2</v>
       </c>
       <c r="BA22" s="28">
         <v>101</v>
       </c>
       <c r="BB22" s="27">
         <v>101.1</v>
       </c>
       <c r="BC22" s="28">
         <v>102.2</v>
       </c>
       <c r="BD22" s="36">
         <v>105.6</v>
       </c>
       <c r="BE22" s="28">
         <v>109.7</v>
       </c>
-      <c r="BF22" s="9"/>
+      <c r="BF22" s="51">
+        <v>106.3</v>
+      </c>
       <c r="BG22" s="9"/>
       <c r="BH22" s="28"/>
       <c r="BI22" s="35"/>
     </row>
     <row r="23" spans="1:61">
       <c r="A23" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="5">
         <v>106.9</v>
       </c>
       <c r="C23" s="5">
         <v>106.6</v>
       </c>
       <c r="D23" s="5">
         <v>106.6</v>
       </c>
       <c r="E23" s="5">
         <v>103.3</v>
       </c>
       <c r="F23" s="5">
         <v>102.8</v>
       </c>
       <c r="G23" s="6">
         <v>106.5</v>
@@ -4855,51 +4898,53 @@
       </c>
       <c r="AX23" s="28">
         <v>102.1</v>
       </c>
       <c r="AY23" s="27">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="28">
         <v>103.4</v>
       </c>
       <c r="BA23" s="28">
         <v>102.5</v>
       </c>
       <c r="BB23" s="27">
         <v>101</v>
       </c>
       <c r="BC23" s="28">
         <v>99.6</v>
       </c>
       <c r="BD23" s="36">
         <v>102</v>
       </c>
       <c r="BE23" s="28">
         <v>100.4</v>
       </c>
-      <c r="BF23" s="9"/>
+      <c r="BF23" s="51">
+        <v>103.1</v>
+      </c>
       <c r="BG23" s="9"/>
       <c r="BH23" s="28"/>
       <c r="BI23" s="35"/>
     </row>
     <row r="24" spans="1:61" s="16" customFormat="1">
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="17"/>
       <c r="O24" s="17"/>
       <c r="P24" s="17"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="17"/>
       <c r="S24" s="17"/>
       <c r="T24" s="17"/>
       <c r="U24" s="17"/>
@@ -4939,79 +4984,79 @@
       <c r="AB25" s="60"/>
       <c r="AC25" s="60"/>
       <c r="AD25" s="60"/>
       <c r="AE25" s="60"/>
       <c r="AF25" s="60"/>
       <c r="AG25" s="60"/>
       <c r="AH25" s="60"/>
       <c r="AI25" s="60"/>
       <c r="AJ25" s="60"/>
       <c r="AK25" s="60"/>
       <c r="AL25" s="60"/>
       <c r="AM25" s="60"/>
       <c r="AN25" s="60"/>
       <c r="AO25" s="60"/>
       <c r="AP25" s="60"/>
       <c r="AQ25" s="60"/>
       <c r="AR25" s="60"/>
       <c r="AS25" s="60"/>
       <c r="AT25" s="60"/>
       <c r="AU25" s="60"/>
       <c r="AV25" s="60"/>
       <c r="AW25" s="60"/>
       <c r="AX25" s="60"/>
     </row>
     <row r="26" spans="1:61" ht="13.5" thickBot="1">
-      <c r="J26" s="54"/>
-[...3 lines deleted...]
-      <c r="V26" s="54" t="s">
+      <c r="J26" s="56"/>
+      <c r="K26" s="56"/>
+      <c r="L26" s="56"/>
+      <c r="M26" s="56"/>
+      <c r="V26" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="W26" s="54"/>
-[...6 lines deleted...]
-      <c r="AT26" s="54" t="s">
+      <c r="W26" s="56"/>
+      <c r="X26" s="56"/>
+      <c r="Y26" s="56"/>
+      <c r="AH26" s="56"/>
+      <c r="AI26" s="56"/>
+      <c r="AJ26" s="56"/>
+      <c r="AK26" s="56"/>
+      <c r="AT26" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="AU26" s="54"/>
-[...2 lines deleted...]
-      <c r="BF26" s="54" t="s">
+      <c r="AU26" s="56"/>
+      <c r="AV26" s="56"/>
+      <c r="AW26" s="56"/>
+      <c r="BF26" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="BG26" s="54"/>
-[...1 lines deleted...]
-      <c r="BI26" s="54"/>
+      <c r="BG26" s="56"/>
+      <c r="BH26" s="56"/>
+      <c r="BI26" s="56"/>
     </row>
     <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A27" s="55"/>
+      <c r="A27" s="61"/>
       <c r="B27" s="57" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="58"/>
       <c r="D27" s="58"/>
       <c r="E27" s="58"/>
       <c r="F27" s="58"/>
       <c r="G27" s="58"/>
       <c r="H27" s="58"/>
       <c r="I27" s="58"/>
       <c r="J27" s="58"/>
       <c r="K27" s="58"/>
       <c r="L27" s="58"/>
       <c r="M27" s="59"/>
       <c r="N27" s="57" t="s">
         <v>45</v>
       </c>
       <c r="O27" s="58"/>
       <c r="P27" s="58"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="58"/>
       <c r="S27" s="58"/>
       <c r="T27" s="58"/>
       <c r="U27" s="58"/>
       <c r="V27" s="58"/>
@@ -5040,51 +5085,51 @@
       <c r="AO27" s="58"/>
       <c r="AP27" s="58"/>
       <c r="AQ27" s="58"/>
       <c r="AR27" s="58"/>
       <c r="AS27" s="58"/>
       <c r="AT27" s="58"/>
       <c r="AU27" s="58"/>
       <c r="AV27" s="58"/>
       <c r="AW27" s="59"/>
       <c r="AX27" s="57" t="s">
         <v>42</v>
       </c>
       <c r="AY27" s="58"/>
       <c r="AZ27" s="58"/>
       <c r="BA27" s="58"/>
       <c r="BB27" s="58"/>
       <c r="BC27" s="58"/>
       <c r="BD27" s="58"/>
       <c r="BE27" s="58"/>
       <c r="BF27" s="58"/>
       <c r="BG27" s="58"/>
       <c r="BH27" s="58"/>
       <c r="BI27" s="59"/>
     </row>
     <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A28" s="56"/>
+      <c r="A28" s="62"/>
       <c r="B28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J28" s="2" t="s">
@@ -5394,51 +5439,53 @@
       </c>
       <c r="AX29" s="28">
         <v>105.9</v>
       </c>
       <c r="AY29" s="28">
         <v>107.1</v>
       </c>
       <c r="AZ29" s="28">
         <v>107.9</v>
       </c>
       <c r="BA29" s="28">
         <v>111.6</v>
       </c>
       <c r="BB29" s="28">
         <v>110.9</v>
       </c>
       <c r="BC29" s="28">
         <v>110.9</v>
       </c>
       <c r="BD29" s="28">
         <v>111.3</v>
       </c>
       <c r="BE29" s="28">
         <v>109.6</v>
       </c>
-      <c r="BF29" s="9"/>
+      <c r="BF29" s="28">
+        <v>106.9</v>
+      </c>
       <c r="BG29" s="9"/>
       <c r="BH29" s="28"/>
       <c r="BI29" s="34"/>
     </row>
     <row r="30" spans="1:61" s="11" customFormat="1">
       <c r="A30" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="6">
         <v>88.8</v>
       </c>
       <c r="C30" s="6">
         <v>90.5</v>
       </c>
       <c r="D30" s="6">
         <v>90.5</v>
       </c>
       <c r="E30" s="6">
         <v>90.7</v>
       </c>
       <c r="F30" s="6">
         <v>91</v>
       </c>
       <c r="G30" s="6">
         <v>91.1</v>
@@ -5571,51 +5618,53 @@
       </c>
       <c r="AX30" s="28">
         <v>68.5</v>
       </c>
       <c r="AY30" s="28">
         <v>67</v>
       </c>
       <c r="AZ30" s="28">
         <v>66.3</v>
       </c>
       <c r="BA30" s="28">
         <v>64.3</v>
       </c>
       <c r="BB30" s="28">
         <v>60.9</v>
       </c>
       <c r="BC30" s="28">
         <v>61.3</v>
       </c>
       <c r="BD30" s="28">
         <v>74.400000000000006</v>
       </c>
       <c r="BE30" s="28">
         <v>86.3</v>
       </c>
-      <c r="BF30" s="9"/>
+      <c r="BF30" s="28">
+        <v>88.8</v>
+      </c>
       <c r="BG30" s="9"/>
       <c r="BH30" s="28"/>
       <c r="BI30" s="35"/>
     </row>
     <row r="31" spans="1:61">
       <c r="A31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="6">
         <v>107</v>
       </c>
       <c r="C31" s="6">
         <v>104.7</v>
       </c>
       <c r="D31" s="6">
         <v>105.7</v>
       </c>
       <c r="E31" s="6">
         <v>104</v>
       </c>
       <c r="F31" s="6">
         <v>104.1</v>
       </c>
       <c r="G31" s="6">
         <v>103.3</v>
@@ -5748,51 +5797,53 @@
       </c>
       <c r="AX31" s="28">
         <v>326.60000000000002</v>
       </c>
       <c r="AY31" s="28">
         <v>252.6</v>
       </c>
       <c r="AZ31" s="28">
         <v>301.39999999999998</v>
       </c>
       <c r="BA31" s="28">
         <v>316.7</v>
       </c>
       <c r="BB31" s="28">
         <v>293.5</v>
       </c>
       <c r="BC31" s="28">
         <v>231.3</v>
       </c>
       <c r="BD31" s="28">
         <v>225.1</v>
       </c>
       <c r="BE31" s="28">
         <v>158.19999999999999</v>
       </c>
-      <c r="BF31" s="9"/>
+      <c r="BF31" s="28">
+        <v>139.6</v>
+      </c>
       <c r="BG31" s="9"/>
       <c r="BH31" s="28"/>
       <c r="BI31" s="35"/>
     </row>
     <row r="32" spans="1:61">
       <c r="A32" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="6">
         <v>101.4</v>
       </c>
       <c r="C32" s="6">
         <v>102</v>
       </c>
       <c r="D32" s="6">
         <v>102.1</v>
       </c>
       <c r="E32" s="6">
         <v>102.3</v>
       </c>
       <c r="F32" s="6">
         <v>102.5</v>
       </c>
       <c r="G32" s="6">
         <v>102.9</v>
@@ -5925,51 +5976,53 @@
       </c>
       <c r="AX32" s="28">
         <v>115.6</v>
       </c>
       <c r="AY32" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ32" s="28">
         <v>118.5</v>
       </c>
       <c r="BA32" s="28">
         <v>120.9</v>
       </c>
       <c r="BB32" s="28">
         <v>121.2</v>
       </c>
       <c r="BC32" s="28">
         <v>115</v>
       </c>
       <c r="BD32" s="28">
         <v>106.2</v>
       </c>
       <c r="BE32" s="28">
         <v>101.1</v>
       </c>
-      <c r="BF32" s="9"/>
+      <c r="BF32" s="28">
+        <v>100.3</v>
+      </c>
       <c r="BG32" s="9"/>
       <c r="BH32" s="28"/>
       <c r="BI32" s="35"/>
     </row>
     <row r="33" spans="1:61">
       <c r="A33" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="6">
         <v>102.2</v>
       </c>
       <c r="C33" s="6">
         <v>101.1</v>
       </c>
       <c r="D33" s="6">
         <v>102.6</v>
       </c>
       <c r="E33" s="6">
         <v>103.4</v>
       </c>
       <c r="F33" s="6">
         <v>103.1</v>
       </c>
       <c r="G33" s="6">
         <v>102.9</v>
@@ -6102,51 +6155,53 @@
       </c>
       <c r="AX33" s="28">
         <v>105</v>
       </c>
       <c r="AY33" s="28">
         <v>104.8</v>
       </c>
       <c r="AZ33" s="28">
         <v>104.6</v>
       </c>
       <c r="BA33" s="28">
         <v>104.1</v>
       </c>
       <c r="BB33" s="28">
         <v>103.9</v>
       </c>
       <c r="BC33" s="28">
         <v>103.6</v>
       </c>
       <c r="BD33" s="28">
         <v>106.7</v>
       </c>
       <c r="BE33" s="28">
         <v>117.1</v>
       </c>
-      <c r="BF33" s="9"/>
+      <c r="BF33" s="28">
+        <v>115.2</v>
+      </c>
       <c r="BG33" s="9"/>
       <c r="BH33" s="28"/>
       <c r="BI33" s="35"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="6">
         <v>99</v>
       </c>
       <c r="C34" s="6">
         <v>99.2</v>
       </c>
       <c r="D34" s="6">
         <v>99.1</v>
       </c>
       <c r="E34" s="6">
         <v>99</v>
       </c>
       <c r="F34" s="6">
         <v>99</v>
       </c>
       <c r="G34" s="6">
         <v>99.3</v>
@@ -6279,51 +6334,53 @@
       </c>
       <c r="AX34" s="28">
         <v>99.2</v>
       </c>
       <c r="AY34" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ34" s="28">
         <v>98.8</v>
       </c>
       <c r="BA34" s="28">
         <v>98.4</v>
       </c>
       <c r="BB34" s="28">
         <v>98.1</v>
       </c>
       <c r="BC34" s="28">
         <v>97.9</v>
       </c>
       <c r="BD34" s="28">
         <v>98.3</v>
       </c>
       <c r="BE34" s="28">
         <v>101</v>
       </c>
-      <c r="BF34" s="9"/>
+      <c r="BF34" s="28">
+        <v>108.1</v>
+      </c>
       <c r="BG34" s="6"/>
       <c r="BH34" s="28"/>
       <c r="BI34" s="35"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="6">
         <v>90.7</v>
       </c>
       <c r="C35" s="6">
         <v>91.8</v>
       </c>
       <c r="D35" s="6">
         <v>92.1</v>
       </c>
       <c r="E35" s="6">
         <v>91.9</v>
       </c>
       <c r="F35" s="6">
         <v>91.8</v>
       </c>
       <c r="G35" s="6">
         <v>91.9</v>
@@ -6456,51 +6513,53 @@
       </c>
       <c r="AX35" s="28">
         <v>114.2</v>
       </c>
       <c r="AY35" s="28">
         <v>108.5</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.3</v>
       </c>
       <c r="BA35" s="28">
         <v>100.1</v>
       </c>
       <c r="BB35" s="28">
         <v>98.7</v>
       </c>
       <c r="BC35" s="28">
         <v>96.8</v>
       </c>
       <c r="BD35" s="28">
         <v>98.3</v>
       </c>
       <c r="BE35" s="28">
         <v>101.8</v>
       </c>
-      <c r="BF35" s="9"/>
+      <c r="BF35" s="28">
+        <v>105</v>
+      </c>
       <c r="BG35" s="6"/>
       <c r="BH35" s="28"/>
       <c r="BI35" s="35"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="6">
         <v>98.4</v>
       </c>
       <c r="C36" s="6">
         <v>99.2</v>
       </c>
       <c r="D36" s="6">
         <v>112.5</v>
       </c>
       <c r="E36" s="6">
         <v>108.4</v>
       </c>
       <c r="F36" s="6">
         <v>103.7</v>
       </c>
       <c r="G36" s="6">
         <v>103.6</v>
@@ -6633,51 +6692,53 @@
       </c>
       <c r="AX36" s="28">
         <v>131.80000000000001</v>
       </c>
       <c r="AY36" s="28">
         <v>134</v>
       </c>
       <c r="AZ36" s="28">
         <v>133.30000000000001</v>
       </c>
       <c r="BA36" s="28">
         <v>160.5</v>
       </c>
       <c r="BB36" s="28">
         <v>141.6</v>
       </c>
       <c r="BC36" s="28">
         <v>140.19999999999999</v>
       </c>
       <c r="BD36" s="28">
         <v>137.69999999999999</v>
       </c>
       <c r="BE36" s="28">
         <v>131.6</v>
       </c>
-      <c r="BF36" s="9"/>
+      <c r="BF36" s="28">
+        <v>103.5</v>
+      </c>
       <c r="BG36" s="6"/>
       <c r="BH36" s="28"/>
       <c r="BI36" s="35"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6">
         <v>100.6</v>
       </c>
       <c r="C37" s="6">
         <v>100.2</v>
       </c>
       <c r="D37" s="6">
         <v>100.3</v>
       </c>
       <c r="E37" s="6">
         <v>100.5</v>
       </c>
       <c r="F37" s="6">
         <v>100.5</v>
       </c>
       <c r="G37" s="6">
         <v>100.5</v>
@@ -6810,51 +6871,53 @@
       </c>
       <c r="AX37" s="28">
         <v>101.6</v>
       </c>
       <c r="AY37" s="28">
         <v>102.8</v>
       </c>
       <c r="AZ37" s="28">
         <v>102.8</v>
       </c>
       <c r="BA37" s="28">
         <v>100.7</v>
       </c>
       <c r="BB37" s="28">
         <v>101</v>
       </c>
       <c r="BC37" s="28">
         <v>101.2</v>
       </c>
       <c r="BD37" s="28">
         <v>102.6</v>
       </c>
       <c r="BE37" s="28">
         <v>110.4</v>
       </c>
-      <c r="BF37" s="9"/>
+      <c r="BF37" s="28">
+        <v>110.4</v>
+      </c>
       <c r="BG37" s="6"/>
       <c r="BH37" s="28"/>
       <c r="BI37" s="35"/>
     </row>
     <row r="38" spans="1:61">
       <c r="A38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="6">
         <v>92.6</v>
       </c>
       <c r="C38" s="6">
         <v>83</v>
       </c>
       <c r="D38" s="6">
         <v>83.5</v>
       </c>
       <c r="E38" s="6">
         <v>86</v>
       </c>
       <c r="F38" s="6">
         <v>88</v>
       </c>
       <c r="G38" s="6">
         <v>91.7</v>
@@ -6987,51 +7050,53 @@
       </c>
       <c r="AX38" s="28">
         <v>75.8</v>
       </c>
       <c r="AY38" s="28">
         <v>85.2</v>
       </c>
       <c r="AZ38" s="28">
         <v>82</v>
       </c>
       <c r="BA38" s="28">
         <v>100.3</v>
       </c>
       <c r="BB38" s="28">
         <v>101.5</v>
       </c>
       <c r="BC38" s="28">
         <v>105.6</v>
       </c>
       <c r="BD38" s="28">
         <v>107.3</v>
       </c>
       <c r="BE38" s="28">
         <v>105.5</v>
       </c>
-      <c r="BF38" s="9"/>
+      <c r="BF38" s="28">
+        <v>105.9</v>
+      </c>
       <c r="BG38" s="6"/>
       <c r="BH38" s="28"/>
       <c r="BI38" s="35"/>
     </row>
     <row r="39" spans="1:61">
       <c r="A39" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="6">
         <v>104</v>
       </c>
       <c r="C39" s="6">
         <v>103.7</v>
       </c>
       <c r="D39" s="6">
         <v>103.5</v>
       </c>
       <c r="E39" s="6">
         <v>103.9</v>
       </c>
       <c r="F39" s="6">
         <v>103.6</v>
       </c>
       <c r="G39" s="6">
         <v>102.8</v>
@@ -7164,51 +7229,53 @@
       </c>
       <c r="AX39" s="28">
         <v>97.3</v>
       </c>
       <c r="AY39" s="28">
         <v>106.8</v>
       </c>
       <c r="AZ39" s="28">
         <v>105.5</v>
       </c>
       <c r="BA39" s="28">
         <v>105.2</v>
       </c>
       <c r="BB39" s="28">
         <v>103.6</v>
       </c>
       <c r="BC39" s="28">
         <v>101.7</v>
       </c>
       <c r="BD39" s="28">
         <v>101.9</v>
       </c>
       <c r="BE39" s="28">
         <v>105.4</v>
       </c>
-      <c r="BF39" s="9"/>
+      <c r="BF39" s="28">
+        <v>110.5</v>
+      </c>
       <c r="BG39" s="6"/>
       <c r="BH39" s="28"/>
       <c r="BI39" s="35"/>
     </row>
     <row r="40" spans="1:61">
       <c r="A40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="6">
         <v>103.2</v>
       </c>
       <c r="C40" s="6">
         <v>106.1</v>
       </c>
       <c r="D40" s="6">
         <v>104.5</v>
       </c>
       <c r="E40" s="6">
         <v>104</v>
       </c>
       <c r="F40" s="6">
         <v>104.7</v>
       </c>
       <c r="G40" s="6">
         <v>104.7</v>
@@ -7341,51 +7408,53 @@
       </c>
       <c r="AX40" s="28">
         <v>99.4</v>
       </c>
       <c r="AY40" s="28">
         <v>92.9</v>
       </c>
       <c r="AZ40" s="28">
         <v>97.1</v>
       </c>
       <c r="BA40" s="28">
         <v>98</v>
       </c>
       <c r="BB40" s="28">
         <v>104.5</v>
       </c>
       <c r="BC40" s="28">
         <v>111.7</v>
       </c>
       <c r="BD40" s="28">
         <v>111.4</v>
       </c>
       <c r="BE40" s="28">
         <v>110.5</v>
       </c>
-      <c r="BF40" s="9"/>
+      <c r="BF40" s="28">
+        <v>104</v>
+      </c>
       <c r="BG40" s="6"/>
       <c r="BH40" s="28"/>
       <c r="BI40" s="35"/>
     </row>
     <row r="41" spans="1:61">
       <c r="A41" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="6">
         <v>76</v>
       </c>
       <c r="C41" s="6">
         <v>76.8</v>
       </c>
       <c r="D41" s="6">
         <v>77.599999999999994</v>
       </c>
       <c r="E41" s="6">
         <v>77.900000000000006</v>
       </c>
       <c r="F41" s="6">
         <v>78.3</v>
       </c>
       <c r="G41" s="6">
         <v>79</v>
@@ -7518,51 +7587,53 @@
       </c>
       <c r="AX41" s="28">
         <v>95.3</v>
       </c>
       <c r="AY41" s="28">
         <v>115.9</v>
       </c>
       <c r="AZ41" s="28">
         <v>115.2</v>
       </c>
       <c r="BA41" s="28">
         <v>118.2</v>
       </c>
       <c r="BB41" s="28">
         <v>116.6</v>
       </c>
       <c r="BC41" s="28">
         <v>111.6</v>
       </c>
       <c r="BD41" s="28">
         <v>115.2</v>
       </c>
       <c r="BE41" s="28">
         <v>112.8</v>
       </c>
-      <c r="BF41" s="9"/>
+      <c r="BF41" s="28">
+        <v>107.7</v>
+      </c>
       <c r="BG41" s="9"/>
       <c r="BH41" s="28"/>
       <c r="BI41" s="35"/>
     </row>
     <row r="42" spans="1:61">
       <c r="A42" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="6">
         <v>102.7</v>
       </c>
       <c r="C42" s="6">
         <v>102.2</v>
       </c>
       <c r="D42" s="6">
         <v>101.3</v>
       </c>
       <c r="E42" s="6">
         <v>101.4</v>
       </c>
       <c r="F42" s="6">
         <v>101.3</v>
       </c>
       <c r="G42" s="6">
         <v>101.5</v>
@@ -7695,51 +7766,53 @@
       </c>
       <c r="AX42" s="28">
         <v>130.9</v>
       </c>
       <c r="AY42" s="28">
         <v>116.7</v>
       </c>
       <c r="AZ42" s="28">
         <v>120.2</v>
       </c>
       <c r="BA42" s="28">
         <v>117.6</v>
       </c>
       <c r="BB42" s="28">
         <v>114</v>
       </c>
       <c r="BC42" s="28">
         <v>118.1</v>
       </c>
       <c r="BD42" s="28">
         <v>108.3</v>
       </c>
       <c r="BE42" s="28">
         <v>105.3</v>
       </c>
-      <c r="BF42" s="9"/>
+      <c r="BF42" s="28">
+        <v>108.6</v>
+      </c>
       <c r="BG42" s="9"/>
       <c r="BH42" s="28"/>
       <c r="BI42" s="35"/>
     </row>
     <row r="43" spans="1:61">
       <c r="A43" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="6">
         <v>100.1</v>
       </c>
       <c r="C43" s="6">
         <v>100.5</v>
       </c>
       <c r="D43" s="6">
         <v>100.4</v>
       </c>
       <c r="E43" s="6">
         <v>100.5</v>
       </c>
       <c r="F43" s="6">
         <v>99.6</v>
       </c>
       <c r="G43" s="6">
         <v>100.6</v>
@@ -7872,51 +7945,53 @@
       </c>
       <c r="AX43" s="28">
         <v>105.5</v>
       </c>
       <c r="AY43" s="28">
         <v>105.4</v>
       </c>
       <c r="AZ43" s="28">
         <v>105.1</v>
       </c>
       <c r="BA43" s="28">
         <v>104.9</v>
       </c>
       <c r="BB43" s="28">
         <v>104.3</v>
       </c>
       <c r="BC43" s="28">
         <v>103.3</v>
       </c>
       <c r="BD43" s="28">
         <v>104.6</v>
       </c>
       <c r="BE43" s="28">
         <v>103</v>
       </c>
-      <c r="BF43" s="9"/>
+      <c r="BF43" s="28">
+        <v>103.4</v>
+      </c>
       <c r="BG43" s="9"/>
       <c r="BH43" s="28"/>
       <c r="BI43" s="35"/>
     </row>
     <row r="44" spans="1:61">
       <c r="A44" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="6">
         <v>101</v>
       </c>
       <c r="C44" s="6">
         <v>101</v>
       </c>
       <c r="D44" s="6">
         <v>101.5</v>
       </c>
       <c r="E44" s="6">
         <v>103.6</v>
       </c>
       <c r="F44" s="6">
         <v>103.1</v>
       </c>
       <c r="G44" s="6">
         <v>102.7</v>
@@ -8049,51 +8124,53 @@
       </c>
       <c r="AX44" s="28">
         <v>104.7</v>
       </c>
       <c r="AY44" s="28">
         <v>102.7</v>
       </c>
       <c r="AZ44" s="28">
         <v>102.9</v>
       </c>
       <c r="BA44" s="28">
         <v>102.5</v>
       </c>
       <c r="BB44" s="28">
         <v>102.1</v>
       </c>
       <c r="BC44" s="28">
         <v>101</v>
       </c>
       <c r="BD44" s="28">
         <v>101.6</v>
       </c>
       <c r="BE44" s="28">
         <v>101.7</v>
       </c>
-      <c r="BF44" s="9"/>
+      <c r="BF44" s="28">
+        <v>102.8</v>
+      </c>
       <c r="BG44" s="9"/>
       <c r="BH44" s="28"/>
       <c r="BI44" s="35"/>
     </row>
     <row r="45" spans="1:61">
       <c r="A45" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="6">
         <v>101.6</v>
       </c>
       <c r="C45" s="6">
         <v>100.7</v>
       </c>
       <c r="D45" s="6">
         <v>101</v>
       </c>
       <c r="E45" s="6">
         <v>101.2</v>
       </c>
       <c r="F45" s="6">
         <v>101.3</v>
       </c>
       <c r="G45" s="6">
         <v>101.4</v>
@@ -8226,51 +8303,53 @@
       </c>
       <c r="AX45" s="28">
         <v>101</v>
       </c>
       <c r="AY45" s="28">
         <v>99.8</v>
       </c>
       <c r="AZ45" s="28">
         <v>100.2</v>
       </c>
       <c r="BA45" s="28">
         <v>101</v>
       </c>
       <c r="BB45" s="28">
         <v>101.2</v>
       </c>
       <c r="BC45" s="28">
         <v>102.2</v>
       </c>
       <c r="BD45" s="28">
         <v>105.7</v>
       </c>
       <c r="BE45" s="28">
         <v>109.9</v>
       </c>
-      <c r="BF45" s="9"/>
+      <c r="BF45" s="28">
+        <v>106.4</v>
+      </c>
       <c r="BG45" s="9"/>
       <c r="BH45" s="28"/>
       <c r="BI45" s="35"/>
     </row>
     <row r="46" spans="1:61">
       <c r="A46" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="6">
         <v>97.7</v>
       </c>
       <c r="C46" s="6">
         <v>98.1</v>
       </c>
       <c r="D46" s="6">
         <v>98.5</v>
       </c>
       <c r="E46" s="6">
         <v>95.7</v>
       </c>
       <c r="F46" s="6">
         <v>95.6</v>
       </c>
       <c r="G46" s="6">
         <v>100.1</v>
@@ -8403,51 +8482,53 @@
       </c>
       <c r="AX46" s="28">
         <v>102.6</v>
       </c>
       <c r="AY46" s="28">
         <v>106.1</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.2</v>
       </c>
       <c r="BA46" s="28">
         <v>103.5</v>
       </c>
       <c r="BB46" s="28">
         <v>101.3</v>
       </c>
       <c r="BC46" s="28">
         <v>99.5</v>
       </c>
       <c r="BD46" s="28">
         <v>102.3</v>
       </c>
       <c r="BE46" s="28">
         <v>100.4</v>
       </c>
-      <c r="BF46" s="9"/>
+      <c r="BF46" s="28">
+        <v>103.3</v>
+      </c>
       <c r="BG46" s="9"/>
       <c r="BH46" s="28"/>
       <c r="BI46" s="35"/>
     </row>
     <row r="47" spans="1:61">
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="17"/>
       <c r="K47" s="17"/>
       <c r="L47" s="17"/>
       <c r="M47" s="17"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
       <c r="S47" s="17"/>
       <c r="T47" s="17"/>
       <c r="U47" s="17"/>
@@ -8487,79 +8568,79 @@
       <c r="AB48" s="60"/>
       <c r="AC48" s="60"/>
       <c r="AD48" s="60"/>
       <c r="AE48" s="60"/>
       <c r="AF48" s="60"/>
       <c r="AG48" s="60"/>
       <c r="AH48" s="60"/>
       <c r="AI48" s="60"/>
       <c r="AJ48" s="60"/>
       <c r="AK48" s="60"/>
       <c r="AL48" s="60"/>
       <c r="AM48" s="60"/>
       <c r="AN48" s="60"/>
       <c r="AO48" s="60"/>
       <c r="AP48" s="60"/>
       <c r="AQ48" s="60"/>
       <c r="AR48" s="60"/>
       <c r="AS48" s="60"/>
       <c r="AT48" s="60"/>
       <c r="AU48" s="60"/>
       <c r="AV48" s="60"/>
       <c r="AW48" s="60"/>
       <c r="AX48" s="60"/>
     </row>
     <row r="49" spans="1:61" ht="13.5" thickBot="1">
-      <c r="J49" s="54"/>
-[...3 lines deleted...]
-      <c r="V49" s="54" t="s">
+      <c r="J49" s="56"/>
+      <c r="K49" s="56"/>
+      <c r="L49" s="56"/>
+      <c r="M49" s="56"/>
+      <c r="V49" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="W49" s="54"/>
-[...6 lines deleted...]
-      <c r="AT49" s="54" t="s">
+      <c r="W49" s="56"/>
+      <c r="X49" s="56"/>
+      <c r="Y49" s="56"/>
+      <c r="AH49" s="56"/>
+      <c r="AI49" s="56"/>
+      <c r="AJ49" s="56"/>
+      <c r="AK49" s="56"/>
+      <c r="AT49" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="AU49" s="54"/>
-[...2 lines deleted...]
-      <c r="BF49" s="54" t="s">
+      <c r="AU49" s="56"/>
+      <c r="AV49" s="56"/>
+      <c r="AW49" s="56"/>
+      <c r="BF49" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="BG49" s="54"/>
-[...1 lines deleted...]
-      <c r="BI49" s="54"/>
+      <c r="BG49" s="56"/>
+      <c r="BH49" s="56"/>
+      <c r="BI49" s="56"/>
     </row>
     <row r="50" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A50" s="55"/>
+      <c r="A50" s="61"/>
       <c r="B50" s="57" t="s">
         <v>41</v>
       </c>
       <c r="C50" s="58"/>
       <c r="D50" s="58"/>
       <c r="E50" s="58"/>
       <c r="F50" s="58"/>
       <c r="G50" s="58"/>
       <c r="H50" s="58"/>
       <c r="I50" s="58"/>
       <c r="J50" s="58"/>
       <c r="K50" s="58"/>
       <c r="L50" s="58"/>
       <c r="M50" s="59"/>
       <c r="N50" s="57" t="s">
         <v>47</v>
       </c>
       <c r="O50" s="58"/>
       <c r="P50" s="58"/>
       <c r="Q50" s="58"/>
       <c r="R50" s="58"/>
       <c r="S50" s="58"/>
       <c r="T50" s="58"/>
       <c r="U50" s="58"/>
       <c r="V50" s="58"/>
@@ -8588,51 +8669,51 @@
       <c r="AO50" s="58"/>
       <c r="AP50" s="58"/>
       <c r="AQ50" s="58"/>
       <c r="AR50" s="58"/>
       <c r="AS50" s="58"/>
       <c r="AT50" s="58"/>
       <c r="AU50" s="58"/>
       <c r="AV50" s="58"/>
       <c r="AW50" s="59"/>
       <c r="AX50" s="57" t="s">
         <v>42</v>
       </c>
       <c r="AY50" s="58"/>
       <c r="AZ50" s="58"/>
       <c r="BA50" s="58"/>
       <c r="BB50" s="58"/>
       <c r="BC50" s="58"/>
       <c r="BD50" s="58"/>
       <c r="BE50" s="58"/>
       <c r="BF50" s="58"/>
       <c r="BG50" s="58"/>
       <c r="BH50" s="58"/>
       <c r="BI50" s="59"/>
     </row>
     <row r="51" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A51" s="56"/>
+      <c r="A51" s="62"/>
       <c r="B51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J51" s="2" t="s">
@@ -8942,51 +9023,53 @@
       </c>
       <c r="AX52" s="28">
         <v>100</v>
       </c>
       <c r="AY52" s="28">
         <v>100</v>
       </c>
       <c r="AZ52" s="28">
         <v>100</v>
       </c>
       <c r="BA52" s="27">
         <v>106.6</v>
       </c>
       <c r="BB52" s="28">
         <v>107</v>
       </c>
       <c r="BC52" s="27">
         <v>104</v>
       </c>
       <c r="BD52" s="27">
         <v>107.7</v>
       </c>
       <c r="BE52" s="28">
         <v>107.3</v>
       </c>
-      <c r="BF52" s="9"/>
+      <c r="BF52" s="28">
+        <v>107.3</v>
+      </c>
       <c r="BG52" s="9"/>
       <c r="BH52" s="28"/>
       <c r="BI52" s="34"/>
     </row>
     <row r="53" spans="1:61" s="11" customFormat="1">
       <c r="A53" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B53" s="5">
         <v>157</v>
       </c>
       <c r="C53" s="5">
         <v>157</v>
       </c>
       <c r="D53" s="5">
         <v>157</v>
       </c>
       <c r="E53" s="5">
         <v>157</v>
       </c>
       <c r="F53" s="5">
         <v>135.6</v>
       </c>
       <c r="G53" s="5">
         <v>121.9</v>
@@ -9119,51 +9202,53 @@
       </c>
       <c r="AX53" s="28">
         <v>100</v>
       </c>
       <c r="AY53" s="28">
         <v>100</v>
       </c>
       <c r="AZ53" s="28">
         <v>100</v>
       </c>
       <c r="BA53" s="27">
         <v>100</v>
       </c>
       <c r="BB53" s="28">
         <v>100</v>
       </c>
       <c r="BC53" s="27">
         <v>100</v>
       </c>
       <c r="BD53" s="27">
         <v>100</v>
       </c>
       <c r="BE53" s="28">
         <v>100</v>
       </c>
-      <c r="BF53" s="9"/>
+      <c r="BF53" s="28">
+        <v>100</v>
+      </c>
       <c r="BG53" s="9"/>
       <c r="BH53" s="28"/>
       <c r="BI53" s="35"/>
     </row>
     <row r="54" spans="1:61">
       <c r="A54" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="5">
         <v>31.5</v>
       </c>
       <c r="C54" s="5">
         <v>31.5</v>
       </c>
       <c r="D54" s="5">
         <v>31.5</v>
       </c>
       <c r="E54" s="5">
         <v>31.5</v>
       </c>
       <c r="F54" s="5">
         <v>47.9</v>
       </c>
       <c r="G54" s="5">
         <v>75.900000000000006</v>
@@ -9296,51 +9381,53 @@
       </c>
       <c r="AX54" s="28">
         <v>100</v>
       </c>
       <c r="AY54" s="28">
         <v>100</v>
       </c>
       <c r="AZ54" s="28">
         <v>100</v>
       </c>
       <c r="BA54" s="27">
         <v>100</v>
       </c>
       <c r="BB54" s="28">
         <v>100</v>
       </c>
       <c r="BC54" s="27">
         <v>47.6</v>
       </c>
       <c r="BD54" s="27">
         <v>70.3</v>
       </c>
       <c r="BE54" s="28">
         <v>92.5</v>
       </c>
-      <c r="BF54" s="9"/>
+      <c r="BF54" s="28">
+        <v>102.3</v>
+      </c>
       <c r="BG54" s="9"/>
       <c r="BH54" s="28"/>
       <c r="BI54" s="35"/>
     </row>
     <row r="55" spans="1:61">
       <c r="A55" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B55" s="5">
         <v>113</v>
       </c>
       <c r="C55" s="5">
         <v>113</v>
       </c>
       <c r="D55" s="5">
         <v>113</v>
       </c>
       <c r="E55" s="5">
         <v>113</v>
       </c>
       <c r="F55" s="5">
         <v>112.4</v>
       </c>
       <c r="G55" s="5">
         <v>116.9</v>
@@ -9473,51 +9560,53 @@
       </c>
       <c r="AX55" s="28">
         <v>100</v>
       </c>
       <c r="AY55" s="28">
         <v>100</v>
       </c>
       <c r="AZ55" s="28">
         <v>100</v>
       </c>
       <c r="BA55" s="27">
         <v>100</v>
       </c>
       <c r="BB55" s="28">
         <v>100</v>
       </c>
       <c r="BC55" s="27">
         <v>100</v>
       </c>
       <c r="BD55" s="27">
         <v>102.4</v>
       </c>
       <c r="BE55" s="28">
         <v>99.5</v>
       </c>
-      <c r="BF55" s="9"/>
+      <c r="BF55" s="28">
+        <v>99.9</v>
+      </c>
       <c r="BG55" s="9"/>
       <c r="BH55" s="28"/>
       <c r="BI55" s="35"/>
     </row>
     <row r="56" spans="1:61">
       <c r="A56" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B56" s="5">
         <v>84.2</v>
       </c>
       <c r="C56" s="5">
         <v>84.2</v>
       </c>
       <c r="D56" s="5">
         <v>84.2</v>
       </c>
       <c r="E56" s="5">
         <v>84.2</v>
       </c>
       <c r="F56" s="5">
         <v>88.6</v>
       </c>
       <c r="G56" s="5">
         <v>91.1</v>
@@ -9650,51 +9739,53 @@
       </c>
       <c r="AX56" s="28">
         <v>100</v>
       </c>
       <c r="AY56" s="28">
         <v>100</v>
       </c>
       <c r="AZ56" s="28">
         <v>100</v>
       </c>
       <c r="BA56" s="27">
         <v>100</v>
       </c>
       <c r="BB56" s="28">
         <v>100</v>
       </c>
       <c r="BC56" s="27">
         <v>103.1</v>
       </c>
       <c r="BD56" s="27">
         <v>111.5</v>
       </c>
       <c r="BE56" s="28">
         <v>123.6</v>
       </c>
-      <c r="BF56" s="9"/>
+      <c r="BF56" s="28">
+        <v>132.9</v>
+      </c>
       <c r="BG56" s="9"/>
       <c r="BH56" s="28"/>
       <c r="BI56" s="35"/>
     </row>
     <row r="57" spans="1:61">
       <c r="A57" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="5">
         <v>104.8</v>
       </c>
       <c r="C57" s="5">
         <v>104.8</v>
       </c>
       <c r="D57" s="5">
         <v>104.8</v>
       </c>
       <c r="E57" s="5">
         <v>104.8</v>
       </c>
       <c r="F57" s="5">
         <v>104.6</v>
       </c>
       <c r="G57" s="5">
         <v>105.7</v>
@@ -9827,51 +9918,53 @@
       </c>
       <c r="AX57" s="28">
         <v>100</v>
       </c>
       <c r="AY57" s="28">
         <v>100</v>
       </c>
       <c r="AZ57" s="28">
         <v>100</v>
       </c>
       <c r="BA57" s="27">
         <v>100</v>
       </c>
       <c r="BB57" s="28">
         <v>100</v>
       </c>
       <c r="BC57" s="27">
         <v>100</v>
       </c>
       <c r="BD57" s="27">
         <v>99.9</v>
       </c>
       <c r="BE57" s="28">
         <v>102.5</v>
       </c>
-      <c r="BF57" s="9"/>
+      <c r="BF57" s="28">
+        <v>110.7</v>
+      </c>
       <c r="BG57" s="6"/>
       <c r="BH57" s="28"/>
       <c r="BI57" s="35"/>
     </row>
     <row r="58" spans="1:61">
       <c r="A58" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="C58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="D58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="E58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="F58" s="5">
         <v>71.099999999999994</v>
       </c>
       <c r="G58" s="5">
         <v>73.8</v>
@@ -10004,51 +10097,53 @@
       </c>
       <c r="AX58" s="28">
         <v>100</v>
       </c>
       <c r="AY58" s="28">
         <v>100</v>
       </c>
       <c r="AZ58" s="28">
         <v>100</v>
       </c>
       <c r="BA58" s="27">
         <v>108.9</v>
       </c>
       <c r="BB58" s="28">
         <v>106.5</v>
       </c>
       <c r="BC58" s="27">
         <v>105.1</v>
       </c>
       <c r="BD58" s="27">
         <v>107</v>
       </c>
       <c r="BE58" s="28">
         <v>108.9</v>
       </c>
-      <c r="BF58" s="9"/>
+      <c r="BF58" s="28">
+        <v>109.3</v>
+      </c>
       <c r="BG58" s="6"/>
       <c r="BH58" s="28"/>
       <c r="BI58" s="35"/>
     </row>
     <row r="59" spans="1:61">
       <c r="A59" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B59" s="5">
         <v>86.8</v>
       </c>
       <c r="C59" s="5">
         <v>86.8</v>
       </c>
       <c r="D59" s="5">
         <v>86.8</v>
       </c>
       <c r="E59" s="5">
         <v>87.1</v>
       </c>
       <c r="F59" s="5">
         <v>87.4</v>
       </c>
       <c r="G59" s="5">
         <v>91.3</v>
@@ -10181,51 +10276,53 @@
       </c>
       <c r="AX59" s="28">
         <v>100</v>
       </c>
       <c r="AY59" s="28">
         <v>100</v>
       </c>
       <c r="AZ59" s="28">
         <v>100</v>
       </c>
       <c r="BA59" s="27">
         <v>100.4</v>
       </c>
       <c r="BB59" s="28">
         <v>100.3</v>
       </c>
       <c r="BC59" s="27">
         <v>106.4</v>
       </c>
       <c r="BD59" s="27">
         <v>122.6</v>
       </c>
       <c r="BE59" s="28">
         <v>117.3</v>
       </c>
-      <c r="BF59" s="9"/>
+      <c r="BF59" s="28">
+        <v>100.3</v>
+      </c>
       <c r="BG59" s="6"/>
       <c r="BH59" s="28"/>
       <c r="BI59" s="35"/>
     </row>
     <row r="60" spans="1:61">
       <c r="A60" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B60" s="5">
         <v>104.8</v>
       </c>
       <c r="C60" s="5">
         <v>104.8</v>
       </c>
       <c r="D60" s="5">
         <v>104.8</v>
       </c>
       <c r="E60" s="5">
         <v>104.8</v>
       </c>
       <c r="F60" s="5">
         <v>104.6</v>
       </c>
       <c r="G60" s="5">
         <v>102.9</v>
@@ -10358,51 +10455,53 @@
       </c>
       <c r="AX60" s="28">
         <v>100</v>
       </c>
       <c r="AY60" s="28">
         <v>100</v>
       </c>
       <c r="AZ60" s="28">
         <v>100</v>
       </c>
       <c r="BA60" s="27">
         <v>89.3</v>
       </c>
       <c r="BB60" s="28">
         <v>91.6</v>
       </c>
       <c r="BC60" s="27">
         <v>93.2</v>
       </c>
       <c r="BD60" s="27">
         <v>102.5</v>
       </c>
       <c r="BE60" s="28">
         <v>113.3</v>
       </c>
-      <c r="BF60" s="9"/>
+      <c r="BF60" s="28">
+        <v>112.2</v>
+      </c>
       <c r="BG60" s="6"/>
       <c r="BH60" s="28"/>
       <c r="BI60" s="35"/>
     </row>
     <row r="61" spans="1:61">
       <c r="A61" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B61" s="5">
         <v>53.8</v>
       </c>
       <c r="C61" s="5">
         <v>53.8</v>
       </c>
       <c r="D61" s="5">
         <v>53.8</v>
       </c>
       <c r="E61" s="5">
         <v>53.8</v>
       </c>
       <c r="F61" s="5">
         <v>54.5</v>
       </c>
       <c r="G61" s="5">
         <v>89</v>
@@ -10535,51 +10634,53 @@
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="28">
         <v>100</v>
       </c>
       <c r="BA61" s="27">
         <v>105.5</v>
       </c>
       <c r="BB61" s="28">
         <v>107.3</v>
       </c>
       <c r="BC61" s="27">
         <v>124.8</v>
       </c>
       <c r="BD61" s="27">
         <v>116.7</v>
       </c>
       <c r="BE61" s="28">
         <v>114.2</v>
       </c>
-      <c r="BF61" s="9"/>
+      <c r="BF61" s="28">
+        <v>107.7</v>
+      </c>
       <c r="BG61" s="6"/>
       <c r="BH61" s="28"/>
       <c r="BI61" s="35"/>
     </row>
     <row r="62" spans="1:61">
       <c r="A62" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="5">
         <v>51.4</v>
       </c>
       <c r="C62" s="5">
         <v>51.4</v>
       </c>
       <c r="D62" s="5">
         <v>51.4</v>
       </c>
       <c r="E62" s="5">
         <v>51.4</v>
       </c>
       <c r="F62" s="5">
         <v>65.900000000000006</v>
       </c>
       <c r="G62" s="5">
         <v>74.900000000000006</v>
@@ -10712,51 +10813,53 @@
       </c>
       <c r="AX62" s="28">
         <v>100</v>
       </c>
       <c r="AY62" s="28">
         <v>100</v>
       </c>
       <c r="AZ62" s="28">
         <v>100</v>
       </c>
       <c r="BA62" s="27">
         <v>100</v>
       </c>
       <c r="BB62" s="28">
         <v>100</v>
       </c>
       <c r="BC62" s="27">
         <v>127.9</v>
       </c>
       <c r="BD62" s="27">
         <v>100.4</v>
       </c>
       <c r="BE62" s="28">
         <v>107.8</v>
       </c>
-      <c r="BF62" s="9"/>
+      <c r="BF62" s="28">
+        <v>115.1</v>
+      </c>
       <c r="BG62" s="6"/>
       <c r="BH62" s="28"/>
       <c r="BI62" s="35"/>
     </row>
     <row r="63" spans="1:61">
       <c r="A63" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B63" s="5">
         <v>110.2</v>
       </c>
       <c r="C63" s="5">
         <v>110.2</v>
       </c>
       <c r="D63" s="5">
         <v>110.2</v>
       </c>
       <c r="E63" s="5">
         <v>109.9</v>
       </c>
       <c r="F63" s="5">
         <v>107.7</v>
       </c>
       <c r="G63" s="5">
         <v>105.8</v>
@@ -10889,51 +10992,53 @@
       </c>
       <c r="AX63" s="28">
         <v>100</v>
       </c>
       <c r="AY63" s="28">
         <v>100</v>
       </c>
       <c r="AZ63" s="28">
         <v>100</v>
       </c>
       <c r="BA63" s="27">
         <v>100.7</v>
       </c>
       <c r="BB63" s="28">
         <v>100.5</v>
       </c>
       <c r="BC63" s="27">
         <v>97.3</v>
       </c>
       <c r="BD63" s="27">
         <v>107.2</v>
       </c>
       <c r="BE63" s="28">
         <v>107.1</v>
       </c>
-      <c r="BF63" s="9"/>
+      <c r="BF63" s="28">
+        <v>102</v>
+      </c>
       <c r="BG63" s="6"/>
       <c r="BH63" s="28"/>
       <c r="BI63" s="35"/>
     </row>
     <row r="64" spans="1:61">
       <c r="A64" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="5">
         <v>57.4</v>
       </c>
       <c r="C64" s="5">
         <v>57.4</v>
       </c>
       <c r="D64" s="5">
         <v>57.4</v>
       </c>
       <c r="E64" s="5">
         <v>57.4</v>
       </c>
       <c r="F64" s="5">
         <v>57.7</v>
       </c>
       <c r="G64" s="5">
         <v>58.9</v>
@@ -11066,51 +11171,53 @@
       </c>
       <c r="AX64" s="28">
         <v>100</v>
       </c>
       <c r="AY64" s="28">
         <v>100</v>
       </c>
       <c r="AZ64" s="28">
         <v>100</v>
       </c>
       <c r="BA64" s="27">
         <v>108.4</v>
       </c>
       <c r="BB64" s="28">
         <v>109.2</v>
       </c>
       <c r="BC64" s="27">
         <v>101.1</v>
       </c>
       <c r="BD64" s="27">
         <v>106.8</v>
       </c>
       <c r="BE64" s="28">
         <v>105.4</v>
       </c>
-      <c r="BF64" s="9"/>
+      <c r="BF64" s="28">
+        <v>101.4</v>
+      </c>
       <c r="BG64" s="9"/>
       <c r="BH64" s="28"/>
       <c r="BI64" s="35"/>
     </row>
     <row r="65" spans="1:61">
       <c r="A65" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B65" s="5">
         <v>66.2</v>
       </c>
       <c r="C65" s="5">
         <v>66.2</v>
       </c>
       <c r="D65" s="5">
         <v>66.2</v>
       </c>
       <c r="E65" s="5">
         <v>66.2</v>
       </c>
       <c r="F65" s="5">
         <v>67.599999999999994</v>
       </c>
       <c r="G65" s="5">
         <v>69.3</v>
@@ -11243,51 +11350,53 @@
       </c>
       <c r="AX65" s="28">
         <v>100</v>
       </c>
       <c r="AY65" s="28">
         <v>100</v>
       </c>
       <c r="AZ65" s="28">
         <v>100</v>
       </c>
       <c r="BA65" s="27">
         <v>100</v>
       </c>
       <c r="BB65" s="28">
         <v>100</v>
       </c>
       <c r="BC65" s="27">
         <v>210.3</v>
       </c>
       <c r="BD65" s="27">
         <v>103.8</v>
       </c>
       <c r="BE65" s="28">
         <v>102.1</v>
       </c>
-      <c r="BF65" s="9"/>
+      <c r="BF65" s="28">
+        <v>108.7</v>
+      </c>
       <c r="BG65" s="9"/>
       <c r="BH65" s="28"/>
       <c r="BI65" s="35"/>
     </row>
     <row r="66" spans="1:61">
       <c r="A66" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="D66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="E66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="F66" s="5">
         <v>100</v>
       </c>
       <c r="G66" s="5">
         <v>100</v>
@@ -11420,51 +11529,53 @@
       </c>
       <c r="AX66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AY66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AZ66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BA66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BB66" s="28">
         <v>100</v>
       </c>
       <c r="BC66" s="27">
         <v>100</v>
       </c>
       <c r="BD66" s="27">
         <v>122.9</v>
       </c>
       <c r="BE66" s="28">
         <v>104.3</v>
       </c>
-      <c r="BF66" s="9"/>
+      <c r="BF66" s="28">
+        <v>104</v>
+      </c>
       <c r="BG66" s="9"/>
       <c r="BH66" s="28"/>
       <c r="BI66" s="35"/>
     </row>
     <row r="67" spans="1:61">
       <c r="A67" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B67" s="5">
         <v>93.4</v>
       </c>
       <c r="C67" s="5">
         <v>93.4</v>
       </c>
       <c r="D67" s="5">
         <v>93.4</v>
       </c>
       <c r="E67" s="5">
         <v>93.6</v>
       </c>
       <c r="F67" s="5">
         <v>96.2</v>
       </c>
       <c r="G67" s="5">
         <v>97.3</v>
@@ -11597,51 +11708,53 @@
       </c>
       <c r="AX67" s="28">
         <v>100</v>
       </c>
       <c r="AY67" s="28">
         <v>100</v>
       </c>
       <c r="AZ67" s="28">
         <v>100</v>
       </c>
       <c r="BA67" s="27">
         <v>100</v>
       </c>
       <c r="BB67" s="28">
         <v>100</v>
       </c>
       <c r="BC67" s="27">
         <v>114.2</v>
       </c>
       <c r="BD67" s="27">
         <v>109.5</v>
       </c>
       <c r="BE67" s="28">
         <v>106.6</v>
       </c>
-      <c r="BF67" s="9"/>
+      <c r="BF67" s="28">
+        <v>107.9</v>
+      </c>
       <c r="BG67" s="9"/>
       <c r="BH67" s="28"/>
       <c r="BI67" s="35"/>
     </row>
     <row r="68" spans="1:61">
       <c r="A68" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B68" s="5">
         <v>0</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>75</v>
       </c>
       <c r="F68" s="5">
         <v>86.5</v>
       </c>
       <c r="G68" s="5">
         <v>90.2</v>
@@ -11774,51 +11887,53 @@
       </c>
       <c r="AX68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AY68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AZ68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BA68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BB68" s="28">
         <v>100</v>
       </c>
       <c r="BC68" s="27">
         <v>100</v>
       </c>
       <c r="BD68" s="27">
         <v>116</v>
       </c>
       <c r="BE68" s="28">
         <v>119.6</v>
       </c>
-      <c r="BF68" s="9"/>
+      <c r="BF68" s="28">
+        <v>111.1</v>
+      </c>
       <c r="BG68" s="9"/>
       <c r="BH68" s="28"/>
       <c r="BI68" s="35"/>
     </row>
     <row r="69" spans="1:61">
       <c r="A69" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B69" s="5">
         <v>92.5</v>
       </c>
       <c r="C69" s="5">
         <v>92.3</v>
       </c>
       <c r="D69" s="5">
         <v>92.3</v>
       </c>
       <c r="E69" s="5">
         <v>92.3</v>
       </c>
       <c r="F69" s="5">
         <v>92.7</v>
       </c>
       <c r="G69" s="5">
         <v>183.9</v>
@@ -11951,51 +12066,53 @@
       </c>
       <c r="AX69" s="28">
         <v>100</v>
       </c>
       <c r="AY69" s="28">
         <v>100</v>
       </c>
       <c r="AZ69" s="28">
         <v>100</v>
       </c>
       <c r="BA69" s="27">
         <v>100</v>
       </c>
       <c r="BB69" s="28">
         <v>100</v>
       </c>
       <c r="BC69" s="27">
         <v>88.5</v>
       </c>
       <c r="BD69" s="27">
         <v>104</v>
       </c>
       <c r="BE69" s="28">
         <v>100.5</v>
       </c>
-      <c r="BF69" s="9"/>
+      <c r="BF69" s="28">
+        <v>103.7</v>
+      </c>
       <c r="BG69" s="9"/>
       <c r="BH69" s="28"/>
       <c r="BI69" s="35"/>
     </row>
     <row r="70" spans="1:61" s="16" customFormat="1">
       <c r="B70" s="17"/>
       <c r="C70" s="17"/>
       <c r="D70" s="17"/>
       <c r="E70" s="17"/>
       <c r="F70" s="17"/>
       <c r="G70" s="17"/>
       <c r="H70" s="17"/>
       <c r="I70" s="17"/>
       <c r="J70" s="17"/>
       <c r="K70" s="17"/>
       <c r="L70" s="17"/>
       <c r="M70" s="17"/>
       <c r="N70" s="17"/>
       <c r="O70" s="17"/>
       <c r="P70" s="24"/>
       <c r="Q70" s="17"/>
       <c r="R70" s="17"/>
       <c r="S70" s="17"/>
       <c r="T70" s="17"/>
       <c r="U70" s="17"/>
@@ -12035,79 +12152,79 @@
       <c r="AB71" s="60"/>
       <c r="AC71" s="60"/>
       <c r="AD71" s="60"/>
       <c r="AE71" s="60"/>
       <c r="AF71" s="60"/>
       <c r="AG71" s="60"/>
       <c r="AH71" s="60"/>
       <c r="AI71" s="60"/>
       <c r="AJ71" s="60"/>
       <c r="AK71" s="60"/>
       <c r="AL71" s="60"/>
       <c r="AM71" s="60"/>
       <c r="AN71" s="60"/>
       <c r="AO71" s="60"/>
       <c r="AP71" s="60"/>
       <c r="AQ71" s="60"/>
       <c r="AR71" s="60"/>
       <c r="AS71" s="60"/>
       <c r="AT71" s="60"/>
       <c r="AU71" s="60"/>
       <c r="AV71" s="60"/>
       <c r="AW71" s="60"/>
       <c r="AX71" s="60"/>
     </row>
     <row r="72" spans="1:61" ht="13.5" thickBot="1">
-      <c r="J72" s="54"/>
-[...3 lines deleted...]
-      <c r="V72" s="54" t="s">
+      <c r="J72" s="56"/>
+      <c r="K72" s="56"/>
+      <c r="L72" s="56"/>
+      <c r="M72" s="56"/>
+      <c r="V72" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="W72" s="54"/>
-[...6 lines deleted...]
-      <c r="AT72" s="54" t="s">
+      <c r="W72" s="56"/>
+      <c r="X72" s="56"/>
+      <c r="Y72" s="56"/>
+      <c r="AH72" s="56"/>
+      <c r="AI72" s="56"/>
+      <c r="AJ72" s="56"/>
+      <c r="AK72" s="56"/>
+      <c r="AT72" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="AU72" s="54"/>
-[...2 lines deleted...]
-      <c r="BF72" s="54" t="s">
+      <c r="AU72" s="56"/>
+      <c r="AV72" s="56"/>
+      <c r="AW72" s="56"/>
+      <c r="BF72" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="BG72" s="54"/>
-[...1 lines deleted...]
-      <c r="BI72" s="54"/>
+      <c r="BG72" s="56"/>
+      <c r="BH72" s="56"/>
+      <c r="BI72" s="56"/>
     </row>
     <row r="73" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A73" s="55"/>
+      <c r="A73" s="61"/>
       <c r="B73" s="57" t="s">
         <v>41</v>
       </c>
       <c r="C73" s="58"/>
       <c r="D73" s="58"/>
       <c r="E73" s="58"/>
       <c r="F73" s="58"/>
       <c r="G73" s="58"/>
       <c r="H73" s="58"/>
       <c r="I73" s="58"/>
       <c r="J73" s="58"/>
       <c r="K73" s="58"/>
       <c r="L73" s="58"/>
       <c r="M73" s="59"/>
       <c r="N73" s="57" t="s">
         <v>45</v>
       </c>
       <c r="O73" s="58"/>
       <c r="P73" s="58"/>
       <c r="Q73" s="58"/>
       <c r="R73" s="58"/>
       <c r="S73" s="58"/>
       <c r="T73" s="58"/>
       <c r="U73" s="58"/>
       <c r="V73" s="58"/>
@@ -12136,51 +12253,51 @@
       <c r="AO73" s="58"/>
       <c r="AP73" s="58"/>
       <c r="AQ73" s="58"/>
       <c r="AR73" s="58"/>
       <c r="AS73" s="58"/>
       <c r="AT73" s="58"/>
       <c r="AU73" s="58"/>
       <c r="AV73" s="58"/>
       <c r="AW73" s="59"/>
       <c r="AX73" s="57" t="s">
         <v>42</v>
       </c>
       <c r="AY73" s="58"/>
       <c r="AZ73" s="58"/>
       <c r="BA73" s="58"/>
       <c r="BB73" s="58"/>
       <c r="BC73" s="58"/>
       <c r="BD73" s="58"/>
       <c r="BE73" s="58"/>
       <c r="BF73" s="58"/>
       <c r="BG73" s="58"/>
       <c r="BH73" s="58"/>
       <c r="BI73" s="59"/>
     </row>
     <row r="74" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A74" s="56"/>
+      <c r="A74" s="62"/>
       <c r="B74" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I74" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J74" s="2" t="s">
@@ -12490,51 +12607,53 @@
       </c>
       <c r="AX75" s="28">
         <v>107.1</v>
       </c>
       <c r="AY75" s="32">
         <v>108.5</v>
       </c>
       <c r="AZ75" s="28">
         <v>109.3</v>
       </c>
       <c r="BA75" s="28">
         <v>112.5</v>
       </c>
       <c r="BB75" s="28">
         <v>111.7</v>
       </c>
       <c r="BC75" s="28">
         <v>112.5</v>
       </c>
       <c r="BD75" s="27">
         <v>113.1</v>
       </c>
       <c r="BE75" s="36">
         <v>112.2</v>
       </c>
-      <c r="BF75" s="9"/>
+      <c r="BF75" s="28">
+        <v>106.2</v>
+      </c>
       <c r="BG75" s="9"/>
       <c r="BH75" s="28"/>
       <c r="BI75" s="34"/>
     </row>
     <row r="76" spans="1:61" s="11" customFormat="1">
       <c r="A76" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B76" s="6">
         <v>88.2</v>
       </c>
       <c r="C76" s="6">
         <v>90</v>
       </c>
       <c r="D76" s="6">
         <v>90.1</v>
       </c>
       <c r="E76" s="6">
         <v>90.3</v>
       </c>
       <c r="F76" s="6">
         <v>90.6</v>
       </c>
       <c r="G76" s="6">
         <v>90.7</v>
@@ -12667,51 +12786,53 @@
       </c>
       <c r="AX76" s="28">
         <v>67.2</v>
       </c>
       <c r="AY76" s="32">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ76" s="28">
         <v>65.099999999999994</v>
       </c>
       <c r="BA76" s="28">
         <v>63.2</v>
       </c>
       <c r="BB76" s="28">
         <v>59.6</v>
       </c>
       <c r="BC76" s="28">
         <v>58.2</v>
       </c>
       <c r="BD76" s="27">
         <v>56.8</v>
       </c>
       <c r="BE76" s="36">
         <v>56.2</v>
       </c>
-      <c r="BF76" s="9"/>
+      <c r="BF76" s="28">
+        <v>56</v>
+      </c>
       <c r="BG76" s="9"/>
       <c r="BH76" s="28"/>
       <c r="BI76" s="35"/>
     </row>
     <row r="77" spans="1:61">
       <c r="A77" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B77" s="6">
         <v>107.4</v>
       </c>
       <c r="C77" s="6">
         <v>105.1</v>
       </c>
       <c r="D77" s="6">
         <v>106.1</v>
       </c>
       <c r="E77" s="6">
         <v>104.3</v>
       </c>
       <c r="F77" s="6">
         <v>104.4</v>
       </c>
       <c r="G77" s="6">
         <v>103.6</v>
@@ -12844,51 +12965,53 @@
       </c>
       <c r="AX77" s="28">
         <v>327.3</v>
       </c>
       <c r="AY77" s="32">
         <v>253.1</v>
       </c>
       <c r="AZ77" s="28">
         <v>302.10000000000002</v>
       </c>
       <c r="BA77" s="28">
         <v>317.39999999999998</v>
       </c>
       <c r="BB77" s="28">
         <v>294.10000000000002</v>
       </c>
       <c r="BC77" s="28">
         <v>240</v>
       </c>
       <c r="BD77" s="27">
         <v>291.60000000000002</v>
       </c>
       <c r="BE77" s="36">
         <v>228</v>
       </c>
-      <c r="BF77" s="9"/>
+      <c r="BF77" s="28">
+        <v>177.4</v>
+      </c>
       <c r="BG77" s="9"/>
       <c r="BH77" s="28"/>
       <c r="BI77" s="35"/>
     </row>
     <row r="78" spans="1:61">
       <c r="A78" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B78" s="6">
         <v>100.4</v>
       </c>
       <c r="C78" s="6">
         <v>101.1</v>
       </c>
       <c r="D78" s="6">
         <v>101.2</v>
       </c>
       <c r="E78" s="6">
         <v>101.58</v>
       </c>
       <c r="F78" s="6">
         <v>101.8</v>
       </c>
       <c r="G78" s="6">
         <v>101.9</v>
@@ -13021,51 +13144,53 @@
       </c>
       <c r="AX78" s="28">
         <v>118.6</v>
       </c>
       <c r="AY78" s="32">
         <v>118.4</v>
       </c>
       <c r="AZ78" s="28">
         <v>122</v>
       </c>
       <c r="BA78" s="28">
         <v>124.5</v>
       </c>
       <c r="BB78" s="28">
         <v>125.2</v>
       </c>
       <c r="BC78" s="28">
         <v>117.7</v>
       </c>
       <c r="BD78" s="27">
         <v>107.8</v>
       </c>
       <c r="BE78" s="36">
         <v>103</v>
       </c>
-      <c r="BF78" s="9"/>
+      <c r="BF78" s="28">
+        <v>101.1</v>
+      </c>
       <c r="BG78" s="9"/>
       <c r="BH78" s="28"/>
       <c r="BI78" s="35"/>
     </row>
     <row r="79" spans="1:61">
       <c r="A79" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B79" s="6">
         <v>102.5</v>
       </c>
       <c r="C79" s="6">
         <v>101.4</v>
       </c>
       <c r="D79" s="6">
         <v>102.9</v>
       </c>
       <c r="E79" s="6">
         <v>103.6</v>
       </c>
       <c r="F79" s="6">
         <v>103.3</v>
       </c>
       <c r="G79" s="6">
         <v>103.1</v>
@@ -13198,51 +13323,53 @@
       </c>
       <c r="AX79" s="28">
         <v>105</v>
       </c>
       <c r="AY79" s="32">
         <v>104.8</v>
       </c>
       <c r="AZ79" s="28">
         <v>104.6</v>
       </c>
       <c r="BA79" s="28">
         <v>104.1</v>
       </c>
       <c r="BB79" s="28">
         <v>104</v>
       </c>
       <c r="BC79" s="28">
         <v>103.8</v>
       </c>
       <c r="BD79" s="27">
         <v>103.4</v>
       </c>
       <c r="BE79" s="36">
         <v>111.3</v>
       </c>
-      <c r="BF79" s="9"/>
+      <c r="BF79" s="28">
+        <v>96.8</v>
+      </c>
       <c r="BG79" s="9"/>
       <c r="BH79" s="28"/>
       <c r="BI79" s="35"/>
     </row>
     <row r="80" spans="1:61">
       <c r="A80" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B80" s="6">
         <v>98.7</v>
       </c>
       <c r="C80" s="6">
         <v>98.9</v>
       </c>
       <c r="D80" s="6">
         <v>98.8</v>
       </c>
       <c r="E80" s="6">
         <v>98.7</v>
       </c>
       <c r="F80" s="6">
         <v>98.7</v>
       </c>
       <c r="G80" s="6">
         <v>99</v>
@@ -13375,51 +13502,53 @@
       </c>
       <c r="AX80" s="28">
         <v>99.1</v>
       </c>
       <c r="AY80" s="32">
         <v>98.8</v>
       </c>
       <c r="AZ80" s="28">
         <v>98.7</v>
       </c>
       <c r="BA80" s="28">
         <v>98.4</v>
       </c>
       <c r="BB80" s="28">
         <v>98</v>
       </c>
       <c r="BC80" s="28">
         <v>97.8</v>
       </c>
       <c r="BD80" s="27">
         <v>97.7</v>
       </c>
       <c r="BE80" s="36">
         <v>97.7</v>
       </c>
-      <c r="BF80" s="9"/>
+      <c r="BF80" s="28">
+        <v>97.7</v>
+      </c>
       <c r="BG80" s="6"/>
       <c r="BH80" s="28"/>
       <c r="BI80" s="35"/>
     </row>
     <row r="81" spans="1:61">
       <c r="A81" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B81" s="6">
         <v>95.3</v>
       </c>
       <c r="C81" s="6">
         <v>96.5</v>
       </c>
       <c r="D81" s="6">
         <v>96.5</v>
       </c>
       <c r="E81" s="6">
         <v>96.1</v>
       </c>
       <c r="F81" s="6">
         <v>95.9</v>
       </c>
       <c r="G81" s="6">
         <v>95.7</v>
@@ -13552,51 +13681,53 @@
       </c>
       <c r="AX81" s="28">
         <v>117.9</v>
       </c>
       <c r="AY81" s="32">
         <v>110.7</v>
       </c>
       <c r="AZ81" s="28">
         <v>100.3</v>
       </c>
       <c r="BA81" s="28">
         <v>98.3</v>
       </c>
       <c r="BB81" s="28">
         <v>97</v>
       </c>
       <c r="BC81" s="28">
         <v>94.9</v>
       </c>
       <c r="BD81" s="27">
         <v>92.8</v>
       </c>
       <c r="BE81" s="36">
         <v>91.4</v>
       </c>
-      <c r="BF81" s="9"/>
+      <c r="BF81" s="28">
+        <v>95</v>
+      </c>
       <c r="BG81" s="6"/>
       <c r="BH81" s="28"/>
       <c r="BI81" s="35"/>
     </row>
     <row r="82" spans="1:61">
       <c r="A82" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B82" s="6">
         <v>99.6</v>
       </c>
       <c r="C82" s="6">
         <v>100.5</v>
       </c>
       <c r="D82" s="6">
         <v>115.1</v>
       </c>
       <c r="E82" s="6">
         <v>110.4</v>
       </c>
       <c r="F82" s="6">
         <v>105.1</v>
       </c>
       <c r="G82" s="6">
         <v>105</v>
@@ -13729,51 +13860,53 @@
       </c>
       <c r="AX82" s="28">
         <v>137.6</v>
       </c>
       <c r="AY82" s="32">
         <v>139.9</v>
       </c>
       <c r="AZ82" s="28">
         <v>139.19999999999999</v>
       </c>
       <c r="BA82" s="28">
         <v>166.4</v>
       </c>
       <c r="BB82" s="28">
         <v>145.80000000000001</v>
       </c>
       <c r="BC82" s="28">
         <v>146.1</v>
       </c>
       <c r="BD82" s="27">
         <v>143.30000000000001</v>
       </c>
       <c r="BE82" s="36">
         <v>140.4</v>
       </c>
-      <c r="BF82" s="9"/>
+      <c r="BF82" s="28">
+        <v>105.5</v>
+      </c>
       <c r="BG82" s="6"/>
       <c r="BH82" s="28"/>
       <c r="BI82" s="35"/>
     </row>
     <row r="83" spans="1:61">
       <c r="A83" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B83" s="6">
         <v>100.3</v>
       </c>
       <c r="C83" s="6">
         <v>99.8</v>
       </c>
       <c r="D83" s="6">
         <v>99.9</v>
       </c>
       <c r="E83" s="6">
         <v>100.2</v>
       </c>
       <c r="F83" s="6">
         <v>100.2</v>
       </c>
       <c r="G83" s="6">
         <v>100.3</v>
@@ -13906,51 +14039,53 @@
       </c>
       <c r="AX83" s="28">
         <v>102</v>
       </c>
       <c r="AY83" s="32">
         <v>103.5</v>
       </c>
       <c r="AZ83" s="28">
         <v>103.5</v>
       </c>
       <c r="BA83" s="28">
         <v>103.2</v>
       </c>
       <c r="BB83" s="28">
         <v>103</v>
       </c>
       <c r="BC83" s="28">
         <v>102.9</v>
       </c>
       <c r="BD83" s="27">
         <v>102.7</v>
       </c>
       <c r="BE83" s="36">
         <v>102.3</v>
       </c>
-      <c r="BF83" s="9"/>
+      <c r="BF83" s="28">
+        <v>102.1</v>
+      </c>
       <c r="BG83" s="6"/>
       <c r="BH83" s="28"/>
       <c r="BI83" s="35"/>
     </row>
     <row r="84" spans="1:61">
       <c r="A84" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B84" s="6">
         <v>100</v>
       </c>
       <c r="C84" s="6">
         <v>87.6</v>
       </c>
       <c r="D84" s="6">
         <v>87.8</v>
       </c>
       <c r="E84" s="6">
         <v>90.6</v>
       </c>
       <c r="F84" s="6">
         <v>92.7</v>
       </c>
       <c r="G84" s="6">
         <v>92.1</v>
@@ -14083,51 +14218,53 @@
       </c>
       <c r="AX84" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="AY84" s="32">
         <v>82.9</v>
       </c>
       <c r="AZ84" s="28">
         <v>79.7</v>
       </c>
       <c r="BA84" s="28">
         <v>99.6</v>
       </c>
       <c r="BB84" s="28">
         <v>100.8</v>
       </c>
       <c r="BC84" s="28">
         <v>101.6</v>
       </c>
       <c r="BD84" s="27">
         <v>103</v>
       </c>
       <c r="BE84" s="36">
         <v>98.8</v>
       </c>
-      <c r="BF84" s="9"/>
+      <c r="BF84" s="28">
+        <v>103.1</v>
+      </c>
       <c r="BG84" s="6"/>
       <c r="BH84" s="28"/>
       <c r="BI84" s="35"/>
     </row>
     <row r="85" spans="1:61">
       <c r="A85" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B85" s="6">
         <v>104.3</v>
       </c>
       <c r="C85" s="6">
         <v>104</v>
       </c>
       <c r="D85" s="6">
         <v>103.8</v>
       </c>
       <c r="E85" s="6">
         <v>104.2</v>
       </c>
       <c r="F85" s="6">
         <v>103.9</v>
       </c>
       <c r="G85" s="6">
         <v>103</v>
@@ -14260,51 +14397,53 @@
       </c>
       <c r="AX85" s="28">
         <v>97.3</v>
       </c>
       <c r="AY85" s="32">
         <v>106.8</v>
       </c>
       <c r="AZ85" s="28">
         <v>105.5</v>
       </c>
       <c r="BA85" s="28">
         <v>105.2</v>
       </c>
       <c r="BB85" s="28">
         <v>103.6</v>
       </c>
       <c r="BC85" s="28">
         <v>101.6</v>
       </c>
       <c r="BD85" s="27">
         <v>102.4</v>
       </c>
       <c r="BE85" s="36">
         <v>102.4</v>
       </c>
-      <c r="BF85" s="9"/>
+      <c r="BF85" s="28">
+        <v>102</v>
+      </c>
       <c r="BG85" s="6"/>
       <c r="BH85" s="28"/>
       <c r="BI85" s="35"/>
     </row>
     <row r="86" spans="1:61">
       <c r="A86" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B86" s="6">
         <v>103.1</v>
       </c>
       <c r="C86" s="6">
         <v>106</v>
       </c>
       <c r="D86" s="6">
         <v>104.4</v>
       </c>
       <c r="E86" s="6">
         <v>103.9</v>
       </c>
       <c r="F86" s="6">
         <v>104.7</v>
       </c>
       <c r="G86" s="6">
         <v>104.7</v>
@@ -14437,51 +14576,53 @@
       </c>
       <c r="AX86" s="28">
         <v>99.4</v>
       </c>
       <c r="AY86" s="32">
         <v>92.6</v>
       </c>
       <c r="AZ86" s="28">
         <v>97</v>
       </c>
       <c r="BA86" s="28">
         <v>97.9</v>
       </c>
       <c r="BB86" s="28">
         <v>104.7</v>
       </c>
       <c r="BC86" s="28">
         <v>112.4</v>
       </c>
       <c r="BD86" s="27">
         <v>112.1</v>
       </c>
       <c r="BE86" s="36">
         <v>112</v>
       </c>
-      <c r="BF86" s="9"/>
+      <c r="BF86" s="28">
+        <v>105.4</v>
+      </c>
       <c r="BG86" s="6"/>
       <c r="BH86" s="28"/>
       <c r="BI86" s="35"/>
     </row>
     <row r="87" spans="1:61">
       <c r="A87" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B87" s="6">
         <v>104.6</v>
       </c>
       <c r="C87" s="6">
         <v>105.4</v>
       </c>
       <c r="D87" s="6">
         <v>105.9</v>
       </c>
       <c r="E87" s="6">
         <v>106.5</v>
       </c>
       <c r="F87" s="6">
         <v>106.4</v>
       </c>
       <c r="G87" s="6">
         <v>105.9</v>
@@ -14614,51 +14755,53 @@
       </c>
       <c r="AX87" s="28">
         <v>88.4</v>
       </c>
       <c r="AY87" s="32">
         <v>142.5</v>
       </c>
       <c r="AZ87" s="28">
         <v>140.19999999999999</v>
       </c>
       <c r="BA87" s="28">
         <v>135.9</v>
       </c>
       <c r="BB87" s="28">
         <v>130.19999999999999</v>
       </c>
       <c r="BC87" s="28">
         <v>132.1</v>
       </c>
       <c r="BD87" s="27">
         <v>135.5</v>
       </c>
       <c r="BE87" s="36">
         <v>138</v>
       </c>
-      <c r="BF87" s="9"/>
+      <c r="BF87" s="28">
+        <v>135.80000000000001</v>
+      </c>
       <c r="BG87" s="9"/>
       <c r="BH87" s="28"/>
       <c r="BI87" s="35"/>
     </row>
     <row r="88" spans="1:61">
       <c r="A88" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B88" s="6">
         <v>105.1</v>
       </c>
       <c r="C88" s="6">
         <v>104.5</v>
       </c>
       <c r="D88" s="6">
         <v>103.5</v>
       </c>
       <c r="E88" s="6">
         <v>103.3</v>
       </c>
       <c r="F88" s="6">
         <v>103.1</v>
       </c>
       <c r="G88" s="6">
         <v>103.2</v>
@@ -14791,51 +14934,53 @@
       </c>
       <c r="AX88" s="28">
         <v>132.69999999999999</v>
       </c>
       <c r="AY88" s="32">
         <v>117.6</v>
       </c>
       <c r="AZ88" s="28">
         <v>121.2</v>
       </c>
       <c r="BA88" s="28">
         <v>118.3</v>
       </c>
       <c r="BB88" s="28">
         <v>114.6</v>
       </c>
       <c r="BC88" s="28">
         <v>113.6</v>
       </c>
       <c r="BD88" s="27">
         <v>111</v>
       </c>
       <c r="BE88" s="36">
         <v>111.7</v>
       </c>
-      <c r="BF88" s="9"/>
+      <c r="BF88" s="28">
+        <v>108.4</v>
+      </c>
       <c r="BG88" s="9"/>
       <c r="BH88" s="28"/>
       <c r="BI88" s="35"/>
     </row>
     <row r="89" spans="1:61">
       <c r="A89" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B89" s="6">
         <v>100.1</v>
       </c>
       <c r="C89" s="6">
         <v>100.5</v>
       </c>
       <c r="D89" s="6">
         <v>100.4</v>
       </c>
       <c r="E89" s="6">
         <v>100.5</v>
       </c>
       <c r="F89" s="6">
         <v>99.6</v>
       </c>
       <c r="G89" s="6">
         <v>100.6</v>
@@ -14968,51 +15113,53 @@
       </c>
       <c r="AX89" s="28">
         <v>105.5</v>
       </c>
       <c r="AY89" s="32">
         <v>105.4</v>
       </c>
       <c r="AZ89" s="28">
         <v>105.1</v>
       </c>
       <c r="BA89" s="28">
         <v>104.9</v>
       </c>
       <c r="BB89" s="28">
         <v>104.3</v>
       </c>
       <c r="BC89" s="28">
         <v>103.4</v>
       </c>
       <c r="BD89" s="27">
         <v>103</v>
       </c>
       <c r="BE89" s="36">
         <v>102.8</v>
       </c>
-      <c r="BF89" s="9"/>
+      <c r="BF89" s="28">
+        <v>103.2</v>
+      </c>
       <c r="BG89" s="9"/>
       <c r="BH89" s="28"/>
       <c r="BI89" s="35"/>
     </row>
     <row r="90" spans="1:61">
       <c r="A90" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B90" s="6">
         <v>101.1</v>
       </c>
       <c r="C90" s="6">
         <v>101.1</v>
       </c>
       <c r="D90" s="6">
         <v>101.6</v>
       </c>
       <c r="E90" s="6">
         <v>103.6</v>
       </c>
       <c r="F90" s="6">
         <v>103.2</v>
       </c>
       <c r="G90" s="6">
         <v>102.8</v>
@@ -15145,51 +15292,53 @@
       </c>
       <c r="AX90" s="28">
         <v>104.7</v>
       </c>
       <c r="AY90" s="32">
         <v>102.7</v>
       </c>
       <c r="AZ90" s="28">
         <v>102.9</v>
       </c>
       <c r="BA90" s="28">
         <v>102.5</v>
       </c>
       <c r="BB90" s="28">
         <v>102.1</v>
       </c>
       <c r="BC90" s="28">
         <v>100.8</v>
       </c>
       <c r="BD90" s="27">
         <v>100</v>
       </c>
       <c r="BE90" s="36">
         <v>98.9</v>
       </c>
-      <c r="BF90" s="9"/>
+      <c r="BF90" s="28">
+        <v>98.5</v>
+      </c>
       <c r="BG90" s="9"/>
       <c r="BH90" s="28"/>
       <c r="BI90" s="35"/>
     </row>
     <row r="91" spans="1:61">
       <c r="A91" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B91" s="6">
         <v>101.8</v>
       </c>
       <c r="C91" s="6">
         <v>100.9</v>
       </c>
       <c r="D91" s="6">
         <v>101.2</v>
       </c>
       <c r="E91" s="6">
         <v>101.4</v>
       </c>
       <c r="F91" s="6">
         <v>101.5</v>
       </c>
       <c r="G91" s="6">
         <v>101.6</v>
@@ -15322,93 +15471,95 @@
       </c>
       <c r="AX91" s="28">
         <v>101</v>
       </c>
       <c r="AY91" s="32">
         <v>99.8</v>
       </c>
       <c r="AZ91" s="28">
         <v>100.2</v>
       </c>
       <c r="BA91" s="28">
         <v>101</v>
       </c>
       <c r="BB91" s="28">
         <v>101.2</v>
       </c>
       <c r="BC91" s="28">
         <v>102.3</v>
       </c>
       <c r="BD91" s="27">
         <v>103.5</v>
       </c>
       <c r="BE91" s="36">
         <v>103.6</v>
       </c>
-      <c r="BF91" s="9"/>
+      <c r="BF91" s="28">
+        <v>101.6</v>
+      </c>
       <c r="BG91" s="9"/>
       <c r="BH91" s="28"/>
       <c r="BI91" s="35"/>
     </row>
     <row r="92" spans="1:61">
       <c r="A92" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B92" s="6">
         <v>97.8</v>
       </c>
       <c r="C92" s="6">
         <v>98.1</v>
       </c>
       <c r="D92" s="6">
         <v>98.6</v>
       </c>
       <c r="E92" s="6">
         <v>95.8</v>
       </c>
       <c r="F92" s="6">
         <v>95.6</v>
       </c>
       <c r="G92" s="6">
         <v>95.8</v>
       </c>
       <c r="H92" s="6">
         <v>95.6</v>
       </c>
       <c r="I92" s="25">
         <v>95.4</v>
       </c>
       <c r="J92" s="6">
         <v>98.2</v>
       </c>
       <c r="K92" s="25">
         <v>98.2</v>
       </c>
       <c r="L92" s="6">
         <v>98</v>
       </c>
-      <c r="M92" s="7">
+      <c r="M92" s="54">
         <v>97.9</v>
       </c>
       <c r="N92" s="9">
         <v>103.3</v>
       </c>
       <c r="O92" s="9">
         <v>103.7</v>
       </c>
       <c r="P92" s="9">
         <v>103</v>
       </c>
       <c r="Q92" s="9">
         <v>103.4</v>
       </c>
       <c r="R92" s="9">
         <v>103.9</v>
       </c>
       <c r="S92" s="9">
         <v>105.6</v>
       </c>
       <c r="T92" s="6">
         <v>105.9</v>
       </c>
       <c r="U92" s="9">
         <v>105.5</v>
@@ -15472,88 +15623,90 @@
       </c>
       <c r="AO92" s="6">
         <v>93.3</v>
       </c>
       <c r="AP92" s="6">
         <v>96.5</v>
       </c>
       <c r="AQ92" s="6">
         <v>96.6</v>
       </c>
       <c r="AR92" s="6">
         <v>97.3</v>
       </c>
       <c r="AS92" s="6">
         <v>97</v>
       </c>
       <c r="AT92" s="6">
         <v>99.2</v>
       </c>
       <c r="AU92" s="6">
         <v>98</v>
       </c>
       <c r="AV92" s="6">
         <v>98.2</v>
       </c>
-      <c r="AW92" s="22">
+      <c r="AW92" s="19">
         <v>95.7</v>
       </c>
       <c r="AX92" s="28">
         <v>102.6</v>
       </c>
       <c r="AY92" s="32">
         <v>106.1</v>
       </c>
       <c r="AZ92" s="28">
         <v>104.2</v>
       </c>
       <c r="BA92" s="28">
         <v>103.5</v>
       </c>
       <c r="BB92" s="28">
         <v>101.4</v>
       </c>
       <c r="BC92" s="28">
         <v>101.1</v>
       </c>
       <c r="BD92" s="27">
         <v>100.9</v>
       </c>
       <c r="BE92" s="36">
         <v>100.3</v>
       </c>
-      <c r="BF92" s="9"/>
+      <c r="BF92" s="28">
+        <v>101.3</v>
+      </c>
       <c r="BG92" s="9"/>
       <c r="BH92" s="28"/>
       <c r="BI92" s="35"/>
     </row>
     <row r="93" spans="1:61" s="16" customFormat="1">
-      <c r="B93" s="51"/>
-[...3 lines deleted...]
-      <c r="F93" s="51"/>
+      <c r="B93" s="52"/>
+      <c r="C93" s="52"/>
+      <c r="D93" s="52"/>
+      <c r="E93" s="52"/>
+      <c r="F93" s="52"/>
       <c r="G93" s="52"/>
       <c r="H93" s="52"/>
       <c r="I93" s="52"/>
       <c r="J93" s="52"/>
       <c r="K93" s="52"/>
       <c r="L93" s="52"/>
       <c r="M93" s="52"/>
       <c r="N93" s="52"/>
       <c r="O93" s="52"/>
       <c r="P93" s="52"/>
       <c r="Q93" s="52"/>
       <c r="R93" s="52"/>
       <c r="S93" s="52"/>
       <c r="T93" s="52"/>
       <c r="U93" s="52"/>
       <c r="V93" s="52"/>
       <c r="W93" s="52"/>
       <c r="X93" s="52"/>
       <c r="Y93" s="52"/>
       <c r="Z93" s="52"/>
       <c r="AA93" s="52"/>
       <c r="AB93" s="52"/>
       <c r="AC93" s="52"/>
       <c r="AD93" s="52"/>
       <c r="AE93" s="52"/>
@@ -15575,272 +15728,272 @@
       <c r="AU93" s="53"/>
       <c r="AV93" s="53"/>
       <c r="AW93" s="53"/>
       <c r="AX93" s="53"/>
       <c r="AY93" s="53"/>
       <c r="AZ93" s="53"/>
       <c r="BA93" s="53"/>
       <c r="BB93" s="53"/>
       <c r="BC93" s="53"/>
       <c r="BD93" s="53"/>
     </row>
     <row r="94" spans="1:61">
       <c r="Z94" s="31" t="s">
         <v>38</v>
       </c>
       <c r="AA94" s="31"/>
       <c r="AB94" s="31"/>
       <c r="AC94" s="31"/>
       <c r="AD94" s="31"/>
       <c r="AE94" s="31"/>
       <c r="AF94" s="31"/>
       <c r="AG94" s="31"/>
       <c r="AH94" s="31"/>
       <c r="AI94" s="31"/>
       <c r="AJ94" s="31"/>
-      <c r="AL94" s="61" t="s">
+      <c r="AL94" s="55" t="s">
         <v>43</v>
       </c>
-      <c r="AM94" s="61"/>
-[...4 lines deleted...]
-      <c r="AR94" s="61"/>
+      <c r="AM94" s="55"/>
+      <c r="AN94" s="55"/>
+      <c r="AO94" s="55"/>
+      <c r="AP94" s="55"/>
+      <c r="AQ94" s="55"/>
+      <c r="AR94" s="55"/>
     </row>
     <row r="95" spans="1:61">
       <c r="Z95" s="31" t="s">
         <v>39</v>
       </c>
       <c r="AA95" s="31"/>
       <c r="AB95" s="31"/>
       <c r="AC95" s="31"/>
       <c r="AD95" s="31"/>
       <c r="AE95" s="31"/>
       <c r="AF95" s="31"/>
       <c r="AG95" s="31"/>
       <c r="AH95" s="31"/>
       <c r="AI95" s="31"/>
       <c r="AJ95" s="31"/>
     </row>
     <row r="96" spans="1:61">
       <c r="Z96" s="31" t="s">
         <v>40</v>
       </c>
       <c r="AA96" s="31"/>
       <c r="AB96" s="31"/>
       <c r="AC96" s="31"/>
       <c r="AD96" s="31"/>
       <c r="AE96" s="31"/>
       <c r="AF96" s="31"/>
       <c r="AG96" s="31"/>
       <c r="AH96" s="31"/>
       <c r="AI96" s="31"/>
       <c r="AJ96" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="53">
-    <mergeCell ref="AL94:AR94"/>
-[...9 lines deleted...]
-    <mergeCell ref="AT49:AW49"/>
+    <mergeCell ref="V49:Y49"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="Z73:AK73"/>
+    <mergeCell ref="B73:M73"/>
+    <mergeCell ref="B50:M50"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="A71:Y71"/>
+    <mergeCell ref="N73:Y73"/>
+    <mergeCell ref="AH72:AK72"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="J72:M72"/>
+    <mergeCell ref="N50:Y50"/>
+    <mergeCell ref="V72:Y72"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="J49:M49"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A25:Y25"/>
+    <mergeCell ref="A48:Y48"/>
+    <mergeCell ref="V26:Y26"/>
+    <mergeCell ref="N27:Y27"/>
     <mergeCell ref="Z2:AX2"/>
     <mergeCell ref="Z25:AX25"/>
     <mergeCell ref="Z48:AX48"/>
     <mergeCell ref="Z71:AX71"/>
     <mergeCell ref="AL50:AW50"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AH26:AK26"/>
     <mergeCell ref="AH49:AK49"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z27:AK27"/>
     <mergeCell ref="Z50:AK50"/>
     <mergeCell ref="AX50:BI50"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AT26:AW26"/>
     <mergeCell ref="AL27:AW27"/>
-    <mergeCell ref="A2:Y2"/>
-[...24 lines deleted...]
-    <mergeCell ref="AH72:AK72"/>
+    <mergeCell ref="AL94:AR94"/>
+    <mergeCell ref="BF72:BI72"/>
+    <mergeCell ref="AX73:BI73"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF26:BI26"/>
+    <mergeCell ref="AX27:BI27"/>
+    <mergeCell ref="BF49:BI49"/>
+    <mergeCell ref="AT72:AW72"/>
+    <mergeCell ref="AL73:AW73"/>
+    <mergeCell ref="AT49:AW49"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="47" max="16383" man="1"/>
     <brk id="70" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="16" max="95" man="1"/>
     <brk id="37" max="1048575" man="1"/>
     <brk id="49" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>