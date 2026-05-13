--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="33060" windowWidth="21840" windowHeight="10545" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="46">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
     <t>January - August</t>
   </si>
   <si>
@@ -560,67 +560,67 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -893,227 +893,227 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI96"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ6" sqref="AZ6"/>
+      <selection pane="topRight" activeCell="BA6" sqref="BA6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.140625" style="1" customWidth="1"/>
     <col min="25" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="11" style="1" customWidth="1"/>
     <col min="32" max="32" width="10" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="47"/>
-[...23 lines deleted...]
-      <c r="Z2" s="47" t="s">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="47"/>
-[...22 lines deleted...]
-      <c r="AX2" s="47"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
     </row>
     <row r="3" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="V3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="AH3" s="41"/>
       <c r="AI3" s="41"/>
       <c r="AJ3" s="41"/>
       <c r="AK3" s="41"/>
       <c r="AT3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU3" s="41"/>
       <c r="AV3" s="41"/>
       <c r="AW3" s="41"/>
       <c r="BF3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG3" s="41"/>
       <c r="BH3" s="41"/>
       <c r="BI3" s="41"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="42"/>
-      <c r="B4" s="44" t="s">
+      <c r="A4" s="46"/>
+      <c r="B4" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="45"/>
-[...10 lines deleted...]
-      <c r="N4" s="44" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="44" t="s">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="45"/>
-[...10 lines deleted...]
-      <c r="AL4" s="44" t="s">
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="AM4" s="45"/>
-[...10 lines deleted...]
-      <c r="AX4" s="44" t="s">
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="44"/>
+      <c r="AX4" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="AY4" s="45"/>
-[...9 lines deleted...]
-      <c r="BI4" s="46"/>
+      <c r="AY4" s="43"/>
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
+      <c r="BC4" s="43"/>
+      <c r="BD4" s="43"/>
+      <c r="BE4" s="43"/>
+      <c r="BF4" s="43"/>
+      <c r="BG4" s="43"/>
+      <c r="BH4" s="43"/>
+      <c r="BI4" s="44"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="43"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1408,51 +1408,53 @@
       </c>
       <c r="AS6" s="35">
         <v>100.1</v>
       </c>
       <c r="AT6" s="9">
         <v>101.5</v>
       </c>
       <c r="AU6" s="9">
         <v>101.7</v>
       </c>
       <c r="AV6" s="28">
         <v>101.2</v>
       </c>
       <c r="AW6" s="37">
         <v>100.6</v>
       </c>
       <c r="AX6" s="28">
         <v>105.8</v>
       </c>
       <c r="AY6" s="28">
         <v>107</v>
       </c>
       <c r="AZ6" s="28">
         <v>107.8</v>
       </c>
-      <c r="BA6" s="28"/>
+      <c r="BA6" s="28">
+        <v>111.3</v>
+      </c>
       <c r="BB6" s="27"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
       <c r="BE6" s="35"/>
       <c r="BF6" s="9"/>
       <c r="BG6" s="9"/>
       <c r="BH6" s="28"/>
       <c r="BI6" s="37"/>
     </row>
     <row r="7" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="5">
         <v>84.6</v>
       </c>
       <c r="C7" s="5">
         <v>85.8</v>
       </c>
       <c r="D7" s="5">
         <v>85.9</v>
       </c>
       <c r="E7" s="5">
         <v>86.3</v>
       </c>
@@ -1575,51 +1577,53 @@
       </c>
       <c r="AS7" s="35">
         <v>90.2</v>
       </c>
       <c r="AT7" s="9">
         <v>92.7</v>
       </c>
       <c r="AU7" s="9">
         <v>93.4</v>
       </c>
       <c r="AV7" s="28">
         <v>93.1</v>
       </c>
       <c r="AW7" s="38">
         <v>88.9</v>
       </c>
       <c r="AX7" s="28">
         <v>81.5</v>
       </c>
       <c r="AY7" s="28">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="28">
         <v>78.599999999999994</v>
       </c>
-      <c r="BA7" s="28"/>
+      <c r="BA7" s="28">
+        <v>76.5</v>
+      </c>
       <c r="BB7" s="27"/>
       <c r="BC7" s="6"/>
       <c r="BD7" s="6"/>
       <c r="BE7" s="35"/>
       <c r="BF7" s="9"/>
       <c r="BG7" s="9"/>
       <c r="BH7" s="28"/>
       <c r="BI7" s="38"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="5">
         <v>107.7</v>
       </c>
       <c r="C8" s="5">
         <v>105.4</v>
       </c>
       <c r="D8" s="5">
         <v>106.4</v>
       </c>
       <c r="E8" s="5">
         <v>104.6</v>
       </c>
@@ -1742,51 +1746,53 @@
       </c>
       <c r="AS8" s="35">
         <v>93.5</v>
       </c>
       <c r="AT8" s="9">
         <v>111.1</v>
       </c>
       <c r="AU8" s="9">
         <v>118.9</v>
       </c>
       <c r="AV8" s="28">
         <v>121</v>
       </c>
       <c r="AW8" s="38">
         <v>119.7</v>
       </c>
       <c r="AX8" s="28">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="28">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="28">
         <v>295.89999999999998</v>
       </c>
-      <c r="BA8" s="28"/>
+      <c r="BA8" s="28">
+        <v>308.8</v>
+      </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="6"/>
       <c r="BD8" s="6"/>
       <c r="BE8" s="35"/>
       <c r="BF8" s="9"/>
       <c r="BG8" s="9"/>
       <c r="BH8" s="28"/>
       <c r="BI8" s="38"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="5">
         <v>101.8</v>
       </c>
       <c r="C9" s="5">
         <v>102.4</v>
       </c>
       <c r="D9" s="5">
         <v>102.5</v>
       </c>
       <c r="E9" s="5">
         <v>102.7</v>
       </c>
@@ -1909,51 +1915,53 @@
       </c>
       <c r="AS9" s="35">
         <v>103.6</v>
       </c>
       <c r="AT9" s="9">
         <v>102.6</v>
       </c>
       <c r="AU9" s="9">
         <v>102.5</v>
       </c>
       <c r="AV9" s="28">
         <v>103.3</v>
       </c>
       <c r="AW9" s="38">
         <v>100.5</v>
       </c>
       <c r="AX9" s="28">
         <v>115.6</v>
       </c>
       <c r="AY9" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="28">
         <v>118.4</v>
       </c>
-      <c r="BA9" s="28"/>
+      <c r="BA9" s="28">
+        <v>120.5</v>
+      </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="6"/>
       <c r="BD9" s="6"/>
       <c r="BE9" s="35"/>
       <c r="BF9" s="9"/>
       <c r="BG9" s="9"/>
       <c r="BH9" s="28"/>
       <c r="BI9" s="38"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="5">
         <v>102.3</v>
       </c>
       <c r="C10" s="5">
         <v>101.2</v>
       </c>
       <c r="D10" s="5">
         <v>102.7</v>
       </c>
       <c r="E10" s="5">
         <v>103.5</v>
       </c>
@@ -2076,51 +2084,53 @@
       </c>
       <c r="AS10" s="35">
         <v>82.5</v>
       </c>
       <c r="AT10" s="9">
         <v>90.7</v>
       </c>
       <c r="AU10" s="9">
         <v>91.6</v>
       </c>
       <c r="AV10" s="28">
         <v>92.3</v>
       </c>
       <c r="AW10" s="38">
         <v>87.8</v>
       </c>
       <c r="AX10" s="28">
         <v>105</v>
       </c>
       <c r="AY10" s="28">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="28">
         <v>104.6</v>
       </c>
-      <c r="BA10" s="28"/>
+      <c r="BA10" s="28">
+        <v>104</v>
+      </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="35"/>
       <c r="BF10" s="9"/>
       <c r="BG10" s="9"/>
       <c r="BH10" s="28"/>
       <c r="BI10" s="38"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="5">
         <v>99</v>
       </c>
       <c r="C11" s="5">
         <v>99.2</v>
       </c>
       <c r="D11" s="5">
         <v>99.1</v>
       </c>
       <c r="E11" s="5">
         <v>99</v>
       </c>
@@ -2243,51 +2253,53 @@
       </c>
       <c r="AS11" s="35">
         <v>107.8</v>
       </c>
       <c r="AT11" s="9">
         <v>100.5</v>
       </c>
       <c r="AU11" s="6">
         <v>99.1</v>
       </c>
       <c r="AV11" s="28">
         <v>97.4</v>
       </c>
       <c r="AW11" s="38">
         <v>96.5</v>
       </c>
       <c r="AX11" s="28">
         <v>99.2</v>
       </c>
       <c r="AY11" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="28">
         <v>98.8</v>
       </c>
-      <c r="BA11" s="28"/>
+      <c r="BA11" s="28">
+        <v>98.4</v>
+      </c>
       <c r="BB11" s="27"/>
       <c r="BC11" s="6"/>
       <c r="BD11" s="6"/>
       <c r="BE11" s="35"/>
       <c r="BF11" s="9"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="28"/>
       <c r="BI11" s="38"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="5">
         <v>90.1</v>
       </c>
       <c r="C12" s="5">
         <v>91.3</v>
       </c>
       <c r="D12" s="5">
         <v>91.5</v>
       </c>
       <c r="E12" s="5">
         <v>91.4</v>
       </c>
@@ -2410,51 +2422,53 @@
       </c>
       <c r="AS12" s="35">
         <v>108.6</v>
       </c>
       <c r="AT12" s="9">
         <v>104.3</v>
       </c>
       <c r="AU12" s="6">
         <v>102.3</v>
       </c>
       <c r="AV12" s="28">
         <v>101.1</v>
       </c>
       <c r="AW12" s="38">
         <v>105.2</v>
       </c>
       <c r="AX12" s="28">
         <v>114.2</v>
       </c>
       <c r="AY12" s="28">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="28">
         <v>100.3</v>
       </c>
-      <c r="BA12" s="28"/>
+      <c r="BA12" s="28">
+        <v>100.1</v>
+      </c>
       <c r="BB12" s="27"/>
       <c r="BC12" s="6"/>
       <c r="BD12" s="6"/>
       <c r="BE12" s="35"/>
       <c r="BF12" s="9"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="28"/>
       <c r="BI12" s="38"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5">
         <v>98.5</v>
       </c>
       <c r="C13" s="5">
         <v>99.3</v>
       </c>
       <c r="D13" s="5">
         <v>112.6</v>
       </c>
       <c r="E13" s="5">
         <v>108.5</v>
       </c>
@@ -2577,51 +2591,53 @@
       </c>
       <c r="AS13" s="35">
         <v>81</v>
       </c>
       <c r="AT13" s="9">
         <v>100.2</v>
       </c>
       <c r="AU13" s="6">
         <v>105</v>
       </c>
       <c r="AV13" s="28">
         <v>102.8</v>
       </c>
       <c r="AW13" s="38">
         <v>100.1</v>
       </c>
       <c r="AX13" s="28">
         <v>131.5</v>
       </c>
       <c r="AY13" s="27">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="28">
         <v>133</v>
       </c>
-      <c r="BA13" s="28"/>
+      <c r="BA13" s="28">
+        <v>159.6</v>
+      </c>
       <c r="BB13" s="27"/>
       <c r="BC13" s="6"/>
       <c r="BD13" s="6"/>
       <c r="BE13" s="35"/>
       <c r="BF13" s="9"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="28"/>
       <c r="BI13" s="38"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="5">
         <v>101.2</v>
       </c>
       <c r="C14" s="5">
         <v>100.8</v>
       </c>
       <c r="D14" s="5">
         <v>100.8</v>
       </c>
       <c r="E14" s="5">
         <v>101</v>
       </c>
@@ -2744,51 +2760,53 @@
       </c>
       <c r="AS14" s="35">
         <v>106.8</v>
       </c>
       <c r="AT14" s="9">
         <v>100.1</v>
       </c>
       <c r="AU14" s="6">
         <v>98.2</v>
       </c>
       <c r="AV14" s="28">
         <v>94.8</v>
       </c>
       <c r="AW14" s="38">
         <v>95.8</v>
       </c>
       <c r="AX14" s="28">
         <v>101.6</v>
       </c>
       <c r="AY14" s="27">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="28">
         <v>102.8</v>
       </c>
-      <c r="BA14" s="28"/>
+      <c r="BA14" s="28">
+        <v>100.7</v>
+      </c>
       <c r="BB14" s="27"/>
       <c r="BC14" s="6"/>
       <c r="BD14" s="6"/>
       <c r="BE14" s="35"/>
       <c r="BF14" s="9"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="28"/>
       <c r="BI14" s="38"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="5">
         <v>92.6</v>
       </c>
       <c r="C15" s="5">
         <v>83.1</v>
       </c>
       <c r="D15" s="5">
         <v>83.5</v>
       </c>
       <c r="E15" s="5">
         <v>86.1</v>
       </c>
@@ -2911,51 +2929,53 @@
       </c>
       <c r="AS15" s="35">
         <v>98.2</v>
       </c>
       <c r="AT15" s="9">
         <v>100.4</v>
       </c>
       <c r="AU15" s="6">
         <v>99.1</v>
       </c>
       <c r="AV15" s="28">
         <v>98.2</v>
       </c>
       <c r="AW15" s="38">
         <v>100.1</v>
       </c>
       <c r="AX15" s="28">
         <v>75.8</v>
       </c>
       <c r="AY15" s="27">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="28">
         <v>82</v>
       </c>
-      <c r="BA15" s="28"/>
+      <c r="BA15" s="28">
+        <v>100.3</v>
+      </c>
       <c r="BB15" s="27"/>
       <c r="BC15" s="6"/>
       <c r="BD15" s="6"/>
       <c r="BE15" s="35"/>
       <c r="BF15" s="9"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="28"/>
       <c r="BI15" s="38"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="5">
         <v>105</v>
       </c>
       <c r="C16" s="5">
         <v>104.6</v>
       </c>
       <c r="D16" s="5">
         <v>104.4</v>
       </c>
       <c r="E16" s="5">
         <v>104.8</v>
       </c>
@@ -3078,51 +3098,53 @@
       </c>
       <c r="AS16" s="35">
         <v>98.1</v>
       </c>
       <c r="AT16" s="9">
         <v>117.8</v>
       </c>
       <c r="AU16" s="6">
         <v>135.6</v>
       </c>
       <c r="AV16" s="28">
         <v>144.1</v>
       </c>
       <c r="AW16" s="38">
         <v>151.30000000000001</v>
       </c>
       <c r="AX16" s="28">
         <v>97.4</v>
       </c>
       <c r="AY16" s="27">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="28">
         <v>105.4</v>
       </c>
-      <c r="BA16" s="28"/>
+      <c r="BA16" s="28">
+        <v>105.1</v>
+      </c>
       <c r="BB16" s="27"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="35"/>
       <c r="BF16" s="9"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="28"/>
       <c r="BI16" s="38"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="5">
         <v>102.9</v>
       </c>
       <c r="C17" s="5">
         <v>105.8</v>
       </c>
       <c r="D17" s="5">
         <v>104.2</v>
       </c>
       <c r="E17" s="5">
         <v>103.7</v>
       </c>
@@ -3245,51 +3267,53 @@
       </c>
       <c r="AS17" s="35">
         <v>96.4</v>
       </c>
       <c r="AT17" s="9">
         <v>98.2</v>
       </c>
       <c r="AU17" s="6">
         <v>98.7</v>
       </c>
       <c r="AV17" s="28">
         <v>97.9</v>
       </c>
       <c r="AW17" s="38">
         <v>98.1</v>
       </c>
       <c r="AX17" s="28">
         <v>99.4</v>
       </c>
       <c r="AY17" s="27">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="28">
         <v>97.2</v>
       </c>
-      <c r="BA17" s="28"/>
+      <c r="BA17" s="28">
+        <v>98</v>
+      </c>
       <c r="BB17" s="27"/>
       <c r="BC17" s="6"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="35"/>
       <c r="BF17" s="9"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="28"/>
       <c r="BI17" s="38"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="5">
         <v>75.8</v>
       </c>
       <c r="C18" s="5">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="5">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="5">
         <v>77.8</v>
       </c>
@@ -3412,51 +3436,53 @@
       </c>
       <c r="AS18" s="35">
         <v>112.1</v>
       </c>
       <c r="AT18" s="9">
         <v>105.3</v>
       </c>
       <c r="AU18" s="9">
         <v>103.1</v>
       </c>
       <c r="AV18" s="28">
         <v>101.7</v>
       </c>
       <c r="AW18" s="38">
         <v>93.2</v>
       </c>
       <c r="AX18" s="28">
         <v>95.3</v>
       </c>
       <c r="AY18" s="27">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="28">
         <v>115.1</v>
       </c>
-      <c r="BA18" s="28"/>
+      <c r="BA18" s="28">
+        <v>118.1</v>
+      </c>
       <c r="BB18" s="27"/>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="35"/>
       <c r="BF18" s="9"/>
       <c r="BG18" s="9"/>
       <c r="BH18" s="28"/>
       <c r="BI18" s="38"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="5">
         <v>102.6</v>
       </c>
       <c r="C19" s="5">
         <v>102.1</v>
       </c>
       <c r="D19" s="5">
         <v>101.3</v>
       </c>
       <c r="E19" s="5">
         <v>101.3</v>
       </c>
@@ -3579,51 +3605,53 @@
       </c>
       <c r="AS19" s="35">
         <v>107.1</v>
       </c>
       <c r="AT19" s="9">
         <v>104</v>
       </c>
       <c r="AU19" s="9">
         <v>104.1</v>
       </c>
       <c r="AV19" s="28">
         <v>104.6</v>
       </c>
       <c r="AW19" s="38">
         <v>108.3</v>
       </c>
       <c r="AX19" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="27">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="28">
         <v>120</v>
       </c>
-      <c r="BA19" s="28"/>
+      <c r="BA19" s="28">
+        <v>117.1</v>
+      </c>
       <c r="BB19" s="27"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="35"/>
       <c r="BF19" s="9"/>
       <c r="BG19" s="9"/>
       <c r="BH19" s="28"/>
       <c r="BI19" s="38"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="5">
         <v>99.7</v>
       </c>
       <c r="C20" s="5">
         <v>100.1</v>
       </c>
       <c r="D20" s="5">
         <v>100</v>
       </c>
       <c r="E20" s="5">
         <v>100.1</v>
       </c>
@@ -3746,51 +3774,53 @@
       </c>
       <c r="AS20" s="35">
         <v>110.8</v>
       </c>
       <c r="AT20" s="9">
         <v>108.5</v>
       </c>
       <c r="AU20" s="9">
         <v>106.7</v>
       </c>
       <c r="AV20" s="28">
         <v>105.4</v>
       </c>
       <c r="AW20" s="38">
         <v>100.2</v>
       </c>
       <c r="AX20" s="28">
         <v>105.3</v>
       </c>
       <c r="AY20" s="27">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="28">
         <v>104.9</v>
       </c>
-      <c r="BA20" s="28"/>
+      <c r="BA20" s="28">
+        <v>104.7</v>
+      </c>
       <c r="BB20" s="27"/>
       <c r="BC20" s="6"/>
       <c r="BD20" s="6"/>
       <c r="BE20" s="35"/>
       <c r="BF20" s="9"/>
       <c r="BG20" s="9"/>
       <c r="BH20" s="28"/>
       <c r="BI20" s="38"/>
     </row>
     <row r="21" spans="1:61" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5">
         <v>101</v>
       </c>
       <c r="C21" s="5">
         <v>101</v>
       </c>
       <c r="D21" s="5">
         <v>101.5</v>
       </c>
       <c r="E21" s="5">
         <v>103.6</v>
       </c>
@@ -3913,51 +3943,53 @@
       </c>
       <c r="AS21" s="35">
         <v>101</v>
       </c>
       <c r="AT21" s="9">
         <v>92.5</v>
       </c>
       <c r="AU21" s="9">
         <v>90.1</v>
       </c>
       <c r="AV21" s="28">
         <v>86.8</v>
       </c>
       <c r="AW21" s="38">
         <v>83.6</v>
       </c>
       <c r="AX21" s="28">
         <v>104.6</v>
       </c>
       <c r="AY21" s="27">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="28">
         <v>102.9</v>
       </c>
-      <c r="BA21" s="28"/>
+      <c r="BA21" s="28">
+        <v>102.5</v>
+      </c>
       <c r="BB21" s="27"/>
       <c r="BC21" s="6"/>
       <c r="BD21" s="6"/>
       <c r="BE21" s="35"/>
       <c r="BF21" s="9"/>
       <c r="BG21" s="9"/>
       <c r="BH21" s="28"/>
       <c r="BI21" s="38"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="5">
         <v>101.6</v>
       </c>
       <c r="C22" s="5">
         <v>100.7</v>
       </c>
       <c r="D22" s="5">
         <v>101</v>
       </c>
       <c r="E22" s="5">
         <v>101.2</v>
       </c>
@@ -4080,51 +4112,53 @@
       </c>
       <c r="AS22" s="35">
         <v>102.3</v>
       </c>
       <c r="AT22" s="9">
         <v>101.3</v>
       </c>
       <c r="AU22" s="9">
         <v>100</v>
       </c>
       <c r="AV22" s="28">
         <v>98.5</v>
       </c>
       <c r="AW22" s="38">
         <v>100</v>
       </c>
       <c r="AX22" s="28">
         <v>101</v>
       </c>
       <c r="AY22" s="27">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="28">
         <v>100.2</v>
       </c>
-      <c r="BA22" s="28"/>
+      <c r="BA22" s="28">
+        <v>101</v>
+      </c>
       <c r="BB22" s="27"/>
       <c r="BC22" s="6"/>
       <c r="BD22" s="6"/>
       <c r="BE22" s="35"/>
       <c r="BF22" s="9"/>
       <c r="BG22" s="9"/>
       <c r="BH22" s="28"/>
       <c r="BI22" s="38"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="5">
         <v>106.9</v>
       </c>
       <c r="C23" s="5">
         <v>106.6</v>
       </c>
       <c r="D23" s="5">
         <v>106.6</v>
       </c>
       <c r="E23" s="5">
         <v>103.3</v>
       </c>
@@ -4247,241 +4281,243 @@
       </c>
       <c r="AS23" s="35">
         <v>98.5</v>
       </c>
       <c r="AT23" s="9">
         <v>102.5</v>
       </c>
       <c r="AU23" s="9">
         <v>101.3</v>
       </c>
       <c r="AV23" s="28">
         <v>105.3</v>
       </c>
       <c r="AW23" s="38">
         <v>105.5</v>
       </c>
       <c r="AX23" s="28">
         <v>102.1</v>
       </c>
       <c r="AY23" s="27">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="28">
         <v>103.4</v>
       </c>
-      <c r="BA23" s="28"/>
+      <c r="BA23" s="28">
+        <v>102.5</v>
+      </c>
       <c r="BB23" s="27"/>
       <c r="BC23" s="6"/>
       <c r="BD23" s="6"/>
       <c r="BE23" s="35"/>
       <c r="BF23" s="9"/>
       <c r="BG23" s="9"/>
       <c r="BH23" s="28"/>
       <c r="BI23" s="38"/>
     </row>
     <row r="24" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="17"/>
       <c r="O24" s="17"/>
       <c r="P24" s="17"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="17"/>
       <c r="S24" s="17"/>
       <c r="T24" s="17"/>
       <c r="U24" s="17"/>
     </row>
     <row r="25" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="47" t="s">
+      <c r="A25" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="47"/>
-[...23 lines deleted...]
-      <c r="Z25" s="47" t="s">
+      <c r="B25" s="45"/>
+      <c r="C25" s="45"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="45"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="45"/>
+      <c r="R25" s="45"/>
+      <c r="S25" s="45"/>
+      <c r="T25" s="45"/>
+      <c r="U25" s="45"/>
+      <c r="V25" s="45"/>
+      <c r="W25" s="45"/>
+      <c r="X25" s="45"/>
+      <c r="Y25" s="45"/>
+      <c r="Z25" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="AA25" s="47"/>
-[...22 lines deleted...]
-      <c r="AX25" s="47"/>
+      <c r="AA25" s="45"/>
+      <c r="AB25" s="45"/>
+      <c r="AC25" s="45"/>
+      <c r="AD25" s="45"/>
+      <c r="AE25" s="45"/>
+      <c r="AF25" s="45"/>
+      <c r="AG25" s="45"/>
+      <c r="AH25" s="45"/>
+      <c r="AI25" s="45"/>
+      <c r="AJ25" s="45"/>
+      <c r="AK25" s="45"/>
+      <c r="AL25" s="45"/>
+      <c r="AM25" s="45"/>
+      <c r="AN25" s="45"/>
+      <c r="AO25" s="45"/>
+      <c r="AP25" s="45"/>
+      <c r="AQ25" s="45"/>
+      <c r="AR25" s="45"/>
+      <c r="AS25" s="45"/>
+      <c r="AT25" s="45"/>
+      <c r="AU25" s="45"/>
+      <c r="AV25" s="45"/>
+      <c r="AW25" s="45"/>
+      <c r="AX25" s="45"/>
     </row>
     <row r="26" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J26" s="41"/>
       <c r="K26" s="41"/>
       <c r="L26" s="41"/>
       <c r="M26" s="41"/>
       <c r="V26" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W26" s="41"/>
       <c r="X26" s="41"/>
       <c r="Y26" s="41"/>
       <c r="AH26" s="41"/>
       <c r="AI26" s="41"/>
       <c r="AJ26" s="41"/>
       <c r="AK26" s="41"/>
       <c r="AT26" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU26" s="41"/>
       <c r="AV26" s="41"/>
       <c r="AW26" s="41"/>
       <c r="BF26" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG26" s="41"/>
       <c r="BH26" s="41"/>
       <c r="BI26" s="41"/>
     </row>
     <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="42"/>
-      <c r="B27" s="44" t="s">
+      <c r="A27" s="46"/>
+      <c r="B27" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="C27" s="45"/>
-[...10 lines deleted...]
-      <c r="N27" s="44" t="s">
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="44"/>
+      <c r="N27" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O27" s="45"/>
-[...10 lines deleted...]
-      <c r="Z27" s="44" t="s">
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="43"/>
+      <c r="U27" s="43"/>
+      <c r="V27" s="43"/>
+      <c r="W27" s="43"/>
+      <c r="X27" s="43"/>
+      <c r="Y27" s="44"/>
+      <c r="Z27" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AA27" s="45"/>
-[...10 lines deleted...]
-      <c r="AL27" s="44" t="s">
+      <c r="AA27" s="43"/>
+      <c r="AB27" s="43"/>
+      <c r="AC27" s="43"/>
+      <c r="AD27" s="43"/>
+      <c r="AE27" s="43"/>
+      <c r="AF27" s="43"/>
+      <c r="AG27" s="43"/>
+      <c r="AH27" s="43"/>
+      <c r="AI27" s="43"/>
+      <c r="AJ27" s="43"/>
+      <c r="AK27" s="44"/>
+      <c r="AL27" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="AM27" s="45"/>
-[...10 lines deleted...]
-      <c r="AX27" s="44" t="s">
+      <c r="AM27" s="43"/>
+      <c r="AN27" s="43"/>
+      <c r="AO27" s="43"/>
+      <c r="AP27" s="43"/>
+      <c r="AQ27" s="43"/>
+      <c r="AR27" s="43"/>
+      <c r="AS27" s="43"/>
+      <c r="AT27" s="43"/>
+      <c r="AU27" s="43"/>
+      <c r="AV27" s="43"/>
+      <c r="AW27" s="44"/>
+      <c r="AX27" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="AY27" s="45"/>
-[...9 lines deleted...]
-      <c r="BI27" s="46"/>
+      <c r="AY27" s="43"/>
+      <c r="AZ27" s="43"/>
+      <c r="BA27" s="43"/>
+      <c r="BB27" s="43"/>
+      <c r="BC27" s="43"/>
+      <c r="BD27" s="43"/>
+      <c r="BE27" s="43"/>
+      <c r="BF27" s="43"/>
+      <c r="BG27" s="43"/>
+      <c r="BH27" s="43"/>
+      <c r="BI27" s="44"/>
     </row>
     <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="43"/>
+      <c r="A28" s="47"/>
       <c r="B28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J28" s="2" t="s">
@@ -4776,51 +4812,53 @@
       </c>
       <c r="AS29" s="28">
         <v>100.1</v>
       </c>
       <c r="AT29" s="6">
         <v>101.5</v>
       </c>
       <c r="AU29" s="9">
         <v>101.7</v>
       </c>
       <c r="AV29" s="28">
         <v>101.2</v>
       </c>
       <c r="AW29" s="39">
         <v>100.6</v>
       </c>
       <c r="AX29" s="28">
         <v>105.9</v>
       </c>
       <c r="AY29" s="28">
         <v>107.1</v>
       </c>
       <c r="AZ29" s="28">
         <v>107.9</v>
       </c>
-      <c r="BA29" s="28"/>
+      <c r="BA29" s="28">
+        <v>111.6</v>
+      </c>
       <c r="BB29" s="27"/>
       <c r="BC29" s="6"/>
       <c r="BD29" s="6"/>
       <c r="BE29" s="35"/>
       <c r="BF29" s="9"/>
       <c r="BG29" s="9"/>
       <c r="BH29" s="28"/>
       <c r="BI29" s="37"/>
     </row>
     <row r="30" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="6">
         <v>88.8</v>
       </c>
       <c r="C30" s="6">
         <v>90.5</v>
       </c>
       <c r="D30" s="6">
         <v>90.5</v>
       </c>
       <c r="E30" s="6">
         <v>90.7</v>
       </c>
@@ -4943,51 +4981,53 @@
       </c>
       <c r="AS30" s="28">
         <v>89</v>
       </c>
       <c r="AT30" s="6">
         <v>92</v>
       </c>
       <c r="AU30" s="9">
         <v>92.8</v>
       </c>
       <c r="AV30" s="28">
         <v>92.4</v>
       </c>
       <c r="AW30" s="40">
         <v>87.9</v>
       </c>
       <c r="AX30" s="28">
         <v>68.5</v>
       </c>
       <c r="AY30" s="28">
         <v>67</v>
       </c>
       <c r="AZ30" s="28">
         <v>66.3</v>
       </c>
-      <c r="BA30" s="28"/>
+      <c r="BA30" s="28">
+        <v>64.3</v>
+      </c>
       <c r="BB30" s="27"/>
       <c r="BC30" s="6"/>
       <c r="BD30" s="6"/>
       <c r="BE30" s="35"/>
       <c r="BF30" s="9"/>
       <c r="BG30" s="9"/>
       <c r="BH30" s="28"/>
       <c r="BI30" s="38"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="6">
         <v>107</v>
       </c>
       <c r="C31" s="6">
         <v>104.7</v>
       </c>
       <c r="D31" s="6">
         <v>105.7</v>
       </c>
       <c r="E31" s="6">
         <v>104</v>
       </c>
@@ -5110,51 +5150,53 @@
       </c>
       <c r="AS31" s="28">
         <v>93.4</v>
       </c>
       <c r="AT31" s="6">
         <v>111.2</v>
       </c>
       <c r="AU31" s="9">
         <v>119.1</v>
       </c>
       <c r="AV31" s="28">
         <v>121.2</v>
       </c>
       <c r="AW31" s="40">
         <v>119.9</v>
       </c>
       <c r="AX31" s="28">
         <v>326.60000000000002</v>
       </c>
       <c r="AY31" s="28">
         <v>252.6</v>
       </c>
       <c r="AZ31" s="28">
         <v>301.39999999999998</v>
       </c>
-      <c r="BA31" s="28"/>
+      <c r="BA31" s="28">
+        <v>316.7</v>
+      </c>
       <c r="BB31" s="27"/>
       <c r="BC31" s="6"/>
       <c r="BD31" s="6"/>
       <c r="BE31" s="35"/>
       <c r="BF31" s="9"/>
       <c r="BG31" s="9"/>
       <c r="BH31" s="28"/>
       <c r="BI31" s="38"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="6">
         <v>101.4</v>
       </c>
       <c r="C32" s="6">
         <v>102</v>
       </c>
       <c r="D32" s="6">
         <v>102.1</v>
       </c>
       <c r="E32" s="6">
         <v>102.3</v>
       </c>
@@ -5277,51 +5319,53 @@
       </c>
       <c r="AS32" s="28">
         <v>103.6</v>
       </c>
       <c r="AT32" s="6">
         <v>102.6</v>
       </c>
       <c r="AU32" s="9">
         <v>102.5</v>
       </c>
       <c r="AV32" s="28">
         <v>103.3</v>
       </c>
       <c r="AW32" s="40">
         <v>100.5</v>
       </c>
       <c r="AX32" s="28">
         <v>115.6</v>
       </c>
       <c r="AY32" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ32" s="28">
         <v>118.5</v>
       </c>
-      <c r="BA32" s="28"/>
+      <c r="BA32" s="28">
+        <v>120.9</v>
+      </c>
       <c r="BB32" s="27"/>
       <c r="BC32" s="6"/>
       <c r="BD32" s="6"/>
       <c r="BE32" s="35"/>
       <c r="BF32" s="9"/>
       <c r="BG32" s="9"/>
       <c r="BH32" s="28"/>
       <c r="BI32" s="38"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="6">
         <v>102.2</v>
       </c>
       <c r="C33" s="6">
         <v>101.1</v>
       </c>
       <c r="D33" s="6">
         <v>102.6</v>
       </c>
       <c r="E33" s="6">
         <v>103.4</v>
       </c>
@@ -5444,51 +5488,53 @@
       </c>
       <c r="AS33" s="28">
         <v>82.5</v>
       </c>
       <c r="AT33" s="6">
         <v>90.7</v>
       </c>
       <c r="AU33" s="9">
         <v>91.6</v>
       </c>
       <c r="AV33" s="28">
         <v>92.2</v>
       </c>
       <c r="AW33" s="40">
         <v>87.8</v>
       </c>
       <c r="AX33" s="28">
         <v>105</v>
       </c>
       <c r="AY33" s="28">
         <v>104.8</v>
       </c>
       <c r="AZ33" s="28">
         <v>104.6</v>
       </c>
-      <c r="BA33" s="28"/>
+      <c r="BA33" s="28">
+        <v>104.1</v>
+      </c>
       <c r="BB33" s="27"/>
       <c r="BC33" s="6"/>
       <c r="BD33" s="6"/>
       <c r="BE33" s="35"/>
       <c r="BF33" s="9"/>
       <c r="BG33" s="9"/>
       <c r="BH33" s="28"/>
       <c r="BI33" s="38"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="6">
         <v>99</v>
       </c>
       <c r="C34" s="6">
         <v>99.2</v>
       </c>
       <c r="D34" s="6">
         <v>99.1</v>
       </c>
       <c r="E34" s="6">
         <v>99</v>
       </c>
@@ -5611,51 +5657,53 @@
       </c>
       <c r="AS34" s="28">
         <v>107.8</v>
       </c>
       <c r="AT34" s="6">
         <v>100.5</v>
       </c>
       <c r="AU34" s="6">
         <v>99.1</v>
       </c>
       <c r="AV34" s="28">
         <v>97.4</v>
       </c>
       <c r="AW34" s="40">
         <v>96.5</v>
       </c>
       <c r="AX34" s="28">
         <v>99.2</v>
       </c>
       <c r="AY34" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ34" s="28">
         <v>98.8</v>
       </c>
-      <c r="BA34" s="28"/>
+      <c r="BA34" s="28">
+        <v>98.4</v>
+      </c>
       <c r="BB34" s="27"/>
       <c r="BC34" s="6"/>
       <c r="BD34" s="6"/>
       <c r="BE34" s="35"/>
       <c r="BF34" s="9"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="28"/>
       <c r="BI34" s="38"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="6">
         <v>90.7</v>
       </c>
       <c r="C35" s="6">
         <v>91.8</v>
       </c>
       <c r="D35" s="6">
         <v>92.1</v>
       </c>
       <c r="E35" s="6">
         <v>91.9</v>
       </c>
@@ -5778,51 +5826,53 @@
       </c>
       <c r="AS35" s="28">
         <v>108.6</v>
       </c>
       <c r="AT35" s="6">
         <v>104.3</v>
       </c>
       <c r="AU35" s="6">
         <v>102.3</v>
       </c>
       <c r="AV35" s="28">
         <v>101.1</v>
       </c>
       <c r="AW35" s="40">
         <v>105.2</v>
       </c>
       <c r="AX35" s="28">
         <v>114.2</v>
       </c>
       <c r="AY35" s="28">
         <v>108.5</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.3</v>
       </c>
-      <c r="BA35" s="28"/>
+      <c r="BA35" s="28">
+        <v>100.1</v>
+      </c>
       <c r="BB35" s="27"/>
       <c r="BC35" s="6"/>
       <c r="BD35" s="6"/>
       <c r="BE35" s="35"/>
       <c r="BF35" s="9"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="28"/>
       <c r="BI35" s="38"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="6">
         <v>98.4</v>
       </c>
       <c r="C36" s="6">
         <v>99.2</v>
       </c>
       <c r="D36" s="6">
         <v>112.5</v>
       </c>
       <c r="E36" s="6">
         <v>108.4</v>
       </c>
@@ -5945,51 +5995,53 @@
       </c>
       <c r="AS36" s="28">
         <v>81</v>
       </c>
       <c r="AT36" s="6">
         <v>100.2</v>
       </c>
       <c r="AU36" s="6">
         <v>105</v>
       </c>
       <c r="AV36" s="28">
         <v>102.8</v>
       </c>
       <c r="AW36" s="40">
         <v>100.1</v>
       </c>
       <c r="AX36" s="28">
         <v>131.80000000000001</v>
       </c>
       <c r="AY36" s="28">
         <v>134</v>
       </c>
       <c r="AZ36" s="28">
         <v>133.30000000000001</v>
       </c>
-      <c r="BA36" s="28"/>
+      <c r="BA36" s="28">
+        <v>160.5</v>
+      </c>
       <c r="BB36" s="27"/>
       <c r="BC36" s="6"/>
       <c r="BD36" s="6"/>
       <c r="BE36" s="35"/>
       <c r="BF36" s="9"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="28"/>
       <c r="BI36" s="38"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="6">
         <v>100.6</v>
       </c>
       <c r="C37" s="6">
         <v>100.2</v>
       </c>
       <c r="D37" s="6">
         <v>100.3</v>
       </c>
       <c r="E37" s="6">
         <v>100.5</v>
       </c>
@@ -6112,51 +6164,53 @@
       </c>
       <c r="AS37" s="28">
         <v>106.8</v>
       </c>
       <c r="AT37" s="6">
         <v>100.1</v>
       </c>
       <c r="AU37" s="6">
         <v>98.2</v>
       </c>
       <c r="AV37" s="28">
         <v>94.8</v>
       </c>
       <c r="AW37" s="40">
         <v>95.8</v>
       </c>
       <c r="AX37" s="28">
         <v>101.6</v>
       </c>
       <c r="AY37" s="28">
         <v>102.8</v>
       </c>
       <c r="AZ37" s="28">
         <v>102.8</v>
       </c>
-      <c r="BA37" s="28"/>
+      <c r="BA37" s="28">
+        <v>100.7</v>
+      </c>
       <c r="BB37" s="27"/>
       <c r="BC37" s="6"/>
       <c r="BD37" s="6"/>
       <c r="BE37" s="35"/>
       <c r="BF37" s="9"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="28"/>
       <c r="BI37" s="38"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="6">
         <v>92.6</v>
       </c>
       <c r="C38" s="6">
         <v>83</v>
       </c>
       <c r="D38" s="6">
         <v>83.5</v>
       </c>
       <c r="E38" s="6">
         <v>86</v>
       </c>
@@ -6279,51 +6333,53 @@
       </c>
       <c r="AS38" s="28">
         <v>98.2</v>
       </c>
       <c r="AT38" s="6">
         <v>100.4</v>
       </c>
       <c r="AU38" s="6">
         <v>99.1</v>
       </c>
       <c r="AV38" s="28">
         <v>98.2</v>
       </c>
       <c r="AW38" s="40">
         <v>100.1</v>
       </c>
       <c r="AX38" s="28">
         <v>75.8</v>
       </c>
       <c r="AY38" s="28">
         <v>85.2</v>
       </c>
       <c r="AZ38" s="28">
         <v>82</v>
       </c>
-      <c r="BA38" s="28"/>
+      <c r="BA38" s="28">
+        <v>100.3</v>
+      </c>
       <c r="BB38" s="27"/>
       <c r="BC38" s="6"/>
       <c r="BD38" s="6"/>
       <c r="BE38" s="35"/>
       <c r="BF38" s="9"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="28"/>
       <c r="BI38" s="38"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="6">
         <v>104</v>
       </c>
       <c r="C39" s="6">
         <v>103.7</v>
       </c>
       <c r="D39" s="6">
         <v>103.5</v>
       </c>
       <c r="E39" s="6">
         <v>103.9</v>
       </c>
@@ -6446,51 +6502,53 @@
       </c>
       <c r="AS39" s="28">
         <v>98.1</v>
       </c>
       <c r="AT39" s="6">
         <v>117.9</v>
       </c>
       <c r="AU39" s="6">
         <v>135.80000000000001</v>
       </c>
       <c r="AV39" s="28">
         <v>144.4</v>
       </c>
       <c r="AW39" s="40">
         <v>151.69999999999999</v>
       </c>
       <c r="AX39" s="28">
         <v>97.3</v>
       </c>
       <c r="AY39" s="28">
         <v>106.8</v>
       </c>
       <c r="AZ39" s="28">
         <v>105.5</v>
       </c>
-      <c r="BA39" s="28"/>
+      <c r="BA39" s="28">
+        <v>105.2</v>
+      </c>
       <c r="BB39" s="27"/>
       <c r="BC39" s="6"/>
       <c r="BD39" s="6"/>
       <c r="BE39" s="35"/>
       <c r="BF39" s="9"/>
       <c r="BG39" s="6"/>
       <c r="BH39" s="28"/>
       <c r="BI39" s="38"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="6">
         <v>103.2</v>
       </c>
       <c r="C40" s="6">
         <v>106.1</v>
       </c>
       <c r="D40" s="6">
         <v>104.5</v>
       </c>
       <c r="E40" s="6">
         <v>104</v>
       </c>
@@ -6613,51 +6671,53 @@
       </c>
       <c r="AS40" s="28">
         <v>96.4</v>
       </c>
       <c r="AT40" s="6">
         <v>98.2</v>
       </c>
       <c r="AU40" s="6">
         <v>98.7</v>
       </c>
       <c r="AV40" s="28">
         <v>97.9</v>
       </c>
       <c r="AW40" s="40">
         <v>98.1</v>
       </c>
       <c r="AX40" s="28">
         <v>99.4</v>
       </c>
       <c r="AY40" s="28">
         <v>92.9</v>
       </c>
       <c r="AZ40" s="28">
         <v>97.1</v>
       </c>
-      <c r="BA40" s="28"/>
+      <c r="BA40" s="28">
+        <v>98</v>
+      </c>
       <c r="BB40" s="27"/>
       <c r="BC40" s="6"/>
       <c r="BD40" s="6"/>
       <c r="BE40" s="35"/>
       <c r="BF40" s="9"/>
       <c r="BG40" s="6"/>
       <c r="BH40" s="28"/>
       <c r="BI40" s="38"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="6">
         <v>76</v>
       </c>
       <c r="C41" s="6">
         <v>76.8</v>
       </c>
       <c r="D41" s="6">
         <v>77.599999999999994</v>
       </c>
       <c r="E41" s="6">
         <v>77.900000000000006</v>
       </c>
@@ -6780,51 +6840,53 @@
       </c>
       <c r="AS41" s="28">
         <v>112.1</v>
       </c>
       <c r="AT41" s="6">
         <v>105.3</v>
       </c>
       <c r="AU41" s="9">
         <v>103.1</v>
       </c>
       <c r="AV41" s="28">
         <v>101.7</v>
       </c>
       <c r="AW41" s="40">
         <v>93.2</v>
       </c>
       <c r="AX41" s="28">
         <v>95.3</v>
       </c>
       <c r="AY41" s="28">
         <v>115.9</v>
       </c>
       <c r="AZ41" s="28">
         <v>115.2</v>
       </c>
-      <c r="BA41" s="28"/>
+      <c r="BA41" s="28">
+        <v>118.2</v>
+      </c>
       <c r="BB41" s="27"/>
       <c r="BC41" s="6"/>
       <c r="BD41" s="6"/>
       <c r="BE41" s="35"/>
       <c r="BF41" s="9"/>
       <c r="BG41" s="9"/>
       <c r="BH41" s="28"/>
       <c r="BI41" s="38"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="6">
         <v>102.7</v>
       </c>
       <c r="C42" s="6">
         <v>102.2</v>
       </c>
       <c r="D42" s="6">
         <v>101.3</v>
       </c>
       <c r="E42" s="6">
         <v>101.4</v>
       </c>
@@ -6947,51 +7009,53 @@
       </c>
       <c r="AS42" s="28">
         <v>107.1</v>
       </c>
       <c r="AT42" s="6">
         <v>104</v>
       </c>
       <c r="AU42" s="9">
         <v>104.1</v>
       </c>
       <c r="AV42" s="28">
         <v>104.6</v>
       </c>
       <c r="AW42" s="40">
         <v>108.4</v>
       </c>
       <c r="AX42" s="28">
         <v>130.9</v>
       </c>
       <c r="AY42" s="28">
         <v>116.7</v>
       </c>
       <c r="AZ42" s="28">
         <v>120.2</v>
       </c>
-      <c r="BA42" s="28"/>
+      <c r="BA42" s="28">
+        <v>117.6</v>
+      </c>
       <c r="BB42" s="27"/>
       <c r="BC42" s="6"/>
       <c r="BD42" s="6"/>
       <c r="BE42" s="35"/>
       <c r="BF42" s="9"/>
       <c r="BG42" s="9"/>
       <c r="BH42" s="28"/>
       <c r="BI42" s="38"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="6">
         <v>100.1</v>
       </c>
       <c r="C43" s="6">
         <v>100.5</v>
       </c>
       <c r="D43" s="6">
         <v>100.4</v>
       </c>
       <c r="E43" s="6">
         <v>100.5</v>
       </c>
@@ -7114,51 +7178,53 @@
       </c>
       <c r="AS43" s="28">
         <v>111.2</v>
       </c>
       <c r="AT43" s="6">
         <v>108.8</v>
       </c>
       <c r="AU43" s="9">
         <v>106.9</v>
       </c>
       <c r="AV43" s="28">
         <v>105.6</v>
       </c>
       <c r="AW43" s="40">
         <v>100.2</v>
       </c>
       <c r="AX43" s="28">
         <v>105.5</v>
       </c>
       <c r="AY43" s="28">
         <v>105.4</v>
       </c>
       <c r="AZ43" s="28">
         <v>105.1</v>
       </c>
-      <c r="BA43" s="28"/>
+      <c r="BA43" s="28">
+        <v>104.9</v>
+      </c>
       <c r="BB43" s="27"/>
       <c r="BC43" s="6"/>
       <c r="BD43" s="6"/>
       <c r="BE43" s="35"/>
       <c r="BF43" s="9"/>
       <c r="BG43" s="9"/>
       <c r="BH43" s="28"/>
       <c r="BI43" s="38"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="6">
         <v>101</v>
       </c>
       <c r="C44" s="6">
         <v>101</v>
       </c>
       <c r="D44" s="6">
         <v>101.5</v>
       </c>
       <c r="E44" s="6">
         <v>103.6</v>
       </c>
@@ -7281,51 +7347,53 @@
       </c>
       <c r="AS44" s="28">
         <v>101</v>
       </c>
       <c r="AT44" s="6">
         <v>92.5</v>
       </c>
       <c r="AU44" s="9">
         <v>90.1</v>
       </c>
       <c r="AV44" s="28">
         <v>86.8</v>
       </c>
       <c r="AW44" s="40">
         <v>83.5</v>
       </c>
       <c r="AX44" s="28">
         <v>104.7</v>
       </c>
       <c r="AY44" s="28">
         <v>102.7</v>
       </c>
       <c r="AZ44" s="28">
         <v>102.9</v>
       </c>
-      <c r="BA44" s="28"/>
+      <c r="BA44" s="28">
+        <v>102.5</v>
+      </c>
       <c r="BB44" s="27"/>
       <c r="BC44" s="6"/>
       <c r="BD44" s="6"/>
       <c r="BE44" s="35"/>
       <c r="BF44" s="9"/>
       <c r="BG44" s="9"/>
       <c r="BH44" s="28"/>
       <c r="BI44" s="38"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="6">
         <v>101.6</v>
       </c>
       <c r="C45" s="6">
         <v>100.7</v>
       </c>
       <c r="D45" s="6">
         <v>101</v>
       </c>
       <c r="E45" s="6">
         <v>101.2</v>
       </c>
@@ -7448,51 +7516,53 @@
       </c>
       <c r="AS45" s="28">
         <v>102.3</v>
       </c>
       <c r="AT45" s="6">
         <v>101.3</v>
       </c>
       <c r="AU45" s="9">
         <v>100</v>
       </c>
       <c r="AV45" s="28">
         <v>98.5</v>
       </c>
       <c r="AW45" s="40">
         <v>100</v>
       </c>
       <c r="AX45" s="28">
         <v>101</v>
       </c>
       <c r="AY45" s="28">
         <v>99.8</v>
       </c>
       <c r="AZ45" s="28">
         <v>100.2</v>
       </c>
-      <c r="BA45" s="28"/>
+      <c r="BA45" s="28">
+        <v>101</v>
+      </c>
       <c r="BB45" s="27"/>
       <c r="BC45" s="6"/>
       <c r="BD45" s="6"/>
       <c r="BE45" s="35"/>
       <c r="BF45" s="9"/>
       <c r="BG45" s="9"/>
       <c r="BH45" s="28"/>
       <c r="BI45" s="38"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="6">
         <v>97.7</v>
       </c>
       <c r="C46" s="6">
         <v>98.1</v>
       </c>
       <c r="D46" s="6">
         <v>98.5</v>
       </c>
       <c r="E46" s="6">
         <v>95.7</v>
       </c>
@@ -7615,241 +7685,243 @@
       </c>
       <c r="AS46" s="28">
         <v>98.4</v>
       </c>
       <c r="AT46" s="6">
         <v>102.5</v>
       </c>
       <c r="AU46" s="9">
         <v>101.3</v>
       </c>
       <c r="AV46" s="28">
         <v>105.5</v>
       </c>
       <c r="AW46" s="40">
         <v>105.6</v>
       </c>
       <c r="AX46" s="28">
         <v>102.6</v>
       </c>
       <c r="AY46" s="28">
         <v>106.1</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.2</v>
       </c>
-      <c r="BA46" s="28"/>
+      <c r="BA46" s="28">
+        <v>103.5</v>
+      </c>
       <c r="BB46" s="27"/>
       <c r="BC46" s="6"/>
       <c r="BD46" s="6"/>
       <c r="BE46" s="35"/>
       <c r="BF46" s="9"/>
       <c r="BG46" s="9"/>
       <c r="BH46" s="28"/>
       <c r="BI46" s="38"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="17"/>
       <c r="K47" s="17"/>
       <c r="L47" s="17"/>
       <c r="M47" s="17"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
       <c r="S47" s="17"/>
       <c r="T47" s="17"/>
       <c r="U47" s="17"/>
     </row>
     <row r="48" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="47" t="s">
+      <c r="A48" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="B48" s="47"/>
-[...23 lines deleted...]
-      <c r="Z48" s="47" t="s">
+      <c r="B48" s="45"/>
+      <c r="C48" s="45"/>
+      <c r="D48" s="45"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="45"/>
+      <c r="G48" s="45"/>
+      <c r="H48" s="45"/>
+      <c r="I48" s="45"/>
+      <c r="J48" s="45"/>
+      <c r="K48" s="45"/>
+      <c r="L48" s="45"/>
+      <c r="M48" s="45"/>
+      <c r="N48" s="45"/>
+      <c r="O48" s="45"/>
+      <c r="P48" s="45"/>
+      <c r="Q48" s="45"/>
+      <c r="R48" s="45"/>
+      <c r="S48" s="45"/>
+      <c r="T48" s="45"/>
+      <c r="U48" s="45"/>
+      <c r="V48" s="45"/>
+      <c r="W48" s="45"/>
+      <c r="X48" s="45"/>
+      <c r="Y48" s="45"/>
+      <c r="Z48" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="AA48" s="47"/>
-[...22 lines deleted...]
-      <c r="AX48" s="47"/>
+      <c r="AA48" s="45"/>
+      <c r="AB48" s="45"/>
+      <c r="AC48" s="45"/>
+      <c r="AD48" s="45"/>
+      <c r="AE48" s="45"/>
+      <c r="AF48" s="45"/>
+      <c r="AG48" s="45"/>
+      <c r="AH48" s="45"/>
+      <c r="AI48" s="45"/>
+      <c r="AJ48" s="45"/>
+      <c r="AK48" s="45"/>
+      <c r="AL48" s="45"/>
+      <c r="AM48" s="45"/>
+      <c r="AN48" s="45"/>
+      <c r="AO48" s="45"/>
+      <c r="AP48" s="45"/>
+      <c r="AQ48" s="45"/>
+      <c r="AR48" s="45"/>
+      <c r="AS48" s="45"/>
+      <c r="AT48" s="45"/>
+      <c r="AU48" s="45"/>
+      <c r="AV48" s="45"/>
+      <c r="AW48" s="45"/>
+      <c r="AX48" s="45"/>
     </row>
     <row r="49" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J49" s="41"/>
       <c r="K49" s="41"/>
       <c r="L49" s="41"/>
       <c r="M49" s="41"/>
       <c r="V49" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W49" s="41"/>
       <c r="X49" s="41"/>
       <c r="Y49" s="41"/>
       <c r="AH49" s="41"/>
       <c r="AI49" s="41"/>
       <c r="AJ49" s="41"/>
       <c r="AK49" s="41"/>
       <c r="AT49" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU49" s="41"/>
       <c r="AV49" s="41"/>
       <c r="AW49" s="41"/>
       <c r="BF49" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG49" s="41"/>
       <c r="BH49" s="41"/>
       <c r="BI49" s="41"/>
     </row>
     <row r="50" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="42"/>
-      <c r="B50" s="44" t="s">
+      <c r="A50" s="46"/>
+      <c r="B50" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="C50" s="45"/>
-[...10 lines deleted...]
-      <c r="N50" s="44" t="s">
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="44"/>
+      <c r="N50" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O50" s="45"/>
-[...10 lines deleted...]
-      <c r="Z50" s="44" t="s">
+      <c r="O50" s="43"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+      <c r="S50" s="43"/>
+      <c r="T50" s="43"/>
+      <c r="U50" s="43"/>
+      <c r="V50" s="43"/>
+      <c r="W50" s="43"/>
+      <c r="X50" s="43"/>
+      <c r="Y50" s="44"/>
+      <c r="Z50" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="AA50" s="45"/>
-[...10 lines deleted...]
-      <c r="AL50" s="44" t="s">
+      <c r="AA50" s="43"/>
+      <c r="AB50" s="43"/>
+      <c r="AC50" s="43"/>
+      <c r="AD50" s="43"/>
+      <c r="AE50" s="43"/>
+      <c r="AF50" s="43"/>
+      <c r="AG50" s="43"/>
+      <c r="AH50" s="43"/>
+      <c r="AI50" s="43"/>
+      <c r="AJ50" s="43"/>
+      <c r="AK50" s="44"/>
+      <c r="AL50" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="AM50" s="45"/>
-[...10 lines deleted...]
-      <c r="AX50" s="44" t="s">
+      <c r="AM50" s="43"/>
+      <c r="AN50" s="43"/>
+      <c r="AO50" s="43"/>
+      <c r="AP50" s="43"/>
+      <c r="AQ50" s="43"/>
+      <c r="AR50" s="43"/>
+      <c r="AS50" s="43"/>
+      <c r="AT50" s="43"/>
+      <c r="AU50" s="43"/>
+      <c r="AV50" s="43"/>
+      <c r="AW50" s="44"/>
+      <c r="AX50" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="AY50" s="45"/>
-[...9 lines deleted...]
-      <c r="BI50" s="46"/>
+      <c r="AY50" s="43"/>
+      <c r="AZ50" s="43"/>
+      <c r="BA50" s="43"/>
+      <c r="BB50" s="43"/>
+      <c r="BC50" s="43"/>
+      <c r="BD50" s="43"/>
+      <c r="BE50" s="43"/>
+      <c r="BF50" s="43"/>
+      <c r="BG50" s="43"/>
+      <c r="BH50" s="43"/>
+      <c r="BI50" s="44"/>
     </row>
     <row r="51" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="43"/>
+      <c r="A51" s="47"/>
       <c r="B51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J51" s="2" t="s">
@@ -8144,51 +8216,53 @@
       </c>
       <c r="AS52" s="6">
         <v>95</v>
       </c>
       <c r="AT52" s="9">
         <v>97.9</v>
       </c>
       <c r="AU52" s="9">
         <v>99.3</v>
       </c>
       <c r="AV52" s="28">
         <v>99.3</v>
       </c>
       <c r="AW52" s="39">
         <v>99.7</v>
       </c>
       <c r="AX52" s="28">
         <v>100</v>
       </c>
       <c r="AY52" s="28">
         <v>100</v>
       </c>
       <c r="AZ52" s="28">
         <v>100</v>
       </c>
-      <c r="BA52" s="28"/>
+      <c r="BA52" s="27">
+        <v>106.6</v>
+      </c>
       <c r="BB52" s="27"/>
       <c r="BC52" s="6"/>
       <c r="BD52" s="6"/>
       <c r="BE52" s="35"/>
       <c r="BF52" s="9"/>
       <c r="BG52" s="9"/>
       <c r="BH52" s="28"/>
       <c r="BI52" s="37"/>
     </row>
     <row r="53" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="5">
         <v>157</v>
       </c>
       <c r="C53" s="5">
         <v>157</v>
       </c>
       <c r="D53" s="5">
         <v>157</v>
       </c>
       <c r="E53" s="5">
         <v>157</v>
       </c>
@@ -8311,51 +8385,53 @@
       </c>
       <c r="AS53" s="6">
         <v>108.3</v>
       </c>
       <c r="AT53" s="9">
         <v>105</v>
       </c>
       <c r="AU53" s="9">
         <v>103.7</v>
       </c>
       <c r="AV53" s="28">
         <v>103.7</v>
       </c>
       <c r="AW53" s="40">
         <v>96.6</v>
       </c>
       <c r="AX53" s="28">
         <v>100</v>
       </c>
       <c r="AY53" s="28">
         <v>100</v>
       </c>
       <c r="AZ53" s="28">
         <v>100</v>
       </c>
-      <c r="BA53" s="28"/>
+      <c r="BA53" s="27">
+        <v>100</v>
+      </c>
       <c r="BB53" s="27"/>
       <c r="BC53" s="6"/>
       <c r="BD53" s="6"/>
       <c r="BE53" s="35"/>
       <c r="BF53" s="9"/>
       <c r="BG53" s="9"/>
       <c r="BH53" s="28"/>
       <c r="BI53" s="38"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="5">
         <v>31.5</v>
       </c>
       <c r="C54" s="5">
         <v>31.5</v>
       </c>
       <c r="D54" s="5">
         <v>31.5</v>
       </c>
       <c r="E54" s="5">
         <v>31.5</v>
       </c>
@@ -8478,51 +8554,53 @@
       </c>
       <c r="AS54" s="6">
         <v>87.4</v>
       </c>
       <c r="AT54" s="9">
         <v>105.4</v>
       </c>
       <c r="AU54" s="9">
         <v>117.3</v>
       </c>
       <c r="AV54" s="28">
         <v>125.2</v>
       </c>
       <c r="AW54" s="40">
         <v>129.6</v>
       </c>
       <c r="AX54" s="28">
         <v>100</v>
       </c>
       <c r="AY54" s="28">
         <v>100</v>
       </c>
       <c r="AZ54" s="28">
         <v>100</v>
       </c>
-      <c r="BA54" s="28"/>
+      <c r="BA54" s="27">
+        <v>100</v>
+      </c>
       <c r="BB54" s="27"/>
       <c r="BC54" s="6"/>
       <c r="BD54" s="6"/>
       <c r="BE54" s="35"/>
       <c r="BF54" s="9"/>
       <c r="BG54" s="9"/>
       <c r="BH54" s="28"/>
       <c r="BI54" s="38"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="5">
         <v>113</v>
       </c>
       <c r="C55" s="5">
         <v>113</v>
       </c>
       <c r="D55" s="5">
         <v>113</v>
       </c>
       <c r="E55" s="5">
         <v>113</v>
       </c>
@@ -8645,51 +8723,53 @@
       </c>
       <c r="AS55" s="6">
         <v>100.4</v>
       </c>
       <c r="AT55" s="9">
         <v>99.8</v>
       </c>
       <c r="AU55" s="9">
         <v>99.5</v>
       </c>
       <c r="AV55" s="28">
         <v>99.4</v>
       </c>
       <c r="AW55" s="40">
         <v>96.2</v>
       </c>
       <c r="AX55" s="28">
         <v>100</v>
       </c>
       <c r="AY55" s="28">
         <v>100</v>
       </c>
       <c r="AZ55" s="28">
         <v>100</v>
       </c>
-      <c r="BA55" s="28"/>
+      <c r="BA55" s="27">
+        <v>100</v>
+      </c>
       <c r="BB55" s="27"/>
       <c r="BC55" s="6"/>
       <c r="BD55" s="6"/>
       <c r="BE55" s="35"/>
       <c r="BF55" s="9"/>
       <c r="BG55" s="9"/>
       <c r="BH55" s="28"/>
       <c r="BI55" s="38"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="5">
         <v>84.2</v>
       </c>
       <c r="C56" s="5">
         <v>84.2</v>
       </c>
       <c r="D56" s="5">
         <v>84.2</v>
       </c>
       <c r="E56" s="5">
         <v>84.2</v>
       </c>
@@ -8812,51 +8892,53 @@
       </c>
       <c r="AS56" s="6">
         <v>67.7</v>
       </c>
       <c r="AT56" s="9">
         <v>73.7</v>
       </c>
       <c r="AU56" s="9">
         <v>77</v>
       </c>
       <c r="AV56" s="28">
         <v>77.8</v>
       </c>
       <c r="AW56" s="40">
         <v>78.099999999999994</v>
       </c>
       <c r="AX56" s="28">
         <v>100</v>
       </c>
       <c r="AY56" s="28">
         <v>100</v>
       </c>
       <c r="AZ56" s="28">
         <v>100</v>
       </c>
-      <c r="BA56" s="28"/>
+      <c r="BA56" s="27">
+        <v>100</v>
+      </c>
       <c r="BB56" s="27"/>
       <c r="BC56" s="6"/>
       <c r="BD56" s="6"/>
       <c r="BE56" s="35"/>
       <c r="BF56" s="9"/>
       <c r="BG56" s="9"/>
       <c r="BH56" s="28"/>
       <c r="BI56" s="38"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="5">
         <v>104.8</v>
       </c>
       <c r="C57" s="5">
         <v>104.8</v>
       </c>
       <c r="D57" s="5">
         <v>104.8</v>
       </c>
       <c r="E57" s="5">
         <v>104.8</v>
       </c>
@@ -8979,51 +9061,53 @@
       </c>
       <c r="AS57" s="6">
         <v>100.9</v>
       </c>
       <c r="AT57" s="9">
         <v>97.2</v>
       </c>
       <c r="AU57" s="6">
         <v>97.3</v>
       </c>
       <c r="AV57" s="28">
         <v>95.5</v>
       </c>
       <c r="AW57" s="40">
         <v>94.3</v>
       </c>
       <c r="AX57" s="28">
         <v>100</v>
       </c>
       <c r="AY57" s="28">
         <v>100</v>
       </c>
       <c r="AZ57" s="28">
         <v>100</v>
       </c>
-      <c r="BA57" s="28"/>
+      <c r="BA57" s="27">
+        <v>100</v>
+      </c>
       <c r="BB57" s="27"/>
       <c r="BC57" s="6"/>
       <c r="BD57" s="6"/>
       <c r="BE57" s="35"/>
       <c r="BF57" s="9"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="28"/>
       <c r="BI57" s="38"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="C58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="D58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="E58" s="5">
         <v>69.900000000000006</v>
       </c>
@@ -9146,51 +9230,53 @@
       </c>
       <c r="AS58" s="6">
         <v>98.4</v>
       </c>
       <c r="AT58" s="9">
         <v>99.5</v>
       </c>
       <c r="AU58" s="6">
         <v>98.9</v>
       </c>
       <c r="AV58" s="28">
         <v>97.6</v>
       </c>
       <c r="AW58" s="40">
         <v>107.2</v>
       </c>
       <c r="AX58" s="28">
         <v>100</v>
       </c>
       <c r="AY58" s="28">
         <v>100</v>
       </c>
       <c r="AZ58" s="28">
         <v>100</v>
       </c>
-      <c r="BA58" s="28"/>
+      <c r="BA58" s="27">
+        <v>108.9</v>
+      </c>
       <c r="BB58" s="27"/>
       <c r="BC58" s="6"/>
       <c r="BD58" s="6"/>
       <c r="BE58" s="35"/>
       <c r="BF58" s="9"/>
       <c r="BG58" s="6"/>
       <c r="BH58" s="28"/>
       <c r="BI58" s="38"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="5">
         <v>86.8</v>
       </c>
       <c r="C59" s="5">
         <v>86.8</v>
       </c>
       <c r="D59" s="5">
         <v>86.8</v>
       </c>
       <c r="E59" s="5">
         <v>87.1</v>
       </c>
@@ -9313,51 +9399,53 @@
       </c>
       <c r="AS59" s="6">
         <v>79.599999999999994</v>
       </c>
       <c r="AT59" s="9">
         <v>100.4</v>
       </c>
       <c r="AU59" s="6">
         <v>99.1</v>
       </c>
       <c r="AV59" s="28">
         <v>96.6</v>
       </c>
       <c r="AW59" s="40">
         <v>100.2</v>
       </c>
       <c r="AX59" s="28">
         <v>100</v>
       </c>
       <c r="AY59" s="28">
         <v>100</v>
       </c>
       <c r="AZ59" s="28">
         <v>100</v>
       </c>
-      <c r="BA59" s="28"/>
+      <c r="BA59" s="27">
+        <v>100.4</v>
+      </c>
       <c r="BB59" s="27"/>
       <c r="BC59" s="6"/>
       <c r="BD59" s="6"/>
       <c r="BE59" s="35"/>
       <c r="BF59" s="9"/>
       <c r="BG59" s="6"/>
       <c r="BH59" s="28"/>
       <c r="BI59" s="38"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B60" s="5">
         <v>104.8</v>
       </c>
       <c r="C60" s="5">
         <v>104.8</v>
       </c>
       <c r="D60" s="5">
         <v>104.8</v>
       </c>
       <c r="E60" s="5">
         <v>104.8</v>
       </c>
@@ -9480,51 +9568,53 @@
       </c>
       <c r="AS60" s="6">
         <v>98.3</v>
       </c>
       <c r="AT60" s="9">
         <v>96.9</v>
       </c>
       <c r="AU60" s="6">
         <v>96.4</v>
       </c>
       <c r="AV60" s="28">
         <v>92.6</v>
       </c>
       <c r="AW60" s="40">
         <v>93.7</v>
       </c>
       <c r="AX60" s="28">
         <v>100</v>
       </c>
       <c r="AY60" s="28">
         <v>100</v>
       </c>
       <c r="AZ60" s="28">
         <v>100</v>
       </c>
-      <c r="BA60" s="28"/>
+      <c r="BA60" s="27">
+        <v>89.3</v>
+      </c>
       <c r="BB60" s="27"/>
       <c r="BC60" s="6"/>
       <c r="BD60" s="6"/>
       <c r="BE60" s="35"/>
       <c r="BF60" s="9"/>
       <c r="BG60" s="6"/>
       <c r="BH60" s="28"/>
       <c r="BI60" s="38"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="5">
         <v>53.8</v>
       </c>
       <c r="C61" s="5">
         <v>53.8</v>
       </c>
       <c r="D61" s="5">
         <v>53.8</v>
       </c>
       <c r="E61" s="5">
         <v>53.8</v>
       </c>
@@ -9647,51 +9737,53 @@
       </c>
       <c r="AS61" s="6">
         <v>85.8</v>
       </c>
       <c r="AT61" s="9">
         <v>96.7</v>
       </c>
       <c r="AU61" s="6">
         <v>95.6</v>
       </c>
       <c r="AV61" s="28">
         <v>95.3</v>
       </c>
       <c r="AW61" s="40">
         <v>95.4</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="28">
         <v>100</v>
       </c>
-      <c r="BA61" s="28"/>
+      <c r="BA61" s="27">
+        <v>105.5</v>
+      </c>
       <c r="BB61" s="27"/>
       <c r="BC61" s="6"/>
       <c r="BD61" s="6"/>
       <c r="BE61" s="35"/>
       <c r="BF61" s="9"/>
       <c r="BG61" s="6"/>
       <c r="BH61" s="28"/>
       <c r="BI61" s="38"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B62" s="5">
         <v>51.4</v>
       </c>
       <c r="C62" s="5">
         <v>51.4</v>
       </c>
       <c r="D62" s="5">
         <v>51.4</v>
       </c>
       <c r="E62" s="5">
         <v>51.4</v>
       </c>
@@ -9814,51 +9906,53 @@
       </c>
       <c r="AS62" s="6">
         <v>85</v>
       </c>
       <c r="AT62" s="9">
         <v>122</v>
       </c>
       <c r="AU62" s="6">
         <v>148</v>
       </c>
       <c r="AV62" s="28">
         <v>161</v>
       </c>
       <c r="AW62" s="40">
         <v>180.6</v>
       </c>
       <c r="AX62" s="28">
         <v>100</v>
       </c>
       <c r="AY62" s="28">
         <v>100</v>
       </c>
       <c r="AZ62" s="28">
         <v>100</v>
       </c>
-      <c r="BA62" s="28"/>
+      <c r="BA62" s="27">
+        <v>100</v>
+      </c>
       <c r="BB62" s="27"/>
       <c r="BC62" s="6"/>
       <c r="BD62" s="6"/>
       <c r="BE62" s="35"/>
       <c r="BF62" s="9"/>
       <c r="BG62" s="6"/>
       <c r="BH62" s="28"/>
       <c r="BI62" s="38"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B63" s="5">
         <v>110.2</v>
       </c>
       <c r="C63" s="5">
         <v>110.2</v>
       </c>
       <c r="D63" s="5">
         <v>110.2</v>
       </c>
       <c r="E63" s="5">
         <v>109.9</v>
       </c>
@@ -9981,51 +10075,53 @@
       </c>
       <c r="AS63" s="6">
         <v>89.8</v>
       </c>
       <c r="AT63" s="9">
         <v>92</v>
       </c>
       <c r="AU63" s="6">
         <v>93.2</v>
       </c>
       <c r="AV63" s="28">
         <v>92.2</v>
       </c>
       <c r="AW63" s="40">
         <v>91</v>
       </c>
       <c r="AX63" s="28">
         <v>100</v>
       </c>
       <c r="AY63" s="28">
         <v>100</v>
       </c>
       <c r="AZ63" s="28">
         <v>100</v>
       </c>
-      <c r="BA63" s="28"/>
+      <c r="BA63" s="27">
+        <v>100.7</v>
+      </c>
       <c r="BB63" s="27"/>
       <c r="BC63" s="6"/>
       <c r="BD63" s="6"/>
       <c r="BE63" s="35"/>
       <c r="BF63" s="9"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="28"/>
       <c r="BI63" s="38"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B64" s="5">
         <v>57.4</v>
       </c>
       <c r="C64" s="5">
         <v>57.4</v>
       </c>
       <c r="D64" s="5">
         <v>57.4</v>
       </c>
       <c r="E64" s="5">
         <v>57.4</v>
       </c>
@@ -10148,51 +10244,53 @@
       </c>
       <c r="AS64" s="6">
         <v>111.3</v>
       </c>
       <c r="AT64" s="9">
         <v>103.2</v>
       </c>
       <c r="AU64" s="9">
         <v>101.4</v>
       </c>
       <c r="AV64" s="28">
         <v>100</v>
       </c>
       <c r="AW64" s="40">
         <v>89.4</v>
       </c>
       <c r="AX64" s="28">
         <v>100</v>
       </c>
       <c r="AY64" s="28">
         <v>100</v>
       </c>
       <c r="AZ64" s="28">
         <v>100</v>
       </c>
-      <c r="BA64" s="28"/>
+      <c r="BA64" s="27">
+        <v>108.4</v>
+      </c>
       <c r="BB64" s="27"/>
       <c r="BC64" s="6"/>
       <c r="BD64" s="6"/>
       <c r="BE64" s="35"/>
       <c r="BF64" s="9"/>
       <c r="BG64" s="9"/>
       <c r="BH64" s="28"/>
       <c r="BI64" s="38"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B65" s="5">
         <v>66.2</v>
       </c>
       <c r="C65" s="5">
         <v>66.2</v>
       </c>
       <c r="D65" s="5">
         <v>66.2</v>
       </c>
       <c r="E65" s="5">
         <v>66.2</v>
       </c>
@@ -10315,51 +10413,53 @@
       </c>
       <c r="AS65" s="6">
         <v>103.1</v>
       </c>
       <c r="AT65" s="9">
         <v>100.1</v>
       </c>
       <c r="AU65" s="9">
         <v>101.3</v>
       </c>
       <c r="AV65" s="28">
         <v>102.6</v>
       </c>
       <c r="AW65" s="40">
         <v>109</v>
       </c>
       <c r="AX65" s="28">
         <v>100</v>
       </c>
       <c r="AY65" s="28">
         <v>100</v>
       </c>
       <c r="AZ65" s="28">
         <v>100</v>
       </c>
-      <c r="BA65" s="28"/>
+      <c r="BA65" s="27">
+        <v>100</v>
+      </c>
       <c r="BB65" s="27"/>
       <c r="BC65" s="6"/>
       <c r="BD65" s="6"/>
       <c r="BE65" s="35"/>
       <c r="BF65" s="9"/>
       <c r="BG65" s="9"/>
       <c r="BH65" s="28"/>
       <c r="BI65" s="38"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="D66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="E66" s="23" t="s">
         <v>18</v>
       </c>
@@ -10482,51 +10582,53 @@
       </c>
       <c r="AS66" s="6">
         <v>96.9</v>
       </c>
       <c r="AT66" s="9">
         <v>97.4</v>
       </c>
       <c r="AU66" s="9">
         <v>98.6</v>
       </c>
       <c r="AV66" s="28">
         <v>96</v>
       </c>
       <c r="AW66" s="40">
         <v>83.8</v>
       </c>
       <c r="AX66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AY66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AZ66" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="BA66" s="28"/>
+      <c r="BA66" s="28" t="s">
+        <v>18</v>
+      </c>
       <c r="BB66" s="27"/>
       <c r="BC66" s="6"/>
       <c r="BD66" s="6"/>
       <c r="BE66" s="35"/>
       <c r="BF66" s="9"/>
       <c r="BG66" s="9"/>
       <c r="BH66" s="28"/>
       <c r="BI66" s="38"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="5">
         <v>93.4</v>
       </c>
       <c r="C67" s="5">
         <v>93.4</v>
       </c>
       <c r="D67" s="5">
         <v>93.4</v>
       </c>
       <c r="E67" s="5">
         <v>93.6</v>
       </c>
@@ -10649,51 +10751,53 @@
       </c>
       <c r="AS67" s="6">
         <v>84.9</v>
       </c>
       <c r="AT67" s="9">
         <v>81</v>
       </c>
       <c r="AU67" s="9">
         <v>82.6</v>
       </c>
       <c r="AV67" s="28">
         <v>81.3</v>
       </c>
       <c r="AW67" s="40">
         <v>75.099999999999994</v>
       </c>
       <c r="AX67" s="28">
         <v>100</v>
       </c>
       <c r="AY67" s="28">
         <v>100</v>
       </c>
       <c r="AZ67" s="28">
         <v>100</v>
       </c>
-      <c r="BA67" s="28"/>
+      <c r="BA67" s="27">
+        <v>100</v>
+      </c>
       <c r="BB67" s="27"/>
       <c r="BC67" s="6"/>
       <c r="BD67" s="6"/>
       <c r="BE67" s="35"/>
       <c r="BF67" s="9"/>
       <c r="BG67" s="9"/>
       <c r="BH67" s="28"/>
       <c r="BI67" s="38"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="5">
         <v>0</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>75</v>
       </c>
@@ -10816,51 +10920,53 @@
       </c>
       <c r="AS68" s="6">
         <v>84</v>
       </c>
       <c r="AT68" s="9">
         <v>88.6</v>
       </c>
       <c r="AU68" s="9">
         <v>91.6</v>
       </c>
       <c r="AV68" s="28">
         <v>91</v>
       </c>
       <c r="AW68" s="40">
         <v>95.1</v>
       </c>
       <c r="AX68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AY68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AZ68" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="BA68" s="28"/>
+      <c r="BA68" s="28" t="s">
+        <v>18</v>
+      </c>
       <c r="BB68" s="27"/>
       <c r="BC68" s="6"/>
       <c r="BD68" s="6"/>
       <c r="BE68" s="35"/>
       <c r="BF68" s="9"/>
       <c r="BG68" s="9"/>
       <c r="BH68" s="28"/>
       <c r="BI68" s="38"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B69" s="5">
         <v>92.5</v>
       </c>
       <c r="C69" s="5">
         <v>92.3</v>
       </c>
       <c r="D69" s="5">
         <v>92.3</v>
       </c>
       <c r="E69" s="5">
         <v>92.3</v>
       </c>
@@ -10983,241 +11089,243 @@
       </c>
       <c r="AS69" s="6">
         <v>99.2</v>
       </c>
       <c r="AT69" s="9">
         <v>103.3</v>
       </c>
       <c r="AU69" s="9">
         <v>101.9</v>
       </c>
       <c r="AV69" s="28">
         <v>106.9</v>
       </c>
       <c r="AW69" s="40">
         <v>107.9</v>
       </c>
       <c r="AX69" s="28">
         <v>100</v>
       </c>
       <c r="AY69" s="28">
         <v>100</v>
       </c>
       <c r="AZ69" s="28">
         <v>100</v>
       </c>
-      <c r="BA69" s="28"/>
+      <c r="BA69" s="27">
+        <v>100</v>
+      </c>
       <c r="BB69" s="27"/>
       <c r="BC69" s="6"/>
       <c r="BD69" s="6"/>
       <c r="BE69" s="35"/>
       <c r="BF69" s="9"/>
       <c r="BG69" s="9"/>
       <c r="BH69" s="28"/>
       <c r="BI69" s="38"/>
     </row>
     <row r="70" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B70" s="17"/>
       <c r="C70" s="17"/>
       <c r="D70" s="17"/>
       <c r="E70" s="17"/>
       <c r="F70" s="17"/>
       <c r="G70" s="17"/>
       <c r="H70" s="17"/>
       <c r="I70" s="17"/>
       <c r="J70" s="17"/>
       <c r="K70" s="17"/>
       <c r="L70" s="17"/>
       <c r="M70" s="17"/>
       <c r="N70" s="17"/>
       <c r="O70" s="17"/>
       <c r="P70" s="24"/>
       <c r="Q70" s="17"/>
       <c r="R70" s="17"/>
       <c r="S70" s="17"/>
       <c r="T70" s="17"/>
       <c r="U70" s="17"/>
     </row>
     <row r="71" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="47" t="s">
+      <c r="A71" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B71" s="47"/>
-[...23 lines deleted...]
-      <c r="Z71" s="47" t="s">
+      <c r="B71" s="45"/>
+      <c r="C71" s="45"/>
+      <c r="D71" s="45"/>
+      <c r="E71" s="45"/>
+      <c r="F71" s="45"/>
+      <c r="G71" s="45"/>
+      <c r="H71" s="45"/>
+      <c r="I71" s="45"/>
+      <c r="J71" s="45"/>
+      <c r="K71" s="45"/>
+      <c r="L71" s="45"/>
+      <c r="M71" s="45"/>
+      <c r="N71" s="45"/>
+      <c r="O71" s="45"/>
+      <c r="P71" s="45"/>
+      <c r="Q71" s="45"/>
+      <c r="R71" s="45"/>
+      <c r="S71" s="45"/>
+      <c r="T71" s="45"/>
+      <c r="U71" s="45"/>
+      <c r="V71" s="45"/>
+      <c r="W71" s="45"/>
+      <c r="X71" s="45"/>
+      <c r="Y71" s="45"/>
+      <c r="Z71" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="AA71" s="47"/>
-[...22 lines deleted...]
-      <c r="AX71" s="47"/>
+      <c r="AA71" s="45"/>
+      <c r="AB71" s="45"/>
+      <c r="AC71" s="45"/>
+      <c r="AD71" s="45"/>
+      <c r="AE71" s="45"/>
+      <c r="AF71" s="45"/>
+      <c r="AG71" s="45"/>
+      <c r="AH71" s="45"/>
+      <c r="AI71" s="45"/>
+      <c r="AJ71" s="45"/>
+      <c r="AK71" s="45"/>
+      <c r="AL71" s="45"/>
+      <c r="AM71" s="45"/>
+      <c r="AN71" s="45"/>
+      <c r="AO71" s="45"/>
+      <c r="AP71" s="45"/>
+      <c r="AQ71" s="45"/>
+      <c r="AR71" s="45"/>
+      <c r="AS71" s="45"/>
+      <c r="AT71" s="45"/>
+      <c r="AU71" s="45"/>
+      <c r="AV71" s="45"/>
+      <c r="AW71" s="45"/>
+      <c r="AX71" s="45"/>
     </row>
     <row r="72" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J72" s="41"/>
       <c r="K72" s="41"/>
       <c r="L72" s="41"/>
       <c r="M72" s="41"/>
       <c r="V72" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W72" s="41"/>
       <c r="X72" s="41"/>
       <c r="Y72" s="41"/>
       <c r="AH72" s="41"/>
       <c r="AI72" s="41"/>
       <c r="AJ72" s="41"/>
       <c r="AK72" s="41"/>
       <c r="AT72" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU72" s="41"/>
       <c r="AV72" s="41"/>
       <c r="AW72" s="41"/>
       <c r="BF72" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG72" s="41"/>
       <c r="BH72" s="41"/>
       <c r="BI72" s="41"/>
     </row>
     <row r="73" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="42"/>
-      <c r="B73" s="44" t="s">
+      <c r="A73" s="46"/>
+      <c r="B73" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="C73" s="45"/>
-[...10 lines deleted...]
-      <c r="N73" s="44" t="s">
+      <c r="C73" s="43"/>
+      <c r="D73" s="43"/>
+      <c r="E73" s="43"/>
+      <c r="F73" s="43"/>
+      <c r="G73" s="43"/>
+      <c r="H73" s="43"/>
+      <c r="I73" s="43"/>
+      <c r="J73" s="43"/>
+      <c r="K73" s="43"/>
+      <c r="L73" s="43"/>
+      <c r="M73" s="44"/>
+      <c r="N73" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O73" s="45"/>
-[...10 lines deleted...]
-      <c r="Z73" s="44" t="s">
+      <c r="O73" s="43"/>
+      <c r="P73" s="43"/>
+      <c r="Q73" s="43"/>
+      <c r="R73" s="43"/>
+      <c r="S73" s="43"/>
+      <c r="T73" s="43"/>
+      <c r="U73" s="43"/>
+      <c r="V73" s="43"/>
+      <c r="W73" s="43"/>
+      <c r="X73" s="43"/>
+      <c r="Y73" s="44"/>
+      <c r="Z73" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AA73" s="45"/>
-[...10 lines deleted...]
-      <c r="AL73" s="44" t="s">
+      <c r="AA73" s="43"/>
+      <c r="AB73" s="43"/>
+      <c r="AC73" s="43"/>
+      <c r="AD73" s="43"/>
+      <c r="AE73" s="43"/>
+      <c r="AF73" s="43"/>
+      <c r="AG73" s="43"/>
+      <c r="AH73" s="43"/>
+      <c r="AI73" s="43"/>
+      <c r="AJ73" s="43"/>
+      <c r="AK73" s="44"/>
+      <c r="AL73" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="AM73" s="45"/>
-[...10 lines deleted...]
-      <c r="AX73" s="44" t="s">
+      <c r="AM73" s="43"/>
+      <c r="AN73" s="43"/>
+      <c r="AO73" s="43"/>
+      <c r="AP73" s="43"/>
+      <c r="AQ73" s="43"/>
+      <c r="AR73" s="43"/>
+      <c r="AS73" s="43"/>
+      <c r="AT73" s="43"/>
+      <c r="AU73" s="43"/>
+      <c r="AV73" s="43"/>
+      <c r="AW73" s="44"/>
+      <c r="AX73" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="AY73" s="45"/>
-[...9 lines deleted...]
-      <c r="BI73" s="46"/>
+      <c r="AY73" s="43"/>
+      <c r="AZ73" s="43"/>
+      <c r="BA73" s="43"/>
+      <c r="BB73" s="43"/>
+      <c r="BC73" s="43"/>
+      <c r="BD73" s="43"/>
+      <c r="BE73" s="43"/>
+      <c r="BF73" s="43"/>
+      <c r="BG73" s="43"/>
+      <c r="BH73" s="43"/>
+      <c r="BI73" s="44"/>
     </row>
     <row r="74" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="43"/>
+      <c r="A74" s="47"/>
       <c r="B74" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I74" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J74" s="2" t="s">
@@ -11512,51 +11620,53 @@
       </c>
       <c r="AS75" s="6">
         <v>104.6</v>
       </c>
       <c r="AT75" s="9">
         <v>107.7</v>
       </c>
       <c r="AU75" s="9">
         <v>106.8</v>
       </c>
       <c r="AV75" s="28">
         <v>104.7</v>
       </c>
       <c r="AW75" s="39">
         <v>102</v>
       </c>
       <c r="AX75" s="28">
         <v>107.1</v>
       </c>
       <c r="AY75" s="35">
         <v>108.5</v>
       </c>
       <c r="AZ75" s="28">
         <v>109.3</v>
       </c>
-      <c r="BA75" s="28"/>
+      <c r="BA75" s="28">
+        <v>112.5</v>
+      </c>
       <c r="BB75" s="27"/>
       <c r="BC75" s="6"/>
       <c r="BD75" s="6"/>
       <c r="BE75" s="35"/>
       <c r="BF75" s="9"/>
       <c r="BG75" s="9"/>
       <c r="BH75" s="28"/>
       <c r="BI75" s="37"/>
     </row>
     <row r="76" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B76" s="6">
         <v>88.2</v>
       </c>
       <c r="C76" s="6">
         <v>90</v>
       </c>
       <c r="D76" s="6">
         <v>90.1</v>
       </c>
       <c r="E76" s="6">
         <v>90.3</v>
       </c>
@@ -11679,51 +11789,53 @@
       </c>
       <c r="AS76" s="6">
         <v>63.9</v>
       </c>
       <c r="AT76" s="9">
         <v>67.2</v>
       </c>
       <c r="AU76" s="9">
         <v>67.8</v>
       </c>
       <c r="AV76" s="28">
         <v>69</v>
       </c>
       <c r="AW76" s="40">
         <v>70.8</v>
       </c>
       <c r="AX76" s="28">
         <v>67.2</v>
       </c>
       <c r="AY76" s="35">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ76" s="28">
         <v>65.099999999999994</v>
       </c>
-      <c r="BA76" s="28"/>
+      <c r="BA76" s="28">
+        <v>63.2</v>
+      </c>
       <c r="BB76" s="27"/>
       <c r="BC76" s="6"/>
       <c r="BD76" s="6"/>
       <c r="BE76" s="35"/>
       <c r="BF76" s="9"/>
       <c r="BG76" s="9"/>
       <c r="BH76" s="28"/>
       <c r="BI76" s="38"/>
     </row>
     <row r="77" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A77" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B77" s="6">
         <v>107.4</v>
       </c>
       <c r="C77" s="6">
         <v>105.1</v>
       </c>
       <c r="D77" s="6">
         <v>106.1</v>
       </c>
       <c r="E77" s="6">
         <v>104.3</v>
       </c>
@@ -11846,51 +11958,53 @@
       </c>
       <c r="AS77" s="6">
         <v>97.4</v>
       </c>
       <c r="AT77" s="9">
         <v>119.7</v>
       </c>
       <c r="AU77" s="9">
         <v>122.5</v>
       </c>
       <c r="AV77" s="28">
         <v>114.7</v>
       </c>
       <c r="AW77" s="40">
         <v>106</v>
       </c>
       <c r="AX77" s="28">
         <v>327.3</v>
       </c>
       <c r="AY77" s="35">
         <v>253.1</v>
       </c>
       <c r="AZ77" s="28">
         <v>302.10000000000002</v>
       </c>
-      <c r="BA77" s="28"/>
+      <c r="BA77" s="28">
+        <v>317.39999999999998</v>
+      </c>
       <c r="BB77" s="27"/>
       <c r="BC77" s="6"/>
       <c r="BD77" s="6"/>
       <c r="BE77" s="35"/>
       <c r="BF77" s="9"/>
       <c r="BG77" s="9"/>
       <c r="BH77" s="28"/>
       <c r="BI77" s="38"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B78" s="6">
         <v>100.4</v>
       </c>
       <c r="C78" s="6">
         <v>101.1</v>
       </c>
       <c r="D78" s="6">
         <v>101.2</v>
       </c>
       <c r="E78" s="6">
         <v>101.58</v>
       </c>
@@ -12013,51 +12127,53 @@
       </c>
       <c r="AS78" s="6">
         <v>106.9</v>
       </c>
       <c r="AT78" s="9">
         <v>107.8</v>
       </c>
       <c r="AU78" s="9">
         <v>108.5</v>
       </c>
       <c r="AV78" s="28">
         <v>110.6</v>
       </c>
       <c r="AW78" s="40">
         <v>107.7</v>
       </c>
       <c r="AX78" s="28">
         <v>118.6</v>
       </c>
       <c r="AY78" s="35">
         <v>118.4</v>
       </c>
       <c r="AZ78" s="28">
         <v>122</v>
       </c>
-      <c r="BA78" s="28"/>
+      <c r="BA78" s="28">
+        <v>124.5</v>
+      </c>
       <c r="BB78" s="27"/>
       <c r="BC78" s="6"/>
       <c r="BD78" s="6"/>
       <c r="BE78" s="35"/>
       <c r="BF78" s="9"/>
       <c r="BG78" s="9"/>
       <c r="BH78" s="28"/>
       <c r="BI78" s="38"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="6">
         <v>102.5</v>
       </c>
       <c r="C79" s="6">
         <v>101.4</v>
       </c>
       <c r="D79" s="6">
         <v>102.9</v>
       </c>
       <c r="E79" s="6">
         <v>103.6</v>
       </c>
@@ -12180,51 +12296,53 @@
       </c>
       <c r="AS79" s="6">
         <v>96.8</v>
       </c>
       <c r="AT79" s="9">
         <v>111.8</v>
       </c>
       <c r="AU79" s="9">
         <v>109.7</v>
       </c>
       <c r="AV79" s="28">
         <v>108.9</v>
       </c>
       <c r="AW79" s="40">
         <v>96.6</v>
       </c>
       <c r="AX79" s="28">
         <v>105</v>
       </c>
       <c r="AY79" s="35">
         <v>104.8</v>
       </c>
       <c r="AZ79" s="28">
         <v>104.6</v>
       </c>
-      <c r="BA79" s="28"/>
+      <c r="BA79" s="28">
+        <v>104.1</v>
+      </c>
       <c r="BB79" s="27"/>
       <c r="BC79" s="6"/>
       <c r="BD79" s="6"/>
       <c r="BE79" s="35"/>
       <c r="BF79" s="9"/>
       <c r="BG79" s="9"/>
       <c r="BH79" s="28"/>
       <c r="BI79" s="38"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B80" s="6">
         <v>98.7</v>
       </c>
       <c r="C80" s="6">
         <v>98.9</v>
       </c>
       <c r="D80" s="6">
         <v>98.8</v>
       </c>
       <c r="E80" s="6">
         <v>98.7</v>
       </c>
@@ -12347,51 +12465,53 @@
       </c>
       <c r="AS80" s="6">
         <v>114.4</v>
       </c>
       <c r="AT80" s="9">
         <v>113.9</v>
       </c>
       <c r="AU80" s="6">
         <v>109.2</v>
       </c>
       <c r="AV80" s="28">
         <v>107.3</v>
       </c>
       <c r="AW80" s="40">
         <v>106.8</v>
       </c>
       <c r="AX80" s="28">
         <v>99.1</v>
       </c>
       <c r="AY80" s="35">
         <v>98.8</v>
       </c>
       <c r="AZ80" s="28">
         <v>98.7</v>
       </c>
-      <c r="BA80" s="28"/>
+      <c r="BA80" s="28">
+        <v>98.4</v>
+      </c>
       <c r="BB80" s="27"/>
       <c r="BC80" s="6"/>
       <c r="BD80" s="6"/>
       <c r="BE80" s="35"/>
       <c r="BF80" s="9"/>
       <c r="BG80" s="6"/>
       <c r="BH80" s="28"/>
       <c r="BI80" s="38"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B81" s="6">
         <v>95.3</v>
       </c>
       <c r="C81" s="6">
         <v>96.5</v>
       </c>
       <c r="D81" s="6">
         <v>96.5</v>
       </c>
       <c r="E81" s="6">
         <v>96.1</v>
       </c>
@@ -12514,51 +12634,53 @@
       </c>
       <c r="AS81" s="6">
         <v>118.1</v>
       </c>
       <c r="AT81" s="9">
         <v>113.6</v>
       </c>
       <c r="AU81" s="6">
         <v>109.8</v>
       </c>
       <c r="AV81" s="28">
         <v>108.5</v>
       </c>
       <c r="AW81" s="40">
         <v>101.6</v>
       </c>
       <c r="AX81" s="28">
         <v>117.9</v>
       </c>
       <c r="AY81" s="35">
         <v>110.7</v>
       </c>
       <c r="AZ81" s="28">
         <v>100.3</v>
       </c>
-      <c r="BA81" s="28"/>
+      <c r="BA81" s="28">
+        <v>98.3</v>
+      </c>
       <c r="BB81" s="27"/>
       <c r="BC81" s="6"/>
       <c r="BD81" s="6"/>
       <c r="BE81" s="35"/>
       <c r="BF81" s="9"/>
       <c r="BG81" s="6"/>
       <c r="BH81" s="28"/>
       <c r="BI81" s="38"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B82" s="6">
         <v>99.6</v>
       </c>
       <c r="C82" s="6">
         <v>100.5</v>
       </c>
       <c r="D82" s="6">
         <v>115.1</v>
       </c>
       <c r="E82" s="6">
         <v>110.4</v>
       </c>
@@ -12681,51 +12803,53 @@
       </c>
       <c r="AS82" s="6">
         <v>81.7</v>
       </c>
       <c r="AT82" s="9">
         <v>100.1</v>
       </c>
       <c r="AU82" s="6">
         <v>108.4</v>
       </c>
       <c r="AV82" s="28">
         <v>106.2</v>
       </c>
       <c r="AW82" s="40">
         <v>100</v>
       </c>
       <c r="AX82" s="28">
         <v>137.6</v>
       </c>
       <c r="AY82" s="35">
         <v>139.9</v>
       </c>
       <c r="AZ82" s="28">
         <v>139.19999999999999</v>
       </c>
-      <c r="BA82" s="28"/>
+      <c r="BA82" s="28">
+        <v>166.4</v>
+      </c>
       <c r="BB82" s="27"/>
       <c r="BC82" s="6"/>
       <c r="BD82" s="6"/>
       <c r="BE82" s="35"/>
       <c r="BF82" s="9"/>
       <c r="BG82" s="6"/>
       <c r="BH82" s="28"/>
       <c r="BI82" s="38"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B83" s="6">
         <v>100.3</v>
       </c>
       <c r="C83" s="6">
         <v>99.8</v>
       </c>
       <c r="D83" s="6">
         <v>99.9</v>
       </c>
       <c r="E83" s="6">
         <v>100.2</v>
       </c>
@@ -12848,51 +12972,53 @@
       </c>
       <c r="AS83" s="6">
         <v>116.9</v>
       </c>
       <c r="AT83" s="9">
         <v>116.6</v>
       </c>
       <c r="AU83" s="6">
         <v>111</v>
       </c>
       <c r="AV83" s="28">
         <v>108.7</v>
       </c>
       <c r="AW83" s="40">
         <v>107.6</v>
       </c>
       <c r="AX83" s="28">
         <v>102</v>
       </c>
       <c r="AY83" s="35">
         <v>103.5</v>
       </c>
       <c r="AZ83" s="28">
         <v>103.5</v>
       </c>
-      <c r="BA83" s="28"/>
+      <c r="BA83" s="28">
+        <v>103.2</v>
+      </c>
       <c r="BB83" s="27"/>
       <c r="BC83" s="6"/>
       <c r="BD83" s="6"/>
       <c r="BE83" s="35"/>
       <c r="BF83" s="9"/>
       <c r="BG83" s="6"/>
       <c r="BH83" s="28"/>
       <c r="BI83" s="38"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B84" s="6">
         <v>100</v>
       </c>
       <c r="C84" s="6">
         <v>87.6</v>
       </c>
       <c r="D84" s="6">
         <v>87.8</v>
       </c>
       <c r="E84" s="6">
         <v>90.6</v>
       </c>
@@ -13015,51 +13141,53 @@
       </c>
       <c r="AS84" s="6">
         <v>107.6</v>
       </c>
       <c r="AT84" s="9">
         <v>106.1</v>
       </c>
       <c r="AU84" s="6">
         <v>105</v>
       </c>
       <c r="AV84" s="28">
         <v>103.1</v>
       </c>
       <c r="AW84" s="40">
         <v>107.2</v>
       </c>
       <c r="AX84" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="AY84" s="35">
         <v>82.9</v>
       </c>
       <c r="AZ84" s="28">
         <v>79.7</v>
       </c>
-      <c r="BA84" s="28"/>
+      <c r="BA84" s="28">
+        <v>99.6</v>
+      </c>
       <c r="BB84" s="27"/>
       <c r="BC84" s="6"/>
       <c r="BD84" s="6"/>
       <c r="BE84" s="35"/>
       <c r="BF84" s="9"/>
       <c r="BG84" s="6"/>
       <c r="BH84" s="28"/>
       <c r="BI84" s="38"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B85" s="6">
         <v>104.3</v>
       </c>
       <c r="C85" s="6">
         <v>104</v>
       </c>
       <c r="D85" s="6">
         <v>103.8</v>
       </c>
       <c r="E85" s="6">
         <v>104.2</v>
       </c>
@@ -13182,51 +13310,53 @@
       </c>
       <c r="AS85" s="6">
         <v>110</v>
       </c>
       <c r="AT85" s="9">
         <v>109.9</v>
       </c>
       <c r="AU85" s="6">
         <v>108.7</v>
       </c>
       <c r="AV85" s="28">
         <v>108.2</v>
       </c>
       <c r="AW85" s="40">
         <v>99.5</v>
       </c>
       <c r="AX85" s="28">
         <v>97.3</v>
       </c>
       <c r="AY85" s="35">
         <v>106.8</v>
       </c>
       <c r="AZ85" s="28">
         <v>105.5</v>
       </c>
-      <c r="BA85" s="28"/>
+      <c r="BA85" s="28">
+        <v>105.2</v>
+      </c>
       <c r="BB85" s="27"/>
       <c r="BC85" s="6"/>
       <c r="BD85" s="6"/>
       <c r="BE85" s="35"/>
       <c r="BF85" s="9"/>
       <c r="BG85" s="6"/>
       <c r="BH85" s="28"/>
       <c r="BI85" s="38"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B86" s="6">
         <v>103.1</v>
       </c>
       <c r="C86" s="6">
         <v>106</v>
       </c>
       <c r="D86" s="6">
         <v>104.4</v>
       </c>
       <c r="E86" s="6">
         <v>103.9</v>
       </c>
@@ -13349,51 +13479,53 @@
       </c>
       <c r="AS86" s="6">
         <v>98.8</v>
       </c>
       <c r="AT86" s="9">
         <v>102.6</v>
       </c>
       <c r="AU86" s="6">
         <v>103</v>
       </c>
       <c r="AV86" s="28">
         <v>102.1</v>
       </c>
       <c r="AW86" s="40">
         <v>102.7</v>
       </c>
       <c r="AX86" s="28">
         <v>99.4</v>
       </c>
       <c r="AY86" s="35">
         <v>92.6</v>
       </c>
       <c r="AZ86" s="28">
         <v>97</v>
       </c>
-      <c r="BA86" s="28"/>
+      <c r="BA86" s="28">
+        <v>97.9</v>
+      </c>
       <c r="BB86" s="27"/>
       <c r="BC86" s="6"/>
       <c r="BD86" s="6"/>
       <c r="BE86" s="35"/>
       <c r="BF86" s="9"/>
       <c r="BG86" s="6"/>
       <c r="BH86" s="28"/>
       <c r="BI86" s="38"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B87" s="6">
         <v>104.6</v>
       </c>
       <c r="C87" s="6">
         <v>105.4</v>
       </c>
       <c r="D87" s="6">
         <v>105.9</v>
       </c>
       <c r="E87" s="6">
         <v>106.5</v>
       </c>
@@ -13516,51 +13648,53 @@
       </c>
       <c r="AS87" s="6">
         <v>114.5</v>
       </c>
       <c r="AT87" s="9">
         <v>113.7</v>
       </c>
       <c r="AU87" s="9">
         <v>110.8</v>
       </c>
       <c r="AV87" s="28">
         <v>109.2</v>
       </c>
       <c r="AW87" s="40">
         <v>107.7</v>
       </c>
       <c r="AX87" s="28">
         <v>88.4</v>
       </c>
       <c r="AY87" s="35">
         <v>142.5</v>
       </c>
       <c r="AZ87" s="28">
         <v>140.19999999999999</v>
       </c>
-      <c r="BA87" s="28"/>
+      <c r="BA87" s="28">
+        <v>135.9</v>
+      </c>
       <c r="BB87" s="27"/>
       <c r="BC87" s="6"/>
       <c r="BD87" s="6"/>
       <c r="BE87" s="35"/>
       <c r="BF87" s="9"/>
       <c r="BG87" s="9"/>
       <c r="BH87" s="28"/>
       <c r="BI87" s="38"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B88" s="6">
         <v>105.1</v>
       </c>
       <c r="C88" s="6">
         <v>104.5</v>
       </c>
       <c r="D88" s="6">
         <v>103.5</v>
       </c>
       <c r="E88" s="6">
         <v>103.3</v>
       </c>
@@ -13683,51 +13817,53 @@
       </c>
       <c r="AS88" s="6">
         <v>113.5</v>
       </c>
       <c r="AT88" s="9">
         <v>118.2</v>
       </c>
       <c r="AU88" s="9">
         <v>116.3</v>
       </c>
       <c r="AV88" s="28">
         <v>112.3</v>
       </c>
       <c r="AW88" s="40">
         <v>106.4</v>
       </c>
       <c r="AX88" s="28">
         <v>132.69999999999999</v>
       </c>
       <c r="AY88" s="35">
         <v>117.6</v>
       </c>
       <c r="AZ88" s="28">
         <v>121.2</v>
       </c>
-      <c r="BA88" s="28"/>
+      <c r="BA88" s="28">
+        <v>118.3</v>
+      </c>
       <c r="BB88" s="27"/>
       <c r="BC88" s="6"/>
       <c r="BD88" s="6"/>
       <c r="BE88" s="35"/>
       <c r="BF88" s="9"/>
       <c r="BG88" s="9"/>
       <c r="BH88" s="28"/>
       <c r="BI88" s="38"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B89" s="6">
         <v>100.1</v>
       </c>
       <c r="C89" s="6">
         <v>100.5</v>
       </c>
       <c r="D89" s="6">
         <v>100.4</v>
       </c>
       <c r="E89" s="6">
         <v>100.5</v>
       </c>
@@ -13850,51 +13986,53 @@
       </c>
       <c r="AS89" s="6">
         <v>115.4</v>
       </c>
       <c r="AT89" s="9">
         <v>114.3</v>
       </c>
       <c r="AU89" s="9">
         <v>111.1</v>
       </c>
       <c r="AV89" s="28">
         <v>109.9</v>
       </c>
       <c r="AW89" s="40">
         <v>106</v>
       </c>
       <c r="AX89" s="28">
         <v>105.5</v>
       </c>
       <c r="AY89" s="35">
         <v>105.4</v>
       </c>
       <c r="AZ89" s="28">
         <v>105.1</v>
       </c>
-      <c r="BA89" s="28"/>
+      <c r="BA89" s="28">
+        <v>104.9</v>
+      </c>
       <c r="BB89" s="27"/>
       <c r="BC89" s="6"/>
       <c r="BD89" s="6"/>
       <c r="BE89" s="35"/>
       <c r="BF89" s="9"/>
       <c r="BG89" s="9"/>
       <c r="BH89" s="28"/>
       <c r="BI89" s="38"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B90" s="6">
         <v>101.1</v>
       </c>
       <c r="C90" s="6">
         <v>101.1</v>
       </c>
       <c r="D90" s="6">
         <v>101.6</v>
       </c>
       <c r="E90" s="6">
         <v>103.6</v>
       </c>
@@ -14017,51 +14155,53 @@
       </c>
       <c r="AS90" s="6">
         <v>113.3</v>
       </c>
       <c r="AT90" s="9">
         <v>104.7</v>
       </c>
       <c r="AU90" s="9">
         <v>98.1</v>
       </c>
       <c r="AV90" s="28">
         <v>91.9</v>
       </c>
       <c r="AW90" s="40">
         <v>90.3</v>
       </c>
       <c r="AX90" s="28">
         <v>104.7</v>
       </c>
       <c r="AY90" s="35">
         <v>102.7</v>
       </c>
       <c r="AZ90" s="28">
         <v>102.9</v>
       </c>
-      <c r="BA90" s="28"/>
+      <c r="BA90" s="28">
+        <v>102.5</v>
+      </c>
       <c r="BB90" s="27"/>
       <c r="BC90" s="6"/>
       <c r="BD90" s="6"/>
       <c r="BE90" s="35"/>
       <c r="BF90" s="9"/>
       <c r="BG90" s="9"/>
       <c r="BH90" s="28"/>
       <c r="BI90" s="38"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B91" s="6">
         <v>101.8</v>
       </c>
       <c r="C91" s="6">
         <v>100.9</v>
       </c>
       <c r="D91" s="6">
         <v>101.2</v>
       </c>
       <c r="E91" s="6">
         <v>101.4</v>
       </c>
@@ -14184,51 +14324,53 @@
       </c>
       <c r="AS91" s="6">
         <v>116.2</v>
       </c>
       <c r="AT91" s="9">
         <v>115.4</v>
       </c>
       <c r="AU91" s="9">
         <v>110.5</v>
       </c>
       <c r="AV91" s="28">
         <v>107.3</v>
       </c>
       <c r="AW91" s="40">
         <v>104.9</v>
       </c>
       <c r="AX91" s="28">
         <v>101</v>
       </c>
       <c r="AY91" s="35">
         <v>99.8</v>
       </c>
       <c r="AZ91" s="28">
         <v>100.2</v>
       </c>
-      <c r="BA91" s="28"/>
+      <c r="BA91" s="28">
+        <v>101</v>
+      </c>
       <c r="BB91" s="27"/>
       <c r="BC91" s="6"/>
       <c r="BD91" s="6"/>
       <c r="BE91" s="35"/>
       <c r="BF91" s="9"/>
       <c r="BG91" s="9"/>
       <c r="BH91" s="28"/>
       <c r="BI91" s="38"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B92" s="6">
         <v>97.8</v>
       </c>
       <c r="C92" s="6">
         <v>98.1</v>
       </c>
       <c r="D92" s="6">
         <v>98.6</v>
       </c>
       <c r="E92" s="6">
         <v>95.8</v>
       </c>
@@ -14351,51 +14493,53 @@
       </c>
       <c r="AS92" s="6">
         <v>97</v>
       </c>
       <c r="AT92" s="9">
         <v>99.2</v>
       </c>
       <c r="AU92" s="9">
         <v>98.1</v>
       </c>
       <c r="AV92" s="28">
         <v>98.2</v>
       </c>
       <c r="AW92" s="40">
         <v>95.8</v>
       </c>
       <c r="AX92" s="28">
         <v>102.6</v>
       </c>
       <c r="AY92" s="35">
         <v>106.1</v>
       </c>
       <c r="AZ92" s="28">
         <v>104.2</v>
       </c>
-      <c r="BA92" s="28"/>
+      <c r="BA92" s="28">
+        <v>103.5</v>
+      </c>
       <c r="BB92" s="27"/>
       <c r="BC92" s="6"/>
       <c r="BD92" s="6"/>
       <c r="BE92" s="35"/>
       <c r="BF92" s="9"/>
       <c r="BG92" s="9"/>
       <c r="BH92" s="28"/>
       <c r="BI92" s="38"/>
     </row>
     <row r="93" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B93" s="17"/>
       <c r="C93" s="17"/>
       <c r="D93" s="17"/>
       <c r="E93" s="17"/>
       <c r="F93" s="17"/>
       <c r="G93" s="17"/>
       <c r="H93" s="17"/>
       <c r="I93" s="17"/>
       <c r="J93" s="17"/>
       <c r="K93" s="17"/>
       <c r="L93" s="17"/>
       <c r="M93" s="17"/>
       <c r="N93" s="17"/>
       <c r="O93" s="17"/>
       <c r="P93" s="17"/>
@@ -14430,227 +14574,227 @@
       <c r="AD95" s="31"/>
       <c r="AE95" s="31"/>
       <c r="AF95" s="31"/>
       <c r="AG95" s="31"/>
       <c r="AH95" s="31"/>
       <c r="AI95" s="31"/>
       <c r="AJ95" s="31"/>
     </row>
     <row r="96" spans="1:61" x14ac:dyDescent="0.2">
       <c r="Z96" s="31" t="s">
         <v>42</v>
       </c>
       <c r="AA96" s="31"/>
       <c r="AB96" s="31"/>
       <c r="AC96" s="31"/>
       <c r="AD96" s="31"/>
       <c r="AE96" s="31"/>
       <c r="AF96" s="31"/>
       <c r="AG96" s="31"/>
       <c r="AH96" s="31"/>
       <c r="AI96" s="31"/>
       <c r="AJ96" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="BF72:BI72"/>
-[...24 lines deleted...]
-    <mergeCell ref="AT49:AW49"/>
+    <mergeCell ref="V49:Y49"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="Z73:AK73"/>
+    <mergeCell ref="B73:M73"/>
+    <mergeCell ref="B50:M50"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="A71:Y71"/>
+    <mergeCell ref="N73:Y73"/>
+    <mergeCell ref="AH72:AK72"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="J72:M72"/>
     <mergeCell ref="N50:Y50"/>
     <mergeCell ref="V72:Y72"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J26:M26"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="J49:M49"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A25:Y25"/>
     <mergeCell ref="A48:Y48"/>
     <mergeCell ref="V26:Y26"/>
     <mergeCell ref="N27:Y27"/>
-    <mergeCell ref="V49:Y49"/>
-[...8 lines deleted...]
-    <mergeCell ref="AH72:AK72"/>
+    <mergeCell ref="AT72:AW72"/>
+    <mergeCell ref="AL73:AW73"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT26:AW26"/>
+    <mergeCell ref="AL27:AW27"/>
+    <mergeCell ref="AT49:AW49"/>
+    <mergeCell ref="Z2:AX2"/>
+    <mergeCell ref="Z25:AX25"/>
+    <mergeCell ref="Z48:AX48"/>
+    <mergeCell ref="Z71:AX71"/>
+    <mergeCell ref="AL50:AW50"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH26:AK26"/>
+    <mergeCell ref="AH49:AK49"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z27:AK27"/>
+    <mergeCell ref="Z50:AK50"/>
+    <mergeCell ref="AX50:BI50"/>
+    <mergeCell ref="BF72:BI72"/>
+    <mergeCell ref="AX73:BI73"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF26:BI26"/>
+    <mergeCell ref="AX27:BI27"/>
+    <mergeCell ref="BF49:BI49"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="47" max="16383" man="1"/>
     <brk id="70" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="49" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>