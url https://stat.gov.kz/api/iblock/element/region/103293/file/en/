--- v1 (2026-05-13)
+++ v2 (2026-06-12)
@@ -560,67 +560,67 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -893,227 +893,227 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI96"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BA6" sqref="BA6"/>
+      <selection pane="topRight" activeCell="BD16" sqref="BD16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.140625" style="1" customWidth="1"/>
     <col min="25" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="11" style="1" customWidth="1"/>
     <col min="32" max="32" width="10" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="45"/>
-[...23 lines deleted...]
-      <c r="Z2" s="45" t="s">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="45"/>
-[...22 lines deleted...]
-      <c r="AX2" s="45"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
     </row>
     <row r="3" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="V3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="AH3" s="41"/>
       <c r="AI3" s="41"/>
       <c r="AJ3" s="41"/>
       <c r="AK3" s="41"/>
       <c r="AT3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU3" s="41"/>
       <c r="AV3" s="41"/>
       <c r="AW3" s="41"/>
       <c r="BF3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG3" s="41"/>
       <c r="BH3" s="41"/>
       <c r="BI3" s="41"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="46"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="42" t="s">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="43"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42" t="s">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="43"/>
-[...10 lines deleted...]
-      <c r="AL4" s="42" t="s">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="AM4" s="43"/>
-[...10 lines deleted...]
-      <c r="AX4" s="42" t="s">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="AY4" s="43"/>
-[...9 lines deleted...]
-      <c r="BI4" s="44"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
+      <c r="BD4" s="45"/>
+      <c r="BE4" s="45"/>
+      <c r="BF4" s="45"/>
+      <c r="BG4" s="45"/>
+      <c r="BH4" s="45"/>
+      <c r="BI4" s="46"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="47"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1411,51 +1411,53 @@
       </c>
       <c r="AT6" s="9">
         <v>101.5</v>
       </c>
       <c r="AU6" s="9">
         <v>101.7</v>
       </c>
       <c r="AV6" s="28">
         <v>101.2</v>
       </c>
       <c r="AW6" s="37">
         <v>100.6</v>
       </c>
       <c r="AX6" s="28">
         <v>105.8</v>
       </c>
       <c r="AY6" s="28">
         <v>107</v>
       </c>
       <c r="AZ6" s="28">
         <v>107.8</v>
       </c>
       <c r="BA6" s="28">
         <v>111.3</v>
       </c>
-      <c r="BB6" s="27"/>
+      <c r="BB6" s="27">
+        <v>110.7</v>
+      </c>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
       <c r="BE6" s="35"/>
       <c r="BF6" s="9"/>
       <c r="BG6" s="9"/>
       <c r="BH6" s="28"/>
       <c r="BI6" s="37"/>
     </row>
     <row r="7" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="5">
         <v>84.6</v>
       </c>
       <c r="C7" s="5">
         <v>85.8</v>
       </c>
       <c r="D7" s="5">
         <v>85.9</v>
       </c>
       <c r="E7" s="5">
         <v>86.3</v>
       </c>
       <c r="F7" s="5">
@@ -1580,51 +1582,53 @@
       </c>
       <c r="AT7" s="9">
         <v>92.7</v>
       </c>
       <c r="AU7" s="9">
         <v>93.4</v>
       </c>
       <c r="AV7" s="28">
         <v>93.1</v>
       </c>
       <c r="AW7" s="38">
         <v>88.9</v>
       </c>
       <c r="AX7" s="28">
         <v>81.5</v>
       </c>
       <c r="AY7" s="28">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="28">
         <v>78.599999999999994</v>
       </c>
       <c r="BA7" s="28">
         <v>76.5</v>
       </c>
-      <c r="BB7" s="27"/>
+      <c r="BB7" s="27">
+        <v>73.400000000000006</v>
+      </c>
       <c r="BC7" s="6"/>
       <c r="BD7" s="6"/>
       <c r="BE7" s="35"/>
       <c r="BF7" s="9"/>
       <c r="BG7" s="9"/>
       <c r="BH7" s="28"/>
       <c r="BI7" s="38"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="5">
         <v>107.7</v>
       </c>
       <c r="C8" s="5">
         <v>105.4</v>
       </c>
       <c r="D8" s="5">
         <v>106.4</v>
       </c>
       <c r="E8" s="5">
         <v>104.6</v>
       </c>
       <c r="F8" s="5">
@@ -1749,51 +1753,53 @@
       </c>
       <c r="AT8" s="9">
         <v>111.1</v>
       </c>
       <c r="AU8" s="9">
         <v>118.9</v>
       </c>
       <c r="AV8" s="28">
         <v>121</v>
       </c>
       <c r="AW8" s="38">
         <v>119.7</v>
       </c>
       <c r="AX8" s="28">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="28">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="28">
         <v>295.89999999999998</v>
       </c>
       <c r="BA8" s="28">
         <v>308.8</v>
       </c>
-      <c r="BB8" s="27"/>
+      <c r="BB8" s="27">
+        <v>286.39999999999998</v>
+      </c>
       <c r="BC8" s="6"/>
       <c r="BD8" s="6"/>
       <c r="BE8" s="35"/>
       <c r="BF8" s="9"/>
       <c r="BG8" s="9"/>
       <c r="BH8" s="28"/>
       <c r="BI8" s="38"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="5">
         <v>101.8</v>
       </c>
       <c r="C9" s="5">
         <v>102.4</v>
       </c>
       <c r="D9" s="5">
         <v>102.5</v>
       </c>
       <c r="E9" s="5">
         <v>102.7</v>
       </c>
       <c r="F9" s="5">
@@ -1918,51 +1924,53 @@
       </c>
       <c r="AT9" s="9">
         <v>102.6</v>
       </c>
       <c r="AU9" s="9">
         <v>102.5</v>
       </c>
       <c r="AV9" s="28">
         <v>103.3</v>
       </c>
       <c r="AW9" s="38">
         <v>100.5</v>
       </c>
       <c r="AX9" s="28">
         <v>115.6</v>
       </c>
       <c r="AY9" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="28">
         <v>118.4</v>
       </c>
       <c r="BA9" s="28">
         <v>120.5</v>
       </c>
-      <c r="BB9" s="27"/>
+      <c r="BB9" s="27">
+        <v>120.9</v>
+      </c>
       <c r="BC9" s="6"/>
       <c r="BD9" s="6"/>
       <c r="BE9" s="35"/>
       <c r="BF9" s="9"/>
       <c r="BG9" s="9"/>
       <c r="BH9" s="28"/>
       <c r="BI9" s="38"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="5">
         <v>102.3</v>
       </c>
       <c r="C10" s="5">
         <v>101.2</v>
       </c>
       <c r="D10" s="5">
         <v>102.7</v>
       </c>
       <c r="E10" s="5">
         <v>103.5</v>
       </c>
       <c r="F10" s="5">
@@ -2087,51 +2095,53 @@
       </c>
       <c r="AT10" s="9">
         <v>90.7</v>
       </c>
       <c r="AU10" s="9">
         <v>91.6</v>
       </c>
       <c r="AV10" s="28">
         <v>92.3</v>
       </c>
       <c r="AW10" s="38">
         <v>87.8</v>
       </c>
       <c r="AX10" s="28">
         <v>105</v>
       </c>
       <c r="AY10" s="28">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="28">
         <v>104.6</v>
       </c>
       <c r="BA10" s="28">
         <v>104</v>
       </c>
-      <c r="BB10" s="27"/>
+      <c r="BB10" s="27">
+        <v>103.9</v>
+      </c>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="35"/>
       <c r="BF10" s="9"/>
       <c r="BG10" s="9"/>
       <c r="BH10" s="28"/>
       <c r="BI10" s="38"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="5">
         <v>99</v>
       </c>
       <c r="C11" s="5">
         <v>99.2</v>
       </c>
       <c r="D11" s="5">
         <v>99.1</v>
       </c>
       <c r="E11" s="5">
         <v>99</v>
       </c>
       <c r="F11" s="5">
@@ -2256,51 +2266,53 @@
       </c>
       <c r="AT11" s="9">
         <v>100.5</v>
       </c>
       <c r="AU11" s="6">
         <v>99.1</v>
       </c>
       <c r="AV11" s="28">
         <v>97.4</v>
       </c>
       <c r="AW11" s="38">
         <v>96.5</v>
       </c>
       <c r="AX11" s="28">
         <v>99.2</v>
       </c>
       <c r="AY11" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="28">
         <v>98.8</v>
       </c>
       <c r="BA11" s="28">
         <v>98.4</v>
       </c>
-      <c r="BB11" s="27"/>
+      <c r="BB11" s="27">
+        <v>98.1</v>
+      </c>
       <c r="BC11" s="6"/>
       <c r="BD11" s="6"/>
       <c r="BE11" s="35"/>
       <c r="BF11" s="9"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="28"/>
       <c r="BI11" s="38"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="5">
         <v>90.1</v>
       </c>
       <c r="C12" s="5">
         <v>91.3</v>
       </c>
       <c r="D12" s="5">
         <v>91.5</v>
       </c>
       <c r="E12" s="5">
         <v>91.4</v>
       </c>
       <c r="F12" s="5">
@@ -2425,51 +2437,53 @@
       </c>
       <c r="AT12" s="9">
         <v>104.3</v>
       </c>
       <c r="AU12" s="6">
         <v>102.3</v>
       </c>
       <c r="AV12" s="28">
         <v>101.1</v>
       </c>
       <c r="AW12" s="38">
         <v>105.2</v>
       </c>
       <c r="AX12" s="28">
         <v>114.2</v>
       </c>
       <c r="AY12" s="28">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="28">
         <v>100.3</v>
       </c>
       <c r="BA12" s="28">
         <v>100.1</v>
       </c>
-      <c r="BB12" s="27"/>
+      <c r="BB12" s="27">
+        <v>98.7</v>
+      </c>
       <c r="BC12" s="6"/>
       <c r="BD12" s="6"/>
       <c r="BE12" s="35"/>
       <c r="BF12" s="9"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="28"/>
       <c r="BI12" s="38"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5">
         <v>98.5</v>
       </c>
       <c r="C13" s="5">
         <v>99.3</v>
       </c>
       <c r="D13" s="5">
         <v>112.6</v>
       </c>
       <c r="E13" s="5">
         <v>108.5</v>
       </c>
       <c r="F13" s="5">
@@ -2594,51 +2608,53 @@
       </c>
       <c r="AT13" s="9">
         <v>100.2</v>
       </c>
       <c r="AU13" s="6">
         <v>105</v>
       </c>
       <c r="AV13" s="28">
         <v>102.8</v>
       </c>
       <c r="AW13" s="38">
         <v>100.1</v>
       </c>
       <c r="AX13" s="28">
         <v>131.5</v>
       </c>
       <c r="AY13" s="27">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="28">
         <v>133</v>
       </c>
       <c r="BA13" s="28">
         <v>159.6</v>
       </c>
-      <c r="BB13" s="27"/>
+      <c r="BB13" s="27">
+        <v>141.1</v>
+      </c>
       <c r="BC13" s="6"/>
       <c r="BD13" s="6"/>
       <c r="BE13" s="35"/>
       <c r="BF13" s="9"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="28"/>
       <c r="BI13" s="38"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="5">
         <v>101.2</v>
       </c>
       <c r="C14" s="5">
         <v>100.8</v>
       </c>
       <c r="D14" s="5">
         <v>100.8</v>
       </c>
       <c r="E14" s="5">
         <v>101</v>
       </c>
       <c r="F14" s="5">
@@ -2763,51 +2779,53 @@
       </c>
       <c r="AT14" s="9">
         <v>100.1</v>
       </c>
       <c r="AU14" s="6">
         <v>98.2</v>
       </c>
       <c r="AV14" s="28">
         <v>94.8</v>
       </c>
       <c r="AW14" s="38">
         <v>95.8</v>
       </c>
       <c r="AX14" s="28">
         <v>101.6</v>
       </c>
       <c r="AY14" s="27">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="28">
         <v>102.8</v>
       </c>
       <c r="BA14" s="28">
         <v>100.7</v>
       </c>
-      <c r="BB14" s="27"/>
+      <c r="BB14" s="27">
+        <v>101</v>
+      </c>
       <c r="BC14" s="6"/>
       <c r="BD14" s="6"/>
       <c r="BE14" s="35"/>
       <c r="BF14" s="9"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="28"/>
       <c r="BI14" s="38"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="5">
         <v>92.6</v>
       </c>
       <c r="C15" s="5">
         <v>83.1</v>
       </c>
       <c r="D15" s="5">
         <v>83.5</v>
       </c>
       <c r="E15" s="5">
         <v>86.1</v>
       </c>
       <c r="F15" s="5">
@@ -2932,51 +2950,53 @@
       </c>
       <c r="AT15" s="9">
         <v>100.4</v>
       </c>
       <c r="AU15" s="6">
         <v>99.1</v>
       </c>
       <c r="AV15" s="28">
         <v>98.2</v>
       </c>
       <c r="AW15" s="38">
         <v>100.1</v>
       </c>
       <c r="AX15" s="28">
         <v>75.8</v>
       </c>
       <c r="AY15" s="27">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="28">
         <v>82</v>
       </c>
       <c r="BA15" s="28">
         <v>100.3</v>
       </c>
-      <c r="BB15" s="27"/>
+      <c r="BB15" s="27">
+        <v>101.5</v>
+      </c>
       <c r="BC15" s="6"/>
       <c r="BD15" s="6"/>
       <c r="BE15" s="35"/>
       <c r="BF15" s="9"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="28"/>
       <c r="BI15" s="38"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="5">
         <v>105</v>
       </c>
       <c r="C16" s="5">
         <v>104.6</v>
       </c>
       <c r="D16" s="5">
         <v>104.4</v>
       </c>
       <c r="E16" s="5">
         <v>104.8</v>
       </c>
       <c r="F16" s="5">
@@ -3101,51 +3121,53 @@
       </c>
       <c r="AT16" s="9">
         <v>117.8</v>
       </c>
       <c r="AU16" s="6">
         <v>135.6</v>
       </c>
       <c r="AV16" s="28">
         <v>144.1</v>
       </c>
       <c r="AW16" s="38">
         <v>151.30000000000001</v>
       </c>
       <c r="AX16" s="28">
         <v>97.4</v>
       </c>
       <c r="AY16" s="27">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="28">
         <v>105.4</v>
       </c>
       <c r="BA16" s="28">
         <v>105.1</v>
       </c>
-      <c r="BB16" s="27"/>
+      <c r="BB16" s="27">
+        <v>103.5</v>
+      </c>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="35"/>
       <c r="BF16" s="9"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="28"/>
       <c r="BI16" s="38"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="5">
         <v>102.9</v>
       </c>
       <c r="C17" s="5">
         <v>105.8</v>
       </c>
       <c r="D17" s="5">
         <v>104.2</v>
       </c>
       <c r="E17" s="5">
         <v>103.7</v>
       </c>
       <c r="F17" s="5">
@@ -3270,51 +3292,53 @@
       </c>
       <c r="AT17" s="9">
         <v>98.2</v>
       </c>
       <c r="AU17" s="6">
         <v>98.7</v>
       </c>
       <c r="AV17" s="28">
         <v>97.9</v>
       </c>
       <c r="AW17" s="38">
         <v>98.1</v>
       </c>
       <c r="AX17" s="28">
         <v>99.4</v>
       </c>
       <c r="AY17" s="27">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="28">
         <v>97.2</v>
       </c>
       <c r="BA17" s="28">
         <v>98</v>
       </c>
-      <c r="BB17" s="27"/>
+      <c r="BB17" s="27">
+        <v>104.5</v>
+      </c>
       <c r="BC17" s="6"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="35"/>
       <c r="BF17" s="9"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="28"/>
       <c r="BI17" s="38"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="5">
         <v>75.8</v>
       </c>
       <c r="C18" s="5">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="5">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="5">
         <v>77.8</v>
       </c>
       <c r="F18" s="5">
@@ -3439,51 +3463,53 @@
       </c>
       <c r="AT18" s="9">
         <v>105.3</v>
       </c>
       <c r="AU18" s="9">
         <v>103.1</v>
       </c>
       <c r="AV18" s="28">
         <v>101.7</v>
       </c>
       <c r="AW18" s="38">
         <v>93.2</v>
       </c>
       <c r="AX18" s="28">
         <v>95.3</v>
       </c>
       <c r="AY18" s="27">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="28">
         <v>115.1</v>
       </c>
       <c r="BA18" s="28">
         <v>118.1</v>
       </c>
-      <c r="BB18" s="27"/>
+      <c r="BB18" s="27">
+        <v>116.5</v>
+      </c>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="35"/>
       <c r="BF18" s="9"/>
       <c r="BG18" s="9"/>
       <c r="BH18" s="28"/>
       <c r="BI18" s="38"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="5">
         <v>102.6</v>
       </c>
       <c r="C19" s="5">
         <v>102.1</v>
       </c>
       <c r="D19" s="5">
         <v>101.3</v>
       </c>
       <c r="E19" s="5">
         <v>101.3</v>
       </c>
       <c r="F19" s="5">
@@ -3608,51 +3634,53 @@
       </c>
       <c r="AT19" s="9">
         <v>104</v>
       </c>
       <c r="AU19" s="9">
         <v>104.1</v>
       </c>
       <c r="AV19" s="28">
         <v>104.6</v>
       </c>
       <c r="AW19" s="38">
         <v>108.3</v>
       </c>
       <c r="AX19" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="27">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="28">
         <v>120</v>
       </c>
       <c r="BA19" s="28">
         <v>117.1</v>
       </c>
-      <c r="BB19" s="27"/>
+      <c r="BB19" s="27">
+        <v>113.7</v>
+      </c>
       <c r="BC19" s="6"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="35"/>
       <c r="BF19" s="9"/>
       <c r="BG19" s="9"/>
       <c r="BH19" s="28"/>
       <c r="BI19" s="38"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="5">
         <v>99.7</v>
       </c>
       <c r="C20" s="5">
         <v>100.1</v>
       </c>
       <c r="D20" s="5">
         <v>100</v>
       </c>
       <c r="E20" s="5">
         <v>100.1</v>
       </c>
       <c r="F20" s="5">
@@ -3777,51 +3805,53 @@
       </c>
       <c r="AT20" s="9">
         <v>108.5</v>
       </c>
       <c r="AU20" s="9">
         <v>106.7</v>
       </c>
       <c r="AV20" s="28">
         <v>105.4</v>
       </c>
       <c r="AW20" s="38">
         <v>100.2</v>
       </c>
       <c r="AX20" s="28">
         <v>105.3</v>
       </c>
       <c r="AY20" s="27">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="28">
         <v>104.9</v>
       </c>
       <c r="BA20" s="28">
         <v>104.7</v>
       </c>
-      <c r="BB20" s="27"/>
+      <c r="BB20" s="27">
+        <v>104.1</v>
+      </c>
       <c r="BC20" s="6"/>
       <c r="BD20" s="6"/>
       <c r="BE20" s="35"/>
       <c r="BF20" s="9"/>
       <c r="BG20" s="9"/>
       <c r="BH20" s="28"/>
       <c r="BI20" s="38"/>
     </row>
     <row r="21" spans="1:61" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5">
         <v>101</v>
       </c>
       <c r="C21" s="5">
         <v>101</v>
       </c>
       <c r="D21" s="5">
         <v>101.5</v>
       </c>
       <c r="E21" s="5">
         <v>103.6</v>
       </c>
       <c r="F21" s="5">
@@ -3946,51 +3976,53 @@
       </c>
       <c r="AT21" s="9">
         <v>92.5</v>
       </c>
       <c r="AU21" s="9">
         <v>90.1</v>
       </c>
       <c r="AV21" s="28">
         <v>86.8</v>
       </c>
       <c r="AW21" s="38">
         <v>83.6</v>
       </c>
       <c r="AX21" s="28">
         <v>104.6</v>
       </c>
       <c r="AY21" s="27">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="28">
         <v>102.9</v>
       </c>
       <c r="BA21" s="28">
         <v>102.5</v>
       </c>
-      <c r="BB21" s="27"/>
+      <c r="BB21" s="27">
+        <v>102.1</v>
+      </c>
       <c r="BC21" s="6"/>
       <c r="BD21" s="6"/>
       <c r="BE21" s="35"/>
       <c r="BF21" s="9"/>
       <c r="BG21" s="9"/>
       <c r="BH21" s="28"/>
       <c r="BI21" s="38"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="5">
         <v>101.6</v>
       </c>
       <c r="C22" s="5">
         <v>100.7</v>
       </c>
       <c r="D22" s="5">
         <v>101</v>
       </c>
       <c r="E22" s="5">
         <v>101.2</v>
       </c>
       <c r="F22" s="5">
@@ -4115,51 +4147,53 @@
       </c>
       <c r="AT22" s="9">
         <v>101.3</v>
       </c>
       <c r="AU22" s="9">
         <v>100</v>
       </c>
       <c r="AV22" s="28">
         <v>98.5</v>
       </c>
       <c r="AW22" s="38">
         <v>100</v>
       </c>
       <c r="AX22" s="28">
         <v>101</v>
       </c>
       <c r="AY22" s="27">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="28">
         <v>100.2</v>
       </c>
       <c r="BA22" s="28">
         <v>101</v>
       </c>
-      <c r="BB22" s="27"/>
+      <c r="BB22" s="27">
+        <v>101.1</v>
+      </c>
       <c r="BC22" s="6"/>
       <c r="BD22" s="6"/>
       <c r="BE22" s="35"/>
       <c r="BF22" s="9"/>
       <c r="BG22" s="9"/>
       <c r="BH22" s="28"/>
       <c r="BI22" s="38"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="5">
         <v>106.9</v>
       </c>
       <c r="C23" s="5">
         <v>106.6</v>
       </c>
       <c r="D23" s="5">
         <v>106.6</v>
       </c>
       <c r="E23" s="5">
         <v>103.3</v>
       </c>
       <c r="F23" s="5">
@@ -4284,240 +4318,242 @@
       </c>
       <c r="AT23" s="9">
         <v>102.5</v>
       </c>
       <c r="AU23" s="9">
         <v>101.3</v>
       </c>
       <c r="AV23" s="28">
         <v>105.3</v>
       </c>
       <c r="AW23" s="38">
         <v>105.5</v>
       </c>
       <c r="AX23" s="28">
         <v>102.1</v>
       </c>
       <c r="AY23" s="27">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="28">
         <v>103.4</v>
       </c>
       <c r="BA23" s="28">
         <v>102.5</v>
       </c>
-      <c r="BB23" s="27"/>
+      <c r="BB23" s="27">
+        <v>101</v>
+      </c>
       <c r="BC23" s="6"/>
       <c r="BD23" s="6"/>
       <c r="BE23" s="35"/>
       <c r="BF23" s="9"/>
       <c r="BG23" s="9"/>
       <c r="BH23" s="28"/>
       <c r="BI23" s="38"/>
     </row>
     <row r="24" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="17"/>
       <c r="O24" s="17"/>
       <c r="P24" s="17"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="17"/>
       <c r="S24" s="17"/>
       <c r="T24" s="17"/>
       <c r="U24" s="17"/>
     </row>
     <row r="25" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="45" t="s">
+      <c r="A25" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="45"/>
-[...23 lines deleted...]
-      <c r="Z25" s="45" t="s">
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="47"/>
+      <c r="F25" s="47"/>
+      <c r="G25" s="47"/>
+      <c r="H25" s="47"/>
+      <c r="I25" s="47"/>
+      <c r="J25" s="47"/>
+      <c r="K25" s="47"/>
+      <c r="L25" s="47"/>
+      <c r="M25" s="47"/>
+      <c r="N25" s="47"/>
+      <c r="O25" s="47"/>
+      <c r="P25" s="47"/>
+      <c r="Q25" s="47"/>
+      <c r="R25" s="47"/>
+      <c r="S25" s="47"/>
+      <c r="T25" s="47"/>
+      <c r="U25" s="47"/>
+      <c r="V25" s="47"/>
+      <c r="W25" s="47"/>
+      <c r="X25" s="47"/>
+      <c r="Y25" s="47"/>
+      <c r="Z25" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AA25" s="45"/>
-[...22 lines deleted...]
-      <c r="AX25" s="45"/>
+      <c r="AA25" s="47"/>
+      <c r="AB25" s="47"/>
+      <c r="AC25" s="47"/>
+      <c r="AD25" s="47"/>
+      <c r="AE25" s="47"/>
+      <c r="AF25" s="47"/>
+      <c r="AG25" s="47"/>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="47"/>
+      <c r="AK25" s="47"/>
+      <c r="AL25" s="47"/>
+      <c r="AM25" s="47"/>
+      <c r="AN25" s="47"/>
+      <c r="AO25" s="47"/>
+      <c r="AP25" s="47"/>
+      <c r="AQ25" s="47"/>
+      <c r="AR25" s="47"/>
+      <c r="AS25" s="47"/>
+      <c r="AT25" s="47"/>
+      <c r="AU25" s="47"/>
+      <c r="AV25" s="47"/>
+      <c r="AW25" s="47"/>
+      <c r="AX25" s="47"/>
     </row>
     <row r="26" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J26" s="41"/>
       <c r="K26" s="41"/>
       <c r="L26" s="41"/>
       <c r="M26" s="41"/>
       <c r="V26" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W26" s="41"/>
       <c r="X26" s="41"/>
       <c r="Y26" s="41"/>
       <c r="AH26" s="41"/>
       <c r="AI26" s="41"/>
       <c r="AJ26" s="41"/>
       <c r="AK26" s="41"/>
       <c r="AT26" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU26" s="41"/>
       <c r="AV26" s="41"/>
       <c r="AW26" s="41"/>
       <c r="BF26" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG26" s="41"/>
       <c r="BH26" s="41"/>
       <c r="BI26" s="41"/>
     </row>
     <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="46"/>
-      <c r="B27" s="42" t="s">
+      <c r="A27" s="42"/>
+      <c r="B27" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="C27" s="43"/>
-[...10 lines deleted...]
-      <c r="N27" s="42" t="s">
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="45"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="46"/>
+      <c r="N27" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="O27" s="43"/>
-[...10 lines deleted...]
-      <c r="Z27" s="42" t="s">
+      <c r="O27" s="45"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="45"/>
+      <c r="S27" s="45"/>
+      <c r="T27" s="45"/>
+      <c r="U27" s="45"/>
+      <c r="V27" s="45"/>
+      <c r="W27" s="45"/>
+      <c r="X27" s="45"/>
+      <c r="Y27" s="46"/>
+      <c r="Z27" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AA27" s="43"/>
-[...10 lines deleted...]
-      <c r="AL27" s="42" t="s">
+      <c r="AA27" s="45"/>
+      <c r="AB27" s="45"/>
+      <c r="AC27" s="45"/>
+      <c r="AD27" s="45"/>
+      <c r="AE27" s="45"/>
+      <c r="AF27" s="45"/>
+      <c r="AG27" s="45"/>
+      <c r="AH27" s="45"/>
+      <c r="AI27" s="45"/>
+      <c r="AJ27" s="45"/>
+      <c r="AK27" s="46"/>
+      <c r="AL27" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="AM27" s="43"/>
-[...10 lines deleted...]
-      <c r="AX27" s="42" t="s">
+      <c r="AM27" s="45"/>
+      <c r="AN27" s="45"/>
+      <c r="AO27" s="45"/>
+      <c r="AP27" s="45"/>
+      <c r="AQ27" s="45"/>
+      <c r="AR27" s="45"/>
+      <c r="AS27" s="45"/>
+      <c r="AT27" s="45"/>
+      <c r="AU27" s="45"/>
+      <c r="AV27" s="45"/>
+      <c r="AW27" s="46"/>
+      <c r="AX27" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="AY27" s="43"/>
-[...9 lines deleted...]
-      <c r="BI27" s="44"/>
+      <c r="AY27" s="45"/>
+      <c r="AZ27" s="45"/>
+      <c r="BA27" s="45"/>
+      <c r="BB27" s="45"/>
+      <c r="BC27" s="45"/>
+      <c r="BD27" s="45"/>
+      <c r="BE27" s="45"/>
+      <c r="BF27" s="45"/>
+      <c r="BG27" s="45"/>
+      <c r="BH27" s="45"/>
+      <c r="BI27" s="46"/>
     </row>
     <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="47"/>
+      <c r="A28" s="43"/>
       <c r="B28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J28" s="2" t="s">
@@ -4815,51 +4851,53 @@
       </c>
       <c r="AT29" s="6">
         <v>101.5</v>
       </c>
       <c r="AU29" s="9">
         <v>101.7</v>
       </c>
       <c r="AV29" s="28">
         <v>101.2</v>
       </c>
       <c r="AW29" s="39">
         <v>100.6</v>
       </c>
       <c r="AX29" s="28">
         <v>105.9</v>
       </c>
       <c r="AY29" s="28">
         <v>107.1</v>
       </c>
       <c r="AZ29" s="28">
         <v>107.9</v>
       </c>
       <c r="BA29" s="28">
         <v>111.6</v>
       </c>
-      <c r="BB29" s="27"/>
+      <c r="BB29" s="28">
+        <v>110.9</v>
+      </c>
       <c r="BC29" s="6"/>
       <c r="BD29" s="6"/>
       <c r="BE29" s="35"/>
       <c r="BF29" s="9"/>
       <c r="BG29" s="9"/>
       <c r="BH29" s="28"/>
       <c r="BI29" s="37"/>
     </row>
     <row r="30" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="6">
         <v>88.8</v>
       </c>
       <c r="C30" s="6">
         <v>90.5</v>
       </c>
       <c r="D30" s="6">
         <v>90.5</v>
       </c>
       <c r="E30" s="6">
         <v>90.7</v>
       </c>
       <c r="F30" s="6">
@@ -4984,51 +5022,53 @@
       </c>
       <c r="AT30" s="6">
         <v>92</v>
       </c>
       <c r="AU30" s="9">
         <v>92.8</v>
       </c>
       <c r="AV30" s="28">
         <v>92.4</v>
       </c>
       <c r="AW30" s="40">
         <v>87.9</v>
       </c>
       <c r="AX30" s="28">
         <v>68.5</v>
       </c>
       <c r="AY30" s="28">
         <v>67</v>
       </c>
       <c r="AZ30" s="28">
         <v>66.3</v>
       </c>
       <c r="BA30" s="28">
         <v>64.3</v>
       </c>
-      <c r="BB30" s="27"/>
+      <c r="BB30" s="28">
+        <v>60.9</v>
+      </c>
       <c r="BC30" s="6"/>
       <c r="BD30" s="6"/>
       <c r="BE30" s="35"/>
       <c r="BF30" s="9"/>
       <c r="BG30" s="9"/>
       <c r="BH30" s="28"/>
       <c r="BI30" s="38"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="6">
         <v>107</v>
       </c>
       <c r="C31" s="6">
         <v>104.7</v>
       </c>
       <c r="D31" s="6">
         <v>105.7</v>
       </c>
       <c r="E31" s="6">
         <v>104</v>
       </c>
       <c r="F31" s="6">
@@ -5153,51 +5193,53 @@
       </c>
       <c r="AT31" s="6">
         <v>111.2</v>
       </c>
       <c r="AU31" s="9">
         <v>119.1</v>
       </c>
       <c r="AV31" s="28">
         <v>121.2</v>
       </c>
       <c r="AW31" s="40">
         <v>119.9</v>
       </c>
       <c r="AX31" s="28">
         <v>326.60000000000002</v>
       </c>
       <c r="AY31" s="28">
         <v>252.6</v>
       </c>
       <c r="AZ31" s="28">
         <v>301.39999999999998</v>
       </c>
       <c r="BA31" s="28">
         <v>316.7</v>
       </c>
-      <c r="BB31" s="27"/>
+      <c r="BB31" s="28">
+        <v>293.5</v>
+      </c>
       <c r="BC31" s="6"/>
       <c r="BD31" s="6"/>
       <c r="BE31" s="35"/>
       <c r="BF31" s="9"/>
       <c r="BG31" s="9"/>
       <c r="BH31" s="28"/>
       <c r="BI31" s="38"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="6">
         <v>101.4</v>
       </c>
       <c r="C32" s="6">
         <v>102</v>
       </c>
       <c r="D32" s="6">
         <v>102.1</v>
       </c>
       <c r="E32" s="6">
         <v>102.3</v>
       </c>
       <c r="F32" s="6">
@@ -5322,51 +5364,53 @@
       </c>
       <c r="AT32" s="6">
         <v>102.6</v>
       </c>
       <c r="AU32" s="9">
         <v>102.5</v>
       </c>
       <c r="AV32" s="28">
         <v>103.3</v>
       </c>
       <c r="AW32" s="40">
         <v>100.5</v>
       </c>
       <c r="AX32" s="28">
         <v>115.6</v>
       </c>
       <c r="AY32" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ32" s="28">
         <v>118.5</v>
       </c>
       <c r="BA32" s="28">
         <v>120.9</v>
       </c>
-      <c r="BB32" s="27"/>
+      <c r="BB32" s="28">
+        <v>121.2</v>
+      </c>
       <c r="BC32" s="6"/>
       <c r="BD32" s="6"/>
       <c r="BE32" s="35"/>
       <c r="BF32" s="9"/>
       <c r="BG32" s="9"/>
       <c r="BH32" s="28"/>
       <c r="BI32" s="38"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="6">
         <v>102.2</v>
       </c>
       <c r="C33" s="6">
         <v>101.1</v>
       </c>
       <c r="D33" s="6">
         <v>102.6</v>
       </c>
       <c r="E33" s="6">
         <v>103.4</v>
       </c>
       <c r="F33" s="6">
@@ -5491,51 +5535,53 @@
       </c>
       <c r="AT33" s="6">
         <v>90.7</v>
       </c>
       <c r="AU33" s="9">
         <v>91.6</v>
       </c>
       <c r="AV33" s="28">
         <v>92.2</v>
       </c>
       <c r="AW33" s="40">
         <v>87.8</v>
       </c>
       <c r="AX33" s="28">
         <v>105</v>
       </c>
       <c r="AY33" s="28">
         <v>104.8</v>
       </c>
       <c r="AZ33" s="28">
         <v>104.6</v>
       </c>
       <c r="BA33" s="28">
         <v>104.1</v>
       </c>
-      <c r="BB33" s="27"/>
+      <c r="BB33" s="28">
+        <v>103.9</v>
+      </c>
       <c r="BC33" s="6"/>
       <c r="BD33" s="6"/>
       <c r="BE33" s="35"/>
       <c r="BF33" s="9"/>
       <c r="BG33" s="9"/>
       <c r="BH33" s="28"/>
       <c r="BI33" s="38"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="6">
         <v>99</v>
       </c>
       <c r="C34" s="6">
         <v>99.2</v>
       </c>
       <c r="D34" s="6">
         <v>99.1</v>
       </c>
       <c r="E34" s="6">
         <v>99</v>
       </c>
       <c r="F34" s="6">
@@ -5660,51 +5706,53 @@
       </c>
       <c r="AT34" s="6">
         <v>100.5</v>
       </c>
       <c r="AU34" s="6">
         <v>99.1</v>
       </c>
       <c r="AV34" s="28">
         <v>97.4</v>
       </c>
       <c r="AW34" s="40">
         <v>96.5</v>
       </c>
       <c r="AX34" s="28">
         <v>99.2</v>
       </c>
       <c r="AY34" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ34" s="28">
         <v>98.8</v>
       </c>
       <c r="BA34" s="28">
         <v>98.4</v>
       </c>
-      <c r="BB34" s="27"/>
+      <c r="BB34" s="28">
+        <v>98.1</v>
+      </c>
       <c r="BC34" s="6"/>
       <c r="BD34" s="6"/>
       <c r="BE34" s="35"/>
       <c r="BF34" s="9"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="28"/>
       <c r="BI34" s="38"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="6">
         <v>90.7</v>
       </c>
       <c r="C35" s="6">
         <v>91.8</v>
       </c>
       <c r="D35" s="6">
         <v>92.1</v>
       </c>
       <c r="E35" s="6">
         <v>91.9</v>
       </c>
       <c r="F35" s="6">
@@ -5829,51 +5877,53 @@
       </c>
       <c r="AT35" s="6">
         <v>104.3</v>
       </c>
       <c r="AU35" s="6">
         <v>102.3</v>
       </c>
       <c r="AV35" s="28">
         <v>101.1</v>
       </c>
       <c r="AW35" s="40">
         <v>105.2</v>
       </c>
       <c r="AX35" s="28">
         <v>114.2</v>
       </c>
       <c r="AY35" s="28">
         <v>108.5</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.3</v>
       </c>
       <c r="BA35" s="28">
         <v>100.1</v>
       </c>
-      <c r="BB35" s="27"/>
+      <c r="BB35" s="28">
+        <v>98.7</v>
+      </c>
       <c r="BC35" s="6"/>
       <c r="BD35" s="6"/>
       <c r="BE35" s="35"/>
       <c r="BF35" s="9"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="28"/>
       <c r="BI35" s="38"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="6">
         <v>98.4</v>
       </c>
       <c r="C36" s="6">
         <v>99.2</v>
       </c>
       <c r="D36" s="6">
         <v>112.5</v>
       </c>
       <c r="E36" s="6">
         <v>108.4</v>
       </c>
       <c r="F36" s="6">
@@ -5998,51 +6048,53 @@
       </c>
       <c r="AT36" s="6">
         <v>100.2</v>
       </c>
       <c r="AU36" s="6">
         <v>105</v>
       </c>
       <c r="AV36" s="28">
         <v>102.8</v>
       </c>
       <c r="AW36" s="40">
         <v>100.1</v>
       </c>
       <c r="AX36" s="28">
         <v>131.80000000000001</v>
       </c>
       <c r="AY36" s="28">
         <v>134</v>
       </c>
       <c r="AZ36" s="28">
         <v>133.30000000000001</v>
       </c>
       <c r="BA36" s="28">
         <v>160.5</v>
       </c>
-      <c r="BB36" s="27"/>
+      <c r="BB36" s="28">
+        <v>141.6</v>
+      </c>
       <c r="BC36" s="6"/>
       <c r="BD36" s="6"/>
       <c r="BE36" s="35"/>
       <c r="BF36" s="9"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="28"/>
       <c r="BI36" s="38"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="6">
         <v>100.6</v>
       </c>
       <c r="C37" s="6">
         <v>100.2</v>
       </c>
       <c r="D37" s="6">
         <v>100.3</v>
       </c>
       <c r="E37" s="6">
         <v>100.5</v>
       </c>
       <c r="F37" s="6">
@@ -6167,51 +6219,53 @@
       </c>
       <c r="AT37" s="6">
         <v>100.1</v>
       </c>
       <c r="AU37" s="6">
         <v>98.2</v>
       </c>
       <c r="AV37" s="28">
         <v>94.8</v>
       </c>
       <c r="AW37" s="40">
         <v>95.8</v>
       </c>
       <c r="AX37" s="28">
         <v>101.6</v>
       </c>
       <c r="AY37" s="28">
         <v>102.8</v>
       </c>
       <c r="AZ37" s="28">
         <v>102.8</v>
       </c>
       <c r="BA37" s="28">
         <v>100.7</v>
       </c>
-      <c r="BB37" s="27"/>
+      <c r="BB37" s="28">
+        <v>101</v>
+      </c>
       <c r="BC37" s="6"/>
       <c r="BD37" s="6"/>
       <c r="BE37" s="35"/>
       <c r="BF37" s="9"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="28"/>
       <c r="BI37" s="38"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="6">
         <v>92.6</v>
       </c>
       <c r="C38" s="6">
         <v>83</v>
       </c>
       <c r="D38" s="6">
         <v>83.5</v>
       </c>
       <c r="E38" s="6">
         <v>86</v>
       </c>
       <c r="F38" s="6">
@@ -6336,51 +6390,53 @@
       </c>
       <c r="AT38" s="6">
         <v>100.4</v>
       </c>
       <c r="AU38" s="6">
         <v>99.1</v>
       </c>
       <c r="AV38" s="28">
         <v>98.2</v>
       </c>
       <c r="AW38" s="40">
         <v>100.1</v>
       </c>
       <c r="AX38" s="28">
         <v>75.8</v>
       </c>
       <c r="AY38" s="28">
         <v>85.2</v>
       </c>
       <c r="AZ38" s="28">
         <v>82</v>
       </c>
       <c r="BA38" s="28">
         <v>100.3</v>
       </c>
-      <c r="BB38" s="27"/>
+      <c r="BB38" s="28">
+        <v>101.5</v>
+      </c>
       <c r="BC38" s="6"/>
       <c r="BD38" s="6"/>
       <c r="BE38" s="35"/>
       <c r="BF38" s="9"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="28"/>
       <c r="BI38" s="38"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="6">
         <v>104</v>
       </c>
       <c r="C39" s="6">
         <v>103.7</v>
       </c>
       <c r="D39" s="6">
         <v>103.5</v>
       </c>
       <c r="E39" s="6">
         <v>103.9</v>
       </c>
       <c r="F39" s="6">
@@ -6505,51 +6561,53 @@
       </c>
       <c r="AT39" s="6">
         <v>117.9</v>
       </c>
       <c r="AU39" s="6">
         <v>135.80000000000001</v>
       </c>
       <c r="AV39" s="28">
         <v>144.4</v>
       </c>
       <c r="AW39" s="40">
         <v>151.69999999999999</v>
       </c>
       <c r="AX39" s="28">
         <v>97.3</v>
       </c>
       <c r="AY39" s="28">
         <v>106.8</v>
       </c>
       <c r="AZ39" s="28">
         <v>105.5</v>
       </c>
       <c r="BA39" s="28">
         <v>105.2</v>
       </c>
-      <c r="BB39" s="27"/>
+      <c r="BB39" s="28">
+        <v>103.6</v>
+      </c>
       <c r="BC39" s="6"/>
       <c r="BD39" s="6"/>
       <c r="BE39" s="35"/>
       <c r="BF39" s="9"/>
       <c r="BG39" s="6"/>
       <c r="BH39" s="28"/>
       <c r="BI39" s="38"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="6">
         <v>103.2</v>
       </c>
       <c r="C40" s="6">
         <v>106.1</v>
       </c>
       <c r="D40" s="6">
         <v>104.5</v>
       </c>
       <c r="E40" s="6">
         <v>104</v>
       </c>
       <c r="F40" s="6">
@@ -6674,51 +6732,53 @@
       </c>
       <c r="AT40" s="6">
         <v>98.2</v>
       </c>
       <c r="AU40" s="6">
         <v>98.7</v>
       </c>
       <c r="AV40" s="28">
         <v>97.9</v>
       </c>
       <c r="AW40" s="40">
         <v>98.1</v>
       </c>
       <c r="AX40" s="28">
         <v>99.4</v>
       </c>
       <c r="AY40" s="28">
         <v>92.9</v>
       </c>
       <c r="AZ40" s="28">
         <v>97.1</v>
       </c>
       <c r="BA40" s="28">
         <v>98</v>
       </c>
-      <c r="BB40" s="27"/>
+      <c r="BB40" s="28">
+        <v>104.5</v>
+      </c>
       <c r="BC40" s="6"/>
       <c r="BD40" s="6"/>
       <c r="BE40" s="35"/>
       <c r="BF40" s="9"/>
       <c r="BG40" s="6"/>
       <c r="BH40" s="28"/>
       <c r="BI40" s="38"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="6">
         <v>76</v>
       </c>
       <c r="C41" s="6">
         <v>76.8</v>
       </c>
       <c r="D41" s="6">
         <v>77.599999999999994</v>
       </c>
       <c r="E41" s="6">
         <v>77.900000000000006</v>
       </c>
       <c r="F41" s="6">
@@ -6843,51 +6903,53 @@
       </c>
       <c r="AT41" s="6">
         <v>105.3</v>
       </c>
       <c r="AU41" s="9">
         <v>103.1</v>
       </c>
       <c r="AV41" s="28">
         <v>101.7</v>
       </c>
       <c r="AW41" s="40">
         <v>93.2</v>
       </c>
       <c r="AX41" s="28">
         <v>95.3</v>
       </c>
       <c r="AY41" s="28">
         <v>115.9</v>
       </c>
       <c r="AZ41" s="28">
         <v>115.2</v>
       </c>
       <c r="BA41" s="28">
         <v>118.2</v>
       </c>
-      <c r="BB41" s="27"/>
+      <c r="BB41" s="28">
+        <v>116.6</v>
+      </c>
       <c r="BC41" s="6"/>
       <c r="BD41" s="6"/>
       <c r="BE41" s="35"/>
       <c r="BF41" s="9"/>
       <c r="BG41" s="9"/>
       <c r="BH41" s="28"/>
       <c r="BI41" s="38"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="6">
         <v>102.7</v>
       </c>
       <c r="C42" s="6">
         <v>102.2</v>
       </c>
       <c r="D42" s="6">
         <v>101.3</v>
       </c>
       <c r="E42" s="6">
         <v>101.4</v>
       </c>
       <c r="F42" s="6">
@@ -7012,51 +7074,53 @@
       </c>
       <c r="AT42" s="6">
         <v>104</v>
       </c>
       <c r="AU42" s="9">
         <v>104.1</v>
       </c>
       <c r="AV42" s="28">
         <v>104.6</v>
       </c>
       <c r="AW42" s="40">
         <v>108.4</v>
       </c>
       <c r="AX42" s="28">
         <v>130.9</v>
       </c>
       <c r="AY42" s="28">
         <v>116.7</v>
       </c>
       <c r="AZ42" s="28">
         <v>120.2</v>
       </c>
       <c r="BA42" s="28">
         <v>117.6</v>
       </c>
-      <c r="BB42" s="27"/>
+      <c r="BB42" s="28">
+        <v>114</v>
+      </c>
       <c r="BC42" s="6"/>
       <c r="BD42" s="6"/>
       <c r="BE42" s="35"/>
       <c r="BF42" s="9"/>
       <c r="BG42" s="9"/>
       <c r="BH42" s="28"/>
       <c r="BI42" s="38"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="6">
         <v>100.1</v>
       </c>
       <c r="C43" s="6">
         <v>100.5</v>
       </c>
       <c r="D43" s="6">
         <v>100.4</v>
       </c>
       <c r="E43" s="6">
         <v>100.5</v>
       </c>
       <c r="F43" s="6">
@@ -7181,51 +7245,53 @@
       </c>
       <c r="AT43" s="6">
         <v>108.8</v>
       </c>
       <c r="AU43" s="9">
         <v>106.9</v>
       </c>
       <c r="AV43" s="28">
         <v>105.6</v>
       </c>
       <c r="AW43" s="40">
         <v>100.2</v>
       </c>
       <c r="AX43" s="28">
         <v>105.5</v>
       </c>
       <c r="AY43" s="28">
         <v>105.4</v>
       </c>
       <c r="AZ43" s="28">
         <v>105.1</v>
       </c>
       <c r="BA43" s="28">
         <v>104.9</v>
       </c>
-      <c r="BB43" s="27"/>
+      <c r="BB43" s="28">
+        <v>104.3</v>
+      </c>
       <c r="BC43" s="6"/>
       <c r="BD43" s="6"/>
       <c r="BE43" s="35"/>
       <c r="BF43" s="9"/>
       <c r="BG43" s="9"/>
       <c r="BH43" s="28"/>
       <c r="BI43" s="38"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="6">
         <v>101</v>
       </c>
       <c r="C44" s="6">
         <v>101</v>
       </c>
       <c r="D44" s="6">
         <v>101.5</v>
       </c>
       <c r="E44" s="6">
         <v>103.6</v>
       </c>
       <c r="F44" s="6">
@@ -7350,51 +7416,53 @@
       </c>
       <c r="AT44" s="6">
         <v>92.5</v>
       </c>
       <c r="AU44" s="9">
         <v>90.1</v>
       </c>
       <c r="AV44" s="28">
         <v>86.8</v>
       </c>
       <c r="AW44" s="40">
         <v>83.5</v>
       </c>
       <c r="AX44" s="28">
         <v>104.7</v>
       </c>
       <c r="AY44" s="28">
         <v>102.7</v>
       </c>
       <c r="AZ44" s="28">
         <v>102.9</v>
       </c>
       <c r="BA44" s="28">
         <v>102.5</v>
       </c>
-      <c r="BB44" s="27"/>
+      <c r="BB44" s="28">
+        <v>102.1</v>
+      </c>
       <c r="BC44" s="6"/>
       <c r="BD44" s="6"/>
       <c r="BE44" s="35"/>
       <c r="BF44" s="9"/>
       <c r="BG44" s="9"/>
       <c r="BH44" s="28"/>
       <c r="BI44" s="38"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="6">
         <v>101.6</v>
       </c>
       <c r="C45" s="6">
         <v>100.7</v>
       </c>
       <c r="D45" s="6">
         <v>101</v>
       </c>
       <c r="E45" s="6">
         <v>101.2</v>
       </c>
       <c r="F45" s="6">
@@ -7519,51 +7587,53 @@
       </c>
       <c r="AT45" s="6">
         <v>101.3</v>
       </c>
       <c r="AU45" s="9">
         <v>100</v>
       </c>
       <c r="AV45" s="28">
         <v>98.5</v>
       </c>
       <c r="AW45" s="40">
         <v>100</v>
       </c>
       <c r="AX45" s="28">
         <v>101</v>
       </c>
       <c r="AY45" s="28">
         <v>99.8</v>
       </c>
       <c r="AZ45" s="28">
         <v>100.2</v>
       </c>
       <c r="BA45" s="28">
         <v>101</v>
       </c>
-      <c r="BB45" s="27"/>
+      <c r="BB45" s="28">
+        <v>101.2</v>
+      </c>
       <c r="BC45" s="6"/>
       <c r="BD45" s="6"/>
       <c r="BE45" s="35"/>
       <c r="BF45" s="9"/>
       <c r="BG45" s="9"/>
       <c r="BH45" s="28"/>
       <c r="BI45" s="38"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="6">
         <v>97.7</v>
       </c>
       <c r="C46" s="6">
         <v>98.1</v>
       </c>
       <c r="D46" s="6">
         <v>98.5</v>
       </c>
       <c r="E46" s="6">
         <v>95.7</v>
       </c>
       <c r="F46" s="6">
@@ -7688,240 +7758,242 @@
       </c>
       <c r="AT46" s="6">
         <v>102.5</v>
       </c>
       <c r="AU46" s="9">
         <v>101.3</v>
       </c>
       <c r="AV46" s="28">
         <v>105.5</v>
       </c>
       <c r="AW46" s="40">
         <v>105.6</v>
       </c>
       <c r="AX46" s="28">
         <v>102.6</v>
       </c>
       <c r="AY46" s="28">
         <v>106.1</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.2</v>
       </c>
       <c r="BA46" s="28">
         <v>103.5</v>
       </c>
-      <c r="BB46" s="27"/>
+      <c r="BB46" s="28">
+        <v>101.3</v>
+      </c>
       <c r="BC46" s="6"/>
       <c r="BD46" s="6"/>
       <c r="BE46" s="35"/>
       <c r="BF46" s="9"/>
       <c r="BG46" s="9"/>
       <c r="BH46" s="28"/>
       <c r="BI46" s="38"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="17"/>
       <c r="K47" s="17"/>
       <c r="L47" s="17"/>
       <c r="M47" s="17"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
       <c r="S47" s="17"/>
       <c r="T47" s="17"/>
       <c r="U47" s="17"/>
     </row>
     <row r="48" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="45" t="s">
+      <c r="A48" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B48" s="45"/>
-[...23 lines deleted...]
-      <c r="Z48" s="45" t="s">
+      <c r="B48" s="47"/>
+      <c r="C48" s="47"/>
+      <c r="D48" s="47"/>
+      <c r="E48" s="47"/>
+      <c r="F48" s="47"/>
+      <c r="G48" s="47"/>
+      <c r="H48" s="47"/>
+      <c r="I48" s="47"/>
+      <c r="J48" s="47"/>
+      <c r="K48" s="47"/>
+      <c r="L48" s="47"/>
+      <c r="M48" s="47"/>
+      <c r="N48" s="47"/>
+      <c r="O48" s="47"/>
+      <c r="P48" s="47"/>
+      <c r="Q48" s="47"/>
+      <c r="R48" s="47"/>
+      <c r="S48" s="47"/>
+      <c r="T48" s="47"/>
+      <c r="U48" s="47"/>
+      <c r="V48" s="47"/>
+      <c r="W48" s="47"/>
+      <c r="X48" s="47"/>
+      <c r="Y48" s="47"/>
+      <c r="Z48" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AA48" s="45"/>
-[...22 lines deleted...]
-      <c r="AX48" s="45"/>
+      <c r="AA48" s="47"/>
+      <c r="AB48" s="47"/>
+      <c r="AC48" s="47"/>
+      <c r="AD48" s="47"/>
+      <c r="AE48" s="47"/>
+      <c r="AF48" s="47"/>
+      <c r="AG48" s="47"/>
+      <c r="AH48" s="47"/>
+      <c r="AI48" s="47"/>
+      <c r="AJ48" s="47"/>
+      <c r="AK48" s="47"/>
+      <c r="AL48" s="47"/>
+      <c r="AM48" s="47"/>
+      <c r="AN48" s="47"/>
+      <c r="AO48" s="47"/>
+      <c r="AP48" s="47"/>
+      <c r="AQ48" s="47"/>
+      <c r="AR48" s="47"/>
+      <c r="AS48" s="47"/>
+      <c r="AT48" s="47"/>
+      <c r="AU48" s="47"/>
+      <c r="AV48" s="47"/>
+      <c r="AW48" s="47"/>
+      <c r="AX48" s="47"/>
     </row>
     <row r="49" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J49" s="41"/>
       <c r="K49" s="41"/>
       <c r="L49" s="41"/>
       <c r="M49" s="41"/>
       <c r="V49" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W49" s="41"/>
       <c r="X49" s="41"/>
       <c r="Y49" s="41"/>
       <c r="AH49" s="41"/>
       <c r="AI49" s="41"/>
       <c r="AJ49" s="41"/>
       <c r="AK49" s="41"/>
       <c r="AT49" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU49" s="41"/>
       <c r="AV49" s="41"/>
       <c r="AW49" s="41"/>
       <c r="BF49" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG49" s="41"/>
       <c r="BH49" s="41"/>
       <c r="BI49" s="41"/>
     </row>
     <row r="50" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="46"/>
-      <c r="B50" s="42" t="s">
+      <c r="A50" s="42"/>
+      <c r="B50" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="C50" s="43"/>
-[...10 lines deleted...]
-      <c r="N50" s="42" t="s">
+      <c r="C50" s="45"/>
+      <c r="D50" s="45"/>
+      <c r="E50" s="45"/>
+      <c r="F50" s="45"/>
+      <c r="G50" s="45"/>
+      <c r="H50" s="45"/>
+      <c r="I50" s="45"/>
+      <c r="J50" s="45"/>
+      <c r="K50" s="45"/>
+      <c r="L50" s="45"/>
+      <c r="M50" s="46"/>
+      <c r="N50" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="O50" s="43"/>
-[...10 lines deleted...]
-      <c r="Z50" s="42" t="s">
+      <c r="O50" s="45"/>
+      <c r="P50" s="45"/>
+      <c r="Q50" s="45"/>
+      <c r="R50" s="45"/>
+      <c r="S50" s="45"/>
+      <c r="T50" s="45"/>
+      <c r="U50" s="45"/>
+      <c r="V50" s="45"/>
+      <c r="W50" s="45"/>
+      <c r="X50" s="45"/>
+      <c r="Y50" s="46"/>
+      <c r="Z50" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="AA50" s="43"/>
-[...10 lines deleted...]
-      <c r="AL50" s="42" t="s">
+      <c r="AA50" s="45"/>
+      <c r="AB50" s="45"/>
+      <c r="AC50" s="45"/>
+      <c r="AD50" s="45"/>
+      <c r="AE50" s="45"/>
+      <c r="AF50" s="45"/>
+      <c r="AG50" s="45"/>
+      <c r="AH50" s="45"/>
+      <c r="AI50" s="45"/>
+      <c r="AJ50" s="45"/>
+      <c r="AK50" s="46"/>
+      <c r="AL50" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="AM50" s="43"/>
-[...10 lines deleted...]
-      <c r="AX50" s="42" t="s">
+      <c r="AM50" s="45"/>
+      <c r="AN50" s="45"/>
+      <c r="AO50" s="45"/>
+      <c r="AP50" s="45"/>
+      <c r="AQ50" s="45"/>
+      <c r="AR50" s="45"/>
+      <c r="AS50" s="45"/>
+      <c r="AT50" s="45"/>
+      <c r="AU50" s="45"/>
+      <c r="AV50" s="45"/>
+      <c r="AW50" s="46"/>
+      <c r="AX50" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="AY50" s="43"/>
-[...9 lines deleted...]
-      <c r="BI50" s="44"/>
+      <c r="AY50" s="45"/>
+      <c r="AZ50" s="45"/>
+      <c r="BA50" s="45"/>
+      <c r="BB50" s="45"/>
+      <c r="BC50" s="45"/>
+      <c r="BD50" s="45"/>
+      <c r="BE50" s="45"/>
+      <c r="BF50" s="45"/>
+      <c r="BG50" s="45"/>
+      <c r="BH50" s="45"/>
+      <c r="BI50" s="46"/>
     </row>
     <row r="51" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="47"/>
+      <c r="A51" s="43"/>
       <c r="B51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J51" s="2" t="s">
@@ -8219,51 +8291,53 @@
       </c>
       <c r="AT52" s="9">
         <v>97.9</v>
       </c>
       <c r="AU52" s="9">
         <v>99.3</v>
       </c>
       <c r="AV52" s="28">
         <v>99.3</v>
       </c>
       <c r="AW52" s="39">
         <v>99.7</v>
       </c>
       <c r="AX52" s="28">
         <v>100</v>
       </c>
       <c r="AY52" s="28">
         <v>100</v>
       </c>
       <c r="AZ52" s="28">
         <v>100</v>
       </c>
       <c r="BA52" s="27">
         <v>106.6</v>
       </c>
-      <c r="BB52" s="27"/>
+      <c r="BB52" s="28">
+        <v>107</v>
+      </c>
       <c r="BC52" s="6"/>
       <c r="BD52" s="6"/>
       <c r="BE52" s="35"/>
       <c r="BF52" s="9"/>
       <c r="BG52" s="9"/>
       <c r="BH52" s="28"/>
       <c r="BI52" s="37"/>
     </row>
     <row r="53" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="5">
         <v>157</v>
       </c>
       <c r="C53" s="5">
         <v>157</v>
       </c>
       <c r="D53" s="5">
         <v>157</v>
       </c>
       <c r="E53" s="5">
         <v>157</v>
       </c>
       <c r="F53" s="5">
@@ -8388,51 +8462,53 @@
       </c>
       <c r="AT53" s="9">
         <v>105</v>
       </c>
       <c r="AU53" s="9">
         <v>103.7</v>
       </c>
       <c r="AV53" s="28">
         <v>103.7</v>
       </c>
       <c r="AW53" s="40">
         <v>96.6</v>
       </c>
       <c r="AX53" s="28">
         <v>100</v>
       </c>
       <c r="AY53" s="28">
         <v>100</v>
       </c>
       <c r="AZ53" s="28">
         <v>100</v>
       </c>
       <c r="BA53" s="27">
         <v>100</v>
       </c>
-      <c r="BB53" s="27"/>
+      <c r="BB53" s="28">
+        <v>100</v>
+      </c>
       <c r="BC53" s="6"/>
       <c r="BD53" s="6"/>
       <c r="BE53" s="35"/>
       <c r="BF53" s="9"/>
       <c r="BG53" s="9"/>
       <c r="BH53" s="28"/>
       <c r="BI53" s="38"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="5">
         <v>31.5</v>
       </c>
       <c r="C54" s="5">
         <v>31.5</v>
       </c>
       <c r="D54" s="5">
         <v>31.5</v>
       </c>
       <c r="E54" s="5">
         <v>31.5</v>
       </c>
       <c r="F54" s="5">
@@ -8557,51 +8633,53 @@
       </c>
       <c r="AT54" s="9">
         <v>105.4</v>
       </c>
       <c r="AU54" s="9">
         <v>117.3</v>
       </c>
       <c r="AV54" s="28">
         <v>125.2</v>
       </c>
       <c r="AW54" s="40">
         <v>129.6</v>
       </c>
       <c r="AX54" s="28">
         <v>100</v>
       </c>
       <c r="AY54" s="28">
         <v>100</v>
       </c>
       <c r="AZ54" s="28">
         <v>100</v>
       </c>
       <c r="BA54" s="27">
         <v>100</v>
       </c>
-      <c r="BB54" s="27"/>
+      <c r="BB54" s="28">
+        <v>100</v>
+      </c>
       <c r="BC54" s="6"/>
       <c r="BD54" s="6"/>
       <c r="BE54" s="35"/>
       <c r="BF54" s="9"/>
       <c r="BG54" s="9"/>
       <c r="BH54" s="28"/>
       <c r="BI54" s="38"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="5">
         <v>113</v>
       </c>
       <c r="C55" s="5">
         <v>113</v>
       </c>
       <c r="D55" s="5">
         <v>113</v>
       </c>
       <c r="E55" s="5">
         <v>113</v>
       </c>
       <c r="F55" s="5">
@@ -8726,51 +8804,53 @@
       </c>
       <c r="AT55" s="9">
         <v>99.8</v>
       </c>
       <c r="AU55" s="9">
         <v>99.5</v>
       </c>
       <c r="AV55" s="28">
         <v>99.4</v>
       </c>
       <c r="AW55" s="40">
         <v>96.2</v>
       </c>
       <c r="AX55" s="28">
         <v>100</v>
       </c>
       <c r="AY55" s="28">
         <v>100</v>
       </c>
       <c r="AZ55" s="28">
         <v>100</v>
       </c>
       <c r="BA55" s="27">
         <v>100</v>
       </c>
-      <c r="BB55" s="27"/>
+      <c r="BB55" s="28">
+        <v>100</v>
+      </c>
       <c r="BC55" s="6"/>
       <c r="BD55" s="6"/>
       <c r="BE55" s="35"/>
       <c r="BF55" s="9"/>
       <c r="BG55" s="9"/>
       <c r="BH55" s="28"/>
       <c r="BI55" s="38"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="5">
         <v>84.2</v>
       </c>
       <c r="C56" s="5">
         <v>84.2</v>
       </c>
       <c r="D56" s="5">
         <v>84.2</v>
       </c>
       <c r="E56" s="5">
         <v>84.2</v>
       </c>
       <c r="F56" s="5">
@@ -8895,51 +8975,53 @@
       </c>
       <c r="AT56" s="9">
         <v>73.7</v>
       </c>
       <c r="AU56" s="9">
         <v>77</v>
       </c>
       <c r="AV56" s="28">
         <v>77.8</v>
       </c>
       <c r="AW56" s="40">
         <v>78.099999999999994</v>
       </c>
       <c r="AX56" s="28">
         <v>100</v>
       </c>
       <c r="AY56" s="28">
         <v>100</v>
       </c>
       <c r="AZ56" s="28">
         <v>100</v>
       </c>
       <c r="BA56" s="27">
         <v>100</v>
       </c>
-      <c r="BB56" s="27"/>
+      <c r="BB56" s="28">
+        <v>100</v>
+      </c>
       <c r="BC56" s="6"/>
       <c r="BD56" s="6"/>
       <c r="BE56" s="35"/>
       <c r="BF56" s="9"/>
       <c r="BG56" s="9"/>
       <c r="BH56" s="28"/>
       <c r="BI56" s="38"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="5">
         <v>104.8</v>
       </c>
       <c r="C57" s="5">
         <v>104.8</v>
       </c>
       <c r="D57" s="5">
         <v>104.8</v>
       </c>
       <c r="E57" s="5">
         <v>104.8</v>
       </c>
       <c r="F57" s="5">
@@ -9064,51 +9146,53 @@
       </c>
       <c r="AT57" s="9">
         <v>97.2</v>
       </c>
       <c r="AU57" s="6">
         <v>97.3</v>
       </c>
       <c r="AV57" s="28">
         <v>95.5</v>
       </c>
       <c r="AW57" s="40">
         <v>94.3</v>
       </c>
       <c r="AX57" s="28">
         <v>100</v>
       </c>
       <c r="AY57" s="28">
         <v>100</v>
       </c>
       <c r="AZ57" s="28">
         <v>100</v>
       </c>
       <c r="BA57" s="27">
         <v>100</v>
       </c>
-      <c r="BB57" s="27"/>
+      <c r="BB57" s="28">
+        <v>100</v>
+      </c>
       <c r="BC57" s="6"/>
       <c r="BD57" s="6"/>
       <c r="BE57" s="35"/>
       <c r="BF57" s="9"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="28"/>
       <c r="BI57" s="38"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="C58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="D58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="E58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="F58" s="5">
@@ -9233,51 +9317,53 @@
       </c>
       <c r="AT58" s="9">
         <v>99.5</v>
       </c>
       <c r="AU58" s="6">
         <v>98.9</v>
       </c>
       <c r="AV58" s="28">
         <v>97.6</v>
       </c>
       <c r="AW58" s="40">
         <v>107.2</v>
       </c>
       <c r="AX58" s="28">
         <v>100</v>
       </c>
       <c r="AY58" s="28">
         <v>100</v>
       </c>
       <c r="AZ58" s="28">
         <v>100</v>
       </c>
       <c r="BA58" s="27">
         <v>108.9</v>
       </c>
-      <c r="BB58" s="27"/>
+      <c r="BB58" s="28">
+        <v>106.5</v>
+      </c>
       <c r="BC58" s="6"/>
       <c r="BD58" s="6"/>
       <c r="BE58" s="35"/>
       <c r="BF58" s="9"/>
       <c r="BG58" s="6"/>
       <c r="BH58" s="28"/>
       <c r="BI58" s="38"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="5">
         <v>86.8</v>
       </c>
       <c r="C59" s="5">
         <v>86.8</v>
       </c>
       <c r="D59" s="5">
         <v>86.8</v>
       </c>
       <c r="E59" s="5">
         <v>87.1</v>
       </c>
       <c r="F59" s="5">
@@ -9402,51 +9488,53 @@
       </c>
       <c r="AT59" s="9">
         <v>100.4</v>
       </c>
       <c r="AU59" s="6">
         <v>99.1</v>
       </c>
       <c r="AV59" s="28">
         <v>96.6</v>
       </c>
       <c r="AW59" s="40">
         <v>100.2</v>
       </c>
       <c r="AX59" s="28">
         <v>100</v>
       </c>
       <c r="AY59" s="28">
         <v>100</v>
       </c>
       <c r="AZ59" s="28">
         <v>100</v>
       </c>
       <c r="BA59" s="27">
         <v>100.4</v>
       </c>
-      <c r="BB59" s="27"/>
+      <c r="BB59" s="28">
+        <v>100.3</v>
+      </c>
       <c r="BC59" s="6"/>
       <c r="BD59" s="6"/>
       <c r="BE59" s="35"/>
       <c r="BF59" s="9"/>
       <c r="BG59" s="6"/>
       <c r="BH59" s="28"/>
       <c r="BI59" s="38"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B60" s="5">
         <v>104.8</v>
       </c>
       <c r="C60" s="5">
         <v>104.8</v>
       </c>
       <c r="D60" s="5">
         <v>104.8</v>
       </c>
       <c r="E60" s="5">
         <v>104.8</v>
       </c>
       <c r="F60" s="5">
@@ -9571,51 +9659,53 @@
       </c>
       <c r="AT60" s="9">
         <v>96.9</v>
       </c>
       <c r="AU60" s="6">
         <v>96.4</v>
       </c>
       <c r="AV60" s="28">
         <v>92.6</v>
       </c>
       <c r="AW60" s="40">
         <v>93.7</v>
       </c>
       <c r="AX60" s="28">
         <v>100</v>
       </c>
       <c r="AY60" s="28">
         <v>100</v>
       </c>
       <c r="AZ60" s="28">
         <v>100</v>
       </c>
       <c r="BA60" s="27">
         <v>89.3</v>
       </c>
-      <c r="BB60" s="27"/>
+      <c r="BB60" s="28">
+        <v>91.6</v>
+      </c>
       <c r="BC60" s="6"/>
       <c r="BD60" s="6"/>
       <c r="BE60" s="35"/>
       <c r="BF60" s="9"/>
       <c r="BG60" s="6"/>
       <c r="BH60" s="28"/>
       <c r="BI60" s="38"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="5">
         <v>53.8</v>
       </c>
       <c r="C61" s="5">
         <v>53.8</v>
       </c>
       <c r="D61" s="5">
         <v>53.8</v>
       </c>
       <c r="E61" s="5">
         <v>53.8</v>
       </c>
       <c r="F61" s="5">
@@ -9740,51 +9830,53 @@
       </c>
       <c r="AT61" s="9">
         <v>96.7</v>
       </c>
       <c r="AU61" s="6">
         <v>95.6</v>
       </c>
       <c r="AV61" s="28">
         <v>95.3</v>
       </c>
       <c r="AW61" s="40">
         <v>95.4</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="28">
         <v>100</v>
       </c>
       <c r="BA61" s="27">
         <v>105.5</v>
       </c>
-      <c r="BB61" s="27"/>
+      <c r="BB61" s="28">
+        <v>107.3</v>
+      </c>
       <c r="BC61" s="6"/>
       <c r="BD61" s="6"/>
       <c r="BE61" s="35"/>
       <c r="BF61" s="9"/>
       <c r="BG61" s="6"/>
       <c r="BH61" s="28"/>
       <c r="BI61" s="38"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B62" s="5">
         <v>51.4</v>
       </c>
       <c r="C62" s="5">
         <v>51.4</v>
       </c>
       <c r="D62" s="5">
         <v>51.4</v>
       </c>
       <c r="E62" s="5">
         <v>51.4</v>
       </c>
       <c r="F62" s="5">
@@ -9909,51 +10001,53 @@
       </c>
       <c r="AT62" s="9">
         <v>122</v>
       </c>
       <c r="AU62" s="6">
         <v>148</v>
       </c>
       <c r="AV62" s="28">
         <v>161</v>
       </c>
       <c r="AW62" s="40">
         <v>180.6</v>
       </c>
       <c r="AX62" s="28">
         <v>100</v>
       </c>
       <c r="AY62" s="28">
         <v>100</v>
       </c>
       <c r="AZ62" s="28">
         <v>100</v>
       </c>
       <c r="BA62" s="27">
         <v>100</v>
       </c>
-      <c r="BB62" s="27"/>
+      <c r="BB62" s="28">
+        <v>100</v>
+      </c>
       <c r="BC62" s="6"/>
       <c r="BD62" s="6"/>
       <c r="BE62" s="35"/>
       <c r="BF62" s="9"/>
       <c r="BG62" s="6"/>
       <c r="BH62" s="28"/>
       <c r="BI62" s="38"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B63" s="5">
         <v>110.2</v>
       </c>
       <c r="C63" s="5">
         <v>110.2</v>
       </c>
       <c r="D63" s="5">
         <v>110.2</v>
       </c>
       <c r="E63" s="5">
         <v>109.9</v>
       </c>
       <c r="F63" s="5">
@@ -10078,51 +10172,53 @@
       </c>
       <c r="AT63" s="9">
         <v>92</v>
       </c>
       <c r="AU63" s="6">
         <v>93.2</v>
       </c>
       <c r="AV63" s="28">
         <v>92.2</v>
       </c>
       <c r="AW63" s="40">
         <v>91</v>
       </c>
       <c r="AX63" s="28">
         <v>100</v>
       </c>
       <c r="AY63" s="28">
         <v>100</v>
       </c>
       <c r="AZ63" s="28">
         <v>100</v>
       </c>
       <c r="BA63" s="27">
         <v>100.7</v>
       </c>
-      <c r="BB63" s="27"/>
+      <c r="BB63" s="28">
+        <v>100.5</v>
+      </c>
       <c r="BC63" s="6"/>
       <c r="BD63" s="6"/>
       <c r="BE63" s="35"/>
       <c r="BF63" s="9"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="28"/>
       <c r="BI63" s="38"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B64" s="5">
         <v>57.4</v>
       </c>
       <c r="C64" s="5">
         <v>57.4</v>
       </c>
       <c r="D64" s="5">
         <v>57.4</v>
       </c>
       <c r="E64" s="5">
         <v>57.4</v>
       </c>
       <c r="F64" s="5">
@@ -10247,51 +10343,53 @@
       </c>
       <c r="AT64" s="9">
         <v>103.2</v>
       </c>
       <c r="AU64" s="9">
         <v>101.4</v>
       </c>
       <c r="AV64" s="28">
         <v>100</v>
       </c>
       <c r="AW64" s="40">
         <v>89.4</v>
       </c>
       <c r="AX64" s="28">
         <v>100</v>
       </c>
       <c r="AY64" s="28">
         <v>100</v>
       </c>
       <c r="AZ64" s="28">
         <v>100</v>
       </c>
       <c r="BA64" s="27">
         <v>108.4</v>
       </c>
-      <c r="BB64" s="27"/>
+      <c r="BB64" s="28">
+        <v>109.2</v>
+      </c>
       <c r="BC64" s="6"/>
       <c r="BD64" s="6"/>
       <c r="BE64" s="35"/>
       <c r="BF64" s="9"/>
       <c r="BG64" s="9"/>
       <c r="BH64" s="28"/>
       <c r="BI64" s="38"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B65" s="5">
         <v>66.2</v>
       </c>
       <c r="C65" s="5">
         <v>66.2</v>
       </c>
       <c r="D65" s="5">
         <v>66.2</v>
       </c>
       <c r="E65" s="5">
         <v>66.2</v>
       </c>
       <c r="F65" s="5">
@@ -10416,51 +10514,53 @@
       </c>
       <c r="AT65" s="9">
         <v>100.1</v>
       </c>
       <c r="AU65" s="9">
         <v>101.3</v>
       </c>
       <c r="AV65" s="28">
         <v>102.6</v>
       </c>
       <c r="AW65" s="40">
         <v>109</v>
       </c>
       <c r="AX65" s="28">
         <v>100</v>
       </c>
       <c r="AY65" s="28">
         <v>100</v>
       </c>
       <c r="AZ65" s="28">
         <v>100</v>
       </c>
       <c r="BA65" s="27">
         <v>100</v>
       </c>
-      <c r="BB65" s="27"/>
+      <c r="BB65" s="28">
+        <v>100</v>
+      </c>
       <c r="BC65" s="6"/>
       <c r="BD65" s="6"/>
       <c r="BE65" s="35"/>
       <c r="BF65" s="9"/>
       <c r="BG65" s="9"/>
       <c r="BH65" s="28"/>
       <c r="BI65" s="38"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="D66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="E66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="F66" s="5">
@@ -10585,51 +10685,53 @@
       </c>
       <c r="AT66" s="9">
         <v>97.4</v>
       </c>
       <c r="AU66" s="9">
         <v>98.6</v>
       </c>
       <c r="AV66" s="28">
         <v>96</v>
       </c>
       <c r="AW66" s="40">
         <v>83.8</v>
       </c>
       <c r="AX66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AY66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AZ66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BA66" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="BB66" s="27"/>
+      <c r="BB66" s="28">
+        <v>100</v>
+      </c>
       <c r="BC66" s="6"/>
       <c r="BD66" s="6"/>
       <c r="BE66" s="35"/>
       <c r="BF66" s="9"/>
       <c r="BG66" s="9"/>
       <c r="BH66" s="28"/>
       <c r="BI66" s="38"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="5">
         <v>93.4</v>
       </c>
       <c r="C67" s="5">
         <v>93.4</v>
       </c>
       <c r="D67" s="5">
         <v>93.4</v>
       </c>
       <c r="E67" s="5">
         <v>93.6</v>
       </c>
       <c r="F67" s="5">
@@ -10754,51 +10856,53 @@
       </c>
       <c r="AT67" s="9">
         <v>81</v>
       </c>
       <c r="AU67" s="9">
         <v>82.6</v>
       </c>
       <c r="AV67" s="28">
         <v>81.3</v>
       </c>
       <c r="AW67" s="40">
         <v>75.099999999999994</v>
       </c>
       <c r="AX67" s="28">
         <v>100</v>
       </c>
       <c r="AY67" s="28">
         <v>100</v>
       </c>
       <c r="AZ67" s="28">
         <v>100</v>
       </c>
       <c r="BA67" s="27">
         <v>100</v>
       </c>
-      <c r="BB67" s="27"/>
+      <c r="BB67" s="28">
+        <v>100</v>
+      </c>
       <c r="BC67" s="6"/>
       <c r="BD67" s="6"/>
       <c r="BE67" s="35"/>
       <c r="BF67" s="9"/>
       <c r="BG67" s="9"/>
       <c r="BH67" s="28"/>
       <c r="BI67" s="38"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="5">
         <v>0</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>75</v>
       </c>
       <c r="F68" s="5">
@@ -10923,51 +11027,53 @@
       </c>
       <c r="AT68" s="9">
         <v>88.6</v>
       </c>
       <c r="AU68" s="9">
         <v>91.6</v>
       </c>
       <c r="AV68" s="28">
         <v>91</v>
       </c>
       <c r="AW68" s="40">
         <v>95.1</v>
       </c>
       <c r="AX68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AY68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AZ68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BA68" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="BB68" s="27"/>
+      <c r="BB68" s="28">
+        <v>100</v>
+      </c>
       <c r="BC68" s="6"/>
       <c r="BD68" s="6"/>
       <c r="BE68" s="35"/>
       <c r="BF68" s="9"/>
       <c r="BG68" s="9"/>
       <c r="BH68" s="28"/>
       <c r="BI68" s="38"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B69" s="5">
         <v>92.5</v>
       </c>
       <c r="C69" s="5">
         <v>92.3</v>
       </c>
       <c r="D69" s="5">
         <v>92.3</v>
       </c>
       <c r="E69" s="5">
         <v>92.3</v>
       </c>
       <c r="F69" s="5">
@@ -11092,240 +11198,242 @@
       </c>
       <c r="AT69" s="9">
         <v>103.3</v>
       </c>
       <c r="AU69" s="9">
         <v>101.9</v>
       </c>
       <c r="AV69" s="28">
         <v>106.9</v>
       </c>
       <c r="AW69" s="40">
         <v>107.9</v>
       </c>
       <c r="AX69" s="28">
         <v>100</v>
       </c>
       <c r="AY69" s="28">
         <v>100</v>
       </c>
       <c r="AZ69" s="28">
         <v>100</v>
       </c>
       <c r="BA69" s="27">
         <v>100</v>
       </c>
-      <c r="BB69" s="27"/>
+      <c r="BB69" s="28">
+        <v>100</v>
+      </c>
       <c r="BC69" s="6"/>
       <c r="BD69" s="6"/>
       <c r="BE69" s="35"/>
       <c r="BF69" s="9"/>
       <c r="BG69" s="9"/>
       <c r="BH69" s="28"/>
       <c r="BI69" s="38"/>
     </row>
     <row r="70" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B70" s="17"/>
       <c r="C70" s="17"/>
       <c r="D70" s="17"/>
       <c r="E70" s="17"/>
       <c r="F70" s="17"/>
       <c r="G70" s="17"/>
       <c r="H70" s="17"/>
       <c r="I70" s="17"/>
       <c r="J70" s="17"/>
       <c r="K70" s="17"/>
       <c r="L70" s="17"/>
       <c r="M70" s="17"/>
       <c r="N70" s="17"/>
       <c r="O70" s="17"/>
       <c r="P70" s="24"/>
       <c r="Q70" s="17"/>
       <c r="R70" s="17"/>
       <c r="S70" s="17"/>
       <c r="T70" s="17"/>
       <c r="U70" s="17"/>
     </row>
     <row r="71" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="45" t="s">
+      <c r="A71" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="B71" s="45"/>
-[...23 lines deleted...]
-      <c r="Z71" s="45" t="s">
+      <c r="B71" s="47"/>
+      <c r="C71" s="47"/>
+      <c r="D71" s="47"/>
+      <c r="E71" s="47"/>
+      <c r="F71" s="47"/>
+      <c r="G71" s="47"/>
+      <c r="H71" s="47"/>
+      <c r="I71" s="47"/>
+      <c r="J71" s="47"/>
+      <c r="K71" s="47"/>
+      <c r="L71" s="47"/>
+      <c r="M71" s="47"/>
+      <c r="N71" s="47"/>
+      <c r="O71" s="47"/>
+      <c r="P71" s="47"/>
+      <c r="Q71" s="47"/>
+      <c r="R71" s="47"/>
+      <c r="S71" s="47"/>
+      <c r="T71" s="47"/>
+      <c r="U71" s="47"/>
+      <c r="V71" s="47"/>
+      <c r="W71" s="47"/>
+      <c r="X71" s="47"/>
+      <c r="Y71" s="47"/>
+      <c r="Z71" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="AA71" s="45"/>
-[...22 lines deleted...]
-      <c r="AX71" s="45"/>
+      <c r="AA71" s="47"/>
+      <c r="AB71" s="47"/>
+      <c r="AC71" s="47"/>
+      <c r="AD71" s="47"/>
+      <c r="AE71" s="47"/>
+      <c r="AF71" s="47"/>
+      <c r="AG71" s="47"/>
+      <c r="AH71" s="47"/>
+      <c r="AI71" s="47"/>
+      <c r="AJ71" s="47"/>
+      <c r="AK71" s="47"/>
+      <c r="AL71" s="47"/>
+      <c r="AM71" s="47"/>
+      <c r="AN71" s="47"/>
+      <c r="AO71" s="47"/>
+      <c r="AP71" s="47"/>
+      <c r="AQ71" s="47"/>
+      <c r="AR71" s="47"/>
+      <c r="AS71" s="47"/>
+      <c r="AT71" s="47"/>
+      <c r="AU71" s="47"/>
+      <c r="AV71" s="47"/>
+      <c r="AW71" s="47"/>
+      <c r="AX71" s="47"/>
     </row>
     <row r="72" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J72" s="41"/>
       <c r="K72" s="41"/>
       <c r="L72" s="41"/>
       <c r="M72" s="41"/>
       <c r="V72" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W72" s="41"/>
       <c r="X72" s="41"/>
       <c r="Y72" s="41"/>
       <c r="AH72" s="41"/>
       <c r="AI72" s="41"/>
       <c r="AJ72" s="41"/>
       <c r="AK72" s="41"/>
       <c r="AT72" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU72" s="41"/>
       <c r="AV72" s="41"/>
       <c r="AW72" s="41"/>
       <c r="BF72" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG72" s="41"/>
       <c r="BH72" s="41"/>
       <c r="BI72" s="41"/>
     </row>
     <row r="73" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="46"/>
-      <c r="B73" s="42" t="s">
+      <c r="A73" s="42"/>
+      <c r="B73" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="C73" s="43"/>
-[...10 lines deleted...]
-      <c r="N73" s="42" t="s">
+      <c r="C73" s="45"/>
+      <c r="D73" s="45"/>
+      <c r="E73" s="45"/>
+      <c r="F73" s="45"/>
+      <c r="G73" s="45"/>
+      <c r="H73" s="45"/>
+      <c r="I73" s="45"/>
+      <c r="J73" s="45"/>
+      <c r="K73" s="45"/>
+      <c r="L73" s="45"/>
+      <c r="M73" s="46"/>
+      <c r="N73" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="O73" s="43"/>
-[...10 lines deleted...]
-      <c r="Z73" s="42" t="s">
+      <c r="O73" s="45"/>
+      <c r="P73" s="45"/>
+      <c r="Q73" s="45"/>
+      <c r="R73" s="45"/>
+      <c r="S73" s="45"/>
+      <c r="T73" s="45"/>
+      <c r="U73" s="45"/>
+      <c r="V73" s="45"/>
+      <c r="W73" s="45"/>
+      <c r="X73" s="45"/>
+      <c r="Y73" s="46"/>
+      <c r="Z73" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AA73" s="43"/>
-[...10 lines deleted...]
-      <c r="AL73" s="42" t="s">
+      <c r="AA73" s="45"/>
+      <c r="AB73" s="45"/>
+      <c r="AC73" s="45"/>
+      <c r="AD73" s="45"/>
+      <c r="AE73" s="45"/>
+      <c r="AF73" s="45"/>
+      <c r="AG73" s="45"/>
+      <c r="AH73" s="45"/>
+      <c r="AI73" s="45"/>
+      <c r="AJ73" s="45"/>
+      <c r="AK73" s="46"/>
+      <c r="AL73" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="AM73" s="43"/>
-[...10 lines deleted...]
-      <c r="AX73" s="42" t="s">
+      <c r="AM73" s="45"/>
+      <c r="AN73" s="45"/>
+      <c r="AO73" s="45"/>
+      <c r="AP73" s="45"/>
+      <c r="AQ73" s="45"/>
+      <c r="AR73" s="45"/>
+      <c r="AS73" s="45"/>
+      <c r="AT73" s="45"/>
+      <c r="AU73" s="45"/>
+      <c r="AV73" s="45"/>
+      <c r="AW73" s="46"/>
+      <c r="AX73" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="AY73" s="43"/>
-[...9 lines deleted...]
-      <c r="BI73" s="44"/>
+      <c r="AY73" s="45"/>
+      <c r="AZ73" s="45"/>
+      <c r="BA73" s="45"/>
+      <c r="BB73" s="45"/>
+      <c r="BC73" s="45"/>
+      <c r="BD73" s="45"/>
+      <c r="BE73" s="45"/>
+      <c r="BF73" s="45"/>
+      <c r="BG73" s="45"/>
+      <c r="BH73" s="45"/>
+      <c r="BI73" s="46"/>
     </row>
     <row r="74" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="47"/>
+      <c r="A74" s="43"/>
       <c r="B74" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I74" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J74" s="2" t="s">
@@ -11623,51 +11731,53 @@
       </c>
       <c r="AT75" s="9">
         <v>107.7</v>
       </c>
       <c r="AU75" s="9">
         <v>106.8</v>
       </c>
       <c r="AV75" s="28">
         <v>104.7</v>
       </c>
       <c r="AW75" s="39">
         <v>102</v>
       </c>
       <c r="AX75" s="28">
         <v>107.1</v>
       </c>
       <c r="AY75" s="35">
         <v>108.5</v>
       </c>
       <c r="AZ75" s="28">
         <v>109.3</v>
       </c>
       <c r="BA75" s="28">
         <v>112.5</v>
       </c>
-      <c r="BB75" s="27"/>
+      <c r="BB75" s="28">
+        <v>111.7</v>
+      </c>
       <c r="BC75" s="6"/>
       <c r="BD75" s="6"/>
       <c r="BE75" s="35"/>
       <c r="BF75" s="9"/>
       <c r="BG75" s="9"/>
       <c r="BH75" s="28"/>
       <c r="BI75" s="37"/>
     </row>
     <row r="76" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B76" s="6">
         <v>88.2</v>
       </c>
       <c r="C76" s="6">
         <v>90</v>
       </c>
       <c r="D76" s="6">
         <v>90.1</v>
       </c>
       <c r="E76" s="6">
         <v>90.3</v>
       </c>
       <c r="F76" s="6">
@@ -11792,51 +11902,53 @@
       </c>
       <c r="AT76" s="9">
         <v>67.2</v>
       </c>
       <c r="AU76" s="9">
         <v>67.8</v>
       </c>
       <c r="AV76" s="28">
         <v>69</v>
       </c>
       <c r="AW76" s="40">
         <v>70.8</v>
       </c>
       <c r="AX76" s="28">
         <v>67.2</v>
       </c>
       <c r="AY76" s="35">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ76" s="28">
         <v>65.099999999999994</v>
       </c>
       <c r="BA76" s="28">
         <v>63.2</v>
       </c>
-      <c r="BB76" s="27"/>
+      <c r="BB76" s="28">
+        <v>59.6</v>
+      </c>
       <c r="BC76" s="6"/>
       <c r="BD76" s="6"/>
       <c r="BE76" s="35"/>
       <c r="BF76" s="9"/>
       <c r="BG76" s="9"/>
       <c r="BH76" s="28"/>
       <c r="BI76" s="38"/>
     </row>
     <row r="77" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A77" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B77" s="6">
         <v>107.4</v>
       </c>
       <c r="C77" s="6">
         <v>105.1</v>
       </c>
       <c r="D77" s="6">
         <v>106.1</v>
       </c>
       <c r="E77" s="6">
         <v>104.3</v>
       </c>
       <c r="F77" s="6">
@@ -11961,51 +12073,53 @@
       </c>
       <c r="AT77" s="9">
         <v>119.7</v>
       </c>
       <c r="AU77" s="9">
         <v>122.5</v>
       </c>
       <c r="AV77" s="28">
         <v>114.7</v>
       </c>
       <c r="AW77" s="40">
         <v>106</v>
       </c>
       <c r="AX77" s="28">
         <v>327.3</v>
       </c>
       <c r="AY77" s="35">
         <v>253.1</v>
       </c>
       <c r="AZ77" s="28">
         <v>302.10000000000002</v>
       </c>
       <c r="BA77" s="28">
         <v>317.39999999999998</v>
       </c>
-      <c r="BB77" s="27"/>
+      <c r="BB77" s="28">
+        <v>294.10000000000002</v>
+      </c>
       <c r="BC77" s="6"/>
       <c r="BD77" s="6"/>
       <c r="BE77" s="35"/>
       <c r="BF77" s="9"/>
       <c r="BG77" s="9"/>
       <c r="BH77" s="28"/>
       <c r="BI77" s="38"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B78" s="6">
         <v>100.4</v>
       </c>
       <c r="C78" s="6">
         <v>101.1</v>
       </c>
       <c r="D78" s="6">
         <v>101.2</v>
       </c>
       <c r="E78" s="6">
         <v>101.58</v>
       </c>
       <c r="F78" s="6">
@@ -12130,51 +12244,53 @@
       </c>
       <c r="AT78" s="9">
         <v>107.8</v>
       </c>
       <c r="AU78" s="9">
         <v>108.5</v>
       </c>
       <c r="AV78" s="28">
         <v>110.6</v>
       </c>
       <c r="AW78" s="40">
         <v>107.7</v>
       </c>
       <c r="AX78" s="28">
         <v>118.6</v>
       </c>
       <c r="AY78" s="35">
         <v>118.4</v>
       </c>
       <c r="AZ78" s="28">
         <v>122</v>
       </c>
       <c r="BA78" s="28">
         <v>124.5</v>
       </c>
-      <c r="BB78" s="27"/>
+      <c r="BB78" s="28">
+        <v>125.2</v>
+      </c>
       <c r="BC78" s="6"/>
       <c r="BD78" s="6"/>
       <c r="BE78" s="35"/>
       <c r="BF78" s="9"/>
       <c r="BG78" s="9"/>
       <c r="BH78" s="28"/>
       <c r="BI78" s="38"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="6">
         <v>102.5</v>
       </c>
       <c r="C79" s="6">
         <v>101.4</v>
       </c>
       <c r="D79" s="6">
         <v>102.9</v>
       </c>
       <c r="E79" s="6">
         <v>103.6</v>
       </c>
       <c r="F79" s="6">
@@ -12299,51 +12415,53 @@
       </c>
       <c r="AT79" s="9">
         <v>111.8</v>
       </c>
       <c r="AU79" s="9">
         <v>109.7</v>
       </c>
       <c r="AV79" s="28">
         <v>108.9</v>
       </c>
       <c r="AW79" s="40">
         <v>96.6</v>
       </c>
       <c r="AX79" s="28">
         <v>105</v>
       </c>
       <c r="AY79" s="35">
         <v>104.8</v>
       </c>
       <c r="AZ79" s="28">
         <v>104.6</v>
       </c>
       <c r="BA79" s="28">
         <v>104.1</v>
       </c>
-      <c r="BB79" s="27"/>
+      <c r="BB79" s="28">
+        <v>104</v>
+      </c>
       <c r="BC79" s="6"/>
       <c r="BD79" s="6"/>
       <c r="BE79" s="35"/>
       <c r="BF79" s="9"/>
       <c r="BG79" s="9"/>
       <c r="BH79" s="28"/>
       <c r="BI79" s="38"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B80" s="6">
         <v>98.7</v>
       </c>
       <c r="C80" s="6">
         <v>98.9</v>
       </c>
       <c r="D80" s="6">
         <v>98.8</v>
       </c>
       <c r="E80" s="6">
         <v>98.7</v>
       </c>
       <c r="F80" s="6">
@@ -12468,51 +12586,53 @@
       </c>
       <c r="AT80" s="9">
         <v>113.9</v>
       </c>
       <c r="AU80" s="6">
         <v>109.2</v>
       </c>
       <c r="AV80" s="28">
         <v>107.3</v>
       </c>
       <c r="AW80" s="40">
         <v>106.8</v>
       </c>
       <c r="AX80" s="28">
         <v>99.1</v>
       </c>
       <c r="AY80" s="35">
         <v>98.8</v>
       </c>
       <c r="AZ80" s="28">
         <v>98.7</v>
       </c>
       <c r="BA80" s="28">
         <v>98.4</v>
       </c>
-      <c r="BB80" s="27"/>
+      <c r="BB80" s="28">
+        <v>98</v>
+      </c>
       <c r="BC80" s="6"/>
       <c r="BD80" s="6"/>
       <c r="BE80" s="35"/>
       <c r="BF80" s="9"/>
       <c r="BG80" s="6"/>
       <c r="BH80" s="28"/>
       <c r="BI80" s="38"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B81" s="6">
         <v>95.3</v>
       </c>
       <c r="C81" s="6">
         <v>96.5</v>
       </c>
       <c r="D81" s="6">
         <v>96.5</v>
       </c>
       <c r="E81" s="6">
         <v>96.1</v>
       </c>
       <c r="F81" s="6">
@@ -12637,51 +12757,53 @@
       </c>
       <c r="AT81" s="9">
         <v>113.6</v>
       </c>
       <c r="AU81" s="6">
         <v>109.8</v>
       </c>
       <c r="AV81" s="28">
         <v>108.5</v>
       </c>
       <c r="AW81" s="40">
         <v>101.6</v>
       </c>
       <c r="AX81" s="28">
         <v>117.9</v>
       </c>
       <c r="AY81" s="35">
         <v>110.7</v>
       </c>
       <c r="AZ81" s="28">
         <v>100.3</v>
       </c>
       <c r="BA81" s="28">
         <v>98.3</v>
       </c>
-      <c r="BB81" s="27"/>
+      <c r="BB81" s="28">
+        <v>97</v>
+      </c>
       <c r="BC81" s="6"/>
       <c r="BD81" s="6"/>
       <c r="BE81" s="35"/>
       <c r="BF81" s="9"/>
       <c r="BG81" s="6"/>
       <c r="BH81" s="28"/>
       <c r="BI81" s="38"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B82" s="6">
         <v>99.6</v>
       </c>
       <c r="C82" s="6">
         <v>100.5</v>
       </c>
       <c r="D82" s="6">
         <v>115.1</v>
       </c>
       <c r="E82" s="6">
         <v>110.4</v>
       </c>
       <c r="F82" s="6">
@@ -12806,51 +12928,53 @@
       </c>
       <c r="AT82" s="9">
         <v>100.1</v>
       </c>
       <c r="AU82" s="6">
         <v>108.4</v>
       </c>
       <c r="AV82" s="28">
         <v>106.2</v>
       </c>
       <c r="AW82" s="40">
         <v>100</v>
       </c>
       <c r="AX82" s="28">
         <v>137.6</v>
       </c>
       <c r="AY82" s="35">
         <v>139.9</v>
       </c>
       <c r="AZ82" s="28">
         <v>139.19999999999999</v>
       </c>
       <c r="BA82" s="28">
         <v>166.4</v>
       </c>
-      <c r="BB82" s="27"/>
+      <c r="BB82" s="28">
+        <v>145.80000000000001</v>
+      </c>
       <c r="BC82" s="6"/>
       <c r="BD82" s="6"/>
       <c r="BE82" s="35"/>
       <c r="BF82" s="9"/>
       <c r="BG82" s="6"/>
       <c r="BH82" s="28"/>
       <c r="BI82" s="38"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B83" s="6">
         <v>100.3</v>
       </c>
       <c r="C83" s="6">
         <v>99.8</v>
       </c>
       <c r="D83" s="6">
         <v>99.9</v>
       </c>
       <c r="E83" s="6">
         <v>100.2</v>
       </c>
       <c r="F83" s="6">
@@ -12975,51 +13099,53 @@
       </c>
       <c r="AT83" s="9">
         <v>116.6</v>
       </c>
       <c r="AU83" s="6">
         <v>111</v>
       </c>
       <c r="AV83" s="28">
         <v>108.7</v>
       </c>
       <c r="AW83" s="40">
         <v>107.6</v>
       </c>
       <c r="AX83" s="28">
         <v>102</v>
       </c>
       <c r="AY83" s="35">
         <v>103.5</v>
       </c>
       <c r="AZ83" s="28">
         <v>103.5</v>
       </c>
       <c r="BA83" s="28">
         <v>103.2</v>
       </c>
-      <c r="BB83" s="27"/>
+      <c r="BB83" s="28">
+        <v>103</v>
+      </c>
       <c r="BC83" s="6"/>
       <c r="BD83" s="6"/>
       <c r="BE83" s="35"/>
       <c r="BF83" s="9"/>
       <c r="BG83" s="6"/>
       <c r="BH83" s="28"/>
       <c r="BI83" s="38"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B84" s="6">
         <v>100</v>
       </c>
       <c r="C84" s="6">
         <v>87.6</v>
       </c>
       <c r="D84" s="6">
         <v>87.8</v>
       </c>
       <c r="E84" s="6">
         <v>90.6</v>
       </c>
       <c r="F84" s="6">
@@ -13144,51 +13270,53 @@
       </c>
       <c r="AT84" s="9">
         <v>106.1</v>
       </c>
       <c r="AU84" s="6">
         <v>105</v>
       </c>
       <c r="AV84" s="28">
         <v>103.1</v>
       </c>
       <c r="AW84" s="40">
         <v>107.2</v>
       </c>
       <c r="AX84" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="AY84" s="35">
         <v>82.9</v>
       </c>
       <c r="AZ84" s="28">
         <v>79.7</v>
       </c>
       <c r="BA84" s="28">
         <v>99.6</v>
       </c>
-      <c r="BB84" s="27"/>
+      <c r="BB84" s="28">
+        <v>100.8</v>
+      </c>
       <c r="BC84" s="6"/>
       <c r="BD84" s="6"/>
       <c r="BE84" s="35"/>
       <c r="BF84" s="9"/>
       <c r="BG84" s="6"/>
       <c r="BH84" s="28"/>
       <c r="BI84" s="38"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B85" s="6">
         <v>104.3</v>
       </c>
       <c r="C85" s="6">
         <v>104</v>
       </c>
       <c r="D85" s="6">
         <v>103.8</v>
       </c>
       <c r="E85" s="6">
         <v>104.2</v>
       </c>
       <c r="F85" s="6">
@@ -13313,51 +13441,53 @@
       </c>
       <c r="AT85" s="9">
         <v>109.9</v>
       </c>
       <c r="AU85" s="6">
         <v>108.7</v>
       </c>
       <c r="AV85" s="28">
         <v>108.2</v>
       </c>
       <c r="AW85" s="40">
         <v>99.5</v>
       </c>
       <c r="AX85" s="28">
         <v>97.3</v>
       </c>
       <c r="AY85" s="35">
         <v>106.8</v>
       </c>
       <c r="AZ85" s="28">
         <v>105.5</v>
       </c>
       <c r="BA85" s="28">
         <v>105.2</v>
       </c>
-      <c r="BB85" s="27"/>
+      <c r="BB85" s="28">
+        <v>103.6</v>
+      </c>
       <c r="BC85" s="6"/>
       <c r="BD85" s="6"/>
       <c r="BE85" s="35"/>
       <c r="BF85" s="9"/>
       <c r="BG85" s="6"/>
       <c r="BH85" s="28"/>
       <c r="BI85" s="38"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B86" s="6">
         <v>103.1</v>
       </c>
       <c r="C86" s="6">
         <v>106</v>
       </c>
       <c r="D86" s="6">
         <v>104.4</v>
       </c>
       <c r="E86" s="6">
         <v>103.9</v>
       </c>
       <c r="F86" s="6">
@@ -13482,51 +13612,53 @@
       </c>
       <c r="AT86" s="9">
         <v>102.6</v>
       </c>
       <c r="AU86" s="6">
         <v>103</v>
       </c>
       <c r="AV86" s="28">
         <v>102.1</v>
       </c>
       <c r="AW86" s="40">
         <v>102.7</v>
       </c>
       <c r="AX86" s="28">
         <v>99.4</v>
       </c>
       <c r="AY86" s="35">
         <v>92.6</v>
       </c>
       <c r="AZ86" s="28">
         <v>97</v>
       </c>
       <c r="BA86" s="28">
         <v>97.9</v>
       </c>
-      <c r="BB86" s="27"/>
+      <c r="BB86" s="28">
+        <v>104.7</v>
+      </c>
       <c r="BC86" s="6"/>
       <c r="BD86" s="6"/>
       <c r="BE86" s="35"/>
       <c r="BF86" s="9"/>
       <c r="BG86" s="6"/>
       <c r="BH86" s="28"/>
       <c r="BI86" s="38"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B87" s="6">
         <v>104.6</v>
       </c>
       <c r="C87" s="6">
         <v>105.4</v>
       </c>
       <c r="D87" s="6">
         <v>105.9</v>
       </c>
       <c r="E87" s="6">
         <v>106.5</v>
       </c>
       <c r="F87" s="6">
@@ -13651,51 +13783,53 @@
       </c>
       <c r="AT87" s="9">
         <v>113.7</v>
       </c>
       <c r="AU87" s="9">
         <v>110.8</v>
       </c>
       <c r="AV87" s="28">
         <v>109.2</v>
       </c>
       <c r="AW87" s="40">
         <v>107.7</v>
       </c>
       <c r="AX87" s="28">
         <v>88.4</v>
       </c>
       <c r="AY87" s="35">
         <v>142.5</v>
       </c>
       <c r="AZ87" s="28">
         <v>140.19999999999999</v>
       </c>
       <c r="BA87" s="28">
         <v>135.9</v>
       </c>
-      <c r="BB87" s="27"/>
+      <c r="BB87" s="28">
+        <v>130.19999999999999</v>
+      </c>
       <c r="BC87" s="6"/>
       <c r="BD87" s="6"/>
       <c r="BE87" s="35"/>
       <c r="BF87" s="9"/>
       <c r="BG87" s="9"/>
       <c r="BH87" s="28"/>
       <c r="BI87" s="38"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B88" s="6">
         <v>105.1</v>
       </c>
       <c r="C88" s="6">
         <v>104.5</v>
       </c>
       <c r="D88" s="6">
         <v>103.5</v>
       </c>
       <c r="E88" s="6">
         <v>103.3</v>
       </c>
       <c r="F88" s="6">
@@ -13820,51 +13954,53 @@
       </c>
       <c r="AT88" s="9">
         <v>118.2</v>
       </c>
       <c r="AU88" s="9">
         <v>116.3</v>
       </c>
       <c r="AV88" s="28">
         <v>112.3</v>
       </c>
       <c r="AW88" s="40">
         <v>106.4</v>
       </c>
       <c r="AX88" s="28">
         <v>132.69999999999999</v>
       </c>
       <c r="AY88" s="35">
         <v>117.6</v>
       </c>
       <c r="AZ88" s="28">
         <v>121.2</v>
       </c>
       <c r="BA88" s="28">
         <v>118.3</v>
       </c>
-      <c r="BB88" s="27"/>
+      <c r="BB88" s="28">
+        <v>114.6</v>
+      </c>
       <c r="BC88" s="6"/>
       <c r="BD88" s="6"/>
       <c r="BE88" s="35"/>
       <c r="BF88" s="9"/>
       <c r="BG88" s="9"/>
       <c r="BH88" s="28"/>
       <c r="BI88" s="38"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B89" s="6">
         <v>100.1</v>
       </c>
       <c r="C89" s="6">
         <v>100.5</v>
       </c>
       <c r="D89" s="6">
         <v>100.4</v>
       </c>
       <c r="E89" s="6">
         <v>100.5</v>
       </c>
       <c r="F89" s="6">
@@ -13989,51 +14125,53 @@
       </c>
       <c r="AT89" s="9">
         <v>114.3</v>
       </c>
       <c r="AU89" s="9">
         <v>111.1</v>
       </c>
       <c r="AV89" s="28">
         <v>109.9</v>
       </c>
       <c r="AW89" s="40">
         <v>106</v>
       </c>
       <c r="AX89" s="28">
         <v>105.5</v>
       </c>
       <c r="AY89" s="35">
         <v>105.4</v>
       </c>
       <c r="AZ89" s="28">
         <v>105.1</v>
       </c>
       <c r="BA89" s="28">
         <v>104.9</v>
       </c>
-      <c r="BB89" s="27"/>
+      <c r="BB89" s="28">
+        <v>104.3</v>
+      </c>
       <c r="BC89" s="6"/>
       <c r="BD89" s="6"/>
       <c r="BE89" s="35"/>
       <c r="BF89" s="9"/>
       <c r="BG89" s="9"/>
       <c r="BH89" s="28"/>
       <c r="BI89" s="38"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B90" s="6">
         <v>101.1</v>
       </c>
       <c r="C90" s="6">
         <v>101.1</v>
       </c>
       <c r="D90" s="6">
         <v>101.6</v>
       </c>
       <c r="E90" s="6">
         <v>103.6</v>
       </c>
       <c r="F90" s="6">
@@ -14158,51 +14296,53 @@
       </c>
       <c r="AT90" s="9">
         <v>104.7</v>
       </c>
       <c r="AU90" s="9">
         <v>98.1</v>
       </c>
       <c r="AV90" s="28">
         <v>91.9</v>
       </c>
       <c r="AW90" s="40">
         <v>90.3</v>
       </c>
       <c r="AX90" s="28">
         <v>104.7</v>
       </c>
       <c r="AY90" s="35">
         <v>102.7</v>
       </c>
       <c r="AZ90" s="28">
         <v>102.9</v>
       </c>
       <c r="BA90" s="28">
         <v>102.5</v>
       </c>
-      <c r="BB90" s="27"/>
+      <c r="BB90" s="28">
+        <v>102.1</v>
+      </c>
       <c r="BC90" s="6"/>
       <c r="BD90" s="6"/>
       <c r="BE90" s="35"/>
       <c r="BF90" s="9"/>
       <c r="BG90" s="9"/>
       <c r="BH90" s="28"/>
       <c r="BI90" s="38"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B91" s="6">
         <v>101.8</v>
       </c>
       <c r="C91" s="6">
         <v>100.9</v>
       </c>
       <c r="D91" s="6">
         <v>101.2</v>
       </c>
       <c r="E91" s="6">
         <v>101.4</v>
       </c>
       <c r="F91" s="6">
@@ -14327,51 +14467,53 @@
       </c>
       <c r="AT91" s="9">
         <v>115.4</v>
       </c>
       <c r="AU91" s="9">
         <v>110.5</v>
       </c>
       <c r="AV91" s="28">
         <v>107.3</v>
       </c>
       <c r="AW91" s="40">
         <v>104.9</v>
       </c>
       <c r="AX91" s="28">
         <v>101</v>
       </c>
       <c r="AY91" s="35">
         <v>99.8</v>
       </c>
       <c r="AZ91" s="28">
         <v>100.2</v>
       </c>
       <c r="BA91" s="28">
         <v>101</v>
       </c>
-      <c r="BB91" s="27"/>
+      <c r="BB91" s="28">
+        <v>101.2</v>
+      </c>
       <c r="BC91" s="6"/>
       <c r="BD91" s="6"/>
       <c r="BE91" s="35"/>
       <c r="BF91" s="9"/>
       <c r="BG91" s="9"/>
       <c r="BH91" s="28"/>
       <c r="BI91" s="38"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B92" s="6">
         <v>97.8</v>
       </c>
       <c r="C92" s="6">
         <v>98.1</v>
       </c>
       <c r="D92" s="6">
         <v>98.6</v>
       </c>
       <c r="E92" s="6">
         <v>95.8</v>
       </c>
       <c r="F92" s="6">
@@ -14496,51 +14638,53 @@
       </c>
       <c r="AT92" s="9">
         <v>99.2</v>
       </c>
       <c r="AU92" s="9">
         <v>98.1</v>
       </c>
       <c r="AV92" s="28">
         <v>98.2</v>
       </c>
       <c r="AW92" s="40">
         <v>95.8</v>
       </c>
       <c r="AX92" s="28">
         <v>102.6</v>
       </c>
       <c r="AY92" s="35">
         <v>106.1</v>
       </c>
       <c r="AZ92" s="28">
         <v>104.2</v>
       </c>
       <c r="BA92" s="28">
         <v>103.5</v>
       </c>
-      <c r="BB92" s="27"/>
+      <c r="BB92" s="28">
+        <v>101.4</v>
+      </c>
       <c r="BC92" s="6"/>
       <c r="BD92" s="6"/>
       <c r="BE92" s="35"/>
       <c r="BF92" s="9"/>
       <c r="BG92" s="9"/>
       <c r="BH92" s="28"/>
       <c r="BI92" s="38"/>
     </row>
     <row r="93" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B93" s="17"/>
       <c r="C93" s="17"/>
       <c r="D93" s="17"/>
       <c r="E93" s="17"/>
       <c r="F93" s="17"/>
       <c r="G93" s="17"/>
       <c r="H93" s="17"/>
       <c r="I93" s="17"/>
       <c r="J93" s="17"/>
       <c r="K93" s="17"/>
       <c r="L93" s="17"/>
       <c r="M93" s="17"/>
       <c r="N93" s="17"/>
       <c r="O93" s="17"/>
       <c r="P93" s="17"/>
       <c r="Q93" s="17"/>
@@ -14574,227 +14718,227 @@
       <c r="AD95" s="31"/>
       <c r="AE95" s="31"/>
       <c r="AF95" s="31"/>
       <c r="AG95" s="31"/>
       <c r="AH95" s="31"/>
       <c r="AI95" s="31"/>
       <c r="AJ95" s="31"/>
     </row>
     <row r="96" spans="1:61" x14ac:dyDescent="0.2">
       <c r="Z96" s="31" t="s">
         <v>42</v>
       </c>
       <c r="AA96" s="31"/>
       <c r="AB96" s="31"/>
       <c r="AC96" s="31"/>
       <c r="AD96" s="31"/>
       <c r="AE96" s="31"/>
       <c r="AF96" s="31"/>
       <c r="AG96" s="31"/>
       <c r="AH96" s="31"/>
       <c r="AI96" s="31"/>
       <c r="AJ96" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="V49:Y49"/>
-[...8 lines deleted...]
-    <mergeCell ref="AH72:AK72"/>
+    <mergeCell ref="BF72:BI72"/>
+    <mergeCell ref="AX73:BI73"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF26:BI26"/>
+    <mergeCell ref="AX27:BI27"/>
+    <mergeCell ref="BF49:BI49"/>
+    <mergeCell ref="Z2:AX2"/>
+    <mergeCell ref="Z25:AX25"/>
+    <mergeCell ref="Z48:AX48"/>
+    <mergeCell ref="Z71:AX71"/>
+    <mergeCell ref="AL50:AW50"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH26:AK26"/>
+    <mergeCell ref="AH49:AK49"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z27:AK27"/>
+    <mergeCell ref="Z50:AK50"/>
+    <mergeCell ref="AX50:BI50"/>
+    <mergeCell ref="AT72:AW72"/>
+    <mergeCell ref="AL73:AW73"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT26:AW26"/>
+    <mergeCell ref="AL27:AW27"/>
+    <mergeCell ref="AT49:AW49"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="J72:M72"/>
     <mergeCell ref="N50:Y50"/>
     <mergeCell ref="V72:Y72"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J26:M26"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="J49:M49"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A25:Y25"/>
     <mergeCell ref="A48:Y48"/>
     <mergeCell ref="V26:Y26"/>
     <mergeCell ref="N27:Y27"/>
-    <mergeCell ref="AT72:AW72"/>
-[...24 lines deleted...]
-    <mergeCell ref="BF49:BI49"/>
+    <mergeCell ref="V49:Y49"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="Z73:AK73"/>
+    <mergeCell ref="B73:M73"/>
+    <mergeCell ref="B50:M50"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="A71:Y71"/>
+    <mergeCell ref="N73:Y73"/>
+    <mergeCell ref="AH72:AK72"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="47" max="16383" man="1"/>
     <brk id="70" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="49" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>