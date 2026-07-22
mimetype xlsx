--- v2 (2026-06-12)
+++ v3 (2026-07-22)
@@ -560,67 +560,67 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -893,227 +893,227 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI96"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BD16" sqref="BD16"/>
+      <selection pane="topRight" activeCell="BC75" sqref="BC75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.140625" style="1" customWidth="1"/>
     <col min="25" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="11" style="1" customWidth="1"/>
     <col min="32" max="32" width="10" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="47"/>
-[...23 lines deleted...]
-      <c r="Z2" s="47" t="s">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="47"/>
-[...22 lines deleted...]
-      <c r="AX2" s="47"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
     </row>
     <row r="3" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="V3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="AH3" s="41"/>
       <c r="AI3" s="41"/>
       <c r="AJ3" s="41"/>
       <c r="AK3" s="41"/>
       <c r="AT3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU3" s="41"/>
       <c r="AV3" s="41"/>
       <c r="AW3" s="41"/>
       <c r="BF3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG3" s="41"/>
       <c r="BH3" s="41"/>
       <c r="BI3" s="41"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="42"/>
-      <c r="B4" s="44" t="s">
+      <c r="A4" s="46"/>
+      <c r="B4" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="45"/>
-[...10 lines deleted...]
-      <c r="N4" s="44" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="44" t="s">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="45"/>
-[...10 lines deleted...]
-      <c r="AL4" s="44" t="s">
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="AM4" s="45"/>
-[...10 lines deleted...]
-      <c r="AX4" s="44" t="s">
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="44"/>
+      <c r="AX4" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="AY4" s="45"/>
-[...9 lines deleted...]
-      <c r="BI4" s="46"/>
+      <c r="AY4" s="43"/>
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
+      <c r="BC4" s="43"/>
+      <c r="BD4" s="43"/>
+      <c r="BE4" s="43"/>
+      <c r="BF4" s="43"/>
+      <c r="BG4" s="43"/>
+      <c r="BH4" s="43"/>
+      <c r="BI4" s="44"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="43"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1414,51 +1414,53 @@
       </c>
       <c r="AU6" s="9">
         <v>101.7</v>
       </c>
       <c r="AV6" s="28">
         <v>101.2</v>
       </c>
       <c r="AW6" s="37">
         <v>100.6</v>
       </c>
       <c r="AX6" s="28">
         <v>105.8</v>
       </c>
       <c r="AY6" s="28">
         <v>107</v>
       </c>
       <c r="AZ6" s="28">
         <v>107.8</v>
       </c>
       <c r="BA6" s="28">
         <v>111.3</v>
       </c>
       <c r="BB6" s="27">
         <v>110.7</v>
       </c>
-      <c r="BC6" s="6"/>
+      <c r="BC6" s="28">
+        <v>110.7</v>
+      </c>
       <c r="BD6" s="6"/>
       <c r="BE6" s="35"/>
       <c r="BF6" s="9"/>
       <c r="BG6" s="9"/>
       <c r="BH6" s="28"/>
       <c r="BI6" s="37"/>
     </row>
     <row r="7" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="5">
         <v>84.6</v>
       </c>
       <c r="C7" s="5">
         <v>85.8</v>
       </c>
       <c r="D7" s="5">
         <v>85.9</v>
       </c>
       <c r="E7" s="5">
         <v>86.3</v>
       </c>
       <c r="F7" s="5">
         <v>86.8</v>
@@ -1585,51 +1587,53 @@
       </c>
       <c r="AU7" s="9">
         <v>93.4</v>
       </c>
       <c r="AV7" s="28">
         <v>93.1</v>
       </c>
       <c r="AW7" s="38">
         <v>88.9</v>
       </c>
       <c r="AX7" s="28">
         <v>81.5</v>
       </c>
       <c r="AY7" s="28">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="28">
         <v>78.599999999999994</v>
       </c>
       <c r="BA7" s="28">
         <v>76.5</v>
       </c>
       <c r="BB7" s="27">
         <v>73.400000000000006</v>
       </c>
-      <c r="BC7" s="6"/>
+      <c r="BC7" s="28">
+        <v>72.599999999999994</v>
+      </c>
       <c r="BD7" s="6"/>
       <c r="BE7" s="35"/>
       <c r="BF7" s="9"/>
       <c r="BG7" s="9"/>
       <c r="BH7" s="28"/>
       <c r="BI7" s="38"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="5">
         <v>107.7</v>
       </c>
       <c r="C8" s="5">
         <v>105.4</v>
       </c>
       <c r="D8" s="5">
         <v>106.4</v>
       </c>
       <c r="E8" s="5">
         <v>104.6</v>
       </c>
       <c r="F8" s="5">
         <v>104.7</v>
@@ -1756,51 +1760,53 @@
       </c>
       <c r="AU8" s="9">
         <v>118.9</v>
       </c>
       <c r="AV8" s="28">
         <v>121</v>
       </c>
       <c r="AW8" s="38">
         <v>119.7</v>
       </c>
       <c r="AX8" s="28">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="28">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="28">
         <v>295.89999999999998</v>
       </c>
       <c r="BA8" s="28">
         <v>308.8</v>
       </c>
       <c r="BB8" s="27">
         <v>286.39999999999998</v>
       </c>
-      <c r="BC8" s="6"/>
+      <c r="BC8" s="28">
+        <v>227.1</v>
+      </c>
       <c r="BD8" s="6"/>
       <c r="BE8" s="35"/>
       <c r="BF8" s="9"/>
       <c r="BG8" s="9"/>
       <c r="BH8" s="28"/>
       <c r="BI8" s="38"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="5">
         <v>101.8</v>
       </c>
       <c r="C9" s="5">
         <v>102.4</v>
       </c>
       <c r="D9" s="5">
         <v>102.5</v>
       </c>
       <c r="E9" s="5">
         <v>102.7</v>
       </c>
       <c r="F9" s="5">
         <v>102.8</v>
@@ -1927,51 +1933,53 @@
       </c>
       <c r="AU9" s="9">
         <v>102.5</v>
       </c>
       <c r="AV9" s="28">
         <v>103.3</v>
       </c>
       <c r="AW9" s="38">
         <v>100.5</v>
       </c>
       <c r="AX9" s="28">
         <v>115.6</v>
       </c>
       <c r="AY9" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="28">
         <v>118.4</v>
       </c>
       <c r="BA9" s="28">
         <v>120.5</v>
       </c>
       <c r="BB9" s="27">
         <v>120.9</v>
       </c>
-      <c r="BC9" s="6"/>
+      <c r="BC9" s="28">
+        <v>114.8</v>
+      </c>
       <c r="BD9" s="6"/>
       <c r="BE9" s="35"/>
       <c r="BF9" s="9"/>
       <c r="BG9" s="9"/>
       <c r="BH9" s="28"/>
       <c r="BI9" s="38"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="5">
         <v>102.3</v>
       </c>
       <c r="C10" s="5">
         <v>101.2</v>
       </c>
       <c r="D10" s="5">
         <v>102.7</v>
       </c>
       <c r="E10" s="5">
         <v>103.5</v>
       </c>
       <c r="F10" s="5">
         <v>103.2</v>
@@ -2098,51 +2106,53 @@
       </c>
       <c r="AU10" s="9">
         <v>91.6</v>
       </c>
       <c r="AV10" s="28">
         <v>92.3</v>
       </c>
       <c r="AW10" s="38">
         <v>87.8</v>
       </c>
       <c r="AX10" s="28">
         <v>105</v>
       </c>
       <c r="AY10" s="28">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="28">
         <v>104.6</v>
       </c>
       <c r="BA10" s="28">
         <v>104</v>
       </c>
       <c r="BB10" s="27">
         <v>103.9</v>
       </c>
-      <c r="BC10" s="6"/>
+      <c r="BC10" s="28">
+        <v>103.6</v>
+      </c>
       <c r="BD10" s="6"/>
       <c r="BE10" s="35"/>
       <c r="BF10" s="9"/>
       <c r="BG10" s="9"/>
       <c r="BH10" s="28"/>
       <c r="BI10" s="38"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="5">
         <v>99</v>
       </c>
       <c r="C11" s="5">
         <v>99.2</v>
       </c>
       <c r="D11" s="5">
         <v>99.1</v>
       </c>
       <c r="E11" s="5">
         <v>99</v>
       </c>
       <c r="F11" s="5">
         <v>99</v>
@@ -2269,51 +2279,53 @@
       </c>
       <c r="AU11" s="6">
         <v>99.1</v>
       </c>
       <c r="AV11" s="28">
         <v>97.4</v>
       </c>
       <c r="AW11" s="38">
         <v>96.5</v>
       </c>
       <c r="AX11" s="28">
         <v>99.2</v>
       </c>
       <c r="AY11" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="28">
         <v>98.8</v>
       </c>
       <c r="BA11" s="28">
         <v>98.4</v>
       </c>
       <c r="BB11" s="27">
         <v>98.1</v>
       </c>
-      <c r="BC11" s="6"/>
+      <c r="BC11" s="28">
+        <v>97.9</v>
+      </c>
       <c r="BD11" s="6"/>
       <c r="BE11" s="35"/>
       <c r="BF11" s="9"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="28"/>
       <c r="BI11" s="38"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="5">
         <v>90.1</v>
       </c>
       <c r="C12" s="5">
         <v>91.3</v>
       </c>
       <c r="D12" s="5">
         <v>91.5</v>
       </c>
       <c r="E12" s="5">
         <v>91.4</v>
       </c>
       <c r="F12" s="5">
         <v>91.3</v>
@@ -2440,51 +2452,53 @@
       </c>
       <c r="AU12" s="6">
         <v>102.3</v>
       </c>
       <c r="AV12" s="28">
         <v>101.1</v>
       </c>
       <c r="AW12" s="38">
         <v>105.2</v>
       </c>
       <c r="AX12" s="28">
         <v>114.2</v>
       </c>
       <c r="AY12" s="28">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="28">
         <v>100.3</v>
       </c>
       <c r="BA12" s="28">
         <v>100.1</v>
       </c>
       <c r="BB12" s="27">
         <v>98.7</v>
       </c>
-      <c r="BC12" s="6"/>
+      <c r="BC12" s="28">
+        <v>96.8</v>
+      </c>
       <c r="BD12" s="6"/>
       <c r="BE12" s="35"/>
       <c r="BF12" s="9"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="28"/>
       <c r="BI12" s="38"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5">
         <v>98.5</v>
       </c>
       <c r="C13" s="5">
         <v>99.3</v>
       </c>
       <c r="D13" s="5">
         <v>112.6</v>
       </c>
       <c r="E13" s="5">
         <v>108.5</v>
       </c>
       <c r="F13" s="5">
         <v>103.8</v>
@@ -2611,51 +2625,53 @@
       </c>
       <c r="AU13" s="6">
         <v>105</v>
       </c>
       <c r="AV13" s="28">
         <v>102.8</v>
       </c>
       <c r="AW13" s="38">
         <v>100.1</v>
       </c>
       <c r="AX13" s="28">
         <v>131.5</v>
       </c>
       <c r="AY13" s="27">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="28">
         <v>133</v>
       </c>
       <c r="BA13" s="28">
         <v>159.6</v>
       </c>
       <c r="BB13" s="27">
         <v>141.1</v>
       </c>
-      <c r="BC13" s="6"/>
+      <c r="BC13" s="28">
+        <v>139.80000000000001</v>
+      </c>
       <c r="BD13" s="6"/>
       <c r="BE13" s="35"/>
       <c r="BF13" s="9"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="28"/>
       <c r="BI13" s="38"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="5">
         <v>101.2</v>
       </c>
       <c r="C14" s="5">
         <v>100.8</v>
       </c>
       <c r="D14" s="5">
         <v>100.8</v>
       </c>
       <c r="E14" s="5">
         <v>101</v>
       </c>
       <c r="F14" s="5">
         <v>101</v>
@@ -2782,51 +2798,53 @@
       </c>
       <c r="AU14" s="6">
         <v>98.2</v>
       </c>
       <c r="AV14" s="28">
         <v>94.8</v>
       </c>
       <c r="AW14" s="38">
         <v>95.8</v>
       </c>
       <c r="AX14" s="28">
         <v>101.6</v>
       </c>
       <c r="AY14" s="27">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="28">
         <v>102.8</v>
       </c>
       <c r="BA14" s="28">
         <v>100.7</v>
       </c>
       <c r="BB14" s="27">
         <v>101</v>
       </c>
-      <c r="BC14" s="6"/>
+      <c r="BC14" s="28">
+        <v>101.2</v>
+      </c>
       <c r="BD14" s="6"/>
       <c r="BE14" s="35"/>
       <c r="BF14" s="9"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="28"/>
       <c r="BI14" s="38"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="5">
         <v>92.6</v>
       </c>
       <c r="C15" s="5">
         <v>83.1</v>
       </c>
       <c r="D15" s="5">
         <v>83.5</v>
       </c>
       <c r="E15" s="5">
         <v>86.1</v>
       </c>
       <c r="F15" s="5">
         <v>88.1</v>
@@ -2953,51 +2971,53 @@
       </c>
       <c r="AU15" s="6">
         <v>99.1</v>
       </c>
       <c r="AV15" s="28">
         <v>98.2</v>
       </c>
       <c r="AW15" s="38">
         <v>100.1</v>
       </c>
       <c r="AX15" s="28">
         <v>75.8</v>
       </c>
       <c r="AY15" s="27">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="28">
         <v>82</v>
       </c>
       <c r="BA15" s="28">
         <v>100.3</v>
       </c>
       <c r="BB15" s="27">
         <v>101.5</v>
       </c>
-      <c r="BC15" s="6"/>
+      <c r="BC15" s="28">
+        <v>105.5</v>
+      </c>
       <c r="BD15" s="6"/>
       <c r="BE15" s="35"/>
       <c r="BF15" s="9"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="28"/>
       <c r="BI15" s="38"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="5">
         <v>105</v>
       </c>
       <c r="C16" s="5">
         <v>104.6</v>
       </c>
       <c r="D16" s="5">
         <v>104.4</v>
       </c>
       <c r="E16" s="5">
         <v>104.8</v>
       </c>
       <c r="F16" s="5">
         <v>104.4</v>
@@ -3124,51 +3144,53 @@
       </c>
       <c r="AU16" s="6">
         <v>135.6</v>
       </c>
       <c r="AV16" s="28">
         <v>144.1</v>
       </c>
       <c r="AW16" s="38">
         <v>151.30000000000001</v>
       </c>
       <c r="AX16" s="28">
         <v>97.4</v>
       </c>
       <c r="AY16" s="27">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="28">
         <v>105.4</v>
       </c>
       <c r="BA16" s="28">
         <v>105.1</v>
       </c>
       <c r="BB16" s="27">
         <v>103.5</v>
       </c>
-      <c r="BC16" s="6"/>
+      <c r="BC16" s="28">
+        <v>101.7</v>
+      </c>
       <c r="BD16" s="6"/>
       <c r="BE16" s="35"/>
       <c r="BF16" s="9"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="28"/>
       <c r="BI16" s="38"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="5">
         <v>102.9</v>
       </c>
       <c r="C17" s="5">
         <v>105.8</v>
       </c>
       <c r="D17" s="5">
         <v>104.2</v>
       </c>
       <c r="E17" s="5">
         <v>103.7</v>
       </c>
       <c r="F17" s="5">
         <v>104.5</v>
@@ -3295,51 +3317,53 @@
       </c>
       <c r="AU17" s="6">
         <v>98.7</v>
       </c>
       <c r="AV17" s="28">
         <v>97.9</v>
       </c>
       <c r="AW17" s="38">
         <v>98.1</v>
       </c>
       <c r="AX17" s="28">
         <v>99.4</v>
       </c>
       <c r="AY17" s="27">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="28">
         <v>97.2</v>
       </c>
       <c r="BA17" s="28">
         <v>98</v>
       </c>
       <c r="BB17" s="27">
         <v>104.5</v>
       </c>
-      <c r="BC17" s="6"/>
+      <c r="BC17" s="28">
+        <v>111.7</v>
+      </c>
       <c r="BD17" s="6"/>
       <c r="BE17" s="35"/>
       <c r="BF17" s="9"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="28"/>
       <c r="BI17" s="38"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="5">
         <v>75.8</v>
       </c>
       <c r="C18" s="5">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="5">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="5">
         <v>77.8</v>
       </c>
       <c r="F18" s="5">
         <v>78.2</v>
@@ -3466,51 +3490,53 @@
       </c>
       <c r="AU18" s="9">
         <v>103.1</v>
       </c>
       <c r="AV18" s="28">
         <v>101.7</v>
       </c>
       <c r="AW18" s="38">
         <v>93.2</v>
       </c>
       <c r="AX18" s="28">
         <v>95.3</v>
       </c>
       <c r="AY18" s="27">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="28">
         <v>115.1</v>
       </c>
       <c r="BA18" s="28">
         <v>118.1</v>
       </c>
       <c r="BB18" s="27">
         <v>116.5</v>
       </c>
-      <c r="BC18" s="6"/>
+      <c r="BC18" s="28">
+        <v>111.6</v>
+      </c>
       <c r="BD18" s="6"/>
       <c r="BE18" s="35"/>
       <c r="BF18" s="9"/>
       <c r="BG18" s="9"/>
       <c r="BH18" s="28"/>
       <c r="BI18" s="38"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="5">
         <v>102.6</v>
       </c>
       <c r="C19" s="5">
         <v>102.1</v>
       </c>
       <c r="D19" s="5">
         <v>101.3</v>
       </c>
       <c r="E19" s="5">
         <v>101.3</v>
       </c>
       <c r="F19" s="5">
         <v>101.2</v>
@@ -3637,51 +3663,53 @@
       </c>
       <c r="AU19" s="9">
         <v>104.1</v>
       </c>
       <c r="AV19" s="28">
         <v>104.6</v>
       </c>
       <c r="AW19" s="38">
         <v>108.3</v>
       </c>
       <c r="AX19" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="27">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="28">
         <v>120</v>
       </c>
       <c r="BA19" s="28">
         <v>117.1</v>
       </c>
       <c r="BB19" s="27">
         <v>113.7</v>
       </c>
-      <c r="BC19" s="6"/>
+      <c r="BC19" s="28">
+        <v>117.7</v>
+      </c>
       <c r="BD19" s="6"/>
       <c r="BE19" s="35"/>
       <c r="BF19" s="9"/>
       <c r="BG19" s="9"/>
       <c r="BH19" s="28"/>
       <c r="BI19" s="38"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="5">
         <v>99.7</v>
       </c>
       <c r="C20" s="5">
         <v>100.1</v>
       </c>
       <c r="D20" s="5">
         <v>100</v>
       </c>
       <c r="E20" s="5">
         <v>100.1</v>
       </c>
       <c r="F20" s="5">
         <v>99.2</v>
@@ -3808,51 +3836,53 @@
       </c>
       <c r="AU20" s="9">
         <v>106.7</v>
       </c>
       <c r="AV20" s="28">
         <v>105.4</v>
       </c>
       <c r="AW20" s="38">
         <v>100.2</v>
       </c>
       <c r="AX20" s="28">
         <v>105.3</v>
       </c>
       <c r="AY20" s="27">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="28">
         <v>104.9</v>
       </c>
       <c r="BA20" s="28">
         <v>104.7</v>
       </c>
       <c r="BB20" s="27">
         <v>104.1</v>
       </c>
-      <c r="BC20" s="6"/>
+      <c r="BC20" s="28">
+        <v>103.2</v>
+      </c>
       <c r="BD20" s="6"/>
       <c r="BE20" s="35"/>
       <c r="BF20" s="9"/>
       <c r="BG20" s="9"/>
       <c r="BH20" s="28"/>
       <c r="BI20" s="38"/>
     </row>
     <row r="21" spans="1:61" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5">
         <v>101</v>
       </c>
       <c r="C21" s="5">
         <v>101</v>
       </c>
       <c r="D21" s="5">
         <v>101.5</v>
       </c>
       <c r="E21" s="5">
         <v>103.6</v>
       </c>
       <c r="F21" s="5">
         <v>103.1</v>
@@ -3979,51 +4009,53 @@
       </c>
       <c r="AU21" s="9">
         <v>90.1</v>
       </c>
       <c r="AV21" s="28">
         <v>86.8</v>
       </c>
       <c r="AW21" s="38">
         <v>83.6</v>
       </c>
       <c r="AX21" s="28">
         <v>104.6</v>
       </c>
       <c r="AY21" s="27">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="28">
         <v>102.9</v>
       </c>
       <c r="BA21" s="28">
         <v>102.5</v>
       </c>
       <c r="BB21" s="27">
         <v>102.1</v>
       </c>
-      <c r="BC21" s="6"/>
+      <c r="BC21" s="28">
+        <v>101</v>
+      </c>
       <c r="BD21" s="6"/>
       <c r="BE21" s="35"/>
       <c r="BF21" s="9"/>
       <c r="BG21" s="9"/>
       <c r="BH21" s="28"/>
       <c r="BI21" s="38"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="5">
         <v>101.6</v>
       </c>
       <c r="C22" s="5">
         <v>100.7</v>
       </c>
       <c r="D22" s="5">
         <v>101</v>
       </c>
       <c r="E22" s="5">
         <v>101.2</v>
       </c>
       <c r="F22" s="5">
         <v>101.3</v>
@@ -4150,51 +4182,53 @@
       </c>
       <c r="AU22" s="9">
         <v>100</v>
       </c>
       <c r="AV22" s="28">
         <v>98.5</v>
       </c>
       <c r="AW22" s="38">
         <v>100</v>
       </c>
       <c r="AX22" s="28">
         <v>101</v>
       </c>
       <c r="AY22" s="27">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="28">
         <v>100.2</v>
       </c>
       <c r="BA22" s="28">
         <v>101</v>
       </c>
       <c r="BB22" s="27">
         <v>101.1</v>
       </c>
-      <c r="BC22" s="6"/>
+      <c r="BC22" s="28">
+        <v>102.2</v>
+      </c>
       <c r="BD22" s="6"/>
       <c r="BE22" s="35"/>
       <c r="BF22" s="9"/>
       <c r="BG22" s="9"/>
       <c r="BH22" s="28"/>
       <c r="BI22" s="38"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="5">
         <v>106.9</v>
       </c>
       <c r="C23" s="5">
         <v>106.6</v>
       </c>
       <c r="D23" s="5">
         <v>106.6</v>
       </c>
       <c r="E23" s="5">
         <v>103.3</v>
       </c>
       <c r="F23" s="5">
         <v>102.8</v>
@@ -4321,239 +4355,241 @@
       </c>
       <c r="AU23" s="9">
         <v>101.3</v>
       </c>
       <c r="AV23" s="28">
         <v>105.3</v>
       </c>
       <c r="AW23" s="38">
         <v>105.5</v>
       </c>
       <c r="AX23" s="28">
         <v>102.1</v>
       </c>
       <c r="AY23" s="27">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="28">
         <v>103.4</v>
       </c>
       <c r="BA23" s="28">
         <v>102.5</v>
       </c>
       <c r="BB23" s="27">
         <v>101</v>
       </c>
-      <c r="BC23" s="6"/>
+      <c r="BC23" s="28">
+        <v>99.6</v>
+      </c>
       <c r="BD23" s="6"/>
       <c r="BE23" s="35"/>
       <c r="BF23" s="9"/>
       <c r="BG23" s="9"/>
       <c r="BH23" s="28"/>
       <c r="BI23" s="38"/>
     </row>
     <row r="24" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="17"/>
       <c r="O24" s="17"/>
       <c r="P24" s="17"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="17"/>
       <c r="S24" s="17"/>
       <c r="T24" s="17"/>
       <c r="U24" s="17"/>
     </row>
     <row r="25" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="47" t="s">
+      <c r="A25" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="47"/>
-[...23 lines deleted...]
-      <c r="Z25" s="47" t="s">
+      <c r="B25" s="45"/>
+      <c r="C25" s="45"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="45"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="45"/>
+      <c r="R25" s="45"/>
+      <c r="S25" s="45"/>
+      <c r="T25" s="45"/>
+      <c r="U25" s="45"/>
+      <c r="V25" s="45"/>
+      <c r="W25" s="45"/>
+      <c r="X25" s="45"/>
+      <c r="Y25" s="45"/>
+      <c r="Z25" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="AA25" s="47"/>
-[...22 lines deleted...]
-      <c r="AX25" s="47"/>
+      <c r="AA25" s="45"/>
+      <c r="AB25" s="45"/>
+      <c r="AC25" s="45"/>
+      <c r="AD25" s="45"/>
+      <c r="AE25" s="45"/>
+      <c r="AF25" s="45"/>
+      <c r="AG25" s="45"/>
+      <c r="AH25" s="45"/>
+      <c r="AI25" s="45"/>
+      <c r="AJ25" s="45"/>
+      <c r="AK25" s="45"/>
+      <c r="AL25" s="45"/>
+      <c r="AM25" s="45"/>
+      <c r="AN25" s="45"/>
+      <c r="AO25" s="45"/>
+      <c r="AP25" s="45"/>
+      <c r="AQ25" s="45"/>
+      <c r="AR25" s="45"/>
+      <c r="AS25" s="45"/>
+      <c r="AT25" s="45"/>
+      <c r="AU25" s="45"/>
+      <c r="AV25" s="45"/>
+      <c r="AW25" s="45"/>
+      <c r="AX25" s="45"/>
     </row>
     <row r="26" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J26" s="41"/>
       <c r="K26" s="41"/>
       <c r="L26" s="41"/>
       <c r="M26" s="41"/>
       <c r="V26" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W26" s="41"/>
       <c r="X26" s="41"/>
       <c r="Y26" s="41"/>
       <c r="AH26" s="41"/>
       <c r="AI26" s="41"/>
       <c r="AJ26" s="41"/>
       <c r="AK26" s="41"/>
       <c r="AT26" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU26" s="41"/>
       <c r="AV26" s="41"/>
       <c r="AW26" s="41"/>
       <c r="BF26" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG26" s="41"/>
       <c r="BH26" s="41"/>
       <c r="BI26" s="41"/>
     </row>
     <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="42"/>
-      <c r="B27" s="44" t="s">
+      <c r="A27" s="46"/>
+      <c r="B27" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="C27" s="45"/>
-[...10 lines deleted...]
-      <c r="N27" s="44" t="s">
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="44"/>
+      <c r="N27" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O27" s="45"/>
-[...10 lines deleted...]
-      <c r="Z27" s="44" t="s">
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="43"/>
+      <c r="U27" s="43"/>
+      <c r="V27" s="43"/>
+      <c r="W27" s="43"/>
+      <c r="X27" s="43"/>
+      <c r="Y27" s="44"/>
+      <c r="Z27" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AA27" s="45"/>
-[...10 lines deleted...]
-      <c r="AL27" s="44" t="s">
+      <c r="AA27" s="43"/>
+      <c r="AB27" s="43"/>
+      <c r="AC27" s="43"/>
+      <c r="AD27" s="43"/>
+      <c r="AE27" s="43"/>
+      <c r="AF27" s="43"/>
+      <c r="AG27" s="43"/>
+      <c r="AH27" s="43"/>
+      <c r="AI27" s="43"/>
+      <c r="AJ27" s="43"/>
+      <c r="AK27" s="44"/>
+      <c r="AL27" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="AM27" s="45"/>
-[...10 lines deleted...]
-      <c r="AX27" s="44" t="s">
+      <c r="AM27" s="43"/>
+      <c r="AN27" s="43"/>
+      <c r="AO27" s="43"/>
+      <c r="AP27" s="43"/>
+      <c r="AQ27" s="43"/>
+      <c r="AR27" s="43"/>
+      <c r="AS27" s="43"/>
+      <c r="AT27" s="43"/>
+      <c r="AU27" s="43"/>
+      <c r="AV27" s="43"/>
+      <c r="AW27" s="44"/>
+      <c r="AX27" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="AY27" s="45"/>
-[...9 lines deleted...]
-      <c r="BI27" s="46"/>
+      <c r="AY27" s="43"/>
+      <c r="AZ27" s="43"/>
+      <c r="BA27" s="43"/>
+      <c r="BB27" s="43"/>
+      <c r="BC27" s="43"/>
+      <c r="BD27" s="43"/>
+      <c r="BE27" s="43"/>
+      <c r="BF27" s="43"/>
+      <c r="BG27" s="43"/>
+      <c r="BH27" s="43"/>
+      <c r="BI27" s="44"/>
     </row>
     <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="43"/>
+      <c r="A28" s="47"/>
       <c r="B28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J28" s="2" t="s">
@@ -4854,51 +4890,53 @@
       </c>
       <c r="AU29" s="9">
         <v>101.7</v>
       </c>
       <c r="AV29" s="28">
         <v>101.2</v>
       </c>
       <c r="AW29" s="39">
         <v>100.6</v>
       </c>
       <c r="AX29" s="28">
         <v>105.9</v>
       </c>
       <c r="AY29" s="28">
         <v>107.1</v>
       </c>
       <c r="AZ29" s="28">
         <v>107.9</v>
       </c>
       <c r="BA29" s="28">
         <v>111.6</v>
       </c>
       <c r="BB29" s="28">
         <v>110.9</v>
       </c>
-      <c r="BC29" s="6"/>
+      <c r="BC29" s="28">
+        <v>110.9</v>
+      </c>
       <c r="BD29" s="6"/>
       <c r="BE29" s="35"/>
       <c r="BF29" s="9"/>
       <c r="BG29" s="9"/>
       <c r="BH29" s="28"/>
       <c r="BI29" s="37"/>
     </row>
     <row r="30" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="6">
         <v>88.8</v>
       </c>
       <c r="C30" s="6">
         <v>90.5</v>
       </c>
       <c r="D30" s="6">
         <v>90.5</v>
       </c>
       <c r="E30" s="6">
         <v>90.7</v>
       </c>
       <c r="F30" s="6">
         <v>91</v>
@@ -5025,51 +5063,53 @@
       </c>
       <c r="AU30" s="9">
         <v>92.8</v>
       </c>
       <c r="AV30" s="28">
         <v>92.4</v>
       </c>
       <c r="AW30" s="40">
         <v>87.9</v>
       </c>
       <c r="AX30" s="28">
         <v>68.5</v>
       </c>
       <c r="AY30" s="28">
         <v>67</v>
       </c>
       <c r="AZ30" s="28">
         <v>66.3</v>
       </c>
       <c r="BA30" s="28">
         <v>64.3</v>
       </c>
       <c r="BB30" s="28">
         <v>60.9</v>
       </c>
-      <c r="BC30" s="6"/>
+      <c r="BC30" s="28">
+        <v>61.3</v>
+      </c>
       <c r="BD30" s="6"/>
       <c r="BE30" s="35"/>
       <c r="BF30" s="9"/>
       <c r="BG30" s="9"/>
       <c r="BH30" s="28"/>
       <c r="BI30" s="38"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="6">
         <v>107</v>
       </c>
       <c r="C31" s="6">
         <v>104.7</v>
       </c>
       <c r="D31" s="6">
         <v>105.7</v>
       </c>
       <c r="E31" s="6">
         <v>104</v>
       </c>
       <c r="F31" s="6">
         <v>104.1</v>
@@ -5196,51 +5236,53 @@
       </c>
       <c r="AU31" s="9">
         <v>119.1</v>
       </c>
       <c r="AV31" s="28">
         <v>121.2</v>
       </c>
       <c r="AW31" s="40">
         <v>119.9</v>
       </c>
       <c r="AX31" s="28">
         <v>326.60000000000002</v>
       </c>
       <c r="AY31" s="28">
         <v>252.6</v>
       </c>
       <c r="AZ31" s="28">
         <v>301.39999999999998</v>
       </c>
       <c r="BA31" s="28">
         <v>316.7</v>
       </c>
       <c r="BB31" s="28">
         <v>293.5</v>
       </c>
-      <c r="BC31" s="6"/>
+      <c r="BC31" s="28">
+        <v>231.3</v>
+      </c>
       <c r="BD31" s="6"/>
       <c r="BE31" s="35"/>
       <c r="BF31" s="9"/>
       <c r="BG31" s="9"/>
       <c r="BH31" s="28"/>
       <c r="BI31" s="38"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="6">
         <v>101.4</v>
       </c>
       <c r="C32" s="6">
         <v>102</v>
       </c>
       <c r="D32" s="6">
         <v>102.1</v>
       </c>
       <c r="E32" s="6">
         <v>102.3</v>
       </c>
       <c r="F32" s="6">
         <v>102.5</v>
@@ -5367,51 +5409,53 @@
       </c>
       <c r="AU32" s="9">
         <v>102.5</v>
       </c>
       <c r="AV32" s="28">
         <v>103.3</v>
       </c>
       <c r="AW32" s="40">
         <v>100.5</v>
       </c>
       <c r="AX32" s="28">
         <v>115.6</v>
       </c>
       <c r="AY32" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ32" s="28">
         <v>118.5</v>
       </c>
       <c r="BA32" s="28">
         <v>120.9</v>
       </c>
       <c r="BB32" s="28">
         <v>121.2</v>
       </c>
-      <c r="BC32" s="6"/>
+      <c r="BC32" s="28">
+        <v>115</v>
+      </c>
       <c r="BD32" s="6"/>
       <c r="BE32" s="35"/>
       <c r="BF32" s="9"/>
       <c r="BG32" s="9"/>
       <c r="BH32" s="28"/>
       <c r="BI32" s="38"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="6">
         <v>102.2</v>
       </c>
       <c r="C33" s="6">
         <v>101.1</v>
       </c>
       <c r="D33" s="6">
         <v>102.6</v>
       </c>
       <c r="E33" s="6">
         <v>103.4</v>
       </c>
       <c r="F33" s="6">
         <v>103.1</v>
@@ -5538,51 +5582,53 @@
       </c>
       <c r="AU33" s="9">
         <v>91.6</v>
       </c>
       <c r="AV33" s="28">
         <v>92.2</v>
       </c>
       <c r="AW33" s="40">
         <v>87.8</v>
       </c>
       <c r="AX33" s="28">
         <v>105</v>
       </c>
       <c r="AY33" s="28">
         <v>104.8</v>
       </c>
       <c r="AZ33" s="28">
         <v>104.6</v>
       </c>
       <c r="BA33" s="28">
         <v>104.1</v>
       </c>
       <c r="BB33" s="28">
         <v>103.9</v>
       </c>
-      <c r="BC33" s="6"/>
+      <c r="BC33" s="28">
+        <v>103.6</v>
+      </c>
       <c r="BD33" s="6"/>
       <c r="BE33" s="35"/>
       <c r="BF33" s="9"/>
       <c r="BG33" s="9"/>
       <c r="BH33" s="28"/>
       <c r="BI33" s="38"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="6">
         <v>99</v>
       </c>
       <c r="C34" s="6">
         <v>99.2</v>
       </c>
       <c r="D34" s="6">
         <v>99.1</v>
       </c>
       <c r="E34" s="6">
         <v>99</v>
       </c>
       <c r="F34" s="6">
         <v>99</v>
@@ -5709,51 +5755,53 @@
       </c>
       <c r="AU34" s="6">
         <v>99.1</v>
       </c>
       <c r="AV34" s="28">
         <v>97.4</v>
       </c>
       <c r="AW34" s="40">
         <v>96.5</v>
       </c>
       <c r="AX34" s="28">
         <v>99.2</v>
       </c>
       <c r="AY34" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ34" s="28">
         <v>98.8</v>
       </c>
       <c r="BA34" s="28">
         <v>98.4</v>
       </c>
       <c r="BB34" s="28">
         <v>98.1</v>
       </c>
-      <c r="BC34" s="6"/>
+      <c r="BC34" s="28">
+        <v>97.9</v>
+      </c>
       <c r="BD34" s="6"/>
       <c r="BE34" s="35"/>
       <c r="BF34" s="9"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="28"/>
       <c r="BI34" s="38"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="6">
         <v>90.7</v>
       </c>
       <c r="C35" s="6">
         <v>91.8</v>
       </c>
       <c r="D35" s="6">
         <v>92.1</v>
       </c>
       <c r="E35" s="6">
         <v>91.9</v>
       </c>
       <c r="F35" s="6">
         <v>91.8</v>
@@ -5880,51 +5928,53 @@
       </c>
       <c r="AU35" s="6">
         <v>102.3</v>
       </c>
       <c r="AV35" s="28">
         <v>101.1</v>
       </c>
       <c r="AW35" s="40">
         <v>105.2</v>
       </c>
       <c r="AX35" s="28">
         <v>114.2</v>
       </c>
       <c r="AY35" s="28">
         <v>108.5</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.3</v>
       </c>
       <c r="BA35" s="28">
         <v>100.1</v>
       </c>
       <c r="BB35" s="28">
         <v>98.7</v>
       </c>
-      <c r="BC35" s="6"/>
+      <c r="BC35" s="28">
+        <v>96.8</v>
+      </c>
       <c r="BD35" s="6"/>
       <c r="BE35" s="35"/>
       <c r="BF35" s="9"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="28"/>
       <c r="BI35" s="38"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="6">
         <v>98.4</v>
       </c>
       <c r="C36" s="6">
         <v>99.2</v>
       </c>
       <c r="D36" s="6">
         <v>112.5</v>
       </c>
       <c r="E36" s="6">
         <v>108.4</v>
       </c>
       <c r="F36" s="6">
         <v>103.7</v>
@@ -6051,51 +6101,53 @@
       </c>
       <c r="AU36" s="6">
         <v>105</v>
       </c>
       <c r="AV36" s="28">
         <v>102.8</v>
       </c>
       <c r="AW36" s="40">
         <v>100.1</v>
       </c>
       <c r="AX36" s="28">
         <v>131.80000000000001</v>
       </c>
       <c r="AY36" s="28">
         <v>134</v>
       </c>
       <c r="AZ36" s="28">
         <v>133.30000000000001</v>
       </c>
       <c r="BA36" s="28">
         <v>160.5</v>
       </c>
       <c r="BB36" s="28">
         <v>141.6</v>
       </c>
-      <c r="BC36" s="6"/>
+      <c r="BC36" s="28">
+        <v>140.19999999999999</v>
+      </c>
       <c r="BD36" s="6"/>
       <c r="BE36" s="35"/>
       <c r="BF36" s="9"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="28"/>
       <c r="BI36" s="38"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="6">
         <v>100.6</v>
       </c>
       <c r="C37" s="6">
         <v>100.2</v>
       </c>
       <c r="D37" s="6">
         <v>100.3</v>
       </c>
       <c r="E37" s="6">
         <v>100.5</v>
       </c>
       <c r="F37" s="6">
         <v>100.5</v>
@@ -6222,51 +6274,53 @@
       </c>
       <c r="AU37" s="6">
         <v>98.2</v>
       </c>
       <c r="AV37" s="28">
         <v>94.8</v>
       </c>
       <c r="AW37" s="40">
         <v>95.8</v>
       </c>
       <c r="AX37" s="28">
         <v>101.6</v>
       </c>
       <c r="AY37" s="28">
         <v>102.8</v>
       </c>
       <c r="AZ37" s="28">
         <v>102.8</v>
       </c>
       <c r="BA37" s="28">
         <v>100.7</v>
       </c>
       <c r="BB37" s="28">
         <v>101</v>
       </c>
-      <c r="BC37" s="6"/>
+      <c r="BC37" s="28">
+        <v>101.2</v>
+      </c>
       <c r="BD37" s="6"/>
       <c r="BE37" s="35"/>
       <c r="BF37" s="9"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="28"/>
       <c r="BI37" s="38"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="6">
         <v>92.6</v>
       </c>
       <c r="C38" s="6">
         <v>83</v>
       </c>
       <c r="D38" s="6">
         <v>83.5</v>
       </c>
       <c r="E38" s="6">
         <v>86</v>
       </c>
       <c r="F38" s="6">
         <v>88</v>
@@ -6393,51 +6447,53 @@
       </c>
       <c r="AU38" s="6">
         <v>99.1</v>
       </c>
       <c r="AV38" s="28">
         <v>98.2</v>
       </c>
       <c r="AW38" s="40">
         <v>100.1</v>
       </c>
       <c r="AX38" s="28">
         <v>75.8</v>
       </c>
       <c r="AY38" s="28">
         <v>85.2</v>
       </c>
       <c r="AZ38" s="28">
         <v>82</v>
       </c>
       <c r="BA38" s="28">
         <v>100.3</v>
       </c>
       <c r="BB38" s="28">
         <v>101.5</v>
       </c>
-      <c r="BC38" s="6"/>
+      <c r="BC38" s="28">
+        <v>105.6</v>
+      </c>
       <c r="BD38" s="6"/>
       <c r="BE38" s="35"/>
       <c r="BF38" s="9"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="28"/>
       <c r="BI38" s="38"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="6">
         <v>104</v>
       </c>
       <c r="C39" s="6">
         <v>103.7</v>
       </c>
       <c r="D39" s="6">
         <v>103.5</v>
       </c>
       <c r="E39" s="6">
         <v>103.9</v>
       </c>
       <c r="F39" s="6">
         <v>103.6</v>
@@ -6564,51 +6620,53 @@
       </c>
       <c r="AU39" s="6">
         <v>135.80000000000001</v>
       </c>
       <c r="AV39" s="28">
         <v>144.4</v>
       </c>
       <c r="AW39" s="40">
         <v>151.69999999999999</v>
       </c>
       <c r="AX39" s="28">
         <v>97.3</v>
       </c>
       <c r="AY39" s="28">
         <v>106.8</v>
       </c>
       <c r="AZ39" s="28">
         <v>105.5</v>
       </c>
       <c r="BA39" s="28">
         <v>105.2</v>
       </c>
       <c r="BB39" s="28">
         <v>103.6</v>
       </c>
-      <c r="BC39" s="6"/>
+      <c r="BC39" s="28">
+        <v>101.7</v>
+      </c>
       <c r="BD39" s="6"/>
       <c r="BE39" s="35"/>
       <c r="BF39" s="9"/>
       <c r="BG39" s="6"/>
       <c r="BH39" s="28"/>
       <c r="BI39" s="38"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="6">
         <v>103.2</v>
       </c>
       <c r="C40" s="6">
         <v>106.1</v>
       </c>
       <c r="D40" s="6">
         <v>104.5</v>
       </c>
       <c r="E40" s="6">
         <v>104</v>
       </c>
       <c r="F40" s="6">
         <v>104.7</v>
@@ -6735,51 +6793,53 @@
       </c>
       <c r="AU40" s="6">
         <v>98.7</v>
       </c>
       <c r="AV40" s="28">
         <v>97.9</v>
       </c>
       <c r="AW40" s="40">
         <v>98.1</v>
       </c>
       <c r="AX40" s="28">
         <v>99.4</v>
       </c>
       <c r="AY40" s="28">
         <v>92.9</v>
       </c>
       <c r="AZ40" s="28">
         <v>97.1</v>
       </c>
       <c r="BA40" s="28">
         <v>98</v>
       </c>
       <c r="BB40" s="28">
         <v>104.5</v>
       </c>
-      <c r="BC40" s="6"/>
+      <c r="BC40" s="28">
+        <v>111.7</v>
+      </c>
       <c r="BD40" s="6"/>
       <c r="BE40" s="35"/>
       <c r="BF40" s="9"/>
       <c r="BG40" s="6"/>
       <c r="BH40" s="28"/>
       <c r="BI40" s="38"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="6">
         <v>76</v>
       </c>
       <c r="C41" s="6">
         <v>76.8</v>
       </c>
       <c r="D41" s="6">
         <v>77.599999999999994</v>
       </c>
       <c r="E41" s="6">
         <v>77.900000000000006</v>
       </c>
       <c r="F41" s="6">
         <v>78.3</v>
@@ -6906,51 +6966,53 @@
       </c>
       <c r="AU41" s="9">
         <v>103.1</v>
       </c>
       <c r="AV41" s="28">
         <v>101.7</v>
       </c>
       <c r="AW41" s="40">
         <v>93.2</v>
       </c>
       <c r="AX41" s="28">
         <v>95.3</v>
       </c>
       <c r="AY41" s="28">
         <v>115.9</v>
       </c>
       <c r="AZ41" s="28">
         <v>115.2</v>
       </c>
       <c r="BA41" s="28">
         <v>118.2</v>
       </c>
       <c r="BB41" s="28">
         <v>116.6</v>
       </c>
-      <c r="BC41" s="6"/>
+      <c r="BC41" s="28">
+        <v>111.6</v>
+      </c>
       <c r="BD41" s="6"/>
       <c r="BE41" s="35"/>
       <c r="BF41" s="9"/>
       <c r="BG41" s="9"/>
       <c r="BH41" s="28"/>
       <c r="BI41" s="38"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="6">
         <v>102.7</v>
       </c>
       <c r="C42" s="6">
         <v>102.2</v>
       </c>
       <c r="D42" s="6">
         <v>101.3</v>
       </c>
       <c r="E42" s="6">
         <v>101.4</v>
       </c>
       <c r="F42" s="6">
         <v>101.3</v>
@@ -7077,51 +7139,53 @@
       </c>
       <c r="AU42" s="9">
         <v>104.1</v>
       </c>
       <c r="AV42" s="28">
         <v>104.6</v>
       </c>
       <c r="AW42" s="40">
         <v>108.4</v>
       </c>
       <c r="AX42" s="28">
         <v>130.9</v>
       </c>
       <c r="AY42" s="28">
         <v>116.7</v>
       </c>
       <c r="AZ42" s="28">
         <v>120.2</v>
       </c>
       <c r="BA42" s="28">
         <v>117.6</v>
       </c>
       <c r="BB42" s="28">
         <v>114</v>
       </c>
-      <c r="BC42" s="6"/>
+      <c r="BC42" s="28">
+        <v>118.1</v>
+      </c>
       <c r="BD42" s="6"/>
       <c r="BE42" s="35"/>
       <c r="BF42" s="9"/>
       <c r="BG42" s="9"/>
       <c r="BH42" s="28"/>
       <c r="BI42" s="38"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="6">
         <v>100.1</v>
       </c>
       <c r="C43" s="6">
         <v>100.5</v>
       </c>
       <c r="D43" s="6">
         <v>100.4</v>
       </c>
       <c r="E43" s="6">
         <v>100.5</v>
       </c>
       <c r="F43" s="6">
         <v>99.6</v>
@@ -7248,51 +7312,53 @@
       </c>
       <c r="AU43" s="9">
         <v>106.9</v>
       </c>
       <c r="AV43" s="28">
         <v>105.6</v>
       </c>
       <c r="AW43" s="40">
         <v>100.2</v>
       </c>
       <c r="AX43" s="28">
         <v>105.5</v>
       </c>
       <c r="AY43" s="28">
         <v>105.4</v>
       </c>
       <c r="AZ43" s="28">
         <v>105.1</v>
       </c>
       <c r="BA43" s="28">
         <v>104.9</v>
       </c>
       <c r="BB43" s="28">
         <v>104.3</v>
       </c>
-      <c r="BC43" s="6"/>
+      <c r="BC43" s="28">
+        <v>103.3</v>
+      </c>
       <c r="BD43" s="6"/>
       <c r="BE43" s="35"/>
       <c r="BF43" s="9"/>
       <c r="BG43" s="9"/>
       <c r="BH43" s="28"/>
       <c r="BI43" s="38"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="6">
         <v>101</v>
       </c>
       <c r="C44" s="6">
         <v>101</v>
       </c>
       <c r="D44" s="6">
         <v>101.5</v>
       </c>
       <c r="E44" s="6">
         <v>103.6</v>
       </c>
       <c r="F44" s="6">
         <v>103.1</v>
@@ -7419,51 +7485,53 @@
       </c>
       <c r="AU44" s="9">
         <v>90.1</v>
       </c>
       <c r="AV44" s="28">
         <v>86.8</v>
       </c>
       <c r="AW44" s="40">
         <v>83.5</v>
       </c>
       <c r="AX44" s="28">
         <v>104.7</v>
       </c>
       <c r="AY44" s="28">
         <v>102.7</v>
       </c>
       <c r="AZ44" s="28">
         <v>102.9</v>
       </c>
       <c r="BA44" s="28">
         <v>102.5</v>
       </c>
       <c r="BB44" s="28">
         <v>102.1</v>
       </c>
-      <c r="BC44" s="6"/>
+      <c r="BC44" s="28">
+        <v>101</v>
+      </c>
       <c r="BD44" s="6"/>
       <c r="BE44" s="35"/>
       <c r="BF44" s="9"/>
       <c r="BG44" s="9"/>
       <c r="BH44" s="28"/>
       <c r="BI44" s="38"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="6">
         <v>101.6</v>
       </c>
       <c r="C45" s="6">
         <v>100.7</v>
       </c>
       <c r="D45" s="6">
         <v>101</v>
       </c>
       <c r="E45" s="6">
         <v>101.2</v>
       </c>
       <c r="F45" s="6">
         <v>101.3</v>
@@ -7590,51 +7658,53 @@
       </c>
       <c r="AU45" s="9">
         <v>100</v>
       </c>
       <c r="AV45" s="28">
         <v>98.5</v>
       </c>
       <c r="AW45" s="40">
         <v>100</v>
       </c>
       <c r="AX45" s="28">
         <v>101</v>
       </c>
       <c r="AY45" s="28">
         <v>99.8</v>
       </c>
       <c r="AZ45" s="28">
         <v>100.2</v>
       </c>
       <c r="BA45" s="28">
         <v>101</v>
       </c>
       <c r="BB45" s="28">
         <v>101.2</v>
       </c>
-      <c r="BC45" s="6"/>
+      <c r="BC45" s="28">
+        <v>102.2</v>
+      </c>
       <c r="BD45" s="6"/>
       <c r="BE45" s="35"/>
       <c r="BF45" s="9"/>
       <c r="BG45" s="9"/>
       <c r="BH45" s="28"/>
       <c r="BI45" s="38"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="6">
         <v>97.7</v>
       </c>
       <c r="C46" s="6">
         <v>98.1</v>
       </c>
       <c r="D46" s="6">
         <v>98.5</v>
       </c>
       <c r="E46" s="6">
         <v>95.7</v>
       </c>
       <c r="F46" s="6">
         <v>95.6</v>
@@ -7761,239 +7831,241 @@
       </c>
       <c r="AU46" s="9">
         <v>101.3</v>
       </c>
       <c r="AV46" s="28">
         <v>105.5</v>
       </c>
       <c r="AW46" s="40">
         <v>105.6</v>
       </c>
       <c r="AX46" s="28">
         <v>102.6</v>
       </c>
       <c r="AY46" s="28">
         <v>106.1</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.2</v>
       </c>
       <c r="BA46" s="28">
         <v>103.5</v>
       </c>
       <c r="BB46" s="28">
         <v>101.3</v>
       </c>
-      <c r="BC46" s="6"/>
+      <c r="BC46" s="28">
+        <v>99.5</v>
+      </c>
       <c r="BD46" s="6"/>
       <c r="BE46" s="35"/>
       <c r="BF46" s="9"/>
       <c r="BG46" s="9"/>
       <c r="BH46" s="28"/>
       <c r="BI46" s="38"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="17"/>
       <c r="K47" s="17"/>
       <c r="L47" s="17"/>
       <c r="M47" s="17"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
       <c r="S47" s="17"/>
       <c r="T47" s="17"/>
       <c r="U47" s="17"/>
     </row>
     <row r="48" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="47" t="s">
+      <c r="A48" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="B48" s="47"/>
-[...23 lines deleted...]
-      <c r="Z48" s="47" t="s">
+      <c r="B48" s="45"/>
+      <c r="C48" s="45"/>
+      <c r="D48" s="45"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="45"/>
+      <c r="G48" s="45"/>
+      <c r="H48" s="45"/>
+      <c r="I48" s="45"/>
+      <c r="J48" s="45"/>
+      <c r="K48" s="45"/>
+      <c r="L48" s="45"/>
+      <c r="M48" s="45"/>
+      <c r="N48" s="45"/>
+      <c r="O48" s="45"/>
+      <c r="P48" s="45"/>
+      <c r="Q48" s="45"/>
+      <c r="R48" s="45"/>
+      <c r="S48" s="45"/>
+      <c r="T48" s="45"/>
+      <c r="U48" s="45"/>
+      <c r="V48" s="45"/>
+      <c r="W48" s="45"/>
+      <c r="X48" s="45"/>
+      <c r="Y48" s="45"/>
+      <c r="Z48" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="AA48" s="47"/>
-[...22 lines deleted...]
-      <c r="AX48" s="47"/>
+      <c r="AA48" s="45"/>
+      <c r="AB48" s="45"/>
+      <c r="AC48" s="45"/>
+      <c r="AD48" s="45"/>
+      <c r="AE48" s="45"/>
+      <c r="AF48" s="45"/>
+      <c r="AG48" s="45"/>
+      <c r="AH48" s="45"/>
+      <c r="AI48" s="45"/>
+      <c r="AJ48" s="45"/>
+      <c r="AK48" s="45"/>
+      <c r="AL48" s="45"/>
+      <c r="AM48" s="45"/>
+      <c r="AN48" s="45"/>
+      <c r="AO48" s="45"/>
+      <c r="AP48" s="45"/>
+      <c r="AQ48" s="45"/>
+      <c r="AR48" s="45"/>
+      <c r="AS48" s="45"/>
+      <c r="AT48" s="45"/>
+      <c r="AU48" s="45"/>
+      <c r="AV48" s="45"/>
+      <c r="AW48" s="45"/>
+      <c r="AX48" s="45"/>
     </row>
     <row r="49" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J49" s="41"/>
       <c r="K49" s="41"/>
       <c r="L49" s="41"/>
       <c r="M49" s="41"/>
       <c r="V49" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W49" s="41"/>
       <c r="X49" s="41"/>
       <c r="Y49" s="41"/>
       <c r="AH49" s="41"/>
       <c r="AI49" s="41"/>
       <c r="AJ49" s="41"/>
       <c r="AK49" s="41"/>
       <c r="AT49" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU49" s="41"/>
       <c r="AV49" s="41"/>
       <c r="AW49" s="41"/>
       <c r="BF49" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG49" s="41"/>
       <c r="BH49" s="41"/>
       <c r="BI49" s="41"/>
     </row>
     <row r="50" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="42"/>
-      <c r="B50" s="44" t="s">
+      <c r="A50" s="46"/>
+      <c r="B50" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="C50" s="45"/>
-[...10 lines deleted...]
-      <c r="N50" s="44" t="s">
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="44"/>
+      <c r="N50" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O50" s="45"/>
-[...10 lines deleted...]
-      <c r="Z50" s="44" t="s">
+      <c r="O50" s="43"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+      <c r="S50" s="43"/>
+      <c r="T50" s="43"/>
+      <c r="U50" s="43"/>
+      <c r="V50" s="43"/>
+      <c r="W50" s="43"/>
+      <c r="X50" s="43"/>
+      <c r="Y50" s="44"/>
+      <c r="Z50" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="AA50" s="45"/>
-[...10 lines deleted...]
-      <c r="AL50" s="44" t="s">
+      <c r="AA50" s="43"/>
+      <c r="AB50" s="43"/>
+      <c r="AC50" s="43"/>
+      <c r="AD50" s="43"/>
+      <c r="AE50" s="43"/>
+      <c r="AF50" s="43"/>
+      <c r="AG50" s="43"/>
+      <c r="AH50" s="43"/>
+      <c r="AI50" s="43"/>
+      <c r="AJ50" s="43"/>
+      <c r="AK50" s="44"/>
+      <c r="AL50" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="AM50" s="45"/>
-[...10 lines deleted...]
-      <c r="AX50" s="44" t="s">
+      <c r="AM50" s="43"/>
+      <c r="AN50" s="43"/>
+      <c r="AO50" s="43"/>
+      <c r="AP50" s="43"/>
+      <c r="AQ50" s="43"/>
+      <c r="AR50" s="43"/>
+      <c r="AS50" s="43"/>
+      <c r="AT50" s="43"/>
+      <c r="AU50" s="43"/>
+      <c r="AV50" s="43"/>
+      <c r="AW50" s="44"/>
+      <c r="AX50" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="AY50" s="45"/>
-[...9 lines deleted...]
-      <c r="BI50" s="46"/>
+      <c r="AY50" s="43"/>
+      <c r="AZ50" s="43"/>
+      <c r="BA50" s="43"/>
+      <c r="BB50" s="43"/>
+      <c r="BC50" s="43"/>
+      <c r="BD50" s="43"/>
+      <c r="BE50" s="43"/>
+      <c r="BF50" s="43"/>
+      <c r="BG50" s="43"/>
+      <c r="BH50" s="43"/>
+      <c r="BI50" s="44"/>
     </row>
     <row r="51" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="43"/>
+      <c r="A51" s="47"/>
       <c r="B51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J51" s="2" t="s">
@@ -8294,51 +8366,53 @@
       </c>
       <c r="AU52" s="9">
         <v>99.3</v>
       </c>
       <c r="AV52" s="28">
         <v>99.3</v>
       </c>
       <c r="AW52" s="39">
         <v>99.7</v>
       </c>
       <c r="AX52" s="28">
         <v>100</v>
       </c>
       <c r="AY52" s="28">
         <v>100</v>
       </c>
       <c r="AZ52" s="28">
         <v>100</v>
       </c>
       <c r="BA52" s="27">
         <v>106.6</v>
       </c>
       <c r="BB52" s="28">
         <v>107</v>
       </c>
-      <c r="BC52" s="6"/>
+      <c r="BC52" s="27">
+        <v>104</v>
+      </c>
       <c r="BD52" s="6"/>
       <c r="BE52" s="35"/>
       <c r="BF52" s="9"/>
       <c r="BG52" s="9"/>
       <c r="BH52" s="28"/>
       <c r="BI52" s="37"/>
     </row>
     <row r="53" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="5">
         <v>157</v>
       </c>
       <c r="C53" s="5">
         <v>157</v>
       </c>
       <c r="D53" s="5">
         <v>157</v>
       </c>
       <c r="E53" s="5">
         <v>157</v>
       </c>
       <c r="F53" s="5">
         <v>135.6</v>
@@ -8465,51 +8539,53 @@
       </c>
       <c r="AU53" s="9">
         <v>103.7</v>
       </c>
       <c r="AV53" s="28">
         <v>103.7</v>
       </c>
       <c r="AW53" s="40">
         <v>96.6</v>
       </c>
       <c r="AX53" s="28">
         <v>100</v>
       </c>
       <c r="AY53" s="28">
         <v>100</v>
       </c>
       <c r="AZ53" s="28">
         <v>100</v>
       </c>
       <c r="BA53" s="27">
         <v>100</v>
       </c>
       <c r="BB53" s="28">
         <v>100</v>
       </c>
-      <c r="BC53" s="6"/>
+      <c r="BC53" s="27">
+        <v>100</v>
+      </c>
       <c r="BD53" s="6"/>
       <c r="BE53" s="35"/>
       <c r="BF53" s="9"/>
       <c r="BG53" s="9"/>
       <c r="BH53" s="28"/>
       <c r="BI53" s="38"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="5">
         <v>31.5</v>
       </c>
       <c r="C54" s="5">
         <v>31.5</v>
       </c>
       <c r="D54" s="5">
         <v>31.5</v>
       </c>
       <c r="E54" s="5">
         <v>31.5</v>
       </c>
       <c r="F54" s="5">
         <v>47.9</v>
@@ -8636,51 +8712,53 @@
       </c>
       <c r="AU54" s="9">
         <v>117.3</v>
       </c>
       <c r="AV54" s="28">
         <v>125.2</v>
       </c>
       <c r="AW54" s="40">
         <v>129.6</v>
       </c>
       <c r="AX54" s="28">
         <v>100</v>
       </c>
       <c r="AY54" s="28">
         <v>100</v>
       </c>
       <c r="AZ54" s="28">
         <v>100</v>
       </c>
       <c r="BA54" s="27">
         <v>100</v>
       </c>
       <c r="BB54" s="28">
         <v>100</v>
       </c>
-      <c r="BC54" s="6"/>
+      <c r="BC54" s="27">
+        <v>47.6</v>
+      </c>
       <c r="BD54" s="6"/>
       <c r="BE54" s="35"/>
       <c r="BF54" s="9"/>
       <c r="BG54" s="9"/>
       <c r="BH54" s="28"/>
       <c r="BI54" s="38"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="5">
         <v>113</v>
       </c>
       <c r="C55" s="5">
         <v>113</v>
       </c>
       <c r="D55" s="5">
         <v>113</v>
       </c>
       <c r="E55" s="5">
         <v>113</v>
       </c>
       <c r="F55" s="5">
         <v>112.4</v>
@@ -8807,51 +8885,53 @@
       </c>
       <c r="AU55" s="9">
         <v>99.5</v>
       </c>
       <c r="AV55" s="28">
         <v>99.4</v>
       </c>
       <c r="AW55" s="40">
         <v>96.2</v>
       </c>
       <c r="AX55" s="28">
         <v>100</v>
       </c>
       <c r="AY55" s="28">
         <v>100</v>
       </c>
       <c r="AZ55" s="28">
         <v>100</v>
       </c>
       <c r="BA55" s="27">
         <v>100</v>
       </c>
       <c r="BB55" s="28">
         <v>100</v>
       </c>
-      <c r="BC55" s="6"/>
+      <c r="BC55" s="27">
+        <v>100</v>
+      </c>
       <c r="BD55" s="6"/>
       <c r="BE55" s="35"/>
       <c r="BF55" s="9"/>
       <c r="BG55" s="9"/>
       <c r="BH55" s="28"/>
       <c r="BI55" s="38"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="5">
         <v>84.2</v>
       </c>
       <c r="C56" s="5">
         <v>84.2</v>
       </c>
       <c r="D56" s="5">
         <v>84.2</v>
       </c>
       <c r="E56" s="5">
         <v>84.2</v>
       </c>
       <c r="F56" s="5">
         <v>88.6</v>
@@ -8978,51 +9058,53 @@
       </c>
       <c r="AU56" s="9">
         <v>77</v>
       </c>
       <c r="AV56" s="28">
         <v>77.8</v>
       </c>
       <c r="AW56" s="40">
         <v>78.099999999999994</v>
       </c>
       <c r="AX56" s="28">
         <v>100</v>
       </c>
       <c r="AY56" s="28">
         <v>100</v>
       </c>
       <c r="AZ56" s="28">
         <v>100</v>
       </c>
       <c r="BA56" s="27">
         <v>100</v>
       </c>
       <c r="BB56" s="28">
         <v>100</v>
       </c>
-      <c r="BC56" s="6"/>
+      <c r="BC56" s="27">
+        <v>103.1</v>
+      </c>
       <c r="BD56" s="6"/>
       <c r="BE56" s="35"/>
       <c r="BF56" s="9"/>
       <c r="BG56" s="9"/>
       <c r="BH56" s="28"/>
       <c r="BI56" s="38"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="5">
         <v>104.8</v>
       </c>
       <c r="C57" s="5">
         <v>104.8</v>
       </c>
       <c r="D57" s="5">
         <v>104.8</v>
       </c>
       <c r="E57" s="5">
         <v>104.8</v>
       </c>
       <c r="F57" s="5">
         <v>104.6</v>
@@ -9149,51 +9231,53 @@
       </c>
       <c r="AU57" s="6">
         <v>97.3</v>
       </c>
       <c r="AV57" s="28">
         <v>95.5</v>
       </c>
       <c r="AW57" s="40">
         <v>94.3</v>
       </c>
       <c r="AX57" s="28">
         <v>100</v>
       </c>
       <c r="AY57" s="28">
         <v>100</v>
       </c>
       <c r="AZ57" s="28">
         <v>100</v>
       </c>
       <c r="BA57" s="27">
         <v>100</v>
       </c>
       <c r="BB57" s="28">
         <v>100</v>
       </c>
-      <c r="BC57" s="6"/>
+      <c r="BC57" s="27">
+        <v>100</v>
+      </c>
       <c r="BD57" s="6"/>
       <c r="BE57" s="35"/>
       <c r="BF57" s="9"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="28"/>
       <c r="BI57" s="38"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="C58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="D58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="E58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="F58" s="5">
         <v>71.099999999999994</v>
@@ -9320,51 +9404,53 @@
       </c>
       <c r="AU58" s="6">
         <v>98.9</v>
       </c>
       <c r="AV58" s="28">
         <v>97.6</v>
       </c>
       <c r="AW58" s="40">
         <v>107.2</v>
       </c>
       <c r="AX58" s="28">
         <v>100</v>
       </c>
       <c r="AY58" s="28">
         <v>100</v>
       </c>
       <c r="AZ58" s="28">
         <v>100</v>
       </c>
       <c r="BA58" s="27">
         <v>108.9</v>
       </c>
       <c r="BB58" s="28">
         <v>106.5</v>
       </c>
-      <c r="BC58" s="6"/>
+      <c r="BC58" s="27">
+        <v>105.1</v>
+      </c>
       <c r="BD58" s="6"/>
       <c r="BE58" s="35"/>
       <c r="BF58" s="9"/>
       <c r="BG58" s="6"/>
       <c r="BH58" s="28"/>
       <c r="BI58" s="38"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="5">
         <v>86.8</v>
       </c>
       <c r="C59" s="5">
         <v>86.8</v>
       </c>
       <c r="D59" s="5">
         <v>86.8</v>
       </c>
       <c r="E59" s="5">
         <v>87.1</v>
       </c>
       <c r="F59" s="5">
         <v>87.4</v>
@@ -9491,51 +9577,53 @@
       </c>
       <c r="AU59" s="6">
         <v>99.1</v>
       </c>
       <c r="AV59" s="28">
         <v>96.6</v>
       </c>
       <c r="AW59" s="40">
         <v>100.2</v>
       </c>
       <c r="AX59" s="28">
         <v>100</v>
       </c>
       <c r="AY59" s="28">
         <v>100</v>
       </c>
       <c r="AZ59" s="28">
         <v>100</v>
       </c>
       <c r="BA59" s="27">
         <v>100.4</v>
       </c>
       <c r="BB59" s="28">
         <v>100.3</v>
       </c>
-      <c r="BC59" s="6"/>
+      <c r="BC59" s="27">
+        <v>106.4</v>
+      </c>
       <c r="BD59" s="6"/>
       <c r="BE59" s="35"/>
       <c r="BF59" s="9"/>
       <c r="BG59" s="6"/>
       <c r="BH59" s="28"/>
       <c r="BI59" s="38"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B60" s="5">
         <v>104.8</v>
       </c>
       <c r="C60" s="5">
         <v>104.8</v>
       </c>
       <c r="D60" s="5">
         <v>104.8</v>
       </c>
       <c r="E60" s="5">
         <v>104.8</v>
       </c>
       <c r="F60" s="5">
         <v>104.6</v>
@@ -9662,51 +9750,53 @@
       </c>
       <c r="AU60" s="6">
         <v>96.4</v>
       </c>
       <c r="AV60" s="28">
         <v>92.6</v>
       </c>
       <c r="AW60" s="40">
         <v>93.7</v>
       </c>
       <c r="AX60" s="28">
         <v>100</v>
       </c>
       <c r="AY60" s="28">
         <v>100</v>
       </c>
       <c r="AZ60" s="28">
         <v>100</v>
       </c>
       <c r="BA60" s="27">
         <v>89.3</v>
       </c>
       <c r="BB60" s="28">
         <v>91.6</v>
       </c>
-      <c r="BC60" s="6"/>
+      <c r="BC60" s="27">
+        <v>93.2</v>
+      </c>
       <c r="BD60" s="6"/>
       <c r="BE60" s="35"/>
       <c r="BF60" s="9"/>
       <c r="BG60" s="6"/>
       <c r="BH60" s="28"/>
       <c r="BI60" s="38"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="5">
         <v>53.8</v>
       </c>
       <c r="C61" s="5">
         <v>53.8</v>
       </c>
       <c r="D61" s="5">
         <v>53.8</v>
       </c>
       <c r="E61" s="5">
         <v>53.8</v>
       </c>
       <c r="F61" s="5">
         <v>54.5</v>
@@ -9833,51 +9923,53 @@
       </c>
       <c r="AU61" s="6">
         <v>95.6</v>
       </c>
       <c r="AV61" s="28">
         <v>95.3</v>
       </c>
       <c r="AW61" s="40">
         <v>95.4</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="28">
         <v>100</v>
       </c>
       <c r="BA61" s="27">
         <v>105.5</v>
       </c>
       <c r="BB61" s="28">
         <v>107.3</v>
       </c>
-      <c r="BC61" s="6"/>
+      <c r="BC61" s="27">
+        <v>124.8</v>
+      </c>
       <c r="BD61" s="6"/>
       <c r="BE61" s="35"/>
       <c r="BF61" s="9"/>
       <c r="BG61" s="6"/>
       <c r="BH61" s="28"/>
       <c r="BI61" s="38"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B62" s="5">
         <v>51.4</v>
       </c>
       <c r="C62" s="5">
         <v>51.4</v>
       </c>
       <c r="D62" s="5">
         <v>51.4</v>
       </c>
       <c r="E62" s="5">
         <v>51.4</v>
       </c>
       <c r="F62" s="5">
         <v>65.900000000000006</v>
@@ -10004,51 +10096,53 @@
       </c>
       <c r="AU62" s="6">
         <v>148</v>
       </c>
       <c r="AV62" s="28">
         <v>161</v>
       </c>
       <c r="AW62" s="40">
         <v>180.6</v>
       </c>
       <c r="AX62" s="28">
         <v>100</v>
       </c>
       <c r="AY62" s="28">
         <v>100</v>
       </c>
       <c r="AZ62" s="28">
         <v>100</v>
       </c>
       <c r="BA62" s="27">
         <v>100</v>
       </c>
       <c r="BB62" s="28">
         <v>100</v>
       </c>
-      <c r="BC62" s="6"/>
+      <c r="BC62" s="27">
+        <v>127.9</v>
+      </c>
       <c r="BD62" s="6"/>
       <c r="BE62" s="35"/>
       <c r="BF62" s="9"/>
       <c r="BG62" s="6"/>
       <c r="BH62" s="28"/>
       <c r="BI62" s="38"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B63" s="5">
         <v>110.2</v>
       </c>
       <c r="C63" s="5">
         <v>110.2</v>
       </c>
       <c r="D63" s="5">
         <v>110.2</v>
       </c>
       <c r="E63" s="5">
         <v>109.9</v>
       </c>
       <c r="F63" s="5">
         <v>107.7</v>
@@ -10175,51 +10269,53 @@
       </c>
       <c r="AU63" s="6">
         <v>93.2</v>
       </c>
       <c r="AV63" s="28">
         <v>92.2</v>
       </c>
       <c r="AW63" s="40">
         <v>91</v>
       </c>
       <c r="AX63" s="28">
         <v>100</v>
       </c>
       <c r="AY63" s="28">
         <v>100</v>
       </c>
       <c r="AZ63" s="28">
         <v>100</v>
       </c>
       <c r="BA63" s="27">
         <v>100.7</v>
       </c>
       <c r="BB63" s="28">
         <v>100.5</v>
       </c>
-      <c r="BC63" s="6"/>
+      <c r="BC63" s="27">
+        <v>97.3</v>
+      </c>
       <c r="BD63" s="6"/>
       <c r="BE63" s="35"/>
       <c r="BF63" s="9"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="28"/>
       <c r="BI63" s="38"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B64" s="5">
         <v>57.4</v>
       </c>
       <c r="C64" s="5">
         <v>57.4</v>
       </c>
       <c r="D64" s="5">
         <v>57.4</v>
       </c>
       <c r="E64" s="5">
         <v>57.4</v>
       </c>
       <c r="F64" s="5">
         <v>57.7</v>
@@ -10346,51 +10442,53 @@
       </c>
       <c r="AU64" s="9">
         <v>101.4</v>
       </c>
       <c r="AV64" s="28">
         <v>100</v>
       </c>
       <c r="AW64" s="40">
         <v>89.4</v>
       </c>
       <c r="AX64" s="28">
         <v>100</v>
       </c>
       <c r="AY64" s="28">
         <v>100</v>
       </c>
       <c r="AZ64" s="28">
         <v>100</v>
       </c>
       <c r="BA64" s="27">
         <v>108.4</v>
       </c>
       <c r="BB64" s="28">
         <v>109.2</v>
       </c>
-      <c r="BC64" s="6"/>
+      <c r="BC64" s="27">
+        <v>101.1</v>
+      </c>
       <c r="BD64" s="6"/>
       <c r="BE64" s="35"/>
       <c r="BF64" s="9"/>
       <c r="BG64" s="9"/>
       <c r="BH64" s="28"/>
       <c r="BI64" s="38"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B65" s="5">
         <v>66.2</v>
       </c>
       <c r="C65" s="5">
         <v>66.2</v>
       </c>
       <c r="D65" s="5">
         <v>66.2</v>
       </c>
       <c r="E65" s="5">
         <v>66.2</v>
       </c>
       <c r="F65" s="5">
         <v>67.599999999999994</v>
@@ -10517,51 +10615,53 @@
       </c>
       <c r="AU65" s="9">
         <v>101.3</v>
       </c>
       <c r="AV65" s="28">
         <v>102.6</v>
       </c>
       <c r="AW65" s="40">
         <v>109</v>
       </c>
       <c r="AX65" s="28">
         <v>100</v>
       </c>
       <c r="AY65" s="28">
         <v>100</v>
       </c>
       <c r="AZ65" s="28">
         <v>100</v>
       </c>
       <c r="BA65" s="27">
         <v>100</v>
       </c>
       <c r="BB65" s="28">
         <v>100</v>
       </c>
-      <c r="BC65" s="6"/>
+      <c r="BC65" s="27">
+        <v>210.3</v>
+      </c>
       <c r="BD65" s="6"/>
       <c r="BE65" s="35"/>
       <c r="BF65" s="9"/>
       <c r="BG65" s="9"/>
       <c r="BH65" s="28"/>
       <c r="BI65" s="38"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="D66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="E66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="F66" s="5">
         <v>100</v>
@@ -10688,51 +10788,53 @@
       </c>
       <c r="AU66" s="9">
         <v>98.6</v>
       </c>
       <c r="AV66" s="28">
         <v>96</v>
       </c>
       <c r="AW66" s="40">
         <v>83.8</v>
       </c>
       <c r="AX66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AY66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AZ66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BA66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BB66" s="28">
         <v>100</v>
       </c>
-      <c r="BC66" s="6"/>
+      <c r="BC66" s="27">
+        <v>100</v>
+      </c>
       <c r="BD66" s="6"/>
       <c r="BE66" s="35"/>
       <c r="BF66" s="9"/>
       <c r="BG66" s="9"/>
       <c r="BH66" s="28"/>
       <c r="BI66" s="38"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="5">
         <v>93.4</v>
       </c>
       <c r="C67" s="5">
         <v>93.4</v>
       </c>
       <c r="D67" s="5">
         <v>93.4</v>
       </c>
       <c r="E67" s="5">
         <v>93.6</v>
       </c>
       <c r="F67" s="5">
         <v>96.2</v>
@@ -10859,51 +10961,53 @@
       </c>
       <c r="AU67" s="9">
         <v>82.6</v>
       </c>
       <c r="AV67" s="28">
         <v>81.3</v>
       </c>
       <c r="AW67" s="40">
         <v>75.099999999999994</v>
       </c>
       <c r="AX67" s="28">
         <v>100</v>
       </c>
       <c r="AY67" s="28">
         <v>100</v>
       </c>
       <c r="AZ67" s="28">
         <v>100</v>
       </c>
       <c r="BA67" s="27">
         <v>100</v>
       </c>
       <c r="BB67" s="28">
         <v>100</v>
       </c>
-      <c r="BC67" s="6"/>
+      <c r="BC67" s="27">
+        <v>114.2</v>
+      </c>
       <c r="BD67" s="6"/>
       <c r="BE67" s="35"/>
       <c r="BF67" s="9"/>
       <c r="BG67" s="9"/>
       <c r="BH67" s="28"/>
       <c r="BI67" s="38"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="5">
         <v>0</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>75</v>
       </c>
       <c r="F68" s="5">
         <v>86.5</v>
@@ -11030,51 +11134,53 @@
       </c>
       <c r="AU68" s="9">
         <v>91.6</v>
       </c>
       <c r="AV68" s="28">
         <v>91</v>
       </c>
       <c r="AW68" s="40">
         <v>95.1</v>
       </c>
       <c r="AX68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AY68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AZ68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BA68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BB68" s="28">
         <v>100</v>
       </c>
-      <c r="BC68" s="6"/>
+      <c r="BC68" s="27">
+        <v>100</v>
+      </c>
       <c r="BD68" s="6"/>
       <c r="BE68" s="35"/>
       <c r="BF68" s="9"/>
       <c r="BG68" s="9"/>
       <c r="BH68" s="28"/>
       <c r="BI68" s="38"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B69" s="5">
         <v>92.5</v>
       </c>
       <c r="C69" s="5">
         <v>92.3</v>
       </c>
       <c r="D69" s="5">
         <v>92.3</v>
       </c>
       <c r="E69" s="5">
         <v>92.3</v>
       </c>
       <c r="F69" s="5">
         <v>92.7</v>
@@ -11201,239 +11307,241 @@
       </c>
       <c r="AU69" s="9">
         <v>101.9</v>
       </c>
       <c r="AV69" s="28">
         <v>106.9</v>
       </c>
       <c r="AW69" s="40">
         <v>107.9</v>
       </c>
       <c r="AX69" s="28">
         <v>100</v>
       </c>
       <c r="AY69" s="28">
         <v>100</v>
       </c>
       <c r="AZ69" s="28">
         <v>100</v>
       </c>
       <c r="BA69" s="27">
         <v>100</v>
       </c>
       <c r="BB69" s="28">
         <v>100</v>
       </c>
-      <c r="BC69" s="6"/>
+      <c r="BC69" s="27">
+        <v>88.5</v>
+      </c>
       <c r="BD69" s="6"/>
       <c r="BE69" s="35"/>
       <c r="BF69" s="9"/>
       <c r="BG69" s="9"/>
       <c r="BH69" s="28"/>
       <c r="BI69" s="38"/>
     </row>
     <row r="70" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B70" s="17"/>
       <c r="C70" s="17"/>
       <c r="D70" s="17"/>
       <c r="E70" s="17"/>
       <c r="F70" s="17"/>
       <c r="G70" s="17"/>
       <c r="H70" s="17"/>
       <c r="I70" s="17"/>
       <c r="J70" s="17"/>
       <c r="K70" s="17"/>
       <c r="L70" s="17"/>
       <c r="M70" s="17"/>
       <c r="N70" s="17"/>
       <c r="O70" s="17"/>
       <c r="P70" s="24"/>
       <c r="Q70" s="17"/>
       <c r="R70" s="17"/>
       <c r="S70" s="17"/>
       <c r="T70" s="17"/>
       <c r="U70" s="17"/>
     </row>
     <row r="71" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="47" t="s">
+      <c r="A71" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B71" s="47"/>
-[...23 lines deleted...]
-      <c r="Z71" s="47" t="s">
+      <c r="B71" s="45"/>
+      <c r="C71" s="45"/>
+      <c r="D71" s="45"/>
+      <c r="E71" s="45"/>
+      <c r="F71" s="45"/>
+      <c r="G71" s="45"/>
+      <c r="H71" s="45"/>
+      <c r="I71" s="45"/>
+      <c r="J71" s="45"/>
+      <c r="K71" s="45"/>
+      <c r="L71" s="45"/>
+      <c r="M71" s="45"/>
+      <c r="N71" s="45"/>
+      <c r="O71" s="45"/>
+      <c r="P71" s="45"/>
+      <c r="Q71" s="45"/>
+      <c r="R71" s="45"/>
+      <c r="S71" s="45"/>
+      <c r="T71" s="45"/>
+      <c r="U71" s="45"/>
+      <c r="V71" s="45"/>
+      <c r="W71" s="45"/>
+      <c r="X71" s="45"/>
+      <c r="Y71" s="45"/>
+      <c r="Z71" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="AA71" s="47"/>
-[...22 lines deleted...]
-      <c r="AX71" s="47"/>
+      <c r="AA71" s="45"/>
+      <c r="AB71" s="45"/>
+      <c r="AC71" s="45"/>
+      <c r="AD71" s="45"/>
+      <c r="AE71" s="45"/>
+      <c r="AF71" s="45"/>
+      <c r="AG71" s="45"/>
+      <c r="AH71" s="45"/>
+      <c r="AI71" s="45"/>
+      <c r="AJ71" s="45"/>
+      <c r="AK71" s="45"/>
+      <c r="AL71" s="45"/>
+      <c r="AM71" s="45"/>
+      <c r="AN71" s="45"/>
+      <c r="AO71" s="45"/>
+      <c r="AP71" s="45"/>
+      <c r="AQ71" s="45"/>
+      <c r="AR71" s="45"/>
+      <c r="AS71" s="45"/>
+      <c r="AT71" s="45"/>
+      <c r="AU71" s="45"/>
+      <c r="AV71" s="45"/>
+      <c r="AW71" s="45"/>
+      <c r="AX71" s="45"/>
     </row>
     <row r="72" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J72" s="41"/>
       <c r="K72" s="41"/>
       <c r="L72" s="41"/>
       <c r="M72" s="41"/>
       <c r="V72" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W72" s="41"/>
       <c r="X72" s="41"/>
       <c r="Y72" s="41"/>
       <c r="AH72" s="41"/>
       <c r="AI72" s="41"/>
       <c r="AJ72" s="41"/>
       <c r="AK72" s="41"/>
       <c r="AT72" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU72" s="41"/>
       <c r="AV72" s="41"/>
       <c r="AW72" s="41"/>
       <c r="BF72" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG72" s="41"/>
       <c r="BH72" s="41"/>
       <c r="BI72" s="41"/>
     </row>
     <row r="73" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="42"/>
-      <c r="B73" s="44" t="s">
+      <c r="A73" s="46"/>
+      <c r="B73" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="C73" s="45"/>
-[...10 lines deleted...]
-      <c r="N73" s="44" t="s">
+      <c r="C73" s="43"/>
+      <c r="D73" s="43"/>
+      <c r="E73" s="43"/>
+      <c r="F73" s="43"/>
+      <c r="G73" s="43"/>
+      <c r="H73" s="43"/>
+      <c r="I73" s="43"/>
+      <c r="J73" s="43"/>
+      <c r="K73" s="43"/>
+      <c r="L73" s="43"/>
+      <c r="M73" s="44"/>
+      <c r="N73" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O73" s="45"/>
-[...10 lines deleted...]
-      <c r="Z73" s="44" t="s">
+      <c r="O73" s="43"/>
+      <c r="P73" s="43"/>
+      <c r="Q73" s="43"/>
+      <c r="R73" s="43"/>
+      <c r="S73" s="43"/>
+      <c r="T73" s="43"/>
+      <c r="U73" s="43"/>
+      <c r="V73" s="43"/>
+      <c r="W73" s="43"/>
+      <c r="X73" s="43"/>
+      <c r="Y73" s="44"/>
+      <c r="Z73" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AA73" s="45"/>
-[...10 lines deleted...]
-      <c r="AL73" s="44" t="s">
+      <c r="AA73" s="43"/>
+      <c r="AB73" s="43"/>
+      <c r="AC73" s="43"/>
+      <c r="AD73" s="43"/>
+      <c r="AE73" s="43"/>
+      <c r="AF73" s="43"/>
+      <c r="AG73" s="43"/>
+      <c r="AH73" s="43"/>
+      <c r="AI73" s="43"/>
+      <c r="AJ73" s="43"/>
+      <c r="AK73" s="44"/>
+      <c r="AL73" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="AM73" s="45"/>
-[...10 lines deleted...]
-      <c r="AX73" s="44" t="s">
+      <c r="AM73" s="43"/>
+      <c r="AN73" s="43"/>
+      <c r="AO73" s="43"/>
+      <c r="AP73" s="43"/>
+      <c r="AQ73" s="43"/>
+      <c r="AR73" s="43"/>
+      <c r="AS73" s="43"/>
+      <c r="AT73" s="43"/>
+      <c r="AU73" s="43"/>
+      <c r="AV73" s="43"/>
+      <c r="AW73" s="44"/>
+      <c r="AX73" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="AY73" s="45"/>
-[...9 lines deleted...]
-      <c r="BI73" s="46"/>
+      <c r="AY73" s="43"/>
+      <c r="AZ73" s="43"/>
+      <c r="BA73" s="43"/>
+      <c r="BB73" s="43"/>
+      <c r="BC73" s="43"/>
+      <c r="BD73" s="43"/>
+      <c r="BE73" s="43"/>
+      <c r="BF73" s="43"/>
+      <c r="BG73" s="43"/>
+      <c r="BH73" s="43"/>
+      <c r="BI73" s="44"/>
     </row>
     <row r="74" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="43"/>
+      <c r="A74" s="47"/>
       <c r="B74" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I74" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J74" s="2" t="s">
@@ -11734,51 +11842,53 @@
       </c>
       <c r="AU75" s="9">
         <v>106.8</v>
       </c>
       <c r="AV75" s="28">
         <v>104.7</v>
       </c>
       <c r="AW75" s="39">
         <v>102</v>
       </c>
       <c r="AX75" s="28">
         <v>107.1</v>
       </c>
       <c r="AY75" s="35">
         <v>108.5</v>
       </c>
       <c r="AZ75" s="28">
         <v>109.3</v>
       </c>
       <c r="BA75" s="28">
         <v>112.5</v>
       </c>
       <c r="BB75" s="28">
         <v>111.7</v>
       </c>
-      <c r="BC75" s="6"/>
+      <c r="BC75" s="28">
+        <v>112.5</v>
+      </c>
       <c r="BD75" s="6"/>
       <c r="BE75" s="35"/>
       <c r="BF75" s="9"/>
       <c r="BG75" s="9"/>
       <c r="BH75" s="28"/>
       <c r="BI75" s="37"/>
     </row>
     <row r="76" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B76" s="6">
         <v>88.2</v>
       </c>
       <c r="C76" s="6">
         <v>90</v>
       </c>
       <c r="D76" s="6">
         <v>90.1</v>
       </c>
       <c r="E76" s="6">
         <v>90.3</v>
       </c>
       <c r="F76" s="6">
         <v>90.6</v>
@@ -11905,51 +12015,53 @@
       </c>
       <c r="AU76" s="9">
         <v>67.8</v>
       </c>
       <c r="AV76" s="28">
         <v>69</v>
       </c>
       <c r="AW76" s="40">
         <v>70.8</v>
       </c>
       <c r="AX76" s="28">
         <v>67.2</v>
       </c>
       <c r="AY76" s="35">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ76" s="28">
         <v>65.099999999999994</v>
       </c>
       <c r="BA76" s="28">
         <v>63.2</v>
       </c>
       <c r="BB76" s="28">
         <v>59.6</v>
       </c>
-      <c r="BC76" s="6"/>
+      <c r="BC76" s="28">
+        <v>58.2</v>
+      </c>
       <c r="BD76" s="6"/>
       <c r="BE76" s="35"/>
       <c r="BF76" s="9"/>
       <c r="BG76" s="9"/>
       <c r="BH76" s="28"/>
       <c r="BI76" s="38"/>
     </row>
     <row r="77" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A77" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B77" s="6">
         <v>107.4</v>
       </c>
       <c r="C77" s="6">
         <v>105.1</v>
       </c>
       <c r="D77" s="6">
         <v>106.1</v>
       </c>
       <c r="E77" s="6">
         <v>104.3</v>
       </c>
       <c r="F77" s="6">
         <v>104.4</v>
@@ -12076,51 +12188,53 @@
       </c>
       <c r="AU77" s="9">
         <v>122.5</v>
       </c>
       <c r="AV77" s="28">
         <v>114.7</v>
       </c>
       <c r="AW77" s="40">
         <v>106</v>
       </c>
       <c r="AX77" s="28">
         <v>327.3</v>
       </c>
       <c r="AY77" s="35">
         <v>253.1</v>
       </c>
       <c r="AZ77" s="28">
         <v>302.10000000000002</v>
       </c>
       <c r="BA77" s="28">
         <v>317.39999999999998</v>
       </c>
       <c r="BB77" s="28">
         <v>294.10000000000002</v>
       </c>
-      <c r="BC77" s="6"/>
+      <c r="BC77" s="28">
+        <v>240</v>
+      </c>
       <c r="BD77" s="6"/>
       <c r="BE77" s="35"/>
       <c r="BF77" s="9"/>
       <c r="BG77" s="9"/>
       <c r="BH77" s="28"/>
       <c r="BI77" s="38"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B78" s="6">
         <v>100.4</v>
       </c>
       <c r="C78" s="6">
         <v>101.1</v>
       </c>
       <c r="D78" s="6">
         <v>101.2</v>
       </c>
       <c r="E78" s="6">
         <v>101.58</v>
       </c>
       <c r="F78" s="6">
         <v>101.8</v>
@@ -12247,51 +12361,53 @@
       </c>
       <c r="AU78" s="9">
         <v>108.5</v>
       </c>
       <c r="AV78" s="28">
         <v>110.6</v>
       </c>
       <c r="AW78" s="40">
         <v>107.7</v>
       </c>
       <c r="AX78" s="28">
         <v>118.6</v>
       </c>
       <c r="AY78" s="35">
         <v>118.4</v>
       </c>
       <c r="AZ78" s="28">
         <v>122</v>
       </c>
       <c r="BA78" s="28">
         <v>124.5</v>
       </c>
       <c r="BB78" s="28">
         <v>125.2</v>
       </c>
-      <c r="BC78" s="6"/>
+      <c r="BC78" s="28">
+        <v>117.7</v>
+      </c>
       <c r="BD78" s="6"/>
       <c r="BE78" s="35"/>
       <c r="BF78" s="9"/>
       <c r="BG78" s="9"/>
       <c r="BH78" s="28"/>
       <c r="BI78" s="38"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="6">
         <v>102.5</v>
       </c>
       <c r="C79" s="6">
         <v>101.4</v>
       </c>
       <c r="D79" s="6">
         <v>102.9</v>
       </c>
       <c r="E79" s="6">
         <v>103.6</v>
       </c>
       <c r="F79" s="6">
         <v>103.3</v>
@@ -12418,51 +12534,53 @@
       </c>
       <c r="AU79" s="9">
         <v>109.7</v>
       </c>
       <c r="AV79" s="28">
         <v>108.9</v>
       </c>
       <c r="AW79" s="40">
         <v>96.6</v>
       </c>
       <c r="AX79" s="28">
         <v>105</v>
       </c>
       <c r="AY79" s="35">
         <v>104.8</v>
       </c>
       <c r="AZ79" s="28">
         <v>104.6</v>
       </c>
       <c r="BA79" s="28">
         <v>104.1</v>
       </c>
       <c r="BB79" s="28">
         <v>104</v>
       </c>
-      <c r="BC79" s="6"/>
+      <c r="BC79" s="28">
+        <v>103.8</v>
+      </c>
       <c r="BD79" s="6"/>
       <c r="BE79" s="35"/>
       <c r="BF79" s="9"/>
       <c r="BG79" s="9"/>
       <c r="BH79" s="28"/>
       <c r="BI79" s="38"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B80" s="6">
         <v>98.7</v>
       </c>
       <c r="C80" s="6">
         <v>98.9</v>
       </c>
       <c r="D80" s="6">
         <v>98.8</v>
       </c>
       <c r="E80" s="6">
         <v>98.7</v>
       </c>
       <c r="F80" s="6">
         <v>98.7</v>
@@ -12589,51 +12707,53 @@
       </c>
       <c r="AU80" s="6">
         <v>109.2</v>
       </c>
       <c r="AV80" s="28">
         <v>107.3</v>
       </c>
       <c r="AW80" s="40">
         <v>106.8</v>
       </c>
       <c r="AX80" s="28">
         <v>99.1</v>
       </c>
       <c r="AY80" s="35">
         <v>98.8</v>
       </c>
       <c r="AZ80" s="28">
         <v>98.7</v>
       </c>
       <c r="BA80" s="28">
         <v>98.4</v>
       </c>
       <c r="BB80" s="28">
         <v>98</v>
       </c>
-      <c r="BC80" s="6"/>
+      <c r="BC80" s="28">
+        <v>97.8</v>
+      </c>
       <c r="BD80" s="6"/>
       <c r="BE80" s="35"/>
       <c r="BF80" s="9"/>
       <c r="BG80" s="6"/>
       <c r="BH80" s="28"/>
       <c r="BI80" s="38"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B81" s="6">
         <v>95.3</v>
       </c>
       <c r="C81" s="6">
         <v>96.5</v>
       </c>
       <c r="D81" s="6">
         <v>96.5</v>
       </c>
       <c r="E81" s="6">
         <v>96.1</v>
       </c>
       <c r="F81" s="6">
         <v>95.9</v>
@@ -12760,51 +12880,53 @@
       </c>
       <c r="AU81" s="6">
         <v>109.8</v>
       </c>
       <c r="AV81" s="28">
         <v>108.5</v>
       </c>
       <c r="AW81" s="40">
         <v>101.6</v>
       </c>
       <c r="AX81" s="28">
         <v>117.9</v>
       </c>
       <c r="AY81" s="35">
         <v>110.7</v>
       </c>
       <c r="AZ81" s="28">
         <v>100.3</v>
       </c>
       <c r="BA81" s="28">
         <v>98.3</v>
       </c>
       <c r="BB81" s="28">
         <v>97</v>
       </c>
-      <c r="BC81" s="6"/>
+      <c r="BC81" s="28">
+        <v>94.9</v>
+      </c>
       <c r="BD81" s="6"/>
       <c r="BE81" s="35"/>
       <c r="BF81" s="9"/>
       <c r="BG81" s="6"/>
       <c r="BH81" s="28"/>
       <c r="BI81" s="38"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B82" s="6">
         <v>99.6</v>
       </c>
       <c r="C82" s="6">
         <v>100.5</v>
       </c>
       <c r="D82" s="6">
         <v>115.1</v>
       </c>
       <c r="E82" s="6">
         <v>110.4</v>
       </c>
       <c r="F82" s="6">
         <v>105.1</v>
@@ -12931,51 +13053,53 @@
       </c>
       <c r="AU82" s="6">
         <v>108.4</v>
       </c>
       <c r="AV82" s="28">
         <v>106.2</v>
       </c>
       <c r="AW82" s="40">
         <v>100</v>
       </c>
       <c r="AX82" s="28">
         <v>137.6</v>
       </c>
       <c r="AY82" s="35">
         <v>139.9</v>
       </c>
       <c r="AZ82" s="28">
         <v>139.19999999999999</v>
       </c>
       <c r="BA82" s="28">
         <v>166.4</v>
       </c>
       <c r="BB82" s="28">
         <v>145.80000000000001</v>
       </c>
-      <c r="BC82" s="6"/>
+      <c r="BC82" s="28">
+        <v>146.1</v>
+      </c>
       <c r="BD82" s="6"/>
       <c r="BE82" s="35"/>
       <c r="BF82" s="9"/>
       <c r="BG82" s="6"/>
       <c r="BH82" s="28"/>
       <c r="BI82" s="38"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B83" s="6">
         <v>100.3</v>
       </c>
       <c r="C83" s="6">
         <v>99.8</v>
       </c>
       <c r="D83" s="6">
         <v>99.9</v>
       </c>
       <c r="E83" s="6">
         <v>100.2</v>
       </c>
       <c r="F83" s="6">
         <v>100.2</v>
@@ -13102,51 +13226,53 @@
       </c>
       <c r="AU83" s="6">
         <v>111</v>
       </c>
       <c r="AV83" s="28">
         <v>108.7</v>
       </c>
       <c r="AW83" s="40">
         <v>107.6</v>
       </c>
       <c r="AX83" s="28">
         <v>102</v>
       </c>
       <c r="AY83" s="35">
         <v>103.5</v>
       </c>
       <c r="AZ83" s="28">
         <v>103.5</v>
       </c>
       <c r="BA83" s="28">
         <v>103.2</v>
       </c>
       <c r="BB83" s="28">
         <v>103</v>
       </c>
-      <c r="BC83" s="6"/>
+      <c r="BC83" s="28">
+        <v>102.9</v>
+      </c>
       <c r="BD83" s="6"/>
       <c r="BE83" s="35"/>
       <c r="BF83" s="9"/>
       <c r="BG83" s="6"/>
       <c r="BH83" s="28"/>
       <c r="BI83" s="38"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B84" s="6">
         <v>100</v>
       </c>
       <c r="C84" s="6">
         <v>87.6</v>
       </c>
       <c r="D84" s="6">
         <v>87.8</v>
       </c>
       <c r="E84" s="6">
         <v>90.6</v>
       </c>
       <c r="F84" s="6">
         <v>92.7</v>
@@ -13273,51 +13399,53 @@
       </c>
       <c r="AU84" s="6">
         <v>105</v>
       </c>
       <c r="AV84" s="28">
         <v>103.1</v>
       </c>
       <c r="AW84" s="40">
         <v>107.2</v>
       </c>
       <c r="AX84" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="AY84" s="35">
         <v>82.9</v>
       </c>
       <c r="AZ84" s="28">
         <v>79.7</v>
       </c>
       <c r="BA84" s="28">
         <v>99.6</v>
       </c>
       <c r="BB84" s="28">
         <v>100.8</v>
       </c>
-      <c r="BC84" s="6"/>
+      <c r="BC84" s="28">
+        <v>101.6</v>
+      </c>
       <c r="BD84" s="6"/>
       <c r="BE84" s="35"/>
       <c r="BF84" s="9"/>
       <c r="BG84" s="6"/>
       <c r="BH84" s="28"/>
       <c r="BI84" s="38"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B85" s="6">
         <v>104.3</v>
       </c>
       <c r="C85" s="6">
         <v>104</v>
       </c>
       <c r="D85" s="6">
         <v>103.8</v>
       </c>
       <c r="E85" s="6">
         <v>104.2</v>
       </c>
       <c r="F85" s="6">
         <v>103.9</v>
@@ -13444,51 +13572,53 @@
       </c>
       <c r="AU85" s="6">
         <v>108.7</v>
       </c>
       <c r="AV85" s="28">
         <v>108.2</v>
       </c>
       <c r="AW85" s="40">
         <v>99.5</v>
       </c>
       <c r="AX85" s="28">
         <v>97.3</v>
       </c>
       <c r="AY85" s="35">
         <v>106.8</v>
       </c>
       <c r="AZ85" s="28">
         <v>105.5</v>
       </c>
       <c r="BA85" s="28">
         <v>105.2</v>
       </c>
       <c r="BB85" s="28">
         <v>103.6</v>
       </c>
-      <c r="BC85" s="6"/>
+      <c r="BC85" s="28">
+        <v>101.6</v>
+      </c>
       <c r="BD85" s="6"/>
       <c r="BE85" s="35"/>
       <c r="BF85" s="9"/>
       <c r="BG85" s="6"/>
       <c r="BH85" s="28"/>
       <c r="BI85" s="38"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B86" s="6">
         <v>103.1</v>
       </c>
       <c r="C86" s="6">
         <v>106</v>
       </c>
       <c r="D86" s="6">
         <v>104.4</v>
       </c>
       <c r="E86" s="6">
         <v>103.9</v>
       </c>
       <c r="F86" s="6">
         <v>104.7</v>
@@ -13615,51 +13745,53 @@
       </c>
       <c r="AU86" s="6">
         <v>103</v>
       </c>
       <c r="AV86" s="28">
         <v>102.1</v>
       </c>
       <c r="AW86" s="40">
         <v>102.7</v>
       </c>
       <c r="AX86" s="28">
         <v>99.4</v>
       </c>
       <c r="AY86" s="35">
         <v>92.6</v>
       </c>
       <c r="AZ86" s="28">
         <v>97</v>
       </c>
       <c r="BA86" s="28">
         <v>97.9</v>
       </c>
       <c r="BB86" s="28">
         <v>104.7</v>
       </c>
-      <c r="BC86" s="6"/>
+      <c r="BC86" s="28">
+        <v>112.4</v>
+      </c>
       <c r="BD86" s="6"/>
       <c r="BE86" s="35"/>
       <c r="BF86" s="9"/>
       <c r="BG86" s="6"/>
       <c r="BH86" s="28"/>
       <c r="BI86" s="38"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B87" s="6">
         <v>104.6</v>
       </c>
       <c r="C87" s="6">
         <v>105.4</v>
       </c>
       <c r="D87" s="6">
         <v>105.9</v>
       </c>
       <c r="E87" s="6">
         <v>106.5</v>
       </c>
       <c r="F87" s="6">
         <v>106.4</v>
@@ -13786,51 +13918,53 @@
       </c>
       <c r="AU87" s="9">
         <v>110.8</v>
       </c>
       <c r="AV87" s="28">
         <v>109.2</v>
       </c>
       <c r="AW87" s="40">
         <v>107.7</v>
       </c>
       <c r="AX87" s="28">
         <v>88.4</v>
       </c>
       <c r="AY87" s="35">
         <v>142.5</v>
       </c>
       <c r="AZ87" s="28">
         <v>140.19999999999999</v>
       </c>
       <c r="BA87" s="28">
         <v>135.9</v>
       </c>
       <c r="BB87" s="28">
         <v>130.19999999999999</v>
       </c>
-      <c r="BC87" s="6"/>
+      <c r="BC87" s="28">
+        <v>132.1</v>
+      </c>
       <c r="BD87" s="6"/>
       <c r="BE87" s="35"/>
       <c r="BF87" s="9"/>
       <c r="BG87" s="9"/>
       <c r="BH87" s="28"/>
       <c r="BI87" s="38"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B88" s="6">
         <v>105.1</v>
       </c>
       <c r="C88" s="6">
         <v>104.5</v>
       </c>
       <c r="D88" s="6">
         <v>103.5</v>
       </c>
       <c r="E88" s="6">
         <v>103.3</v>
       </c>
       <c r="F88" s="6">
         <v>103.1</v>
@@ -13957,51 +14091,53 @@
       </c>
       <c r="AU88" s="9">
         <v>116.3</v>
       </c>
       <c r="AV88" s="28">
         <v>112.3</v>
       </c>
       <c r="AW88" s="40">
         <v>106.4</v>
       </c>
       <c r="AX88" s="28">
         <v>132.69999999999999</v>
       </c>
       <c r="AY88" s="35">
         <v>117.6</v>
       </c>
       <c r="AZ88" s="28">
         <v>121.2</v>
       </c>
       <c r="BA88" s="28">
         <v>118.3</v>
       </c>
       <c r="BB88" s="28">
         <v>114.6</v>
       </c>
-      <c r="BC88" s="6"/>
+      <c r="BC88" s="28">
+        <v>113.6</v>
+      </c>
       <c r="BD88" s="6"/>
       <c r="BE88" s="35"/>
       <c r="BF88" s="9"/>
       <c r="BG88" s="9"/>
       <c r="BH88" s="28"/>
       <c r="BI88" s="38"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B89" s="6">
         <v>100.1</v>
       </c>
       <c r="C89" s="6">
         <v>100.5</v>
       </c>
       <c r="D89" s="6">
         <v>100.4</v>
       </c>
       <c r="E89" s="6">
         <v>100.5</v>
       </c>
       <c r="F89" s="6">
         <v>99.6</v>
@@ -14128,51 +14264,53 @@
       </c>
       <c r="AU89" s="9">
         <v>111.1</v>
       </c>
       <c r="AV89" s="28">
         <v>109.9</v>
       </c>
       <c r="AW89" s="40">
         <v>106</v>
       </c>
       <c r="AX89" s="28">
         <v>105.5</v>
       </c>
       <c r="AY89" s="35">
         <v>105.4</v>
       </c>
       <c r="AZ89" s="28">
         <v>105.1</v>
       </c>
       <c r="BA89" s="28">
         <v>104.9</v>
       </c>
       <c r="BB89" s="28">
         <v>104.3</v>
       </c>
-      <c r="BC89" s="6"/>
+      <c r="BC89" s="28">
+        <v>103.4</v>
+      </c>
       <c r="BD89" s="6"/>
       <c r="BE89" s="35"/>
       <c r="BF89" s="9"/>
       <c r="BG89" s="9"/>
       <c r="BH89" s="28"/>
       <c r="BI89" s="38"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B90" s="6">
         <v>101.1</v>
       </c>
       <c r="C90" s="6">
         <v>101.1</v>
       </c>
       <c r="D90" s="6">
         <v>101.6</v>
       </c>
       <c r="E90" s="6">
         <v>103.6</v>
       </c>
       <c r="F90" s="6">
         <v>103.2</v>
@@ -14299,51 +14437,53 @@
       </c>
       <c r="AU90" s="9">
         <v>98.1</v>
       </c>
       <c r="AV90" s="28">
         <v>91.9</v>
       </c>
       <c r="AW90" s="40">
         <v>90.3</v>
       </c>
       <c r="AX90" s="28">
         <v>104.7</v>
       </c>
       <c r="AY90" s="35">
         <v>102.7</v>
       </c>
       <c r="AZ90" s="28">
         <v>102.9</v>
       </c>
       <c r="BA90" s="28">
         <v>102.5</v>
       </c>
       <c r="BB90" s="28">
         <v>102.1</v>
       </c>
-      <c r="BC90" s="6"/>
+      <c r="BC90" s="28">
+        <v>100.8</v>
+      </c>
       <c r="BD90" s="6"/>
       <c r="BE90" s="35"/>
       <c r="BF90" s="9"/>
       <c r="BG90" s="9"/>
       <c r="BH90" s="28"/>
       <c r="BI90" s="38"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B91" s="6">
         <v>101.8</v>
       </c>
       <c r="C91" s="6">
         <v>100.9</v>
       </c>
       <c r="D91" s="6">
         <v>101.2</v>
       </c>
       <c r="E91" s="6">
         <v>101.4</v>
       </c>
       <c r="F91" s="6">
         <v>101.5</v>
@@ -14470,51 +14610,53 @@
       </c>
       <c r="AU91" s="9">
         <v>110.5</v>
       </c>
       <c r="AV91" s="28">
         <v>107.3</v>
       </c>
       <c r="AW91" s="40">
         <v>104.9</v>
       </c>
       <c r="AX91" s="28">
         <v>101</v>
       </c>
       <c r="AY91" s="35">
         <v>99.8</v>
       </c>
       <c r="AZ91" s="28">
         <v>100.2</v>
       </c>
       <c r="BA91" s="28">
         <v>101</v>
       </c>
       <c r="BB91" s="28">
         <v>101.2</v>
       </c>
-      <c r="BC91" s="6"/>
+      <c r="BC91" s="28">
+        <v>102.3</v>
+      </c>
       <c r="BD91" s="6"/>
       <c r="BE91" s="35"/>
       <c r="BF91" s="9"/>
       <c r="BG91" s="9"/>
       <c r="BH91" s="28"/>
       <c r="BI91" s="38"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B92" s="6">
         <v>97.8</v>
       </c>
       <c r="C92" s="6">
         <v>98.1</v>
       </c>
       <c r="D92" s="6">
         <v>98.6</v>
       </c>
       <c r="E92" s="6">
         <v>95.8</v>
       </c>
       <c r="F92" s="6">
         <v>95.6</v>
@@ -14641,51 +14783,53 @@
       </c>
       <c r="AU92" s="9">
         <v>98.1</v>
       </c>
       <c r="AV92" s="28">
         <v>98.2</v>
       </c>
       <c r="AW92" s="40">
         <v>95.8</v>
       </c>
       <c r="AX92" s="28">
         <v>102.6</v>
       </c>
       <c r="AY92" s="35">
         <v>106.1</v>
       </c>
       <c r="AZ92" s="28">
         <v>104.2</v>
       </c>
       <c r="BA92" s="28">
         <v>103.5</v>
       </c>
       <c r="BB92" s="28">
         <v>101.4</v>
       </c>
-      <c r="BC92" s="6"/>
+      <c r="BC92" s="28">
+        <v>101.1</v>
+      </c>
       <c r="BD92" s="6"/>
       <c r="BE92" s="35"/>
       <c r="BF92" s="9"/>
       <c r="BG92" s="9"/>
       <c r="BH92" s="28"/>
       <c r="BI92" s="38"/>
     </row>
     <row r="93" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B93" s="17"/>
       <c r="C93" s="17"/>
       <c r="D93" s="17"/>
       <c r="E93" s="17"/>
       <c r="F93" s="17"/>
       <c r="G93" s="17"/>
       <c r="H93" s="17"/>
       <c r="I93" s="17"/>
       <c r="J93" s="17"/>
       <c r="K93" s="17"/>
       <c r="L93" s="17"/>
       <c r="M93" s="17"/>
       <c r="N93" s="17"/>
       <c r="O93" s="17"/>
       <c r="P93" s="17"/>
       <c r="Q93" s="17"/>
       <c r="R93" s="17"/>
@@ -14718,227 +14862,227 @@
       <c r="AD95" s="31"/>
       <c r="AE95" s="31"/>
       <c r="AF95" s="31"/>
       <c r="AG95" s="31"/>
       <c r="AH95" s="31"/>
       <c r="AI95" s="31"/>
       <c r="AJ95" s="31"/>
     </row>
     <row r="96" spans="1:61" x14ac:dyDescent="0.2">
       <c r="Z96" s="31" t="s">
         <v>42</v>
       </c>
       <c r="AA96" s="31"/>
       <c r="AB96" s="31"/>
       <c r="AC96" s="31"/>
       <c r="AD96" s="31"/>
       <c r="AE96" s="31"/>
       <c r="AF96" s="31"/>
       <c r="AG96" s="31"/>
       <c r="AH96" s="31"/>
       <c r="AI96" s="31"/>
       <c r="AJ96" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="BF72:BI72"/>
-[...24 lines deleted...]
-    <mergeCell ref="AT49:AW49"/>
+    <mergeCell ref="V49:Y49"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="Z73:AK73"/>
+    <mergeCell ref="B73:M73"/>
+    <mergeCell ref="B50:M50"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="A71:Y71"/>
+    <mergeCell ref="N73:Y73"/>
+    <mergeCell ref="AH72:AK72"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="J72:M72"/>
     <mergeCell ref="N50:Y50"/>
     <mergeCell ref="V72:Y72"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J26:M26"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="J49:M49"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A25:Y25"/>
     <mergeCell ref="A48:Y48"/>
     <mergeCell ref="V26:Y26"/>
     <mergeCell ref="N27:Y27"/>
-    <mergeCell ref="V49:Y49"/>
-[...8 lines deleted...]
-    <mergeCell ref="AH72:AK72"/>
+    <mergeCell ref="AT72:AW72"/>
+    <mergeCell ref="AL73:AW73"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT26:AW26"/>
+    <mergeCell ref="AL27:AW27"/>
+    <mergeCell ref="AT49:AW49"/>
+    <mergeCell ref="Z2:AX2"/>
+    <mergeCell ref="Z25:AX25"/>
+    <mergeCell ref="Z48:AX48"/>
+    <mergeCell ref="Z71:AX71"/>
+    <mergeCell ref="AL50:AW50"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH26:AK26"/>
+    <mergeCell ref="AH49:AK49"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z27:AK27"/>
+    <mergeCell ref="Z50:AK50"/>
+    <mergeCell ref="AX50:BI50"/>
+    <mergeCell ref="BF72:BI72"/>
+    <mergeCell ref="AX73:BI73"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF26:BI26"/>
+    <mergeCell ref="AX27:BI27"/>
+    <mergeCell ref="BF49:BI49"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="47" max="16383" man="1"/>
     <brk id="70" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="49" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>