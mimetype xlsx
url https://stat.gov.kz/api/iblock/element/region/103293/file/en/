--- v3 (2026-07-22)
+++ v4 (2026-08-23)
@@ -457,51 +457,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -560,67 +560,73 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -893,227 +899,227 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI96"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BC75" sqref="BC75"/>
+      <selection pane="topRight" activeCell="AQ14" sqref="AQ14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.140625" style="1" customWidth="1"/>
     <col min="25" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="11" style="1" customWidth="1"/>
     <col min="32" max="32" width="10" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="45"/>
-[...23 lines deleted...]
-      <c r="Z2" s="45" t="s">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="45"/>
-[...22 lines deleted...]
-      <c r="AX2" s="45"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
     </row>
     <row r="3" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="V3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="AH3" s="41"/>
       <c r="AI3" s="41"/>
       <c r="AJ3" s="41"/>
       <c r="AK3" s="41"/>
       <c r="AT3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU3" s="41"/>
       <c r="AV3" s="41"/>
       <c r="AW3" s="41"/>
       <c r="BF3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG3" s="41"/>
       <c r="BH3" s="41"/>
       <c r="BI3" s="41"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="46"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="42" t="s">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="43"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42" t="s">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="43"/>
-[...10 lines deleted...]
-      <c r="AL4" s="42" t="s">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="AM4" s="43"/>
-[...10 lines deleted...]
-      <c r="AX4" s="42" t="s">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="AY4" s="43"/>
-[...9 lines deleted...]
-      <c r="BI4" s="44"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
+      <c r="BD4" s="45"/>
+      <c r="BE4" s="45"/>
+      <c r="BF4" s="45"/>
+      <c r="BG4" s="45"/>
+      <c r="BH4" s="45"/>
+      <c r="BI4" s="46"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="47"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1417,51 +1423,53 @@
       </c>
       <c r="AV6" s="28">
         <v>101.2</v>
       </c>
       <c r="AW6" s="37">
         <v>100.6</v>
       </c>
       <c r="AX6" s="28">
         <v>105.8</v>
       </c>
       <c r="AY6" s="28">
         <v>107</v>
       </c>
       <c r="AZ6" s="28">
         <v>107.8</v>
       </c>
       <c r="BA6" s="28">
         <v>111.3</v>
       </c>
       <c r="BB6" s="27">
         <v>110.7</v>
       </c>
       <c r="BC6" s="28">
         <v>110.7</v>
       </c>
-      <c r="BD6" s="6"/>
+      <c r="BD6" s="48">
+        <v>111.1</v>
+      </c>
       <c r="BE6" s="35"/>
       <c r="BF6" s="9"/>
       <c r="BG6" s="9"/>
       <c r="BH6" s="28"/>
       <c r="BI6" s="37"/>
     </row>
     <row r="7" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="5">
         <v>84.6</v>
       </c>
       <c r="C7" s="5">
         <v>85.8</v>
       </c>
       <c r="D7" s="5">
         <v>85.9</v>
       </c>
       <c r="E7" s="5">
         <v>86.3</v>
       </c>
       <c r="F7" s="5">
         <v>86.8</v>
       </c>
@@ -1590,51 +1598,53 @@
       </c>
       <c r="AV7" s="28">
         <v>93.1</v>
       </c>
       <c r="AW7" s="38">
         <v>88.9</v>
       </c>
       <c r="AX7" s="28">
         <v>81.5</v>
       </c>
       <c r="AY7" s="28">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="28">
         <v>78.599999999999994</v>
       </c>
       <c r="BA7" s="28">
         <v>76.5</v>
       </c>
       <c r="BB7" s="27">
         <v>73.400000000000006</v>
       </c>
       <c r="BC7" s="28">
         <v>72.599999999999994</v>
       </c>
-      <c r="BD7" s="6"/>
+      <c r="BD7" s="48">
+        <v>79.400000000000006</v>
+      </c>
       <c r="BE7" s="35"/>
       <c r="BF7" s="9"/>
       <c r="BG7" s="9"/>
       <c r="BH7" s="28"/>
       <c r="BI7" s="38"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="5">
         <v>107.7</v>
       </c>
       <c r="C8" s="5">
         <v>105.4</v>
       </c>
       <c r="D8" s="5">
         <v>106.4</v>
       </c>
       <c r="E8" s="5">
         <v>104.6</v>
       </c>
       <c r="F8" s="5">
         <v>104.7</v>
       </c>
@@ -1763,51 +1773,53 @@
       </c>
       <c r="AV8" s="28">
         <v>121</v>
       </c>
       <c r="AW8" s="38">
         <v>119.7</v>
       </c>
       <c r="AX8" s="28">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="28">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="28">
         <v>295.89999999999998</v>
       </c>
       <c r="BA8" s="28">
         <v>308.8</v>
       </c>
       <c r="BB8" s="27">
         <v>286.39999999999998</v>
       </c>
       <c r="BC8" s="28">
         <v>227.1</v>
       </c>
-      <c r="BD8" s="6"/>
+      <c r="BD8" s="48">
+        <v>221.9</v>
+      </c>
       <c r="BE8" s="35"/>
       <c r="BF8" s="9"/>
       <c r="BG8" s="9"/>
       <c r="BH8" s="28"/>
       <c r="BI8" s="38"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="5">
         <v>101.8</v>
       </c>
       <c r="C9" s="5">
         <v>102.4</v>
       </c>
       <c r="D9" s="5">
         <v>102.5</v>
       </c>
       <c r="E9" s="5">
         <v>102.7</v>
       </c>
       <c r="F9" s="5">
         <v>102.8</v>
       </c>
@@ -1936,51 +1948,53 @@
       </c>
       <c r="AV9" s="28">
         <v>103.3</v>
       </c>
       <c r="AW9" s="38">
         <v>100.5</v>
       </c>
       <c r="AX9" s="28">
         <v>115.6</v>
       </c>
       <c r="AY9" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="28">
         <v>118.4</v>
       </c>
       <c r="BA9" s="28">
         <v>120.5</v>
       </c>
       <c r="BB9" s="27">
         <v>120.9</v>
       </c>
       <c r="BC9" s="28">
         <v>114.8</v>
       </c>
-      <c r="BD9" s="6"/>
+      <c r="BD9" s="48">
+        <v>106.1</v>
+      </c>
       <c r="BE9" s="35"/>
       <c r="BF9" s="9"/>
       <c r="BG9" s="9"/>
       <c r="BH9" s="28"/>
       <c r="BI9" s="38"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="5">
         <v>102.3</v>
       </c>
       <c r="C10" s="5">
         <v>101.2</v>
       </c>
       <c r="D10" s="5">
         <v>102.7</v>
       </c>
       <c r="E10" s="5">
         <v>103.5</v>
       </c>
       <c r="F10" s="5">
         <v>103.2</v>
       </c>
@@ -2109,51 +2123,53 @@
       </c>
       <c r="AV10" s="28">
         <v>92.3</v>
       </c>
       <c r="AW10" s="38">
         <v>87.8</v>
       </c>
       <c r="AX10" s="28">
         <v>105</v>
       </c>
       <c r="AY10" s="28">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="28">
         <v>104.6</v>
       </c>
       <c r="BA10" s="28">
         <v>104</v>
       </c>
       <c r="BB10" s="27">
         <v>103.9</v>
       </c>
       <c r="BC10" s="28">
         <v>103.6</v>
       </c>
-      <c r="BD10" s="6"/>
+      <c r="BD10" s="48">
+        <v>106.6</v>
+      </c>
       <c r="BE10" s="35"/>
       <c r="BF10" s="9"/>
       <c r="BG10" s="9"/>
       <c r="BH10" s="28"/>
       <c r="BI10" s="38"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="5">
         <v>99</v>
       </c>
       <c r="C11" s="5">
         <v>99.2</v>
       </c>
       <c r="D11" s="5">
         <v>99.1</v>
       </c>
       <c r="E11" s="5">
         <v>99</v>
       </c>
       <c r="F11" s="5">
         <v>99</v>
       </c>
@@ -2282,51 +2298,53 @@
       </c>
       <c r="AV11" s="28">
         <v>97.4</v>
       </c>
       <c r="AW11" s="38">
         <v>96.5</v>
       </c>
       <c r="AX11" s="28">
         <v>99.2</v>
       </c>
       <c r="AY11" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="28">
         <v>98.8</v>
       </c>
       <c r="BA11" s="28">
         <v>98.4</v>
       </c>
       <c r="BB11" s="27">
         <v>98.1</v>
       </c>
       <c r="BC11" s="28">
         <v>97.9</v>
       </c>
-      <c r="BD11" s="6"/>
+      <c r="BD11" s="48">
+        <v>98.3</v>
+      </c>
       <c r="BE11" s="35"/>
       <c r="BF11" s="9"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="28"/>
       <c r="BI11" s="38"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="5">
         <v>90.1</v>
       </c>
       <c r="C12" s="5">
         <v>91.3</v>
       </c>
       <c r="D12" s="5">
         <v>91.5</v>
       </c>
       <c r="E12" s="5">
         <v>91.4</v>
       </c>
       <c r="F12" s="5">
         <v>91.3</v>
       </c>
@@ -2455,51 +2473,53 @@
       </c>
       <c r="AV12" s="28">
         <v>101.1</v>
       </c>
       <c r="AW12" s="38">
         <v>105.2</v>
       </c>
       <c r="AX12" s="28">
         <v>114.2</v>
       </c>
       <c r="AY12" s="28">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="28">
         <v>100.3</v>
       </c>
       <c r="BA12" s="28">
         <v>100.1</v>
       </c>
       <c r="BB12" s="27">
         <v>98.7</v>
       </c>
       <c r="BC12" s="28">
         <v>96.8</v>
       </c>
-      <c r="BD12" s="6"/>
+      <c r="BD12" s="48">
+        <v>98.3</v>
+      </c>
       <c r="BE12" s="35"/>
       <c r="BF12" s="9"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="28"/>
       <c r="BI12" s="38"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5">
         <v>98.5</v>
       </c>
       <c r="C13" s="5">
         <v>99.3</v>
       </c>
       <c r="D13" s="5">
         <v>112.6</v>
       </c>
       <c r="E13" s="5">
         <v>108.5</v>
       </c>
       <c r="F13" s="5">
         <v>103.8</v>
       </c>
@@ -2628,51 +2648,53 @@
       </c>
       <c r="AV13" s="28">
         <v>102.8</v>
       </c>
       <c r="AW13" s="38">
         <v>100.1</v>
       </c>
       <c r="AX13" s="28">
         <v>131.5</v>
       </c>
       <c r="AY13" s="27">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="28">
         <v>133</v>
       </c>
       <c r="BA13" s="28">
         <v>159.6</v>
       </c>
       <c r="BB13" s="27">
         <v>141.1</v>
       </c>
       <c r="BC13" s="28">
         <v>139.80000000000001</v>
       </c>
-      <c r="BD13" s="6"/>
+      <c r="BD13" s="48">
+        <v>137.30000000000001</v>
+      </c>
       <c r="BE13" s="35"/>
       <c r="BF13" s="9"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="28"/>
       <c r="BI13" s="38"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="5">
         <v>101.2</v>
       </c>
       <c r="C14" s="5">
         <v>100.8</v>
       </c>
       <c r="D14" s="5">
         <v>100.8</v>
       </c>
       <c r="E14" s="5">
         <v>101</v>
       </c>
       <c r="F14" s="5">
         <v>101</v>
       </c>
@@ -2801,51 +2823,53 @@
       </c>
       <c r="AV14" s="28">
         <v>94.8</v>
       </c>
       <c r="AW14" s="38">
         <v>95.8</v>
       </c>
       <c r="AX14" s="28">
         <v>101.6</v>
       </c>
       <c r="AY14" s="27">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="28">
         <v>102.8</v>
       </c>
       <c r="BA14" s="28">
         <v>100.7</v>
       </c>
       <c r="BB14" s="27">
         <v>101</v>
       </c>
       <c r="BC14" s="28">
         <v>101.2</v>
       </c>
-      <c r="BD14" s="6"/>
+      <c r="BD14" s="48">
+        <v>102.6</v>
+      </c>
       <c r="BE14" s="35"/>
       <c r="BF14" s="9"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="28"/>
       <c r="BI14" s="38"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="5">
         <v>92.6</v>
       </c>
       <c r="C15" s="5">
         <v>83.1</v>
       </c>
       <c r="D15" s="5">
         <v>83.5</v>
       </c>
       <c r="E15" s="5">
         <v>86.1</v>
       </c>
       <c r="F15" s="5">
         <v>88.1</v>
       </c>
@@ -2974,51 +2998,53 @@
       </c>
       <c r="AV15" s="28">
         <v>98.2</v>
       </c>
       <c r="AW15" s="38">
         <v>100.1</v>
       </c>
       <c r="AX15" s="28">
         <v>75.8</v>
       </c>
       <c r="AY15" s="27">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="28">
         <v>82</v>
       </c>
       <c r="BA15" s="28">
         <v>100.3</v>
       </c>
       <c r="BB15" s="27">
         <v>101.5</v>
       </c>
       <c r="BC15" s="28">
         <v>105.5</v>
       </c>
-      <c r="BD15" s="6"/>
+      <c r="BD15" s="48">
+        <v>107.2</v>
+      </c>
       <c r="BE15" s="35"/>
       <c r="BF15" s="9"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="28"/>
       <c r="BI15" s="38"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="5">
         <v>105</v>
       </c>
       <c r="C16" s="5">
         <v>104.6</v>
       </c>
       <c r="D16" s="5">
         <v>104.4</v>
       </c>
       <c r="E16" s="5">
         <v>104.8</v>
       </c>
       <c r="F16" s="5">
         <v>104.4</v>
       </c>
@@ -3147,51 +3173,53 @@
       </c>
       <c r="AV16" s="28">
         <v>144.1</v>
       </c>
       <c r="AW16" s="38">
         <v>151.30000000000001</v>
       </c>
       <c r="AX16" s="28">
         <v>97.4</v>
       </c>
       <c r="AY16" s="27">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="28">
         <v>105.4</v>
       </c>
       <c r="BA16" s="28">
         <v>105.1</v>
       </c>
       <c r="BB16" s="27">
         <v>103.5</v>
       </c>
       <c r="BC16" s="28">
         <v>101.7</v>
       </c>
-      <c r="BD16" s="6"/>
+      <c r="BD16" s="48">
+        <v>101.9</v>
+      </c>
       <c r="BE16" s="35"/>
       <c r="BF16" s="9"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="28"/>
       <c r="BI16" s="38"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="5">
         <v>102.9</v>
       </c>
       <c r="C17" s="5">
         <v>105.8</v>
       </c>
       <c r="D17" s="5">
         <v>104.2</v>
       </c>
       <c r="E17" s="5">
         <v>103.7</v>
       </c>
       <c r="F17" s="5">
         <v>104.5</v>
       </c>
@@ -3320,51 +3348,53 @@
       </c>
       <c r="AV17" s="28">
         <v>97.9</v>
       </c>
       <c r="AW17" s="38">
         <v>98.1</v>
       </c>
       <c r="AX17" s="28">
         <v>99.4</v>
       </c>
       <c r="AY17" s="27">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="28">
         <v>97.2</v>
       </c>
       <c r="BA17" s="28">
         <v>98</v>
       </c>
       <c r="BB17" s="27">
         <v>104.5</v>
       </c>
       <c r="BC17" s="28">
         <v>111.7</v>
       </c>
-      <c r="BD17" s="6"/>
+      <c r="BD17" s="48">
+        <v>111.3</v>
+      </c>
       <c r="BE17" s="35"/>
       <c r="BF17" s="9"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="28"/>
       <c r="BI17" s="38"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="5">
         <v>75.8</v>
       </c>
       <c r="C18" s="5">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="5">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="5">
         <v>77.8</v>
       </c>
       <c r="F18" s="5">
         <v>78.2</v>
       </c>
@@ -3493,51 +3523,53 @@
       </c>
       <c r="AV18" s="28">
         <v>101.7</v>
       </c>
       <c r="AW18" s="38">
         <v>93.2</v>
       </c>
       <c r="AX18" s="28">
         <v>95.3</v>
       </c>
       <c r="AY18" s="27">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="28">
         <v>115.1</v>
       </c>
       <c r="BA18" s="28">
         <v>118.1</v>
       </c>
       <c r="BB18" s="27">
         <v>116.5</v>
       </c>
       <c r="BC18" s="28">
         <v>111.6</v>
       </c>
-      <c r="BD18" s="6"/>
+      <c r="BD18" s="48">
+        <v>115.2</v>
+      </c>
       <c r="BE18" s="35"/>
       <c r="BF18" s="9"/>
       <c r="BG18" s="9"/>
       <c r="BH18" s="28"/>
       <c r="BI18" s="38"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="5">
         <v>102.6</v>
       </c>
       <c r="C19" s="5">
         <v>102.1</v>
       </c>
       <c r="D19" s="5">
         <v>101.3</v>
       </c>
       <c r="E19" s="5">
         <v>101.3</v>
       </c>
       <c r="F19" s="5">
         <v>101.2</v>
       </c>
@@ -3666,51 +3698,53 @@
       </c>
       <c r="AV19" s="28">
         <v>104.6</v>
       </c>
       <c r="AW19" s="38">
         <v>108.3</v>
       </c>
       <c r="AX19" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="27">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="28">
         <v>120</v>
       </c>
       <c r="BA19" s="28">
         <v>117.1</v>
       </c>
       <c r="BB19" s="27">
         <v>113.7</v>
       </c>
       <c r="BC19" s="28">
         <v>117.7</v>
       </c>
-      <c r="BD19" s="6"/>
+      <c r="BD19" s="48">
+        <v>108.2</v>
+      </c>
       <c r="BE19" s="35"/>
       <c r="BF19" s="9"/>
       <c r="BG19" s="9"/>
       <c r="BH19" s="28"/>
       <c r="BI19" s="38"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="5">
         <v>99.7</v>
       </c>
       <c r="C20" s="5">
         <v>100.1</v>
       </c>
       <c r="D20" s="5">
         <v>100</v>
       </c>
       <c r="E20" s="5">
         <v>100.1</v>
       </c>
       <c r="F20" s="5">
         <v>99.2</v>
       </c>
@@ -3839,51 +3873,53 @@
       </c>
       <c r="AV20" s="28">
         <v>105.4</v>
       </c>
       <c r="AW20" s="38">
         <v>100.2</v>
       </c>
       <c r="AX20" s="28">
         <v>105.3</v>
       </c>
       <c r="AY20" s="27">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="28">
         <v>104.9</v>
       </c>
       <c r="BA20" s="28">
         <v>104.7</v>
       </c>
       <c r="BB20" s="27">
         <v>104.1</v>
       </c>
       <c r="BC20" s="28">
         <v>103.2</v>
       </c>
-      <c r="BD20" s="6"/>
+      <c r="BD20" s="48">
+        <v>104.4</v>
+      </c>
       <c r="BE20" s="35"/>
       <c r="BF20" s="9"/>
       <c r="BG20" s="9"/>
       <c r="BH20" s="28"/>
       <c r="BI20" s="38"/>
     </row>
     <row r="21" spans="1:61" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5">
         <v>101</v>
       </c>
       <c r="C21" s="5">
         <v>101</v>
       </c>
       <c r="D21" s="5">
         <v>101.5</v>
       </c>
       <c r="E21" s="5">
         <v>103.6</v>
       </c>
       <c r="F21" s="5">
         <v>103.1</v>
       </c>
@@ -4012,51 +4048,53 @@
       </c>
       <c r="AV21" s="28">
         <v>86.8</v>
       </c>
       <c r="AW21" s="38">
         <v>83.6</v>
       </c>
       <c r="AX21" s="28">
         <v>104.6</v>
       </c>
       <c r="AY21" s="27">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="28">
         <v>102.9</v>
       </c>
       <c r="BA21" s="28">
         <v>102.5</v>
       </c>
       <c r="BB21" s="27">
         <v>102.1</v>
       </c>
       <c r="BC21" s="28">
         <v>101</v>
       </c>
-      <c r="BD21" s="6"/>
+      <c r="BD21" s="48">
+        <v>101.6</v>
+      </c>
       <c r="BE21" s="35"/>
       <c r="BF21" s="9"/>
       <c r="BG21" s="9"/>
       <c r="BH21" s="28"/>
       <c r="BI21" s="38"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="5">
         <v>101.6</v>
       </c>
       <c r="C22" s="5">
         <v>100.7</v>
       </c>
       <c r="D22" s="5">
         <v>101</v>
       </c>
       <c r="E22" s="5">
         <v>101.2</v>
       </c>
       <c r="F22" s="5">
         <v>101.3</v>
       </c>
@@ -4185,51 +4223,53 @@
       </c>
       <c r="AV22" s="28">
         <v>98.5</v>
       </c>
       <c r="AW22" s="38">
         <v>100</v>
       </c>
       <c r="AX22" s="28">
         <v>101</v>
       </c>
       <c r="AY22" s="27">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="28">
         <v>100.2</v>
       </c>
       <c r="BA22" s="28">
         <v>101</v>
       </c>
       <c r="BB22" s="27">
         <v>101.1</v>
       </c>
       <c r="BC22" s="28">
         <v>102.2</v>
       </c>
-      <c r="BD22" s="6"/>
+      <c r="BD22" s="48">
+        <v>105.6</v>
+      </c>
       <c r="BE22" s="35"/>
       <c r="BF22" s="9"/>
       <c r="BG22" s="9"/>
       <c r="BH22" s="28"/>
       <c r="BI22" s="38"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="5">
         <v>106.9</v>
       </c>
       <c r="C23" s="5">
         <v>106.6</v>
       </c>
       <c r="D23" s="5">
         <v>106.6</v>
       </c>
       <c r="E23" s="5">
         <v>103.3</v>
       </c>
       <c r="F23" s="5">
         <v>102.8</v>
       </c>
@@ -4358,238 +4398,240 @@
       </c>
       <c r="AV23" s="28">
         <v>105.3</v>
       </c>
       <c r="AW23" s="38">
         <v>105.5</v>
       </c>
       <c r="AX23" s="28">
         <v>102.1</v>
       </c>
       <c r="AY23" s="27">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="28">
         <v>103.4</v>
       </c>
       <c r="BA23" s="28">
         <v>102.5</v>
       </c>
       <c r="BB23" s="27">
         <v>101</v>
       </c>
       <c r="BC23" s="28">
         <v>99.6</v>
       </c>
-      <c r="BD23" s="6"/>
+      <c r="BD23" s="48">
+        <v>102</v>
+      </c>
       <c r="BE23" s="35"/>
       <c r="BF23" s="9"/>
       <c r="BG23" s="9"/>
       <c r="BH23" s="28"/>
       <c r="BI23" s="38"/>
     </row>
     <row r="24" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="17"/>
       <c r="O24" s="17"/>
       <c r="P24" s="17"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="17"/>
       <c r="S24" s="17"/>
       <c r="T24" s="17"/>
       <c r="U24" s="17"/>
     </row>
     <row r="25" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="45" t="s">
+      <c r="A25" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="45"/>
-[...23 lines deleted...]
-      <c r="Z25" s="45" t="s">
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="47"/>
+      <c r="F25" s="47"/>
+      <c r="G25" s="47"/>
+      <c r="H25" s="47"/>
+      <c r="I25" s="47"/>
+      <c r="J25" s="47"/>
+      <c r="K25" s="47"/>
+      <c r="L25" s="47"/>
+      <c r="M25" s="47"/>
+      <c r="N25" s="47"/>
+      <c r="O25" s="47"/>
+      <c r="P25" s="47"/>
+      <c r="Q25" s="47"/>
+      <c r="R25" s="47"/>
+      <c r="S25" s="47"/>
+      <c r="T25" s="47"/>
+      <c r="U25" s="47"/>
+      <c r="V25" s="47"/>
+      <c r="W25" s="47"/>
+      <c r="X25" s="47"/>
+      <c r="Y25" s="47"/>
+      <c r="Z25" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AA25" s="45"/>
-[...22 lines deleted...]
-      <c r="AX25" s="45"/>
+      <c r="AA25" s="47"/>
+      <c r="AB25" s="47"/>
+      <c r="AC25" s="47"/>
+      <c r="AD25" s="47"/>
+      <c r="AE25" s="47"/>
+      <c r="AF25" s="47"/>
+      <c r="AG25" s="47"/>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="47"/>
+      <c r="AK25" s="47"/>
+      <c r="AL25" s="47"/>
+      <c r="AM25" s="47"/>
+      <c r="AN25" s="47"/>
+      <c r="AO25" s="47"/>
+      <c r="AP25" s="47"/>
+      <c r="AQ25" s="47"/>
+      <c r="AR25" s="47"/>
+      <c r="AS25" s="47"/>
+      <c r="AT25" s="47"/>
+      <c r="AU25" s="47"/>
+      <c r="AV25" s="47"/>
+      <c r="AW25" s="47"/>
+      <c r="AX25" s="47"/>
     </row>
     <row r="26" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J26" s="41"/>
       <c r="K26" s="41"/>
       <c r="L26" s="41"/>
       <c r="M26" s="41"/>
       <c r="V26" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W26" s="41"/>
       <c r="X26" s="41"/>
       <c r="Y26" s="41"/>
       <c r="AH26" s="41"/>
       <c r="AI26" s="41"/>
       <c r="AJ26" s="41"/>
       <c r="AK26" s="41"/>
       <c r="AT26" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU26" s="41"/>
       <c r="AV26" s="41"/>
       <c r="AW26" s="41"/>
       <c r="BF26" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG26" s="41"/>
       <c r="BH26" s="41"/>
       <c r="BI26" s="41"/>
     </row>
     <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="46"/>
-      <c r="B27" s="42" t="s">
+      <c r="A27" s="42"/>
+      <c r="B27" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="C27" s="43"/>
-[...10 lines deleted...]
-      <c r="N27" s="42" t="s">
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="45"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="46"/>
+      <c r="N27" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="O27" s="43"/>
-[...10 lines deleted...]
-      <c r="Z27" s="42" t="s">
+      <c r="O27" s="45"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="45"/>
+      <c r="S27" s="45"/>
+      <c r="T27" s="45"/>
+      <c r="U27" s="45"/>
+      <c r="V27" s="45"/>
+      <c r="W27" s="45"/>
+      <c r="X27" s="45"/>
+      <c r="Y27" s="46"/>
+      <c r="Z27" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AA27" s="43"/>
-[...10 lines deleted...]
-      <c r="AL27" s="42" t="s">
+      <c r="AA27" s="45"/>
+      <c r="AB27" s="45"/>
+      <c r="AC27" s="45"/>
+      <c r="AD27" s="45"/>
+      <c r="AE27" s="45"/>
+      <c r="AF27" s="45"/>
+      <c r="AG27" s="45"/>
+      <c r="AH27" s="45"/>
+      <c r="AI27" s="45"/>
+      <c r="AJ27" s="45"/>
+      <c r="AK27" s="46"/>
+      <c r="AL27" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="AM27" s="43"/>
-[...10 lines deleted...]
-      <c r="AX27" s="42" t="s">
+      <c r="AM27" s="45"/>
+      <c r="AN27" s="45"/>
+      <c r="AO27" s="45"/>
+      <c r="AP27" s="45"/>
+      <c r="AQ27" s="45"/>
+      <c r="AR27" s="45"/>
+      <c r="AS27" s="45"/>
+      <c r="AT27" s="45"/>
+      <c r="AU27" s="45"/>
+      <c r="AV27" s="45"/>
+      <c r="AW27" s="46"/>
+      <c r="AX27" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="AY27" s="43"/>
-[...9 lines deleted...]
-      <c r="BI27" s="44"/>
+      <c r="AY27" s="45"/>
+      <c r="AZ27" s="45"/>
+      <c r="BA27" s="45"/>
+      <c r="BB27" s="45"/>
+      <c r="BC27" s="45"/>
+      <c r="BD27" s="45"/>
+      <c r="BE27" s="45"/>
+      <c r="BF27" s="45"/>
+      <c r="BG27" s="45"/>
+      <c r="BH27" s="45"/>
+      <c r="BI27" s="46"/>
     </row>
     <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="47"/>
+      <c r="A28" s="43"/>
       <c r="B28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J28" s="2" t="s">
@@ -4893,51 +4935,53 @@
       </c>
       <c r="AV29" s="28">
         <v>101.2</v>
       </c>
       <c r="AW29" s="39">
         <v>100.6</v>
       </c>
       <c r="AX29" s="28">
         <v>105.9</v>
       </c>
       <c r="AY29" s="28">
         <v>107.1</v>
       </c>
       <c r="AZ29" s="28">
         <v>107.9</v>
       </c>
       <c r="BA29" s="28">
         <v>111.6</v>
       </c>
       <c r="BB29" s="28">
         <v>110.9</v>
       </c>
       <c r="BC29" s="28">
         <v>110.9</v>
       </c>
-      <c r="BD29" s="6"/>
+      <c r="BD29" s="28">
+        <v>111.3</v>
+      </c>
       <c r="BE29" s="35"/>
       <c r="BF29" s="9"/>
       <c r="BG29" s="9"/>
       <c r="BH29" s="28"/>
       <c r="BI29" s="37"/>
     </row>
     <row r="30" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="6">
         <v>88.8</v>
       </c>
       <c r="C30" s="6">
         <v>90.5</v>
       </c>
       <c r="D30" s="6">
         <v>90.5</v>
       </c>
       <c r="E30" s="6">
         <v>90.7</v>
       </c>
       <c r="F30" s="6">
         <v>91</v>
       </c>
@@ -5066,51 +5110,53 @@
       </c>
       <c r="AV30" s="28">
         <v>92.4</v>
       </c>
       <c r="AW30" s="40">
         <v>87.9</v>
       </c>
       <c r="AX30" s="28">
         <v>68.5</v>
       </c>
       <c r="AY30" s="28">
         <v>67</v>
       </c>
       <c r="AZ30" s="28">
         <v>66.3</v>
       </c>
       <c r="BA30" s="28">
         <v>64.3</v>
       </c>
       <c r="BB30" s="28">
         <v>60.9</v>
       </c>
       <c r="BC30" s="28">
         <v>61.3</v>
       </c>
-      <c r="BD30" s="6"/>
+      <c r="BD30" s="28">
+        <v>74.400000000000006</v>
+      </c>
       <c r="BE30" s="35"/>
       <c r="BF30" s="9"/>
       <c r="BG30" s="9"/>
       <c r="BH30" s="28"/>
       <c r="BI30" s="38"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="6">
         <v>107</v>
       </c>
       <c r="C31" s="6">
         <v>104.7</v>
       </c>
       <c r="D31" s="6">
         <v>105.7</v>
       </c>
       <c r="E31" s="6">
         <v>104</v>
       </c>
       <c r="F31" s="6">
         <v>104.1</v>
       </c>
@@ -5239,51 +5285,53 @@
       </c>
       <c r="AV31" s="28">
         <v>121.2</v>
       </c>
       <c r="AW31" s="40">
         <v>119.9</v>
       </c>
       <c r="AX31" s="28">
         <v>326.60000000000002</v>
       </c>
       <c r="AY31" s="28">
         <v>252.6</v>
       </c>
       <c r="AZ31" s="28">
         <v>301.39999999999998</v>
       </c>
       <c r="BA31" s="28">
         <v>316.7</v>
       </c>
       <c r="BB31" s="28">
         <v>293.5</v>
       </c>
       <c r="BC31" s="28">
         <v>231.3</v>
       </c>
-      <c r="BD31" s="6"/>
+      <c r="BD31" s="28">
+        <v>225.1</v>
+      </c>
       <c r="BE31" s="35"/>
       <c r="BF31" s="9"/>
       <c r="BG31" s="9"/>
       <c r="BH31" s="28"/>
       <c r="BI31" s="38"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="6">
         <v>101.4</v>
       </c>
       <c r="C32" s="6">
         <v>102</v>
       </c>
       <c r="D32" s="6">
         <v>102.1</v>
       </c>
       <c r="E32" s="6">
         <v>102.3</v>
       </c>
       <c r="F32" s="6">
         <v>102.5</v>
       </c>
@@ -5412,51 +5460,53 @@
       </c>
       <c r="AV32" s="28">
         <v>103.3</v>
       </c>
       <c r="AW32" s="40">
         <v>100.5</v>
       </c>
       <c r="AX32" s="28">
         <v>115.6</v>
       </c>
       <c r="AY32" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ32" s="28">
         <v>118.5</v>
       </c>
       <c r="BA32" s="28">
         <v>120.9</v>
       </c>
       <c r="BB32" s="28">
         <v>121.2</v>
       </c>
       <c r="BC32" s="28">
         <v>115</v>
       </c>
-      <c r="BD32" s="6"/>
+      <c r="BD32" s="28">
+        <v>106.2</v>
+      </c>
       <c r="BE32" s="35"/>
       <c r="BF32" s="9"/>
       <c r="BG32" s="9"/>
       <c r="BH32" s="28"/>
       <c r="BI32" s="38"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="6">
         <v>102.2</v>
       </c>
       <c r="C33" s="6">
         <v>101.1</v>
       </c>
       <c r="D33" s="6">
         <v>102.6</v>
       </c>
       <c r="E33" s="6">
         <v>103.4</v>
       </c>
       <c r="F33" s="6">
         <v>103.1</v>
       </c>
@@ -5585,51 +5635,53 @@
       </c>
       <c r="AV33" s="28">
         <v>92.2</v>
       </c>
       <c r="AW33" s="40">
         <v>87.8</v>
       </c>
       <c r="AX33" s="28">
         <v>105</v>
       </c>
       <c r="AY33" s="28">
         <v>104.8</v>
       </c>
       <c r="AZ33" s="28">
         <v>104.6</v>
       </c>
       <c r="BA33" s="28">
         <v>104.1</v>
       </c>
       <c r="BB33" s="28">
         <v>103.9</v>
       </c>
       <c r="BC33" s="28">
         <v>103.6</v>
       </c>
-      <c r="BD33" s="6"/>
+      <c r="BD33" s="28">
+        <v>106.7</v>
+      </c>
       <c r="BE33" s="35"/>
       <c r="BF33" s="9"/>
       <c r="BG33" s="9"/>
       <c r="BH33" s="28"/>
       <c r="BI33" s="38"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="6">
         <v>99</v>
       </c>
       <c r="C34" s="6">
         <v>99.2</v>
       </c>
       <c r="D34" s="6">
         <v>99.1</v>
       </c>
       <c r="E34" s="6">
         <v>99</v>
       </c>
       <c r="F34" s="6">
         <v>99</v>
       </c>
@@ -5758,51 +5810,53 @@
       </c>
       <c r="AV34" s="28">
         <v>97.4</v>
       </c>
       <c r="AW34" s="40">
         <v>96.5</v>
       </c>
       <c r="AX34" s="28">
         <v>99.2</v>
       </c>
       <c r="AY34" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ34" s="28">
         <v>98.8</v>
       </c>
       <c r="BA34" s="28">
         <v>98.4</v>
       </c>
       <c r="BB34" s="28">
         <v>98.1</v>
       </c>
       <c r="BC34" s="28">
         <v>97.9</v>
       </c>
-      <c r="BD34" s="6"/>
+      <c r="BD34" s="28">
+        <v>98.3</v>
+      </c>
       <c r="BE34" s="35"/>
       <c r="BF34" s="9"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="28"/>
       <c r="BI34" s="38"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="6">
         <v>90.7</v>
       </c>
       <c r="C35" s="6">
         <v>91.8</v>
       </c>
       <c r="D35" s="6">
         <v>92.1</v>
       </c>
       <c r="E35" s="6">
         <v>91.9</v>
       </c>
       <c r="F35" s="6">
         <v>91.8</v>
       </c>
@@ -5931,51 +5985,53 @@
       </c>
       <c r="AV35" s="28">
         <v>101.1</v>
       </c>
       <c r="AW35" s="40">
         <v>105.2</v>
       </c>
       <c r="AX35" s="28">
         <v>114.2</v>
       </c>
       <c r="AY35" s="28">
         <v>108.5</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.3</v>
       </c>
       <c r="BA35" s="28">
         <v>100.1</v>
       </c>
       <c r="BB35" s="28">
         <v>98.7</v>
       </c>
       <c r="BC35" s="28">
         <v>96.8</v>
       </c>
-      <c r="BD35" s="6"/>
+      <c r="BD35" s="28">
+        <v>98.3</v>
+      </c>
       <c r="BE35" s="35"/>
       <c r="BF35" s="9"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="28"/>
       <c r="BI35" s="38"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="6">
         <v>98.4</v>
       </c>
       <c r="C36" s="6">
         <v>99.2</v>
       </c>
       <c r="D36" s="6">
         <v>112.5</v>
       </c>
       <c r="E36" s="6">
         <v>108.4</v>
       </c>
       <c r="F36" s="6">
         <v>103.7</v>
       </c>
@@ -6104,51 +6160,53 @@
       </c>
       <c r="AV36" s="28">
         <v>102.8</v>
       </c>
       <c r="AW36" s="40">
         <v>100.1</v>
       </c>
       <c r="AX36" s="28">
         <v>131.80000000000001</v>
       </c>
       <c r="AY36" s="28">
         <v>134</v>
       </c>
       <c r="AZ36" s="28">
         <v>133.30000000000001</v>
       </c>
       <c r="BA36" s="28">
         <v>160.5</v>
       </c>
       <c r="BB36" s="28">
         <v>141.6</v>
       </c>
       <c r="BC36" s="28">
         <v>140.19999999999999</v>
       </c>
-      <c r="BD36" s="6"/>
+      <c r="BD36" s="28">
+        <v>137.69999999999999</v>
+      </c>
       <c r="BE36" s="35"/>
       <c r="BF36" s="9"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="28"/>
       <c r="BI36" s="38"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="6">
         <v>100.6</v>
       </c>
       <c r="C37" s="6">
         <v>100.2</v>
       </c>
       <c r="D37" s="6">
         <v>100.3</v>
       </c>
       <c r="E37" s="6">
         <v>100.5</v>
       </c>
       <c r="F37" s="6">
         <v>100.5</v>
       </c>
@@ -6277,51 +6335,53 @@
       </c>
       <c r="AV37" s="28">
         <v>94.8</v>
       </c>
       <c r="AW37" s="40">
         <v>95.8</v>
       </c>
       <c r="AX37" s="28">
         <v>101.6</v>
       </c>
       <c r="AY37" s="28">
         <v>102.8</v>
       </c>
       <c r="AZ37" s="28">
         <v>102.8</v>
       </c>
       <c r="BA37" s="28">
         <v>100.7</v>
       </c>
       <c r="BB37" s="28">
         <v>101</v>
       </c>
       <c r="BC37" s="28">
         <v>101.2</v>
       </c>
-      <c r="BD37" s="6"/>
+      <c r="BD37" s="28">
+        <v>102.6</v>
+      </c>
       <c r="BE37" s="35"/>
       <c r="BF37" s="9"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="28"/>
       <c r="BI37" s="38"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="6">
         <v>92.6</v>
       </c>
       <c r="C38" s="6">
         <v>83</v>
       </c>
       <c r="D38" s="6">
         <v>83.5</v>
       </c>
       <c r="E38" s="6">
         <v>86</v>
       </c>
       <c r="F38" s="6">
         <v>88</v>
       </c>
@@ -6450,51 +6510,53 @@
       </c>
       <c r="AV38" s="28">
         <v>98.2</v>
       </c>
       <c r="AW38" s="40">
         <v>100.1</v>
       </c>
       <c r="AX38" s="28">
         <v>75.8</v>
       </c>
       <c r="AY38" s="28">
         <v>85.2</v>
       </c>
       <c r="AZ38" s="28">
         <v>82</v>
       </c>
       <c r="BA38" s="28">
         <v>100.3</v>
       </c>
       <c r="BB38" s="28">
         <v>101.5</v>
       </c>
       <c r="BC38" s="28">
         <v>105.6</v>
       </c>
-      <c r="BD38" s="6"/>
+      <c r="BD38" s="28">
+        <v>107.3</v>
+      </c>
       <c r="BE38" s="35"/>
       <c r="BF38" s="9"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="28"/>
       <c r="BI38" s="38"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="6">
         <v>104</v>
       </c>
       <c r="C39" s="6">
         <v>103.7</v>
       </c>
       <c r="D39" s="6">
         <v>103.5</v>
       </c>
       <c r="E39" s="6">
         <v>103.9</v>
       </c>
       <c r="F39" s="6">
         <v>103.6</v>
       </c>
@@ -6623,51 +6685,53 @@
       </c>
       <c r="AV39" s="28">
         <v>144.4</v>
       </c>
       <c r="AW39" s="40">
         <v>151.69999999999999</v>
       </c>
       <c r="AX39" s="28">
         <v>97.3</v>
       </c>
       <c r="AY39" s="28">
         <v>106.8</v>
       </c>
       <c r="AZ39" s="28">
         <v>105.5</v>
       </c>
       <c r="BA39" s="28">
         <v>105.2</v>
       </c>
       <c r="BB39" s="28">
         <v>103.6</v>
       </c>
       <c r="BC39" s="28">
         <v>101.7</v>
       </c>
-      <c r="BD39" s="6"/>
+      <c r="BD39" s="28">
+        <v>101.9</v>
+      </c>
       <c r="BE39" s="35"/>
       <c r="BF39" s="9"/>
       <c r="BG39" s="6"/>
       <c r="BH39" s="28"/>
       <c r="BI39" s="38"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="6">
         <v>103.2</v>
       </c>
       <c r="C40" s="6">
         <v>106.1</v>
       </c>
       <c r="D40" s="6">
         <v>104.5</v>
       </c>
       <c r="E40" s="6">
         <v>104</v>
       </c>
       <c r="F40" s="6">
         <v>104.7</v>
       </c>
@@ -6796,51 +6860,53 @@
       </c>
       <c r="AV40" s="28">
         <v>97.9</v>
       </c>
       <c r="AW40" s="40">
         <v>98.1</v>
       </c>
       <c r="AX40" s="28">
         <v>99.4</v>
       </c>
       <c r="AY40" s="28">
         <v>92.9</v>
       </c>
       <c r="AZ40" s="28">
         <v>97.1</v>
       </c>
       <c r="BA40" s="28">
         <v>98</v>
       </c>
       <c r="BB40" s="28">
         <v>104.5</v>
       </c>
       <c r="BC40" s="28">
         <v>111.7</v>
       </c>
-      <c r="BD40" s="6"/>
+      <c r="BD40" s="28">
+        <v>111.4</v>
+      </c>
       <c r="BE40" s="35"/>
       <c r="BF40" s="9"/>
       <c r="BG40" s="6"/>
       <c r="BH40" s="28"/>
       <c r="BI40" s="38"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="6">
         <v>76</v>
       </c>
       <c r="C41" s="6">
         <v>76.8</v>
       </c>
       <c r="D41" s="6">
         <v>77.599999999999994</v>
       </c>
       <c r="E41" s="6">
         <v>77.900000000000006</v>
       </c>
       <c r="F41" s="6">
         <v>78.3</v>
       </c>
@@ -6969,51 +7035,53 @@
       </c>
       <c r="AV41" s="28">
         <v>101.7</v>
       </c>
       <c r="AW41" s="40">
         <v>93.2</v>
       </c>
       <c r="AX41" s="28">
         <v>95.3</v>
       </c>
       <c r="AY41" s="28">
         <v>115.9</v>
       </c>
       <c r="AZ41" s="28">
         <v>115.2</v>
       </c>
       <c r="BA41" s="28">
         <v>118.2</v>
       </c>
       <c r="BB41" s="28">
         <v>116.6</v>
       </c>
       <c r="BC41" s="28">
         <v>111.6</v>
       </c>
-      <c r="BD41" s="6"/>
+      <c r="BD41" s="28">
+        <v>115.2</v>
+      </c>
       <c r="BE41" s="35"/>
       <c r="BF41" s="9"/>
       <c r="BG41" s="9"/>
       <c r="BH41" s="28"/>
       <c r="BI41" s="38"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="6">
         <v>102.7</v>
       </c>
       <c r="C42" s="6">
         <v>102.2</v>
       </c>
       <c r="D42" s="6">
         <v>101.3</v>
       </c>
       <c r="E42" s="6">
         <v>101.4</v>
       </c>
       <c r="F42" s="6">
         <v>101.3</v>
       </c>
@@ -7142,51 +7210,53 @@
       </c>
       <c r="AV42" s="28">
         <v>104.6</v>
       </c>
       <c r="AW42" s="40">
         <v>108.4</v>
       </c>
       <c r="AX42" s="28">
         <v>130.9</v>
       </c>
       <c r="AY42" s="28">
         <v>116.7</v>
       </c>
       <c r="AZ42" s="28">
         <v>120.2</v>
       </c>
       <c r="BA42" s="28">
         <v>117.6</v>
       </c>
       <c r="BB42" s="28">
         <v>114</v>
       </c>
       <c r="BC42" s="28">
         <v>118.1</v>
       </c>
-      <c r="BD42" s="6"/>
+      <c r="BD42" s="28">
+        <v>108.3</v>
+      </c>
       <c r="BE42" s="35"/>
       <c r="BF42" s="9"/>
       <c r="BG42" s="9"/>
       <c r="BH42" s="28"/>
       <c r="BI42" s="38"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="6">
         <v>100.1</v>
       </c>
       <c r="C43" s="6">
         <v>100.5</v>
       </c>
       <c r="D43" s="6">
         <v>100.4</v>
       </c>
       <c r="E43" s="6">
         <v>100.5</v>
       </c>
       <c r="F43" s="6">
         <v>99.6</v>
       </c>
@@ -7315,51 +7385,53 @@
       </c>
       <c r="AV43" s="28">
         <v>105.6</v>
       </c>
       <c r="AW43" s="40">
         <v>100.2</v>
       </c>
       <c r="AX43" s="28">
         <v>105.5</v>
       </c>
       <c r="AY43" s="28">
         <v>105.4</v>
       </c>
       <c r="AZ43" s="28">
         <v>105.1</v>
       </c>
       <c r="BA43" s="28">
         <v>104.9</v>
       </c>
       <c r="BB43" s="28">
         <v>104.3</v>
       </c>
       <c r="BC43" s="28">
         <v>103.3</v>
       </c>
-      <c r="BD43" s="6"/>
+      <c r="BD43" s="28">
+        <v>104.6</v>
+      </c>
       <c r="BE43" s="35"/>
       <c r="BF43" s="9"/>
       <c r="BG43" s="9"/>
       <c r="BH43" s="28"/>
       <c r="BI43" s="38"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="6">
         <v>101</v>
       </c>
       <c r="C44" s="6">
         <v>101</v>
       </c>
       <c r="D44" s="6">
         <v>101.5</v>
       </c>
       <c r="E44" s="6">
         <v>103.6</v>
       </c>
       <c r="F44" s="6">
         <v>103.1</v>
       </c>
@@ -7488,51 +7560,53 @@
       </c>
       <c r="AV44" s="28">
         <v>86.8</v>
       </c>
       <c r="AW44" s="40">
         <v>83.5</v>
       </c>
       <c r="AX44" s="28">
         <v>104.7</v>
       </c>
       <c r="AY44" s="28">
         <v>102.7</v>
       </c>
       <c r="AZ44" s="28">
         <v>102.9</v>
       </c>
       <c r="BA44" s="28">
         <v>102.5</v>
       </c>
       <c r="BB44" s="28">
         <v>102.1</v>
       </c>
       <c r="BC44" s="28">
         <v>101</v>
       </c>
-      <c r="BD44" s="6"/>
+      <c r="BD44" s="28">
+        <v>101.6</v>
+      </c>
       <c r="BE44" s="35"/>
       <c r="BF44" s="9"/>
       <c r="BG44" s="9"/>
       <c r="BH44" s="28"/>
       <c r="BI44" s="38"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="6">
         <v>101.6</v>
       </c>
       <c r="C45" s="6">
         <v>100.7</v>
       </c>
       <c r="D45" s="6">
         <v>101</v>
       </c>
       <c r="E45" s="6">
         <v>101.2</v>
       </c>
       <c r="F45" s="6">
         <v>101.3</v>
       </c>
@@ -7661,51 +7735,53 @@
       </c>
       <c r="AV45" s="28">
         <v>98.5</v>
       </c>
       <c r="AW45" s="40">
         <v>100</v>
       </c>
       <c r="AX45" s="28">
         <v>101</v>
       </c>
       <c r="AY45" s="28">
         <v>99.8</v>
       </c>
       <c r="AZ45" s="28">
         <v>100.2</v>
       </c>
       <c r="BA45" s="28">
         <v>101</v>
       </c>
       <c r="BB45" s="28">
         <v>101.2</v>
       </c>
       <c r="BC45" s="28">
         <v>102.2</v>
       </c>
-      <c r="BD45" s="6"/>
+      <c r="BD45" s="28">
+        <v>105.7</v>
+      </c>
       <c r="BE45" s="35"/>
       <c r="BF45" s="9"/>
       <c r="BG45" s="9"/>
       <c r="BH45" s="28"/>
       <c r="BI45" s="38"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="6">
         <v>97.7</v>
       </c>
       <c r="C46" s="6">
         <v>98.1</v>
       </c>
       <c r="D46" s="6">
         <v>98.5</v>
       </c>
       <c r="E46" s="6">
         <v>95.7</v>
       </c>
       <c r="F46" s="6">
         <v>95.6</v>
       </c>
@@ -7834,238 +7910,240 @@
       </c>
       <c r="AV46" s="28">
         <v>105.5</v>
       </c>
       <c r="AW46" s="40">
         <v>105.6</v>
       </c>
       <c r="AX46" s="28">
         <v>102.6</v>
       </c>
       <c r="AY46" s="28">
         <v>106.1</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.2</v>
       </c>
       <c r="BA46" s="28">
         <v>103.5</v>
       </c>
       <c r="BB46" s="28">
         <v>101.3</v>
       </c>
       <c r="BC46" s="28">
         <v>99.5</v>
       </c>
-      <c r="BD46" s="6"/>
+      <c r="BD46" s="28">
+        <v>102.3</v>
+      </c>
       <c r="BE46" s="35"/>
       <c r="BF46" s="9"/>
       <c r="BG46" s="9"/>
       <c r="BH46" s="28"/>
       <c r="BI46" s="38"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="17"/>
       <c r="K47" s="17"/>
       <c r="L47" s="17"/>
       <c r="M47" s="17"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
       <c r="S47" s="17"/>
       <c r="T47" s="17"/>
       <c r="U47" s="17"/>
     </row>
     <row r="48" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="45" t="s">
+      <c r="A48" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B48" s="45"/>
-[...23 lines deleted...]
-      <c r="Z48" s="45" t="s">
+      <c r="B48" s="47"/>
+      <c r="C48" s="47"/>
+      <c r="D48" s="47"/>
+      <c r="E48" s="47"/>
+      <c r="F48" s="47"/>
+      <c r="G48" s="47"/>
+      <c r="H48" s="47"/>
+      <c r="I48" s="47"/>
+      <c r="J48" s="47"/>
+      <c r="K48" s="47"/>
+      <c r="L48" s="47"/>
+      <c r="M48" s="47"/>
+      <c r="N48" s="47"/>
+      <c r="O48" s="47"/>
+      <c r="P48" s="47"/>
+      <c r="Q48" s="47"/>
+      <c r="R48" s="47"/>
+      <c r="S48" s="47"/>
+      <c r="T48" s="47"/>
+      <c r="U48" s="47"/>
+      <c r="V48" s="47"/>
+      <c r="W48" s="47"/>
+      <c r="X48" s="47"/>
+      <c r="Y48" s="47"/>
+      <c r="Z48" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AA48" s="45"/>
-[...22 lines deleted...]
-      <c r="AX48" s="45"/>
+      <c r="AA48" s="47"/>
+      <c r="AB48" s="47"/>
+      <c r="AC48" s="47"/>
+      <c r="AD48" s="47"/>
+      <c r="AE48" s="47"/>
+      <c r="AF48" s="47"/>
+      <c r="AG48" s="47"/>
+      <c r="AH48" s="47"/>
+      <c r="AI48" s="47"/>
+      <c r="AJ48" s="47"/>
+      <c r="AK48" s="47"/>
+      <c r="AL48" s="47"/>
+      <c r="AM48" s="47"/>
+      <c r="AN48" s="47"/>
+      <c r="AO48" s="47"/>
+      <c r="AP48" s="47"/>
+      <c r="AQ48" s="47"/>
+      <c r="AR48" s="47"/>
+      <c r="AS48" s="47"/>
+      <c r="AT48" s="47"/>
+      <c r="AU48" s="47"/>
+      <c r="AV48" s="47"/>
+      <c r="AW48" s="47"/>
+      <c r="AX48" s="47"/>
     </row>
     <row r="49" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J49" s="41"/>
       <c r="K49" s="41"/>
       <c r="L49" s="41"/>
       <c r="M49" s="41"/>
       <c r="V49" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W49" s="41"/>
       <c r="X49" s="41"/>
       <c r="Y49" s="41"/>
       <c r="AH49" s="41"/>
       <c r="AI49" s="41"/>
       <c r="AJ49" s="41"/>
       <c r="AK49" s="41"/>
       <c r="AT49" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU49" s="41"/>
       <c r="AV49" s="41"/>
       <c r="AW49" s="41"/>
       <c r="BF49" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG49" s="41"/>
       <c r="BH49" s="41"/>
       <c r="BI49" s="41"/>
     </row>
     <row r="50" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="46"/>
-      <c r="B50" s="42" t="s">
+      <c r="A50" s="42"/>
+      <c r="B50" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="C50" s="43"/>
-[...10 lines deleted...]
-      <c r="N50" s="42" t="s">
+      <c r="C50" s="45"/>
+      <c r="D50" s="45"/>
+      <c r="E50" s="45"/>
+      <c r="F50" s="45"/>
+      <c r="G50" s="45"/>
+      <c r="H50" s="45"/>
+      <c r="I50" s="45"/>
+      <c r="J50" s="45"/>
+      <c r="K50" s="45"/>
+      <c r="L50" s="45"/>
+      <c r="M50" s="46"/>
+      <c r="N50" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="O50" s="43"/>
-[...10 lines deleted...]
-      <c r="Z50" s="42" t="s">
+      <c r="O50" s="45"/>
+      <c r="P50" s="45"/>
+      <c r="Q50" s="45"/>
+      <c r="R50" s="45"/>
+      <c r="S50" s="45"/>
+      <c r="T50" s="45"/>
+      <c r="U50" s="45"/>
+      <c r="V50" s="45"/>
+      <c r="W50" s="45"/>
+      <c r="X50" s="45"/>
+      <c r="Y50" s="46"/>
+      <c r="Z50" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="AA50" s="43"/>
-[...10 lines deleted...]
-      <c r="AL50" s="42" t="s">
+      <c r="AA50" s="45"/>
+      <c r="AB50" s="45"/>
+      <c r="AC50" s="45"/>
+      <c r="AD50" s="45"/>
+      <c r="AE50" s="45"/>
+      <c r="AF50" s="45"/>
+      <c r="AG50" s="45"/>
+      <c r="AH50" s="45"/>
+      <c r="AI50" s="45"/>
+      <c r="AJ50" s="45"/>
+      <c r="AK50" s="46"/>
+      <c r="AL50" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="AM50" s="43"/>
-[...10 lines deleted...]
-      <c r="AX50" s="42" t="s">
+      <c r="AM50" s="45"/>
+      <c r="AN50" s="45"/>
+      <c r="AO50" s="45"/>
+      <c r="AP50" s="45"/>
+      <c r="AQ50" s="45"/>
+      <c r="AR50" s="45"/>
+      <c r="AS50" s="45"/>
+      <c r="AT50" s="45"/>
+      <c r="AU50" s="45"/>
+      <c r="AV50" s="45"/>
+      <c r="AW50" s="46"/>
+      <c r="AX50" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="AY50" s="43"/>
-[...9 lines deleted...]
-      <c r="BI50" s="44"/>
+      <c r="AY50" s="45"/>
+      <c r="AZ50" s="45"/>
+      <c r="BA50" s="45"/>
+      <c r="BB50" s="45"/>
+      <c r="BC50" s="45"/>
+      <c r="BD50" s="45"/>
+      <c r="BE50" s="45"/>
+      <c r="BF50" s="45"/>
+      <c r="BG50" s="45"/>
+      <c r="BH50" s="45"/>
+      <c r="BI50" s="46"/>
     </row>
     <row r="51" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="47"/>
+      <c r="A51" s="43"/>
       <c r="B51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J51" s="2" t="s">
@@ -8369,51 +8447,53 @@
       </c>
       <c r="AV52" s="28">
         <v>99.3</v>
       </c>
       <c r="AW52" s="39">
         <v>99.7</v>
       </c>
       <c r="AX52" s="28">
         <v>100</v>
       </c>
       <c r="AY52" s="28">
         <v>100</v>
       </c>
       <c r="AZ52" s="28">
         <v>100</v>
       </c>
       <c r="BA52" s="27">
         <v>106.6</v>
       </c>
       <c r="BB52" s="28">
         <v>107</v>
       </c>
       <c r="BC52" s="27">
         <v>104</v>
       </c>
-      <c r="BD52" s="6"/>
+      <c r="BD52" s="27">
+        <v>107.7</v>
+      </c>
       <c r="BE52" s="35"/>
       <c r="BF52" s="9"/>
       <c r="BG52" s="9"/>
       <c r="BH52" s="28"/>
       <c r="BI52" s="37"/>
     </row>
     <row r="53" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="5">
         <v>157</v>
       </c>
       <c r="C53" s="5">
         <v>157</v>
       </c>
       <c r="D53" s="5">
         <v>157</v>
       </c>
       <c r="E53" s="5">
         <v>157</v>
       </c>
       <c r="F53" s="5">
         <v>135.6</v>
       </c>
@@ -8542,51 +8622,53 @@
       </c>
       <c r="AV53" s="28">
         <v>103.7</v>
       </c>
       <c r="AW53" s="40">
         <v>96.6</v>
       </c>
       <c r="AX53" s="28">
         <v>100</v>
       </c>
       <c r="AY53" s="28">
         <v>100</v>
       </c>
       <c r="AZ53" s="28">
         <v>100</v>
       </c>
       <c r="BA53" s="27">
         <v>100</v>
       </c>
       <c r="BB53" s="28">
         <v>100</v>
       </c>
       <c r="BC53" s="27">
         <v>100</v>
       </c>
-      <c r="BD53" s="6"/>
+      <c r="BD53" s="27">
+        <v>100</v>
+      </c>
       <c r="BE53" s="35"/>
       <c r="BF53" s="9"/>
       <c r="BG53" s="9"/>
       <c r="BH53" s="28"/>
       <c r="BI53" s="38"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="5">
         <v>31.5</v>
       </c>
       <c r="C54" s="5">
         <v>31.5</v>
       </c>
       <c r="D54" s="5">
         <v>31.5</v>
       </c>
       <c r="E54" s="5">
         <v>31.5</v>
       </c>
       <c r="F54" s="5">
         <v>47.9</v>
       </c>
@@ -8715,51 +8797,53 @@
       </c>
       <c r="AV54" s="28">
         <v>125.2</v>
       </c>
       <c r="AW54" s="40">
         <v>129.6</v>
       </c>
       <c r="AX54" s="28">
         <v>100</v>
       </c>
       <c r="AY54" s="28">
         <v>100</v>
       </c>
       <c r="AZ54" s="28">
         <v>100</v>
       </c>
       <c r="BA54" s="27">
         <v>100</v>
       </c>
       <c r="BB54" s="28">
         <v>100</v>
       </c>
       <c r="BC54" s="27">
         <v>47.6</v>
       </c>
-      <c r="BD54" s="6"/>
+      <c r="BD54" s="27">
+        <v>70.3</v>
+      </c>
       <c r="BE54" s="35"/>
       <c r="BF54" s="9"/>
       <c r="BG54" s="9"/>
       <c r="BH54" s="28"/>
       <c r="BI54" s="38"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="5">
         <v>113</v>
       </c>
       <c r="C55" s="5">
         <v>113</v>
       </c>
       <c r="D55" s="5">
         <v>113</v>
       </c>
       <c r="E55" s="5">
         <v>113</v>
       </c>
       <c r="F55" s="5">
         <v>112.4</v>
       </c>
@@ -8888,51 +8972,53 @@
       </c>
       <c r="AV55" s="28">
         <v>99.4</v>
       </c>
       <c r="AW55" s="40">
         <v>96.2</v>
       </c>
       <c r="AX55" s="28">
         <v>100</v>
       </c>
       <c r="AY55" s="28">
         <v>100</v>
       </c>
       <c r="AZ55" s="28">
         <v>100</v>
       </c>
       <c r="BA55" s="27">
         <v>100</v>
       </c>
       <c r="BB55" s="28">
         <v>100</v>
       </c>
       <c r="BC55" s="27">
         <v>100</v>
       </c>
-      <c r="BD55" s="6"/>
+      <c r="BD55" s="27">
+        <v>102.4</v>
+      </c>
       <c r="BE55" s="35"/>
       <c r="BF55" s="9"/>
       <c r="BG55" s="9"/>
       <c r="BH55" s="28"/>
       <c r="BI55" s="38"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="5">
         <v>84.2</v>
       </c>
       <c r="C56" s="5">
         <v>84.2</v>
       </c>
       <c r="D56" s="5">
         <v>84.2</v>
       </c>
       <c r="E56" s="5">
         <v>84.2</v>
       </c>
       <c r="F56" s="5">
         <v>88.6</v>
       </c>
@@ -9061,51 +9147,53 @@
       </c>
       <c r="AV56" s="28">
         <v>77.8</v>
       </c>
       <c r="AW56" s="40">
         <v>78.099999999999994</v>
       </c>
       <c r="AX56" s="28">
         <v>100</v>
       </c>
       <c r="AY56" s="28">
         <v>100</v>
       </c>
       <c r="AZ56" s="28">
         <v>100</v>
       </c>
       <c r="BA56" s="27">
         <v>100</v>
       </c>
       <c r="BB56" s="28">
         <v>100</v>
       </c>
       <c r="BC56" s="27">
         <v>103.1</v>
       </c>
-      <c r="BD56" s="6"/>
+      <c r="BD56" s="27">
+        <v>111.5</v>
+      </c>
       <c r="BE56" s="35"/>
       <c r="BF56" s="9"/>
       <c r="BG56" s="9"/>
       <c r="BH56" s="28"/>
       <c r="BI56" s="38"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="5">
         <v>104.8</v>
       </c>
       <c r="C57" s="5">
         <v>104.8</v>
       </c>
       <c r="D57" s="5">
         <v>104.8</v>
       </c>
       <c r="E57" s="5">
         <v>104.8</v>
       </c>
       <c r="F57" s="5">
         <v>104.6</v>
       </c>
@@ -9234,51 +9322,53 @@
       </c>
       <c r="AV57" s="28">
         <v>95.5</v>
       </c>
       <c r="AW57" s="40">
         <v>94.3</v>
       </c>
       <c r="AX57" s="28">
         <v>100</v>
       </c>
       <c r="AY57" s="28">
         <v>100</v>
       </c>
       <c r="AZ57" s="28">
         <v>100</v>
       </c>
       <c r="BA57" s="27">
         <v>100</v>
       </c>
       <c r="BB57" s="28">
         <v>100</v>
       </c>
       <c r="BC57" s="27">
         <v>100</v>
       </c>
-      <c r="BD57" s="6"/>
+      <c r="BD57" s="27">
+        <v>99.9</v>
+      </c>
       <c r="BE57" s="35"/>
       <c r="BF57" s="9"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="28"/>
       <c r="BI57" s="38"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="C58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="D58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="E58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="F58" s="5">
         <v>71.099999999999994</v>
       </c>
@@ -9407,51 +9497,53 @@
       </c>
       <c r="AV58" s="28">
         <v>97.6</v>
       </c>
       <c r="AW58" s="40">
         <v>107.2</v>
       </c>
       <c r="AX58" s="28">
         <v>100</v>
       </c>
       <c r="AY58" s="28">
         <v>100</v>
       </c>
       <c r="AZ58" s="28">
         <v>100</v>
       </c>
       <c r="BA58" s="27">
         <v>108.9</v>
       </c>
       <c r="BB58" s="28">
         <v>106.5</v>
       </c>
       <c r="BC58" s="27">
         <v>105.1</v>
       </c>
-      <c r="BD58" s="6"/>
+      <c r="BD58" s="27">
+        <v>107</v>
+      </c>
       <c r="BE58" s="35"/>
       <c r="BF58" s="9"/>
       <c r="BG58" s="6"/>
       <c r="BH58" s="28"/>
       <c r="BI58" s="38"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="5">
         <v>86.8</v>
       </c>
       <c r="C59" s="5">
         <v>86.8</v>
       </c>
       <c r="D59" s="5">
         <v>86.8</v>
       </c>
       <c r="E59" s="5">
         <v>87.1</v>
       </c>
       <c r="F59" s="5">
         <v>87.4</v>
       </c>
@@ -9580,51 +9672,53 @@
       </c>
       <c r="AV59" s="28">
         <v>96.6</v>
       </c>
       <c r="AW59" s="40">
         <v>100.2</v>
       </c>
       <c r="AX59" s="28">
         <v>100</v>
       </c>
       <c r="AY59" s="28">
         <v>100</v>
       </c>
       <c r="AZ59" s="28">
         <v>100</v>
       </c>
       <c r="BA59" s="27">
         <v>100.4</v>
       </c>
       <c r="BB59" s="28">
         <v>100.3</v>
       </c>
       <c r="BC59" s="27">
         <v>106.4</v>
       </c>
-      <c r="BD59" s="6"/>
+      <c r="BD59" s="27">
+        <v>122.6</v>
+      </c>
       <c r="BE59" s="35"/>
       <c r="BF59" s="9"/>
       <c r="BG59" s="6"/>
       <c r="BH59" s="28"/>
       <c r="BI59" s="38"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B60" s="5">
         <v>104.8</v>
       </c>
       <c r="C60" s="5">
         <v>104.8</v>
       </c>
       <c r="D60" s="5">
         <v>104.8</v>
       </c>
       <c r="E60" s="5">
         <v>104.8</v>
       </c>
       <c r="F60" s="5">
         <v>104.6</v>
       </c>
@@ -9753,51 +9847,53 @@
       </c>
       <c r="AV60" s="28">
         <v>92.6</v>
       </c>
       <c r="AW60" s="40">
         <v>93.7</v>
       </c>
       <c r="AX60" s="28">
         <v>100</v>
       </c>
       <c r="AY60" s="28">
         <v>100</v>
       </c>
       <c r="AZ60" s="28">
         <v>100</v>
       </c>
       <c r="BA60" s="27">
         <v>89.3</v>
       </c>
       <c r="BB60" s="28">
         <v>91.6</v>
       </c>
       <c r="BC60" s="27">
         <v>93.2</v>
       </c>
-      <c r="BD60" s="6"/>
+      <c r="BD60" s="27">
+        <v>102.5</v>
+      </c>
       <c r="BE60" s="35"/>
       <c r="BF60" s="9"/>
       <c r="BG60" s="6"/>
       <c r="BH60" s="28"/>
       <c r="BI60" s="38"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="5">
         <v>53.8</v>
       </c>
       <c r="C61" s="5">
         <v>53.8</v>
       </c>
       <c r="D61" s="5">
         <v>53.8</v>
       </c>
       <c r="E61" s="5">
         <v>53.8</v>
       </c>
       <c r="F61" s="5">
         <v>54.5</v>
       </c>
@@ -9926,51 +10022,53 @@
       </c>
       <c r="AV61" s="28">
         <v>95.3</v>
       </c>
       <c r="AW61" s="40">
         <v>95.4</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="28">
         <v>100</v>
       </c>
       <c r="BA61" s="27">
         <v>105.5</v>
       </c>
       <c r="BB61" s="28">
         <v>107.3</v>
       </c>
       <c r="BC61" s="27">
         <v>124.8</v>
       </c>
-      <c r="BD61" s="6"/>
+      <c r="BD61" s="27">
+        <v>116.7</v>
+      </c>
       <c r="BE61" s="35"/>
       <c r="BF61" s="9"/>
       <c r="BG61" s="6"/>
       <c r="BH61" s="28"/>
       <c r="BI61" s="38"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B62" s="5">
         <v>51.4</v>
       </c>
       <c r="C62" s="5">
         <v>51.4</v>
       </c>
       <c r="D62" s="5">
         <v>51.4</v>
       </c>
       <c r="E62" s="5">
         <v>51.4</v>
       </c>
       <c r="F62" s="5">
         <v>65.900000000000006</v>
       </c>
@@ -10099,51 +10197,53 @@
       </c>
       <c r="AV62" s="28">
         <v>161</v>
       </c>
       <c r="AW62" s="40">
         <v>180.6</v>
       </c>
       <c r="AX62" s="28">
         <v>100</v>
       </c>
       <c r="AY62" s="28">
         <v>100</v>
       </c>
       <c r="AZ62" s="28">
         <v>100</v>
       </c>
       <c r="BA62" s="27">
         <v>100</v>
       </c>
       <c r="BB62" s="28">
         <v>100</v>
       </c>
       <c r="BC62" s="27">
         <v>127.9</v>
       </c>
-      <c r="BD62" s="6"/>
+      <c r="BD62" s="27">
+        <v>100.4</v>
+      </c>
       <c r="BE62" s="35"/>
       <c r="BF62" s="9"/>
       <c r="BG62" s="6"/>
       <c r="BH62" s="28"/>
       <c r="BI62" s="38"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B63" s="5">
         <v>110.2</v>
       </c>
       <c r="C63" s="5">
         <v>110.2</v>
       </c>
       <c r="D63" s="5">
         <v>110.2</v>
       </c>
       <c r="E63" s="5">
         <v>109.9</v>
       </c>
       <c r="F63" s="5">
         <v>107.7</v>
       </c>
@@ -10272,51 +10372,53 @@
       </c>
       <c r="AV63" s="28">
         <v>92.2</v>
       </c>
       <c r="AW63" s="40">
         <v>91</v>
       </c>
       <c r="AX63" s="28">
         <v>100</v>
       </c>
       <c r="AY63" s="28">
         <v>100</v>
       </c>
       <c r="AZ63" s="28">
         <v>100</v>
       </c>
       <c r="BA63" s="27">
         <v>100.7</v>
       </c>
       <c r="BB63" s="28">
         <v>100.5</v>
       </c>
       <c r="BC63" s="27">
         <v>97.3</v>
       </c>
-      <c r="BD63" s="6"/>
+      <c r="BD63" s="27">
+        <v>107.2</v>
+      </c>
       <c r="BE63" s="35"/>
       <c r="BF63" s="9"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="28"/>
       <c r="BI63" s="38"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B64" s="5">
         <v>57.4</v>
       </c>
       <c r="C64" s="5">
         <v>57.4</v>
       </c>
       <c r="D64" s="5">
         <v>57.4</v>
       </c>
       <c r="E64" s="5">
         <v>57.4</v>
       </c>
       <c r="F64" s="5">
         <v>57.7</v>
       </c>
@@ -10445,51 +10547,53 @@
       </c>
       <c r="AV64" s="28">
         <v>100</v>
       </c>
       <c r="AW64" s="40">
         <v>89.4</v>
       </c>
       <c r="AX64" s="28">
         <v>100</v>
       </c>
       <c r="AY64" s="28">
         <v>100</v>
       </c>
       <c r="AZ64" s="28">
         <v>100</v>
       </c>
       <c r="BA64" s="27">
         <v>108.4</v>
       </c>
       <c r="BB64" s="28">
         <v>109.2</v>
       </c>
       <c r="BC64" s="27">
         <v>101.1</v>
       </c>
-      <c r="BD64" s="6"/>
+      <c r="BD64" s="27">
+        <v>106.8</v>
+      </c>
       <c r="BE64" s="35"/>
       <c r="BF64" s="9"/>
       <c r="BG64" s="9"/>
       <c r="BH64" s="28"/>
       <c r="BI64" s="38"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B65" s="5">
         <v>66.2</v>
       </c>
       <c r="C65" s="5">
         <v>66.2</v>
       </c>
       <c r="D65" s="5">
         <v>66.2</v>
       </c>
       <c r="E65" s="5">
         <v>66.2</v>
       </c>
       <c r="F65" s="5">
         <v>67.599999999999994</v>
       </c>
@@ -10618,51 +10722,53 @@
       </c>
       <c r="AV65" s="28">
         <v>102.6</v>
       </c>
       <c r="AW65" s="40">
         <v>109</v>
       </c>
       <c r="AX65" s="28">
         <v>100</v>
       </c>
       <c r="AY65" s="28">
         <v>100</v>
       </c>
       <c r="AZ65" s="28">
         <v>100</v>
       </c>
       <c r="BA65" s="27">
         <v>100</v>
       </c>
       <c r="BB65" s="28">
         <v>100</v>
       </c>
       <c r="BC65" s="27">
         <v>210.3</v>
       </c>
-      <c r="BD65" s="6"/>
+      <c r="BD65" s="27">
+        <v>103.8</v>
+      </c>
       <c r="BE65" s="35"/>
       <c r="BF65" s="9"/>
       <c r="BG65" s="9"/>
       <c r="BH65" s="28"/>
       <c r="BI65" s="38"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="D66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="E66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="F66" s="5">
         <v>100</v>
       </c>
@@ -10791,51 +10897,53 @@
       </c>
       <c r="AV66" s="28">
         <v>96</v>
       </c>
       <c r="AW66" s="40">
         <v>83.8</v>
       </c>
       <c r="AX66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AY66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AZ66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BA66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BB66" s="28">
         <v>100</v>
       </c>
       <c r="BC66" s="27">
         <v>100</v>
       </c>
-      <c r="BD66" s="6"/>
+      <c r="BD66" s="27">
+        <v>122.9</v>
+      </c>
       <c r="BE66" s="35"/>
       <c r="BF66" s="9"/>
       <c r="BG66" s="9"/>
       <c r="BH66" s="28"/>
       <c r="BI66" s="38"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="5">
         <v>93.4</v>
       </c>
       <c r="C67" s="5">
         <v>93.4</v>
       </c>
       <c r="D67" s="5">
         <v>93.4</v>
       </c>
       <c r="E67" s="5">
         <v>93.6</v>
       </c>
       <c r="F67" s="5">
         <v>96.2</v>
       </c>
@@ -10964,51 +11072,53 @@
       </c>
       <c r="AV67" s="28">
         <v>81.3</v>
       </c>
       <c r="AW67" s="40">
         <v>75.099999999999994</v>
       </c>
       <c r="AX67" s="28">
         <v>100</v>
       </c>
       <c r="AY67" s="28">
         <v>100</v>
       </c>
       <c r="AZ67" s="28">
         <v>100</v>
       </c>
       <c r="BA67" s="27">
         <v>100</v>
       </c>
       <c r="BB67" s="28">
         <v>100</v>
       </c>
       <c r="BC67" s="27">
         <v>114.2</v>
       </c>
-      <c r="BD67" s="6"/>
+      <c r="BD67" s="27">
+        <v>109.5</v>
+      </c>
       <c r="BE67" s="35"/>
       <c r="BF67" s="9"/>
       <c r="BG67" s="9"/>
       <c r="BH67" s="28"/>
       <c r="BI67" s="38"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="5">
         <v>0</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>75</v>
       </c>
       <c r="F68" s="5">
         <v>86.5</v>
       </c>
@@ -11137,51 +11247,53 @@
       </c>
       <c r="AV68" s="28">
         <v>91</v>
       </c>
       <c r="AW68" s="40">
         <v>95.1</v>
       </c>
       <c r="AX68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AY68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AZ68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BA68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BB68" s="28">
         <v>100</v>
       </c>
       <c r="BC68" s="27">
         <v>100</v>
       </c>
-      <c r="BD68" s="6"/>
+      <c r="BD68" s="27">
+        <v>116</v>
+      </c>
       <c r="BE68" s="35"/>
       <c r="BF68" s="9"/>
       <c r="BG68" s="9"/>
       <c r="BH68" s="28"/>
       <c r="BI68" s="38"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B69" s="5">
         <v>92.5</v>
       </c>
       <c r="C69" s="5">
         <v>92.3</v>
       </c>
       <c r="D69" s="5">
         <v>92.3</v>
       </c>
       <c r="E69" s="5">
         <v>92.3</v>
       </c>
       <c r="F69" s="5">
         <v>92.7</v>
       </c>
@@ -11310,238 +11422,240 @@
       </c>
       <c r="AV69" s="28">
         <v>106.9</v>
       </c>
       <c r="AW69" s="40">
         <v>107.9</v>
       </c>
       <c r="AX69" s="28">
         <v>100</v>
       </c>
       <c r="AY69" s="28">
         <v>100</v>
       </c>
       <c r="AZ69" s="28">
         <v>100</v>
       </c>
       <c r="BA69" s="27">
         <v>100</v>
       </c>
       <c r="BB69" s="28">
         <v>100</v>
       </c>
       <c r="BC69" s="27">
         <v>88.5</v>
       </c>
-      <c r="BD69" s="6"/>
+      <c r="BD69" s="27">
+        <v>104</v>
+      </c>
       <c r="BE69" s="35"/>
       <c r="BF69" s="9"/>
       <c r="BG69" s="9"/>
       <c r="BH69" s="28"/>
       <c r="BI69" s="38"/>
     </row>
     <row r="70" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B70" s="17"/>
       <c r="C70" s="17"/>
       <c r="D70" s="17"/>
       <c r="E70" s="17"/>
       <c r="F70" s="17"/>
       <c r="G70" s="17"/>
       <c r="H70" s="17"/>
       <c r="I70" s="17"/>
       <c r="J70" s="17"/>
       <c r="K70" s="17"/>
       <c r="L70" s="17"/>
       <c r="M70" s="17"/>
       <c r="N70" s="17"/>
       <c r="O70" s="17"/>
       <c r="P70" s="24"/>
       <c r="Q70" s="17"/>
       <c r="R70" s="17"/>
       <c r="S70" s="17"/>
       <c r="T70" s="17"/>
       <c r="U70" s="17"/>
     </row>
     <row r="71" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="45" t="s">
+      <c r="A71" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="B71" s="45"/>
-[...23 lines deleted...]
-      <c r="Z71" s="45" t="s">
+      <c r="B71" s="47"/>
+      <c r="C71" s="47"/>
+      <c r="D71" s="47"/>
+      <c r="E71" s="47"/>
+      <c r="F71" s="47"/>
+      <c r="G71" s="47"/>
+      <c r="H71" s="47"/>
+      <c r="I71" s="47"/>
+      <c r="J71" s="47"/>
+      <c r="K71" s="47"/>
+      <c r="L71" s="47"/>
+      <c r="M71" s="47"/>
+      <c r="N71" s="47"/>
+      <c r="O71" s="47"/>
+      <c r="P71" s="47"/>
+      <c r="Q71" s="47"/>
+      <c r="R71" s="47"/>
+      <c r="S71" s="47"/>
+      <c r="T71" s="47"/>
+      <c r="U71" s="47"/>
+      <c r="V71" s="47"/>
+      <c r="W71" s="47"/>
+      <c r="X71" s="47"/>
+      <c r="Y71" s="47"/>
+      <c r="Z71" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="AA71" s="45"/>
-[...22 lines deleted...]
-      <c r="AX71" s="45"/>
+      <c r="AA71" s="47"/>
+      <c r="AB71" s="47"/>
+      <c r="AC71" s="47"/>
+      <c r="AD71" s="47"/>
+      <c r="AE71" s="47"/>
+      <c r="AF71" s="47"/>
+      <c r="AG71" s="47"/>
+      <c r="AH71" s="47"/>
+      <c r="AI71" s="47"/>
+      <c r="AJ71" s="47"/>
+      <c r="AK71" s="47"/>
+      <c r="AL71" s="47"/>
+      <c r="AM71" s="47"/>
+      <c r="AN71" s="47"/>
+      <c r="AO71" s="47"/>
+      <c r="AP71" s="47"/>
+      <c r="AQ71" s="47"/>
+      <c r="AR71" s="47"/>
+      <c r="AS71" s="47"/>
+      <c r="AT71" s="47"/>
+      <c r="AU71" s="47"/>
+      <c r="AV71" s="47"/>
+      <c r="AW71" s="47"/>
+      <c r="AX71" s="47"/>
     </row>
     <row r="72" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J72" s="41"/>
       <c r="K72" s="41"/>
       <c r="L72" s="41"/>
       <c r="M72" s="41"/>
       <c r="V72" s="41" t="s">
         <v>11</v>
       </c>
       <c r="W72" s="41"/>
       <c r="X72" s="41"/>
       <c r="Y72" s="41"/>
       <c r="AH72" s="41"/>
       <c r="AI72" s="41"/>
       <c r="AJ72" s="41"/>
       <c r="AK72" s="41"/>
       <c r="AT72" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AU72" s="41"/>
       <c r="AV72" s="41"/>
       <c r="AW72" s="41"/>
       <c r="BF72" s="41" t="s">
         <v>11</v>
       </c>
       <c r="BG72" s="41"/>
       <c r="BH72" s="41"/>
       <c r="BI72" s="41"/>
     </row>
     <row r="73" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="46"/>
-      <c r="B73" s="42" t="s">
+      <c r="A73" s="42"/>
+      <c r="B73" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="C73" s="43"/>
-[...10 lines deleted...]
-      <c r="N73" s="42" t="s">
+      <c r="C73" s="45"/>
+      <c r="D73" s="45"/>
+      <c r="E73" s="45"/>
+      <c r="F73" s="45"/>
+      <c r="G73" s="45"/>
+      <c r="H73" s="45"/>
+      <c r="I73" s="45"/>
+      <c r="J73" s="45"/>
+      <c r="K73" s="45"/>
+      <c r="L73" s="45"/>
+      <c r="M73" s="46"/>
+      <c r="N73" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="O73" s="43"/>
-[...10 lines deleted...]
-      <c r="Z73" s="42" t="s">
+      <c r="O73" s="45"/>
+      <c r="P73" s="45"/>
+      <c r="Q73" s="45"/>
+      <c r="R73" s="45"/>
+      <c r="S73" s="45"/>
+      <c r="T73" s="45"/>
+      <c r="U73" s="45"/>
+      <c r="V73" s="45"/>
+      <c r="W73" s="45"/>
+      <c r="X73" s="45"/>
+      <c r="Y73" s="46"/>
+      <c r="Z73" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AA73" s="43"/>
-[...10 lines deleted...]
-      <c r="AL73" s="42" t="s">
+      <c r="AA73" s="45"/>
+      <c r="AB73" s="45"/>
+      <c r="AC73" s="45"/>
+      <c r="AD73" s="45"/>
+      <c r="AE73" s="45"/>
+      <c r="AF73" s="45"/>
+      <c r="AG73" s="45"/>
+      <c r="AH73" s="45"/>
+      <c r="AI73" s="45"/>
+      <c r="AJ73" s="45"/>
+      <c r="AK73" s="46"/>
+      <c r="AL73" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="AM73" s="43"/>
-[...10 lines deleted...]
-      <c r="AX73" s="42" t="s">
+      <c r="AM73" s="45"/>
+      <c r="AN73" s="45"/>
+      <c r="AO73" s="45"/>
+      <c r="AP73" s="45"/>
+      <c r="AQ73" s="45"/>
+      <c r="AR73" s="45"/>
+      <c r="AS73" s="45"/>
+      <c r="AT73" s="45"/>
+      <c r="AU73" s="45"/>
+      <c r="AV73" s="45"/>
+      <c r="AW73" s="46"/>
+      <c r="AX73" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="AY73" s="43"/>
-[...9 lines deleted...]
-      <c r="BI73" s="44"/>
+      <c r="AY73" s="45"/>
+      <c r="AZ73" s="45"/>
+      <c r="BA73" s="45"/>
+      <c r="BB73" s="45"/>
+      <c r="BC73" s="45"/>
+      <c r="BD73" s="45"/>
+      <c r="BE73" s="45"/>
+      <c r="BF73" s="45"/>
+      <c r="BG73" s="45"/>
+      <c r="BH73" s="45"/>
+      <c r="BI73" s="46"/>
     </row>
     <row r="74" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="47"/>
+      <c r="A74" s="43"/>
       <c r="B74" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I74" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J74" s="2" t="s">
@@ -11845,51 +11959,53 @@
       </c>
       <c r="AV75" s="28">
         <v>104.7</v>
       </c>
       <c r="AW75" s="39">
         <v>102</v>
       </c>
       <c r="AX75" s="28">
         <v>107.1</v>
       </c>
       <c r="AY75" s="35">
         <v>108.5</v>
       </c>
       <c r="AZ75" s="28">
         <v>109.3</v>
       </c>
       <c r="BA75" s="28">
         <v>112.5</v>
       </c>
       <c r="BB75" s="28">
         <v>111.7</v>
       </c>
       <c r="BC75" s="28">
         <v>112.5</v>
       </c>
-      <c r="BD75" s="6"/>
+      <c r="BD75" s="49">
+        <v>113.1</v>
+      </c>
       <c r="BE75" s="35"/>
       <c r="BF75" s="9"/>
       <c r="BG75" s="9"/>
       <c r="BH75" s="28"/>
       <c r="BI75" s="37"/>
     </row>
     <row r="76" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B76" s="6">
         <v>88.2</v>
       </c>
       <c r="C76" s="6">
         <v>90</v>
       </c>
       <c r="D76" s="6">
         <v>90.1</v>
       </c>
       <c r="E76" s="6">
         <v>90.3</v>
       </c>
       <c r="F76" s="6">
         <v>90.6</v>
       </c>
@@ -12018,51 +12134,53 @@
       </c>
       <c r="AV76" s="28">
         <v>69</v>
       </c>
       <c r="AW76" s="40">
         <v>70.8</v>
       </c>
       <c r="AX76" s="28">
         <v>67.2</v>
       </c>
       <c r="AY76" s="35">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ76" s="28">
         <v>65.099999999999994</v>
       </c>
       <c r="BA76" s="28">
         <v>63.2</v>
       </c>
       <c r="BB76" s="28">
         <v>59.6</v>
       </c>
       <c r="BC76" s="28">
         <v>58.2</v>
       </c>
-      <c r="BD76" s="6"/>
+      <c r="BD76" s="27">
+        <v>56.8</v>
+      </c>
       <c r="BE76" s="35"/>
       <c r="BF76" s="9"/>
       <c r="BG76" s="9"/>
       <c r="BH76" s="28"/>
       <c r="BI76" s="38"/>
     </row>
     <row r="77" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A77" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B77" s="6">
         <v>107.4</v>
       </c>
       <c r="C77" s="6">
         <v>105.1</v>
       </c>
       <c r="D77" s="6">
         <v>106.1</v>
       </c>
       <c r="E77" s="6">
         <v>104.3</v>
       </c>
       <c r="F77" s="6">
         <v>104.4</v>
       </c>
@@ -12191,51 +12309,53 @@
       </c>
       <c r="AV77" s="28">
         <v>114.7</v>
       </c>
       <c r="AW77" s="40">
         <v>106</v>
       </c>
       <c r="AX77" s="28">
         <v>327.3</v>
       </c>
       <c r="AY77" s="35">
         <v>253.1</v>
       </c>
       <c r="AZ77" s="28">
         <v>302.10000000000002</v>
       </c>
       <c r="BA77" s="28">
         <v>317.39999999999998</v>
       </c>
       <c r="BB77" s="28">
         <v>294.10000000000002</v>
       </c>
       <c r="BC77" s="28">
         <v>240</v>
       </c>
-      <c r="BD77" s="6"/>
+      <c r="BD77" s="27">
+        <v>291.60000000000002</v>
+      </c>
       <c r="BE77" s="35"/>
       <c r="BF77" s="9"/>
       <c r="BG77" s="9"/>
       <c r="BH77" s="28"/>
       <c r="BI77" s="38"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B78" s="6">
         <v>100.4</v>
       </c>
       <c r="C78" s="6">
         <v>101.1</v>
       </c>
       <c r="D78" s="6">
         <v>101.2</v>
       </c>
       <c r="E78" s="6">
         <v>101.58</v>
       </c>
       <c r="F78" s="6">
         <v>101.8</v>
       </c>
@@ -12364,51 +12484,53 @@
       </c>
       <c r="AV78" s="28">
         <v>110.6</v>
       </c>
       <c r="AW78" s="40">
         <v>107.7</v>
       </c>
       <c r="AX78" s="28">
         <v>118.6</v>
       </c>
       <c r="AY78" s="35">
         <v>118.4</v>
       </c>
       <c r="AZ78" s="28">
         <v>122</v>
       </c>
       <c r="BA78" s="28">
         <v>124.5</v>
       </c>
       <c r="BB78" s="28">
         <v>125.2</v>
       </c>
       <c r="BC78" s="28">
         <v>117.7</v>
       </c>
-      <c r="BD78" s="6"/>
+      <c r="BD78" s="27">
+        <v>107.8</v>
+      </c>
       <c r="BE78" s="35"/>
       <c r="BF78" s="9"/>
       <c r="BG78" s="9"/>
       <c r="BH78" s="28"/>
       <c r="BI78" s="38"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="6">
         <v>102.5</v>
       </c>
       <c r="C79" s="6">
         <v>101.4</v>
       </c>
       <c r="D79" s="6">
         <v>102.9</v>
       </c>
       <c r="E79" s="6">
         <v>103.6</v>
       </c>
       <c r="F79" s="6">
         <v>103.3</v>
       </c>
@@ -12537,51 +12659,53 @@
       </c>
       <c r="AV79" s="28">
         <v>108.9</v>
       </c>
       <c r="AW79" s="40">
         <v>96.6</v>
       </c>
       <c r="AX79" s="28">
         <v>105</v>
       </c>
       <c r="AY79" s="35">
         <v>104.8</v>
       </c>
       <c r="AZ79" s="28">
         <v>104.6</v>
       </c>
       <c r="BA79" s="28">
         <v>104.1</v>
       </c>
       <c r="BB79" s="28">
         <v>104</v>
       </c>
       <c r="BC79" s="28">
         <v>103.8</v>
       </c>
-      <c r="BD79" s="6"/>
+      <c r="BD79" s="27">
+        <v>103.4</v>
+      </c>
       <c r="BE79" s="35"/>
       <c r="BF79" s="9"/>
       <c r="BG79" s="9"/>
       <c r="BH79" s="28"/>
       <c r="BI79" s="38"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B80" s="6">
         <v>98.7</v>
       </c>
       <c r="C80" s="6">
         <v>98.9</v>
       </c>
       <c r="D80" s="6">
         <v>98.8</v>
       </c>
       <c r="E80" s="6">
         <v>98.7</v>
       </c>
       <c r="F80" s="6">
         <v>98.7</v>
       </c>
@@ -12710,51 +12834,53 @@
       </c>
       <c r="AV80" s="28">
         <v>107.3</v>
       </c>
       <c r="AW80" s="40">
         <v>106.8</v>
       </c>
       <c r="AX80" s="28">
         <v>99.1</v>
       </c>
       <c r="AY80" s="35">
         <v>98.8</v>
       </c>
       <c r="AZ80" s="28">
         <v>98.7</v>
       </c>
       <c r="BA80" s="28">
         <v>98.4</v>
       </c>
       <c r="BB80" s="28">
         <v>98</v>
       </c>
       <c r="BC80" s="28">
         <v>97.8</v>
       </c>
-      <c r="BD80" s="6"/>
+      <c r="BD80" s="27">
+        <v>97.7</v>
+      </c>
       <c r="BE80" s="35"/>
       <c r="BF80" s="9"/>
       <c r="BG80" s="6"/>
       <c r="BH80" s="28"/>
       <c r="BI80" s="38"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B81" s="6">
         <v>95.3</v>
       </c>
       <c r="C81" s="6">
         <v>96.5</v>
       </c>
       <c r="D81" s="6">
         <v>96.5</v>
       </c>
       <c r="E81" s="6">
         <v>96.1</v>
       </c>
       <c r="F81" s="6">
         <v>95.9</v>
       </c>
@@ -12883,51 +13009,53 @@
       </c>
       <c r="AV81" s="28">
         <v>108.5</v>
       </c>
       <c r="AW81" s="40">
         <v>101.6</v>
       </c>
       <c r="AX81" s="28">
         <v>117.9</v>
       </c>
       <c r="AY81" s="35">
         <v>110.7</v>
       </c>
       <c r="AZ81" s="28">
         <v>100.3</v>
       </c>
       <c r="BA81" s="28">
         <v>98.3</v>
       </c>
       <c r="BB81" s="28">
         <v>97</v>
       </c>
       <c r="BC81" s="28">
         <v>94.9</v>
       </c>
-      <c r="BD81" s="6"/>
+      <c r="BD81" s="27">
+        <v>92.8</v>
+      </c>
       <c r="BE81" s="35"/>
       <c r="BF81" s="9"/>
       <c r="BG81" s="6"/>
       <c r="BH81" s="28"/>
       <c r="BI81" s="38"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B82" s="6">
         <v>99.6</v>
       </c>
       <c r="C82" s="6">
         <v>100.5</v>
       </c>
       <c r="D82" s="6">
         <v>115.1</v>
       </c>
       <c r="E82" s="6">
         <v>110.4</v>
       </c>
       <c r="F82" s="6">
         <v>105.1</v>
       </c>
@@ -13056,51 +13184,53 @@
       </c>
       <c r="AV82" s="28">
         <v>106.2</v>
       </c>
       <c r="AW82" s="40">
         <v>100</v>
       </c>
       <c r="AX82" s="28">
         <v>137.6</v>
       </c>
       <c r="AY82" s="35">
         <v>139.9</v>
       </c>
       <c r="AZ82" s="28">
         <v>139.19999999999999</v>
       </c>
       <c r="BA82" s="28">
         <v>166.4</v>
       </c>
       <c r="BB82" s="28">
         <v>145.80000000000001</v>
       </c>
       <c r="BC82" s="28">
         <v>146.1</v>
       </c>
-      <c r="BD82" s="6"/>
+      <c r="BD82" s="27">
+        <v>143.30000000000001</v>
+      </c>
       <c r="BE82" s="35"/>
       <c r="BF82" s="9"/>
       <c r="BG82" s="6"/>
       <c r="BH82" s="28"/>
       <c r="BI82" s="38"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B83" s="6">
         <v>100.3</v>
       </c>
       <c r="C83" s="6">
         <v>99.8</v>
       </c>
       <c r="D83" s="6">
         <v>99.9</v>
       </c>
       <c r="E83" s="6">
         <v>100.2</v>
       </c>
       <c r="F83" s="6">
         <v>100.2</v>
       </c>
@@ -13229,51 +13359,53 @@
       </c>
       <c r="AV83" s="28">
         <v>108.7</v>
       </c>
       <c r="AW83" s="40">
         <v>107.6</v>
       </c>
       <c r="AX83" s="28">
         <v>102</v>
       </c>
       <c r="AY83" s="35">
         <v>103.5</v>
       </c>
       <c r="AZ83" s="28">
         <v>103.5</v>
       </c>
       <c r="BA83" s="28">
         <v>103.2</v>
       </c>
       <c r="BB83" s="28">
         <v>103</v>
       </c>
       <c r="BC83" s="28">
         <v>102.9</v>
       </c>
-      <c r="BD83" s="6"/>
+      <c r="BD83" s="27">
+        <v>102.7</v>
+      </c>
       <c r="BE83" s="35"/>
       <c r="BF83" s="9"/>
       <c r="BG83" s="6"/>
       <c r="BH83" s="28"/>
       <c r="BI83" s="38"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B84" s="6">
         <v>100</v>
       </c>
       <c r="C84" s="6">
         <v>87.6</v>
       </c>
       <c r="D84" s="6">
         <v>87.8</v>
       </c>
       <c r="E84" s="6">
         <v>90.6</v>
       </c>
       <c r="F84" s="6">
         <v>92.7</v>
       </c>
@@ -13402,51 +13534,53 @@
       </c>
       <c r="AV84" s="28">
         <v>103.1</v>
       </c>
       <c r="AW84" s="40">
         <v>107.2</v>
       </c>
       <c r="AX84" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="AY84" s="35">
         <v>82.9</v>
       </c>
       <c r="AZ84" s="28">
         <v>79.7</v>
       </c>
       <c r="BA84" s="28">
         <v>99.6</v>
       </c>
       <c r="BB84" s="28">
         <v>100.8</v>
       </c>
       <c r="BC84" s="28">
         <v>101.6</v>
       </c>
-      <c r="BD84" s="6"/>
+      <c r="BD84" s="27">
+        <v>103</v>
+      </c>
       <c r="BE84" s="35"/>
       <c r="BF84" s="9"/>
       <c r="BG84" s="6"/>
       <c r="BH84" s="28"/>
       <c r="BI84" s="38"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B85" s="6">
         <v>104.3</v>
       </c>
       <c r="C85" s="6">
         <v>104</v>
       </c>
       <c r="D85" s="6">
         <v>103.8</v>
       </c>
       <c r="E85" s="6">
         <v>104.2</v>
       </c>
       <c r="F85" s="6">
         <v>103.9</v>
       </c>
@@ -13575,51 +13709,53 @@
       </c>
       <c r="AV85" s="28">
         <v>108.2</v>
       </c>
       <c r="AW85" s="40">
         <v>99.5</v>
       </c>
       <c r="AX85" s="28">
         <v>97.3</v>
       </c>
       <c r="AY85" s="35">
         <v>106.8</v>
       </c>
       <c r="AZ85" s="28">
         <v>105.5</v>
       </c>
       <c r="BA85" s="28">
         <v>105.2</v>
       </c>
       <c r="BB85" s="28">
         <v>103.6</v>
       </c>
       <c r="BC85" s="28">
         <v>101.6</v>
       </c>
-      <c r="BD85" s="6"/>
+      <c r="BD85" s="27">
+        <v>102.4</v>
+      </c>
       <c r="BE85" s="35"/>
       <c r="BF85" s="9"/>
       <c r="BG85" s="6"/>
       <c r="BH85" s="28"/>
       <c r="BI85" s="38"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B86" s="6">
         <v>103.1</v>
       </c>
       <c r="C86" s="6">
         <v>106</v>
       </c>
       <c r="D86" s="6">
         <v>104.4</v>
       </c>
       <c r="E86" s="6">
         <v>103.9</v>
       </c>
       <c r="F86" s="6">
         <v>104.7</v>
       </c>
@@ -13748,51 +13884,53 @@
       </c>
       <c r="AV86" s="28">
         <v>102.1</v>
       </c>
       <c r="AW86" s="40">
         <v>102.7</v>
       </c>
       <c r="AX86" s="28">
         <v>99.4</v>
       </c>
       <c r="AY86" s="35">
         <v>92.6</v>
       </c>
       <c r="AZ86" s="28">
         <v>97</v>
       </c>
       <c r="BA86" s="28">
         <v>97.9</v>
       </c>
       <c r="BB86" s="28">
         <v>104.7</v>
       </c>
       <c r="BC86" s="28">
         <v>112.4</v>
       </c>
-      <c r="BD86" s="6"/>
+      <c r="BD86" s="27">
+        <v>112.1</v>
+      </c>
       <c r="BE86" s="35"/>
       <c r="BF86" s="9"/>
       <c r="BG86" s="6"/>
       <c r="BH86" s="28"/>
       <c r="BI86" s="38"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B87" s="6">
         <v>104.6</v>
       </c>
       <c r="C87" s="6">
         <v>105.4</v>
       </c>
       <c r="D87" s="6">
         <v>105.9</v>
       </c>
       <c r="E87" s="6">
         <v>106.5</v>
       </c>
       <c r="F87" s="6">
         <v>106.4</v>
       </c>
@@ -13921,51 +14059,53 @@
       </c>
       <c r="AV87" s="28">
         <v>109.2</v>
       </c>
       <c r="AW87" s="40">
         <v>107.7</v>
       </c>
       <c r="AX87" s="28">
         <v>88.4</v>
       </c>
       <c r="AY87" s="35">
         <v>142.5</v>
       </c>
       <c r="AZ87" s="28">
         <v>140.19999999999999</v>
       </c>
       <c r="BA87" s="28">
         <v>135.9</v>
       </c>
       <c r="BB87" s="28">
         <v>130.19999999999999</v>
       </c>
       <c r="BC87" s="28">
         <v>132.1</v>
       </c>
-      <c r="BD87" s="6"/>
+      <c r="BD87" s="27">
+        <v>135.5</v>
+      </c>
       <c r="BE87" s="35"/>
       <c r="BF87" s="9"/>
       <c r="BG87" s="9"/>
       <c r="BH87" s="28"/>
       <c r="BI87" s="38"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B88" s="6">
         <v>105.1</v>
       </c>
       <c r="C88" s="6">
         <v>104.5</v>
       </c>
       <c r="D88" s="6">
         <v>103.5</v>
       </c>
       <c r="E88" s="6">
         <v>103.3</v>
       </c>
       <c r="F88" s="6">
         <v>103.1</v>
       </c>
@@ -14094,51 +14234,53 @@
       </c>
       <c r="AV88" s="28">
         <v>112.3</v>
       </c>
       <c r="AW88" s="40">
         <v>106.4</v>
       </c>
       <c r="AX88" s="28">
         <v>132.69999999999999</v>
       </c>
       <c r="AY88" s="35">
         <v>117.6</v>
       </c>
       <c r="AZ88" s="28">
         <v>121.2</v>
       </c>
       <c r="BA88" s="28">
         <v>118.3</v>
       </c>
       <c r="BB88" s="28">
         <v>114.6</v>
       </c>
       <c r="BC88" s="28">
         <v>113.6</v>
       </c>
-      <c r="BD88" s="6"/>
+      <c r="BD88" s="27">
+        <v>111</v>
+      </c>
       <c r="BE88" s="35"/>
       <c r="BF88" s="9"/>
       <c r="BG88" s="9"/>
       <c r="BH88" s="28"/>
       <c r="BI88" s="38"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B89" s="6">
         <v>100.1</v>
       </c>
       <c r="C89" s="6">
         <v>100.5</v>
       </c>
       <c r="D89" s="6">
         <v>100.4</v>
       </c>
       <c r="E89" s="6">
         <v>100.5</v>
       </c>
       <c r="F89" s="6">
         <v>99.6</v>
       </c>
@@ -14267,51 +14409,53 @@
       </c>
       <c r="AV89" s="28">
         <v>109.9</v>
       </c>
       <c r="AW89" s="40">
         <v>106</v>
       </c>
       <c r="AX89" s="28">
         <v>105.5</v>
       </c>
       <c r="AY89" s="35">
         <v>105.4</v>
       </c>
       <c r="AZ89" s="28">
         <v>105.1</v>
       </c>
       <c r="BA89" s="28">
         <v>104.9</v>
       </c>
       <c r="BB89" s="28">
         <v>104.3</v>
       </c>
       <c r="BC89" s="28">
         <v>103.4</v>
       </c>
-      <c r="BD89" s="6"/>
+      <c r="BD89" s="27">
+        <v>103</v>
+      </c>
       <c r="BE89" s="35"/>
       <c r="BF89" s="9"/>
       <c r="BG89" s="9"/>
       <c r="BH89" s="28"/>
       <c r="BI89" s="38"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B90" s="6">
         <v>101.1</v>
       </c>
       <c r="C90" s="6">
         <v>101.1</v>
       </c>
       <c r="D90" s="6">
         <v>101.6</v>
       </c>
       <c r="E90" s="6">
         <v>103.6</v>
       </c>
       <c r="F90" s="6">
         <v>103.2</v>
       </c>
@@ -14440,51 +14584,53 @@
       </c>
       <c r="AV90" s="28">
         <v>91.9</v>
       </c>
       <c r="AW90" s="40">
         <v>90.3</v>
       </c>
       <c r="AX90" s="28">
         <v>104.7</v>
       </c>
       <c r="AY90" s="35">
         <v>102.7</v>
       </c>
       <c r="AZ90" s="28">
         <v>102.9</v>
       </c>
       <c r="BA90" s="28">
         <v>102.5</v>
       </c>
       <c r="BB90" s="28">
         <v>102.1</v>
       </c>
       <c r="BC90" s="28">
         <v>100.8</v>
       </c>
-      <c r="BD90" s="6"/>
+      <c r="BD90" s="27">
+        <v>100</v>
+      </c>
       <c r="BE90" s="35"/>
       <c r="BF90" s="9"/>
       <c r="BG90" s="9"/>
       <c r="BH90" s="28"/>
       <c r="BI90" s="38"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B91" s="6">
         <v>101.8</v>
       </c>
       <c r="C91" s="6">
         <v>100.9</v>
       </c>
       <c r="D91" s="6">
         <v>101.2</v>
       </c>
       <c r="E91" s="6">
         <v>101.4</v>
       </c>
       <c r="F91" s="6">
         <v>101.5</v>
       </c>
@@ -14613,51 +14759,53 @@
       </c>
       <c r="AV91" s="28">
         <v>107.3</v>
       </c>
       <c r="AW91" s="40">
         <v>104.9</v>
       </c>
       <c r="AX91" s="28">
         <v>101</v>
       </c>
       <c r="AY91" s="35">
         <v>99.8</v>
       </c>
       <c r="AZ91" s="28">
         <v>100.2</v>
       </c>
       <c r="BA91" s="28">
         <v>101</v>
       </c>
       <c r="BB91" s="28">
         <v>101.2</v>
       </c>
       <c r="BC91" s="28">
         <v>102.3</v>
       </c>
-      <c r="BD91" s="6"/>
+      <c r="BD91" s="27">
+        <v>103.5</v>
+      </c>
       <c r="BE91" s="35"/>
       <c r="BF91" s="9"/>
       <c r="BG91" s="9"/>
       <c r="BH91" s="28"/>
       <c r="BI91" s="38"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B92" s="6">
         <v>97.8</v>
       </c>
       <c r="C92" s="6">
         <v>98.1</v>
       </c>
       <c r="D92" s="6">
         <v>98.6</v>
       </c>
       <c r="E92" s="6">
         <v>95.8</v>
       </c>
       <c r="F92" s="6">
         <v>95.6</v>
       </c>
@@ -14786,51 +14934,53 @@
       </c>
       <c r="AV92" s="28">
         <v>98.2</v>
       </c>
       <c r="AW92" s="40">
         <v>95.8</v>
       </c>
       <c r="AX92" s="28">
         <v>102.6</v>
       </c>
       <c r="AY92" s="35">
         <v>106.1</v>
       </c>
       <c r="AZ92" s="28">
         <v>104.2</v>
       </c>
       <c r="BA92" s="28">
         <v>103.5</v>
       </c>
       <c r="BB92" s="28">
         <v>101.4</v>
       </c>
       <c r="BC92" s="28">
         <v>101.1</v>
       </c>
-      <c r="BD92" s="6"/>
+      <c r="BD92" s="27">
+        <v>100.9</v>
+      </c>
       <c r="BE92" s="35"/>
       <c r="BF92" s="9"/>
       <c r="BG92" s="9"/>
       <c r="BH92" s="28"/>
       <c r="BI92" s="38"/>
     </row>
     <row r="93" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B93" s="17"/>
       <c r="C93" s="17"/>
       <c r="D93" s="17"/>
       <c r="E93" s="17"/>
       <c r="F93" s="17"/>
       <c r="G93" s="17"/>
       <c r="H93" s="17"/>
       <c r="I93" s="17"/>
       <c r="J93" s="17"/>
       <c r="K93" s="17"/>
       <c r="L93" s="17"/>
       <c r="M93" s="17"/>
       <c r="N93" s="17"/>
       <c r="O93" s="17"/>
       <c r="P93" s="17"/>
       <c r="Q93" s="17"/>
       <c r="R93" s="17"/>
       <c r="S93" s="17"/>
@@ -14862,227 +15012,227 @@
       <c r="AD95" s="31"/>
       <c r="AE95" s="31"/>
       <c r="AF95" s="31"/>
       <c r="AG95" s="31"/>
       <c r="AH95" s="31"/>
       <c r="AI95" s="31"/>
       <c r="AJ95" s="31"/>
     </row>
     <row r="96" spans="1:61" x14ac:dyDescent="0.2">
       <c r="Z96" s="31" t="s">
         <v>42</v>
       </c>
       <c r="AA96" s="31"/>
       <c r="AB96" s="31"/>
       <c r="AC96" s="31"/>
       <c r="AD96" s="31"/>
       <c r="AE96" s="31"/>
       <c r="AF96" s="31"/>
       <c r="AG96" s="31"/>
       <c r="AH96" s="31"/>
       <c r="AI96" s="31"/>
       <c r="AJ96" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="V49:Y49"/>
-[...8 lines deleted...]
-    <mergeCell ref="AH72:AK72"/>
+    <mergeCell ref="BF72:BI72"/>
+    <mergeCell ref="AX73:BI73"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF26:BI26"/>
+    <mergeCell ref="AX27:BI27"/>
+    <mergeCell ref="BF49:BI49"/>
+    <mergeCell ref="Z2:AX2"/>
+    <mergeCell ref="Z25:AX25"/>
+    <mergeCell ref="Z48:AX48"/>
+    <mergeCell ref="Z71:AX71"/>
+    <mergeCell ref="AL50:AW50"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH26:AK26"/>
+    <mergeCell ref="AH49:AK49"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z27:AK27"/>
+    <mergeCell ref="Z50:AK50"/>
+    <mergeCell ref="AX50:BI50"/>
+    <mergeCell ref="AT72:AW72"/>
+    <mergeCell ref="AL73:AW73"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT26:AW26"/>
+    <mergeCell ref="AL27:AW27"/>
+    <mergeCell ref="AT49:AW49"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="J72:M72"/>
     <mergeCell ref="N50:Y50"/>
     <mergeCell ref="V72:Y72"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J26:M26"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="J49:M49"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A25:Y25"/>
     <mergeCell ref="A48:Y48"/>
     <mergeCell ref="V26:Y26"/>
     <mergeCell ref="N27:Y27"/>
-    <mergeCell ref="AT72:AW72"/>
-[...24 lines deleted...]
-    <mergeCell ref="BF49:BI49"/>
+    <mergeCell ref="V49:Y49"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="Z73:AK73"/>
+    <mergeCell ref="B73:M73"/>
+    <mergeCell ref="B50:M50"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="A71:Y71"/>
+    <mergeCell ref="N73:Y73"/>
+    <mergeCell ref="AH72:AK72"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="47" max="16383" man="1"/>
     <brk id="70" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="49" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>