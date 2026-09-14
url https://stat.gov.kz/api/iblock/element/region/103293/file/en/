--- v4 (2026-08-23)
+++ v5 (2026-09-14)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="33060" windowWidth="21840" windowHeight="10545" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="48">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
     <t>January - August</t>
   </si>
   <si>
@@ -73,53 +73,50 @@
   <si>
     <t>in % by corresponding period of year</t>
   </si>
   <si>
     <t>Index of physical volume of gross output production (services) of agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">Index of physical volume of grop output production </t>
   </si>
   <si>
     <t xml:space="preserve">Index of physical volume of output of livestock production </t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t xml:space="preserve">Index of physical volume of gross output production (services) of agriculture, forestry and fisheries </t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>2023 year</t>
-[...1 lines deleted...]
-  <si>
     <t>Turkestan region</t>
   </si>
   <si>
     <t>Turkestan city</t>
   </si>
   <si>
     <t>Arys c.a.</t>
   </si>
   <si>
     <t>Kentau c.a.</t>
   </si>
   <si>
     <t>Baidibek district</t>
   </si>
   <si>
     <t>Zhetysai</t>
   </si>
   <si>
     <t>Keles</t>
   </si>
   <si>
     <t>Kazygurt</t>
   </si>
   <si>
     <t>Mahtaaral</t>
@@ -130,87 +127,105 @@
   <si>
     <t>Otyrar</t>
   </si>
   <si>
     <t>Sairam</t>
   </si>
   <si>
     <t>Saryagash</t>
   </si>
   <si>
     <t>Sauran</t>
   </si>
   <si>
     <t>Suzak</t>
   </si>
   <si>
     <t>Tolebi</t>
   </si>
   <si>
     <t>Tulkybas</t>
   </si>
   <si>
     <t>Shardara</t>
   </si>
   <si>
-    <t>2024 year</t>
-[...1 lines deleted...]
-  <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for</t>
   </si>
   <si>
     <t>Purposes and on the basis of updated administrative data on household accounting, a special revision of certain</t>
   </si>
   <si>
     <t>indicators of livestock  statistics for 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
-    <t>2025 year</t>
+    <t>2026 year</t>
   </si>
   <si>
-    <t>2026 year</t>
+    <t>*Data for 2025 are recalculated by updated annual data</t>
+  </si>
+  <si>
+    <t>2025 year*</t>
+  </si>
+  <si>
+    <t>2023 year*</t>
+  </si>
+  <si>
+    <t>2024 year</t>
+  </si>
+  <si>
+    <t>2023 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -236,78 +251,95 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -451,187 +483,572 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="3" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="6" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="6" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="178">
+    <cellStyle name="Денежный 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="14"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="15"/>
+    <cellStyle name="Обычный 2 11" xfId="16"/>
+    <cellStyle name="Обычный 2 12" xfId="17"/>
+    <cellStyle name="Обычный 2 13" xfId="18"/>
+    <cellStyle name="Обычный 2 14" xfId="19"/>
+    <cellStyle name="Обычный 2 15" xfId="20"/>
+    <cellStyle name="Обычный 2 16" xfId="21"/>
+    <cellStyle name="Обычный 2 17" xfId="22"/>
+    <cellStyle name="Обычный 2 17 2" xfId="23"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="24"/>
+    <cellStyle name="Обычный 2 18" xfId="25"/>
+    <cellStyle name="Обычный 2 19" xfId="26"/>
+    <cellStyle name="Обычный 2 19 2" xfId="27"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="28"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="29"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="30"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="31"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="32"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="33"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="34"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="35"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="36"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="37"/>
+    <cellStyle name="Обычный 2 19 3" xfId="38"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="39"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="40"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="41"/>
+    <cellStyle name="Обычный 2 19 4" xfId="42"/>
+    <cellStyle name="Обычный 2 19 5" xfId="43"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="45"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="46"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="47"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="48"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="49"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="50"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="51"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="52"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="53"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="54"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="55"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="56"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="57"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="58"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="59"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="60"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="61"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="62"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="63"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="64"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="65"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="66"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="67"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="68"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="69"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="70"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="71"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="72"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="73"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="74"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="75"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="76"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="77"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="78"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="79"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="80"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="81"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="82"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="83"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="84"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="85"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="86"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="87"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="88"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="89"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="90"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="91"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="92"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="93"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="94"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="95"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="96"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="97"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="98"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="99"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="100"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="101"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="102"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="103"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="104"/>
+    <cellStyle name="Обычный 2 2 2_Лес" xfId="44"/>
+    <cellStyle name="Обычный 2 2 3" xfId="105"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="106"/>
+    <cellStyle name="Обычный 2 2 4" xfId="107"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="108"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="109"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="110"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="111"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="112"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="113"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="114"/>
+    <cellStyle name="Обычный 2 2 5" xfId="115"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="116"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="117"/>
+    <cellStyle name="Обычный 2 2 6" xfId="118"/>
+    <cellStyle name="Обычный 2 2 7" xfId="119"/>
+    <cellStyle name="Обычный 2 2_Бахчи" xfId="13"/>
+    <cellStyle name="Обычный 2 20" xfId="120"/>
+    <cellStyle name="Обычный 2 20 2" xfId="121"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="122"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="123"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="124"/>
+    <cellStyle name="Обычный 2 20 3" xfId="125"/>
+    <cellStyle name="Обычный 2 20 4" xfId="126"/>
+    <cellStyle name="Обычный 2 21" xfId="127"/>
+    <cellStyle name="Обычный 2 21 2" xfId="128"/>
+    <cellStyle name="Обычный 2 21 3" xfId="129"/>
+    <cellStyle name="Обычный 2 22" xfId="130"/>
+    <cellStyle name="Обычный 2 23" xfId="131"/>
+    <cellStyle name="Обычный 2 24" xfId="132"/>
+    <cellStyle name="Обычный 2 25" xfId="133"/>
+    <cellStyle name="Обычный 2 3" xfId="7"/>
+    <cellStyle name="Обычный 2 3 2" xfId="134"/>
+    <cellStyle name="Обычный 2 4" xfId="135"/>
+    <cellStyle name="Обычный 2 4 2" xfId="136"/>
+    <cellStyle name="Обычный 2 5" xfId="137"/>
+    <cellStyle name="Обычный 2 5 2" xfId="138"/>
+    <cellStyle name="Обычный 2 6" xfId="139"/>
+    <cellStyle name="Обычный 2 7" xfId="140"/>
+    <cellStyle name="Обычный 2 8" xfId="141"/>
+    <cellStyle name="Обычный 2 9" xfId="142"/>
+    <cellStyle name="Обычный 2_Bull" xfId="12"/>
+    <cellStyle name="Обычный 3" xfId="8"/>
+    <cellStyle name="Обычный 3 10" xfId="143"/>
+    <cellStyle name="Обычный 3 11" xfId="144"/>
+    <cellStyle name="Обычный 3 12" xfId="145"/>
+    <cellStyle name="Обычный 3 13" xfId="146"/>
+    <cellStyle name="Обычный 3 13 2" xfId="147"/>
+    <cellStyle name="Обычный 3 13 3" xfId="148"/>
+    <cellStyle name="Обычный 3 14" xfId="149"/>
+    <cellStyle name="Обычный 3 14 2" xfId="150"/>
+    <cellStyle name="Обычный 3 14 3" xfId="151"/>
+    <cellStyle name="Обычный 3 15" xfId="152"/>
+    <cellStyle name="Обычный 3 2" xfId="9"/>
+    <cellStyle name="Обычный 3 3" xfId="153"/>
+    <cellStyle name="Обычный 3 4" xfId="154"/>
+    <cellStyle name="Обычный 3 5" xfId="155"/>
+    <cellStyle name="Обычный 3 6" xfId="156"/>
+    <cellStyle name="Обычный 3 7" xfId="157"/>
+    <cellStyle name="Обычный 3 8" xfId="158"/>
+    <cellStyle name="Обычный 3 9" xfId="159"/>
+    <cellStyle name="Обычный 3_Val 2010 10" xfId="10"/>
+    <cellStyle name="Обычный 4" xfId="160"/>
+    <cellStyle name="Обычный 4 10" xfId="161"/>
+    <cellStyle name="Обычный 4 2" xfId="11"/>
+    <cellStyle name="Обычный 4 3" xfId="162"/>
+    <cellStyle name="Обычный 4 4" xfId="163"/>
+    <cellStyle name="Обычный 4 5" xfId="164"/>
+    <cellStyle name="Обычный 4 6" xfId="165"/>
+    <cellStyle name="Обычный 4 7" xfId="166"/>
+    <cellStyle name="Обычный 4 8" xfId="167"/>
+    <cellStyle name="Обычный 4 9" xfId="168"/>
+    <cellStyle name="Обычный 4 9 2" xfId="169"/>
+    <cellStyle name="Обычный 4 9 3" xfId="170"/>
+    <cellStyle name="Обычный 5" xfId="3"/>
+    <cellStyle name="Обычный 5 2" xfId="171"/>
+    <cellStyle name="Обычный 5 3" xfId="172"/>
+    <cellStyle name="Обычный 5 4" xfId="173"/>
+    <cellStyle name="Обычный 5 5" xfId="174"/>
+    <cellStyle name="Обычный 6 2" xfId="175"/>
+    <cellStyle name="Обычный 6 3" xfId="176"/>
+    <cellStyle name="Обычный 7 2" xfId="177"/>
     <cellStyle name="Обычный_бюлетень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -898,228 +1315,228 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI96"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AQ14" sqref="AQ14"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="N51" sqref="N51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.140625" style="1" customWidth="1"/>
     <col min="25" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="11" style="1" customWidth="1"/>
     <col min="32" max="32" width="10" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="47" t="s">
+    <row r="2" spans="1:61" ht="21" customHeight="1">
+      <c r="A2" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="47"/>
-[...23 lines deleted...]
-      <c r="Z2" s="47" t="s">
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
+      <c r="V2" s="60"/>
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="60"/>
+      <c r="Z2" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="47"/>
-[...22 lines deleted...]
-      <c r="AX2" s="47"/>
+      <c r="AA2" s="60"/>
+      <c r="AB2" s="60"/>
+      <c r="AC2" s="60"/>
+      <c r="AD2" s="60"/>
+      <c r="AE2" s="60"/>
+      <c r="AF2" s="60"/>
+      <c r="AG2" s="60"/>
+      <c r="AH2" s="60"/>
+      <c r="AI2" s="60"/>
+      <c r="AJ2" s="60"/>
+      <c r="AK2" s="60"/>
+      <c r="AL2" s="60"/>
+      <c r="AM2" s="60"/>
+      <c r="AN2" s="60"/>
+      <c r="AO2" s="60"/>
+      <c r="AP2" s="60"/>
+      <c r="AQ2" s="60"/>
+      <c r="AR2" s="60"/>
+      <c r="AS2" s="60"/>
+      <c r="AT2" s="60"/>
+      <c r="AU2" s="60"/>
+      <c r="AV2" s="60"/>
+      <c r="AW2" s="60"/>
+      <c r="AX2" s="60"/>
     </row>
-    <row r="3" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="V3" s="41" t="s">
+    <row r="3" spans="1:61" ht="13.5" thickBot="1">
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="V3" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="W3" s="41"/>
-[...6 lines deleted...]
-      <c r="AT3" s="41" t="s">
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="54"/>
+      <c r="AH3" s="54"/>
+      <c r="AI3" s="54"/>
+      <c r="AJ3" s="54"/>
+      <c r="AK3" s="54"/>
+      <c r="AT3" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AU3" s="41"/>
-[...2 lines deleted...]
-      <c r="BF3" s="41" t="s">
+      <c r="AU3" s="54"/>
+      <c r="AV3" s="54"/>
+      <c r="AW3" s="54"/>
+      <c r="BF3" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="BG3" s="41"/>
-[...1 lines deleted...]
-      <c r="BI3" s="41"/>
+      <c r="BG3" s="54"/>
+      <c r="BH3" s="54"/>
+      <c r="BI3" s="54"/>
     </row>
-    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="AL4" s="44" t="s">
+    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="55"/>
+      <c r="B4" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="59"/>
+      <c r="AL4" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="AM4" s="45"/>
-[...23 lines deleted...]
-      <c r="BI4" s="46"/>
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="59"/>
+      <c r="AX4" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
+      <c r="BB4" s="58"/>
+      <c r="BC4" s="58"/>
+      <c r="BD4" s="58"/>
+      <c r="BE4" s="58"/>
+      <c r="BF4" s="58"/>
+      <c r="BG4" s="58"/>
+      <c r="BH4" s="58"/>
+      <c r="BI4" s="59"/>
     </row>
-    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="43"/>
+    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="56"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1211,99 +1628,99 @@
       </c>
       <c r="AM5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AN5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AO5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AP5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AQ5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AR5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AS5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AU5" s="36" t="s">
+      <c r="AU5" s="33" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AX5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BB5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BD5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BE5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BF5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="BG5" s="36" t="s">
+      <c r="BG5" s="33" t="s">
         <v>9</v>
       </c>
       <c r="BH5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="BI5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:61" s="11" customFormat="1">
       <c r="A6" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B6" s="5">
         <v>95.6</v>
       </c>
       <c r="C6" s="5">
         <v>95.3</v>
       </c>
       <c r="D6" s="5">
         <v>96.3</v>
       </c>
       <c r="E6" s="5">
         <v>96.5</v>
       </c>
       <c r="F6" s="5">
         <v>96.5</v>
       </c>
       <c r="G6" s="6">
         <v>97.1</v>
       </c>
       <c r="H6" s="6">
         <v>100.7</v>
       </c>
       <c r="I6" s="6">
         <v>100.7</v>
       </c>
@@ -1333,152 +1750,154 @@
       </c>
       <c r="R6" s="9">
         <v>102.5</v>
       </c>
       <c r="S6" s="9">
         <v>103</v>
       </c>
       <c r="T6" s="6">
         <v>102.1</v>
       </c>
       <c r="U6" s="9">
         <v>101.2</v>
       </c>
       <c r="V6" s="6">
         <v>101.8</v>
       </c>
       <c r="W6" s="10">
         <v>100.7</v>
       </c>
       <c r="X6" s="27">
         <v>100.2</v>
       </c>
       <c r="Y6" s="29">
         <v>102.6</v>
       </c>
-      <c r="Z6" s="6">
-[...69 lines deleted...]
-        <v>100.6</v>
+      <c r="Z6" s="37">
+        <v>100.40561148867999</v>
+      </c>
+      <c r="AA6" s="37">
+        <v>106.2239215336169</v>
+      </c>
+      <c r="AB6" s="37">
+        <v>103.71523715980541</v>
+      </c>
+      <c r="AC6" s="37">
+        <v>102.55799908151648</v>
+      </c>
+      <c r="AD6" s="37">
+        <v>101.52714270649304</v>
+      </c>
+      <c r="AE6" s="37">
+        <v>107.0672985859634</v>
+      </c>
+      <c r="AF6" s="37">
+        <v>106.48448987030039</v>
+      </c>
+      <c r="AG6" s="37">
+        <v>106.8990854592236</v>
+      </c>
+      <c r="AH6" s="37">
+        <v>107.37014477587587</v>
+      </c>
+      <c r="AI6" s="37">
+        <v>105.63874995198483</v>
+      </c>
+      <c r="AJ6" s="37">
+        <v>105.46527878035243</v>
+      </c>
+      <c r="AK6" s="38">
+        <v>106.96025175183898</v>
+      </c>
+      <c r="AL6" s="25">
+        <v>112.9</v>
+      </c>
+      <c r="AM6" s="42">
+        <v>104.6</v>
+      </c>
+      <c r="AN6" s="43">
+        <v>106</v>
+      </c>
+      <c r="AO6" s="44">
+        <v>104.2</v>
+      </c>
+      <c r="AP6" s="42">
+        <v>105.6</v>
+      </c>
+      <c r="AQ6" s="5">
+        <v>102.4</v>
+      </c>
+      <c r="AR6" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="AS6" s="5">
+        <v>98.3</v>
+      </c>
+      <c r="AT6" s="5">
+        <v>100</v>
+      </c>
+      <c r="AU6" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="AV6" s="25">
+        <v>101.3</v>
+      </c>
+      <c r="AW6" s="45">
+        <v>100.36129347060981</v>
       </c>
       <c r="AX6" s="28">
         <v>105.8</v>
       </c>
       <c r="AY6" s="28">
         <v>107</v>
       </c>
       <c r="AZ6" s="28">
         <v>107.8</v>
       </c>
       <c r="BA6" s="28">
         <v>111.3</v>
       </c>
       <c r="BB6" s="27">
         <v>110.7</v>
       </c>
       <c r="BC6" s="28">
         <v>110.7</v>
       </c>
-      <c r="BD6" s="48">
+      <c r="BD6" s="36">
         <v>111.1</v>
       </c>
-      <c r="BE6" s="35"/>
+      <c r="BE6" s="28">
+        <v>109.5</v>
+      </c>
       <c r="BF6" s="9"/>
       <c r="BG6" s="9"/>
       <c r="BH6" s="28"/>
-      <c r="BI6" s="37"/>
+      <c r="BI6" s="34"/>
     </row>
-    <row r="7" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:61" s="11" customFormat="1">
       <c r="A7" s="12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B7" s="5">
         <v>84.6</v>
       </c>
       <c r="C7" s="5">
         <v>85.8</v>
       </c>
       <c r="D7" s="5">
         <v>85.9</v>
       </c>
       <c r="E7" s="5">
         <v>86.3</v>
       </c>
       <c r="F7" s="5">
         <v>86.8</v>
       </c>
       <c r="G7" s="6">
         <v>87.1</v>
       </c>
       <c r="H7" s="6">
         <v>86.8</v>
       </c>
       <c r="I7" s="6">
         <v>88</v>
       </c>
@@ -1508,152 +1927,154 @@
       </c>
       <c r="R7" s="9">
         <v>91.2</v>
       </c>
       <c r="S7" s="9">
         <v>90.9</v>
       </c>
       <c r="T7" s="6">
         <v>101.5</v>
       </c>
       <c r="U7" s="9">
         <v>102.5</v>
       </c>
       <c r="V7" s="6">
         <v>103</v>
       </c>
       <c r="W7" s="6">
         <v>102.5</v>
       </c>
       <c r="X7" s="27">
         <v>102.3</v>
       </c>
       <c r="Y7" s="29">
         <v>106.3</v>
       </c>
-      <c r="Z7" s="6">
-[...30 lines deleted...]
-        <v>102.1</v>
+      <c r="Z7" s="29">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="AA7" s="29">
+        <v>67</v>
+      </c>
+      <c r="AB7" s="29">
+        <v>68</v>
+      </c>
+      <c r="AC7" s="29">
+        <v>70.3</v>
+      </c>
+      <c r="AD7" s="29">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AE7" s="29">
+        <v>75</v>
+      </c>
+      <c r="AF7" s="29">
+        <v>82.4</v>
+      </c>
+      <c r="AG7" s="29">
+        <v>88.4</v>
+      </c>
+      <c r="AH7" s="29">
+        <v>90.6</v>
+      </c>
+      <c r="AI7" s="29">
+        <v>91.6</v>
+      </c>
+      <c r="AJ7" s="29">
+        <v>91</v>
       </c>
       <c r="AK7" s="29">
         <v>90</v>
       </c>
-      <c r="AL7" s="28">
-[...33 lines deleted...]
-        <v>88.9</v>
+      <c r="AL7" s="25">
+        <v>79.7</v>
+      </c>
+      <c r="AM7" s="42">
+        <v>78.7</v>
+      </c>
+      <c r="AN7" s="5">
+        <v>78.7</v>
+      </c>
+      <c r="AO7" s="42">
+        <v>78.2</v>
+      </c>
+      <c r="AP7" s="42">
+        <v>77.8</v>
+      </c>
+      <c r="AQ7" s="5">
+        <v>78.3</v>
+      </c>
+      <c r="AR7" s="5">
+        <v>78.8</v>
+      </c>
+      <c r="AS7" s="5">
+        <v>85.1</v>
+      </c>
+      <c r="AT7" s="5">
+        <v>88.2</v>
+      </c>
+      <c r="AU7" s="5">
+        <v>89.3</v>
+      </c>
+      <c r="AV7" s="25">
+        <v>89.1</v>
+      </c>
+      <c r="AW7" s="7">
+        <v>92.1</v>
       </c>
       <c r="AX7" s="28">
         <v>81.5</v>
       </c>
       <c r="AY7" s="28">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="28">
         <v>78.599999999999994</v>
       </c>
       <c r="BA7" s="28">
         <v>76.5</v>
       </c>
       <c r="BB7" s="27">
         <v>73.400000000000006</v>
       </c>
       <c r="BC7" s="28">
         <v>72.599999999999994</v>
       </c>
-      <c r="BD7" s="48">
+      <c r="BD7" s="36">
         <v>79.400000000000006</v>
       </c>
-      <c r="BE7" s="35"/>
+      <c r="BE7" s="28">
+        <v>87.9</v>
+      </c>
       <c r="BF7" s="9"/>
       <c r="BG7" s="9"/>
       <c r="BH7" s="28"/>
-      <c r="BI7" s="38"/>
+      <c r="BI7" s="35"/>
     </row>
-    <row r="8" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:61">
       <c r="A8" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B8" s="5">
         <v>107.7</v>
       </c>
       <c r="C8" s="5">
         <v>105.4</v>
       </c>
       <c r="D8" s="5">
         <v>106.4</v>
       </c>
       <c r="E8" s="5">
         <v>104.6</v>
       </c>
       <c r="F8" s="5">
         <v>104.7</v>
       </c>
       <c r="G8" s="6">
         <v>103.9</v>
       </c>
       <c r="H8" s="6">
         <v>112.8</v>
       </c>
       <c r="I8" s="6">
         <v>113</v>
       </c>
@@ -1683,152 +2104,154 @@
       </c>
       <c r="R8" s="9">
         <v>101.4</v>
       </c>
       <c r="S8" s="9">
         <v>102.8</v>
       </c>
       <c r="T8" s="6">
         <v>99.3</v>
       </c>
       <c r="U8" s="9">
         <v>98.2</v>
       </c>
       <c r="V8" s="6">
         <v>101.6</v>
       </c>
       <c r="W8" s="6">
         <v>100.3</v>
       </c>
       <c r="X8" s="27">
         <v>99.6</v>
       </c>
       <c r="Y8" s="29">
         <v>95.5</v>
       </c>
-      <c r="Z8" s="6">
-[...30 lines deleted...]
-        <v>105.7</v>
+      <c r="Z8" s="29">
+        <v>63.3</v>
+      </c>
+      <c r="AA8" s="29">
+        <v>61.1</v>
+      </c>
+      <c r="AB8" s="29">
+        <v>88.4</v>
+      </c>
+      <c r="AC8" s="29">
+        <v>83.6</v>
+      </c>
+      <c r="AD8" s="29">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="AE8" s="29">
+        <v>95.3</v>
+      </c>
+      <c r="AF8" s="29">
+        <v>97.3</v>
+      </c>
+      <c r="AG8" s="29">
+        <v>99.9</v>
+      </c>
+      <c r="AH8" s="29">
+        <v>92.6</v>
+      </c>
+      <c r="AI8" s="29">
+        <v>97.3</v>
+      </c>
+      <c r="AJ8" s="29">
+        <v>101.6</v>
       </c>
       <c r="AK8" s="29">
         <v>103.8</v>
       </c>
-      <c r="AL8" s="28">
-[...33 lines deleted...]
-        <v>119.7</v>
+      <c r="AL8" s="25">
+        <v>103.1</v>
+      </c>
+      <c r="AM8" s="42">
+        <v>103.8</v>
+      </c>
+      <c r="AN8" s="5">
+        <v>80</v>
+      </c>
+      <c r="AO8" s="42">
+        <v>85.1</v>
+      </c>
+      <c r="AP8" s="42">
+        <v>89.5</v>
+      </c>
+      <c r="AQ8" s="5">
+        <v>80.7</v>
+      </c>
+      <c r="AR8" s="5">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="AS8" s="5">
+        <v>90.4</v>
+      </c>
+      <c r="AT8" s="5">
+        <v>93.4</v>
+      </c>
+      <c r="AU8" s="5">
+        <v>116.3</v>
+      </c>
+      <c r="AV8" s="25">
+        <v>125.2</v>
+      </c>
+      <c r="AW8" s="7">
+        <v>120.4</v>
       </c>
       <c r="AX8" s="28">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="28">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="28">
         <v>295.89999999999998</v>
       </c>
       <c r="BA8" s="28">
         <v>308.8</v>
       </c>
       <c r="BB8" s="27">
         <v>286.39999999999998</v>
       </c>
       <c r="BC8" s="28">
         <v>227.1</v>
       </c>
-      <c r="BD8" s="48">
+      <c r="BD8" s="36">
         <v>221.9</v>
       </c>
-      <c r="BE8" s="35"/>
+      <c r="BE8" s="28">
+        <v>157.4</v>
+      </c>
       <c r="BF8" s="9"/>
       <c r="BG8" s="9"/>
       <c r="BH8" s="28"/>
-      <c r="BI8" s="38"/>
+      <c r="BI8" s="35"/>
     </row>
-    <row r="9" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:61">
       <c r="A9" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B9" s="5">
         <v>101.8</v>
       </c>
       <c r="C9" s="5">
         <v>102.4</v>
       </c>
       <c r="D9" s="5">
         <v>102.5</v>
       </c>
       <c r="E9" s="5">
         <v>102.7</v>
       </c>
       <c r="F9" s="5">
         <v>102.8</v>
       </c>
       <c r="G9" s="6">
         <v>103.2</v>
       </c>
       <c r="H9" s="6">
         <v>104.6</v>
       </c>
       <c r="I9" s="6">
         <v>106.6</v>
       </c>
@@ -1858,152 +2281,154 @@
       </c>
       <c r="R9" s="9">
         <v>84.7</v>
       </c>
       <c r="S9" s="9">
         <v>84</v>
       </c>
       <c r="T9" s="6">
         <v>86.7</v>
       </c>
       <c r="U9" s="9">
         <v>90.1</v>
       </c>
       <c r="V9" s="6">
         <v>100.4</v>
       </c>
       <c r="W9" s="6">
         <v>100.2</v>
       </c>
       <c r="X9" s="27">
         <v>100.2</v>
       </c>
       <c r="Y9" s="29">
         <v>100.1</v>
       </c>
-      <c r="Z9" s="6">
-[...5 lines deleted...]
-      <c r="AB9" s="6">
+      <c r="Z9" s="29">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="AA9" s="29">
+        <v>119.2</v>
+      </c>
+      <c r="AB9" s="29">
+        <v>118.4</v>
+      </c>
+      <c r="AC9" s="29">
         <v>118.1</v>
       </c>
-      <c r="AC9" s="6">
-[...2 lines deleted...]
-      <c r="AD9" s="6">
+      <c r="AD9" s="29">
+        <v>119.2</v>
+      </c>
+      <c r="AE9" s="29">
         <v>119</v>
       </c>
-      <c r="AE9" s="9">
-[...15 lines deleted...]
-        <v>105.6</v>
+      <c r="AF9" s="29">
+        <v>117.5</v>
+      </c>
+      <c r="AG9" s="29">
+        <v>113</v>
+      </c>
+      <c r="AH9" s="29">
+        <v>106.3</v>
+      </c>
+      <c r="AI9" s="29">
+        <v>105.8</v>
+      </c>
+      <c r="AJ9" s="29">
+        <v>105.4</v>
       </c>
       <c r="AK9" s="29">
         <v>106.2</v>
       </c>
-      <c r="AL9" s="28">
-[...8 lines deleted...]
-      <c r="AO9" s="28">
+      <c r="AL9" s="25">
+        <v>93.5</v>
+      </c>
+      <c r="AM9" s="42">
+        <v>100.3</v>
+      </c>
+      <c r="AN9" s="5">
+        <v>99.8</v>
+      </c>
+      <c r="AO9" s="42">
+        <v>97.7</v>
+      </c>
+      <c r="AP9" s="42">
+        <v>95.7</v>
+      </c>
+      <c r="AQ9" s="5">
+        <v>98</v>
+      </c>
+      <c r="AR9" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="AS9" s="5">
         <v>100.8</v>
       </c>
-      <c r="AP9" s="27">
-[...21 lines deleted...]
-        <v>100.5</v>
+      <c r="AT9" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="AU9" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="AV9" s="25">
+        <v>101.6</v>
+      </c>
+      <c r="AW9" s="7">
+        <v>101.3</v>
       </c>
       <c r="AX9" s="28">
         <v>115.6</v>
       </c>
       <c r="AY9" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="28">
         <v>118.4</v>
       </c>
       <c r="BA9" s="28">
         <v>120.5</v>
       </c>
       <c r="BB9" s="27">
         <v>120.9</v>
       </c>
       <c r="BC9" s="28">
         <v>114.8</v>
       </c>
-      <c r="BD9" s="48">
+      <c r="BD9" s="36">
         <v>106.1</v>
       </c>
-      <c r="BE9" s="35"/>
+      <c r="BE9" s="28">
+        <v>101.1</v>
+      </c>
       <c r="BF9" s="9"/>
       <c r="BG9" s="9"/>
       <c r="BH9" s="28"/>
-      <c r="BI9" s="38"/>
+      <c r="BI9" s="35"/>
     </row>
-    <row r="10" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:61">
       <c r="A10" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B10" s="5">
         <v>102.3</v>
       </c>
       <c r="C10" s="5">
         <v>101.2</v>
       </c>
       <c r="D10" s="5">
         <v>102.7</v>
       </c>
       <c r="E10" s="5">
         <v>103.5</v>
       </c>
       <c r="F10" s="5">
         <v>103.2</v>
       </c>
       <c r="G10" s="6">
         <v>102.9</v>
       </c>
       <c r="H10" s="6">
         <v>124.2</v>
       </c>
       <c r="I10" s="6">
         <v>121.2</v>
       </c>
@@ -2033,152 +2458,154 @@
       </c>
       <c r="R10" s="6">
         <v>102.7</v>
       </c>
       <c r="S10" s="9">
         <v>102.8</v>
       </c>
       <c r="T10" s="6">
         <v>102</v>
       </c>
       <c r="U10" s="9">
         <v>103.4</v>
       </c>
       <c r="V10" s="6">
         <v>104.2</v>
       </c>
       <c r="W10" s="6">
         <v>102.9</v>
       </c>
       <c r="X10" s="27">
         <v>101.4</v>
       </c>
       <c r="Y10" s="29">
         <v>102</v>
       </c>
-      <c r="Z10" s="6">
-[...5 lines deleted...]
-      <c r="AB10" s="6">
+      <c r="Z10" s="29">
+        <v>84.1</v>
+      </c>
+      <c r="AA10" s="29">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="AB10" s="29">
+        <v>82.7</v>
+      </c>
+      <c r="AC10" s="29">
         <v>83.2</v>
       </c>
-      <c r="AC10" s="6">
+      <c r="AD10" s="29">
         <v>83.8</v>
       </c>
-      <c r="AD10" s="6">
-[...18 lines deleted...]
-        <v>102.3</v>
+      <c r="AE10" s="29">
+        <v>118.7</v>
+      </c>
+      <c r="AF10" s="29">
+        <v>105.4</v>
+      </c>
+      <c r="AG10" s="29">
+        <v>108.5</v>
+      </c>
+      <c r="AH10" s="29">
+        <v>107.7</v>
+      </c>
+      <c r="AI10" s="29">
+        <v>107</v>
+      </c>
+      <c r="AJ10" s="29">
+        <v>105.1</v>
       </c>
       <c r="AK10" s="29">
         <v>110.6</v>
       </c>
-      <c r="AL10" s="28">
-[...29 lines deleted...]
-      <c r="AV10" s="28">
+      <c r="AL10" s="25">
+        <v>113.2</v>
+      </c>
+      <c r="AM10" s="42">
+        <v>111.4</v>
+      </c>
+      <c r="AN10" s="5">
+        <v>111.2</v>
+      </c>
+      <c r="AO10" s="42">
+        <v>111.5</v>
+      </c>
+      <c r="AP10" s="42">
+        <v>111.3</v>
+      </c>
+      <c r="AQ10" s="5">
+        <v>95.2</v>
+      </c>
+      <c r="AR10" s="5">
+        <v>83</v>
+      </c>
+      <c r="AS10" s="5">
+        <v>82.3</v>
+      </c>
+      <c r="AT10" s="5">
+        <v>91.4</v>
+      </c>
+      <c r="AU10" s="5">
         <v>92.3</v>
       </c>
-      <c r="AW10" s="38">
-        <v>87.8</v>
+      <c r="AV10" s="25">
+        <v>92.8</v>
+      </c>
+      <c r="AW10" s="7">
+        <v>88.4</v>
       </c>
       <c r="AX10" s="28">
         <v>105</v>
       </c>
       <c r="AY10" s="28">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="28">
         <v>104.6</v>
       </c>
       <c r="BA10" s="28">
         <v>104</v>
       </c>
       <c r="BB10" s="27">
         <v>103.9</v>
       </c>
       <c r="BC10" s="28">
         <v>103.6</v>
       </c>
-      <c r="BD10" s="48">
+      <c r="BD10" s="36">
         <v>106.6</v>
       </c>
-      <c r="BE10" s="35"/>
+      <c r="BE10" s="28">
+        <v>117</v>
+      </c>
       <c r="BF10" s="9"/>
       <c r="BG10" s="9"/>
       <c r="BH10" s="28"/>
-      <c r="BI10" s="38"/>
+      <c r="BI10" s="35"/>
     </row>
-    <row r="11" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:61">
       <c r="A11" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B11" s="5">
         <v>99</v>
       </c>
       <c r="C11" s="5">
         <v>99.2</v>
       </c>
       <c r="D11" s="5">
         <v>99.1</v>
       </c>
       <c r="E11" s="5">
         <v>99</v>
       </c>
       <c r="F11" s="5">
         <v>99</v>
       </c>
       <c r="G11" s="6">
         <v>99.3</v>
       </c>
       <c r="H11" s="6">
         <v>99.1</v>
       </c>
       <c r="I11" s="6">
         <v>98.6</v>
       </c>
@@ -2208,152 +2635,154 @@
       </c>
       <c r="R11" s="6">
         <v>105.7</v>
       </c>
       <c r="S11" s="9">
         <v>105.5</v>
       </c>
       <c r="T11" s="6">
         <v>104.8</v>
       </c>
       <c r="U11" s="9">
         <v>104.3</v>
       </c>
       <c r="V11" s="6">
         <v>107.7</v>
       </c>
       <c r="W11" s="6">
         <v>101.6</v>
       </c>
       <c r="X11" s="27">
         <v>101</v>
       </c>
       <c r="Y11" s="29">
         <v>101.2</v>
       </c>
-      <c r="Z11" s="6">
-[...5 lines deleted...]
-      <c r="AB11" s="6">
+      <c r="Z11" s="29">
+        <v>103.8</v>
+      </c>
+      <c r="AA11" s="29">
+        <v>101.7</v>
+      </c>
+      <c r="AB11" s="29">
+        <v>101.7</v>
+      </c>
+      <c r="AC11" s="29">
+        <v>102.1</v>
+      </c>
+      <c r="AD11" s="29">
+        <v>102.7</v>
+      </c>
+      <c r="AE11" s="29">
+        <v>103.7</v>
+      </c>
+      <c r="AF11" s="29">
+        <v>105</v>
+      </c>
+      <c r="AG11" s="29">
+        <v>104.9</v>
+      </c>
+      <c r="AH11" s="29">
+        <v>104.1</v>
+      </c>
+      <c r="AI11" s="29">
         <v>101.9</v>
       </c>
-      <c r="AC11" s="6">
-[...21 lines deleted...]
-        <v>100.1</v>
+      <c r="AJ11" s="29">
+        <v>101.7</v>
       </c>
       <c r="AK11" s="29">
         <v>102.1</v>
       </c>
-      <c r="AL11" s="28">
-[...33 lines deleted...]
-        <v>96.5</v>
+      <c r="AL11" s="25">
+        <v>106.2</v>
+      </c>
+      <c r="AM11" s="42">
+        <v>106.6</v>
+      </c>
+      <c r="AN11" s="5">
+        <v>107.7</v>
+      </c>
+      <c r="AO11" s="42">
+        <v>108.5</v>
+      </c>
+      <c r="AP11" s="42">
+        <v>109.4</v>
+      </c>
+      <c r="AQ11" s="5">
+        <v>109.6</v>
+      </c>
+      <c r="AR11" s="5">
+        <v>106.1</v>
+      </c>
+      <c r="AS11" s="5">
+        <v>102.6</v>
+      </c>
+      <c r="AT11" s="5">
+        <v>97.8</v>
+      </c>
+      <c r="AU11" s="5">
+        <v>96</v>
+      </c>
+      <c r="AV11" s="25">
+        <v>95.7</v>
+      </c>
+      <c r="AW11" s="7">
+        <v>96.4</v>
       </c>
       <c r="AX11" s="28">
         <v>99.2</v>
       </c>
       <c r="AY11" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="28">
         <v>98.8</v>
       </c>
       <c r="BA11" s="28">
         <v>98.4</v>
       </c>
       <c r="BB11" s="27">
         <v>98.1</v>
       </c>
       <c r="BC11" s="28">
         <v>97.9</v>
       </c>
-      <c r="BD11" s="48">
+      <c r="BD11" s="36">
         <v>98.3</v>
       </c>
-      <c r="BE11" s="35"/>
+      <c r="BE11" s="28">
+        <v>101</v>
+      </c>
       <c r="BF11" s="9"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="28"/>
-      <c r="BI11" s="38"/>
+      <c r="BI11" s="35"/>
     </row>
-    <row r="12" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:61">
       <c r="A12" s="12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B12" s="5">
         <v>90.1</v>
       </c>
       <c r="C12" s="5">
         <v>91.3</v>
       </c>
       <c r="D12" s="5">
         <v>91.5</v>
       </c>
       <c r="E12" s="5">
         <v>91.4</v>
       </c>
       <c r="F12" s="5">
         <v>91.3</v>
       </c>
       <c r="G12" s="6">
         <v>91.4</v>
       </c>
       <c r="H12" s="6">
         <v>92</v>
       </c>
       <c r="I12" s="6">
         <v>93.8</v>
       </c>
@@ -2383,152 +2812,154 @@
       </c>
       <c r="R12" s="6">
         <v>105.3</v>
       </c>
       <c r="S12" s="9">
         <v>105.2</v>
       </c>
       <c r="T12" s="6">
         <v>104.6</v>
       </c>
       <c r="U12" s="9">
         <v>104.9</v>
       </c>
       <c r="V12" s="6">
         <v>101.1</v>
       </c>
       <c r="W12" s="6">
         <v>100.1</v>
       </c>
       <c r="X12" s="27">
         <v>99.4</v>
       </c>
       <c r="Y12" s="29">
         <v>96.8</v>
       </c>
-      <c r="Z12" s="6">
-[...30 lines deleted...]
-        <v>101.3</v>
+      <c r="Z12" s="29">
+        <v>98.2</v>
+      </c>
+      <c r="AA12" s="29">
+        <v>95.3</v>
+      </c>
+      <c r="AB12" s="29">
+        <v>95.8</v>
+      </c>
+      <c r="AC12" s="29">
+        <v>96.3</v>
+      </c>
+      <c r="AD12" s="29">
+        <v>96.8</v>
+      </c>
+      <c r="AE12" s="29">
+        <v>97.3</v>
+      </c>
+      <c r="AF12" s="29">
+        <v>98.8</v>
+      </c>
+      <c r="AG12" s="29">
+        <v>96.5</v>
+      </c>
+      <c r="AH12" s="29">
+        <v>103.9</v>
+      </c>
+      <c r="AI12" s="29">
+        <v>100.3</v>
+      </c>
+      <c r="AJ12" s="29">
+        <v>100.1</v>
       </c>
       <c r="AK12" s="29">
         <v>103.1</v>
       </c>
-      <c r="AL12" s="28">
-[...8 lines deleted...]
-      <c r="AO12" s="28">
+      <c r="AL12" s="25">
+        <v>109.1</v>
+      </c>
+      <c r="AM12" s="42">
+        <v>109.9</v>
+      </c>
+      <c r="AN12" s="5">
+        <v>117.8</v>
+      </c>
+      <c r="AO12" s="42">
+        <v>118.9</v>
+      </c>
+      <c r="AP12" s="42">
+        <v>119.9</v>
+      </c>
+      <c r="AQ12" s="5">
+        <v>121.3</v>
+      </c>
+      <c r="AR12" s="5">
+        <v>115</v>
+      </c>
+      <c r="AS12" s="5">
         <v>111.3</v>
       </c>
-      <c r="AP12" s="27">
-[...21 lines deleted...]
-        <v>105.2</v>
+      <c r="AT12" s="5">
+        <v>106.9</v>
+      </c>
+      <c r="AU12" s="5">
+        <v>105.8</v>
+      </c>
+      <c r="AV12" s="25">
+        <v>104.6</v>
+      </c>
+      <c r="AW12" s="7">
+        <v>105.3</v>
       </c>
       <c r="AX12" s="28">
         <v>114.2</v>
       </c>
       <c r="AY12" s="28">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="28">
         <v>100.3</v>
       </c>
       <c r="BA12" s="28">
         <v>100.1</v>
       </c>
       <c r="BB12" s="27">
         <v>98.7</v>
       </c>
       <c r="BC12" s="28">
         <v>96.8</v>
       </c>
-      <c r="BD12" s="48">
+      <c r="BD12" s="36">
         <v>98.3</v>
       </c>
-      <c r="BE12" s="35"/>
+      <c r="BE12" s="28">
+        <v>101.8</v>
+      </c>
       <c r="BF12" s="9"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="28"/>
-      <c r="BI12" s="38"/>
+      <c r="BI12" s="35"/>
     </row>
-    <row r="13" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:61">
       <c r="A13" s="12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B13" s="5">
         <v>98.5</v>
       </c>
       <c r="C13" s="5">
         <v>99.3</v>
       </c>
       <c r="D13" s="5">
         <v>112.6</v>
       </c>
       <c r="E13" s="5">
         <v>108.5</v>
       </c>
       <c r="F13" s="5">
         <v>103.8</v>
       </c>
       <c r="G13" s="6">
         <v>103.7</v>
       </c>
       <c r="H13" s="6">
         <v>108.8</v>
       </c>
       <c r="I13" s="6">
         <v>105.3</v>
       </c>
@@ -2558,152 +2989,154 @@
       </c>
       <c r="R13" s="6">
         <v>104</v>
       </c>
       <c r="S13" s="9">
         <v>104.1</v>
       </c>
       <c r="T13" s="6">
         <v>101.8</v>
       </c>
       <c r="U13" s="9">
         <v>101.4</v>
       </c>
       <c r="V13" s="6">
         <v>107.5</v>
       </c>
       <c r="W13" s="6">
         <v>100.6</v>
       </c>
       <c r="X13" s="27">
         <v>100.2</v>
       </c>
       <c r="Y13" s="29">
         <v>102.7</v>
       </c>
-      <c r="Z13" s="6">
-[...30 lines deleted...]
-        <v>110.4</v>
+      <c r="Z13" s="29">
+        <v>88.2</v>
+      </c>
+      <c r="AA13" s="29">
+        <v>87.8</v>
+      </c>
+      <c r="AB13" s="29">
+        <v>95.2</v>
+      </c>
+      <c r="AC13" s="29">
+        <v>107.3</v>
+      </c>
+      <c r="AD13" s="29">
+        <v>101.7</v>
+      </c>
+      <c r="AE13" s="29">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="AF13" s="29">
+        <v>124.3</v>
+      </c>
+      <c r="AG13" s="29">
+        <v>110</v>
+      </c>
+      <c r="AH13" s="29">
+        <v>109.3</v>
+      </c>
+      <c r="AI13" s="29">
+        <v>111.8</v>
+      </c>
+      <c r="AJ13" s="29">
+        <v>112.7</v>
       </c>
       <c r="AK13" s="29">
         <v>114.3</v>
       </c>
-      <c r="AL13" s="28">
-[...23 lines deleted...]
-      <c r="AT13" s="9">
+      <c r="AL13" s="25">
+        <v>115.1</v>
+      </c>
+      <c r="AM13" s="42">
+        <v>120.6</v>
+      </c>
+      <c r="AN13" s="5">
+        <v>105.4</v>
+      </c>
+      <c r="AO13" s="42">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="AP13" s="42">
+        <v>87.4</v>
+      </c>
+      <c r="AQ13" s="5">
+        <v>73.3</v>
+      </c>
+      <c r="AR13" s="5">
+        <v>83.4</v>
+      </c>
+      <c r="AS13" s="5">
+        <v>83.2</v>
+      </c>
+      <c r="AT13" s="5">
+        <v>102</v>
+      </c>
+      <c r="AU13" s="5">
+        <v>106.3</v>
+      </c>
+      <c r="AV13" s="25">
+        <v>104.3</v>
+      </c>
+      <c r="AW13" s="7">
         <v>100.2</v>
-      </c>
-[...7 lines deleted...]
-        <v>100.1</v>
       </c>
       <c r="AX13" s="28">
         <v>131.5</v>
       </c>
       <c r="AY13" s="27">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="28">
         <v>133</v>
       </c>
       <c r="BA13" s="28">
         <v>159.6</v>
       </c>
       <c r="BB13" s="27">
         <v>141.1</v>
       </c>
       <c r="BC13" s="28">
         <v>139.80000000000001</v>
       </c>
-      <c r="BD13" s="48">
+      <c r="BD13" s="36">
         <v>137.30000000000001</v>
       </c>
-      <c r="BE13" s="35"/>
+      <c r="BE13" s="28">
+        <v>131.30000000000001</v>
+      </c>
       <c r="BF13" s="9"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="28"/>
-      <c r="BI13" s="38"/>
+      <c r="BI13" s="35"/>
     </row>
-    <row r="14" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:61">
       <c r="A14" s="12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B14" s="5">
         <v>101.2</v>
       </c>
       <c r="C14" s="5">
         <v>100.8</v>
       </c>
       <c r="D14" s="5">
         <v>100.8</v>
       </c>
       <c r="E14" s="5">
         <v>101</v>
       </c>
       <c r="F14" s="5">
         <v>101</v>
       </c>
       <c r="G14" s="6">
         <v>100.9</v>
       </c>
       <c r="H14" s="6">
         <v>99.8</v>
       </c>
       <c r="I14" s="6">
         <v>99.2</v>
       </c>
@@ -2733,152 +3166,154 @@
       </c>
       <c r="R14" s="6">
         <v>105.6</v>
       </c>
       <c r="S14" s="9">
         <v>105.8</v>
       </c>
       <c r="T14" s="6">
         <v>104.3</v>
       </c>
       <c r="U14" s="9">
         <v>102.9</v>
       </c>
       <c r="V14" s="6">
         <v>105.5</v>
       </c>
       <c r="W14" s="6">
         <v>102.5</v>
       </c>
       <c r="X14" s="27">
         <v>100.9</v>
       </c>
       <c r="Y14" s="29">
         <v>101.5</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="29">
+        <v>100.5</v>
+      </c>
+      <c r="AA14" s="29">
+        <v>99.5</v>
+      </c>
+      <c r="AB14" s="29">
+        <v>99.9</v>
+      </c>
+      <c r="AC14" s="29">
         <v>100.3</v>
       </c>
-      <c r="AA14" s="6">
-[...14 lines deleted...]
-      <c r="AF14" s="9">
+      <c r="AD14" s="29">
         <v>100.7</v>
       </c>
-      <c r="AG14" s="9">
-[...5 lines deleted...]
-      <c r="AI14" s="6">
+      <c r="AE14" s="29">
+        <v>101.1</v>
+      </c>
+      <c r="AF14" s="29">
+        <v>102.7</v>
+      </c>
+      <c r="AG14" s="29">
+        <v>107.1</v>
+      </c>
+      <c r="AH14" s="29">
+        <v>106.5</v>
+      </c>
+      <c r="AI14" s="29">
         <v>104</v>
       </c>
-      <c r="AJ14" s="6">
-        <v>102.7</v>
+      <c r="AJ14" s="29">
+        <v>104</v>
       </c>
       <c r="AK14" s="29">
         <v>104.1</v>
       </c>
-      <c r="AL14" s="28">
-[...33 lines deleted...]
-        <v>95.8</v>
+      <c r="AL14" s="25">
+        <v>111.3</v>
+      </c>
+      <c r="AM14" s="42">
+        <v>111.1</v>
+      </c>
+      <c r="AN14" s="5">
+        <v>111.4</v>
+      </c>
+      <c r="AO14" s="42">
+        <v>111.7</v>
+      </c>
+      <c r="AP14" s="42">
+        <v>111.9</v>
+      </c>
+      <c r="AQ14" s="5">
+        <v>111.8</v>
+      </c>
+      <c r="AR14" s="5">
+        <v>110.4</v>
+      </c>
+      <c r="AS14" s="5">
+        <v>105.8</v>
+      </c>
+      <c r="AT14" s="5">
+        <v>96.1</v>
+      </c>
+      <c r="AU14" s="5">
+        <v>95.5</v>
+      </c>
+      <c r="AV14" s="25">
+        <v>95.6</v>
+      </c>
+      <c r="AW14" s="7">
+        <v>96.1</v>
       </c>
       <c r="AX14" s="28">
         <v>101.6</v>
       </c>
       <c r="AY14" s="27">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="28">
         <v>102.8</v>
       </c>
       <c r="BA14" s="28">
         <v>100.7</v>
       </c>
       <c r="BB14" s="27">
         <v>101</v>
       </c>
       <c r="BC14" s="28">
         <v>101.2</v>
       </c>
-      <c r="BD14" s="48">
+      <c r="BD14" s="36">
         <v>102.6</v>
       </c>
-      <c r="BE14" s="35"/>
+      <c r="BE14" s="28">
+        <v>110.4</v>
+      </c>
       <c r="BF14" s="9"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="28"/>
-      <c r="BI14" s="38"/>
+      <c r="BI14" s="35"/>
     </row>
-    <row r="15" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:61">
       <c r="A15" s="12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B15" s="5">
         <v>92.6</v>
       </c>
       <c r="C15" s="5">
         <v>83.1</v>
       </c>
       <c r="D15" s="5">
         <v>83.5</v>
       </c>
       <c r="E15" s="5">
         <v>86.1</v>
       </c>
       <c r="F15" s="5">
         <v>88.1</v>
       </c>
       <c r="G15" s="6">
         <v>91.8</v>
       </c>
       <c r="H15" s="6">
         <v>98.6</v>
       </c>
       <c r="I15" s="6">
         <v>98.7</v>
       </c>
@@ -2908,152 +3343,154 @@
       </c>
       <c r="R15" s="6">
         <v>99.7</v>
       </c>
       <c r="S15" s="9">
         <v>101.6</v>
       </c>
       <c r="T15" s="6">
         <v>101.1</v>
       </c>
       <c r="U15" s="9">
         <v>103.2</v>
       </c>
       <c r="V15" s="6">
         <v>102.5</v>
       </c>
       <c r="W15" s="6">
         <v>102.4</v>
       </c>
       <c r="X15" s="27">
         <v>101.2</v>
       </c>
       <c r="Y15" s="29">
         <v>100.8</v>
       </c>
-      <c r="Z15" s="6">
-[...30 lines deleted...]
-        <v>104.7</v>
+      <c r="Z15" s="29">
+        <v>177.9</v>
+      </c>
+      <c r="AA15" s="29">
+        <v>127</v>
+      </c>
+      <c r="AB15" s="29">
+        <v>122.4</v>
+      </c>
+      <c r="AC15" s="29">
+        <v>116.7</v>
+      </c>
+      <c r="AD15" s="29">
+        <v>110</v>
+      </c>
+      <c r="AE15" s="29">
+        <v>103.3</v>
+      </c>
+      <c r="AF15" s="29">
+        <v>105.3</v>
+      </c>
+      <c r="AG15" s="29">
+        <v>105</v>
+      </c>
+      <c r="AH15" s="29">
+        <v>109.6</v>
+      </c>
+      <c r="AI15" s="29">
+        <v>107.4</v>
+      </c>
+      <c r="AJ15" s="29">
+        <v>107</v>
       </c>
       <c r="AK15" s="29">
         <v>108.3</v>
       </c>
-      <c r="AL15" s="28">
-[...20 lines deleted...]
-      <c r="AS15" s="35">
+      <c r="AL15" s="25">
+        <v>88.4</v>
+      </c>
+      <c r="AM15" s="42">
+        <v>101.7</v>
+      </c>
+      <c r="AN15" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="AO15" s="42">
+        <v>105.8</v>
+      </c>
+      <c r="AP15" s="42">
+        <v>104.7</v>
+      </c>
+      <c r="AQ15" s="5">
+        <v>107.2</v>
+      </c>
+      <c r="AR15" s="5">
+        <v>98.8</v>
+      </c>
+      <c r="AS15" s="5">
+        <v>97.7</v>
+      </c>
+      <c r="AT15" s="5">
+        <v>97.9</v>
+      </c>
+      <c r="AU15" s="5">
+        <v>98.4</v>
+      </c>
+      <c r="AV15" s="25">
+        <v>95.7</v>
+      </c>
+      <c r="AW15" s="7">
         <v>98.2</v>
-      </c>
-[...10 lines deleted...]
-        <v>100.1</v>
       </c>
       <c r="AX15" s="28">
         <v>75.8</v>
       </c>
       <c r="AY15" s="27">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="28">
         <v>82</v>
       </c>
       <c r="BA15" s="28">
         <v>100.3</v>
       </c>
       <c r="BB15" s="27">
         <v>101.5</v>
       </c>
       <c r="BC15" s="28">
         <v>105.5</v>
       </c>
-      <c r="BD15" s="48">
+      <c r="BD15" s="36">
         <v>107.2</v>
       </c>
-      <c r="BE15" s="35"/>
+      <c r="BE15" s="28">
+        <v>105.5</v>
+      </c>
       <c r="BF15" s="9"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="28"/>
-      <c r="BI15" s="38"/>
+      <c r="BI15" s="35"/>
     </row>
-    <row r="16" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:61">
       <c r="A16" s="12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B16" s="5">
         <v>105</v>
       </c>
       <c r="C16" s="5">
         <v>104.6</v>
       </c>
       <c r="D16" s="5">
         <v>104.4</v>
       </c>
       <c r="E16" s="5">
         <v>104.8</v>
       </c>
       <c r="F16" s="5">
         <v>104.4</v>
       </c>
       <c r="G16" s="6">
         <v>103.6</v>
       </c>
       <c r="H16" s="6">
         <v>106.6</v>
       </c>
       <c r="I16" s="6">
         <v>118.5</v>
       </c>
@@ -3083,152 +3520,154 @@
       </c>
       <c r="R16" s="6">
         <v>102.7</v>
       </c>
       <c r="S16" s="9">
         <v>102.8</v>
       </c>
       <c r="T16" s="6">
         <v>99.4</v>
       </c>
       <c r="U16" s="9">
         <v>91.7</v>
       </c>
       <c r="V16" s="6">
         <v>95.2</v>
       </c>
       <c r="W16" s="6">
         <v>95.3</v>
       </c>
       <c r="X16" s="27">
         <v>93.4</v>
       </c>
       <c r="Y16" s="29">
         <v>96.1</v>
       </c>
-      <c r="Z16" s="6">
-[...17 lines deleted...]
-      <c r="AF16" s="9">
+      <c r="Z16" s="29">
+        <v>93.4</v>
+      </c>
+      <c r="AA16" s="29">
+        <v>95.3</v>
+      </c>
+      <c r="AB16" s="29">
+        <v>94.9</v>
+      </c>
+      <c r="AC16" s="29">
+        <v>95.2</v>
+      </c>
+      <c r="AD16" s="29">
+        <v>95.2</v>
+      </c>
+      <c r="AE16" s="29">
+        <v>95.5</v>
+      </c>
+      <c r="AF16" s="29">
         <v>97.1</v>
       </c>
-      <c r="AG16" s="9">
-[...9 lines deleted...]
-        <v>99.2</v>
+      <c r="AG16" s="29">
+        <v>106.1</v>
+      </c>
+      <c r="AH16" s="29">
+        <v>99.5</v>
+      </c>
+      <c r="AI16" s="29">
+        <v>101.4</v>
+      </c>
+      <c r="AJ16" s="29">
+        <v>101.8</v>
       </c>
       <c r="AK16" s="29">
         <v>104.5</v>
       </c>
-      <c r="AL16" s="28">
-[...2 lines deleted...]
-      <c r="AM16" s="34">
+      <c r="AL16" s="25">
         <v>109.1</v>
       </c>
-      <c r="AN16" s="28">
-[...27 lines deleted...]
-        <v>151.30000000000001</v>
+      <c r="AM16" s="42">
+        <v>107.3</v>
+      </c>
+      <c r="AN16" s="5">
+        <v>108.3</v>
+      </c>
+      <c r="AO16" s="42">
+        <v>107.1</v>
+      </c>
+      <c r="AP16" s="42">
+        <v>108.2</v>
+      </c>
+      <c r="AQ16" s="5">
+        <v>109.3</v>
+      </c>
+      <c r="AR16" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="AS16" s="5">
+        <v>89.3</v>
+      </c>
+      <c r="AT16" s="5">
+        <v>96</v>
+      </c>
+      <c r="AU16" s="5">
+        <v>133.9</v>
+      </c>
+      <c r="AV16" s="25">
+        <v>150.1</v>
+      </c>
+      <c r="AW16" s="7">
+        <v>146.6</v>
       </c>
       <c r="AX16" s="28">
         <v>97.4</v>
       </c>
       <c r="AY16" s="27">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="28">
         <v>105.4</v>
       </c>
       <c r="BA16" s="28">
         <v>105.1</v>
       </c>
       <c r="BB16" s="27">
         <v>103.5</v>
       </c>
       <c r="BC16" s="28">
         <v>101.7</v>
       </c>
-      <c r="BD16" s="48">
+      <c r="BD16" s="36">
         <v>101.9</v>
       </c>
-      <c r="BE16" s="35"/>
+      <c r="BE16" s="28">
+        <v>105.3</v>
+      </c>
       <c r="BF16" s="9"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="28"/>
-      <c r="BI16" s="38"/>
+      <c r="BI16" s="35"/>
     </row>
-    <row r="17" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:61">
       <c r="A17" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B17" s="5">
         <v>102.9</v>
       </c>
       <c r="C17" s="5">
         <v>105.8</v>
       </c>
       <c r="D17" s="5">
         <v>104.2</v>
       </c>
       <c r="E17" s="5">
         <v>103.7</v>
       </c>
       <c r="F17" s="5">
         <v>104.5</v>
       </c>
       <c r="G17" s="6">
         <v>104.5</v>
       </c>
       <c r="H17" s="6">
         <v>105.8</v>
       </c>
       <c r="I17" s="6">
         <v>103.7</v>
       </c>
@@ -3258,152 +3697,154 @@
       </c>
       <c r="R17" s="6">
         <v>104</v>
       </c>
       <c r="S17" s="9">
         <v>104.7</v>
       </c>
       <c r="T17" s="6">
         <v>101.1</v>
       </c>
       <c r="U17" s="9">
         <v>99.7</v>
       </c>
       <c r="V17" s="6">
         <v>100.9</v>
       </c>
       <c r="W17" s="6">
         <v>101.5</v>
       </c>
       <c r="X17" s="27">
         <v>101.8</v>
       </c>
       <c r="Y17" s="29">
         <v>104.2</v>
       </c>
-      <c r="Z17" s="6">
-[...30 lines deleted...]
-        <v>122</v>
+      <c r="Z17" s="29">
+        <v>112.2</v>
+      </c>
+      <c r="AA17" s="29">
+        <v>174.4</v>
+      </c>
+      <c r="AB17" s="29">
+        <v>151.6</v>
+      </c>
+      <c r="AC17" s="29">
+        <v>134.6</v>
+      </c>
+      <c r="AD17" s="29">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="AE17" s="29">
+        <v>138.9</v>
+      </c>
+      <c r="AF17" s="29">
+        <v>134.5</v>
+      </c>
+      <c r="AG17" s="29">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="AH17" s="29">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="AI17" s="29">
+        <v>126.5</v>
+      </c>
+      <c r="AJ17" s="29">
+        <v>124.4</v>
       </c>
       <c r="AK17" s="29">
         <v>123.8</v>
       </c>
-      <c r="AL17" s="28">
-[...11 lines deleted...]
-      <c r="AP17" s="27">
+      <c r="AL17" s="25">
+        <v>140.1</v>
+      </c>
+      <c r="AM17" s="42">
+        <v>91.3</v>
+      </c>
+      <c r="AN17" s="5">
+        <v>100.4</v>
+      </c>
+      <c r="AO17" s="42">
+        <v>101.8</v>
+      </c>
+      <c r="AP17" s="42">
         <v>104.1</v>
       </c>
-      <c r="AQ17" s="6">
-[...8 lines deleted...]
-      <c r="AT17" s="9">
+      <c r="AQ17" s="5">
+        <v>101.1</v>
+      </c>
+      <c r="AR17" s="5">
+        <v>99.7</v>
+      </c>
+      <c r="AS17" s="5">
+        <v>95.9</v>
+      </c>
+      <c r="AT17" s="5">
+        <v>98.1</v>
+      </c>
+      <c r="AU17" s="5">
+        <v>98.1</v>
+      </c>
+      <c r="AV17" s="25">
+        <v>97.3</v>
+      </c>
+      <c r="AW17" s="7">
         <v>98.2</v>
-      </c>
-[...7 lines deleted...]
-        <v>98.1</v>
       </c>
       <c r="AX17" s="28">
         <v>99.4</v>
       </c>
       <c r="AY17" s="27">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="28">
         <v>97.2</v>
       </c>
       <c r="BA17" s="28">
         <v>98</v>
       </c>
       <c r="BB17" s="27">
         <v>104.5</v>
       </c>
       <c r="BC17" s="28">
         <v>111.7</v>
       </c>
-      <c r="BD17" s="48">
+      <c r="BD17" s="36">
         <v>111.3</v>
       </c>
-      <c r="BE17" s="35"/>
+      <c r="BE17" s="28">
+        <v>110.5</v>
+      </c>
       <c r="BF17" s="9"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="28"/>
-      <c r="BI17" s="38"/>
+      <c r="BI17" s="35"/>
     </row>
-    <row r="18" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:61">
       <c r="A18" s="12" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B18" s="5">
         <v>75.8</v>
       </c>
       <c r="C18" s="5">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="5">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="5">
         <v>77.8</v>
       </c>
       <c r="F18" s="5">
         <v>78.2</v>
       </c>
       <c r="G18" s="6">
         <v>78.8</v>
       </c>
       <c r="H18" s="6">
         <v>82.6</v>
       </c>
       <c r="I18" s="6">
         <v>86.9</v>
       </c>
@@ -3433,152 +3874,154 @@
       </c>
       <c r="R18" s="6">
         <v>100.1</v>
       </c>
       <c r="S18" s="9">
         <v>100.7</v>
       </c>
       <c r="T18" s="6">
         <v>107.5</v>
       </c>
       <c r="U18" s="9">
         <v>103.7</v>
       </c>
       <c r="V18" s="6">
         <v>100.1</v>
       </c>
       <c r="W18" s="6">
         <v>100.4</v>
       </c>
       <c r="X18" s="27">
         <v>99.6</v>
       </c>
       <c r="Y18" s="29">
         <v>112.5</v>
       </c>
-      <c r="Z18" s="6">
-[...2 lines deleted...]
-      <c r="AA18" s="6">
+      <c r="Z18" s="29">
+        <v>96.7</v>
+      </c>
+      <c r="AA18" s="29">
+        <v>94.4</v>
+      </c>
+      <c r="AB18" s="29">
         <v>94.7</v>
       </c>
-      <c r="AB18" s="6">
-[...24 lines deleted...]
-        <v>100.2</v>
+      <c r="AC18" s="29">
+        <v>95.8</v>
+      </c>
+      <c r="AD18" s="29">
+        <v>95.9</v>
+      </c>
+      <c r="AE18" s="29">
+        <v>98.6</v>
+      </c>
+      <c r="AF18" s="29">
+        <v>98.9</v>
+      </c>
+      <c r="AG18" s="29">
+        <v>98.1</v>
+      </c>
+      <c r="AH18" s="29">
+        <v>101.9</v>
+      </c>
+      <c r="AI18" s="29">
+        <v>101.4</v>
+      </c>
+      <c r="AJ18" s="29">
+        <v>101.5</v>
       </c>
       <c r="AK18" s="29">
         <v>102.5</v>
       </c>
-      <c r="AL18" s="28">
-[...32 lines deleted...]
-      <c r="AW18" s="38">
+      <c r="AL18" s="25">
+        <v>97.8</v>
+      </c>
+      <c r="AM18" s="42">
+        <v>95.8</v>
+      </c>
+      <c r="AN18" s="5">
+        <v>94.5</v>
+      </c>
+      <c r="AO18" s="42">
+        <v>92.8</v>
+      </c>
+      <c r="AP18" s="42">
         <v>93.2</v>
+      </c>
+      <c r="AQ18" s="5">
+        <v>95</v>
+      </c>
+      <c r="AR18" s="5">
+        <v>95.4</v>
+      </c>
+      <c r="AS18" s="5">
+        <v>96.9</v>
+      </c>
+      <c r="AT18" s="5">
+        <v>95.2</v>
+      </c>
+      <c r="AU18" s="5">
+        <v>94.4</v>
+      </c>
+      <c r="AV18" s="25">
+        <v>92.9</v>
+      </c>
+      <c r="AW18" s="7">
+        <v>88.2</v>
       </c>
       <c r="AX18" s="28">
         <v>95.3</v>
       </c>
       <c r="AY18" s="27">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="28">
         <v>115.1</v>
       </c>
       <c r="BA18" s="28">
         <v>118.1</v>
       </c>
       <c r="BB18" s="27">
         <v>116.5</v>
       </c>
       <c r="BC18" s="28">
         <v>111.6</v>
       </c>
-      <c r="BD18" s="48">
+      <c r="BD18" s="36">
         <v>115.2</v>
       </c>
-      <c r="BE18" s="35"/>
+      <c r="BE18" s="28">
+        <v>112.8</v>
+      </c>
       <c r="BF18" s="9"/>
       <c r="BG18" s="9"/>
       <c r="BH18" s="28"/>
-      <c r="BI18" s="38"/>
+      <c r="BI18" s="35"/>
     </row>
-    <row r="19" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:61">
       <c r="A19" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B19" s="5">
         <v>102.6</v>
       </c>
       <c r="C19" s="5">
         <v>102.1</v>
       </c>
       <c r="D19" s="5">
         <v>101.3</v>
       </c>
       <c r="E19" s="5">
         <v>101.3</v>
       </c>
       <c r="F19" s="5">
         <v>101.2</v>
       </c>
       <c r="G19" s="6">
         <v>101.5</v>
       </c>
       <c r="H19" s="6">
         <v>103.8</v>
       </c>
       <c r="I19" s="6">
         <v>96.9</v>
       </c>
@@ -3608,152 +4051,154 @@
       </c>
       <c r="R19" s="6">
         <v>101.5</v>
       </c>
       <c r="S19" s="9">
         <v>101.3</v>
       </c>
       <c r="T19" s="6">
         <v>99.3</v>
       </c>
       <c r="U19" s="9">
         <v>99.1</v>
       </c>
       <c r="V19" s="6">
         <v>101.4</v>
       </c>
       <c r="W19" s="6">
         <v>100.3</v>
       </c>
       <c r="X19" s="27">
         <v>100.8</v>
       </c>
       <c r="Y19" s="29">
         <v>109.3</v>
       </c>
-      <c r="Z19" s="6">
-[...30 lines deleted...]
-        <v>99.5</v>
+      <c r="Z19" s="29">
+        <v>94.6</v>
+      </c>
+      <c r="AA19" s="29">
+        <v>91.7</v>
+      </c>
+      <c r="AB19" s="29">
+        <v>98.6</v>
+      </c>
+      <c r="AC19" s="29">
+        <v>96.4</v>
+      </c>
+      <c r="AD19" s="29">
+        <v>95.6</v>
+      </c>
+      <c r="AE19" s="29">
+        <v>96.5</v>
+      </c>
+      <c r="AF19" s="29">
+        <v>97.7</v>
+      </c>
+      <c r="AG19" s="29">
+        <v>97.1</v>
+      </c>
+      <c r="AH19" s="29">
+        <v>97.6</v>
+      </c>
+      <c r="AI19" s="29">
+        <v>97.4</v>
+      </c>
+      <c r="AJ19" s="29">
+        <v>97.7</v>
       </c>
       <c r="AK19" s="29">
         <v>100.1</v>
       </c>
-      <c r="AL19" s="28">
-[...8 lines deleted...]
-      <c r="AO19" s="28">
+      <c r="AL19" s="25">
+        <v>107</v>
+      </c>
+      <c r="AM19" s="42">
+        <v>111.6</v>
+      </c>
+      <c r="AN19" s="5">
+        <v>109.6</v>
+      </c>
+      <c r="AO19" s="42">
+        <v>112.8</v>
+      </c>
+      <c r="AP19" s="42">
+        <v>114.4</v>
+      </c>
+      <c r="AQ19" s="5">
         <v>112.5</v>
       </c>
-      <c r="AP19" s="27">
-[...21 lines deleted...]
-        <v>108.3</v>
+      <c r="AR19" s="5">
+        <v>116.2</v>
+      </c>
+      <c r="AS19" s="5">
+        <v>112.9</v>
+      </c>
+      <c r="AT19" s="5">
+        <v>111.3</v>
+      </c>
+      <c r="AU19" s="5">
+        <v>111.6</v>
+      </c>
+      <c r="AV19" s="25">
+        <v>110.6</v>
+      </c>
+      <c r="AW19" s="7">
+        <v>107.4</v>
       </c>
       <c r="AX19" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="27">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="28">
         <v>120</v>
       </c>
       <c r="BA19" s="28">
         <v>117.1</v>
       </c>
       <c r="BB19" s="27">
         <v>113.7</v>
       </c>
       <c r="BC19" s="28">
         <v>117.7</v>
       </c>
-      <c r="BD19" s="48">
+      <c r="BD19" s="36">
         <v>108.2</v>
       </c>
-      <c r="BE19" s="35"/>
+      <c r="BE19" s="28">
+        <v>105.3</v>
+      </c>
       <c r="BF19" s="9"/>
       <c r="BG19" s="9"/>
       <c r="BH19" s="28"/>
-      <c r="BI19" s="38"/>
+      <c r="BI19" s="35"/>
     </row>
-    <row r="20" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:61">
       <c r="A20" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B20" s="5">
         <v>99.7</v>
       </c>
       <c r="C20" s="5">
         <v>100.1</v>
       </c>
       <c r="D20" s="5">
         <v>100</v>
       </c>
       <c r="E20" s="5">
         <v>100.1</v>
       </c>
       <c r="F20" s="5">
         <v>99.2</v>
       </c>
       <c r="G20" s="6">
         <v>100.1</v>
       </c>
       <c r="H20" s="6">
         <v>101.1</v>
       </c>
       <c r="I20" s="6">
         <v>101.3</v>
       </c>
@@ -3783,152 +4228,154 @@
       </c>
       <c r="R20" s="6">
         <v>103.5</v>
       </c>
       <c r="S20" s="9">
         <v>103.6</v>
       </c>
       <c r="T20" s="6">
         <v>101.6</v>
       </c>
       <c r="U20" s="9">
         <v>101</v>
       </c>
       <c r="V20" s="6">
         <v>100.4</v>
       </c>
       <c r="W20" s="6">
         <v>100.5</v>
       </c>
       <c r="X20" s="27">
         <v>100.1</v>
       </c>
       <c r="Y20" s="29">
         <v>102.8</v>
       </c>
-      <c r="Z20" s="6">
-[...5 lines deleted...]
-      <c r="AB20" s="6">
+      <c r="Z20" s="29">
         <v>81.400000000000006</v>
       </c>
-      <c r="AC20" s="6">
-[...17 lines deleted...]
-      <c r="AI20" s="6">
+      <c r="AA20" s="29">
+        <v>79.2</v>
+      </c>
+      <c r="AB20" s="29">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="AC20" s="29">
+        <v>79.8</v>
+      </c>
+      <c r="AD20" s="29">
+        <v>80.2</v>
+      </c>
+      <c r="AE20" s="29">
+        <v>81.2</v>
+      </c>
+      <c r="AF20" s="29">
+        <v>86.5</v>
+      </c>
+      <c r="AG20" s="29">
+        <v>91.2</v>
+      </c>
+      <c r="AH20" s="29">
+        <v>98.3</v>
+      </c>
+      <c r="AI20" s="29">
+        <v>99.6</v>
+      </c>
+      <c r="AJ20" s="29">
         <v>100.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.1</v>
       </c>
       <c r="AK20" s="29">
         <v>108</v>
       </c>
-      <c r="AL20" s="28">
-[...14 lines deleted...]
-      <c r="AQ20" s="6">
+      <c r="AL20" s="25">
+        <v>116.6</v>
+      </c>
+      <c r="AM20" s="42">
+        <v>116.8</v>
+      </c>
+      <c r="AN20" s="5">
+        <v>116.8</v>
+      </c>
+      <c r="AO20" s="42">
+        <v>116.8</v>
+      </c>
+      <c r="AP20" s="42">
+        <v>116.1</v>
+      </c>
+      <c r="AQ20" s="5">
         <v>114.9</v>
       </c>
-      <c r="AR20" s="6">
-[...15 lines deleted...]
-        <v>100.2</v>
+      <c r="AR20" s="5">
+        <v>111.6</v>
+      </c>
+      <c r="AS20" s="5">
+        <v>106.9</v>
+      </c>
+      <c r="AT20" s="5">
+        <v>102.7</v>
+      </c>
+      <c r="AU20" s="5">
+        <v>101.1</v>
+      </c>
+      <c r="AV20" s="25">
+        <v>100.8</v>
+      </c>
+      <c r="AW20" s="7">
+        <v>99.1</v>
       </c>
       <c r="AX20" s="28">
         <v>105.3</v>
       </c>
       <c r="AY20" s="27">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="28">
         <v>104.9</v>
       </c>
       <c r="BA20" s="28">
         <v>104.7</v>
       </c>
       <c r="BB20" s="27">
         <v>104.1</v>
       </c>
       <c r="BC20" s="28">
         <v>103.2</v>
       </c>
-      <c r="BD20" s="48">
+      <c r="BD20" s="36">
         <v>104.4</v>
       </c>
-      <c r="BE20" s="35"/>
+      <c r="BE20" s="28">
+        <v>102.9</v>
+      </c>
       <c r="BF20" s="9"/>
       <c r="BG20" s="9"/>
       <c r="BH20" s="28"/>
-      <c r="BI20" s="38"/>
+      <c r="BI20" s="35"/>
     </row>
-    <row r="21" spans="1:61" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:61" s="15" customFormat="1">
       <c r="A21" s="14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B21" s="5">
         <v>101</v>
       </c>
       <c r="C21" s="5">
         <v>101</v>
       </c>
       <c r="D21" s="5">
         <v>101.5</v>
       </c>
       <c r="E21" s="5">
         <v>103.6</v>
       </c>
       <c r="F21" s="5">
         <v>103.1</v>
       </c>
       <c r="G21" s="6">
         <v>102.7</v>
       </c>
       <c r="H21" s="6">
         <v>103.4</v>
       </c>
       <c r="I21" s="6">
         <v>105.5</v>
       </c>
@@ -3958,152 +4405,154 @@
       </c>
       <c r="R21" s="6">
         <v>102</v>
       </c>
       <c r="S21" s="9">
         <v>102.7</v>
       </c>
       <c r="T21" s="6">
         <v>101.7</v>
       </c>
       <c r="U21" s="9">
         <v>99.4</v>
       </c>
       <c r="V21" s="6">
         <v>99.1</v>
       </c>
       <c r="W21" s="6">
         <v>100.1</v>
       </c>
       <c r="X21" s="27">
         <v>100</v>
       </c>
       <c r="Y21" s="29">
         <v>99.2</v>
       </c>
-      <c r="Z21" s="6">
-[...14 lines deleted...]
-      <c r="AE21" s="9">
+      <c r="Z21" s="29">
+        <v>97.4</v>
+      </c>
+      <c r="AA21" s="29">
+        <v>99.3</v>
+      </c>
+      <c r="AB21" s="29">
+        <v>84.6</v>
+      </c>
+      <c r="AC21" s="29">
+        <v>86.9</v>
+      </c>
+      <c r="AD21" s="29">
+        <v>88.9</v>
+      </c>
+      <c r="AE21" s="29">
         <v>89.6</v>
       </c>
-      <c r="AF21" s="9">
-[...12 lines deleted...]
-        <v>103.5</v>
+      <c r="AF21" s="29">
+        <v>95.6</v>
+      </c>
+      <c r="AG21" s="29">
+        <v>99.9</v>
+      </c>
+      <c r="AH21" s="29">
+        <v>105</v>
+      </c>
+      <c r="AI21" s="29">
+        <v>104</v>
+      </c>
+      <c r="AJ21" s="29">
+        <v>104.8</v>
       </c>
       <c r="AK21" s="29">
         <v>105.5</v>
       </c>
-      <c r="AL21" s="28">
-[...33 lines deleted...]
-        <v>83.6</v>
+      <c r="AL21" s="25">
+        <v>128.6</v>
+      </c>
+      <c r="AM21" s="42">
+        <v>125.6</v>
+      </c>
+      <c r="AN21" s="5">
+        <v>123.8</v>
+      </c>
+      <c r="AO21" s="42">
+        <v>122.2</v>
+      </c>
+      <c r="AP21" s="42">
+        <v>120.8</v>
+      </c>
+      <c r="AQ21" s="5">
+        <v>117.9</v>
+      </c>
+      <c r="AR21" s="5">
+        <v>112</v>
+      </c>
+      <c r="AS21" s="5">
+        <v>99.5</v>
+      </c>
+      <c r="AT21" s="5">
+        <v>90.9</v>
+      </c>
+      <c r="AU21" s="5">
+        <v>88.1</v>
+      </c>
+      <c r="AV21" s="25">
+        <v>85.1</v>
+      </c>
+      <c r="AW21" s="7">
+        <v>83.3</v>
       </c>
       <c r="AX21" s="28">
         <v>104.6</v>
       </c>
       <c r="AY21" s="27">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="28">
         <v>102.9</v>
       </c>
       <c r="BA21" s="28">
         <v>102.5</v>
       </c>
       <c r="BB21" s="27">
         <v>102.1</v>
       </c>
       <c r="BC21" s="28">
         <v>101</v>
       </c>
-      <c r="BD21" s="48">
+      <c r="BD21" s="36">
         <v>101.6</v>
       </c>
-      <c r="BE21" s="35"/>
+      <c r="BE21" s="28">
+        <v>101.7</v>
+      </c>
       <c r="BF21" s="9"/>
       <c r="BG21" s="9"/>
       <c r="BH21" s="28"/>
-      <c r="BI21" s="38"/>
+      <c r="BI21" s="35"/>
     </row>
-    <row r="22" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:61">
       <c r="A22" s="14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B22" s="5">
         <v>101.6</v>
       </c>
       <c r="C22" s="5">
         <v>100.7</v>
       </c>
       <c r="D22" s="5">
         <v>101</v>
       </c>
       <c r="E22" s="5">
         <v>101.2</v>
       </c>
       <c r="F22" s="5">
         <v>101.3</v>
       </c>
       <c r="G22" s="6">
         <v>101.4</v>
       </c>
       <c r="H22" s="6">
         <v>103.5</v>
       </c>
       <c r="I22" s="6">
         <v>101.9</v>
       </c>
@@ -4133,152 +4582,154 @@
       </c>
       <c r="R22" s="6">
         <v>103.5</v>
       </c>
       <c r="S22" s="9">
         <v>103.6</v>
       </c>
       <c r="T22" s="6">
         <v>98.2</v>
       </c>
       <c r="U22" s="9">
         <v>103.2</v>
       </c>
       <c r="V22" s="6">
         <v>98.7</v>
       </c>
       <c r="W22" s="6">
         <v>98.4</v>
       </c>
       <c r="X22" s="27">
         <v>98.8</v>
       </c>
       <c r="Y22" s="29">
         <v>100.3</v>
       </c>
-      <c r="Z22" s="6">
-[...30 lines deleted...]
-        <v>101.3</v>
+      <c r="Z22" s="29">
+        <v>94.8</v>
+      </c>
+      <c r="AA22" s="29">
+        <v>95.4</v>
+      </c>
+      <c r="AB22" s="29">
+        <v>95.5</v>
+      </c>
+      <c r="AC22" s="29">
+        <v>95.4</v>
+      </c>
+      <c r="AD22" s="29">
+        <v>96</v>
+      </c>
+      <c r="AE22" s="29">
+        <v>95.9</v>
+      </c>
+      <c r="AF22" s="29">
+        <v>98.7</v>
+      </c>
+      <c r="AG22" s="29">
+        <v>101.7</v>
+      </c>
+      <c r="AH22" s="29">
+        <v>103.7</v>
+      </c>
+      <c r="AI22" s="29">
+        <v>102.9</v>
+      </c>
+      <c r="AJ22" s="29">
+        <v>102.7</v>
       </c>
       <c r="AK22" s="29">
         <v>105.6</v>
       </c>
-      <c r="AL22" s="28">
-[...33 lines deleted...]
-        <v>100</v>
+      <c r="AL22" s="25">
+        <v>122.4</v>
+      </c>
+      <c r="AM22" s="42">
+        <v>123</v>
+      </c>
+      <c r="AN22" s="5">
+        <v>123.1</v>
+      </c>
+      <c r="AO22" s="42">
+        <v>121.7</v>
+      </c>
+      <c r="AP22" s="42">
+        <v>122.1</v>
+      </c>
+      <c r="AQ22" s="5">
+        <v>121.5</v>
+      </c>
+      <c r="AR22" s="5">
+        <v>117</v>
+      </c>
+      <c r="AS22" s="5">
+        <v>106.5</v>
+      </c>
+      <c r="AT22" s="5">
+        <v>105.6</v>
+      </c>
+      <c r="AU22" s="5">
+        <v>104.9</v>
+      </c>
+      <c r="AV22" s="25">
+        <v>103.5</v>
+      </c>
+      <c r="AW22" s="7">
+        <v>101.8</v>
       </c>
       <c r="AX22" s="28">
         <v>101</v>
       </c>
       <c r="AY22" s="27">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="28">
         <v>100.2</v>
       </c>
       <c r="BA22" s="28">
         <v>101</v>
       </c>
       <c r="BB22" s="27">
         <v>101.1</v>
       </c>
       <c r="BC22" s="28">
         <v>102.2</v>
       </c>
-      <c r="BD22" s="48">
+      <c r="BD22" s="36">
         <v>105.6</v>
       </c>
-      <c r="BE22" s="35"/>
+      <c r="BE22" s="28">
+        <v>109.7</v>
+      </c>
       <c r="BF22" s="9"/>
       <c r="BG22" s="9"/>
       <c r="BH22" s="28"/>
-      <c r="BI22" s="38"/>
+      <c r="BI22" s="35"/>
     </row>
-    <row r="23" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:61">
       <c r="A23" s="14" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B23" s="5">
         <v>106.9</v>
       </c>
       <c r="C23" s="5">
         <v>106.6</v>
       </c>
       <c r="D23" s="5">
         <v>106.6</v>
       </c>
       <c r="E23" s="5">
         <v>103.3</v>
       </c>
       <c r="F23" s="5">
         <v>102.8</v>
       </c>
       <c r="G23" s="6">
         <v>106.5</v>
       </c>
       <c r="H23" s="6">
         <v>103.3</v>
       </c>
       <c r="I23" s="6">
         <v>101.1</v>
       </c>
@@ -4308,330 +4759,332 @@
       </c>
       <c r="R23" s="6">
         <v>103.4</v>
       </c>
       <c r="S23" s="9">
         <v>107</v>
       </c>
       <c r="T23" s="6">
         <v>103.2</v>
       </c>
       <c r="U23" s="9">
         <v>99</v>
       </c>
       <c r="V23" s="6">
         <v>99.8</v>
       </c>
       <c r="W23" s="6">
         <v>100.2</v>
       </c>
       <c r="X23" s="27">
         <v>100.7</v>
       </c>
       <c r="Y23" s="29">
         <v>97.7</v>
       </c>
-      <c r="Z23" s="6">
-[...11 lines deleted...]
-      <c r="AD23" s="6">
+      <c r="Z23" s="29">
+        <v>93.6</v>
+      </c>
+      <c r="AA23" s="29">
+        <v>96.6</v>
+      </c>
+      <c r="AB23" s="29">
+        <v>96.6</v>
+      </c>
+      <c r="AC23" s="29">
+        <v>96.5</v>
+      </c>
+      <c r="AD23" s="29">
+        <v>95</v>
+      </c>
+      <c r="AE23" s="29">
+        <v>98</v>
+      </c>
+      <c r="AF23" s="29">
         <v>98.6</v>
       </c>
-      <c r="AE23" s="9">
-[...15 lines deleted...]
-        <v>105</v>
+      <c r="AG23" s="29">
+        <v>110.7</v>
+      </c>
+      <c r="AH23" s="29">
+        <v>109.8</v>
+      </c>
+      <c r="AI23" s="29">
+        <v>105.5</v>
+      </c>
+      <c r="AJ23" s="29">
+        <v>104</v>
       </c>
       <c r="AK23" s="29">
         <v>104.3</v>
       </c>
-      <c r="AL23" s="28">
-[...33 lines deleted...]
-        <v>105.5</v>
+      <c r="AL23" s="25">
+        <v>113</v>
+      </c>
+      <c r="AM23" s="42">
+        <v>110.7</v>
+      </c>
+      <c r="AN23" s="5">
+        <v>112.7</v>
+      </c>
+      <c r="AO23" s="42">
+        <v>114.3</v>
+      </c>
+      <c r="AP23" s="42">
+        <v>116.1</v>
+      </c>
+      <c r="AQ23" s="5">
+        <v>114.8</v>
+      </c>
+      <c r="AR23" s="5">
+        <v>107.5</v>
+      </c>
+      <c r="AS23" s="5">
+        <v>105.4</v>
+      </c>
+      <c r="AT23" s="5">
+        <v>112.3</v>
+      </c>
+      <c r="AU23" s="5">
+        <v>108.4</v>
+      </c>
+      <c r="AV23" s="25">
+        <v>110.1</v>
+      </c>
+      <c r="AW23" s="7">
+        <v>110</v>
       </c>
       <c r="AX23" s="28">
         <v>102.1</v>
       </c>
       <c r="AY23" s="27">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="28">
         <v>103.4</v>
       </c>
       <c r="BA23" s="28">
         <v>102.5</v>
       </c>
       <c r="BB23" s="27">
         <v>101</v>
       </c>
       <c r="BC23" s="28">
         <v>99.6</v>
       </c>
-      <c r="BD23" s="48">
+      <c r="BD23" s="36">
         <v>102</v>
       </c>
-      <c r="BE23" s="35"/>
+      <c r="BE23" s="28">
+        <v>100.4</v>
+      </c>
       <c r="BF23" s="9"/>
       <c r="BG23" s="9"/>
       <c r="BH23" s="28"/>
-      <c r="BI23" s="38"/>
+      <c r="BI23" s="35"/>
     </row>
-    <row r="24" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:61" s="16" customFormat="1">
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="17"/>
       <c r="O24" s="17"/>
       <c r="P24" s="17"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="17"/>
       <c r="S24" s="17"/>
       <c r="T24" s="17"/>
       <c r="U24" s="17"/>
     </row>
-    <row r="25" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="47" t="s">
+    <row r="25" spans="1:61" ht="21" customHeight="1">
+      <c r="A25" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="47"/>
-[...23 lines deleted...]
-      <c r="Z25" s="47" t="s">
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="60"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="60"/>
+      <c r="W25" s="60"/>
+      <c r="X25" s="60"/>
+      <c r="Y25" s="60"/>
+      <c r="Z25" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="AA25" s="47"/>
-[...22 lines deleted...]
-      <c r="AX25" s="47"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="60"/>
+      <c r="AD25" s="60"/>
+      <c r="AE25" s="60"/>
+      <c r="AF25" s="60"/>
+      <c r="AG25" s="60"/>
+      <c r="AH25" s="60"/>
+      <c r="AI25" s="60"/>
+      <c r="AJ25" s="60"/>
+      <c r="AK25" s="60"/>
+      <c r="AL25" s="60"/>
+      <c r="AM25" s="60"/>
+      <c r="AN25" s="60"/>
+      <c r="AO25" s="60"/>
+      <c r="AP25" s="60"/>
+      <c r="AQ25" s="60"/>
+      <c r="AR25" s="60"/>
+      <c r="AS25" s="60"/>
+      <c r="AT25" s="60"/>
+      <c r="AU25" s="60"/>
+      <c r="AV25" s="60"/>
+      <c r="AW25" s="60"/>
+      <c r="AX25" s="60"/>
     </row>
-    <row r="26" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="V26" s="41" t="s">
+    <row r="26" spans="1:61" ht="13.5" thickBot="1">
+      <c r="J26" s="54"/>
+      <c r="K26" s="54"/>
+      <c r="L26" s="54"/>
+      <c r="M26" s="54"/>
+      <c r="V26" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="W26" s="41"/>
-[...6 lines deleted...]
-      <c r="AT26" s="41" t="s">
+      <c r="W26" s="54"/>
+      <c r="X26" s="54"/>
+      <c r="Y26" s="54"/>
+      <c r="AH26" s="54"/>
+      <c r="AI26" s="54"/>
+      <c r="AJ26" s="54"/>
+      <c r="AK26" s="54"/>
+      <c r="AT26" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AU26" s="41"/>
-[...2 lines deleted...]
-      <c r="BF26" s="41" t="s">
+      <c r="AU26" s="54"/>
+      <c r="AV26" s="54"/>
+      <c r="AW26" s="54"/>
+      <c r="BF26" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="BG26" s="41"/>
-[...1 lines deleted...]
-      <c r="BI26" s="41"/>
+      <c r="BG26" s="54"/>
+      <c r="BH26" s="54"/>
+      <c r="BI26" s="54"/>
     </row>
-    <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="AL27" s="44" t="s">
+    <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A27" s="55"/>
+      <c r="B27" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="58"/>
+      <c r="D27" s="58"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+      <c r="K27" s="58"/>
+      <c r="L27" s="58"/>
+      <c r="M27" s="59"/>
+      <c r="N27" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="O27" s="58"/>
+      <c r="P27" s="58"/>
+      <c r="Q27" s="58"/>
+      <c r="R27" s="58"/>
+      <c r="S27" s="58"/>
+      <c r="T27" s="58"/>
+      <c r="U27" s="58"/>
+      <c r="V27" s="58"/>
+      <c r="W27" s="58"/>
+      <c r="X27" s="58"/>
+      <c r="Y27" s="59"/>
+      <c r="Z27" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA27" s="58"/>
+      <c r="AB27" s="58"/>
+      <c r="AC27" s="58"/>
+      <c r="AD27" s="58"/>
+      <c r="AE27" s="58"/>
+      <c r="AF27" s="58"/>
+      <c r="AG27" s="58"/>
+      <c r="AH27" s="58"/>
+      <c r="AI27" s="58"/>
+      <c r="AJ27" s="58"/>
+      <c r="AK27" s="59"/>
+      <c r="AL27" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="AM27" s="45"/>
-[...23 lines deleted...]
-      <c r="BI27" s="46"/>
+      <c r="AM27" s="58"/>
+      <c r="AN27" s="58"/>
+      <c r="AO27" s="58"/>
+      <c r="AP27" s="58"/>
+      <c r="AQ27" s="58"/>
+      <c r="AR27" s="58"/>
+      <c r="AS27" s="58"/>
+      <c r="AT27" s="58"/>
+      <c r="AU27" s="58"/>
+      <c r="AV27" s="58"/>
+      <c r="AW27" s="59"/>
+      <c r="AX27" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AY27" s="58"/>
+      <c r="AZ27" s="58"/>
+      <c r="BA27" s="58"/>
+      <c r="BB27" s="58"/>
+      <c r="BC27" s="58"/>
+      <c r="BD27" s="58"/>
+      <c r="BE27" s="58"/>
+      <c r="BF27" s="58"/>
+      <c r="BG27" s="58"/>
+      <c r="BH27" s="58"/>
+      <c r="BI27" s="59"/>
     </row>
-    <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="43"/>
+    <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A28" s="56"/>
       <c r="B28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J28" s="2" t="s">
@@ -4723,99 +5176,99 @@
       </c>
       <c r="AM28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AN28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AO28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AP28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AQ28" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AR28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AS28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AT28" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AU28" s="36" t="s">
+      <c r="AU28" s="33" t="s">
         <v>9</v>
       </c>
       <c r="AV28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AW28" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AX28" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AY28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AZ28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="BA28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BB28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC28" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BD28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BE28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BF28" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="BG28" s="36" t="s">
+      <c r="BG28" s="33" t="s">
         <v>9</v>
       </c>
       <c r="BH28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="BI28" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:61" s="11" customFormat="1">
       <c r="A29" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B29" s="6">
         <v>95.4</v>
       </c>
       <c r="C29" s="6">
         <v>95.1</v>
       </c>
       <c r="D29" s="6">
         <v>96.2</v>
       </c>
       <c r="E29" s="6">
         <v>96.4</v>
       </c>
       <c r="F29" s="6">
         <v>96.4</v>
       </c>
       <c r="G29" s="6">
         <v>97</v>
       </c>
       <c r="H29" s="6">
         <v>100.7</v>
       </c>
       <c r="I29" s="6">
         <v>100.7</v>
       </c>
@@ -4845,152 +5298,154 @@
       </c>
       <c r="R29" s="9">
         <v>102.5</v>
       </c>
       <c r="S29" s="9">
         <v>103</v>
       </c>
       <c r="T29" s="9">
         <v>102.1</v>
       </c>
       <c r="U29" s="9">
         <v>101.2</v>
       </c>
       <c r="V29" s="6">
         <v>101.9</v>
       </c>
       <c r="W29" s="10">
         <v>100.7</v>
       </c>
       <c r="X29" s="28">
         <v>100.2</v>
       </c>
       <c r="Y29" s="29">
         <v>102.4</v>
       </c>
-      <c r="Z29" s="6">
+      <c r="Z29" s="37">
+        <v>101.26657727474692</v>
+      </c>
+      <c r="AA29" s="37">
+        <v>107.22549159079107</v>
+      </c>
+      <c r="AB29" s="37">
+        <v>104.60378092783824</v>
+      </c>
+      <c r="AC29" s="37">
+        <v>103.37777060543939</v>
+      </c>
+      <c r="AD29" s="37">
+        <v>102.29645244755716</v>
+      </c>
+      <c r="AE29" s="37">
+        <v>107.92153968913476</v>
+      </c>
+      <c r="AF29" s="37">
+        <v>107.16743979043453</v>
+      </c>
+      <c r="AG29" s="37">
+        <v>107.43235323508218</v>
+      </c>
+      <c r="AH29" s="37">
+        <v>107.73821011928445</v>
+      </c>
+      <c r="AI29" s="37">
+        <v>105.94529421879197</v>
+      </c>
+      <c r="AJ29" s="37">
+        <v>105.78119342555399</v>
+      </c>
+      <c r="AK29" s="38">
+        <v>107.30356797391035</v>
+      </c>
+      <c r="AL29" s="6">
+        <v>111.6</v>
+      </c>
+      <c r="AM29" s="25">
+        <v>103.3</v>
+      </c>
+      <c r="AN29" s="25">
+        <v>104.8</v>
+      </c>
+      <c r="AO29" s="6">
+        <v>103</v>
+      </c>
+      <c r="AP29" s="6">
+        <v>104.4</v>
+      </c>
+      <c r="AQ29" s="6">
+        <v>101.3</v>
+      </c>
+      <c r="AR29" s="6">
+        <v>99.8</v>
+      </c>
+      <c r="AS29" s="6">
+        <v>97.6</v>
+      </c>
+      <c r="AT29" s="6">
+        <v>99.5</v>
+      </c>
+      <c r="AU29" s="6">
+        <v>101</v>
+      </c>
+      <c r="AV29" s="6">
         <v>100.9</v>
       </c>
-      <c r="AA29" s="6">
-[...66 lines deleted...]
-        <v>100.6</v>
+      <c r="AW29" s="46">
+        <v>99.898960596164116</v>
       </c>
       <c r="AX29" s="28">
         <v>105.9</v>
       </c>
       <c r="AY29" s="28">
         <v>107.1</v>
       </c>
       <c r="AZ29" s="28">
         <v>107.9</v>
       </c>
       <c r="BA29" s="28">
         <v>111.6</v>
       </c>
       <c r="BB29" s="28">
         <v>110.9</v>
       </c>
       <c r="BC29" s="28">
         <v>110.9</v>
       </c>
       <c r="BD29" s="28">
         <v>111.3</v>
       </c>
-      <c r="BE29" s="35"/>
+      <c r="BE29" s="28">
+        <v>109.6</v>
+      </c>
       <c r="BF29" s="9"/>
       <c r="BG29" s="9"/>
       <c r="BH29" s="28"/>
-      <c r="BI29" s="37"/>
+      <c r="BI29" s="34"/>
     </row>
-    <row r="30" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:61" s="11" customFormat="1">
       <c r="A30" s="12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B30" s="6">
         <v>88.8</v>
       </c>
       <c r="C30" s="6">
         <v>90.5</v>
       </c>
       <c r="D30" s="6">
         <v>90.5</v>
       </c>
       <c r="E30" s="6">
         <v>90.7</v>
       </c>
       <c r="F30" s="6">
         <v>91</v>
       </c>
       <c r="G30" s="6">
         <v>91.1</v>
       </c>
       <c r="H30" s="6">
         <v>90</v>
       </c>
       <c r="I30" s="6">
         <v>91.1</v>
       </c>
@@ -5020,152 +5475,154 @@
       </c>
       <c r="R30" s="9">
         <v>86.4</v>
       </c>
       <c r="S30" s="9">
         <v>86.4</v>
       </c>
       <c r="T30" s="9">
         <v>102.1</v>
       </c>
       <c r="U30" s="9">
         <v>103.5</v>
       </c>
       <c r="V30" s="6">
         <v>103.8</v>
       </c>
       <c r="W30" s="6">
         <v>102.9</v>
       </c>
       <c r="X30" s="28">
         <v>102.8</v>
       </c>
       <c r="Y30" s="29">
         <v>102.3</v>
       </c>
-      <c r="Z30" s="6">
-[...11 lines deleted...]
-      <c r="AD30" s="9">
+      <c r="Z30" s="19">
+        <v>109.2</v>
+      </c>
+      <c r="AA30" s="19">
+        <v>109.7</v>
+      </c>
+      <c r="AB30" s="19">
+        <v>109.8</v>
+      </c>
+      <c r="AC30" s="19">
+        <v>110.1</v>
+      </c>
+      <c r="AD30" s="19">
+        <v>110.2</v>
+      </c>
+      <c r="AE30" s="19">
+        <v>109.8</v>
+      </c>
+      <c r="AF30" s="19">
         <v>107.5</v>
       </c>
-      <c r="AE30" s="9">
-[...15 lines deleted...]
-        <v>102.6</v>
+      <c r="AG30" s="19">
+        <v>105.1</v>
+      </c>
+      <c r="AH30" s="19">
+        <v>104.4</v>
+      </c>
+      <c r="AI30" s="19">
+        <v>104.1</v>
+      </c>
+      <c r="AJ30" s="19">
+        <v>104.2</v>
       </c>
       <c r="AK30" s="29">
         <v>103.8</v>
       </c>
-      <c r="AL30" s="28">
-[...12 lines deleted...]
-        <v>69.099999999999994</v>
+      <c r="AL30" s="6">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="AM30" s="25">
+        <v>67.8</v>
+      </c>
+      <c r="AN30" s="25">
+        <v>68.3</v>
+      </c>
+      <c r="AO30" s="6">
+        <v>68.7</v>
+      </c>
+      <c r="AP30" s="6">
+        <v>69.3</v>
       </c>
       <c r="AQ30" s="6">
-        <v>70.599999999999994</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="AR30" s="6">
-        <v>83.2</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>74.400000000000006</v>
+      </c>
+      <c r="AS30" s="6">
+        <v>83.1</v>
       </c>
       <c r="AT30" s="6">
-        <v>92</v>
-[...8 lines deleted...]
-        <v>87.9</v>
+        <v>87</v>
+      </c>
+      <c r="AU30" s="6">
+        <v>88.2</v>
+      </c>
+      <c r="AV30" s="6">
+        <v>88</v>
+      </c>
+      <c r="AW30" s="47">
+        <v>90</v>
       </c>
       <c r="AX30" s="28">
         <v>68.5</v>
       </c>
       <c r="AY30" s="28">
         <v>67</v>
       </c>
       <c r="AZ30" s="28">
         <v>66.3</v>
       </c>
       <c r="BA30" s="28">
         <v>64.3</v>
       </c>
       <c r="BB30" s="28">
         <v>60.9</v>
       </c>
       <c r="BC30" s="28">
         <v>61.3</v>
       </c>
       <c r="BD30" s="28">
         <v>74.400000000000006</v>
       </c>
-      <c r="BE30" s="35"/>
+      <c r="BE30" s="28">
+        <v>86.3</v>
+      </c>
       <c r="BF30" s="9"/>
       <c r="BG30" s="9"/>
       <c r="BH30" s="28"/>
-      <c r="BI30" s="38"/>
+      <c r="BI30" s="35"/>
     </row>
-    <row r="31" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:61">
       <c r="A31" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B31" s="6">
         <v>107</v>
       </c>
       <c r="C31" s="6">
         <v>104.7</v>
       </c>
       <c r="D31" s="6">
         <v>105.7</v>
       </c>
       <c r="E31" s="6">
         <v>104</v>
       </c>
       <c r="F31" s="6">
         <v>104.1</v>
       </c>
       <c r="G31" s="6">
         <v>103.3</v>
       </c>
       <c r="H31" s="6">
         <v>112.3</v>
       </c>
       <c r="I31" s="6">
         <v>112.6</v>
       </c>
@@ -5195,152 +5652,154 @@
       </c>
       <c r="R31" s="9">
         <v>101.4</v>
       </c>
       <c r="S31" s="9">
         <v>102.8</v>
       </c>
       <c r="T31" s="9">
         <v>99.3</v>
       </c>
       <c r="U31" s="9">
         <v>98.2</v>
       </c>
       <c r="V31" s="6">
         <v>101.6</v>
       </c>
       <c r="W31" s="6">
         <v>100.3</v>
       </c>
       <c r="X31" s="28">
         <v>99.6</v>
       </c>
       <c r="Y31" s="29">
         <v>95.2</v>
       </c>
-      <c r="Z31" s="6">
-[...30 lines deleted...]
-        <v>105.7</v>
+      <c r="Z31" s="19">
+        <v>62.4</v>
+      </c>
+      <c r="AA31" s="19">
+        <v>60.1</v>
+      </c>
+      <c r="AB31" s="19">
+        <v>87.9</v>
+      </c>
+      <c r="AC31" s="19">
+        <v>83</v>
+      </c>
+      <c r="AD31" s="19">
+        <v>79</v>
+      </c>
+      <c r="AE31" s="19">
+        <v>95</v>
+      </c>
+      <c r="AF31" s="19">
+        <v>97</v>
+      </c>
+      <c r="AG31" s="19">
+        <v>99.7</v>
+      </c>
+      <c r="AH31" s="19">
+        <v>92.4</v>
+      </c>
+      <c r="AI31" s="19">
+        <v>97.1</v>
+      </c>
+      <c r="AJ31" s="19">
+        <v>101.5</v>
       </c>
       <c r="AK31" s="29">
         <v>103.7</v>
       </c>
-      <c r="AL31" s="28">
-[...11 lines deleted...]
-      <c r="AP31" s="28">
+      <c r="AL31" s="6">
+        <v>102.7</v>
+      </c>
+      <c r="AM31" s="25">
+        <v>103.4</v>
+      </c>
+      <c r="AN31" s="25">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="AO31" s="6">
+        <v>84.3</v>
+      </c>
+      <c r="AP31" s="6">
         <v>88.8</v>
       </c>
       <c r="AQ31" s="6">
-        <v>81.099999999999994</v>
+        <v>80</v>
       </c>
       <c r="AR31" s="6">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>93.4</v>
+        <v>78.8</v>
+      </c>
+      <c r="AS31" s="6">
+        <v>90.1</v>
       </c>
       <c r="AT31" s="6">
-        <v>111.2</v>
-[...8 lines deleted...]
-        <v>119.9</v>
+        <v>93.1</v>
+      </c>
+      <c r="AU31" s="6">
+        <v>116.4</v>
+      </c>
+      <c r="AV31" s="6">
+        <v>125.3</v>
+      </c>
+      <c r="AW31" s="47">
+        <v>120.5</v>
       </c>
       <c r="AX31" s="28">
         <v>326.60000000000002</v>
       </c>
       <c r="AY31" s="28">
         <v>252.6</v>
       </c>
       <c r="AZ31" s="28">
         <v>301.39999999999998</v>
       </c>
       <c r="BA31" s="28">
         <v>316.7</v>
       </c>
       <c r="BB31" s="28">
         <v>293.5</v>
       </c>
       <c r="BC31" s="28">
         <v>231.3</v>
       </c>
       <c r="BD31" s="28">
         <v>225.1</v>
       </c>
-      <c r="BE31" s="35"/>
+      <c r="BE31" s="28">
+        <v>158.19999999999999</v>
+      </c>
       <c r="BF31" s="9"/>
       <c r="BG31" s="9"/>
       <c r="BH31" s="28"/>
-      <c r="BI31" s="38"/>
+      <c r="BI31" s="35"/>
     </row>
-    <row r="32" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:61">
       <c r="A32" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B32" s="6">
         <v>101.4</v>
       </c>
       <c r="C32" s="6">
         <v>102</v>
       </c>
       <c r="D32" s="6">
         <v>102.1</v>
       </c>
       <c r="E32" s="6">
         <v>102.3</v>
       </c>
       <c r="F32" s="6">
         <v>102.5</v>
       </c>
       <c r="G32" s="6">
         <v>102.9</v>
       </c>
       <c r="H32" s="6">
         <v>104.4</v>
       </c>
       <c r="I32" s="6">
         <v>106.4</v>
       </c>
@@ -5370,152 +5829,154 @@
       </c>
       <c r="R32" s="9">
         <v>84.4</v>
       </c>
       <c r="S32" s="9">
         <v>83.6</v>
       </c>
       <c r="T32" s="9">
         <v>86.5</v>
       </c>
       <c r="U32" s="9">
         <v>90</v>
       </c>
       <c r="V32" s="6">
         <v>100.4</v>
       </c>
       <c r="W32" s="6">
         <v>100.2</v>
       </c>
       <c r="X32" s="28">
         <v>100.2</v>
       </c>
       <c r="Y32" s="29">
         <v>100.7</v>
       </c>
-      <c r="Z32" s="6">
-[...23 lines deleted...]
-      <c r="AH32" s="9">
+      <c r="Z32" s="19">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="AA32" s="19">
+        <v>120.1</v>
+      </c>
+      <c r="AB32" s="19">
+        <v>119.3</v>
+      </c>
+      <c r="AC32" s="19">
+        <v>118.9</v>
+      </c>
+      <c r="AD32" s="19">
+        <v>120</v>
+      </c>
+      <c r="AE32" s="19">
+        <v>119.7</v>
+      </c>
+      <c r="AF32" s="19">
+        <v>118.1</v>
+      </c>
+      <c r="AG32" s="19">
+        <v>113.4</v>
+      </c>
+      <c r="AH32" s="19">
+        <v>106.6</v>
+      </c>
+      <c r="AI32" s="19">
         <v>106</v>
       </c>
-      <c r="AI32" s="9">
-[...2 lines deleted...]
-      <c r="AJ32" s="6">
+      <c r="AJ32" s="19">
         <v>105.6</v>
       </c>
       <c r="AK32" s="29">
         <v>106.5</v>
       </c>
-      <c r="AL32" s="28">
-[...12 lines deleted...]
-        <v>98.1</v>
+      <c r="AL32" s="6">
+        <v>92.3</v>
+      </c>
+      <c r="AM32" s="25">
+        <v>99</v>
+      </c>
+      <c r="AN32" s="25">
+        <v>98.5</v>
+      </c>
+      <c r="AO32" s="6">
+        <v>96.4</v>
+      </c>
+      <c r="AP32" s="6">
+        <v>94.5</v>
       </c>
       <c r="AQ32" s="6">
-        <v>99.4</v>
+        <v>96.9</v>
       </c>
       <c r="AR32" s="6">
-        <v>105.1</v>
-[...2 lines deleted...]
-        <v>103.6</v>
+        <v>101.2</v>
+      </c>
+      <c r="AS32" s="6">
+        <v>100.2</v>
       </c>
       <c r="AT32" s="6">
-        <v>102.6</v>
-[...8 lines deleted...]
-        <v>100.5</v>
+        <v>100.4</v>
+      </c>
+      <c r="AU32" s="6">
+        <v>100.4</v>
+      </c>
+      <c r="AV32" s="6">
+        <v>101.2</v>
+      </c>
+      <c r="AW32" s="47">
+        <v>100.9</v>
       </c>
       <c r="AX32" s="28">
         <v>115.6</v>
       </c>
       <c r="AY32" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ32" s="28">
         <v>118.5</v>
       </c>
       <c r="BA32" s="28">
         <v>120.9</v>
       </c>
       <c r="BB32" s="28">
         <v>121.2</v>
       </c>
       <c r="BC32" s="28">
         <v>115</v>
       </c>
       <c r="BD32" s="28">
         <v>106.2</v>
       </c>
-      <c r="BE32" s="35"/>
+      <c r="BE32" s="28">
+        <v>101.1</v>
+      </c>
       <c r="BF32" s="9"/>
       <c r="BG32" s="9"/>
       <c r="BH32" s="28"/>
-      <c r="BI32" s="38"/>
+      <c r="BI32" s="35"/>
     </row>
-    <row r="33" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:61">
       <c r="A33" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B33" s="6">
         <v>102.2</v>
       </c>
       <c r="C33" s="6">
         <v>101.1</v>
       </c>
       <c r="D33" s="6">
         <v>102.6</v>
       </c>
       <c r="E33" s="6">
         <v>103.4</v>
       </c>
       <c r="F33" s="6">
         <v>103.1</v>
       </c>
       <c r="G33" s="6">
         <v>102.9</v>
       </c>
       <c r="H33" s="6">
         <v>124.3</v>
       </c>
       <c r="I33" s="6">
         <v>121.3</v>
       </c>
@@ -5545,152 +6006,154 @@
       </c>
       <c r="R33" s="9">
         <v>102.7</v>
       </c>
       <c r="S33" s="9">
         <v>102.9</v>
       </c>
       <c r="T33" s="9">
         <v>102</v>
       </c>
       <c r="U33" s="9">
         <v>103.4</v>
       </c>
       <c r="V33" s="6">
         <v>104.2</v>
       </c>
       <c r="W33" s="6">
         <v>102.9</v>
       </c>
       <c r="X33" s="28">
         <v>101.4</v>
       </c>
       <c r="Y33" s="29">
         <v>101.9</v>
       </c>
-      <c r="Z33" s="6">
-[...11 lines deleted...]
-      <c r="AD33" s="9">
+      <c r="Z33" s="19">
         <v>84.1</v>
       </c>
-      <c r="AE33" s="9">
-[...15 lines deleted...]
-        <v>102.3</v>
+      <c r="AA33" s="19">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="AB33" s="19">
+        <v>82.8</v>
+      </c>
+      <c r="AC33" s="19">
+        <v>83.3</v>
+      </c>
+      <c r="AD33" s="19">
+        <v>83.9</v>
+      </c>
+      <c r="AE33" s="19">
+        <v>119.1</v>
+      </c>
+      <c r="AF33" s="19">
+        <v>105.5</v>
+      </c>
+      <c r="AG33" s="19">
+        <v>108.7</v>
+      </c>
+      <c r="AH33" s="19">
+        <v>107.8</v>
+      </c>
+      <c r="AI33" s="19">
+        <v>107.1</v>
+      </c>
+      <c r="AJ33" s="19">
+        <v>105.2</v>
       </c>
       <c r="AK33" s="29">
         <v>110.8</v>
       </c>
-      <c r="AL33" s="28">
-[...2 lines deleted...]
-      <c r="AM33" s="28">
+      <c r="AL33" s="6">
+        <v>112.6</v>
+      </c>
+      <c r="AM33" s="25">
         <v>110.8</v>
       </c>
-      <c r="AN33" s="28">
+      <c r="AN33" s="25">
         <v>110.6</v>
       </c>
-      <c r="AO33" s="28">
+      <c r="AO33" s="6">
         <v>111</v>
       </c>
-      <c r="AP33" s="28">
-        <v>110.6</v>
+      <c r="AP33" s="6">
+        <v>110.8</v>
       </c>
       <c r="AQ33" s="6">
-        <v>94.9</v>
+        <v>94.8</v>
       </c>
       <c r="AR33" s="6">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>82.5</v>
+        <v>82.7</v>
+      </c>
+      <c r="AS33" s="6">
+        <v>82</v>
       </c>
       <c r="AT33" s="6">
-        <v>90.7</v>
-[...8 lines deleted...]
-        <v>87.8</v>
+        <v>91.1</v>
+      </c>
+      <c r="AU33" s="6">
+        <v>92</v>
+      </c>
+      <c r="AV33" s="6">
+        <v>92.5</v>
+      </c>
+      <c r="AW33" s="47">
+        <v>88.2</v>
       </c>
       <c r="AX33" s="28">
         <v>105</v>
       </c>
       <c r="AY33" s="28">
         <v>104.8</v>
       </c>
       <c r="AZ33" s="28">
         <v>104.6</v>
       </c>
       <c r="BA33" s="28">
         <v>104.1</v>
       </c>
       <c r="BB33" s="28">
         <v>103.9</v>
       </c>
       <c r="BC33" s="28">
         <v>103.6</v>
       </c>
       <c r="BD33" s="28">
         <v>106.7</v>
       </c>
-      <c r="BE33" s="35"/>
+      <c r="BE33" s="28">
+        <v>117.1</v>
+      </c>
       <c r="BF33" s="9"/>
       <c r="BG33" s="9"/>
       <c r="BH33" s="28"/>
-      <c r="BI33" s="38"/>
+      <c r="BI33" s="35"/>
     </row>
-    <row r="34" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:61">
       <c r="A34" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B34" s="6">
         <v>99</v>
       </c>
       <c r="C34" s="6">
         <v>99.2</v>
       </c>
       <c r="D34" s="6">
         <v>99.1</v>
       </c>
       <c r="E34" s="6">
         <v>99</v>
       </c>
       <c r="F34" s="6">
         <v>99</v>
       </c>
       <c r="G34" s="6">
         <v>99.3</v>
       </c>
       <c r="H34" s="6">
         <v>99.1</v>
       </c>
       <c r="I34" s="6">
         <v>98.6</v>
       </c>
@@ -5720,152 +6183,154 @@
       </c>
       <c r="R34" s="9">
         <v>105.7</v>
       </c>
       <c r="S34" s="9">
         <v>105.5</v>
       </c>
       <c r="T34" s="9">
         <v>104.8</v>
       </c>
       <c r="U34" s="9">
         <v>104.3</v>
       </c>
       <c r="V34" s="6">
         <v>107.7</v>
       </c>
       <c r="W34" s="6">
         <v>101.6</v>
       </c>
       <c r="X34" s="28">
         <v>101</v>
       </c>
       <c r="Y34" s="29">
         <v>101.2</v>
       </c>
-      <c r="Z34" s="6">
-[...5 lines deleted...]
-      <c r="AB34" s="6">
+      <c r="Z34" s="19">
+        <v>103.8</v>
+      </c>
+      <c r="AA34" s="19">
+        <v>101.7</v>
+      </c>
+      <c r="AB34" s="19">
+        <v>101.7</v>
+      </c>
+      <c r="AC34" s="19">
+        <v>102.1</v>
+      </c>
+      <c r="AD34" s="19">
+        <v>102.7</v>
+      </c>
+      <c r="AE34" s="19">
+        <v>103.7</v>
+      </c>
+      <c r="AF34" s="19">
+        <v>105</v>
+      </c>
+      <c r="AG34" s="19">
+        <v>104.9</v>
+      </c>
+      <c r="AH34" s="19">
+        <v>104.1</v>
+      </c>
+      <c r="AI34" s="19">
         <v>101.9</v>
       </c>
-      <c r="AC34" s="9">
-[...21 lines deleted...]
-        <v>100.1</v>
+      <c r="AJ34" s="19">
+        <v>101.7</v>
       </c>
       <c r="AK34" s="29">
         <v>102.1</v>
       </c>
-      <c r="AL34" s="28">
-[...12 lines deleted...]
-        <v>114.4</v>
+      <c r="AL34" s="6">
+        <v>106.2</v>
+      </c>
+      <c r="AM34" s="25">
+        <v>106.6</v>
+      </c>
+      <c r="AN34" s="25">
+        <v>107.7</v>
+      </c>
+      <c r="AO34" s="6">
+        <v>108.5</v>
+      </c>
+      <c r="AP34" s="6">
+        <v>109.4</v>
       </c>
       <c r="AQ34" s="6">
-        <v>115</v>
+        <v>109.6</v>
       </c>
       <c r="AR34" s="6">
-        <v>118.5</v>
-[...2 lines deleted...]
-        <v>107.8</v>
+        <v>106.1</v>
+      </c>
+      <c r="AS34" s="6">
+        <v>102.6</v>
       </c>
       <c r="AT34" s="6">
-        <v>100.5</v>
+        <v>97.8</v>
       </c>
       <c r="AU34" s="6">
-        <v>99.1</v>
-[...5 lines deleted...]
-        <v>96.5</v>
+        <v>96</v>
+      </c>
+      <c r="AV34" s="6">
+        <v>95.7</v>
+      </c>
+      <c r="AW34" s="47">
+        <v>96.4</v>
       </c>
       <c r="AX34" s="28">
         <v>99.2</v>
       </c>
       <c r="AY34" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ34" s="28">
         <v>98.8</v>
       </c>
       <c r="BA34" s="28">
         <v>98.4</v>
       </c>
       <c r="BB34" s="28">
         <v>98.1</v>
       </c>
       <c r="BC34" s="28">
         <v>97.9</v>
       </c>
       <c r="BD34" s="28">
         <v>98.3</v>
       </c>
-      <c r="BE34" s="35"/>
+      <c r="BE34" s="28">
+        <v>101</v>
+      </c>
       <c r="BF34" s="9"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="28"/>
-      <c r="BI34" s="38"/>
+      <c r="BI34" s="35"/>
     </row>
-    <row r="35" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:61">
       <c r="A35" s="12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B35" s="6">
         <v>90.7</v>
       </c>
       <c r="C35" s="6">
         <v>91.8</v>
       </c>
       <c r="D35" s="6">
         <v>92.1</v>
       </c>
       <c r="E35" s="6">
         <v>91.9</v>
       </c>
       <c r="F35" s="6">
         <v>91.8</v>
       </c>
       <c r="G35" s="6">
         <v>91.9</v>
       </c>
       <c r="H35" s="6">
         <v>92.4</v>
       </c>
       <c r="I35" s="6">
         <v>94.1</v>
       </c>
@@ -5895,152 +6360,154 @@
       </c>
       <c r="R35" s="9">
         <v>105.3</v>
       </c>
       <c r="S35" s="9">
         <v>105.3</v>
       </c>
       <c r="T35" s="9">
         <v>104.7</v>
       </c>
       <c r="U35" s="9">
         <v>104.9</v>
       </c>
       <c r="V35" s="6">
         <v>101.1</v>
       </c>
       <c r="W35" s="6">
         <v>100.1</v>
       </c>
       <c r="X35" s="28">
         <v>99.4</v>
       </c>
       <c r="Y35" s="29">
         <v>96</v>
       </c>
-      <c r="Z35" s="6">
-[...2 lines deleted...]
-      <c r="AA35" s="6">
+      <c r="Z35" s="19">
+        <v>100.6</v>
+      </c>
+      <c r="AA35" s="19">
+        <v>97.6</v>
+      </c>
+      <c r="AB35" s="19">
+        <v>98.1</v>
+      </c>
+      <c r="AC35" s="19">
+        <v>98.6</v>
+      </c>
+      <c r="AD35" s="19">
+        <v>99.1</v>
+      </c>
+      <c r="AE35" s="19">
         <v>99.5</v>
       </c>
-      <c r="AB35" s="6">
-[...24 lines deleted...]
-        <v>101.3</v>
+      <c r="AF35" s="19">
+        <v>100.6</v>
+      </c>
+      <c r="AG35" s="19">
+        <v>97.8</v>
+      </c>
+      <c r="AH35" s="19">
+        <v>104.8</v>
+      </c>
+      <c r="AI35" s="19">
+        <v>101.1</v>
+      </c>
+      <c r="AJ35" s="19">
+        <v>100.9</v>
       </c>
       <c r="AK35" s="29">
         <v>104</v>
       </c>
-      <c r="AL35" s="28">
-[...12 lines deleted...]
-        <v>111.8</v>
+      <c r="AL35" s="6">
+        <v>108.8</v>
+      </c>
+      <c r="AM35" s="25">
+        <v>109.7</v>
+      </c>
+      <c r="AN35" s="25">
+        <v>117.6</v>
+      </c>
+      <c r="AO35" s="6">
+        <v>118.7</v>
+      </c>
+      <c r="AP35" s="6">
+        <v>119.8</v>
       </c>
       <c r="AQ35" s="6">
-        <v>112</v>
+        <v>121.2</v>
       </c>
       <c r="AR35" s="6">
-        <v>111.5</v>
-[...2 lines deleted...]
-        <v>108.6</v>
+        <v>114.9</v>
+      </c>
+      <c r="AS35" s="6">
+        <v>111.2</v>
       </c>
       <c r="AT35" s="6">
-        <v>104.3</v>
+        <v>106.8</v>
       </c>
       <c r="AU35" s="6">
-        <v>102.3</v>
-[...4 lines deleted...]
-      <c r="AW35" s="40">
+        <v>105.8</v>
+      </c>
+      <c r="AV35" s="6">
+        <v>104.5</v>
+      </c>
+      <c r="AW35" s="47">
         <v>105.2</v>
       </c>
       <c r="AX35" s="28">
         <v>114.2</v>
       </c>
       <c r="AY35" s="28">
         <v>108.5</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.3</v>
       </c>
       <c r="BA35" s="28">
         <v>100.1</v>
       </c>
       <c r="BB35" s="28">
         <v>98.7</v>
       </c>
       <c r="BC35" s="28">
         <v>96.8</v>
       </c>
       <c r="BD35" s="28">
         <v>98.3</v>
       </c>
-      <c r="BE35" s="35"/>
+      <c r="BE35" s="28">
+        <v>101.8</v>
+      </c>
       <c r="BF35" s="9"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="28"/>
-      <c r="BI35" s="38"/>
+      <c r="BI35" s="35"/>
     </row>
-    <row r="36" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:61">
       <c r="A36" s="12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B36" s="6">
         <v>98.4</v>
       </c>
       <c r="C36" s="6">
         <v>99.2</v>
       </c>
       <c r="D36" s="6">
         <v>112.5</v>
       </c>
       <c r="E36" s="6">
         <v>108.4</v>
       </c>
       <c r="F36" s="6">
         <v>103.7</v>
       </c>
       <c r="G36" s="6">
         <v>103.6</v>
       </c>
       <c r="H36" s="6">
         <v>108.7</v>
       </c>
       <c r="I36" s="6">
         <v>105.2</v>
       </c>
@@ -6070,152 +6537,154 @@
       </c>
       <c r="R36" s="9">
         <v>104</v>
       </c>
       <c r="S36" s="9">
         <v>104.1</v>
       </c>
       <c r="T36" s="9">
         <v>101.8</v>
       </c>
       <c r="U36" s="9">
         <v>101.4</v>
       </c>
       <c r="V36" s="6">
         <v>107.5</v>
       </c>
       <c r="W36" s="6">
         <v>100.6</v>
       </c>
       <c r="X36" s="28">
         <v>100.2</v>
       </c>
       <c r="Y36" s="29">
         <v>102.3</v>
       </c>
-      <c r="Z36" s="6">
-[...30 lines deleted...]
-        <v>110.5</v>
+      <c r="Z36" s="19">
+        <v>88.2</v>
+      </c>
+      <c r="AA36" s="19">
+        <v>87.7</v>
+      </c>
+      <c r="AB36" s="19">
+        <v>95.3</v>
+      </c>
+      <c r="AC36" s="19">
+        <v>107.5</v>
+      </c>
+      <c r="AD36" s="19">
+        <v>101.8</v>
+      </c>
+      <c r="AE36" s="19">
+        <v>131.5</v>
+      </c>
+      <c r="AF36" s="19">
+        <v>124.6</v>
+      </c>
+      <c r="AG36" s="19">
+        <v>110.1</v>
+      </c>
+      <c r="AH36" s="19">
+        <v>109.4</v>
+      </c>
+      <c r="AI36" s="19">
+        <v>111.8</v>
+      </c>
+      <c r="AJ36" s="19">
+        <v>112.8</v>
       </c>
       <c r="AK36" s="29">
         <v>114.5</v>
       </c>
-      <c r="AL36" s="28">
-[...12 lines deleted...]
-        <v>85</v>
+      <c r="AL36" s="6">
+        <v>114.4</v>
+      </c>
+      <c r="AM36" s="25">
+        <v>119.9</v>
+      </c>
+      <c r="AN36" s="25">
+        <v>104.7</v>
+      </c>
+      <c r="AO36" s="6">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="AP36" s="6">
+        <v>86.8</v>
       </c>
       <c r="AQ36" s="6">
-        <v>71.3</v>
+        <v>72.8</v>
       </c>
       <c r="AR36" s="6">
-        <v>80.3</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>82.9</v>
+      </c>
+      <c r="AS36" s="6">
+        <v>82.8</v>
       </c>
       <c r="AT36" s="6">
-        <v>100.2</v>
+        <v>101.7</v>
       </c>
       <c r="AU36" s="6">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>100.1</v>
+        <v>106.1</v>
+      </c>
+      <c r="AV36" s="6">
+        <v>104.1</v>
+      </c>
+      <c r="AW36" s="47">
+        <v>100</v>
       </c>
       <c r="AX36" s="28">
         <v>131.80000000000001</v>
       </c>
       <c r="AY36" s="28">
         <v>134</v>
       </c>
       <c r="AZ36" s="28">
         <v>133.30000000000001</v>
       </c>
       <c r="BA36" s="28">
         <v>160.5</v>
       </c>
       <c r="BB36" s="28">
         <v>141.6</v>
       </c>
       <c r="BC36" s="28">
         <v>140.19999999999999</v>
       </c>
       <c r="BD36" s="28">
         <v>137.69999999999999</v>
       </c>
-      <c r="BE36" s="35"/>
+      <c r="BE36" s="28">
+        <v>131.6</v>
+      </c>
       <c r="BF36" s="9"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="28"/>
-      <c r="BI36" s="38"/>
+      <c r="BI36" s="35"/>
     </row>
-    <row r="37" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:61">
       <c r="A37" s="12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B37" s="6">
         <v>100.6</v>
       </c>
       <c r="C37" s="6">
         <v>100.2</v>
       </c>
       <c r="D37" s="6">
         <v>100.3</v>
       </c>
       <c r="E37" s="6">
         <v>100.5</v>
       </c>
       <c r="F37" s="6">
         <v>100.5</v>
       </c>
       <c r="G37" s="6">
         <v>100.5</v>
       </c>
       <c r="H37" s="6">
         <v>99.5</v>
       </c>
       <c r="I37" s="6">
         <v>98.9</v>
       </c>
@@ -6245,152 +6714,154 @@
       </c>
       <c r="R37" s="9">
         <v>105.6</v>
       </c>
       <c r="S37" s="9">
         <v>105.8</v>
       </c>
       <c r="T37" s="9">
         <v>104.3</v>
       </c>
       <c r="U37" s="9">
         <v>103</v>
       </c>
       <c r="V37" s="6">
         <v>105.5</v>
       </c>
       <c r="W37" s="6">
         <v>102.5</v>
       </c>
       <c r="X37" s="28">
         <v>100.9</v>
       </c>
       <c r="Y37" s="29">
         <v>101.6</v>
       </c>
-      <c r="Z37" s="6">
-[...26 lines deleted...]
-      <c r="AI37" s="9">
+      <c r="Z37" s="19">
+        <v>100.6</v>
+      </c>
+      <c r="AA37" s="19">
+        <v>99.6</v>
+      </c>
+      <c r="AB37" s="19">
+        <v>100</v>
+      </c>
+      <c r="AC37" s="19">
+        <v>100.4</v>
+      </c>
+      <c r="AD37" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="AE37" s="19">
+        <v>101.3</v>
+      </c>
+      <c r="AF37" s="19">
+        <v>102.8</v>
+      </c>
+      <c r="AG37" s="19">
+        <v>107.2</v>
+      </c>
+      <c r="AH37" s="19">
+        <v>106.5</v>
+      </c>
+      <c r="AI37" s="19">
         <v>104</v>
       </c>
-      <c r="AJ37" s="6">
-        <v>102.7</v>
+      <c r="AJ37" s="19">
+        <v>104</v>
       </c>
       <c r="AK37" s="29">
         <v>104.2</v>
       </c>
-      <c r="AL37" s="28">
-[...12 lines deleted...]
-        <v>113.8</v>
+      <c r="AL37" s="6">
+        <v>111.3</v>
+      </c>
+      <c r="AM37" s="25">
+        <v>111.1</v>
+      </c>
+      <c r="AN37" s="25">
+        <v>111.4</v>
+      </c>
+      <c r="AO37" s="6">
+        <v>111.7</v>
+      </c>
+      <c r="AP37" s="6">
+        <v>111.9</v>
       </c>
       <c r="AQ37" s="6">
-        <v>113.6</v>
+        <v>111.8</v>
       </c>
       <c r="AR37" s="6">
-        <v>119.4</v>
-[...2 lines deleted...]
-        <v>106.8</v>
+        <v>110.4</v>
+      </c>
+      <c r="AS37" s="6">
+        <v>105.8</v>
       </c>
       <c r="AT37" s="6">
-        <v>100.1</v>
+        <v>96.1</v>
       </c>
       <c r="AU37" s="6">
-        <v>98.2</v>
-[...5 lines deleted...]
-        <v>95.8</v>
+        <v>95.5</v>
+      </c>
+      <c r="AV37" s="6">
+        <v>95.6</v>
+      </c>
+      <c r="AW37" s="47">
+        <v>96.1</v>
       </c>
       <c r="AX37" s="28">
         <v>101.6</v>
       </c>
       <c r="AY37" s="28">
         <v>102.8</v>
       </c>
       <c r="AZ37" s="28">
         <v>102.8</v>
       </c>
       <c r="BA37" s="28">
         <v>100.7</v>
       </c>
       <c r="BB37" s="28">
         <v>101</v>
       </c>
       <c r="BC37" s="28">
         <v>101.2</v>
       </c>
       <c r="BD37" s="28">
         <v>102.6</v>
       </c>
-      <c r="BE37" s="35"/>
+      <c r="BE37" s="28">
+        <v>110.4</v>
+      </c>
       <c r="BF37" s="9"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="28"/>
-      <c r="BI37" s="38"/>
+      <c r="BI37" s="35"/>
     </row>
-    <row r="38" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:61">
       <c r="A38" s="12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B38" s="6">
         <v>92.6</v>
       </c>
       <c r="C38" s="6">
         <v>83</v>
       </c>
       <c r="D38" s="6">
         <v>83.5</v>
       </c>
       <c r="E38" s="6">
         <v>86</v>
       </c>
       <c r="F38" s="6">
         <v>88</v>
       </c>
       <c r="G38" s="6">
         <v>91.7</v>
       </c>
       <c r="H38" s="6">
         <v>98.6</v>
       </c>
       <c r="I38" s="6">
         <v>98.7</v>
       </c>
@@ -6420,152 +6891,154 @@
       </c>
       <c r="R38" s="9">
         <v>99.7</v>
       </c>
       <c r="S38" s="9">
         <v>101.6</v>
       </c>
       <c r="T38" s="9">
         <v>101.1</v>
       </c>
       <c r="U38" s="9">
         <v>103.2</v>
       </c>
       <c r="V38" s="6">
         <v>102.5</v>
       </c>
       <c r="W38" s="6">
         <v>102.4</v>
       </c>
       <c r="X38" s="28">
         <v>101.2</v>
       </c>
       <c r="Y38" s="29">
         <v>100.8</v>
       </c>
-      <c r="Z38" s="6">
-[...30 lines deleted...]
-        <v>104.7</v>
+      <c r="Z38" s="19">
+        <v>178.2</v>
+      </c>
+      <c r="AA38" s="19">
+        <v>127.1</v>
+      </c>
+      <c r="AB38" s="19">
+        <v>122.4</v>
+      </c>
+      <c r="AC38" s="19">
+        <v>116.8</v>
+      </c>
+      <c r="AD38" s="19">
+        <v>110.1</v>
+      </c>
+      <c r="AE38" s="19">
+        <v>103.3</v>
+      </c>
+      <c r="AF38" s="19">
+        <v>105.4</v>
+      </c>
+      <c r="AG38" s="19">
+        <v>105</v>
+      </c>
+      <c r="AH38" s="19">
+        <v>109.6</v>
+      </c>
+      <c r="AI38" s="19">
+        <v>107.4</v>
+      </c>
+      <c r="AJ38" s="19">
+        <v>107</v>
       </c>
       <c r="AK38" s="29">
         <v>108.3</v>
       </c>
-      <c r="AL38" s="28">
-[...12 lines deleted...]
-        <v>106.2</v>
+      <c r="AL38" s="6">
+        <v>87.5</v>
+      </c>
+      <c r="AM38" s="25">
+        <v>100.7</v>
+      </c>
+      <c r="AN38" s="25">
+        <v>104.4</v>
+      </c>
+      <c r="AO38" s="6">
+        <v>104.9</v>
+      </c>
+      <c r="AP38" s="6">
+        <v>103.8</v>
       </c>
       <c r="AQ38" s="6">
-        <v>107.7</v>
+        <v>106.3</v>
       </c>
       <c r="AR38" s="6">
-        <v>99.1</v>
-[...2 lines deleted...]
-        <v>98.2</v>
+        <v>98.1</v>
+      </c>
+      <c r="AS38" s="6">
+        <v>97.1</v>
       </c>
       <c r="AT38" s="6">
-        <v>100.4</v>
+        <v>97.5</v>
       </c>
       <c r="AU38" s="6">
-        <v>99.1</v>
-[...5 lines deleted...]
-        <v>100.1</v>
+        <v>98</v>
+      </c>
+      <c r="AV38" s="6">
+        <v>95.3</v>
+      </c>
+      <c r="AW38" s="47">
+        <v>97.7</v>
       </c>
       <c r="AX38" s="28">
         <v>75.8</v>
       </c>
       <c r="AY38" s="28">
         <v>85.2</v>
       </c>
       <c r="AZ38" s="28">
         <v>82</v>
       </c>
       <c r="BA38" s="28">
         <v>100.3</v>
       </c>
       <c r="BB38" s="28">
         <v>101.5</v>
       </c>
       <c r="BC38" s="28">
         <v>105.6</v>
       </c>
       <c r="BD38" s="28">
         <v>107.3</v>
       </c>
-      <c r="BE38" s="35"/>
+      <c r="BE38" s="28">
+        <v>105.5</v>
+      </c>
       <c r="BF38" s="9"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="28"/>
-      <c r="BI38" s="38"/>
+      <c r="BI38" s="35"/>
     </row>
-    <row r="39" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:61">
       <c r="A39" s="12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B39" s="6">
         <v>104</v>
       </c>
       <c r="C39" s="6">
         <v>103.7</v>
       </c>
       <c r="D39" s="6">
         <v>103.5</v>
       </c>
       <c r="E39" s="6">
         <v>103.9</v>
       </c>
       <c r="F39" s="6">
         <v>103.6</v>
       </c>
       <c r="G39" s="6">
         <v>102.8</v>
       </c>
       <c r="H39" s="6">
         <v>106</v>
       </c>
       <c r="I39" s="6">
         <v>118.2</v>
       </c>
@@ -6595,152 +7068,154 @@
       </c>
       <c r="R39" s="9">
         <v>102.8</v>
       </c>
       <c r="S39" s="9">
         <v>102.9</v>
       </c>
       <c r="T39" s="9">
         <v>99.4</v>
       </c>
       <c r="U39" s="9">
         <v>91.6</v>
       </c>
       <c r="V39" s="6">
         <v>95.1</v>
       </c>
       <c r="W39" s="6">
         <v>95.3</v>
       </c>
       <c r="X39" s="28">
         <v>93.3</v>
       </c>
       <c r="Y39" s="29">
         <v>95.9</v>
       </c>
-      <c r="Z39" s="6">
-[...17 lines deleted...]
-      <c r="AF39" s="9">
+      <c r="Z39" s="19">
+        <v>93.2</v>
+      </c>
+      <c r="AA39" s="19">
+        <v>95.2</v>
+      </c>
+      <c r="AB39" s="19">
+        <v>94.8</v>
+      </c>
+      <c r="AC39" s="19">
+        <v>95</v>
+      </c>
+      <c r="AD39" s="19">
+        <v>95</v>
+      </c>
+      <c r="AE39" s="19">
+        <v>95.4</v>
+      </c>
+      <c r="AF39" s="19">
         <v>97.1</v>
       </c>
-      <c r="AG39" s="9">
-[...9 lines deleted...]
-        <v>99.2</v>
+      <c r="AG39" s="19">
+        <v>106.2</v>
+      </c>
+      <c r="AH39" s="19">
+        <v>99.5</v>
+      </c>
+      <c r="AI39" s="19">
+        <v>101.4</v>
+      </c>
+      <c r="AJ39" s="19">
+        <v>101.8</v>
       </c>
       <c r="AK39" s="29">
         <v>104.6</v>
       </c>
-      <c r="AL39" s="28">
-[...12 lines deleted...]
-        <v>110.1</v>
+      <c r="AL39" s="6">
+        <v>110.8</v>
+      </c>
+      <c r="AM39" s="25">
+        <v>108.9</v>
+      </c>
+      <c r="AN39" s="25">
+        <v>109.9</v>
+      </c>
+      <c r="AO39" s="6">
+        <v>108.6</v>
+      </c>
+      <c r="AP39" s="6">
+        <v>109.7</v>
       </c>
       <c r="AQ39" s="6">
-        <v>111.4</v>
+        <v>110.8</v>
       </c>
       <c r="AR39" s="6">
-        <v>110.5</v>
-[...2 lines deleted...]
-        <v>98.1</v>
+        <v>101.3</v>
+      </c>
+      <c r="AS39" s="6">
+        <v>89.9</v>
       </c>
       <c r="AT39" s="6">
-        <v>117.9</v>
+        <v>96.4</v>
       </c>
       <c r="AU39" s="6">
-        <v>135.80000000000001</v>
-[...5 lines deleted...]
-        <v>151.69999999999999</v>
+        <v>134.6</v>
+      </c>
+      <c r="AV39" s="6">
+        <v>150.9</v>
+      </c>
+      <c r="AW39" s="47">
+        <v>147.5</v>
       </c>
       <c r="AX39" s="28">
         <v>97.3</v>
       </c>
       <c r="AY39" s="28">
         <v>106.8</v>
       </c>
       <c r="AZ39" s="28">
         <v>105.5</v>
       </c>
       <c r="BA39" s="28">
         <v>105.2</v>
       </c>
       <c r="BB39" s="28">
         <v>103.6</v>
       </c>
       <c r="BC39" s="28">
         <v>101.7</v>
       </c>
       <c r="BD39" s="28">
         <v>101.9</v>
       </c>
-      <c r="BE39" s="35"/>
+      <c r="BE39" s="28">
+        <v>105.4</v>
+      </c>
       <c r="BF39" s="9"/>
       <c r="BG39" s="6"/>
       <c r="BH39" s="28"/>
-      <c r="BI39" s="38"/>
+      <c r="BI39" s="35"/>
     </row>
-    <row r="40" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:61">
       <c r="A40" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B40" s="6">
         <v>103.2</v>
       </c>
       <c r="C40" s="6">
         <v>106.1</v>
       </c>
       <c r="D40" s="6">
         <v>104.5</v>
       </c>
       <c r="E40" s="6">
         <v>104</v>
       </c>
       <c r="F40" s="6">
         <v>104.7</v>
       </c>
       <c r="G40" s="6">
         <v>104.7</v>
       </c>
       <c r="H40" s="6">
         <v>106</v>
       </c>
       <c r="I40" s="6">
         <v>103.9</v>
       </c>
@@ -6770,152 +7245,154 @@
       </c>
       <c r="R40" s="9">
         <v>104</v>
       </c>
       <c r="S40" s="9">
         <v>104.7</v>
       </c>
       <c r="T40" s="9">
         <v>101.1</v>
       </c>
       <c r="U40" s="9">
         <v>99.7</v>
       </c>
       <c r="V40" s="6">
         <v>100.9</v>
       </c>
       <c r="W40" s="6">
         <v>101.5</v>
       </c>
       <c r="X40" s="28">
         <v>101.8</v>
       </c>
       <c r="Y40" s="29">
         <v>104</v>
       </c>
-      <c r="Z40" s="6">
-[...30 lines deleted...]
-        <v>122.1</v>
+      <c r="Z40" s="19">
+        <v>111.6</v>
+      </c>
+      <c r="AA40" s="19">
+        <v>174.4</v>
+      </c>
+      <c r="AB40" s="19">
+        <v>151.4</v>
+      </c>
+      <c r="AC40" s="19">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="AD40" s="19">
+        <v>132.4</v>
+      </c>
+      <c r="AE40" s="19">
+        <v>138.6</v>
+      </c>
+      <c r="AF40" s="19">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="AG40" s="19">
+        <v>135.5</v>
+      </c>
+      <c r="AH40" s="19">
+        <v>131.6</v>
+      </c>
+      <c r="AI40" s="19">
+        <v>126.3</v>
+      </c>
+      <c r="AJ40" s="19">
+        <v>124.2</v>
       </c>
       <c r="AK40" s="29">
         <v>123.6</v>
       </c>
-      <c r="AL40" s="28">
-[...8 lines deleted...]
-      <c r="AO40" s="28">
+      <c r="AL40" s="6">
+        <v>141</v>
+      </c>
+      <c r="AM40" s="25">
+        <v>91.5</v>
+      </c>
+      <c r="AN40" s="25">
+        <v>100.6</v>
+      </c>
+      <c r="AO40" s="6">
         <v>102</v>
       </c>
-      <c r="AP40" s="28">
-        <v>104.2</v>
+      <c r="AP40" s="6">
+        <v>104.4</v>
       </c>
       <c r="AQ40" s="6">
-        <v>101.2</v>
+        <v>101.3</v>
       </c>
       <c r="AR40" s="6">
-        <v>99.8</v>
-[...2 lines deleted...]
-        <v>96.4</v>
+        <v>99.9</v>
+      </c>
+      <c r="AS40" s="6">
+        <v>96</v>
       </c>
       <c r="AT40" s="6">
         <v>98.2</v>
       </c>
       <c r="AU40" s="6">
-        <v>98.7</v>
-[...5 lines deleted...]
-        <v>98.1</v>
+        <v>98.2</v>
+      </c>
+      <c r="AV40" s="6">
+        <v>97.4</v>
+      </c>
+      <c r="AW40" s="47">
+        <v>98.3</v>
       </c>
       <c r="AX40" s="28">
         <v>99.4</v>
       </c>
       <c r="AY40" s="28">
         <v>92.9</v>
       </c>
       <c r="AZ40" s="28">
         <v>97.1</v>
       </c>
       <c r="BA40" s="28">
         <v>98</v>
       </c>
       <c r="BB40" s="28">
         <v>104.5</v>
       </c>
       <c r="BC40" s="28">
         <v>111.7</v>
       </c>
       <c r="BD40" s="28">
         <v>111.4</v>
       </c>
-      <c r="BE40" s="35"/>
+      <c r="BE40" s="28">
+        <v>110.5</v>
+      </c>
       <c r="BF40" s="9"/>
       <c r="BG40" s="6"/>
       <c r="BH40" s="28"/>
-      <c r="BI40" s="38"/>
+      <c r="BI40" s="35"/>
     </row>
-    <row r="41" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:61">
       <c r="A41" s="12" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B41" s="6">
         <v>76</v>
       </c>
       <c r="C41" s="6">
         <v>76.8</v>
       </c>
       <c r="D41" s="6">
         <v>77.599999999999994</v>
       </c>
       <c r="E41" s="6">
         <v>77.900000000000006</v>
       </c>
       <c r="F41" s="6">
         <v>78.3</v>
       </c>
       <c r="G41" s="6">
         <v>79</v>
       </c>
       <c r="H41" s="6">
         <v>82.7</v>
       </c>
       <c r="I41" s="6">
         <v>87.1</v>
       </c>
@@ -6945,152 +7422,154 @@
       </c>
       <c r="R41" s="9">
         <v>100.1</v>
       </c>
       <c r="S41" s="9">
         <v>100.7</v>
       </c>
       <c r="T41" s="9">
         <v>107.5</v>
       </c>
       <c r="U41" s="9">
         <v>103.7</v>
       </c>
       <c r="V41" s="6">
         <v>100.1</v>
       </c>
       <c r="W41" s="6">
         <v>100.4</v>
       </c>
       <c r="X41" s="28">
         <v>99.6</v>
       </c>
       <c r="Y41" s="29">
         <v>112.4</v>
       </c>
-      <c r="Z41" s="6">
-[...5 lines deleted...]
-      <c r="AB41" s="6">
+      <c r="Z41" s="19">
+        <v>96.9</v>
+      </c>
+      <c r="AA41" s="19">
+        <v>94.6</v>
+      </c>
+      <c r="AB41" s="19">
         <v>94.9</v>
       </c>
-      <c r="AC41" s="9">
+      <c r="AC41" s="19">
+        <v>96</v>
+      </c>
+      <c r="AD41" s="19">
         <v>96.1</v>
       </c>
-      <c r="AD41" s="9">
-[...2 lines deleted...]
-      <c r="AE41" s="9">
+      <c r="AE41" s="19">
+        <v>98.8</v>
+      </c>
+      <c r="AF41" s="19">
+        <v>99.1</v>
+      </c>
+      <c r="AG41" s="19">
         <v>98.3</v>
       </c>
-      <c r="AF41" s="9">
-[...12 lines deleted...]
-        <v>100.2</v>
+      <c r="AH41" s="19">
+        <v>102.1</v>
+      </c>
+      <c r="AI41" s="19">
+        <v>101.5</v>
+      </c>
+      <c r="AJ41" s="19">
+        <v>101.6</v>
       </c>
       <c r="AK41" s="29">
         <v>102.6</v>
       </c>
-      <c r="AL41" s="28">
-[...12 lines deleted...]
-        <v>105.9</v>
+      <c r="AL41" s="6">
+        <v>97</v>
+      </c>
+      <c r="AM41" s="25">
+        <v>94.9</v>
+      </c>
+      <c r="AN41" s="25">
+        <v>93.7</v>
+      </c>
+      <c r="AO41" s="6">
+        <v>92</v>
+      </c>
+      <c r="AP41" s="6">
+        <v>92.4</v>
       </c>
       <c r="AQ41" s="6">
-        <v>118.2</v>
+        <v>94.2</v>
       </c>
       <c r="AR41" s="6">
-        <v>115.5</v>
-[...2 lines deleted...]
-        <v>112.1</v>
+        <v>94.7</v>
+      </c>
+      <c r="AS41" s="6">
+        <v>96.3</v>
       </c>
       <c r="AT41" s="6">
-        <v>105.3</v>
-[...8 lines deleted...]
-        <v>93.2</v>
+        <v>94.8</v>
+      </c>
+      <c r="AU41" s="6">
+        <v>94.1</v>
+      </c>
+      <c r="AV41" s="6">
+        <v>92.5</v>
+      </c>
+      <c r="AW41" s="47">
+        <v>88</v>
       </c>
       <c r="AX41" s="28">
         <v>95.3</v>
       </c>
       <c r="AY41" s="28">
         <v>115.9</v>
       </c>
       <c r="AZ41" s="28">
         <v>115.2</v>
       </c>
       <c r="BA41" s="28">
         <v>118.2</v>
       </c>
       <c r="BB41" s="28">
         <v>116.6</v>
       </c>
       <c r="BC41" s="28">
         <v>111.6</v>
       </c>
       <c r="BD41" s="28">
         <v>115.2</v>
       </c>
-      <c r="BE41" s="35"/>
+      <c r="BE41" s="28">
+        <v>112.8</v>
+      </c>
       <c r="BF41" s="9"/>
       <c r="BG41" s="9"/>
       <c r="BH41" s="28"/>
-      <c r="BI41" s="38"/>
+      <c r="BI41" s="35"/>
     </row>
-    <row r="42" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:61">
       <c r="A42" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B42" s="6">
         <v>102.7</v>
       </c>
       <c r="C42" s="6">
         <v>102.2</v>
       </c>
       <c r="D42" s="6">
         <v>101.3</v>
       </c>
       <c r="E42" s="6">
         <v>101.4</v>
       </c>
       <c r="F42" s="6">
         <v>101.3</v>
       </c>
       <c r="G42" s="6">
         <v>101.5</v>
       </c>
       <c r="H42" s="6">
         <v>103.9</v>
       </c>
       <c r="I42" s="6">
         <v>96.9</v>
       </c>
@@ -7120,152 +7599,154 @@
       </c>
       <c r="R42" s="9">
         <v>101.5</v>
       </c>
       <c r="S42" s="9">
         <v>101.3</v>
       </c>
       <c r="T42" s="9">
         <v>99.3</v>
       </c>
       <c r="U42" s="9">
         <v>99</v>
       </c>
       <c r="V42" s="6">
         <v>101.4</v>
       </c>
       <c r="W42" s="6">
         <v>100.3</v>
       </c>
       <c r="X42" s="28">
         <v>100.8</v>
       </c>
       <c r="Y42" s="29">
         <v>109.3</v>
       </c>
-      <c r="Z42" s="6">
-[...30 lines deleted...]
-        <v>99.5</v>
+      <c r="Z42" s="19">
+        <v>98.7</v>
+      </c>
+      <c r="AA42" s="19">
+        <v>95.4</v>
+      </c>
+      <c r="AB42" s="19">
+        <v>102.6</v>
+      </c>
+      <c r="AC42" s="19">
+        <v>100</v>
+      </c>
+      <c r="AD42" s="19">
+        <v>99</v>
+      </c>
+      <c r="AE42" s="19">
+        <v>99.6</v>
+      </c>
+      <c r="AF42" s="19">
+        <v>99.9</v>
+      </c>
+      <c r="AG42" s="19">
+        <v>98.5</v>
+      </c>
+      <c r="AH42" s="19">
+        <v>98.4</v>
+      </c>
+      <c r="AI42" s="19">
+        <v>98</v>
+      </c>
+      <c r="AJ42" s="19">
+        <v>98.4</v>
       </c>
       <c r="AK42" s="29">
         <v>100.8</v>
       </c>
-      <c r="AL42" s="28">
-[...12 lines deleted...]
-        <v>115</v>
+      <c r="AL42" s="6">
+        <v>104.3</v>
+      </c>
+      <c r="AM42" s="25">
+        <v>108.9</v>
+      </c>
+      <c r="AN42" s="25">
+        <v>107.2</v>
+      </c>
+      <c r="AO42" s="6">
+        <v>110.4</v>
+      </c>
+      <c r="AP42" s="6">
+        <v>112.1</v>
       </c>
       <c r="AQ42" s="6">
-        <v>112.8</v>
+        <v>110.5</v>
       </c>
       <c r="AR42" s="6">
-        <v>114.4</v>
-[...2 lines deleted...]
-        <v>107.1</v>
+        <v>114.7</v>
+      </c>
+      <c r="AS42" s="6">
+        <v>111.9</v>
       </c>
       <c r="AT42" s="6">
-        <v>104</v>
-[...8 lines deleted...]
-        <v>108.4</v>
+        <v>110.8</v>
+      </c>
+      <c r="AU42" s="6">
+        <v>111.1</v>
+      </c>
+      <c r="AV42" s="6">
+        <v>110.2</v>
+      </c>
+      <c r="AW42" s="47">
+        <v>106.9</v>
       </c>
       <c r="AX42" s="28">
         <v>130.9</v>
       </c>
       <c r="AY42" s="28">
         <v>116.7</v>
       </c>
       <c r="AZ42" s="28">
         <v>120.2</v>
       </c>
       <c r="BA42" s="28">
         <v>117.6</v>
       </c>
       <c r="BB42" s="28">
         <v>114</v>
       </c>
       <c r="BC42" s="28">
         <v>118.1</v>
       </c>
       <c r="BD42" s="28">
         <v>108.3</v>
       </c>
-      <c r="BE42" s="35"/>
+      <c r="BE42" s="28">
+        <v>105.3</v>
+      </c>
       <c r="BF42" s="9"/>
       <c r="BG42" s="9"/>
       <c r="BH42" s="28"/>
-      <c r="BI42" s="38"/>
+      <c r="BI42" s="35"/>
     </row>
-    <row r="43" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:61">
       <c r="A43" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B43" s="6">
         <v>100.1</v>
       </c>
       <c r="C43" s="6">
         <v>100.5</v>
       </c>
       <c r="D43" s="6">
         <v>100.4</v>
       </c>
       <c r="E43" s="6">
         <v>100.5</v>
       </c>
       <c r="F43" s="6">
         <v>99.6</v>
       </c>
       <c r="G43" s="6">
         <v>100.6</v>
       </c>
       <c r="H43" s="6">
         <v>101.6</v>
       </c>
       <c r="I43" s="6">
         <v>101.7</v>
       </c>
@@ -7295,152 +7776,154 @@
       </c>
       <c r="R43" s="9">
         <v>103.6</v>
       </c>
       <c r="S43" s="9">
         <v>103.8</v>
       </c>
       <c r="T43" s="9">
         <v>101.6</v>
       </c>
       <c r="U43" s="9">
         <v>101</v>
       </c>
       <c r="V43" s="6">
         <v>100.4</v>
       </c>
       <c r="W43" s="6">
         <v>100.5</v>
       </c>
       <c r="X43" s="28">
         <v>100.1</v>
       </c>
       <c r="Y43" s="29">
         <v>102.2</v>
       </c>
-      <c r="Z43" s="6">
-[...2 lines deleted...]
-      <c r="AA43" s="6">
+      <c r="Z43" s="19">
+        <v>81.3</v>
+      </c>
+      <c r="AA43" s="19">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AB43" s="19">
+        <v>79.7</v>
+      </c>
+      <c r="AC43" s="19">
         <v>79.599999999999994</v>
       </c>
-      <c r="AB43" s="6">
-[...24 lines deleted...]
-        <v>99.1</v>
+      <c r="AD43" s="19">
+        <v>80</v>
+      </c>
+      <c r="AE43" s="19">
+        <v>81</v>
+      </c>
+      <c r="AF43" s="19">
+        <v>86.7</v>
+      </c>
+      <c r="AG43" s="19">
+        <v>91.7</v>
+      </c>
+      <c r="AH43" s="19">
+        <v>99</v>
+      </c>
+      <c r="AI43" s="19">
+        <v>100.3</v>
+      </c>
+      <c r="AJ43" s="19">
+        <v>100.8</v>
       </c>
       <c r="AK43" s="29">
         <v>109</v>
       </c>
-      <c r="AL43" s="28">
-[...11 lines deleted...]
-      <c r="AP43" s="28">
+      <c r="AL43" s="6">
         <v>116.6</v>
       </c>
+      <c r="AM43" s="25">
+        <v>116.8</v>
+      </c>
+      <c r="AN43" s="25">
+        <v>116.8</v>
+      </c>
+      <c r="AO43" s="6">
+        <v>116.8</v>
+      </c>
+      <c r="AP43" s="6">
+        <v>116</v>
+      </c>
       <c r="AQ43" s="6">
-        <v>115.7</v>
+        <v>114.8</v>
       </c>
       <c r="AR43" s="6">
-        <v>113.9</v>
-[...2 lines deleted...]
-        <v>111.2</v>
+        <v>111.3</v>
+      </c>
+      <c r="AS43" s="6">
+        <v>106.5</v>
       </c>
       <c r="AT43" s="6">
-        <v>108.8</v>
-[...8 lines deleted...]
-        <v>100.2</v>
+        <v>102.3</v>
+      </c>
+      <c r="AU43" s="6">
+        <v>100.5</v>
+      </c>
+      <c r="AV43" s="6">
+        <v>100.3</v>
+      </c>
+      <c r="AW43" s="47">
+        <v>98.7</v>
       </c>
       <c r="AX43" s="28">
         <v>105.5</v>
       </c>
       <c r="AY43" s="28">
         <v>105.4</v>
       </c>
       <c r="AZ43" s="28">
         <v>105.1</v>
       </c>
       <c r="BA43" s="28">
         <v>104.9</v>
       </c>
       <c r="BB43" s="28">
         <v>104.3</v>
       </c>
       <c r="BC43" s="28">
         <v>103.3</v>
       </c>
       <c r="BD43" s="28">
         <v>104.6</v>
       </c>
-      <c r="BE43" s="35"/>
+      <c r="BE43" s="28">
+        <v>103</v>
+      </c>
       <c r="BF43" s="9"/>
       <c r="BG43" s="9"/>
       <c r="BH43" s="28"/>
-      <c r="BI43" s="38"/>
+      <c r="BI43" s="35"/>
     </row>
-    <row r="44" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:61">
       <c r="A44" s="14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B44" s="6">
         <v>101</v>
       </c>
       <c r="C44" s="6">
         <v>101</v>
       </c>
       <c r="D44" s="6">
         <v>101.5</v>
       </c>
       <c r="E44" s="6">
         <v>103.6</v>
       </c>
       <c r="F44" s="6">
         <v>103.1</v>
       </c>
       <c r="G44" s="6">
         <v>102.7</v>
       </c>
       <c r="H44" s="6">
         <v>103.4</v>
       </c>
       <c r="I44" s="6">
         <v>105.5</v>
       </c>
@@ -7470,152 +7953,154 @@
       </c>
       <c r="R44" s="9">
         <v>102</v>
       </c>
       <c r="S44" s="9">
         <v>102.7</v>
       </c>
       <c r="T44" s="9">
         <v>101.7</v>
       </c>
       <c r="U44" s="9">
         <v>99.4</v>
       </c>
       <c r="V44" s="6">
         <v>99.1</v>
       </c>
       <c r="W44" s="6">
         <v>100.1</v>
       </c>
       <c r="X44" s="28">
         <v>100</v>
       </c>
       <c r="Y44" s="29">
         <v>99</v>
       </c>
-      <c r="Z44" s="6">
-[...8 lines deleted...]
-      <c r="AC44" s="9">
+      <c r="Z44" s="19">
+        <v>97.2</v>
+      </c>
+      <c r="AA44" s="19">
+        <v>99</v>
+      </c>
+      <c r="AB44" s="19">
+        <v>84.3</v>
+      </c>
+      <c r="AC44" s="19">
         <v>86.7</v>
       </c>
-      <c r="AD44" s="9">
-[...18 lines deleted...]
-        <v>103.5</v>
+      <c r="AD44" s="19">
+        <v>88.7</v>
+      </c>
+      <c r="AE44" s="19">
+        <v>89.4</v>
+      </c>
+      <c r="AF44" s="19">
+        <v>95.5</v>
+      </c>
+      <c r="AG44" s="19">
+        <v>99.8</v>
+      </c>
+      <c r="AH44" s="19">
+        <v>104.9</v>
+      </c>
+      <c r="AI44" s="19">
+        <v>103.9</v>
+      </c>
+      <c r="AJ44" s="19">
+        <v>104.7</v>
       </c>
       <c r="AK44" s="29">
         <v>105.4</v>
       </c>
-      <c r="AL44" s="28">
-[...12 lines deleted...]
-        <v>119.8</v>
+      <c r="AL44" s="6">
+        <v>127.1</v>
+      </c>
+      <c r="AM44" s="25">
+        <v>124.1</v>
+      </c>
+      <c r="AN44" s="25">
+        <v>122.4</v>
+      </c>
+      <c r="AO44" s="6">
+        <v>120.8</v>
+      </c>
+      <c r="AP44" s="6">
+        <v>119.4</v>
       </c>
       <c r="AQ44" s="6">
-        <v>117</v>
+        <v>116.6</v>
       </c>
       <c r="AR44" s="6">
-        <v>112.3</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>111</v>
+      </c>
+      <c r="AS44" s="6">
+        <v>98.8</v>
       </c>
       <c r="AT44" s="6">
-        <v>92.5</v>
-[...8 lines deleted...]
-        <v>83.5</v>
+        <v>90.3</v>
+      </c>
+      <c r="AU44" s="6">
+        <v>87.6</v>
+      </c>
+      <c r="AV44" s="6">
+        <v>84.6</v>
+      </c>
+      <c r="AW44" s="47">
+        <v>82.8</v>
       </c>
       <c r="AX44" s="28">
         <v>104.7</v>
       </c>
       <c r="AY44" s="28">
         <v>102.7</v>
       </c>
       <c r="AZ44" s="28">
         <v>102.9</v>
       </c>
       <c r="BA44" s="28">
         <v>102.5</v>
       </c>
       <c r="BB44" s="28">
         <v>102.1</v>
       </c>
       <c r="BC44" s="28">
         <v>101</v>
       </c>
       <c r="BD44" s="28">
         <v>101.6</v>
       </c>
-      <c r="BE44" s="35"/>
+      <c r="BE44" s="28">
+        <v>101.7</v>
+      </c>
       <c r="BF44" s="9"/>
       <c r="BG44" s="9"/>
       <c r="BH44" s="28"/>
-      <c r="BI44" s="38"/>
+      <c r="BI44" s="35"/>
     </row>
-    <row r="45" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:61">
       <c r="A45" s="14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B45" s="6">
         <v>101.6</v>
       </c>
       <c r="C45" s="6">
         <v>100.7</v>
       </c>
       <c r="D45" s="6">
         <v>101</v>
       </c>
       <c r="E45" s="6">
         <v>101.2</v>
       </c>
       <c r="F45" s="6">
         <v>101.3</v>
       </c>
       <c r="G45" s="6">
         <v>101.4</v>
       </c>
       <c r="H45" s="6">
         <v>103.6</v>
       </c>
       <c r="I45" s="6">
         <v>102</v>
       </c>
@@ -7645,152 +8130,154 @@
       </c>
       <c r="R45" s="9">
         <v>103.6</v>
       </c>
       <c r="S45" s="9">
         <v>103.6</v>
       </c>
       <c r="T45" s="9">
         <v>98.2</v>
       </c>
       <c r="U45" s="9">
         <v>103.2</v>
       </c>
       <c r="V45" s="6">
         <v>98.7</v>
       </c>
       <c r="W45" s="6">
         <v>98.4</v>
       </c>
       <c r="X45" s="28">
         <v>98.8</v>
       </c>
       <c r="Y45" s="29">
         <v>101.1</v>
       </c>
-      <c r="Z45" s="6">
-[...2 lines deleted...]
-      <c r="AA45" s="6">
+      <c r="Z45" s="19">
+        <v>93.6</v>
+      </c>
+      <c r="AA45" s="19">
+        <v>94.2</v>
+      </c>
+      <c r="AB45" s="19">
+        <v>94.4</v>
+      </c>
+      <c r="AC45" s="19">
         <v>94.3</v>
       </c>
-      <c r="AB45" s="6">
-[...24 lines deleted...]
-        <v>101.3</v>
+      <c r="AD45" s="19">
+        <v>94.9</v>
+      </c>
+      <c r="AE45" s="19">
+        <v>94.9</v>
+      </c>
+      <c r="AF45" s="19">
+        <v>97.9</v>
+      </c>
+      <c r="AG45" s="19">
+        <v>101.1</v>
+      </c>
+      <c r="AH45" s="19">
+        <v>103.1</v>
+      </c>
+      <c r="AI45" s="19">
+        <v>102.4</v>
+      </c>
+      <c r="AJ45" s="19">
+        <v>102.2</v>
       </c>
       <c r="AK45" s="29">
         <v>105</v>
       </c>
-      <c r="AL45" s="28">
+      <c r="AL45" s="6">
         <v>118.6</v>
       </c>
-      <c r="AM45" s="28">
-[...2 lines deleted...]
-      <c r="AN45" s="28">
+      <c r="AM45" s="25">
+        <v>119.2</v>
+      </c>
+      <c r="AN45" s="25">
         <v>119.5</v>
       </c>
-      <c r="AO45" s="28">
-[...3 lines deleted...]
-        <v>118.1</v>
+      <c r="AO45" s="6">
+        <v>118.3</v>
+      </c>
+      <c r="AP45" s="6">
+        <v>118.8</v>
       </c>
       <c r="AQ45" s="6">
-        <v>117.6</v>
+        <v>118.3</v>
       </c>
       <c r="AR45" s="6">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>102.3</v>
+        <v>114.2</v>
+      </c>
+      <c r="AS45" s="6">
+        <v>104.5</v>
       </c>
       <c r="AT45" s="6">
-        <v>101.3</v>
-[...8 lines deleted...]
-        <v>100</v>
+        <v>103.9</v>
+      </c>
+      <c r="AU45" s="6">
+        <v>103.2</v>
+      </c>
+      <c r="AV45" s="6">
+        <v>101.8</v>
+      </c>
+      <c r="AW45" s="47">
+        <v>100.4</v>
       </c>
       <c r="AX45" s="28">
         <v>101</v>
       </c>
       <c r="AY45" s="28">
         <v>99.8</v>
       </c>
       <c r="AZ45" s="28">
         <v>100.2</v>
       </c>
       <c r="BA45" s="28">
         <v>101</v>
       </c>
       <c r="BB45" s="28">
         <v>101.2</v>
       </c>
       <c r="BC45" s="28">
         <v>102.2</v>
       </c>
       <c r="BD45" s="28">
         <v>105.7</v>
       </c>
-      <c r="BE45" s="35"/>
+      <c r="BE45" s="28">
+        <v>109.9</v>
+      </c>
       <c r="BF45" s="9"/>
       <c r="BG45" s="9"/>
       <c r="BH45" s="28"/>
-      <c r="BI45" s="38"/>
+      <c r="BI45" s="35"/>
     </row>
-    <row r="46" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:61">
       <c r="A46" s="14" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B46" s="6">
         <v>97.7</v>
       </c>
       <c r="C46" s="6">
         <v>98.1</v>
       </c>
       <c r="D46" s="6">
         <v>98.5</v>
       </c>
       <c r="E46" s="6">
         <v>95.7</v>
       </c>
       <c r="F46" s="6">
         <v>95.6</v>
       </c>
       <c r="G46" s="6">
         <v>100.1</v>
       </c>
       <c r="H46" s="6">
         <v>99.5</v>
       </c>
       <c r="I46" s="6">
         <v>98.5</v>
       </c>
@@ -7820,330 +8307,332 @@
       </c>
       <c r="R46" s="9">
         <v>103.9</v>
       </c>
       <c r="S46" s="9">
         <v>107.8</v>
       </c>
       <c r="T46" s="9">
         <v>103.4</v>
       </c>
       <c r="U46" s="9">
         <v>98.9</v>
       </c>
       <c r="V46" s="6">
         <v>99.8</v>
       </c>
       <c r="W46" s="6">
         <v>100.2</v>
       </c>
       <c r="X46" s="28">
         <v>100.7</v>
       </c>
       <c r="Y46" s="29">
         <v>96.5</v>
       </c>
-      <c r="Z46" s="6">
-[...30 lines deleted...]
-        <v>105.1</v>
+      <c r="Z46" s="19">
+        <v>96.5</v>
+      </c>
+      <c r="AA46" s="19">
+        <v>99.9</v>
+      </c>
+      <c r="AB46" s="19">
+        <v>99.8</v>
+      </c>
+      <c r="AC46" s="19">
+        <v>99.6</v>
+      </c>
+      <c r="AD46" s="19">
+        <v>97.4</v>
+      </c>
+      <c r="AE46" s="19">
+        <v>100.7</v>
+      </c>
+      <c r="AF46" s="19">
+        <v>100.3</v>
+      </c>
+      <c r="AG46" s="19">
+        <v>112.9</v>
+      </c>
+      <c r="AH46" s="19">
+        <v>110.9</v>
+      </c>
+      <c r="AI46" s="19">
+        <v>106.2</v>
+      </c>
+      <c r="AJ46" s="19">
+        <v>104.7</v>
       </c>
       <c r="AK46" s="29">
         <v>105</v>
       </c>
-      <c r="AL46" s="28">
-[...12 lines deleted...]
-        <v>96.5</v>
+      <c r="AL46" s="6">
+        <v>88.1</v>
+      </c>
+      <c r="AM46" s="25">
+        <v>87.8</v>
+      </c>
+      <c r="AN46" s="25">
+        <v>91</v>
+      </c>
+      <c r="AO46" s="6">
+        <v>94</v>
+      </c>
+      <c r="AP46" s="6">
+        <v>97.1</v>
       </c>
       <c r="AQ46" s="6">
-        <v>97.8</v>
+        <v>98.4</v>
       </c>
       <c r="AR46" s="6">
-        <v>99.7</v>
-[...2 lines deleted...]
-        <v>98.4</v>
+        <v>96.3</v>
+      </c>
+      <c r="AS46" s="6">
+        <v>97.7</v>
       </c>
       <c r="AT46" s="6">
-        <v>102.5</v>
-[...8 lines deleted...]
-        <v>105.6</v>
+        <v>108.9</v>
+      </c>
+      <c r="AU46" s="6">
+        <v>105.3</v>
+      </c>
+      <c r="AV46" s="6">
+        <v>106.8</v>
+      </c>
+      <c r="AW46" s="47">
+        <v>106.3</v>
       </c>
       <c r="AX46" s="28">
         <v>102.6</v>
       </c>
       <c r="AY46" s="28">
         <v>106.1</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.2</v>
       </c>
       <c r="BA46" s="28">
         <v>103.5</v>
       </c>
       <c r="BB46" s="28">
         <v>101.3</v>
       </c>
       <c r="BC46" s="28">
         <v>99.5</v>
       </c>
       <c r="BD46" s="28">
         <v>102.3</v>
       </c>
-      <c r="BE46" s="35"/>
+      <c r="BE46" s="28">
+        <v>100.4</v>
+      </c>
       <c r="BF46" s="9"/>
       <c r="BG46" s="9"/>
       <c r="BH46" s="28"/>
-      <c r="BI46" s="38"/>
+      <c r="BI46" s="35"/>
     </row>
-    <row r="47" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:61">
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="17"/>
       <c r="K47" s="17"/>
       <c r="L47" s="17"/>
       <c r="M47" s="17"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
       <c r="S47" s="17"/>
       <c r="T47" s="17"/>
       <c r="U47" s="17"/>
     </row>
-    <row r="48" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="47" t="s">
+    <row r="48" spans="1:61" ht="21" customHeight="1">
+      <c r="A48" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="B48" s="47"/>
-[...23 lines deleted...]
-      <c r="Z48" s="47" t="s">
+      <c r="B48" s="60"/>
+      <c r="C48" s="60"/>
+      <c r="D48" s="60"/>
+      <c r="E48" s="60"/>
+      <c r="F48" s="60"/>
+      <c r="G48" s="60"/>
+      <c r="H48" s="60"/>
+      <c r="I48" s="60"/>
+      <c r="J48" s="60"/>
+      <c r="K48" s="60"/>
+      <c r="L48" s="60"/>
+      <c r="M48" s="60"/>
+      <c r="N48" s="60"/>
+      <c r="O48" s="60"/>
+      <c r="P48" s="60"/>
+      <c r="Q48" s="60"/>
+      <c r="R48" s="60"/>
+      <c r="S48" s="60"/>
+      <c r="T48" s="60"/>
+      <c r="U48" s="60"/>
+      <c r="V48" s="60"/>
+      <c r="W48" s="60"/>
+      <c r="X48" s="60"/>
+      <c r="Y48" s="60"/>
+      <c r="Z48" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="AA48" s="47"/>
-[...22 lines deleted...]
-      <c r="AX48" s="47"/>
+      <c r="AA48" s="60"/>
+      <c r="AB48" s="60"/>
+      <c r="AC48" s="60"/>
+      <c r="AD48" s="60"/>
+      <c r="AE48" s="60"/>
+      <c r="AF48" s="60"/>
+      <c r="AG48" s="60"/>
+      <c r="AH48" s="60"/>
+      <c r="AI48" s="60"/>
+      <c r="AJ48" s="60"/>
+      <c r="AK48" s="60"/>
+      <c r="AL48" s="60"/>
+      <c r="AM48" s="60"/>
+      <c r="AN48" s="60"/>
+      <c r="AO48" s="60"/>
+      <c r="AP48" s="60"/>
+      <c r="AQ48" s="60"/>
+      <c r="AR48" s="60"/>
+      <c r="AS48" s="60"/>
+      <c r="AT48" s="60"/>
+      <c r="AU48" s="60"/>
+      <c r="AV48" s="60"/>
+      <c r="AW48" s="60"/>
+      <c r="AX48" s="60"/>
     </row>
-    <row r="49" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="V49" s="41" t="s">
+    <row r="49" spans="1:61" ht="13.5" thickBot="1">
+      <c r="J49" s="54"/>
+      <c r="K49" s="54"/>
+      <c r="L49" s="54"/>
+      <c r="M49" s="54"/>
+      <c r="V49" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="W49" s="41"/>
-[...6 lines deleted...]
-      <c r="AT49" s="41" t="s">
+      <c r="W49" s="54"/>
+      <c r="X49" s="54"/>
+      <c r="Y49" s="54"/>
+      <c r="AH49" s="54"/>
+      <c r="AI49" s="54"/>
+      <c r="AJ49" s="54"/>
+      <c r="AK49" s="54"/>
+      <c r="AT49" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AU49" s="41"/>
-[...2 lines deleted...]
-      <c r="BF49" s="41" t="s">
+      <c r="AU49" s="54"/>
+      <c r="AV49" s="54"/>
+      <c r="AW49" s="54"/>
+      <c r="BF49" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="BG49" s="41"/>
-[...1 lines deleted...]
-      <c r="BI49" s="41"/>
+      <c r="BG49" s="54"/>
+      <c r="BH49" s="54"/>
+      <c r="BI49" s="54"/>
     </row>
-    <row r="50" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="AL50" s="44" t="s">
+    <row r="50" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A50" s="55"/>
+      <c r="B50" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="58"/>
+      <c r="D50" s="58"/>
+      <c r="E50" s="58"/>
+      <c r="F50" s="58"/>
+      <c r="G50" s="58"/>
+      <c r="H50" s="58"/>
+      <c r="I50" s="58"/>
+      <c r="J50" s="58"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="58"/>
+      <c r="M50" s="59"/>
+      <c r="N50" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="O50" s="58"/>
+      <c r="P50" s="58"/>
+      <c r="Q50" s="58"/>
+      <c r="R50" s="58"/>
+      <c r="S50" s="58"/>
+      <c r="T50" s="58"/>
+      <c r="U50" s="58"/>
+      <c r="V50" s="58"/>
+      <c r="W50" s="58"/>
+      <c r="X50" s="58"/>
+      <c r="Y50" s="59"/>
+      <c r="Z50" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA50" s="58"/>
+      <c r="AB50" s="58"/>
+      <c r="AC50" s="58"/>
+      <c r="AD50" s="58"/>
+      <c r="AE50" s="58"/>
+      <c r="AF50" s="58"/>
+      <c r="AG50" s="58"/>
+      <c r="AH50" s="58"/>
+      <c r="AI50" s="58"/>
+      <c r="AJ50" s="58"/>
+      <c r="AK50" s="59"/>
+      <c r="AL50" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="AM50" s="45"/>
-[...23 lines deleted...]
-      <c r="BI50" s="46"/>
+      <c r="AM50" s="58"/>
+      <c r="AN50" s="58"/>
+      <c r="AO50" s="58"/>
+      <c r="AP50" s="58"/>
+      <c r="AQ50" s="58"/>
+      <c r="AR50" s="58"/>
+      <c r="AS50" s="58"/>
+      <c r="AT50" s="58"/>
+      <c r="AU50" s="58"/>
+      <c r="AV50" s="58"/>
+      <c r="AW50" s="59"/>
+      <c r="AX50" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AY50" s="58"/>
+      <c r="AZ50" s="58"/>
+      <c r="BA50" s="58"/>
+      <c r="BB50" s="58"/>
+      <c r="BC50" s="58"/>
+      <c r="BD50" s="58"/>
+      <c r="BE50" s="58"/>
+      <c r="BF50" s="58"/>
+      <c r="BG50" s="58"/>
+      <c r="BH50" s="58"/>
+      <c r="BI50" s="59"/>
     </row>
-    <row r="51" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="43"/>
+    <row r="51" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A51" s="56"/>
       <c r="B51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J51" s="2" t="s">
@@ -8235,99 +8724,99 @@
       </c>
       <c r="AM51" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AN51" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AO51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AP51" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AQ51" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AR51" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AS51" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AT51" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AU51" s="36" t="s">
+      <c r="AU51" s="33" t="s">
         <v>9</v>
       </c>
       <c r="AV51" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AW51" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AX51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AY51" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AZ51" s="2" t="s">
         <v>2</v>
       </c>
       <c r="BA51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BB51" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC51" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BD51" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BE51" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BF51" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="BG51" s="36" t="s">
+      <c r="BG51" s="33" t="s">
         <v>9</v>
       </c>
       <c r="BH51" s="3" t="s">
         <v>10</v>
       </c>
       <c r="BI51" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="52" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:61" s="11" customFormat="1">
       <c r="A52" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B52" s="5">
         <v>62.5</v>
       </c>
       <c r="C52" s="5">
         <v>62.5</v>
       </c>
       <c r="D52" s="5">
         <v>62.5</v>
       </c>
       <c r="E52" s="5">
         <v>62.7</v>
       </c>
       <c r="F52" s="5">
         <v>63.7</v>
       </c>
       <c r="G52" s="5">
         <v>69.5</v>
       </c>
       <c r="H52" s="5">
         <v>99.6</v>
       </c>
       <c r="I52" s="6">
         <v>101</v>
       </c>
@@ -8357,152 +8846,154 @@
       </c>
       <c r="R52" s="9">
         <v>100</v>
       </c>
       <c r="S52" s="9">
         <v>103.5</v>
       </c>
       <c r="T52" s="6">
         <v>104.9</v>
       </c>
       <c r="U52" s="9">
         <v>101.5</v>
       </c>
       <c r="V52" s="6">
         <v>101.6</v>
       </c>
       <c r="W52" s="10">
         <v>100.2</v>
       </c>
       <c r="X52" s="28">
         <v>99.5</v>
       </c>
       <c r="Y52" s="30">
         <v>101.7</v>
       </c>
-      <c r="Z52" s="21">
-[...69 lines deleted...]
-        <v>99.7</v>
+      <c r="Z52" s="37">
+        <v>101.97806189018198</v>
+      </c>
+      <c r="AA52" s="39">
+        <v>101.97806189018198</v>
+      </c>
+      <c r="AB52" s="40">
+        <v>101.97806189018198</v>
+      </c>
+      <c r="AC52" s="39">
+        <v>102.00954464631312</v>
+      </c>
+      <c r="AD52" s="39">
+        <v>103.16653806837597</v>
+      </c>
+      <c r="AE52" s="39">
+        <v>113.5843429255943</v>
+      </c>
+      <c r="AF52" s="39">
+        <v>108.22425897463755</v>
+      </c>
+      <c r="AG52" s="39">
+        <v>109.92618558798948</v>
+      </c>
+      <c r="AH52" s="39">
+        <v>108.79106680214529</v>
+      </c>
+      <c r="AI52" s="39">
+        <v>106.09203070985916</v>
+      </c>
+      <c r="AJ52" s="39">
+        <v>105.70051291134357</v>
+      </c>
+      <c r="AK52" s="41">
+        <v>105.67025260237361</v>
+      </c>
+      <c r="AL52" s="6">
+        <v>84.4</v>
+      </c>
+      <c r="AM52" s="25">
+        <v>84.4</v>
+      </c>
+      <c r="AN52" s="25">
+        <v>84.4</v>
+      </c>
+      <c r="AO52" s="6">
+        <v>83.9</v>
+      </c>
+      <c r="AP52" s="6">
+        <v>85</v>
+      </c>
+      <c r="AQ52" s="25">
+        <v>89.1</v>
+      </c>
+      <c r="AR52" s="25">
+        <v>89.2</v>
+      </c>
+      <c r="AS52" s="25">
+        <v>89.5</v>
+      </c>
+      <c r="AT52" s="6">
+        <v>94.7</v>
+      </c>
+      <c r="AU52" s="6">
+        <v>98.2</v>
+      </c>
+      <c r="AV52" s="25">
+        <v>98.9</v>
+      </c>
+      <c r="AW52" s="48">
+        <v>98.753594765225529</v>
       </c>
       <c r="AX52" s="28">
         <v>100</v>
       </c>
       <c r="AY52" s="28">
         <v>100</v>
       </c>
       <c r="AZ52" s="28">
         <v>100</v>
       </c>
       <c r="BA52" s="27">
         <v>106.6</v>
       </c>
       <c r="BB52" s="28">
         <v>107</v>
       </c>
       <c r="BC52" s="27">
         <v>104</v>
       </c>
       <c r="BD52" s="27">
         <v>107.7</v>
       </c>
-      <c r="BE52" s="35"/>
+      <c r="BE52" s="28">
+        <v>107.3</v>
+      </c>
       <c r="BF52" s="9"/>
       <c r="BG52" s="9"/>
       <c r="BH52" s="28"/>
-      <c r="BI52" s="37"/>
+      <c r="BI52" s="34"/>
     </row>
-    <row r="53" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:61" s="11" customFormat="1">
       <c r="A53" s="12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B53" s="5">
         <v>157</v>
       </c>
       <c r="C53" s="5">
         <v>157</v>
       </c>
       <c r="D53" s="5">
         <v>157</v>
       </c>
       <c r="E53" s="5">
         <v>157</v>
       </c>
       <c r="F53" s="5">
         <v>135.6</v>
       </c>
       <c r="G53" s="5">
         <v>121.9</v>
       </c>
       <c r="H53" s="5">
         <v>86.8</v>
       </c>
       <c r="I53" s="6">
         <v>92.2</v>
       </c>
@@ -8532,152 +9023,154 @@
       </c>
       <c r="R53" s="9">
         <v>100</v>
       </c>
       <c r="S53" s="9">
         <v>100</v>
       </c>
       <c r="T53" s="6">
         <v>113.4</v>
       </c>
       <c r="U53" s="9">
         <v>111.7</v>
       </c>
       <c r="V53" s="6">
         <v>107.7</v>
       </c>
       <c r="W53" s="6">
         <v>104.2</v>
       </c>
       <c r="X53" s="28">
         <v>104</v>
       </c>
       <c r="Y53" s="30">
         <v>103.3</v>
       </c>
-      <c r="Z53" s="9">
-[...30 lines deleted...]
-        <v>100.7</v>
+      <c r="Z53" s="29">
+        <v>93.5</v>
+      </c>
+      <c r="AA53" s="29">
+        <v>93.5</v>
+      </c>
+      <c r="AB53" s="29">
+        <v>93.5</v>
+      </c>
+      <c r="AC53" s="29">
+        <v>93.5</v>
+      </c>
+      <c r="AD53" s="29">
+        <v>95.1</v>
+      </c>
+      <c r="AE53" s="29">
+        <v>98.7</v>
+      </c>
+      <c r="AF53" s="29">
+        <v>102.1</v>
+      </c>
+      <c r="AG53" s="29">
+        <v>101.8</v>
+      </c>
+      <c r="AH53" s="29">
+        <v>101.8</v>
+      </c>
+      <c r="AI53" s="29">
+        <v>101.8</v>
+      </c>
+      <c r="AJ53" s="29">
+        <v>101.8</v>
       </c>
       <c r="AK53" s="29">
         <v>101.83</v>
       </c>
-      <c r="AL53" s="28">
-[...33 lines deleted...]
-        <v>96.6</v>
+      <c r="AL53" s="6">
+        <v>157.1</v>
+      </c>
+      <c r="AM53" s="25">
+        <v>157.1</v>
+      </c>
+      <c r="AN53" s="25">
+        <v>157.1</v>
+      </c>
+      <c r="AO53" s="6">
+        <v>157.1</v>
+      </c>
+      <c r="AP53" s="6">
+        <v>144.4</v>
+      </c>
+      <c r="AQ53" s="25">
+        <v>113.7</v>
+      </c>
+      <c r="AR53" s="25">
+        <v>94.9</v>
+      </c>
+      <c r="AS53" s="25">
+        <v>96.8</v>
+      </c>
+      <c r="AT53" s="6">
+        <v>96.9</v>
+      </c>
+      <c r="AU53" s="6">
+        <v>96.9</v>
+      </c>
+      <c r="AV53" s="25">
+        <v>96.9</v>
+      </c>
+      <c r="AW53" s="49">
+        <v>100.3</v>
       </c>
       <c r="AX53" s="28">
         <v>100</v>
       </c>
       <c r="AY53" s="28">
         <v>100</v>
       </c>
       <c r="AZ53" s="28">
         <v>100</v>
       </c>
       <c r="BA53" s="27">
         <v>100</v>
       </c>
       <c r="BB53" s="28">
         <v>100</v>
       </c>
       <c r="BC53" s="27">
         <v>100</v>
       </c>
       <c r="BD53" s="27">
         <v>100</v>
       </c>
-      <c r="BE53" s="35"/>
+      <c r="BE53" s="28">
+        <v>100</v>
+      </c>
       <c r="BF53" s="9"/>
       <c r="BG53" s="9"/>
       <c r="BH53" s="28"/>
-      <c r="BI53" s="38"/>
+      <c r="BI53" s="35"/>
     </row>
-    <row r="54" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:61">
       <c r="A54" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B54" s="5">
         <v>31.5</v>
       </c>
       <c r="C54" s="5">
         <v>31.5</v>
       </c>
       <c r="D54" s="5">
         <v>31.5</v>
       </c>
       <c r="E54" s="5">
         <v>31.5</v>
       </c>
       <c r="F54" s="5">
         <v>47.9</v>
       </c>
       <c r="G54" s="5">
         <v>75.900000000000006</v>
       </c>
       <c r="H54" s="5">
         <v>174.1</v>
       </c>
       <c r="I54" s="6">
         <v>149</v>
       </c>
@@ -8707,152 +9200,154 @@
       </c>
       <c r="R54" s="9">
         <v>100</v>
       </c>
       <c r="S54" s="9">
         <v>126.5</v>
       </c>
       <c r="T54" s="6">
         <v>107</v>
       </c>
       <c r="U54" s="9">
         <v>103.2</v>
       </c>
       <c r="V54" s="6">
         <v>105.7</v>
       </c>
       <c r="W54" s="6">
         <v>102.9</v>
       </c>
       <c r="X54" s="28">
         <v>102</v>
       </c>
       <c r="Y54" s="30">
         <v>94.3</v>
       </c>
-      <c r="Z54" s="9">
-[...30 lines deleted...]
-        <v>113.6</v>
+      <c r="Z54" s="29">
+        <v>72.2</v>
+      </c>
+      <c r="AA54" s="29">
+        <v>72.2</v>
+      </c>
+      <c r="AB54" s="29">
+        <v>72.2</v>
+      </c>
+      <c r="AC54" s="29">
+        <v>72.2</v>
+      </c>
+      <c r="AD54" s="29">
+        <v>92.8</v>
+      </c>
+      <c r="AE54" s="29">
+        <v>247.8</v>
+      </c>
+      <c r="AF54" s="29">
+        <v>110.7</v>
+      </c>
+      <c r="AG54" s="29">
+        <v>108.5</v>
+      </c>
+      <c r="AH54" s="29">
+        <v>95</v>
+      </c>
+      <c r="AI54" s="29">
+        <v>102.4</v>
+      </c>
+      <c r="AJ54" s="29">
+        <v>107.5</v>
       </c>
       <c r="AK54" s="29">
         <v>107.5</v>
       </c>
-      <c r="AL54" s="28">
-[...33 lines deleted...]
-        <v>129.6</v>
+      <c r="AL54" s="6">
+        <v>63</v>
+      </c>
+      <c r="AM54" s="25">
+        <v>63</v>
+      </c>
+      <c r="AN54" s="25">
+        <v>63</v>
+      </c>
+      <c r="AO54" s="6">
+        <v>63</v>
+      </c>
+      <c r="AP54" s="6">
+        <v>42.2</v>
+      </c>
+      <c r="AQ54" s="25">
+        <v>106.8</v>
+      </c>
+      <c r="AR54" s="25">
+        <v>75.8</v>
+      </c>
+      <c r="AS54" s="25">
+        <v>80.3</v>
+      </c>
+      <c r="AT54" s="6">
+        <v>75.2</v>
+      </c>
+      <c r="AU54" s="6">
+        <v>113.1</v>
+      </c>
+      <c r="AV54" s="25">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="AW54" s="49">
+        <v>131.1</v>
       </c>
       <c r="AX54" s="28">
         <v>100</v>
       </c>
       <c r="AY54" s="28">
         <v>100</v>
       </c>
       <c r="AZ54" s="28">
         <v>100</v>
       </c>
       <c r="BA54" s="27">
         <v>100</v>
       </c>
       <c r="BB54" s="28">
         <v>100</v>
       </c>
       <c r="BC54" s="27">
         <v>47.6</v>
       </c>
       <c r="BD54" s="27">
         <v>70.3</v>
       </c>
-      <c r="BE54" s="35"/>
+      <c r="BE54" s="28">
+        <v>92.5</v>
+      </c>
       <c r="BF54" s="9"/>
       <c r="BG54" s="9"/>
       <c r="BH54" s="28"/>
-      <c r="BI54" s="38"/>
+      <c r="BI54" s="35"/>
     </row>
-    <row r="55" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:61">
       <c r="A55" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B55" s="5">
         <v>113</v>
       </c>
       <c r="C55" s="5">
         <v>113</v>
       </c>
       <c r="D55" s="5">
         <v>113</v>
       </c>
       <c r="E55" s="5">
         <v>113</v>
       </c>
       <c r="F55" s="5">
         <v>112.4</v>
       </c>
       <c r="G55" s="5">
         <v>116.9</v>
       </c>
       <c r="H55" s="5">
         <v>114.9</v>
       </c>
       <c r="I55" s="6">
         <v>113.8</v>
       </c>
@@ -8882,152 +9377,154 @@
       </c>
       <c r="R55" s="9">
         <v>100</v>
       </c>
       <c r="S55" s="9">
         <v>95.6</v>
       </c>
       <c r="T55" s="6">
         <v>102.2</v>
       </c>
       <c r="U55" s="9">
         <v>101.3</v>
       </c>
       <c r="V55" s="6">
         <v>111.3</v>
       </c>
       <c r="W55" s="6">
         <v>108.3</v>
       </c>
       <c r="X55" s="28">
         <v>107.8</v>
       </c>
       <c r="Y55" s="30">
         <v>102.2</v>
       </c>
-      <c r="Z55" s="9">
-[...30 lines deleted...]
-        <v>101.7</v>
+      <c r="Z55" s="29">
+        <v>99.2</v>
+      </c>
+      <c r="AA55" s="29">
+        <v>99.2</v>
+      </c>
+      <c r="AB55" s="29">
+        <v>99.2</v>
+      </c>
+      <c r="AC55" s="29">
+        <v>99.2</v>
+      </c>
+      <c r="AD55" s="29">
+        <v>99.5</v>
+      </c>
+      <c r="AE55" s="29">
+        <v>100</v>
+      </c>
+      <c r="AF55" s="29">
+        <v>104.2</v>
+      </c>
+      <c r="AG55" s="29">
+        <v>103.7</v>
+      </c>
+      <c r="AH55" s="29">
+        <v>101.4</v>
+      </c>
+      <c r="AI55" s="29">
+        <v>101.4</v>
+      </c>
+      <c r="AJ55" s="29">
+        <v>101.6</v>
       </c>
       <c r="AK55" s="29">
         <v>101.61</v>
       </c>
-      <c r="AL55" s="28">
-[...32 lines deleted...]
-      <c r="AW55" s="40">
+      <c r="AL55" s="6">
+        <v>85.6</v>
+      </c>
+      <c r="AM55" s="25">
+        <v>85.6</v>
+      </c>
+      <c r="AN55" s="25">
+        <v>85.6</v>
+      </c>
+      <c r="AO55" s="6">
+        <v>84.3</v>
+      </c>
+      <c r="AP55" s="6">
+        <v>86.3</v>
+      </c>
+      <c r="AQ55" s="25">
+        <v>86.9</v>
+      </c>
+      <c r="AR55" s="25">
+        <v>91.8</v>
+      </c>
+      <c r="AS55" s="25">
+        <v>93.8</v>
+      </c>
+      <c r="AT55" s="6">
+        <v>96.2</v>
+      </c>
+      <c r="AU55" s="6">
+        <v>96.5</v>
+      </c>
+      <c r="AV55" s="25">
+        <v>96.3</v>
+      </c>
+      <c r="AW55" s="49">
         <v>96.2</v>
       </c>
       <c r="AX55" s="28">
         <v>100</v>
       </c>
       <c r="AY55" s="28">
         <v>100</v>
       </c>
       <c r="AZ55" s="28">
         <v>100</v>
       </c>
       <c r="BA55" s="27">
         <v>100</v>
       </c>
       <c r="BB55" s="28">
         <v>100</v>
       </c>
       <c r="BC55" s="27">
         <v>100</v>
       </c>
       <c r="BD55" s="27">
         <v>102.4</v>
       </c>
-      <c r="BE55" s="35"/>
+      <c r="BE55" s="28">
+        <v>99.5</v>
+      </c>
       <c r="BF55" s="9"/>
       <c r="BG55" s="9"/>
       <c r="BH55" s="28"/>
-      <c r="BI55" s="38"/>
+      <c r="BI55" s="35"/>
     </row>
-    <row r="56" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:61">
       <c r="A56" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B56" s="5">
         <v>84.2</v>
       </c>
       <c r="C56" s="5">
         <v>84.2</v>
       </c>
       <c r="D56" s="5">
         <v>84.2</v>
       </c>
       <c r="E56" s="5">
         <v>84.2</v>
       </c>
       <c r="F56" s="5">
         <v>88.6</v>
       </c>
       <c r="G56" s="5">
         <v>91.1</v>
       </c>
       <c r="H56" s="5">
         <v>159.9</v>
       </c>
       <c r="I56" s="6">
         <v>147.6</v>
       </c>
@@ -9057,152 +9554,154 @@
       </c>
       <c r="R56" s="9">
         <v>100</v>
       </c>
       <c r="S56" s="9">
         <v>100</v>
       </c>
       <c r="T56" s="6">
         <v>104.3</v>
       </c>
       <c r="U56" s="9">
         <v>109.2</v>
       </c>
       <c r="V56" s="6">
         <v>110</v>
       </c>
       <c r="W56" s="6">
         <v>108</v>
       </c>
       <c r="X56" s="28">
         <v>105.5</v>
       </c>
       <c r="Y56" s="30">
         <v>105.6</v>
       </c>
-      <c r="Z56" s="9">
-[...30 lines deleted...]
-        <v>112.4</v>
+      <c r="Z56" s="29">
+        <v>92</v>
+      </c>
+      <c r="AA56" s="29">
+        <v>92</v>
+      </c>
+      <c r="AB56" s="29">
+        <v>92</v>
+      </c>
+      <c r="AC56" s="29">
+        <v>92</v>
+      </c>
+      <c r="AD56" s="29">
+        <v>113.4</v>
+      </c>
+      <c r="AE56" s="29">
+        <v>3555.1</v>
+      </c>
+      <c r="AF56" s="29">
+        <v>118.7</v>
+      </c>
+      <c r="AG56" s="29">
+        <v>124.5</v>
+      </c>
+      <c r="AH56" s="29">
+        <v>120.8</v>
+      </c>
+      <c r="AI56" s="29">
+        <v>119.9</v>
+      </c>
+      <c r="AJ56" s="29">
+        <v>118.2</v>
       </c>
       <c r="AK56" s="29">
         <v>118.16</v>
       </c>
-      <c r="AL56" s="28">
-[...29 lines deleted...]
-      <c r="AV56" s="28">
+      <c r="AL56" s="6">
+        <v>92.1</v>
+      </c>
+      <c r="AM56" s="25">
+        <v>92.1</v>
+      </c>
+      <c r="AN56" s="25">
+        <v>92.1</v>
+      </c>
+      <c r="AO56" s="6">
+        <v>92.1</v>
+      </c>
+      <c r="AP56" s="6">
+        <v>107.7</v>
+      </c>
+      <c r="AQ56" s="25">
+        <v>102.5</v>
+      </c>
+      <c r="AR56" s="25">
+        <v>65.8</v>
+      </c>
+      <c r="AS56" s="25">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="AT56" s="6">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="AU56" s="6">
         <v>77.8</v>
       </c>
-      <c r="AW56" s="40">
-        <v>78.099999999999994</v>
+      <c r="AV56" s="25">
+        <v>78.3</v>
+      </c>
+      <c r="AW56" s="49">
+        <v>79</v>
       </c>
       <c r="AX56" s="28">
         <v>100</v>
       </c>
       <c r="AY56" s="28">
         <v>100</v>
       </c>
       <c r="AZ56" s="28">
         <v>100</v>
       </c>
       <c r="BA56" s="27">
         <v>100</v>
       </c>
       <c r="BB56" s="28">
         <v>100</v>
       </c>
       <c r="BC56" s="27">
         <v>103.1</v>
       </c>
       <c r="BD56" s="27">
         <v>111.5</v>
       </c>
-      <c r="BE56" s="35"/>
+      <c r="BE56" s="28">
+        <v>123.6</v>
+      </c>
       <c r="BF56" s="9"/>
       <c r="BG56" s="9"/>
       <c r="BH56" s="28"/>
-      <c r="BI56" s="38"/>
+      <c r="BI56" s="35"/>
     </row>
-    <row r="57" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:61">
       <c r="A57" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B57" s="5">
         <v>104.8</v>
       </c>
       <c r="C57" s="5">
         <v>104.8</v>
       </c>
       <c r="D57" s="5">
         <v>104.8</v>
       </c>
       <c r="E57" s="5">
         <v>104.8</v>
       </c>
       <c r="F57" s="5">
         <v>104.6</v>
       </c>
       <c r="G57" s="5">
         <v>105.7</v>
       </c>
       <c r="H57" s="5">
         <v>100.3</v>
       </c>
       <c r="I57" s="6">
         <v>98.4</v>
       </c>
@@ -9232,152 +9731,154 @@
       </c>
       <c r="R57" s="9">
         <v>100</v>
       </c>
       <c r="S57" s="9">
         <v>100</v>
       </c>
       <c r="T57" s="6">
         <v>104.2</v>
       </c>
       <c r="U57" s="9">
         <v>103.4</v>
       </c>
       <c r="V57" s="6">
         <v>108.8</v>
       </c>
       <c r="W57" s="6">
         <v>100.9</v>
       </c>
       <c r="X57" s="28">
         <v>100.4</v>
       </c>
       <c r="Y57" s="30">
         <v>100.7</v>
       </c>
-      <c r="Z57" s="9">
-[...26 lines deleted...]
-      <c r="AI57" s="9">
+      <c r="Z57" s="29">
+        <v>98.9</v>
+      </c>
+      <c r="AA57" s="29">
+        <v>98.9</v>
+      </c>
+      <c r="AB57" s="29">
+        <v>98.9</v>
+      </c>
+      <c r="AC57" s="29">
+        <v>98.9</v>
+      </c>
+      <c r="AD57" s="29">
         <v>100.4</v>
       </c>
-      <c r="AJ57" s="6">
-        <v>99.6</v>
+      <c r="AE57" s="29">
+        <v>101.8</v>
+      </c>
+      <c r="AF57" s="29">
+        <v>108.1</v>
+      </c>
+      <c r="AG57" s="29">
+        <v>106.1</v>
+      </c>
+      <c r="AH57" s="29">
+        <v>104.3</v>
+      </c>
+      <c r="AI57" s="29">
+        <v>101.7</v>
+      </c>
+      <c r="AJ57" s="29">
+        <v>101.5</v>
       </c>
       <c r="AK57" s="29">
         <v>101.51</v>
       </c>
-      <c r="AL57" s="28">
-[...24 lines deleted...]
-        <v>97.2</v>
+      <c r="AL57" s="6">
+        <v>41.6</v>
+      </c>
+      <c r="AM57" s="25">
+        <v>41.6</v>
+      </c>
+      <c r="AN57" s="25">
+        <v>41.6</v>
+      </c>
+      <c r="AO57" s="6">
+        <v>41.6</v>
+      </c>
+      <c r="AP57" s="6">
+        <v>42.7</v>
+      </c>
+      <c r="AQ57" s="25">
+        <v>46.9</v>
+      </c>
+      <c r="AR57" s="25">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="AS57" s="25">
+        <v>90.2</v>
+      </c>
+      <c r="AT57" s="6">
+        <v>93.7</v>
       </c>
       <c r="AU57" s="6">
-        <v>97.3</v>
-[...5 lines deleted...]
-        <v>94.3</v>
+        <v>93.5</v>
+      </c>
+      <c r="AV57" s="25">
+        <v>93.5</v>
+      </c>
+      <c r="AW57" s="49">
+        <v>94.2</v>
       </c>
       <c r="AX57" s="28">
         <v>100</v>
       </c>
       <c r="AY57" s="28">
         <v>100</v>
       </c>
       <c r="AZ57" s="28">
         <v>100</v>
       </c>
       <c r="BA57" s="27">
         <v>100</v>
       </c>
       <c r="BB57" s="28">
         <v>100</v>
       </c>
       <c r="BC57" s="27">
         <v>100</v>
       </c>
       <c r="BD57" s="27">
         <v>99.9</v>
       </c>
-      <c r="BE57" s="35"/>
+      <c r="BE57" s="28">
+        <v>102.5</v>
+      </c>
       <c r="BF57" s="9"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="28"/>
-      <c r="BI57" s="38"/>
+      <c r="BI57" s="35"/>
     </row>
-    <row r="58" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:61">
       <c r="A58" s="12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="C58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="D58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="E58" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="F58" s="5">
         <v>71.099999999999994</v>
       </c>
       <c r="G58" s="5">
         <v>73.8</v>
       </c>
       <c r="H58" s="5">
         <v>84.4</v>
       </c>
       <c r="I58" s="6">
         <v>92.3</v>
       </c>
@@ -9407,152 +9908,154 @@
       </c>
       <c r="R58" s="9">
         <v>100</v>
       </c>
       <c r="S58" s="9">
         <v>100</v>
       </c>
       <c r="T58" s="6">
         <v>102.5</v>
       </c>
       <c r="U58" s="9">
         <v>104.4</v>
       </c>
       <c r="V58" s="6">
         <v>98.7</v>
       </c>
       <c r="W58" s="6">
         <v>97.6</v>
       </c>
       <c r="X58" s="28">
         <v>96.6</v>
       </c>
       <c r="Y58" s="30">
         <v>93</v>
       </c>
-      <c r="Z58" s="9">
-[...29 lines deleted...]
-      <c r="AJ58" s="6">
+      <c r="Z58" s="29">
+        <v>84.3</v>
+      </c>
+      <c r="AA58" s="29">
+        <v>84.3</v>
+      </c>
+      <c r="AB58" s="29">
+        <v>84.3</v>
+      </c>
+      <c r="AC58" s="29">
+        <v>85.4</v>
+      </c>
+      <c r="AD58" s="29">
+        <v>88.3</v>
+      </c>
+      <c r="AE58" s="29">
+        <v>92.8</v>
+      </c>
+      <c r="AF58" s="29">
+        <v>100.3</v>
+      </c>
+      <c r="AG58" s="29">
+        <v>95.3</v>
+      </c>
+      <c r="AH58" s="29">
+        <v>104.9</v>
+      </c>
+      <c r="AI58" s="29">
         <v>99.4</v>
+      </c>
+      <c r="AJ58" s="29">
+        <v>98.6</v>
       </c>
       <c r="AK58" s="29">
         <v>98.56</v>
       </c>
-      <c r="AL58" s="28">
-[...24 lines deleted...]
-        <v>99.5</v>
+      <c r="AL58" s="6">
+        <v>171.9</v>
+      </c>
+      <c r="AM58" s="25">
+        <v>171.9</v>
+      </c>
+      <c r="AN58" s="25">
+        <v>171.9</v>
+      </c>
+      <c r="AO58" s="6">
+        <v>170.2</v>
+      </c>
+      <c r="AP58" s="6">
+        <v>167.2</v>
+      </c>
+      <c r="AQ58" s="25">
+        <v>161.6</v>
+      </c>
+      <c r="AR58" s="25">
+        <v>108.2</v>
+      </c>
+      <c r="AS58" s="25">
+        <v>103.1</v>
+      </c>
+      <c r="AT58" s="6">
+        <v>103.1</v>
       </c>
       <c r="AU58" s="6">
-        <v>98.9</v>
-[...4 lines deleted...]
-      <c r="AW58" s="40">
+        <v>103.9</v>
+      </c>
+      <c r="AV58" s="25">
+        <v>102.6</v>
+      </c>
+      <c r="AW58" s="49">
         <v>107.2</v>
       </c>
       <c r="AX58" s="28">
         <v>100</v>
       </c>
       <c r="AY58" s="28">
         <v>100</v>
       </c>
       <c r="AZ58" s="28">
         <v>100</v>
       </c>
       <c r="BA58" s="27">
         <v>108.9</v>
       </c>
       <c r="BB58" s="28">
         <v>106.5</v>
       </c>
       <c r="BC58" s="27">
         <v>105.1</v>
       </c>
       <c r="BD58" s="27">
         <v>107</v>
       </c>
-      <c r="BE58" s="35"/>
+      <c r="BE58" s="28">
+        <v>108.9</v>
+      </c>
       <c r="BF58" s="9"/>
       <c r="BG58" s="6"/>
       <c r="BH58" s="28"/>
-      <c r="BI58" s="38"/>
+      <c r="BI58" s="35"/>
     </row>
-    <row r="59" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:61">
       <c r="A59" s="12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B59" s="5">
         <v>86.8</v>
       </c>
       <c r="C59" s="5">
         <v>86.8</v>
       </c>
       <c r="D59" s="5">
         <v>86.8</v>
       </c>
       <c r="E59" s="5">
         <v>87.1</v>
       </c>
       <c r="F59" s="5">
         <v>87.4</v>
       </c>
       <c r="G59" s="5">
         <v>91.3</v>
       </c>
       <c r="H59" s="5">
         <v>123.3</v>
       </c>
       <c r="I59" s="6">
         <v>112</v>
       </c>
@@ -9582,152 +10085,154 @@
       </c>
       <c r="R59" s="9">
         <v>100</v>
       </c>
       <c r="S59" s="9">
         <v>112.7</v>
       </c>
       <c r="T59" s="6">
         <v>109.8</v>
       </c>
       <c r="U59" s="9">
         <v>103</v>
       </c>
       <c r="V59" s="6">
         <v>107.7</v>
       </c>
       <c r="W59" s="6">
         <v>101</v>
       </c>
       <c r="X59" s="28">
         <v>99.8</v>
       </c>
       <c r="Y59" s="30">
         <v>102.1</v>
       </c>
-      <c r="Z59" s="9">
-[...30 lines deleted...]
-        <v>106.1</v>
+      <c r="Z59" s="29">
+        <v>111.1</v>
+      </c>
+      <c r="AA59" s="29">
+        <v>111.1</v>
+      </c>
+      <c r="AB59" s="29">
+        <v>111.1</v>
+      </c>
+      <c r="AC59" s="29">
+        <v>111</v>
+      </c>
+      <c r="AD59" s="29">
+        <v>111.4</v>
+      </c>
+      <c r="AE59" s="29">
+        <v>126.3</v>
+      </c>
+      <c r="AF59" s="29">
+        <v>116.8</v>
+      </c>
+      <c r="AG59" s="29">
+        <v>122.7</v>
+      </c>
+      <c r="AH59" s="29">
+        <v>111.3</v>
+      </c>
+      <c r="AI59" s="29">
+        <v>112</v>
+      </c>
+      <c r="AJ59" s="29">
+        <v>112.1</v>
       </c>
       <c r="AK59" s="29">
         <v>112.05</v>
       </c>
-      <c r="AL59" s="28">
-[...24 lines deleted...]
-        <v>100.4</v>
+      <c r="AL59" s="6">
+        <v>109.7</v>
+      </c>
+      <c r="AM59" s="25">
+        <v>109.7</v>
+      </c>
+      <c r="AN59" s="25">
+        <v>109.7</v>
+      </c>
+      <c r="AO59" s="6">
+        <v>108.7</v>
+      </c>
+      <c r="AP59" s="6">
+        <v>109.4</v>
+      </c>
+      <c r="AQ59" s="25">
+        <v>105.5</v>
+      </c>
+      <c r="AR59" s="25">
+        <v>104.5</v>
+      </c>
+      <c r="AS59" s="25">
+        <v>83.3</v>
+      </c>
+      <c r="AT59" s="6">
+        <v>104</v>
       </c>
       <c r="AU59" s="6">
-        <v>99.1</v>
-[...4 lines deleted...]
-      <c r="AW59" s="40">
+        <v>102</v>
+      </c>
+      <c r="AV59" s="25">
         <v>100.2</v>
+      </c>
+      <c r="AW59" s="49">
+        <v>99.9</v>
       </c>
       <c r="AX59" s="28">
         <v>100</v>
       </c>
       <c r="AY59" s="28">
         <v>100</v>
       </c>
       <c r="AZ59" s="28">
         <v>100</v>
       </c>
       <c r="BA59" s="27">
         <v>100.4</v>
       </c>
       <c r="BB59" s="28">
         <v>100.3</v>
       </c>
       <c r="BC59" s="27">
         <v>106.4</v>
       </c>
       <c r="BD59" s="27">
         <v>122.6</v>
       </c>
-      <c r="BE59" s="35"/>
+      <c r="BE59" s="28">
+        <v>117.3</v>
+      </c>
       <c r="BF59" s="9"/>
       <c r="BG59" s="6"/>
       <c r="BH59" s="28"/>
-      <c r="BI59" s="38"/>
+      <c r="BI59" s="35"/>
     </row>
-    <row r="60" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:61">
       <c r="A60" s="12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B60" s="5">
         <v>104.8</v>
       </c>
       <c r="C60" s="5">
         <v>104.8</v>
       </c>
       <c r="D60" s="5">
         <v>104.8</v>
       </c>
       <c r="E60" s="5">
         <v>104.8</v>
       </c>
       <c r="F60" s="5">
         <v>104.6</v>
       </c>
       <c r="G60" s="5">
         <v>102.9</v>
       </c>
       <c r="H60" s="5">
         <v>96.6</v>
       </c>
       <c r="I60" s="6">
         <v>96.7</v>
       </c>
@@ -9757,152 +10262,154 @@
       </c>
       <c r="R60" s="9">
         <v>100</v>
       </c>
       <c r="S60" s="9">
         <v>100.6</v>
       </c>
       <c r="T60" s="6">
         <v>101.3</v>
       </c>
       <c r="U60" s="9">
         <v>101</v>
       </c>
       <c r="V60" s="6">
         <v>106</v>
       </c>
       <c r="W60" s="6">
         <v>102.2</v>
       </c>
       <c r="X60" s="28">
         <v>100.5</v>
       </c>
       <c r="Y60" s="30">
         <v>101.3</v>
       </c>
-      <c r="Z60" s="9">
-[...30 lines deleted...]
-        <v>102.9</v>
+      <c r="Z60" s="29">
+        <v>101</v>
+      </c>
+      <c r="AA60" s="29">
+        <v>101</v>
+      </c>
+      <c r="AB60" s="29">
+        <v>101</v>
+      </c>
+      <c r="AC60" s="29">
+        <v>101</v>
+      </c>
+      <c r="AD60" s="29">
+        <v>101.7</v>
+      </c>
+      <c r="AE60" s="29">
+        <v>102.3</v>
+      </c>
+      <c r="AF60" s="29">
+        <v>106.7</v>
+      </c>
+      <c r="AG60" s="29">
+        <v>113.1</v>
+      </c>
+      <c r="AH60" s="29">
+        <v>107.6</v>
+      </c>
+      <c r="AI60" s="29">
+        <v>104.4</v>
+      </c>
+      <c r="AJ60" s="29">
+        <v>104.3</v>
       </c>
       <c r="AK60" s="29">
         <v>104.34</v>
       </c>
-      <c r="AL60" s="28">
-[...24 lines deleted...]
-        <v>96.9</v>
+      <c r="AL60" s="6">
+        <v>89.8</v>
+      </c>
+      <c r="AM60" s="25">
+        <v>89.8</v>
+      </c>
+      <c r="AN60" s="25">
+        <v>89.8</v>
+      </c>
+      <c r="AO60" s="6">
+        <v>89.8</v>
+      </c>
+      <c r="AP60" s="6">
+        <v>89.7</v>
+      </c>
+      <c r="AQ60" s="25">
+        <v>90</v>
+      </c>
+      <c r="AR60" s="25">
+        <v>96.6</v>
+      </c>
+      <c r="AS60" s="25">
+        <v>96.3</v>
+      </c>
+      <c r="AT60" s="6">
+        <v>92.2</v>
       </c>
       <c r="AU60" s="6">
-        <v>96.4</v>
-[...5 lines deleted...]
-        <v>93.7</v>
+        <v>93.3</v>
+      </c>
+      <c r="AV60" s="25">
+        <v>93.6</v>
+      </c>
+      <c r="AW60" s="49">
+        <v>94.1</v>
       </c>
       <c r="AX60" s="28">
         <v>100</v>
       </c>
       <c r="AY60" s="28">
         <v>100</v>
       </c>
       <c r="AZ60" s="28">
         <v>100</v>
       </c>
       <c r="BA60" s="27">
         <v>89.3</v>
       </c>
       <c r="BB60" s="28">
         <v>91.6</v>
       </c>
       <c r="BC60" s="27">
         <v>93.2</v>
       </c>
       <c r="BD60" s="27">
         <v>102.5</v>
       </c>
-      <c r="BE60" s="35"/>
+      <c r="BE60" s="28">
+        <v>113.3</v>
+      </c>
       <c r="BF60" s="9"/>
       <c r="BG60" s="6"/>
       <c r="BH60" s="28"/>
-      <c r="BI60" s="38"/>
+      <c r="BI60" s="35"/>
     </row>
-    <row r="61" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:61">
       <c r="A61" s="12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B61" s="5">
         <v>53.8</v>
       </c>
       <c r="C61" s="5">
         <v>53.8</v>
       </c>
       <c r="D61" s="5">
         <v>53.8</v>
       </c>
       <c r="E61" s="5">
         <v>53.8</v>
       </c>
       <c r="F61" s="5">
         <v>54.5</v>
       </c>
       <c r="G61" s="5">
         <v>89</v>
       </c>
       <c r="H61" s="5">
         <v>124</v>
       </c>
       <c r="I61" s="6">
         <v>117.4</v>
       </c>
@@ -9932,152 +10439,154 @@
       </c>
       <c r="R61" s="9">
         <v>100</v>
       </c>
       <c r="S61" s="9">
         <v>111.9</v>
       </c>
       <c r="T61" s="6">
         <v>101.3</v>
       </c>
       <c r="U61" s="9">
         <v>104.3</v>
       </c>
       <c r="V61" s="6">
         <v>102.6</v>
       </c>
       <c r="W61" s="6">
         <v>102.2</v>
       </c>
       <c r="X61" s="28">
         <v>100.1</v>
       </c>
       <c r="Y61" s="30">
         <v>99.4</v>
       </c>
-      <c r="Z61" s="9">
-[...30 lines deleted...]
-        <v>102.4</v>
+      <c r="Z61" s="29">
+        <v>129.5</v>
+      </c>
+      <c r="AA61" s="29">
+        <v>129.5</v>
+      </c>
+      <c r="AB61" s="29">
+        <v>129.5</v>
+      </c>
+      <c r="AC61" s="29">
+        <v>129.5</v>
+      </c>
+      <c r="AD61" s="29">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="AE61" s="29">
+        <v>123.4</v>
+      </c>
+      <c r="AF61" s="29">
+        <v>108.9</v>
+      </c>
+      <c r="AG61" s="29">
+        <v>107.2</v>
+      </c>
+      <c r="AH61" s="29">
+        <v>111.3</v>
+      </c>
+      <c r="AI61" s="29">
+        <v>107</v>
+      </c>
+      <c r="AJ61" s="29">
+        <v>105.7</v>
       </c>
       <c r="AK61" s="29">
         <v>105.88</v>
       </c>
-      <c r="AL61" s="28">
-[...24 lines deleted...]
-        <v>96.7</v>
+      <c r="AL61" s="6">
+        <v>80.5</v>
+      </c>
+      <c r="AM61" s="25">
+        <v>89.8</v>
+      </c>
+      <c r="AN61" s="25">
+        <v>80.5</v>
+      </c>
+      <c r="AO61" s="6">
+        <v>89.8</v>
+      </c>
+      <c r="AP61" s="6">
+        <v>80.5</v>
+      </c>
+      <c r="AQ61" s="25">
+        <v>89.6</v>
+      </c>
+      <c r="AR61" s="25">
+        <v>79</v>
+      </c>
+      <c r="AS61" s="25">
+        <v>83.5</v>
+      </c>
+      <c r="AT61" s="6">
+        <v>92</v>
       </c>
       <c r="AU61" s="6">
-        <v>95.6</v>
-[...5 lines deleted...]
-        <v>95.4</v>
+        <v>94</v>
+      </c>
+      <c r="AV61" s="25">
+        <v>90.7</v>
+      </c>
+      <c r="AW61" s="49">
+        <v>91.4</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="28">
         <v>100</v>
       </c>
       <c r="BA61" s="27">
         <v>105.5</v>
       </c>
       <c r="BB61" s="28">
         <v>107.3</v>
       </c>
       <c r="BC61" s="27">
         <v>124.8</v>
       </c>
       <c r="BD61" s="27">
         <v>116.7</v>
       </c>
-      <c r="BE61" s="35"/>
+      <c r="BE61" s="28">
+        <v>114.2</v>
+      </c>
       <c r="BF61" s="9"/>
       <c r="BG61" s="6"/>
       <c r="BH61" s="28"/>
-      <c r="BI61" s="38"/>
+      <c r="BI61" s="35"/>
     </row>
-    <row r="62" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:61">
       <c r="A62" s="12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B62" s="5">
         <v>51.4</v>
       </c>
       <c r="C62" s="5">
         <v>51.4</v>
       </c>
       <c r="D62" s="5">
         <v>51.4</v>
       </c>
       <c r="E62" s="5">
         <v>51.4</v>
       </c>
       <c r="F62" s="5">
         <v>65.900000000000006</v>
       </c>
       <c r="G62" s="5">
         <v>74.900000000000006</v>
       </c>
       <c r="H62" s="5">
         <v>121.8</v>
       </c>
       <c r="I62" s="6">
         <v>149.1</v>
       </c>
@@ -10107,152 +10616,154 @@
       </c>
       <c r="R62" s="9">
         <v>100</v>
       </c>
       <c r="S62" s="9">
         <v>100</v>
       </c>
       <c r="T62" s="6">
         <v>90.7</v>
       </c>
       <c r="U62" s="9">
         <v>79</v>
       </c>
       <c r="V62" s="6">
         <v>91.3</v>
       </c>
       <c r="W62" s="6">
         <v>92</v>
       </c>
       <c r="X62" s="28">
         <v>89.1</v>
       </c>
       <c r="Y62" s="30">
         <v>92.9</v>
       </c>
-      <c r="Z62" s="9">
-[...30 lines deleted...]
-        <v>100.3</v>
+      <c r="Z62" s="29">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AA62" s="29">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AB62" s="29">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AC62" s="29">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AD62" s="29">
+        <v>83.4</v>
+      </c>
+      <c r="AE62" s="29">
+        <v>85.8</v>
+      </c>
+      <c r="AF62" s="29">
+        <v>101.6</v>
+      </c>
+      <c r="AG62" s="29">
+        <v>119.1</v>
+      </c>
+      <c r="AH62" s="29">
+        <v>101</v>
+      </c>
+      <c r="AI62" s="29">
+        <v>103.5</v>
+      </c>
+      <c r="AJ62" s="29">
+        <v>104.1</v>
       </c>
       <c r="AK62" s="29">
         <v>104.14</v>
       </c>
-      <c r="AL62" s="28">
-[...24 lines deleted...]
-        <v>122</v>
+      <c r="AL62" s="6">
+        <v>71.3</v>
+      </c>
+      <c r="AM62" s="25">
+        <v>71.3</v>
+      </c>
+      <c r="AN62" s="25">
+        <v>71.3</v>
+      </c>
+      <c r="AO62" s="6">
+        <v>71.3</v>
+      </c>
+      <c r="AP62" s="6">
+        <v>84.5</v>
+      </c>
+      <c r="AQ62" s="25">
+        <v>90.4</v>
+      </c>
+      <c r="AR62" s="25">
+        <v>70.3</v>
+      </c>
+      <c r="AS62" s="25">
+        <v>68.5</v>
+      </c>
+      <c r="AT62" s="6">
+        <v>89.7</v>
       </c>
       <c r="AU62" s="6">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>180.6</v>
+        <v>146.6</v>
+      </c>
+      <c r="AV62" s="25">
+        <v>171.1</v>
+      </c>
+      <c r="AW62" s="49">
+        <v>174.4</v>
       </c>
       <c r="AX62" s="28">
         <v>100</v>
       </c>
       <c r="AY62" s="28">
         <v>100</v>
       </c>
       <c r="AZ62" s="28">
         <v>100</v>
       </c>
       <c r="BA62" s="27">
         <v>100</v>
       </c>
       <c r="BB62" s="28">
         <v>100</v>
       </c>
       <c r="BC62" s="27">
         <v>127.9</v>
       </c>
       <c r="BD62" s="27">
         <v>100.4</v>
       </c>
-      <c r="BE62" s="35"/>
+      <c r="BE62" s="28">
+        <v>107.8</v>
+      </c>
       <c r="BF62" s="9"/>
       <c r="BG62" s="6"/>
       <c r="BH62" s="28"/>
-      <c r="BI62" s="38"/>
+      <c r="BI62" s="35"/>
     </row>
-    <row r="63" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:61">
       <c r="A63" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B63" s="5">
         <v>110.2</v>
       </c>
       <c r="C63" s="5">
         <v>110.2</v>
       </c>
       <c r="D63" s="5">
         <v>110.2</v>
       </c>
       <c r="E63" s="5">
         <v>109.9</v>
       </c>
       <c r="F63" s="5">
         <v>107.7</v>
       </c>
       <c r="G63" s="5">
         <v>105.8</v>
       </c>
       <c r="H63" s="5">
         <v>117</v>
       </c>
       <c r="I63" s="6">
         <v>104.3</v>
       </c>
@@ -10282,152 +10793,154 @@
       </c>
       <c r="R63" s="9">
         <v>100</v>
       </c>
       <c r="S63" s="9">
         <v>106.2</v>
       </c>
       <c r="T63" s="6">
         <v>92.3</v>
       </c>
       <c r="U63" s="9">
         <v>95.2</v>
       </c>
       <c r="V63" s="6">
         <v>97.7</v>
       </c>
       <c r="W63" s="6">
         <v>98.2</v>
       </c>
       <c r="X63" s="28">
         <v>99.3</v>
       </c>
       <c r="Y63" s="30">
         <v>100.3</v>
       </c>
-      <c r="Z63" s="9">
-[...30 lines deleted...]
-        <v>114.1</v>
+      <c r="Z63" s="29">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="AA63" s="29">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="AB63" s="29">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="AC63" s="29">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="AD63" s="29">
+        <v>143.4</v>
+      </c>
+      <c r="AE63" s="29">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="AF63" s="29">
+        <v>123.3</v>
+      </c>
+      <c r="AG63" s="29">
+        <v>123.5</v>
+      </c>
+      <c r="AH63" s="29">
+        <v>123.9</v>
+      </c>
+      <c r="AI63" s="29">
+        <v>119.4</v>
+      </c>
+      <c r="AJ63" s="29">
+        <v>118.3</v>
       </c>
       <c r="AK63" s="29">
         <v>118.37</v>
       </c>
-      <c r="AL63" s="28">
-[...23 lines deleted...]
-      <c r="AT63" s="9">
+      <c r="AL63" s="6">
+        <v>98.1</v>
+      </c>
+      <c r="AM63" s="25">
+        <v>98.1</v>
+      </c>
+      <c r="AN63" s="25">
+        <v>98.1</v>
+      </c>
+      <c r="AO63" s="6">
+        <v>95.7</v>
+      </c>
+      <c r="AP63" s="6">
+        <v>97.9</v>
+      </c>
+      <c r="AQ63" s="25">
+        <v>99.2</v>
+      </c>
+      <c r="AR63" s="25">
+        <v>89.6</v>
+      </c>
+      <c r="AS63" s="25">
+        <v>88.3</v>
+      </c>
+      <c r="AT63" s="6">
         <v>92</v>
       </c>
       <c r="AU63" s="6">
-        <v>93.2</v>
-[...1 lines deleted...]
-      <c r="AV63" s="28">
         <v>92.2</v>
       </c>
-      <c r="AW63" s="40">
-        <v>91</v>
+      <c r="AV63" s="25">
+        <v>91.2</v>
+      </c>
+      <c r="AW63" s="49">
+        <v>91.5</v>
       </c>
       <c r="AX63" s="28">
         <v>100</v>
       </c>
       <c r="AY63" s="28">
         <v>100</v>
       </c>
       <c r="AZ63" s="28">
         <v>100</v>
       </c>
       <c r="BA63" s="27">
         <v>100.7</v>
       </c>
       <c r="BB63" s="28">
         <v>100.5</v>
       </c>
       <c r="BC63" s="27">
         <v>97.3</v>
       </c>
       <c r="BD63" s="27">
         <v>107.2</v>
       </c>
-      <c r="BE63" s="35"/>
+      <c r="BE63" s="28">
+        <v>107.1</v>
+      </c>
       <c r="BF63" s="9"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="28"/>
-      <c r="BI63" s="38"/>
+      <c r="BI63" s="35"/>
     </row>
-    <row r="64" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:61">
       <c r="A64" s="12" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B64" s="5">
         <v>57.4</v>
       </c>
       <c r="C64" s="5">
         <v>57.4</v>
       </c>
       <c r="D64" s="5">
         <v>57.4</v>
       </c>
       <c r="E64" s="5">
         <v>57.4</v>
       </c>
       <c r="F64" s="5">
         <v>57.7</v>
       </c>
       <c r="G64" s="5">
         <v>58.9</v>
       </c>
       <c r="H64" s="5">
         <v>68.5</v>
       </c>
       <c r="I64" s="6">
         <v>78.2</v>
       </c>
@@ -10457,152 +10970,154 @@
       </c>
       <c r="R64" s="9">
         <v>100</v>
       </c>
       <c r="S64" s="9">
         <v>101</v>
       </c>
       <c r="T64" s="6">
         <v>114.8</v>
       </c>
       <c r="U64" s="9">
         <v>106</v>
       </c>
       <c r="V64" s="6">
         <v>99.7</v>
       </c>
       <c r="W64" s="6">
         <v>100.1</v>
       </c>
       <c r="X64" s="28">
         <v>99.2</v>
       </c>
       <c r="Y64" s="30">
         <v>115.1</v>
       </c>
-      <c r="Z64" s="9">
-[...30 lines deleted...]
-        <v>102.4</v>
+      <c r="Z64" s="29">
+        <v>100</v>
+      </c>
+      <c r="AA64" s="29">
+        <v>100</v>
+      </c>
+      <c r="AB64" s="29">
+        <v>100</v>
+      </c>
+      <c r="AC64" s="29">
+        <v>100</v>
+      </c>
+      <c r="AD64" s="29">
+        <v>100.4</v>
+      </c>
+      <c r="AE64" s="29">
+        <v>103.9</v>
+      </c>
+      <c r="AF64" s="29">
+        <v>102.6</v>
+      </c>
+      <c r="AG64" s="29">
+        <v>101.2</v>
+      </c>
+      <c r="AH64" s="29">
+        <v>105.5</v>
+      </c>
+      <c r="AI64" s="29">
+        <v>104.4</v>
+      </c>
+      <c r="AJ64" s="29">
+        <v>104.3</v>
       </c>
       <c r="AK64" s="29">
         <v>104.12</v>
       </c>
-      <c r="AL64" s="28">
-[...33 lines deleted...]
-        <v>89.4</v>
+      <c r="AL64" s="6">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AM64" s="25">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AN64" s="25">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AO64" s="6">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AP64" s="6">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AQ64" s="25">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="AR64" s="25">
+        <v>85.5</v>
+      </c>
+      <c r="AS64" s="25">
+        <v>89.8</v>
+      </c>
+      <c r="AT64" s="6">
+        <v>90</v>
+      </c>
+      <c r="AU64" s="6">
+        <v>90.4</v>
+      </c>
+      <c r="AV64" s="25">
+        <v>88.7</v>
+      </c>
+      <c r="AW64" s="49">
+        <v>83.8</v>
       </c>
       <c r="AX64" s="28">
         <v>100</v>
       </c>
       <c r="AY64" s="28">
         <v>100</v>
       </c>
       <c r="AZ64" s="28">
         <v>100</v>
       </c>
       <c r="BA64" s="27">
         <v>108.4</v>
       </c>
       <c r="BB64" s="28">
         <v>109.2</v>
       </c>
       <c r="BC64" s="27">
         <v>101.1</v>
       </c>
       <c r="BD64" s="27">
         <v>106.8</v>
       </c>
-      <c r="BE64" s="35"/>
+      <c r="BE64" s="28">
+        <v>105.4</v>
+      </c>
       <c r="BF64" s="9"/>
       <c r="BG64" s="9"/>
       <c r="BH64" s="28"/>
-      <c r="BI64" s="38"/>
+      <c r="BI64" s="35"/>
     </row>
-    <row r="65" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:61">
       <c r="A65" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B65" s="5">
         <v>66.2</v>
       </c>
       <c r="C65" s="5">
         <v>66.2</v>
       </c>
       <c r="D65" s="5">
         <v>66.2</v>
       </c>
       <c r="E65" s="5">
         <v>66.2</v>
       </c>
       <c r="F65" s="5">
         <v>67.599999999999994</v>
       </c>
       <c r="G65" s="5">
         <v>69.3</v>
       </c>
       <c r="H65" s="5">
         <v>105.4</v>
       </c>
       <c r="I65" s="6">
         <v>91</v>
       </c>
@@ -10632,152 +11147,154 @@
       </c>
       <c r="R65" s="9">
         <v>100</v>
       </c>
       <c r="S65" s="9">
         <v>100</v>
       </c>
       <c r="T65" s="6">
         <v>101.5</v>
       </c>
       <c r="U65" s="9">
         <v>99.4</v>
       </c>
       <c r="V65" s="6">
         <v>102.6</v>
       </c>
       <c r="W65" s="6">
         <v>100.8</v>
       </c>
       <c r="X65" s="28">
         <v>100.9</v>
       </c>
       <c r="Y65" s="30">
         <v>108.8</v>
       </c>
-      <c r="Z65" s="9">
-[...26 lines deleted...]
-      <c r="AI65" s="9">
+      <c r="Z65" s="29">
+        <v>92.2</v>
+      </c>
+      <c r="AA65" s="29">
+        <v>92.2</v>
+      </c>
+      <c r="AB65" s="29">
+        <v>92.2</v>
+      </c>
+      <c r="AC65" s="29">
+        <v>92.2</v>
+      </c>
+      <c r="AD65" s="29">
+        <v>94.9</v>
+      </c>
+      <c r="AE65" s="29">
+        <v>98.6</v>
+      </c>
+      <c r="AF65" s="29">
         <v>100.1</v>
       </c>
-      <c r="AJ65" s="6">
-        <v>98.7</v>
+      <c r="AG65" s="29">
+        <v>97.9</v>
+      </c>
+      <c r="AH65" s="29">
+        <v>98.3</v>
+      </c>
+      <c r="AI65" s="29">
+        <v>97.6</v>
+      </c>
+      <c r="AJ65" s="29">
+        <v>97.4</v>
       </c>
       <c r="AK65" s="29">
         <v>97.34</v>
       </c>
-      <c r="AL65" s="28">
-[...33 lines deleted...]
-        <v>109</v>
+      <c r="AL65" s="6">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="AM65" s="25">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="AN65" s="25">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="AO65" s="6">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="AP65" s="6">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="AQ65" s="25">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="AR65" s="25">
+        <v>115.9</v>
+      </c>
+      <c r="AS65" s="25">
+        <v>111.5</v>
+      </c>
+      <c r="AT65" s="6">
+        <v>108.9</v>
+      </c>
+      <c r="AU65" s="6">
+        <v>110.3</v>
+      </c>
+      <c r="AV65" s="25">
+        <v>110</v>
+      </c>
+      <c r="AW65" s="49">
+        <v>107.4</v>
       </c>
       <c r="AX65" s="28">
         <v>100</v>
       </c>
       <c r="AY65" s="28">
         <v>100</v>
       </c>
       <c r="AZ65" s="28">
         <v>100</v>
       </c>
       <c r="BA65" s="27">
         <v>100</v>
       </c>
       <c r="BB65" s="28">
         <v>100</v>
       </c>
       <c r="BC65" s="27">
         <v>210.3</v>
       </c>
       <c r="BD65" s="27">
         <v>103.8</v>
       </c>
-      <c r="BE65" s="35"/>
+      <c r="BE65" s="28">
+        <v>102.1</v>
+      </c>
       <c r="BF65" s="9"/>
       <c r="BG65" s="9"/>
       <c r="BH65" s="28"/>
-      <c r="BI65" s="38"/>
+      <c r="BI65" s="35"/>
     </row>
-    <row r="66" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:61">
       <c r="A66" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="D66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="E66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="F66" s="5">
         <v>100</v>
       </c>
       <c r="G66" s="5">
         <v>100</v>
       </c>
       <c r="H66" s="5">
         <v>121.2</v>
       </c>
       <c r="I66" s="6">
         <v>111.2</v>
       </c>
@@ -10807,152 +11324,154 @@
       </c>
       <c r="R66" s="9">
         <v>100</v>
       </c>
       <c r="S66" s="9">
         <v>100</v>
       </c>
       <c r="T66" s="6">
         <v>100.4</v>
       </c>
       <c r="U66" s="9">
         <v>100.4</v>
       </c>
       <c r="V66" s="6">
         <v>99.8</v>
       </c>
       <c r="W66" s="6">
         <v>100.1</v>
       </c>
       <c r="X66" s="28">
         <v>98.2</v>
       </c>
       <c r="Y66" s="30">
         <v>94.2</v>
       </c>
-      <c r="Z66" s="9" t="s">
+      <c r="Z66" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="AA66" s="9" t="s">
+      <c r="AA66" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="AB66" s="9" t="s">
+      <c r="AB66" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="AC66" s="9" t="s">
+      <c r="AC66" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="AD66" s="9">
-[...18 lines deleted...]
-        <v>124.3</v>
+      <c r="AD66" s="29">
+        <v>374.5</v>
+      </c>
+      <c r="AE66" s="29">
+        <v>464.9</v>
+      </c>
+      <c r="AF66" s="29">
+        <v>171.5</v>
+      </c>
+      <c r="AG66" s="29">
+        <v>139.6</v>
+      </c>
+      <c r="AH66" s="29">
+        <v>143.19999999999999</v>
+      </c>
+      <c r="AI66" s="29">
+        <v>135.4</v>
+      </c>
+      <c r="AJ66" s="29">
+        <v>133.6</v>
       </c>
       <c r="AK66" s="29">
         <v>133.55000000000001</v>
       </c>
-      <c r="AL66" s="23" t="s">
+      <c r="AL66" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AM66" s="23" t="s">
+      <c r="AM66" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AN66" s="23" t="s">
+      <c r="AN66" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AO66" s="23" t="s">
+      <c r="AO66" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AP66" s="9">
-[...21 lines deleted...]
-        <v>83.8</v>
+      <c r="AP66" s="6">
+        <v>58.3</v>
+      </c>
+      <c r="AQ66" s="25">
+        <v>46.1</v>
+      </c>
+      <c r="AR66" s="25">
+        <v>66.2</v>
+      </c>
+      <c r="AS66" s="25">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="AT66" s="6">
+        <v>75.8</v>
+      </c>
+      <c r="AU66" s="6">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="AV66" s="25">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AW66" s="49">
+        <v>77.7</v>
       </c>
       <c r="AX66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AY66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AZ66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BA66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BB66" s="28">
         <v>100</v>
       </c>
       <c r="BC66" s="27">
         <v>100</v>
       </c>
       <c r="BD66" s="27">
         <v>122.9</v>
       </c>
-      <c r="BE66" s="35"/>
+      <c r="BE66" s="28">
+        <v>104.3</v>
+      </c>
       <c r="BF66" s="9"/>
       <c r="BG66" s="9"/>
       <c r="BH66" s="28"/>
-      <c r="BI66" s="38"/>
+      <c r="BI66" s="35"/>
     </row>
-    <row r="67" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:61">
       <c r="A67" s="14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B67" s="5">
         <v>93.4</v>
       </c>
       <c r="C67" s="5">
         <v>93.4</v>
       </c>
       <c r="D67" s="5">
         <v>93.4</v>
       </c>
       <c r="E67" s="5">
         <v>93.6</v>
       </c>
       <c r="F67" s="5">
         <v>96.2</v>
       </c>
       <c r="G67" s="5">
         <v>97.3</v>
       </c>
       <c r="H67" s="5">
         <v>113.3</v>
       </c>
       <c r="I67" s="6">
         <v>111.8</v>
       </c>
@@ -10982,152 +11501,154 @@
       </c>
       <c r="R67" s="9">
         <v>100</v>
       </c>
       <c r="S67" s="9">
         <v>95.8</v>
       </c>
       <c r="T67" s="6">
         <v>112.1</v>
       </c>
       <c r="U67" s="9">
         <v>97.8</v>
       </c>
       <c r="V67" s="6">
         <v>95.7</v>
       </c>
       <c r="W67" s="6">
         <v>98.1</v>
       </c>
       <c r="X67" s="28">
         <v>98</v>
       </c>
       <c r="Y67" s="30">
         <v>93.9</v>
       </c>
-      <c r="Z67" s="9">
-[...30 lines deleted...]
-        <v>111.3</v>
+      <c r="Z67" s="29">
+        <v>86</v>
+      </c>
+      <c r="AA67" s="29">
+        <v>86</v>
+      </c>
+      <c r="AB67" s="29">
+        <v>86</v>
+      </c>
+      <c r="AC67" s="29">
+        <v>89.4</v>
+      </c>
+      <c r="AD67" s="29">
+        <v>119.8</v>
+      </c>
+      <c r="AE67" s="29">
+        <v>144</v>
+      </c>
+      <c r="AF67" s="29">
+        <v>116.1</v>
+      </c>
+      <c r="AG67" s="29">
+        <v>114.9</v>
+      </c>
+      <c r="AH67" s="29">
+        <v>117.3</v>
+      </c>
+      <c r="AI67" s="29">
+        <v>114.1</v>
+      </c>
+      <c r="AJ67" s="29">
+        <v>114.1</v>
       </c>
       <c r="AK67" s="29">
         <v>114.04</v>
       </c>
-      <c r="AL67" s="28">
-[...33 lines deleted...]
-        <v>75.099999999999994</v>
+      <c r="AL67" s="6">
+        <v>57.4</v>
+      </c>
+      <c r="AM67" s="25">
+        <v>57.4</v>
+      </c>
+      <c r="AN67" s="25">
+        <v>57.4</v>
+      </c>
+      <c r="AO67" s="6">
+        <v>44</v>
+      </c>
+      <c r="AP67" s="6">
+        <v>75.3</v>
+      </c>
+      <c r="AQ67" s="25">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="AR67" s="25">
+        <v>93.4</v>
+      </c>
+      <c r="AS67" s="25">
+        <v>79.3</v>
+      </c>
+      <c r="AT67" s="6">
+        <v>76.5</v>
+      </c>
+      <c r="AU67" s="6">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="AV67" s="25">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="AW67" s="49">
+        <v>73.400000000000006</v>
       </c>
       <c r="AX67" s="28">
         <v>100</v>
       </c>
       <c r="AY67" s="28">
         <v>100</v>
       </c>
       <c r="AZ67" s="28">
         <v>100</v>
       </c>
       <c r="BA67" s="27">
         <v>100</v>
       </c>
       <c r="BB67" s="28">
         <v>100</v>
       </c>
       <c r="BC67" s="27">
         <v>114.2</v>
       </c>
       <c r="BD67" s="27">
         <v>109.5</v>
       </c>
-      <c r="BE67" s="35"/>
+      <c r="BE67" s="28">
+        <v>106.6</v>
+      </c>
       <c r="BF67" s="9"/>
       <c r="BG67" s="9"/>
       <c r="BH67" s="28"/>
-      <c r="BI67" s="38"/>
+      <c r="BI67" s="35"/>
     </row>
-    <row r="68" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:61">
       <c r="A68" s="14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B68" s="5">
         <v>0</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>75</v>
       </c>
       <c r="F68" s="5">
         <v>86.5</v>
       </c>
       <c r="G68" s="5">
         <v>90.2</v>
       </c>
       <c r="H68" s="5">
         <v>114.9</v>
       </c>
       <c r="I68" s="6">
         <v>102.6</v>
       </c>
@@ -11157,152 +11678,154 @@
       </c>
       <c r="R68" s="9">
         <v>100</v>
       </c>
       <c r="S68" s="9">
         <v>100</v>
       </c>
       <c r="T68" s="6">
         <v>86.3</v>
       </c>
       <c r="U68" s="9">
         <v>107.9</v>
       </c>
       <c r="V68" s="6">
         <v>96.9</v>
       </c>
       <c r="W68" s="6">
         <v>96.5</v>
       </c>
       <c r="X68" s="28">
         <v>97.2</v>
       </c>
       <c r="Y68" s="30">
         <v>100.7</v>
       </c>
-      <c r="Z68" s="9" t="s">
+      <c r="Z68" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="AA68" s="9" t="s">
+      <c r="AA68" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="AB68" s="9" t="s">
+      <c r="AB68" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="AC68" s="9">
-[...21 lines deleted...]
-        <v>106.3</v>
+      <c r="AC68" s="29">
+        <v>97.9</v>
+      </c>
+      <c r="AD68" s="29">
+        <v>115.2</v>
+      </c>
+      <c r="AE68" s="29">
+        <v>122</v>
+      </c>
+      <c r="AF68" s="29">
+        <v>113</v>
+      </c>
+      <c r="AG68" s="29">
+        <v>110</v>
+      </c>
+      <c r="AH68" s="29">
+        <v>110.8</v>
+      </c>
+      <c r="AI68" s="29">
+        <v>108.3</v>
+      </c>
+      <c r="AJ68" s="29">
+        <v>107.9</v>
       </c>
       <c r="AK68" s="29">
         <v>107.95</v>
       </c>
-      <c r="AL68" s="23" t="s">
+      <c r="AL68" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AM68" s="23" t="s">
+      <c r="AM68" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AN68" s="23" t="s">
+      <c r="AN68" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AO68" s="23" t="s">
+      <c r="AO68" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AP68" s="9">
-[...21 lines deleted...]
-        <v>95.1</v>
+      <c r="AP68" s="6">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="AQ68" s="25">
+        <v>124.3</v>
+      </c>
+      <c r="AR68" s="25">
+        <v>101.7</v>
+      </c>
+      <c r="AS68" s="25">
+        <v>89</v>
+      </c>
+      <c r="AT68" s="6">
+        <v>93.4</v>
+      </c>
+      <c r="AU68" s="6">
+        <v>97.4</v>
+      </c>
+      <c r="AV68" s="25">
+        <v>97.1</v>
+      </c>
+      <c r="AW68" s="49">
+        <v>96</v>
       </c>
       <c r="AX68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AY68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="AZ68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BA68" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BB68" s="28">
         <v>100</v>
       </c>
       <c r="BC68" s="27">
         <v>100</v>
       </c>
       <c r="BD68" s="27">
         <v>116</v>
       </c>
-      <c r="BE68" s="35"/>
+      <c r="BE68" s="28">
+        <v>119.6</v>
+      </c>
       <c r="BF68" s="9"/>
       <c r="BG68" s="9"/>
       <c r="BH68" s="28"/>
-      <c r="BI68" s="38"/>
+      <c r="BI68" s="35"/>
     </row>
-    <row r="69" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:61">
       <c r="A69" s="14" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B69" s="5">
         <v>92.5</v>
       </c>
       <c r="C69" s="5">
         <v>92.3</v>
       </c>
       <c r="D69" s="5">
         <v>92.3</v>
       </c>
       <c r="E69" s="5">
         <v>92.3</v>
       </c>
       <c r="F69" s="5">
         <v>92.7</v>
       </c>
       <c r="G69" s="5">
         <v>183.9</v>
       </c>
       <c r="H69" s="5">
         <v>104.3</v>
       </c>
       <c r="I69" s="6">
         <v>100.4</v>
       </c>
@@ -11332,330 +11855,332 @@
       </c>
       <c r="R69" s="9">
         <v>100</v>
       </c>
       <c r="S69" s="9">
         <v>130.80000000000001</v>
       </c>
       <c r="T69" s="6">
         <v>101</v>
       </c>
       <c r="U69" s="9">
         <v>95.6</v>
       </c>
       <c r="V69" s="6">
         <v>99.1</v>
       </c>
       <c r="W69" s="6">
         <v>99.7</v>
       </c>
       <c r="X69" s="28">
         <v>100.2</v>
       </c>
       <c r="Y69" s="30">
         <v>95.4</v>
       </c>
-      <c r="Z69" s="9">
-[...30 lines deleted...]
-        <v>106.5</v>
+      <c r="Z69" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA69" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB69" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC69" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD69" s="29">
+        <v>3.3</v>
+      </c>
+      <c r="AE69" s="29">
+        <v>101.7</v>
+      </c>
+      <c r="AF69" s="29">
+        <v>102.5</v>
+      </c>
+      <c r="AG69" s="29">
+        <v>122.1</v>
+      </c>
+      <c r="AH69" s="29">
+        <v>113.8</v>
+      </c>
+      <c r="AI69" s="29">
+        <v>107.7</v>
+      </c>
+      <c r="AJ69" s="29">
+        <v>105.9</v>
       </c>
       <c r="AK69" s="29">
         <v>105.89</v>
       </c>
-      <c r="AL69" s="23" t="s">
+      <c r="AL69" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AM69" s="23" t="s">
+      <c r="AM69" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AN69" s="23" t="s">
+      <c r="AN69" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AO69" s="23" t="s">
+      <c r="AO69" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AP69" s="9">
-[...21 lines deleted...]
-        <v>107.9</v>
+      <c r="AP69" s="6">
+        <v>1469.3</v>
+      </c>
+      <c r="AQ69" s="25">
+        <v>120</v>
+      </c>
+      <c r="AR69" s="25">
+        <v>94.9</v>
+      </c>
+      <c r="AS69" s="25">
+        <v>98.2</v>
+      </c>
+      <c r="AT69" s="6">
+        <v>111</v>
+      </c>
+      <c r="AU69" s="6">
+        <v>106.7</v>
+      </c>
+      <c r="AV69" s="25">
+        <v>108.6</v>
+      </c>
+      <c r="AW69" s="49">
+        <v>108.6</v>
       </c>
       <c r="AX69" s="28">
         <v>100</v>
       </c>
       <c r="AY69" s="28">
         <v>100</v>
       </c>
       <c r="AZ69" s="28">
         <v>100</v>
       </c>
       <c r="BA69" s="27">
         <v>100</v>
       </c>
       <c r="BB69" s="28">
         <v>100</v>
       </c>
       <c r="BC69" s="27">
         <v>88.5</v>
       </c>
       <c r="BD69" s="27">
         <v>104</v>
       </c>
-      <c r="BE69" s="35"/>
+      <c r="BE69" s="28">
+        <v>100.5</v>
+      </c>
       <c r="BF69" s="9"/>
       <c r="BG69" s="9"/>
       <c r="BH69" s="28"/>
-      <c r="BI69" s="38"/>
+      <c r="BI69" s="35"/>
     </row>
-    <row r="70" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:61" s="16" customFormat="1">
       <c r="B70" s="17"/>
       <c r="C70" s="17"/>
       <c r="D70" s="17"/>
       <c r="E70" s="17"/>
       <c r="F70" s="17"/>
       <c r="G70" s="17"/>
       <c r="H70" s="17"/>
       <c r="I70" s="17"/>
       <c r="J70" s="17"/>
       <c r="K70" s="17"/>
       <c r="L70" s="17"/>
       <c r="M70" s="17"/>
       <c r="N70" s="17"/>
       <c r="O70" s="17"/>
       <c r="P70" s="24"/>
       <c r="Q70" s="17"/>
       <c r="R70" s="17"/>
       <c r="S70" s="17"/>
       <c r="T70" s="17"/>
       <c r="U70" s="17"/>
     </row>
-    <row r="71" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="47" t="s">
+    <row r="71" spans="1:61" ht="21" customHeight="1">
+      <c r="A71" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="B71" s="47"/>
-[...23 lines deleted...]
-      <c r="Z71" s="47" t="s">
+      <c r="B71" s="60"/>
+      <c r="C71" s="60"/>
+      <c r="D71" s="60"/>
+      <c r="E71" s="60"/>
+      <c r="F71" s="60"/>
+      <c r="G71" s="60"/>
+      <c r="H71" s="60"/>
+      <c r="I71" s="60"/>
+      <c r="J71" s="60"/>
+      <c r="K71" s="60"/>
+      <c r="L71" s="60"/>
+      <c r="M71" s="60"/>
+      <c r="N71" s="60"/>
+      <c r="O71" s="60"/>
+      <c r="P71" s="60"/>
+      <c r="Q71" s="60"/>
+      <c r="R71" s="60"/>
+      <c r="S71" s="60"/>
+      <c r="T71" s="60"/>
+      <c r="U71" s="60"/>
+      <c r="V71" s="60"/>
+      <c r="W71" s="60"/>
+      <c r="X71" s="60"/>
+      <c r="Y71" s="60"/>
+      <c r="Z71" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="AA71" s="47"/>
-[...22 lines deleted...]
-      <c r="AX71" s="47"/>
+      <c r="AA71" s="60"/>
+      <c r="AB71" s="60"/>
+      <c r="AC71" s="60"/>
+      <c r="AD71" s="60"/>
+      <c r="AE71" s="60"/>
+      <c r="AF71" s="60"/>
+      <c r="AG71" s="60"/>
+      <c r="AH71" s="60"/>
+      <c r="AI71" s="60"/>
+      <c r="AJ71" s="60"/>
+      <c r="AK71" s="60"/>
+      <c r="AL71" s="60"/>
+      <c r="AM71" s="60"/>
+      <c r="AN71" s="60"/>
+      <c r="AO71" s="60"/>
+      <c r="AP71" s="60"/>
+      <c r="AQ71" s="60"/>
+      <c r="AR71" s="60"/>
+      <c r="AS71" s="60"/>
+      <c r="AT71" s="60"/>
+      <c r="AU71" s="60"/>
+      <c r="AV71" s="60"/>
+      <c r="AW71" s="60"/>
+      <c r="AX71" s="60"/>
     </row>
-    <row r="72" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="V72" s="41" t="s">
+    <row r="72" spans="1:61" ht="13.5" thickBot="1">
+      <c r="J72" s="54"/>
+      <c r="K72" s="54"/>
+      <c r="L72" s="54"/>
+      <c r="M72" s="54"/>
+      <c r="V72" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="W72" s="41"/>
-[...6 lines deleted...]
-      <c r="AT72" s="41" t="s">
+      <c r="W72" s="54"/>
+      <c r="X72" s="54"/>
+      <c r="Y72" s="54"/>
+      <c r="AH72" s="54"/>
+      <c r="AI72" s="54"/>
+      <c r="AJ72" s="54"/>
+      <c r="AK72" s="54"/>
+      <c r="AT72" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AU72" s="41"/>
-[...2 lines deleted...]
-      <c r="BF72" s="41" t="s">
+      <c r="AU72" s="54"/>
+      <c r="AV72" s="54"/>
+      <c r="AW72" s="54"/>
+      <c r="BF72" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="BG72" s="41"/>
-[...1 lines deleted...]
-      <c r="BI72" s="41"/>
+      <c r="BG72" s="54"/>
+      <c r="BH72" s="54"/>
+      <c r="BI72" s="54"/>
     </row>
-    <row r="73" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="AL73" s="44" t="s">
+    <row r="73" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A73" s="55"/>
+      <c r="B73" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="C73" s="58"/>
+      <c r="D73" s="58"/>
+      <c r="E73" s="58"/>
+      <c r="F73" s="58"/>
+      <c r="G73" s="58"/>
+      <c r="H73" s="58"/>
+      <c r="I73" s="58"/>
+      <c r="J73" s="58"/>
+      <c r="K73" s="58"/>
+      <c r="L73" s="58"/>
+      <c r="M73" s="59"/>
+      <c r="N73" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="O73" s="58"/>
+      <c r="P73" s="58"/>
+      <c r="Q73" s="58"/>
+      <c r="R73" s="58"/>
+      <c r="S73" s="58"/>
+      <c r="T73" s="58"/>
+      <c r="U73" s="58"/>
+      <c r="V73" s="58"/>
+      <c r="W73" s="58"/>
+      <c r="X73" s="58"/>
+      <c r="Y73" s="59"/>
+      <c r="Z73" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA73" s="58"/>
+      <c r="AB73" s="58"/>
+      <c r="AC73" s="58"/>
+      <c r="AD73" s="58"/>
+      <c r="AE73" s="58"/>
+      <c r="AF73" s="58"/>
+      <c r="AG73" s="58"/>
+      <c r="AH73" s="58"/>
+      <c r="AI73" s="58"/>
+      <c r="AJ73" s="58"/>
+      <c r="AK73" s="59"/>
+      <c r="AL73" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="AM73" s="45"/>
-[...23 lines deleted...]
-      <c r="BI73" s="46"/>
+      <c r="AM73" s="58"/>
+      <c r="AN73" s="58"/>
+      <c r="AO73" s="58"/>
+      <c r="AP73" s="58"/>
+      <c r="AQ73" s="58"/>
+      <c r="AR73" s="58"/>
+      <c r="AS73" s="58"/>
+      <c r="AT73" s="58"/>
+      <c r="AU73" s="58"/>
+      <c r="AV73" s="58"/>
+      <c r="AW73" s="59"/>
+      <c r="AX73" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="AY73" s="58"/>
+      <c r="AZ73" s="58"/>
+      <c r="BA73" s="58"/>
+      <c r="BB73" s="58"/>
+      <c r="BC73" s="58"/>
+      <c r="BD73" s="58"/>
+      <c r="BE73" s="58"/>
+      <c r="BF73" s="58"/>
+      <c r="BG73" s="58"/>
+      <c r="BH73" s="58"/>
+      <c r="BI73" s="59"/>
     </row>
-    <row r="74" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="43"/>
+    <row r="74" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A74" s="56"/>
       <c r="B74" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I74" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J74" s="2" t="s">
@@ -11754,92 +12279,92 @@
       <c r="AO74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AP74" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AQ74" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AR74" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AS74" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AT74" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AU74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AV74" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AW74" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AX74" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AY74" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AZ74" s="2" t="s">
         <v>2</v>
       </c>
       <c r="BA74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BB74" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC74" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BD74" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BE74" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BF74" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="BG74" s="36" t="s">
+      <c r="BG74" s="33" t="s">
         <v>9</v>
       </c>
       <c r="BH74" s="3" t="s">
         <v>10</v>
       </c>
       <c r="BI74" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="75" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:61" s="11" customFormat="1">
       <c r="A75" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B75" s="6">
         <v>101.5</v>
       </c>
       <c r="C75" s="6">
         <v>100.9</v>
       </c>
       <c r="D75" s="6">
         <v>101.9</v>
       </c>
       <c r="E75" s="6">
         <v>101.8</v>
       </c>
       <c r="F75" s="6">
         <v>101.6</v>
       </c>
       <c r="G75" s="6">
         <v>101.5</v>
       </c>
       <c r="H75" s="6">
         <v>101.1</v>
       </c>
       <c r="I75" s="25">
         <v>100.4</v>
       </c>
@@ -11869,152 +12394,154 @@
       </c>
       <c r="R75" s="9">
         <v>102.8</v>
       </c>
       <c r="S75" s="9">
         <v>103</v>
       </c>
       <c r="T75" s="6">
         <v>101</v>
       </c>
       <c r="U75" s="9">
         <v>101</v>
       </c>
       <c r="V75" s="6">
         <v>102.3</v>
       </c>
       <c r="W75" s="10">
         <v>101.8</v>
       </c>
       <c r="X75" s="28">
         <v>101.6</v>
       </c>
       <c r="Y75" s="30">
         <v>104.1</v>
       </c>
-      <c r="Z75" s="6">
-[...35 lines deleted...]
-      <c r="AL75" s="28">
+      <c r="Z75" s="37">
+        <v>101.0973268366395</v>
+      </c>
+      <c r="AA75" s="37">
+        <v>108.44889596019655</v>
+      </c>
+      <c r="AB75" s="37">
+        <v>105.17891193609896</v>
+      </c>
+      <c r="AC75" s="37">
+        <v>103.66347484411821</v>
+      </c>
+      <c r="AD75" s="37">
+        <v>102.11934685954253</v>
+      </c>
+      <c r="AE75" s="37">
+        <v>106.71861774950987</v>
+      </c>
+      <c r="AF75" s="37">
+        <v>106.6150772192491</v>
+      </c>
+      <c r="AG75" s="37">
+        <v>105.05619843481371</v>
+      </c>
+      <c r="AH75" s="37">
+        <v>105.84280395942207</v>
+      </c>
+      <c r="AI75" s="37">
+        <v>105.63806315964553</v>
+      </c>
+      <c r="AJ75" s="37">
+        <v>105.96415575971363</v>
+      </c>
+      <c r="AK75" s="38">
+        <v>110.38253960618843</v>
+      </c>
+      <c r="AL75" s="6">
         <v>117.1</v>
       </c>
-      <c r="AM75" s="28">
-[...9 lines deleted...]
-        <v>107.5</v>
+      <c r="AM75" s="6">
+        <v>106.8</v>
+      </c>
+      <c r="AN75" s="6">
+        <v>108.4</v>
+      </c>
+      <c r="AO75" s="6">
+        <v>106.2</v>
+      </c>
+      <c r="AP75" s="6">
+        <v>107.8</v>
       </c>
       <c r="AQ75" s="6">
-        <v>103.4</v>
+        <v>103.6</v>
       </c>
       <c r="AR75" s="6">
-        <v>104.5</v>
+        <v>104.7</v>
       </c>
       <c r="AS75" s="6">
-        <v>104.6</v>
-[...4 lines deleted...]
-      <c r="AU75" s="9">
+        <v>104.7</v>
+      </c>
+      <c r="AT75" s="6">
+        <v>107.8</v>
+      </c>
+      <c r="AU75" s="6">
         <v>106.8</v>
       </c>
-      <c r="AV75" s="28">
+      <c r="AV75" s="6">
         <v>104.7</v>
       </c>
-      <c r="AW75" s="39">
-        <v>102</v>
+      <c r="AW75" s="50">
+        <v>101.77214555737287</v>
       </c>
       <c r="AX75" s="28">
         <v>107.1</v>
       </c>
-      <c r="AY75" s="35">
+      <c r="AY75" s="32">
         <v>108.5</v>
       </c>
       <c r="AZ75" s="28">
         <v>109.3</v>
       </c>
       <c r="BA75" s="28">
         <v>112.5</v>
       </c>
       <c r="BB75" s="28">
         <v>111.7</v>
       </c>
       <c r="BC75" s="28">
         <v>112.5</v>
       </c>
-      <c r="BD75" s="49">
+      <c r="BD75" s="27">
         <v>113.1</v>
       </c>
-      <c r="BE75" s="35"/>
+      <c r="BE75" s="36">
+        <v>112.2</v>
+      </c>
       <c r="BF75" s="9"/>
       <c r="BG75" s="9"/>
       <c r="BH75" s="28"/>
-      <c r="BI75" s="37"/>
+      <c r="BI75" s="34"/>
     </row>
-    <row r="76" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:61" s="11" customFormat="1">
       <c r="A76" s="12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B76" s="6">
         <v>88.2</v>
       </c>
       <c r="C76" s="6">
         <v>90</v>
       </c>
       <c r="D76" s="6">
         <v>90.1</v>
       </c>
       <c r="E76" s="6">
         <v>90.3</v>
       </c>
       <c r="F76" s="6">
         <v>90.6</v>
       </c>
       <c r="G76" s="6">
         <v>90.7</v>
       </c>
       <c r="H76" s="6">
         <v>90.6</v>
       </c>
       <c r="I76" s="25">
         <v>90.6</v>
       </c>
@@ -12044,152 +12571,154 @@
       </c>
       <c r="R76" s="9">
         <v>86.3</v>
       </c>
       <c r="S76" s="9">
         <v>86.2</v>
       </c>
       <c r="T76" s="6">
         <v>100.5</v>
       </c>
       <c r="U76" s="9">
         <v>100.3</v>
       </c>
       <c r="V76" s="6">
         <v>100.6</v>
       </c>
       <c r="W76" s="6">
         <v>100.5</v>
       </c>
       <c r="X76" s="28">
         <v>100.7</v>
       </c>
       <c r="Y76" s="30">
         <v>100.2</v>
       </c>
-      <c r="Z76" s="6">
-[...30 lines deleted...]
-        <v>106.9</v>
+      <c r="Z76" s="29">
+        <v>109.6</v>
+      </c>
+      <c r="AA76" s="29">
+        <v>110</v>
+      </c>
+      <c r="AB76" s="29">
+        <v>110.1</v>
+      </c>
+      <c r="AC76" s="29">
+        <v>110.4</v>
+      </c>
+      <c r="AD76" s="29">
+        <v>110.5</v>
+      </c>
+      <c r="AE76" s="29">
+        <v>110.3</v>
+      </c>
+      <c r="AF76" s="29">
+        <v>110</v>
+      </c>
+      <c r="AG76" s="29">
+        <v>110</v>
+      </c>
+      <c r="AH76" s="29">
+        <v>109.8</v>
+      </c>
+      <c r="AI76" s="29">
+        <v>109.8</v>
+      </c>
+      <c r="AJ76" s="29">
+        <v>109.5</v>
       </c>
       <c r="AK76" s="29">
         <v>107.8</v>
       </c>
-      <c r="AL76" s="28">
+      <c r="AL76" s="6">
         <v>66</v>
       </c>
-      <c r="AM76" s="28">
+      <c r="AM76" s="6">
         <v>66.5</v>
       </c>
-      <c r="AN76" s="28">
+      <c r="AN76" s="6">
         <v>67</v>
       </c>
-      <c r="AO76" s="28">
+      <c r="AO76" s="6">
         <v>67.5</v>
       </c>
-      <c r="AP76" s="28">
-        <v>68.7</v>
+      <c r="AP76" s="6">
+        <v>68.2</v>
       </c>
       <c r="AQ76" s="6">
-        <v>69.3</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="AR76" s="6">
-        <v>65.2</v>
+        <v>64.900000000000006</v>
       </c>
       <c r="AS76" s="6">
-        <v>63.9</v>
-[...11 lines deleted...]
-        <v>70.8</v>
+        <v>63.6</v>
+      </c>
+      <c r="AT76" s="6">
+        <v>67</v>
+      </c>
+      <c r="AU76" s="6">
+        <v>67.5</v>
+      </c>
+      <c r="AV76" s="6">
+        <v>68.8</v>
+      </c>
+      <c r="AW76" s="22">
+        <v>70.599999999999994</v>
       </c>
       <c r="AX76" s="28">
         <v>67.2</v>
       </c>
-      <c r="AY76" s="35">
+      <c r="AY76" s="32">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ76" s="28">
         <v>65.099999999999994</v>
       </c>
       <c r="BA76" s="28">
         <v>63.2</v>
       </c>
       <c r="BB76" s="28">
         <v>59.6</v>
       </c>
       <c r="BC76" s="28">
         <v>58.2</v>
       </c>
       <c r="BD76" s="27">
         <v>56.8</v>
       </c>
-      <c r="BE76" s="35"/>
+      <c r="BE76" s="36">
+        <v>56.2</v>
+      </c>
       <c r="BF76" s="9"/>
       <c r="BG76" s="9"/>
       <c r="BH76" s="28"/>
-      <c r="BI76" s="38"/>
+      <c r="BI76" s="35"/>
     </row>
-    <row r="77" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:61">
       <c r="A77" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B77" s="6">
         <v>107.4</v>
       </c>
       <c r="C77" s="6">
         <v>105.1</v>
       </c>
       <c r="D77" s="6">
         <v>106.1</v>
       </c>
       <c r="E77" s="6">
         <v>104.3</v>
       </c>
       <c r="F77" s="6">
         <v>104.4</v>
       </c>
       <c r="G77" s="6">
         <v>103.6</v>
       </c>
       <c r="H77" s="6">
         <v>101.8</v>
       </c>
       <c r="I77" s="25">
         <v>99.5</v>
       </c>
@@ -12219,152 +12748,154 @@
       </c>
       <c r="R77" s="9">
         <v>101.4</v>
       </c>
       <c r="S77" s="9">
         <v>102.6</v>
       </c>
       <c r="T77" s="6">
         <v>97</v>
       </c>
       <c r="U77" s="9">
         <v>95.3</v>
       </c>
       <c r="V77" s="6">
         <v>97</v>
       </c>
       <c r="W77" s="6">
         <v>96.7</v>
       </c>
       <c r="X77" s="28">
         <v>96.5</v>
       </c>
       <c r="Y77" s="30">
         <v>96.8</v>
       </c>
-      <c r="Z77" s="6">
-[...30 lines deleted...]
-        <v>93.4</v>
+      <c r="Z77" s="29">
+        <v>62.3</v>
+      </c>
+      <c r="AA77" s="29">
+        <v>60</v>
+      </c>
+      <c r="AB77" s="29">
+        <v>88</v>
+      </c>
+      <c r="AC77" s="29">
+        <v>83.1</v>
+      </c>
+      <c r="AD77" s="29">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AE77" s="29">
+        <v>93.1</v>
+      </c>
+      <c r="AF77" s="29">
+        <v>92.7</v>
+      </c>
+      <c r="AG77" s="29">
+        <v>93.8</v>
+      </c>
+      <c r="AH77" s="29">
+        <v>88.8</v>
+      </c>
+      <c r="AI77" s="29">
+        <v>88.4</v>
+      </c>
+      <c r="AJ77" s="29">
+        <v>92.1</v>
       </c>
       <c r="AK77" s="29">
         <v>98.4</v>
       </c>
-      <c r="AL77" s="28">
+      <c r="AL77" s="6">
         <v>102.9</v>
       </c>
-      <c r="AM77" s="28">
-[...9 lines deleted...]
-        <v>88.7</v>
+      <c r="AM77" s="6">
+        <v>103.7</v>
+      </c>
+      <c r="AN77" s="6">
+        <v>79.2</v>
+      </c>
+      <c r="AO77" s="6">
+        <v>84.3</v>
+      </c>
+      <c r="AP77" s="6">
+        <v>89.1</v>
       </c>
       <c r="AQ77" s="6">
-        <v>79.900000000000006</v>
+        <v>79.3</v>
       </c>
       <c r="AR77" s="6">
-        <v>80.3</v>
+        <v>79.599999999999994</v>
       </c>
       <c r="AS77" s="6">
-        <v>97.4</v>
-[...4 lines deleted...]
-      <c r="AU77" s="9">
+        <v>97</v>
+      </c>
+      <c r="AT77" s="6">
+        <v>119.6</v>
+      </c>
+      <c r="AU77" s="6">
         <v>122.5</v>
       </c>
-      <c r="AV77" s="28">
+      <c r="AV77" s="6">
         <v>114.7</v>
       </c>
-      <c r="AW77" s="40">
-        <v>106</v>
+      <c r="AW77" s="22">
+        <v>105.5</v>
       </c>
       <c r="AX77" s="28">
         <v>327.3</v>
       </c>
-      <c r="AY77" s="35">
+      <c r="AY77" s="32">
         <v>253.1</v>
       </c>
       <c r="AZ77" s="28">
         <v>302.10000000000002</v>
       </c>
       <c r="BA77" s="28">
         <v>317.39999999999998</v>
       </c>
       <c r="BB77" s="28">
         <v>294.10000000000002</v>
       </c>
       <c r="BC77" s="28">
         <v>240</v>
       </c>
       <c r="BD77" s="27">
         <v>291.60000000000002</v>
       </c>
-      <c r="BE77" s="35"/>
+      <c r="BE77" s="36">
+        <v>228</v>
+      </c>
       <c r="BF77" s="9"/>
       <c r="BG77" s="9"/>
       <c r="BH77" s="28"/>
-      <c r="BI77" s="38"/>
+      <c r="BI77" s="35"/>
     </row>
-    <row r="78" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:61">
       <c r="A78" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B78" s="6">
         <v>100.4</v>
       </c>
       <c r="C78" s="6">
         <v>101.1</v>
       </c>
       <c r="D78" s="6">
         <v>101.2</v>
       </c>
       <c r="E78" s="6">
         <v>101.58</v>
       </c>
       <c r="F78" s="6">
         <v>101.8</v>
       </c>
       <c r="G78" s="6">
         <v>101.9</v>
       </c>
       <c r="H78" s="6">
         <v>101.9</v>
       </c>
       <c r="I78" s="25">
         <v>101.5</v>
       </c>
@@ -12394,152 +12925,154 @@
       </c>
       <c r="R78" s="9">
         <v>83.2</v>
       </c>
       <c r="S78" s="9">
         <v>82.7</v>
       </c>
       <c r="T78" s="6">
         <v>82.5</v>
       </c>
       <c r="U78" s="9">
         <v>82.5</v>
       </c>
       <c r="V78" s="6">
         <v>86.6</v>
       </c>
       <c r="W78" s="6">
         <v>87.8</v>
       </c>
       <c r="X78" s="28">
         <v>89</v>
       </c>
       <c r="Y78" s="30">
         <v>97.7</v>
       </c>
-      <c r="Z78" s="6">
-[...11 lines deleted...]
-      <c r="AD78" s="9">
+      <c r="Z78" s="29">
+        <v>143.1</v>
+      </c>
+      <c r="AA78" s="29">
+        <v>126.6</v>
+      </c>
+      <c r="AB78" s="29">
+        <v>125.5</v>
+      </c>
+      <c r="AC78" s="29">
         <v>124.7</v>
       </c>
-      <c r="AE78" s="9">
-[...15 lines deleted...]
-        <v>114.5</v>
+      <c r="AD78" s="29">
+        <v>125.8</v>
+      </c>
+      <c r="AE78" s="29">
+        <v>125.2</v>
+      </c>
+      <c r="AF78" s="29">
+        <v>125.8</v>
+      </c>
+      <c r="AG78" s="29">
+        <v>127.1</v>
+      </c>
+      <c r="AH78" s="29">
+        <v>118.4</v>
+      </c>
+      <c r="AI78" s="29">
+        <v>117.7</v>
+      </c>
+      <c r="AJ78" s="29">
+        <v>114.9</v>
       </c>
       <c r="AK78" s="29">
         <v>116.4</v>
       </c>
-      <c r="AL78" s="28">
-[...12 lines deleted...]
-        <v>97.7</v>
+      <c r="AL78" s="6">
+        <v>93.6</v>
+      </c>
+      <c r="AM78" s="6">
+        <v>101.9</v>
+      </c>
+      <c r="AN78" s="6">
+        <v>101.3</v>
+      </c>
+      <c r="AO78" s="6">
+        <v>99</v>
+      </c>
+      <c r="AP78" s="6">
+        <v>96.2</v>
       </c>
       <c r="AQ78" s="6">
         <v>98.8</v>
       </c>
       <c r="AR78" s="6">
-        <v>105</v>
+        <v>105.2</v>
       </c>
       <c r="AS78" s="6">
-        <v>106.9</v>
-[...11 lines deleted...]
-        <v>107.7</v>
+        <v>107.1</v>
+      </c>
+      <c r="AT78" s="6">
+        <v>108</v>
+      </c>
+      <c r="AU78" s="6">
+        <v>108.7</v>
+      </c>
+      <c r="AV78" s="6">
+        <v>110.9</v>
+      </c>
+      <c r="AW78" s="22">
+        <v>108.6</v>
       </c>
       <c r="AX78" s="28">
         <v>118.6</v>
       </c>
-      <c r="AY78" s="35">
+      <c r="AY78" s="32">
         <v>118.4</v>
       </c>
       <c r="AZ78" s="28">
         <v>122</v>
       </c>
       <c r="BA78" s="28">
         <v>124.5</v>
       </c>
       <c r="BB78" s="28">
         <v>125.2</v>
       </c>
       <c r="BC78" s="28">
         <v>117.7</v>
       </c>
       <c r="BD78" s="27">
         <v>107.8</v>
       </c>
-      <c r="BE78" s="35"/>
+      <c r="BE78" s="36">
+        <v>103</v>
+      </c>
       <c r="BF78" s="9"/>
       <c r="BG78" s="9"/>
       <c r="BH78" s="28"/>
-      <c r="BI78" s="38"/>
+      <c r="BI78" s="35"/>
     </row>
-    <row r="79" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:61">
       <c r="A79" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B79" s="6">
         <v>102.5</v>
       </c>
       <c r="C79" s="6">
         <v>101.4</v>
       </c>
       <c r="D79" s="6">
         <v>102.9</v>
       </c>
       <c r="E79" s="6">
         <v>103.6</v>
       </c>
       <c r="F79" s="6">
         <v>103.3</v>
       </c>
       <c r="G79" s="6">
         <v>103.1</v>
       </c>
       <c r="H79" s="6">
         <v>102.8</v>
       </c>
       <c r="I79" s="25">
         <v>102.7</v>
       </c>
@@ -12569,152 +13102,154 @@
       </c>
       <c r="R79" s="9">
         <v>102.7</v>
       </c>
       <c r="S79" s="9">
         <v>102.9</v>
       </c>
       <c r="T79" s="6">
         <v>99.8</v>
       </c>
       <c r="U79" s="9">
         <v>97.7</v>
       </c>
       <c r="V79" s="6">
         <v>97.3</v>
       </c>
       <c r="W79" s="6">
         <v>96.8</v>
       </c>
       <c r="X79" s="28">
         <v>96.7</v>
       </c>
       <c r="Y79" s="30">
         <v>97.2</v>
       </c>
-      <c r="Z79" s="6">
-[...30 lines deleted...]
-        <v>91.6</v>
+      <c r="Z79" s="29">
+        <v>84.1</v>
+      </c>
+      <c r="AA79" s="29">
+        <v>81.5</v>
+      </c>
+      <c r="AB79" s="29">
+        <v>82.7</v>
+      </c>
+      <c r="AC79" s="29">
+        <v>83.2</v>
+      </c>
+      <c r="AD79" s="29">
+        <v>83.7</v>
+      </c>
+      <c r="AE79" s="29">
+        <v>97.3</v>
+      </c>
+      <c r="AF79" s="29">
+        <v>95.5</v>
+      </c>
+      <c r="AG79" s="29">
+        <v>94.1</v>
+      </c>
+      <c r="AH79" s="29">
+        <v>92.9</v>
+      </c>
+      <c r="AI79" s="29">
+        <v>92.3</v>
+      </c>
+      <c r="AJ79" s="29">
+        <v>91.3</v>
       </c>
       <c r="AK79" s="29">
         <v>103.6</v>
       </c>
-      <c r="AL79" s="28">
-[...2 lines deleted...]
-      <c r="AM79" s="28">
+      <c r="AL79" s="6">
+        <v>112.7</v>
+      </c>
+      <c r="AM79" s="6">
+        <v>110.9</v>
+      </c>
+      <c r="AN79" s="6">
+        <v>110.7</v>
+      </c>
+      <c r="AO79" s="6">
+        <v>111.06</v>
+      </c>
+      <c r="AP79" s="6">
         <v>110.8</v>
       </c>
-      <c r="AN79" s="28">
-[...7 lines deleted...]
-      </c>
       <c r="AQ79" s="6">
-        <v>93.5</v>
+        <v>93.4</v>
       </c>
       <c r="AR79" s="6">
-        <v>95.3</v>
+        <v>95.2</v>
       </c>
       <c r="AS79" s="6">
-        <v>96.8</v>
-[...11 lines deleted...]
-        <v>96.6</v>
+        <v>96.7</v>
+      </c>
+      <c r="AT79" s="6">
+        <v>111.9</v>
+      </c>
+      <c r="AU79" s="6">
+        <v>109.8</v>
+      </c>
+      <c r="AV79" s="6">
+        <v>109</v>
+      </c>
+      <c r="AW79" s="22">
+        <v>96.5</v>
       </c>
       <c r="AX79" s="28">
         <v>105</v>
       </c>
-      <c r="AY79" s="35">
+      <c r="AY79" s="32">
         <v>104.8</v>
       </c>
       <c r="AZ79" s="28">
         <v>104.6</v>
       </c>
       <c r="BA79" s="28">
         <v>104.1</v>
       </c>
       <c r="BB79" s="28">
         <v>104</v>
       </c>
       <c r="BC79" s="28">
         <v>103.8</v>
       </c>
       <c r="BD79" s="27">
         <v>103.4</v>
       </c>
-      <c r="BE79" s="35"/>
+      <c r="BE79" s="36">
+        <v>111.3</v>
+      </c>
       <c r="BF79" s="9"/>
       <c r="BG79" s="9"/>
       <c r="BH79" s="28"/>
-      <c r="BI79" s="38"/>
+      <c r="BI79" s="35"/>
     </row>
-    <row r="80" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:61">
       <c r="A80" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B80" s="6">
         <v>98.7</v>
       </c>
       <c r="C80" s="6">
         <v>98.9</v>
       </c>
       <c r="D80" s="6">
         <v>98.8</v>
       </c>
       <c r="E80" s="6">
         <v>98.7</v>
       </c>
       <c r="F80" s="6">
         <v>98.7</v>
       </c>
       <c r="G80" s="6">
         <v>99</v>
       </c>
       <c r="H80" s="6">
         <v>98.8</v>
       </c>
       <c r="I80" s="25">
         <v>98.8</v>
       </c>
@@ -12744,152 +13279,154 @@
       </c>
       <c r="R80" s="9">
         <v>105.9</v>
       </c>
       <c r="S80" s="9">
         <v>105.8</v>
       </c>
       <c r="T80" s="6">
         <v>104.9</v>
       </c>
       <c r="U80" s="9">
         <v>105</v>
       </c>
       <c r="V80" s="6">
         <v>104.9</v>
       </c>
       <c r="W80" s="6">
         <v>104.9</v>
       </c>
       <c r="X80" s="28">
         <v>103.7</v>
       </c>
       <c r="Y80" s="30">
         <v>103.9</v>
       </c>
-      <c r="Z80" s="6">
-[...17 lines deleted...]
-      <c r="AF80" s="9">
+      <c r="Z80" s="29">
+        <v>104.4</v>
+      </c>
+      <c r="AA80" s="29">
+        <v>102.1</v>
+      </c>
+      <c r="AB80" s="29">
+        <v>102.1</v>
+      </c>
+      <c r="AC80" s="29">
+        <v>102.5</v>
+      </c>
+      <c r="AD80" s="29">
+        <v>103</v>
+      </c>
+      <c r="AE80" s="29">
         <v>103.9</v>
       </c>
-      <c r="AG80" s="6">
-[...2 lines deleted...]
-      <c r="AH80" s="32">
+      <c r="AF80" s="29">
+        <v>103.8</v>
+      </c>
+      <c r="AG80" s="29">
+        <v>103.5</v>
+      </c>
+      <c r="AH80" s="29">
         <v>103.2</v>
       </c>
-      <c r="AI80" s="9">
+      <c r="AI80" s="29">
         <v>103</v>
       </c>
-      <c r="AJ80" s="33">
-        <v>102.9</v>
+      <c r="AJ80" s="29">
+        <v>102.8</v>
       </c>
       <c r="AK80" s="29">
         <v>105</v>
       </c>
-      <c r="AL80" s="28">
-[...12 lines deleted...]
-        <v>115.7</v>
+      <c r="AL80" s="6">
+        <v>113.4</v>
+      </c>
+      <c r="AM80" s="6">
+        <v>114</v>
+      </c>
+      <c r="AN80" s="6">
+        <v>114.8</v>
+      </c>
+      <c r="AO80" s="6">
+        <v>115.3</v>
+      </c>
+      <c r="AP80" s="6">
+        <v>115.9</v>
       </c>
       <c r="AQ80" s="6">
-        <v>115.7</v>
+        <v>115.8</v>
       </c>
       <c r="AR80" s="6">
-        <v>115</v>
+        <v>115.1</v>
       </c>
       <c r="AS80" s="6">
-        <v>114.4</v>
-[...2 lines deleted...]
-        <v>113.9</v>
+        <v>114.5</v>
+      </c>
+      <c r="AT80" s="6">
+        <v>114</v>
       </c>
       <c r="AU80" s="6">
-        <v>109.2</v>
-[...1 lines deleted...]
-      <c r="AV80" s="28">
+        <v>109.3</v>
+      </c>
+      <c r="AV80" s="6">
         <v>107.3</v>
       </c>
-      <c r="AW80" s="40">
+      <c r="AW80" s="22">
         <v>106.8</v>
       </c>
       <c r="AX80" s="28">
         <v>99.1</v>
       </c>
-      <c r="AY80" s="35">
+      <c r="AY80" s="32">
         <v>98.8</v>
       </c>
       <c r="AZ80" s="28">
         <v>98.7</v>
       </c>
       <c r="BA80" s="28">
         <v>98.4</v>
       </c>
       <c r="BB80" s="28">
         <v>98</v>
       </c>
       <c r="BC80" s="28">
         <v>97.8</v>
       </c>
       <c r="BD80" s="27">
         <v>97.7</v>
       </c>
-      <c r="BE80" s="35"/>
+      <c r="BE80" s="36">
+        <v>97.7</v>
+      </c>
       <c r="BF80" s="9"/>
       <c r="BG80" s="6"/>
       <c r="BH80" s="28"/>
-      <c r="BI80" s="38"/>
+      <c r="BI80" s="35"/>
     </row>
-    <row r="81" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:61">
       <c r="A81" s="12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B81" s="6">
         <v>95.3</v>
       </c>
       <c r="C81" s="6">
         <v>96.5</v>
       </c>
       <c r="D81" s="6">
         <v>96.5</v>
       </c>
       <c r="E81" s="6">
         <v>96.1</v>
       </c>
       <c r="F81" s="6">
         <v>95.9</v>
       </c>
       <c r="G81" s="6">
         <v>95.7</v>
       </c>
       <c r="H81" s="6">
         <v>95.6</v>
       </c>
       <c r="I81" s="25">
         <v>95.6</v>
       </c>
@@ -12919,152 +13456,154 @@
       </c>
       <c r="R81" s="9">
         <v>106.2</v>
       </c>
       <c r="S81" s="9">
         <v>106.2</v>
       </c>
       <c r="T81" s="6">
         <v>105.5</v>
       </c>
       <c r="U81" s="9">
         <v>105.4</v>
       </c>
       <c r="V81" s="6">
         <v>105.4</v>
       </c>
       <c r="W81" s="6">
         <v>105.4</v>
       </c>
       <c r="X81" s="28">
         <v>105.3</v>
       </c>
       <c r="Y81" s="30">
         <v>104.7</v>
       </c>
-      <c r="Z81" s="6">
-[...5 lines deleted...]
-      <c r="AB81" s="6">
+      <c r="Z81" s="29">
+        <v>103.5</v>
+      </c>
+      <c r="AA81" s="29">
         <v>99.9</v>
       </c>
-      <c r="AC81" s="9">
+      <c r="AB81" s="29">
         <v>100.3</v>
       </c>
-      <c r="AD81" s="9">
-[...5 lines deleted...]
-      <c r="AF81" s="9">
+      <c r="AC81" s="29">
+        <v>100.7</v>
+      </c>
+      <c r="AD81" s="29">
+        <v>100.9</v>
+      </c>
+      <c r="AE81" s="29">
+        <v>100.6</v>
+      </c>
+      <c r="AF81" s="29">
+        <v>100.7</v>
+      </c>
+      <c r="AG81" s="29">
         <v>100.3</v>
       </c>
-      <c r="AG81" s="6">
-[...9 lines deleted...]
-        <v>105.7</v>
+      <c r="AH81" s="29">
+        <v>104.6</v>
+      </c>
+      <c r="AI81" s="29">
+        <v>105.4</v>
+      </c>
+      <c r="AJ81" s="29">
+        <v>106.2</v>
       </c>
       <c r="AK81" s="29">
         <v>115.8</v>
       </c>
-      <c r="AL81" s="28">
+      <c r="AL81" s="6">
         <v>101.6</v>
       </c>
-      <c r="AM81" s="28">
+      <c r="AM81" s="6">
         <v>102.5</v>
       </c>
-      <c r="AN81" s="28">
-[...6 lines deleted...]
-        <v>113.2</v>
+      <c r="AN81" s="6">
+        <v>111.7</v>
+      </c>
+      <c r="AO81" s="6">
+        <v>113.1</v>
+      </c>
+      <c r="AP81" s="6">
+        <v>114.2</v>
       </c>
       <c r="AQ81" s="6">
-        <v>115</v>
+        <v>116.1</v>
       </c>
       <c r="AR81" s="6">
-        <v>117</v>
+        <v>118.2</v>
       </c>
       <c r="AS81" s="6">
-        <v>118.1</v>
-[...2 lines deleted...]
-        <v>113.6</v>
+        <v>119.2</v>
+      </c>
+      <c r="AT81" s="6">
+        <v>114.3</v>
       </c>
       <c r="AU81" s="6">
-        <v>109.8</v>
-[...4 lines deleted...]
-      <c r="AW81" s="40">
+        <v>110.2</v>
+      </c>
+      <c r="AV81" s="6">
+        <v>108.8</v>
+      </c>
+      <c r="AW81" s="22">
         <v>101.6</v>
       </c>
       <c r="AX81" s="28">
         <v>117.9</v>
       </c>
-      <c r="AY81" s="35">
+      <c r="AY81" s="32">
         <v>110.7</v>
       </c>
       <c r="AZ81" s="28">
         <v>100.3</v>
       </c>
       <c r="BA81" s="28">
         <v>98.3</v>
       </c>
       <c r="BB81" s="28">
         <v>97</v>
       </c>
       <c r="BC81" s="28">
         <v>94.9</v>
       </c>
       <c r="BD81" s="27">
         <v>92.8</v>
       </c>
-      <c r="BE81" s="35"/>
+      <c r="BE81" s="36">
+        <v>91.4</v>
+      </c>
       <c r="BF81" s="9"/>
       <c r="BG81" s="6"/>
       <c r="BH81" s="28"/>
-      <c r="BI81" s="38"/>
+      <c r="BI81" s="35"/>
     </row>
-    <row r="82" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:61">
       <c r="A82" s="12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B82" s="6">
         <v>99.6</v>
       </c>
       <c r="C82" s="6">
         <v>100.5</v>
       </c>
       <c r="D82" s="6">
         <v>115.1</v>
       </c>
       <c r="E82" s="6">
         <v>110.4</v>
       </c>
       <c r="F82" s="6">
         <v>105.1</v>
       </c>
       <c r="G82" s="6">
         <v>105</v>
       </c>
       <c r="H82" s="6">
         <v>105.4</v>
       </c>
       <c r="I82" s="25">
         <v>101.9</v>
       </c>
@@ -13094,152 +13633,154 @@
       </c>
       <c r="R82" s="9">
         <v>104.3</v>
       </c>
       <c r="S82" s="9">
         <v>103.1</v>
       </c>
       <c r="T82" s="6">
         <v>99.6</v>
       </c>
       <c r="U82" s="9">
         <v>100.6</v>
       </c>
       <c r="V82" s="6">
         <v>107.3</v>
       </c>
       <c r="W82" s="6">
         <v>100.4</v>
       </c>
       <c r="X82" s="28">
         <v>100.4</v>
       </c>
       <c r="Y82" s="30">
         <v>102.5</v>
       </c>
-      <c r="Z82" s="6">
-[...29 lines deleted...]
-      <c r="AJ82" s="33">
+      <c r="Z82" s="29">
+        <v>85.1</v>
+      </c>
+      <c r="AA82" s="29">
+        <v>84.7</v>
+      </c>
+      <c r="AB82" s="29">
+        <v>93.3</v>
+      </c>
+      <c r="AC82" s="29">
+        <v>107.1</v>
+      </c>
+      <c r="AD82" s="29">
+        <v>100.7</v>
+      </c>
+      <c r="AE82" s="29">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="AF82" s="29">
+        <v>127.2</v>
+      </c>
+      <c r="AG82" s="29">
+        <v>103.1</v>
+      </c>
+      <c r="AH82" s="29">
+        <v>108.2</v>
+      </c>
+      <c r="AI82" s="29">
+        <v>111.8</v>
+      </c>
+      <c r="AJ82" s="29">
         <v>113.3</v>
       </c>
       <c r="AK82" s="29">
         <v>115.9</v>
       </c>
-      <c r="AL82" s="28">
-[...12 lines deleted...]
-        <v>83.5</v>
+      <c r="AL82" s="6">
+        <v>115.1</v>
+      </c>
+      <c r="AM82" s="6">
+        <v>121.4</v>
+      </c>
+      <c r="AN82" s="6">
+        <v>104.1</v>
+      </c>
+      <c r="AO82" s="6">
+        <v>77.8</v>
+      </c>
+      <c r="AP82" s="6">
+        <v>84.6</v>
       </c>
       <c r="AQ82" s="6">
-        <v>68</v>
+        <v>69.2</v>
       </c>
       <c r="AR82" s="6">
-        <v>76.5</v>
+        <v>77.5</v>
       </c>
       <c r="AS82" s="6">
-        <v>81.7</v>
-[...2 lines deleted...]
-        <v>100.1</v>
+        <v>82.5</v>
+      </c>
+      <c r="AT82" s="6">
+        <v>100.4</v>
       </c>
       <c r="AU82" s="6">
         <v>108.4</v>
       </c>
-      <c r="AV82" s="28">
+      <c r="AV82" s="6">
         <v>106.2</v>
       </c>
-      <c r="AW82" s="40">
+      <c r="AW82" s="22">
         <v>100</v>
       </c>
       <c r="AX82" s="28">
         <v>137.6</v>
       </c>
-      <c r="AY82" s="35">
+      <c r="AY82" s="32">
         <v>139.9</v>
       </c>
       <c r="AZ82" s="28">
         <v>139.19999999999999</v>
       </c>
       <c r="BA82" s="28">
         <v>166.4</v>
       </c>
       <c r="BB82" s="28">
         <v>145.80000000000001</v>
       </c>
       <c r="BC82" s="28">
         <v>146.1</v>
       </c>
       <c r="BD82" s="27">
         <v>143.30000000000001</v>
       </c>
-      <c r="BE82" s="35"/>
+      <c r="BE82" s="36">
+        <v>140.4</v>
+      </c>
       <c r="BF82" s="9"/>
       <c r="BG82" s="6"/>
       <c r="BH82" s="28"/>
-      <c r="BI82" s="38"/>
+      <c r="BI82" s="35"/>
     </row>
-    <row r="83" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:61">
       <c r="A83" s="12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B83" s="6">
         <v>100.3</v>
       </c>
       <c r="C83" s="6">
         <v>99.8</v>
       </c>
       <c r="D83" s="6">
         <v>99.9</v>
       </c>
       <c r="E83" s="6">
         <v>100.2</v>
       </c>
       <c r="F83" s="6">
         <v>100.2</v>
       </c>
       <c r="G83" s="6">
         <v>100.3</v>
       </c>
       <c r="H83" s="6">
         <v>100.2</v>
       </c>
       <c r="I83" s="25">
         <v>100.1</v>
       </c>
@@ -13269,152 +13810,154 @@
       </c>
       <c r="R83" s="9">
         <v>106</v>
       </c>
       <c r="S83" s="9">
         <v>106.2</v>
       </c>
       <c r="T83" s="6">
         <v>105</v>
       </c>
       <c r="U83" s="9">
         <v>104</v>
       </c>
       <c r="V83" s="6">
         <v>104</v>
       </c>
       <c r="W83" s="6">
         <v>103.9</v>
       </c>
       <c r="X83" s="28">
         <v>102.7</v>
       </c>
       <c r="Y83" s="30">
         <v>104.1</v>
       </c>
-      <c r="Z83" s="6">
-[...14 lines deleted...]
-      <c r="AE83" s="9">
+      <c r="Z83" s="29">
+        <v>100.5</v>
+      </c>
+      <c r="AA83" s="29">
+        <v>99.2</v>
+      </c>
+      <c r="AB83" s="29">
+        <v>99.7</v>
+      </c>
+      <c r="AC83" s="29">
+        <v>100.2</v>
+      </c>
+      <c r="AD83" s="29">
+        <v>100.5</v>
+      </c>
+      <c r="AE83" s="29">
+        <v>101.1</v>
+      </c>
+      <c r="AF83" s="29">
         <v>101.2</v>
       </c>
-      <c r="AF83" s="9">
-[...2 lines deleted...]
-      <c r="AG83" s="6">
+      <c r="AG83" s="29">
+        <v>101.1</v>
+      </c>
+      <c r="AH83" s="29">
         <v>101.2</v>
       </c>
-      <c r="AH83" s="8">
+      <c r="AI83" s="29">
         <v>101.2</v>
       </c>
-      <c r="AI83" s="9">
-[...2 lines deleted...]
-      <c r="AJ83" s="33">
+      <c r="AJ83" s="29">
         <v>101.7</v>
       </c>
       <c r="AK83" s="29">
         <v>103.3</v>
       </c>
-      <c r="AL83" s="28">
+      <c r="AL83" s="6">
+        <v>117.7</v>
+      </c>
+      <c r="AM83" s="6">
         <v>117.6</v>
       </c>
-      <c r="AM83" s="28">
+      <c r="AN83" s="6">
+        <v>117.5</v>
+      </c>
+      <c r="AO83" s="6">
         <v>117.4</v>
       </c>
-      <c r="AN83" s="28">
-[...2 lines deleted...]
-      <c r="AO83" s="28">
+      <c r="AP83" s="6">
+        <v>117.5</v>
+      </c>
+      <c r="AQ83" s="6">
         <v>117.3</v>
       </c>
-      <c r="AP83" s="28">
-[...2 lines deleted...]
-      <c r="AQ83" s="6">
+      <c r="AR83" s="6">
         <v>117.2</v>
       </c>
-      <c r="AR83" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AS83" s="6">
-        <v>116.9</v>
-[...2 lines deleted...]
-        <v>116.6</v>
+        <v>117.1</v>
+      </c>
+      <c r="AT83" s="6">
+        <v>116.7</v>
       </c>
       <c r="AU83" s="6">
         <v>111</v>
       </c>
-      <c r="AV83" s="28">
+      <c r="AV83" s="6">
         <v>108.7</v>
       </c>
-      <c r="AW83" s="40">
+      <c r="AW83" s="22">
         <v>107.6</v>
       </c>
       <c r="AX83" s="28">
         <v>102</v>
       </c>
-      <c r="AY83" s="35">
+      <c r="AY83" s="32">
         <v>103.5</v>
       </c>
       <c r="AZ83" s="28">
         <v>103.5</v>
       </c>
       <c r="BA83" s="28">
         <v>103.2</v>
       </c>
       <c r="BB83" s="28">
         <v>103</v>
       </c>
       <c r="BC83" s="28">
         <v>102.9</v>
       </c>
       <c r="BD83" s="27">
         <v>102.7</v>
       </c>
-      <c r="BE83" s="35"/>
+      <c r="BE83" s="36">
+        <v>102.3</v>
+      </c>
       <c r="BF83" s="9"/>
       <c r="BG83" s="6"/>
       <c r="BH83" s="28"/>
-      <c r="BI83" s="38"/>
+      <c r="BI83" s="35"/>
     </row>
-    <row r="84" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:61">
       <c r="A84" s="12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B84" s="6">
         <v>100</v>
       </c>
       <c r="C84" s="6">
         <v>87.6</v>
       </c>
       <c r="D84" s="6">
         <v>87.8</v>
       </c>
       <c r="E84" s="6">
         <v>90.6</v>
       </c>
       <c r="F84" s="6">
         <v>92.7</v>
       </c>
       <c r="G84" s="6">
         <v>92.1</v>
       </c>
       <c r="H84" s="6">
         <v>90</v>
       </c>
       <c r="I84" s="25">
         <v>88.1</v>
       </c>
@@ -13444,152 +13987,154 @@
       </c>
       <c r="R84" s="9">
         <v>99.6</v>
       </c>
       <c r="S84" s="9">
         <v>100.2</v>
       </c>
       <c r="T84" s="6">
         <v>98.4</v>
       </c>
       <c r="U84" s="9">
         <v>102.3</v>
       </c>
       <c r="V84" s="6">
         <v>102.4</v>
       </c>
       <c r="W84" s="6">
         <v>102.7</v>
       </c>
       <c r="X84" s="28">
         <v>103.2</v>
       </c>
       <c r="Y84" s="30">
         <v>104.6</v>
       </c>
-      <c r="Z84" s="6">
-[...14 lines deleted...]
-      <c r="AE84" s="9">
+      <c r="Z84" s="29">
+        <v>191.4</v>
+      </c>
+      <c r="AA84" s="29">
+        <v>126.6</v>
+      </c>
+      <c r="AB84" s="29">
+        <v>121.2</v>
+      </c>
+      <c r="AC84" s="29">
+        <v>114.6</v>
+      </c>
+      <c r="AD84" s="29">
+        <v>107</v>
+      </c>
+      <c r="AE84" s="29">
         <v>99.1</v>
       </c>
-      <c r="AF84" s="9">
-[...12 lines deleted...]
-        <v>109.5</v>
+      <c r="AF84" s="29">
+        <v>103.2</v>
+      </c>
+      <c r="AG84" s="29">
+        <v>103</v>
+      </c>
+      <c r="AH84" s="29">
+        <v>106.5</v>
+      </c>
+      <c r="AI84" s="29">
+        <v>108.1</v>
+      </c>
+      <c r="AJ84" s="29">
+        <v>109.7</v>
       </c>
       <c r="AK84" s="29">
         <v>113</v>
       </c>
-      <c r="AL84" s="28">
-[...5 lines deleted...]
-      <c r="AN84" s="28">
+      <c r="AL84" s="6">
+        <v>88.5</v>
+      </c>
+      <c r="AM84" s="6">
+        <v>104</v>
+      </c>
+      <c r="AN84" s="6">
+        <v>107.8</v>
+      </c>
+      <c r="AO84" s="6">
+        <v>108.5</v>
+      </c>
+      <c r="AP84" s="6">
+        <v>107.3</v>
+      </c>
+      <c r="AQ84" s="6">
+        <v>109.6</v>
+      </c>
+      <c r="AR84" s="6">
+        <v>107.5</v>
+      </c>
+      <c r="AS84" s="6">
         <v>107.7</v>
       </c>
-      <c r="AO84" s="28">
-[...15 lines deleted...]
-        <v>106.1</v>
+      <c r="AT84" s="6">
+        <v>106.2</v>
       </c>
       <c r="AU84" s="6">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="AV84" s="28">
+        <v>105.1</v>
+      </c>
+      <c r="AV84" s="6">
         <v>103.1</v>
       </c>
-      <c r="AW84" s="40">
+      <c r="AW84" s="22">
         <v>107.2</v>
       </c>
       <c r="AX84" s="28">
         <v>72.099999999999994</v>
       </c>
-      <c r="AY84" s="35">
+      <c r="AY84" s="32">
         <v>82.9</v>
       </c>
       <c r="AZ84" s="28">
         <v>79.7</v>
       </c>
       <c r="BA84" s="28">
         <v>99.6</v>
       </c>
       <c r="BB84" s="28">
         <v>100.8</v>
       </c>
       <c r="BC84" s="28">
         <v>101.6</v>
       </c>
       <c r="BD84" s="27">
         <v>103</v>
       </c>
-      <c r="BE84" s="35"/>
+      <c r="BE84" s="36">
+        <v>98.8</v>
+      </c>
       <c r="BF84" s="9"/>
       <c r="BG84" s="6"/>
       <c r="BH84" s="28"/>
-      <c r="BI84" s="38"/>
+      <c r="BI84" s="35"/>
     </row>
-    <row r="85" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:61">
       <c r="A85" s="12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B85" s="6">
         <v>104.3</v>
       </c>
       <c r="C85" s="6">
         <v>104</v>
       </c>
       <c r="D85" s="6">
         <v>103.8</v>
       </c>
       <c r="E85" s="6">
         <v>104.2</v>
       </c>
       <c r="F85" s="6">
         <v>103.9</v>
       </c>
       <c r="G85" s="6">
         <v>103</v>
       </c>
       <c r="H85" s="6">
         <v>102.7</v>
       </c>
       <c r="I85" s="25">
         <v>102.3</v>
       </c>
@@ -13619,152 +14164,154 @@
       </c>
       <c r="R85" s="9">
         <v>102.8</v>
       </c>
       <c r="S85" s="9">
         <v>102.9</v>
       </c>
       <c r="T85" s="6">
         <v>101.8</v>
       </c>
       <c r="U85" s="9">
         <v>101.7</v>
       </c>
       <c r="V85" s="6">
         <v>101.7</v>
       </c>
       <c r="W85" s="6">
         <v>101.6</v>
       </c>
       <c r="X85" s="28">
         <v>101.5</v>
       </c>
       <c r="Y85" s="30">
         <v>102.9</v>
       </c>
-      <c r="Z85" s="6">
-[...14 lines deleted...]
-      <c r="AE85" s="9">
+      <c r="Z85" s="29">
+        <v>93.3</v>
+      </c>
+      <c r="AA85" s="29">
+        <v>95.3</v>
+      </c>
+      <c r="AB85" s="29">
         <v>94.9</v>
       </c>
-      <c r="AF85" s="9">
-[...2 lines deleted...]
-      <c r="AG85" s="6">
+      <c r="AC85" s="29">
+        <v>95.1</v>
+      </c>
+      <c r="AD85" s="29">
+        <v>95.1</v>
+      </c>
+      <c r="AE85" s="29">
         <v>95.5</v>
       </c>
-      <c r="AH85" s="9">
-[...5 lines deleted...]
-      <c r="AJ85" s="33">
+      <c r="AF85" s="29">
+        <v>95.7</v>
+      </c>
+      <c r="AG85" s="29">
+        <v>95.7</v>
+      </c>
+      <c r="AH85" s="29">
+        <v>96.6</v>
+      </c>
+      <c r="AI85" s="29">
         <v>96.7</v>
+      </c>
+      <c r="AJ85" s="29">
+        <v>96.9</v>
       </c>
       <c r="AK85" s="29">
         <v>105.4</v>
       </c>
-      <c r="AL85" s="28">
-[...2 lines deleted...]
-      <c r="AM85" s="28">
+      <c r="AL85" s="6">
+        <v>110.9</v>
+      </c>
+      <c r="AM85" s="6">
+        <v>109</v>
+      </c>
+      <c r="AN85" s="6">
+        <v>110</v>
+      </c>
+      <c r="AO85" s="6">
+        <v>108.7</v>
+      </c>
+      <c r="AP85" s="6">
+        <v>109.8</v>
+      </c>
+      <c r="AQ85" s="6">
+        <v>110.9</v>
+      </c>
+      <c r="AR85" s="6">
+        <v>110.3</v>
+      </c>
+      <c r="AS85" s="6">
         <v>109.4</v>
       </c>
-      <c r="AN85" s="28">
-[...18 lines deleted...]
-        <v>109.9</v>
+      <c r="AT85" s="6">
+        <v>109.4</v>
       </c>
       <c r="AU85" s="6">
-        <v>108.7</v>
-[...5 lines deleted...]
-        <v>99.5</v>
+        <v>107.9</v>
+      </c>
+      <c r="AV85" s="6">
+        <v>107.2</v>
+      </c>
+      <c r="AW85" s="22">
+        <v>98.9</v>
       </c>
       <c r="AX85" s="28">
         <v>97.3</v>
       </c>
-      <c r="AY85" s="35">
+      <c r="AY85" s="32">
         <v>106.8</v>
       </c>
       <c r="AZ85" s="28">
         <v>105.5</v>
       </c>
       <c r="BA85" s="28">
         <v>105.2</v>
       </c>
       <c r="BB85" s="28">
         <v>103.6</v>
       </c>
       <c r="BC85" s="28">
         <v>101.6</v>
       </c>
       <c r="BD85" s="27">
         <v>102.4</v>
       </c>
-      <c r="BE85" s="35"/>
+      <c r="BE85" s="36">
+        <v>102.4</v>
+      </c>
       <c r="BF85" s="9"/>
       <c r="BG85" s="6"/>
       <c r="BH85" s="28"/>
-      <c r="BI85" s="38"/>
+      <c r="BI85" s="35"/>
     </row>
-    <row r="86" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:61">
       <c r="A86" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B86" s="6">
         <v>103.1</v>
       </c>
       <c r="C86" s="6">
         <v>106</v>
       </c>
       <c r="D86" s="6">
         <v>104.4</v>
       </c>
       <c r="E86" s="6">
         <v>103.9</v>
       </c>
       <c r="F86" s="6">
         <v>104.7</v>
       </c>
       <c r="G86" s="6">
         <v>104.7</v>
       </c>
       <c r="H86" s="6">
         <v>104.4</v>
       </c>
       <c r="I86" s="25">
         <v>103.8</v>
       </c>
@@ -13794,152 +14341,154 @@
       </c>
       <c r="R86" s="9">
         <v>104.1</v>
       </c>
       <c r="S86" s="9">
         <v>104.7</v>
       </c>
       <c r="T86" s="6">
         <v>102.7</v>
       </c>
       <c r="U86" s="9">
         <v>101.7</v>
       </c>
       <c r="V86" s="6">
         <v>103.8</v>
       </c>
       <c r="W86" s="6">
         <v>104.6</v>
       </c>
       <c r="X86" s="28">
         <v>104</v>
       </c>
       <c r="Y86" s="30">
         <v>108.1</v>
       </c>
-      <c r="Z86" s="6">
-[...23 lines deleted...]
-      <c r="AH86" s="9">
+      <c r="Z86" s="29">
+        <v>110.6</v>
+      </c>
+      <c r="AA86" s="29">
+        <v>175.7</v>
+      </c>
+      <c r="AB86" s="29">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="AC86" s="29">
+        <v>134.1</v>
+      </c>
+      <c r="AD86" s="29">
+        <v>132</v>
+      </c>
+      <c r="AE86" s="29">
         <v>138.30000000000001</v>
       </c>
-      <c r="AI86" s="9">
-[...3 lines deleted...]
-        <v>129.30000000000001</v>
+      <c r="AF86" s="29">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="AG86" s="29">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="AH86" s="29">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="AI86" s="29">
+        <v>132.9</v>
+      </c>
+      <c r="AJ86" s="29">
+        <v>129.5</v>
       </c>
       <c r="AK86" s="29">
         <v>127.6</v>
       </c>
-      <c r="AL86" s="28">
-[...12 lines deleted...]
-        <v>104.3</v>
+      <c r="AL86" s="6">
+        <v>142.5</v>
+      </c>
+      <c r="AM86" s="6">
+        <v>91.3</v>
+      </c>
+      <c r="AN86" s="6">
+        <v>100.7</v>
+      </c>
+      <c r="AO86" s="6">
+        <v>102.2</v>
+      </c>
+      <c r="AP86" s="6">
+        <v>104.6</v>
       </c>
       <c r="AQ86" s="6">
-        <v>101.3</v>
+        <v>101.4</v>
       </c>
       <c r="AR86" s="6">
-        <v>101.4</v>
+        <v>101.5</v>
       </c>
       <c r="AS86" s="6">
-        <v>98.8</v>
-[...2 lines deleted...]
-        <v>102.6</v>
+        <v>98.9</v>
+      </c>
+      <c r="AT86" s="6">
+        <v>102.7</v>
       </c>
       <c r="AU86" s="6">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="AV86" s="28">
+        <v>103.1</v>
+      </c>
+      <c r="AV86" s="6">
         <v>102.1</v>
       </c>
-      <c r="AW86" s="40">
+      <c r="AW86" s="22">
         <v>102.7</v>
       </c>
       <c r="AX86" s="28">
         <v>99.4</v>
       </c>
-      <c r="AY86" s="35">
+      <c r="AY86" s="32">
         <v>92.6</v>
       </c>
       <c r="AZ86" s="28">
         <v>97</v>
       </c>
       <c r="BA86" s="28">
         <v>97.9</v>
       </c>
       <c r="BB86" s="28">
         <v>104.7</v>
       </c>
       <c r="BC86" s="28">
         <v>112.4</v>
       </c>
       <c r="BD86" s="27">
         <v>112.1</v>
       </c>
-      <c r="BE86" s="35"/>
+      <c r="BE86" s="36">
+        <v>112</v>
+      </c>
       <c r="BF86" s="9"/>
       <c r="BG86" s="6"/>
       <c r="BH86" s="28"/>
-      <c r="BI86" s="38"/>
+      <c r="BI86" s="35"/>
     </row>
-    <row r="87" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:61">
       <c r="A87" s="12" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B87" s="6">
         <v>104.6</v>
       </c>
       <c r="C87" s="6">
         <v>105.4</v>
       </c>
       <c r="D87" s="6">
         <v>105.9</v>
       </c>
       <c r="E87" s="6">
         <v>106.5</v>
       </c>
       <c r="F87" s="6">
         <v>106.4</v>
       </c>
       <c r="G87" s="6">
         <v>105.9</v>
       </c>
       <c r="H87" s="6">
         <v>105.5</v>
       </c>
       <c r="I87" s="25">
         <v>105.4</v>
       </c>
@@ -13969,152 +14518,154 @@
       </c>
       <c r="R87" s="9">
         <v>100.1</v>
       </c>
       <c r="S87" s="9">
         <v>100.4</v>
       </c>
       <c r="T87" s="6">
         <v>99.8</v>
       </c>
       <c r="U87" s="9">
         <v>100.1</v>
       </c>
       <c r="V87" s="6">
         <v>101</v>
       </c>
       <c r="W87" s="6">
         <v>101.2</v>
       </c>
       <c r="X87" s="28">
         <v>100.9</v>
       </c>
       <c r="Y87" s="30">
         <v>101.3</v>
       </c>
-      <c r="Z87" s="6">
-[...11 lines deleted...]
-      <c r="AD87" s="9">
+      <c r="Z87" s="29">
+        <v>90.9</v>
+      </c>
+      <c r="AA87" s="29">
+        <v>83.9</v>
+      </c>
+      <c r="AB87" s="29">
+        <v>85.2</v>
+      </c>
+      <c r="AC87" s="29">
         <v>88.5</v>
       </c>
-      <c r="AE87" s="9">
-[...5 lines deleted...]
-      <c r="AG87" s="6">
+      <c r="AD87" s="29">
+        <v>88.2</v>
+      </c>
+      <c r="AE87" s="29">
+        <v>89.2</v>
+      </c>
+      <c r="AF87" s="29">
+        <v>90.4</v>
+      </c>
+      <c r="AG87" s="29">
+        <v>89.6</v>
+      </c>
+      <c r="AH87" s="29">
+        <v>88.7</v>
+      </c>
+      <c r="AI87" s="29">
+        <v>88.7</v>
+      </c>
+      <c r="AJ87" s="29">
         <v>89.9</v>
-      </c>
-[...7 lines deleted...]
-        <v>90.1</v>
       </c>
       <c r="AK87" s="29">
         <v>96.1</v>
       </c>
-      <c r="AL87" s="28">
-[...12 lines deleted...]
-        <v>115.6</v>
+      <c r="AL87" s="6">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="AM87" s="6">
+        <v>125.9</v>
+      </c>
+      <c r="AN87" s="6">
+        <v>120.9</v>
+      </c>
+      <c r="AO87" s="6">
+        <v>115.4</v>
+      </c>
+      <c r="AP87" s="6">
+        <v>116.5</v>
       </c>
       <c r="AQ87" s="6">
-        <v>115.3</v>
+        <v>116.8</v>
       </c>
       <c r="AR87" s="6">
-        <v>115.3</v>
+        <v>116.8</v>
       </c>
       <c r="AS87" s="6">
-        <v>114.5</v>
-[...11 lines deleted...]
-        <v>107.7</v>
+        <v>115.8</v>
+      </c>
+      <c r="AT87" s="6">
+        <v>114.8</v>
+      </c>
+      <c r="AU87" s="6">
+        <v>111.6</v>
+      </c>
+      <c r="AV87" s="6">
+        <v>109.8</v>
+      </c>
+      <c r="AW87" s="22">
+        <v>104.7</v>
       </c>
       <c r="AX87" s="28">
         <v>88.4</v>
       </c>
-      <c r="AY87" s="35">
+      <c r="AY87" s="32">
         <v>142.5</v>
       </c>
       <c r="AZ87" s="28">
         <v>140.19999999999999</v>
       </c>
       <c r="BA87" s="28">
         <v>135.9</v>
       </c>
       <c r="BB87" s="28">
         <v>130.19999999999999</v>
       </c>
       <c r="BC87" s="28">
         <v>132.1</v>
       </c>
       <c r="BD87" s="27">
         <v>135.5</v>
       </c>
-      <c r="BE87" s="35"/>
+      <c r="BE87" s="36">
+        <v>138</v>
+      </c>
       <c r="BF87" s="9"/>
       <c r="BG87" s="9"/>
       <c r="BH87" s="28"/>
-      <c r="BI87" s="38"/>
+      <c r="BI87" s="35"/>
     </row>
-    <row r="88" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:61">
       <c r="A88" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B88" s="6">
         <v>105.1</v>
       </c>
       <c r="C88" s="6">
         <v>104.5</v>
       </c>
       <c r="D88" s="6">
         <v>103.5</v>
       </c>
       <c r="E88" s="6">
         <v>103.3</v>
       </c>
       <c r="F88" s="6">
         <v>103.1</v>
       </c>
       <c r="G88" s="6">
         <v>103.2</v>
       </c>
       <c r="H88" s="6">
         <v>103.4</v>
       </c>
       <c r="I88" s="25">
         <v>103.2</v>
       </c>
@@ -14144,152 +14695,154 @@
       </c>
       <c r="R88" s="9">
         <v>101.6</v>
       </c>
       <c r="S88" s="9">
         <v>101.4</v>
       </c>
       <c r="T88" s="6">
         <v>98.5</v>
       </c>
       <c r="U88" s="9">
         <v>98.7</v>
       </c>
       <c r="V88" s="6">
         <v>98.8</v>
       </c>
       <c r="W88" s="6">
         <v>99</v>
       </c>
       <c r="X88" s="28">
         <v>100.4</v>
       </c>
       <c r="Y88" s="30">
         <v>111.5</v>
       </c>
-      <c r="Z88" s="6">
-[...2 lines deleted...]
-      <c r="AA88" s="6">
+      <c r="Z88" s="29">
+        <v>99.3</v>
+      </c>
+      <c r="AA88" s="29">
         <v>95.7</v>
       </c>
-      <c r="AB88" s="6">
-[...24 lines deleted...]
-        <v>103.1</v>
+      <c r="AB88" s="29">
+        <v>103.5</v>
+      </c>
+      <c r="AC88" s="29">
+        <v>100.6</v>
+      </c>
+      <c r="AD88" s="29">
+        <v>99.4</v>
+      </c>
+      <c r="AE88" s="29">
+        <v>99.7</v>
+      </c>
+      <c r="AF88" s="29">
+        <v>99.7</v>
+      </c>
+      <c r="AG88" s="29">
+        <v>99.4</v>
+      </c>
+      <c r="AH88" s="29">
+        <v>98.8</v>
+      </c>
+      <c r="AI88" s="29">
+        <v>99.5</v>
+      </c>
+      <c r="AJ88" s="29">
+        <v>102.4</v>
       </c>
       <c r="AK88" s="29">
         <v>113</v>
       </c>
-      <c r="AL88" s="28">
-[...8 lines deleted...]
-      <c r="AO88" s="28">
+      <c r="AL88" s="6">
+        <v>107.1</v>
+      </c>
+      <c r="AM88" s="6">
+        <v>112</v>
+      </c>
+      <c r="AN88" s="6">
+        <v>109.9</v>
+      </c>
+      <c r="AO88" s="6">
+        <v>113.3</v>
+      </c>
+      <c r="AP88" s="6">
+        <v>115</v>
+      </c>
+      <c r="AQ88" s="6">
+        <v>113</v>
+      </c>
+      <c r="AR88" s="6">
+        <v>114.2</v>
+      </c>
+      <c r="AS88" s="6">
+        <v>112.4</v>
+      </c>
+      <c r="AT88" s="6">
+        <v>116.5</v>
+      </c>
+      <c r="AU88" s="6">
         <v>114.3</v>
       </c>
-      <c r="AP88" s="28">
-[...21 lines deleted...]
-        <v>106.4</v>
+      <c r="AV88" s="6">
+        <v>110.9</v>
+      </c>
+      <c r="AW88" s="22">
+        <v>105.5</v>
       </c>
       <c r="AX88" s="28">
         <v>132.69999999999999</v>
       </c>
-      <c r="AY88" s="35">
+      <c r="AY88" s="32">
         <v>117.6</v>
       </c>
       <c r="AZ88" s="28">
         <v>121.2</v>
       </c>
       <c r="BA88" s="28">
         <v>118.3</v>
       </c>
       <c r="BB88" s="28">
         <v>114.6</v>
       </c>
       <c r="BC88" s="28">
         <v>113.6</v>
       </c>
       <c r="BD88" s="27">
         <v>111</v>
       </c>
-      <c r="BE88" s="35"/>
+      <c r="BE88" s="36">
+        <v>111.7</v>
+      </c>
       <c r="BF88" s="9"/>
       <c r="BG88" s="9"/>
       <c r="BH88" s="28"/>
-      <c r="BI88" s="38"/>
+      <c r="BI88" s="35"/>
     </row>
-    <row r="89" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:61">
       <c r="A89" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B89" s="6">
         <v>100.1</v>
       </c>
       <c r="C89" s="6">
         <v>100.5</v>
       </c>
       <c r="D89" s="6">
         <v>100.4</v>
       </c>
       <c r="E89" s="6">
         <v>100.5</v>
       </c>
       <c r="F89" s="6">
         <v>99.6</v>
       </c>
       <c r="G89" s="6">
         <v>100.6</v>
       </c>
       <c r="H89" s="6">
         <v>100.6</v>
       </c>
       <c r="I89" s="25">
         <v>100.2</v>
       </c>
@@ -14319,152 +14872,154 @@
       </c>
       <c r="R89" s="9">
         <v>103.7</v>
       </c>
       <c r="S89" s="9">
         <v>103.8</v>
       </c>
       <c r="T89" s="6">
         <v>101.7</v>
       </c>
       <c r="U89" s="9">
         <v>101.1</v>
       </c>
       <c r="V89" s="6">
         <v>100.7</v>
       </c>
       <c r="W89" s="6">
         <v>100.7</v>
       </c>
       <c r="X89" s="28">
         <v>100.8</v>
       </c>
       <c r="Y89" s="30">
         <v>105.8</v>
       </c>
-      <c r="Z89" s="6">
-[...2 lines deleted...]
-      <c r="AA89" s="6">
+      <c r="Z89" s="29">
+        <v>81.3</v>
+      </c>
+      <c r="AA89" s="29">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AB89" s="29">
+        <v>79.7</v>
+      </c>
+      <c r="AC89" s="29">
         <v>79.599999999999994</v>
       </c>
-      <c r="AB89" s="6">
-[...11 lines deleted...]
-      <c r="AF89" s="9">
+      <c r="AD89" s="29">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="AE89" s="29">
+        <v>79.7</v>
+      </c>
+      <c r="AF89" s="29">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="AG89" s="29">
         <v>83</v>
       </c>
-      <c r="AG89" s="6">
-[...9 lines deleted...]
-        <v>90.8</v>
+      <c r="AH89" s="29">
+        <v>85.8</v>
+      </c>
+      <c r="AI89" s="29">
+        <v>88.3</v>
+      </c>
+      <c r="AJ89" s="29">
+        <v>90.3</v>
       </c>
       <c r="AK89" s="29">
         <v>102.1</v>
       </c>
-      <c r="AL89" s="28">
-[...11 lines deleted...]
-      <c r="AP89" s="28">
+      <c r="AL89" s="6">
+        <v>116.6</v>
+      </c>
+      <c r="AM89" s="6">
         <v>116.8</v>
       </c>
+      <c r="AN89" s="6">
+        <v>116.8</v>
+      </c>
+      <c r="AO89" s="6">
+        <v>116.8</v>
+      </c>
+      <c r="AP89" s="6">
+        <v>116.4</v>
+      </c>
       <c r="AQ89" s="6">
-        <v>116.4</v>
+        <v>116</v>
       </c>
       <c r="AR89" s="6">
-        <v>116.5</v>
+        <v>116</v>
       </c>
       <c r="AS89" s="6">
-        <v>115.4</v>
-[...11 lines deleted...]
-        <v>106</v>
+        <v>115</v>
+      </c>
+      <c r="AT89" s="6">
+        <v>114</v>
+      </c>
+      <c r="AU89" s="6">
+        <v>110.6</v>
+      </c>
+      <c r="AV89" s="6">
+        <v>109.4</v>
+      </c>
+      <c r="AW89" s="22">
+        <v>105.8</v>
       </c>
       <c r="AX89" s="28">
         <v>105.5</v>
       </c>
-      <c r="AY89" s="35">
+      <c r="AY89" s="32">
         <v>105.4</v>
       </c>
       <c r="AZ89" s="28">
         <v>105.1</v>
       </c>
       <c r="BA89" s="28">
         <v>104.9</v>
       </c>
       <c r="BB89" s="28">
         <v>104.3</v>
       </c>
       <c r="BC89" s="28">
         <v>103.4</v>
       </c>
       <c r="BD89" s="27">
         <v>103</v>
       </c>
-      <c r="BE89" s="35"/>
+      <c r="BE89" s="36">
+        <v>102.8</v>
+      </c>
       <c r="BF89" s="9"/>
       <c r="BG89" s="9"/>
       <c r="BH89" s="28"/>
-      <c r="BI89" s="38"/>
+      <c r="BI89" s="35"/>
     </row>
-    <row r="90" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:61">
       <c r="A90" s="14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B90" s="6">
         <v>101.1</v>
       </c>
       <c r="C90" s="6">
         <v>101.1</v>
       </c>
       <c r="D90" s="6">
         <v>101.6</v>
       </c>
       <c r="E90" s="6">
         <v>103.6</v>
       </c>
       <c r="F90" s="6">
         <v>103.2</v>
       </c>
       <c r="G90" s="6">
         <v>102.8</v>
       </c>
       <c r="H90" s="6">
         <v>102.1</v>
       </c>
       <c r="I90" s="25">
         <v>102.1</v>
       </c>
@@ -14494,152 +15049,154 @@
       </c>
       <c r="R90" s="9">
         <v>102</v>
       </c>
       <c r="S90" s="9">
         <v>102.9</v>
       </c>
       <c r="T90" s="6">
         <v>100.2</v>
       </c>
       <c r="U90" s="9">
         <v>100.3</v>
       </c>
       <c r="V90" s="6">
         <v>101.9</v>
       </c>
       <c r="W90" s="6">
         <v>101.8</v>
       </c>
       <c r="X90" s="28">
         <v>101.6</v>
       </c>
       <c r="Y90" s="30">
         <v>104.6</v>
       </c>
-      <c r="Z90" s="6">
+      <c r="Z90" s="29">
+        <v>97.3</v>
+      </c>
+      <c r="AA90" s="29">
+        <v>99.1</v>
+      </c>
+      <c r="AB90" s="29">
+        <v>84.3</v>
+      </c>
+      <c r="AC90" s="29">
+        <v>86.7</v>
+      </c>
+      <c r="AD90" s="29">
+        <v>88.4</v>
+      </c>
+      <c r="AE90" s="29">
+        <v>88.7</v>
+      </c>
+      <c r="AF90" s="29">
+        <v>91.2</v>
+      </c>
+      <c r="AG90" s="29">
+        <v>90</v>
+      </c>
+      <c r="AH90" s="29">
+        <v>93.7</v>
+      </c>
+      <c r="AI90" s="29">
+        <v>94.3</v>
+      </c>
+      <c r="AJ90" s="29">
         <v>96.9</v>
-      </c>
-[...28 lines deleted...]
-        <v>97.1</v>
       </c>
       <c r="AK90" s="29">
         <v>99</v>
       </c>
-      <c r="AL90" s="28">
-[...12 lines deleted...]
-        <v>120.1</v>
+      <c r="AL90" s="6">
+        <v>127.5</v>
+      </c>
+      <c r="AM90" s="6">
+        <v>124.4</v>
+      </c>
+      <c r="AN90" s="6">
+        <v>122.7</v>
+      </c>
+      <c r="AO90" s="6">
+        <v>121.3</v>
+      </c>
+      <c r="AP90" s="6">
+        <v>120</v>
       </c>
       <c r="AQ90" s="6">
-        <v>117.6</v>
+        <v>117.4</v>
       </c>
       <c r="AR90" s="6">
-        <v>115.3</v>
+        <v>115.1</v>
       </c>
       <c r="AS90" s="6">
         <v>113.3</v>
       </c>
-      <c r="AT90" s="9">
-[...2 lines deleted...]
-      <c r="AU90" s="9">
+      <c r="AT90" s="6">
+        <v>104.9</v>
+      </c>
+      <c r="AU90" s="6">
         <v>98.1</v>
       </c>
-      <c r="AV90" s="28">
-[...3 lines deleted...]
-        <v>90.3</v>
+      <c r="AV90" s="6">
+        <v>92</v>
+      </c>
+      <c r="AW90" s="22">
+        <v>90.4</v>
       </c>
       <c r="AX90" s="28">
         <v>104.7</v>
       </c>
-      <c r="AY90" s="35">
+      <c r="AY90" s="32">
         <v>102.7</v>
       </c>
       <c r="AZ90" s="28">
         <v>102.9</v>
       </c>
       <c r="BA90" s="28">
         <v>102.5</v>
       </c>
       <c r="BB90" s="28">
         <v>102.1</v>
       </c>
       <c r="BC90" s="28">
         <v>100.8</v>
       </c>
       <c r="BD90" s="27">
         <v>100</v>
       </c>
-      <c r="BE90" s="35"/>
+      <c r="BE90" s="36">
+        <v>98.9</v>
+      </c>
       <c r="BF90" s="9"/>
       <c r="BG90" s="9"/>
       <c r="BH90" s="28"/>
-      <c r="BI90" s="38"/>
+      <c r="BI90" s="35"/>
     </row>
-    <row r="91" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:61">
       <c r="A91" s="14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B91" s="6">
         <v>101.8</v>
       </c>
       <c r="C91" s="6">
         <v>100.9</v>
       </c>
       <c r="D91" s="6">
         <v>101.2</v>
       </c>
       <c r="E91" s="6">
         <v>101.4</v>
       </c>
       <c r="F91" s="6">
         <v>101.5</v>
       </c>
       <c r="G91" s="6">
         <v>101.6</v>
       </c>
       <c r="H91" s="6">
         <v>101.5</v>
       </c>
       <c r="I91" s="25">
         <v>101.5</v>
       </c>
@@ -14669,152 +15226,154 @@
       </c>
       <c r="R91" s="9">
         <v>103.6</v>
       </c>
       <c r="S91" s="9">
         <v>103.7</v>
       </c>
       <c r="T91" s="6">
         <v>100.6</v>
       </c>
       <c r="U91" s="9">
         <v>100.4</v>
       </c>
       <c r="V91" s="6">
         <v>100.4</v>
       </c>
       <c r="W91" s="6">
         <v>100.5</v>
       </c>
       <c r="X91" s="28">
         <v>100.5</v>
       </c>
       <c r="Y91" s="30">
         <v>101.5</v>
       </c>
-      <c r="Z91" s="6">
-[...2 lines deleted...]
-      <c r="AA91" s="6">
+      <c r="Z91" s="29">
+        <v>93.6</v>
+      </c>
+      <c r="AA91" s="29">
+        <v>94.2</v>
+      </c>
+      <c r="AB91" s="29">
+        <v>94.4</v>
+      </c>
+      <c r="AC91" s="29">
         <v>94.3</v>
       </c>
-      <c r="AB91" s="6">
-[...17 lines deleted...]
-      <c r="AH91" s="9">
+      <c r="AD91" s="29">
+        <v>94.5</v>
+      </c>
+      <c r="AE91" s="29">
+        <v>94.2</v>
+      </c>
+      <c r="AF91" s="29">
+        <v>94.2</v>
+      </c>
+      <c r="AG91" s="29">
+        <v>94.2</v>
+      </c>
+      <c r="AH91" s="29">
+        <v>94.8</v>
+      </c>
+      <c r="AI91" s="29">
         <v>94.9</v>
       </c>
-      <c r="AI91" s="9">
-[...2 lines deleted...]
-      <c r="AJ91" s="33">
+      <c r="AJ91" s="29">
         <v>95.3</v>
       </c>
       <c r="AK91" s="29">
         <v>101.8</v>
       </c>
-      <c r="AL91" s="28">
+      <c r="AL91" s="6">
         <v>118.6</v>
       </c>
-      <c r="AM91" s="28">
-[...2 lines deleted...]
-      <c r="AN91" s="28">
+      <c r="AM91" s="6">
+        <v>119.2</v>
+      </c>
+      <c r="AN91" s="6">
         <v>119.5</v>
       </c>
-      <c r="AO91" s="28">
-[...3 lines deleted...]
-        <v>118.3</v>
+      <c r="AO91" s="6">
+        <v>119.1</v>
+      </c>
+      <c r="AP91" s="6">
+        <v>118.6</v>
       </c>
       <c r="AQ91" s="6">
-        <v>117.9</v>
+        <v>118.2</v>
       </c>
       <c r="AR91" s="6">
-        <v>117</v>
+        <v>117.2</v>
       </c>
       <c r="AS91" s="6">
-        <v>116.2</v>
-[...11 lines deleted...]
-        <v>104.9</v>
+        <v>116.5</v>
+      </c>
+      <c r="AT91" s="6">
+        <v>115.6</v>
+      </c>
+      <c r="AU91" s="6">
+        <v>110.6</v>
+      </c>
+      <c r="AV91" s="6">
+        <v>107.4</v>
+      </c>
+      <c r="AW91" s="22">
+        <v>105</v>
       </c>
       <c r="AX91" s="28">
         <v>101</v>
       </c>
-      <c r="AY91" s="35">
+      <c r="AY91" s="32">
         <v>99.8</v>
       </c>
       <c r="AZ91" s="28">
         <v>100.2</v>
       </c>
       <c r="BA91" s="28">
         <v>101</v>
       </c>
       <c r="BB91" s="28">
         <v>101.2</v>
       </c>
       <c r="BC91" s="28">
         <v>102.3</v>
       </c>
       <c r="BD91" s="27">
         <v>103.5</v>
       </c>
-      <c r="BE91" s="35"/>
+      <c r="BE91" s="36">
+        <v>103.6</v>
+      </c>
       <c r="BF91" s="9"/>
       <c r="BG91" s="9"/>
       <c r="BH91" s="28"/>
-      <c r="BI91" s="38"/>
+      <c r="BI91" s="35"/>
     </row>
-    <row r="92" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:61">
       <c r="A92" s="14" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B92" s="6">
         <v>97.8</v>
       </c>
       <c r="C92" s="6">
         <v>98.1</v>
       </c>
       <c r="D92" s="6">
         <v>98.6</v>
       </c>
       <c r="E92" s="6">
         <v>95.8</v>
       </c>
       <c r="F92" s="6">
         <v>95.6</v>
       </c>
       <c r="G92" s="6">
         <v>95.8</v>
       </c>
       <c r="H92" s="6">
         <v>95.6</v>
       </c>
       <c r="I92" s="25">
         <v>95.4</v>
       </c>
@@ -14844,281 +15403,330 @@
       </c>
       <c r="R92" s="9">
         <v>103.9</v>
       </c>
       <c r="S92" s="9">
         <v>105.6</v>
       </c>
       <c r="T92" s="6">
         <v>105.9</v>
       </c>
       <c r="U92" s="9">
         <v>105.5</v>
       </c>
       <c r="V92" s="6">
         <v>103.1</v>
       </c>
       <c r="W92" s="6">
         <v>103.4</v>
       </c>
       <c r="X92" s="28">
         <v>103.6</v>
       </c>
       <c r="Y92" s="30">
         <v>103.6</v>
       </c>
-      <c r="Z92" s="6">
-[...8 lines deleted...]
-      <c r="AC92" s="9">
+      <c r="Z92" s="29">
+        <v>98.1</v>
+      </c>
+      <c r="AA92" s="29">
+        <v>101.5</v>
+      </c>
+      <c r="AB92" s="29">
+        <v>101.3</v>
+      </c>
+      <c r="AC92" s="29">
+        <v>101</v>
+      </c>
+      <c r="AD92" s="29">
+        <v>98.7</v>
+      </c>
+      <c r="AE92" s="29">
         <v>100.6</v>
       </c>
-      <c r="AD92" s="9">
+      <c r="AF92" s="29">
+        <v>98.5</v>
+      </c>
+      <c r="AG92" s="29">
+        <v>98.9</v>
+      </c>
+      <c r="AH92" s="29">
+        <v>98.9</v>
+      </c>
+      <c r="AI92" s="29">
+        <v>98.3</v>
+      </c>
+      <c r="AJ92" s="29">
         <v>98.4</v>
-      </c>
-[...16 lines deleted...]
-        <v>98.1</v>
       </c>
       <c r="AK92" s="29">
         <v>101.1</v>
       </c>
-      <c r="AL92" s="28">
-[...5 lines deleted...]
-      <c r="AN92" s="28">
+      <c r="AL92" s="6">
+        <v>87.3</v>
+      </c>
+      <c r="AM92" s="6">
+        <v>87</v>
+      </c>
+      <c r="AN92" s="6">
         <v>90.2</v>
       </c>
-      <c r="AO92" s="28">
-[...2 lines deleted...]
-      <c r="AP92" s="28">
+      <c r="AO92" s="6">
+        <v>93.3</v>
+      </c>
+      <c r="AP92" s="6">
         <v>96.5</v>
       </c>
       <c r="AQ92" s="6">
         <v>96.6</v>
       </c>
       <c r="AR92" s="6">
         <v>97.3</v>
       </c>
       <c r="AS92" s="6">
         <v>97</v>
       </c>
-      <c r="AT92" s="9">
+      <c r="AT92" s="6">
         <v>99.2</v>
       </c>
-      <c r="AU92" s="9">
-[...2 lines deleted...]
-      <c r="AV92" s="28">
+      <c r="AU92" s="6">
+        <v>98</v>
+      </c>
+      <c r="AV92" s="6">
         <v>98.2</v>
       </c>
-      <c r="AW92" s="40">
-        <v>95.8</v>
+      <c r="AW92" s="22">
+        <v>95.7</v>
       </c>
       <c r="AX92" s="28">
         <v>102.6</v>
       </c>
-      <c r="AY92" s="35">
+      <c r="AY92" s="32">
         <v>106.1</v>
       </c>
       <c r="AZ92" s="28">
         <v>104.2</v>
       </c>
       <c r="BA92" s="28">
         <v>103.5</v>
       </c>
       <c r="BB92" s="28">
         <v>101.4</v>
       </c>
       <c r="BC92" s="28">
         <v>101.1</v>
       </c>
       <c r="BD92" s="27">
         <v>100.9</v>
       </c>
-      <c r="BE92" s="35"/>
+      <c r="BE92" s="36">
+        <v>100.3</v>
+      </c>
       <c r="BF92" s="9"/>
       <c r="BG92" s="9"/>
       <c r="BH92" s="28"/>
-      <c r="BI92" s="38"/>
+      <c r="BI92" s="35"/>
     </row>
-    <row r="93" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="U93" s="17"/>
+    <row r="93" spans="1:61" s="16" customFormat="1">
+      <c r="B93" s="51"/>
+      <c r="C93" s="51"/>
+      <c r="D93" s="51"/>
+      <c r="E93" s="51"/>
+      <c r="F93" s="51"/>
+      <c r="G93" s="52"/>
+      <c r="H93" s="52"/>
+      <c r="I93" s="52"/>
+      <c r="J93" s="52"/>
+      <c r="K93" s="52"/>
+      <c r="L93" s="52"/>
+      <c r="M93" s="52"/>
+      <c r="N93" s="52"/>
+      <c r="O93" s="52"/>
+      <c r="P93" s="52"/>
+      <c r="Q93" s="52"/>
+      <c r="R93" s="52"/>
+      <c r="S93" s="52"/>
+      <c r="T93" s="52"/>
+      <c r="U93" s="52"/>
+      <c r="V93" s="52"/>
+      <c r="W93" s="52"/>
+      <c r="X93" s="52"/>
+      <c r="Y93" s="52"/>
+      <c r="Z93" s="52"/>
+      <c r="AA93" s="52"/>
+      <c r="AB93" s="52"/>
+      <c r="AC93" s="52"/>
+      <c r="AD93" s="52"/>
+      <c r="AE93" s="52"/>
+      <c r="AF93" s="52"/>
+      <c r="AG93" s="52"/>
+      <c r="AH93" s="52"/>
+      <c r="AI93" s="52"/>
+      <c r="AJ93" s="52"/>
+      <c r="AK93" s="52"/>
+      <c r="AL93" s="53"/>
+      <c r="AM93" s="53"/>
+      <c r="AN93" s="53"/>
+      <c r="AO93" s="53"/>
+      <c r="AP93" s="53"/>
+      <c r="AQ93" s="53"/>
+      <c r="AR93" s="53"/>
+      <c r="AS93" s="53"/>
+      <c r="AT93" s="53"/>
+      <c r="AU93" s="53"/>
+      <c r="AV93" s="53"/>
+      <c r="AW93" s="53"/>
+      <c r="AX93" s="53"/>
+      <c r="AY93" s="53"/>
+      <c r="AZ93" s="53"/>
+      <c r="BA93" s="53"/>
+      <c r="BB93" s="53"/>
+      <c r="BC93" s="53"/>
+      <c r="BD93" s="53"/>
     </row>
-    <row r="94" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:61">
       <c r="Z94" s="31" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="AA94" s="31"/>
       <c r="AB94" s="31"/>
       <c r="AC94" s="31"/>
       <c r="AD94" s="31"/>
       <c r="AE94" s="31"/>
       <c r="AF94" s="31"/>
       <c r="AG94" s="31"/>
       <c r="AH94" s="31"/>
       <c r="AI94" s="31"/>
       <c r="AJ94" s="31"/>
+      <c r="AL94" s="61" t="s">
+        <v>43</v>
+      </c>
+      <c r="AM94" s="61"/>
+      <c r="AN94" s="61"/>
+      <c r="AO94" s="61"/>
+      <c r="AP94" s="61"/>
+      <c r="AQ94" s="61"/>
+      <c r="AR94" s="61"/>
     </row>
-    <row r="95" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:61">
       <c r="Z95" s="31" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="AA95" s="31"/>
       <c r="AB95" s="31"/>
       <c r="AC95" s="31"/>
       <c r="AD95" s="31"/>
       <c r="AE95" s="31"/>
       <c r="AF95" s="31"/>
       <c r="AG95" s="31"/>
       <c r="AH95" s="31"/>
       <c r="AI95" s="31"/>
       <c r="AJ95" s="31"/>
     </row>
-    <row r="96" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:61">
       <c r="Z96" s="31" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AA96" s="31"/>
       <c r="AB96" s="31"/>
       <c r="AC96" s="31"/>
       <c r="AD96" s="31"/>
       <c r="AE96" s="31"/>
       <c r="AF96" s="31"/>
       <c r="AG96" s="31"/>
       <c r="AH96" s="31"/>
       <c r="AI96" s="31"/>
       <c r="AJ96" s="31"/>
     </row>
   </sheetData>
-  <mergeCells count="52">
+  <mergeCells count="53">
+    <mergeCell ref="AL94:AR94"/>
     <mergeCell ref="BF72:BI72"/>
     <mergeCell ref="AX73:BI73"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BF26:BI26"/>
     <mergeCell ref="AX27:BI27"/>
     <mergeCell ref="BF49:BI49"/>
+    <mergeCell ref="AT72:AW72"/>
+    <mergeCell ref="AL73:AW73"/>
+    <mergeCell ref="AT49:AW49"/>
     <mergeCell ref="Z2:AX2"/>
     <mergeCell ref="Z25:AX25"/>
     <mergeCell ref="Z48:AX48"/>
     <mergeCell ref="Z71:AX71"/>
     <mergeCell ref="AL50:AW50"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AH26:AK26"/>
     <mergeCell ref="AH49:AK49"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z27:AK27"/>
     <mergeCell ref="Z50:AK50"/>
     <mergeCell ref="AX50:BI50"/>
-    <mergeCell ref="AT72:AW72"/>
-    <mergeCell ref="AL73:AW73"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AT26:AW26"/>
     <mergeCell ref="AL27:AW27"/>
-    <mergeCell ref="AT49:AW49"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="J72:M72"/>
     <mergeCell ref="N50:Y50"/>
     <mergeCell ref="V72:Y72"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J26:M26"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="J49:M49"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A25:Y25"/>
     <mergeCell ref="A48:Y48"/>
     <mergeCell ref="V26:Y26"/>
     <mergeCell ref="N27:Y27"/>
     <mergeCell ref="V49:Y49"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="Z73:AK73"/>
     <mergeCell ref="B73:M73"/>
     <mergeCell ref="B50:M50"/>
     <mergeCell ref="A73:A74"/>
     <mergeCell ref="A50:A51"/>
     <mergeCell ref="A71:Y71"/>
     <mergeCell ref="N73:Y73"/>
     <mergeCell ref="AH72:AK72"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
-  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="47" max="16383" man="1"/>
     <brk id="70" max="16383" man="1"/>
   </rowBreaks>
-  <colBreaks count="1" manualBreakCount="1">
+  <colBreaks count="3" manualBreakCount="3">
+    <brk id="16" max="95" man="1"/>
+    <brk id="37" max="1048575" man="1"/>
     <brk id="49" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
@@ -15183,56 +15791,56 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>