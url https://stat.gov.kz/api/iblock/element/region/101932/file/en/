--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -15,492 +15,292 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9600"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="18">
   <si>
     <t>Volume of sold innovative products (goods, services)</t>
   </si>
   <si>
     <t>Zhambylskaya</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Taraz city</t>
   </si>
   <si>
     <t>Baizak</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Kordai</t>
   </si>
   <si>
     <t>T.Ryskulov</t>
   </si>
   <si>
     <t>Moiynkym</t>
   </si>
   <si>
     <t>Sarysu</t>
   </si>
   <si>
     <t>Talas</t>
   </si>
   <si>
     <t>Shu</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
-    <t>46 373.7</t>
-[...100 lines deleted...]
-  <si>
     <t>Zhualy</t>
   </si>
   <si>
     <t>Merke</t>
+  </si>
+  <si>
+    <t>…</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...23 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...22 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...37 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...20 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -778,551 +578,632 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:I30"/>
+  <dimension ref="A3:J31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J23" sqref="J23"/>
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="12" customWidth="1"/>
+    <col min="1" max="1" width="19.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3" max="4" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="9.28515625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.28515625" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9">
-      <c r="A2" s="22" t="s">
+    <row r="3" spans="1:10" ht="15.75">
+      <c r="A3" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="22"/>
-[...8 lines deleted...]
-      <c r="I3" s="3" t="s">
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="F4" s="2"/>
+      <c r="J4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="30">
+    <row r="5" spans="1:10" s="22" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="20"/>
+      <c r="B5" s="21">
         <v>2017</v>
       </c>
-      <c r="C4" s="30">
+      <c r="C5" s="21">
         <v>2018</v>
       </c>
-      <c r="D4" s="30">
+      <c r="D5" s="21">
         <v>2019</v>
       </c>
-      <c r="E4" s="30">
+      <c r="E5" s="21">
         <v>2020</v>
       </c>
-      <c r="F4" s="30">
+      <c r="F5" s="21">
         <v>2021</v>
       </c>
-      <c r="G4" s="30">
+      <c r="G5" s="21">
         <v>2022</v>
       </c>
-      <c r="H4" s="24">
+      <c r="H5" s="15">
         <v>2023</v>
       </c>
-      <c r="I4" s="24">
+      <c r="I5" s="15">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="23" t="s">
+      <c r="J5" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="15" t="s">
+      <c r="B6" s="4">
+        <v>46373.7</v>
+      </c>
+      <c r="C6" s="4">
+        <v>67241.7</v>
+      </c>
+      <c r="D6" s="4">
+        <v>74747.399999999994</v>
+      </c>
+      <c r="E6" s="4">
+        <v>63504.5</v>
+      </c>
+      <c r="F6" s="4">
+        <v>44479.1</v>
+      </c>
+      <c r="G6" s="4">
+        <v>50439.4</v>
+      </c>
+      <c r="H6" s="4">
+        <v>25045.5</v>
+      </c>
+      <c r="I6" s="4">
+        <v>22548</v>
+      </c>
+      <c r="J6" s="4">
+        <v>22936</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="4">
+        <v>14558.2</v>
+      </c>
+      <c r="C7" s="4">
+        <v>22773.599999999999</v>
+      </c>
+      <c r="D7" s="16">
+        <v>18864.599999999999</v>
+      </c>
+      <c r="E7" s="4">
+        <v>20284.8</v>
+      </c>
+      <c r="F7" s="4">
+        <v>8205.7000000000007</v>
+      </c>
+      <c r="G7" s="16">
+        <v>6241.1</v>
+      </c>
+      <c r="H7" s="4">
+        <v>11603.8</v>
+      </c>
+      <c r="I7" s="4">
+        <v>5571</v>
+      </c>
+      <c r="J7" s="4">
+        <v>2867.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="4">
+        <v>4151.3999999999996</v>
+      </c>
+      <c r="F8" s="4">
+        <v>82.1</v>
+      </c>
+      <c r="G8" s="16">
+        <v>82.1</v>
+      </c>
+      <c r="H8" s="4">
+        <v>81</v>
+      </c>
+      <c r="I8" s="4">
+        <v>81</v>
+      </c>
+      <c r="J8" s="4">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="4">
+        <v>3065.6</v>
+      </c>
+      <c r="F9" s="4">
+        <v>1969.1</v>
+      </c>
+      <c r="G9" s="16">
+        <v>1969.1</v>
+      </c>
+      <c r="H9" s="4">
+        <v>380.3</v>
+      </c>
+      <c r="I9" s="4">
+        <v>502.4</v>
+      </c>
+      <c r="J9" s="4">
+        <v>197.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="B10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" s="4">
+        <v>5.9</v>
+      </c>
+      <c r="J10" s="4">
+        <v>109.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="4">
+        <v>3346.4</v>
+      </c>
+      <c r="C11" s="4">
+        <v>3522.2</v>
+      </c>
+      <c r="D11" s="16">
+        <v>5969.4</v>
+      </c>
+      <c r="E11" s="4">
+        <v>6410.5</v>
+      </c>
+      <c r="F11" s="4">
+        <v>6139</v>
+      </c>
+      <c r="G11" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="I11" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="J11" s="16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="4">
+        <v>4347.5</v>
+      </c>
+      <c r="D12" s="16">
+        <v>5901.3</v>
+      </c>
+      <c r="E12" s="4">
+        <v>9831.5</v>
+      </c>
+      <c r="F12" s="4">
+        <v>7650.3</v>
+      </c>
+      <c r="G12" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H12" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="J12" s="16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="15" t="s">
+      <c r="B13" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="16" t="s">
-[...193 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="F13" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="J13" s="16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="18" t="s">
-[...15 lines deleted...]
-      <c r="A14" s="7" t="s">
+      <c r="B14" s="4">
+        <v>18732.5</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="19" t="s">
+      <c r="B15" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="E14" s="18" t="s">
-[...16 lines deleted...]
-      <c r="A15" s="7" t="s">
+      <c r="E15" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="J15" s="4">
+        <v>19680.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="18" t="s">
-[...25 lines deleted...]
-      <c r="A16" s="8" t="s">
+      <c r="B16" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="4">
+        <v>5683.3</v>
+      </c>
+      <c r="D16" s="16">
+        <v>9844.1</v>
+      </c>
+      <c r="E16" s="4">
+        <v>11950.5</v>
+      </c>
+      <c r="F16" s="4">
+        <v>12913.6</v>
+      </c>
+      <c r="G16" s="16">
+        <v>20721.099999999999</v>
+      </c>
+      <c r="H16" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="J16" s="16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="20" t="s">
-[...69 lines deleted...]
-    <row r="22" spans="1:7">
+      <c r="B17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="4">
+        <v>766.6</v>
+      </c>
+      <c r="F17" s="4">
+        <v>1064.8</v>
+      </c>
+      <c r="G17" s="16">
+        <v>798.6</v>
+      </c>
+      <c r="H17" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="J17" s="16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="20.25" customHeight="1">
+      <c r="A18" s="5"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+    </row>
+    <row r="19" spans="1:10" ht="21" customHeight="1">
+      <c r="A19" s="9"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="12"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="9"/>
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" s="14"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:10">
       <c r="A23" s="14"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:10">
       <c r="A24" s="14"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:10">
       <c r="A25" s="14"/>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:10">
       <c r="A26" s="14"/>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:10">
       <c r="A27" s="14"/>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:10">
       <c r="A28" s="14"/>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:10">
       <c r="A29" s="14"/>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
     </row>
-    <row r="30" spans="1:7">
-      <c r="A30" s="12"/>
+    <row r="30" spans="1:10">
+      <c r="A30" s="14"/>
       <c r="B30" s="12"/>
       <c r="C30" s="12"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
     </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="12"/>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+    </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:J3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>