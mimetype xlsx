--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="4428" yWindow="1080" windowWidth="15912" windowHeight="10716"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="1" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
-    <sheet name="Total population" sheetId="6" r:id="rId3"/>
+    <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="74">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Data processing method </t>
   </si>
   <si>
@@ -234,57 +234,60 @@
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>Monthly number of citizens who departed from Kyzylorda region</t>
   </si>
   <si>
     <t>©Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>612101 Birth number*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="15" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -478,51 +481,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -578,108 +581,109 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 4 4" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный_The number of births in the Kyzylorda region" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -870,412 +874,420 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zhu.tokanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kyzylorda/dynamic-tables/28251/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A2:B21"/>
+  <dimension ref="A2:B27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="61.33203125" style="4" customWidth="1"/>
     <col min="3" max="16384" width="14.44140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>612101</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" ht="13.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" ht="13.2">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" ht="13.2">
       <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" ht="13.2">
       <c r="A6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" ht="13.2">
       <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2" ht="13.2">
       <c r="A8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" ht="27.75" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="66" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" ht="66">
       <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2" ht="13.2">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2" ht="13.2">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2" ht="26.4">
       <c r="A13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2" ht="13.2">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2" ht="13.2">
       <c r="A15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2" ht="13.2">
       <c r="A16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="6">
-        <v>46275</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="13.2">
       <c r="A17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="6">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="13.2">
       <c r="A18" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2" ht="13.2">
       <c r="A19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2" ht="13.2">
       <c r="A20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2" ht="13.2">
       <c r="A21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>63</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="15" customHeight="1">
+      <c r="A27" s="4" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B6:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="104.21875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:6" ht="15" customHeight="1">
       <c r="B6" s="8" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="7" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:6" ht="15" customHeight="1">
       <c r="B7" s="8" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="8" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:6" ht="15" customHeight="1">
       <c r="B8" s="8" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="9" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:6" ht="15" customHeight="1">
       <c r="B9" s="8" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="10" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:6" ht="15" customHeight="1">
       <c r="B10" s="8" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="11" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:6" ht="15" customHeight="1">
       <c r="B11" s="8"/>
     </row>
-    <row r="12" spans="2:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:6" ht="14.4" customHeight="1">
       <c r="B12" s="16" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
     </row>
-    <row r="13" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:6" ht="15" customHeight="1">
       <c r="B13" s="8"/>
     </row>
-    <row r="14" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:6" ht="15" customHeight="1">
       <c r="B14" s="8"/>
     </row>
-    <row r="15" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:6" ht="15" customHeight="1">
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
     </row>
-    <row r="18" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:2" ht="15" customHeight="1">
       <c r="B18" s="15" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z88"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:S1"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="Y32" sqref="Y32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="17" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="17"/>
     <col min="10" max="10" width="11.33203125" style="17" customWidth="1"/>
     <col min="11" max="11" width="9.109375" style="17"/>
     <col min="12" max="12" width="10.88671875" style="17" customWidth="1"/>
     <col min="13" max="13" width="13.109375" style="17" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:21" ht="15" customHeight="1">
+      <c r="A1" s="57" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="54"/>
-[...18 lines deleted...]
-    <row r="2" spans="1:20" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+    </row>
+    <row r="2" spans="1:21" ht="10.199999999999999" customHeight="1">
       <c r="A2" s="14"/>
     </row>
-    <row r="3" spans="1:20" s="18" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:21" s="18" customFormat="1" ht="10.199999999999999" customHeight="1">
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
       <c r="L3" s="19"/>
       <c r="N3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
-      <c r="T3" s="20" t="s">
+      <c r="U3" s="20" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="47">
+    <row r="4" spans="1:21" ht="13.2" customHeight="1">
+      <c r="A4" s="47"/>
+      <c r="B4" s="49">
         <v>2025</v>
       </c>
-      <c r="C4" s="48"/>
-[...10 lines deleted...]
-      <c r="N4" s="47">
+      <c r="C4" s="50"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="49">
         <v>2026</v>
       </c>
-      <c r="O4" s="48"/>
-[...7 lines deleted...]
-      <c r="A5" s="52"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+    </row>
+    <row r="5" spans="1:21" ht="13.8" customHeight="1">
+      <c r="A5" s="48"/>
       <c r="B5" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="33" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="33" t="s">
         <v>44</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="34" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="34" t="s">
@@ -1289,76 +1301,80 @@
       </c>
       <c r="M5" s="34" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="33" t="s">
         <v>26</v>
       </c>
       <c r="O5" s="33" t="s">
         <v>27</v>
       </c>
       <c r="P5" s="33" t="s">
         <v>28</v>
       </c>
       <c r="Q5" s="33" t="s">
         <v>29</v>
       </c>
       <c r="R5" s="33" t="s">
         <v>44</v>
       </c>
       <c r="S5" s="34" t="s">
         <v>30</v>
       </c>
       <c r="T5" s="34" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="56" t="s">
+      <c r="U5" s="34" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A6" s="52" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="56"/>
-[...19 lines deleted...]
-    <row r="7" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="52"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+    </row>
+    <row r="7" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A7" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="35">
         <v>1294</v>
       </c>
       <c r="C7" s="35">
         <v>1398</v>
       </c>
       <c r="D7" s="35">
         <v>1306</v>
       </c>
       <c r="E7" s="35">
         <v>1399</v>
       </c>
       <c r="F7" s="35">
         <v>1342</v>
       </c>
       <c r="G7" s="35">
         <v>1399</v>
       </c>
       <c r="H7" s="35">
         <v>1615</v>
       </c>
       <c r="I7" s="35">
@@ -1375,52 +1391,55 @@
       </c>
       <c r="M7" s="36">
         <v>1360</v>
       </c>
       <c r="N7" s="35">
         <v>1232</v>
       </c>
       <c r="O7" s="35">
         <v>1114</v>
       </c>
       <c r="P7" s="35">
         <v>1207</v>
       </c>
       <c r="Q7" s="35">
         <v>1193</v>
       </c>
       <c r="R7" s="35">
         <v>1149</v>
       </c>
       <c r="S7" s="35">
         <v>1293</v>
       </c>
       <c r="T7" s="35">
         <v>1249</v>
       </c>
-    </row>
-    <row r="8" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U7" s="36">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="22">
         <v>593</v>
       </c>
       <c r="C8" s="22">
         <v>577</v>
       </c>
       <c r="D8" s="22">
         <v>565</v>
       </c>
       <c r="E8" s="22">
         <v>610</v>
       </c>
       <c r="F8" s="22">
         <v>635</v>
       </c>
       <c r="G8" s="22">
         <v>627</v>
       </c>
       <c r="H8" s="22">
         <v>734</v>
       </c>
       <c r="I8" s="22">
@@ -1437,52 +1456,55 @@
       </c>
       <c r="M8" s="23">
         <v>613</v>
       </c>
       <c r="N8" s="22">
         <v>558</v>
       </c>
       <c r="O8" s="22">
         <v>483</v>
       </c>
       <c r="P8" s="22">
         <v>554</v>
       </c>
       <c r="Q8" s="22">
         <v>518</v>
       </c>
       <c r="R8" s="22">
         <v>505</v>
       </c>
       <c r="S8" s="22">
         <v>555</v>
       </c>
       <c r="T8" s="22">
         <v>554</v>
       </c>
-    </row>
-    <row r="9" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U8" s="23">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A9" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="22">
         <v>28</v>
       </c>
       <c r="C9" s="22">
         <v>49</v>
       </c>
       <c r="D9" s="22">
         <v>35</v>
       </c>
       <c r="E9" s="22">
         <v>27</v>
       </c>
       <c r="F9" s="22">
         <v>27</v>
       </c>
       <c r="G9" s="22">
         <v>35</v>
       </c>
       <c r="H9" s="22">
         <v>37</v>
       </c>
       <c r="I9" s="22">
@@ -1499,52 +1521,55 @@
       </c>
       <c r="M9" s="23">
         <v>33</v>
       </c>
       <c r="N9" s="22">
         <v>31</v>
       </c>
       <c r="O9" s="22">
         <v>23</v>
       </c>
       <c r="P9" s="22">
         <v>38</v>
       </c>
       <c r="Q9" s="22">
         <v>27</v>
       </c>
       <c r="R9" s="22">
         <v>31</v>
       </c>
       <c r="S9" s="22">
         <v>35</v>
       </c>
       <c r="T9" s="22">
         <v>30</v>
       </c>
-    </row>
-    <row r="10" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U9" s="23">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A10" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="22">
         <v>114</v>
       </c>
       <c r="C10" s="22">
         <v>134</v>
       </c>
       <c r="D10" s="22">
         <v>142</v>
       </c>
       <c r="E10" s="22">
         <v>139</v>
       </c>
       <c r="F10" s="22">
         <v>137</v>
       </c>
       <c r="G10" s="22">
         <v>156</v>
       </c>
       <c r="H10" s="22">
         <v>154</v>
       </c>
       <c r="I10" s="22">
@@ -1561,52 +1586,55 @@
       </c>
       <c r="M10" s="23">
         <v>129</v>
       </c>
       <c r="N10" s="22">
         <v>108</v>
       </c>
       <c r="O10" s="22">
         <v>112</v>
       </c>
       <c r="P10" s="22">
         <v>114</v>
       </c>
       <c r="Q10" s="22">
         <v>123</v>
       </c>
       <c r="R10" s="22">
         <v>126</v>
       </c>
       <c r="S10" s="22">
         <v>133</v>
       </c>
       <c r="T10" s="22">
         <v>118</v>
       </c>
-    </row>
-    <row r="11" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U10" s="23">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A11" s="25" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="22">
         <v>59</v>
       </c>
       <c r="C11" s="22">
         <v>69</v>
       </c>
       <c r="D11" s="22">
         <v>57</v>
       </c>
       <c r="E11" s="22">
         <v>58</v>
       </c>
       <c r="F11" s="22">
         <v>57</v>
       </c>
       <c r="G11" s="22">
         <v>66</v>
       </c>
       <c r="H11" s="22">
         <v>69</v>
       </c>
       <c r="I11" s="22">
@@ -1623,52 +1651,55 @@
       </c>
       <c r="M11" s="23">
         <v>59</v>
       </c>
       <c r="N11" s="22">
         <v>51</v>
       </c>
       <c r="O11" s="22">
         <v>31</v>
       </c>
       <c r="P11" s="22">
         <v>42</v>
       </c>
       <c r="Q11" s="22">
         <v>47</v>
       </c>
       <c r="R11" s="22">
         <v>47</v>
       </c>
       <c r="S11" s="22">
         <v>55</v>
       </c>
       <c r="T11" s="22">
         <v>57</v>
       </c>
-    </row>
-    <row r="12" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U11" s="23">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A12" s="25" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="22">
         <v>138</v>
       </c>
       <c r="C12" s="22">
         <v>144</v>
       </c>
       <c r="D12" s="22">
         <v>128</v>
       </c>
       <c r="E12" s="22">
         <v>145</v>
       </c>
       <c r="F12" s="22">
         <v>126</v>
       </c>
       <c r="G12" s="22">
         <v>127</v>
       </c>
       <c r="H12" s="22">
         <v>157</v>
       </c>
       <c r="I12" s="22">
@@ -1685,52 +1716,55 @@
       </c>
       <c r="M12" s="23">
         <v>130</v>
       </c>
       <c r="N12" s="22">
         <v>122</v>
       </c>
       <c r="O12" s="22">
         <v>125</v>
       </c>
       <c r="P12" s="22">
         <v>109</v>
       </c>
       <c r="Q12" s="22">
         <v>126</v>
       </c>
       <c r="R12" s="22">
         <v>116</v>
       </c>
       <c r="S12" s="22">
         <v>133</v>
       </c>
       <c r="T12" s="22">
         <v>129</v>
       </c>
-    </row>
-    <row r="13" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U12" s="23">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="22">
         <v>111</v>
       </c>
       <c r="C13" s="22">
         <v>155</v>
       </c>
       <c r="D13" s="22">
         <v>132</v>
       </c>
       <c r="E13" s="22">
         <v>157</v>
       </c>
       <c r="F13" s="22">
         <v>109</v>
       </c>
       <c r="G13" s="22">
         <v>129</v>
       </c>
       <c r="H13" s="22">
         <v>152</v>
       </c>
       <c r="I13" s="22">
@@ -1747,52 +1781,55 @@
       </c>
       <c r="M13" s="23">
         <v>136</v>
       </c>
       <c r="N13" s="22">
         <v>108</v>
       </c>
       <c r="O13" s="22">
         <v>112</v>
       </c>
       <c r="P13" s="22">
         <v>113</v>
       </c>
       <c r="Q13" s="22">
         <v>110</v>
       </c>
       <c r="R13" s="22">
         <v>119</v>
       </c>
       <c r="S13" s="22">
         <v>113</v>
       </c>
       <c r="T13" s="22">
         <v>116</v>
       </c>
-    </row>
-    <row r="14" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U13" s="23">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="22">
         <v>84</v>
       </c>
       <c r="C14" s="22">
         <v>80</v>
       </c>
       <c r="D14" s="22">
         <v>74</v>
       </c>
       <c r="E14" s="22">
         <v>78</v>
       </c>
       <c r="F14" s="22">
         <v>83</v>
       </c>
       <c r="G14" s="22">
         <v>78</v>
       </c>
       <c r="H14" s="22">
         <v>84</v>
       </c>
       <c r="I14" s="22">
@@ -1809,52 +1846,55 @@
       </c>
       <c r="M14" s="23">
         <v>78</v>
       </c>
       <c r="N14" s="22">
         <v>68</v>
       </c>
       <c r="O14" s="22">
         <v>58</v>
       </c>
       <c r="P14" s="22">
         <v>78</v>
       </c>
       <c r="Q14" s="22">
         <v>76</v>
       </c>
       <c r="R14" s="22">
         <v>63</v>
       </c>
       <c r="S14" s="22">
         <v>79</v>
       </c>
       <c r="T14" s="22">
         <v>70</v>
       </c>
-    </row>
-    <row r="15" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U14" s="23">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="22">
         <v>34</v>
       </c>
       <c r="C15" s="22">
         <v>48</v>
       </c>
       <c r="D15" s="22">
         <v>49</v>
       </c>
       <c r="E15" s="22">
         <v>51</v>
       </c>
       <c r="F15" s="22">
         <v>51</v>
       </c>
       <c r="G15" s="22">
         <v>57</v>
       </c>
       <c r="H15" s="22">
         <v>61</v>
       </c>
       <c r="I15" s="22">
@@ -1871,52 +1911,55 @@
       </c>
       <c r="M15" s="23">
         <v>48</v>
       </c>
       <c r="N15" s="22">
         <v>51</v>
       </c>
       <c r="O15" s="22">
         <v>52</v>
       </c>
       <c r="P15" s="22">
         <v>42</v>
       </c>
       <c r="Q15" s="22">
         <v>53</v>
       </c>
       <c r="R15" s="22">
         <v>42</v>
       </c>
       <c r="S15" s="22">
         <v>50</v>
       </c>
       <c r="T15" s="22">
         <v>44</v>
       </c>
-    </row>
-    <row r="16" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U15" s="23">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A16" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="22">
         <v>133</v>
       </c>
       <c r="C16" s="22">
         <v>142</v>
       </c>
       <c r="D16" s="22">
         <v>124</v>
       </c>
       <c r="E16" s="22">
         <v>134</v>
       </c>
       <c r="F16" s="22">
         <v>117</v>
       </c>
       <c r="G16" s="22">
         <v>124</v>
       </c>
       <c r="H16" s="22">
         <v>167</v>
       </c>
       <c r="I16" s="22">
@@ -1933,83 +1976,86 @@
       </c>
       <c r="M16" s="23">
         <v>134</v>
       </c>
       <c r="N16" s="22">
         <v>135</v>
       </c>
       <c r="O16" s="22">
         <v>118</v>
       </c>
       <c r="P16" s="22">
         <v>117</v>
       </c>
       <c r="Q16" s="22">
         <v>113</v>
       </c>
       <c r="R16" s="22">
         <v>100</v>
       </c>
       <c r="S16" s="22">
         <v>140</v>
       </c>
       <c r="T16" s="22">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="59" t="s">
+      <c r="U16" s="23">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A17" s="53" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="59"/>
-[...26 lines deleted...]
-      <c r="A18" s="40" t="s">
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+      <c r="M17" s="53"/>
+      <c r="N17" s="53"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="53"/>
+      <c r="Q17" s="53"/>
+      <c r="R17" s="53"/>
+      <c r="S17" s="53"/>
+      <c r="T17" s="53"/>
+      <c r="U17" s="53"/>
+      <c r="V17" s="38"/>
+      <c r="W17" s="38"/>
+      <c r="X17" s="38"/>
+      <c r="Y17" s="38"/>
+      <c r="Z17" s="38"/>
+    </row>
+    <row r="18" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="36">
         <v>666</v>
       </c>
       <c r="C18" s="36">
         <v>711</v>
       </c>
       <c r="D18" s="36">
         <v>672</v>
       </c>
       <c r="E18" s="36">
         <v>715</v>
       </c>
       <c r="F18" s="36">
         <v>690</v>
       </c>
       <c r="G18" s="36">
         <v>723</v>
       </c>
       <c r="H18" s="36">
         <v>835</v>
       </c>
       <c r="I18" s="36">
         <v>726</v>
@@ -2025,52 +2071,55 @@
       </c>
       <c r="M18" s="36">
         <v>681</v>
       </c>
       <c r="N18" s="36">
         <v>605</v>
       </c>
       <c r="O18" s="36">
         <v>567</v>
       </c>
       <c r="P18" s="35">
         <v>617</v>
       </c>
       <c r="Q18" s="36">
         <v>629</v>
       </c>
       <c r="R18" s="36">
         <v>563</v>
       </c>
       <c r="S18" s="36">
         <v>672</v>
       </c>
       <c r="T18" s="35">
         <v>640</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U18" s="36">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="23">
         <v>297</v>
       </c>
       <c r="C19" s="23">
         <v>293</v>
       </c>
       <c r="D19" s="23">
         <v>314</v>
       </c>
       <c r="E19" s="23">
         <v>313</v>
       </c>
       <c r="F19" s="23">
         <v>326</v>
       </c>
       <c r="G19" s="23">
         <v>332</v>
       </c>
       <c r="H19" s="23">
         <v>383</v>
       </c>
       <c r="I19" s="23">
@@ -2087,52 +2136,55 @@
       </c>
       <c r="M19" s="23">
         <v>305</v>
       </c>
       <c r="N19" s="23">
         <v>269</v>
       </c>
       <c r="O19" s="23">
         <v>243</v>
       </c>
       <c r="P19" s="22">
         <v>279</v>
       </c>
       <c r="Q19" s="23">
         <v>273</v>
       </c>
       <c r="R19" s="23">
         <v>241</v>
       </c>
       <c r="S19" s="23">
         <v>287</v>
       </c>
       <c r="T19" s="22">
         <v>284</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U19" s="23">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A20" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="23">
         <v>21</v>
       </c>
       <c r="C20" s="23">
         <v>26</v>
       </c>
       <c r="D20" s="23">
         <v>15</v>
       </c>
       <c r="E20" s="23">
         <v>14</v>
       </c>
       <c r="F20" s="23">
         <v>13</v>
       </c>
       <c r="G20" s="23">
         <v>21</v>
       </c>
       <c r="H20" s="23">
         <v>16</v>
       </c>
       <c r="I20" s="23">
@@ -2149,52 +2201,55 @@
       </c>
       <c r="M20" s="23">
         <v>13</v>
       </c>
       <c r="N20" s="23">
         <v>13</v>
       </c>
       <c r="O20" s="23">
         <v>11</v>
       </c>
       <c r="P20" s="22">
         <v>20</v>
       </c>
       <c r="Q20" s="23">
         <v>15</v>
       </c>
       <c r="R20" s="23">
         <v>16</v>
       </c>
       <c r="S20" s="23">
         <v>13</v>
       </c>
       <c r="T20" s="22">
         <v>17</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U20" s="23">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="23">
         <v>63</v>
       </c>
       <c r="C21" s="23">
         <v>71</v>
       </c>
       <c r="D21" s="23">
         <v>69</v>
       </c>
       <c r="E21" s="23">
         <v>70</v>
       </c>
       <c r="F21" s="23">
         <v>70</v>
       </c>
       <c r="G21" s="23">
         <v>82</v>
       </c>
       <c r="H21" s="23">
         <v>94</v>
       </c>
       <c r="I21" s="23">
@@ -2211,52 +2266,55 @@
       </c>
       <c r="M21" s="23">
         <v>69</v>
       </c>
       <c r="N21" s="23">
         <v>50</v>
       </c>
       <c r="O21" s="23">
         <v>58</v>
       </c>
       <c r="P21" s="22">
         <v>53</v>
       </c>
       <c r="Q21" s="23">
         <v>62</v>
       </c>
       <c r="R21" s="23">
         <v>48</v>
       </c>
       <c r="S21" s="23">
         <v>71</v>
       </c>
       <c r="T21" s="22">
         <v>66</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U21" s="23">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A22" s="25" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="23">
         <v>31</v>
       </c>
       <c r="C22" s="23">
         <v>43</v>
       </c>
       <c r="D22" s="23">
         <v>34</v>
       </c>
       <c r="E22" s="23">
         <v>26</v>
       </c>
       <c r="F22" s="23">
         <v>33</v>
       </c>
       <c r="G22" s="23">
         <v>28</v>
       </c>
       <c r="H22" s="23">
         <v>32</v>
       </c>
       <c r="I22" s="23">
@@ -2273,52 +2331,55 @@
       </c>
       <c r="M22" s="23">
         <v>29</v>
       </c>
       <c r="N22" s="23">
         <v>30</v>
       </c>
       <c r="O22" s="23">
         <v>18</v>
       </c>
       <c r="P22" s="22">
         <v>23</v>
       </c>
       <c r="Q22" s="23">
         <v>21</v>
       </c>
       <c r="R22" s="23">
         <v>30</v>
       </c>
       <c r="S22" s="23">
         <v>27</v>
       </c>
       <c r="T22" s="22">
         <v>22</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U22" s="23">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="23">
         <v>76</v>
       </c>
       <c r="C23" s="23">
         <v>69</v>
       </c>
       <c r="D23" s="23">
         <v>63</v>
       </c>
       <c r="E23" s="23">
         <v>78</v>
       </c>
       <c r="F23" s="23">
         <v>60</v>
       </c>
       <c r="G23" s="23">
         <v>66</v>
       </c>
       <c r="H23" s="23">
         <v>72</v>
       </c>
       <c r="I23" s="23">
@@ -2335,52 +2396,55 @@
       </c>
       <c r="M23" s="23">
         <v>62</v>
       </c>
       <c r="N23" s="23">
         <v>65</v>
       </c>
       <c r="O23" s="23">
         <v>61</v>
       </c>
       <c r="P23" s="22">
         <v>50</v>
       </c>
       <c r="Q23" s="23">
         <v>76</v>
       </c>
       <c r="R23" s="23">
         <v>55</v>
       </c>
       <c r="S23" s="23">
         <v>65</v>
       </c>
       <c r="T23" s="22">
         <v>63</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U23" s="23">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="23">
         <v>51</v>
       </c>
       <c r="C24" s="23">
         <v>81</v>
       </c>
       <c r="D24" s="23">
         <v>68</v>
       </c>
       <c r="E24" s="23">
         <v>81</v>
       </c>
       <c r="F24" s="23">
         <v>61</v>
       </c>
       <c r="G24" s="23">
         <v>64</v>
       </c>
       <c r="H24" s="23">
         <v>84</v>
       </c>
       <c r="I24" s="23">
@@ -2397,52 +2461,55 @@
       </c>
       <c r="M24" s="23">
         <v>78</v>
       </c>
       <c r="N24" s="23">
         <v>51</v>
       </c>
       <c r="O24" s="23">
         <v>61</v>
       </c>
       <c r="P24" s="22">
         <v>61</v>
       </c>
       <c r="Q24" s="23">
         <v>51</v>
       </c>
       <c r="R24" s="23">
         <v>62</v>
       </c>
       <c r="S24" s="23">
         <v>63</v>
       </c>
       <c r="T24" s="22">
         <v>56</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U24" s="23">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="23">
         <v>36</v>
       </c>
       <c r="C25" s="23">
         <v>40</v>
       </c>
       <c r="D25" s="23">
         <v>37</v>
       </c>
       <c r="E25" s="23">
         <v>40</v>
       </c>
       <c r="F25" s="23">
         <v>41</v>
       </c>
       <c r="G25" s="23">
         <v>39</v>
       </c>
       <c r="H25" s="23">
         <v>32</v>
       </c>
       <c r="I25" s="23">
@@ -2459,52 +2526,55 @@
       </c>
       <c r="M25" s="23">
         <v>34</v>
       </c>
       <c r="N25" s="23">
         <v>31</v>
       </c>
       <c r="O25" s="23">
         <v>28</v>
       </c>
       <c r="P25" s="22">
         <v>41</v>
       </c>
       <c r="Q25" s="23">
         <v>41</v>
       </c>
       <c r="R25" s="23">
         <v>31</v>
       </c>
       <c r="S25" s="23">
         <v>44</v>
       </c>
       <c r="T25" s="22">
         <v>42</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U25" s="23">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A26" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="23">
         <v>15</v>
       </c>
       <c r="C26" s="23">
         <v>24</v>
       </c>
       <c r="D26" s="23">
         <v>19</v>
       </c>
       <c r="E26" s="23">
         <v>23</v>
       </c>
       <c r="F26" s="23">
         <v>29</v>
       </c>
       <c r="G26" s="23">
         <v>28</v>
       </c>
       <c r="H26" s="23">
         <v>35</v>
       </c>
       <c r="I26" s="23">
@@ -2521,52 +2591,55 @@
       </c>
       <c r="M26" s="23">
         <v>28</v>
       </c>
       <c r="N26" s="23">
         <v>26</v>
       </c>
       <c r="O26" s="23">
         <v>22</v>
       </c>
       <c r="P26" s="22">
         <v>27</v>
       </c>
       <c r="Q26" s="23">
         <v>28</v>
       </c>
       <c r="R26" s="23">
         <v>20</v>
       </c>
       <c r="S26" s="23">
         <v>31</v>
       </c>
       <c r="T26" s="22">
         <v>23</v>
       </c>
-    </row>
-    <row r="27" spans="1:26" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U26" s="23">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="23">
         <v>76</v>
       </c>
       <c r="C27" s="23">
         <v>64</v>
       </c>
       <c r="D27" s="23">
         <v>53</v>
       </c>
       <c r="E27" s="23">
         <v>70</v>
       </c>
       <c r="F27" s="23">
         <v>57</v>
       </c>
       <c r="G27" s="23">
         <v>63</v>
       </c>
       <c r="H27" s="23">
         <v>87</v>
       </c>
       <c r="I27" s="23">
@@ -2583,144 +2656,150 @@
       </c>
       <c r="M27" s="23">
         <v>63</v>
       </c>
       <c r="N27" s="23">
         <v>70</v>
       </c>
       <c r="O27" s="23">
         <v>65</v>
       </c>
       <c r="P27" s="22">
         <v>63</v>
       </c>
       <c r="Q27" s="23">
         <v>62</v>
       </c>
       <c r="R27" s="23">
         <v>60</v>
       </c>
       <c r="S27" s="23">
         <v>71</v>
       </c>
       <c r="T27" s="22">
         <v>67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="60" t="s">
+      <c r="U27" s="23">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A28" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="B28" s="60"/>
-[...26 lines deleted...]
-      <c r="A29" s="40" t="s">
+      <c r="B28" s="54"/>
+      <c r="C28" s="54"/>
+      <c r="D28" s="54"/>
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+      <c r="K28" s="54"/>
+      <c r="L28" s="54"/>
+      <c r="M28" s="54"/>
+      <c r="N28" s="54"/>
+      <c r="O28" s="54"/>
+      <c r="P28" s="54"/>
+      <c r="Q28" s="54"/>
+      <c r="R28" s="54"/>
+      <c r="S28" s="54"/>
+      <c r="T28" s="54"/>
+      <c r="U28" s="54"/>
+      <c r="V28" s="40"/>
+      <c r="W28" s="40"/>
+      <c r="X28" s="40"/>
+      <c r="Y28" s="40"/>
+      <c r="Z28" s="40"/>
+    </row>
+    <row r="29" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A29" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="43">
+      <c r="B29" s="42">
         <v>628</v>
       </c>
-      <c r="C29" s="43">
+      <c r="C29" s="42">
         <v>687</v>
       </c>
-      <c r="D29" s="43">
+      <c r="D29" s="42">
         <v>634</v>
       </c>
-      <c r="E29" s="43">
+      <c r="E29" s="42">
         <v>684</v>
       </c>
-      <c r="F29" s="43">
+      <c r="F29" s="42">
         <v>652</v>
       </c>
-      <c r="G29" s="43">
+      <c r="G29" s="42">
         <v>676</v>
       </c>
-      <c r="H29" s="43">
+      <c r="H29" s="42">
         <v>780</v>
       </c>
-      <c r="I29" s="43">
+      <c r="I29" s="42">
         <v>675</v>
       </c>
-      <c r="J29" s="43">
+      <c r="J29" s="42">
         <v>700</v>
       </c>
-      <c r="K29" s="43">
+      <c r="K29" s="42">
         <v>735</v>
       </c>
-      <c r="L29" s="43">
+      <c r="L29" s="42">
         <v>600</v>
       </c>
-      <c r="M29" s="43">
+      <c r="M29" s="42">
         <v>679</v>
       </c>
-      <c r="N29" s="43">
+      <c r="N29" s="42">
         <v>627</v>
       </c>
-      <c r="O29" s="43">
+      <c r="O29" s="42">
         <v>547</v>
       </c>
       <c r="P29" s="35">
         <v>590</v>
       </c>
       <c r="Q29" s="36">
         <v>564</v>
       </c>
       <c r="R29" s="36">
         <v>586</v>
       </c>
       <c r="S29" s="36">
         <v>621</v>
       </c>
       <c r="T29" s="35">
         <v>609</v>
       </c>
-    </row>
-    <row r="30" spans="1:26" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U29" s="36">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="27">
         <v>296</v>
       </c>
       <c r="C30" s="27">
         <v>284</v>
       </c>
       <c r="D30" s="27">
         <v>251</v>
       </c>
       <c r="E30" s="27">
         <v>297</v>
       </c>
       <c r="F30" s="27">
         <v>309</v>
       </c>
       <c r="G30" s="27">
         <v>295</v>
       </c>
       <c r="H30" s="27">
         <v>351</v>
       </c>
       <c r="I30" s="27">
@@ -2737,52 +2816,55 @@
       </c>
       <c r="M30" s="27">
         <v>308</v>
       </c>
       <c r="N30" s="27">
         <v>289</v>
       </c>
       <c r="O30" s="27">
         <v>240</v>
       </c>
       <c r="P30" s="22">
         <v>275</v>
       </c>
       <c r="Q30" s="23">
         <v>245</v>
       </c>
       <c r="R30" s="23">
         <v>264</v>
       </c>
       <c r="S30" s="23">
         <v>268</v>
       </c>
       <c r="T30" s="22">
         <v>270</v>
       </c>
-    </row>
-    <row r="31" spans="1:26" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U30" s="23">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="27">
         <v>7</v>
       </c>
       <c r="C31" s="27">
         <v>23</v>
       </c>
       <c r="D31" s="27">
         <v>20</v>
       </c>
       <c r="E31" s="27">
         <v>13</v>
       </c>
       <c r="F31" s="27">
         <v>14</v>
       </c>
       <c r="G31" s="27">
         <v>14</v>
       </c>
       <c r="H31" s="27">
         <v>21</v>
       </c>
       <c r="I31" s="27">
@@ -2799,52 +2881,55 @@
       </c>
       <c r="M31" s="27">
         <v>20</v>
       </c>
       <c r="N31" s="27">
         <v>18</v>
       </c>
       <c r="O31" s="27">
         <v>12</v>
       </c>
       <c r="P31" s="22">
         <v>18</v>
       </c>
       <c r="Q31" s="23">
         <v>12</v>
       </c>
       <c r="R31" s="23">
         <v>15</v>
       </c>
       <c r="S31" s="23">
         <v>22</v>
       </c>
       <c r="T31" s="22">
         <v>13</v>
       </c>
-    </row>
-    <row r="32" spans="1:26" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U31" s="23">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A32" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B32" s="27">
         <v>51</v>
       </c>
       <c r="C32" s="27">
         <v>63</v>
       </c>
       <c r="D32" s="27">
         <v>73</v>
       </c>
       <c r="E32" s="27">
         <v>69</v>
       </c>
       <c r="F32" s="27">
         <v>67</v>
       </c>
       <c r="G32" s="27">
         <v>74</v>
       </c>
       <c r="H32" s="27">
         <v>60</v>
       </c>
       <c r="I32" s="27">
@@ -2861,52 +2946,55 @@
       </c>
       <c r="M32" s="27">
         <v>60</v>
       </c>
       <c r="N32" s="27">
         <v>58</v>
       </c>
       <c r="O32" s="27">
         <v>54</v>
       </c>
       <c r="P32" s="22">
         <v>61</v>
       </c>
       <c r="Q32" s="23">
         <v>61</v>
       </c>
       <c r="R32" s="23">
         <v>78</v>
       </c>
       <c r="S32" s="23">
         <v>62</v>
       </c>
       <c r="T32" s="22">
         <v>52</v>
       </c>
-    </row>
-    <row r="33" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U32" s="23">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>50</v>
       </c>
       <c r="B33" s="27">
         <v>28</v>
       </c>
       <c r="C33" s="27">
         <v>26</v>
       </c>
       <c r="D33" s="27">
         <v>23</v>
       </c>
       <c r="E33" s="27">
         <v>32</v>
       </c>
       <c r="F33" s="27">
         <v>24</v>
       </c>
       <c r="G33" s="27">
         <v>38</v>
       </c>
       <c r="H33" s="27">
         <v>37</v>
       </c>
       <c r="I33" s="27">
@@ -2923,52 +3011,55 @@
       </c>
       <c r="M33" s="27">
         <v>30</v>
       </c>
       <c r="N33" s="27">
         <v>21</v>
       </c>
       <c r="O33" s="27">
         <v>13</v>
       </c>
       <c r="P33" s="28">
         <v>19</v>
       </c>
       <c r="Q33" s="27">
         <v>26</v>
       </c>
       <c r="R33" s="27">
         <v>17</v>
       </c>
       <c r="S33" s="27">
         <v>28</v>
       </c>
       <c r="T33" s="22">
         <v>35</v>
       </c>
-    </row>
-    <row r="34" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U33" s="23">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A34" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="27">
         <v>62</v>
       </c>
       <c r="C34" s="27">
         <v>75</v>
       </c>
       <c r="D34" s="27">
         <v>65</v>
       </c>
       <c r="E34" s="27">
         <v>67</v>
       </c>
       <c r="F34" s="27">
         <v>66</v>
       </c>
       <c r="G34" s="27">
         <v>61</v>
       </c>
       <c r="H34" s="27">
         <v>85</v>
       </c>
       <c r="I34" s="27">
@@ -2985,52 +3076,55 @@
       </c>
       <c r="M34" s="27">
         <v>68</v>
       </c>
       <c r="N34" s="27">
         <v>57</v>
       </c>
       <c r="O34" s="27">
         <v>64</v>
       </c>
       <c r="P34" s="28">
         <v>59</v>
       </c>
       <c r="Q34" s="27">
         <v>50</v>
       </c>
       <c r="R34" s="27">
         <v>61</v>
       </c>
       <c r="S34" s="27">
         <v>68</v>
       </c>
       <c r="T34" s="22">
         <v>66</v>
       </c>
-    </row>
-    <row r="35" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U34" s="23">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="27">
         <v>60</v>
       </c>
       <c r="C35" s="27">
         <v>74</v>
       </c>
       <c r="D35" s="27">
         <v>64</v>
       </c>
       <c r="E35" s="27">
         <v>76</v>
       </c>
       <c r="F35" s="27">
         <v>48</v>
       </c>
       <c r="G35" s="27">
         <v>65</v>
       </c>
       <c r="H35" s="27">
         <v>68</v>
       </c>
       <c r="I35" s="27">
@@ -3047,52 +3141,55 @@
       </c>
       <c r="M35" s="27">
         <v>58</v>
       </c>
       <c r="N35" s="27">
         <v>57</v>
       </c>
       <c r="O35" s="27">
         <v>51</v>
       </c>
       <c r="P35" s="28">
         <v>52</v>
       </c>
       <c r="Q35" s="27">
         <v>59</v>
       </c>
       <c r="R35" s="27">
         <v>57</v>
       </c>
       <c r="S35" s="27">
         <v>50</v>
       </c>
       <c r="T35" s="22">
         <v>60</v>
       </c>
-    </row>
-    <row r="36" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U35" s="23">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A36" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="27">
         <v>48</v>
       </c>
       <c r="C36" s="27">
         <v>40</v>
       </c>
       <c r="D36" s="27">
         <v>37</v>
       </c>
       <c r="E36" s="27">
         <v>38</v>
       </c>
       <c r="F36" s="27">
         <v>42</v>
       </c>
       <c r="G36" s="27">
         <v>39</v>
       </c>
       <c r="H36" s="27">
         <v>52</v>
       </c>
       <c r="I36" s="27">
@@ -3109,52 +3206,55 @@
       </c>
       <c r="M36" s="27">
         <v>44</v>
       </c>
       <c r="N36" s="27">
         <v>37</v>
       </c>
       <c r="O36" s="27">
         <v>30</v>
       </c>
       <c r="P36" s="28">
         <v>37</v>
       </c>
       <c r="Q36" s="27">
         <v>35</v>
       </c>
       <c r="R36" s="27">
         <v>32</v>
       </c>
       <c r="S36" s="27">
         <v>35</v>
       </c>
       <c r="T36" s="22">
         <v>28</v>
       </c>
-    </row>
-    <row r="37" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U36" s="23">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A37" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="27">
         <v>19</v>
       </c>
       <c r="C37" s="27">
         <v>24</v>
       </c>
       <c r="D37" s="27">
         <v>30</v>
       </c>
       <c r="E37" s="27">
         <v>28</v>
       </c>
       <c r="F37" s="27">
         <v>22</v>
       </c>
       <c r="G37" s="27">
         <v>29</v>
       </c>
       <c r="H37" s="27">
         <v>26</v>
       </c>
       <c r="I37" s="27">
@@ -3171,52 +3271,55 @@
       </c>
       <c r="M37" s="27">
         <v>20</v>
       </c>
       <c r="N37" s="27">
         <v>25</v>
       </c>
       <c r="O37" s="27">
         <v>30</v>
       </c>
       <c r="P37" s="28">
         <v>15</v>
       </c>
       <c r="Q37" s="27">
         <v>25</v>
       </c>
       <c r="R37" s="27">
         <v>22</v>
       </c>
       <c r="S37" s="27">
         <v>19</v>
       </c>
       <c r="T37" s="22">
         <v>21</v>
       </c>
-    </row>
-    <row r="38" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U37" s="23">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A38" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="27">
         <v>57</v>
       </c>
       <c r="C38" s="27">
         <v>78</v>
       </c>
       <c r="D38" s="27">
         <v>71</v>
       </c>
       <c r="E38" s="27">
         <v>64</v>
       </c>
       <c r="F38" s="27">
         <v>60</v>
       </c>
       <c r="G38" s="27">
         <v>61</v>
       </c>
       <c r="H38" s="27">
         <v>80</v>
       </c>
       <c r="I38" s="27">
@@ -3233,137 +3336,145 @@
       </c>
       <c r="M38" s="27">
         <v>71</v>
       </c>
       <c r="N38" s="27">
         <v>65</v>
       </c>
       <c r="O38" s="27">
         <v>53</v>
       </c>
       <c r="P38" s="28">
         <v>54</v>
       </c>
       <c r="Q38" s="27">
         <v>51</v>
       </c>
       <c r="R38" s="27">
         <v>40</v>
       </c>
       <c r="S38" s="27">
         <v>69</v>
       </c>
       <c r="T38" s="22">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="58" t="s">
+      <c r="U38" s="23">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A39" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B39" s="58"/>
-[...18 lines deleted...]
-    <row r="40" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="55"/>
+      <c r="C39" s="55"/>
+      <c r="D39" s="55"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="55"/>
+      <c r="G39" s="55"/>
+      <c r="H39" s="55"/>
+      <c r="I39" s="55"/>
+      <c r="J39" s="55"/>
+      <c r="K39" s="55"/>
+      <c r="L39" s="55"/>
+      <c r="M39" s="55"/>
+      <c r="N39" s="55"/>
+      <c r="O39" s="55"/>
+      <c r="P39" s="55"/>
+      <c r="Q39" s="55"/>
+      <c r="R39" s="55"/>
+      <c r="S39" s="55"/>
+      <c r="T39" s="55"/>
+      <c r="U39" s="55"/>
+    </row>
+    <row r="40" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A40" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="B40" s="44">
+      <c r="B40" s="43">
         <v>636</v>
       </c>
-      <c r="C40" s="44">
+      <c r="C40" s="43">
         <v>652</v>
       </c>
-      <c r="D40" s="44">
+      <c r="D40" s="43">
         <v>632</v>
       </c>
-      <c r="E40" s="44">
+      <c r="E40" s="43">
         <v>627</v>
       </c>
-      <c r="F40" s="44">
+      <c r="F40" s="43">
         <v>658</v>
       </c>
-      <c r="G40" s="44">
+      <c r="G40" s="43">
         <v>680</v>
       </c>
-      <c r="H40" s="44">
+      <c r="H40" s="43">
         <v>783</v>
       </c>
-      <c r="I40" s="44">
+      <c r="I40" s="43">
         <v>685</v>
       </c>
-      <c r="J40" s="43">
+      <c r="J40" s="42">
         <v>682</v>
       </c>
-      <c r="K40" s="44">
+      <c r="K40" s="43">
         <v>618</v>
       </c>
-      <c r="L40" s="44">
+      <c r="L40" s="43">
         <v>602</v>
       </c>
-      <c r="M40" s="44">
+      <c r="M40" s="43">
         <v>643</v>
       </c>
-      <c r="N40" s="44">
+      <c r="N40" s="43">
         <v>582</v>
       </c>
-      <c r="O40" s="44">
+      <c r="O40" s="43">
         <v>527</v>
       </c>
-      <c r="P40" s="44">
+      <c r="P40" s="43">
         <v>580</v>
       </c>
-      <c r="Q40" s="44">
+      <c r="Q40" s="43">
         <v>540</v>
       </c>
-      <c r="R40" s="44">
+      <c r="R40" s="43">
         <v>541</v>
       </c>
-      <c r="S40" s="44">
+      <c r="S40" s="43">
         <v>598</v>
       </c>
       <c r="T40" s="35">
         <v>585</v>
       </c>
-    </row>
-    <row r="41" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U40" s="36">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="41" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A41" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="28">
         <v>529</v>
       </c>
       <c r="C41" s="28">
         <v>509</v>
       </c>
       <c r="D41" s="28">
         <v>504</v>
       </c>
       <c r="E41" s="28">
         <v>521</v>
       </c>
       <c r="F41" s="28">
         <v>564</v>
       </c>
       <c r="G41" s="28">
         <v>555</v>
       </c>
       <c r="H41" s="28">
         <v>649</v>
       </c>
       <c r="I41" s="28">
@@ -3380,52 +3491,55 @@
       </c>
       <c r="M41" s="28">
         <v>543</v>
       </c>
       <c r="N41" s="28">
         <v>484</v>
       </c>
       <c r="O41" s="28">
         <v>432</v>
       </c>
       <c r="P41" s="28">
         <v>485</v>
       </c>
       <c r="Q41" s="28">
         <v>445</v>
       </c>
       <c r="R41" s="28">
         <v>441</v>
       </c>
       <c r="S41" s="28">
         <v>491</v>
       </c>
       <c r="T41" s="22">
         <v>489</v>
       </c>
-    </row>
-    <row r="42" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U41" s="23">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A42" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="28">
         <v>28</v>
       </c>
       <c r="C42" s="28">
         <v>49</v>
       </c>
       <c r="D42" s="28">
         <v>35</v>
       </c>
       <c r="E42" s="28">
         <v>27</v>
       </c>
       <c r="F42" s="28">
         <v>27</v>
       </c>
       <c r="G42" s="28">
         <v>35</v>
       </c>
       <c r="H42" s="28">
         <v>37</v>
       </c>
       <c r="I42" s="28">
@@ -3442,52 +3556,55 @@
       </c>
       <c r="M42" s="28">
         <v>33</v>
       </c>
       <c r="N42" s="28">
         <v>31</v>
       </c>
       <c r="O42" s="28">
         <v>23</v>
       </c>
       <c r="P42" s="28">
         <v>38</v>
       </c>
       <c r="Q42" s="28">
         <v>27</v>
       </c>
       <c r="R42" s="28">
         <v>31</v>
       </c>
       <c r="S42" s="28">
         <v>35</v>
       </c>
       <c r="T42" s="22">
         <v>30</v>
       </c>
-    </row>
-    <row r="43" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U42" s="23">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A43" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="28">
         <v>68</v>
       </c>
       <c r="C43" s="28">
         <v>78</v>
       </c>
       <c r="D43" s="28">
         <v>75</v>
       </c>
       <c r="E43" s="28">
         <v>70</v>
       </c>
       <c r="F43" s="28">
         <v>57</v>
       </c>
       <c r="G43" s="28">
         <v>81</v>
       </c>
       <c r="H43" s="28">
         <v>87</v>
       </c>
       <c r="I43" s="28">
@@ -3504,52 +3621,55 @@
       </c>
       <c r="M43" s="28">
         <v>54</v>
       </c>
       <c r="N43" s="28">
         <v>53</v>
       </c>
       <c r="O43" s="28">
         <v>65</v>
       </c>
       <c r="P43" s="28">
         <v>52</v>
       </c>
       <c r="Q43" s="28">
         <v>60</v>
       </c>
       <c r="R43" s="28">
         <v>61</v>
       </c>
       <c r="S43" s="28">
         <v>61</v>
       </c>
       <c r="T43" s="22">
         <v>53</v>
       </c>
-    </row>
-    <row r="44" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U43" s="23">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A44" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="28">
         <v>11</v>
       </c>
       <c r="C44" s="28">
         <v>16</v>
       </c>
       <c r="D44" s="28">
         <v>18</v>
       </c>
       <c r="E44" s="28">
         <v>9</v>
       </c>
       <c r="F44" s="28">
         <v>10</v>
       </c>
       <c r="G44" s="28">
         <v>9</v>
       </c>
       <c r="H44" s="28">
         <v>10</v>
       </c>
       <c r="I44" s="28">
@@ -3566,137 +3686,145 @@
       </c>
       <c r="M44" s="28">
         <v>13</v>
       </c>
       <c r="N44" s="28">
         <v>14</v>
       </c>
       <c r="O44" s="28">
         <v>7</v>
       </c>
       <c r="P44" s="28">
         <v>5</v>
       </c>
       <c r="Q44" s="28">
         <v>8</v>
       </c>
       <c r="R44" s="28">
         <v>8</v>
       </c>
       <c r="S44" s="28">
         <v>11</v>
       </c>
       <c r="T44" s="22">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="46" t="s">
+      <c r="U44" s="23">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A45" s="45" t="s">
         <v>59</v>
       </c>
-      <c r="B45" s="46"/>
-[...18 lines deleted...]
-    <row r="46" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="45"/>
+      <c r="C45" s="45"/>
+      <c r="D45" s="45"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="45"/>
+      <c r="G45" s="45"/>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="45"/>
+      <c r="K45" s="45"/>
+      <c r="L45" s="45"/>
+      <c r="M45" s="45"/>
+      <c r="N45" s="45"/>
+      <c r="O45" s="45"/>
+      <c r="P45" s="45"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="45"/>
+      <c r="S45" s="45"/>
+      <c r="T45" s="45"/>
+      <c r="U45" s="45"/>
+    </row>
+    <row r="46" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A46" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="B46" s="44">
+      <c r="B46" s="43">
         <v>325</v>
       </c>
-      <c r="C46" s="44">
+      <c r="C46" s="43">
         <v>344</v>
       </c>
-      <c r="D46" s="44">
+      <c r="D46" s="43">
         <v>340</v>
       </c>
-      <c r="E46" s="44">
+      <c r="E46" s="43">
         <v>314</v>
       </c>
-      <c r="F46" s="44">
+      <c r="F46" s="43">
         <v>336</v>
       </c>
-      <c r="G46" s="44">
+      <c r="G46" s="43">
         <v>369</v>
       </c>
-      <c r="H46" s="44">
+      <c r="H46" s="43">
         <v>421</v>
       </c>
-      <c r="I46" s="44">
+      <c r="I46" s="43">
         <v>364</v>
       </c>
-      <c r="J46" s="44">
+      <c r="J46" s="43">
         <v>344</v>
       </c>
-      <c r="K46" s="44">
+      <c r="K46" s="43">
         <v>295</v>
       </c>
-      <c r="L46" s="44">
+      <c r="L46" s="43">
         <v>314</v>
       </c>
-      <c r="M46" s="44">
+      <c r="M46" s="43">
         <v>323</v>
       </c>
-      <c r="N46" s="44">
+      <c r="N46" s="43">
         <v>265</v>
       </c>
-      <c r="O46" s="44">
+      <c r="O46" s="43">
         <v>272</v>
       </c>
-      <c r="P46" s="44">
+      <c r="P46" s="43">
         <v>296</v>
       </c>
-      <c r="Q46" s="44">
+      <c r="Q46" s="43">
         <v>276</v>
       </c>
-      <c r="R46" s="44">
+      <c r="R46" s="43">
         <v>255</v>
       </c>
-      <c r="S46" s="44">
+      <c r="S46" s="43">
         <v>304</v>
       </c>
       <c r="T46" s="35">
         <v>293</v>
       </c>
-    </row>
-    <row r="47" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U46" s="36">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A47" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B47" s="28">
         <v>265</v>
       </c>
       <c r="C47" s="28">
         <v>263</v>
       </c>
       <c r="D47" s="28">
         <v>280</v>
       </c>
       <c r="E47" s="28">
         <v>264</v>
       </c>
       <c r="F47" s="28">
         <v>289</v>
       </c>
       <c r="G47" s="28">
         <v>297</v>
       </c>
       <c r="H47" s="28">
         <v>343</v>
       </c>
       <c r="I47" s="28">
@@ -3713,52 +3841,55 @@
       </c>
       <c r="M47" s="28">
         <v>270</v>
       </c>
       <c r="N47" s="28">
         <v>225</v>
       </c>
       <c r="O47" s="28">
         <v>219</v>
       </c>
       <c r="P47" s="28">
         <v>250</v>
       </c>
       <c r="Q47" s="28">
         <v>231</v>
       </c>
       <c r="R47" s="28">
         <v>215</v>
       </c>
       <c r="S47" s="28">
         <v>255</v>
       </c>
       <c r="T47" s="22">
         <v>248</v>
       </c>
-    </row>
-    <row r="48" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U47" s="23">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="48" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A48" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="28">
         <v>21</v>
       </c>
       <c r="C48" s="28">
         <v>26</v>
       </c>
       <c r="D48" s="28">
         <v>15</v>
       </c>
       <c r="E48" s="28">
         <v>14</v>
       </c>
       <c r="F48" s="28">
         <v>13</v>
       </c>
       <c r="G48" s="28">
         <v>21</v>
       </c>
       <c r="H48" s="28">
         <v>16</v>
       </c>
       <c r="I48" s="28">
@@ -3775,52 +3906,55 @@
       </c>
       <c r="M48" s="28">
         <v>13</v>
       </c>
       <c r="N48" s="28">
         <v>13</v>
       </c>
       <c r="O48" s="28">
         <v>11</v>
       </c>
       <c r="P48" s="28">
         <v>20</v>
       </c>
       <c r="Q48" s="28">
         <v>15</v>
       </c>
       <c r="R48" s="28">
         <v>16</v>
       </c>
       <c r="S48" s="28">
         <v>13</v>
       </c>
       <c r="T48" s="22">
         <v>17</v>
       </c>
-    </row>
-    <row r="49" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U48" s="23">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A49" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B49" s="28">
         <v>35</v>
       </c>
       <c r="C49" s="28">
         <v>45</v>
       </c>
       <c r="D49" s="28">
         <v>34</v>
       </c>
       <c r="E49" s="28">
         <v>32</v>
       </c>
       <c r="F49" s="28">
         <v>30</v>
       </c>
       <c r="G49" s="28">
         <v>46</v>
       </c>
       <c r="H49" s="28">
         <v>55</v>
       </c>
       <c r="I49" s="28">
@@ -3837,52 +3971,55 @@
       </c>
       <c r="M49" s="28">
         <v>33</v>
       </c>
       <c r="N49" s="28">
         <v>22</v>
       </c>
       <c r="O49" s="28">
         <v>37</v>
       </c>
       <c r="P49" s="28">
         <v>25</v>
       </c>
       <c r="Q49" s="28">
         <v>28</v>
       </c>
       <c r="R49" s="28">
         <v>20</v>
       </c>
       <c r="S49" s="28">
         <v>28</v>
       </c>
       <c r="T49" s="22">
         <v>25</v>
       </c>
-    </row>
-    <row r="50" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U49" s="23">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="50" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A50" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B50" s="28">
         <v>4</v>
       </c>
       <c r="C50" s="28">
         <v>10</v>
       </c>
       <c r="D50" s="28">
         <v>11</v>
       </c>
       <c r="E50" s="28">
         <v>4</v>
       </c>
       <c r="F50" s="28">
         <v>4</v>
       </c>
       <c r="G50" s="28">
         <v>5</v>
       </c>
       <c r="H50" s="28">
         <v>7</v>
       </c>
       <c r="I50" s="28">
@@ -3899,137 +4036,145 @@
       </c>
       <c r="M50" s="28">
         <v>7</v>
       </c>
       <c r="N50" s="28">
         <v>5</v>
       </c>
       <c r="O50" s="28">
         <v>5</v>
       </c>
       <c r="P50" s="28">
         <v>1</v>
       </c>
       <c r="Q50" s="28">
         <v>2</v>
       </c>
       <c r="R50" s="28">
         <v>4</v>
       </c>
       <c r="S50" s="28">
         <v>8</v>
       </c>
       <c r="T50" s="22">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="45" t="s">
+      <c r="U50" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A51" s="46" t="s">
         <v>60</v>
       </c>
-      <c r="B51" s="45"/>
-[...18 lines deleted...]
-    <row r="52" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="46"/>
+      <c r="C51" s="46"/>
+      <c r="D51" s="46"/>
+      <c r="E51" s="46"/>
+      <c r="F51" s="46"/>
+      <c r="G51" s="46"/>
+      <c r="H51" s="46"/>
+      <c r="I51" s="46"/>
+      <c r="J51" s="46"/>
+      <c r="K51" s="46"/>
+      <c r="L51" s="46"/>
+      <c r="M51" s="46"/>
+      <c r="N51" s="46"/>
+      <c r="O51" s="46"/>
+      <c r="P51" s="46"/>
+      <c r="Q51" s="46"/>
+      <c r="R51" s="46"/>
+      <c r="S51" s="46"/>
+      <c r="T51" s="46"/>
+      <c r="U51" s="46"/>
+    </row>
+    <row r="52" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A52" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="B52" s="44">
+      <c r="B52" s="43">
         <v>311</v>
       </c>
-      <c r="C52" s="44">
+      <c r="C52" s="43">
         <v>344</v>
       </c>
-      <c r="D52" s="44">
+      <c r="D52" s="43">
         <v>292</v>
       </c>
-      <c r="E52" s="44">
+      <c r="E52" s="43">
         <v>313</v>
       </c>
-      <c r="F52" s="44">
+      <c r="F52" s="43">
         <v>322</v>
       </c>
-      <c r="G52" s="44">
+      <c r="G52" s="43">
         <v>311</v>
       </c>
-      <c r="H52" s="44">
+      <c r="H52" s="43">
         <v>362</v>
       </c>
-      <c r="I52" s="44">
+      <c r="I52" s="43">
         <v>321</v>
       </c>
-      <c r="J52" s="44">
+      <c r="J52" s="43">
         <v>338</v>
       </c>
-      <c r="K52" s="44">
+      <c r="K52" s="43">
         <v>323</v>
       </c>
-      <c r="L52" s="44">
+      <c r="L52" s="43">
         <v>288</v>
       </c>
-      <c r="M52" s="44">
+      <c r="M52" s="43">
         <v>320</v>
       </c>
-      <c r="N52" s="44">
+      <c r="N52" s="43">
         <v>317</v>
       </c>
-      <c r="O52" s="44">
+      <c r="O52" s="43">
         <v>255</v>
       </c>
-      <c r="P52" s="44">
+      <c r="P52" s="43">
         <v>284</v>
       </c>
-      <c r="Q52" s="44">
+      <c r="Q52" s="43">
         <v>264</v>
       </c>
-      <c r="R52" s="44">
+      <c r="R52" s="43">
         <v>286</v>
       </c>
-      <c r="S52" s="44">
+      <c r="S52" s="43">
         <v>294</v>
       </c>
       <c r="T52" s="35">
         <v>292</v>
       </c>
-    </row>
-    <row r="53" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U52" s="36">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A53" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B53" s="28">
         <v>264</v>
       </c>
       <c r="C53" s="28">
         <v>263</v>
       </c>
       <c r="D53" s="28">
         <v>224</v>
       </c>
       <c r="E53" s="28">
         <v>257</v>
       </c>
       <c r="F53" s="28">
         <v>275</v>
       </c>
       <c r="G53" s="28">
         <v>258</v>
       </c>
       <c r="H53" s="28">
         <v>306</v>
       </c>
       <c r="I53" s="28">
@@ -4046,52 +4191,55 @@
       </c>
       <c r="M53" s="28">
         <v>273</v>
       </c>
       <c r="N53" s="28">
         <v>259</v>
       </c>
       <c r="O53" s="28">
         <v>213</v>
       </c>
       <c r="P53" s="28">
         <v>235</v>
       </c>
       <c r="Q53" s="28">
         <v>214</v>
       </c>
       <c r="R53" s="28">
         <v>226</v>
       </c>
       <c r="S53" s="28">
         <v>236</v>
       </c>
       <c r="T53" s="22">
         <v>241</v>
       </c>
-    </row>
-    <row r="54" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U53" s="23">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="54" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A54" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="28">
         <v>7</v>
       </c>
       <c r="C54" s="28">
         <v>26</v>
       </c>
       <c r="D54" s="28">
         <v>20</v>
       </c>
       <c r="E54" s="28">
         <v>13</v>
       </c>
       <c r="F54" s="28">
         <v>14</v>
       </c>
       <c r="G54" s="28">
         <v>14</v>
       </c>
       <c r="H54" s="28">
         <v>21</v>
       </c>
       <c r="I54" s="28">
@@ -4108,52 +4256,55 @@
       </c>
       <c r="M54" s="28">
         <v>20</v>
       </c>
       <c r="N54" s="28">
         <v>18</v>
       </c>
       <c r="O54" s="28">
         <v>12</v>
       </c>
       <c r="P54" s="28">
         <v>18</v>
       </c>
       <c r="Q54" s="28">
         <v>12</v>
       </c>
       <c r="R54" s="28">
         <v>15</v>
       </c>
       <c r="S54" s="28">
         <v>22</v>
       </c>
       <c r="T54" s="22">
         <v>13</v>
       </c>
-    </row>
-    <row r="55" spans="1:20" s="42" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U54" s="23">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" s="41" customFormat="1" ht="13.2" customHeight="1">
       <c r="A55" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B55" s="28">
         <v>33</v>
       </c>
       <c r="C55" s="28">
         <v>45</v>
       </c>
       <c r="D55" s="28">
         <v>41</v>
       </c>
       <c r="E55" s="28">
         <v>38</v>
       </c>
       <c r="F55" s="28">
         <v>27</v>
       </c>
       <c r="G55" s="28">
         <v>35</v>
       </c>
       <c r="H55" s="28">
         <v>32</v>
       </c>
       <c r="I55" s="28">
@@ -4170,52 +4321,55 @@
       </c>
       <c r="M55" s="28">
         <v>21</v>
       </c>
       <c r="N55" s="28">
         <v>31</v>
       </c>
       <c r="O55" s="28">
         <v>28</v>
       </c>
       <c r="P55" s="28">
         <v>27</v>
       </c>
       <c r="Q55" s="28">
         <v>32</v>
       </c>
       <c r="R55" s="28">
         <v>41</v>
       </c>
       <c r="S55" s="28">
         <v>33</v>
       </c>
       <c r="T55" s="22">
         <v>28</v>
       </c>
-    </row>
-    <row r="56" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U55" s="23">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="56" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A56" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="28">
         <v>7</v>
       </c>
       <c r="C56" s="28">
         <v>10</v>
       </c>
       <c r="D56" s="28">
         <v>7</v>
       </c>
       <c r="E56" s="28">
         <v>5</v>
       </c>
       <c r="F56" s="28">
         <v>6</v>
       </c>
       <c r="G56" s="28">
         <v>4</v>
       </c>
       <c r="H56" s="28">
         <v>3</v>
       </c>
       <c r="I56" s="28">
@@ -4232,137 +4386,145 @@
       </c>
       <c r="M56" s="28">
         <v>6</v>
       </c>
       <c r="N56" s="28">
         <v>9</v>
       </c>
       <c r="O56" s="28">
         <v>2</v>
       </c>
       <c r="P56" s="28">
         <v>4</v>
       </c>
       <c r="Q56" s="28">
         <v>6</v>
       </c>
       <c r="R56" s="28">
         <v>4</v>
       </c>
       <c r="S56" s="28">
         <v>3</v>
       </c>
       <c r="T56" s="22">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="49" t="s">
+      <c r="U56" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A57" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="B57" s="49"/>
-[...19 lines deleted...]
-      <c r="A58" s="40" t="s">
+      <c r="B57" s="56"/>
+      <c r="C57" s="56"/>
+      <c r="D57" s="56"/>
+      <c r="E57" s="56"/>
+      <c r="F57" s="56"/>
+      <c r="G57" s="56"/>
+      <c r="H57" s="56"/>
+      <c r="I57" s="56"/>
+      <c r="J57" s="56"/>
+      <c r="K57" s="56"/>
+      <c r="L57" s="56"/>
+      <c r="M57" s="56"/>
+      <c r="N57" s="56"/>
+      <c r="O57" s="56"/>
+      <c r="P57" s="56"/>
+      <c r="Q57" s="56"/>
+      <c r="R57" s="56"/>
+      <c r="S57" s="56"/>
+      <c r="T57" s="56"/>
+      <c r="U57" s="56"/>
+    </row>
+    <row r="58" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A58" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="B58" s="44">
+      <c r="B58" s="43">
         <v>658</v>
       </c>
-      <c r="C58" s="44">
+      <c r="C58" s="43">
         <v>746</v>
       </c>
-      <c r="D58" s="44">
+      <c r="D58" s="43">
         <v>674</v>
       </c>
-      <c r="E58" s="44">
+      <c r="E58" s="43">
         <v>772</v>
       </c>
-      <c r="F58" s="44">
+      <c r="F58" s="43">
         <v>684</v>
       </c>
-      <c r="G58" s="44">
+      <c r="G58" s="43">
         <v>719</v>
       </c>
-      <c r="H58" s="44">
+      <c r="H58" s="43">
         <v>832</v>
       </c>
-      <c r="I58" s="44">
+      <c r="I58" s="43">
         <v>716</v>
       </c>
-      <c r="J58" s="43">
+      <c r="J58" s="42">
         <v>763</v>
       </c>
-      <c r="K58" s="44">
+      <c r="K58" s="43">
         <v>803</v>
       </c>
-      <c r="L58" s="44">
+      <c r="L58" s="43">
         <v>659</v>
       </c>
-      <c r="M58" s="44">
+      <c r="M58" s="43">
         <v>717</v>
       </c>
-      <c r="N58" s="44">
+      <c r="N58" s="43">
         <v>650</v>
       </c>
-      <c r="O58" s="44">
+      <c r="O58" s="43">
         <v>587</v>
       </c>
-      <c r="P58" s="44">
+      <c r="P58" s="43">
         <v>627</v>
       </c>
-      <c r="Q58" s="44">
+      <c r="Q58" s="43">
         <v>653</v>
       </c>
-      <c r="R58" s="44">
+      <c r="R58" s="43">
         <v>608</v>
       </c>
-      <c r="S58" s="44">
+      <c r="S58" s="43">
         <v>695</v>
       </c>
       <c r="T58" s="35">
         <v>664</v>
       </c>
-    </row>
-    <row r="59" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U58" s="36">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="59" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A59" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="28">
         <v>64</v>
       </c>
       <c r="C59" s="28">
         <v>68</v>
       </c>
       <c r="D59" s="28">
         <v>61</v>
       </c>
       <c r="E59" s="28">
         <v>89</v>
       </c>
       <c r="F59" s="28">
         <v>71</v>
       </c>
       <c r="G59" s="28">
         <v>72</v>
       </c>
       <c r="H59" s="28">
         <v>85</v>
       </c>
       <c r="I59" s="28">
@@ -4379,52 +4541,55 @@
       </c>
       <c r="M59" s="28">
         <v>70</v>
       </c>
       <c r="N59" s="28">
         <v>74</v>
       </c>
       <c r="O59" s="28">
         <v>51</v>
       </c>
       <c r="P59" s="28">
         <v>69</v>
       </c>
       <c r="Q59" s="28">
         <v>73</v>
       </c>
       <c r="R59" s="28">
         <v>64</v>
       </c>
       <c r="S59" s="28">
         <v>64</v>
       </c>
       <c r="T59" s="22">
         <v>65</v>
       </c>
-    </row>
-    <row r="60" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U59" s="23">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="60" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A60" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B60" s="28">
         <v>46</v>
       </c>
       <c r="C60" s="28">
         <v>56</v>
       </c>
       <c r="D60" s="28">
         <v>67</v>
       </c>
       <c r="E60" s="28">
         <v>69</v>
       </c>
       <c r="F60" s="28">
         <v>80</v>
       </c>
       <c r="G60" s="28">
         <v>75</v>
       </c>
       <c r="H60" s="28">
         <v>67</v>
       </c>
       <c r="I60" s="28">
@@ -4441,52 +4606,55 @@
       </c>
       <c r="M60" s="28">
         <v>75</v>
       </c>
       <c r="N60" s="28">
         <v>55</v>
       </c>
       <c r="O60" s="28">
         <v>47</v>
       </c>
       <c r="P60" s="28">
         <v>62</v>
       </c>
       <c r="Q60" s="28">
         <v>63</v>
       </c>
       <c r="R60" s="28">
         <v>65</v>
       </c>
       <c r="S60" s="28">
         <v>72</v>
       </c>
       <c r="T60" s="22">
         <v>65</v>
       </c>
-    </row>
-    <row r="61" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U60" s="23">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="61" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A61" s="26" t="s">
         <v>50</v>
       </c>
       <c r="B61" s="28">
         <v>59</v>
       </c>
       <c r="C61" s="28">
         <v>69</v>
       </c>
       <c r="D61" s="28">
         <v>57</v>
       </c>
       <c r="E61" s="28">
         <v>58</v>
       </c>
       <c r="F61" s="28">
         <v>57</v>
       </c>
       <c r="G61" s="28">
         <v>66</v>
       </c>
       <c r="H61" s="28">
         <v>69</v>
       </c>
       <c r="I61" s="28">
@@ -4503,52 +4671,55 @@
       </c>
       <c r="M61" s="28">
         <v>59</v>
       </c>
       <c r="N61" s="28">
         <v>51</v>
       </c>
       <c r="O61" s="28">
         <v>31</v>
       </c>
       <c r="P61" s="28">
         <v>42</v>
       </c>
       <c r="Q61" s="28">
         <v>47</v>
       </c>
       <c r="R61" s="28">
         <v>47</v>
       </c>
       <c r="S61" s="28">
         <v>55</v>
       </c>
       <c r="T61" s="22">
         <v>57</v>
       </c>
-    </row>
-    <row r="62" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U61" s="23">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="62" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A62" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B62" s="28">
         <v>138</v>
       </c>
       <c r="C62" s="28">
         <v>144</v>
       </c>
       <c r="D62" s="28">
         <v>128</v>
       </c>
       <c r="E62" s="28">
         <v>145</v>
       </c>
       <c r="F62" s="28">
         <v>126</v>
       </c>
       <c r="G62" s="28">
         <v>127</v>
       </c>
       <c r="H62" s="28">
         <v>157</v>
       </c>
       <c r="I62" s="28">
@@ -4565,52 +4736,55 @@
       </c>
       <c r="M62" s="28">
         <v>130</v>
       </c>
       <c r="N62" s="28">
         <v>122</v>
       </c>
       <c r="O62" s="28">
         <v>125</v>
       </c>
       <c r="P62" s="28">
         <v>109</v>
       </c>
       <c r="Q62" s="28">
         <v>126</v>
       </c>
       <c r="R62" s="28">
         <v>116</v>
       </c>
       <c r="S62" s="28">
         <v>133</v>
       </c>
       <c r="T62" s="22">
         <v>129</v>
       </c>
-    </row>
-    <row r="63" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U62" s="23">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="63" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A63" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B63" s="28">
         <v>100</v>
       </c>
       <c r="C63" s="28">
         <v>139</v>
       </c>
       <c r="D63" s="28">
         <v>114</v>
       </c>
       <c r="E63" s="28">
         <v>148</v>
       </c>
       <c r="F63" s="28">
         <v>99</v>
       </c>
       <c r="G63" s="28">
         <v>120</v>
       </c>
       <c r="H63" s="28">
         <v>142</v>
       </c>
       <c r="I63" s="28">
@@ -4627,52 +4801,55 @@
       </c>
       <c r="M63" s="28">
         <v>123</v>
       </c>
       <c r="N63" s="28">
         <v>94</v>
       </c>
       <c r="O63" s="28">
         <v>105</v>
       </c>
       <c r="P63" s="28">
         <v>108</v>
       </c>
       <c r="Q63" s="28">
         <v>102</v>
       </c>
       <c r="R63" s="28">
         <v>111</v>
       </c>
       <c r="S63" s="28">
         <v>102</v>
       </c>
       <c r="T63" s="22">
         <v>103</v>
       </c>
-    </row>
-    <row r="64" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U63" s="23">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="64" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A64" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B64" s="28">
         <v>84</v>
       </c>
       <c r="C64" s="28">
         <v>80</v>
       </c>
       <c r="D64" s="28">
         <v>74</v>
       </c>
       <c r="E64" s="28">
         <v>78</v>
       </c>
       <c r="F64" s="28">
         <v>83</v>
       </c>
       <c r="G64" s="28">
         <v>78</v>
       </c>
       <c r="H64" s="28">
         <v>84</v>
       </c>
       <c r="I64" s="28">
@@ -4689,52 +4866,55 @@
       </c>
       <c r="M64" s="28">
         <v>78</v>
       </c>
       <c r="N64" s="28">
         <v>68</v>
       </c>
       <c r="O64" s="28">
         <v>58</v>
       </c>
       <c r="P64" s="28">
         <v>78</v>
       </c>
       <c r="Q64" s="28">
         <v>76</v>
       </c>
       <c r="R64" s="28">
         <v>63</v>
       </c>
       <c r="S64" s="28">
         <v>79</v>
       </c>
       <c r="T64" s="22">
         <v>70</v>
       </c>
-    </row>
-    <row r="65" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U64" s="23">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="65" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A65" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B65" s="28">
         <v>34</v>
       </c>
       <c r="C65" s="28">
         <v>48</v>
       </c>
       <c r="D65" s="28">
         <v>49</v>
       </c>
       <c r="E65" s="28">
         <v>51</v>
       </c>
       <c r="F65" s="28">
         <v>51</v>
       </c>
       <c r="G65" s="28">
         <v>57</v>
       </c>
       <c r="H65" s="28">
         <v>61</v>
       </c>
       <c r="I65" s="28">
@@ -4751,52 +4931,55 @@
       </c>
       <c r="M65" s="28">
         <v>48</v>
       </c>
       <c r="N65" s="28">
         <v>51</v>
       </c>
       <c r="O65" s="28">
         <v>52</v>
       </c>
       <c r="P65" s="28">
         <v>42</v>
       </c>
       <c r="Q65" s="28">
         <v>53</v>
       </c>
       <c r="R65" s="28">
         <v>42</v>
       </c>
       <c r="S65" s="28">
         <v>50</v>
       </c>
       <c r="T65" s="22">
         <v>44</v>
       </c>
-    </row>
-    <row r="66" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U65" s="23">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="66" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A66" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B66" s="28">
         <v>133</v>
       </c>
       <c r="C66" s="28">
         <v>142</v>
       </c>
       <c r="D66" s="28">
         <v>124</v>
       </c>
       <c r="E66" s="28">
         <v>134</v>
       </c>
       <c r="F66" s="28">
         <v>117</v>
       </c>
       <c r="G66" s="28">
         <v>124</v>
       </c>
       <c r="H66" s="28">
         <v>167</v>
       </c>
       <c r="I66" s="28">
@@ -4813,137 +4996,145 @@
       </c>
       <c r="M66" s="28">
         <v>134</v>
       </c>
       <c r="N66" s="28">
         <v>135</v>
       </c>
       <c r="O66" s="28">
         <v>118</v>
       </c>
       <c r="P66" s="28">
         <v>117</v>
       </c>
       <c r="Q66" s="28">
         <v>113</v>
       </c>
       <c r="R66" s="28">
         <v>100</v>
       </c>
       <c r="S66" s="28">
         <v>140</v>
       </c>
       <c r="T66" s="28">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="46" t="s">
+      <c r="U66" s="23">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="67" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A67" s="45" t="s">
         <v>59</v>
       </c>
-      <c r="B67" s="46"/>
-[...19 lines deleted...]
-      <c r="A68" s="40" t="s">
+      <c r="B67" s="45"/>
+      <c r="C67" s="45"/>
+      <c r="D67" s="45"/>
+      <c r="E67" s="45"/>
+      <c r="F67" s="45"/>
+      <c r="G67" s="45"/>
+      <c r="H67" s="45"/>
+      <c r="I67" s="45"/>
+      <c r="J67" s="45"/>
+      <c r="K67" s="45"/>
+      <c r="L67" s="45"/>
+      <c r="M67" s="45"/>
+      <c r="N67" s="45"/>
+      <c r="O67" s="45"/>
+      <c r="P67" s="45"/>
+      <c r="Q67" s="45"/>
+      <c r="R67" s="45"/>
+      <c r="S67" s="45"/>
+      <c r="T67" s="45"/>
+      <c r="U67" s="45"/>
+    </row>
+    <row r="68" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A68" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="B68" s="44">
+      <c r="B68" s="43">
         <v>341</v>
       </c>
-      <c r="C68" s="44">
+      <c r="C68" s="43">
         <v>367</v>
       </c>
-      <c r="D68" s="44">
+      <c r="D68" s="43">
         <v>292</v>
       </c>
-      <c r="E68" s="44">
+      <c r="E68" s="43">
         <v>401</v>
       </c>
-      <c r="F68" s="44">
+      <c r="F68" s="43">
         <v>354</v>
       </c>
-      <c r="G68" s="44">
+      <c r="G68" s="43">
         <v>354</v>
       </c>
-      <c r="H68" s="44">
+      <c r="H68" s="43">
         <v>414</v>
       </c>
-      <c r="I68" s="44">
+      <c r="I68" s="43">
         <v>362</v>
       </c>
-      <c r="J68" s="44">
+      <c r="J68" s="43">
         <v>401</v>
       </c>
-      <c r="K68" s="44">
+      <c r="K68" s="43">
         <v>391</v>
       </c>
-      <c r="L68" s="44">
+      <c r="L68" s="43">
         <v>347</v>
       </c>
-      <c r="M68" s="44">
+      <c r="M68" s="43">
         <v>358</v>
       </c>
-      <c r="N68" s="44">
+      <c r="N68" s="43">
         <v>340</v>
       </c>
-      <c r="O68" s="44">
+      <c r="O68" s="43">
         <v>295</v>
       </c>
-      <c r="P68" s="44">
+      <c r="P68" s="43">
         <v>321</v>
       </c>
-      <c r="Q68" s="44">
+      <c r="Q68" s="43">
         <v>353</v>
       </c>
-      <c r="R68" s="44">
+      <c r="R68" s="43">
         <v>308</v>
       </c>
-      <c r="S68" s="44">
+      <c r="S68" s="43">
         <v>368</v>
       </c>
       <c r="T68" s="35">
         <v>347</v>
       </c>
-    </row>
-    <row r="69" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U68" s="36">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="69" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A69" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B69" s="28">
         <v>32</v>
       </c>
       <c r="C69" s="28">
         <v>30</v>
       </c>
       <c r="D69" s="28">
         <v>224</v>
       </c>
       <c r="E69" s="28">
         <v>49</v>
       </c>
       <c r="F69" s="28">
         <v>37</v>
       </c>
       <c r="G69" s="28">
         <v>35</v>
       </c>
       <c r="H69" s="28">
         <v>40</v>
       </c>
       <c r="I69" s="28">
@@ -4960,52 +5151,55 @@
       </c>
       <c r="M69" s="28">
         <v>35</v>
       </c>
       <c r="N69" s="28">
         <v>44</v>
       </c>
       <c r="O69" s="28">
         <v>24</v>
       </c>
       <c r="P69" s="28">
         <v>29</v>
       </c>
       <c r="Q69" s="28">
         <v>42</v>
       </c>
       <c r="R69" s="28">
         <v>26</v>
       </c>
       <c r="S69" s="28">
         <v>32</v>
       </c>
       <c r="T69" s="22">
         <v>36</v>
       </c>
-    </row>
-    <row r="70" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U69" s="23">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A70" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B70" s="28">
         <v>28</v>
       </c>
       <c r="C70" s="28">
         <v>26</v>
       </c>
       <c r="D70" s="28">
         <v>20</v>
       </c>
       <c r="E70" s="28">
         <v>38</v>
       </c>
       <c r="F70" s="28">
         <v>40</v>
       </c>
       <c r="G70" s="28">
         <v>36</v>
       </c>
       <c r="H70" s="28">
         <v>39</v>
       </c>
       <c r="I70" s="28">
@@ -5022,52 +5216,55 @@
       </c>
       <c r="M70" s="28">
         <v>36</v>
       </c>
       <c r="N70" s="28">
         <v>28</v>
       </c>
       <c r="O70" s="28">
         <v>21</v>
       </c>
       <c r="P70" s="28">
         <v>28</v>
       </c>
       <c r="Q70" s="28">
         <v>34</v>
       </c>
       <c r="R70" s="28">
         <v>28</v>
       </c>
       <c r="S70" s="28">
         <v>43</v>
       </c>
       <c r="T70" s="22">
         <v>41</v>
       </c>
-    </row>
-    <row r="71" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U70" s="23">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="71" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A71" s="26" t="s">
         <v>50</v>
       </c>
       <c r="B71" s="28">
         <v>31</v>
       </c>
       <c r="C71" s="28">
         <v>43</v>
       </c>
       <c r="D71" s="28">
         <v>41</v>
       </c>
       <c r="E71" s="28">
         <v>26</v>
       </c>
       <c r="F71" s="28">
         <v>33</v>
       </c>
       <c r="G71" s="28">
         <v>28</v>
       </c>
       <c r="H71" s="28">
         <v>32</v>
       </c>
       <c r="I71" s="28">
@@ -5084,52 +5281,55 @@
       </c>
       <c r="M71" s="28">
         <v>29</v>
       </c>
       <c r="N71" s="28">
         <v>30</v>
       </c>
       <c r="O71" s="28">
         <v>18</v>
       </c>
       <c r="P71" s="28">
         <v>23</v>
       </c>
       <c r="Q71" s="28">
         <v>21</v>
       </c>
       <c r="R71" s="28">
         <v>30</v>
       </c>
       <c r="S71" s="28">
         <v>27</v>
       </c>
       <c r="T71" s="22">
         <v>22</v>
       </c>
-    </row>
-    <row r="72" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U71" s="23">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="72" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A72" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B72" s="28">
         <v>76</v>
       </c>
       <c r="C72" s="28">
         <v>69</v>
       </c>
       <c r="D72" s="28">
         <v>7</v>
       </c>
       <c r="E72" s="28">
         <v>78</v>
       </c>
       <c r="F72" s="28">
         <v>60</v>
       </c>
       <c r="G72" s="28">
         <v>66</v>
       </c>
       <c r="H72" s="28">
         <v>72</v>
       </c>
       <c r="I72" s="28">
@@ -5146,52 +5346,55 @@
       </c>
       <c r="M72" s="28">
         <v>62</v>
       </c>
       <c r="N72" s="28">
         <v>65</v>
       </c>
       <c r="O72" s="28">
         <v>61</v>
       </c>
       <c r="P72" s="28">
         <v>50</v>
       </c>
       <c r="Q72" s="28">
         <v>76</v>
       </c>
       <c r="R72" s="28">
         <v>55</v>
       </c>
       <c r="S72" s="28">
         <v>65</v>
       </c>
       <c r="T72" s="22">
         <v>63</v>
       </c>
-    </row>
-    <row r="73" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U72" s="23">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="73" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A73" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B73" s="28">
         <v>47</v>
       </c>
       <c r="C73" s="28">
         <v>71</v>
       </c>
       <c r="D73" s="28">
         <v>57</v>
       </c>
       <c r="E73" s="28">
         <v>77</v>
       </c>
       <c r="F73" s="28">
         <v>57</v>
       </c>
       <c r="G73" s="28">
         <v>59</v>
       </c>
       <c r="H73" s="28">
         <v>77</v>
       </c>
       <c r="I73" s="28">
@@ -5208,52 +5411,55 @@
       </c>
       <c r="M73" s="28">
         <v>71</v>
       </c>
       <c r="N73" s="28">
         <v>46</v>
       </c>
       <c r="O73" s="28">
         <v>56</v>
       </c>
       <c r="P73" s="28">
         <v>60</v>
       </c>
       <c r="Q73" s="28">
         <v>49</v>
       </c>
       <c r="R73" s="28">
         <v>58</v>
       </c>
       <c r="S73" s="28">
         <v>55</v>
       </c>
       <c r="T73" s="22">
         <v>53</v>
       </c>
-    </row>
-    <row r="74" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U73" s="23">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="74" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A74" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B74" s="28">
         <v>36</v>
       </c>
       <c r="C74" s="28">
         <v>40</v>
       </c>
       <c r="D74" s="28">
         <v>37</v>
       </c>
       <c r="E74" s="28">
         <v>40</v>
       </c>
       <c r="F74" s="28">
         <v>41</v>
       </c>
       <c r="G74" s="28">
         <v>39</v>
       </c>
       <c r="H74" s="28">
         <v>32</v>
       </c>
       <c r="I74" s="28">
@@ -5270,52 +5476,55 @@
       </c>
       <c r="M74" s="28">
         <v>34</v>
       </c>
       <c r="N74" s="28">
         <v>31</v>
       </c>
       <c r="O74" s="28">
         <v>28</v>
       </c>
       <c r="P74" s="28">
         <v>41</v>
       </c>
       <c r="Q74" s="28">
         <v>41</v>
       </c>
       <c r="R74" s="28">
         <v>31</v>
       </c>
       <c r="S74" s="28">
         <v>44</v>
       </c>
       <c r="T74" s="22">
         <v>42</v>
       </c>
-    </row>
-    <row r="75" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U74" s="23">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="75" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A75" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B75" s="28">
         <v>15</v>
       </c>
       <c r="C75" s="28">
         <v>24</v>
       </c>
       <c r="D75" s="28">
         <v>19</v>
       </c>
       <c r="E75" s="28">
         <v>23</v>
       </c>
       <c r="F75" s="28">
         <v>29</v>
       </c>
       <c r="G75" s="28">
         <v>28</v>
       </c>
       <c r="H75" s="28">
         <v>35</v>
       </c>
       <c r="I75" s="28">
@@ -5332,52 +5541,55 @@
       </c>
       <c r="M75" s="28">
         <v>28</v>
       </c>
       <c r="N75" s="28">
         <v>26</v>
       </c>
       <c r="O75" s="28">
         <v>22</v>
       </c>
       <c r="P75" s="28">
         <v>27</v>
       </c>
       <c r="Q75" s="28">
         <v>28</v>
       </c>
       <c r="R75" s="28">
         <v>20</v>
       </c>
       <c r="S75" s="28">
         <v>31</v>
       </c>
       <c r="T75" s="22">
         <v>23</v>
       </c>
-    </row>
-    <row r="76" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U75" s="23">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="76" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A76" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B76" s="28">
         <v>76</v>
       </c>
       <c r="C76" s="28">
         <v>64</v>
       </c>
       <c r="D76" s="28">
         <v>53</v>
       </c>
       <c r="E76" s="28">
         <v>70</v>
       </c>
       <c r="F76" s="28">
         <v>57</v>
       </c>
       <c r="G76" s="28">
         <v>63</v>
       </c>
       <c r="H76" s="28">
         <v>87</v>
       </c>
       <c r="I76" s="28">
@@ -5394,137 +5606,145 @@
       </c>
       <c r="M76" s="28">
         <v>63</v>
       </c>
       <c r="N76" s="28">
         <v>70</v>
       </c>
       <c r="O76" s="28">
         <v>65</v>
       </c>
       <c r="P76" s="28">
         <v>63</v>
       </c>
       <c r="Q76" s="28">
         <v>62</v>
       </c>
       <c r="R76" s="28">
         <v>60</v>
       </c>
       <c r="S76" s="28">
         <v>71</v>
       </c>
       <c r="T76" s="22">
         <v>67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="45" t="s">
+      <c r="U76" s="23">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="77" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A77" s="46" t="s">
         <v>60</v>
       </c>
-      <c r="B77" s="45"/>
-[...19 lines deleted...]
-      <c r="A78" s="40" t="s">
+      <c r="B77" s="46"/>
+      <c r="C77" s="46"/>
+      <c r="D77" s="46"/>
+      <c r="E77" s="46"/>
+      <c r="F77" s="46"/>
+      <c r="G77" s="46"/>
+      <c r="H77" s="46"/>
+      <c r="I77" s="46"/>
+      <c r="J77" s="46"/>
+      <c r="K77" s="46"/>
+      <c r="L77" s="46"/>
+      <c r="M77" s="46"/>
+      <c r="N77" s="46"/>
+      <c r="O77" s="46"/>
+      <c r="P77" s="46"/>
+      <c r="Q77" s="46"/>
+      <c r="R77" s="46"/>
+      <c r="S77" s="46"/>
+      <c r="T77" s="46"/>
+      <c r="U77" s="46"/>
+    </row>
+    <row r="78" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A78" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="B78" s="44">
+      <c r="B78" s="43">
         <v>317</v>
       </c>
-      <c r="C78" s="44">
+      <c r="C78" s="43">
         <v>379</v>
       </c>
-      <c r="D78" s="44">
+      <c r="D78" s="43">
         <v>342</v>
       </c>
-      <c r="E78" s="44">
+      <c r="E78" s="43">
         <v>371</v>
       </c>
-      <c r="F78" s="44">
+      <c r="F78" s="43">
         <v>330</v>
       </c>
-      <c r="G78" s="44">
+      <c r="G78" s="43">
         <v>365</v>
       </c>
-      <c r="H78" s="44">
+      <c r="H78" s="43">
         <v>418</v>
       </c>
-      <c r="I78" s="44">
+      <c r="I78" s="43">
         <v>354</v>
       </c>
-      <c r="J78" s="44">
+      <c r="J78" s="43">
         <v>362</v>
       </c>
-      <c r="K78" s="44">
+      <c r="K78" s="43">
         <v>412</v>
       </c>
-      <c r="L78" s="44">
+      <c r="L78" s="43">
         <v>312</v>
       </c>
-      <c r="M78" s="44">
+      <c r="M78" s="43">
         <v>359</v>
       </c>
-      <c r="N78" s="44">
+      <c r="N78" s="43">
         <v>310</v>
       </c>
-      <c r="O78" s="44">
+      <c r="O78" s="43">
         <v>292</v>
       </c>
-      <c r="P78" s="44">
+      <c r="P78" s="43">
         <v>306</v>
       </c>
-      <c r="Q78" s="44">
+      <c r="Q78" s="43">
         <v>300</v>
       </c>
-      <c r="R78" s="44">
+      <c r="R78" s="43">
         <v>300</v>
       </c>
-      <c r="S78" s="44">
+      <c r="S78" s="43">
         <v>327</v>
       </c>
-      <c r="T78" s="44">
+      <c r="T78" s="43">
         <v>317</v>
       </c>
-    </row>
-    <row r="79" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U78" s="36">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="79" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A79" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B79" s="28">
         <v>32</v>
       </c>
       <c r="C79" s="28">
         <v>38</v>
       </c>
       <c r="D79" s="28">
         <v>27</v>
       </c>
       <c r="E79" s="28">
         <v>40</v>
       </c>
       <c r="F79" s="28">
         <v>34</v>
       </c>
       <c r="G79" s="28">
         <v>37</v>
       </c>
       <c r="H79" s="28">
         <v>45</v>
       </c>
       <c r="I79" s="28">
@@ -5541,52 +5761,55 @@
       </c>
       <c r="M79" s="28">
         <v>35</v>
       </c>
       <c r="N79" s="28">
         <v>30</v>
       </c>
       <c r="O79" s="28">
         <v>27</v>
       </c>
       <c r="P79" s="28">
         <v>40</v>
       </c>
       <c r="Q79" s="28">
         <v>31</v>
       </c>
       <c r="R79" s="28">
         <v>38</v>
       </c>
       <c r="S79" s="28">
         <v>32</v>
       </c>
       <c r="T79" s="28">
         <v>29</v>
       </c>
-    </row>
-    <row r="80" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U79" s="23">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="80" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A80" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B80" s="28">
         <v>18</v>
       </c>
       <c r="C80" s="28">
         <v>30</v>
       </c>
       <c r="D80" s="28">
         <v>32</v>
       </c>
       <c r="E80" s="28">
         <v>31</v>
       </c>
       <c r="F80" s="28">
         <v>40</v>
       </c>
       <c r="G80" s="28">
         <v>39</v>
       </c>
       <c r="H80" s="28">
         <v>28</v>
       </c>
       <c r="I80" s="28">
@@ -5603,52 +5826,55 @@
       </c>
       <c r="M80" s="28">
         <v>39</v>
       </c>
       <c r="N80" s="28">
         <v>27</v>
       </c>
       <c r="O80" s="28">
         <v>26</v>
       </c>
       <c r="P80" s="28">
         <v>34</v>
       </c>
       <c r="Q80" s="28">
         <v>29</v>
       </c>
       <c r="R80" s="28">
         <v>37</v>
       </c>
       <c r="S80" s="28">
         <v>29</v>
       </c>
       <c r="T80" s="28">
         <v>24</v>
       </c>
-    </row>
-    <row r="81" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U80" s="23">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="81" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A81" s="25" t="s">
         <v>50</v>
       </c>
       <c r="B81" s="28">
         <v>28</v>
       </c>
       <c r="C81" s="28">
         <v>26</v>
       </c>
       <c r="D81" s="28">
         <v>23</v>
       </c>
       <c r="E81" s="28">
         <v>32</v>
       </c>
       <c r="F81" s="28">
         <v>24</v>
       </c>
       <c r="G81" s="28">
         <v>38</v>
       </c>
       <c r="H81" s="28">
         <v>37</v>
       </c>
       <c r="I81" s="28">
@@ -5665,52 +5891,55 @@
       </c>
       <c r="M81" s="28">
         <v>30</v>
       </c>
       <c r="N81" s="28">
         <v>21</v>
       </c>
       <c r="O81" s="28">
         <v>13</v>
       </c>
       <c r="P81" s="28">
         <v>19</v>
       </c>
       <c r="Q81" s="28">
         <v>26</v>
       </c>
       <c r="R81" s="28">
         <v>17</v>
       </c>
       <c r="S81" s="28">
         <v>28</v>
       </c>
       <c r="T81" s="28">
         <v>35</v>
       </c>
-    </row>
-    <row r="82" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U81" s="23">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="82" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A82" s="25" t="s">
         <v>51</v>
       </c>
       <c r="B82" s="28">
         <v>62</v>
       </c>
       <c r="C82" s="28">
         <v>75</v>
       </c>
       <c r="D82" s="28">
         <v>65</v>
       </c>
       <c r="E82" s="28">
         <v>67</v>
       </c>
       <c r="F82" s="28">
         <v>66</v>
       </c>
       <c r="G82" s="28">
         <v>61</v>
       </c>
       <c r="H82" s="28">
         <v>85</v>
       </c>
       <c r="I82" s="28">
@@ -5727,52 +5956,55 @@
       </c>
       <c r="M82" s="28">
         <v>68</v>
       </c>
       <c r="N82" s="28">
         <v>57</v>
       </c>
       <c r="O82" s="28">
         <v>64</v>
       </c>
       <c r="P82" s="28">
         <v>59</v>
       </c>
       <c r="Q82" s="28">
         <v>50</v>
       </c>
       <c r="R82" s="28">
         <v>61</v>
       </c>
       <c r="S82" s="28">
         <v>68</v>
       </c>
       <c r="T82" s="28">
         <v>66</v>
       </c>
-    </row>
-    <row r="83" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U82" s="23">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="83" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A83" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B83" s="28">
         <v>53</v>
       </c>
       <c r="C83" s="28">
         <v>68</v>
       </c>
       <c r="D83" s="28">
         <v>57</v>
       </c>
       <c r="E83" s="28">
         <v>71</v>
       </c>
       <c r="F83" s="28">
         <v>42</v>
       </c>
       <c r="G83" s="28">
         <v>61</v>
       </c>
       <c r="H83" s="28">
         <v>65</v>
       </c>
       <c r="I83" s="28">
@@ -5789,52 +6021,55 @@
       </c>
       <c r="M83" s="28">
         <v>52</v>
       </c>
       <c r="N83" s="28">
         <v>48</v>
       </c>
       <c r="O83" s="28">
         <v>49</v>
       </c>
       <c r="P83" s="28">
         <v>48</v>
       </c>
       <c r="Q83" s="28">
         <v>53</v>
       </c>
       <c r="R83" s="28">
         <v>53</v>
       </c>
       <c r="S83" s="28">
         <v>47</v>
       </c>
       <c r="T83" s="28">
         <v>50</v>
       </c>
-    </row>
-    <row r="84" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U83" s="23">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="84" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A84" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B84" s="28">
         <v>48</v>
       </c>
       <c r="C84" s="28">
         <v>40</v>
       </c>
       <c r="D84" s="28">
         <v>37</v>
       </c>
       <c r="E84" s="28">
         <v>38</v>
       </c>
       <c r="F84" s="28">
         <v>42</v>
       </c>
       <c r="G84" s="28">
         <v>39</v>
       </c>
       <c r="H84" s="28">
         <v>52</v>
       </c>
       <c r="I84" s="28">
@@ -5851,52 +6086,55 @@
       </c>
       <c r="M84" s="28">
         <v>44</v>
       </c>
       <c r="N84" s="28">
         <v>37</v>
       </c>
       <c r="O84" s="28">
         <v>30</v>
       </c>
       <c r="P84" s="28">
         <v>37</v>
       </c>
       <c r="Q84" s="28">
         <v>35</v>
       </c>
       <c r="R84" s="28">
         <v>32</v>
       </c>
       <c r="S84" s="28">
         <v>35</v>
       </c>
       <c r="T84" s="28">
         <v>28</v>
       </c>
-    </row>
-    <row r="85" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U84" s="23">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="85" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A85" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B85" s="28">
         <v>19</v>
       </c>
       <c r="C85" s="28">
         <v>24</v>
       </c>
       <c r="D85" s="28">
         <v>30</v>
       </c>
       <c r="E85" s="28">
         <v>28</v>
       </c>
       <c r="F85" s="28">
         <v>22</v>
       </c>
       <c r="G85" s="28">
         <v>29</v>
       </c>
       <c r="H85" s="28">
         <v>26</v>
       </c>
       <c r="I85" s="28">
@@ -5913,52 +6151,55 @@
       </c>
       <c r="M85" s="28">
         <v>20</v>
       </c>
       <c r="N85" s="28">
         <v>25</v>
       </c>
       <c r="O85" s="28">
         <v>30</v>
       </c>
       <c r="P85" s="28">
         <v>15</v>
       </c>
       <c r="Q85" s="28">
         <v>25</v>
       </c>
       <c r="R85" s="28">
         <v>22</v>
       </c>
       <c r="S85" s="28">
         <v>19</v>
       </c>
       <c r="T85" s="28">
         <v>21</v>
       </c>
-    </row>
-    <row r="86" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U85" s="23">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="86" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A86" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B86" s="32">
         <v>57</v>
       </c>
       <c r="C86" s="32">
         <v>78</v>
       </c>
       <c r="D86" s="32">
         <v>71</v>
       </c>
       <c r="E86" s="32">
         <v>64</v>
       </c>
       <c r="F86" s="32">
         <v>60</v>
       </c>
       <c r="G86" s="32">
         <v>61</v>
       </c>
       <c r="H86" s="32">
         <v>80</v>
       </c>
       <c r="I86" s="32">
@@ -5975,131 +6216,134 @@
       </c>
       <c r="M86" s="32">
         <v>71</v>
       </c>
       <c r="N86" s="32">
         <v>65</v>
       </c>
       <c r="O86" s="32">
         <v>53</v>
       </c>
       <c r="P86" s="32">
         <v>54</v>
       </c>
       <c r="Q86" s="32">
         <v>51</v>
       </c>
       <c r="R86" s="32">
         <v>40</v>
       </c>
       <c r="S86" s="32">
         <v>69</v>
       </c>
       <c r="T86" s="32">
         <v>64</v>
       </c>
-    </row>
-    <row r="87" spans="1:20" s="38" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U86" s="44">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="87" spans="1:21" s="37" customFormat="1" ht="13.2" customHeight="1">
       <c r="A87" s="26"/>
       <c r="B87" s="28"/>
       <c r="C87" s="28"/>
       <c r="D87" s="28"/>
       <c r="E87" s="28"/>
       <c r="F87" s="28"/>
       <c r="G87" s="28"/>
       <c r="H87" s="28"/>
       <c r="I87" s="28"/>
       <c r="J87" s="28"/>
       <c r="K87" s="28"/>
       <c r="L87" s="28"/>
       <c r="M87" s="28"/>
       <c r="N87" s="28"/>
       <c r="O87" s="28"/>
       <c r="P87" s="28"/>
       <c r="Q87" s="28"/>
       <c r="R87" s="28"/>
       <c r="S87" s="28"/>
       <c r="T87" s="28"/>
     </row>
-    <row r="88" spans="1:20" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:21" ht="10.199999999999999" customHeight="1">
       <c r="A88" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B88" s="18"/>
       <c r="C88" s="18"/>
       <c r="D88" s="18"/>
       <c r="E88" s="18"/>
       <c r="F88" s="18"/>
       <c r="G88" s="18"/>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
       <c r="N88" s="18"/>
       <c r="O88" s="18"/>
       <c r="P88" s="18"/>
       <c r="Q88" s="18"/>
       <c r="R88" s="18"/>
       <c r="S88" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A1:S1"/>
-[...8 lines deleted...]
-    <mergeCell ref="A57:S57"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A67:U67"/>
+    <mergeCell ref="A77:U77"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A45:S45"/>
+    <mergeCell ref="A6:U6"/>
+    <mergeCell ref="N4:U4"/>
+    <mergeCell ref="A17:U17"/>
+    <mergeCell ref="A28:U28"/>
+    <mergeCell ref="A39:U39"/>
+    <mergeCell ref="A45:U45"/>
+    <mergeCell ref="A51:U51"/>
+    <mergeCell ref="A57:U57"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
-      <vt:lpstr>Total population</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>