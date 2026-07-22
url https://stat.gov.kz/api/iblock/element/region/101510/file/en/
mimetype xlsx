--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -325,63 +325,63 @@
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -647,134 +647,134 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V15"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="F1" workbookViewId="0">
       <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="3" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="3"/>
     <col min="5" max="5" width="7.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="3" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="15.75">
+    <row r="1" spans="1:23" ht="15.75">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
       <c r="O1" s="44"/>
       <c r="P1" s="44"/>
       <c r="Q1" s="44"/>
       <c r="R1" s="44"/>
     </row>
-    <row r="2" spans="1:22" ht="15.75">
+    <row r="2" spans="1:23" ht="15.75">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
       <c r="O2" s="20"/>
       <c r="P2" s="20"/>
       <c r="Q2" s="20"/>
       <c r="R2" s="20"/>
     </row>
-    <row r="3" spans="1:22" ht="15" customHeight="1">
+    <row r="3" spans="1:23" ht="15" customHeight="1">
       <c r="A3" s="41"/>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
       <c r="K3" s="42"/>
       <c r="L3" s="42"/>
       <c r="M3" s="42"/>
       <c r="N3" s="42"/>
       <c r="O3" s="42"/>
       <c r="P3" s="42"/>
       <c r="Q3" s="42"/>
       <c r="R3" s="42"/>
       <c r="S3" s="42"/>
-      <c r="T3" s="45" t="s">
+      <c r="U3" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="U3" s="46"/>
-      <c r="V3" s="46"/>
+      <c r="V3" s="49"/>
+      <c r="W3" s="49"/>
     </row>
-    <row r="4" spans="1:22" ht="14.1" customHeight="1">
+    <row r="4" spans="1:23" ht="14.1" customHeight="1">
       <c r="A4" s="15"/>
       <c r="B4" s="21">
         <v>2004</v>
       </c>
       <c r="C4" s="21">
         <v>2005</v>
       </c>
       <c r="D4" s="21">
         <v>2006</v>
       </c>
       <c r="E4" s="22">
         <v>2007</v>
       </c>
       <c r="F4" s="23">
         <v>2008</v>
       </c>
       <c r="G4" s="24">
         <v>2009</v>
       </c>
       <c r="H4" s="25">
         <v>2010</v>
       </c>
       <c r="I4" s="25">
         <v>2011</v>
       </c>
@@ -792,55 +792,58 @@
       </c>
       <c r="N4" s="25">
         <v>2016</v>
       </c>
       <c r="O4" s="25">
         <v>2017</v>
       </c>
       <c r="P4" s="25">
         <v>2018</v>
       </c>
       <c r="Q4" s="25">
         <v>2019</v>
       </c>
       <c r="R4" s="25">
         <v>2020</v>
       </c>
       <c r="S4" s="24">
         <v>2021</v>
       </c>
       <c r="T4" s="24">
         <v>2022</v>
       </c>
       <c r="U4" s="24">
         <v>2023</v>
       </c>
-      <c r="V4" s="49">
+      <c r="V4" s="45">
         <v>2024</v>
       </c>
+      <c r="W4" s="45">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:22" s="4" customFormat="1" ht="14.1" customHeight="1">
+    <row r="5" spans="1:23" s="4" customFormat="1" ht="14.1" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>108.1</v>
       </c>
       <c r="C5" s="26">
         <v>160.5</v>
       </c>
       <c r="D5" s="26">
         <v>156.5</v>
       </c>
       <c r="E5" s="26">
         <v>121.3</v>
       </c>
       <c r="F5" s="27">
         <v>102.7</v>
       </c>
       <c r="G5" s="27">
         <v>105.3</v>
       </c>
       <c r="H5" s="27">
         <v>106.7</v>
       </c>
       <c r="I5" s="27">
@@ -863,52 +866,55 @@
       </c>
       <c r="O5" s="30">
         <v>116.9</v>
       </c>
       <c r="P5" s="30">
         <v>134.6</v>
       </c>
       <c r="Q5" s="30">
         <v>98.6</v>
       </c>
       <c r="R5" s="31">
         <v>95.2</v>
       </c>
       <c r="S5" s="31">
         <v>93.8</v>
       </c>
       <c r="T5" s="32">
         <v>116</v>
       </c>
       <c r="U5" s="31">
         <v>107.1</v>
       </c>
       <c r="V5" s="3">
         <v>111.4</v>
       </c>
+      <c r="W5" s="1">
+        <v>112.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:22" ht="14.1" customHeight="1">
+    <row r="6" spans="1:23" ht="14.1" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>104.5</v>
       </c>
       <c r="C6" s="7">
         <v>142.5</v>
       </c>
       <c r="D6" s="7">
         <v>162.9</v>
       </c>
       <c r="E6" s="7">
         <v>125.1</v>
       </c>
       <c r="F6" s="33">
         <v>100.5</v>
       </c>
       <c r="G6" s="33">
         <v>100.9</v>
       </c>
       <c r="H6" s="34">
         <v>103</v>
       </c>
       <c r="I6" s="33">
@@ -931,52 +937,55 @@
       </c>
       <c r="O6" s="36">
         <v>120.3</v>
       </c>
       <c r="P6" s="36">
         <v>149.69999999999999</v>
       </c>
       <c r="Q6" s="36">
         <v>94.4</v>
       </c>
       <c r="R6" s="1">
         <v>89.7</v>
       </c>
       <c r="S6" s="1">
         <v>82.3</v>
       </c>
       <c r="T6" s="8">
         <v>122.2</v>
       </c>
       <c r="U6" s="1">
         <v>110.3</v>
       </c>
       <c r="V6" s="1">
         <v>104.8</v>
       </c>
+      <c r="W6" s="1">
+        <v>117.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:22" ht="14.1" customHeight="1">
+    <row r="7" spans="1:23" ht="14.1" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>158.1</v>
       </c>
       <c r="C7" s="7">
         <v>123.4</v>
       </c>
       <c r="D7" s="7">
         <v>110</v>
       </c>
       <c r="E7" s="7">
         <v>113.5</v>
       </c>
       <c r="F7" s="33">
         <v>103.7</v>
       </c>
       <c r="G7" s="33">
         <v>100.9</v>
       </c>
       <c r="H7" s="34">
         <v>113.5</v>
       </c>
       <c r="I7" s="33">
@@ -999,52 +1008,55 @@
       </c>
       <c r="O7" s="36">
         <v>116.5</v>
       </c>
       <c r="P7" s="36">
         <v>102.1</v>
       </c>
       <c r="Q7" s="36">
         <v>110.7</v>
       </c>
       <c r="R7" s="1">
         <v>104.5</v>
       </c>
       <c r="S7" s="1">
         <v>121.9</v>
       </c>
       <c r="T7" s="8">
         <v>101.8</v>
       </c>
       <c r="U7" s="1">
         <v>106.1</v>
       </c>
       <c r="V7" s="1">
         <v>132.80000000000001</v>
       </c>
+      <c r="W7" s="1">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:22" ht="14.1" customHeight="1">
+    <row r="8" spans="1:23" ht="14.1" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>192.7</v>
       </c>
       <c r="C8" s="7">
         <v>403.9</v>
       </c>
       <c r="D8" s="7">
         <v>184.9</v>
       </c>
       <c r="E8" s="7">
         <v>108.6</v>
       </c>
       <c r="F8" s="33">
         <v>104.6</v>
       </c>
       <c r="G8" s="33">
         <v>100.4</v>
       </c>
       <c r="H8" s="34">
         <v>112</v>
       </c>
       <c r="I8" s="33">
@@ -1067,52 +1079,55 @@
       </c>
       <c r="O8" s="36">
         <v>103.1</v>
       </c>
       <c r="P8" s="36">
         <v>127.4</v>
       </c>
       <c r="Q8" s="36">
         <v>107.3</v>
       </c>
       <c r="R8" s="1">
         <v>100.4</v>
       </c>
       <c r="S8" s="1">
         <v>119.2</v>
       </c>
       <c r="T8" s="8">
         <v>112.4</v>
       </c>
       <c r="U8" s="1">
         <v>104.9</v>
       </c>
       <c r="V8" s="1">
         <v>139.80000000000001</v>
       </c>
+      <c r="W8" s="1">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:22" ht="14.1" customHeight="1">
+    <row r="9" spans="1:23" ht="14.1" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>170.6</v>
       </c>
       <c r="C9" s="7">
         <v>321.7</v>
       </c>
       <c r="D9" s="7">
         <v>128.19999999999999</v>
       </c>
       <c r="E9" s="7">
         <v>108.1</v>
       </c>
       <c r="F9" s="33">
         <v>101.7</v>
       </c>
       <c r="G9" s="33">
         <v>106.1</v>
       </c>
       <c r="H9" s="34">
         <v>105.3</v>
       </c>
       <c r="I9" s="33">
@@ -1135,52 +1150,55 @@
       </c>
       <c r="O9" s="36">
         <v>112.2</v>
       </c>
       <c r="P9" s="36">
         <v>110.5</v>
       </c>
       <c r="Q9" s="36">
         <v>107.6</v>
       </c>
       <c r="R9" s="1">
         <v>102.2</v>
       </c>
       <c r="S9" s="1">
         <v>108</v>
       </c>
       <c r="T9" s="8">
         <v>107.7</v>
       </c>
       <c r="U9" s="1">
         <v>101.2</v>
       </c>
       <c r="V9" s="1">
         <v>109.9</v>
       </c>
+      <c r="W9" s="1">
+        <v>117.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:22" ht="14.1" customHeight="1">
+    <row r="10" spans="1:23" ht="14.1" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>116.1</v>
       </c>
       <c r="C10" s="7">
         <v>222.2</v>
       </c>
       <c r="D10" s="7">
         <v>167.4</v>
       </c>
       <c r="E10" s="7">
         <v>132.9</v>
       </c>
       <c r="F10" s="33">
         <v>130</v>
       </c>
       <c r="G10" s="33">
         <v>119.3</v>
       </c>
       <c r="H10" s="34">
         <v>114.4</v>
       </c>
       <c r="I10" s="33">
@@ -1203,52 +1221,55 @@
       </c>
       <c r="O10" s="36">
         <v>102.3</v>
       </c>
       <c r="P10" s="36">
         <v>115.3</v>
       </c>
       <c r="Q10" s="36">
         <v>106</v>
       </c>
       <c r="R10" s="1">
         <v>118</v>
       </c>
       <c r="S10" s="1">
         <v>108.6</v>
       </c>
       <c r="T10" s="8">
         <v>101.8</v>
       </c>
       <c r="U10" s="1">
         <v>101.2</v>
       </c>
       <c r="V10" s="1">
         <v>116.2</v>
       </c>
+      <c r="W10" s="1">
+        <v>105.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:22" ht="14.1" customHeight="1">
+    <row r="11" spans="1:23" ht="14.1" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="11">
         <v>36.9</v>
       </c>
       <c r="C11" s="12">
         <v>498.2</v>
       </c>
       <c r="D11" s="11">
         <v>195.4</v>
       </c>
       <c r="E11" s="13">
         <v>110.4</v>
       </c>
       <c r="F11" s="9">
         <v>92.3</v>
       </c>
       <c r="G11" s="9">
         <v>111.7</v>
       </c>
       <c r="H11" s="34">
         <v>121.3</v>
       </c>
       <c r="I11" s="33">
@@ -1271,52 +1292,55 @@
       </c>
       <c r="O11" s="36">
         <v>105.2</v>
       </c>
       <c r="P11" s="36">
         <v>114.7</v>
       </c>
       <c r="Q11" s="36">
         <v>107.2</v>
       </c>
       <c r="R11" s="1">
         <v>101.7</v>
       </c>
       <c r="S11" s="1">
         <v>109.9</v>
       </c>
       <c r="T11" s="8">
         <v>108.5</v>
       </c>
       <c r="U11" s="1">
         <v>106.5</v>
       </c>
       <c r="V11" s="1">
         <v>123.7</v>
       </c>
+      <c r="W11" s="1">
+        <v>103.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:22" ht="14.1" customHeight="1">
+    <row r="12" spans="1:23" ht="14.1" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>100.9</v>
       </c>
       <c r="C12" s="7">
         <v>157.1</v>
       </c>
       <c r="D12" s="7">
         <v>105.4</v>
       </c>
       <c r="E12" s="7">
         <v>133.69999999999999</v>
       </c>
       <c r="F12" s="33">
         <v>110.6</v>
       </c>
       <c r="G12" s="33">
         <v>105.6</v>
       </c>
       <c r="H12" s="34">
         <v>108.4</v>
       </c>
       <c r="I12" s="33">
@@ -1339,52 +1363,55 @@
       </c>
       <c r="O12" s="36">
         <v>105.5</v>
       </c>
       <c r="P12" s="36">
         <v>112.5</v>
       </c>
       <c r="Q12" s="36">
         <v>103</v>
       </c>
       <c r="R12" s="1">
         <v>89.5</v>
       </c>
       <c r="S12" s="1">
         <v>111.1</v>
       </c>
       <c r="T12" s="8">
         <v>155.4</v>
       </c>
       <c r="U12" s="1">
         <v>103.2</v>
       </c>
       <c r="V12" s="1">
         <v>109.5</v>
       </c>
+      <c r="W12" s="1">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:22" ht="14.1" customHeight="1">
+    <row r="13" spans="1:23" ht="14.1" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="17">
         <v>105.1</v>
       </c>
       <c r="C13" s="17">
         <v>102.9</v>
       </c>
       <c r="D13" s="17">
         <v>223.1</v>
       </c>
       <c r="E13" s="17">
         <v>112.1</v>
       </c>
       <c r="F13" s="37">
         <v>104</v>
       </c>
       <c r="G13" s="37">
         <v>141.30000000000001</v>
       </c>
       <c r="H13" s="38">
         <v>103</v>
       </c>
       <c r="I13" s="37">
@@ -1407,68 +1434,71 @@
       </c>
       <c r="O13" s="40">
         <v>129.6</v>
       </c>
       <c r="P13" s="40">
         <v>108.1</v>
       </c>
       <c r="Q13" s="40">
         <v>107.8</v>
       </c>
       <c r="R13" s="2">
         <v>104.9</v>
       </c>
       <c r="S13" s="2">
         <v>111.8</v>
       </c>
       <c r="T13" s="18">
         <v>106.6</v>
       </c>
       <c r="U13" s="2">
         <v>102.3</v>
       </c>
       <c r="V13" s="2">
         <v>124.2</v>
       </c>
+      <c r="W13" s="2">
+        <v>100.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:22">
-[...4 lines deleted...]
-      <c r="E14" s="48"/>
+    <row r="14" spans="1:23">
+      <c r="A14" s="46"/>
+      <c r="B14" s="46"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="46"/>
+      <c r="E14" s="46"/>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A14:E14"/>
-    <mergeCell ref="T3:V3"/>
     <mergeCell ref="A1:L1"/>
+    <mergeCell ref="U3:W3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>