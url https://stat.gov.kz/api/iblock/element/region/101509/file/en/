--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -196,51 +196,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
@@ -285,81 +285,78 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -624,136 +621,136 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V15"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="3"/>
     <col min="5" max="5" width="7.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="3" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="15.75">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:23" ht="15.75">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="39"/>
-[...16 lines deleted...]
-      <c r="S1" s="37"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
     </row>
-    <row r="2" spans="1:22" ht="15.75">
-[...18 lines deleted...]
-      <c r="S2" s="34"/>
+    <row r="2" spans="1:23" ht="15.75">
+      <c r="A2" s="39"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
     </row>
-    <row r="3" spans="1:22" ht="15" customHeight="1">
+    <row r="3" spans="1:23" ht="15" customHeight="1">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
-      <c r="T3" s="40" t="s">
+      <c r="U3" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="U3" s="41"/>
-      <c r="V3" s="41"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43"/>
     </row>
-    <row r="4" spans="1:22" ht="14.1" customHeight="1">
+    <row r="4" spans="1:23" ht="14.1" customHeight="1">
       <c r="A4" s="24"/>
       <c r="B4" s="19">
         <v>2004</v>
       </c>
       <c r="C4" s="19">
         <v>2005</v>
       </c>
       <c r="D4" s="19">
         <v>2006</v>
       </c>
       <c r="E4" s="20">
         <v>2007</v>
       </c>
       <c r="F4" s="21">
         <v>2008</v>
       </c>
       <c r="G4" s="22">
         <v>2009</v>
       </c>
       <c r="H4" s="23">
         <v>2010</v>
       </c>
       <c r="I4" s="23">
         <v>2011</v>
       </c>
@@ -771,55 +768,58 @@
       </c>
       <c r="N4" s="23">
         <v>2016</v>
       </c>
       <c r="O4" s="23">
         <v>2017</v>
       </c>
       <c r="P4" s="23">
         <v>2018</v>
       </c>
       <c r="Q4" s="22">
         <v>2019</v>
       </c>
       <c r="R4" s="22">
         <v>2020</v>
       </c>
       <c r="S4" s="22">
         <v>2021</v>
       </c>
       <c r="T4" s="22">
         <v>2022</v>
       </c>
       <c r="U4" s="25">
         <v>2023</v>
       </c>
-      <c r="V4" s="43">
+      <c r="V4" s="36">
         <v>2024</v>
       </c>
+      <c r="W4" s="36">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:22" ht="14.1" customHeight="1">
+    <row r="5" spans="1:23" ht="14.1" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>123.6</v>
       </c>
       <c r="C5" s="7">
         <v>172.9</v>
       </c>
       <c r="D5" s="7">
         <v>129.80000000000001</v>
       </c>
       <c r="E5" s="8">
         <v>104</v>
       </c>
       <c r="F5" s="8">
         <v>102.1</v>
       </c>
       <c r="G5" s="4">
         <v>116.9</v>
       </c>
       <c r="H5" s="9">
         <v>98.8</v>
       </c>
       <c r="I5" s="9">
@@ -839,123 +839,129 @@
       </c>
       <c r="N5" s="9">
         <v>116.75714678394722</v>
       </c>
       <c r="O5" s="9">
         <v>112.6</v>
       </c>
       <c r="P5" s="9">
         <v>114.3</v>
       </c>
       <c r="Q5" s="11">
         <v>108.8</v>
       </c>
       <c r="R5" s="11">
         <v>80</v>
       </c>
       <c r="S5" s="11">
         <v>108.6</v>
       </c>
       <c r="T5" s="12">
         <v>103.3</v>
       </c>
       <c r="U5" s="1">
         <v>108.5</v>
       </c>
-      <c r="V5" s="44">
+      <c r="V5" s="37">
         <v>116.9</v>
       </c>
+      <c r="W5" s="1">
+        <v>108.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:22" ht="14.1" customHeight="1">
+    <row r="6" spans="1:23" ht="14.1" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="4">
         <v>110.9</v>
       </c>
-      <c r="C6" s="35" t="s">
+      <c r="C6" s="34" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="4">
         <v>143.4</v>
       </c>
       <c r="E6" s="4">
         <v>101.8</v>
       </c>
       <c r="F6" s="4">
         <v>97.7</v>
       </c>
       <c r="G6" s="4">
         <v>121.4</v>
       </c>
       <c r="H6" s="13">
         <v>90.5</v>
       </c>
       <c r="I6" s="9">
         <v>104.8</v>
       </c>
       <c r="J6" s="9">
         <v>110.3</v>
       </c>
       <c r="K6" s="9">
         <v>80</v>
       </c>
       <c r="L6" s="9">
         <v>102.5</v>
       </c>
-      <c r="M6" s="36" t="s">
+      <c r="M6" s="35" t="s">
         <v>11</v>
       </c>
       <c r="N6" s="1">
         <v>121.6</v>
       </c>
       <c r="O6" s="1">
         <v>113.5</v>
       </c>
       <c r="P6" s="1">
         <v>109.8</v>
       </c>
       <c r="Q6" s="1">
         <v>113.3</v>
       </c>
       <c r="R6" s="1">
         <v>69.3</v>
       </c>
       <c r="S6" s="1">
         <v>107</v>
       </c>
       <c r="T6" s="12">
         <v>102.5</v>
       </c>
       <c r="U6" s="1">
         <v>110.8</v>
       </c>
       <c r="V6" s="1">
         <v>115.4</v>
       </c>
+      <c r="W6" s="1">
+        <v>111.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:22" ht="14.1" customHeight="1">
+    <row r="7" spans="1:23" ht="14.1" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>135.19999999999999</v>
       </c>
       <c r="C7" s="7">
         <v>121.5</v>
       </c>
       <c r="D7" s="7">
         <v>82.2</v>
       </c>
       <c r="E7" s="8">
         <v>110</v>
       </c>
       <c r="F7" s="8">
         <v>101.1</v>
       </c>
       <c r="G7" s="4">
         <v>100.9</v>
       </c>
       <c r="H7" s="13">
         <v>115.4</v>
       </c>
       <c r="I7" s="9">
@@ -978,52 +984,55 @@
       </c>
       <c r="O7" s="1">
         <v>101.3</v>
       </c>
       <c r="P7" s="1">
         <v>109.6</v>
       </c>
       <c r="Q7" s="1">
         <v>102.4</v>
       </c>
       <c r="R7" s="1">
         <v>114.8</v>
       </c>
       <c r="S7" s="1">
         <v>111</v>
       </c>
       <c r="T7" s="12">
         <v>103.1</v>
       </c>
       <c r="U7" s="1">
         <v>104.8</v>
       </c>
       <c r="V7" s="1">
         <v>132.80000000000001</v>
       </c>
+      <c r="W7" s="1">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:22" ht="14.1" customHeight="1">
+    <row r="8" spans="1:23" ht="14.1" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>103.1</v>
       </c>
       <c r="C8" s="7">
         <v>155.80000000000001</v>
       </c>
       <c r="D8" s="7">
         <v>133.30000000000001</v>
       </c>
       <c r="E8" s="8">
         <v>104.7</v>
       </c>
       <c r="F8" s="8">
         <v>100.4</v>
       </c>
       <c r="G8" s="4">
         <v>100.4</v>
       </c>
       <c r="H8" s="13">
         <v>112</v>
       </c>
       <c r="I8" s="9">
@@ -1046,52 +1055,55 @@
       </c>
       <c r="O8" s="1">
         <v>103.1</v>
       </c>
       <c r="P8" s="1">
         <v>127.4</v>
       </c>
       <c r="Q8" s="1">
         <v>107.3</v>
       </c>
       <c r="R8" s="1">
         <v>107.3</v>
       </c>
       <c r="S8" s="1">
         <v>111.6</v>
       </c>
       <c r="T8" s="12">
         <v>112.4</v>
       </c>
       <c r="U8" s="1">
         <v>104.9</v>
       </c>
       <c r="V8" s="1">
         <v>139.80000000000001</v>
       </c>
+      <c r="W8" s="1">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:22" ht="14.1" customHeight="1">
+    <row r="9" spans="1:23" ht="14.1" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="7">
         <v>119.3</v>
       </c>
       <c r="D9" s="7">
         <v>85.6</v>
       </c>
       <c r="E9" s="8">
         <v>105</v>
       </c>
       <c r="F9" s="8">
         <v>100.1</v>
       </c>
       <c r="G9" s="4">
         <v>107.1</v>
       </c>
       <c r="H9" s="13">
         <v>122.8</v>
       </c>
       <c r="I9" s="9">
@@ -1114,52 +1126,55 @@
       </c>
       <c r="O9" s="1">
         <v>110.8</v>
       </c>
       <c r="P9" s="1">
         <v>121.4</v>
       </c>
       <c r="Q9" s="1">
         <v>98</v>
       </c>
       <c r="R9" s="1">
         <v>102.2</v>
       </c>
       <c r="S9" s="1">
         <v>108</v>
       </c>
       <c r="T9" s="12">
         <v>107.7</v>
       </c>
       <c r="U9" s="1">
         <v>101.2</v>
       </c>
       <c r="V9" s="1">
         <v>117.7</v>
       </c>
+      <c r="W9" s="1">
+        <v>109.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:22" ht="14.1" customHeight="1">
+    <row r="10" spans="1:23" ht="14.1" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>110.1</v>
       </c>
       <c r="C10" s="7">
         <v>127.3</v>
       </c>
       <c r="D10" s="7">
         <v>133.30000000000001</v>
       </c>
       <c r="E10" s="8">
         <v>136.1</v>
       </c>
       <c r="F10" s="8">
         <v>142.1</v>
       </c>
       <c r="G10" s="4">
         <v>99.3</v>
       </c>
       <c r="H10" s="13">
         <v>115.5</v>
       </c>
       <c r="I10" s="9">
@@ -1182,52 +1197,55 @@
       </c>
       <c r="O10" s="1">
         <v>102.3</v>
       </c>
       <c r="P10" s="1">
         <v>115.3</v>
       </c>
       <c r="Q10" s="1">
         <v>129.9</v>
       </c>
       <c r="R10" s="1">
         <v>100.8</v>
       </c>
       <c r="S10" s="1">
         <v>103.8</v>
       </c>
       <c r="T10" s="12">
         <v>101.8</v>
       </c>
       <c r="U10" s="1">
         <v>101.2</v>
       </c>
       <c r="V10" s="1">
         <v>116.2</v>
       </c>
+      <c r="W10" s="1">
+        <v>105.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:22" ht="14.1" customHeight="1">
+    <row r="11" spans="1:23" ht="14.1" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="7">
         <v>101.9</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="7">
         <v>158.5</v>
       </c>
       <c r="E11" s="8">
         <v>100.3</v>
       </c>
       <c r="F11" s="8">
         <v>102.2</v>
       </c>
       <c r="G11" s="4">
         <v>100.9</v>
       </c>
       <c r="H11" s="13">
         <v>121.3</v>
       </c>
       <c r="I11" s="9">
@@ -1250,52 +1268,55 @@
       </c>
       <c r="O11" s="1">
         <v>105.2</v>
       </c>
       <c r="P11" s="1">
         <v>114.7</v>
       </c>
       <c r="Q11" s="1">
         <v>107.2</v>
       </c>
       <c r="R11" s="1">
         <v>101.7</v>
       </c>
       <c r="S11" s="1">
         <v>109.9</v>
       </c>
       <c r="T11" s="12">
         <v>108.5</v>
       </c>
       <c r="U11" s="1">
         <v>106.5</v>
       </c>
       <c r="V11" s="1">
         <v>123.7</v>
       </c>
+      <c r="W11" s="1">
+        <v>103.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:22" ht="14.1" customHeight="1">
+    <row r="12" spans="1:23" ht="14.1" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>94.4</v>
       </c>
       <c r="C12" s="7">
         <v>117</v>
       </c>
       <c r="D12" s="7">
         <v>110.4</v>
       </c>
       <c r="E12" s="8">
         <v>100.6</v>
       </c>
       <c r="F12" s="8">
         <v>102.4</v>
       </c>
       <c r="G12" s="17">
         <v>109</v>
       </c>
       <c r="H12" s="13">
         <v>111.2</v>
       </c>
       <c r="I12" s="9">
@@ -1318,52 +1339,55 @@
       </c>
       <c r="O12" s="1">
         <v>110.7</v>
       </c>
       <c r="P12" s="1">
         <v>126.9</v>
       </c>
       <c r="Q12" s="1">
         <v>86.9</v>
       </c>
       <c r="R12" s="1">
         <v>113.6</v>
       </c>
       <c r="S12" s="1">
         <v>133.5</v>
       </c>
       <c r="T12" s="12">
         <v>101.9</v>
       </c>
       <c r="U12" s="1">
         <v>103.8</v>
       </c>
       <c r="V12" s="1">
         <v>108.8</v>
       </c>
+      <c r="W12" s="1">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:22" ht="14.1" customHeight="1">
+    <row r="13" spans="1:23" ht="14.1" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="27">
         <v>102.3</v>
       </c>
       <c r="C13" s="27">
         <v>110.4</v>
       </c>
       <c r="D13" s="27">
         <v>104.7</v>
       </c>
       <c r="E13" s="28">
         <v>100.6</v>
       </c>
       <c r="F13" s="28">
         <v>120.8</v>
       </c>
       <c r="G13" s="29">
         <v>127</v>
       </c>
       <c r="H13" s="30">
         <v>130.5</v>
       </c>
       <c r="I13" s="31">
@@ -1386,69 +1410,72 @@
       </c>
       <c r="O13" s="2">
         <v>129.6</v>
       </c>
       <c r="P13" s="2">
         <v>108.1</v>
       </c>
       <c r="Q13" s="2">
         <v>107.8</v>
       </c>
       <c r="R13" s="2">
         <v>108.1</v>
       </c>
       <c r="S13" s="2">
         <v>113.7</v>
       </c>
       <c r="T13" s="33">
         <v>101.7</v>
       </c>
       <c r="U13" s="2">
         <v>112.5</v>
       </c>
       <c r="V13" s="2">
         <v>112.9</v>
       </c>
+      <c r="W13" s="2">
+        <v>100.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:22">
-[...4 lines deleted...]
-      <c r="E14" s="42"/>
+    <row r="14" spans="1:23">
+      <c r="A14" s="40"/>
+      <c r="B14" s="40"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
       <c r="P14" s="4"/>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A14:E14"/>
-    <mergeCell ref="T3:V3"/>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="U3:W3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>