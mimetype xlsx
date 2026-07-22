--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -75,51 +75,51 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -131,109 +131,125 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -498,376 +514,386 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y674"/>
+  <dimension ref="A1:AA674"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="2" customWidth="1"/>
     <col min="3" max="5" width="7" style="2" customWidth="1"/>
     <col min="6" max="6" width="7.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="7.140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="3" customWidth="1"/>
     <col min="17" max="17" width="8.5703125" style="3" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="3" customWidth="1"/>
     <col min="19" max="19" width="8.140625" style="2" customWidth="1"/>
     <col min="20" max="20" width="9" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="2" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="15.75">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:27" ht="15.75">
+      <c r="A1" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="11"/>
-[...19 lines deleted...]
-      <c r="V1" s="10"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="9"/>
+      <c r="O1" s="9"/>
+      <c r="P1" s="9"/>
+      <c r="Q1" s="9"/>
+      <c r="R1" s="9"/>
+      <c r="S1" s="9"/>
+      <c r="T1" s="9"/>
+      <c r="U1" s="9"/>
+      <c r="V1" s="9"/>
     </row>
-    <row r="2" spans="1:25" ht="14.1" customHeight="1">
-[...21 lines deleted...]
-      <c r="V2" s="10"/>
+    <row r="2" spans="1:27" ht="14.1" customHeight="1">
+      <c r="A2" s="21"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="9"/>
+      <c r="O2" s="9"/>
+      <c r="P2" s="9"/>
+      <c r="Q2" s="9"/>
+      <c r="R2" s="9"/>
+      <c r="S2" s="9"/>
+      <c r="T2" s="9"/>
+      <c r="U2" s="9"/>
+      <c r="V2" s="9"/>
     </row>
-    <row r="3" spans="1:25" ht="14.1" customHeight="1">
-      <c r="X3" s="22" t="s">
+    <row r="3" spans="1:27" ht="14.1" customHeight="1">
+      <c r="Y3" s="20"/>
+      <c r="Z3" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="Y3" s="22"/>
     </row>
-    <row r="4" spans="1:25" ht="14.1" customHeight="1">
+    <row r="4" spans="1:27" ht="14.1" customHeight="1">
       <c r="A4" s="8"/>
-      <c r="B4" s="14">
+      <c r="B4" s="12">
         <v>2001</v>
       </c>
-      <c r="C4" s="14">
+      <c r="C4" s="12">
         <v>2002</v>
       </c>
-      <c r="D4" s="14">
+      <c r="D4" s="12">
         <v>2003</v>
       </c>
-      <c r="E4" s="14">
+      <c r="E4" s="12">
         <v>2004</v>
       </c>
-      <c r="F4" s="14">
+      <c r="F4" s="12">
         <v>2005</v>
       </c>
-      <c r="G4" s="14">
+      <c r="G4" s="12">
         <v>2006</v>
       </c>
-      <c r="H4" s="14">
+      <c r="H4" s="12">
         <v>2007</v>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="12">
         <v>2008</v>
       </c>
-      <c r="J4" s="14">
+      <c r="J4" s="12">
         <v>2009</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="12">
         <v>2010</v>
       </c>
-      <c r="L4" s="14">
+      <c r="L4" s="12">
         <v>2011</v>
       </c>
-      <c r="M4" s="14">
+      <c r="M4" s="12">
         <v>2012</v>
       </c>
-      <c r="N4" s="14">
+      <c r="N4" s="12">
         <v>2013</v>
       </c>
-      <c r="O4" s="14">
+      <c r="O4" s="12">
         <v>2014</v>
       </c>
-      <c r="P4" s="14">
+      <c r="P4" s="12">
         <v>2015</v>
       </c>
-      <c r="Q4" s="14">
+      <c r="Q4" s="12">
         <v>2016</v>
       </c>
-      <c r="R4" s="14">
+      <c r="R4" s="12">
         <v>2017</v>
       </c>
-      <c r="S4" s="14">
+      <c r="S4" s="12">
         <v>2018</v>
       </c>
-      <c r="T4" s="14">
+      <c r="T4" s="12">
         <v>2019</v>
       </c>
-      <c r="U4" s="14">
+      <c r="U4" s="12">
         <v>2020</v>
       </c>
-      <c r="V4" s="14">
+      <c r="V4" s="12">
         <v>2021</v>
       </c>
-      <c r="W4" s="14">
+      <c r="W4" s="12">
         <v>2022</v>
       </c>
-      <c r="X4" s="14">
+      <c r="X4" s="12">
         <v>2023</v>
       </c>
-      <c r="Y4" s="15">
+      <c r="Y4" s="13">
         <v>2024</v>
       </c>
+      <c r="Z4" s="23">
+        <v>2025</v>
+      </c>
+      <c r="AA4" s="3"/>
     </row>
-    <row r="5" spans="1:25" ht="22.5">
+    <row r="5" spans="1:27" ht="22.5">
       <c r="A5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="16">
+      <c r="B5" s="14">
         <v>442</v>
       </c>
-      <c r="C5" s="16">
+      <c r="C5" s="14">
         <v>375</v>
       </c>
-      <c r="D5" s="17">
+      <c r="D5" s="15">
         <v>762</v>
       </c>
-      <c r="E5" s="17">
+      <c r="E5" s="15">
         <v>943</v>
       </c>
-      <c r="F5" s="17">
+      <c r="F5" s="15">
         <v>1511</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="15">
         <v>1835</v>
       </c>
-      <c r="H5" s="18">
+      <c r="H5" s="16">
         <v>1873</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I5" s="16">
         <v>1880</v>
       </c>
-      <c r="J5" s="18">
+      <c r="J5" s="16">
         <v>2211</v>
       </c>
-      <c r="K5" s="18" t="s">
+      <c r="K5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="19">
+      <c r="L5" s="17">
         <v>2265</v>
       </c>
-      <c r="M5" s="17">
+      <c r="M5" s="15">
         <v>2296</v>
       </c>
-      <c r="N5" s="17">
+      <c r="N5" s="15">
         <v>2276</v>
       </c>
-      <c r="O5" s="18">
+      <c r="O5" s="16">
         <v>2398</v>
       </c>
-      <c r="P5" s="18">
+      <c r="P5" s="16">
         <v>4227</v>
       </c>
-      <c r="Q5" s="18">
+      <c r="Q5" s="16">
         <v>4866</v>
       </c>
-      <c r="R5" s="18">
+      <c r="R5" s="16">
         <v>5339</v>
       </c>
-      <c r="S5" s="18">
+      <c r="S5" s="16">
         <v>6202</v>
       </c>
-      <c r="T5" s="20">
+      <c r="T5" s="18">
         <v>7026</v>
       </c>
-      <c r="U5" s="20">
+      <c r="U5" s="18">
         <v>3627</v>
       </c>
-      <c r="V5" s="17">
+      <c r="V5" s="15">
         <v>4149</v>
       </c>
-      <c r="W5" s="17">
+      <c r="W5" s="15">
         <v>3670</v>
       </c>
-      <c r="X5" s="12">
+      <c r="X5" s="10">
         <v>4196</v>
       </c>
-      <c r="Y5" s="12">
+      <c r="Y5" s="10">
         <v>5324</v>
       </c>
+      <c r="Z5" s="10">
+        <v>4965</v>
+      </c>
     </row>
-    <row r="6" spans="1:25" ht="14.1" customHeight="1">
+    <row r="6" spans="1:27" ht="14.1" customHeight="1">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="21" t="s">
+      <c r="E6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="21" t="s">
+      <c r="F6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="G6" s="21" t="s">
+      <c r="G6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="21" t="s">
+      <c r="H6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="21" t="s">
+      <c r="I6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="J6" s="21" t="s">
+      <c r="J6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="K6" s="6">
         <v>1755</v>
       </c>
       <c r="L6" s="6">
         <v>1961</v>
       </c>
       <c r="M6" s="6">
         <v>1915</v>
       </c>
       <c r="N6" s="6">
         <v>1728</v>
       </c>
       <c r="O6" s="6">
         <v>1896</v>
       </c>
       <c r="P6" s="6">
         <v>2533</v>
       </c>
       <c r="Q6" s="7">
         <v>2975</v>
       </c>
       <c r="R6" s="7">
         <v>3478</v>
       </c>
       <c r="S6" s="7">
         <v>5068</v>
       </c>
       <c r="T6" s="7">
         <v>5069</v>
       </c>
       <c r="U6" s="7">
         <v>3209</v>
       </c>
       <c r="V6" s="7">
         <v>2763</v>
       </c>
       <c r="W6" s="7">
         <v>2936</v>
       </c>
       <c r="X6" s="1">
         <v>3290</v>
       </c>
-      <c r="Y6" s="13">
+      <c r="Y6" s="11">
         <v>3988</v>
       </c>
+      <c r="Z6" s="1">
+        <v>3837</v>
+      </c>
     </row>
-    <row r="7" spans="1:25" ht="14.1" customHeight="1"/>
-[...8 lines deleted...]
-    <row r="16" spans="1:25" ht="14.1" customHeight="1"/>
+    <row r="7" spans="1:27" ht="14.1" customHeight="1"/>
+    <row r="8" spans="1:27" ht="14.1" customHeight="1"/>
+    <row r="9" spans="1:27" ht="14.1" customHeight="1"/>
+    <row r="10" spans="1:27" ht="14.1" customHeight="1"/>
+    <row r="11" spans="1:27" ht="14.1" customHeight="1"/>
+    <row r="12" spans="1:27" ht="14.1" customHeight="1"/>
+    <row r="13" spans="1:27" ht="14.1" customHeight="1"/>
+    <row r="14" spans="1:27" ht="14.1" customHeight="1"/>
+    <row r="15" spans="1:27" ht="14.1" customHeight="1"/>
+    <row r="16" spans="1:27" ht="14.1" customHeight="1"/>
     <row r="17" ht="14.1" customHeight="1"/>
     <row r="18" ht="14.1" customHeight="1"/>
     <row r="19" ht="14.1" customHeight="1"/>
     <row r="20" ht="14.1" customHeight="1"/>
     <row r="21" ht="14.1" customHeight="1"/>
     <row r="22" ht="14.1" customHeight="1"/>
     <row r="23" ht="14.1" customHeight="1"/>
     <row r="24" ht="14.1" customHeight="1"/>
     <row r="25" ht="14.1" customHeight="1"/>
     <row r="26" ht="14.1" customHeight="1"/>
     <row r="27" ht="14.1" customHeight="1"/>
     <row r="28" ht="14.1" customHeight="1"/>
     <row r="29" ht="14.1" customHeight="1"/>
     <row r="30" ht="14.1" customHeight="1"/>
     <row r="31" ht="14.1" customHeight="1"/>
     <row r="32" ht="14.1" customHeight="1"/>
     <row r="33" ht="14.1" customHeight="1"/>
     <row r="34" ht="14.1" customHeight="1"/>
     <row r="35" ht="14.1" customHeight="1"/>
     <row r="36" ht="14.1" customHeight="1"/>
     <row r="37" ht="14.1" customHeight="1"/>
     <row r="38" ht="14.1" customHeight="1"/>
     <row r="39" ht="14.1" customHeight="1"/>
     <row r="40" ht="14.1" customHeight="1"/>
     <row r="41" ht="14.1" customHeight="1"/>
@@ -1483,52 +1509,51 @@
     <row r="651" ht="14.1" customHeight="1"/>
     <row r="652" ht="14.1" customHeight="1"/>
     <row r="653" ht="14.1" customHeight="1"/>
     <row r="654" ht="14.1" customHeight="1"/>
     <row r="655" ht="14.1" customHeight="1"/>
     <row r="656" ht="14.1" customHeight="1"/>
     <row r="657" ht="14.1" customHeight="1"/>
     <row r="658" ht="14.1" customHeight="1"/>
     <row r="659" ht="14.1" customHeight="1"/>
     <row r="660" ht="14.1" customHeight="1"/>
     <row r="661" ht="14.1" customHeight="1"/>
     <row r="662" ht="14.1" customHeight="1"/>
     <row r="663" ht="14.1" customHeight="1"/>
     <row r="664" ht="14.1" customHeight="1"/>
     <row r="665" ht="14.1" customHeight="1"/>
     <row r="666" ht="14.1" customHeight="1"/>
     <row r="667" ht="14.1" customHeight="1"/>
     <row r="668" ht="14.1" customHeight="1"/>
     <row r="669" ht="14.1" customHeight="1"/>
     <row r="670" ht="14.1" customHeight="1"/>
     <row r="671" ht="14.1" customHeight="1"/>
     <row r="672" ht="14.1" customHeight="1"/>
     <row r="673" ht="14.1" customHeight="1"/>
     <row r="674" ht="14.1" customHeight="1"/>
   </sheetData>
-  <mergeCells count="2">
-    <mergeCell ref="X3:Y3"/>
+  <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 