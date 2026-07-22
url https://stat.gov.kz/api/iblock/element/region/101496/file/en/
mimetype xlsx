--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -7,90 +7,92 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="105" windowWidth="12225" windowHeight="11025" activeTab="16"/>
+    <workbookView xWindow="0" yWindow="105" windowWidth="12225" windowHeight="11025" firstSheet="3" activeTab="17"/>
   </bookViews>
   <sheets>
     <sheet name="2008" sheetId="22" r:id="rId1"/>
     <sheet name="2009" sheetId="21" r:id="rId2"/>
     <sheet name="2010" sheetId="20" r:id="rId3"/>
     <sheet name="2011" sheetId="19" r:id="rId4"/>
     <sheet name="2012" sheetId="18" r:id="rId5"/>
     <sheet name="2013" sheetId="17" r:id="rId6"/>
     <sheet name="2014" sheetId="9" r:id="rId7"/>
     <sheet name="2015" sheetId="10" r:id="rId8"/>
     <sheet name="2016" sheetId="11" r:id="rId9"/>
     <sheet name="2017" sheetId="12" r:id="rId10"/>
     <sheet name="2018" sheetId="13" r:id="rId11"/>
     <sheet name="2019" sheetId="14" r:id="rId12"/>
     <sheet name="2020" sheetId="15" r:id="rId13"/>
     <sheet name="2021" sheetId="16" r:id="rId14"/>
     <sheet name="2022" sheetId="23" r:id="rId15"/>
     <sheet name="2023" sheetId="24" r:id="rId16"/>
     <sheet name="2024" sheetId="25" r:id="rId17"/>
+    <sheet name="2025" sheetId="26" r:id="rId18"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="910" uniqueCount="327">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="954" uniqueCount="330">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>3,1</t>
   </si>
   <si>
     <t>10,3</t>
   </si>
   <si>
     <t>31,3</t>
   </si>
   <si>
@@ -1027,66 +1029,75 @@
     <t>General construction work on the construction</t>
   </si>
   <si>
     <t>Highways</t>
   </si>
   <si>
     <t>Sanitary work</t>
   </si>
   <si>
     <t>Installation work</t>
   </si>
   <si>
     <t>Other engineering equipment</t>
   </si>
   <si>
     <t>Floor and wall covering work</t>
   </si>
   <si>
     <t>Work to complete construction</t>
   </si>
   <si>
     <t>Volume of construction work (services) performed</t>
   </si>
   <si>
     <t>Blasting works</t>
+  </si>
+  <si>
+    <t>Volume of completed construction works (services)*</t>
+  </si>
+  <si>
+    <t>Прочие строительно-монтажные работы, не включенные в другие группировки</t>
+  </si>
+  <si>
+    <t>Painting and Glazing works</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="#####\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1125,50 +1136,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF202124"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF202124"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8F9FA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1236,51 +1252,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="150">
+  <cellXfs count="155">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
@@ -1615,108 +1631,121 @@
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1994,104 +2023,108 @@
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="63.140625" style="24" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="24" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="24" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:3" ht="12" customHeight="1">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="129"/>
       <c r="B3" s="128"/>
       <c r="C3" s="135" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="49.5" customHeight="1">
       <c r="A4" s="46"/>
       <c r="B4" s="45" t="s">
         <v>208</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="26" t="s">
         <v>211</v>
@@ -2388,55 +2421,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="65.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="24" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="24" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="106"/>
       <c r="B2" s="106"/>
       <c r="C2" s="106"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="105"/>
       <c r="B3" s="104"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="56.25">
       <c r="A4" s="46"/>
       <c r="B4" s="107" t="s">
         <v>204</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="47" t="s">
         <v>325</v>
@@ -2753,125 +2786,125 @@
         <v>5955</v>
       </c>
       <c r="C33" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="55" t="s">
         <v>291</v>
       </c>
       <c r="B34" s="85">
         <v>617402</v>
       </c>
       <c r="C34" s="21">
         <v>0.8</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="13.5" customHeight="1">
       <c r="A35" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B35" s="84"/>
       <c r="C35" s="101"/>
     </row>
     <row r="36" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A36" s="139"/>
-[...5 lines deleted...]
-      <c r="G36" s="139"/>
+      <c r="A36" s="148"/>
+      <c r="B36" s="148"/>
+      <c r="C36" s="148"/>
+      <c r="D36" s="148"/>
+      <c r="E36" s="148"/>
+      <c r="F36" s="148"/>
+      <c r="G36" s="148"/>
     </row>
     <row r="37" spans="1:7" ht="16.5" customHeight="1">
       <c r="A37" s="93"/>
       <c r="B37" s="84"/>
       <c r="C37" s="101"/>
     </row>
     <row r="38" spans="1:7" ht="17.25" customHeight="1">
       <c r="A38" s="93"/>
       <c r="B38" s="84"/>
       <c r="C38" s="101"/>
     </row>
     <row r="39" spans="1:7" ht="26.25" customHeight="1">
       <c r="A39" s="93"/>
       <c r="B39" s="84"/>
       <c r="C39" s="101"/>
     </row>
     <row r="40" spans="1:7" ht="13.5" customHeight="1">
       <c r="A40" s="93"/>
       <c r="B40" s="84"/>
       <c r="C40" s="101"/>
     </row>
     <row r="41" spans="1:7" s="25" customFormat="1" ht="24.75" customHeight="1">
       <c r="A41" s="102"/>
       <c r="B41" s="5"/>
       <c r="C41" s="103"/>
     </row>
     <row r="44" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A44" s="139"/>
-[...5 lines deleted...]
-      <c r="G44" s="139"/>
+      <c r="A44" s="148"/>
+      <c r="B44" s="148"/>
+      <c r="C44" s="148"/>
+      <c r="D44" s="148"/>
+      <c r="E44" s="148"/>
+      <c r="F44" s="148"/>
+      <c r="G44" s="148"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A36:G36"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G49"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="65.7109375" style="63" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="64" customWidth="1"/>
     <col min="3" max="3" width="12" style="64" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="63"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:4" ht="15.75">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:4">
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="67.5">
       <c r="A4" s="46"/>
       <c r="B4" s="45" t="s">
         <v>203</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
       <c r="D4" s="98"/>
     </row>
     <row r="5" spans="1:4" s="97" customFormat="1">
       <c r="A5" s="47" t="s">
         <v>325</v>
       </c>
@@ -3187,57 +3220,57 @@
         <v>32312</v>
       </c>
       <c r="C33" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" s="97" customFormat="1">
       <c r="A34" s="55" t="s">
         <v>291</v>
       </c>
       <c r="B34" s="85">
         <v>3557013</v>
       </c>
       <c r="C34" s="21">
         <v>3.7</v>
       </c>
     </row>
     <row r="35" spans="1:7" s="97" customFormat="1" ht="10.5" customHeight="1">
       <c r="A35" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
     </row>
     <row r="36" spans="1:7" s="24" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A36" s="139"/>
-[...5 lines deleted...]
-      <c r="G36" s="139"/>
+      <c r="A36" s="148"/>
+      <c r="B36" s="148"/>
+      <c r="C36" s="148"/>
+      <c r="D36" s="148"/>
+      <c r="E36" s="148"/>
+      <c r="F36" s="148"/>
+      <c r="G36" s="148"/>
     </row>
     <row r="37" spans="1:7" s="97" customFormat="1" ht="10.5" customHeight="1"/>
     <row r="38" spans="1:7" s="97" customFormat="1" ht="10.5" customHeight="1"/>
     <row r="39" spans="1:7" s="97" customFormat="1" ht="23.25" customHeight="1"/>
     <row r="40" spans="1:7" s="97" customFormat="1" ht="24" customHeight="1"/>
     <row r="41" spans="1:7" s="97" customFormat="1" ht="24.75" customHeight="1"/>
     <row r="42" spans="1:7">
       <c r="B42" s="63"/>
       <c r="C42" s="63"/>
     </row>
     <row r="43" spans="1:7" ht="10.5" customHeight="1">
       <c r="B43" s="63"/>
       <c r="C43" s="63"/>
     </row>
     <row r="44" spans="1:7">
       <c r="B44" s="63"/>
       <c r="C44" s="63"/>
     </row>
     <row r="45" spans="1:7">
       <c r="B45" s="63"/>
       <c r="C45" s="63"/>
     </row>
     <row r="46" spans="1:7">
       <c r="B46" s="63"/>
       <c r="C46" s="63"/>
@@ -3259,55 +3292,55 @@
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A36:G36"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C43"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="65" style="24" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="24" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="24" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="63"/>
       <c r="B3" s="64"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="37.5" customHeight="1">
       <c r="A4" s="46"/>
       <c r="B4" s="45" t="s">
         <v>202</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="47" t="s">
         <v>325</v>
@@ -3637,114 +3670,114 @@
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="43" t="s">
         <v>290</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:3" s="25" customFormat="1">
       <c r="A36" s="55" t="s">
         <v>291</v>
       </c>
       <c r="B36" s="85">
         <v>850763</v>
       </c>
       <c r="C36" s="21">
         <v>0.5</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A37" s="139" t="s">
+      <c r="A37" s="148" t="s">
         <v>166</v>
       </c>
-      <c r="B37" s="139"/>
-      <c r="C37" s="139"/>
+      <c r="B37" s="148"/>
+      <c r="C37" s="148"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="90"/>
       <c r="B38" s="74"/>
       <c r="C38" s="95"/>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="90"/>
       <c r="B39" s="74"/>
       <c r="C39" s="95"/>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="90"/>
       <c r="B40" s="74"/>
       <c r="C40" s="95"/>
     </row>
     <row r="41" spans="1:3" s="25" customFormat="1">
       <c r="A41" s="91"/>
       <c r="B41" s="76"/>
       <c r="C41" s="96"/>
     </row>
     <row r="43" spans="1:3">
-      <c r="A43" s="139"/>
-[...1 lines deleted...]
-      <c r="C43" s="139"/>
+      <c r="A43" s="148"/>
+      <c r="B43" s="148"/>
+      <c r="C43" s="148"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A37:C37"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="62.85546875" style="24" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="24" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" style="24" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:4" ht="15.75">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="63"/>
       <c r="B3" s="64"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
       <c r="D3" s="25"/>
     </row>
     <row r="4" spans="1:4" ht="33.75">
       <c r="A4" s="46"/>
       <c r="B4" s="80" t="s">
         <v>196</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
       <c r="D4" s="25"/>
     </row>
     <row r="5" spans="1:4">
@@ -4046,137 +4079,137 @@
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="92" t="s">
         <v>192</v>
       </c>
       <c r="B32" s="84">
         <v>12024</v>
       </c>
       <c r="C32" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="94" t="s">
         <v>193</v>
       </c>
       <c r="B33" s="85">
         <v>715946</v>
       </c>
       <c r="C33" s="21">
         <v>0.7</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A34" s="139" t="s">
+      <c r="A34" s="148" t="s">
         <v>166</v>
       </c>
-      <c r="B34" s="139"/>
-[...4 lines deleted...]
-      <c r="G34" s="139"/>
+      <c r="B34" s="148"/>
+      <c r="C34" s="148"/>
+      <c r="D34" s="148"/>
+      <c r="E34" s="148"/>
+      <c r="F34" s="148"/>
+      <c r="G34" s="148"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="90"/>
       <c r="B35" s="74"/>
       <c r="C35" s="75"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="90"/>
       <c r="B36" s="74"/>
       <c r="C36" s="75"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="90"/>
       <c r="B37" s="74"/>
       <c r="C37" s="75"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="90"/>
       <c r="B38" s="74"/>
       <c r="C38" s="75"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="90"/>
       <c r="B39" s="74"/>
       <c r="C39" s="75"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="90"/>
       <c r="B40" s="74"/>
       <c r="C40" s="75"/>
     </row>
     <row r="41" spans="1:7" s="25" customFormat="1">
       <c r="A41" s="91"/>
       <c r="B41" s="76"/>
       <c r="C41" s="77"/>
     </row>
     <row r="43" spans="1:7">
-      <c r="A43" s="139"/>
-[...5 lines deleted...]
-      <c r="G43" s="139"/>
+      <c r="A43" s="148"/>
+      <c r="B43" s="148"/>
+      <c r="C43" s="148"/>
+      <c r="D43" s="148"/>
+      <c r="E43" s="148"/>
+      <c r="F43" s="148"/>
+      <c r="G43" s="148"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A34:G34"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="62.85546875" style="24" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="24" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="24" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="88"/>
       <c r="B2" s="88"/>
       <c r="C2" s="88"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="63"/>
       <c r="B3" s="64"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
       <c r="D3" s="25"/>
     </row>
     <row r="4" spans="1:4" ht="39.75" customHeight="1">
       <c r="A4" s="46"/>
       <c r="B4" s="80" t="s">
         <v>194</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
       <c r="D4" s="25"/>
     </row>
     <row r="5" spans="1:4">
@@ -4456,149 +4489,149 @@
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="86" t="s">
         <v>192</v>
       </c>
       <c r="B30" s="84">
         <v>11608</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="87" t="s">
         <v>193</v>
       </c>
       <c r="B31" s="85">
         <v>609867</v>
       </c>
       <c r="C31" s="21">
         <v>0.7</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A32" s="139" t="s">
+      <c r="A32" s="148" t="s">
         <v>166</v>
       </c>
-      <c r="B32" s="139"/>
-[...4 lines deleted...]
-      <c r="G32" s="139"/>
+      <c r="B32" s="148"/>
+      <c r="C32" s="148"/>
+      <c r="D32" s="148"/>
+      <c r="E32" s="148"/>
+      <c r="F32" s="148"/>
+      <c r="G32" s="148"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="73"/>
       <c r="B33" s="74"/>
       <c r="C33" s="75"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="73"/>
       <c r="B34" s="74"/>
       <c r="C34" s="75"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="73"/>
       <c r="B35" s="74"/>
       <c r="C35" s="75"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="73"/>
       <c r="B36" s="74"/>
       <c r="C36" s="75"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="73"/>
       <c r="B37" s="74"/>
       <c r="C37" s="75"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="73"/>
       <c r="B38" s="74"/>
       <c r="C38" s="75"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="73"/>
       <c r="B39" s="74"/>
       <c r="C39" s="75"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="73"/>
       <c r="B40" s="74"/>
       <c r="C40" s="75"/>
     </row>
     <row r="41" spans="1:7" s="25" customFormat="1">
       <c r="A41" s="73"/>
       <c r="B41" s="76"/>
       <c r="C41" s="77"/>
     </row>
     <row r="43" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A43" s="140"/>
-[...1 lines deleted...]
-      <c r="C43" s="140"/>
+      <c r="A43" s="149"/>
+      <c r="B43" s="149"/>
+      <c r="C43" s="149"/>
       <c r="D43" s="62"/>
       <c r="E43" s="62"/>
       <c r="F43" s="62"/>
       <c r="G43" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="A32:G32"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="62.7109375" style="24" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="24" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="24" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="24"/>
     <col min="6" max="6" width="36.5703125" style="24" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:4" ht="15.75">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="63"/>
       <c r="B3" s="64"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
       <c r="D3" s="25"/>
     </row>
     <row r="4" spans="1:4" ht="36.75" customHeight="1">
       <c r="A4" s="46"/>
       <c r="B4" s="80" t="s">
         <v>165</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
       <c r="D4" s="25"/>
     </row>
     <row r="5" spans="1:4">
@@ -4914,120 +4947,120 @@
       </c>
       <c r="B33" s="68"/>
       <c r="C33" s="71"/>
     </row>
     <row r="34" spans="1:7" ht="13.5" customHeight="1">
       <c r="A34" s="72"/>
       <c r="B34" s="68"/>
       <c r="C34" s="71"/>
     </row>
     <row r="35" spans="1:7" ht="13.5" customHeight="1">
       <c r="A35" s="72"/>
       <c r="B35" s="68"/>
       <c r="C35" s="71"/>
     </row>
     <row r="36" spans="1:7" ht="13.5" customHeight="1">
       <c r="A36" s="72"/>
       <c r="B36" s="68"/>
       <c r="C36" s="71"/>
     </row>
     <row r="37" spans="1:7" ht="13.5" customHeight="1">
       <c r="A37" s="72"/>
       <c r="B37" s="68"/>
       <c r="C37" s="71"/>
     </row>
     <row r="38" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A38" s="139"/>
-[...5 lines deleted...]
-      <c r="G38" s="139"/>
+      <c r="A38" s="148"/>
+      <c r="B38" s="148"/>
+      <c r="C38" s="148"/>
+      <c r="D38" s="148"/>
+      <c r="E38" s="148"/>
+      <c r="F38" s="148"/>
+      <c r="G38" s="148"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="73"/>
       <c r="B39" s="74"/>
       <c r="C39" s="75"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="73"/>
       <c r="B40" s="74"/>
       <c r="C40" s="75"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="73"/>
       <c r="B41" s="74"/>
       <c r="C41" s="75"/>
     </row>
     <row r="42" spans="1:7" s="25" customFormat="1">
       <c r="A42" s="73"/>
       <c r="B42" s="76"/>
       <c r="C42" s="77"/>
     </row>
     <row r="44" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A44" s="140"/>
-[...1 lines deleted...]
-      <c r="C44" s="140"/>
+      <c r="A44" s="149"/>
+      <c r="B44" s="149"/>
+      <c r="C44" s="149"/>
       <c r="D44" s="62"/>
       <c r="E44" s="62"/>
       <c r="F44" s="62"/>
       <c r="G44" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A44:C44"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D962"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="65" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="13" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="13" customWidth="1"/>
     <col min="4" max="16384" width="14.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.6" customHeight="1">
-      <c r="A1" s="141" t="s">
+      <c r="A1" s="150" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="141"/>
-      <c r="C1" s="141"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
     </row>
     <row r="2" spans="1:4" ht="12.75" customHeight="1"/>
     <row r="3" spans="1:4" ht="12.75" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="68.25" customHeight="1">
       <c r="A4" s="16"/>
       <c r="B4" s="17" t="s">
         <v>308</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
       <c r="D4" s="15"/>
     </row>
     <row r="5" spans="1:4" ht="12.75" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>325</v>
       </c>
       <c r="B5" s="5">
         <v>184067595</v>
@@ -6318,434 +6351,434 @@
     <row r="951" ht="11.25"/>
     <row r="952" ht="11.25"/>
     <row r="953" ht="11.25"/>
     <row r="954" ht="11.25"/>
     <row r="955" ht="11.25"/>
     <row r="956" ht="11.25"/>
     <row r="957" ht="11.25"/>
     <row r="958" ht="11.25"/>
     <row r="959" ht="11.25"/>
     <row r="960" ht="11.25"/>
     <row r="961" ht="11.25"/>
     <row r="962" ht="11.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D960"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="65.85546875" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="13" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="13" customWidth="1"/>
     <col min="4" max="16384" width="14.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.6" customHeight="1">
-      <c r="A1" s="141" t="s">
+      <c r="A1" s="150" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="141"/>
-      <c r="C1" s="141"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
     </row>
     <row r="2" spans="1:4" ht="12.75" customHeight="1"/>
     <row r="3" spans="1:4" ht="12.75" customHeight="1">
       <c r="A3" s="2"/>
-      <c r="B3" s="148" t="s">
+      <c r="B3" s="151" t="s">
         <v>307</v>
       </c>
-      <c r="C3" s="149"/>
+      <c r="C3" s="152"/>
     </row>
     <row r="4" spans="1:4" ht="68.25" customHeight="1">
       <c r="A4" s="16"/>
       <c r="B4" s="17" t="s">
         <v>308</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
       <c r="D4" s="15"/>
     </row>
     <row r="5" spans="1:4" ht="12.75" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>325</v>
       </c>
       <c r="B5" s="5">
         <v>293419029</v>
       </c>
-      <c r="C5" s="144">
+      <c r="C5" s="138">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="12.75" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>212</v>
       </c>
       <c r="B6" s="8"/>
-      <c r="C6" s="145"/>
+      <c r="C6" s="139"/>
     </row>
     <row r="7" spans="1:4" ht="12.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>168</v>
       </c>
       <c r="B7" s="5">
         <v>1782650</v>
       </c>
-      <c r="C7" s="144">
+      <c r="C7" s="138">
         <v>0.6</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="12.75" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>169</v>
       </c>
       <c r="B8" s="5">
         <v>14551410</v>
       </c>
-      <c r="C8" s="144">
+      <c r="C8" s="138">
         <v>4.96</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="22.5">
       <c r="A9" s="9" t="s">
         <v>170</v>
       </c>
       <c r="B9" s="5">
         <v>76522936</v>
       </c>
-      <c r="C9" s="144">
+      <c r="C9" s="138">
         <v>26.1</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="15" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>309</v>
       </c>
       <c r="B10" s="5">
         <v>152000</v>
       </c>
-      <c r="C10" s="144">
+      <c r="C10" s="138">
         <v>0.1</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="11.25">
       <c r="A11" s="9" t="s">
         <v>171</v>
       </c>
       <c r="B11" s="5">
         <v>68747690</v>
       </c>
-      <c r="C11" s="144">
+      <c r="C11" s="138">
         <v>23.4</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="12.75" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>172</v>
       </c>
       <c r="B12" s="5">
         <v>6855134</v>
       </c>
-      <c r="C12" s="144">
+      <c r="C12" s="138">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="11.25">
       <c r="A13" s="9" t="s">
         <v>173</v>
       </c>
       <c r="B13" s="5">
         <v>1655562</v>
       </c>
-      <c r="C13" s="144">
+      <c r="C13" s="138">
         <v>0.6</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>174</v>
       </c>
       <c r="B14" s="5">
         <v>25307620</v>
       </c>
-      <c r="C14" s="144">
+      <c r="C14" s="138">
         <v>8.6</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="12.75" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>175</v>
       </c>
       <c r="B15" s="5">
         <v>13016026</v>
       </c>
-      <c r="C15" s="144">
+      <c r="C15" s="138">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="12.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>176</v>
       </c>
       <c r="B16" s="5">
         <v>13731289</v>
       </c>
-      <c r="C16" s="144">
+      <c r="C16" s="138">
         <v>4.7</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="14.25" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>177</v>
       </c>
       <c r="B17" s="5">
         <v>5032460</v>
       </c>
-      <c r="C17" s="144">
+      <c r="C17" s="138">
         <v>1.7</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="11.25">
       <c r="A18" s="9" t="s">
         <v>286</v>
       </c>
       <c r="B18" s="5">
         <v>573925</v>
       </c>
-      <c r="C18" s="144">
+      <c r="C18" s="138">
         <v>0.2</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="11.25">
       <c r="A19" s="9" t="s">
         <v>179</v>
       </c>
       <c r="B19" s="5">
         <v>11239224</v>
       </c>
-      <c r="C19" s="144">
+      <c r="C19" s="138">
         <v>3.8</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="11.25">
       <c r="A20" s="9" t="s">
         <v>180</v>
       </c>
       <c r="B20" s="5">
         <v>3811045</v>
       </c>
-      <c r="C20" s="144">
+      <c r="C20" s="138">
         <v>1.3</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="11.25">
-      <c r="A21" s="147" t="s">
+      <c r="A21" s="141" t="s">
         <v>326</v>
       </c>
       <c r="B21" s="5">
         <v>1604165</v>
       </c>
-      <c r="C21" s="144">
+      <c r="C21" s="138">
         <v>0.5</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="11.25">
       <c r="A22" s="9" t="s">
         <v>182</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="144" t="s">
+      <c r="C22" s="138" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="22.5">
       <c r="A23" s="9" t="s">
         <v>183</v>
       </c>
       <c r="B23" s="5">
         <v>692408</v>
       </c>
-      <c r="C23" s="144">
+      <c r="C23" s="138">
         <v>0.2</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="11.25">
       <c r="A24" s="9" t="s">
         <v>184</v>
       </c>
       <c r="B24" s="5">
         <v>12545114</v>
       </c>
-      <c r="C24" s="144">
+      <c r="C24" s="138">
         <v>4.3</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="11.25">
       <c r="A25" s="9" t="s">
         <v>185</v>
       </c>
       <c r="B25" s="5">
         <v>12895508</v>
       </c>
-      <c r="C25" s="144">
+      <c r="C25" s="138">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="11.25">
       <c r="A26" s="9" t="s">
         <v>186</v>
       </c>
-      <c r="B26" s="142">
+      <c r="B26" s="136">
         <v>13097795</v>
       </c>
-      <c r="C26" s="144">
+      <c r="C26" s="138">
         <v>4.5</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="11.25">
       <c r="A27" s="78" t="s">
         <v>187</v>
       </c>
-      <c r="B27" s="142">
+      <c r="B27" s="136">
         <v>768757</v>
       </c>
-      <c r="C27" s="144">
+      <c r="C27" s="138">
         <v>0.3</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="11.25">
       <c r="A28" s="9" t="s">
         <v>188</v>
       </c>
       <c r="B28" s="5">
         <v>27476</v>
       </c>
-      <c r="C28" s="144" t="s">
+      <c r="C28" s="138" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="11.25">
       <c r="A29" s="9" t="s">
         <v>189</v>
       </c>
       <c r="B29" s="5">
         <v>6928</v>
       </c>
-      <c r="C29" s="144" t="s">
+      <c r="C29" s="138" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="11.25">
       <c r="A30" s="9" t="s">
         <v>195</v>
       </c>
       <c r="B30" s="5">
         <v>174174</v>
       </c>
-      <c r="C30" s="144">
+      <c r="C30" s="138">
         <v>0.1</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="11.25">
       <c r="A31" s="9" t="s">
         <v>191</v>
       </c>
       <c r="B31" s="5">
         <v>1109267</v>
       </c>
-      <c r="C31" s="144">
+      <c r="C31" s="138">
         <v>0.4</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="11.25">
       <c r="A32" s="9" t="s">
         <v>192</v>
       </c>
       <c r="B32" s="5">
         <v>150589</v>
       </c>
-      <c r="C32" s="144">
+      <c r="C32" s="138">
         <v>0.1</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="11.25">
       <c r="A33" s="9" t="s">
         <v>289</v>
       </c>
       <c r="B33" s="5">
         <v>6183644</v>
       </c>
-      <c r="C33" s="144">
+      <c r="C33" s="138">
         <v>2.1</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="11.25">
       <c r="A34" s="9" t="s">
         <v>312</v>
       </c>
       <c r="B34" s="5">
         <v>3391</v>
       </c>
-      <c r="C34" s="144" t="s">
+      <c r="C34" s="138" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="14.25" customHeight="1">
       <c r="A35" s="12" t="s">
         <v>193</v>
       </c>
       <c r="B35" s="85">
         <v>1036690</v>
       </c>
-      <c r="C35" s="146">
+      <c r="C35" s="140">
         <v>0.3</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="11.25">
       <c r="B36" s="5"/>
       <c r="C36" s="6"/>
     </row>
     <row r="37" spans="1:3" ht="11.25">
       <c r="A37" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B37" s="143"/>
-      <c r="C37" s="143"/>
+      <c r="B37" s="137"/>
+      <c r="C37" s="137"/>
     </row>
     <row r="38" spans="1:3" ht="11.25"/>
     <row r="39" spans="1:3" ht="11.25"/>
     <row r="40" spans="1:3" ht="11.25"/>
     <row r="41" spans="1:3" ht="11.25">
       <c r="A41" s="9"/>
     </row>
     <row r="42" spans="1:3" ht="11.25">
       <c r="A42" s="9"/>
     </row>
     <row r="43" spans="1:3" ht="11.25"/>
     <row r="44" spans="1:3" ht="11.25"/>
     <row r="45" spans="1:3" ht="11.25"/>
     <row r="46" spans="1:3" ht="11.25"/>
     <row r="47" spans="1:3" ht="11.25"/>
     <row r="48" spans="1:3" ht="11.25"/>
     <row r="49" ht="11.25"/>
     <row r="50" ht="11.25"/>
     <row r="51" ht="11.25"/>
     <row r="52" ht="11.25"/>
     <row r="53" ht="11.25"/>
     <row r="54" ht="11.25"/>
     <row r="55" ht="11.25"/>
     <row r="56" ht="11.25"/>
     <row r="57" ht="11.25"/>
@@ -7640,84 +7673,496 @@
     <row r="946" ht="11.25"/>
     <row r="947" ht="11.25"/>
     <row r="948" ht="11.25"/>
     <row r="949" ht="11.25"/>
     <row r="950" ht="11.25"/>
     <row r="951" ht="11.25"/>
     <row r="952" ht="11.25"/>
     <row r="953" ht="11.25"/>
     <row r="954" ht="11.25"/>
     <row r="955" ht="11.25"/>
     <row r="956" ht="11.25"/>
     <row r="957" ht="11.25"/>
     <row r="958" ht="11.25"/>
     <row r="959" ht="11.25"/>
     <row r="960" ht="11.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B3:C3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C42"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H23" sqref="H23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="65.85546875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="13" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="13" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="153"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15.75">
+      <c r="A1" s="150" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="2"/>
+      <c r="B3" s="151" t="s">
+        <v>307</v>
+      </c>
+      <c r="C3" s="154"/>
+    </row>
+    <row r="4" spans="1:3" ht="67.5">
+      <c r="A4" s="16"/>
+      <c r="B4" s="17">
+        <v>2025</v>
+      </c>
+      <c r="C4" s="22" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="142" t="s">
+        <v>327</v>
+      </c>
+      <c r="B5" s="5">
+        <v>365922503</v>
+      </c>
+      <c r="C5" s="138">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="8"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="B7" s="5">
+        <v>458924</v>
+      </c>
+      <c r="C7" s="6">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="B8" s="5">
+        <v>6295612</v>
+      </c>
+      <c r="C8" s="6">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="22.5">
+      <c r="A9" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="B9" s="5">
+        <v>91284881</v>
+      </c>
+      <c r="C9" s="6">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="B10" s="5">
+        <v>877</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="B11" s="5">
+        <v>69762100</v>
+      </c>
+      <c r="C11" s="6">
+        <v>19.100000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="B12" s="5">
+        <v>5904414</v>
+      </c>
+      <c r="C12" s="6">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B13" s="5">
+        <v>1431605</v>
+      </c>
+      <c r="C13" s="6">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="B14" s="5">
+        <v>21988613</v>
+      </c>
+      <c r="C14" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="B15" s="5">
+        <v>22960875</v>
+      </c>
+      <c r="C15" s="6">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="B16" s="5">
+        <v>10373356</v>
+      </c>
+      <c r="C16" s="6">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="B17" s="5">
+        <v>5391474</v>
+      </c>
+      <c r="C17" s="6">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="B18" s="5">
+        <v>1838505</v>
+      </c>
+      <c r="C18" s="6">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B19" s="5">
+        <v>44792378</v>
+      </c>
+      <c r="C19" s="6">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="B20" s="5">
+        <v>911289</v>
+      </c>
+      <c r="C20" s="6">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B21" s="5">
+        <v>1287590</v>
+      </c>
+      <c r="C21" s="6">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="22.5">
+      <c r="A23" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="B23" s="136">
+        <v>884942</v>
+      </c>
+      <c r="C23" s="6">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="B24" s="136">
+        <v>16170805</v>
+      </c>
+      <c r="C24" s="6">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="B25" s="136">
+        <v>17584517</v>
+      </c>
+      <c r="C25" s="6">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="B26" s="136">
+        <v>1200</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="143" t="s">
+        <v>328</v>
+      </c>
+      <c r="B27" s="136">
+        <v>28412414</v>
+      </c>
+      <c r="C27" s="6">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="B28" s="136">
+        <v>14602286</v>
+      </c>
+      <c r="C28" s="6">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="B29" s="136">
+        <v>214463</v>
+      </c>
+      <c r="C29" s="6">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="B30" s="136">
+        <v>32924</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31" s="136">
+        <v>417131</v>
+      </c>
+      <c r="C31" s="6">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="143" t="s">
+        <v>329</v>
+      </c>
+      <c r="B32" s="136">
+        <v>72055</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="B33" s="136">
+        <v>696990</v>
+      </c>
+      <c r="C33" s="6">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B34" s="136">
+        <v>241960</v>
+      </c>
+      <c r="C34" s="6">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="B35" s="136">
+        <v>44958</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="94" t="s">
+        <v>193</v>
+      </c>
+      <c r="B36" s="144">
+        <v>1758863</v>
+      </c>
+      <c r="C36" s="21">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B37" s="137"/>
+      <c r="C37" s="137"/>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="9"/>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="9"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="B3:C3"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="68.85546875" style="24" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="24" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" style="24" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="137" t="s">
+      <c r="A3" s="146" t="s">
         <v>307</v>
       </c>
-      <c r="B3" s="138"/>
-      <c r="C3" s="138"/>
+      <c r="B3" s="147"/>
+      <c r="C3" s="147"/>
     </row>
     <row r="4" spans="1:3" ht="67.5">
       <c r="A4" s="46"/>
       <c r="B4" s="45" t="s">
         <v>209</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="47" t="s">
         <v>325</v>
       </c>
       <c r="B5" s="48">
         <v>70467596</v>
       </c>
       <c r="C5" s="49" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="42" t="s">
         <v>212</v>
       </c>
@@ -8257,90 +8702,90 @@
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="58" t="s">
         <v>261</v>
       </c>
       <c r="B55" s="50">
         <v>82564</v>
       </c>
       <c r="C55" s="51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="60" t="s">
         <v>262</v>
       </c>
       <c r="B56" s="56">
         <v>1029691</v>
       </c>
       <c r="C56" s="57">
         <v>1.5</v>
       </c>
     </row>
     <row r="57" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A57" s="139" t="s">
+      <c r="A57" s="148" t="s">
         <v>166</v>
       </c>
-      <c r="B57" s="139"/>
-      <c r="C57" s="139"/>
+      <c r="B57" s="148"/>
+      <c r="C57" s="148"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A57:C57"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="61" style="24" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="24" customWidth="1"/>
-    <col min="4" max="4" width="8.7109375" style="24"/>
+    <col min="4" max="4" width="8.7109375" style="24" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="129"/>
       <c r="B3" s="128"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="56.25">
       <c r="A4" s="46"/>
       <c r="B4" s="45" t="s">
         <v>210</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="47" t="s">
         <v>325</v>
@@ -8569,59 +9014,59 @@
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="126" t="s">
         <v>254</v>
       </c>
       <c r="B26" s="49" t="s">
         <v>121</v>
       </c>
       <c r="C26" s="49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="60" t="s">
         <v>276</v>
       </c>
       <c r="B27" s="134" t="s">
         <v>122</v>
       </c>
       <c r="C27" s="134" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A28" s="139" t="s">
+      <c r="A28" s="148" t="s">
         <v>166</v>
       </c>
-      <c r="B28" s="139"/>
-[...4 lines deleted...]
-      <c r="G28" s="139"/>
+      <c r="B28" s="148"/>
+      <c r="C28" s="148"/>
+      <c r="D28" s="148"/>
+      <c r="E28" s="148"/>
+      <c r="F28" s="148"/>
+      <c r="G28" s="148"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="36"/>
       <c r="B29" s="27"/>
       <c r="C29" s="37"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="36"/>
       <c r="B30" s="27"/>
       <c r="C30" s="37"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="36"/>
       <c r="B31" s="27"/>
       <c r="C31" s="37"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="36"/>
       <c r="B32" s="27"/>
       <c r="C32" s="37"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="36"/>
       <c r="B33" s="27"/>
       <c r="C33" s="37"/>
@@ -8657,64 +9102,64 @@
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="41"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A28:G28"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="59.42578125" style="24" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="24" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="129"/>
       <c r="B3" s="128"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="47.25" customHeight="1">
       <c r="A4" s="46"/>
       <c r="B4" s="45" t="s">
         <v>199</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="47" t="s">
         <v>325</v>
@@ -8943,92 +9388,92 @@
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="126" t="s">
         <v>254</v>
       </c>
       <c r="B26" s="49" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="60" t="s">
         <v>276</v>
       </c>
       <c r="B27" s="134" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="134" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A28" s="139" t="s">
+      <c r="A28" s="148" t="s">
         <v>166</v>
       </c>
-      <c r="B28" s="139"/>
-[...4 lines deleted...]
-      <c r="G28" s="139"/>
+      <c r="B28" s="148"/>
+      <c r="C28" s="148"/>
+      <c r="D28" s="148"/>
+      <c r="E28" s="148"/>
+      <c r="F28" s="148"/>
+      <c r="G28" s="148"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A28:G28"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="65" style="24" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="24" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="24" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="129"/>
       <c r="B3" s="128"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="47.25" customHeight="1">
       <c r="A4" s="46"/>
       <c r="B4" s="45" t="s">
         <v>200</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="47" t="s">
         <v>325</v>
@@ -9251,55 +9696,55 @@
       </c>
     </row>
     <row r="26" spans="1:3" ht="22.5">
       <c r="A26" s="58" t="s">
         <v>278</v>
       </c>
       <c r="B26" s="49" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="60" t="s">
         <v>273</v>
       </c>
       <c r="B27" s="134" t="s">
         <v>49</v>
       </c>
       <c r="C27" s="134" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A28" s="139" t="s">
+      <c r="A28" s="148" t="s">
         <v>166</v>
       </c>
-      <c r="B28" s="139"/>
-      <c r="C28" s="139"/>
+      <c r="B28" s="148"/>
+      <c r="C28" s="148"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="38"/>
       <c r="B29" s="51"/>
       <c r="C29" s="51"/>
     </row>
     <row r="30" spans="1:3" s="25" customFormat="1">
       <c r="A30" s="38"/>
       <c r="B30" s="51"/>
       <c r="C30" s="51"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="38"/>
       <c r="B31" s="51"/>
       <c r="C31" s="51"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="38"/>
       <c r="B32" s="51"/>
       <c r="C32" s="51"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="38"/>
       <c r="B33" s="51"/>
       <c r="C33" s="51"/>
@@ -9335,64 +9780,64 @@
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="41"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A28:C28"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="63" style="24" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="24" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="24" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="129"/>
       <c r="B3" s="128"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="56.25">
       <c r="A4" s="46"/>
       <c r="B4" s="45" t="s">
         <v>201</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="47" t="s">
         <v>325</v>
@@ -9830,88 +10275,88 @@
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="58" t="s">
         <v>261</v>
       </c>
       <c r="B45" s="49" t="s">
         <v>162</v>
       </c>
       <c r="C45" s="49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="60" t="s">
         <v>262</v>
       </c>
       <c r="B46" s="134" t="s">
         <v>163</v>
       </c>
       <c r="C46" s="134" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A47" s="139" t="s">
+      <c r="A47" s="148" t="s">
         <v>166</v>
       </c>
-      <c r="B47" s="139"/>
-      <c r="C47" s="139"/>
+      <c r="B47" s="148"/>
+      <c r="C47" s="148"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A47:C47"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="62" style="24" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="24" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
       <c r="D1" s="130"/>
       <c r="E1" s="130"/>
       <c r="F1" s="130"/>
       <c r="G1" s="130"/>
       <c r="H1" s="130"/>
       <c r="I1" s="130"/>
     </row>
     <row r="2" spans="1:9" ht="15.75">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
       <c r="D2" s="130"/>
       <c r="E2" s="130"/>
       <c r="F2" s="130"/>
       <c r="G2" s="130"/>
       <c r="H2" s="130"/>
       <c r="I2" s="130"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="88"/>
       <c r="B3" s="88"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
       <c r="D3" s="130"/>
@@ -10274,102 +10719,102 @@
       </c>
       <c r="B36" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="60" t="s">
         <v>274</v>
       </c>
       <c r="B37" s="32">
         <v>2146</v>
       </c>
       <c r="C37" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A39" s="139"/>
-[...5 lines deleted...]
-      <c r="G39" s="139"/>
+      <c r="A39" s="148"/>
+      <c r="B39" s="148"/>
+      <c r="C39" s="148"/>
+      <c r="D39" s="148"/>
+      <c r="E39" s="148"/>
+      <c r="F39" s="148"/>
+      <c r="G39" s="148"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="38"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="40"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="41"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A39:G39"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="61.140625" style="24" customWidth="1"/>
     <col min="2" max="2" width="15" style="24" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="24" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="129"/>
       <c r="B3" s="128"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="56.25">
       <c r="A4" s="46"/>
       <c r="B4" s="107" t="s">
         <v>206</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="47" t="s">
         <v>325</v>
@@ -10673,114 +11118,114 @@
         <v>2803</v>
       </c>
       <c r="C32" s="116">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="60" t="s">
         <v>291</v>
       </c>
       <c r="B33" s="120">
         <v>143630</v>
       </c>
       <c r="C33" s="121">
         <v>0.1</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B34" s="122"/>
       <c r="C34" s="37"/>
     </row>
     <row r="35" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A35" s="139"/>
-[...1 lines deleted...]
-      <c r="C35" s="139"/>
+      <c r="A35" s="148"/>
+      <c r="B35" s="148"/>
+      <c r="C35" s="148"/>
     </row>
     <row r="36" spans="1:3">
       <c r="B36" s="122"/>
       <c r="C36" s="37"/>
     </row>
     <row r="37" spans="1:3">
       <c r="B37" s="122"/>
       <c r="C37" s="37"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="123"/>
       <c r="B38" s="122"/>
       <c r="C38" s="37"/>
     </row>
     <row r="39" spans="1:3">
       <c r="B39" s="122"/>
       <c r="C39" s="37"/>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="124"/>
       <c r="B40" s="125"/>
       <c r="C40" s="39"/>
     </row>
     <row r="42" spans="1:3" ht="23.25" customHeight="1">
-      <c r="A42" s="139"/>
-[...1 lines deleted...]
-      <c r="C42" s="139"/>
+      <c r="A42" s="148"/>
+      <c r="B42" s="148"/>
+      <c r="C42" s="148"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="66" style="24" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="24" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="24" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="145" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
     </row>
     <row r="2" spans="1:3" ht="15.75">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="105"/>
       <c r="B3" s="104"/>
       <c r="C3" s="4" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="59.25" customHeight="1">
       <c r="A4" s="46"/>
       <c r="B4" s="107" t="s">
         <v>205</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="47" t="s">
         <v>325</v>
@@ -11097,244 +11542,245 @@
         <v>10081</v>
       </c>
       <c r="C33" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" s="25" customFormat="1">
       <c r="A34" s="55" t="s">
         <v>291</v>
       </c>
       <c r="B34" s="85">
         <v>180302</v>
       </c>
       <c r="C34" s="21">
         <v>0.3</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="13.5" customHeight="1">
       <c r="A35" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B35" s="108"/>
       <c r="C35" s="109"/>
     </row>
     <row r="36" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A36" s="139"/>
-[...5 lines deleted...]
-      <c r="G36" s="139"/>
+      <c r="A36" s="148"/>
+      <c r="B36" s="148"/>
+      <c r="C36" s="148"/>
+      <c r="D36" s="148"/>
+      <c r="E36" s="148"/>
+      <c r="F36" s="148"/>
+      <c r="G36" s="148"/>
     </row>
     <row r="37" spans="1:7" ht="16.5" customHeight="1">
       <c r="A37" s="35"/>
       <c r="B37" s="108"/>
       <c r="C37" s="109"/>
     </row>
     <row r="38" spans="1:7" ht="17.25" customHeight="1">
       <c r="A38" s="110"/>
       <c r="B38" s="108"/>
       <c r="C38" s="109"/>
     </row>
     <row r="39" spans="1:7" ht="26.25" customHeight="1">
       <c r="A39" s="35"/>
       <c r="B39" s="108"/>
       <c r="C39" s="109"/>
     </row>
     <row r="40" spans="1:7" ht="13.5" customHeight="1">
       <c r="A40" s="34"/>
       <c r="B40" s="111"/>
       <c r="C40" s="112"/>
     </row>
     <row r="41" spans="1:7" s="25" customFormat="1" ht="24.75" customHeight="1">
       <c r="A41" s="34"/>
       <c r="B41" s="111"/>
       <c r="C41" s="112"/>
     </row>
     <row r="43" spans="1:7">
-      <c r="A43" s="139"/>
-[...5 lines deleted...]
-      <c r="G43" s="139"/>
+      <c r="A43" s="148"/>
+      <c r="B43" s="148"/>
+      <c r="C43" s="148"/>
+      <c r="D43" s="148"/>
+      <c r="E43" s="148"/>
+      <c r="F43" s="148"/>
+      <c r="G43" s="148"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A36:G36"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>2008</vt:lpstr>
       <vt:lpstr>2009</vt:lpstr>
       <vt:lpstr>2010</vt:lpstr>
       <vt:lpstr>2011</vt:lpstr>
       <vt:lpstr>2012</vt:lpstr>
       <vt:lpstr>2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>