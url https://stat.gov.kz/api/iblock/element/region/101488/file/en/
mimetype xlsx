--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -14,101 +14,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-1995" yWindow="525" windowWidth="15195" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="13">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Total floor area operating start</t>
   </si>
   <si>
     <t>square metres of total space</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
     <t>Kyzylorda c.a.</t>
   </si>
   <si>
     <t>Baikonir c.a</t>
   </si>
   <si>
     <t>Aral</t>
   </si>
   <si>
     <t>Zhalagash</t>
   </si>
   <si>
     <t>Zhanakorgan</t>
   </si>
   <si>
     <t>Kazali</t>
   </si>
   <si>
     <t>Karmakshi</t>
   </si>
   <si>
     <t>Syrdarya</t>
   </si>
   <si>
     <t>Shieli</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -119,50 +119,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -204,51 +209,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -311,84 +316,85 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -654,142 +660,143 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="16" style="5" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="5"/>
     <col min="9" max="9" width="10.140625" style="5" customWidth="1"/>
     <col min="10" max="11" width="9.140625" style="5"/>
     <col min="12" max="12" width="8.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="5" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="5"/>
     <col min="16" max="16" width="9.28515625" style="5" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="9" customWidth="1"/>
-    <col min="18" max="18" width="10" style="5" customWidth="1"/>
+    <col min="18" max="18" width="9.28515625" style="5" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="15.75">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:24" ht="15.75">
+      <c r="A1" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
       <c r="N1" s="46"/>
       <c r="O1" s="46"/>
       <c r="P1" s="46"/>
       <c r="Q1" s="46"/>
       <c r="R1" s="46"/>
       <c r="S1" s="46"/>
     </row>
-    <row r="2" spans="1:23" ht="15.75">
-[...18 lines deleted...]
-      <c r="S2" s="40"/>
+    <row r="2" spans="1:24" ht="15.75">
+      <c r="A2" s="46"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
     </row>
-    <row r="3" spans="1:23" ht="12.75">
-[...19 lines deleted...]
-      <c r="U3" s="49" t="s">
+    <row r="3" spans="1:24" ht="18" customHeight="1">
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="V3" s="51"/>
       <c r="W3" s="51"/>
+      <c r="X3" s="52"/>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24" ht="16.5" customHeight="1">
       <c r="A4" s="31"/>
       <c r="B4" s="26">
         <v>2003</v>
       </c>
       <c r="C4" s="26">
         <v>2004</v>
       </c>
       <c r="D4" s="26">
         <v>2005</v>
       </c>
       <c r="E4" s="26">
         <v>2006</v>
       </c>
       <c r="F4" s="26">
         <v>2007</v>
       </c>
       <c r="G4" s="27">
         <v>2008</v>
       </c>
       <c r="H4" s="8">
         <v>2009</v>
       </c>
       <c r="I4" s="28">
         <v>2010</v>
       </c>
@@ -813,123 +820,129 @@
       </c>
       <c r="P4" s="8">
         <v>2017</v>
       </c>
       <c r="Q4" s="29">
         <v>2018</v>
       </c>
       <c r="R4" s="30">
         <v>2019</v>
       </c>
       <c r="S4" s="30">
         <v>2020</v>
       </c>
       <c r="T4" s="30">
         <v>2021</v>
       </c>
       <c r="U4" s="30">
         <v>2022</v>
       </c>
       <c r="V4" s="1">
         <v>2023</v>
       </c>
       <c r="W4" s="1">
         <v>2024</v>
       </c>
+      <c r="X4" s="48">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="41">
+      <c r="B5" s="40">
         <v>74007</v>
       </c>
-      <c r="C5" s="41">
+      <c r="C5" s="40">
         <v>91491</v>
       </c>
-      <c r="D5" s="41">
+      <c r="D5" s="40">
         <v>158234</v>
       </c>
-      <c r="E5" s="41">
+      <c r="E5" s="40">
         <v>205332</v>
       </c>
-      <c r="F5" s="42">
+      <c r="F5" s="41">
         <v>213606</v>
       </c>
-      <c r="G5" s="42">
+      <c r="G5" s="41">
         <v>218141</v>
       </c>
-      <c r="H5" s="42">
+      <c r="H5" s="41">
         <v>254942</v>
       </c>
-      <c r="I5" s="43">
+      <c r="I5" s="42">
         <v>251977</v>
       </c>
-      <c r="J5" s="44">
+      <c r="J5" s="43">
         <v>267009</v>
       </c>
-      <c r="K5" s="44">
+      <c r="K5" s="43">
         <v>293604</v>
       </c>
-      <c r="L5" s="44">
+      <c r="L5" s="43">
         <v>270413</v>
       </c>
-      <c r="M5" s="42">
+      <c r="M5" s="41">
         <v>293718</v>
       </c>
-      <c r="N5" s="42">
+      <c r="N5" s="41">
         <v>465664</v>
       </c>
-      <c r="O5" s="42">
+      <c r="O5" s="41">
         <v>543696</v>
       </c>
-      <c r="P5" s="45">
+      <c r="P5" s="44">
         <v>612322</v>
       </c>
-      <c r="Q5" s="45">
+      <c r="Q5" s="44">
         <v>699599</v>
       </c>
-      <c r="R5" s="45">
+      <c r="R5" s="44">
         <v>761385</v>
       </c>
-      <c r="S5" s="45">
+      <c r="S5" s="44">
         <v>608917</v>
       </c>
-      <c r="T5" s="45">
+      <c r="T5" s="44">
         <v>661178</v>
       </c>
-      <c r="U5" s="45">
+      <c r="U5" s="44">
         <v>683214</v>
       </c>
-      <c r="V5" s="45">
+      <c r="V5" s="44">
         <v>741335</v>
       </c>
       <c r="W5" s="2">
         <v>866842</v>
       </c>
+      <c r="X5" s="2">
+        <v>939279</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="11">
         <v>39759</v>
       </c>
       <c r="C6" s="11">
         <v>44100</v>
       </c>
       <c r="D6" s="11">
         <v>96105</v>
       </c>
       <c r="E6" s="11">
         <v>137859</v>
       </c>
       <c r="F6" s="12">
         <v>140384</v>
       </c>
       <c r="G6" s="12">
         <v>137102</v>
       </c>
       <c r="H6" s="12">
         <v>166408</v>
       </c>
       <c r="I6" s="13">
@@ -955,52 +968,55 @@
       </c>
       <c r="P6" s="2">
         <v>430938</v>
       </c>
       <c r="Q6" s="16">
         <v>473209</v>
       </c>
       <c r="R6" s="2">
         <v>536026</v>
       </c>
       <c r="S6" s="2">
         <v>371314</v>
       </c>
       <c r="T6" s="2">
         <v>397369</v>
       </c>
       <c r="U6" s="17">
         <v>407389</v>
       </c>
       <c r="V6" s="2">
         <v>451344</v>
       </c>
       <c r="W6" s="2">
         <v>520767</v>
       </c>
+      <c r="X6" s="2">
+        <v>579586</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="19" t="s">
@@ -1023,55 +1039,58 @@
       </c>
       <c r="O7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Q7" s="20">
         <v>16078</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="U7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="W7" s="50" t="s">
+      <c r="W7" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="X7" s="47" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>9086</v>
       </c>
       <c r="C8" s="11">
         <v>12284</v>
       </c>
       <c r="D8" s="11">
         <v>14927</v>
       </c>
       <c r="E8" s="11">
         <v>12269</v>
       </c>
       <c r="F8" s="15">
         <v>13503</v>
       </c>
       <c r="G8" s="15">
         <v>13651</v>
       </c>
       <c r="H8" s="15">
         <v>13780</v>
       </c>
       <c r="I8" s="13">
@@ -1097,52 +1116,55 @@
       </c>
       <c r="P8" s="2">
         <v>19266</v>
       </c>
       <c r="Q8" s="20">
         <v>21109</v>
       </c>
       <c r="R8" s="2">
         <v>21610</v>
       </c>
       <c r="S8" s="2">
         <v>24799</v>
       </c>
       <c r="T8" s="2">
         <v>27515</v>
       </c>
       <c r="U8" s="17">
         <v>28378</v>
       </c>
       <c r="V8" s="2">
         <v>29740</v>
       </c>
       <c r="W8" s="2">
         <v>39493</v>
       </c>
+      <c r="X8" s="2">
+        <v>39725</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>2675</v>
       </c>
       <c r="C9" s="11">
         <v>2757</v>
       </c>
       <c r="D9" s="11">
         <v>4295</v>
       </c>
       <c r="E9" s="11">
         <v>5724</v>
       </c>
       <c r="F9" s="12">
         <v>5993</v>
       </c>
       <c r="G9" s="12">
         <v>6019</v>
       </c>
       <c r="H9" s="12">
         <v>6043</v>
       </c>
       <c r="I9" s="13">
@@ -1168,52 +1190,55 @@
       </c>
       <c r="P9" s="2">
         <v>10717</v>
       </c>
       <c r="Q9" s="23">
         <v>13653</v>
       </c>
       <c r="R9" s="2">
         <v>14644</v>
       </c>
       <c r="S9" s="2">
         <v>15709</v>
       </c>
       <c r="T9" s="2">
         <v>17536</v>
       </c>
       <c r="U9" s="17">
         <v>19716</v>
       </c>
       <c r="V9" s="2">
         <v>20679</v>
       </c>
       <c r="W9" s="2">
         <v>28919</v>
       </c>
+      <c r="X9" s="2">
+        <v>30153</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>2123</v>
       </c>
       <c r="C10" s="11">
         <v>11542</v>
       </c>
       <c r="D10" s="11">
         <v>13776</v>
       </c>
       <c r="E10" s="11">
         <v>11787</v>
       </c>
       <c r="F10" s="12">
         <v>12372</v>
       </c>
       <c r="G10" s="12">
         <v>12380</v>
       </c>
       <c r="H10" s="12">
         <v>13264</v>
       </c>
       <c r="I10" s="13">
@@ -1239,52 +1264,55 @@
       </c>
       <c r="P10" s="2">
         <v>40718</v>
       </c>
       <c r="Q10" s="23">
         <v>49424</v>
       </c>
       <c r="R10" s="2">
         <v>48420</v>
       </c>
       <c r="S10" s="2">
         <v>49506</v>
       </c>
       <c r="T10" s="2">
         <v>53491</v>
       </c>
       <c r="U10" s="17">
         <v>57596</v>
       </c>
       <c r="V10" s="2">
         <v>58265</v>
       </c>
       <c r="W10" s="2">
         <v>68590</v>
       </c>
+      <c r="X10" s="2">
+        <v>75223</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>5232</v>
       </c>
       <c r="C11" s="11">
         <v>5762</v>
       </c>
       <c r="D11" s="11">
         <v>7334</v>
       </c>
       <c r="E11" s="11">
         <v>9780</v>
       </c>
       <c r="F11" s="12">
         <v>13316</v>
       </c>
       <c r="G11" s="12">
         <v>18922</v>
       </c>
       <c r="H11" s="12">
         <v>18799</v>
       </c>
       <c r="I11" s="13">
@@ -1310,52 +1338,55 @@
       </c>
       <c r="P11" s="2">
         <v>33883</v>
       </c>
       <c r="Q11" s="23">
         <v>39057</v>
       </c>
       <c r="R11" s="2">
         <v>50716</v>
       </c>
       <c r="S11" s="2">
         <v>51119</v>
       </c>
       <c r="T11" s="2">
         <v>53043</v>
       </c>
       <c r="U11" s="17">
         <v>54022</v>
       </c>
       <c r="V11" s="2">
         <v>54647</v>
       </c>
       <c r="W11" s="2">
         <v>63484</v>
       </c>
+      <c r="X11" s="2">
+        <v>67093</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>3537</v>
       </c>
       <c r="C12" s="11">
         <v>3604</v>
       </c>
       <c r="D12" s="11">
         <v>8831</v>
       </c>
       <c r="E12" s="11">
         <v>14001</v>
       </c>
       <c r="F12" s="12">
         <v>14041</v>
       </c>
       <c r="G12" s="12">
         <v>14354</v>
       </c>
       <c r="H12" s="12">
         <v>14480</v>
       </c>
       <c r="I12" s="13">
@@ -1381,52 +1412,55 @@
       </c>
       <c r="P12" s="2">
         <v>20800</v>
       </c>
       <c r="Q12" s="23">
         <v>23850</v>
       </c>
       <c r="R12" s="2">
         <v>25570</v>
       </c>
       <c r="S12" s="2">
         <v>26000</v>
       </c>
       <c r="T12" s="2">
         <v>28581</v>
       </c>
       <c r="U12" s="17">
         <v>31000</v>
       </c>
       <c r="V12" s="2">
         <v>33000</v>
       </c>
       <c r="W12" s="2">
         <v>40834</v>
       </c>
+      <c r="X12" s="2">
+        <v>42152</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>5276</v>
       </c>
       <c r="C13" s="11">
         <v>4980</v>
       </c>
       <c r="D13" s="11">
         <v>5829</v>
       </c>
       <c r="E13" s="11">
         <v>6436</v>
       </c>
       <c r="F13" s="12">
         <v>6477</v>
       </c>
       <c r="G13" s="12">
         <v>6631</v>
       </c>
       <c r="H13" s="12">
         <v>7228</v>
       </c>
       <c r="I13" s="13">
@@ -1452,52 +1486,55 @@
       </c>
       <c r="P13" s="2">
         <v>14190</v>
       </c>
       <c r="Q13" s="23">
         <v>18003</v>
       </c>
       <c r="R13" s="2">
         <v>15652</v>
       </c>
       <c r="S13" s="2">
         <v>17779</v>
       </c>
       <c r="T13" s="2">
         <v>23728</v>
       </c>
       <c r="U13" s="17">
         <v>24168</v>
       </c>
       <c r="V13" s="2">
         <v>25088</v>
       </c>
       <c r="W13" s="2">
         <v>27303</v>
       </c>
+      <c r="X13" s="2">
+        <v>27701</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="33">
         <v>6319</v>
       </c>
       <c r="C14" s="33">
         <v>6462</v>
       </c>
       <c r="D14" s="33">
         <v>7137</v>
       </c>
       <c r="E14" s="33">
         <v>7476</v>
       </c>
       <c r="F14" s="34">
         <v>7520</v>
       </c>
       <c r="G14" s="34">
         <v>9082</v>
       </c>
       <c r="H14" s="34">
         <v>11539</v>
       </c>
       <c r="I14" s="35">
@@ -1522,56 +1559,59 @@
         <v>32264</v>
       </c>
       <c r="P14" s="4">
         <v>41810</v>
       </c>
       <c r="Q14" s="38">
         <v>45216</v>
       </c>
       <c r="R14" s="4">
         <v>48747</v>
       </c>
       <c r="S14" s="4">
         <v>52691</v>
       </c>
       <c r="T14" s="4">
         <v>59915</v>
       </c>
       <c r="U14" s="39">
         <v>60945</v>
       </c>
       <c r="V14" s="4">
         <v>68572</v>
       </c>
       <c r="W14" s="4">
         <v>77452</v>
+      </c>
+      <c r="X14" s="4">
+        <v>77646</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="U3:W3"/>
     <mergeCell ref="A1:C1"/>
+    <mergeCell ref="U3:X3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>