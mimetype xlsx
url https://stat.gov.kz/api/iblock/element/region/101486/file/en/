--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -53,92 +53,86 @@
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve">Of which  by form of construction works </t>
   </si>
   <si>
     <t>percent of previous year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
@@ -200,51 +194,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -274,112 +268,104 @@
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -663,257 +649,257 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19" style="5" customWidth="1"/>
     <col min="2" max="2" width="18.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="28.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="34"/>
-[...3 lines deleted...]
-      <c r="F1" s="32"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A3" s="35"/>
-      <c r="B3" s="38" t="s">
+      <c r="A3" s="44"/>
+      <c r="B3" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="38"/>
-      <c r="D3" s="37" t="s">
+      <c r="C3" s="47"/>
+      <c r="D3" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="37"/>
-      <c r="F3" s="37"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
     </row>
     <row r="4" spans="1:7" ht="33.75">
-      <c r="A4" s="36"/>
-      <c r="B4" s="30" t="s">
+      <c r="A4" s="45"/>
+      <c r="B4" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="D4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="30" t="s">
+      <c r="E4" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="31" t="s">
+      <c r="F4" s="30" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="14.1" customHeight="1">
       <c r="A5" s="9">
         <v>2008</v>
       </c>
-      <c r="B5" s="47">
+      <c r="B5" s="38">
         <v>57202</v>
       </c>
-      <c r="C5" s="48">
+      <c r="C5" s="39">
         <v>156.9</v>
       </c>
-      <c r="D5" s="47">
+      <c r="D5" s="38">
         <v>447</v>
       </c>
-      <c r="E5" s="49">
+      <c r="E5" s="40">
         <v>11621</v>
       </c>
-      <c r="F5" s="49">
+      <c r="F5" s="40">
         <v>45134</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="14.1" customHeight="1">
       <c r="A6" s="12">
         <v>2009</v>
       </c>
       <c r="B6" s="10">
         <v>70468</v>
       </c>
       <c r="C6" s="13">
         <v>139.80000000000001</v>
       </c>
       <c r="D6" s="14">
         <v>13563</v>
       </c>
       <c r="E6" s="11">
         <v>26832</v>
       </c>
       <c r="F6" s="11">
         <v>30073</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="14.1" customHeight="1">
       <c r="A7" s="12">
         <v>2010</v>
       </c>
       <c r="B7" s="10">
         <v>74920</v>
       </c>
       <c r="C7" s="13">
         <v>101.1</v>
       </c>
       <c r="D7" s="15">
         <v>24743</v>
       </c>
       <c r="E7" s="16">
         <v>42755</v>
       </c>
       <c r="F7" s="16">
         <v>7422</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="14.1" customHeight="1">
       <c r="A8" s="12">
         <v>2011</v>
       </c>
       <c r="B8" s="22">
         <v>112591</v>
       </c>
-      <c r="C8" s="50">
+      <c r="C8" s="41">
         <v>143.5</v>
       </c>
       <c r="D8" s="10">
         <v>17605</v>
       </c>
       <c r="E8" s="17">
         <v>76106</v>
       </c>
       <c r="F8" s="18">
         <v>18880</v>
       </c>
       <c r="G8" s="3"/>
     </row>
     <row r="9" spans="1:7" ht="14.1" customHeight="1">
       <c r="A9" s="12">
         <v>2012</v>
       </c>
       <c r="B9" s="22">
         <v>124320</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="41">
         <v>106.3</v>
       </c>
       <c r="D9" s="17">
         <v>22308</v>
       </c>
       <c r="E9" s="17">
         <v>68685</v>
       </c>
       <c r="F9" s="18">
         <v>33327</v>
       </c>
       <c r="G9" s="3"/>
     </row>
     <row r="10" spans="1:7" ht="14.1" customHeight="1">
       <c r="A10" s="19">
         <v>2013</v>
       </c>
       <c r="B10" s="10">
         <v>150399</v>
       </c>
-      <c r="C10" s="50">
+      <c r="C10" s="41">
         <v>116.9</v>
       </c>
-      <c r="D10" s="44">
+      <c r="D10" s="35">
         <v>20062</v>
       </c>
-      <c r="E10" s="45">
+      <c r="E10" s="36">
         <v>128151</v>
       </c>
-      <c r="F10" s="46">
+      <c r="F10" s="37">
         <v>2186</v>
       </c>
       <c r="G10" s="3"/>
     </row>
     <row r="11" spans="1:7" ht="14.1" customHeight="1">
       <c r="A11" s="19">
         <v>2014</v>
       </c>
       <c r="B11" s="10">
         <v>106521</v>
       </c>
       <c r="C11" s="23">
         <v>68.400000000000006</v>
       </c>
-      <c r="D11" s="44">
+      <c r="D11" s="35">
         <v>17595</v>
       </c>
-      <c r="E11" s="45">
+      <c r="E11" s="36">
         <v>88768</v>
       </c>
-      <c r="F11" s="46">
+      <c r="F11" s="37">
         <v>158</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="14.1" customHeight="1">
       <c r="A12" s="19">
         <v>2015</v>
       </c>
       <c r="B12" s="24">
         <v>97826</v>
       </c>
       <c r="C12" s="25">
         <v>90</v>
       </c>
-      <c r="D12" s="44">
+      <c r="D12" s="35">
         <v>16114</v>
       </c>
-      <c r="E12" s="45">
+      <c r="E12" s="36">
         <v>80033</v>
       </c>
-      <c r="F12" s="46">
+      <c r="F12" s="37">
         <v>1679</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="14.1" customHeight="1">
       <c r="A13" s="19">
         <v>2016</v>
       </c>
       <c r="B13" s="26">
         <v>63031</v>
       </c>
       <c r="C13" s="27">
         <v>61.5</v>
       </c>
       <c r="D13" s="20">
         <v>20330</v>
       </c>
       <c r="E13" s="10">
         <v>41816</v>
       </c>
       <c r="F13" s="21">
         <v>885</v>
       </c>
       <c r="G13" s="4"/>
     </row>
     <row r="14" spans="1:7" ht="14.1" customHeight="1">
@@ -1021,113 +1007,128 @@
       </c>
       <c r="G18" s="4"/>
     </row>
     <row r="19" spans="1:7" ht="14.1" customHeight="1">
       <c r="A19" s="19">
         <v>2022</v>
       </c>
       <c r="B19" s="28">
         <v>126013</v>
       </c>
       <c r="C19" s="27">
         <v>117.7</v>
       </c>
       <c r="D19" s="11">
         <v>56917</v>
       </c>
       <c r="E19" s="11">
         <v>57021</v>
       </c>
       <c r="F19" s="11">
         <v>12075</v>
       </c>
       <c r="G19" s="4"/>
     </row>
     <row r="20" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A20" s="39">
+      <c r="A20" s="31">
         <v>2023</v>
       </c>
       <c r="B20" s="6">
         <v>184067</v>
       </c>
-      <c r="C20" s="40">
+      <c r="C20" s="32">
         <v>140.9</v>
       </c>
       <c r="D20" s="6">
         <v>60107</v>
       </c>
       <c r="E20" s="6">
         <v>99417</v>
       </c>
       <c r="F20" s="6">
         <v>24543</v>
       </c>
       <c r="G20" s="4"/>
     </row>
     <row r="21" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A21" s="41">
+      <c r="A21" s="12">
         <v>2024</v>
       </c>
-      <c r="B21" s="29">
+      <c r="B21" s="6">
         <v>293419</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="27">
         <v>154.9</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D21" s="22">
         <v>93009</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="22">
         <v>146159</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="22">
         <v>54261</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="12" customHeight="1">
-      <c r="A22" s="33"/>
-      <c r="B22" s="33"/>
+      <c r="A22" s="33">
+        <v>2025</v>
+      </c>
+      <c r="B22" s="34">
+        <v>365922</v>
+      </c>
+      <c r="C22" s="43">
+        <v>121.8</v>
+      </c>
+      <c r="D22" s="34">
+        <v>98040</v>
+      </c>
+      <c r="E22" s="34">
+        <v>184443</v>
+      </c>
+      <c r="F22" s="34">
+        <v>83439</v>
+      </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23" s="6"/>
       <c r="C23" s="7"/>
     </row>
     <row r="25" spans="1:7">
       <c r="B25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
     </row>
     <row r="27" spans="1:7">
       <c r="B27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-    <mergeCell ref="A22:B22"/>
+  <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>