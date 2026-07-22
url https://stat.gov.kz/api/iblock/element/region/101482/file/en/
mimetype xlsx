--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -219,109 +219,110 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -585,250 +586,257 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:Y5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="10" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="15.75" customHeight="1">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A1" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="13"/>
-[...17 lines deleted...]
-      <c r="T1" s="12"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="11"/>
+      <c r="S1" s="11"/>
+      <c r="T1" s="11"/>
     </row>
-    <row r="2" spans="1:23" ht="14.1" customHeight="1">
+    <row r="2" spans="1:25" ht="14.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="V2" s="3"/>
     </row>
-    <row r="3" spans="1:23" ht="14.1" customHeight="1">
+    <row r="3" spans="1:25" ht="14.1" customHeight="1">
       <c r="A3" s="8"/>
-      <c r="B3" s="14">
+      <c r="B3" s="12">
         <v>2003</v>
       </c>
-      <c r="C3" s="15">
+      <c r="C3" s="13">
         <v>2004</v>
       </c>
-      <c r="D3" s="15">
+      <c r="D3" s="13">
         <v>2005</v>
       </c>
-      <c r="E3" s="15">
+      <c r="E3" s="13">
         <v>2006</v>
       </c>
-      <c r="F3" s="15">
+      <c r="F3" s="13">
         <v>2007</v>
       </c>
-      <c r="G3" s="15">
+      <c r="G3" s="13">
         <v>2008</v>
       </c>
-      <c r="H3" s="15">
+      <c r="H3" s="13">
         <v>2009</v>
       </c>
-      <c r="I3" s="15">
+      <c r="I3" s="13">
         <v>2010</v>
       </c>
-      <c r="J3" s="15">
+      <c r="J3" s="13">
         <v>2011</v>
       </c>
-      <c r="K3" s="15">
+      <c r="K3" s="13">
         <v>2012</v>
       </c>
-      <c r="L3" s="16">
+      <c r="L3" s="14">
         <v>2013</v>
       </c>
-      <c r="M3" s="16">
+      <c r="M3" s="14">
         <v>2014</v>
       </c>
-      <c r="N3" s="16">
+      <c r="N3" s="14">
         <v>2015</v>
       </c>
-      <c r="O3" s="15">
+      <c r="O3" s="13">
         <v>2016</v>
       </c>
-      <c r="P3" s="15">
+      <c r="P3" s="13">
         <v>2017</v>
       </c>
-      <c r="Q3" s="15">
+      <c r="Q3" s="13">
         <v>2018</v>
       </c>
-      <c r="R3" s="15">
+      <c r="R3" s="13">
         <v>2019</v>
       </c>
-      <c r="S3" s="15">
+      <c r="S3" s="13">
         <v>2020</v>
       </c>
-      <c r="T3" s="15">
+      <c r="T3" s="13">
         <v>2021</v>
       </c>
-      <c r="U3" s="15">
+      <c r="U3" s="13">
         <v>2022</v>
       </c>
       <c r="V3" s="4">
         <v>2023</v>
       </c>
-      <c r="W3" s="21">
+      <c r="W3" s="19">
         <v>2024</v>
       </c>
+      <c r="X3" s="19">
+        <v>2025</v>
+      </c>
+      <c r="Y3" s="22"/>
     </row>
-    <row r="4" spans="1:23" ht="22.5">
+    <row r="4" spans="1:25" ht="22.5">
       <c r="A4" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="17">
+      <c r="B4" s="15">
         <v>74007</v>
       </c>
-      <c r="C4" s="17">
+      <c r="C4" s="15">
         <v>91491</v>
       </c>
-      <c r="D4" s="17">
+      <c r="D4" s="15">
         <v>158234</v>
       </c>
-      <c r="E4" s="17">
+      <c r="E4" s="15">
         <v>205332</v>
       </c>
-      <c r="F4" s="18">
+      <c r="F4" s="16">
         <v>213606</v>
       </c>
-      <c r="G4" s="18">
+      <c r="G4" s="16">
         <v>218141</v>
       </c>
-      <c r="H4" s="18">
+      <c r="H4" s="16">
         <v>254942</v>
       </c>
-      <c r="I4" s="17">
+      <c r="I4" s="15">
         <v>251977</v>
       </c>
-      <c r="J4" s="19">
+      <c r="J4" s="17">
         <v>267009</v>
       </c>
-      <c r="K4" s="17">
+      <c r="K4" s="15">
         <v>293604</v>
       </c>
-      <c r="L4" s="19">
+      <c r="L4" s="17">
         <v>270413</v>
       </c>
-      <c r="M4" s="18">
+      <c r="M4" s="16">
         <v>293718</v>
       </c>
-      <c r="N4" s="18">
+      <c r="N4" s="16">
         <v>465664</v>
       </c>
-      <c r="O4" s="18">
+      <c r="O4" s="16">
         <v>543696</v>
       </c>
       <c r="P4" s="1">
         <v>612322</v>
       </c>
       <c r="Q4" s="1">
         <v>699599</v>
       </c>
       <c r="R4" s="1">
         <v>761385</v>
       </c>
       <c r="S4" s="1">
         <v>608917</v>
       </c>
       <c r="T4" s="1">
         <v>661178</v>
       </c>
       <c r="U4" s="1">
         <v>683214</v>
       </c>
       <c r="V4" s="1">
         <v>741335</v>
       </c>
       <c r="W4" s="5">
         <v>866842</v>
       </c>
+      <c r="X4" s="5">
+        <v>939279</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="33.75">
+    <row r="5" spans="1:25" ht="33.75">
       <c r="A5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="7" t="s">
@@ -848,55 +856,58 @@
       </c>
       <c r="N5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Q5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="R5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="V5" s="20" t="s">
+      <c r="V5" s="18" t="s">
         <v>21</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>8</v>
+      </c>
+      <c r="X5" s="2">
+        <v>108.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">