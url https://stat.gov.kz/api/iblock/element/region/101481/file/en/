--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -53,92 +53,97 @@
     <t xml:space="preserve">square metres </t>
   </si>
   <si>
     <t>Total area  of  residential buildings  built by independent builders</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Construction activity main indices dynamics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -199,70 +204,69 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -286,112 +290,109 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -664,644 +665,663 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="22.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="54"/>
-[...4 lines deleted...]
-      <c r="G1" s="44"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
     </row>
     <row r="2" spans="1:8" ht="15.75" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A3" s="47"/>
-      <c r="B3" s="49" t="s">
+      <c r="A3" s="46"/>
+      <c r="B3" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="49"/>
-      <c r="D3" s="49" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="49"/>
-      <c r="F3" s="50" t="s">
+      <c r="E3" s="48"/>
+      <c r="F3" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="51"/>
+      <c r="G3" s="50"/>
     </row>
     <row r="4" spans="1:8" ht="22.5">
-      <c r="A4" s="48"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="47"/>
+      <c r="B4" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="34" t="s">
+      <c r="D4" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="34" t="s">
+      <c r="E4" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="36" t="s">
+      <c r="G4" s="34" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A5" s="10">
+      <c r="A5" s="9">
         <v>2003</v>
       </c>
-      <c r="B5" s="52" t="s">
+      <c r="B5" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="52" t="s">
+      <c r="C5" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="40">
+      <c r="D5" s="38">
         <v>74007</v>
       </c>
-      <c r="E5" s="17">
+      <c r="E5" s="16">
         <v>162</v>
       </c>
-      <c r="F5" s="40">
+      <c r="F5" s="38">
         <v>56184</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="16">
         <v>123</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A6" s="10">
+      <c r="A6" s="9">
         <v>2004</v>
       </c>
-      <c r="B6" s="11" t="s">
+      <c r="B6" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C6" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="40">
+      <c r="D6" s="38">
         <v>91491</v>
       </c>
-      <c r="E6" s="41">
+      <c r="E6" s="39">
         <v>123.6</v>
       </c>
-      <c r="F6" s="40">
+      <c r="F6" s="38">
         <v>60755</v>
       </c>
-      <c r="G6" s="17">
+      <c r="G6" s="16">
         <v>108.1</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A7" s="10">
+      <c r="A7" s="9">
         <v>2005</v>
       </c>
-      <c r="B7" s="11" t="s">
+      <c r="B7" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="40">
+      <c r="D7" s="38">
         <v>158234</v>
       </c>
-      <c r="E7" s="41">
+      <c r="E7" s="39">
         <v>173</v>
       </c>
-      <c r="F7" s="40">
+      <c r="F7" s="38">
         <v>97530</v>
       </c>
-      <c r="G7" s="17">
+      <c r="G7" s="16">
         <v>160.5</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A8" s="10">
+      <c r="A8" s="9">
         <v>2006</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="B8" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="C8" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="40">
+      <c r="D8" s="38">
         <v>205332</v>
       </c>
-      <c r="E8" s="41">
+      <c r="E8" s="39">
         <v>129.80000000000001</v>
       </c>
-      <c r="F8" s="40">
+      <c r="F8" s="38">
         <v>152604</v>
       </c>
-      <c r="G8" s="17">
+      <c r="G8" s="16">
         <v>156.5</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A9" s="10">
+      <c r="A9" s="9">
         <v>2007</v>
       </c>
-      <c r="B9" s="11" t="s">
+      <c r="B9" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="11" t="s">
+      <c r="C9" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="40">
         <v>213606</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="16">
         <v>104</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="40">
         <v>185139</v>
       </c>
-      <c r="G9" s="43">
+      <c r="G9" s="41">
         <v>121.3</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A10" s="16">
+      <c r="A10" s="15">
         <v>2008</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="11">
         <v>57202</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="16">
         <v>156.920042165816</v>
       </c>
-      <c r="D10" s="15">
+      <c r="D10" s="14">
         <v>218141</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="13">
         <v>102.1</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="14">
         <v>190165</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="12">
         <v>102.7</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A11" s="18">
+      <c r="A11" s="17">
         <v>2009</v>
       </c>
-      <c r="B11" s="12">
+      <c r="B11" s="11">
         <v>70468</v>
       </c>
       <c r="C11" s="1">
         <v>115.3</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="14">
         <v>254942</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="13">
         <v>116.9</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="14">
         <v>200224</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="16">
         <v>105.3</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A12" s="18">
+      <c r="A12" s="17">
         <v>2010</v>
       </c>
-      <c r="B12" s="12">
+      <c r="B12" s="11">
         <v>74920</v>
       </c>
-      <c r="C12" s="19">
+      <c r="C12" s="18">
         <v>101.1</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D12" s="11">
         <v>251977</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="12">
         <v>98.8</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="11">
         <v>213707</v>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="13">
         <v>106.7</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A13" s="20">
+      <c r="A13" s="19">
         <v>2011</v>
       </c>
-      <c r="B13" s="53">
+      <c r="B13" s="44">
         <v>112591</v>
       </c>
-      <c r="C13" s="19">
+      <c r="C13" s="18">
         <v>143.5</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="20">
         <v>267009</v>
       </c>
-      <c r="E13" s="22">
+      <c r="E13" s="21">
         <v>106</v>
       </c>
-      <c r="F13" s="21">
+      <c r="F13" s="20">
         <v>238536</v>
       </c>
-      <c r="G13" s="22">
+      <c r="G13" s="21">
         <v>111.6</v>
       </c>
       <c r="H13" s="4"/>
     </row>
     <row r="14" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A14" s="20">
+      <c r="A14" s="19">
         <v>2012</v>
       </c>
-      <c r="B14" s="53">
+      <c r="B14" s="44">
         <v>124320</v>
       </c>
-      <c r="C14" s="19">
+      <c r="C14" s="18">
         <v>106.3</v>
       </c>
-      <c r="D14" s="12">
+      <c r="D14" s="11">
         <v>293604</v>
       </c>
-      <c r="E14" s="14">
+      <c r="E14" s="13">
         <v>110</v>
       </c>
-      <c r="F14" s="12">
+      <c r="F14" s="11">
         <v>243257</v>
       </c>
-      <c r="G14" s="23">
+      <c r="G14" s="22">
         <v>102</v>
       </c>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A15" s="18">
+      <c r="A15" s="17">
         <v>2013</v>
       </c>
-      <c r="B15" s="12">
+      <c r="B15" s="11">
         <v>150399</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="23">
         <v>116.89</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="20">
         <v>270413</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E15" s="21">
         <v>92.1</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>225676</v>
       </c>
-      <c r="G15" s="23">
+      <c r="G15" s="22">
         <v>92.8</v>
       </c>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A16" s="18">
+      <c r="A16" s="17">
         <v>2014</v>
       </c>
-      <c r="B16" s="12">
+      <c r="B16" s="11">
         <v>106521</v>
       </c>
-      <c r="C16" s="19">
+      <c r="C16" s="18">
         <v>68.430000000000007</v>
       </c>
-      <c r="D16" s="15">
+      <c r="D16" s="14">
         <v>293718</v>
       </c>
-      <c r="E16" s="9">
+      <c r="E16" s="8">
         <v>108.6</v>
       </c>
-      <c r="F16" s="15">
+      <c r="F16" s="14">
         <v>250779</v>
       </c>
-      <c r="G16" s="9">
+      <c r="G16" s="8">
         <v>111.1</v>
       </c>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:8" s="6" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A17" s="25">
+      <c r="A17" s="24">
         <v>2015</v>
       </c>
-      <c r="B17" s="26">
+      <c r="B17" s="25">
         <v>97826</v>
       </c>
-      <c r="C17" s="27">
+      <c r="C17" s="26">
         <v>90</v>
       </c>
-      <c r="D17" s="15">
+      <c r="D17" s="14">
         <v>465664</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E17" s="8">
         <v>158.5</v>
       </c>
-      <c r="F17" s="15">
+      <c r="F17" s="14">
         <v>329533</v>
       </c>
-      <c r="G17" s="9">
+      <c r="G17" s="8">
         <v>131.4</v>
       </c>
       <c r="H17" s="4"/>
     </row>
     <row r="18" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A18" s="18">
+      <c r="A18" s="17">
         <v>2016</v>
       </c>
-      <c r="B18" s="28">
+      <c r="B18" s="27">
         <v>63031</v>
       </c>
-      <c r="C18" s="27">
+      <c r="C18" s="26">
         <v>61.5</v>
       </c>
-      <c r="D18" s="15">
+      <c r="D18" s="14">
         <v>543696</v>
       </c>
-      <c r="E18" s="9">
+      <c r="E18" s="8">
         <v>116.8</v>
       </c>
-      <c r="F18" s="15">
+      <c r="F18" s="14">
         <v>390022</v>
       </c>
-      <c r="G18" s="29">
+      <c r="G18" s="28">
         <v>118.4</v>
       </c>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A19" s="18">
+      <c r="A19" s="17">
         <v>2017</v>
       </c>
-      <c r="B19" s="28">
+      <c r="B19" s="27">
         <v>73467</v>
       </c>
-      <c r="C19" s="27">
+      <c r="C19" s="26">
         <v>112.8</v>
       </c>
       <c r="D19" s="7">
         <v>612322</v>
       </c>
-      <c r="E19" s="9">
+      <c r="E19" s="8">
         <v>112.6</v>
       </c>
       <c r="F19" s="7">
         <v>456099</v>
       </c>
-      <c r="G19" s="9">
+      <c r="G19" s="8">
         <v>116.9</v>
       </c>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A20" s="18">
+      <c r="A20" s="17">
         <v>2018</v>
       </c>
-      <c r="B20" s="28">
+      <c r="B20" s="27">
         <v>93939</v>
       </c>
-      <c r="C20" s="27">
+      <c r="C20" s="26">
         <v>122.9</v>
       </c>
       <c r="D20" s="7">
         <v>699599</v>
       </c>
-      <c r="E20" s="9">
+      <c r="E20" s="8">
         <v>114.3</v>
       </c>
       <c r="F20" s="7">
         <v>613989</v>
       </c>
-      <c r="G20" s="9">
+      <c r="G20" s="8">
         <v>134.6</v>
       </c>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A21" s="18">
+      <c r="A21" s="17">
         <v>2019</v>
       </c>
-      <c r="B21" s="28">
+      <c r="B21" s="27">
         <v>146352</v>
       </c>
-      <c r="C21" s="30">
+      <c r="C21" s="29">
         <v>154.69999999999999</v>
       </c>
       <c r="D21" s="7">
         <v>761385</v>
       </c>
-      <c r="E21" s="9">
+      <c r="E21" s="8">
         <v>108.8</v>
       </c>
       <c r="F21" s="7">
         <v>605234</v>
       </c>
-      <c r="G21" s="31">
+      <c r="G21" s="30">
         <v>98.6</v>
       </c>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A22" s="18">
+      <c r="A22" s="17">
         <v>2020</v>
       </c>
-      <c r="B22" s="28">
+      <c r="B22" s="27">
         <v>107539</v>
       </c>
-      <c r="C22" s="30">
+      <c r="C22" s="29">
         <v>73.7</v>
       </c>
       <c r="D22" s="7">
         <v>608917</v>
       </c>
-      <c r="E22" s="9">
+      <c r="E22" s="8">
         <v>80</v>
       </c>
       <c r="F22" s="7">
         <v>575952</v>
       </c>
-      <c r="G22" s="31">
+      <c r="G22" s="30">
         <v>95.2</v>
       </c>
       <c r="H22" s="5"/>
     </row>
     <row r="23" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A23" s="18">
+      <c r="A23" s="17">
         <v>2021</v>
       </c>
-      <c r="B23" s="28">
+      <c r="B23" s="27">
         <v>103713</v>
       </c>
-      <c r="C23" s="30">
+      <c r="C23" s="29">
         <v>94.2</v>
       </c>
       <c r="D23" s="7">
         <v>661178</v>
       </c>
-      <c r="E23" s="9">
+      <c r="E23" s="8">
         <v>108.6</v>
       </c>
       <c r="F23" s="7">
         <v>540337</v>
       </c>
-      <c r="G23" s="31">
+      <c r="G23" s="30">
         <v>93.8</v>
       </c>
       <c r="H23" s="5"/>
     </row>
     <row r="24" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A24" s="18">
+      <c r="A24" s="17">
         <v>2022</v>
       </c>
-      <c r="B24" s="39">
+      <c r="B24" s="37">
         <v>126012</v>
       </c>
-      <c r="C24" s="9">
+      <c r="C24" s="8">
         <v>117.7</v>
       </c>
-      <c r="D24" s="32">
+      <c r="D24" s="31">
         <v>683214</v>
       </c>
-      <c r="E24" s="14">
+      <c r="E24" s="13">
         <v>103.3</v>
       </c>
-      <c r="F24" s="32">
+      <c r="F24" s="31">
         <v>626698</v>
       </c>
-      <c r="G24" s="33">
+      <c r="G24" s="32">
         <v>116</v>
       </c>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A25" s="25">
+      <c r="A25" s="24">
         <v>2023</v>
       </c>
       <c r="B25" s="7">
         <v>184067.595</v>
       </c>
-      <c r="C25" s="30">
+      <c r="C25" s="29">
         <v>140.9</v>
       </c>
       <c r="D25" s="7">
         <v>741335</v>
       </c>
-      <c r="E25" s="30">
+      <c r="E25" s="29">
         <v>108.5</v>
       </c>
       <c r="F25" s="7">
         <v>671124</v>
       </c>
-      <c r="G25" s="30">
+      <c r="G25" s="29">
         <v>107.1</v>
       </c>
       <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:8" ht="14.1" customHeight="1">
-      <c r="A26" s="35">
+      <c r="A26" s="17">
         <v>2024</v>
       </c>
-      <c r="B26" s="37">
+      <c r="B26" s="7">
         <v>293419</v>
       </c>
-      <c r="C26" s="38">
+      <c r="C26" s="29">
         <v>154.9</v>
       </c>
-      <c r="D26" s="37">
+      <c r="D26" s="7">
         <v>866842</v>
       </c>
-      <c r="E26" s="38">
+      <c r="E26" s="29">
         <v>116.9</v>
       </c>
-      <c r="F26" s="37">
+      <c r="F26" s="7">
         <v>747725</v>
       </c>
-      <c r="G26" s="38">
+      <c r="G26" s="29">
         <v>111.4</v>
       </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="E27" s="8"/>
-      <c r="F27" s="9"/>
+      <c r="A27" s="33">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="35">
+        <v>365922</v>
+      </c>
+      <c r="C27" s="36">
+        <v>121.8</v>
+      </c>
+      <c r="D27" s="35">
+        <v>939279</v>
+      </c>
+      <c r="E27" s="36">
+        <v>108.4</v>
+      </c>
+      <c r="F27" s="35">
+        <v>838755</v>
+      </c>
+      <c r="G27" s="36">
+        <v>112.2</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="E28" s="9"/>
-      <c r="F28" s="9"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>