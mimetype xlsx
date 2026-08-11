--- v0 (2026-05-01)
+++ v1 (2026-08-11)
@@ -1,80 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="10380" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="10380" tabRatio="817"/>
   </bookViews>
   <sheets>
-    <sheet name="Gas control points" sheetId="1" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Metering devices" sheetId="5" r:id="rId5"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="7" r:id="rId2"/>
+    <sheet name="Gas control points" sheetId="1" r:id="rId3"/>
+    <sheet name="Current" sheetId="2" r:id="rId4"/>
+    <sheet name="Inactive" sheetId="3" r:id="rId5"/>
+    <sheet name="Cabinet gas control" sheetId="4" r:id="rId6"/>
+    <sheet name="Metering devices" sheetId="5" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3864" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4226" uniqueCount="78">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Number of gas control points</t>
   </si>
   <si>
     <t>Natural gas</t>
   </si>
   <si>
     <t>Liquefied gas</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abai</t>
   </si>
   <si>
@@ -140,69 +139,232 @@
   <si>
     <t>Urban area</t>
   </si>
   <si>
     <t>Rural area</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Number of operating gas control points</t>
   </si>
   <si>
     <t>Number of inactive gas control points</t>
   </si>
   <si>
     <t>Number of cabinet gas control points</t>
   </si>
   <si>
     <t>Number of installed metering devices</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
-    <t>«x» - data is confidential</t>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Non-settlement</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The Turkestan region and the city of Shymkent (a city of republican significance) were established in 2018; the Abai, Zhetysu, and Ulytau regions were established in 2022</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/business-statistics/stat-energy/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Services and Energy Statistics </t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>1-Gas</t>
+  </si>
+  <si>
+    <t>since 2015</t>
+  </si>
+  <si>
+    <t>Gas Regulating Station (GRS) is a facility designed to reduce natural gas pressure to the required level, automatically maintain stable pressure, and ensure the safe supply of gas to consumers.</t>
+  </si>
+  <si>
+    <t>+77172749429</t>
+  </si>
+  <si>
+    <t>sa.akimova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>302301, 302302, 30230201</t>
+  </si>
+  <si>
+    <t>Number of gas control points, Number of cabinet gas control points, Number of installed metering devices</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701822?keyword=</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Akimova Sandugash Zhanatovna</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="11">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _E_C_U_-;\-* #,##0.00\ _E_C_U_-;_-* &quot;-&quot;??\ _E_C_U_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="171" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="172" formatCode="???,???.00"/>
+    <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    <numFmt numFmtId="174" formatCode="#,###,##0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="79">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -231,73 +393,843 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Helvetica"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color indexed="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="62">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="darkTrellis"/>
+    </fill>
+    <fill>
+      <patternFill patternType="lightGray">
+        <fgColor indexed="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="gray0625">
+        <fgColor indexed="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -354,1286 +1286,2050 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="16">
+  <cellStyleXfs count="296">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="18" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="38" fillId="0" borderId="19" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="48" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="39" fillId="48" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="168" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="172" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="4" fontId="36" fillId="0" borderId="2" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="49" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="173" fontId="36" fillId="50" borderId="2" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="45" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="45" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="45" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="43" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="45" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="174" fontId="47" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="174" fontId="48" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="53" borderId="20">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="21">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="47" borderId="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="53" borderId="20">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="53" borderId="20">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="47" borderId="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="53" borderId="20">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="38" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="58" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="58" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="60" fillId="59" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="63" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="69" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="61" borderId="29" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="61" borderId="29" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="43" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="73" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="213">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...43 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="15"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="16" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="16" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="16" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="15" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="15" applyFont="1"/>
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="16" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="15" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...195 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="16">
-[...1 lines deleted...]
-    <cellStyle name="Денежный 2" xfId="11"/>
+  <cellStyles count="296">
+    <cellStyle name="20% - Акцент1 2" xfId="17"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="18"/>
+    <cellStyle name="20% - Акцент1 2 2 2" xfId="19"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="20"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="21"/>
+    <cellStyle name="20% - Акцент2 2" xfId="22"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="23"/>
+    <cellStyle name="20% - Акцент2 2 2 2" xfId="24"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="25"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="26"/>
+    <cellStyle name="20% - Акцент3 2" xfId="27"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="28"/>
+    <cellStyle name="20% - Акцент3 2 2 2" xfId="29"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="30"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="31"/>
+    <cellStyle name="20% - Акцент4 2" xfId="32"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="33"/>
+    <cellStyle name="20% - Акцент4 2 2 2" xfId="34"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="35"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="36"/>
+    <cellStyle name="20% - Акцент5 2" xfId="37"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="38"/>
+    <cellStyle name="20% - Акцент5 2 2 2" xfId="39"/>
+    <cellStyle name="20% - Акцент5 2 3" xfId="40"/>
+    <cellStyle name="20% - Акцент5 2 4" xfId="41"/>
+    <cellStyle name="20% - Акцент6 2" xfId="42"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="43"/>
+    <cellStyle name="20% - Акцент6 2 2 2" xfId="44"/>
+    <cellStyle name="20% - Акцент6 2 3" xfId="45"/>
+    <cellStyle name="20% - Акцент6 2 4" xfId="46"/>
+    <cellStyle name="40% - Акцент1 2" xfId="47"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="48"/>
+    <cellStyle name="40% - Акцент1 2 2 2" xfId="49"/>
+    <cellStyle name="40% - Акцент1 2 3" xfId="50"/>
+    <cellStyle name="40% - Акцент1 2 4" xfId="51"/>
+    <cellStyle name="40% - Акцент2 2" xfId="52"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="53"/>
+    <cellStyle name="40% - Акцент2 2 2 2" xfId="54"/>
+    <cellStyle name="40% - Акцент2 2 3" xfId="55"/>
+    <cellStyle name="40% - Акцент2 2 4" xfId="56"/>
+    <cellStyle name="40% - Акцент3 2" xfId="57"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="58"/>
+    <cellStyle name="40% - Акцент3 2 2 2" xfId="59"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="60"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="61"/>
+    <cellStyle name="40% - Акцент4 2" xfId="62"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="63"/>
+    <cellStyle name="40% - Акцент4 2 2 2" xfId="64"/>
+    <cellStyle name="40% - Акцент4 2 3" xfId="65"/>
+    <cellStyle name="40% - Акцент4 2 4" xfId="66"/>
+    <cellStyle name="40% - Акцент5 2" xfId="67"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="68"/>
+    <cellStyle name="40% - Акцент5 2 2 2" xfId="69"/>
+    <cellStyle name="40% - Акцент5 2 3" xfId="70"/>
+    <cellStyle name="40% - Акцент5 2 4" xfId="71"/>
+    <cellStyle name="40% - Акцент6 2" xfId="72"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="73"/>
+    <cellStyle name="40% - Акцент6 2 2 2" xfId="74"/>
+    <cellStyle name="40% - Акцент6 2 3" xfId="75"/>
+    <cellStyle name="40% - Акцент6 2 4" xfId="76"/>
+    <cellStyle name="5x indented GHG Textfiels" xfId="77"/>
+    <cellStyle name="60% - Акцент1 2" xfId="78"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="79"/>
+    <cellStyle name="60% - Акцент1 2 2 2" xfId="80"/>
+    <cellStyle name="60% - Акцент1 2 3" xfId="81"/>
+    <cellStyle name="60% - Акцент1 2 4" xfId="82"/>
+    <cellStyle name="60% - Акцент1 3" xfId="83"/>
+    <cellStyle name="60% - Акцент2 2" xfId="84"/>
+    <cellStyle name="60% - Акцент2 2 2" xfId="85"/>
+    <cellStyle name="60% - Акцент2 2 2 2" xfId="86"/>
+    <cellStyle name="60% - Акцент2 2 3" xfId="87"/>
+    <cellStyle name="60% - Акцент2 2 4" xfId="88"/>
+    <cellStyle name="60% - Акцент2 3" xfId="89"/>
+    <cellStyle name="60% - Акцент3 2" xfId="90"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="91"/>
+    <cellStyle name="60% - Акцент3 2 2 2" xfId="92"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="93"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="94"/>
+    <cellStyle name="60% - Акцент3 3" xfId="95"/>
+    <cellStyle name="60% - Акцент4 2" xfId="96"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="97"/>
+    <cellStyle name="60% - Акцент4 2 2 2" xfId="98"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="99"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="100"/>
+    <cellStyle name="60% - Акцент4 3" xfId="101"/>
+    <cellStyle name="60% - Акцент5 2" xfId="102"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="103"/>
+    <cellStyle name="60% - Акцент5 2 2 2" xfId="104"/>
+    <cellStyle name="60% - Акцент5 2 3" xfId="105"/>
+    <cellStyle name="60% - Акцент5 2 4" xfId="106"/>
+    <cellStyle name="60% - Акцент5 3" xfId="107"/>
+    <cellStyle name="60% - Акцент6 2" xfId="108"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="109"/>
+    <cellStyle name="60% - Акцент6 2 2 2" xfId="110"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="111"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="112"/>
+    <cellStyle name="60% - Акцент6 3" xfId="113"/>
+    <cellStyle name="Bold GHG Numbers (0.00)" xfId="114"/>
+    <cellStyle name="Comma 2" xfId="115"/>
+    <cellStyle name="Cover" xfId="116"/>
+    <cellStyle name="Cover 2" xfId="117"/>
+    <cellStyle name="Headline" xfId="118"/>
+    <cellStyle name="Hyperlink 2" xfId="119"/>
+    <cellStyle name="Hyperlink 3" xfId="120"/>
+    <cellStyle name="Menu" xfId="121"/>
+    <cellStyle name="Menu 2" xfId="122"/>
+    <cellStyle name="Milliers [0]_ElecTimeSeries" xfId="123"/>
+    <cellStyle name="Milliers_ElecTimeSeries" xfId="124"/>
+    <cellStyle name="Monétaire [0]_ElecTimeSeries" xfId="125"/>
+    <cellStyle name="Monétaire_ElecTimeSeries" xfId="126"/>
+    <cellStyle name="Normal 10 2" xfId="127"/>
+    <cellStyle name="Normal 10 2 2 5" xfId="128"/>
+    <cellStyle name="Normal 18" xfId="129"/>
+    <cellStyle name="Normal 2" xfId="130"/>
+    <cellStyle name="Normal 2 2" xfId="131"/>
+    <cellStyle name="Normal 2 2 2" xfId="132"/>
+    <cellStyle name="Normal 2 3" xfId="133"/>
+    <cellStyle name="Normal 2 4" xfId="134"/>
+    <cellStyle name="Normal 2 5" xfId="135"/>
+    <cellStyle name="Normal 2 6" xfId="136"/>
+    <cellStyle name="Normal 2 7" xfId="137"/>
+    <cellStyle name="Normal 3" xfId="138"/>
+    <cellStyle name="Normal 3 2" xfId="139"/>
+    <cellStyle name="Normal 3 3" xfId="140"/>
+    <cellStyle name="Normal 3 4" xfId="141"/>
+    <cellStyle name="Normal 4" xfId="142"/>
+    <cellStyle name="Normal 4 2" xfId="143"/>
+    <cellStyle name="Normal 4 3" xfId="144"/>
+    <cellStyle name="Normal 4 4" xfId="145"/>
+    <cellStyle name="Normal 4 4 2" xfId="146"/>
+    <cellStyle name="Normal 4 5" xfId="147"/>
+    <cellStyle name="Normal 5" xfId="148"/>
+    <cellStyle name="Normal 5 2" xfId="149"/>
+    <cellStyle name="Normal 6" xfId="150"/>
+    <cellStyle name="Normal 7" xfId="151"/>
+    <cellStyle name="Normal 8" xfId="152"/>
+    <cellStyle name="Normal 8 2" xfId="153"/>
+    <cellStyle name="Normal GHG Numbers (0.00)" xfId="154"/>
+    <cellStyle name="Normal GHG whole table" xfId="155"/>
+    <cellStyle name="Normal GHG-Shade" xfId="156"/>
+    <cellStyle name="Normal_BAL" xfId="157"/>
+    <cellStyle name="Pattern" xfId="158"/>
+    <cellStyle name="Percent 2" xfId="159"/>
+    <cellStyle name="Percent 2 2" xfId="160"/>
+    <cellStyle name="Percent 2 3" xfId="161"/>
+    <cellStyle name="Percent 2 4" xfId="162"/>
+    <cellStyle name="Percent 3" xfId="163"/>
+    <cellStyle name="Percent 4" xfId="164"/>
+    <cellStyle name="Percent 5" xfId="165"/>
+    <cellStyle name="Standard_EUMERCH" xfId="166"/>
+    <cellStyle name="Titre ligne" xfId="167"/>
+    <cellStyle name="Total intermediaire" xfId="168"/>
+    <cellStyle name="Year" xfId="169"/>
+    <cellStyle name="Year 2" xfId="170"/>
+    <cellStyle name="Year 3" xfId="171"/>
+    <cellStyle name="Year 3 2" xfId="172"/>
+    <cellStyle name="Year 4" xfId="173"/>
+    <cellStyle name="Year 5" xfId="174"/>
+    <cellStyle name="Year 6" xfId="175"/>
+    <cellStyle name="Акцент1 2" xfId="176"/>
+    <cellStyle name="Акцент1 3" xfId="177"/>
+    <cellStyle name="Акцент2 2" xfId="178"/>
+    <cellStyle name="Акцент2 3" xfId="179"/>
+    <cellStyle name="Акцент3 2" xfId="180"/>
+    <cellStyle name="Акцент3 3" xfId="181"/>
+    <cellStyle name="Акцент4 2" xfId="182"/>
+    <cellStyle name="Акцент4 3" xfId="183"/>
+    <cellStyle name="Акцент5 2" xfId="184"/>
+    <cellStyle name="Акцент5 3" xfId="185"/>
+    <cellStyle name="Акцент6 2" xfId="186"/>
+    <cellStyle name="Акцент6 3" xfId="187"/>
+    <cellStyle name="Ввод  2" xfId="188"/>
+    <cellStyle name="Ввод  3" xfId="189"/>
+    <cellStyle name="Вывод 2" xfId="190"/>
+    <cellStyle name="Вывод 3" xfId="191"/>
+    <cellStyle name="Вычисление 2" xfId="192"/>
+    <cellStyle name="Вычисление 3" xfId="193"/>
+    <cellStyle name="Гиперссылка" xfId="16" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="194"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="195"/>
+    <cellStyle name="Гиперссылка 3" xfId="196"/>
+    <cellStyle name="Денежный 2" xfId="10"/>
+    <cellStyle name="Заголовок 1 2" xfId="197"/>
+    <cellStyle name="Заголовок 1 3" xfId="198"/>
+    <cellStyle name="Заголовок 2 2" xfId="199"/>
+    <cellStyle name="Заголовок 2 3" xfId="200"/>
+    <cellStyle name="Заголовок 3 2" xfId="201"/>
+    <cellStyle name="Заголовок 3 3" xfId="202"/>
+    <cellStyle name="Заголовок 4 2" xfId="203"/>
+    <cellStyle name="Заголовок 4 3" xfId="204"/>
+    <cellStyle name="Итог 2" xfId="205"/>
+    <cellStyle name="Итог 3" xfId="206"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="207"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="208"/>
+    <cellStyle name="Название 2" xfId="209"/>
+    <cellStyle name="Название 3" xfId="210"/>
+    <cellStyle name="Нейтральный 2" xfId="211"/>
+    <cellStyle name="Нейтральный 3" xfId="212"/>
+    <cellStyle name="Нейтральный 4" xfId="213"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="214"/>
+    <cellStyle name="Обычный 11" xfId="215"/>
+    <cellStyle name="Обычный 12" xfId="216"/>
+    <cellStyle name="Обычный 13" xfId="217"/>
+    <cellStyle name="Обычный 14" xfId="218"/>
+    <cellStyle name="Обычный 15" xfId="219"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 2 2" xfId="7"/>
-    <cellStyle name="Обычный 2 2 2 2" xfId="13"/>
-    <cellStyle name="Обычный 2 3" xfId="12"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="12"/>
+    <cellStyle name="Обычный 2 2 3" xfId="220"/>
+    <cellStyle name="Обычный 2 2 4" xfId="221"/>
+    <cellStyle name="Обычный 2 2 5" xfId="222"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="223"/>
+    <cellStyle name="Обычный 2 2 6" xfId="224"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="225"/>
+    <cellStyle name="Обычный 2 3" xfId="11"/>
+    <cellStyle name="Обычный 2 3 2" xfId="226"/>
+    <cellStyle name="Обычный 2 3 3" xfId="227"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
+    <cellStyle name="Обычный 2 4 2" xfId="228"/>
+    <cellStyle name="Обычный 2 4 3" xfId="229"/>
+    <cellStyle name="Обычный 2 4 4" xfId="230"/>
+    <cellStyle name="Обычный 2 5" xfId="231"/>
+    <cellStyle name="Обычный 2 5 2" xfId="232"/>
+    <cellStyle name="Обычный 2 6" xfId="233"/>
+    <cellStyle name="Обычный 2 6 2" xfId="234"/>
+    <cellStyle name="Обычный 2 6 3" xfId="235"/>
+    <cellStyle name="Обычный 2 7" xfId="236"/>
+    <cellStyle name="Обычный 2 7 2" xfId="237"/>
+    <cellStyle name="Обычный 2 7 3" xfId="238"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный 3 2" xfId="9"/>
-    <cellStyle name="Обычный 30" xfId="14"/>
+    <cellStyle name="Обычный 3 2 2" xfId="239"/>
+    <cellStyle name="Обычный 3 3" xfId="240"/>
+    <cellStyle name="Обычный 3 3 2" xfId="241"/>
+    <cellStyle name="Обычный 3 3 3" xfId="242"/>
+    <cellStyle name="Обычный 3 4" xfId="243"/>
+    <cellStyle name="Обычный 3 4 2" xfId="244"/>
+    <cellStyle name="Обычный 3 5" xfId="245"/>
+    <cellStyle name="Обычный 30" xfId="13"/>
     <cellStyle name="Обычный 4" xfId="8"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
-    <cellStyle name="Обычный 4 3" xfId="15"/>
+    <cellStyle name="Обычный 4 2 2" xfId="246"/>
+    <cellStyle name="Обычный 4 2 3" xfId="247"/>
+    <cellStyle name="Обычный 4 3" xfId="14"/>
+    <cellStyle name="Обычный 4 4" xfId="15"/>
     <cellStyle name="Обычный 5" xfId="3"/>
+    <cellStyle name="Обычный 5 2" xfId="248"/>
+    <cellStyle name="Обычный 5 3" xfId="249"/>
+    <cellStyle name="Обычный 5 4" xfId="250"/>
+    <cellStyle name="Обычный 5 5" xfId="251"/>
+    <cellStyle name="Обычный 6" xfId="252"/>
+    <cellStyle name="Обычный 6 2" xfId="253"/>
+    <cellStyle name="Обычный 6 2 2" xfId="254"/>
+    <cellStyle name="Обычный 6 3" xfId="255"/>
+    <cellStyle name="Обычный 6 4" xfId="256"/>
+    <cellStyle name="Обычный 7" xfId="257"/>
+    <cellStyle name="Обычный 7 2" xfId="258"/>
+    <cellStyle name="Обычный 8" xfId="259"/>
+    <cellStyle name="Обычный 8 2" xfId="260"/>
+    <cellStyle name="Обычный 8 3" xfId="261"/>
+    <cellStyle name="Обычный 9" xfId="262"/>
+    <cellStyle name="Обычный 9 2" xfId="263"/>
+    <cellStyle name="Обычный 9 2 2" xfId="264"/>
+    <cellStyle name="Обычный 9 2 2 2" xfId="265"/>
+    <cellStyle name="Обычный 9 2 2 2 2" xfId="266"/>
+    <cellStyle name="Обычный 9 2 2 3" xfId="267"/>
+    <cellStyle name="Обычный 9 2 3" xfId="268"/>
+    <cellStyle name="Обычный 9 2 3 2" xfId="269"/>
+    <cellStyle name="Обычный 9 2 4" xfId="270"/>
+    <cellStyle name="Обычный 9 3" xfId="271"/>
+    <cellStyle name="Обычный 9 3 2" xfId="272"/>
+    <cellStyle name="Обычный 9 3 2 2" xfId="273"/>
+    <cellStyle name="Обычный 9 3 3" xfId="274"/>
+    <cellStyle name="Обычный 9 4" xfId="275"/>
+    <cellStyle name="Обычный 9 4 2" xfId="276"/>
+    <cellStyle name="Обычный 9 5" xfId="277"/>
+    <cellStyle name="Плохой 2" xfId="278"/>
+    <cellStyle name="Плохой 3" xfId="279"/>
+    <cellStyle name="Пояснение 2" xfId="280"/>
+    <cellStyle name="Пояснение 3" xfId="281"/>
+    <cellStyle name="Примечание 2" xfId="282"/>
+    <cellStyle name="Примечание 2 2" xfId="283"/>
+    <cellStyle name="Примечание 3" xfId="284"/>
+    <cellStyle name="Примечание 3 2" xfId="285"/>
+    <cellStyle name="Примечание 3 2 2" xfId="286"/>
+    <cellStyle name="Примечание 3 3" xfId="287"/>
+    <cellStyle name="Примечание 3 4" xfId="288"/>
+    <cellStyle name="Процентный 2" xfId="289"/>
+    <cellStyle name="Связанная ячейка 2" xfId="290"/>
+    <cellStyle name="Связанная ячейка 3" xfId="291"/>
+    <cellStyle name="Текст предупреждения 2" xfId="292"/>
+    <cellStyle name="Текст предупреждения 3" xfId="293"/>
+    <cellStyle name="Хороший 2" xfId="294"/>
+    <cellStyle name="Хороший 3" xfId="295"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>20</xdr:col>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>542926</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
-[...5 lines deleted...]
-      <xdr:rowOff>620768</xdr:rowOff>
+      <xdr:rowOff>772674</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="Энергетика (1).png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13173075" y="0"/>
-          <a:ext cx="571500" cy="620768"/>
+          <a:off x="14325601" y="38100"/>
+          <a:ext cx="676274" cy="734574"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>2</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>38099</xdr:rowOff>
+      <xdr:rowOff>2</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>371475</xdr:colOff>
+      <xdr:colOff>530220</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Рисунок 5"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="5" name="Рисунок 4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="38099"/>
-          <a:ext cx="2571750" cy="666751"/>
+          <a:off x="2" y="2"/>
+          <a:ext cx="2730493" cy="819148"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>20</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>504825</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>609600</xdr:rowOff>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Рисунок 5" descr="Энергетика (1).png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13173075" y="0"/>
-          <a:ext cx="609600" cy="609600"/>
+          <a:off x="14287500" y="9525"/>
+          <a:ext cx="723900" cy="723900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>57149</xdr:rowOff>
+      <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>695324</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>466726</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>13569</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="5" name="Рисунок 4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1" y="57149"/>
-          <a:ext cx="2590800" cy="638175"/>
+          <a:off x="1" y="1"/>
+          <a:ext cx="3276600" cy="737468"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>20</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>485775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>628649</xdr:rowOff>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="Энергетика (1).png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0300-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13173075" y="0"/>
-          <a:ext cx="628649" cy="628649"/>
+          <a:off x="14268450" y="0"/>
+          <a:ext cx="723900" cy="723900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>28576</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>295275</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>676276</xdr:rowOff>
+      <xdr:rowOff>704850</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Рисунок 5"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="5" name="Рисунок 4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="28576"/>
-          <a:ext cx="2495550" cy="647700"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="3038475" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>457200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>590550</xdr:colOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>590550</xdr:rowOff>
+      <xdr:rowOff>771524</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Рисунок 4" descr="Энергетика (1).png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0500-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7077075" y="0"/>
-          <a:ext cx="590550" cy="590550"/>
+          <a:off x="7534275" y="0"/>
+          <a:ext cx="771525" cy="771524"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>657225</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="6" name="Рисунок 5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="28575"/>
-          <a:ext cx="2438400" cy="628650"/>
+          <a:off x="0" y="1"/>
+          <a:ext cx="3133725" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>504826</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>38099</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>542925</xdr:colOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>9526</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>571500</xdr:rowOff>
+      <xdr:rowOff>800099</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Рисунок 4" descr="Энергетика (1).png">
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="Энергетика (1).png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0500-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7077075" y="0"/>
-          <a:ext cx="542925" cy="571500"/>
+          <a:off x="7581901" y="38099"/>
+          <a:ext cx="723900" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>200025</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>504826</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>647701</xdr:rowOff>
+      <xdr:rowOff>755487</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Рисунок 5"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="5" name="Рисунок 4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="1"/>
-          <a:ext cx="2400300" cy="647700"/>
+          <a:off x="1" y="0"/>
+          <a:ext cx="3314700" cy="755487"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1644,86 +3340,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1887,17882 +3583,19786 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-energy/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701822?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.muratova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U75"/>
+  <dimension ref="A1:D29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A54" sqref="A54"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.7109375" customWidth="1"/>
+    <col min="2" max="2" width="92.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="15.75">
+      <c r="A1" s="202"/>
+      <c r="B1" s="202"/>
+      <c r="C1" s="180"/>
+      <c r="D1" s="180"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="201" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="181" t="s">
+        <v>72</v>
+      </c>
+      <c r="C2" s="180"/>
+      <c r="D2" s="180"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="201" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="181" t="s">
+        <v>73</v>
+      </c>
+      <c r="C3" s="180"/>
+      <c r="D3" s="180"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="201" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="182" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="180"/>
+      <c r="D4" s="180"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="201" t="s">
+        <v>75</v>
+      </c>
+      <c r="B5" s="181" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="180"/>
+      <c r="D5" s="180"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="181" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="180"/>
+      <c r="D6" s="180"/>
+    </row>
+    <row r="7" spans="1:4" ht="25.5" customHeight="1">
+      <c r="A7" s="201" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="183" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" s="180"/>
+      <c r="D7" s="180"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="201" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="182" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="180"/>
+      <c r="D8" s="180"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="201" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="183" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="180"/>
+      <c r="D9" s="180"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="201" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="183" t="s">
+        <v>67</v>
+      </c>
+      <c r="C10" s="180"/>
+      <c r="D10" s="180"/>
+    </row>
+    <row r="11" spans="1:4" ht="25.5">
+      <c r="A11" s="201" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="184" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="180"/>
+      <c r="D11" s="180"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="201" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="185" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="180"/>
+      <c r="D12" s="180"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="201" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="186" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="180"/>
+      <c r="D13" s="180"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="201" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="186" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="180"/>
+      <c r="D14" s="180"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="201" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="199" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="200"/>
+      <c r="D15" s="180"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="201" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="187">
+        <v>46240</v>
+      </c>
+      <c r="C16" s="180"/>
+      <c r="D16" s="180"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="201" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="187">
+        <v>46605</v>
+      </c>
+      <c r="C17" s="180"/>
+      <c r="D17" s="180"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="201" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="182" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="180"/>
+      <c r="D18" s="180"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="201" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="182" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="180"/>
+      <c r="D19" s="180"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="201" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="197" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="180"/>
+      <c r="D20" s="180"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="201" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="188" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" s="180"/>
+      <c r="D21" s="180"/>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="189"/>
+      <c r="B22" s="189"/>
+      <c r="C22" s="180"/>
+      <c r="D22" s="180"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="189"/>
+      <c r="B23" s="189"/>
+      <c r="C23" s="180"/>
+      <c r="D23" s="180"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="189"/>
+      <c r="B24" s="189"/>
+      <c r="C24" s="180"/>
+      <c r="D24" s="180"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="189"/>
+      <c r="B25" s="189"/>
+      <c r="C25" s="180"/>
+      <c r="D25" s="180"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="189"/>
+      <c r="B26" s="189"/>
+      <c r="C26" s="180"/>
+      <c r="D26" s="180"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="189"/>
+      <c r="B27" s="189"/>
+      <c r="C27" s="180"/>
+      <c r="D27" s="180"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="189"/>
+      <c r="B28" s="189"/>
+      <c r="C28" s="180"/>
+      <c r="D28" s="180"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="190"/>
+      <c r="B29" s="190"/>
+      <c r="C29" s="180"/>
+      <c r="D29" s="180"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:U6"/>
+      <selection activeCell="B56" sqref="B56"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="78.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="191"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="192" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="192" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="192" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="192" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="192" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="193" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="194"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="194"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="195" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="196"/>
+      <c r="D19" s="196"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:X71"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="54" customHeight="1">
-[...22 lines deleted...]
-      <c r="A2" s="239" t="s">
+    <row r="1" spans="1:24" ht="61.5" customHeight="1">
+      <c r="A1" s="207"/>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="207"/>
+      <c r="F1" s="207"/>
+      <c r="G1" s="207"/>
+      <c r="H1" s="207"/>
+      <c r="I1" s="207"/>
+      <c r="J1" s="207"/>
+      <c r="K1" s="207"/>
+      <c r="L1" s="207"/>
+      <c r="M1" s="207"/>
+      <c r="N1" s="207"/>
+      <c r="O1" s="207"/>
+      <c r="P1" s="207"/>
+      <c r="Q1" s="207"/>
+      <c r="R1" s="207"/>
+      <c r="S1" s="207"/>
+      <c r="T1" s="207"/>
+      <c r="U1" s="207"/>
+      <c r="V1" s="207"/>
+      <c r="W1" s="207"/>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" s="212" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="239"/>
-[...21 lines deleted...]
-      <c r="U3" s="167" t="s">
+      <c r="B2" s="212"/>
+      <c r="C2" s="212"/>
+      <c r="D2" s="212"/>
+      <c r="E2" s="212"/>
+      <c r="F2" s="212"/>
+      <c r="G2" s="212"/>
+      <c r="H2" s="212"/>
+      <c r="I2" s="212"/>
+      <c r="J2" s="212"/>
+      <c r="K2" s="212"/>
+      <c r="L2" s="212"/>
+      <c r="M2" s="212"/>
+      <c r="N2" s="212"/>
+      <c r="O2" s="212"/>
+      <c r="P2" s="212"/>
+      <c r="Q2" s="212"/>
+      <c r="R2" s="212"/>
+      <c r="S2" s="212"/>
+      <c r="T2" s="212"/>
+      <c r="U2" s="212"/>
+      <c r="V2" s="212"/>
+      <c r="W2" s="212"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="W3" s="167" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:21" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B4" s="243" t="s">
+    <row r="4" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A4" s="205"/>
+      <c r="B4" s="208" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="244"/>
-[...8 lines deleted...]
-      <c r="L4" s="246" t="s">
+      <c r="C4" s="209"/>
+      <c r="D4" s="209"/>
+      <c r="E4" s="209"/>
+      <c r="F4" s="209"/>
+      <c r="G4" s="209"/>
+      <c r="H4" s="209"/>
+      <c r="I4" s="209"/>
+      <c r="J4" s="209"/>
+      <c r="K4" s="209"/>
+      <c r="L4" s="210"/>
+      <c r="M4" s="211" t="s">
         <v>5</v>
       </c>
-      <c r="M4" s="246"/>
-[...10 lines deleted...]
-      <c r="A5" s="241"/>
+      <c r="N4" s="211"/>
+      <c r="O4" s="211"/>
+      <c r="P4" s="211"/>
+      <c r="Q4" s="211"/>
+      <c r="R4" s="211"/>
+      <c r="S4" s="211"/>
+      <c r="T4" s="211"/>
+      <c r="U4" s="211"/>
+      <c r="V4" s="211"/>
+      <c r="W4" s="208"/>
+      <c r="X4" s="9"/>
+    </row>
+    <row r="5" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="206"/>
       <c r="B5" s="3">
         <v>2015</v>
       </c>
       <c r="C5" s="4">
         <v>2016</v>
       </c>
       <c r="D5" s="4">
         <v>2017</v>
       </c>
       <c r="E5" s="4">
         <v>2018</v>
       </c>
       <c r="F5" s="4">
         <v>2019</v>
       </c>
       <c r="G5" s="4">
         <v>2020</v>
       </c>
       <c r="H5" s="4">
         <v>2021</v>
       </c>
       <c r="I5" s="5">
         <v>2022</v>
       </c>
       <c r="J5" s="4">
         <v>2023</v>
       </c>
       <c r="K5" s="4">
         <v>2024</v>
       </c>
       <c r="L5" s="4">
+        <v>2025</v>
+      </c>
+      <c r="M5" s="4">
         <v>2015</v>
       </c>
-      <c r="M5" s="4">
+      <c r="N5" s="4">
         <v>2016</v>
       </c>
-      <c r="N5" s="4">
+      <c r="O5" s="4">
         <v>2017</v>
       </c>
-      <c r="O5" s="4">
+      <c r="P5" s="4">
         <v>2018</v>
       </c>
-      <c r="P5" s="4">
+      <c r="Q5" s="4">
         <v>2019</v>
       </c>
-      <c r="Q5" s="4">
+      <c r="R5" s="4">
         <v>2020</v>
       </c>
-      <c r="R5" s="4">
+      <c r="S5" s="4">
         <v>2021</v>
       </c>
-      <c r="S5" s="4">
+      <c r="T5" s="4">
         <v>2022</v>
       </c>
-      <c r="T5" s="4">
+      <c r="U5" s="4">
         <v>2023</v>
       </c>
-      <c r="U5" s="4">
+      <c r="V5" s="4">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="247" t="s">
+      <c r="W5" s="198">
+        <v>2025</v>
+      </c>
+      <c r="X5" s="9"/>
+    </row>
+    <row r="6" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="203" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="247"/>
-[...20 lines deleted...]
-    <row r="7" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="B6" s="203"/>
+      <c r="C6" s="203"/>
+      <c r="D6" s="203"/>
+      <c r="E6" s="203"/>
+      <c r="F6" s="203"/>
+      <c r="G6" s="203"/>
+      <c r="H6" s="203"/>
+      <c r="I6" s="203"/>
+      <c r="J6" s="203"/>
+      <c r="K6" s="203"/>
+      <c r="L6" s="203"/>
+      <c r="M6" s="203"/>
+      <c r="N6" s="203"/>
+      <c r="O6" s="203"/>
+      <c r="P6" s="203"/>
+      <c r="Q6" s="203"/>
+      <c r="R6" s="203"/>
+      <c r="S6" s="203"/>
+      <c r="T6" s="203"/>
+      <c r="U6" s="203"/>
+      <c r="V6" s="203"/>
+      <c r="W6" s="203"/>
+    </row>
+    <row r="7" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="10">
         <v>1206</v>
       </c>
       <c r="C7" s="10">
         <v>1260</v>
       </c>
       <c r="D7" s="11">
         <v>1294</v>
       </c>
       <c r="E7" s="11">
         <v>1348</v>
       </c>
       <c r="F7" s="11">
         <v>1380</v>
       </c>
       <c r="G7" s="11">
         <v>1544</v>
       </c>
       <c r="H7" s="11">
         <v>1618</v>
       </c>
       <c r="I7" s="11">
         <v>1755</v>
       </c>
       <c r="J7" s="16">
         <v>1782</v>
       </c>
-      <c r="K7" s="174">
-[...2 lines deleted...]
-      <c r="L7" s="10">
+      <c r="K7" s="170">
+        <v>1909</v>
+      </c>
+      <c r="L7" s="168">
+        <v>2660</v>
+      </c>
+      <c r="M7" s="10">
         <v>582</v>
       </c>
-      <c r="M7" s="10">
+      <c r="N7" s="10">
         <v>545</v>
       </c>
-      <c r="N7" s="11">
+      <c r="O7" s="11">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="P7" s="11">
         <v>546</v>
       </c>
       <c r="Q7" s="11">
+        <v>546</v>
+      </c>
+      <c r="R7" s="11">
         <v>551</v>
       </c>
-      <c r="R7" s="11">
+      <c r="S7" s="11">
         <v>531</v>
       </c>
-      <c r="S7" s="11">
+      <c r="T7" s="11">
         <v>539</v>
       </c>
-      <c r="T7" s="16">
+      <c r="U7" s="16">
         <v>429</v>
       </c>
-      <c r="U7" s="185">
-[...3 lines deleted...]
-    <row r="8" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="V7" s="170">
+        <v>429</v>
+      </c>
+      <c r="W7" s="170">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K8" s="175" t="s">
-[...2 lines deleted...]
-      <c r="L8" s="10" t="s">
+      <c r="K8" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L8" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S8" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="T8" s="17" t="s">
-[...6 lines deleted...]
-    <row r="9" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T8" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="U8" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V8" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W8" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11">
         <v>15</v>
       </c>
       <c r="J9" s="16">
         <v>15</v>
       </c>
-      <c r="K9" s="174">
+      <c r="K9" s="170">
         <v>21</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="168">
+        <v>28</v>
+      </c>
+      <c r="M9" s="10">
         <v>214</v>
       </c>
-      <c r="M9" s="10">
+      <c r="N9" s="10">
         <v>176</v>
       </c>
-      <c r="N9" s="11">
+      <c r="O9" s="11">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="P9" s="11">
         <v>177</v>
       </c>
-      <c r="Q9" s="12">
+      <c r="Q9" s="11">
+        <v>177</v>
+      </c>
+      <c r="R9" s="12">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="S9" s="11">
         <v>162</v>
       </c>
-      <c r="T9" s="16">
+      <c r="T9" s="11">
+        <v>162</v>
+      </c>
+      <c r="U9" s="16">
         <v>163</v>
       </c>
-      <c r="U9" s="185">
-[...3 lines deleted...]
-    <row r="10" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="V9" s="170">
+        <v>164</v>
+      </c>
+      <c r="W9" s="170">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="10">
         <v>125</v>
       </c>
       <c r="C10" s="10">
         <v>132</v>
       </c>
       <c r="D10" s="11">
         <v>137</v>
       </c>
       <c r="E10" s="11">
         <v>139</v>
       </c>
       <c r="F10" s="11">
         <v>133</v>
       </c>
       <c r="G10" s="12">
         <v>193</v>
       </c>
       <c r="H10" s="11">
         <v>187</v>
       </c>
       <c r="I10" s="11">
         <v>184</v>
       </c>
       <c r="J10" s="16">
         <v>183</v>
       </c>
-      <c r="K10" s="174">
+      <c r="K10" s="170">
         <v>182</v>
       </c>
-      <c r="L10" s="10" t="s">
-        <v>0</v>
+      <c r="L10" s="168">
+        <v>222</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N10" s="11" t="s">
+      <c r="N10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S10" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T10" s="17" t="s">
-[...6 lines deleted...]
-    <row r="11" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T10" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V10" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W10" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="10">
         <v>23</v>
       </c>
       <c r="C11" s="10">
         <v>26</v>
       </c>
       <c r="D11" s="11">
         <v>28</v>
       </c>
       <c r="E11" s="11">
         <v>32</v>
       </c>
       <c r="F11" s="11">
         <v>41</v>
       </c>
       <c r="G11" s="12">
         <v>87</v>
       </c>
       <c r="H11" s="11">
         <v>58</v>
       </c>
       <c r="I11" s="11">
         <v>28</v>
       </c>
       <c r="J11" s="16">
         <v>26</v>
       </c>
-      <c r="K11" s="174">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K11" s="170">
+        <v>49</v>
+      </c>
+      <c r="L11" s="168">
+        <v>43</v>
       </c>
       <c r="M11" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N11" s="11" t="s">
+      <c r="N11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R11" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="S11" s="13" t="s">
-        <v>1</v>
+      <c r="S11" s="11" t="s">
+        <v>0</v>
       </c>
       <c r="T11" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="U11" s="184" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="U11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="V11" s="170">
+        <v>3</v>
+      </c>
+      <c r="W11" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="10">
         <v>214</v>
       </c>
       <c r="C12" s="10">
         <v>242</v>
       </c>
       <c r="D12" s="11">
         <v>251</v>
       </c>
       <c r="E12" s="11">
         <v>254</v>
       </c>
       <c r="F12" s="11">
         <v>256</v>
       </c>
       <c r="G12" s="12">
         <v>274</v>
       </c>
       <c r="H12" s="11">
         <v>281</v>
       </c>
       <c r="I12" s="11">
         <v>284</v>
       </c>
       <c r="J12" s="16">
         <v>284</v>
       </c>
-      <c r="K12" s="174">
+      <c r="K12" s="170">
         <v>293</v>
       </c>
-      <c r="L12" s="10" t="s">
-        <v>0</v>
+      <c r="L12" s="168">
+        <v>294</v>
       </c>
       <c r="M12" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N12" s="11" t="s">
+      <c r="N12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S12" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T12" s="17" t="s">
-[...6 lines deleted...]
-    <row r="13" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T12" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U12" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V12" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W12" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="10">
         <v>58</v>
       </c>
       <c r="C13" s="10">
         <v>58</v>
       </c>
       <c r="D13" s="11">
         <v>58</v>
       </c>
       <c r="E13" s="11">
         <v>58</v>
       </c>
       <c r="F13" s="11">
         <v>58</v>
       </c>
       <c r="G13" s="12">
         <v>58</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="K13" s="173" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K13" s="170">
+        <v>56</v>
+      </c>
+      <c r="L13" s="153" t="s">
+        <v>1</v>
       </c>
       <c r="M13" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N13" s="11" t="s">
+      <c r="N13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S13" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T13" s="17" t="s">
-[...6 lines deleted...]
-    <row r="14" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T13" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="170">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="10">
         <v>96</v>
       </c>
       <c r="C14" s="10">
         <v>102</v>
       </c>
       <c r="D14" s="11">
         <v>104</v>
       </c>
       <c r="E14" s="11">
         <v>105</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>2</v>
       </c>
       <c r="G14" s="12">
         <v>158</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="K14" s="174">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K14" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L14" s="168">
+        <v>228</v>
       </c>
       <c r="M14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N14" s="11" t="s">
+      <c r="N14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S14" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T14" s="17" t="s">
-[...6 lines deleted...]
-    <row r="15" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T14" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V14" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W14" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="11">
         <v>29</v>
       </c>
       <c r="J15" s="16">
         <v>29</v>
       </c>
-      <c r="K15" s="174">
+      <c r="K15" s="170">
         <v>50</v>
       </c>
-      <c r="L15" s="10" t="s">
-        <v>0</v>
+      <c r="L15" s="168">
+        <v>59</v>
       </c>
       <c r="M15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N15" s="11" t="s">
+      <c r="N15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S15" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T15" s="17" t="s">
-[...6 lines deleted...]
-    <row r="16" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T15" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W15" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J16" s="16">
         <v>14</v>
       </c>
-      <c r="K16" s="176">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K16" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="168">
+        <v>26</v>
       </c>
       <c r="M16" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N16" s="11" t="s">
+      <c r="N16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S16" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T16" s="17" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W16" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="10">
         <v>196</v>
       </c>
       <c r="C17" s="10">
         <v>200</v>
       </c>
       <c r="D17" s="11">
         <v>204</v>
       </c>
       <c r="E17" s="11">
         <v>207</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="K17" s="173" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K17" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L17" s="153" t="s">
+        <v>1</v>
       </c>
       <c r="M17" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N17" s="11" t="s">
+      <c r="N17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S17" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T17" s="17" t="s">
-[...6 lines deleted...]
-    <row r="18" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T17" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V17" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W17" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="10">
         <v>43</v>
       </c>
       <c r="C18" s="10">
         <v>54</v>
       </c>
       <c r="D18" s="11">
         <v>56</v>
       </c>
       <c r="E18" s="11">
         <v>56</v>
       </c>
       <c r="F18" s="11">
         <v>56</v>
       </c>
       <c r="G18" s="12">
         <v>56</v>
       </c>
       <c r="H18" s="11">
         <v>70</v>
       </c>
       <c r="I18" s="11">
         <v>70</v>
       </c>
       <c r="J18" s="16">
         <v>70</v>
       </c>
-      <c r="K18" s="174">
+      <c r="K18" s="170">
         <v>71</v>
       </c>
-      <c r="L18" s="10" t="s">
-        <v>0</v>
+      <c r="L18" s="168">
+        <v>71</v>
       </c>
       <c r="M18" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N18" s="11" t="s">
+      <c r="N18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S18" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T18" s="17" t="s">
-[...6 lines deleted...]
-    <row r="19" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T18" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="10">
         <v>88</v>
       </c>
       <c r="C19" s="10">
         <v>83</v>
       </c>
       <c r="D19" s="11">
         <v>93</v>
       </c>
       <c r="E19" s="11">
         <v>121</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>2</v>
       </c>
       <c r="G19" s="12">
         <v>126</v>
       </c>
       <c r="H19" s="11">
         <v>128</v>
       </c>
       <c r="I19" s="11">
         <v>128</v>
       </c>
       <c r="J19" s="16">
         <v>134</v>
       </c>
-      <c r="K19" s="174">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K19" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L19" s="153" t="s">
+        <v>1</v>
       </c>
       <c r="M19" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N19" s="11" t="s">
+      <c r="N19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S19" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T19" s="17" t="s">
-[...6 lines deleted...]
-    <row r="20" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T19" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U19" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W19" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K20" s="175" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="10" t="s">
+      <c r="K20" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N20" s="11" t="s">
+      <c r="N20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S20" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T20" s="17" t="s">
-[...6 lines deleted...]
-    <row r="21" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T20" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U20" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V20" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W20" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K21" s="175" t="s">
-[...2 lines deleted...]
-      <c r="L21" s="10" t="s">
+      <c r="K21" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N21" s="11" t="s">
+      <c r="N21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R21" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="S21" s="13" t="s">
-        <v>1</v>
+      <c r="S21" s="11" t="s">
+        <v>0</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="U21" s="186" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="U21" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="V21" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="10">
         <v>289</v>
       </c>
       <c r="C22" s="10">
         <v>289</v>
       </c>
       <c r="D22" s="11">
         <v>289</v>
       </c>
       <c r="E22" s="11">
         <v>152</v>
       </c>
       <c r="F22" s="11">
         <v>152</v>
       </c>
       <c r="G22" s="12">
         <v>152</v>
       </c>
       <c r="H22" s="11">
         <v>151</v>
       </c>
       <c r="I22" s="11">
         <v>235</v>
       </c>
       <c r="J22" s="16">
         <v>235</v>
       </c>
-      <c r="K22" s="174">
+      <c r="K22" s="170">
         <v>251</v>
       </c>
-      <c r="L22" s="10" t="s">
-        <v>0</v>
+      <c r="L22" s="168">
+        <v>684</v>
       </c>
       <c r="M22" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N22" s="11" t="s">
+      <c r="N22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S22" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T22" s="17" t="s">
-[...6 lines deleted...]
-    <row r="23" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T22" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U22" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V22" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W22" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J23" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="K23" s="175" t="s">
-[...2 lines deleted...]
-      <c r="L23" s="10" t="s">
+      <c r="K23" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M23" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N23" s="11" t="s">
+      <c r="N23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S23" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T23" s="17" t="s">
-[...6 lines deleted...]
-    <row r="24" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T23" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U23" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V23" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W23" s="170">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>10</v>
       </c>
       <c r="F24" s="11">
         <v>10</v>
       </c>
       <c r="G24" s="12">
         <v>10</v>
       </c>
       <c r="H24" s="11">
         <v>10</v>
       </c>
       <c r="I24" s="11">
         <v>10</v>
       </c>
       <c r="J24" s="16">
         <v>10</v>
       </c>
-      <c r="K24" s="174">
+      <c r="K24" s="170">
         <v>12</v>
       </c>
-      <c r="L24" s="10">
-        <v>6</v>
+      <c r="L24" s="168">
+        <v>12</v>
       </c>
       <c r="M24" s="10">
         <v>6</v>
       </c>
-      <c r="N24" s="11">
+      <c r="N24" s="10">
         <v>6</v>
       </c>
       <c r="O24" s="11">
         <v>6</v>
       </c>
       <c r="P24" s="11">
         <v>6</v>
       </c>
-      <c r="Q24" s="12">
+      <c r="Q24" s="11">
         <v>6</v>
       </c>
-      <c r="R24" s="11">
+      <c r="R24" s="12">
         <v>6</v>
       </c>
       <c r="S24" s="11">
         <v>6</v>
       </c>
-      <c r="T24" s="16">
+      <c r="T24" s="11">
         <v>6</v>
       </c>
-      <c r="U24" s="185">
+      <c r="U24" s="16">
+        <v>6</v>
+      </c>
+      <c r="V24" s="170">
+        <v>6</v>
+      </c>
+      <c r="W24" s="170">
         <v>3</v>
       </c>
     </row>
-    <row r="25" spans="1:21" s="2" customFormat="1" ht="11.25">
+    <row r="25" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H25" s="11">
         <v>8</v>
       </c>
       <c r="I25" s="11">
         <v>14</v>
       </c>
       <c r="J25" s="16">
         <v>26</v>
       </c>
-      <c r="K25" s="174">
+      <c r="K25" s="170">
         <v>28</v>
       </c>
-      <c r="L25" s="10">
+      <c r="L25" s="168">
+        <v>280</v>
+      </c>
+      <c r="M25" s="10">
         <v>362</v>
       </c>
-      <c r="M25" s="10">
-[...2 lines deleted...]
-      <c r="N25" s="11">
+      <c r="N25" s="10">
         <v>363</v>
       </c>
       <c r="O25" s="11">
         <v>363</v>
       </c>
       <c r="P25" s="11">
         <v>363</v>
       </c>
-      <c r="Q25" s="12">
+      <c r="Q25" s="11">
         <v>363</v>
       </c>
-      <c r="R25" s="11">
+      <c r="R25" s="12">
         <v>363</v>
       </c>
       <c r="S25" s="11">
         <v>363</v>
       </c>
-      <c r="T25" s="18">
+      <c r="T25" s="11">
+        <v>363</v>
+      </c>
+      <c r="U25" s="18">
         <v>254</v>
       </c>
-      <c r="U25" s="186" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="V25" s="170">
+        <v>254</v>
+      </c>
+      <c r="W25" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="10">
         <v>74</v>
       </c>
       <c r="C26" s="10">
         <v>74</v>
       </c>
       <c r="D26" s="11">
         <v>74</v>
       </c>
       <c r="E26" s="11">
         <v>75</v>
       </c>
       <c r="F26" s="11">
         <v>80</v>
       </c>
       <c r="G26" s="11">
         <v>80</v>
       </c>
       <c r="H26" s="11">
         <v>80</v>
       </c>
       <c r="I26" s="11">
         <v>78</v>
       </c>
       <c r="J26" s="16">
         <v>78</v>
       </c>
-      <c r="K26" s="174">
+      <c r="K26" s="170">
         <v>77</v>
       </c>
-      <c r="L26" s="10" t="s">
-        <v>0</v>
+      <c r="L26" s="168">
+        <v>78</v>
       </c>
       <c r="M26" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N26" s="11" t="s">
+      <c r="N26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="P26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Q26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="S26" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="T26" s="16">
+      <c r="T26" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="16">
         <v>2</v>
       </c>
-      <c r="U26" s="186" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="V26" s="170">
+        <v>2</v>
+      </c>
+      <c r="W26" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A27" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>139</v>
       </c>
       <c r="F27" s="11">
         <v>139</v>
       </c>
       <c r="G27" s="11">
         <v>139</v>
       </c>
       <c r="H27" s="11">
         <v>141</v>
       </c>
       <c r="I27" s="11">
         <v>157</v>
       </c>
       <c r="J27" s="16">
         <v>157</v>
       </c>
-      <c r="K27" s="174">
+      <c r="K27" s="170">
         <v>184</v>
       </c>
-      <c r="L27" s="10" t="s">
-        <v>0</v>
+      <c r="L27" s="168">
+        <v>184</v>
       </c>
       <c r="M27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="S27" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A28" s="238" t="s">
+      <c r="S27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="T27" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V27" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W27" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="204" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="238"/>
-[...20 lines deleted...]
-    <row r="29" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="B28" s="204"/>
+      <c r="C28" s="204"/>
+      <c r="D28" s="204"/>
+      <c r="E28" s="204"/>
+      <c r="F28" s="204"/>
+      <c r="G28" s="204"/>
+      <c r="H28" s="204"/>
+      <c r="I28" s="204"/>
+      <c r="J28" s="204"/>
+      <c r="K28" s="204"/>
+      <c r="L28" s="204"/>
+      <c r="M28" s="204"/>
+      <c r="N28" s="204"/>
+      <c r="O28" s="204"/>
+      <c r="P28" s="204"/>
+      <c r="Q28" s="204"/>
+      <c r="R28" s="204"/>
+      <c r="S28" s="204"/>
+      <c r="T28" s="204"/>
+      <c r="U28" s="204"/>
+      <c r="V28" s="204"/>
+      <c r="W28" s="204"/>
+    </row>
+    <row r="29" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="19">
         <v>635</v>
       </c>
       <c r="C29" s="19">
         <v>654</v>
       </c>
       <c r="D29" s="20">
         <v>664</v>
       </c>
       <c r="E29" s="20">
         <v>668</v>
       </c>
       <c r="F29" s="20">
         <v>680</v>
       </c>
       <c r="G29" s="20">
         <v>715</v>
       </c>
       <c r="H29" s="20">
         <v>783</v>
       </c>
       <c r="I29" s="20">
         <v>811</v>
       </c>
       <c r="J29" s="25">
         <v>834</v>
       </c>
-      <c r="K29" s="179">
-[...2 lines deleted...]
-      <c r="L29" s="19">
+      <c r="K29" s="170">
+        <v>910</v>
+      </c>
+      <c r="L29" s="168">
+        <v>1264</v>
+      </c>
+      <c r="M29" s="19">
         <v>579</v>
       </c>
-      <c r="M29" s="19">
+      <c r="N29" s="19">
         <v>542</v>
       </c>
-      <c r="N29" s="20">
+      <c r="O29" s="20">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="P29" s="20">
         <v>542</v>
       </c>
       <c r="Q29" s="20">
+        <v>542</v>
+      </c>
+      <c r="R29" s="20">
         <v>547</v>
       </c>
-      <c r="R29" s="20">
+      <c r="S29" s="20">
         <v>527</v>
       </c>
-      <c r="S29" s="20">
+      <c r="T29" s="20">
         <v>528</v>
       </c>
-      <c r="T29" s="25">
+      <c r="U29" s="25">
         <v>422</v>
       </c>
-      <c r="U29" s="187">
-[...3 lines deleted...]
-    <row r="30" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="V29" s="170">
+        <v>422</v>
+      </c>
+      <c r="W29" s="173">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="K30" s="180" t="s">
-[...2 lines deleted...]
-      <c r="L30" s="19" t="s">
+      <c r="K30" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="N30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="P30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="Q30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="R30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="S30" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="T30" s="26" t="s">
-[...6 lines deleted...]
-    <row r="31" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J31" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="K31" s="180" t="s">
-[...2 lines deleted...]
-      <c r="L31" s="19">
+      <c r="K31" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="168">
+        <v>1</v>
+      </c>
+      <c r="M31" s="19">
         <v>214</v>
       </c>
-      <c r="M31" s="19">
+      <c r="N31" s="19">
         <v>176</v>
       </c>
-      <c r="N31" s="20" t="s">
+      <c r="O31" s="20" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="P31" s="20">
         <v>176</v>
       </c>
-      <c r="Q31" s="21">
+      <c r="Q31" s="20">
+        <v>176</v>
+      </c>
+      <c r="R31" s="21">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="S31" s="20">
         <v>161</v>
       </c>
-      <c r="T31" s="25">
+      <c r="T31" s="20">
+        <v>161</v>
+      </c>
+      <c r="U31" s="25">
         <v>162</v>
       </c>
-      <c r="U31" s="187">
+      <c r="V31" s="170">
         <v>163</v>
       </c>
-    </row>
-    <row r="32" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="W31" s="173">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="19">
         <v>81</v>
       </c>
       <c r="C32" s="19">
         <v>81</v>
       </c>
       <c r="D32" s="20">
         <v>80</v>
       </c>
       <c r="E32" s="20">
         <v>80</v>
       </c>
       <c r="F32" s="20">
         <v>72</v>
       </c>
       <c r="G32" s="21">
         <v>75</v>
       </c>
       <c r="H32" s="20">
         <v>72</v>
       </c>
       <c r="I32" s="20">
         <v>69</v>
       </c>
       <c r="J32" s="25">
         <v>76</v>
       </c>
-      <c r="K32" s="179">
+      <c r="K32" s="170">
         <v>76</v>
       </c>
-      <c r="L32" s="19" t="s">
-        <v>0</v>
+      <c r="L32" s="168">
+        <v>80</v>
       </c>
       <c r="M32" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N32" s="20" t="s">
+      <c r="N32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O32" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P32" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q32" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R32" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S32" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T32" s="26" t="s">
-[...6 lines deleted...]
-    <row r="33" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T32" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="19">
         <v>4</v>
       </c>
       <c r="D33" s="20">
         <v>6</v>
       </c>
       <c r="E33" s="20">
         <v>7</v>
       </c>
       <c r="F33" s="20">
         <v>16</v>
       </c>
       <c r="G33" s="21">
         <v>38</v>
       </c>
       <c r="H33" s="20">
         <v>43</v>
       </c>
       <c r="I33" s="20">
         <v>9</v>
       </c>
       <c r="J33" s="25">
         <v>7</v>
       </c>
-      <c r="K33" s="179">
+      <c r="K33" s="170">
         <v>11</v>
       </c>
-      <c r="L33" s="19" t="s">
-        <v>0</v>
+      <c r="L33" s="168">
+        <v>10</v>
       </c>
       <c r="M33" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N33" s="20" t="s">
+      <c r="N33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O33" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P33" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q33" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R33" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S33" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T33" s="26" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T33" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V33" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W33" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="19">
         <v>123</v>
       </c>
       <c r="C34" s="19">
         <v>123</v>
       </c>
       <c r="D34" s="20">
         <v>130</v>
       </c>
       <c r="E34" s="20">
         <v>131</v>
       </c>
       <c r="F34" s="20">
         <v>132</v>
       </c>
       <c r="G34" s="21">
         <v>135</v>
       </c>
       <c r="H34" s="20">
         <v>136</v>
       </c>
       <c r="I34" s="20">
         <v>142</v>
       </c>
       <c r="J34" s="25">
         <v>142</v>
       </c>
-      <c r="K34" s="179">
+      <c r="K34" s="170">
         <v>147</v>
       </c>
-      <c r="L34" s="19" t="s">
-        <v>0</v>
+      <c r="L34" s="168">
+        <v>147</v>
       </c>
       <c r="M34" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N34" s="20" t="s">
+      <c r="N34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O34" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P34" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q34" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R34" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S34" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T34" s="26" t="s">
-[...6 lines deleted...]
-    <row r="35" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T34" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="19">
         <v>20</v>
       </c>
       <c r="C35" s="19">
         <v>20</v>
       </c>
       <c r="D35" s="20">
         <v>20</v>
       </c>
       <c r="E35" s="20">
         <v>20</v>
       </c>
       <c r="F35" s="20">
         <v>20</v>
       </c>
       <c r="G35" s="21">
         <v>20</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I35" s="22" t="s">
         <v>1</v>
       </c>
       <c r="J35" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="K35" s="177" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K35" s="170">
+        <v>19</v>
+      </c>
+      <c r="L35" s="153" t="s">
+        <v>1</v>
       </c>
       <c r="M35" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N35" s="20" t="s">
+      <c r="N35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O35" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P35" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q35" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R35" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S35" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T35" s="26" t="s">
-[...6 lines deleted...]
-    <row r="36" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T35" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="170">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A36" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="19">
         <v>23</v>
       </c>
       <c r="C36" s="19">
         <v>27</v>
       </c>
       <c r="D36" s="20">
         <v>27</v>
       </c>
       <c r="E36" s="20">
         <v>27</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G36" s="21">
         <v>36</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I36" s="22" t="s">
         <v>1</v>
       </c>
       <c r="J36" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="K36" s="179">
+      <c r="K36" s="170">
         <v>40</v>
       </c>
-      <c r="L36" s="19" t="s">
-        <v>0</v>
+      <c r="L36" s="168">
+        <v>40</v>
       </c>
       <c r="M36" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N36" s="20" t="s">
+      <c r="N36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S36" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T36" s="26" t="s">
-[...6 lines deleted...]
-    <row r="37" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T36" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U36" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V36" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W36" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>28</v>
       </c>
       <c r="J37" s="25">
         <v>28</v>
       </c>
-      <c r="K37" s="179">
+      <c r="K37" s="170">
+        <v>29</v>
+      </c>
+      <c r="L37" s="168">
         <v>28</v>
       </c>
-      <c r="L37" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M37" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N37" s="20" t="s">
+      <c r="N37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O37" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P37" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q37" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R37" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S37" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T37" s="26" t="s">
-[...6 lines deleted...]
-    <row r="38" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T37" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U37" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V37" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W37" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I38" s="22" t="s">
         <v>1</v>
       </c>
       <c r="J38" s="25">
         <v>13</v>
       </c>
-      <c r="K38" s="178">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K38" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L38" s="168">
+        <v>24</v>
       </c>
       <c r="M38" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N38" s="20" t="s">
+      <c r="N38" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O38" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P38" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q38" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R38" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S38" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T38" s="26" t="s">
-[...6 lines deleted...]
-    <row r="39" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A39" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="19">
         <v>91</v>
       </c>
       <c r="C39" s="19">
         <v>85</v>
       </c>
       <c r="D39" s="20">
         <v>85</v>
       </c>
       <c r="E39" s="20">
         <v>85</v>
       </c>
       <c r="F39" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H39" s="23" t="s">
         <v>1</v>
       </c>
       <c r="I39" s="22" t="s">
         <v>1</v>
       </c>
       <c r="J39" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="K39" s="177" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K39" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L39" s="153" t="s">
+        <v>1</v>
       </c>
       <c r="M39" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N39" s="20" t="s">
+      <c r="N39" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O39" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P39" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q39" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R39" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S39" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T39" s="26" t="s">
-[...6 lines deleted...]
-    <row r="40" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T39" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U39" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V39" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W39" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A40" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="19">
         <v>38</v>
       </c>
       <c r="C40" s="19">
         <v>41</v>
       </c>
       <c r="D40" s="20">
         <v>43</v>
       </c>
       <c r="E40" s="20">
         <v>43</v>
       </c>
       <c r="F40" s="20">
         <v>43</v>
       </c>
       <c r="G40" s="21">
         <v>43</v>
       </c>
       <c r="H40" s="20">
         <v>43</v>
       </c>
       <c r="I40" s="20">
         <v>43</v>
       </c>
       <c r="J40" s="25">
         <v>43</v>
       </c>
-      <c r="K40" s="179">
+      <c r="K40" s="170">
         <v>43</v>
       </c>
-      <c r="L40" s="19" t="s">
-        <v>0</v>
+      <c r="L40" s="168">
+        <v>43</v>
       </c>
       <c r="M40" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N40" s="20" t="s">
+      <c r="N40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O40" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P40" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q40" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R40" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S40" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T40" s="26" t="s">
-[...6 lines deleted...]
-    <row r="41" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T40" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V40" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A41" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="19">
         <v>30</v>
       </c>
       <c r="C41" s="19">
         <v>48</v>
       </c>
       <c r="D41" s="20">
         <v>48</v>
       </c>
       <c r="E41" s="20">
         <v>48</v>
       </c>
       <c r="F41" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G41" s="21">
         <v>48</v>
       </c>
       <c r="H41" s="20">
         <v>48</v>
       </c>
       <c r="I41" s="20">
         <v>48</v>
       </c>
       <c r="J41" s="25">
         <v>50</v>
       </c>
-      <c r="K41" s="179">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K41" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L41" s="153" t="s">
+        <v>1</v>
       </c>
       <c r="M41" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N41" s="20" t="s">
+      <c r="N41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O41" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P41" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q41" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R41" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S41" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T41" s="26" t="s">
-[...6 lines deleted...]
-    <row r="42" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T41" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A42" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="J42" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="K42" s="180" t="s">
-[...2 lines deleted...]
-      <c r="L42" s="19" t="s">
+      <c r="K42" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M42" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N42" s="20" t="s">
+      <c r="N42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O42" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P42" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q42" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R42" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S42" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T42" s="26" t="s">
-[...6 lines deleted...]
-    <row r="43" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T42" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U42" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J43" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="K43" s="180" t="s">
-[...2 lines deleted...]
-      <c r="L43" s="19" t="s">
+      <c r="K43" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M43" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N43" s="20" t="s">
+      <c r="N43" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O43" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P43" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q43" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R43" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="S43" s="22" t="s">
-        <v>1</v>
+      <c r="S43" s="20" t="s">
+        <v>0</v>
       </c>
       <c r="T43" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="U43" s="188" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="U43" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="V43" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W43" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A44" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="19">
         <v>151</v>
       </c>
       <c r="C44" s="19">
         <v>151</v>
       </c>
       <c r="D44" s="20">
         <v>151</v>
       </c>
       <c r="E44" s="20">
         <v>12</v>
       </c>
       <c r="F44" s="20">
         <v>12</v>
       </c>
       <c r="G44" s="21">
         <v>12</v>
       </c>
       <c r="H44" s="20">
         <v>12</v>
       </c>
       <c r="I44" s="20">
         <v>19</v>
       </c>
       <c r="J44" s="25">
         <v>19</v>
       </c>
-      <c r="K44" s="179">
+      <c r="K44" s="170">
         <v>48</v>
       </c>
-      <c r="L44" s="19" t="s">
-        <v>0</v>
+      <c r="L44" s="168">
+        <v>139</v>
       </c>
       <c r="M44" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N44" s="20" t="s">
+      <c r="N44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R44" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S44" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T44" s="26" t="s">
-[...6 lines deleted...]
-    <row r="45" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T44" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U44" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V44" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W44" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A45" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="J45" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="K45" s="180" t="s">
-[...2 lines deleted...]
-      <c r="L45" s="19" t="s">
+      <c r="K45" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M45" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N45" s="20" t="s">
+      <c r="N45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="O45" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P45" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q45" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R45" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S45" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T45" s="26" t="s">
-[...6 lines deleted...]
-    <row r="46" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T45" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V45" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W45" s="170">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A46" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="20">
         <v>1</v>
       </c>
       <c r="F46" s="20">
         <v>1</v>
       </c>
       <c r="G46" s="21">
         <v>1</v>
       </c>
       <c r="H46" s="20">
         <v>1</v>
       </c>
       <c r="I46" s="20">
         <v>1</v>
       </c>
       <c r="J46" s="25">
         <v>1</v>
       </c>
-      <c r="K46" s="179">
+      <c r="K46" s="170">
         <v>3</v>
       </c>
-      <c r="L46" s="19">
+      <c r="L46" s="168">
         <v>3</v>
       </c>
       <c r="M46" s="19">
         <v>3</v>
       </c>
       <c r="N46" s="19">
         <v>3</v>
       </c>
       <c r="O46" s="19">
         <v>3</v>
       </c>
       <c r="P46" s="19">
         <v>3</v>
       </c>
-      <c r="Q46" s="21">
+      <c r="Q46" s="19">
         <v>3</v>
       </c>
-      <c r="R46" s="20">
+      <c r="R46" s="21">
         <v>3</v>
       </c>
       <c r="S46" s="20">
         <v>3</v>
       </c>
-      <c r="T46" s="25">
+      <c r="T46" s="20">
         <v>3</v>
       </c>
-      <c r="U46" s="187">
+      <c r="U46" s="25">
         <v>3</v>
       </c>
-    </row>
-    <row r="47" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="V46" s="170">
+        <v>3</v>
+      </c>
+      <c r="W46" s="170">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A47" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H47" s="20">
         <v>8</v>
       </c>
       <c r="I47" s="20">
         <v>14</v>
       </c>
       <c r="J47" s="25">
         <v>26</v>
       </c>
-      <c r="K47" s="179">
+      <c r="K47" s="170">
         <v>28</v>
       </c>
-      <c r="L47" s="19">
+      <c r="L47" s="168">
+        <v>280</v>
+      </c>
+      <c r="M47" s="19">
         <v>362</v>
       </c>
-      <c r="M47" s="19">
-[...2 lines deleted...]
-      <c r="N47" s="20">
+      <c r="N47" s="19">
         <v>363</v>
       </c>
       <c r="O47" s="20">
         <v>363</v>
       </c>
       <c r="P47" s="20">
         <v>363</v>
       </c>
-      <c r="Q47" s="21">
+      <c r="Q47" s="20">
         <v>363</v>
       </c>
-      <c r="R47" s="20">
+      <c r="R47" s="21">
         <v>363</v>
       </c>
       <c r="S47" s="20">
         <v>363</v>
       </c>
-      <c r="T47" s="27">
+      <c r="T47" s="20">
+        <v>363</v>
+      </c>
+      <c r="U47" s="27">
         <v>254</v>
       </c>
-      <c r="U47" s="188" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="V47" s="170">
+        <v>254</v>
+      </c>
+      <c r="W47" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A48" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="19">
         <v>74</v>
       </c>
       <c r="C48" s="19">
         <v>74</v>
       </c>
       <c r="D48" s="24">
         <v>74</v>
       </c>
       <c r="E48" s="20">
         <v>75</v>
       </c>
       <c r="F48" s="20">
         <v>80</v>
       </c>
       <c r="G48" s="20">
         <v>80</v>
       </c>
       <c r="H48" s="20">
         <v>80</v>
       </c>
       <c r="I48" s="20">
         <v>78</v>
       </c>
       <c r="J48" s="25">
         <v>78</v>
       </c>
-      <c r="K48" s="179">
+      <c r="K48" s="170">
         <v>76</v>
       </c>
-      <c r="L48" s="19" t="s">
-        <v>0</v>
+      <c r="L48" s="168">
+        <v>78</v>
       </c>
       <c r="M48" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N48" s="24" t="s">
-[...2 lines deleted...]
-      <c r="O48" s="20" t="s">
+      <c r="N48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48" s="24" t="s">
         <v>0</v>
       </c>
       <c r="P48" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q48" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R48" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S48" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T48" s="27">
+      <c r="T48" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U48" s="27">
         <v>2</v>
       </c>
-      <c r="U48" s="187">
+      <c r="V48" s="170">
         <v>2</v>
       </c>
-    </row>
-    <row r="49" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="W48" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A49" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="24">
         <v>139</v>
       </c>
       <c r="F49" s="20">
         <v>139</v>
       </c>
       <c r="G49" s="20">
         <v>139</v>
       </c>
       <c r="H49" s="20">
         <v>141</v>
       </c>
       <c r="I49" s="20">
         <v>157</v>
       </c>
       <c r="J49" s="25">
         <v>157</v>
       </c>
-      <c r="K49" s="179">
+      <c r="K49" s="173">
         <v>184</v>
       </c>
-      <c r="L49" s="19" t="s">
-        <v>0</v>
+      <c r="L49" s="168">
+        <v>184</v>
       </c>
       <c r="M49" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="N49" s="24" t="s">
-[...2 lines deleted...]
-      <c r="O49" s="20" t="s">
+      <c r="N49" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49" s="24" t="s">
         <v>0</v>
       </c>
       <c r="P49" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Q49" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R49" s="20" t="s">
         <v>0</v>
       </c>
       <c r="S49" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="T49" s="26" t="s">
-[...7 lines deleted...]
-      <c r="A50" s="238" t="s">
+      <c r="T49" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U49" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V49" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W49" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A50" s="204" t="s">
         <v>29</v>
       </c>
-      <c r="B50" s="238"/>
-[...20 lines deleted...]
-    <row r="51" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="B50" s="204"/>
+      <c r="C50" s="204"/>
+      <c r="D50" s="204"/>
+      <c r="E50" s="204"/>
+      <c r="F50" s="204"/>
+      <c r="G50" s="204"/>
+      <c r="H50" s="204"/>
+      <c r="I50" s="204"/>
+      <c r="J50" s="204"/>
+      <c r="K50" s="204"/>
+      <c r="L50" s="204"/>
+      <c r="M50" s="204"/>
+      <c r="N50" s="204"/>
+      <c r="O50" s="204"/>
+      <c r="P50" s="204"/>
+      <c r="Q50" s="204"/>
+      <c r="R50" s="204"/>
+      <c r="S50" s="204"/>
+      <c r="T50" s="204"/>
+      <c r="U50" s="204"/>
+      <c r="V50" s="204"/>
+      <c r="W50" s="204"/>
+    </row>
+    <row r="51" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A51" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="28">
         <v>571</v>
       </c>
       <c r="C51" s="28">
         <v>606</v>
       </c>
       <c r="D51" s="29">
         <v>630</v>
       </c>
       <c r="E51" s="29">
         <v>680</v>
       </c>
       <c r="F51" s="29">
         <v>700</v>
       </c>
       <c r="G51" s="29">
         <v>829</v>
       </c>
       <c r="H51" s="29">
         <v>835</v>
       </c>
       <c r="I51" s="29">
         <v>944</v>
       </c>
       <c r="J51" s="35">
         <v>948</v>
       </c>
-      <c r="K51" s="181">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="K51" s="170">
+        <v>999</v>
+      </c>
+      <c r="L51" s="168">
+        <v>1396</v>
       </c>
       <c r="M51" s="28">
         <v>3</v>
       </c>
-      <c r="N51" s="29">
-        <v>4</v>
+      <c r="N51" s="28">
+        <v>3</v>
       </c>
       <c r="O51" s="29">
         <v>4</v>
       </c>
       <c r="P51" s="29">
         <v>4</v>
       </c>
       <c r="Q51" s="29">
         <v>4</v>
       </c>
       <c r="R51" s="29">
         <v>4</v>
       </c>
       <c r="S51" s="29">
+        <v>4</v>
+      </c>
+      <c r="T51" s="29">
         <v>7</v>
       </c>
-      <c r="T51" s="35">
+      <c r="U51" s="35">
         <v>7</v>
       </c>
-      <c r="U51" s="189">
+      <c r="V51" s="170">
         <v>7</v>
       </c>
-    </row>
-    <row r="52" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="W51" s="173">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A52" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J52" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="K52" s="182" t="s">
-[...2 lines deleted...]
-      <c r="L52" s="28" t="s">
+      <c r="K52" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L52" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="N52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="P52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Q52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="R52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="S52" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="T52" s="36" t="s">
-[...6 lines deleted...]
-    <row r="53" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T52" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="U52" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V52" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W52" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A53" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="29" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="29">
         <v>15</v>
       </c>
       <c r="J53" s="35">
         <v>15</v>
       </c>
-      <c r="K53" s="181">
+      <c r="K53" s="170">
         <v>21</v>
       </c>
-      <c r="L53" s="28" t="s">
-        <v>0</v>
+      <c r="L53" s="168">
+        <v>27</v>
       </c>
       <c r="M53" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N53" s="34">
-        <v>1</v>
+      <c r="N53" s="28" t="s">
+        <v>0</v>
       </c>
       <c r="O53" s="34">
         <v>1</v>
       </c>
       <c r="P53" s="34">
         <v>1</v>
       </c>
       <c r="Q53" s="34">
         <v>1</v>
       </c>
       <c r="R53" s="34">
         <v>1</v>
       </c>
       <c r="S53" s="34">
         <v>1</v>
       </c>
-      <c r="T53" s="38">
-[...6 lines deleted...]
-    <row r="54" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T53" s="34">
+        <v>1</v>
+      </c>
+      <c r="U53" s="38">
+        <v>1</v>
+      </c>
+      <c r="V53" s="170">
+        <v>1</v>
+      </c>
+      <c r="W53" s="173">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A54" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="28">
         <v>44</v>
       </c>
       <c r="C54" s="28">
         <v>51</v>
       </c>
       <c r="D54" s="29">
         <v>57</v>
       </c>
       <c r="E54" s="29">
         <v>59</v>
       </c>
       <c r="F54" s="29">
         <v>61</v>
       </c>
       <c r="G54" s="34">
         <v>118</v>
       </c>
       <c r="H54" s="29">
         <v>115</v>
       </c>
       <c r="I54" s="29">
         <v>115</v>
       </c>
       <c r="J54" s="35">
         <v>107</v>
       </c>
-      <c r="K54" s="181">
+      <c r="K54" s="170">
         <v>106</v>
       </c>
-      <c r="L54" s="28" t="s">
-        <v>0</v>
+      <c r="L54" s="168">
+        <v>142</v>
       </c>
       <c r="M54" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N54" s="29" t="s">
+      <c r="N54" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O54" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P54" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q54" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R54" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S54" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T54" s="36" t="s">
-[...6 lines deleted...]
-    <row r="55" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T54" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U54" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V54" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W54" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A55" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="28">
         <v>19</v>
       </c>
       <c r="C55" s="28">
         <v>22</v>
       </c>
       <c r="D55" s="29">
         <v>22</v>
       </c>
       <c r="E55" s="29">
         <v>25</v>
       </c>
       <c r="F55" s="29">
         <v>25</v>
       </c>
       <c r="G55" s="34">
         <v>49</v>
       </c>
       <c r="H55" s="29">
         <v>15</v>
       </c>
       <c r="I55" s="29">
         <v>19</v>
       </c>
       <c r="J55" s="35">
         <v>19</v>
       </c>
-      <c r="K55" s="181">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K55" s="170">
+        <v>38</v>
+      </c>
+      <c r="L55" s="168">
+        <v>33</v>
       </c>
       <c r="M55" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N55" s="29" t="s">
+      <c r="N55" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O55" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P55" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q55" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R55" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="S55" s="39">
-        <v>3</v>
+      <c r="S55" s="29" t="s">
+        <v>0</v>
       </c>
       <c r="T55" s="39">
         <v>3</v>
       </c>
-      <c r="U55" s="189">
+      <c r="U55" s="39">
         <v>3</v>
       </c>
-    </row>
-    <row r="56" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="V55" s="170">
+        <v>3</v>
+      </c>
+      <c r="W55" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A56" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="28">
         <v>91</v>
       </c>
       <c r="C56" s="28">
         <v>119</v>
       </c>
       <c r="D56" s="29">
         <v>121</v>
       </c>
       <c r="E56" s="29">
         <v>123</v>
       </c>
       <c r="F56" s="29">
         <v>124</v>
       </c>
       <c r="G56" s="34">
         <v>139</v>
       </c>
       <c r="H56" s="29">
         <v>145</v>
       </c>
       <c r="I56" s="29">
         <v>142</v>
       </c>
       <c r="J56" s="35">
         <v>142</v>
       </c>
-      <c r="K56" s="181">
+      <c r="K56" s="170">
         <v>146</v>
       </c>
-      <c r="L56" s="28" t="s">
-        <v>0</v>
+      <c r="L56" s="168">
+        <v>147</v>
       </c>
       <c r="M56" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N56" s="29" t="s">
+      <c r="N56" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O56" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P56" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q56" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R56" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S56" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T56" s="36" t="s">
-[...6 lines deleted...]
-    <row r="57" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T56" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U56" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V56" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W56" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="28">
         <v>38</v>
       </c>
       <c r="C57" s="28">
         <v>38</v>
       </c>
       <c r="D57" s="29">
         <v>38</v>
       </c>
       <c r="E57" s="29">
         <v>38</v>
       </c>
       <c r="F57" s="29">
         <v>38</v>
       </c>
       <c r="G57" s="34">
         <v>38</v>
       </c>
       <c r="H57" s="29" t="s">
         <v>2</v>
       </c>
       <c r="I57" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J57" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="K57" s="181">
+      <c r="K57" s="170">
         <v>37</v>
       </c>
-      <c r="L57" s="28" t="s">
-        <v>0</v>
+      <c r="L57" s="153" t="s">
+        <v>1</v>
       </c>
       <c r="M57" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N57" s="29" t="s">
+      <c r="N57" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O57" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P57" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q57" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R57" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S57" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T57" s="36" t="s">
-[...6 lines deleted...]
-    <row r="58" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T57" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U57" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V57" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W57" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A58" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="28">
         <v>73</v>
       </c>
       <c r="C58" s="28">
         <v>75</v>
       </c>
       <c r="D58" s="29">
         <v>77</v>
       </c>
       <c r="E58" s="29">
         <v>78</v>
       </c>
       <c r="F58" s="29" t="s">
         <v>2</v>
       </c>
       <c r="G58" s="34">
         <v>122</v>
       </c>
       <c r="H58" s="29" t="s">
         <v>2</v>
       </c>
       <c r="I58" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J58" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="K58" s="181">
+      <c r="K58" s="170">
         <v>185</v>
       </c>
-      <c r="L58" s="28" t="s">
-        <v>0</v>
+      <c r="L58" s="168">
+        <v>188</v>
       </c>
       <c r="M58" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N58" s="29" t="s">
+      <c r="N58" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O58" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P58" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q58" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R58" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S58" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T58" s="36" t="s">
-[...6 lines deleted...]
-    <row r="59" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T58" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U58" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V58" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W58" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A59" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F59" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G59" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H59" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I59" s="29">
         <v>1</v>
       </c>
       <c r="J59" s="35">
         <v>1</v>
       </c>
-      <c r="K59" s="181">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K59" s="170">
+        <v>21</v>
+      </c>
+      <c r="L59" s="168">
+        <v>31</v>
       </c>
       <c r="M59" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N59" s="29" t="s">
+      <c r="N59" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O59" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P59" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q59" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R59" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S59" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T59" s="36" t="s">
-[...6 lines deleted...]
-    <row r="60" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T59" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U59" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V59" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W59" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A60" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="28">
         <v>105</v>
       </c>
       <c r="C60" s="28">
         <v>115</v>
       </c>
       <c r="D60" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G60" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H60" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I60" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J60" s="35">
         <v>1</v>
       </c>
-      <c r="K60" s="181">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K60" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L60" s="168">
+        <v>2</v>
       </c>
       <c r="M60" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N60" s="29" t="s">
+      <c r="N60" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O60" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P60" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q60" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R60" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S60" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T60" s="36" t="s">
-[...6 lines deleted...]
-    <row r="61" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T60" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U60" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V60" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W60" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A61" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="28">
         <v>5</v>
       </c>
       <c r="C61" s="28">
         <v>13</v>
       </c>
       <c r="D61" s="29">
         <v>119</v>
       </c>
       <c r="E61" s="29">
         <v>122</v>
       </c>
       <c r="F61" s="29" t="s">
         <v>2</v>
       </c>
       <c r="G61" s="32" t="s">
         <v>1</v>
       </c>
       <c r="H61" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I61" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J61" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="K61" s="181" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K61" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L61" s="153" t="s">
+        <v>1</v>
       </c>
       <c r="M61" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N61" s="29" t="s">
+      <c r="N61" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O61" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P61" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q61" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R61" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S61" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T61" s="36" t="s">
-[...6 lines deleted...]
-    <row r="62" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T61" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U61" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V61" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W61" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A62" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="28">
         <v>58</v>
       </c>
       <c r="C62" s="28">
         <v>35</v>
       </c>
       <c r="D62" s="29">
         <v>13</v>
       </c>
       <c r="E62" s="29">
         <v>13</v>
       </c>
       <c r="F62" s="29">
         <v>13</v>
       </c>
       <c r="G62" s="34">
         <v>13</v>
       </c>
       <c r="H62" s="29">
         <v>27</v>
       </c>
       <c r="I62" s="29">
         <v>27</v>
       </c>
       <c r="J62" s="35">
         <v>27</v>
       </c>
-      <c r="K62" s="181">
+      <c r="K62" s="170">
         <v>28</v>
       </c>
-      <c r="L62" s="28" t="s">
-        <v>0</v>
+      <c r="L62" s="168">
+        <v>28</v>
       </c>
       <c r="M62" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N62" s="29" t="s">
+      <c r="N62" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O62" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P62" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q62" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R62" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S62" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T62" s="36" t="s">
-[...6 lines deleted...]
-    <row r="63" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T62" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U62" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V62" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W62" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A63" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="28">
         <v>138</v>
       </c>
       <c r="C63" s="28">
         <v>138</v>
       </c>
       <c r="D63" s="29">
         <v>45</v>
       </c>
       <c r="E63" s="29">
         <v>73</v>
       </c>
       <c r="F63" s="29" t="s">
         <v>2</v>
       </c>
       <c r="G63" s="34">
         <v>78</v>
       </c>
       <c r="H63" s="29">
         <v>80</v>
       </c>
       <c r="I63" s="29">
         <v>80</v>
       </c>
       <c r="J63" s="35">
         <v>84</v>
       </c>
-      <c r="K63" s="181">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K63" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L63" s="153" t="s">
+        <v>1</v>
       </c>
       <c r="M63" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N63" s="29" t="s">
+      <c r="N63" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O63" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P63" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q63" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R63" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S63" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T63" s="36" t="s">
-[...6 lines deleted...]
-    <row r="64" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T63" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U63" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V63" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W63" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A64" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C64" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D64" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F64" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G64" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H64" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I64" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J64" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="K64" s="182" t="s">
-[...2 lines deleted...]
-      <c r="L64" s="28" t="s">
+      <c r="K64" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L64" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M64" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N64" s="29" t="s">
+      <c r="N64" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O64" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P64" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q64" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R64" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S64" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T64" s="36" t="s">
-[...6 lines deleted...]
-    <row r="65" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T64" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U64" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V64" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W64" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A65" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C65" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D65" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E65" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F65" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G65" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H65" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I65" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J65" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="K65" s="182" t="s">
-[...2 lines deleted...]
-      <c r="L65" s="28" t="s">
+      <c r="K65" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L65" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M65" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N65" s="29" t="s">
+      <c r="N65" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O65" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P65" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q65" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R65" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S65" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T65" s="36" t="s">
-[...6 lines deleted...]
-    <row r="66" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T65" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U65" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V65" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W65" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A66" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C66" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D66" s="29">
         <v>138</v>
       </c>
       <c r="E66" s="29">
         <v>140</v>
       </c>
       <c r="F66" s="29">
         <v>140</v>
       </c>
       <c r="G66" s="34">
         <v>140</v>
       </c>
       <c r="H66" s="29">
         <v>139</v>
       </c>
       <c r="I66" s="29">
         <v>216</v>
       </c>
       <c r="J66" s="35">
         <v>216</v>
       </c>
-      <c r="K66" s="181">
+      <c r="K66" s="170">
         <v>203</v>
       </c>
-      <c r="L66" s="28" t="s">
-        <v>0</v>
+      <c r="L66" s="168">
+        <v>545</v>
       </c>
       <c r="M66" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="N66" s="29" t="s">
+      <c r="N66" s="28" t="s">
         <v>0</v>
       </c>
       <c r="O66" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P66" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q66" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R66" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S66" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T66" s="36" t="s">
-[...6 lines deleted...]
-    <row r="67" spans="1:21" s="2" customFormat="1" ht="11.25">
+      <c r="T66" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U66" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V66" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W66" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A67" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="H67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="J67" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="K67" s="182" t="s">
-[...2 lines deleted...]
-      <c r="L67" s="29" t="s">
+      <c r="K67" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L67" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="N67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="O67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="P67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="Q67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="R67" s="29" t="s">
         <v>0</v>
       </c>
       <c r="S67" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T67" s="36" t="s">
-[...6 lines deleted...]
-    <row r="68" spans="1:21" s="9" customFormat="1" ht="11.25">
+      <c r="T67" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="U67" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V67" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W67" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23" s="9" customFormat="1" ht="11.25">
       <c r="A68" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C68" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D68" s="33" t="s">
         <v>0</v>
       </c>
       <c r="E68" s="33">
         <v>9</v>
       </c>
       <c r="F68" s="33">
         <v>9</v>
       </c>
       <c r="G68" s="33">
         <v>9</v>
       </c>
       <c r="H68" s="33">
         <v>9</v>
       </c>
       <c r="I68" s="33">
         <v>9</v>
       </c>
       <c r="J68" s="35">
         <v>9</v>
       </c>
-      <c r="K68" s="181">
+      <c r="K68" s="170">
         <v>9</v>
       </c>
-      <c r="L68" s="28">
-        <v>3</v>
+      <c r="L68" s="168">
+        <v>9</v>
       </c>
       <c r="M68" s="28">
         <v>3</v>
       </c>
-      <c r="N68" s="30">
+      <c r="N68" s="28">
         <v>3</v>
       </c>
       <c r="O68" s="30">
         <v>3</v>
       </c>
       <c r="P68" s="30">
         <v>3</v>
       </c>
       <c r="Q68" s="30">
         <v>3</v>
       </c>
       <c r="R68" s="30">
         <v>3</v>
       </c>
       <c r="S68" s="30">
         <v>3</v>
       </c>
-      <c r="T68" s="38">
+      <c r="T68" s="30">
         <v>3</v>
       </c>
-      <c r="U68" s="189">
+      <c r="U68" s="38">
         <v>3</v>
       </c>
-    </row>
-    <row r="69" spans="1:21">
+      <c r="V68" s="170">
+        <v>3</v>
+      </c>
+      <c r="W68" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23">
       <c r="A69" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="D69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="E69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="F69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="G69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="H69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="I69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="J69" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="K69" s="182" t="s">
-[...2 lines deleted...]
-      <c r="L69" s="36" t="s">
+      <c r="K69" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L69" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="N69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="O69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="P69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="Q69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="R69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="S69" s="36" t="s">
         <v>0</v>
       </c>
       <c r="T69" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="U69" s="190" t="s">
-[...3 lines deleted...]
-    <row r="70" spans="1:21">
+      <c r="U69" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V69" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W69" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:23">
       <c r="A70" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="D70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="E70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="F70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="G70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="H70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="I70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="J70" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="K70" s="181">
-[...2 lines deleted...]
-      <c r="L70" s="36" t="s">
+      <c r="K70" s="170">
+        <v>1</v>
+      </c>
+      <c r="L70" s="162" t="s">
         <v>0</v>
       </c>
       <c r="M70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="N70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="O70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="P70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="Q70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="R70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="S70" s="36" t="s">
         <v>0</v>
       </c>
       <c r="T70" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="U70" s="190" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:21">
+      <c r="U70" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V70" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W70" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:23">
       <c r="A71" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="E71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="F71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="H71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="I71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="J71" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="K71" s="183" t="s">
-[...2 lines deleted...]
-      <c r="L71" s="37" t="s">
+      <c r="K71" s="164" t="s">
+        <v>0</v>
+      </c>
+      <c r="L71" s="164" t="s">
         <v>0</v>
       </c>
       <c r="M71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="N71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="O71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="P71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="Q71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="R71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="S71" s="37" t="s">
         <v>0</v>
       </c>
       <c r="T71" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="U71" s="191" t="s">
-[...10 lines deleted...]
-        <v>36</v>
+      <c r="U71" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="V71" s="164" t="s">
+        <v>0</v>
+      </c>
+      <c r="W71" s="164" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A28:U28"/>
-[...1 lines deleted...]
-    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A6:W6"/>
+    <mergeCell ref="A28:W28"/>
+    <mergeCell ref="A50:W50"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="A1:T1"/>
-[...8713 lines deleted...]
-    <mergeCell ref="L4:U4"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="B4:L4"/>
+    <mergeCell ref="M4:W4"/>
+    <mergeCell ref="A2:W2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K75"/>
+  <dimension ref="A1:X79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:J1"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="54" customHeight="1">
-[...25 lines deleted...]
-      <c r="K3" s="167" t="s">
+    <row r="1" spans="1:24" ht="57" customHeight="1">
+      <c r="A1" s="207"/>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="207"/>
+      <c r="F1" s="207"/>
+      <c r="G1" s="207"/>
+      <c r="H1" s="207"/>
+      <c r="I1" s="207"/>
+      <c r="J1" s="207"/>
+      <c r="K1" s="207"/>
+      <c r="L1" s="207"/>
+      <c r="M1" s="207"/>
+      <c r="N1" s="207"/>
+      <c r="O1" s="207"/>
+      <c r="P1" s="207"/>
+      <c r="Q1" s="207"/>
+      <c r="R1" s="207"/>
+      <c r="S1" s="207"/>
+      <c r="T1" s="207"/>
+      <c r="U1" s="207"/>
+      <c r="V1" s="207"/>
+      <c r="W1" s="207"/>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" s="212" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="212"/>
+      <c r="C2" s="212"/>
+      <c r="D2" s="212"/>
+      <c r="E2" s="212"/>
+      <c r="F2" s="212"/>
+      <c r="G2" s="212"/>
+      <c r="H2" s="212"/>
+      <c r="I2" s="212"/>
+      <c r="J2" s="212"/>
+      <c r="K2" s="212"/>
+      <c r="L2" s="212"/>
+      <c r="M2" s="212"/>
+      <c r="N2" s="212"/>
+      <c r="O2" s="212"/>
+      <c r="P2" s="212"/>
+      <c r="Q2" s="212"/>
+      <c r="R2" s="212"/>
+      <c r="S2" s="212"/>
+      <c r="T2" s="212"/>
+      <c r="U2" s="212"/>
+      <c r="V2" s="212"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="W3" s="167" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B4" s="246" t="s">
+    <row r="4" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A4" s="205"/>
+      <c r="B4" s="208" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="246"/>
-[...11 lines deleted...]
-      <c r="B5" s="171">
+      <c r="C4" s="209"/>
+      <c r="D4" s="209"/>
+      <c r="E4" s="209"/>
+      <c r="F4" s="209"/>
+      <c r="G4" s="209"/>
+      <c r="H4" s="209"/>
+      <c r="I4" s="209"/>
+      <c r="J4" s="209"/>
+      <c r="K4" s="209"/>
+      <c r="L4" s="210"/>
+      <c r="M4" s="211" t="s">
+        <v>5</v>
+      </c>
+      <c r="N4" s="211"/>
+      <c r="O4" s="211"/>
+      <c r="P4" s="211"/>
+      <c r="Q4" s="211"/>
+      <c r="R4" s="211"/>
+      <c r="S4" s="211"/>
+      <c r="T4" s="211"/>
+      <c r="U4" s="211"/>
+      <c r="V4" s="211"/>
+      <c r="W4" s="208"/>
+      <c r="X4" s="9"/>
+    </row>
+    <row r="5" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="206"/>
+      <c r="B5" s="3">
         <v>2015</v>
       </c>
-      <c r="C5" s="169">
+      <c r="C5" s="4">
         <v>2016</v>
       </c>
-      <c r="D5" s="169">
+      <c r="D5" s="4">
         <v>2017</v>
       </c>
-      <c r="E5" s="169">
+      <c r="E5" s="4">
         <v>2018</v>
       </c>
-      <c r="F5" s="169">
+      <c r="F5" s="4">
         <v>2019</v>
       </c>
-      <c r="G5" s="169">
+      <c r="G5" s="4">
         <v>2020</v>
       </c>
-      <c r="H5" s="169">
+      <c r="H5" s="4">
         <v>2021</v>
       </c>
-      <c r="I5" s="170">
+      <c r="I5" s="5">
         <v>2022</v>
       </c>
-      <c r="J5" s="169">
+      <c r="J5" s="4">
         <v>2023</v>
       </c>
       <c r="K5" s="4">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="247" t="s">
+      <c r="L5" s="4">
+        <v>2025</v>
+      </c>
+      <c r="M5" s="4">
+        <v>2015</v>
+      </c>
+      <c r="N5" s="4">
+        <v>2016</v>
+      </c>
+      <c r="O5" s="4">
+        <v>2017</v>
+      </c>
+      <c r="P5" s="4">
+        <v>2018</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>2019</v>
+      </c>
+      <c r="R5" s="4">
+        <v>2020</v>
+      </c>
+      <c r="S5" s="4">
+        <v>2021</v>
+      </c>
+      <c r="T5" s="5">
+        <v>2022</v>
+      </c>
+      <c r="U5" s="4">
+        <v>2023</v>
+      </c>
+      <c r="V5" s="4">
+        <v>2024</v>
+      </c>
+      <c r="W5" s="198">
+        <v>2025</v>
+      </c>
+      <c r="X5" s="9"/>
+    </row>
+    <row r="6" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="203" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="247"/>
-[...9 lines deleted...]
-    <row r="7" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B6" s="203"/>
+      <c r="C6" s="203"/>
+      <c r="D6" s="203"/>
+      <c r="E6" s="203"/>
+      <c r="F6" s="203"/>
+      <c r="G6" s="203"/>
+      <c r="H6" s="203"/>
+      <c r="I6" s="203"/>
+      <c r="J6" s="203"/>
+      <c r="K6" s="203"/>
+      <c r="L6" s="203"/>
+      <c r="M6" s="203"/>
+      <c r="N6" s="203"/>
+      <c r="O6" s="203"/>
+      <c r="P6" s="203"/>
+      <c r="Q6" s="203"/>
+      <c r="R6" s="203"/>
+      <c r="S6" s="203"/>
+      <c r="T6" s="203"/>
+      <c r="U6" s="203"/>
+    </row>
+    <row r="7" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="91">
-[...30 lines deleted...]
-    <row r="8" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B7" s="40">
+        <v>1205</v>
+      </c>
+      <c r="C7" s="40">
+        <v>1259</v>
+      </c>
+      <c r="D7" s="41">
+        <v>1292</v>
+      </c>
+      <c r="E7" s="41">
+        <v>1346</v>
+      </c>
+      <c r="F7" s="41">
+        <v>1378</v>
+      </c>
+      <c r="G7" s="41">
+        <v>1543</v>
+      </c>
+      <c r="H7" s="41">
+        <v>1617</v>
+      </c>
+      <c r="I7" s="41">
+        <v>1754</v>
+      </c>
+      <c r="J7" s="46">
+        <v>1782</v>
+      </c>
+      <c r="K7" s="170">
+        <v>1882</v>
+      </c>
+      <c r="L7" s="168">
+        <v>2656</v>
+      </c>
+      <c r="M7" s="40">
+        <v>399</v>
+      </c>
+      <c r="N7" s="40">
+        <v>419</v>
+      </c>
+      <c r="O7" s="41">
+        <v>434</v>
+      </c>
+      <c r="P7" s="41">
+        <v>444</v>
+      </c>
+      <c r="Q7" s="41">
+        <v>444</v>
+      </c>
+      <c r="R7" s="41">
+        <v>446</v>
+      </c>
+      <c r="S7" s="41">
+        <v>447</v>
+      </c>
+      <c r="T7" s="41">
+        <v>452</v>
+      </c>
+      <c r="U7" s="48">
+        <v>367</v>
+      </c>
+      <c r="V7" s="170">
+        <v>366</v>
+      </c>
+      <c r="W7" s="170">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="91" t="s">
-[...30 lines deleted...]
-    <row r="9" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="K8" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L8" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="P8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="R8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="T8" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="U8" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V8" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W8" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="91" t="s">
-[...30 lines deleted...]
-    <row r="10" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B9" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="41">
+        <v>15</v>
+      </c>
+      <c r="J9" s="46">
+        <v>15</v>
+      </c>
+      <c r="K9" s="170">
+        <v>21</v>
+      </c>
+      <c r="L9" s="168">
+        <v>28</v>
+      </c>
+      <c r="M9" s="40">
+        <v>49</v>
+      </c>
+      <c r="N9" s="40">
+        <v>67</v>
+      </c>
+      <c r="O9" s="41">
+        <v>82</v>
+      </c>
+      <c r="P9" s="41">
+        <v>92</v>
+      </c>
+      <c r="Q9" s="41">
+        <v>92</v>
+      </c>
+      <c r="R9" s="42">
+        <v>95</v>
+      </c>
+      <c r="S9" s="41">
+        <v>96</v>
+      </c>
+      <c r="T9" s="41">
+        <v>97</v>
+      </c>
+      <c r="U9" s="46">
+        <v>101</v>
+      </c>
+      <c r="V9" s="170">
+        <v>101</v>
+      </c>
+      <c r="W9" s="170">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="91">
-[...30 lines deleted...]
-    <row r="11" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B10" s="40">
+        <v>125</v>
+      </c>
+      <c r="C10" s="40">
+        <v>132</v>
+      </c>
+      <c r="D10" s="41">
+        <v>136</v>
+      </c>
+      <c r="E10" s="41">
+        <v>138</v>
+      </c>
+      <c r="F10" s="41">
+        <v>132</v>
+      </c>
+      <c r="G10" s="42">
+        <v>193</v>
+      </c>
+      <c r="H10" s="41">
+        <v>187</v>
+      </c>
+      <c r="I10" s="41">
+        <v>184</v>
+      </c>
+      <c r="J10" s="46">
+        <v>183</v>
+      </c>
+      <c r="K10" s="173">
+        <v>182</v>
+      </c>
+      <c r="L10" s="168">
+        <v>222</v>
+      </c>
+      <c r="M10" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V10" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W10" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="91">
-[...30 lines deleted...]
-    <row r="12" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B11" s="40">
+        <v>23</v>
+      </c>
+      <c r="C11" s="40">
+        <v>26</v>
+      </c>
+      <c r="D11" s="41">
+        <v>28</v>
+      </c>
+      <c r="E11" s="41">
+        <v>32</v>
+      </c>
+      <c r="F11" s="41">
+        <v>41</v>
+      </c>
+      <c r="G11" s="42">
+        <v>87</v>
+      </c>
+      <c r="H11" s="41">
+        <v>58</v>
+      </c>
+      <c r="I11" s="41">
+        <v>28</v>
+      </c>
+      <c r="J11" s="46">
+        <v>26</v>
+      </c>
+      <c r="K11" s="173">
+        <v>30</v>
+      </c>
+      <c r="L11" s="168">
+        <v>43</v>
+      </c>
+      <c r="M11" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T11" s="43">
+        <v>7</v>
+      </c>
+      <c r="U11" s="46">
+        <v>3</v>
+      </c>
+      <c r="V11" s="173">
+        <v>3</v>
+      </c>
+      <c r="W11" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="91">
-[...30 lines deleted...]
-    <row r="13" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B12" s="40">
+        <v>214</v>
+      </c>
+      <c r="C12" s="40">
+        <v>242</v>
+      </c>
+      <c r="D12" s="41">
+        <v>251</v>
+      </c>
+      <c r="E12" s="41">
+        <v>254</v>
+      </c>
+      <c r="F12" s="41">
+        <v>256</v>
+      </c>
+      <c r="G12" s="42">
+        <v>274</v>
+      </c>
+      <c r="H12" s="41">
+        <v>281</v>
+      </c>
+      <c r="I12" s="41">
+        <v>284</v>
+      </c>
+      <c r="J12" s="46">
+        <v>284</v>
+      </c>
+      <c r="K12" s="173">
+        <v>293</v>
+      </c>
+      <c r="L12" s="168">
+        <v>294</v>
+      </c>
+      <c r="M12" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S12" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T12" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="U12" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V12" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W12" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="91">
-[...17 lines deleted...]
-      <c r="H13" s="92" t="s">
+      <c r="B13" s="40">
+        <v>58</v>
+      </c>
+      <c r="C13" s="40">
+        <v>58</v>
+      </c>
+      <c r="D13" s="41">
+        <v>58</v>
+      </c>
+      <c r="E13" s="41">
+        <v>58</v>
+      </c>
+      <c r="F13" s="41">
+        <v>58</v>
+      </c>
+      <c r="G13" s="42">
+        <v>58</v>
+      </c>
+      <c r="H13" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="I13" s="94" t="s">
-[...9 lines deleted...]
-    <row r="14" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="I13" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="J13" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="K13" s="173">
+        <v>56</v>
+      </c>
+      <c r="L13" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="M13" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="173">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="91">
-[...11 lines deleted...]
-      <c r="F14" s="92" t="s">
+      <c r="B14" s="40">
+        <v>96</v>
+      </c>
+      <c r="C14" s="40">
+        <v>102</v>
+      </c>
+      <c r="D14" s="41">
+        <v>104</v>
+      </c>
+      <c r="E14" s="41">
+        <v>105</v>
+      </c>
+      <c r="F14" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="G14" s="92" t="s">
+      <c r="G14" s="42">
+        <v>158</v>
+      </c>
+      <c r="H14" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="H14" s="92" t="s">
-[...12 lines deleted...]
-    <row r="15" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="I14" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="J14" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="K14" s="173">
+        <v>225</v>
+      </c>
+      <c r="L14" s="168">
+        <v>228</v>
+      </c>
+      <c r="M14" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V14" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W14" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="91" t="s">
-[...30 lines deleted...]
-    <row r="16" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B15" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="E15" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="F15" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="G15" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="H15" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="I15" s="41">
+        <v>29</v>
+      </c>
+      <c r="J15" s="46">
+        <v>29</v>
+      </c>
+      <c r="K15" s="173">
+        <v>44</v>
+      </c>
+      <c r="L15" s="168">
+        <v>55</v>
+      </c>
+      <c r="M15" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W15" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="91" t="s">
-[...17 lines deleted...]
-      <c r="H16" s="92" t="s">
+      <c r="B16" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="I16" s="94" t="s">
-[...9 lines deleted...]
-    <row r="17" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="C16" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="E16" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="F16" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="G16" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="I16" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="J16" s="46">
+        <v>14</v>
+      </c>
+      <c r="K16" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="168">
+        <v>26</v>
+      </c>
+      <c r="M16" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T16" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W16" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="91">
-[...11 lines deleted...]
-      <c r="F17" s="92" t="s">
+      <c r="B17" s="40">
+        <v>196</v>
+      </c>
+      <c r="C17" s="40">
+        <v>200</v>
+      </c>
+      <c r="D17" s="41">
+        <v>204</v>
+      </c>
+      <c r="E17" s="41">
+        <v>207</v>
+      </c>
+      <c r="F17" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="G17" s="95" t="s">
-[...15 lines deleted...]
-    <row r="18" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="G17" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="41">
+        <v>244</v>
+      </c>
+      <c r="I17" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="J17" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="K17" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="L17" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="M17" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V17" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W17" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="91">
-[...30 lines deleted...]
-    <row r="19" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B18" s="40">
+        <v>43</v>
+      </c>
+      <c r="C18" s="40">
+        <v>54</v>
+      </c>
+      <c r="D18" s="41">
+        <v>56</v>
+      </c>
+      <c r="E18" s="41">
+        <v>56</v>
+      </c>
+      <c r="F18" s="41">
+        <v>56</v>
+      </c>
+      <c r="G18" s="42">
+        <v>56</v>
+      </c>
+      <c r="H18" s="41">
+        <v>70</v>
+      </c>
+      <c r="I18" s="41">
+        <v>70</v>
+      </c>
+      <c r="J18" s="46">
+        <v>70</v>
+      </c>
+      <c r="K18" s="173">
+        <v>71</v>
+      </c>
+      <c r="L18" s="168">
+        <v>71</v>
+      </c>
+      <c r="M18" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S18" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="91">
-[...30 lines deleted...]
-    <row r="20" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B19" s="40">
+        <v>88</v>
+      </c>
+      <c r="C19" s="40">
+        <v>83</v>
+      </c>
+      <c r="D19" s="41">
+        <v>93</v>
+      </c>
+      <c r="E19" s="41">
+        <v>121</v>
+      </c>
+      <c r="F19" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="G19" s="42">
+        <v>126</v>
+      </c>
+      <c r="H19" s="41">
+        <v>128</v>
+      </c>
+      <c r="I19" s="41">
+        <v>128</v>
+      </c>
+      <c r="J19" s="46">
+        <v>134</v>
+      </c>
+      <c r="K19" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L19" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="M19" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P19" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="U19" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W19" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="92" t="s">
-[...30 lines deleted...]
-    <row r="21" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T20" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="U20" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V20" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W20" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="92" t="s">
-[...30 lines deleted...]
-    <row r="22" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="U21" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="V21" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="91">
-[...30 lines deleted...]
-    <row r="23" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B22" s="40">
+        <v>289</v>
+      </c>
+      <c r="C22" s="40">
+        <v>289</v>
+      </c>
+      <c r="D22" s="41">
+        <v>289</v>
+      </c>
+      <c r="E22" s="41">
+        <v>152</v>
+      </c>
+      <c r="F22" s="41">
+        <v>152</v>
+      </c>
+      <c r="G22" s="42">
+        <v>152</v>
+      </c>
+      <c r="H22" s="41">
+        <v>151</v>
+      </c>
+      <c r="I22" s="41">
+        <v>235</v>
+      </c>
+      <c r="J22" s="46">
+        <v>235</v>
+      </c>
+      <c r="K22" s="173">
+        <v>250</v>
+      </c>
+      <c r="L22" s="168">
+        <v>684</v>
+      </c>
+      <c r="M22" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P22" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R22" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S22" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T22" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="U22" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V22" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W22" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="92" t="s">
-[...30 lines deleted...]
-    <row r="24" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="R23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="S23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="T23" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="U23" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V23" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W23" s="173">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="91">
-[...30 lines deleted...]
-    <row r="25" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B24" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="41">
+        <v>10</v>
+      </c>
+      <c r="F24" s="41">
+        <v>10</v>
+      </c>
+      <c r="G24" s="42">
+        <v>10</v>
+      </c>
+      <c r="H24" s="41">
+        <v>10</v>
+      </c>
+      <c r="I24" s="41">
+        <v>10</v>
+      </c>
+      <c r="J24" s="46">
+        <v>10</v>
+      </c>
+      <c r="K24" s="173">
+        <v>12</v>
+      </c>
+      <c r="L24" s="168">
+        <v>12</v>
+      </c>
+      <c r="M24" s="40">
+        <v>6</v>
+      </c>
+      <c r="N24" s="40">
+        <v>6</v>
+      </c>
+      <c r="O24" s="41">
+        <v>6</v>
+      </c>
+      <c r="P24" s="41">
+        <v>6</v>
+      </c>
+      <c r="Q24" s="42">
+        <v>6</v>
+      </c>
+      <c r="R24" s="42">
+        <v>6</v>
+      </c>
+      <c r="S24" s="41">
+        <v>6</v>
+      </c>
+      <c r="T24" s="41">
+        <v>6</v>
+      </c>
+      <c r="U24" s="46">
+        <v>6</v>
+      </c>
+      <c r="V24" s="173">
+        <v>6</v>
+      </c>
+      <c r="W24" s="173">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="91" t="s">
-[...30 lines deleted...]
-    <row r="26" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B25" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="H25" s="45">
+        <v>8</v>
+      </c>
+      <c r="I25" s="45">
+        <v>14</v>
+      </c>
+      <c r="J25" s="48">
+        <v>26</v>
+      </c>
+      <c r="K25" s="173">
+        <v>27</v>
+      </c>
+      <c r="L25" s="168">
+        <v>280</v>
+      </c>
+      <c r="M25" s="49">
+        <v>344</v>
+      </c>
+      <c r="N25" s="49">
+        <v>346</v>
+      </c>
+      <c r="O25" s="42">
+        <v>346</v>
+      </c>
+      <c r="P25" s="45">
+        <v>346</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>346</v>
+      </c>
+      <c r="R25" s="42">
+        <v>345</v>
+      </c>
+      <c r="S25" s="45">
+        <v>345</v>
+      </c>
+      <c r="T25" s="45">
+        <v>345</v>
+      </c>
+      <c r="U25" s="48">
+        <v>254</v>
+      </c>
+      <c r="V25" s="173">
+        <v>254</v>
+      </c>
+      <c r="W25" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="91">
-[...30 lines deleted...]
-    <row r="27" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B26" s="49">
+        <v>73</v>
+      </c>
+      <c r="C26" s="49">
+        <v>73</v>
+      </c>
+      <c r="D26" s="42">
+        <v>73</v>
+      </c>
+      <c r="E26" s="45">
+        <v>74</v>
+      </c>
+      <c r="F26" s="45">
+        <v>79</v>
+      </c>
+      <c r="G26" s="45">
+        <v>79</v>
+      </c>
+      <c r="H26" s="45">
+        <v>79</v>
+      </c>
+      <c r="I26" s="45">
+        <v>77</v>
+      </c>
+      <c r="J26" s="48">
+        <v>78</v>
+      </c>
+      <c r="K26" s="173">
+        <v>77</v>
+      </c>
+      <c r="L26" s="168">
+        <v>78</v>
+      </c>
+      <c r="M26" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="S26" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="T26" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="48">
+        <v>2</v>
+      </c>
+      <c r="V26" s="173">
+        <v>2</v>
+      </c>
+      <c r="W26" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A27" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="91" t="s">
-[...31 lines deleted...]
-      <c r="A28" s="238" t="s">
+      <c r="B27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="42">
+        <v>139</v>
+      </c>
+      <c r="F27" s="45">
+        <v>139</v>
+      </c>
+      <c r="G27" s="45">
+        <v>139</v>
+      </c>
+      <c r="H27" s="45">
+        <v>141</v>
+      </c>
+      <c r="I27" s="45">
+        <v>157</v>
+      </c>
+      <c r="J27" s="48">
+        <v>157</v>
+      </c>
+      <c r="K27" s="173">
+        <v>184</v>
+      </c>
+      <c r="L27" s="168">
+        <v>184</v>
+      </c>
+      <c r="M27" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="P27" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R27" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="S27" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="T27" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="U27" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="V27" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W27" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="204" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="238"/>
-[...10 lines deleted...]
-    <row r="29" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B28" s="204"/>
+      <c r="C28" s="204"/>
+      <c r="D28" s="204"/>
+      <c r="E28" s="204"/>
+      <c r="F28" s="204"/>
+      <c r="G28" s="204"/>
+      <c r="H28" s="204"/>
+      <c r="I28" s="204"/>
+      <c r="J28" s="204"/>
+      <c r="K28" s="204"/>
+      <c r="L28" s="204"/>
+      <c r="M28" s="204"/>
+      <c r="N28" s="204"/>
+      <c r="O28" s="204"/>
+      <c r="P28" s="204"/>
+      <c r="Q28" s="204"/>
+      <c r="R28" s="204"/>
+      <c r="S28" s="204"/>
+      <c r="T28" s="204"/>
+      <c r="U28" s="204"/>
+    </row>
+    <row r="29" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="100">
-[...30 lines deleted...]
-    <row r="30" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B29" s="61">
+        <v>634</v>
+      </c>
+      <c r="C29" s="61">
+        <v>653</v>
+      </c>
+      <c r="D29" s="57">
+        <v>663</v>
+      </c>
+      <c r="E29" s="57">
+        <v>667</v>
+      </c>
+      <c r="F29" s="57">
+        <v>679</v>
+      </c>
+      <c r="G29" s="57">
+        <v>714</v>
+      </c>
+      <c r="H29" s="57">
+        <v>782</v>
+      </c>
+      <c r="I29" s="57">
+        <v>810</v>
+      </c>
+      <c r="J29" s="60">
+        <v>834</v>
+      </c>
+      <c r="K29" s="173">
+        <v>905</v>
+      </c>
+      <c r="L29" s="168">
+        <v>1263</v>
+      </c>
+      <c r="M29" s="61">
+        <v>396</v>
+      </c>
+      <c r="N29" s="61">
+        <v>416</v>
+      </c>
+      <c r="O29" s="57">
+        <v>430</v>
+      </c>
+      <c r="P29" s="57">
+        <v>440</v>
+      </c>
+      <c r="Q29" s="57">
+        <v>440</v>
+      </c>
+      <c r="R29" s="57">
+        <v>442</v>
+      </c>
+      <c r="S29" s="57">
+        <v>443</v>
+      </c>
+      <c r="T29" s="57">
+        <v>445</v>
+      </c>
+      <c r="U29" s="60">
+        <v>360</v>
+      </c>
+      <c r="V29" s="173">
+        <v>359</v>
+      </c>
+      <c r="W29" s="173">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="100" t="s">
-[...30 lines deleted...]
-    <row r="31" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="100" t="s">
-[...8 lines deleted...]
-      <c r="E31" s="101" t="s">
+      <c r="B31" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="168">
+        <v>1</v>
+      </c>
+      <c r="M31" s="51">
+        <v>49</v>
+      </c>
+      <c r="N31" s="51">
+        <v>67</v>
+      </c>
+      <c r="O31" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="F31" s="101" t="s">
-[...18 lines deleted...]
-    <row r="32" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="P31" s="52">
+        <v>91</v>
+      </c>
+      <c r="Q31" s="52">
+        <v>91</v>
+      </c>
+      <c r="R31" s="53">
+        <v>94</v>
+      </c>
+      <c r="S31" s="52">
+        <v>95</v>
+      </c>
+      <c r="T31" s="52">
+        <v>96</v>
+      </c>
+      <c r="U31" s="58">
+        <v>100</v>
+      </c>
+      <c r="V31" s="173">
+        <v>100</v>
+      </c>
+      <c r="W31" s="173">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="100">
-[...30 lines deleted...]
-    <row r="33" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B32" s="51">
+        <v>81</v>
+      </c>
+      <c r="C32" s="51">
+        <v>81</v>
+      </c>
+      <c r="D32" s="52">
+        <v>80</v>
+      </c>
+      <c r="E32" s="52">
+        <v>80</v>
+      </c>
+      <c r="F32" s="52">
+        <v>72</v>
+      </c>
+      <c r="G32" s="53">
+        <v>75</v>
+      </c>
+      <c r="H32" s="52">
+        <v>72</v>
+      </c>
+      <c r="I32" s="52">
+        <v>69</v>
+      </c>
+      <c r="J32" s="58">
+        <v>76</v>
+      </c>
+      <c r="K32" s="173">
+        <v>76</v>
+      </c>
+      <c r="L32" s="168">
+        <v>80</v>
+      </c>
+      <c r="M32" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="100" t="s">
-[...30 lines deleted...]
-    <row r="34" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B33" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="51">
+        <v>4</v>
+      </c>
+      <c r="D33" s="52">
+        <v>6</v>
+      </c>
+      <c r="E33" s="52">
+        <v>7</v>
+      </c>
+      <c r="F33" s="52">
+        <v>16</v>
+      </c>
+      <c r="G33" s="53">
+        <v>38</v>
+      </c>
+      <c r="H33" s="52">
+        <v>43</v>
+      </c>
+      <c r="I33" s="52">
+        <v>9</v>
+      </c>
+      <c r="J33" s="58">
+        <v>7</v>
+      </c>
+      <c r="K33" s="173">
+        <v>11</v>
+      </c>
+      <c r="L33" s="168">
+        <v>10</v>
+      </c>
+      <c r="M33" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N33" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V33" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W33" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B34" s="100">
-[...30 lines deleted...]
-    <row r="35" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B34" s="51">
+        <v>123</v>
+      </c>
+      <c r="C34" s="51">
+        <v>123</v>
+      </c>
+      <c r="D34" s="52">
+        <v>130</v>
+      </c>
+      <c r="E34" s="52">
+        <v>131</v>
+      </c>
+      <c r="F34" s="52">
+        <v>132</v>
+      </c>
+      <c r="G34" s="53">
+        <v>135</v>
+      </c>
+      <c r="H34" s="52">
+        <v>136</v>
+      </c>
+      <c r="I34" s="52">
+        <v>142</v>
+      </c>
+      <c r="J34" s="58">
+        <v>142</v>
+      </c>
+      <c r="K34" s="173">
+        <v>147</v>
+      </c>
+      <c r="L34" s="168">
+        <v>147</v>
+      </c>
+      <c r="M34" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N34" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P34" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="100">
-[...17 lines deleted...]
-      <c r="H35" s="101" t="s">
+      <c r="B35" s="51">
+        <v>20</v>
+      </c>
+      <c r="C35" s="51">
+        <v>20</v>
+      </c>
+      <c r="D35" s="52">
+        <v>20</v>
+      </c>
+      <c r="E35" s="52">
+        <v>20</v>
+      </c>
+      <c r="F35" s="52">
+        <v>20</v>
+      </c>
+      <c r="G35" s="53">
+        <v>20</v>
+      </c>
+      <c r="H35" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="I35" s="103" t="s">
-[...9 lines deleted...]
-    <row r="36" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="I35" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="J35" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="K35" s="173">
+        <v>19</v>
+      </c>
+      <c r="L35" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="M35" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N35" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P35" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="173">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A36" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B36" s="100">
-[...11 lines deleted...]
-      <c r="F36" s="101" t="s">
+      <c r="B36" s="51">
+        <v>23</v>
+      </c>
+      <c r="C36" s="51">
+        <v>27</v>
+      </c>
+      <c r="D36" s="52">
+        <v>27</v>
+      </c>
+      <c r="E36" s="52">
+        <v>27</v>
+      </c>
+      <c r="F36" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="G36" s="101" t="s">
+      <c r="G36" s="53">
+        <v>36</v>
+      </c>
+      <c r="H36" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="H36" s="101" t="s">
-[...12 lines deleted...]
-    <row r="37" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="I36" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="J36" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="K36" s="173">
+        <v>40</v>
+      </c>
+      <c r="L36" s="168">
+        <v>40</v>
+      </c>
+      <c r="M36" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N36" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P36" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S36" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T36" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U36" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V36" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W36" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B37" s="100" t="s">
-[...30 lines deleted...]
-    <row r="38" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B37" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="52">
+        <v>28</v>
+      </c>
+      <c r="J37" s="58">
+        <v>28</v>
+      </c>
+      <c r="K37" s="173">
+        <v>26</v>
+      </c>
+      <c r="L37" s="168">
+        <v>27</v>
+      </c>
+      <c r="M37" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P37" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S37" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U37" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V37" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W37" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A38" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="100" t="s">
-[...17 lines deleted...]
-      <c r="H38" s="106" t="s">
+      <c r="B38" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="I38" s="110" t="s">
-[...9 lines deleted...]
-    <row r="39" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="I38" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="J38" s="58">
+        <v>13</v>
+      </c>
+      <c r="K38" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L38" s="168">
+        <v>24</v>
+      </c>
+      <c r="M38" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R38" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A39" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="100">
-[...11 lines deleted...]
-      <c r="F39" s="101" t="s">
+      <c r="B39" s="51">
+        <v>91</v>
+      </c>
+      <c r="C39" s="51">
+        <v>85</v>
+      </c>
+      <c r="D39" s="52">
+        <v>85</v>
+      </c>
+      <c r="E39" s="52">
+        <v>85</v>
+      </c>
+      <c r="F39" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="G39" s="104" t="s">
-[...15 lines deleted...]
-    <row r="40" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="G39" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="H39" s="52">
+        <v>134</v>
+      </c>
+      <c r="I39" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="J39" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="K39" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="L39" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="M39" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P39" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R39" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S39" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T39" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U39" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V39" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W39" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A40" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="100">
-[...30 lines deleted...]
-    <row r="41" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B40" s="51">
+        <v>38</v>
+      </c>
+      <c r="C40" s="51">
+        <v>41</v>
+      </c>
+      <c r="D40" s="52">
+        <v>43</v>
+      </c>
+      <c r="E40" s="52">
+        <v>43</v>
+      </c>
+      <c r="F40" s="52">
+        <v>43</v>
+      </c>
+      <c r="G40" s="53">
+        <v>43</v>
+      </c>
+      <c r="H40" s="52">
+        <v>43</v>
+      </c>
+      <c r="I40" s="52">
+        <v>43</v>
+      </c>
+      <c r="J40" s="58">
+        <v>43</v>
+      </c>
+      <c r="K40" s="173">
+        <v>43</v>
+      </c>
+      <c r="L40" s="168">
+        <v>43</v>
+      </c>
+      <c r="M40" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P40" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V40" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A41" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B41" s="100">
-[...30 lines deleted...]
-    <row r="42" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B41" s="51">
+        <v>30</v>
+      </c>
+      <c r="C41" s="51">
+        <v>48</v>
+      </c>
+      <c r="D41" s="52">
+        <v>48</v>
+      </c>
+      <c r="E41" s="52">
+        <v>48</v>
+      </c>
+      <c r="F41" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="G41" s="53">
+        <v>48</v>
+      </c>
+      <c r="H41" s="52">
+        <v>48</v>
+      </c>
+      <c r="I41" s="52">
+        <v>48</v>
+      </c>
+      <c r="J41" s="58">
+        <v>50</v>
+      </c>
+      <c r="K41" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L41" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="M41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A42" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B42" s="100" t="s">
-[...30 lines deleted...]
-    <row r="43" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N42" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R42" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S42" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U42" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A43" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B43" s="100" t="s">
-[...30 lines deleted...]
-    <row r="44" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S43" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="U43" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="V43" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W43" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A44" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B44" s="100">
-[...30 lines deleted...]
-    <row r="45" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B44" s="51">
+        <v>151</v>
+      </c>
+      <c r="C44" s="51">
+        <v>151</v>
+      </c>
+      <c r="D44" s="52">
+        <v>151</v>
+      </c>
+      <c r="E44" s="52">
+        <v>12</v>
+      </c>
+      <c r="F44" s="52">
+        <v>12</v>
+      </c>
+      <c r="G44" s="53">
+        <v>12</v>
+      </c>
+      <c r="H44" s="52">
+        <v>12</v>
+      </c>
+      <c r="I44" s="52">
+        <v>19</v>
+      </c>
+      <c r="J44" s="58">
+        <v>19</v>
+      </c>
+      <c r="K44" s="173">
+        <v>47</v>
+      </c>
+      <c r="L44" s="168">
+        <v>139</v>
+      </c>
+      <c r="M44" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N44" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P44" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R44" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S44" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T44" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V44" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W44" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A45" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B45" s="107" t="s">
-[...30 lines deleted...]
-    <row r="46" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B45" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M45" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N45" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V45" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W45" s="173">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A46" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B46" s="100">
-[...30 lines deleted...]
-    <row r="47" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B46" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="52">
+        <v>1</v>
+      </c>
+      <c r="F46" s="52">
+        <v>1</v>
+      </c>
+      <c r="G46" s="53">
+        <v>1</v>
+      </c>
+      <c r="H46" s="52">
+        <v>1</v>
+      </c>
+      <c r="I46" s="52">
+        <v>1</v>
+      </c>
+      <c r="J46" s="58">
+        <v>1</v>
+      </c>
+      <c r="K46" s="173">
+        <v>3</v>
+      </c>
+      <c r="L46" s="168">
+        <v>3</v>
+      </c>
+      <c r="M46" s="51">
+        <v>3</v>
+      </c>
+      <c r="N46" s="51">
+        <v>3</v>
+      </c>
+      <c r="O46" s="51">
+        <v>3</v>
+      </c>
+      <c r="P46" s="52">
+        <v>3</v>
+      </c>
+      <c r="Q46" s="52">
+        <v>3</v>
+      </c>
+      <c r="R46" s="53">
+        <v>3</v>
+      </c>
+      <c r="S46" s="52">
+        <v>3</v>
+      </c>
+      <c r="T46" s="52">
+        <v>3</v>
+      </c>
+      <c r="U46" s="58">
+        <v>3</v>
+      </c>
+      <c r="V46" s="173">
+        <v>3</v>
+      </c>
+      <c r="W46" s="173">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A47" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B47" s="100" t="s">
-[...30 lines deleted...]
-    <row r="48" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B47" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="H47" s="52">
+        <v>8</v>
+      </c>
+      <c r="I47" s="52">
+        <v>14</v>
+      </c>
+      <c r="J47" s="58">
+        <v>26</v>
+      </c>
+      <c r="K47" s="173">
+        <v>27</v>
+      </c>
+      <c r="L47" s="168">
+        <v>280</v>
+      </c>
+      <c r="M47" s="51">
+        <v>344</v>
+      </c>
+      <c r="N47" s="51">
+        <v>346</v>
+      </c>
+      <c r="O47" s="52">
+        <v>346</v>
+      </c>
+      <c r="P47" s="52">
+        <v>346</v>
+      </c>
+      <c r="Q47" s="52">
+        <v>346</v>
+      </c>
+      <c r="R47" s="53">
+        <v>345</v>
+      </c>
+      <c r="S47" s="52">
+        <v>345</v>
+      </c>
+      <c r="T47" s="52">
+        <v>345</v>
+      </c>
+      <c r="U47" s="60">
+        <v>254</v>
+      </c>
+      <c r="V47" s="173">
+        <v>254</v>
+      </c>
+      <c r="W47" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A48" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B48" s="100">
-[...30 lines deleted...]
-    <row r="49" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B48" s="51">
+        <v>73</v>
+      </c>
+      <c r="C48" s="51">
+        <v>73</v>
+      </c>
+      <c r="D48" s="56">
+        <v>73</v>
+      </c>
+      <c r="E48" s="52">
+        <v>74</v>
+      </c>
+      <c r="F48" s="52">
+        <v>79</v>
+      </c>
+      <c r="G48" s="52">
+        <v>79</v>
+      </c>
+      <c r="H48" s="52">
+        <v>79</v>
+      </c>
+      <c r="I48" s="52">
+        <v>77</v>
+      </c>
+      <c r="J48" s="58">
+        <v>78</v>
+      </c>
+      <c r="K48" s="173">
+        <v>76</v>
+      </c>
+      <c r="L48" s="168">
+        <v>78</v>
+      </c>
+      <c r="M48" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N48" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P48" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R48" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S48" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T48" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U48" s="58">
+        <v>2</v>
+      </c>
+      <c r="V48" s="173">
+        <v>2</v>
+      </c>
+      <c r="W48" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A49" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B49" s="107" t="s">
-[...31 lines deleted...]
-      <c r="A50" s="238" t="s">
+      <c r="B49" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="56">
+        <v>139</v>
+      </c>
+      <c r="F49" s="52">
+        <v>139</v>
+      </c>
+      <c r="G49" s="52">
+        <v>139</v>
+      </c>
+      <c r="H49" s="52">
+        <v>141</v>
+      </c>
+      <c r="I49" s="52">
+        <v>157</v>
+      </c>
+      <c r="J49" s="58">
+        <v>157</v>
+      </c>
+      <c r="K49" s="173">
+        <v>184</v>
+      </c>
+      <c r="L49" s="168">
+        <v>184</v>
+      </c>
+      <c r="M49" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N49" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P49" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R49" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S49" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T49" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U49" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V49" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W49" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A50" s="204" t="s">
         <v>29</v>
       </c>
-      <c r="B50" s="238"/>
-[...10 lines deleted...]
-    <row r="51" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B50" s="204"/>
+      <c r="C50" s="204"/>
+      <c r="D50" s="204"/>
+      <c r="E50" s="204"/>
+      <c r="F50" s="204"/>
+      <c r="G50" s="204"/>
+      <c r="H50" s="204"/>
+      <c r="I50" s="204"/>
+      <c r="J50" s="204"/>
+      <c r="K50" s="204"/>
+      <c r="L50" s="204"/>
+      <c r="M50" s="204"/>
+      <c r="N50" s="204"/>
+      <c r="O50" s="204"/>
+      <c r="P50" s="204"/>
+      <c r="Q50" s="204"/>
+      <c r="R50" s="204"/>
+      <c r="S50" s="204"/>
+      <c r="T50" s="204"/>
+      <c r="U50" s="204"/>
+    </row>
+    <row r="51" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A51" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B51" s="111">
-[...30 lines deleted...]
-    <row r="52" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B51" s="62">
+        <v>571</v>
+      </c>
+      <c r="C51" s="62">
+        <v>606</v>
+      </c>
+      <c r="D51" s="63">
+        <v>629</v>
+      </c>
+      <c r="E51" s="63">
+        <v>679</v>
+      </c>
+      <c r="F51" s="63">
+        <v>699</v>
+      </c>
+      <c r="G51" s="63">
+        <v>829</v>
+      </c>
+      <c r="H51" s="63">
+        <v>835</v>
+      </c>
+      <c r="I51" s="63">
+        <v>944</v>
+      </c>
+      <c r="J51" s="69">
+        <v>948</v>
+      </c>
+      <c r="K51" s="170">
+        <v>977</v>
+      </c>
+      <c r="L51" s="173">
+        <v>1393</v>
+      </c>
+      <c r="M51" s="62">
+        <v>3</v>
+      </c>
+      <c r="N51" s="62">
+        <v>3</v>
+      </c>
+      <c r="O51" s="63">
+        <v>4</v>
+      </c>
+      <c r="P51" s="63">
+        <v>4</v>
+      </c>
+      <c r="Q51" s="63">
+        <v>4</v>
+      </c>
+      <c r="R51" s="63">
+        <v>4</v>
+      </c>
+      <c r="S51" s="63">
+        <v>4</v>
+      </c>
+      <c r="T51" s="68">
+        <v>7</v>
+      </c>
+      <c r="U51" s="74">
+        <v>7</v>
+      </c>
+      <c r="V51" s="170">
+        <v>7</v>
+      </c>
+      <c r="W51" s="173">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A52" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B52" s="111" t="s">
-[...30 lines deleted...]
-    <row r="53" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="I52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="J52" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K52" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L52" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="M52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="R52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="S52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="T52" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="U52" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V52" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W52" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A53" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B53" s="111" t="s">
-[...30 lines deleted...]
-    <row r="54" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B53" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="63">
+        <v>15</v>
+      </c>
+      <c r="J53" s="69">
+        <v>15</v>
+      </c>
+      <c r="K53" s="170">
+        <v>21</v>
+      </c>
+      <c r="L53" s="173">
+        <v>27</v>
+      </c>
+      <c r="M53" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N53" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53" s="63">
+        <v>1</v>
+      </c>
+      <c r="P53" s="63">
+        <v>1</v>
+      </c>
+      <c r="Q53" s="63">
+        <v>1</v>
+      </c>
+      <c r="R53" s="63">
+        <v>1</v>
+      </c>
+      <c r="S53" s="63">
+        <v>1</v>
+      </c>
+      <c r="T53" s="63">
+        <v>1</v>
+      </c>
+      <c r="U53" s="69">
+        <v>1</v>
+      </c>
+      <c r="V53" s="170">
+        <v>1</v>
+      </c>
+      <c r="W53" s="173">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A54" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="111">
-[...30 lines deleted...]
-    <row r="55" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B54" s="62">
+        <v>44</v>
+      </c>
+      <c r="C54" s="62">
+        <v>51</v>
+      </c>
+      <c r="D54" s="63">
+        <v>56</v>
+      </c>
+      <c r="E54" s="63">
+        <v>58</v>
+      </c>
+      <c r="F54" s="63">
+        <v>60</v>
+      </c>
+      <c r="G54" s="68">
+        <v>118</v>
+      </c>
+      <c r="H54" s="63">
+        <v>115</v>
+      </c>
+      <c r="I54" s="63">
+        <v>115</v>
+      </c>
+      <c r="J54" s="69">
+        <v>107</v>
+      </c>
+      <c r="K54" s="170">
+        <v>106</v>
+      </c>
+      <c r="L54" s="170">
+        <v>142</v>
+      </c>
+      <c r="M54" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N54" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O54" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P54" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R54" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S54" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T54" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U54" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V54" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W54" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A55" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B55" s="111">
-[...30 lines deleted...]
-    <row r="56" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B55" s="62">
+        <v>19</v>
+      </c>
+      <c r="C55" s="62">
+        <v>22</v>
+      </c>
+      <c r="D55" s="63">
+        <v>22</v>
+      </c>
+      <c r="E55" s="63">
+        <v>25</v>
+      </c>
+      <c r="F55" s="63">
+        <v>25</v>
+      </c>
+      <c r="G55" s="68">
+        <v>49</v>
+      </c>
+      <c r="H55" s="63">
+        <v>15</v>
+      </c>
+      <c r="I55" s="63">
+        <v>19</v>
+      </c>
+      <c r="J55" s="69">
+        <v>19</v>
+      </c>
+      <c r="K55" s="170">
+        <v>19</v>
+      </c>
+      <c r="L55" s="170">
+        <v>33</v>
+      </c>
+      <c r="M55" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N55" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O55" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P55" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R55" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S55" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T55" s="65">
+        <v>3</v>
+      </c>
+      <c r="U55" s="74">
+        <v>3</v>
+      </c>
+      <c r="V55" s="170">
+        <v>3</v>
+      </c>
+      <c r="W55" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A56" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B56" s="111">
-[...30 lines deleted...]
-    <row r="57" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B56" s="62">
+        <v>91</v>
+      </c>
+      <c r="C56" s="62">
+        <v>119</v>
+      </c>
+      <c r="D56" s="63">
+        <v>121</v>
+      </c>
+      <c r="E56" s="63">
+        <v>123</v>
+      </c>
+      <c r="F56" s="63">
+        <v>124</v>
+      </c>
+      <c r="G56" s="68">
+        <v>139</v>
+      </c>
+      <c r="H56" s="63">
+        <v>145</v>
+      </c>
+      <c r="I56" s="63">
+        <v>142</v>
+      </c>
+      <c r="J56" s="69">
+        <v>142</v>
+      </c>
+      <c r="K56" s="170">
+        <v>146</v>
+      </c>
+      <c r="L56" s="170">
+        <v>147</v>
+      </c>
+      <c r="M56" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N56" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O56" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P56" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R56" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S56" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T56" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U56" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V56" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W56" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A57" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B57" s="111">
-[...17 lines deleted...]
-      <c r="H57" s="112" t="s">
+      <c r="B57" s="62">
+        <v>38</v>
+      </c>
+      <c r="C57" s="62">
+        <v>38</v>
+      </c>
+      <c r="D57" s="63">
+        <v>38</v>
+      </c>
+      <c r="E57" s="63">
+        <v>38</v>
+      </c>
+      <c r="F57" s="63">
+        <v>38</v>
+      </c>
+      <c r="G57" s="68">
+        <v>38</v>
+      </c>
+      <c r="H57" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="I57" s="114" t="s">
-[...9 lines deleted...]
-    <row r="58" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="I57" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="J57" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="K57" s="170">
+        <v>37</v>
+      </c>
+      <c r="L57" s="170">
+        <v>37</v>
+      </c>
+      <c r="M57" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N57" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O57" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P57" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R57" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S57" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T57" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U57" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V57" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W57" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A58" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B58" s="111">
-[...11 lines deleted...]
-      <c r="F58" s="112" t="s">
+      <c r="B58" s="62">
+        <v>73</v>
+      </c>
+      <c r="C58" s="62">
+        <v>75</v>
+      </c>
+      <c r="D58" s="63">
+        <v>77</v>
+      </c>
+      <c r="E58" s="63">
+        <v>78</v>
+      </c>
+      <c r="F58" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="G58" s="112" t="s">
+      <c r="G58" s="68">
+        <v>122</v>
+      </c>
+      <c r="H58" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="H58" s="112" t="s">
-[...12 lines deleted...]
-    <row r="59" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="I58" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="J58" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="K58" s="170">
+        <v>185</v>
+      </c>
+      <c r="L58" s="170">
+        <v>188</v>
+      </c>
+      <c r="M58" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N58" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O58" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P58" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R58" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S58" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T58" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U58" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V58" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W58" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A59" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B59" s="111" t="s">
-[...30 lines deleted...]
-    <row r="60" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B59" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="D59" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="F59" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="H59" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="I59" s="63">
+        <v>1</v>
+      </c>
+      <c r="J59" s="69">
+        <v>1</v>
+      </c>
+      <c r="K59" s="170">
+        <v>18</v>
+      </c>
+      <c r="L59" s="170">
+        <v>28</v>
+      </c>
+      <c r="M59" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N59" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O59" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P59" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R59" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S59" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T59" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U59" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V59" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W59" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A60" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B60" s="111">
-[...30 lines deleted...]
-    <row r="61" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B60" s="62">
+        <v>105</v>
+      </c>
+      <c r="C60" s="62">
+        <v>115</v>
+      </c>
+      <c r="D60" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="F60" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="H60" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="I60" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="J60" s="69">
+        <v>1</v>
+      </c>
+      <c r="K60" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L60" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="M60" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N60" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O60" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P60" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R60" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S60" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T60" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U60" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V60" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W60" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A61" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B61" s="111" t="s">
-[...11 lines deleted...]
-      <c r="F61" s="112" t="s">
+      <c r="B61" s="62">
+        <v>5</v>
+      </c>
+      <c r="C61" s="62">
+        <v>13</v>
+      </c>
+      <c r="D61" s="63">
+        <v>119</v>
+      </c>
+      <c r="E61" s="63">
+        <v>122</v>
+      </c>
+      <c r="F61" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="G61" s="115" t="s">
-[...15 lines deleted...]
-    <row r="62" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="G61" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="H61" s="63">
+        <v>110</v>
+      </c>
+      <c r="I61" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="J61" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="K61" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="L61" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="M61" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N61" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O61" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P61" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R61" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S61" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T61" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U61" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V61" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W61" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A62" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B62" s="111">
-[...30 lines deleted...]
-    <row r="63" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B62" s="62">
+        <v>58</v>
+      </c>
+      <c r="C62" s="62">
+        <v>35</v>
+      </c>
+      <c r="D62" s="63">
+        <v>13</v>
+      </c>
+      <c r="E62" s="63">
+        <v>13</v>
+      </c>
+      <c r="F62" s="63">
+        <v>13</v>
+      </c>
+      <c r="G62" s="64">
+        <v>13</v>
+      </c>
+      <c r="H62" s="63">
+        <v>27</v>
+      </c>
+      <c r="I62" s="63">
+        <v>27</v>
+      </c>
+      <c r="J62" s="69">
+        <v>27</v>
+      </c>
+      <c r="K62" s="170">
+        <v>28</v>
+      </c>
+      <c r="L62" s="170">
+        <v>28</v>
+      </c>
+      <c r="M62" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N62" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O62" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P62" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R62" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S62" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T62" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U62" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V62" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W62" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A63" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B63" s="111">
-[...30 lines deleted...]
-    <row r="64" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B63" s="62">
+        <v>138</v>
+      </c>
+      <c r="C63" s="62">
+        <v>138</v>
+      </c>
+      <c r="D63" s="63">
+        <v>45</v>
+      </c>
+      <c r="E63" s="63">
+        <v>73</v>
+      </c>
+      <c r="F63" s="63" t="s">
+        <v>2</v>
+      </c>
+      <c r="G63" s="68">
+        <v>78</v>
+      </c>
+      <c r="H63" s="63">
+        <v>80</v>
+      </c>
+      <c r="I63" s="63">
+        <v>80</v>
+      </c>
+      <c r="J63" s="69">
+        <v>84</v>
+      </c>
+      <c r="K63" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L63" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="M63" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N63" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O63" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P63" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R63" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S63" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T63" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U63" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V63" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W63" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A64" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B64" s="111" t="s">
-[...30 lines deleted...]
-    <row r="65" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B64" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="D64" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="E64" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="F64" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="G64" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="H64" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="I64" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="J64" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K64" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L64" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="M64" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N64" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O64" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P64" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R64" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S64" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T64" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U64" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V64" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W64" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A65" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B65" s="111" t="s">
-[...30 lines deleted...]
-    <row r="66" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B65" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="D65" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="E65" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="F65" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="G65" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="H65" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="I65" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="J65" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K65" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L65" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="M65" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N65" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O65" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P65" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R65" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S65" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T65" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U65" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V65" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W65" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A66" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B66" s="111" t="s">
-[...30 lines deleted...]
-    <row r="67" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B66" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="D66" s="63">
+        <v>138</v>
+      </c>
+      <c r="E66" s="63">
+        <v>140</v>
+      </c>
+      <c r="F66" s="63">
+        <v>140</v>
+      </c>
+      <c r="G66" s="68">
+        <v>140</v>
+      </c>
+      <c r="H66" s="63">
+        <v>139</v>
+      </c>
+      <c r="I66" s="63">
+        <v>216</v>
+      </c>
+      <c r="J66" s="69">
+        <v>216</v>
+      </c>
+      <c r="K66" s="170">
+        <v>203</v>
+      </c>
+      <c r="L66" s="170">
+        <v>545</v>
+      </c>
+      <c r="M66" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="N66" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="O66" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P66" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R66" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="S66" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T66" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U66" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V66" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="W66" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A67" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B67" s="111" t="s">
-[...30 lines deleted...]
-    <row r="68" spans="1:11" s="9" customFormat="1" ht="11.25">
+      <c r="B67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="D67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="E67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="F67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="H67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="I67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="J67" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K67" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="L67" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="M67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="N67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="O67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="R67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="S67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="T67" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="U67" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V67" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W67" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23" s="9" customFormat="1" ht="11.25">
       <c r="A68" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B68" s="111" t="s">
-[...30 lines deleted...]
-    <row r="69" spans="1:11">
+      <c r="B68" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="D68" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E68" s="67">
+        <v>9</v>
+      </c>
+      <c r="F68" s="67">
+        <v>9</v>
+      </c>
+      <c r="G68" s="67">
+        <v>9</v>
+      </c>
+      <c r="H68" s="67">
+        <v>9</v>
+      </c>
+      <c r="I68" s="67">
+        <v>9</v>
+      </c>
+      <c r="J68" s="71">
+        <v>9</v>
+      </c>
+      <c r="K68" s="173">
+        <v>9</v>
+      </c>
+      <c r="L68" s="173">
+        <v>9</v>
+      </c>
+      <c r="M68" s="67">
+        <v>3</v>
+      </c>
+      <c r="N68" s="67">
+        <v>3</v>
+      </c>
+      <c r="O68" s="67">
+        <v>3</v>
+      </c>
+      <c r="P68" s="67">
+        <v>3</v>
+      </c>
+      <c r="Q68" s="67">
+        <v>3</v>
+      </c>
+      <c r="R68" s="67">
+        <v>3</v>
+      </c>
+      <c r="S68" s="67">
+        <v>3</v>
+      </c>
+      <c r="T68" s="67">
+        <v>3</v>
+      </c>
+      <c r="U68" s="69">
+        <v>3</v>
+      </c>
+      <c r="V68" s="173">
+        <v>3</v>
+      </c>
+      <c r="W68" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A69" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B69" s="119" t="s">
-[...30 lines deleted...]
-    <row r="70" spans="1:11">
+      <c r="B69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="C69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="D69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="E69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="F69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="G69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="H69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="I69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="J69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="K69" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="L69" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="M69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="N69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="O69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="P69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="T69" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="U69" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V69" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W69" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A70" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B70" s="119" t="s">
-[...30 lines deleted...]
-    <row r="71" spans="1:11">
+      <c r="B70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="D70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="E70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="F70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="H70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="I70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="J70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="K70" s="173">
+        <v>1</v>
+      </c>
+      <c r="L70" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="M70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="N70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="O70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="P70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="R70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="T70" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="U70" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="V70" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="W70" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:23" s="2" customFormat="1" ht="11.25">
       <c r="A71" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B71" s="120" t="s">
-[...39 lines deleted...]
-    </row>
+      <c r="B71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="D71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="E71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="F71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="G71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="H71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="I71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="J71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="K71" s="175" t="s">
+        <v>0</v>
+      </c>
+      <c r="L71" s="175" t="s">
+        <v>0</v>
+      </c>
+      <c r="M71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="N71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="O71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="P71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="R71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="S71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="T71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="U71" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="V71" s="175" t="s">
+        <v>0</v>
+      </c>
+      <c r="W71" s="175" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:23" s="2" customFormat="1" ht="11.25"/>
+    <row r="73" spans="1:23" s="2" customFormat="1" ht="11.25"/>
+    <row r="74" spans="1:23" s="2" customFormat="1" ht="11.25"/>
+    <row r="75" spans="1:23" s="2" customFormat="1" ht="11.25"/>
+    <row r="76" spans="1:23" s="2" customFormat="1" ht="11.25"/>
+    <row r="77" spans="1:23" s="2" customFormat="1" ht="11.25"/>
+    <row r="78" spans="1:23" s="2" customFormat="1" ht="11.25"/>
+    <row r="79" spans="1:23" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
-  <mergeCells count="7">
-[...4 lines deleted...]
-    <mergeCell ref="A2:I2"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A6:U6"/>
+    <mergeCell ref="A28:U28"/>
+    <mergeCell ref="A50:U50"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="B4:K4"/>
+    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="B4:L4"/>
+    <mergeCell ref="M4:W4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K75"/>
+  <dimension ref="A1:X71"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A73" sqref="A73:XFD79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="51.75" customHeight="1">
-[...26 lines deleted...]
-      <c r="K3" s="167" t="s">
+    <row r="1" spans="1:24" ht="57" customHeight="1">
+      <c r="A1" s="207"/>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="207"/>
+      <c r="F1" s="207"/>
+      <c r="G1" s="207"/>
+      <c r="H1" s="207"/>
+      <c r="I1" s="207"/>
+      <c r="J1" s="207"/>
+      <c r="K1" s="207"/>
+      <c r="L1" s="207"/>
+      <c r="M1" s="207"/>
+      <c r="N1" s="207"/>
+      <c r="O1" s="207"/>
+      <c r="P1" s="207"/>
+      <c r="Q1" s="207"/>
+      <c r="R1" s="207"/>
+      <c r="S1" s="207"/>
+      <c r="T1" s="207"/>
+      <c r="U1" s="207"/>
+      <c r="V1" s="207"/>
+      <c r="W1" s="207"/>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" s="212" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="212"/>
+      <c r="C2" s="212"/>
+      <c r="D2" s="212"/>
+      <c r="E2" s="212"/>
+      <c r="F2" s="212"/>
+      <c r="G2" s="212"/>
+      <c r="H2" s="212"/>
+      <c r="I2" s="212"/>
+      <c r="J2" s="212"/>
+      <c r="K2" s="212"/>
+      <c r="L2" s="212"/>
+      <c r="M2" s="212"/>
+      <c r="N2" s="212"/>
+      <c r="O2" s="212"/>
+      <c r="P2" s="212"/>
+      <c r="Q2" s="212"/>
+      <c r="R2" s="212"/>
+      <c r="S2" s="212"/>
+      <c r="T2" s="212"/>
+      <c r="U2" s="212"/>
+      <c r="V2" s="212"/>
+      <c r="W2" s="212"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="W3" s="167" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B4" s="246" t="s">
+    <row r="4" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A4" s="205"/>
+      <c r="B4" s="211" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="246"/>
-[...11 lines deleted...]
-      <c r="B5" s="171">
+      <c r="C4" s="211"/>
+      <c r="D4" s="211"/>
+      <c r="E4" s="211"/>
+      <c r="F4" s="211"/>
+      <c r="G4" s="211"/>
+      <c r="H4" s="211"/>
+      <c r="I4" s="211"/>
+      <c r="J4" s="211"/>
+      <c r="K4" s="211"/>
+      <c r="L4" s="211"/>
+      <c r="M4" s="211" t="s">
+        <v>5</v>
+      </c>
+      <c r="N4" s="211"/>
+      <c r="O4" s="211"/>
+      <c r="P4" s="211"/>
+      <c r="Q4" s="211"/>
+      <c r="R4" s="211"/>
+      <c r="S4" s="211"/>
+      <c r="T4" s="211"/>
+      <c r="U4" s="211"/>
+      <c r="V4" s="211"/>
+      <c r="W4" s="208"/>
+      <c r="X4" s="9"/>
+    </row>
+    <row r="5" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="206"/>
+      <c r="B5" s="4">
         <v>2015</v>
       </c>
-      <c r="C5" s="169">
+      <c r="C5" s="4">
         <v>2016</v>
       </c>
-      <c r="D5" s="169">
+      <c r="D5" s="4">
         <v>2017</v>
       </c>
-      <c r="E5" s="169">
+      <c r="E5" s="4">
         <v>2018</v>
       </c>
-      <c r="F5" s="169">
+      <c r="F5" s="4">
         <v>2019</v>
       </c>
-      <c r="G5" s="169">
+      <c r="G5" s="4">
         <v>2020</v>
       </c>
-      <c r="H5" s="169">
+      <c r="H5" s="4">
         <v>2021</v>
       </c>
-      <c r="I5" s="170">
+      <c r="I5" s="4">
         <v>2022</v>
       </c>
-      <c r="J5" s="169">
+      <c r="J5" s="4">
         <v>2023</v>
       </c>
-      <c r="K5" s="225">
+      <c r="K5" s="4">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="247" t="s">
+      <c r="L5" s="4">
+        <v>2025</v>
+      </c>
+      <c r="M5" s="4">
+        <v>2015</v>
+      </c>
+      <c r="N5" s="4">
+        <v>2016</v>
+      </c>
+      <c r="O5" s="4">
+        <v>2017</v>
+      </c>
+      <c r="P5" s="4">
+        <v>2018</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>2019</v>
+      </c>
+      <c r="R5" s="4">
+        <v>2020</v>
+      </c>
+      <c r="S5" s="4">
+        <v>2021</v>
+      </c>
+      <c r="T5" s="4">
+        <v>2022</v>
+      </c>
+      <c r="U5" s="4">
+        <v>2023</v>
+      </c>
+      <c r="V5" s="169">
+        <v>2024</v>
+      </c>
+      <c r="W5" s="198">
+        <v>2025</v>
+      </c>
+      <c r="X5" s="9"/>
+    </row>
+    <row r="6" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="203" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="247"/>
-[...9 lines deleted...]
-    <row r="7" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B6" s="203"/>
+      <c r="C6" s="203"/>
+      <c r="D6" s="203"/>
+      <c r="E6" s="203"/>
+      <c r="F6" s="203"/>
+      <c r="G6" s="203"/>
+      <c r="H6" s="203"/>
+      <c r="I6" s="203"/>
+      <c r="J6" s="203"/>
+      <c r="K6" s="203"/>
+      <c r="L6" s="203"/>
+      <c r="M6" s="203"/>
+      <c r="N6" s="203"/>
+      <c r="O6" s="203"/>
+      <c r="P6" s="203"/>
+      <c r="Q6" s="203"/>
+      <c r="R6" s="203"/>
+      <c r="S6" s="203"/>
+      <c r="T6" s="203"/>
+      <c r="U6" s="203"/>
+      <c r="V6" s="203"/>
+      <c r="W6" s="203"/>
+    </row>
+    <row r="7" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="6" t="s">
         <v>6</v>
       </c>
+      <c r="B7" s="75">
+        <v>1</v>
+      </c>
+      <c r="C7" s="75">
+        <v>1</v>
+      </c>
+      <c r="D7" s="76">
+        <v>2</v>
+      </c>
+      <c r="E7" s="76">
+        <v>2</v>
+      </c>
+      <c r="F7" s="76">
+        <v>2</v>
+      </c>
+      <c r="G7" s="76">
+        <v>1</v>
+      </c>
+      <c r="H7" s="76">
+        <v>1</v>
+      </c>
+      <c r="I7" s="76">
+        <v>1</v>
+      </c>
+      <c r="J7" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K7" s="168">
+        <v>27</v>
+      </c>
+      <c r="L7" s="168">
+        <v>4</v>
+      </c>
+      <c r="M7" s="75">
+        <v>183</v>
+      </c>
+      <c r="N7" s="75">
+        <v>126</v>
+      </c>
+      <c r="O7" s="76">
+        <v>111</v>
+      </c>
+      <c r="P7" s="76">
+        <v>102</v>
+      </c>
+      <c r="Q7" s="76">
+        <v>102</v>
+      </c>
+      <c r="R7" s="76">
+        <v>105</v>
+      </c>
+      <c r="S7" s="76">
+        <v>84</v>
+      </c>
+      <c r="T7" s="76">
+        <v>83</v>
+      </c>
+      <c r="U7" s="79">
+        <v>62</v>
+      </c>
+      <c r="V7" s="168">
+        <v>63</v>
+      </c>
+      <c r="W7" s="168">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K8" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L8" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="P8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="R8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="T8" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="U8" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V8" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="W8" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="75">
+        <v>165</v>
+      </c>
+      <c r="N9" s="75">
+        <v>109</v>
+      </c>
+      <c r="O9" s="76">
+        <v>94</v>
+      </c>
+      <c r="P9" s="76">
+        <v>85</v>
+      </c>
+      <c r="Q9" s="76">
+        <v>85</v>
+      </c>
+      <c r="R9" s="77">
+        <v>87</v>
+      </c>
+      <c r="S9" s="76">
+        <v>66</v>
+      </c>
+      <c r="T9" s="76">
+        <v>65</v>
+      </c>
+      <c r="U9" s="79">
+        <v>62</v>
+      </c>
+      <c r="V9" s="168">
+        <v>63</v>
+      </c>
+      <c r="W9" s="168">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="76" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="76" t="s">
+        <v>2</v>
+      </c>
+      <c r="F10" s="76" t="s">
+        <v>2</v>
+      </c>
+      <c r="G10" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V10" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="W10" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="168">
+        <v>19</v>
+      </c>
+      <c r="L11" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T11" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U11" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V11" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="W11" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S12" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T12" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U12" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V12" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W12" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V14" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W14" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="71">
+        <v>6</v>
+      </c>
+      <c r="L15" s="71">
+        <v>4</v>
+      </c>
+      <c r="M15" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W15" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W16" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V17" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W17" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L18" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S18" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L19" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P19" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U19" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W19" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T20" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U20" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V20" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W20" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A22" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K22" s="71">
+        <v>1</v>
+      </c>
+      <c r="L22" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M22" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P22" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R22" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S22" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T22" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U22" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V22" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W22" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M23" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P23" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R23" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S23" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T23" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U23" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V23" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W23" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L24" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P24" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T24" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V24" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W24" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="71">
+        <v>1</v>
+      </c>
+      <c r="L25" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="75">
+        <v>18</v>
+      </c>
+      <c r="N25" s="75">
+        <v>17</v>
+      </c>
+      <c r="O25" s="76">
+        <v>17</v>
+      </c>
+      <c r="P25" s="76">
+        <v>17</v>
+      </c>
+      <c r="Q25" s="76">
+        <v>17</v>
+      </c>
+      <c r="R25" s="77">
+        <v>18</v>
+      </c>
+      <c r="S25" s="76">
+        <v>18</v>
+      </c>
+      <c r="T25" s="76">
+        <v>18</v>
+      </c>
+      <c r="U25" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W25" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="75">
+        <v>1</v>
+      </c>
+      <c r="C26" s="75">
+        <v>1</v>
+      </c>
+      <c r="D26" s="78">
+        <v>1</v>
+      </c>
+      <c r="E26" s="76">
+        <v>1</v>
+      </c>
+      <c r="F26" s="76">
+        <v>1</v>
+      </c>
+      <c r="G26" s="76">
+        <v>1</v>
+      </c>
+      <c r="H26" s="76">
+        <v>1</v>
+      </c>
+      <c r="I26" s="76">
+        <v>1</v>
+      </c>
+      <c r="J26" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K26" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L26" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="S26" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="T26" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V26" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W26" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="P27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="R27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="S27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="T27" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="U27" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="V27" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W27" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="204" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="204"/>
+      <c r="C28" s="204"/>
+      <c r="D28" s="204"/>
+      <c r="E28" s="204"/>
+      <c r="F28" s="204"/>
+      <c r="G28" s="204"/>
+      <c r="H28" s="204"/>
+      <c r="I28" s="204"/>
+      <c r="J28" s="204"/>
+      <c r="K28" s="204"/>
+      <c r="L28" s="204"/>
+      <c r="M28" s="204"/>
+      <c r="N28" s="204"/>
+      <c r="O28" s="204"/>
+      <c r="P28" s="204"/>
+      <c r="Q28" s="204"/>
+      <c r="R28" s="204"/>
+      <c r="S28" s="204"/>
+      <c r="T28" s="204"/>
+      <c r="U28" s="204"/>
+      <c r="V28" s="204"/>
+      <c r="W28" s="204"/>
+    </row>
+    <row r="29" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="81">
+        <v>1</v>
+      </c>
+      <c r="C29" s="81">
+        <v>1</v>
+      </c>
+      <c r="D29" s="82">
+        <v>1</v>
+      </c>
+      <c r="E29" s="82">
+        <v>1</v>
+      </c>
+      <c r="F29" s="82">
+        <v>1</v>
+      </c>
+      <c r="G29" s="82">
+        <v>1</v>
+      </c>
+      <c r="H29" s="82">
+        <v>1</v>
+      </c>
+      <c r="I29" s="82">
+        <v>1</v>
+      </c>
+      <c r="J29" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="71">
+        <v>5</v>
+      </c>
+      <c r="L29" s="71">
+        <v>1</v>
+      </c>
+      <c r="M29" s="81">
+        <v>183</v>
+      </c>
+      <c r="N29" s="81">
+        <v>126</v>
+      </c>
+      <c r="O29" s="82">
+        <v>111</v>
+      </c>
+      <c r="P29" s="82">
+        <v>102</v>
+      </c>
+      <c r="Q29" s="82">
+        <v>102</v>
+      </c>
+      <c r="R29" s="82">
+        <v>105</v>
+      </c>
+      <c r="S29" s="82">
+        <v>84</v>
+      </c>
+      <c r="T29" s="82">
+        <v>83</v>
+      </c>
+      <c r="U29" s="85">
+        <v>62</v>
+      </c>
+      <c r="V29" s="71">
+        <v>63</v>
+      </c>
+      <c r="W29" s="71">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A30" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M31" s="81">
+        <v>165</v>
+      </c>
+      <c r="N31" s="81">
+        <v>109</v>
+      </c>
+      <c r="O31" s="82">
+        <v>94</v>
+      </c>
+      <c r="P31" s="82">
+        <v>85</v>
+      </c>
+      <c r="Q31" s="82">
+        <v>85</v>
+      </c>
+      <c r="R31" s="83">
+        <v>87</v>
+      </c>
+      <c r="S31" s="82">
+        <v>66</v>
+      </c>
+      <c r="T31" s="82">
+        <v>65</v>
+      </c>
+      <c r="U31" s="85">
+        <v>62</v>
+      </c>
+      <c r="V31" s="71">
+        <v>63</v>
+      </c>
+      <c r="W31" s="71">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A33" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K33" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L33" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T33" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V33" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W33" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J34" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K34" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L34" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J35" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K35" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L35" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A36" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J36" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K36" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L36" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T36" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U36" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V36" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W36" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A37" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="176">
+        <v>3</v>
+      </c>
+      <c r="L37" s="71">
+        <v>1</v>
+      </c>
+      <c r="M37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U37" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V37" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W37" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A38" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A39" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T39" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U39" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V39" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W39" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V40" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A42" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U42" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A43" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U43" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V43" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W43" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A44" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="71">
+        <v>1</v>
+      </c>
+      <c r="L44" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T44" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U44" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V44" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W44" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A45" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T45" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V45" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W45" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A46" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J46" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K46" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="N46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T46" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U46" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V46" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W46" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A47" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="J47" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="71">
+        <v>1</v>
+      </c>
+      <c r="L47" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="81">
+        <v>18</v>
+      </c>
+      <c r="N47" s="81">
+        <v>17</v>
+      </c>
+      <c r="O47" s="82">
+        <v>17</v>
+      </c>
+      <c r="P47" s="82">
+        <v>17</v>
+      </c>
+      <c r="Q47" s="82">
+        <v>17</v>
+      </c>
+      <c r="R47" s="83">
+        <v>18</v>
+      </c>
+      <c r="S47" s="82">
+        <v>18</v>
+      </c>
+      <c r="T47" s="82">
+        <v>18</v>
+      </c>
+      <c r="U47" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V47" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W47" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A48" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B48" s="81">
+        <v>1</v>
+      </c>
+      <c r="C48" s="81">
+        <v>1</v>
+      </c>
+      <c r="D48" s="84">
+        <v>1</v>
+      </c>
+      <c r="E48" s="82">
+        <v>1</v>
+      </c>
+      <c r="F48" s="82">
+        <v>1</v>
+      </c>
+      <c r="G48" s="82">
+        <v>1</v>
+      </c>
+      <c r="H48" s="82">
+        <v>1</v>
+      </c>
+      <c r="I48" s="82">
+        <v>1</v>
+      </c>
+      <c r="J48" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L48" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M48" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="N48" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="P48" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="R48" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="S48" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="T48" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U48" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V48" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W48" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A49" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="I49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="J49" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="K49" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L49" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="N49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="P49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="R49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="S49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="T49" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="U49" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="V49" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W49" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A50" s="204" t="s">
+        <v>29</v>
+      </c>
+      <c r="B50" s="204"/>
+      <c r="C50" s="204"/>
+      <c r="D50" s="204"/>
+      <c r="E50" s="204"/>
+      <c r="F50" s="204"/>
+      <c r="G50" s="204"/>
+      <c r="H50" s="204"/>
+      <c r="I50" s="204"/>
+      <c r="J50" s="204"/>
+      <c r="K50" s="204"/>
+      <c r="L50" s="204"/>
+      <c r="M50" s="204"/>
+      <c r="N50" s="204"/>
+      <c r="O50" s="204"/>
+      <c r="P50" s="204"/>
+      <c r="Q50" s="204"/>
+      <c r="R50" s="204"/>
+      <c r="S50" s="204"/>
+      <c r="T50" s="204"/>
+      <c r="U50" s="204"/>
+      <c r="V50" s="204"/>
+      <c r="W50" s="204"/>
+    </row>
+    <row r="51" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A51" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C51" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D51" s="88" t="s">
+        <v>2</v>
+      </c>
+      <c r="E51" s="88" t="s">
+        <v>2</v>
+      </c>
+      <c r="F51" s="88" t="s">
+        <v>2</v>
+      </c>
+      <c r="G51" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="H51" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="I51" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="J51" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K51" s="168">
+        <v>22</v>
+      </c>
+      <c r="L51" s="71">
+        <v>3</v>
+      </c>
+      <c r="M51" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="N51" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="P51" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="R51" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="T51" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="U51" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V51" s="154" t="s">
+        <v>0</v>
+      </c>
+      <c r="W51" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A52" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="I52" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="J52" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K52" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L52" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M52" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="N52" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="P52" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="R52" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="S52" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="T52" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="U52" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V52" s="154" t="s">
+        <v>0</v>
+      </c>
+      <c r="W52" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A53" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="J53" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K53" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L53" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="N53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="P53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="R53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="S53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="T53" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="U53" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V53" s="154" t="s">
+        <v>0</v>
+      </c>
+      <c r="W53" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A54" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B54" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="88" t="s">
+        <v>2</v>
+      </c>
+      <c r="E54" s="88" t="s">
+        <v>2</v>
+      </c>
+      <c r="F54" s="88" t="s">
+        <v>2</v>
+      </c>
+      <c r="G54" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="H54" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="I54" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="J54" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K54" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L54" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M54" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="N54" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="O54" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="P54" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="R54" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="S54" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="T54" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="U54" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V54" s="154" t="s">
+        <v>0</v>
+      </c>
+      <c r="W54" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A55" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J55" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K55" s="168">
+        <v>19</v>
+      </c>
+      <c r="L55" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T55" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U55" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V55" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W55" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A56" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J56" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K56" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L56" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T56" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U56" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V56" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W56" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A57" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J57" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K57" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L57" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T57" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U57" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V57" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W57" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A58" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J58" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K58" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L58" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T58" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U58" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V58" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W58" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A59" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J59" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K59" s="168">
+        <v>3</v>
+      </c>
+      <c r="L59" s="168">
+        <v>3</v>
+      </c>
+      <c r="M59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T59" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U59" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V59" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W59" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A60" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J60" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K60" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L60" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T60" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U60" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V60" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W60" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A61" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J61" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K61" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L61" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T61" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U61" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V61" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W61" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A62" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J62" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K62" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L62" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T62" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U62" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V62" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W62" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A63" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J63" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K63" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L63" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T63" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U63" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V63" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W63" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A64" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J64" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K64" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L64" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T64" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U64" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V64" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W64" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A65" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J65" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K65" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L65" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T65" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U65" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V65" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W65" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A66" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J66" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K66" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L66" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="M66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T66" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U66" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V66" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W66" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23" s="2" customFormat="1" ht="11.25">
+      <c r="A67" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J67" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K67" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L67" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T67" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U67" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V67" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W67" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="A68" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J68" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K68" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L68" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="N68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="O68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="P68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="R68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="S68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T68" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="U68" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V68" s="153" t="s">
+        <v>0</v>
+      </c>
+      <c r="W68" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23">
+      <c r="A69" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="C69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="D69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="E69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="F69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="G69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="H69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="I69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="J69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K69" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L69" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="N69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="O69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="P69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="R69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="S69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="T69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="U69" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V69" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W69" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:23">
+      <c r="A70" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="D70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="E70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="F70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="H70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="I70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="J70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K70" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="L70" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="M70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="N70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="O70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="P70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="R70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="S70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="T70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="U70" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="V70" s="163" t="s">
+        <v>0</v>
+      </c>
+      <c r="W70" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:23">
+      <c r="A71" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="D71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="E71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="F71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="G71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="H71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="I71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="J71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="K71" s="164" t="s">
+        <v>0</v>
+      </c>
+      <c r="L71" s="164" t="s">
+        <v>0</v>
+      </c>
+      <c r="M71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="N71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="O71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="P71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="R71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="S71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="T71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="U71" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="V71" s="164" t="s">
+        <v>0</v>
+      </c>
+      <c r="W71" s="164" t="s">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A50:W50"/>
+    <mergeCell ref="A28:W28"/>
+    <mergeCell ref="A6:W6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="M4:W4"/>
+    <mergeCell ref="B4:L4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M71"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="P12" sqref="P12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="60.75" customHeight="1">
+      <c r="A1" s="207"/>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="207"/>
+      <c r="F1" s="207"/>
+      <c r="G1" s="207"/>
+      <c r="H1" s="207"/>
+      <c r="I1" s="207"/>
+      <c r="J1" s="207"/>
+      <c r="K1" s="207"/>
+      <c r="L1" s="207"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="212" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="212"/>
+      <c r="C2" s="212"/>
+      <c r="D2" s="212"/>
+      <c r="E2" s="212"/>
+      <c r="F2" s="212"/>
+      <c r="G2" s="212"/>
+      <c r="H2" s="212"/>
+      <c r="I2" s="212"/>
+      <c r="J2" s="212"/>
+      <c r="K2" s="212"/>
+      <c r="L2" s="212"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="L3" s="167" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A4" s="205"/>
+      <c r="B4" s="211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="211"/>
+      <c r="D4" s="211"/>
+      <c r="E4" s="211"/>
+      <c r="F4" s="211"/>
+      <c r="G4" s="211"/>
+      <c r="H4" s="211"/>
+      <c r="I4" s="211"/>
+      <c r="J4" s="211"/>
+      <c r="K4" s="211"/>
+      <c r="L4" s="208"/>
+      <c r="M4" s="9"/>
+    </row>
+    <row r="5" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="206"/>
+      <c r="B5" s="4">
+        <v>2015</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2016</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2017</v>
+      </c>
+      <c r="E5" s="4">
+        <v>2018</v>
+      </c>
+      <c r="F5" s="4">
+        <v>2019</v>
+      </c>
+      <c r="G5" s="4">
+        <v>2020</v>
+      </c>
+      <c r="H5" s="4">
+        <v>2021</v>
+      </c>
+      <c r="I5" s="4">
+        <v>2022</v>
+      </c>
+      <c r="J5" s="4">
+        <v>2023</v>
+      </c>
+      <c r="K5" s="4">
+        <v>2024</v>
+      </c>
+      <c r="L5" s="198">
+        <v>2025</v>
+      </c>
+      <c r="M5" s="9"/>
+    </row>
+    <row r="6" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="203" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="203"/>
+      <c r="C6" s="203"/>
+      <c r="D6" s="203"/>
+      <c r="E6" s="203"/>
+      <c r="F6" s="203"/>
+      <c r="G6" s="203"/>
+      <c r="H6" s="203"/>
+      <c r="I6" s="203"/>
+      <c r="J6" s="203"/>
+      <c r="K6" s="203"/>
+      <c r="L6" s="203"/>
+    </row>
+    <row r="7" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="91">
+        <v>70747</v>
+      </c>
+      <c r="C7" s="91">
+        <v>78283</v>
+      </c>
+      <c r="D7" s="92">
+        <v>81605</v>
+      </c>
+      <c r="E7" s="92">
+        <v>83131</v>
+      </c>
+      <c r="F7" s="92">
+        <v>84160</v>
+      </c>
+      <c r="G7" s="92">
+        <v>92508</v>
+      </c>
+      <c r="H7" s="92">
+        <v>93672</v>
+      </c>
+      <c r="I7" s="92">
+        <v>158165</v>
+      </c>
+      <c r="J7" s="98">
+        <v>160710</v>
+      </c>
+      <c r="K7" s="170">
+        <v>182139</v>
+      </c>
+      <c r="L7" s="168">
+        <v>268790</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="K8" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L8" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="97" t="s">
+        <v>2</v>
+      </c>
+      <c r="F9" s="97" t="s">
+        <v>2</v>
+      </c>
+      <c r="G9" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="97" t="s">
+        <v>2</v>
+      </c>
+      <c r="I9" s="92">
+        <v>924</v>
+      </c>
+      <c r="J9" s="98">
+        <v>925</v>
+      </c>
+      <c r="K9" s="170">
+        <v>982</v>
+      </c>
+      <c r="L9" s="168">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="91">
+        <v>536</v>
+      </c>
+      <c r="C10" s="91">
+        <v>544</v>
+      </c>
+      <c r="D10" s="92">
+        <v>712</v>
+      </c>
+      <c r="E10" s="92">
+        <v>720</v>
+      </c>
+      <c r="F10" s="92">
+        <v>780</v>
+      </c>
+      <c r="G10" s="93">
+        <v>1420</v>
+      </c>
+      <c r="H10" s="92">
+        <v>1610</v>
+      </c>
+      <c r="I10" s="92">
+        <v>1606</v>
+      </c>
+      <c r="J10" s="98">
+        <v>1620</v>
+      </c>
+      <c r="K10" s="170">
+        <v>1624</v>
+      </c>
+      <c r="L10" s="168">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="91">
+        <v>796</v>
+      </c>
+      <c r="C11" s="91">
+        <v>836</v>
+      </c>
+      <c r="D11" s="92">
+        <v>868</v>
+      </c>
+      <c r="E11" s="92">
+        <v>925</v>
+      </c>
+      <c r="F11" s="92">
+        <v>1036</v>
+      </c>
+      <c r="G11" s="93">
+        <v>7263</v>
+      </c>
+      <c r="H11" s="92">
+        <v>7435</v>
+      </c>
+      <c r="I11" s="92">
+        <v>1762</v>
+      </c>
+      <c r="J11" s="98">
+        <v>1798</v>
+      </c>
+      <c r="K11" s="170">
+        <v>1895</v>
+      </c>
+      <c r="L11" s="168">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="91">
+        <v>8517</v>
+      </c>
+      <c r="C12" s="91">
+        <v>8674</v>
+      </c>
+      <c r="D12" s="92">
+        <v>8832</v>
+      </c>
+      <c r="E12" s="92">
+        <v>8845</v>
+      </c>
+      <c r="F12" s="92">
+        <v>9454</v>
+      </c>
+      <c r="G12" s="93">
+        <v>9738</v>
+      </c>
+      <c r="H12" s="92">
+        <v>9920</v>
+      </c>
+      <c r="I12" s="92">
+        <v>9921</v>
+      </c>
+      <c r="J12" s="98">
+        <v>11777</v>
+      </c>
+      <c r="K12" s="170">
+        <v>11958</v>
+      </c>
+      <c r="L12" s="168">
+        <v>11984</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="91">
+        <v>2049</v>
+      </c>
+      <c r="C13" s="91">
+        <v>2109</v>
+      </c>
+      <c r="D13" s="92">
+        <v>2109</v>
+      </c>
+      <c r="E13" s="92">
+        <v>2109</v>
+      </c>
+      <c r="F13" s="92">
+        <v>2109</v>
+      </c>
+      <c r="G13" s="93">
+        <v>2109</v>
+      </c>
+      <c r="H13" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="I13" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="J13" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="K13" s="170">
+        <v>2247</v>
+      </c>
+      <c r="L13" s="177" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="91">
+        <v>11199</v>
+      </c>
+      <c r="C14" s="91">
+        <v>18437</v>
+      </c>
+      <c r="D14" s="92">
+        <v>21301</v>
+      </c>
+      <c r="E14" s="92">
+        <v>22745</v>
+      </c>
+      <c r="F14" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="G14" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="H14" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="I14" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="J14" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="K14" s="170">
+        <v>24588</v>
+      </c>
+      <c r="L14" s="168">
+        <v>24998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="92">
+        <v>16489</v>
+      </c>
+      <c r="J15" s="98">
+        <v>16504</v>
+      </c>
+      <c r="K15" s="170">
+        <v>20437</v>
+      </c>
+      <c r="L15" s="168">
+        <v>21349</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="I16" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="J16" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="K16" s="177" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="168">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="91">
+        <v>544</v>
+      </c>
+      <c r="C17" s="91">
+        <v>481</v>
+      </c>
+      <c r="D17" s="92">
+        <v>496</v>
+      </c>
+      <c r="E17" s="92">
+        <v>496</v>
+      </c>
+      <c r="F17" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="G17" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="J17" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="K17" s="177" t="s">
+        <v>1</v>
+      </c>
+      <c r="L17" s="177" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="91">
+        <v>111</v>
+      </c>
+      <c r="C18" s="91">
+        <v>245</v>
+      </c>
+      <c r="D18" s="92">
+        <v>285</v>
+      </c>
+      <c r="E18" s="92">
+        <v>285</v>
+      </c>
+      <c r="F18" s="92">
+        <v>286</v>
+      </c>
+      <c r="G18" s="93">
+        <v>286</v>
+      </c>
+      <c r="H18" s="92">
+        <v>395</v>
+      </c>
+      <c r="I18" s="92">
+        <v>395</v>
+      </c>
+      <c r="J18" s="98">
+        <v>400</v>
+      </c>
+      <c r="K18" s="170">
+        <v>433</v>
+      </c>
+      <c r="L18" s="168">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="91">
+        <v>519</v>
+      </c>
+      <c r="C19" s="91">
+        <v>467</v>
+      </c>
+      <c r="D19" s="92">
+        <v>467</v>
+      </c>
+      <c r="E19" s="92">
+        <v>443</v>
+      </c>
+      <c r="F19" s="92">
+        <v>443</v>
+      </c>
+      <c r="G19" s="93">
+        <v>443</v>
+      </c>
+      <c r="H19" s="92">
+        <v>443</v>
+      </c>
+      <c r="I19" s="92">
+        <v>443</v>
+      </c>
+      <c r="J19" s="98">
+        <v>444</v>
+      </c>
+      <c r="K19" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L19" s="177" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A22" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="91">
+        <v>45063</v>
+      </c>
+      <c r="C22" s="91">
+        <v>45063</v>
+      </c>
+      <c r="D22" s="92">
+        <v>45107</v>
+      </c>
+      <c r="E22" s="92">
+        <v>13411</v>
+      </c>
+      <c r="F22" s="92">
+        <v>13423</v>
+      </c>
+      <c r="G22" s="93">
+        <v>13423</v>
+      </c>
+      <c r="H22" s="92">
+        <v>13423</v>
+      </c>
+      <c r="I22" s="92">
+        <v>40591</v>
+      </c>
+      <c r="J22" s="98">
+        <v>40685</v>
+      </c>
+      <c r="K22" s="170">
+        <v>47185</v>
+      </c>
+      <c r="L22" s="168">
+        <v>126856</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="91">
+        <v>9</v>
+      </c>
+      <c r="C24" s="91">
+        <v>9</v>
+      </c>
+      <c r="D24" s="92">
+        <v>9</v>
+      </c>
+      <c r="E24" s="92">
+        <v>46</v>
+      </c>
+      <c r="F24" s="92">
+        <v>46</v>
+      </c>
+      <c r="G24" s="93">
+        <v>47</v>
+      </c>
+      <c r="H24" s="92">
+        <v>47</v>
+      </c>
+      <c r="I24" s="92">
+        <v>47</v>
+      </c>
+      <c r="J24" s="98">
+        <v>47</v>
+      </c>
+      <c r="K24" s="170">
+        <v>54</v>
+      </c>
+      <c r="L24" s="168">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="97">
+        <v>1</v>
+      </c>
+      <c r="E25" s="97">
+        <v>5</v>
+      </c>
+      <c r="F25" s="97">
+        <v>5</v>
+      </c>
+      <c r="G25" s="97">
+        <v>5</v>
+      </c>
+      <c r="H25" s="92">
+        <v>44</v>
+      </c>
+      <c r="I25" s="92">
+        <v>57</v>
+      </c>
+      <c r="J25" s="98">
+        <v>58</v>
+      </c>
+      <c r="K25" s="170">
+        <v>59</v>
+      </c>
+      <c r="L25" s="168">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="91">
+        <v>1404</v>
+      </c>
+      <c r="C26" s="91">
+        <v>1418</v>
+      </c>
+      <c r="D26" s="96">
+        <v>1418</v>
+      </c>
+      <c r="E26" s="92">
+        <v>1404</v>
+      </c>
+      <c r="F26" s="92">
+        <v>1623</v>
+      </c>
+      <c r="G26" s="92">
+        <v>1627</v>
+      </c>
+      <c r="H26" s="92">
+        <v>1685</v>
+      </c>
+      <c r="I26" s="92">
+        <v>1660</v>
+      </c>
+      <c r="J26" s="98">
+        <v>1689</v>
+      </c>
+      <c r="K26" s="170">
+        <v>1856</v>
+      </c>
+      <c r="L26" s="168">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="96">
+        <v>31696</v>
+      </c>
+      <c r="F27" s="92">
+        <v>31696</v>
+      </c>
+      <c r="G27" s="92">
+        <v>31702</v>
+      </c>
+      <c r="H27" s="92">
+        <v>31739</v>
+      </c>
+      <c r="I27" s="92">
+        <v>57117</v>
+      </c>
+      <c r="J27" s="98">
+        <v>57117</v>
+      </c>
+      <c r="K27" s="173">
+        <v>67356</v>
+      </c>
+      <c r="L27" s="168">
+        <v>70155</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="204" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="204"/>
+      <c r="C28" s="204"/>
+      <c r="D28" s="204"/>
+      <c r="E28" s="204"/>
+      <c r="F28" s="204"/>
+      <c r="G28" s="204"/>
+      <c r="H28" s="204"/>
+      <c r="I28" s="204"/>
+      <c r="J28" s="204"/>
+      <c r="K28" s="204"/>
+      <c r="L28" s="204"/>
+    </row>
+    <row r="29" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="100">
+        <v>51647</v>
+      </c>
+      <c r="C29" s="100">
+        <v>59630</v>
+      </c>
+      <c r="D29" s="101">
+        <v>61754</v>
+      </c>
+      <c r="E29" s="101">
+        <v>63217</v>
+      </c>
+      <c r="F29" s="101">
+        <v>63966</v>
+      </c>
+      <c r="G29" s="101">
+        <v>71132</v>
+      </c>
+      <c r="H29" s="101">
+        <v>71788</v>
+      </c>
+      <c r="I29" s="101">
+        <v>113002</v>
+      </c>
+      <c r="J29" s="108">
+        <v>115865</v>
+      </c>
+      <c r="K29" s="173">
+        <v>132633</v>
+      </c>
+      <c r="L29" s="168">
+        <v>161718</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A30" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="174" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="101" t="s">
+        <v>2</v>
+      </c>
+      <c r="F31" s="101" t="s">
+        <v>2</v>
+      </c>
+      <c r="G31" s="104" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="101" t="s">
+        <v>2</v>
+      </c>
+      <c r="I31" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="168">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="100">
+        <v>306</v>
+      </c>
+      <c r="C32" s="100">
+        <v>333</v>
+      </c>
+      <c r="D32" s="101">
+        <v>331</v>
+      </c>
+      <c r="E32" s="101">
+        <v>320</v>
+      </c>
+      <c r="F32" s="101">
+        <v>322</v>
+      </c>
+      <c r="G32" s="102">
+        <v>329</v>
+      </c>
+      <c r="H32" s="101">
+        <v>335</v>
+      </c>
+      <c r="I32" s="101">
+        <v>339</v>
+      </c>
+      <c r="J32" s="108">
+        <v>382</v>
+      </c>
+      <c r="K32" s="170">
+        <v>381</v>
+      </c>
+      <c r="L32" s="168">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A33" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="100">
+        <v>116</v>
+      </c>
+      <c r="D33" s="101">
+        <v>118</v>
+      </c>
+      <c r="E33" s="101">
+        <v>131</v>
+      </c>
+      <c r="F33" s="101">
+        <v>154</v>
+      </c>
+      <c r="G33" s="102">
+        <v>6286</v>
+      </c>
+      <c r="H33" s="101">
+        <v>6354</v>
+      </c>
+      <c r="I33" s="101">
+        <v>262</v>
+      </c>
+      <c r="J33" s="108">
+        <v>322</v>
+      </c>
+      <c r="K33" s="170">
+        <v>524</v>
+      </c>
+      <c r="L33" s="168">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B34" s="100">
+        <v>6089</v>
+      </c>
+      <c r="C34" s="100">
+        <v>6882</v>
+      </c>
+      <c r="D34" s="101">
+        <v>6287</v>
+      </c>
+      <c r="E34" s="101">
+        <v>6300</v>
+      </c>
+      <c r="F34" s="101">
+        <v>6795</v>
+      </c>
+      <c r="G34" s="102">
+        <v>6937</v>
+      </c>
+      <c r="H34" s="101">
+        <v>7055</v>
+      </c>
+      <c r="I34" s="101">
+        <v>7056</v>
+      </c>
+      <c r="J34" s="108">
+        <v>9572</v>
+      </c>
+      <c r="K34" s="170">
+        <v>9719</v>
+      </c>
+      <c r="L34" s="168">
+        <v>9743</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="100">
+        <v>883</v>
+      </c>
+      <c r="C35" s="100">
+        <v>883</v>
+      </c>
+      <c r="D35" s="101">
+        <v>883</v>
+      </c>
+      <c r="E35" s="101">
+        <v>883</v>
+      </c>
+      <c r="F35" s="101">
+        <v>883</v>
+      </c>
+      <c r="G35" s="102">
+        <v>883</v>
+      </c>
+      <c r="H35" s="101" t="s">
+        <v>2</v>
+      </c>
+      <c r="I35" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="J35" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="K35" s="170">
+        <v>735</v>
+      </c>
+      <c r="L35" s="177" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A36" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" s="100">
+        <v>9813</v>
+      </c>
+      <c r="C36" s="100">
+        <v>16983</v>
+      </c>
+      <c r="D36" s="101">
+        <v>19609</v>
+      </c>
+      <c r="E36" s="101">
+        <v>21043</v>
+      </c>
+      <c r="F36" s="101" t="s">
+        <v>2</v>
+      </c>
+      <c r="G36" s="101" t="s">
+        <v>2</v>
+      </c>
+      <c r="H36" s="101" t="s">
+        <v>2</v>
+      </c>
+      <c r="I36" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="J36" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="K36" s="170">
+        <v>22277</v>
+      </c>
+      <c r="L36" s="168">
+        <v>22652</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A37" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="101">
+        <v>16462</v>
+      </c>
+      <c r="J37" s="108">
+        <v>16472</v>
+      </c>
+      <c r="K37" s="170">
+        <v>16829</v>
+      </c>
+      <c r="L37" s="168">
+        <v>17612</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A38" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="106" t="s">
+        <v>2</v>
+      </c>
+      <c r="I38" s="110" t="s">
+        <v>1</v>
+      </c>
+      <c r="J38" s="110" t="s">
+        <v>1</v>
+      </c>
+      <c r="K38" s="177" t="s">
+        <v>1</v>
+      </c>
+      <c r="L38" s="168">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A39" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="100">
+        <v>412</v>
+      </c>
+      <c r="C39" s="100">
+        <v>319</v>
+      </c>
+      <c r="D39" s="101">
+        <v>331</v>
+      </c>
+      <c r="E39" s="101">
+        <v>331</v>
+      </c>
+      <c r="F39" s="101" t="s">
+        <v>2</v>
+      </c>
+      <c r="G39" s="104" t="s">
+        <v>1</v>
+      </c>
+      <c r="H39" s="104" t="s">
+        <v>1</v>
+      </c>
+      <c r="I39" s="110" t="s">
+        <v>1</v>
+      </c>
+      <c r="J39" s="110" t="s">
+        <v>1</v>
+      </c>
+      <c r="K39" s="178" t="s">
+        <v>1</v>
+      </c>
+      <c r="L39" s="177" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B40" s="100">
+        <v>111</v>
+      </c>
+      <c r="C40" s="100">
+        <v>111</v>
+      </c>
+      <c r="D40" s="101">
+        <v>151</v>
+      </c>
+      <c r="E40" s="101">
+        <v>151</v>
+      </c>
+      <c r="F40" s="101">
+        <v>151</v>
+      </c>
+      <c r="G40" s="102">
+        <v>151</v>
+      </c>
+      <c r="H40" s="101">
+        <v>151</v>
+      </c>
+      <c r="I40" s="101">
+        <v>151</v>
+      </c>
+      <c r="J40" s="108">
+        <v>151</v>
+      </c>
+      <c r="K40" s="170">
+        <v>151</v>
+      </c>
+      <c r="L40" s="168">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B41" s="100">
+        <v>31</v>
+      </c>
+      <c r="C41" s="100">
+        <v>97</v>
+      </c>
+      <c r="D41" s="101">
+        <v>97</v>
+      </c>
+      <c r="E41" s="101">
+        <v>97</v>
+      </c>
+      <c r="F41" s="101">
+        <v>97</v>
+      </c>
+      <c r="G41" s="102">
+        <v>97</v>
+      </c>
+      <c r="H41" s="101">
+        <v>97</v>
+      </c>
+      <c r="I41" s="101">
+        <v>97</v>
+      </c>
+      <c r="J41" s="108">
+        <v>97</v>
+      </c>
+      <c r="K41" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L41" s="177" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A42" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B42" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A43" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A44" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B44" s="100">
+        <v>32479</v>
+      </c>
+      <c r="C44" s="100">
+        <v>32479</v>
+      </c>
+      <c r="D44" s="101">
+        <v>32519</v>
+      </c>
+      <c r="E44" s="101">
+        <v>823</v>
+      </c>
+      <c r="F44" s="101">
+        <v>823</v>
+      </c>
+      <c r="G44" s="102">
+        <v>823</v>
+      </c>
+      <c r="H44" s="101">
+        <v>823</v>
+      </c>
+      <c r="I44" s="101">
+        <v>6212</v>
+      </c>
+      <c r="J44" s="108">
+        <v>6212</v>
+      </c>
+      <c r="K44" s="170">
+        <v>11970</v>
+      </c>
+      <c r="L44" s="168">
+        <v>36541</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A45" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B45" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A46" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B46" s="100">
+        <v>9</v>
+      </c>
+      <c r="C46" s="100">
+        <v>9</v>
+      </c>
+      <c r="D46" s="101">
+        <v>9</v>
+      </c>
+      <c r="E46" s="101">
+        <v>32</v>
+      </c>
+      <c r="F46" s="101">
+        <v>32</v>
+      </c>
+      <c r="G46" s="102">
+        <v>33</v>
+      </c>
+      <c r="H46" s="101">
+        <v>33</v>
+      </c>
+      <c r="I46" s="101">
+        <v>33</v>
+      </c>
+      <c r="J46" s="108">
+        <v>33</v>
+      </c>
+      <c r="K46" s="170">
+        <v>37</v>
+      </c>
+      <c r="L46" s="168">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A47" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="101">
+        <v>1</v>
+      </c>
+      <c r="E47" s="101">
+        <v>5</v>
+      </c>
+      <c r="F47" s="101">
+        <v>5</v>
+      </c>
+      <c r="G47" s="101">
+        <v>5</v>
+      </c>
+      <c r="H47" s="101">
+        <v>44</v>
+      </c>
+      <c r="I47" s="101">
+        <v>57</v>
+      </c>
+      <c r="J47" s="108">
+        <v>58</v>
+      </c>
+      <c r="K47" s="170">
+        <v>59</v>
+      </c>
+      <c r="L47" s="168">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A48" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B48" s="100">
+        <v>1404</v>
+      </c>
+      <c r="C48" s="100">
+        <v>1418</v>
+      </c>
+      <c r="D48" s="105">
+        <v>1418</v>
+      </c>
+      <c r="E48" s="101">
+        <v>1404</v>
+      </c>
+      <c r="F48" s="101">
+        <v>1623</v>
+      </c>
+      <c r="G48" s="101">
+        <v>1627</v>
+      </c>
+      <c r="H48" s="101">
+        <v>1685</v>
+      </c>
+      <c r="I48" s="101">
+        <v>1660</v>
+      </c>
+      <c r="J48" s="108">
+        <v>1689</v>
+      </c>
+      <c r="K48" s="170">
+        <v>1666</v>
+      </c>
+      <c r="L48" s="168">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A49" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B49" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="105">
+        <v>31696</v>
+      </c>
+      <c r="F49" s="101">
+        <v>31696</v>
+      </c>
+      <c r="G49" s="101">
+        <v>31702</v>
+      </c>
+      <c r="H49" s="101">
+        <v>31739</v>
+      </c>
+      <c r="I49" s="101">
+        <v>57117</v>
+      </c>
+      <c r="J49" s="108">
+        <v>57117</v>
+      </c>
+      <c r="K49" s="173">
+        <v>67356</v>
+      </c>
+      <c r="L49" s="168">
+        <v>70155</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A50" s="204" t="s">
+        <v>29</v>
+      </c>
+      <c r="B50" s="204"/>
+      <c r="C50" s="204"/>
+      <c r="D50" s="204"/>
+      <c r="E50" s="204"/>
+      <c r="F50" s="204"/>
+      <c r="G50" s="204"/>
+      <c r="H50" s="204"/>
+      <c r="I50" s="204"/>
+      <c r="J50" s="204"/>
+      <c r="K50" s="204"/>
+      <c r="L50" s="204"/>
+    </row>
+    <row r="51" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A51" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" s="111">
+        <v>19100</v>
+      </c>
+      <c r="C51" s="111">
+        <v>18653</v>
+      </c>
+      <c r="D51" s="112">
+        <v>19851</v>
+      </c>
+      <c r="E51" s="112">
+        <v>19914</v>
+      </c>
+      <c r="F51" s="112">
+        <v>20194</v>
+      </c>
+      <c r="G51" s="112">
+        <v>21376</v>
+      </c>
+      <c r="H51" s="112">
+        <v>21884</v>
+      </c>
+      <c r="I51" s="112">
+        <v>45163</v>
+      </c>
+      <c r="J51" s="118">
+        <v>44845</v>
+      </c>
+      <c r="K51" s="173">
+        <v>49506</v>
+      </c>
+      <c r="L51" s="173">
+        <v>107072</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A52" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="I52" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="J52" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K52" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L52" s="174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A53" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="112">
+        <v>924</v>
+      </c>
+      <c r="J53" s="118">
+        <v>925</v>
+      </c>
+      <c r="K53" s="170">
+        <v>982</v>
+      </c>
+      <c r="L53" s="173">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A54" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B54" s="111">
+        <v>230</v>
+      </c>
+      <c r="C54" s="111">
+        <v>211</v>
+      </c>
+      <c r="D54" s="112">
+        <v>381</v>
+      </c>
+      <c r="E54" s="112">
+        <v>400</v>
+      </c>
+      <c r="F54" s="112">
+        <v>458</v>
+      </c>
+      <c r="G54" s="117">
+        <v>1091</v>
+      </c>
+      <c r="H54" s="112">
+        <v>1275</v>
+      </c>
+      <c r="I54" s="112">
+        <v>1267</v>
+      </c>
+      <c r="J54" s="121">
+        <v>1238</v>
+      </c>
+      <c r="K54" s="170">
+        <v>1243</v>
+      </c>
+      <c r="L54" s="170">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A55" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B55" s="111">
+        <v>686</v>
+      </c>
+      <c r="C55" s="111">
+        <v>720</v>
+      </c>
+      <c r="D55" s="112">
+        <v>750</v>
+      </c>
+      <c r="E55" s="112">
+        <v>794</v>
+      </c>
+      <c r="F55" s="112">
+        <v>882</v>
+      </c>
+      <c r="G55" s="117">
+        <v>977</v>
+      </c>
+      <c r="H55" s="112">
+        <v>1081</v>
+      </c>
+      <c r="I55" s="112">
+        <v>1500</v>
+      </c>
+      <c r="J55" s="121">
+        <v>1476</v>
+      </c>
+      <c r="K55" s="170">
+        <v>1371</v>
+      </c>
+      <c r="L55" s="170">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A56" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B56" s="111">
+        <v>2428</v>
+      </c>
+      <c r="C56" s="111">
+        <v>1792</v>
+      </c>
+      <c r="D56" s="112">
+        <v>2545</v>
+      </c>
+      <c r="E56" s="112">
+        <v>2545</v>
+      </c>
+      <c r="F56" s="112">
+        <v>2659</v>
+      </c>
+      <c r="G56" s="117">
+        <v>2801</v>
+      </c>
+      <c r="H56" s="112">
+        <v>2865</v>
+      </c>
+      <c r="I56" s="112">
+        <v>2865</v>
+      </c>
+      <c r="J56" s="121">
+        <v>2205</v>
+      </c>
+      <c r="K56" s="170">
+        <v>2239</v>
+      </c>
+      <c r="L56" s="170">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A57" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B57" s="111">
+        <v>1166</v>
+      </c>
+      <c r="C57" s="111">
+        <v>1226</v>
+      </c>
+      <c r="D57" s="112">
+        <v>1226</v>
+      </c>
+      <c r="E57" s="112">
+        <v>1226</v>
+      </c>
+      <c r="F57" s="112">
+        <v>1226</v>
+      </c>
+      <c r="G57" s="117">
+        <v>1226</v>
+      </c>
+      <c r="H57" s="112" t="s">
+        <v>2</v>
+      </c>
+      <c r="I57" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="J57" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="K57" s="170">
+        <v>1512</v>
+      </c>
+      <c r="L57" s="170">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A58" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B58" s="111">
+        <v>1386</v>
+      </c>
+      <c r="C58" s="111">
+        <v>1454</v>
+      </c>
+      <c r="D58" s="112">
+        <v>1692</v>
+      </c>
+      <c r="E58" s="112">
+        <v>1702</v>
+      </c>
+      <c r="F58" s="112" t="s">
+        <v>2</v>
+      </c>
+      <c r="G58" s="112" t="s">
+        <v>2</v>
+      </c>
+      <c r="H58" s="112" t="s">
+        <v>2</v>
+      </c>
+      <c r="I58" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="J58" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="K58" s="170">
+        <v>2311</v>
+      </c>
+      <c r="L58" s="170">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A59" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="D59" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="F59" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="H59" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="I59" s="112">
+        <v>27</v>
+      </c>
+      <c r="J59" s="118">
+        <v>32</v>
+      </c>
+      <c r="K59" s="170">
+        <v>3608</v>
+      </c>
+      <c r="L59" s="170">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A60" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B60" s="111">
+        <v>132</v>
+      </c>
+      <c r="C60" s="111">
+        <v>162</v>
+      </c>
+      <c r="D60" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="F60" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="H60" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="I60" s="122" t="s">
+        <v>1</v>
+      </c>
+      <c r="J60" s="122" t="s">
+        <v>1</v>
+      </c>
+      <c r="K60" s="177" t="s">
+        <v>1</v>
+      </c>
+      <c r="L60" s="177" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A61" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B61" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C61" s="111">
+        <v>134</v>
+      </c>
+      <c r="D61" s="112">
+        <v>165</v>
+      </c>
+      <c r="E61" s="112">
+        <v>165</v>
+      </c>
+      <c r="F61" s="112" t="s">
+        <v>2</v>
+      </c>
+      <c r="G61" s="115" t="s">
+        <v>1</v>
+      </c>
+      <c r="H61" s="115" t="s">
+        <v>1</v>
+      </c>
+      <c r="I61" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="J61" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="K61" s="178" t="s">
+        <v>1</v>
+      </c>
+      <c r="L61" s="178" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A62" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B62" s="111">
+        <v>488</v>
+      </c>
+      <c r="C62" s="111">
+        <v>370</v>
+      </c>
+      <c r="D62" s="112">
+        <v>134</v>
+      </c>
+      <c r="E62" s="112">
+        <v>134</v>
+      </c>
+      <c r="F62" s="112">
+        <v>135</v>
+      </c>
+      <c r="G62" s="113">
+        <v>135</v>
+      </c>
+      <c r="H62" s="112">
+        <v>244</v>
+      </c>
+      <c r="I62" s="112">
+        <v>244</v>
+      </c>
+      <c r="J62" s="118">
+        <v>249</v>
+      </c>
+      <c r="K62" s="170">
+        <v>282</v>
+      </c>
+      <c r="L62" s="170">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A63" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B63" s="111">
+        <v>12584</v>
+      </c>
+      <c r="C63" s="111">
+        <v>12584</v>
+      </c>
+      <c r="D63" s="112">
+        <v>370</v>
+      </c>
+      <c r="E63" s="112">
+        <v>346</v>
+      </c>
+      <c r="F63" s="112">
+        <v>346</v>
+      </c>
+      <c r="G63" s="117">
+        <v>346</v>
+      </c>
+      <c r="H63" s="112">
+        <v>346</v>
+      </c>
+      <c r="I63" s="112">
+        <v>346</v>
+      </c>
+      <c r="J63" s="118">
+        <v>347</v>
+      </c>
+      <c r="K63" s="172" t="s">
+        <v>1</v>
+      </c>
+      <c r="L63" s="172" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A64" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B64" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="D64" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="E64" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="F64" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="G64" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="H64" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="I64" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="J64" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K64" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L64" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A65" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B65" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="D65" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="E65" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="F65" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="G65" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="H65" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="I65" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="J65" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K65" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L65" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A66" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B66" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="D66" s="112">
+        <v>12588</v>
+      </c>
+      <c r="E66" s="112">
+        <v>12588</v>
+      </c>
+      <c r="F66" s="112">
+        <v>12600</v>
+      </c>
+      <c r="G66" s="117">
+        <v>12600</v>
+      </c>
+      <c r="H66" s="112">
+        <v>12600</v>
+      </c>
+      <c r="I66" s="112">
+        <v>34379</v>
+      </c>
+      <c r="J66" s="118">
+        <v>34473</v>
+      </c>
+      <c r="K66" s="170">
+        <v>35215</v>
+      </c>
+      <c r="L66" s="170">
+        <v>90315</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" s="2" customFormat="1" ht="11.25">
+      <c r="A67" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="D67" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="E67" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="F67" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="H67" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="I67" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="J67" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K67" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L67" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" s="9" customFormat="1" ht="11.25">
+      <c r="A68" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B68" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="D68" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="E68" s="116">
+        <v>14</v>
+      </c>
+      <c r="F68" s="116">
+        <v>14</v>
+      </c>
+      <c r="G68" s="116">
+        <v>14</v>
+      </c>
+      <c r="H68" s="116">
+        <v>14</v>
+      </c>
+      <c r="I68" s="116">
+        <v>14</v>
+      </c>
+      <c r="J68" s="118">
+        <v>14</v>
+      </c>
+      <c r="K68" s="170">
+        <v>17</v>
+      </c>
+      <c r="L68" s="170">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B69" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C69" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="D69" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E69" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="F69" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G69" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="H69" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I69" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="J69" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K69" s="171" t="s">
+        <v>0</v>
+      </c>
+      <c r="L69" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12">
+      <c r="A70" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B70" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="D70" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="E70" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="F70" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="H70" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I70" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="J70" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="K70" s="170">
+        <v>190</v>
+      </c>
+      <c r="L70" s="171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B71" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="D71" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="E71" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="F71" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="G71" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="H71" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="I71" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="J71" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="K71" s="175" t="s">
+        <v>0</v>
+      </c>
+      <c r="L71" s="175" t="s">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="B4:L4"/>
+    <mergeCell ref="A28:L28"/>
+    <mergeCell ref="A6:L6"/>
+    <mergeCell ref="A50:L50"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A2:L2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M71"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N5" sqref="N5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="63" customHeight="1">
+      <c r="A1" s="207"/>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="207"/>
+      <c r="F1" s="207"/>
+      <c r="G1" s="207"/>
+      <c r="H1" s="207"/>
+      <c r="I1" s="207"/>
+      <c r="J1" s="207"/>
+      <c r="K1" s="207"/>
+      <c r="L1" s="207"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="212" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="212"/>
+      <c r="C2" s="212"/>
+      <c r="D2" s="212"/>
+      <c r="E2" s="212"/>
+      <c r="F2" s="212"/>
+      <c r="G2" s="212"/>
+      <c r="H2" s="212"/>
+      <c r="I2" s="212"/>
+      <c r="J2" s="212"/>
+      <c r="K2" s="212"/>
+      <c r="L2" s="212"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="L3" s="167" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A4" s="205"/>
+      <c r="B4" s="211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="211"/>
+      <c r="D4" s="211"/>
+      <c r="E4" s="211"/>
+      <c r="F4" s="211"/>
+      <c r="G4" s="211"/>
+      <c r="H4" s="211"/>
+      <c r="I4" s="211"/>
+      <c r="J4" s="211"/>
+      <c r="K4" s="211"/>
+      <c r="L4" s="208"/>
+      <c r="M4" s="9"/>
+    </row>
+    <row r="5" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="206"/>
+      <c r="B5" s="4">
+        <v>2015</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2016</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2017</v>
+      </c>
+      <c r="E5" s="4">
+        <v>2018</v>
+      </c>
+      <c r="F5" s="4">
+        <v>2019</v>
+      </c>
+      <c r="G5" s="4">
+        <v>2020</v>
+      </c>
+      <c r="H5" s="4">
+        <v>2021</v>
+      </c>
+      <c r="I5" s="4">
+        <v>2022</v>
+      </c>
+      <c r="J5" s="4">
+        <v>2023</v>
+      </c>
+      <c r="K5" s="4">
+        <v>2024</v>
+      </c>
+      <c r="L5" s="198">
+        <v>2025</v>
+      </c>
+      <c r="M5" s="9"/>
+    </row>
+    <row r="6" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="203" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="203"/>
+      <c r="C6" s="203"/>
+      <c r="D6" s="203"/>
+      <c r="E6" s="203"/>
+      <c r="F6" s="203"/>
+      <c r="G6" s="203"/>
+      <c r="H6" s="203"/>
+      <c r="I6" s="203"/>
+      <c r="J6" s="203"/>
+      <c r="K6" s="203"/>
+      <c r="L6" s="203"/>
+    </row>
+    <row r="7" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="6" t="s">
+        <v>6</v>
+      </c>
       <c r="B7" s="123">
         <v>26600</v>
       </c>
       <c r="C7" s="123">
         <v>21701</v>
       </c>
       <c r="D7" s="124">
         <v>26385</v>
       </c>
       <c r="E7" s="124">
         <v>26063</v>
       </c>
       <c r="F7" s="124">
         <v>25937</v>
       </c>
       <c r="G7" s="124">
         <v>28020</v>
       </c>
       <c r="H7" s="130">
         <v>24840</v>
       </c>
       <c r="I7" s="130">
         <v>120731</v>
       </c>
       <c r="J7" s="133">
         <v>121284</v>
       </c>
-      <c r="K7" s="233">
-[...3 lines deleted...]
-    <row r="8" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K7" s="168">
+        <v>159757</v>
+      </c>
+      <c r="L7" s="168">
+        <v>238834</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="124" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="124" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="124" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="131" t="s">
         <v>0</v>
       </c>
       <c r="I8" s="131" t="s">
         <v>0</v>
       </c>
       <c r="J8" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="K8" s="234" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K8" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L8" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="124" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="124" t="s">
         <v>2</v>
       </c>
       <c r="G9" s="127" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="131" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="130">
         <v>878</v>
       </c>
       <c r="J9" s="133">
         <v>878</v>
       </c>
-      <c r="K9" s="233">
+      <c r="K9" s="168">
         <v>878</v>
       </c>
-    </row>
-    <row r="10" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L9" s="168">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="124" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="124" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="124" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="131" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="131" t="s">
         <v>0</v>
       </c>
       <c r="J10" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="K10" s="234" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K10" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="136">
         <v>56</v>
       </c>
       <c r="C11" s="136">
         <v>56</v>
       </c>
       <c r="D11" s="129">
         <v>57</v>
       </c>
       <c r="E11" s="129">
         <v>58</v>
       </c>
       <c r="F11" s="129">
         <v>59</v>
       </c>
       <c r="G11" s="125">
         <v>786</v>
       </c>
       <c r="H11" s="137">
         <v>48</v>
       </c>
       <c r="I11" s="137">
         <v>197</v>
       </c>
       <c r="J11" s="135">
         <v>364</v>
       </c>
-      <c r="K11" s="233">
+      <c r="K11" s="168">
         <v>235</v>
       </c>
-    </row>
-    <row r="12" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L11" s="168">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="123">
         <v>15832</v>
       </c>
       <c r="C12" s="123">
         <v>11794</v>
       </c>
       <c r="D12" s="124">
         <v>16605</v>
       </c>
       <c r="E12" s="124">
         <v>17046</v>
       </c>
       <c r="F12" s="124">
         <v>17641</v>
       </c>
       <c r="G12" s="125">
         <v>18459</v>
       </c>
       <c r="H12" s="130">
         <v>1933</v>
       </c>
       <c r="I12" s="130">
         <v>2418</v>
       </c>
       <c r="J12" s="133">
         <v>2418</v>
       </c>
-      <c r="K12" s="233">
+      <c r="K12" s="168">
         <v>2600</v>
       </c>
-    </row>
-    <row r="13" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L12" s="168">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="124" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="124" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="124" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="131" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="131" t="s">
         <v>0</v>
       </c>
       <c r="J13" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="K13" s="234" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K13" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="124" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="124" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="124" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="132" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="132" t="s">
         <v>1</v>
       </c>
       <c r="J14" s="126" t="s">
         <v>1</v>
       </c>
-      <c r="K14" s="233">
+      <c r="K14" s="168">
         <v>23095</v>
       </c>
-    </row>
-    <row r="15" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L14" s="168">
+        <v>23440</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="124" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="124" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="124" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="131" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="132" t="s">
         <v>1</v>
       </c>
       <c r="J15" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="K15" s="233">
-[...3 lines deleted...]
-    <row r="16" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K15" s="168">
+        <v>19897</v>
+      </c>
+      <c r="L15" s="168">
+        <v>20604</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="124" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="124" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="124" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="131" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="131" t="s">
         <v>0</v>
       </c>
       <c r="J16" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="K16" s="234" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K16" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="124" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="124" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="124" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="131" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="131" t="s">
         <v>0</v>
       </c>
       <c r="J17" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="K17" s="234" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K17" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="124" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="124" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="124" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="131" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="131" t="s">
         <v>0</v>
       </c>
       <c r="J18" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="K18" s="234" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K18" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L18" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="123">
         <v>47</v>
       </c>
       <c r="C19" s="123">
         <v>48</v>
       </c>
       <c r="D19" s="124">
         <v>48</v>
       </c>
       <c r="E19" s="124">
         <v>50</v>
       </c>
       <c r="F19" s="125">
         <v>54</v>
       </c>
       <c r="G19" s="125">
         <v>54</v>
       </c>
       <c r="H19" s="123" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="131" t="s">
         <v>0</v>
       </c>
       <c r="J19" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="K19" s="234" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K19" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L19" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="124" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="124" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="124" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="124" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="124" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="123" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="131" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="K20" s="234" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K20" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="124" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="124" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="124" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="124" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="124" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="123" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="131" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="K21" s="234" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K21" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="123">
         <v>4562</v>
       </c>
       <c r="C22" s="123">
         <v>4562</v>
       </c>
       <c r="D22" s="124">
         <v>4845</v>
       </c>
       <c r="E22" s="124" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="124" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="124" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="123" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="130">
         <v>38367</v>
       </c>
       <c r="J22" s="133">
         <v>38456</v>
       </c>
-      <c r="K22" s="233">
+      <c r="K22" s="168">
         <v>44967</v>
       </c>
-    </row>
-    <row r="23" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L22" s="168">
+        <v>119754</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="123" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="123" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="123" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="123" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="123" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="131" t="s">
         <v>0</v>
       </c>
       <c r="J23" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="K23" s="234" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K23" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="124">
         <v>21</v>
       </c>
       <c r="F24" s="124">
         <v>21</v>
       </c>
       <c r="G24" s="125">
         <v>82</v>
       </c>
       <c r="H24" s="131" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="131" t="s">
         <v>0</v>
       </c>
       <c r="J24" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="K24" s="234" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K24" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L24" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="124">
         <v>1</v>
       </c>
       <c r="E25" s="124">
         <v>5</v>
       </c>
       <c r="F25" s="124">
         <v>5</v>
       </c>
       <c r="G25" s="125">
         <v>14</v>
       </c>
       <c r="H25" s="130">
         <v>9</v>
       </c>
       <c r="I25" s="131" t="s">
         <v>0</v>
       </c>
       <c r="J25" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="K25" s="234" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K25" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="168">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="123">
         <v>6103</v>
       </c>
       <c r="C26" s="123">
         <v>5241</v>
       </c>
       <c r="D26" s="128">
         <v>4829</v>
       </c>
       <c r="E26" s="124">
         <v>4035</v>
       </c>
       <c r="F26" s="124">
         <v>3309</v>
       </c>
       <c r="G26" s="124">
         <v>3267</v>
       </c>
       <c r="H26" s="130">
         <v>83</v>
       </c>
       <c r="I26" s="130">
         <v>58</v>
       </c>
       <c r="J26" s="133">
         <v>83</v>
       </c>
-      <c r="K26" s="233">
+      <c r="K26" s="168">
         <v>1815</v>
       </c>
-    </row>
-    <row r="27" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L26" s="168">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A27" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="123" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="123" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="124" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="128">
         <v>4847</v>
       </c>
       <c r="F27" s="124">
         <v>4847</v>
       </c>
       <c r="G27" s="124">
         <v>5357</v>
       </c>
       <c r="H27" s="131" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>56014</v>
       </c>
       <c r="J27" s="133">
         <v>56014</v>
       </c>
-      <c r="K27" s="233">
+      <c r="K27" s="168">
         <v>66270</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="238" t="s">
+      <c r="L27" s="168">
+        <v>68940</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="204" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="238"/>
-[...10 lines deleted...]
-    <row r="29" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B28" s="204"/>
+      <c r="C28" s="204"/>
+      <c r="D28" s="204"/>
+      <c r="E28" s="204"/>
+      <c r="F28" s="204"/>
+      <c r="G28" s="204"/>
+      <c r="H28" s="204"/>
+      <c r="I28" s="204"/>
+      <c r="J28" s="204"/>
+      <c r="K28" s="204"/>
+      <c r="L28" s="204"/>
+    </row>
+    <row r="29" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="138">
         <v>23168</v>
       </c>
       <c r="C29" s="138">
         <v>18239</v>
       </c>
       <c r="D29" s="139">
         <v>22898</v>
       </c>
       <c r="E29" s="139">
         <v>22433</v>
       </c>
       <c r="F29" s="139">
         <v>22289</v>
       </c>
       <c r="G29" s="139">
         <v>23523</v>
       </c>
       <c r="H29" s="143">
         <v>23091</v>
       </c>
       <c r="I29" s="143">
         <v>85590</v>
       </c>
       <c r="J29" s="147">
         <v>85901</v>
       </c>
-      <c r="K29" s="233">
-[...3 lines deleted...]
-    <row r="30" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K29" s="168">
+        <v>119751</v>
+      </c>
+      <c r="L29" s="168">
+        <v>147099</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="139" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="139" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="146" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K30" s="234" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K30" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="139" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="139" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="141" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="144" t="s">
         <v>2</v>
       </c>
       <c r="I31" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J31" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K31" s="234" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K31" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="139" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="139" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="144" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J32" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K32" s="234" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K32" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="138" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="138">
         <v>55</v>
       </c>
       <c r="D33" s="139">
         <v>56</v>
       </c>
       <c r="E33" s="139">
         <v>56</v>
       </c>
       <c r="F33" s="139">
         <v>57</v>
       </c>
       <c r="G33" s="140">
         <v>60</v>
       </c>
       <c r="H33" s="143">
         <v>31</v>
       </c>
       <c r="I33" s="143">
         <v>26</v>
       </c>
       <c r="J33" s="147">
         <v>65</v>
       </c>
-      <c r="K33" s="233">
+      <c r="K33" s="168">
         <v>62</v>
       </c>
-    </row>
-    <row r="34" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L33" s="168">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="138">
         <v>12424</v>
       </c>
       <c r="C34" s="138">
         <v>8357</v>
       </c>
       <c r="D34" s="139">
         <v>13143</v>
       </c>
       <c r="E34" s="139">
         <v>13445</v>
       </c>
       <c r="F34" s="139">
         <v>14026</v>
       </c>
       <c r="G34" s="140">
         <v>14719</v>
       </c>
       <c r="H34" s="143">
         <v>1456</v>
       </c>
       <c r="I34" s="143">
         <v>1803</v>
       </c>
       <c r="J34" s="147">
         <v>1803</v>
       </c>
-      <c r="K34" s="233">
+      <c r="K34" s="168">
         <v>1951</v>
       </c>
-    </row>
-    <row r="35" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L34" s="168">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="139" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="139" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="144" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J35" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K35" s="234" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K35" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L35" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A36" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="139" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="139" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="152" t="s">
         <v>1</v>
       </c>
       <c r="I36" s="152" t="s">
         <v>1</v>
       </c>
       <c r="J36" s="150" t="s">
         <v>1</v>
       </c>
-      <c r="K36" s="233">
+      <c r="K36" s="168">
         <v>21791</v>
       </c>
-    </row>
-    <row r="37" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L36" s="168">
+        <v>22136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="139" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="139" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="144" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="145" t="s">
         <v>1</v>
       </c>
       <c r="J37" s="145" t="s">
         <v>1</v>
       </c>
-      <c r="K37" s="235">
-[...3 lines deleted...]
-    <row r="38" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K37" s="168">
+        <v>16483</v>
+      </c>
+      <c r="L37" s="168">
+        <v>17190</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="139" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="139" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="144" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J38" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K38" s="234" t="s">
-[...3 lines deleted...]
-    <row r="39" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K38" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A39" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="139" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="139" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="144" t="s">
         <v>0</v>
       </c>
       <c r="I39" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J39" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K39" s="234" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K39" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A40" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="139" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="139" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="144" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J40" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K40" s="234" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K40" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A41" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="138">
         <v>24</v>
       </c>
       <c r="C41" s="138">
         <v>24</v>
       </c>
       <c r="D41" s="139">
         <v>24</v>
       </c>
       <c r="E41" s="139">
         <v>24</v>
       </c>
       <c r="F41" s="139">
         <v>24</v>
       </c>
       <c r="G41" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="144" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J41" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K41" s="234" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K41" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A42" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="139" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="139" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="139" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="139" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="144" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J42" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K42" s="234" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K42" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="139" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="139" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="139" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="139" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="144" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J43" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K43" s="234" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K43" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A44" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="138">
         <v>4562</v>
       </c>
       <c r="C44" s="138">
         <v>4562</v>
       </c>
       <c r="D44" s="139">
         <v>4845</v>
       </c>
       <c r="E44" s="139" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="139" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H44" s="144" t="s">
         <v>0</v>
       </c>
       <c r="I44" s="143">
         <v>6135</v>
       </c>
       <c r="J44" s="147">
         <v>6135</v>
       </c>
-      <c r="K44" s="233">
+      <c r="K44" s="168">
         <v>11569</v>
       </c>
-    </row>
-    <row r="45" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L44" s="168">
+        <v>34800</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A45" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="139" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="139" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="139" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="139" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J45" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K45" s="234" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K45" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A46" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="139" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="139">
         <v>20</v>
       </c>
       <c r="F46" s="139">
         <v>20</v>
       </c>
       <c r="G46" s="140">
         <v>81</v>
       </c>
       <c r="H46" s="144" t="s">
         <v>0</v>
       </c>
       <c r="I46" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J46" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K46" s="234" t="s">
-[...3 lines deleted...]
-    <row r="47" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K46" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A47" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="139">
         <v>1</v>
       </c>
       <c r="E47" s="139">
         <v>5</v>
       </c>
       <c r="F47" s="139">
         <v>5</v>
       </c>
       <c r="G47" s="140">
         <v>14</v>
       </c>
       <c r="H47" s="143">
         <v>9</v>
       </c>
       <c r="I47" s="144" t="s">
         <v>0</v>
       </c>
       <c r="J47" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K47" s="234" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K47" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L47" s="168">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A48" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="138">
         <v>6103</v>
       </c>
       <c r="C48" s="138">
         <v>5241</v>
       </c>
       <c r="D48" s="142">
         <v>4829</v>
       </c>
       <c r="E48" s="139">
         <v>4035</v>
       </c>
       <c r="F48" s="139">
         <v>3309</v>
       </c>
       <c r="G48" s="139">
         <v>3267</v>
       </c>
       <c r="H48" s="151">
         <v>83</v>
       </c>
       <c r="I48" s="151">
         <v>83</v>
       </c>
       <c r="J48" s="149">
         <v>83</v>
       </c>
-      <c r="K48" s="233">
+      <c r="K48" s="168">
         <v>1625</v>
       </c>
-    </row>
-    <row r="49" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L48" s="168">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A49" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="138" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="138" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="142">
         <v>4847</v>
       </c>
       <c r="F49" s="139">
         <v>4847</v>
       </c>
       <c r="G49" s="139">
         <v>5357</v>
       </c>
       <c r="H49" s="139" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="143">
         <v>56014</v>
       </c>
       <c r="J49" s="147">
         <v>56014</v>
       </c>
-      <c r="K49" s="233">
+      <c r="K49" s="168">
         <v>66270</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="238" t="s">
+      <c r="L49" s="168">
+        <v>68940</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A50" s="204" t="s">
         <v>29</v>
       </c>
-      <c r="B50" s="238"/>
-[...10 lines deleted...]
-    <row r="51" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="B50" s="204"/>
+      <c r="C50" s="204"/>
+      <c r="D50" s="204"/>
+      <c r="E50" s="204"/>
+      <c r="F50" s="204"/>
+      <c r="G50" s="204"/>
+      <c r="H50" s="204"/>
+      <c r="I50" s="204"/>
+      <c r="J50" s="204"/>
+      <c r="K50" s="204"/>
+      <c r="L50" s="204"/>
+    </row>
+    <row r="51" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A51" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="153">
         <v>3432</v>
       </c>
       <c r="C51" s="153">
         <v>3462</v>
       </c>
       <c r="D51" s="154">
         <v>3487</v>
       </c>
       <c r="E51" s="154">
         <v>3630</v>
       </c>
       <c r="F51" s="154">
         <v>3648</v>
       </c>
       <c r="G51" s="154">
         <v>4497</v>
       </c>
       <c r="H51" s="158">
         <v>1749</v>
       </c>
       <c r="I51" s="166">
         <v>35166</v>
       </c>
       <c r="J51" s="165">
         <v>35383</v>
       </c>
-      <c r="K51" s="233">
-[...3 lines deleted...]
-    <row r="52" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K51" s="168">
+        <v>40006</v>
+      </c>
+      <c r="L51" s="71">
+        <v>91735</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A52" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="153" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="153" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="154" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="154" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="154" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="154" t="s">
         <v>0</v>
       </c>
       <c r="H52" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="159" t="s">
         <v>0</v>
       </c>
       <c r="J52" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K52" s="234" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K52" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L52" s="163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A53" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="153" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="153" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="154" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="154" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="154" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="154" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="158">
         <v>878</v>
       </c>
       <c r="J53" s="161">
         <v>878</v>
       </c>
-      <c r="K53" s="233">
+      <c r="K53" s="168">
         <v>878</v>
       </c>
-    </row>
-    <row r="54" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L53" s="71">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A54" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="153" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="153" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="154" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="154" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="154" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="154" t="s">
         <v>0</v>
       </c>
       <c r="H54" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I54" s="159" t="s">
         <v>0</v>
       </c>
       <c r="J54" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K54" s="234" t="s">
-[...3 lines deleted...]
-    <row r="55" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K54" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L54" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A55" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="153">
         <v>1</v>
       </c>
       <c r="C55" s="153">
         <v>1</v>
       </c>
       <c r="D55" s="154">
         <v>1</v>
       </c>
       <c r="E55" s="154">
         <v>2</v>
       </c>
       <c r="F55" s="154">
         <v>2</v>
       </c>
       <c r="G55" s="157">
         <v>726</v>
       </c>
       <c r="H55" s="158">
         <v>17</v>
       </c>
       <c r="I55" s="158">
         <v>171</v>
       </c>
       <c r="J55" s="161">
         <v>299</v>
       </c>
-      <c r="K55" s="233">
+      <c r="K55" s="168">
         <v>173</v>
       </c>
-    </row>
-    <row r="56" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L55" s="168">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A56" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="153">
         <v>3408</v>
       </c>
       <c r="C56" s="153">
         <v>3437</v>
       </c>
       <c r="D56" s="154">
         <v>3462</v>
       </c>
       <c r="E56" s="154">
         <v>3601</v>
       </c>
       <c r="F56" s="154">
         <v>3615</v>
       </c>
       <c r="G56" s="157">
         <v>3740</v>
       </c>
       <c r="H56" s="154" t="s">
         <v>1</v>
       </c>
       <c r="I56" s="160" t="s">
         <v>1</v>
       </c>
       <c r="J56" s="160" t="s">
         <v>1</v>
       </c>
-      <c r="K56" s="233">
+      <c r="K56" s="168">
         <v>649</v>
       </c>
-    </row>
-    <row r="57" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L56" s="179">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="153" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="153" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="154" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="154" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="154" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="154" t="s">
         <v>0</v>
       </c>
       <c r="H57" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I57" s="159" t="s">
         <v>0</v>
       </c>
       <c r="J57" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K57" s="234" t="s">
-[...3 lines deleted...]
-    <row r="58" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K57" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L57" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A58" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="153" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="153" t="s">
         <v>0</v>
       </c>
       <c r="D58" s="154" t="s">
         <v>0</v>
       </c>
       <c r="E58" s="154" t="s">
         <v>0</v>
       </c>
       <c r="F58" s="154" t="s">
         <v>0</v>
       </c>
       <c r="G58" s="154" t="s">
         <v>0</v>
       </c>
       <c r="H58" s="160" t="s">
         <v>1</v>
       </c>
       <c r="I58" s="160" t="s">
         <v>1</v>
       </c>
       <c r="J58" s="155" t="s">
         <v>1</v>
       </c>
-      <c r="K58" s="233">
+      <c r="K58" s="168">
         <v>1304</v>
       </c>
-    </row>
-    <row r="59" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L58" s="168">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A59" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="153" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="153" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="153" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="153" t="s">
         <v>0</v>
       </c>
       <c r="F59" s="153" t="s">
         <v>0</v>
       </c>
       <c r="G59" s="153" t="s">
         <v>0</v>
       </c>
       <c r="H59" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I59" s="159" t="s">
         <v>0</v>
       </c>
       <c r="J59" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K59" s="233">
-[...3 lines deleted...]
-    <row r="60" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K59" s="168">
+        <v>3414</v>
+      </c>
+      <c r="L59" s="168">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A60" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="153" t="s">
         <v>0</v>
       </c>
       <c r="C60" s="153" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="153" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="153" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="153" t="s">
         <v>0</v>
       </c>
       <c r="G60" s="153" t="s">
         <v>0</v>
       </c>
       <c r="H60" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I60" s="159" t="s">
         <v>0</v>
       </c>
       <c r="J60" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K60" s="234" t="s">
-[...3 lines deleted...]
-    <row r="61" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K60" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L60" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A61" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="153" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="153" t="s">
         <v>0</v>
       </c>
       <c r="D61" s="154" t="s">
         <v>0</v>
       </c>
       <c r="E61" s="154" t="s">
         <v>0</v>
       </c>
       <c r="F61" s="154" t="s">
         <v>0</v>
       </c>
       <c r="G61" s="154" t="s">
         <v>0</v>
       </c>
       <c r="H61" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I61" s="159" t="s">
         <v>0</v>
       </c>
       <c r="J61" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K61" s="234" t="s">
-[...3 lines deleted...]
-    <row r="62" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K61" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L61" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A62" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="153">
         <v>23</v>
       </c>
       <c r="C62" s="153">
         <v>24</v>
       </c>
       <c r="D62" s="154" t="s">
         <v>0</v>
       </c>
       <c r="E62" s="154" t="s">
         <v>0</v>
       </c>
       <c r="F62" s="154" t="s">
         <v>0</v>
       </c>
       <c r="G62" s="154" t="s">
         <v>0</v>
       </c>
       <c r="H62" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I62" s="159" t="s">
         <v>0</v>
       </c>
       <c r="J62" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K62" s="234" t="s">
-[...3 lines deleted...]
-    <row r="63" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K62" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L62" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A63" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="153" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="153" t="s">
         <v>0</v>
       </c>
       <c r="D63" s="154">
         <v>24</v>
       </c>
       <c r="E63" s="154">
         <v>26</v>
       </c>
       <c r="F63" s="157">
         <v>30</v>
       </c>
       <c r="G63" s="157">
         <v>30</v>
       </c>
       <c r="H63" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I63" s="159" t="s">
         <v>0</v>
       </c>
       <c r="J63" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K63" s="234" t="s">
-[...3 lines deleted...]
-    <row r="64" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K63" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L63" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A64" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="154" t="s">
         <v>0</v>
       </c>
       <c r="C64" s="154" t="s">
         <v>0</v>
       </c>
       <c r="D64" s="154" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="154" t="s">
         <v>0</v>
       </c>
       <c r="F64" s="154" t="s">
         <v>0</v>
       </c>
       <c r="G64" s="154" t="s">
         <v>0</v>
       </c>
       <c r="H64" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I64" s="159" t="s">
         <v>0</v>
       </c>
       <c r="J64" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K64" s="234" t="s">
-[...3 lines deleted...]
-    <row r="65" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K64" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L64" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A65" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="154" t="s">
         <v>0</v>
       </c>
       <c r="C65" s="154" t="s">
         <v>0</v>
       </c>
       <c r="D65" s="154" t="s">
         <v>0</v>
       </c>
       <c r="E65" s="154" t="s">
         <v>0</v>
       </c>
       <c r="F65" s="154" t="s">
         <v>0</v>
       </c>
       <c r="G65" s="154" t="s">
         <v>0</v>
       </c>
       <c r="H65" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I65" s="154" t="s">
         <v>0</v>
       </c>
       <c r="J65" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K65" s="234" t="s">
-[...3 lines deleted...]
-    <row r="66" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="K65" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L65" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A66" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="153" t="s">
         <v>0</v>
       </c>
       <c r="C66" s="153" t="s">
         <v>0</v>
       </c>
       <c r="D66" s="154" t="s">
         <v>0</v>
       </c>
       <c r="E66" s="154" t="s">
         <v>0</v>
       </c>
       <c r="F66" s="154" t="s">
         <v>0</v>
       </c>
       <c r="G66" s="154" t="s">
         <v>0</v>
       </c>
       <c r="H66" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I66" s="158">
         <v>32232</v>
       </c>
       <c r="J66" s="161">
         <v>32321</v>
       </c>
-      <c r="K66" s="233">
+      <c r="K66" s="168">
         <v>33398</v>
       </c>
-    </row>
-    <row r="67" spans="1:11" s="2" customFormat="1" ht="11.25">
+      <c r="L66" s="168">
+        <v>84954</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" s="2" customFormat="1" ht="11.25">
       <c r="A67" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="153" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="153" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="153" t="s">
         <v>0</v>
       </c>
       <c r="E67" s="153" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="153" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="153" t="s">
         <v>0</v>
       </c>
       <c r="H67" s="154" t="s">
         <v>0</v>
       </c>
       <c r="I67" s="154" t="s">
         <v>0</v>
       </c>
       <c r="J67" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K67" s="234" t="s">
-[...3 lines deleted...]
-    <row r="68" spans="1:11" s="9" customFormat="1" ht="11.25">
+      <c r="K67" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L67" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" s="9" customFormat="1" ht="11.25">
       <c r="A68" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="153" t="s">
         <v>0</v>
       </c>
       <c r="C68" s="153" t="s">
         <v>0</v>
       </c>
       <c r="D68" s="156" t="s">
         <v>0</v>
       </c>
       <c r="E68" s="156">
         <v>1</v>
       </c>
       <c r="F68" s="156">
         <v>1</v>
       </c>
       <c r="G68" s="156">
         <v>1</v>
       </c>
       <c r="H68" s="156" t="s">
         <v>0</v>
       </c>
       <c r="I68" s="156" t="s">
         <v>0</v>
       </c>
       <c r="J68" s="163" t="s">
         <v>0</v>
       </c>
-      <c r="K68" s="234" t="s">
-[...3 lines deleted...]
-    <row r="69" spans="1:11">
+      <c r="K68" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L68" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12">
       <c r="A69" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="162" t="s">
         <v>0</v>
       </c>
       <c r="C69" s="162" t="s">
         <v>0</v>
       </c>
       <c r="D69" s="162" t="s">
         <v>0</v>
       </c>
       <c r="E69" s="162" t="s">
         <v>0</v>
       </c>
       <c r="F69" s="162" t="s">
         <v>0</v>
       </c>
       <c r="G69" s="162" t="s">
         <v>0</v>
       </c>
       <c r="H69" s="162" t="s">
         <v>0</v>
       </c>
       <c r="I69" s="162" t="s">
         <v>0</v>
       </c>
       <c r="J69" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K69" s="236" t="s">
-[...3 lines deleted...]
-    <row r="70" spans="1:11">
+      <c r="K69" s="162" t="s">
+        <v>0</v>
+      </c>
+      <c r="L69" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12">
       <c r="A70" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="162" t="s">
         <v>0</v>
       </c>
       <c r="C70" s="162" t="s">
         <v>0</v>
       </c>
       <c r="D70" s="162" t="s">
         <v>0</v>
       </c>
       <c r="E70" s="162" t="s">
         <v>0</v>
       </c>
       <c r="F70" s="162" t="s">
         <v>0</v>
       </c>
       <c r="G70" s="162" t="s">
         <v>0</v>
       </c>
       <c r="H70" s="162" t="s">
         <v>0</v>
       </c>
       <c r="I70" s="162" t="s">
         <v>0</v>
       </c>
       <c r="J70" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="K70" s="235" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:11">
+      <c r="K70" s="179">
+        <v>190</v>
+      </c>
+      <c r="L70" s="162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12">
       <c r="A71" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="164" t="s">
         <v>0</v>
       </c>
       <c r="C71" s="164" t="s">
         <v>0</v>
       </c>
       <c r="D71" s="164" t="s">
         <v>0</v>
       </c>
       <c r="E71" s="164" t="s">
         <v>0</v>
       </c>
       <c r="F71" s="164" t="s">
         <v>0</v>
       </c>
       <c r="G71" s="164" t="s">
         <v>0</v>
       </c>
       <c r="H71" s="164" t="s">
         <v>0</v>
       </c>
       <c r="I71" s="164" t="s">
         <v>0</v>
       </c>
       <c r="J71" s="164" t="s">
         <v>0</v>
       </c>
-      <c r="K71" s="237" t="s">
-[...10 lines deleted...]
-        <v>36</v>
+      <c r="K71" s="164" t="s">
+        <v>0</v>
+      </c>
+      <c r="L71" s="164" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A50:K50"/>
-[...1 lines deleted...]
-    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="B4:L4"/>
+    <mergeCell ref="A6:L6"/>
+    <mergeCell ref="A28:L28"/>
+    <mergeCell ref="A50:L50"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="A1:J1"/>
-[...1 lines deleted...]
-    <mergeCell ref="B4:K4"/>
+    <mergeCell ref="A2:L2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Gas control points</vt:lpstr>
       <vt:lpstr>Current</vt:lpstr>
       <vt:lpstr>Inactive</vt:lpstr>
       <vt:lpstr>Cabinet gas control</vt:lpstr>
       <vt:lpstr>Metering devices</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Гульжихан Айгозина</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>