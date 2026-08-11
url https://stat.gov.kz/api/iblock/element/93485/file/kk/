--- v0 (2026-04-23)
+++ v1 (2026-08-11)
@@ -1,80 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="10380"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="10380" tabRatio="712" activeTab="6"/>
   </bookViews>
   <sheets>
-    <sheet name="Газ реттеуіш пункттер" sheetId="1" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Приборлар саны" sheetId="5" r:id="rId5"/>
+    <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
+    <sheet name="Газ реттеу пункттер" sheetId="1" r:id="rId3"/>
+    <sheet name="Жұмыс істейтін" sheetId="2" r:id="rId4"/>
+    <sheet name="Жұмыс істемейтін " sheetId="3" r:id="rId5"/>
+    <sheet name="Шкаф газ реттеуіш" sheetId="4" r:id="rId6"/>
+    <sheet name="Приборлар саны" sheetId="5" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3864" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4231" uniqueCount="80">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -104,167 +103,608 @@
   <si>
     <t>х</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>Түркістан</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
-    <t>Газ реттеуіш пункттер</t>
-[...1 lines deleted...]
-  <si>
     <t>Табиғи газ</t>
   </si>
   <si>
     <t>Сұйытылған газ</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>Қалалық жер</t>
   </si>
   <si>
     <t>Ауылдық жер</t>
   </si>
   <si>
     <t>дана</t>
   </si>
   <si>
     <t>Жұмыс істейтін газ реттеуіш пункттер саны</t>
   </si>
   <si>
     <t>Жұмыс істемейтін газ реттеуіш пункттер саны</t>
   </si>
   <si>
     <t xml:space="preserve">Шкаф газ реттеуіш пункттер  саны </t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>Орнатылған есепке алу приборлар саны</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>бірліктер</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>есептелмейтін</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Түркістан облысы мен Шымкент қаласы (республикалық маңызы бар) 2018 жылы қалыптастырылды; Абай, Жетісу, Ұлытау облыстары 2022 жылы қалыптастырылды</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/business-statistics/stat-energy/dynamic-tables</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету және энергетика статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Газ реттеу пункттері саны</t>
+  </si>
+  <si>
+    <t>2015 жылдан</t>
+  </si>
+  <si>
+    <t>Газ реттеу пункті (ГРП) – табиғи газдың қысымын қажетті деңгейге дейін төмендетуге, оны автоматты түрде тұрақты ұстап тұруға және тұтынушыларға газды қауіпсіз жеткізуді қамтамасыз етуге арналған жабдықтар кешені.</t>
+  </si>
+  <si>
+    <t>1-Газ</t>
+  </si>
+  <si>
+    <t>Акимова Сандугаш Жанатовна</t>
+  </si>
+  <si>
+    <t>sa.akimova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>+7 7172749429</t>
+  </si>
+  <si>
+    <t>302301, 302302, 30230201</t>
+  </si>
+  <si>
+    <t>Газ реттеу пункттері саны, Шкаф газ реттеуіш пункттер  саны, Орнатылған есепке алу приборлар саны</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Газ реттеу пункттері саны </t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701822?keyword=</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="38">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -333,1330 +773,1335 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="244">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...125 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...198 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="64">
+    <cellStyle name="20% - Акцент1 2" xfId="6"/>
+    <cellStyle name="20% - Акцент2 2" xfId="7"/>
+    <cellStyle name="20% - Акцент3 2" xfId="8"/>
+    <cellStyle name="20% - Акцент4 2" xfId="9"/>
+    <cellStyle name="20% - Акцент5 2" xfId="10"/>
+    <cellStyle name="20% - Акцент6 2" xfId="11"/>
+    <cellStyle name="40% - Акцент1 2" xfId="12"/>
+    <cellStyle name="40% - Акцент2 2" xfId="13"/>
+    <cellStyle name="40% - Акцент3 2" xfId="14"/>
+    <cellStyle name="40% - Акцент4 2" xfId="15"/>
+    <cellStyle name="40% - Акцент5 2" xfId="16"/>
+    <cellStyle name="40% - Акцент6 2" xfId="17"/>
+    <cellStyle name="60% - Акцент1 2" xfId="18"/>
+    <cellStyle name="60% - Акцент2 2" xfId="19"/>
+    <cellStyle name="60% - Акцент3 2" xfId="20"/>
+    <cellStyle name="60% - Акцент4 2" xfId="21"/>
+    <cellStyle name="60% - Акцент5 2" xfId="22"/>
+    <cellStyle name="60% - Акцент6 2" xfId="23"/>
+    <cellStyle name="Акцент1 2" xfId="24"/>
+    <cellStyle name="Акцент2 2" xfId="25"/>
+    <cellStyle name="Акцент3 2" xfId="26"/>
+    <cellStyle name="Акцент4 2" xfId="27"/>
+    <cellStyle name="Акцент5 2" xfId="28"/>
+    <cellStyle name="Акцент6 2" xfId="29"/>
+    <cellStyle name="Ввод  2" xfId="30"/>
+    <cellStyle name="Вывод 2" xfId="31"/>
+    <cellStyle name="Вычисление 2" xfId="32"/>
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="33"/>
+    <cellStyle name="Заголовок 1 2" xfId="34"/>
+    <cellStyle name="Заголовок 2 2" xfId="35"/>
+    <cellStyle name="Заголовок 3 2" xfId="36"/>
+    <cellStyle name="Заголовок 4 2" xfId="37"/>
+    <cellStyle name="Итог 2" xfId="38"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="39"/>
+    <cellStyle name="Название 2" xfId="40"/>
+    <cellStyle name="Нейтральный 2" xfId="41"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="42"/>
+    <cellStyle name="Обычный 2 3" xfId="43"/>
+    <cellStyle name="Обычный 2 3 2" xfId="44"/>
+    <cellStyle name="Обычный 2 4" xfId="45"/>
+    <cellStyle name="Обычный 2 5" xfId="46"/>
+    <cellStyle name="Обычный 2 6" xfId="47"/>
+    <cellStyle name="Обычный 2 7" xfId="48"/>
+    <cellStyle name="Обычный 2 8" xfId="49"/>
     <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 3 2" xfId="50"/>
+    <cellStyle name="Обычный 3 3" xfId="51"/>
+    <cellStyle name="Обычный 3 4" xfId="52"/>
     <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="4"/>
+    <cellStyle name="Обычный 5" xfId="53"/>
+    <cellStyle name="Обычный 6" xfId="54"/>
+    <cellStyle name="Обычный 7" xfId="55"/>
+    <cellStyle name="Плохой 2" xfId="56"/>
+    <cellStyle name="Пояснение 2" xfId="57"/>
+    <cellStyle name="Примечание 2" xfId="58"/>
+    <cellStyle name="Примечание 3" xfId="59"/>
+    <cellStyle name="Процентный 2" xfId="60"/>
+    <cellStyle name="Связанная ячейка 2" xfId="61"/>
+    <cellStyle name="Текст предупреждения 2" xfId="62"/>
+    <cellStyle name="Хороший 2" xfId="63"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>20</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>611271</xdr:rowOff>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>7521</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="Энергетика (1).png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13173075" y="0"/>
-[...85 lines deleted...]
-          <a:ext cx="647700" cy="647700"/>
+          <a:off x="14373225" y="9525"/>
+          <a:ext cx="628651" cy="683796"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>276226</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>695324</xdr:rowOff>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>19049</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPr id="5" name="Рисунок 4" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1" y="0"/>
-          <a:ext cx="3086100" cy="695324"/>
+          <a:ext cx="3000374" cy="704849"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>20</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>504825</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>657225</xdr:rowOff>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3" descr="Энергетика (1).png">
+        <xdr:cNvPr id="6" name="Рисунок 5" descr="Энергетика (1).png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000003000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13173075" y="0"/>
-          <a:ext cx="704852" cy="657225"/>
+          <a:off x="14287500" y="28575"/>
+          <a:ext cx="714375" cy="714375"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>123825</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>714375</xdr:rowOff>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Рисунок 5"/>
+        <xdr:cNvPr id="5" name="Рисунок 4" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2933700" cy="714375"/>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2905125" cy="733424"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>453059</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>28576</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>11</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>619125</xdr:rowOff>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>2</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Рисунок 4" descr="Энергетика (1).png">
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="Энергетика (1).png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000003000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7077075" y="0"/>
+          <a:off x="14235734" y="28576"/>
+          <a:ext cx="766143" cy="714374"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Рисунок 4" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1" y="0"/>
+          <a:ext cx="3038474" cy="733425"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>676275</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Рисунок 4" descr="Энергетика (1).png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7686675" y="57150"/>
           <a:ext cx="619125" cy="619125"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>666751</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>438150</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPr id="6" name="Рисунок 5" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="1"/>
-          <a:ext cx="2895600" cy="666750"/>
+          <a:ext cx="2638425" cy="685799"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>514350</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>11</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Рисунок 4" descr="Энергетика (1).png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000003000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7077075" y="0"/>
-          <a:ext cx="638175" cy="638175"/>
+          <a:off x="7591425" y="19050"/>
+          <a:ext cx="714375" cy="714375"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>9525</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>504825</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>19049</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Рисунок 5"/>
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2819400" cy="657225"/>
+          <a:ext cx="2705100" cy="742949"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1820,17883 +2265,19727 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-energy/dynamic-tables" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701822?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.akimova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C29"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A51" sqref="A51"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="36.140625" customWidth="1"/>
+    <col min="2" max="2" width="96.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15.75">
+      <c r="A1" s="131"/>
+      <c r="B1" s="131"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="109" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="110" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="109" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="110" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="109" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="111" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="112" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="110" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="112" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="110" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="38.25">
+      <c r="A7" s="112" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="113" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="109" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="111" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="109" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="113" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="109" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="113" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="25.5">
+      <c r="A11" s="109" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="114" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="109" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="115" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="116" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="117" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="116" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="117" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="116" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="129" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="130"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="109" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="118">
+        <v>46240</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="109" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="118">
+        <v>46605</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="109" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="111" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="109" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="111" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="109" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="127" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="109" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="126" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="119"/>
+      <c r="B22" s="119"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="119"/>
+      <c r="B23" s="119"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="119"/>
+      <c r="B24" s="119"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="119"/>
+      <c r="B25" s="119"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="119"/>
+      <c r="B26" s="119"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="119"/>
+      <c r="B27" s="119"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="119"/>
+      <c r="B28" s="119"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="120"/>
+      <c r="B29" s="120"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B50" sqref="B50"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="88.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="121"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="122" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="122" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="122" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="122" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="122" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="122"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.25">
+      <c r="B11" s="123" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="122"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="122"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="124" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="125"/>
+      <c r="D20" s="125"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист1"/>
-  <dimension ref="A1:U75"/>
+  <dimension ref="A1:X71"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="54" customHeight="1">
-[...22 lines deleted...]
-      <c r="A2" s="233" t="s">
+    <row r="1" spans="1:24" ht="54" customHeight="1">
+      <c r="A1" s="132"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="132"/>
+      <c r="T1" s="132"/>
+      <c r="U1" s="132"/>
+      <c r="V1" s="132"/>
+      <c r="W1" s="132"/>
+    </row>
+    <row r="2" spans="1:24" ht="12.75">
+      <c r="A2" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+      <c r="I2" s="133"/>
+      <c r="J2" s="133"/>
+      <c r="K2" s="133"/>
+      <c r="L2" s="133"/>
+      <c r="M2" s="133"/>
+      <c r="N2" s="133"/>
+      <c r="O2" s="133"/>
+      <c r="P2" s="133"/>
+      <c r="Q2" s="133"/>
+      <c r="R2" s="133"/>
+      <c r="S2" s="133"/>
+      <c r="T2" s="133"/>
+      <c r="U2" s="133"/>
+      <c r="V2" s="133"/>
+      <c r="W2" s="133"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="W3" s="87" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="138"/>
+      <c r="B4" s="135" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="233"/>
-[...26 lines deleted...]
-      <c r="B4" s="236" t="s">
+      <c r="C4" s="140"/>
+      <c r="D4" s="140"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="140"/>
+      <c r="G4" s="140"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="140"/>
+      <c r="J4" s="140"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="141"/>
+      <c r="M4" s="134" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="237"/>
-[...22 lines deleted...]
-      <c r="A5" s="235"/>
+      <c r="N4" s="134"/>
+      <c r="O4" s="134"/>
+      <c r="P4" s="134"/>
+      <c r="Q4" s="134"/>
+      <c r="R4" s="134"/>
+      <c r="S4" s="134"/>
+      <c r="T4" s="134"/>
+      <c r="U4" s="134"/>
+      <c r="V4" s="134"/>
+      <c r="W4" s="135"/>
+      <c r="X4" s="4"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="139"/>
       <c r="B5" s="6">
         <v>2015</v>
       </c>
       <c r="C5" s="2">
         <v>2016</v>
       </c>
       <c r="D5" s="2">
         <v>2017</v>
       </c>
       <c r="E5" s="2">
         <v>2018</v>
       </c>
       <c r="F5" s="2">
         <v>2019</v>
       </c>
       <c r="G5" s="2">
         <v>2020</v>
       </c>
       <c r="H5" s="2">
         <v>2021</v>
       </c>
       <c r="I5" s="5">
         <v>2022</v>
       </c>
       <c r="J5" s="2">
         <v>2023</v>
       </c>
-      <c r="K5" s="166">
+      <c r="K5" s="88">
         <v>2024</v>
       </c>
-      <c r="L5" s="2">
+      <c r="L5" s="95">
+        <v>2025</v>
+      </c>
+      <c r="M5" s="95">
         <v>2015</v>
       </c>
-      <c r="M5" s="2">
+      <c r="N5" s="95">
         <v>2016</v>
       </c>
-      <c r="N5" s="2">
+      <c r="O5" s="95">
         <v>2017</v>
       </c>
-      <c r="O5" s="2">
+      <c r="P5" s="95">
         <v>2018</v>
       </c>
-      <c r="P5" s="2">
+      <c r="Q5" s="95">
         <v>2019</v>
       </c>
-      <c r="Q5" s="2">
+      <c r="R5" s="95">
         <v>2020</v>
       </c>
-      <c r="R5" s="2">
+      <c r="S5" s="95">
         <v>2021</v>
       </c>
-      <c r="S5" s="5">
+      <c r="T5" s="95">
         <v>2022</v>
       </c>
-      <c r="T5" s="2">
+      <c r="U5" s="95">
         <v>2023</v>
       </c>
-      <c r="U5" s="181">
+      <c r="V5" s="95">
         <v>2024</v>
       </c>
-    </row>
-[...25 lines deleted...]
-    <row r="7" spans="1:21">
+      <c r="W5" s="128">
+        <v>2025</v>
+      </c>
+      <c r="X5" s="4"/>
+    </row>
+    <row r="6" spans="1:24" ht="15" customHeight="1">
+      <c r="A6" s="137" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="137"/>
+      <c r="I6" s="137"/>
+      <c r="J6" s="137"/>
+      <c r="K6" s="137"/>
+      <c r="L6" s="137"/>
+      <c r="M6" s="137"/>
+      <c r="N6" s="137"/>
+      <c r="O6" s="137"/>
+      <c r="P6" s="137"/>
+      <c r="Q6" s="137"/>
+      <c r="R6" s="137"/>
+      <c r="S6" s="137"/>
+      <c r="T6" s="137"/>
+      <c r="U6" s="137"/>
+      <c r="V6" s="137"/>
+      <c r="W6" s="137"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="7">
+      <c r="B7" s="73">
         <v>1206</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C7" s="73">
         <v>1260</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="96">
         <v>1294</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="96">
         <v>1348</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="96">
         <v>1380</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G7" s="96">
         <v>1544</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H7" s="96">
         <v>1618</v>
       </c>
-      <c r="I7" s="8">
+      <c r="I7" s="96">
         <v>1755</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J7" s="97">
         <v>1782</v>
       </c>
-      <c r="K7" s="171">
-[...2 lines deleted...]
-      <c r="L7" s="7">
+      <c r="K7" s="97">
+        <v>1909</v>
+      </c>
+      <c r="L7" s="89">
+        <v>2660</v>
+      </c>
+      <c r="M7" s="73">
         <v>582</v>
       </c>
-      <c r="M7" s="7">
+      <c r="N7" s="73">
         <v>545</v>
       </c>
-      <c r="N7" s="8">
+      <c r="O7" s="96">
         <v>545</v>
       </c>
-      <c r="O7" s="8">
+      <c r="P7" s="96">
         <v>546</v>
       </c>
-      <c r="P7" s="8">
+      <c r="Q7" s="96">
         <v>546</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="96">
         <v>551</v>
       </c>
-      <c r="R7" s="8">
+      <c r="S7" s="96">
         <v>531</v>
       </c>
-      <c r="S7" s="8">
+      <c r="T7" s="96">
         <v>539</v>
       </c>
-      <c r="T7" s="13">
+      <c r="U7" s="97">
         <v>429</v>
       </c>
-      <c r="U7" s="183">
-[...3 lines deleted...]
-    <row r="8" spans="1:21">
+      <c r="V7" s="97">
+        <v>429</v>
+      </c>
+      <c r="W7" s="97">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...60 lines deleted...]
-    <row r="9" spans="1:21">
+      <c r="B8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J8" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K8" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U8" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W8" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...26 lines deleted...]
-      <c r="K9" s="171">
+      <c r="B9" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="96">
+        <v>15</v>
+      </c>
+      <c r="J9" s="97">
+        <v>15</v>
+      </c>
+      <c r="K9" s="97">
         <v>21</v>
       </c>
-      <c r="L9" s="7">
+      <c r="L9" s="89">
+        <v>28</v>
+      </c>
+      <c r="M9" s="73">
         <v>214</v>
       </c>
-      <c r="M9" s="7">
+      <c r="N9" s="73">
         <v>176</v>
       </c>
-      <c r="N9" s="8">
+      <c r="O9" s="96">
         <v>176</v>
       </c>
-      <c r="O9" s="8">
+      <c r="P9" s="96">
         <v>177</v>
       </c>
-      <c r="P9" s="8">
+      <c r="Q9" s="96">
         <v>177</v>
       </c>
-      <c r="Q9" s="9">
+      <c r="R9" s="56">
         <v>182</v>
       </c>
-      <c r="R9" s="8">
+      <c r="S9" s="96">
         <v>162</v>
       </c>
-      <c r="S9" s="8">
+      <c r="T9" s="96">
         <v>162</v>
       </c>
-      <c r="T9" s="13">
+      <c r="U9" s="97">
         <v>163</v>
       </c>
-      <c r="U9" s="183">
-[...3 lines deleted...]
-    <row r="10" spans="1:21">
+      <c r="V9" s="97">
+        <v>164</v>
+      </c>
+      <c r="W9" s="97">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="7">
+      <c r="B10" s="73">
         <v>125</v>
       </c>
-      <c r="C10" s="7">
+      <c r="C10" s="73">
         <v>132</v>
       </c>
-      <c r="D10" s="8">
+      <c r="D10" s="96">
         <v>137</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="96">
         <v>139</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="96">
         <v>133</v>
       </c>
-      <c r="G10" s="9">
+      <c r="G10" s="56">
         <v>193</v>
       </c>
-      <c r="H10" s="8">
+      <c r="H10" s="96">
         <v>187</v>
       </c>
-      <c r="I10" s="8">
+      <c r="I10" s="96">
         <v>184</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="97">
         <v>183</v>
       </c>
-      <c r="K10" s="171">
+      <c r="K10" s="97">
         <v>182</v>
       </c>
-      <c r="L10" s="7" t="s">
-[...30 lines deleted...]
-    <row r="11" spans="1:21">
+      <c r="L10" s="89">
+        <v>222</v>
+      </c>
+      <c r="M10" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N10" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O10" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P10" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q10" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R10" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S10" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T10" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U10" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V10" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W10" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="7">
+      <c r="B11" s="73">
         <v>23</v>
       </c>
-      <c r="C11" s="7">
+      <c r="C11" s="73">
         <v>26</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="96">
         <v>28</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E11" s="96">
         <v>32</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="96">
         <v>41</v>
       </c>
-      <c r="G11" s="9">
+      <c r="G11" s="56">
         <v>87</v>
       </c>
-      <c r="H11" s="8">
+      <c r="H11" s="96">
         <v>58</v>
       </c>
-      <c r="I11" s="8">
+      <c r="I11" s="96">
         <v>28</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="97">
         <v>26</v>
       </c>
-      <c r="K11" s="171">
-[...23 lines deleted...]
-      <c r="S11" s="10" t="s">
+      <c r="K11" s="97">
+        <v>49</v>
+      </c>
+      <c r="L11" s="89">
+        <v>43</v>
+      </c>
+      <c r="M11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O11" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P11" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q11" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R11" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S11" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T11" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="T11" s="10" t="s">
+      <c r="U11" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="U11" s="182" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:21">
+      <c r="V11" s="97">
+        <v>3</v>
+      </c>
+      <c r="W11" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="7">
+      <c r="B12" s="73">
         <v>214</v>
       </c>
-      <c r="C12" s="7">
+      <c r="C12" s="73">
         <v>242</v>
       </c>
-      <c r="D12" s="8">
+      <c r="D12" s="96">
         <v>251</v>
       </c>
-      <c r="E12" s="8">
+      <c r="E12" s="96">
         <v>254</v>
       </c>
-      <c r="F12" s="8">
+      <c r="F12" s="96">
         <v>256</v>
       </c>
-      <c r="G12" s="9">
+      <c r="G12" s="56">
         <v>274</v>
       </c>
-      <c r="H12" s="8">
+      <c r="H12" s="96">
         <v>281</v>
       </c>
-      <c r="I12" s="8">
+      <c r="I12" s="96">
         <v>284</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="97">
         <v>284</v>
       </c>
-      <c r="K12" s="171">
+      <c r="K12" s="97">
         <v>293</v>
       </c>
-      <c r="L12" s="7" t="s">
-[...30 lines deleted...]
-    <row r="13" spans="1:21">
+      <c r="L12" s="89">
+        <v>294</v>
+      </c>
+      <c r="M12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O12" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P12" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q12" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R12" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S12" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T12" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U12" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V12" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W12" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="73">
         <v>58</v>
       </c>
-      <c r="C13" s="7">
+      <c r="C13" s="73">
         <v>58</v>
       </c>
-      <c r="D13" s="8">
+      <c r="D13" s="96">
         <v>58</v>
       </c>
-      <c r="E13" s="8">
+      <c r="E13" s="96">
         <v>58</v>
       </c>
-      <c r="F13" s="8">
+      <c r="F13" s="96">
         <v>58</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G13" s="56">
         <v>58</v>
       </c>
-      <c r="H13" s="8" t="s">
+      <c r="H13" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="I13" s="10" t="s">
+      <c r="I13" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J13" s="10" t="s">
+      <c r="J13" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K13" s="170" t="s">
+      <c r="K13" s="97">
+        <v>56</v>
+      </c>
+      <c r="L13" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="L13" s="7" t="s">
-[...30 lines deleted...]
-    <row r="14" spans="1:21">
+      <c r="M13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O13" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P13" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q13" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R13" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S13" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T13" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U13" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V13" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W13" s="97">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="73">
         <v>96</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="73">
         <v>102</v>
       </c>
-      <c r="D14" s="8">
+      <c r="D14" s="96">
         <v>104</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E14" s="96">
         <v>105</v>
       </c>
-      <c r="F14" s="8" t="s">
+      <c r="F14" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="9">
+      <c r="G14" s="56">
         <v>158</v>
       </c>
-      <c r="H14" s="8" t="s">
+      <c r="H14" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="I14" s="10" t="s">
+      <c r="I14" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J14" s="10" t="s">
+      <c r="J14" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K14" s="171">
-[...33 lines deleted...]
-    <row r="15" spans="1:21">
+      <c r="K14" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="89">
+        <v>228</v>
+      </c>
+      <c r="M14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O14" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P14" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q14" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R14" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S14" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T14" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U14" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V14" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W14" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...20 lines deleted...]
-      <c r="I15" s="8">
+      <c r="B15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="96">
         <v>29</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="97">
         <v>29</v>
       </c>
-      <c r="K15" s="171">
+      <c r="K15" s="97">
         <v>50</v>
       </c>
-      <c r="L15" s="7" t="s">
-[...30 lines deleted...]
-    <row r="16" spans="1:21">
+      <c r="L15" s="89">
+        <v>59</v>
+      </c>
+      <c r="M15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O15" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P15" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q15" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R15" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S15" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T15" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U15" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V15" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W15" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="7" t="s">
-[...17 lines deleted...]
-      <c r="H16" s="8" t="s">
+      <c r="B16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="I16" s="10" t="s">
+      <c r="I16" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J16" s="13">
-[...36 lines deleted...]
-    <row r="17" spans="1:21">
+      <c r="J16" s="96" t="s">
+        <v>16</v>
+      </c>
+      <c r="K16" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L16" s="89">
+        <v>26</v>
+      </c>
+      <c r="M16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O16" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P16" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q16" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R16" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S16" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T16" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U16" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V16" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W16" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="73">
         <v>196</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="73">
         <v>200</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D17" s="96">
         <v>204</v>
       </c>
-      <c r="E17" s="8">
+      <c r="E17" s="96">
         <v>207</v>
       </c>
-      <c r="F17" s="8" t="s">
+      <c r="F17" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="G17" s="11" t="s">
+      <c r="G17" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="H17" s="11" t="s">
+      <c r="H17" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="I17" s="10" t="s">
+      <c r="I17" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J17" s="10" t="s">
+      <c r="J17" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K17" s="170" t="s">
+      <c r="K17" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="L17" s="7" t="s">
-[...30 lines deleted...]
-    <row r="18" spans="1:21">
+      <c r="L17" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="M17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O17" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P17" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q17" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R17" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S17" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T17" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U17" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V17" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W17" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B18" s="73">
         <v>43</v>
       </c>
-      <c r="C18" s="7">
+      <c r="C18" s="73">
         <v>54</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="96">
         <v>56</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="96">
         <v>56</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F18" s="96">
         <v>56</v>
       </c>
-      <c r="G18" s="9">
+      <c r="G18" s="56">
         <v>56</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H18" s="96">
         <v>70</v>
       </c>
-      <c r="I18" s="8">
+      <c r="I18" s="96">
         <v>70</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J18" s="97">
         <v>70</v>
       </c>
-      <c r="K18" s="171">
+      <c r="K18" s="97">
         <v>71</v>
       </c>
-      <c r="L18" s="7" t="s">
-[...30 lines deleted...]
-    <row r="19" spans="1:21">
+      <c r="L18" s="89">
+        <v>71</v>
+      </c>
+      <c r="M18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O18" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P18" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q18" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R18" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S18" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T18" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U18" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V18" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W18" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="73">
         <v>88</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C19" s="73">
         <v>83</v>
       </c>
-      <c r="D19" s="8">
+      <c r="D19" s="96">
         <v>93</v>
       </c>
-      <c r="E19" s="8">
+      <c r="E19" s="96">
         <v>121</v>
       </c>
-      <c r="F19" s="8" t="s">
+      <c r="F19" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="G19" s="9">
+      <c r="G19" s="56">
         <v>126</v>
       </c>
-      <c r="H19" s="8">
+      <c r="H19" s="96">
         <v>128</v>
       </c>
-      <c r="I19" s="8">
+      <c r="I19" s="96">
         <v>128</v>
       </c>
-      <c r="J19" s="13">
+      <c r="J19" s="97">
         <v>134</v>
       </c>
-      <c r="K19" s="171">
-[...33 lines deleted...]
-    <row r="20" spans="1:21">
+      <c r="K19" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L19" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="M19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O19" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P19" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q19" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R19" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S19" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T19" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U19" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V19" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W19" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="7" t="s">
-[...60 lines deleted...]
-    <row r="21" spans="1:21">
+      <c r="B20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L20" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O20" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P20" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q20" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R20" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S20" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T20" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U20" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V20" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W20" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="8" t="s">
-[...50 lines deleted...]
-      <c r="S21" s="10" t="s">
+      <c r="B21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K21" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L21" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S21" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T21" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="T21" s="10" t="s">
+      <c r="U21" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="U21" s="184" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:21">
+      <c r="V21" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W21" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="7">
+      <c r="B22" s="73">
         <v>289</v>
       </c>
-      <c r="C22" s="7">
+      <c r="C22" s="73">
         <v>289</v>
       </c>
-      <c r="D22" s="8">
+      <c r="D22" s="96">
         <v>289</v>
       </c>
-      <c r="E22" s="8">
+      <c r="E22" s="96">
         <v>152</v>
       </c>
-      <c r="F22" s="8">
+      <c r="F22" s="96">
         <v>152</v>
       </c>
-      <c r="G22" s="9">
+      <c r="G22" s="56">
         <v>152</v>
       </c>
-      <c r="H22" s="8">
+      <c r="H22" s="96">
         <v>151</v>
       </c>
-      <c r="I22" s="8">
+      <c r="I22" s="96">
         <v>235</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="97">
         <v>235</v>
       </c>
-      <c r="K22" s="171">
+      <c r="K22" s="97">
         <v>251</v>
       </c>
-      <c r="L22" s="7" t="s">
-[...30 lines deleted...]
-    <row r="23" spans="1:21">
+      <c r="L22" s="89">
+        <v>684</v>
+      </c>
+      <c r="M22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O22" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P22" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q22" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R22" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S22" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T22" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U22" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V22" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W22" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="7" t="s">
-[...60 lines deleted...]
-    <row r="24" spans="1:21">
+      <c r="B23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O23" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P23" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q23" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R23" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S23" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T23" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U23" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V23" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W23" s="97">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E24" s="8">
+      <c r="B24" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="96">
         <v>10</v>
       </c>
-      <c r="F24" s="8">
+      <c r="F24" s="96">
         <v>10</v>
       </c>
-      <c r="G24" s="9">
+      <c r="G24" s="56">
         <v>10</v>
       </c>
-      <c r="H24" s="8">
+      <c r="H24" s="96">
         <v>10</v>
       </c>
-      <c r="I24" s="8">
+      <c r="I24" s="96">
         <v>10</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J24" s="97">
         <v>10</v>
       </c>
-      <c r="K24" s="171">
+      <c r="K24" s="97">
         <v>12</v>
       </c>
-      <c r="L24" s="7">
+      <c r="L24" s="89">
+        <v>12</v>
+      </c>
+      <c r="M24" s="73">
         <v>6</v>
       </c>
-      <c r="M24" s="7">
+      <c r="N24" s="73">
         <v>6</v>
       </c>
-      <c r="N24" s="8">
+      <c r="O24" s="96">
         <v>6</v>
       </c>
-      <c r="O24" s="8">
+      <c r="P24" s="96">
         <v>6</v>
       </c>
-      <c r="P24" s="8">
+      <c r="Q24" s="96">
         <v>6</v>
       </c>
-      <c r="Q24" s="9">
+      <c r="R24" s="56">
         <v>6</v>
       </c>
-      <c r="R24" s="8">
+      <c r="S24" s="96">
         <v>6</v>
       </c>
-      <c r="S24" s="8">
+      <c r="T24" s="96">
         <v>6</v>
       </c>
-      <c r="T24" s="13">
+      <c r="U24" s="97">
         <v>6</v>
       </c>
-      <c r="U24" s="183">
+      <c r="V24" s="97">
+        <v>6</v>
+      </c>
+      <c r="W24" s="97">
         <v>3</v>
       </c>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:23">
       <c r="A25" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="7" t="s">
-[...14 lines deleted...]
-      <c r="G25" s="11" t="s">
+      <c r="B25" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="H25" s="8">
+      <c r="H25" s="96">
         <v>8</v>
       </c>
-      <c r="I25" s="8">
+      <c r="I25" s="96">
         <v>14</v>
       </c>
-      <c r="J25" s="13">
+      <c r="J25" s="97">
         <v>26</v>
       </c>
-      <c r="K25" s="171">
+      <c r="K25" s="97">
         <v>28</v>
       </c>
-      <c r="L25" s="7">
+      <c r="L25" s="89">
+        <v>280</v>
+      </c>
+      <c r="M25" s="73">
         <v>362</v>
       </c>
-      <c r="M25" s="7">
+      <c r="N25" s="73">
         <v>363</v>
       </c>
-      <c r="N25" s="8">
+      <c r="O25" s="96">
         <v>363</v>
       </c>
-      <c r="O25" s="8">
+      <c r="P25" s="96">
         <v>363</v>
       </c>
-      <c r="P25" s="8">
+      <c r="Q25" s="96">
         <v>363</v>
       </c>
-      <c r="Q25" s="9">
+      <c r="R25" s="56">
         <v>363</v>
       </c>
-      <c r="R25" s="8">
+      <c r="S25" s="96">
         <v>363</v>
       </c>
-      <c r="S25" s="8">
+      <c r="T25" s="96">
         <v>363</v>
       </c>
-      <c r="T25" s="15">
+      <c r="U25" s="100">
         <v>254</v>
       </c>
-      <c r="U25" s="184" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:21">
+      <c r="V25" s="97">
+        <v>254</v>
+      </c>
+      <c r="W25" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="7">
+      <c r="B26" s="73">
         <v>74</v>
       </c>
-      <c r="C26" s="7">
+      <c r="C26" s="73">
         <v>74</v>
       </c>
-      <c r="D26" s="8">
+      <c r="D26" s="96">
         <v>74</v>
       </c>
-      <c r="E26" s="8">
+      <c r="E26" s="96">
         <v>75</v>
       </c>
-      <c r="F26" s="8">
+      <c r="F26" s="96">
         <v>80</v>
       </c>
-      <c r="G26" s="8">
+      <c r="G26" s="96">
         <v>80</v>
       </c>
-      <c r="H26" s="8">
+      <c r="H26" s="96">
         <v>80</v>
       </c>
-      <c r="I26" s="8">
+      <c r="I26" s="96">
         <v>78</v>
       </c>
-      <c r="J26" s="13">
+      <c r="J26" s="97">
         <v>78</v>
       </c>
-      <c r="K26" s="171">
+      <c r="K26" s="97">
         <v>77</v>
       </c>
-      <c r="L26" s="7" t="s">
-[...23 lines deleted...]
-      <c r="T26" s="13">
+      <c r="L26" s="89">
+        <v>78</v>
+      </c>
+      <c r="M26" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N26" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O26" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P26" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q26" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R26" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S26" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T26" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U26" s="97">
         <v>2</v>
       </c>
-      <c r="U26" s="184" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:21">
+      <c r="V26" s="97">
+        <v>2</v>
+      </c>
+      <c r="W26" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E27" s="12">
+      <c r="B27" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="73">
         <v>139</v>
       </c>
-      <c r="F27" s="8">
+      <c r="F27" s="96">
         <v>139</v>
       </c>
-      <c r="G27" s="8">
+      <c r="G27" s="96">
         <v>139</v>
       </c>
-      <c r="H27" s="8">
+      <c r="H27" s="96">
         <v>141</v>
       </c>
-      <c r="I27" s="8">
+      <c r="I27" s="96">
         <v>157</v>
       </c>
-      <c r="J27" s="13">
+      <c r="J27" s="97">
         <v>157</v>
       </c>
-      <c r="K27" s="171">
+      <c r="K27" s="97">
         <v>184</v>
       </c>
-      <c r="L27" s="7" t="s">
-[...55 lines deleted...]
-    <row r="29" spans="1:21">
+      <c r="L27" s="89">
+        <v>184</v>
+      </c>
+      <c r="M27" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N27" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O27" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P27" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q27" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R27" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S27" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T27" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U27" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V27" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W27" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" ht="15" customHeight="1">
+      <c r="A28" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="136"/>
+      <c r="C28" s="136"/>
+      <c r="D28" s="136"/>
+      <c r="E28" s="136"/>
+      <c r="F28" s="136"/>
+      <c r="G28" s="136"/>
+      <c r="H28" s="136"/>
+      <c r="I28" s="136"/>
+      <c r="J28" s="136"/>
+      <c r="K28" s="136"/>
+      <c r="L28" s="136"/>
+      <c r="M28" s="136"/>
+      <c r="N28" s="136"/>
+      <c r="O28" s="136"/>
+      <c r="P28" s="136"/>
+      <c r="Q28" s="136"/>
+      <c r="R28" s="136"/>
+      <c r="S28" s="136"/>
+      <c r="T28" s="136"/>
+      <c r="U28" s="136"/>
+      <c r="V28" s="136"/>
+      <c r="W28" s="136"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="16">
+      <c r="B29" s="73">
         <v>635</v>
       </c>
-      <c r="C29" s="16">
+      <c r="C29" s="73">
         <v>654</v>
       </c>
-      <c r="D29" s="17">
+      <c r="D29" s="96">
         <v>664</v>
       </c>
-      <c r="E29" s="17">
+      <c r="E29" s="96">
         <v>668</v>
       </c>
-      <c r="F29" s="17">
+      <c r="F29" s="96">
         <v>680</v>
       </c>
-      <c r="G29" s="17">
+      <c r="G29" s="96">
         <v>715</v>
       </c>
-      <c r="H29" s="17">
+      <c r="H29" s="96">
         <v>783</v>
       </c>
-      <c r="I29" s="17">
+      <c r="I29" s="96">
         <v>811</v>
       </c>
-      <c r="J29" s="22">
+      <c r="J29" s="97">
         <v>834</v>
       </c>
-      <c r="K29" s="176">
-[...2 lines deleted...]
-      <c r="L29" s="16">
+      <c r="K29" s="97">
+        <v>910</v>
+      </c>
+      <c r="L29" s="89">
+        <v>1264</v>
+      </c>
+      <c r="M29" s="73">
         <v>579</v>
       </c>
-      <c r="M29" s="16">
+      <c r="N29" s="73">
         <v>542</v>
       </c>
-      <c r="N29" s="17">
+      <c r="O29" s="96">
         <v>541</v>
       </c>
-      <c r="O29" s="17">
+      <c r="P29" s="96">
         <v>542</v>
       </c>
-      <c r="P29" s="17">
+      <c r="Q29" s="96">
         <v>542</v>
       </c>
-      <c r="Q29" s="17">
+      <c r="R29" s="96">
         <v>547</v>
       </c>
-      <c r="R29" s="17">
+      <c r="S29" s="96">
         <v>527</v>
       </c>
-      <c r="S29" s="17">
+      <c r="T29" s="96">
         <v>528</v>
       </c>
-      <c r="T29" s="22">
+      <c r="U29" s="97">
         <v>422</v>
       </c>
-      <c r="U29" s="185">
-[...3 lines deleted...]
-    <row r="30" spans="1:21">
+      <c r="V29" s="97">
+        <v>422</v>
+      </c>
+      <c r="W29" s="101">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="16" t="s">
-[...60 lines deleted...]
-    <row r="31" spans="1:21">
+      <c r="B30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J30" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K30" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L30" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U30" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V30" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W30" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="16" t="s">
-[...29 lines deleted...]
-      <c r="L31" s="16">
+      <c r="B31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G31" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="J31" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K31" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L31" s="89">
+        <v>1</v>
+      </c>
+      <c r="M31" s="73">
         <v>214</v>
       </c>
-      <c r="M31" s="16">
+      <c r="N31" s="73">
         <v>176</v>
       </c>
-      <c r="N31" s="17" t="s">
+      <c r="O31" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="O31" s="17">
+      <c r="P31" s="96">
         <v>176</v>
       </c>
-      <c r="P31" s="17">
+      <c r="Q31" s="96">
         <v>176</v>
       </c>
-      <c r="Q31" s="18">
+      <c r="R31" s="56">
         <v>181</v>
       </c>
-      <c r="R31" s="17">
+      <c r="S31" s="96">
         <v>161</v>
       </c>
-      <c r="S31" s="17">
+      <c r="T31" s="96">
         <v>161</v>
       </c>
-      <c r="T31" s="22">
+      <c r="U31" s="97">
         <v>162</v>
       </c>
-      <c r="U31" s="185">
+      <c r="V31" s="97">
         <v>163</v>
       </c>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="W31" s="101">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B32" s="16">
+      <c r="B32" s="73">
         <v>81</v>
       </c>
-      <c r="C32" s="16">
+      <c r="C32" s="73">
         <v>81</v>
       </c>
-      <c r="D32" s="17">
+      <c r="D32" s="96">
         <v>80</v>
       </c>
-      <c r="E32" s="17">
+      <c r="E32" s="96">
         <v>80</v>
       </c>
-      <c r="F32" s="17">
+      <c r="F32" s="96">
         <v>72</v>
       </c>
-      <c r="G32" s="18">
+      <c r="G32" s="56">
         <v>75</v>
       </c>
-      <c r="H32" s="17">
+      <c r="H32" s="96">
         <v>72</v>
       </c>
-      <c r="I32" s="17">
+      <c r="I32" s="96">
         <v>69</v>
       </c>
-      <c r="J32" s="22">
+      <c r="J32" s="97">
         <v>76</v>
       </c>
-      <c r="K32" s="176">
+      <c r="K32" s="97">
         <v>76</v>
       </c>
-      <c r="L32" s="16" t="s">
-[...30 lines deleted...]
-    <row r="33" spans="1:21">
+      <c r="L32" s="89">
+        <v>80</v>
+      </c>
+      <c r="M32" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N32" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O32" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P32" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q32" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R32" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S32" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T32" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U32" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V32" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W32" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B33" s="16" t="s">
+      <c r="B33" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="C33" s="16">
+      <c r="C33" s="73">
         <v>4</v>
       </c>
-      <c r="D33" s="17">
+      <c r="D33" s="96">
         <v>6</v>
       </c>
-      <c r="E33" s="17">
+      <c r="E33" s="96">
         <v>7</v>
       </c>
-      <c r="F33" s="17">
+      <c r="F33" s="96">
         <v>16</v>
       </c>
-      <c r="G33" s="18">
+      <c r="G33" s="56">
         <v>38</v>
       </c>
-      <c r="H33" s="17">
+      <c r="H33" s="96">
         <v>43</v>
       </c>
-      <c r="I33" s="17">
+      <c r="I33" s="96">
         <v>9</v>
       </c>
-      <c r="J33" s="22">
+      <c r="J33" s="97">
         <v>7</v>
       </c>
-      <c r="K33" s="176">
+      <c r="K33" s="97">
         <v>11</v>
       </c>
-      <c r="L33" s="16" t="s">
-[...30 lines deleted...]
-    <row r="34" spans="1:21">
+      <c r="L33" s="89">
+        <v>10</v>
+      </c>
+      <c r="M33" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O33" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P33" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q33" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R33" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S33" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T33" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U33" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V33" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W33" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B34" s="16">
+      <c r="B34" s="73">
         <v>123</v>
       </c>
-      <c r="C34" s="16">
+      <c r="C34" s="73">
         <v>123</v>
       </c>
-      <c r="D34" s="17">
+      <c r="D34" s="96">
         <v>130</v>
       </c>
-      <c r="E34" s="17">
+      <c r="E34" s="96">
         <v>131</v>
       </c>
-      <c r="F34" s="17">
+      <c r="F34" s="96">
         <v>132</v>
       </c>
-      <c r="G34" s="18">
+      <c r="G34" s="56">
         <v>135</v>
       </c>
-      <c r="H34" s="17">
+      <c r="H34" s="96">
         <v>136</v>
       </c>
-      <c r="I34" s="17">
+      <c r="I34" s="96">
         <v>142</v>
       </c>
-      <c r="J34" s="22">
+      <c r="J34" s="97">
         <v>142</v>
       </c>
-      <c r="K34" s="176">
+      <c r="K34" s="97">
         <v>147</v>
       </c>
-      <c r="L34" s="16" t="s">
-[...30 lines deleted...]
-    <row r="35" spans="1:21">
+      <c r="L34" s="89">
+        <v>147</v>
+      </c>
+      <c r="M34" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N34" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O34" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P34" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q34" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R34" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S34" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T34" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U34" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V34" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W34" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B35" s="16">
+      <c r="B35" s="73">
         <v>20</v>
       </c>
-      <c r="C35" s="16">
+      <c r="C35" s="73">
         <v>20</v>
       </c>
-      <c r="D35" s="17">
+      <c r="D35" s="96">
         <v>20</v>
       </c>
-      <c r="E35" s="17">
+      <c r="E35" s="96">
         <v>20</v>
       </c>
-      <c r="F35" s="17">
+      <c r="F35" s="96">
         <v>20</v>
       </c>
-      <c r="G35" s="18">
+      <c r="G35" s="56">
         <v>20</v>
       </c>
-      <c r="H35" s="17" t="s">
+      <c r="H35" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="I35" s="19" t="s">
+      <c r="I35" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J35" s="19" t="s">
+      <c r="J35" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K35" s="174" t="s">
+      <c r="K35" s="97">
+        <v>19</v>
+      </c>
+      <c r="L35" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="L35" s="16" t="s">
-[...30 lines deleted...]
-    <row r="36" spans="1:21">
+      <c r="M35" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N35" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O35" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P35" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q35" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R35" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S35" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T35" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U35" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V35" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W35" s="97">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B36" s="16">
+      <c r="B36" s="73">
         <v>23</v>
       </c>
-      <c r="C36" s="16">
+      <c r="C36" s="73">
         <v>27</v>
       </c>
-      <c r="D36" s="17">
+      <c r="D36" s="96">
         <v>27</v>
       </c>
-      <c r="E36" s="17">
+      <c r="E36" s="96">
         <v>27</v>
       </c>
-      <c r="F36" s="17" t="s">
+      <c r="F36" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="G36" s="18">
+      <c r="G36" s="56">
         <v>36</v>
       </c>
-      <c r="H36" s="17" t="s">
+      <c r="H36" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="I36" s="19" t="s">
+      <c r="I36" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J36" s="19" t="s">
+      <c r="J36" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K36" s="176">
+      <c r="K36" s="97">
         <v>40</v>
       </c>
-      <c r="L36" s="16" t="s">
-[...30 lines deleted...]
-    <row r="37" spans="1:21">
+      <c r="L36" s="89">
+        <v>40</v>
+      </c>
+      <c r="M36" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N36" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O36" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P36" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q36" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R36" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S36" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T36" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U36" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V36" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W36" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B37" s="16" t="s">
-[...20 lines deleted...]
-      <c r="I37" s="17">
+      <c r="B37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="96">
         <v>28</v>
       </c>
-      <c r="J37" s="22">
+      <c r="J37" s="97">
         <v>28</v>
       </c>
-      <c r="K37" s="176">
+      <c r="K37" s="97">
+        <v>29</v>
+      </c>
+      <c r="L37" s="89">
         <v>28</v>
       </c>
-      <c r="L37" s="16" t="s">
-[...30 lines deleted...]
-    <row r="38" spans="1:21">
+      <c r="M37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O37" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P37" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q37" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R37" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S37" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T37" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U37" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V37" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W37" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="17" t="s">
-[...17 lines deleted...]
-      <c r="H38" s="17" t="s">
+      <c r="B38" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="I38" s="19" t="s">
+      <c r="I38" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J38" s="22">
-[...36 lines deleted...]
-    <row r="39" spans="1:21">
+      <c r="J38" s="96" t="s">
+        <v>16</v>
+      </c>
+      <c r="K38" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L38" s="89">
+        <v>24</v>
+      </c>
+      <c r="M38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O38" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P38" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q38" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R38" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S38" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T38" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U38" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V38" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W38" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="16">
+      <c r="B39" s="73">
         <v>91</v>
       </c>
-      <c r="C39" s="16">
+      <c r="C39" s="73">
         <v>85</v>
       </c>
-      <c r="D39" s="17">
+      <c r="D39" s="96">
         <v>85</v>
       </c>
-      <c r="E39" s="17">
+      <c r="E39" s="96">
         <v>85</v>
       </c>
-      <c r="F39" s="17" t="s">
+      <c r="F39" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="G39" s="20" t="s">
+      <c r="G39" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="H39" s="20" t="s">
+      <c r="H39" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="I39" s="19" t="s">
+      <c r="I39" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J39" s="19" t="s">
+      <c r="J39" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K39" s="174" t="s">
+      <c r="K39" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="L39" s="16" t="s">
-[...30 lines deleted...]
-    <row r="40" spans="1:21">
+      <c r="L39" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="M39" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N39" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O39" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P39" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q39" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R39" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S39" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T39" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U39" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V39" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W39" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B40" s="16">
+      <c r="B40" s="73">
         <v>38</v>
       </c>
-      <c r="C40" s="16">
+      <c r="C40" s="73">
         <v>41</v>
       </c>
-      <c r="D40" s="17">
+      <c r="D40" s="96">
         <v>43</v>
       </c>
-      <c r="E40" s="17">
+      <c r="E40" s="96">
         <v>43</v>
       </c>
-      <c r="F40" s="17">
+      <c r="F40" s="96">
         <v>43</v>
       </c>
-      <c r="G40" s="18">
+      <c r="G40" s="56">
         <v>43</v>
       </c>
-      <c r="H40" s="17">
+      <c r="H40" s="96">
         <v>43</v>
       </c>
-      <c r="I40" s="17">
+      <c r="I40" s="96">
         <v>43</v>
       </c>
-      <c r="J40" s="22">
+      <c r="J40" s="97">
         <v>43</v>
       </c>
-      <c r="K40" s="176">
+      <c r="K40" s="97">
         <v>43</v>
       </c>
-      <c r="L40" s="16" t="s">
-[...30 lines deleted...]
-    <row r="41" spans="1:21">
+      <c r="L40" s="89">
+        <v>43</v>
+      </c>
+      <c r="M40" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N40" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O40" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P40" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q40" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R40" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S40" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T40" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U40" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V40" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W40" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B41" s="16">
+      <c r="B41" s="73">
         <v>30</v>
       </c>
-      <c r="C41" s="16">
+      <c r="C41" s="73">
         <v>48</v>
       </c>
-      <c r="D41" s="17">
+      <c r="D41" s="96">
         <v>48</v>
       </c>
-      <c r="E41" s="17">
+      <c r="E41" s="96">
         <v>48</v>
       </c>
-      <c r="F41" s="17" t="s">
+      <c r="F41" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="G41" s="18">
+      <c r="G41" s="56">
         <v>48</v>
       </c>
-      <c r="H41" s="17">
+      <c r="H41" s="96">
         <v>48</v>
       </c>
-      <c r="I41" s="17">
+      <c r="I41" s="96">
         <v>48</v>
       </c>
-      <c r="J41" s="22">
+      <c r="J41" s="97">
         <v>50</v>
       </c>
-      <c r="K41" s="176">
-[...33 lines deleted...]
-    <row r="42" spans="1:21">
+      <c r="K41" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L41" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="M41" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N41" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O41" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P41" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q41" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R41" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S41" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T41" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U41" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V41" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W41" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="16" t="s">
-[...60 lines deleted...]
-    <row r="43" spans="1:21">
+      <c r="B42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J42" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K42" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L42" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O42" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P42" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q42" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R42" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S42" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T42" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U42" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V42" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W42" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B43" s="17" t="s">
-[...50 lines deleted...]
-      <c r="S43" s="19" t="s">
+      <c r="B43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="J43" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K43" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L43" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S43" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T43" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="T43" s="19" t="s">
+      <c r="U43" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="U43" s="186" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:21">
+      <c r="V43" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W43" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B44" s="16">
+      <c r="B44" s="73">
         <v>151</v>
       </c>
-      <c r="C44" s="16">
+      <c r="C44" s="73">
         <v>151</v>
       </c>
-      <c r="D44" s="17">
+      <c r="D44" s="96">
         <v>151</v>
       </c>
-      <c r="E44" s="17">
+      <c r="E44" s="96">
         <v>12</v>
       </c>
-      <c r="F44" s="17">
+      <c r="F44" s="96">
         <v>12</v>
       </c>
-      <c r="G44" s="18">
+      <c r="G44" s="56">
         <v>12</v>
       </c>
-      <c r="H44" s="17">
+      <c r="H44" s="96">
         <v>12</v>
       </c>
-      <c r="I44" s="17">
+      <c r="I44" s="96">
         <v>19</v>
       </c>
-      <c r="J44" s="22">
+      <c r="J44" s="97">
         <v>19</v>
       </c>
-      <c r="K44" s="176">
+      <c r="K44" s="97">
         <v>48</v>
       </c>
-      <c r="L44" s="16" t="s">
-[...30 lines deleted...]
-    <row r="45" spans="1:21">
+      <c r="L44" s="89">
+        <v>139</v>
+      </c>
+      <c r="M44" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N44" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O44" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P44" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q44" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R44" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S44" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T44" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U44" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V44" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W44" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="16" t="s">
-[...60 lines deleted...]
-    <row r="46" spans="1:21">
+      <c r="B45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J45" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K45" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L45" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O45" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P45" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q45" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R45" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S45" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T45" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U45" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V45" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W45" s="97">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B46" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E46" s="17">
+      <c r="B46" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="96">
         <v>1</v>
       </c>
-      <c r="F46" s="17">
+      <c r="F46" s="96">
         <v>1</v>
       </c>
-      <c r="G46" s="18">
+      <c r="G46" s="56">
         <v>1</v>
       </c>
-      <c r="H46" s="17">
+      <c r="H46" s="96">
         <v>1</v>
       </c>
-      <c r="I46" s="17">
+      <c r="I46" s="96">
         <v>1</v>
       </c>
-      <c r="J46" s="22">
+      <c r="J46" s="97">
         <v>1</v>
       </c>
-      <c r="K46" s="176">
+      <c r="K46" s="97">
         <v>3</v>
       </c>
-      <c r="L46" s="16">
+      <c r="L46" s="89">
         <v>3</v>
       </c>
-      <c r="M46" s="16">
+      <c r="M46" s="73">
         <v>3</v>
       </c>
-      <c r="N46" s="16">
+      <c r="N46" s="73">
         <v>3</v>
       </c>
-      <c r="O46" s="16">
+      <c r="O46" s="73">
         <v>3</v>
       </c>
-      <c r="P46" s="16">
+      <c r="P46" s="73">
         <v>3</v>
       </c>
-      <c r="Q46" s="18">
+      <c r="Q46" s="73">
         <v>3</v>
       </c>
-      <c r="R46" s="17">
+      <c r="R46" s="56">
         <v>3</v>
       </c>
-      <c r="S46" s="17">
+      <c r="S46" s="96">
         <v>3</v>
       </c>
-      <c r="T46" s="22">
+      <c r="T46" s="96">
         <v>3</v>
       </c>
-      <c r="U46" s="185">
+      <c r="U46" s="97">
         <v>3</v>
       </c>
-    </row>
-    <row r="47" spans="1:21">
+      <c r="V46" s="97">
+        <v>3</v>
+      </c>
+      <c r="W46" s="97">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B47" s="16" t="s">
-[...14 lines deleted...]
-      <c r="G47" s="20" t="s">
+      <c r="B47" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G47" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="H47" s="17">
+      <c r="H47" s="96">
         <v>8</v>
       </c>
-      <c r="I47" s="17">
+      <c r="I47" s="96">
         <v>14</v>
       </c>
-      <c r="J47" s="22">
+      <c r="J47" s="97">
         <v>26</v>
       </c>
-      <c r="K47" s="176">
+      <c r="K47" s="97">
         <v>28</v>
       </c>
-      <c r="L47" s="16">
+      <c r="L47" s="89">
+        <v>280</v>
+      </c>
+      <c r="M47" s="73">
         <v>362</v>
       </c>
-      <c r="M47" s="16">
+      <c r="N47" s="73">
         <v>363</v>
       </c>
-      <c r="N47" s="17">
+      <c r="O47" s="96">
         <v>363</v>
       </c>
-      <c r="O47" s="17">
+      <c r="P47" s="96">
         <v>363</v>
       </c>
-      <c r="P47" s="17">
+      <c r="Q47" s="96">
         <v>363</v>
       </c>
-      <c r="Q47" s="18">
+      <c r="R47" s="56">
         <v>363</v>
       </c>
-      <c r="R47" s="17">
+      <c r="S47" s="96">
         <v>363</v>
       </c>
-      <c r="S47" s="17">
+      <c r="T47" s="96">
         <v>363</v>
       </c>
-      <c r="T47" s="24">
+      <c r="U47" s="100">
         <v>254</v>
       </c>
-      <c r="U47" s="186" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:21">
+      <c r="V47" s="97">
+        <v>254</v>
+      </c>
+      <c r="W47" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B48" s="16">
+      <c r="B48" s="73">
         <v>74</v>
       </c>
-      <c r="C48" s="16">
+      <c r="C48" s="73">
         <v>74</v>
       </c>
-      <c r="D48" s="21">
+      <c r="D48" s="73">
         <v>74</v>
       </c>
-      <c r="E48" s="17">
+      <c r="E48" s="96">
         <v>75</v>
       </c>
-      <c r="F48" s="17">
+      <c r="F48" s="96">
         <v>80</v>
       </c>
-      <c r="G48" s="17">
+      <c r="G48" s="96">
         <v>80</v>
       </c>
-      <c r="H48" s="17">
+      <c r="H48" s="96">
         <v>80</v>
       </c>
-      <c r="I48" s="17">
+      <c r="I48" s="96">
         <v>78</v>
       </c>
-      <c r="J48" s="22">
+      <c r="J48" s="97">
         <v>78</v>
       </c>
-      <c r="K48" s="176">
+      <c r="K48" s="97">
         <v>76</v>
       </c>
-      <c r="L48" s="16" t="s">
-[...23 lines deleted...]
-      <c r="T48" s="24">
+      <c r="L48" s="89">
+        <v>78</v>
+      </c>
+      <c r="M48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P48" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R48" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S48" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T48" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U48" s="100">
         <v>2</v>
       </c>
-      <c r="U48" s="185">
+      <c r="V48" s="97">
         <v>2</v>
       </c>
-    </row>
-    <row r="49" spans="1:21">
+      <c r="W48" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B49" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E49" s="21">
+      <c r="B49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E49" s="73">
         <v>139</v>
       </c>
-      <c r="F49" s="17">
+      <c r="F49" s="73">
         <v>139</v>
       </c>
-      <c r="G49" s="17">
+      <c r="G49" s="73">
         <v>139</v>
       </c>
-      <c r="H49" s="17">
+      <c r="H49" s="73">
         <v>141</v>
       </c>
-      <c r="I49" s="17">
+      <c r="I49" s="73">
         <v>157</v>
       </c>
-      <c r="J49" s="22">
+      <c r="J49" s="101">
         <v>157</v>
       </c>
-      <c r="K49" s="176">
+      <c r="K49" s="101">
         <v>184</v>
       </c>
-      <c r="L49" s="16" t="s">
-[...55 lines deleted...]
-    <row r="51" spans="1:21">
+      <c r="L49" s="89">
+        <v>184</v>
+      </c>
+      <c r="M49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U49" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V49" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W49" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" ht="15" customHeight="1">
+      <c r="A50" s="136" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" s="136"/>
+      <c r="C50" s="136"/>
+      <c r="D50" s="136"/>
+      <c r="E50" s="136"/>
+      <c r="F50" s="136"/>
+      <c r="G50" s="136"/>
+      <c r="H50" s="136"/>
+      <c r="I50" s="136"/>
+      <c r="J50" s="136"/>
+      <c r="K50" s="136"/>
+      <c r="L50" s="136"/>
+      <c r="M50" s="136"/>
+      <c r="N50" s="136"/>
+      <c r="O50" s="136"/>
+      <c r="P50" s="136"/>
+      <c r="Q50" s="136"/>
+      <c r="R50" s="136"/>
+      <c r="S50" s="136"/>
+      <c r="T50" s="136"/>
+      <c r="U50" s="136"/>
+      <c r="V50" s="136"/>
+      <c r="W50" s="136"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B51" s="25">
+      <c r="B51" s="73">
         <v>571</v>
       </c>
-      <c r="C51" s="25">
+      <c r="C51" s="73">
         <v>606</v>
       </c>
-      <c r="D51" s="26">
+      <c r="D51" s="96">
         <v>630</v>
       </c>
-      <c r="E51" s="26">
+      <c r="E51" s="96">
         <v>680</v>
       </c>
-      <c r="F51" s="26">
+      <c r="F51" s="96">
         <v>700</v>
       </c>
-      <c r="G51" s="26">
+      <c r="G51" s="96">
         <v>829</v>
       </c>
-      <c r="H51" s="26">
+      <c r="H51" s="96">
         <v>835</v>
       </c>
-      <c r="I51" s="26">
+      <c r="I51" s="96">
         <v>944</v>
       </c>
-      <c r="J51" s="32">
+      <c r="J51" s="97">
         <v>948</v>
       </c>
-      <c r="K51" s="178">
-[...2 lines deleted...]
-      <c r="L51" s="25">
+      <c r="K51" s="97">
+        <v>999</v>
+      </c>
+      <c r="L51" s="89">
+        <v>1396</v>
+      </c>
+      <c r="M51" s="73">
         <v>3</v>
       </c>
-      <c r="M51" s="25">
+      <c r="N51" s="73">
         <v>3</v>
       </c>
-      <c r="N51" s="26">
+      <c r="O51" s="96">
         <v>4</v>
       </c>
-      <c r="O51" s="26">
+      <c r="P51" s="96">
         <v>4</v>
       </c>
-      <c r="P51" s="26">
+      <c r="Q51" s="96">
         <v>4</v>
       </c>
-      <c r="Q51" s="26">
+      <c r="R51" s="96">
         <v>4</v>
       </c>
-      <c r="R51" s="26">
+      <c r="S51" s="96">
         <v>4</v>
       </c>
-      <c r="S51" s="26">
+      <c r="T51" s="96">
         <v>7</v>
       </c>
-      <c r="T51" s="32">
+      <c r="U51" s="97">
         <v>7</v>
       </c>
-      <c r="U51" s="185">
+      <c r="V51" s="97">
         <v>7</v>
       </c>
-    </row>
-    <row r="52" spans="1:21">
+      <c r="W51" s="101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B52" s="25" t="s">
-[...60 lines deleted...]
-    <row r="53" spans="1:21">
+      <c r="B52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J52" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L52" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U52" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V52" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W52" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B53" s="25" t="s">
-[...26 lines deleted...]
-      <c r="K53" s="178">
+      <c r="B53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G53" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="96">
+        <v>15</v>
+      </c>
+      <c r="J53" s="97">
+        <v>15</v>
+      </c>
+      <c r="K53" s="97">
         <v>21</v>
       </c>
-      <c r="L53" s="25" t="s">
-[...5 lines deleted...]
-      <c r="N53" s="31">
+      <c r="L53" s="89">
+        <v>27</v>
+      </c>
+      <c r="M53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O53" s="103">
         <v>1</v>
       </c>
-      <c r="O53" s="31">
+      <c r="P53" s="103">
         <v>1</v>
       </c>
-      <c r="P53" s="31">
+      <c r="Q53" s="103">
         <v>1</v>
       </c>
-      <c r="Q53" s="31">
+      <c r="R53" s="103">
         <v>1</v>
       </c>
-      <c r="R53" s="31">
+      <c r="S53" s="103">
         <v>1</v>
       </c>
-      <c r="S53" s="31">
+      <c r="T53" s="103">
         <v>1</v>
       </c>
-      <c r="T53" s="35">
+      <c r="U53" s="100">
         <v>1</v>
       </c>
-      <c r="U53" s="185">
+      <c r="V53" s="97">
         <v>1</v>
       </c>
-    </row>
-    <row r="54" spans="1:21">
+      <c r="W53" s="101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="25">
+      <c r="B54" s="73">
         <v>44</v>
       </c>
-      <c r="C54" s="25">
+      <c r="C54" s="73">
         <v>51</v>
       </c>
-      <c r="D54" s="26">
+      <c r="D54" s="96">
         <v>57</v>
       </c>
-      <c r="E54" s="26">
+      <c r="E54" s="96">
         <v>59</v>
       </c>
-      <c r="F54" s="26">
+      <c r="F54" s="96">
         <v>61</v>
       </c>
-      <c r="G54" s="31">
+      <c r="G54" s="103">
         <v>118</v>
       </c>
-      <c r="H54" s="26">
+      <c r="H54" s="96">
         <v>115</v>
       </c>
-      <c r="I54" s="26">
+      <c r="I54" s="96">
         <v>115</v>
       </c>
-      <c r="J54" s="32">
+      <c r="J54" s="97">
         <v>107</v>
       </c>
-      <c r="K54" s="178">
+      <c r="K54" s="97">
         <v>106</v>
       </c>
-      <c r="L54" s="25" t="s">
-[...30 lines deleted...]
-    <row r="55" spans="1:21">
+      <c r="L54" s="89">
+        <v>142</v>
+      </c>
+      <c r="M54" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N54" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O54" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P54" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q54" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R54" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S54" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T54" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U54" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V54" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W54" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="25">
+      <c r="B55" s="73">
         <v>19</v>
       </c>
-      <c r="C55" s="25">
+      <c r="C55" s="73">
         <v>22</v>
       </c>
-      <c r="D55" s="26">
+      <c r="D55" s="96">
         <v>22</v>
       </c>
-      <c r="E55" s="26">
+      <c r="E55" s="96">
         <v>25</v>
       </c>
-      <c r="F55" s="26">
+      <c r="F55" s="96">
         <v>25</v>
       </c>
-      <c r="G55" s="31">
+      <c r="G55" s="103">
         <v>49</v>
       </c>
-      <c r="H55" s="26">
-[...2 lines deleted...]
-      <c r="I55" s="26">
+      <c r="H55" s="96">
+        <v>15</v>
+      </c>
+      <c r="I55" s="96">
         <v>19</v>
       </c>
-      <c r="J55" s="32">
+      <c r="J55" s="97">
         <v>19</v>
       </c>
-      <c r="K55" s="178">
-[...23 lines deleted...]
-      <c r="S55" s="36">
+      <c r="K55" s="97">
+        <v>38</v>
+      </c>
+      <c r="L55" s="89">
+        <v>33</v>
+      </c>
+      <c r="M55" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N55" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O55" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P55" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q55" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R55" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S55" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T55" s="103">
         <v>3</v>
       </c>
-      <c r="T55" s="36">
+      <c r="U55" s="103">
         <v>3</v>
       </c>
-      <c r="U55" s="185">
+      <c r="V55" s="97">
         <v>3</v>
       </c>
-    </row>
-    <row r="56" spans="1:21">
+      <c r="W55" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="25">
+      <c r="B56" s="73">
         <v>91</v>
       </c>
-      <c r="C56" s="25">
+      <c r="C56" s="73">
         <v>119</v>
       </c>
-      <c r="D56" s="26">
+      <c r="D56" s="96">
         <v>121</v>
       </c>
-      <c r="E56" s="26">
+      <c r="E56" s="96">
         <v>123</v>
       </c>
-      <c r="F56" s="26">
+      <c r="F56" s="96">
         <v>124</v>
       </c>
-      <c r="G56" s="31">
+      <c r="G56" s="103">
         <v>139</v>
       </c>
-      <c r="H56" s="26">
+      <c r="H56" s="96">
         <v>145</v>
       </c>
-      <c r="I56" s="26">
+      <c r="I56" s="96">
         <v>142</v>
       </c>
-      <c r="J56" s="32">
+      <c r="J56" s="97">
         <v>142</v>
       </c>
-      <c r="K56" s="178">
+      <c r="K56" s="97">
         <v>146</v>
       </c>
-      <c r="L56" s="25" t="s">
-[...30 lines deleted...]
-    <row r="57" spans="1:21">
+      <c r="L56" s="89">
+        <v>147</v>
+      </c>
+      <c r="M56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O56" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P56" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q56" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R56" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S56" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T56" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U56" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V56" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W56" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="25">
+      <c r="B57" s="73">
         <v>38</v>
       </c>
-      <c r="C57" s="25">
+      <c r="C57" s="73">
         <v>38</v>
       </c>
-      <c r="D57" s="26">
+      <c r="D57" s="96">
         <v>38</v>
       </c>
-      <c r="E57" s="26">
+      <c r="E57" s="96">
         <v>38</v>
       </c>
-      <c r="F57" s="26">
+      <c r="F57" s="96">
         <v>38</v>
       </c>
-      <c r="G57" s="31">
+      <c r="G57" s="103">
         <v>38</v>
       </c>
-      <c r="H57" s="26" t="s">
+      <c r="H57" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="I57" s="28" t="s">
+      <c r="I57" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J57" s="28" t="s">
+      <c r="J57" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K57" s="178">
+      <c r="K57" s="97">
         <v>37</v>
       </c>
-      <c r="L57" s="25" t="s">
-[...30 lines deleted...]
-    <row r="58" spans="1:21">
+      <c r="L57" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="M57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O57" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P57" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q57" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R57" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S57" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T57" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U57" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V57" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W57" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B58" s="25">
+      <c r="B58" s="73">
         <v>73</v>
       </c>
-      <c r="C58" s="25">
+      <c r="C58" s="73">
         <v>75</v>
       </c>
-      <c r="D58" s="26">
+      <c r="D58" s="96">
         <v>77</v>
       </c>
-      <c r="E58" s="26">
+      <c r="E58" s="96">
         <v>78</v>
       </c>
-      <c r="F58" s="26" t="s">
+      <c r="F58" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="G58" s="31">
+      <c r="G58" s="103">
         <v>122</v>
       </c>
-      <c r="H58" s="26" t="s">
+      <c r="H58" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="I58" s="28" t="s">
+      <c r="I58" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J58" s="28" t="s">
+      <c r="J58" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K58" s="178">
+      <c r="K58" s="97">
         <v>185</v>
       </c>
-      <c r="L58" s="25" t="s">
-[...30 lines deleted...]
-    <row r="59" spans="1:21">
+      <c r="L58" s="89">
+        <v>188</v>
+      </c>
+      <c r="M58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O58" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P58" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q58" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R58" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S58" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T58" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U58" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V58" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W58" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23">
       <c r="A59" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B59" s="25" t="s">
-[...20 lines deleted...]
-      <c r="I59" s="26">
+      <c r="B59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="96">
         <v>1</v>
       </c>
-      <c r="J59" s="32">
+      <c r="J59" s="97">
         <v>1</v>
       </c>
-      <c r="K59" s="178">
-[...33 lines deleted...]
-    <row r="60" spans="1:21">
+      <c r="K59" s="97">
+        <v>21</v>
+      </c>
+      <c r="L59" s="89">
+        <v>31</v>
+      </c>
+      <c r="M59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O59" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P59" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q59" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R59" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S59" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T59" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U59" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V59" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W59" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B60" s="25">
+      <c r="B60" s="73">
         <v>105</v>
       </c>
-      <c r="C60" s="25">
+      <c r="C60" s="73">
         <v>115</v>
       </c>
-      <c r="D60" s="25" t="s">
-[...14 lines deleted...]
-      <c r="I60" s="28" t="s">
+      <c r="D60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J60" s="32">
-[...36 lines deleted...]
-    <row r="61" spans="1:21">
+      <c r="J60" s="96" t="s">
+        <v>16</v>
+      </c>
+      <c r="K60" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L60" s="89">
+        <v>2</v>
+      </c>
+      <c r="M60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O60" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P60" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q60" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R60" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S60" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T60" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U60" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V60" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W60" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23">
       <c r="A61" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B61" s="25">
+      <c r="B61" s="73">
         <v>5</v>
       </c>
-      <c r="C61" s="25">
+      <c r="C61" s="73">
         <v>13</v>
       </c>
-      <c r="D61" s="26">
+      <c r="D61" s="96">
         <v>119</v>
       </c>
-      <c r="E61" s="26">
+      <c r="E61" s="96">
         <v>122</v>
       </c>
-      <c r="F61" s="26" t="s">
+      <c r="F61" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="G61" s="29" t="s">
+      <c r="G61" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="H61" s="29" t="s">
+      <c r="H61" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="I61" s="28" t="s">
+      <c r="I61" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J61" s="28" t="s">
+      <c r="J61" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K61" s="178" t="s">
+      <c r="K61" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="L61" s="25" t="s">
-[...30 lines deleted...]
-    <row r="62" spans="1:21">
+      <c r="L61" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="M61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O61" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P61" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q61" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R61" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S61" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T61" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U61" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V61" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W61" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="25">
+      <c r="B62" s="73">
         <v>58</v>
       </c>
-      <c r="C62" s="25">
+      <c r="C62" s="73">
         <v>35</v>
       </c>
-      <c r="D62" s="26">
+      <c r="D62" s="96">
         <v>13</v>
       </c>
-      <c r="E62" s="26">
+      <c r="E62" s="96">
         <v>13</v>
       </c>
-      <c r="F62" s="26">
+      <c r="F62" s="96">
         <v>13</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="103">
         <v>13</v>
       </c>
-      <c r="H62" s="26">
+      <c r="H62" s="96">
         <v>27</v>
       </c>
-      <c r="I62" s="26">
+      <c r="I62" s="96">
         <v>27</v>
       </c>
-      <c r="J62" s="32">
+      <c r="J62" s="97">
         <v>27</v>
       </c>
-      <c r="K62" s="178">
+      <c r="K62" s="97">
         <v>28</v>
       </c>
-      <c r="L62" s="25" t="s">
-[...30 lines deleted...]
-    <row r="63" spans="1:21">
+      <c r="L62" s="89">
+        <v>28</v>
+      </c>
+      <c r="M62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O62" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P62" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q62" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R62" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S62" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T62" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U62" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V62" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W62" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23">
       <c r="A63" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="25">
+      <c r="B63" s="73">
         <v>138</v>
       </c>
-      <c r="C63" s="25">
+      <c r="C63" s="73">
         <v>138</v>
       </c>
-      <c r="D63" s="26">
+      <c r="D63" s="96">
         <v>45</v>
       </c>
-      <c r="E63" s="26">
+      <c r="E63" s="96">
         <v>73</v>
       </c>
-      <c r="F63" s="26" t="s">
+      <c r="F63" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="G63" s="31">
+      <c r="G63" s="103">
         <v>78</v>
       </c>
-      <c r="H63" s="26">
+      <c r="H63" s="96">
         <v>80</v>
       </c>
-      <c r="I63" s="26">
+      <c r="I63" s="96">
         <v>80</v>
       </c>
-      <c r="J63" s="32">
+      <c r="J63" s="97">
         <v>84</v>
       </c>
-      <c r="K63" s="178">
-[...33 lines deleted...]
-    <row r="64" spans="1:21">
+      <c r="K63" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L63" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="M63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O63" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P63" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q63" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R63" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S63" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T63" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U63" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V63" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W63" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23">
       <c r="A64" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B64" s="25" t="s">
-[...60 lines deleted...]
-    <row r="65" spans="1:21">
+      <c r="B64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J64" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K64" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L64" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O64" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P64" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q64" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R64" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S64" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T64" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U64" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V64" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W64" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23">
       <c r="A65" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B65" s="25" t="s">
-[...60 lines deleted...]
-    <row r="66" spans="1:21">
+      <c r="B65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J65" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K65" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L65" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O65" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P65" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q65" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R65" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S65" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T65" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U65" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V65" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W65" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23">
       <c r="A66" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B66" s="25" t="s">
-[...5 lines deleted...]
-      <c r="D66" s="26">
+      <c r="B66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D66" s="96">
         <v>138</v>
       </c>
-      <c r="E66" s="26">
+      <c r="E66" s="96">
         <v>140</v>
       </c>
-      <c r="F66" s="26">
+      <c r="F66" s="96">
         <v>140</v>
       </c>
-      <c r="G66" s="31">
+      <c r="G66" s="103">
         <v>140</v>
       </c>
-      <c r="H66" s="26">
+      <c r="H66" s="96">
         <v>139</v>
       </c>
-      <c r="I66" s="26">
+      <c r="I66" s="96">
         <v>216</v>
       </c>
-      <c r="J66" s="32">
+      <c r="J66" s="97">
         <v>216</v>
       </c>
-      <c r="K66" s="178">
+      <c r="K66" s="97">
         <v>203</v>
       </c>
-      <c r="L66" s="25" t="s">
-[...30 lines deleted...]
-    <row r="67" spans="1:21">
+      <c r="L66" s="89">
+        <v>545</v>
+      </c>
+      <c r="M66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U66" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V66" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W66" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23">
       <c r="A67" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B67" s="26" t="s">
-[...60 lines deleted...]
-    <row r="68" spans="1:21" s="4" customFormat="1">
+      <c r="B67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="D67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="J67" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K67" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L67" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="N67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="O67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T67" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U67" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V67" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W67" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23" s="4" customFormat="1">
       <c r="A68" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B68" s="25" t="s">
-[...8 lines deleted...]
-      <c r="E68" s="30">
+      <c r="B68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E68" s="73">
         <v>9</v>
       </c>
-      <c r="F68" s="30">
+      <c r="F68" s="73">
         <v>9</v>
       </c>
-      <c r="G68" s="30">
+      <c r="G68" s="73">
         <v>9</v>
       </c>
-      <c r="H68" s="30">
+      <c r="H68" s="73">
         <v>9</v>
       </c>
-      <c r="I68" s="30">
+      <c r="I68" s="73">
         <v>9</v>
       </c>
-      <c r="J68" s="32">
+      <c r="J68" s="97">
         <v>9</v>
       </c>
-      <c r="K68" s="178">
+      <c r="K68" s="97">
         <v>9</v>
       </c>
-      <c r="L68" s="25">
+      <c r="L68" s="89">
+        <v>9</v>
+      </c>
+      <c r="M68" s="73">
         <v>3</v>
       </c>
-      <c r="M68" s="25">
+      <c r="N68" s="73">
         <v>3</v>
       </c>
-      <c r="N68" s="27">
+      <c r="O68" s="56">
         <v>3</v>
       </c>
-      <c r="O68" s="27">
+      <c r="P68" s="56">
         <v>3</v>
       </c>
-      <c r="P68" s="27">
+      <c r="Q68" s="56">
         <v>3</v>
       </c>
-      <c r="Q68" s="27">
+      <c r="R68" s="56">
         <v>3</v>
       </c>
-      <c r="R68" s="27">
+      <c r="S68" s="56">
         <v>3</v>
       </c>
-      <c r="S68" s="27">
+      <c r="T68" s="56">
         <v>3</v>
       </c>
-      <c r="T68" s="35">
+      <c r="U68" s="100">
         <v>3</v>
       </c>
-      <c r="U68" s="185">
+      <c r="V68" s="97">
         <v>3</v>
       </c>
-    </row>
-    <row r="69" spans="1:21">
+      <c r="W68" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23">
       <c r="A69" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B69" s="33" t="s">
-[...60 lines deleted...]
-    <row r="70" spans="1:21">
+      <c r="B69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="D69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="J69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L69" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="N69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="O69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="P69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="R69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="S69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="T69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="U69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W69" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="70" spans="1:23">
       <c r="A70" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B70" s="33" t="s">
-[...26 lines deleted...]
-      <c r="K70" s="178">
+      <c r="B70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="D70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="E70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="F70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="H70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="J70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K70" s="97">
         <v>1</v>
       </c>
-      <c r="L70" s="33" t="s">
-[...30 lines deleted...]
-    <row r="71" spans="1:21">
+      <c r="L70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="N70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="O70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="P70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="R70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="S70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="T70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="U70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V70" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W70" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="71" spans="1:23">
       <c r="A71" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B71" s="34" t="s">
-[...67 lines deleted...]
-        <v>35</v>
+      <c r="B71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="D71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="F71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="G71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="J71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="K71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="L71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="M71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="N71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="O71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="P71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="R71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="S71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="T71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="U71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="V71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="W71" s="84" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A6:U6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="M4:W4"/>
+    <mergeCell ref="A50:W50"/>
+    <mergeCell ref="A28:W28"/>
+    <mergeCell ref="A6:W6"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="B4:K4"/>
-[...8706 lines deleted...]
-    <mergeCell ref="L4:U4"/>
+    <mergeCell ref="B4:L4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:K75"/>
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="A1:X71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:J1"/>
+      <selection activeCell="R16" sqref="R16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="54" customHeight="1">
-[...27 lines deleted...]
-      <c r="K3" s="164" t="s">
+    <row r="1" spans="1:24" ht="57" customHeight="1">
+      <c r="A1" s="132"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="132"/>
+      <c r="T1" s="132"/>
+      <c r="U1" s="132"/>
+      <c r="V1" s="132"/>
+      <c r="W1" s="132"/>
+    </row>
+    <row r="2" spans="1:24" ht="12.75">
+      <c r="A2" s="133" t="s">
         <v>30</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="239" t="s">
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+      <c r="I2" s="133"/>
+      <c r="J2" s="133"/>
+      <c r="K2" s="133"/>
+      <c r="L2" s="133"/>
+      <c r="M2" s="133"/>
+      <c r="N2" s="133"/>
+      <c r="O2" s="133"/>
+      <c r="P2" s="133"/>
+      <c r="Q2" s="133"/>
+      <c r="R2" s="133"/>
+      <c r="S2" s="133"/>
+      <c r="T2" s="133"/>
+      <c r="U2" s="133"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="W3" s="87" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="138"/>
+      <c r="B4" s="135" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="140"/>
+      <c r="D4" s="140"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="140"/>
+      <c r="G4" s="140"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="140"/>
+      <c r="J4" s="140"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="141"/>
+      <c r="M4" s="134" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="239"/>
-[...11 lines deleted...]
-      <c r="B5" s="169">
+      <c r="N4" s="134"/>
+      <c r="O4" s="134"/>
+      <c r="P4" s="134"/>
+      <c r="Q4" s="134"/>
+      <c r="R4" s="134"/>
+      <c r="S4" s="134"/>
+      <c r="T4" s="134"/>
+      <c r="U4" s="134"/>
+      <c r="V4" s="134"/>
+      <c r="W4" s="135"/>
+      <c r="X4" s="4"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="139"/>
+      <c r="B5" s="6">
         <v>2015</v>
       </c>
-      <c r="C5" s="167">
+      <c r="C5" s="2">
         <v>2016</v>
       </c>
-      <c r="D5" s="167">
+      <c r="D5" s="2">
         <v>2017</v>
       </c>
-      <c r="E5" s="167">
+      <c r="E5" s="2">
         <v>2018</v>
       </c>
-      <c r="F5" s="167">
+      <c r="F5" s="2">
         <v>2019</v>
       </c>
-      <c r="G5" s="167">
+      <c r="G5" s="2">
         <v>2020</v>
       </c>
-      <c r="H5" s="167">
+      <c r="H5" s="2">
         <v>2021</v>
       </c>
-      <c r="I5" s="168">
+      <c r="I5" s="5">
         <v>2022</v>
       </c>
-      <c r="J5" s="167">
+      <c r="J5" s="2">
         <v>2023</v>
       </c>
-      <c r="K5" s="165">
+      <c r="K5" s="88">
         <v>2024</v>
       </c>
-    </row>
-[...15 lines deleted...]
-    <row r="7" spans="1:11">
+      <c r="L5" s="95">
+        <v>2025</v>
+      </c>
+      <c r="M5" s="95">
+        <v>2015</v>
+      </c>
+      <c r="N5" s="95">
+        <v>2016</v>
+      </c>
+      <c r="O5" s="95">
+        <v>2017</v>
+      </c>
+      <c r="P5" s="95">
+        <v>2018</v>
+      </c>
+      <c r="Q5" s="95">
+        <v>2019</v>
+      </c>
+      <c r="R5" s="95">
+        <v>2020</v>
+      </c>
+      <c r="S5" s="95">
+        <v>2021</v>
+      </c>
+      <c r="T5" s="95">
+        <v>2022</v>
+      </c>
+      <c r="U5" s="95">
+        <v>2023</v>
+      </c>
+      <c r="V5" s="94">
+        <v>2024</v>
+      </c>
+      <c r="W5" s="128">
+        <v>2025</v>
+      </c>
+      <c r="X5" s="4"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="137" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="137"/>
+      <c r="I6" s="137"/>
+      <c r="J6" s="137"/>
+      <c r="K6" s="137"/>
+      <c r="L6" s="137"/>
+      <c r="M6" s="137"/>
+      <c r="N6" s="137"/>
+      <c r="O6" s="137"/>
+      <c r="P6" s="137"/>
+      <c r="Q6" s="137"/>
+      <c r="R6" s="137"/>
+      <c r="S6" s="137"/>
+      <c r="T6" s="137"/>
+      <c r="U6" s="137"/>
+      <c r="V6" s="137"/>
+      <c r="W6" s="137"/>
+      <c r="X6" s="4"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="88">
-[...30 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="B7" s="73">
+        <v>1205</v>
+      </c>
+      <c r="C7" s="73">
+        <v>1259</v>
+      </c>
+      <c r="D7" s="96">
+        <v>1292</v>
+      </c>
+      <c r="E7" s="96">
+        <v>1346</v>
+      </c>
+      <c r="F7" s="96">
+        <v>1378</v>
+      </c>
+      <c r="G7" s="96">
+        <v>1543</v>
+      </c>
+      <c r="H7" s="96">
+        <v>1617</v>
+      </c>
+      <c r="I7" s="96">
+        <v>1754</v>
+      </c>
+      <c r="J7" s="97">
+        <v>1782</v>
+      </c>
+      <c r="K7" s="97">
+        <v>1882</v>
+      </c>
+      <c r="L7" s="89">
+        <v>2656</v>
+      </c>
+      <c r="M7" s="73">
+        <v>399</v>
+      </c>
+      <c r="N7" s="73">
+        <v>419</v>
+      </c>
+      <c r="O7" s="96">
+        <v>434</v>
+      </c>
+      <c r="P7" s="96">
+        <v>444</v>
+      </c>
+      <c r="Q7" s="96">
+        <v>444</v>
+      </c>
+      <c r="R7" s="96">
+        <v>446</v>
+      </c>
+      <c r="S7" s="96">
+        <v>447</v>
+      </c>
+      <c r="T7" s="96">
+        <v>452</v>
+      </c>
+      <c r="U7" s="100">
+        <v>367</v>
+      </c>
+      <c r="V7" s="97">
+        <v>366</v>
+      </c>
+      <c r="W7" s="97">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="88" t="s">
-[...30 lines deleted...]
-    <row r="9" spans="1:11">
+      <c r="B8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J8" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K8" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U8" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W8" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="88" t="s">
-[...30 lines deleted...]
-    <row r="10" spans="1:11">
+      <c r="B9" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="96">
+        <v>15</v>
+      </c>
+      <c r="J9" s="97">
+        <v>15</v>
+      </c>
+      <c r="K9" s="97">
+        <v>21</v>
+      </c>
+      <c r="L9" s="89">
+        <v>28</v>
+      </c>
+      <c r="M9" s="73">
+        <v>49</v>
+      </c>
+      <c r="N9" s="73">
+        <v>67</v>
+      </c>
+      <c r="O9" s="96">
+        <v>82</v>
+      </c>
+      <c r="P9" s="96">
+        <v>92</v>
+      </c>
+      <c r="Q9" s="96">
+        <v>92</v>
+      </c>
+      <c r="R9" s="56">
+        <v>95</v>
+      </c>
+      <c r="S9" s="96">
+        <v>96</v>
+      </c>
+      <c r="T9" s="96">
+        <v>97</v>
+      </c>
+      <c r="U9" s="97">
+        <v>101</v>
+      </c>
+      <c r="V9" s="97">
+        <v>101</v>
+      </c>
+      <c r="W9" s="97">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="88">
-[...30 lines deleted...]
-    <row r="11" spans="1:11">
+      <c r="B10" s="73">
+        <v>125</v>
+      </c>
+      <c r="C10" s="73">
+        <v>132</v>
+      </c>
+      <c r="D10" s="73">
+        <v>136</v>
+      </c>
+      <c r="E10" s="73">
+        <v>138</v>
+      </c>
+      <c r="F10" s="73">
+        <v>132</v>
+      </c>
+      <c r="G10" s="56">
+        <v>193</v>
+      </c>
+      <c r="H10" s="73">
+        <v>187</v>
+      </c>
+      <c r="I10" s="73">
+        <v>184</v>
+      </c>
+      <c r="J10" s="101">
+        <v>183</v>
+      </c>
+      <c r="K10" s="101">
+        <v>182</v>
+      </c>
+      <c r="L10" s="89">
+        <v>222</v>
+      </c>
+      <c r="M10" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N10" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O10" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P10" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q10" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R10" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S10" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T10" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U10" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V10" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W10" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="88">
-[...30 lines deleted...]
-    <row r="12" spans="1:11">
+      <c r="B11" s="73">
+        <v>23</v>
+      </c>
+      <c r="C11" s="73">
+        <v>26</v>
+      </c>
+      <c r="D11" s="73">
+        <v>28</v>
+      </c>
+      <c r="E11" s="73">
+        <v>32</v>
+      </c>
+      <c r="F11" s="73">
+        <v>41</v>
+      </c>
+      <c r="G11" s="56">
+        <v>87</v>
+      </c>
+      <c r="H11" s="73">
+        <v>58</v>
+      </c>
+      <c r="I11" s="73">
+        <v>28</v>
+      </c>
+      <c r="J11" s="101">
+        <v>26</v>
+      </c>
+      <c r="K11" s="101">
+        <v>30</v>
+      </c>
+      <c r="L11" s="89">
+        <v>43</v>
+      </c>
+      <c r="M11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T11" s="73">
+        <v>7</v>
+      </c>
+      <c r="U11" s="101">
+        <v>3</v>
+      </c>
+      <c r="V11" s="101">
+        <v>3</v>
+      </c>
+      <c r="W11" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="88">
-[...30 lines deleted...]
-    <row r="13" spans="1:11">
+      <c r="B12" s="73">
+        <v>214</v>
+      </c>
+      <c r="C12" s="73">
+        <v>242</v>
+      </c>
+      <c r="D12" s="73">
+        <v>251</v>
+      </c>
+      <c r="E12" s="73">
+        <v>254</v>
+      </c>
+      <c r="F12" s="73">
+        <v>256</v>
+      </c>
+      <c r="G12" s="56">
+        <v>274</v>
+      </c>
+      <c r="H12" s="73">
+        <v>281</v>
+      </c>
+      <c r="I12" s="73">
+        <v>284</v>
+      </c>
+      <c r="J12" s="101">
+        <v>284</v>
+      </c>
+      <c r="K12" s="101">
+        <v>293</v>
+      </c>
+      <c r="L12" s="89">
+        <v>294</v>
+      </c>
+      <c r="M12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U12" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V12" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W12" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="88">
-[...17 lines deleted...]
-      <c r="H13" s="89" t="s">
+      <c r="B13" s="73">
+        <v>58</v>
+      </c>
+      <c r="C13" s="73">
+        <v>58</v>
+      </c>
+      <c r="D13" s="73">
+        <v>58</v>
+      </c>
+      <c r="E13" s="73">
+        <v>58</v>
+      </c>
+      <c r="F13" s="73">
+        <v>58</v>
+      </c>
+      <c r="G13" s="56">
+        <v>58</v>
+      </c>
+      <c r="H13" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="I13" s="91" t="s">
+      <c r="I13" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="J13" s="91" t="s">
+      <c r="J13" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="K13" s="218" t="s">
+      <c r="K13" s="101">
+        <v>56</v>
+      </c>
+      <c r="L13" s="73" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="M13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U13" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V13" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W13" s="101">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="88">
-[...11 lines deleted...]
-      <c r="F14" s="89" t="s">
+      <c r="B14" s="73">
+        <v>96</v>
+      </c>
+      <c r="C14" s="73">
+        <v>102</v>
+      </c>
+      <c r="D14" s="73">
+        <v>104</v>
+      </c>
+      <c r="E14" s="73">
+        <v>105</v>
+      </c>
+      <c r="F14" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="89" t="s">
+      <c r="G14" s="56">
+        <v>158</v>
+      </c>
+      <c r="H14" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="H14" s="89" t="s">
-[...2 lines deleted...]
-      <c r="I14" s="91" t="s">
+      <c r="I14" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="J14" s="91" t="s">
+      <c r="J14" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="K14" s="219">
-[...3 lines deleted...]
-    <row r="15" spans="1:11">
+      <c r="K14" s="101">
+        <v>225</v>
+      </c>
+      <c r="L14" s="89">
+        <v>228</v>
+      </c>
+      <c r="M14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U14" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V14" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W14" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="88" t="s">
-[...30 lines deleted...]
-    <row r="16" spans="1:11">
+      <c r="B15" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" s="73">
+        <v>29</v>
+      </c>
+      <c r="J15" s="101">
+        <v>29</v>
+      </c>
+      <c r="K15" s="101">
+        <v>44</v>
+      </c>
+      <c r="L15" s="89">
+        <v>55</v>
+      </c>
+      <c r="M15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U15" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V15" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W15" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="88" t="s">
-[...17 lines deleted...]
-      <c r="H16" s="89" t="s">
+      <c r="B16" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="I16" s="91" t="s">
+      <c r="C16" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="J16" s="91" t="s">
+      <c r="J16" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K16" s="218" t="s">
+      <c r="K16" s="99" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16" s="89">
+        <v>26</v>
+      </c>
+      <c r="M16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U16" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V16" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W16" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="88">
-[...11 lines deleted...]
-      <c r="F17" s="89" t="s">
+      <c r="B17" s="73">
+        <v>196</v>
+      </c>
+      <c r="C17" s="73">
+        <v>200</v>
+      </c>
+      <c r="D17" s="73">
+        <v>204</v>
+      </c>
+      <c r="E17" s="73">
+        <v>207</v>
+      </c>
+      <c r="F17" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="G17" s="92" t="s">
+      <c r="G17" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="H17" s="92" t="s">
+      <c r="H17" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="I17" s="91" t="s">
+      <c r="I17" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="J17" s="91" t="s">
+      <c r="J17" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="K17" s="218" t="s">
+      <c r="K17" s="73" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="M17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U17" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V17" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W17" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="88">
-[...30 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="B18" s="73">
+        <v>43</v>
+      </c>
+      <c r="C18" s="73">
+        <v>54</v>
+      </c>
+      <c r="D18" s="73">
+        <v>56</v>
+      </c>
+      <c r="E18" s="73">
+        <v>56</v>
+      </c>
+      <c r="F18" s="73">
+        <v>56</v>
+      </c>
+      <c r="G18" s="56">
+        <v>56</v>
+      </c>
+      <c r="H18" s="73">
+        <v>70</v>
+      </c>
+      <c r="I18" s="73">
+        <v>70</v>
+      </c>
+      <c r="J18" s="101">
+        <v>70</v>
+      </c>
+      <c r="K18" s="101">
+        <v>71</v>
+      </c>
+      <c r="L18" s="89">
+        <v>71</v>
+      </c>
+      <c r="M18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U18" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V18" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W18" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="88">
-[...30 lines deleted...]
-    <row r="20" spans="1:11">
+      <c r="B19" s="73">
+        <v>88</v>
+      </c>
+      <c r="C19" s="73">
+        <v>83</v>
+      </c>
+      <c r="D19" s="73">
+        <v>93</v>
+      </c>
+      <c r="E19" s="73">
+        <v>121</v>
+      </c>
+      <c r="F19" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="56">
+        <v>126</v>
+      </c>
+      <c r="H19" s="73">
+        <v>128</v>
+      </c>
+      <c r="I19" s="73">
+        <v>128</v>
+      </c>
+      <c r="J19" s="101">
+        <v>134</v>
+      </c>
+      <c r="K19" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L19" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="M19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U19" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V19" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W19" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="89" t="s">
-[...30 lines deleted...]
-    <row r="21" spans="1:11">
+      <c r="B20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L20" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U20" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V20" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W20" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="89" t="s">
-[...30 lines deleted...]
-    <row r="22" spans="1:11">
+      <c r="B21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="K21" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L21" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T21" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="U21" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="V21" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W21" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="88">
-[...30 lines deleted...]
-    <row r="23" spans="1:11">
+      <c r="B22" s="73">
+        <v>289</v>
+      </c>
+      <c r="C22" s="73">
+        <v>289</v>
+      </c>
+      <c r="D22" s="73">
+        <v>289</v>
+      </c>
+      <c r="E22" s="73">
+        <v>152</v>
+      </c>
+      <c r="F22" s="73">
+        <v>152</v>
+      </c>
+      <c r="G22" s="56">
+        <v>152</v>
+      </c>
+      <c r="H22" s="73">
+        <v>151</v>
+      </c>
+      <c r="I22" s="73">
+        <v>235</v>
+      </c>
+      <c r="J22" s="101">
+        <v>235</v>
+      </c>
+      <c r="K22" s="101">
+        <v>250</v>
+      </c>
+      <c r="L22" s="89">
+        <v>684</v>
+      </c>
+      <c r="M22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U22" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V22" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W22" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="89" t="s">
-[...30 lines deleted...]
-    <row r="24" spans="1:11">
+      <c r="B23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U23" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V23" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W23" s="101">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="88">
-[...30 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="B24" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="73">
+        <v>10</v>
+      </c>
+      <c r="F24" s="73">
+        <v>10</v>
+      </c>
+      <c r="G24" s="56">
+        <v>10</v>
+      </c>
+      <c r="H24" s="73">
+        <v>10</v>
+      </c>
+      <c r="I24" s="73">
+        <v>10</v>
+      </c>
+      <c r="J24" s="101">
+        <v>10</v>
+      </c>
+      <c r="K24" s="101">
+        <v>12</v>
+      </c>
+      <c r="L24" s="89">
+        <v>12</v>
+      </c>
+      <c r="M24" s="73">
+        <v>6</v>
+      </c>
+      <c r="N24" s="73">
+        <v>6</v>
+      </c>
+      <c r="O24" s="73">
+        <v>6</v>
+      </c>
+      <c r="P24" s="73">
+        <v>6</v>
+      </c>
+      <c r="Q24" s="56">
+        <v>6</v>
+      </c>
+      <c r="R24" s="56">
+        <v>6</v>
+      </c>
+      <c r="S24" s="73">
+        <v>6</v>
+      </c>
+      <c r="T24" s="73">
+        <v>6</v>
+      </c>
+      <c r="U24" s="101">
+        <v>6</v>
+      </c>
+      <c r="V24" s="101">
+        <v>6</v>
+      </c>
+      <c r="W24" s="101">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="88" t="s">
-[...30 lines deleted...]
-    <row r="26" spans="1:11">
+      <c r="B25" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="56">
+        <v>8</v>
+      </c>
+      <c r="I25" s="56">
+        <v>14</v>
+      </c>
+      <c r="J25" s="104">
+        <v>26</v>
+      </c>
+      <c r="K25" s="101">
+        <v>27</v>
+      </c>
+      <c r="L25" s="89">
+        <v>280</v>
+      </c>
+      <c r="M25" s="56">
+        <v>344</v>
+      </c>
+      <c r="N25" s="56">
+        <v>346</v>
+      </c>
+      <c r="O25" s="56">
+        <v>346</v>
+      </c>
+      <c r="P25" s="56">
+        <v>346</v>
+      </c>
+      <c r="Q25" s="56">
+        <v>346</v>
+      </c>
+      <c r="R25" s="56">
+        <v>345</v>
+      </c>
+      <c r="S25" s="56">
+        <v>345</v>
+      </c>
+      <c r="T25" s="56">
+        <v>345</v>
+      </c>
+      <c r="U25" s="104">
+        <v>254</v>
+      </c>
+      <c r="V25" s="101">
+        <v>254</v>
+      </c>
+      <c r="W25" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="88">
-[...30 lines deleted...]
-    <row r="27" spans="1:11">
+      <c r="B26" s="56">
+        <v>73</v>
+      </c>
+      <c r="C26" s="56">
+        <v>73</v>
+      </c>
+      <c r="D26" s="56">
+        <v>73</v>
+      </c>
+      <c r="E26" s="56">
+        <v>74</v>
+      </c>
+      <c r="F26" s="56">
+        <v>79</v>
+      </c>
+      <c r="G26" s="56">
+        <v>79</v>
+      </c>
+      <c r="H26" s="56">
+        <v>79</v>
+      </c>
+      <c r="I26" s="56">
+        <v>77</v>
+      </c>
+      <c r="J26" s="104">
+        <v>78</v>
+      </c>
+      <c r="K26" s="101">
+        <v>77</v>
+      </c>
+      <c r="L26" s="89">
+        <v>78</v>
+      </c>
+      <c r="M26" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="N26" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="O26" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="P26" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q26" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="R26" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="S26" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="T26" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="U26" s="104">
+        <v>2</v>
+      </c>
+      <c r="V26" s="101">
+        <v>2</v>
+      </c>
+      <c r="W26" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="88" t="s">
-[...45 lines deleted...]
-    <row r="29" spans="1:11">
+      <c r="B27" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="56">
+        <v>139</v>
+      </c>
+      <c r="F27" s="56">
+        <v>139</v>
+      </c>
+      <c r="G27" s="56">
+        <v>139</v>
+      </c>
+      <c r="H27" s="56">
+        <v>141</v>
+      </c>
+      <c r="I27" s="56">
+        <v>157</v>
+      </c>
+      <c r="J27" s="104">
+        <v>157</v>
+      </c>
+      <c r="K27" s="101">
+        <v>184</v>
+      </c>
+      <c r="L27" s="89">
+        <v>184</v>
+      </c>
+      <c r="M27" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="N27" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="O27" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="P27" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q27" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="R27" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="S27" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="T27" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="U27" s="105" t="s">
+        <v>15</v>
+      </c>
+      <c r="V27" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W27" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" ht="15" customHeight="1">
+      <c r="A28" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="136"/>
+      <c r="C28" s="136"/>
+      <c r="D28" s="136"/>
+      <c r="E28" s="136"/>
+      <c r="F28" s="136"/>
+      <c r="G28" s="136"/>
+      <c r="H28" s="136"/>
+      <c r="I28" s="136"/>
+      <c r="J28" s="136"/>
+      <c r="K28" s="136"/>
+      <c r="L28" s="136"/>
+      <c r="M28" s="136"/>
+      <c r="N28" s="136"/>
+      <c r="O28" s="136"/>
+      <c r="P28" s="136"/>
+      <c r="Q28" s="136"/>
+      <c r="R28" s="136"/>
+      <c r="S28" s="136"/>
+      <c r="T28" s="136"/>
+      <c r="U28" s="136"/>
+      <c r="V28" s="136"/>
+      <c r="W28" s="136"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="97">
-[...30 lines deleted...]
-    <row r="30" spans="1:11">
+      <c r="B29" s="56">
+        <v>634</v>
+      </c>
+      <c r="C29" s="56">
+        <v>653</v>
+      </c>
+      <c r="D29" s="56">
+        <v>663</v>
+      </c>
+      <c r="E29" s="56">
+        <v>667</v>
+      </c>
+      <c r="F29" s="56">
+        <v>679</v>
+      </c>
+      <c r="G29" s="56">
+        <v>714</v>
+      </c>
+      <c r="H29" s="56">
+        <v>782</v>
+      </c>
+      <c r="I29" s="56">
+        <v>810</v>
+      </c>
+      <c r="J29" s="104">
+        <v>834</v>
+      </c>
+      <c r="K29" s="101">
+        <v>905</v>
+      </c>
+      <c r="L29" s="89">
+        <v>1263</v>
+      </c>
+      <c r="M29" s="56">
+        <v>396</v>
+      </c>
+      <c r="N29" s="56">
+        <v>416</v>
+      </c>
+      <c r="O29" s="56">
+        <v>430</v>
+      </c>
+      <c r="P29" s="56">
+        <v>440</v>
+      </c>
+      <c r="Q29" s="56">
+        <v>440</v>
+      </c>
+      <c r="R29" s="56">
+        <v>442</v>
+      </c>
+      <c r="S29" s="56">
+        <v>443</v>
+      </c>
+      <c r="T29" s="56">
+        <v>445</v>
+      </c>
+      <c r="U29" s="104">
+        <v>360</v>
+      </c>
+      <c r="V29" s="101">
+        <v>359</v>
+      </c>
+      <c r="W29" s="101">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="97" t="s">
-[...30 lines deleted...]
-    <row r="31" spans="1:11">
+      <c r="B30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J30" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="K30" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L30" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U30" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V30" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W30" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="97" t="s">
-[...8 lines deleted...]
-      <c r="E31" s="98" t="s">
+      <c r="B31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J31" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="K31" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L31" s="89">
+        <v>1</v>
+      </c>
+      <c r="M31" s="73">
+        <v>49</v>
+      </c>
+      <c r="N31" s="73">
+        <v>67</v>
+      </c>
+      <c r="O31" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="F31" s="98" t="s">
-[...18 lines deleted...]
-    <row r="32" spans="1:11">
+      <c r="P31" s="73">
+        <v>91</v>
+      </c>
+      <c r="Q31" s="73">
+        <v>91</v>
+      </c>
+      <c r="R31" s="56">
+        <v>94</v>
+      </c>
+      <c r="S31" s="73">
+        <v>95</v>
+      </c>
+      <c r="T31" s="73">
+        <v>96</v>
+      </c>
+      <c r="U31" s="101">
+        <v>100</v>
+      </c>
+      <c r="V31" s="101">
+        <v>100</v>
+      </c>
+      <c r="W31" s="101">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B32" s="97">
-[...30 lines deleted...]
-    <row r="33" spans="1:11">
+      <c r="B32" s="73">
+        <v>81</v>
+      </c>
+      <c r="C32" s="73">
+        <v>81</v>
+      </c>
+      <c r="D32" s="73">
+        <v>80</v>
+      </c>
+      <c r="E32" s="73">
+        <v>80</v>
+      </c>
+      <c r="F32" s="73">
+        <v>72</v>
+      </c>
+      <c r="G32" s="56">
+        <v>75</v>
+      </c>
+      <c r="H32" s="73">
+        <v>72</v>
+      </c>
+      <c r="I32" s="73">
+        <v>69</v>
+      </c>
+      <c r="J32" s="101">
+        <v>76</v>
+      </c>
+      <c r="K32" s="101">
+        <v>76</v>
+      </c>
+      <c r="L32" s="89">
+        <v>80</v>
+      </c>
+      <c r="M32" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N32" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O32" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P32" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q32" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R32" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S32" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T32" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U32" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V32" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W32" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B33" s="97" t="s">
+      <c r="B33" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="C33" s="97">
-[...27 lines deleted...]
-    <row r="34" spans="1:11">
+      <c r="C33" s="73">
+        <v>4</v>
+      </c>
+      <c r="D33" s="73">
+        <v>6</v>
+      </c>
+      <c r="E33" s="73">
+        <v>7</v>
+      </c>
+      <c r="F33" s="73">
+        <v>16</v>
+      </c>
+      <c r="G33" s="56">
+        <v>38</v>
+      </c>
+      <c r="H33" s="73">
+        <v>43</v>
+      </c>
+      <c r="I33" s="73">
+        <v>9</v>
+      </c>
+      <c r="J33" s="101">
+        <v>7</v>
+      </c>
+      <c r="K33" s="101">
+        <v>11</v>
+      </c>
+      <c r="L33" s="89">
+        <v>10</v>
+      </c>
+      <c r="M33" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O33" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P33" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q33" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R33" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S33" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T33" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U33" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V33" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W33" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B34" s="97">
-[...30 lines deleted...]
-    <row r="35" spans="1:11">
+      <c r="B34" s="73">
+        <v>123</v>
+      </c>
+      <c r="C34" s="73">
+        <v>123</v>
+      </c>
+      <c r="D34" s="73">
+        <v>130</v>
+      </c>
+      <c r="E34" s="73">
+        <v>131</v>
+      </c>
+      <c r="F34" s="73">
+        <v>132</v>
+      </c>
+      <c r="G34" s="56">
+        <v>135</v>
+      </c>
+      <c r="H34" s="73">
+        <v>136</v>
+      </c>
+      <c r="I34" s="73">
+        <v>142</v>
+      </c>
+      <c r="J34" s="101">
+        <v>142</v>
+      </c>
+      <c r="K34" s="101">
+        <v>147</v>
+      </c>
+      <c r="L34" s="89">
+        <v>147</v>
+      </c>
+      <c r="M34" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N34" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O34" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P34" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q34" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R34" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S34" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T34" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U34" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V34" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W34" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B35" s="97">
-[...17 lines deleted...]
-      <c r="H35" s="98" t="s">
+      <c r="B35" s="73">
+        <v>20</v>
+      </c>
+      <c r="C35" s="73">
+        <v>20</v>
+      </c>
+      <c r="D35" s="73">
+        <v>20</v>
+      </c>
+      <c r="E35" s="73">
+        <v>20</v>
+      </c>
+      <c r="F35" s="73">
+        <v>20</v>
+      </c>
+      <c r="G35" s="56">
+        <v>20</v>
+      </c>
+      <c r="H35" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="I35" s="100" t="s">
+      <c r="I35" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="J35" s="100" t="s">
+      <c r="J35" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="K35" s="221" t="s">
+      <c r="K35" s="101">
+        <v>19</v>
+      </c>
+      <c r="L35" s="73" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:11">
+      <c r="M35" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N35" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O35" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P35" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q35" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R35" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S35" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T35" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U35" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V35" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W35" s="101">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B36" s="97">
-[...11 lines deleted...]
-      <c r="F36" s="98" t="s">
+      <c r="B36" s="73">
+        <v>23</v>
+      </c>
+      <c r="C36" s="73">
+        <v>27</v>
+      </c>
+      <c r="D36" s="73">
+        <v>27</v>
+      </c>
+      <c r="E36" s="73">
+        <v>27</v>
+      </c>
+      <c r="F36" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="G36" s="98" t="s">
+      <c r="G36" s="56">
+        <v>36</v>
+      </c>
+      <c r="H36" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="H36" s="98" t="s">
-[...2 lines deleted...]
-      <c r="I36" s="100" t="s">
+      <c r="I36" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="J36" s="100" t="s">
+      <c r="J36" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="K36" s="221">
-[...3 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="K36" s="101">
+        <v>40</v>
+      </c>
+      <c r="L36" s="89">
+        <v>40</v>
+      </c>
+      <c r="M36" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N36" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O36" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P36" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q36" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R36" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S36" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T36" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U36" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V36" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W36" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B37" s="97" t="s">
-[...30 lines deleted...]
-    <row r="38" spans="1:11">
+      <c r="B37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="73">
+        <v>28</v>
+      </c>
+      <c r="J37" s="101">
+        <v>28</v>
+      </c>
+      <c r="K37" s="101">
+        <v>26</v>
+      </c>
+      <c r="L37" s="89">
+        <v>27</v>
+      </c>
+      <c r="M37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T37" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U37" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V37" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W37" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="97" t="s">
-[...17 lines deleted...]
-      <c r="H38" s="103" t="s">
+      <c r="B38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="I38" s="107" t="s">
+      <c r="I38" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="J38" s="107" t="s">
+      <c r="J38" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K38" s="221" t="s">
+      <c r="K38" s="99" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38" s="89">
+        <v>24</v>
+      </c>
+      <c r="M38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T38" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U38" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V38" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W38" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="97">
-[...11 lines deleted...]
-      <c r="F39" s="98" t="s">
+      <c r="B39" s="73">
+        <v>91</v>
+      </c>
+      <c r="C39" s="73">
+        <v>85</v>
+      </c>
+      <c r="D39" s="73">
+        <v>85</v>
+      </c>
+      <c r="E39" s="73">
+        <v>85</v>
+      </c>
+      <c r="F39" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="G39" s="101" t="s">
+      <c r="G39" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="H39" s="101" t="s">
+      <c r="H39" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="I39" s="107" t="s">
+      <c r="I39" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="J39" s="107" t="s">
+      <c r="J39" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="K39" s="221" t="s">
+      <c r="K39" s="73" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="40" spans="1:11">
+      <c r="L39" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="M39" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N39" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O39" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P39" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q39" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R39" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S39" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T39" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U39" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V39" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W39" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B40" s="97">
-[...30 lines deleted...]
-    <row r="41" spans="1:11">
+      <c r="B40" s="73">
+        <v>38</v>
+      </c>
+      <c r="C40" s="73">
+        <v>41</v>
+      </c>
+      <c r="D40" s="73">
+        <v>43</v>
+      </c>
+      <c r="E40" s="73">
+        <v>43</v>
+      </c>
+      <c r="F40" s="73">
+        <v>43</v>
+      </c>
+      <c r="G40" s="56">
+        <v>43</v>
+      </c>
+      <c r="H40" s="73">
+        <v>43</v>
+      </c>
+      <c r="I40" s="73">
+        <v>43</v>
+      </c>
+      <c r="J40" s="101">
+        <v>43</v>
+      </c>
+      <c r="K40" s="101">
+        <v>43</v>
+      </c>
+      <c r="L40" s="89">
+        <v>43</v>
+      </c>
+      <c r="M40" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N40" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O40" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P40" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q40" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R40" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S40" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T40" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U40" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V40" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W40" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B41" s="97">
-[...30 lines deleted...]
-    <row r="42" spans="1:11">
+      <c r="B41" s="73">
+        <v>30</v>
+      </c>
+      <c r="C41" s="73">
+        <v>48</v>
+      </c>
+      <c r="D41" s="73">
+        <v>48</v>
+      </c>
+      <c r="E41" s="73">
+        <v>48</v>
+      </c>
+      <c r="F41" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" s="56">
+        <v>48</v>
+      </c>
+      <c r="H41" s="73">
+        <v>48</v>
+      </c>
+      <c r="I41" s="73">
+        <v>48</v>
+      </c>
+      <c r="J41" s="101">
+        <v>50</v>
+      </c>
+      <c r="K41" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L41" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="M41" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N41" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O41" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P41" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q41" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R41" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S41" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T41" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U41" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V41" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W41" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="97" t="s">
-[...30 lines deleted...]
-    <row r="43" spans="1:11">
+      <c r="B42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J42" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="K42" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L42" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T42" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U42" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V42" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W42" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B43" s="97" t="s">
-[...30 lines deleted...]
-    <row r="44" spans="1:11">
+      <c r="B43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J43" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="K43" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L43" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S43" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T43" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="U43" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="V43" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W43" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B44" s="97">
-[...30 lines deleted...]
-    <row r="45" spans="1:11">
+      <c r="B44" s="73">
+        <v>151</v>
+      </c>
+      <c r="C44" s="73">
+        <v>151</v>
+      </c>
+      <c r="D44" s="73">
+        <v>151</v>
+      </c>
+      <c r="E44" s="73">
+        <v>12</v>
+      </c>
+      <c r="F44" s="73">
+        <v>12</v>
+      </c>
+      <c r="G44" s="56">
+        <v>12</v>
+      </c>
+      <c r="H44" s="73">
+        <v>12</v>
+      </c>
+      <c r="I44" s="73">
+        <v>19</v>
+      </c>
+      <c r="J44" s="101">
+        <v>19</v>
+      </c>
+      <c r="K44" s="101">
+        <v>47</v>
+      </c>
+      <c r="L44" s="89">
+        <v>139</v>
+      </c>
+      <c r="M44" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N44" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O44" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P44" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q44" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R44" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S44" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T44" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U44" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V44" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W44" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="104" t="s">
-[...30 lines deleted...]
-    <row r="46" spans="1:11">
+      <c r="B45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J45" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="K45" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L45" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T45" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U45" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V45" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W45" s="101">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B46" s="97">
-[...30 lines deleted...]
-    <row r="47" spans="1:11">
+      <c r="B46" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="73">
+        <v>1</v>
+      </c>
+      <c r="F46" s="73">
+        <v>1</v>
+      </c>
+      <c r="G46" s="56">
+        <v>1</v>
+      </c>
+      <c r="H46" s="73">
+        <v>1</v>
+      </c>
+      <c r="I46" s="73">
+        <v>1</v>
+      </c>
+      <c r="J46" s="101">
+        <v>1</v>
+      </c>
+      <c r="K46" s="101">
+        <v>3</v>
+      </c>
+      <c r="L46" s="89">
+        <v>3</v>
+      </c>
+      <c r="M46" s="73">
+        <v>3</v>
+      </c>
+      <c r="N46" s="73">
+        <v>3</v>
+      </c>
+      <c r="O46" s="73">
+        <v>3</v>
+      </c>
+      <c r="P46" s="73">
+        <v>3</v>
+      </c>
+      <c r="Q46" s="73">
+        <v>3</v>
+      </c>
+      <c r="R46" s="56">
+        <v>3</v>
+      </c>
+      <c r="S46" s="73">
+        <v>3</v>
+      </c>
+      <c r="T46" s="73">
+        <v>3</v>
+      </c>
+      <c r="U46" s="101">
+        <v>3</v>
+      </c>
+      <c r="V46" s="101">
+        <v>3</v>
+      </c>
+      <c r="W46" s="101">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B47" s="97" t="s">
-[...30 lines deleted...]
-    <row r="48" spans="1:11">
+      <c r="B47" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G47" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="H47" s="73">
+        <v>8</v>
+      </c>
+      <c r="I47" s="73">
+        <v>14</v>
+      </c>
+      <c r="J47" s="101">
+        <v>26</v>
+      </c>
+      <c r="K47" s="101">
+        <v>27</v>
+      </c>
+      <c r="L47" s="89">
+        <v>280</v>
+      </c>
+      <c r="M47" s="73">
+        <v>344</v>
+      </c>
+      <c r="N47" s="73">
+        <v>346</v>
+      </c>
+      <c r="O47" s="73">
+        <v>346</v>
+      </c>
+      <c r="P47" s="73">
+        <v>346</v>
+      </c>
+      <c r="Q47" s="73">
+        <v>346</v>
+      </c>
+      <c r="R47" s="56">
+        <v>345</v>
+      </c>
+      <c r="S47" s="73">
+        <v>345</v>
+      </c>
+      <c r="T47" s="73">
+        <v>345</v>
+      </c>
+      <c r="U47" s="104">
+        <v>254</v>
+      </c>
+      <c r="V47" s="101">
+        <v>254</v>
+      </c>
+      <c r="W47" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B48" s="97">
-[...30 lines deleted...]
-    <row r="49" spans="1:11">
+      <c r="B48" s="73">
+        <v>73</v>
+      </c>
+      <c r="C48" s="73">
+        <v>73</v>
+      </c>
+      <c r="D48" s="73">
+        <v>73</v>
+      </c>
+      <c r="E48" s="73">
+        <v>74</v>
+      </c>
+      <c r="F48" s="73">
+        <v>79</v>
+      </c>
+      <c r="G48" s="73">
+        <v>79</v>
+      </c>
+      <c r="H48" s="73">
+        <v>79</v>
+      </c>
+      <c r="I48" s="73">
+        <v>77</v>
+      </c>
+      <c r="J48" s="101">
+        <v>78</v>
+      </c>
+      <c r="K48" s="101">
+        <v>76</v>
+      </c>
+      <c r="L48" s="89">
+        <v>78</v>
+      </c>
+      <c r="M48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U48" s="101">
+        <v>2</v>
+      </c>
+      <c r="V48" s="101">
+        <v>2</v>
+      </c>
+      <c r="W48" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B49" s="104" t="s">
-[...45 lines deleted...]
-    <row r="51" spans="1:11">
+      <c r="B49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E49" s="73">
+        <v>139</v>
+      </c>
+      <c r="F49" s="73">
+        <v>139</v>
+      </c>
+      <c r="G49" s="73">
+        <v>139</v>
+      </c>
+      <c r="H49" s="73">
+        <v>141</v>
+      </c>
+      <c r="I49" s="73">
+        <v>157</v>
+      </c>
+      <c r="J49" s="101">
+        <v>157</v>
+      </c>
+      <c r="K49" s="101">
+        <v>184</v>
+      </c>
+      <c r="L49" s="89">
+        <v>184</v>
+      </c>
+      <c r="M49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T49" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U49" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V49" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W49" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" ht="15" customHeight="1">
+      <c r="A50" s="136" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" s="136"/>
+      <c r="C50" s="136"/>
+      <c r="D50" s="136"/>
+      <c r="E50" s="136"/>
+      <c r="F50" s="136"/>
+      <c r="G50" s="136"/>
+      <c r="H50" s="136"/>
+      <c r="I50" s="136"/>
+      <c r="J50" s="136"/>
+      <c r="K50" s="136"/>
+      <c r="L50" s="136"/>
+      <c r="M50" s="136"/>
+      <c r="N50" s="136"/>
+      <c r="O50" s="136"/>
+      <c r="P50" s="136"/>
+      <c r="Q50" s="136"/>
+      <c r="R50" s="136"/>
+      <c r="S50" s="136"/>
+      <c r="T50" s="136"/>
+      <c r="U50" s="136"/>
+      <c r="V50" s="136"/>
+      <c r="W50" s="136"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B51" s="108">
-[...30 lines deleted...]
-    <row r="52" spans="1:11">
+      <c r="B51" s="73">
+        <v>571</v>
+      </c>
+      <c r="C51" s="73">
+        <v>606</v>
+      </c>
+      <c r="D51" s="96">
+        <v>629</v>
+      </c>
+      <c r="E51" s="96">
+        <v>679</v>
+      </c>
+      <c r="F51" s="96">
+        <v>699</v>
+      </c>
+      <c r="G51" s="96">
+        <v>829</v>
+      </c>
+      <c r="H51" s="96">
+        <v>835</v>
+      </c>
+      <c r="I51" s="96">
+        <v>944</v>
+      </c>
+      <c r="J51" s="97">
+        <v>948</v>
+      </c>
+      <c r="K51" s="97">
+        <v>977</v>
+      </c>
+      <c r="L51" s="101">
+        <v>1393</v>
+      </c>
+      <c r="M51" s="73">
+        <v>3</v>
+      </c>
+      <c r="N51" s="73">
+        <v>3</v>
+      </c>
+      <c r="O51" s="96">
+        <v>4</v>
+      </c>
+      <c r="P51" s="96">
+        <v>4</v>
+      </c>
+      <c r="Q51" s="96">
+        <v>4</v>
+      </c>
+      <c r="R51" s="96">
+        <v>4</v>
+      </c>
+      <c r="S51" s="96">
+        <v>4</v>
+      </c>
+      <c r="T51" s="103">
+        <v>7</v>
+      </c>
+      <c r="U51" s="100">
+        <v>7</v>
+      </c>
+      <c r="V51" s="97">
+        <v>7</v>
+      </c>
+      <c r="W51" s="101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B52" s="108" t="s">
-[...30 lines deleted...]
-    <row r="53" spans="1:11">
+      <c r="B52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J52" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L52" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="M52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U52" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V52" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W52" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B53" s="108" t="s">
-[...30 lines deleted...]
-    <row r="54" spans="1:11">
+      <c r="B53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G53" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="96">
+        <v>15</v>
+      </c>
+      <c r="J53" s="97">
+        <v>15</v>
+      </c>
+      <c r="K53" s="97">
+        <v>21</v>
+      </c>
+      <c r="L53" s="101">
+        <v>27</v>
+      </c>
+      <c r="M53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O53" s="96">
+        <v>1</v>
+      </c>
+      <c r="P53" s="96">
+        <v>1</v>
+      </c>
+      <c r="Q53" s="96">
+        <v>1</v>
+      </c>
+      <c r="R53" s="96">
+        <v>1</v>
+      </c>
+      <c r="S53" s="96">
+        <v>1</v>
+      </c>
+      <c r="T53" s="96">
+        <v>1</v>
+      </c>
+      <c r="U53" s="97">
+        <v>1</v>
+      </c>
+      <c r="V53" s="97">
+        <v>1</v>
+      </c>
+      <c r="W53" s="101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="108">
-[...30 lines deleted...]
-    <row r="55" spans="1:11">
+      <c r="B54" s="73">
+        <v>44</v>
+      </c>
+      <c r="C54" s="73">
+        <v>51</v>
+      </c>
+      <c r="D54" s="96">
+        <v>56</v>
+      </c>
+      <c r="E54" s="96">
+        <v>58</v>
+      </c>
+      <c r="F54" s="96">
+        <v>60</v>
+      </c>
+      <c r="G54" s="103">
+        <v>118</v>
+      </c>
+      <c r="H54" s="96">
+        <v>115</v>
+      </c>
+      <c r="I54" s="96">
+        <v>115</v>
+      </c>
+      <c r="J54" s="97">
+        <v>107</v>
+      </c>
+      <c r="K54" s="97">
+        <v>106</v>
+      </c>
+      <c r="L54" s="97">
+        <v>142</v>
+      </c>
+      <c r="M54" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N54" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O54" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P54" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q54" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R54" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S54" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T54" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U54" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V54" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W54" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="108">
-[...30 lines deleted...]
-    <row r="56" spans="1:11">
+      <c r="B55" s="73">
+        <v>19</v>
+      </c>
+      <c r="C55" s="73">
+        <v>22</v>
+      </c>
+      <c r="D55" s="96">
+        <v>22</v>
+      </c>
+      <c r="E55" s="96">
+        <v>25</v>
+      </c>
+      <c r="F55" s="96">
+        <v>25</v>
+      </c>
+      <c r="G55" s="103">
+        <v>49</v>
+      </c>
+      <c r="H55" s="96">
+        <v>15</v>
+      </c>
+      <c r="I55" s="96">
+        <v>19</v>
+      </c>
+      <c r="J55" s="97">
+        <v>19</v>
+      </c>
+      <c r="K55" s="97">
+        <v>19</v>
+      </c>
+      <c r="L55" s="97">
+        <v>33</v>
+      </c>
+      <c r="M55" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N55" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O55" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P55" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q55" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R55" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S55" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T55" s="96">
+        <v>3</v>
+      </c>
+      <c r="U55" s="100">
+        <v>3</v>
+      </c>
+      <c r="V55" s="97">
+        <v>3</v>
+      </c>
+      <c r="W55" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="108">
-[...30 lines deleted...]
-    <row r="57" spans="1:11">
+      <c r="B56" s="73">
+        <v>91</v>
+      </c>
+      <c r="C56" s="73">
+        <v>119</v>
+      </c>
+      <c r="D56" s="96">
+        <v>121</v>
+      </c>
+      <c r="E56" s="96">
+        <v>123</v>
+      </c>
+      <c r="F56" s="96">
+        <v>124</v>
+      </c>
+      <c r="G56" s="103">
+        <v>139</v>
+      </c>
+      <c r="H56" s="96">
+        <v>145</v>
+      </c>
+      <c r="I56" s="96">
+        <v>142</v>
+      </c>
+      <c r="J56" s="97">
+        <v>142</v>
+      </c>
+      <c r="K56" s="97">
+        <v>146</v>
+      </c>
+      <c r="L56" s="97">
+        <v>147</v>
+      </c>
+      <c r="M56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O56" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P56" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q56" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R56" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S56" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T56" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U56" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V56" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W56" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="108">
-[...17 lines deleted...]
-      <c r="H57" s="109" t="s">
+      <c r="B57" s="73">
+        <v>38</v>
+      </c>
+      <c r="C57" s="73">
+        <v>38</v>
+      </c>
+      <c r="D57" s="96">
+        <v>38</v>
+      </c>
+      <c r="E57" s="96">
+        <v>38</v>
+      </c>
+      <c r="F57" s="96">
+        <v>38</v>
+      </c>
+      <c r="G57" s="103">
+        <v>38</v>
+      </c>
+      <c r="H57" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="I57" s="111" t="s">
+      <c r="I57" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J57" s="111" t="s">
+      <c r="J57" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K57" s="223" t="s">
-[...3 lines deleted...]
-    <row r="58" spans="1:11">
+      <c r="K57" s="97">
+        <v>37</v>
+      </c>
+      <c r="L57" s="97">
+        <v>37</v>
+      </c>
+      <c r="M57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O57" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P57" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q57" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R57" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S57" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T57" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U57" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V57" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W57" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B58" s="108">
-[...11 lines deleted...]
-      <c r="F58" s="109" t="s">
+      <c r="B58" s="73">
+        <v>73</v>
+      </c>
+      <c r="C58" s="73">
+        <v>75</v>
+      </c>
+      <c r="D58" s="96">
+        <v>77</v>
+      </c>
+      <c r="E58" s="96">
+        <v>78</v>
+      </c>
+      <c r="F58" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="G58" s="109" t="s">
+      <c r="G58" s="103">
+        <v>122</v>
+      </c>
+      <c r="H58" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="H58" s="109" t="s">
-[...2 lines deleted...]
-      <c r="I58" s="111" t="s">
+      <c r="I58" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J58" s="111" t="s">
+      <c r="J58" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K58" s="223">
-[...3 lines deleted...]
-    <row r="59" spans="1:11">
+      <c r="K58" s="97">
+        <v>185</v>
+      </c>
+      <c r="L58" s="97">
+        <v>188</v>
+      </c>
+      <c r="M58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O58" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P58" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q58" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R58" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S58" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T58" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U58" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V58" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W58" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23">
       <c r="A59" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B59" s="108" t="s">
-[...30 lines deleted...]
-    <row r="60" spans="1:11">
+      <c r="B59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="96">
+        <v>1</v>
+      </c>
+      <c r="J59" s="97">
+        <v>1</v>
+      </c>
+      <c r="K59" s="97">
+        <v>18</v>
+      </c>
+      <c r="L59" s="97">
+        <v>28</v>
+      </c>
+      <c r="M59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O59" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P59" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q59" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R59" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S59" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T59" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U59" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V59" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W59" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B60" s="108">
-[...20 lines deleted...]
-      <c r="I60" s="119" t="s">
+      <c r="B60" s="73">
+        <v>105</v>
+      </c>
+      <c r="C60" s="73">
+        <v>115</v>
+      </c>
+      <c r="D60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J60" s="119" t="s">
+      <c r="J60" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="K60" s="223" t="s">
+      <c r="K60" s="99" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="61" spans="1:11">
+      <c r="L60" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="M60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O60" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P60" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q60" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R60" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S60" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T60" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U60" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V60" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W60" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23">
       <c r="A61" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B61" s="108" t="s">
-[...11 lines deleted...]
-      <c r="F61" s="109" t="s">
+      <c r="B61" s="73">
+        <v>5</v>
+      </c>
+      <c r="C61" s="73">
+        <v>13</v>
+      </c>
+      <c r="D61" s="96">
+        <v>119</v>
+      </c>
+      <c r="E61" s="96">
+        <v>122</v>
+      </c>
+      <c r="F61" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="G61" s="112" t="s">
+      <c r="G61" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="H61" s="112" t="s">
+      <c r="H61" s="96">
+        <v>110</v>
+      </c>
+      <c r="I61" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="I61" s="111" t="s">
+      <c r="J61" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="J61" s="111" t="s">
+      <c r="K61" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="K61" s="223" t="s">
+      <c r="L61" s="73" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="M61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O61" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P61" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q61" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R61" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S61" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T61" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U61" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V61" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W61" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="108">
-[...30 lines deleted...]
-    <row r="63" spans="1:11">
+      <c r="B62" s="73">
+        <v>58</v>
+      </c>
+      <c r="C62" s="73">
+        <v>35</v>
+      </c>
+      <c r="D62" s="96">
+        <v>13</v>
+      </c>
+      <c r="E62" s="96">
+        <v>13</v>
+      </c>
+      <c r="F62" s="96">
+        <v>13</v>
+      </c>
+      <c r="G62" s="56">
+        <v>13</v>
+      </c>
+      <c r="H62" s="96">
+        <v>27</v>
+      </c>
+      <c r="I62" s="96">
+        <v>27</v>
+      </c>
+      <c r="J62" s="97">
+        <v>27</v>
+      </c>
+      <c r="K62" s="97">
+        <v>28</v>
+      </c>
+      <c r="L62" s="97">
+        <v>28</v>
+      </c>
+      <c r="M62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O62" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P62" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q62" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R62" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S62" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T62" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U62" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V62" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W62" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23">
       <c r="A63" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="108">
-[...30 lines deleted...]
-    <row r="64" spans="1:11">
+      <c r="B63" s="73">
+        <v>138</v>
+      </c>
+      <c r="C63" s="73">
+        <v>138</v>
+      </c>
+      <c r="D63" s="96">
+        <v>45</v>
+      </c>
+      <c r="E63" s="96">
+        <v>73</v>
+      </c>
+      <c r="F63" s="96" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63" s="103">
+        <v>78</v>
+      </c>
+      <c r="H63" s="96">
+        <v>80</v>
+      </c>
+      <c r="I63" s="96">
+        <v>80</v>
+      </c>
+      <c r="J63" s="97">
+        <v>84</v>
+      </c>
+      <c r="K63" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L63" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="M63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O63" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P63" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q63" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R63" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S63" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T63" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U63" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V63" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W63" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23">
       <c r="A64" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B64" s="108" t="s">
-[...30 lines deleted...]
-    <row r="65" spans="1:11">
+      <c r="B64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J64" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K64" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L64" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="M64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O64" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P64" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q64" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R64" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S64" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T64" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U64" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V64" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W64" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23">
       <c r="A65" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B65" s="108" t="s">
-[...30 lines deleted...]
-    <row r="66" spans="1:11">
+      <c r="B65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J65" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="K65" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L65" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="M65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O65" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P65" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q65" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R65" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S65" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T65" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U65" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V65" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W65" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23">
       <c r="A66" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B66" s="108" t="s">
-[...30 lines deleted...]
-    <row r="67" spans="1:11">
+      <c r="B66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D66" s="96">
+        <v>138</v>
+      </c>
+      <c r="E66" s="96">
+        <v>140</v>
+      </c>
+      <c r="F66" s="96">
+        <v>140</v>
+      </c>
+      <c r="G66" s="103">
+        <v>140</v>
+      </c>
+      <c r="H66" s="96">
+        <v>139</v>
+      </c>
+      <c r="I66" s="96">
+        <v>216</v>
+      </c>
+      <c r="J66" s="97">
+        <v>216</v>
+      </c>
+      <c r="K66" s="97">
+        <v>203</v>
+      </c>
+      <c r="L66" s="97">
+        <v>545</v>
+      </c>
+      <c r="M66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="N66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="O66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="P66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="R66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="S66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="T66" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="U66" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="V66" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="W66" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23">
       <c r="A67" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B67" s="108" t="s">
-[...30 lines deleted...]
-    <row r="68" spans="1:11" s="4" customFormat="1">
+      <c r="B67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J67" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="K67" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L67" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="M67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U67" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V67" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W67" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23" s="4" customFormat="1">
       <c r="A68" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B68" s="108" t="s">
-[...30 lines deleted...]
-    <row r="69" spans="1:11">
+      <c r="B68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E68" s="73">
+        <v>9</v>
+      </c>
+      <c r="F68" s="73">
+        <v>9</v>
+      </c>
+      <c r="G68" s="73">
+        <v>9</v>
+      </c>
+      <c r="H68" s="73">
+        <v>9</v>
+      </c>
+      <c r="I68" s="73">
+        <v>9</v>
+      </c>
+      <c r="J68" s="101">
+        <v>9</v>
+      </c>
+      <c r="K68" s="101">
+        <v>9</v>
+      </c>
+      <c r="L68" s="101">
+        <v>9</v>
+      </c>
+      <c r="M68" s="73">
+        <v>3</v>
+      </c>
+      <c r="N68" s="73">
+        <v>3</v>
+      </c>
+      <c r="O68" s="73">
+        <v>3</v>
+      </c>
+      <c r="P68" s="73">
+        <v>3</v>
+      </c>
+      <c r="Q68" s="73">
+        <v>3</v>
+      </c>
+      <c r="R68" s="73">
+        <v>3</v>
+      </c>
+      <c r="S68" s="73">
+        <v>3</v>
+      </c>
+      <c r="T68" s="73">
+        <v>3</v>
+      </c>
+      <c r="U68" s="101">
+        <v>3</v>
+      </c>
+      <c r="V68" s="101">
+        <v>3</v>
+      </c>
+      <c r="W68" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23">
       <c r="A69" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B69" s="116" t="s">
-[...30 lines deleted...]
-    <row r="70" spans="1:11">
+      <c r="B69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="D69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="J69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="K69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="M69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="N69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="O69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="P69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="R69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="S69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="T69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="U69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V69" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W69" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="70" spans="1:23">
       <c r="A70" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B70" s="116" t="s">
-[...30 lines deleted...]
-    <row r="71" spans="1:11">
+      <c r="B70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="D70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="E70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="F70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="H70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="J70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="K70" s="101">
+        <v>1</v>
+      </c>
+      <c r="L70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="M70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="N70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="O70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="P70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="R70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="S70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="T70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="U70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="V70" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="W70" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="71" spans="1:23">
       <c r="A71" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B71" s="117" t="s">
-[...37 lines deleted...]
-        <v>35</v>
+      <c r="B71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="D71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="F71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="G71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="J71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="K71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="L71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="M71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="N71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="O71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="P71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="R71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="S71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="T71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="U71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="V71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="W71" s="106" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...2 lines deleted...]
-    <mergeCell ref="A1:J1"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="M4:W4"/>
+    <mergeCell ref="A6:W6"/>
+    <mergeCell ref="A28:W28"/>
+    <mergeCell ref="A50:W50"/>
+    <mergeCell ref="A2:U2"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="A2:K2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:K6"/>
+    <mergeCell ref="B4:L4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr codeName="Лист5"/>
-  <dimension ref="A1:K75"/>
+  <sheetPr codeName="Лист3"/>
+  <dimension ref="A1:X71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H29" sqref="H29"/>
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="51.75" customHeight="1">
-[...32 lines deleted...]
-      <c r="B4" s="243" t="s">
+    <row r="1" spans="1:24" ht="57" customHeight="1">
+      <c r="A1" s="132"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="132"/>
+      <c r="T1" s="132"/>
+      <c r="U1" s="132"/>
+      <c r="V1" s="132"/>
+      <c r="W1" s="132"/>
+    </row>
+    <row r="2" spans="1:24" ht="12.75">
+      <c r="A2" s="133" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+      <c r="I2" s="133"/>
+      <c r="J2" s="133"/>
+      <c r="K2" s="133"/>
+      <c r="L2" s="133"/>
+      <c r="M2" s="133"/>
+      <c r="N2" s="133"/>
+      <c r="O2" s="133"/>
+      <c r="P2" s="133"/>
+      <c r="Q2" s="133"/>
+      <c r="R2" s="133"/>
+      <c r="S2" s="133"/>
+      <c r="T2" s="133"/>
+      <c r="U2" s="133"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="W3" s="87" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="138"/>
+      <c r="B4" s="135" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="140"/>
+      <c r="D4" s="140"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="140"/>
+      <c r="G4" s="140"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="140"/>
+      <c r="J4" s="140"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="141"/>
+      <c r="M4" s="134" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="243"/>
-[...10 lines deleted...]
-      <c r="A5" s="235"/>
+      <c r="N4" s="134"/>
+      <c r="O4" s="134"/>
+      <c r="P4" s="134"/>
+      <c r="Q4" s="134"/>
+      <c r="R4" s="134"/>
+      <c r="S4" s="134"/>
+      <c r="T4" s="134"/>
+      <c r="U4" s="134"/>
+      <c r="V4" s="134"/>
+      <c r="W4" s="135"/>
+      <c r="X4" s="4"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="139"/>
       <c r="B5" s="6">
         <v>2015</v>
       </c>
       <c r="C5" s="2">
         <v>2016</v>
       </c>
       <c r="D5" s="2">
         <v>2017</v>
       </c>
       <c r="E5" s="2">
         <v>2018</v>
       </c>
       <c r="F5" s="2">
         <v>2019</v>
       </c>
       <c r="G5" s="2">
         <v>2020</v>
       </c>
       <c r="H5" s="2">
         <v>2021</v>
       </c>
       <c r="I5" s="5">
         <v>2022</v>
       </c>
       <c r="J5" s="2">
         <v>2023</v>
       </c>
-      <c r="K5" s="226">
+      <c r="K5" s="88">
         <v>2024</v>
       </c>
-    </row>
-[...15 lines deleted...]
-    <row r="7" spans="1:11">
+      <c r="L5" s="92">
+        <v>2025</v>
+      </c>
+      <c r="M5" s="95">
+        <v>2015</v>
+      </c>
+      <c r="N5" s="95">
+        <v>2016</v>
+      </c>
+      <c r="O5" s="95">
+        <v>2017</v>
+      </c>
+      <c r="P5" s="95">
+        <v>2018</v>
+      </c>
+      <c r="Q5" s="95">
+        <v>2019</v>
+      </c>
+      <c r="R5" s="95">
+        <v>2020</v>
+      </c>
+      <c r="S5" s="95">
+        <v>2021</v>
+      </c>
+      <c r="T5" s="95">
+        <v>2022</v>
+      </c>
+      <c r="U5" s="95">
+        <v>2023</v>
+      </c>
+      <c r="V5" s="94">
+        <v>2024</v>
+      </c>
+      <c r="W5" s="128">
+        <v>2025</v>
+      </c>
+      <c r="X5" s="4"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="137" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="137"/>
+      <c r="I6" s="137"/>
+      <c r="J6" s="137"/>
+      <c r="K6" s="137"/>
+      <c r="L6" s="137"/>
+      <c r="M6" s="142"/>
+      <c r="N6" s="142"/>
+      <c r="O6" s="142"/>
+      <c r="P6" s="142"/>
+      <c r="Q6" s="142"/>
+      <c r="R6" s="142"/>
+      <c r="S6" s="142"/>
+      <c r="T6" s="142"/>
+      <c r="U6" s="142"/>
+      <c r="V6" s="142"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="120">
-[...30 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="B7" s="73">
+        <v>1</v>
+      </c>
+      <c r="C7" s="73">
+        <v>1</v>
+      </c>
+      <c r="D7" s="74">
+        <v>2</v>
+      </c>
+      <c r="E7" s="74">
+        <v>2</v>
+      </c>
+      <c r="F7" s="74">
+        <v>2</v>
+      </c>
+      <c r="G7" s="74">
+        <v>1</v>
+      </c>
+      <c r="H7" s="74">
+        <v>1</v>
+      </c>
+      <c r="I7" s="74">
+        <v>1</v>
+      </c>
+      <c r="J7" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="89">
+        <v>27</v>
+      </c>
+      <c r="L7" s="89">
+        <v>4</v>
+      </c>
+      <c r="M7" s="73">
+        <v>183</v>
+      </c>
+      <c r="N7" s="73">
+        <v>126</v>
+      </c>
+      <c r="O7" s="74">
+        <v>111</v>
+      </c>
+      <c r="P7" s="74">
+        <v>102</v>
+      </c>
+      <c r="Q7" s="74">
+        <v>102</v>
+      </c>
+      <c r="R7" s="74">
+        <v>105</v>
+      </c>
+      <c r="S7" s="74">
+        <v>84</v>
+      </c>
+      <c r="T7" s="74">
+        <v>83</v>
+      </c>
+      <c r="U7" s="89">
+        <v>62</v>
+      </c>
+      <c r="V7" s="89">
+        <v>63</v>
+      </c>
+      <c r="W7" s="89">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="120" t="s">
-[...30 lines deleted...]
-    <row r="9" spans="1:11">
+      <c r="B8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J8" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K8" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T8" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U8" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="W8" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="120" t="s">
-[...30 lines deleted...]
-    <row r="10" spans="1:11">
+      <c r="B9" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="J9" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K9" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M9" s="73">
+        <v>165</v>
+      </c>
+      <c r="N9" s="73">
+        <v>109</v>
+      </c>
+      <c r="O9" s="74">
+        <v>94</v>
+      </c>
+      <c r="P9" s="74">
+        <v>85</v>
+      </c>
+      <c r="Q9" s="74">
+        <v>85</v>
+      </c>
+      <c r="R9" s="60">
+        <v>87</v>
+      </c>
+      <c r="S9" s="74">
+        <v>66</v>
+      </c>
+      <c r="T9" s="74">
+        <v>65</v>
+      </c>
+      <c r="U9" s="89">
+        <v>62</v>
+      </c>
+      <c r="V9" s="89">
+        <v>63</v>
+      </c>
+      <c r="W9" s="89">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="120" t="s">
-[...30 lines deleted...]
-    <row r="11" spans="1:11">
+      <c r="B10" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="J10" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K10" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L10" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M10" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="N10" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="O10" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="P10" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q10" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="R10" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="S10" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="T10" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="U10" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V10" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="W10" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="133">
-[...30 lines deleted...]
-    <row r="12" spans="1:11">
+      <c r="B11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="J11" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K11" s="89">
+        <v>19</v>
+      </c>
+      <c r="L11" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M11" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="N11" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="O11" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="P11" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q11" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="R11" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="S11" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="T11" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="U11" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V11" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="W11" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="120">
-[...30 lines deleted...]
-    <row r="13" spans="1:11">
+      <c r="B12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J12" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K12" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L12" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M12" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N12" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O12" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P12" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q12" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R12" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S12" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T12" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U12" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V12" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W12" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="120" t="s">
-[...30 lines deleted...]
-    <row r="14" spans="1:11">
+      <c r="B13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J13" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K13" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L13" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M13" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N13" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O13" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P13" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q13" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R13" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S13" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T13" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U13" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V13" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W13" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="120" t="s">
-[...30 lines deleted...]
-    <row r="15" spans="1:11">
+      <c r="B14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J14" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K14" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L14" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M14" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N14" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O14" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P14" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q14" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R14" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S14" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T14" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U14" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V14" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W14" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="120" t="s">
-[...30 lines deleted...]
-    <row r="16" spans="1:11">
+      <c r="B15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J15" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K15" s="7">
+        <v>6</v>
+      </c>
+      <c r="L15" s="7">
+        <v>4</v>
+      </c>
+      <c r="M15" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N15" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O15" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P15" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q15" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R15" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S15" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T15" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U15" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V15" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W15" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="120" t="s">
-[...30 lines deleted...]
-    <row r="17" spans="1:11">
+      <c r="B16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J16" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K16" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L16" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M16" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N16" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O16" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P16" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q16" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R16" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S16" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T16" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U16" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V16" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W16" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="120" t="s">
-[...30 lines deleted...]
-    <row r="18" spans="1:11">
+      <c r="B17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J17" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K17" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L17" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M17" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N17" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O17" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P17" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q17" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R17" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S17" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T17" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U17" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V17" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W17" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="120" t="s">
-[...30 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="B18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J18" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K18" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L18" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M18" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N18" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O18" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P18" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q18" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R18" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S18" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T18" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U18" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V18" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W18" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="120">
-[...30 lines deleted...]
-    <row r="20" spans="1:11">
+      <c r="B19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J19" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K19" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L19" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M19" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N19" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O19" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P19" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q19" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R19" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S19" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T19" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U19" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V19" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W19" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="121" t="s">
-[...30 lines deleted...]
-    <row r="21" spans="1:11">
+      <c r="B20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L20" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M20" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O20" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P20" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q20" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R20" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S20" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T20" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U20" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V20" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W20" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="121" t="s">
-[...30 lines deleted...]
-    <row r="22" spans="1:11">
+      <c r="B21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K21" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L21" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M21" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N21" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O21" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P21" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q21" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R21" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S21" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T21" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U21" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V21" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W21" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="120">
-[...30 lines deleted...]
-    <row r="23" spans="1:11">
+      <c r="B22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K22" s="7">
+        <v>1</v>
+      </c>
+      <c r="L22" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M22" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N22" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O22" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P22" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q22" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R22" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S22" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T22" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U22" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V22" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W22" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="120" t="s">
-[...30 lines deleted...]
-    <row r="24" spans="1:11">
+      <c r="B23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M23" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N23" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O23" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P23" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q23" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R23" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S23" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T23" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U23" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V23" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W23" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="120" t="s">
-[...30 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="B24" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G24" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J24" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K24" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L24" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M24" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N24" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O24" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P24" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q24" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R24" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S24" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T24" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U24" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V24" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W24" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="120" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="121">
+      <c r="B25" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J25" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K25" s="7">
         <v>1</v>
       </c>
-      <c r="E25" s="121">
-[...21 lines deleted...]
-    <row r="26" spans="1:11">
+      <c r="L25" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M25" s="73">
+        <v>18</v>
+      </c>
+      <c r="N25" s="73">
+        <v>17</v>
+      </c>
+      <c r="O25" s="76">
+        <v>17</v>
+      </c>
+      <c r="P25" s="76">
+        <v>17</v>
+      </c>
+      <c r="Q25" s="76">
+        <v>17</v>
+      </c>
+      <c r="R25" s="60">
+        <v>18</v>
+      </c>
+      <c r="S25" s="76">
+        <v>18</v>
+      </c>
+      <c r="T25" s="76">
+        <v>18</v>
+      </c>
+      <c r="U25" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V25" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W25" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="120">
-[...30 lines deleted...]
-    <row r="27" spans="1:11">
+      <c r="B26" s="73">
+        <v>1</v>
+      </c>
+      <c r="C26" s="73">
+        <v>1</v>
+      </c>
+      <c r="D26" s="76">
+        <v>1</v>
+      </c>
+      <c r="E26" s="76">
+        <v>1</v>
+      </c>
+      <c r="F26" s="76">
+        <v>1</v>
+      </c>
+      <c r="G26" s="76">
+        <v>1</v>
+      </c>
+      <c r="H26" s="76">
+        <v>1</v>
+      </c>
+      <c r="I26" s="76">
+        <v>1</v>
+      </c>
+      <c r="J26" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K26" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L26" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M26" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N26" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O26" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P26" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q26" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R26" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S26" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T26" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U26" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V26" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W26" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="120" t="s">
-[...45 lines deleted...]
-    <row r="29" spans="1:11">
+      <c r="B27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J27" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K27" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L27" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T27" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U27" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V27" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W27" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="136"/>
+      <c r="C28" s="136"/>
+      <c r="D28" s="136"/>
+      <c r="E28" s="136"/>
+      <c r="F28" s="136"/>
+      <c r="G28" s="136"/>
+      <c r="H28" s="136"/>
+      <c r="I28" s="136"/>
+      <c r="J28" s="136"/>
+      <c r="K28" s="136"/>
+      <c r="L28" s="136"/>
+      <c r="M28" s="136"/>
+      <c r="N28" s="136"/>
+      <c r="O28" s="136"/>
+      <c r="P28" s="136"/>
+      <c r="Q28" s="136"/>
+      <c r="R28" s="136"/>
+      <c r="S28" s="136"/>
+      <c r="T28" s="136"/>
+      <c r="U28" s="136"/>
+      <c r="V28" s="136"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="135">
-[...30 lines deleted...]
-    <row r="30" spans="1:11">
+      <c r="B29" s="73">
+        <v>1</v>
+      </c>
+      <c r="C29" s="73">
+        <v>1</v>
+      </c>
+      <c r="D29" s="76">
+        <v>1</v>
+      </c>
+      <c r="E29" s="76">
+        <v>1</v>
+      </c>
+      <c r="F29" s="76">
+        <v>1</v>
+      </c>
+      <c r="G29" s="76">
+        <v>1</v>
+      </c>
+      <c r="H29" s="76">
+        <v>1</v>
+      </c>
+      <c r="I29" s="76">
+        <v>1</v>
+      </c>
+      <c r="J29" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K29" s="7">
+        <v>5</v>
+      </c>
+      <c r="L29" s="7">
+        <v>1</v>
+      </c>
+      <c r="M29" s="73">
+        <v>183</v>
+      </c>
+      <c r="N29" s="73">
+        <v>126</v>
+      </c>
+      <c r="O29" s="76">
+        <v>111</v>
+      </c>
+      <c r="P29" s="76">
+        <v>102</v>
+      </c>
+      <c r="Q29" s="76">
+        <v>102</v>
+      </c>
+      <c r="R29" s="76">
+        <v>105</v>
+      </c>
+      <c r="S29" s="76">
+        <v>84</v>
+      </c>
+      <c r="T29" s="76">
+        <v>83</v>
+      </c>
+      <c r="U29" s="7">
+        <v>62</v>
+      </c>
+      <c r="V29" s="7">
+        <v>63</v>
+      </c>
+      <c r="W29" s="7">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="135" t="s">
-[...30 lines deleted...]
-    <row r="31" spans="1:11">
+      <c r="B30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J30" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K30" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L30" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T30" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U30" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V30" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W30" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="135" t="s">
-[...30 lines deleted...]
-    <row r="32" spans="1:11">
+      <c r="B31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G31" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J31" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K31" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L31" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M31" s="73">
+        <v>165</v>
+      </c>
+      <c r="N31" s="73">
+        <v>109</v>
+      </c>
+      <c r="O31" s="76">
+        <v>94</v>
+      </c>
+      <c r="P31" s="76">
+        <v>85</v>
+      </c>
+      <c r="Q31" s="76">
+        <v>85</v>
+      </c>
+      <c r="R31" s="60">
+        <v>87</v>
+      </c>
+      <c r="S31" s="76">
+        <v>66</v>
+      </c>
+      <c r="T31" s="76">
+        <v>65</v>
+      </c>
+      <c r="U31" s="7">
+        <v>62</v>
+      </c>
+      <c r="V31" s="7">
+        <v>63</v>
+      </c>
+      <c r="W31" s="7">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B32" s="135" t="s">
-[...30 lines deleted...]
-    <row r="33" spans="1:11">
+      <c r="B32" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J32" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K32" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L32" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T32" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U32" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V32" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W32" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B33" s="135" t="s">
-[...30 lines deleted...]
-    <row r="34" spans="1:11">
+      <c r="B33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J33" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K33" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L33" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T33" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U33" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V33" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W33" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B34" s="135">
-[...30 lines deleted...]
-    <row r="35" spans="1:11">
+      <c r="B34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J34" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K34" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L34" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T34" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U34" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V34" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W34" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B35" s="135" t="s">
-[...30 lines deleted...]
-    <row r="36" spans="1:11">
+      <c r="B35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J35" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K35" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L35" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T35" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U35" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V35" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W35" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B36" s="135" t="s">
-[...30 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="B36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J36" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K36" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L36" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T36" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U36" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V36" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W36" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B37" s="135" t="s">
-[...30 lines deleted...]
-    <row r="38" spans="1:11">
+      <c r="B37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J37" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K37" s="107">
+        <v>3</v>
+      </c>
+      <c r="L37" s="7">
+        <v>1</v>
+      </c>
+      <c r="M37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T37" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U37" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V37" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W37" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="135" t="s">
-[...30 lines deleted...]
-    <row r="39" spans="1:11">
+      <c r="B38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J38" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K38" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L38" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T38" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U38" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V38" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W38" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="135" t="s">
-[...30 lines deleted...]
-    <row r="40" spans="1:11">
+      <c r="B39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J39" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K39" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L39" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T39" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U39" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V39" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W39" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B40" s="135" t="s">
-[...30 lines deleted...]
-    <row r="41" spans="1:11">
+      <c r="B40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J40" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K40" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L40" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T40" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U40" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V40" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W40" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B41" s="135">
-[...30 lines deleted...]
-    <row r="42" spans="1:11">
+      <c r="B41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J41" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K41" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L41" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T41" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U41" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V41" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W41" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="136" t="s">
-[...30 lines deleted...]
-    <row r="43" spans="1:11">
+      <c r="B42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J42" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K42" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L42" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T42" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U42" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V42" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W42" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B43" s="136" t="s">
-[...30 lines deleted...]
-    <row r="44" spans="1:11">
+      <c r="B43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J43" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K43" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L43" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T43" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U43" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V43" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W43" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B44" s="135">
-[...30 lines deleted...]
-    <row r="45" spans="1:11">
+      <c r="B44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J44" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K44" s="7">
+        <v>1</v>
+      </c>
+      <c r="L44" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T44" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U44" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V44" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W44" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="135" t="s">
-[...30 lines deleted...]
-    <row r="46" spans="1:11">
+      <c r="B45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J45" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K45" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L45" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T45" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U45" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V45" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W45" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B46" s="135" t="s">
-[...30 lines deleted...]
-    <row r="47" spans="1:11">
+      <c r="B46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J46" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K46" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L46" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U46" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V46" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W46" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B47" s="135" t="s">
-[...5 lines deleted...]
-      <c r="D47" s="136">
+      <c r="B47" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G47" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J47" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K47" s="7">
         <v>1</v>
       </c>
-      <c r="E47" s="136">
-[...21 lines deleted...]
-    <row r="48" spans="1:11">
+      <c r="L47" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M47" s="73">
+        <v>18</v>
+      </c>
+      <c r="N47" s="73">
+        <v>17</v>
+      </c>
+      <c r="O47" s="76">
+        <v>17</v>
+      </c>
+      <c r="P47" s="76">
+        <v>17</v>
+      </c>
+      <c r="Q47" s="76">
+        <v>17</v>
+      </c>
+      <c r="R47" s="60">
+        <v>18</v>
+      </c>
+      <c r="S47" s="76">
+        <v>18</v>
+      </c>
+      <c r="T47" s="76">
+        <v>18</v>
+      </c>
+      <c r="U47" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V47" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W47" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B48" s="135">
-[...30 lines deleted...]
-    <row r="49" spans="1:11">
+      <c r="B48" s="73">
+        <v>1</v>
+      </c>
+      <c r="C48" s="73">
+        <v>1</v>
+      </c>
+      <c r="D48" s="76">
+        <v>1</v>
+      </c>
+      <c r="E48" s="76">
+        <v>1</v>
+      </c>
+      <c r="F48" s="76">
+        <v>1</v>
+      </c>
+      <c r="G48" s="76">
+        <v>1</v>
+      </c>
+      <c r="H48" s="76">
+        <v>1</v>
+      </c>
+      <c r="I48" s="76">
+        <v>1</v>
+      </c>
+      <c r="J48" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K48" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L48" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N48" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O48" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P48" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R48" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S48" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T48" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U48" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V48" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W48" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B49" s="135" t="s">
-[...45 lines deleted...]
-    <row r="51" spans="1:11">
+      <c r="B49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J49" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K49" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L49" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="N49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="O49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="P49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="R49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="S49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="T49" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="U49" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V49" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W49" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="136" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" s="136"/>
+      <c r="C50" s="136"/>
+      <c r="D50" s="136"/>
+      <c r="E50" s="136"/>
+      <c r="F50" s="136"/>
+      <c r="G50" s="136"/>
+      <c r="H50" s="136"/>
+      <c r="I50" s="136"/>
+      <c r="J50" s="136"/>
+      <c r="K50" s="136"/>
+      <c r="L50" s="136"/>
+      <c r="M50" s="136"/>
+      <c r="N50" s="136"/>
+      <c r="O50" s="136"/>
+      <c r="P50" s="136"/>
+      <c r="Q50" s="136"/>
+      <c r="R50" s="136"/>
+      <c r="S50" s="136"/>
+      <c r="T50" s="136"/>
+      <c r="U50" s="136"/>
+      <c r="V50" s="136"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B51" s="150">
-[...30 lines deleted...]
-    <row r="52" spans="1:11">
+      <c r="B51" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I51" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J51" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K51" s="90">
+        <v>3</v>
+      </c>
+      <c r="L51" s="93"/>
+      <c r="M51" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="N51" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O51" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="P51" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q51" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="R51" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S51" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="T51" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U51" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="V51" s="91" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B52" s="150" t="s">
-[...30 lines deleted...]
-    <row r="53" spans="1:11">
+      <c r="B52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="J52" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="89">
+        <v>22</v>
+      </c>
+      <c r="L52" s="7">
+        <v>3</v>
+      </c>
+      <c r="M52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="N52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="O52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="P52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="R52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="S52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="T52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="U52" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="W52" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B53" s="150" t="s">
-[...30 lines deleted...]
-    <row r="54" spans="1:11">
+      <c r="B53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="J53" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K53" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L53" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="N53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="O53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="P53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="R53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="S53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="T53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="U53" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="W53" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="150" t="s">
-[...30 lines deleted...]
-    <row r="55" spans="1:11">
+      <c r="B54" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="J54" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K54" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L54" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="N54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="O54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="P54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="R54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="S54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="T54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="U54" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="W54" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="150">
-[...17 lines deleted...]
-      <c r="H55" s="155">
+      <c r="B55" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D55" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="I55" s="155">
-[...9 lines deleted...]
-    <row r="56" spans="1:11">
+      <c r="E55" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="J55" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K55" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L55" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M55" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="N55" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="O55" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="P55" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q55" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="R55" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="S55" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="T55" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="U55" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V55" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="W55" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="150">
-[...30 lines deleted...]
-    <row r="57" spans="1:11">
+      <c r="B56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J56" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K56" s="89">
+        <v>19</v>
+      </c>
+      <c r="L56" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U56" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V56" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W56" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="150" t="s">
-[...30 lines deleted...]
-    <row r="58" spans="1:11">
+      <c r="B57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J57" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K57" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L57" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U57" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W57" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B58" s="150" t="s">
-[...30 lines deleted...]
-    <row r="59" spans="1:11">
+      <c r="B58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J58" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K58" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L58" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U58" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W58" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23">
       <c r="A59" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B59" s="150" t="s">
-[...30 lines deleted...]
-    <row r="60" spans="1:11">
+      <c r="B59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J59" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K59" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L59" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U59" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W59" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B60" s="150" t="s">
-[...30 lines deleted...]
-    <row r="61" spans="1:11">
+      <c r="B60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J60" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K60" s="89">
+        <v>3</v>
+      </c>
+      <c r="L60" s="89">
+        <v>3</v>
+      </c>
+      <c r="M60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U60" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W60" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23">
       <c r="A61" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B61" s="150" t="s">
-[...30 lines deleted...]
-    <row r="62" spans="1:11">
+      <c r="B61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J61" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K61" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L61" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U61" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W61" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="150">
-[...30 lines deleted...]
-    <row r="63" spans="1:11">
+      <c r="B62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J62" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K62" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L62" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U62" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V62" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W62" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23">
       <c r="A63" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="150" t="s">
-[...30 lines deleted...]
-    <row r="64" spans="1:11">
+      <c r="B63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J63" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K63" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L63" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U63" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W63" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23">
       <c r="A64" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B64" s="151" t="s">
-[...30 lines deleted...]
-    <row r="65" spans="1:11">
+      <c r="B64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J64" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K64" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L64" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U64" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V64" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W64" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23">
       <c r="A65" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B65" s="151" t="s">
-[...30 lines deleted...]
-    <row r="66" spans="1:11">
+      <c r="B65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J65" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K65" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L65" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U65" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V65" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W65" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23">
       <c r="A66" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B66" s="150" t="s">
-[...30 lines deleted...]
-    <row r="67" spans="1:11">
+      <c r="B66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J66" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K66" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L66" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U66" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W66" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23">
       <c r="A67" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B67" s="150" t="s">
-[...30 lines deleted...]
-    <row r="68" spans="1:11" s="4" customFormat="1">
+      <c r="B67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J67" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K67" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L67" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U67" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="V67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W67" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23" s="4" customFormat="1">
       <c r="A68" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B68" s="150" t="s">
-[...30 lines deleted...]
-    <row r="69" spans="1:11">
+      <c r="B68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J68" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K68" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L68" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U68" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W68" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23">
       <c r="A69" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B69" s="159" t="s">
-[...30 lines deleted...]
-    <row r="70" spans="1:11">
+      <c r="B69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="J69" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K69" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L69" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="N69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="O69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="R69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="U69" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V69" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="W69" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="70" spans="1:23">
       <c r="A70" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B70" s="159" t="s">
-[...30 lines deleted...]
-    <row r="71" spans="1:11">
+      <c r="B70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="D70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="E70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="F70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="H70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="J70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="L70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="N70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="O70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="P70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="R70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="S70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="T70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="U70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="V70" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="W70" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="71" spans="1:23">
       <c r="A71" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B71" s="161" t="s">
-[...37 lines deleted...]
-        <v>35</v>
+      <c r="B71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="D71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="F71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="G71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="J71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="K71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="L71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="M71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="N71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="O71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="P71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="R71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="S71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="T71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="U71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="V71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="W71" s="84" t="s">
+        <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="M4:W4"/>
+    <mergeCell ref="A50:V50"/>
+    <mergeCell ref="A28:V28"/>
+    <mergeCell ref="A6:V6"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:L4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M71"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E83" sqref="E83"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="54" customHeight="1">
+      <c r="A1" s="132"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75">
+      <c r="A2" s="133" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+      <c r="I2" s="133"/>
+      <c r="J2" s="133"/>
+      <c r="K2" s="133"/>
+      <c r="L2" s="133"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="L3" s="87" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="138"/>
+      <c r="B4" s="134" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="134"/>
+      <c r="D4" s="134"/>
+      <c r="E4" s="134"/>
+      <c r="F4" s="134"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="134"/>
+      <c r="I4" s="134"/>
+      <c r="J4" s="134"/>
+      <c r="K4" s="134"/>
+      <c r="L4" s="135"/>
+      <c r="M4" s="4"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="139"/>
+      <c r="B5" s="95">
+        <v>2015</v>
+      </c>
+      <c r="C5" s="95">
+        <v>2016</v>
+      </c>
+      <c r="D5" s="95">
+        <v>2017</v>
+      </c>
+      <c r="E5" s="95">
+        <v>2018</v>
+      </c>
+      <c r="F5" s="95">
+        <v>2019</v>
+      </c>
+      <c r="G5" s="95">
+        <v>2020</v>
+      </c>
+      <c r="H5" s="95">
+        <v>2021</v>
+      </c>
+      <c r="I5" s="95">
+        <v>2022</v>
+      </c>
+      <c r="J5" s="95">
+        <v>2023</v>
+      </c>
+      <c r="K5" s="94">
+        <v>2024</v>
+      </c>
+      <c r="L5" s="128">
+        <v>2025</v>
+      </c>
+      <c r="M5" s="4"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="137" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="137"/>
+      <c r="I6" s="137"/>
+      <c r="J6" s="137"/>
+      <c r="K6" s="137"/>
+      <c r="L6" s="137"/>
+      <c r="M6" s="4"/>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="11">
+        <v>70747</v>
+      </c>
+      <c r="C7" s="11">
+        <v>78283</v>
+      </c>
+      <c r="D7" s="12">
+        <v>81605</v>
+      </c>
+      <c r="E7" s="12">
+        <v>83131</v>
+      </c>
+      <c r="F7" s="12">
+        <v>84160</v>
+      </c>
+      <c r="G7" s="12">
+        <v>92508</v>
+      </c>
+      <c r="H7" s="12">
+        <v>93672</v>
+      </c>
+      <c r="I7" s="12">
+        <v>158165</v>
+      </c>
+      <c r="J7" s="18">
+        <v>160710</v>
+      </c>
+      <c r="K7" s="97">
+        <v>182139</v>
+      </c>
+      <c r="L7" s="89">
+        <v>268790</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="J8" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="K8" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="12">
+        <v>924</v>
+      </c>
+      <c r="J9" s="18">
+        <v>925</v>
+      </c>
+      <c r="K9" s="97">
+        <v>982</v>
+      </c>
+      <c r="L9" s="89">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="11">
+        <v>536</v>
+      </c>
+      <c r="C10" s="11">
+        <v>544</v>
+      </c>
+      <c r="D10" s="12">
+        <v>712</v>
+      </c>
+      <c r="E10" s="12">
+        <v>720</v>
+      </c>
+      <c r="F10" s="12">
+        <v>780</v>
+      </c>
+      <c r="G10" s="13">
+        <v>1420</v>
+      </c>
+      <c r="H10" s="12">
+        <v>1610</v>
+      </c>
+      <c r="I10" s="12">
+        <v>1606</v>
+      </c>
+      <c r="J10" s="18">
+        <v>1620</v>
+      </c>
+      <c r="K10" s="97">
+        <v>1624</v>
+      </c>
+      <c r="L10" s="89">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="11">
+        <v>796</v>
+      </c>
+      <c r="C11" s="11">
+        <v>836</v>
+      </c>
+      <c r="D11" s="12">
+        <v>868</v>
+      </c>
+      <c r="E11" s="12">
+        <v>925</v>
+      </c>
+      <c r="F11" s="12">
+        <v>1036</v>
+      </c>
+      <c r="G11" s="13">
+        <v>7263</v>
+      </c>
+      <c r="H11" s="12">
+        <v>7435</v>
+      </c>
+      <c r="I11" s="12">
+        <v>1762</v>
+      </c>
+      <c r="J11" s="18">
+        <v>1798</v>
+      </c>
+      <c r="K11" s="97">
+        <v>1895</v>
+      </c>
+      <c r="L11" s="89">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="11">
+        <v>8517</v>
+      </c>
+      <c r="C12" s="11">
+        <v>8674</v>
+      </c>
+      <c r="D12" s="12">
+        <v>8832</v>
+      </c>
+      <c r="E12" s="12">
+        <v>8845</v>
+      </c>
+      <c r="F12" s="12">
+        <v>9454</v>
+      </c>
+      <c r="G12" s="13">
+        <v>9738</v>
+      </c>
+      <c r="H12" s="12">
+        <v>9920</v>
+      </c>
+      <c r="I12" s="12">
+        <v>9921</v>
+      </c>
+      <c r="J12" s="18">
+        <v>11777</v>
+      </c>
+      <c r="K12" s="97">
+        <v>11958</v>
+      </c>
+      <c r="L12" s="89">
+        <v>11984</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="11">
+        <v>2049</v>
+      </c>
+      <c r="C13" s="11">
+        <v>2109</v>
+      </c>
+      <c r="D13" s="12">
+        <v>2109</v>
+      </c>
+      <c r="E13" s="12">
+        <v>2109</v>
+      </c>
+      <c r="F13" s="12">
+        <v>2109</v>
+      </c>
+      <c r="G13" s="13">
+        <v>2109</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="97">
+        <v>2247</v>
+      </c>
+      <c r="L13" s="96" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="11">
+        <v>11199</v>
+      </c>
+      <c r="C14" s="11">
+        <v>18437</v>
+      </c>
+      <c r="D14" s="12">
+        <v>21301</v>
+      </c>
+      <c r="E14" s="12">
+        <v>22745</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" s="97">
+        <v>24588</v>
+      </c>
+      <c r="L14" s="89">
+        <v>24998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="12">
+        <v>16489</v>
+      </c>
+      <c r="J15" s="18">
+        <v>16504</v>
+      </c>
+      <c r="K15" s="97">
+        <v>20437</v>
+      </c>
+      <c r="L15" s="89">
+        <v>21349</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="J16" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="K16" s="96" t="s">
+        <v>16</v>
+      </c>
+      <c r="L16" s="89">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="11">
+        <v>544</v>
+      </c>
+      <c r="C17" s="11">
+        <v>481</v>
+      </c>
+      <c r="D17" s="12">
+        <v>496</v>
+      </c>
+      <c r="E17" s="12">
+        <v>496</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="96" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="96" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="11">
+        <v>111</v>
+      </c>
+      <c r="C18" s="11">
+        <v>245</v>
+      </c>
+      <c r="D18" s="12">
+        <v>285</v>
+      </c>
+      <c r="E18" s="12">
+        <v>285</v>
+      </c>
+      <c r="F18" s="12">
+        <v>286</v>
+      </c>
+      <c r="G18" s="13">
+        <v>286</v>
+      </c>
+      <c r="H18" s="12">
+        <v>395</v>
+      </c>
+      <c r="I18" s="12">
+        <v>395</v>
+      </c>
+      <c r="J18" s="18">
+        <v>400</v>
+      </c>
+      <c r="K18" s="97">
+        <v>433</v>
+      </c>
+      <c r="L18" s="89">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="11">
+        <v>519</v>
+      </c>
+      <c r="C19" s="11">
+        <v>467</v>
+      </c>
+      <c r="D19" s="12">
+        <v>467</v>
+      </c>
+      <c r="E19" s="12">
+        <v>443</v>
+      </c>
+      <c r="F19" s="12">
+        <v>443</v>
+      </c>
+      <c r="G19" s="13">
+        <v>443</v>
+      </c>
+      <c r="H19" s="12">
+        <v>443</v>
+      </c>
+      <c r="I19" s="12">
+        <v>443</v>
+      </c>
+      <c r="J19" s="18">
+        <v>444</v>
+      </c>
+      <c r="K19" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L19" s="96" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L20" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="K21" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L21" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="11">
+        <v>45063</v>
+      </c>
+      <c r="C22" s="11">
+        <v>45063</v>
+      </c>
+      <c r="D22" s="12">
+        <v>45107</v>
+      </c>
+      <c r="E22" s="12">
+        <v>13411</v>
+      </c>
+      <c r="F22" s="12">
+        <v>13423</v>
+      </c>
+      <c r="G22" s="13">
+        <v>13423</v>
+      </c>
+      <c r="H22" s="12">
+        <v>13423</v>
+      </c>
+      <c r="I22" s="12">
+        <v>40591</v>
+      </c>
+      <c r="J22" s="18">
+        <v>40685</v>
+      </c>
+      <c r="K22" s="97">
+        <v>47185</v>
+      </c>
+      <c r="L22" s="89">
+        <v>126856</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="11">
+        <v>9</v>
+      </c>
+      <c r="C24" s="11">
+        <v>9</v>
+      </c>
+      <c r="D24" s="12">
+        <v>9</v>
+      </c>
+      <c r="E24" s="12">
+        <v>46</v>
+      </c>
+      <c r="F24" s="12">
+        <v>46</v>
+      </c>
+      <c r="G24" s="13">
+        <v>47</v>
+      </c>
+      <c r="H24" s="12">
+        <v>47</v>
+      </c>
+      <c r="I24" s="12">
+        <v>47</v>
+      </c>
+      <c r="J24" s="18">
+        <v>47</v>
+      </c>
+      <c r="K24" s="97">
+        <v>54</v>
+      </c>
+      <c r="L24" s="89">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="17">
+        <v>1</v>
+      </c>
+      <c r="E25" s="17">
+        <v>5</v>
+      </c>
+      <c r="F25" s="17">
+        <v>5</v>
+      </c>
+      <c r="G25" s="17">
+        <v>5</v>
+      </c>
+      <c r="H25" s="12">
+        <v>44</v>
+      </c>
+      <c r="I25" s="12">
+        <v>57</v>
+      </c>
+      <c r="J25" s="18">
+        <v>58</v>
+      </c>
+      <c r="K25" s="97">
+        <v>59</v>
+      </c>
+      <c r="L25" s="89">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="11">
+        <v>1404</v>
+      </c>
+      <c r="C26" s="11">
+        <v>1418</v>
+      </c>
+      <c r="D26" s="16">
+        <v>1418</v>
+      </c>
+      <c r="E26" s="12">
+        <v>1404</v>
+      </c>
+      <c r="F26" s="12">
+        <v>1623</v>
+      </c>
+      <c r="G26" s="12">
+        <v>1627</v>
+      </c>
+      <c r="H26" s="12">
+        <v>1685</v>
+      </c>
+      <c r="I26" s="12">
+        <v>1660</v>
+      </c>
+      <c r="J26" s="18">
+        <v>1689</v>
+      </c>
+      <c r="K26" s="97">
+        <v>1856</v>
+      </c>
+      <c r="L26" s="89">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="16">
+        <v>31696</v>
+      </c>
+      <c r="F27" s="12">
+        <v>31696</v>
+      </c>
+      <c r="G27" s="12">
+        <v>31702</v>
+      </c>
+      <c r="H27" s="12">
+        <v>31739</v>
+      </c>
+      <c r="I27" s="12">
+        <v>57117</v>
+      </c>
+      <c r="J27" s="18">
+        <v>57117</v>
+      </c>
+      <c r="K27" s="101">
+        <v>67356</v>
+      </c>
+      <c r="L27" s="89">
+        <v>70155</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="15" customHeight="1">
+      <c r="A28" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="136"/>
+      <c r="C28" s="136"/>
+      <c r="D28" s="136"/>
+      <c r="E28" s="136"/>
+      <c r="F28" s="136"/>
+      <c r="G28" s="136"/>
+      <c r="H28" s="136"/>
+      <c r="I28" s="136"/>
+      <c r="J28" s="136"/>
+      <c r="K28" s="136"/>
+      <c r="L28" s="136"/>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="20">
+        <v>51647</v>
+      </c>
+      <c r="C29" s="20">
+        <v>59630</v>
+      </c>
+      <c r="D29" s="21">
+        <v>61754</v>
+      </c>
+      <c r="E29" s="21">
+        <v>63217</v>
+      </c>
+      <c r="F29" s="21">
+        <v>63966</v>
+      </c>
+      <c r="G29" s="21">
+        <v>71132</v>
+      </c>
+      <c r="H29" s="21">
+        <v>71788</v>
+      </c>
+      <c r="I29" s="21">
+        <v>113002</v>
+      </c>
+      <c r="J29" s="28">
+        <v>115865</v>
+      </c>
+      <c r="K29" s="101">
+        <v>132633</v>
+      </c>
+      <c r="L29" s="89">
+        <v>161718</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="K30" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="L30" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="J31" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="K31" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L31" s="89">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="20">
+        <v>306</v>
+      </c>
+      <c r="C32" s="20">
+        <v>333</v>
+      </c>
+      <c r="D32" s="21">
+        <v>331</v>
+      </c>
+      <c r="E32" s="21">
+        <v>320</v>
+      </c>
+      <c r="F32" s="21">
+        <v>322</v>
+      </c>
+      <c r="G32" s="22">
+        <v>329</v>
+      </c>
+      <c r="H32" s="21">
+        <v>335</v>
+      </c>
+      <c r="I32" s="21">
+        <v>339</v>
+      </c>
+      <c r="J32" s="28">
+        <v>382</v>
+      </c>
+      <c r="K32" s="97">
+        <v>381</v>
+      </c>
+      <c r="L32" s="89">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B33" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="20">
+        <v>116</v>
+      </c>
+      <c r="D33" s="21">
+        <v>118</v>
+      </c>
+      <c r="E33" s="21">
+        <v>131</v>
+      </c>
+      <c r="F33" s="21">
+        <v>154</v>
+      </c>
+      <c r="G33" s="22">
+        <v>6286</v>
+      </c>
+      <c r="H33" s="21">
+        <v>6354</v>
+      </c>
+      <c r="I33" s="21">
+        <v>262</v>
+      </c>
+      <c r="J33" s="28">
+        <v>322</v>
+      </c>
+      <c r="K33" s="97">
+        <v>524</v>
+      </c>
+      <c r="L33" s="89">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="20">
+        <v>6089</v>
+      </c>
+      <c r="C34" s="20">
+        <v>6882</v>
+      </c>
+      <c r="D34" s="21">
+        <v>6287</v>
+      </c>
+      <c r="E34" s="21">
+        <v>6300</v>
+      </c>
+      <c r="F34" s="21">
+        <v>6795</v>
+      </c>
+      <c r="G34" s="22">
+        <v>6937</v>
+      </c>
+      <c r="H34" s="21">
+        <v>7055</v>
+      </c>
+      <c r="I34" s="21">
+        <v>7056</v>
+      </c>
+      <c r="J34" s="28">
+        <v>9572</v>
+      </c>
+      <c r="K34" s="97">
+        <v>9719</v>
+      </c>
+      <c r="L34" s="89">
+        <v>9743</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="20">
+        <v>883</v>
+      </c>
+      <c r="C35" s="20">
+        <v>883</v>
+      </c>
+      <c r="D35" s="21">
+        <v>883</v>
+      </c>
+      <c r="E35" s="21">
+        <v>883</v>
+      </c>
+      <c r="F35" s="21">
+        <v>883</v>
+      </c>
+      <c r="G35" s="22">
+        <v>883</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" s="97">
+        <v>735</v>
+      </c>
+      <c r="L35" s="96" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="20">
+        <v>9813</v>
+      </c>
+      <c r="C36" s="20">
+        <v>16983</v>
+      </c>
+      <c r="D36" s="21">
+        <v>19609</v>
+      </c>
+      <c r="E36" s="21">
+        <v>21043</v>
+      </c>
+      <c r="F36" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G36" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="K36" s="97">
+        <v>22277</v>
+      </c>
+      <c r="L36" s="89">
+        <v>22652</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B37" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="G37" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="21">
+        <v>16462</v>
+      </c>
+      <c r="J37" s="28">
+        <v>16472</v>
+      </c>
+      <c r="K37" s="97">
+        <v>16829</v>
+      </c>
+      <c r="L37" s="89">
+        <v>17612</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="J38" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="K38" s="96" t="s">
+        <v>16</v>
+      </c>
+      <c r="L38" s="89">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="20">
+        <v>412</v>
+      </c>
+      <c r="C39" s="20">
+        <v>319</v>
+      </c>
+      <c r="D39" s="21">
+        <v>331</v>
+      </c>
+      <c r="E39" s="21">
+        <v>331</v>
+      </c>
+      <c r="F39" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="I39" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="J39" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="K39" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="L39" s="96" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="20">
+        <v>111</v>
+      </c>
+      <c r="C40" s="20">
+        <v>111</v>
+      </c>
+      <c r="D40" s="21">
+        <v>151</v>
+      </c>
+      <c r="E40" s="21">
+        <v>151</v>
+      </c>
+      <c r="F40" s="21">
+        <v>151</v>
+      </c>
+      <c r="G40" s="22">
+        <v>151</v>
+      </c>
+      <c r="H40" s="21">
+        <v>151</v>
+      </c>
+      <c r="I40" s="21">
+        <v>151</v>
+      </c>
+      <c r="J40" s="28">
+        <v>151</v>
+      </c>
+      <c r="K40" s="97">
+        <v>151</v>
+      </c>
+      <c r="L40" s="89">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B41" s="20">
+        <v>31</v>
+      </c>
+      <c r="C41" s="20">
+        <v>97</v>
+      </c>
+      <c r="D41" s="21">
+        <v>97</v>
+      </c>
+      <c r="E41" s="21">
+        <v>97</v>
+      </c>
+      <c r="F41" s="21">
+        <v>97</v>
+      </c>
+      <c r="G41" s="22">
+        <v>97</v>
+      </c>
+      <c r="H41" s="21">
+        <v>97</v>
+      </c>
+      <c r="I41" s="21">
+        <v>97</v>
+      </c>
+      <c r="J41" s="28">
+        <v>97</v>
+      </c>
+      <c r="K41" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L41" s="96" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="G42" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="I42" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J42" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="K42" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L42" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B43" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J43" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="K43" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L43" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="20">
+        <v>32479</v>
+      </c>
+      <c r="C44" s="20">
+        <v>32479</v>
+      </c>
+      <c r="D44" s="21">
+        <v>32519</v>
+      </c>
+      <c r="E44" s="21">
+        <v>823</v>
+      </c>
+      <c r="F44" s="21">
+        <v>823</v>
+      </c>
+      <c r="G44" s="22">
+        <v>823</v>
+      </c>
+      <c r="H44" s="21">
+        <v>823</v>
+      </c>
+      <c r="I44" s="21">
+        <v>6212</v>
+      </c>
+      <c r="J44" s="28">
+        <v>6212</v>
+      </c>
+      <c r="K44" s="97">
+        <v>11970</v>
+      </c>
+      <c r="L44" s="89">
+        <v>36541</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="J45" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="K45" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L45" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B46" s="20">
+        <v>9</v>
+      </c>
+      <c r="C46" s="20">
+        <v>9</v>
+      </c>
+      <c r="D46" s="21">
+        <v>9</v>
+      </c>
+      <c r="E46" s="21">
+        <v>32</v>
+      </c>
+      <c r="F46" s="21">
+        <v>32</v>
+      </c>
+      <c r="G46" s="22">
+        <v>33</v>
+      </c>
+      <c r="H46" s="21">
+        <v>33</v>
+      </c>
+      <c r="I46" s="21">
+        <v>33</v>
+      </c>
+      <c r="J46" s="28">
+        <v>33</v>
+      </c>
+      <c r="K46" s="97">
+        <v>37</v>
+      </c>
+      <c r="L46" s="89">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B47" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="21">
+        <v>1</v>
+      </c>
+      <c r="E47" s="21">
+        <v>5</v>
+      </c>
+      <c r="F47" s="21">
+        <v>5</v>
+      </c>
+      <c r="G47" s="21">
+        <v>5</v>
+      </c>
+      <c r="H47" s="21">
+        <v>44</v>
+      </c>
+      <c r="I47" s="21">
+        <v>57</v>
+      </c>
+      <c r="J47" s="28">
+        <v>58</v>
+      </c>
+      <c r="K47" s="97">
+        <v>59</v>
+      </c>
+      <c r="L47" s="89">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B48" s="20">
+        <v>1404</v>
+      </c>
+      <c r="C48" s="20">
+        <v>1418</v>
+      </c>
+      <c r="D48" s="25">
+        <v>1418</v>
+      </c>
+      <c r="E48" s="21">
+        <v>1404</v>
+      </c>
+      <c r="F48" s="21">
+        <v>1623</v>
+      </c>
+      <c r="G48" s="21">
+        <v>1627</v>
+      </c>
+      <c r="H48" s="21">
+        <v>1685</v>
+      </c>
+      <c r="I48" s="21">
+        <v>1660</v>
+      </c>
+      <c r="J48" s="28">
+        <v>1689</v>
+      </c>
+      <c r="K48" s="97">
+        <v>1666</v>
+      </c>
+      <c r="L48" s="89">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E49" s="25">
+        <v>31696</v>
+      </c>
+      <c r="F49" s="21">
+        <v>31696</v>
+      </c>
+      <c r="G49" s="21">
+        <v>31702</v>
+      </c>
+      <c r="H49" s="21">
+        <v>31739</v>
+      </c>
+      <c r="I49" s="21">
+        <v>57117</v>
+      </c>
+      <c r="J49" s="28">
+        <v>57117</v>
+      </c>
+      <c r="K49" s="101">
+        <v>67356</v>
+      </c>
+      <c r="L49" s="89">
+        <v>70155</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="15" customHeight="1">
+      <c r="A50" s="136" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" s="136"/>
+      <c r="C50" s="136"/>
+      <c r="D50" s="136"/>
+      <c r="E50" s="136"/>
+      <c r="F50" s="136"/>
+      <c r="G50" s="136"/>
+      <c r="H50" s="136"/>
+      <c r="I50" s="136"/>
+      <c r="J50" s="136"/>
+      <c r="K50" s="136"/>
+      <c r="L50" s="136"/>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B51" s="31">
+        <v>19100</v>
+      </c>
+      <c r="C51" s="31">
+        <v>18653</v>
+      </c>
+      <c r="D51" s="32">
+        <v>19851</v>
+      </c>
+      <c r="E51" s="32">
+        <v>19914</v>
+      </c>
+      <c r="F51" s="32">
+        <v>20194</v>
+      </c>
+      <c r="G51" s="32">
+        <v>21376</v>
+      </c>
+      <c r="H51" s="32">
+        <v>21884</v>
+      </c>
+      <c r="I51" s="32">
+        <v>45163</v>
+      </c>
+      <c r="J51" s="38">
+        <v>44845</v>
+      </c>
+      <c r="K51" s="101">
+        <v>49506</v>
+      </c>
+      <c r="L51" s="101">
+        <v>107072</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I52" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="J52" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L52" s="102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B53" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="G53" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="32">
+        <v>924</v>
+      </c>
+      <c r="J53" s="38">
+        <v>925</v>
+      </c>
+      <c r="K53" s="97">
+        <v>982</v>
+      </c>
+      <c r="L53" s="101">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="31">
+        <v>230</v>
+      </c>
+      <c r="C54" s="31">
+        <v>211</v>
+      </c>
+      <c r="D54" s="32">
+        <v>381</v>
+      </c>
+      <c r="E54" s="32">
+        <v>400</v>
+      </c>
+      <c r="F54" s="32">
+        <v>458</v>
+      </c>
+      <c r="G54" s="37">
+        <v>1091</v>
+      </c>
+      <c r="H54" s="32">
+        <v>1275</v>
+      </c>
+      <c r="I54" s="32">
+        <v>1267</v>
+      </c>
+      <c r="J54" s="41">
+        <v>1238</v>
+      </c>
+      <c r="K54" s="97">
+        <v>1243</v>
+      </c>
+      <c r="L54" s="97">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B55" s="31">
+        <v>686</v>
+      </c>
+      <c r="C55" s="31">
+        <v>720</v>
+      </c>
+      <c r="D55" s="32">
+        <v>750</v>
+      </c>
+      <c r="E55" s="32">
+        <v>794</v>
+      </c>
+      <c r="F55" s="32">
+        <v>882</v>
+      </c>
+      <c r="G55" s="37">
+        <v>977</v>
+      </c>
+      <c r="H55" s="32">
+        <v>1081</v>
+      </c>
+      <c r="I55" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J55" s="41">
+        <v>1476</v>
+      </c>
+      <c r="K55" s="97">
+        <v>1371</v>
+      </c>
+      <c r="L55" s="97">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12">
+      <c r="A56" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B56" s="31">
+        <v>2428</v>
+      </c>
+      <c r="C56" s="31">
+        <v>1792</v>
+      </c>
+      <c r="D56" s="32">
+        <v>2545</v>
+      </c>
+      <c r="E56" s="32">
+        <v>2545</v>
+      </c>
+      <c r="F56" s="32">
+        <v>2659</v>
+      </c>
+      <c r="G56" s="37">
+        <v>2801</v>
+      </c>
+      <c r="H56" s="32">
+        <v>2865</v>
+      </c>
+      <c r="I56" s="32">
+        <v>2865</v>
+      </c>
+      <c r="J56" s="41">
+        <v>2205</v>
+      </c>
+      <c r="K56" s="97">
+        <v>2239</v>
+      </c>
+      <c r="L56" s="97">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="A57" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B57" s="31">
+        <v>1166</v>
+      </c>
+      <c r="C57" s="31">
+        <v>1226</v>
+      </c>
+      <c r="D57" s="32">
+        <v>1226</v>
+      </c>
+      <c r="E57" s="32">
+        <v>1226</v>
+      </c>
+      <c r="F57" s="32">
+        <v>1226</v>
+      </c>
+      <c r="G57" s="37">
+        <v>1226</v>
+      </c>
+      <c r="H57" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="I57" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="J57" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="K57" s="97">
+        <v>1512</v>
+      </c>
+      <c r="L57" s="97">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B58" s="31">
+        <v>1386</v>
+      </c>
+      <c r="C58" s="31">
+        <v>1454</v>
+      </c>
+      <c r="D58" s="32">
+        <v>1692</v>
+      </c>
+      <c r="E58" s="32">
+        <v>1702</v>
+      </c>
+      <c r="F58" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="H58" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="I58" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="J58" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="K58" s="97">
+        <v>2311</v>
+      </c>
+      <c r="L58" s="97">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12">
+      <c r="A59" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B59" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="32">
+        <v>27</v>
+      </c>
+      <c r="J59" s="38">
+        <v>32</v>
+      </c>
+      <c r="K59" s="97">
+        <v>3608</v>
+      </c>
+      <c r="L59" s="97">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12">
+      <c r="A60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="31">
+        <v>132</v>
+      </c>
+      <c r="C60" s="31">
+        <v>162</v>
+      </c>
+      <c r="D60" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="J60" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="K60" s="96" t="s">
+        <v>16</v>
+      </c>
+      <c r="L60" s="96" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" s="31">
+        <v>134</v>
+      </c>
+      <c r="D61" s="32">
+        <v>165</v>
+      </c>
+      <c r="E61" s="32">
+        <v>165</v>
+      </c>
+      <c r="F61" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H61" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="I61" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="J61" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="K61" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="L61" s="103" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12">
+      <c r="A62" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="31">
+        <v>488</v>
+      </c>
+      <c r="C62" s="31">
+        <v>370</v>
+      </c>
+      <c r="D62" s="32">
+        <v>134</v>
+      </c>
+      <c r="E62" s="32">
+        <v>134</v>
+      </c>
+      <c r="F62" s="32">
+        <v>135</v>
+      </c>
+      <c r="G62" s="33">
+        <v>135</v>
+      </c>
+      <c r="H62" s="32">
+        <v>244</v>
+      </c>
+      <c r="I62" s="32">
+        <v>244</v>
+      </c>
+      <c r="J62" s="38">
+        <v>249</v>
+      </c>
+      <c r="K62" s="97">
+        <v>282</v>
+      </c>
+      <c r="L62" s="97">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12">
+      <c r="A63" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B63" s="31">
+        <v>12584</v>
+      </c>
+      <c r="C63" s="31">
+        <v>12584</v>
+      </c>
+      <c r="D63" s="32">
+        <v>370</v>
+      </c>
+      <c r="E63" s="32">
+        <v>346</v>
+      </c>
+      <c r="F63" s="32">
+        <v>346</v>
+      </c>
+      <c r="G63" s="37">
+        <v>346</v>
+      </c>
+      <c r="H63" s="32">
+        <v>346</v>
+      </c>
+      <c r="I63" s="32">
+        <v>346</v>
+      </c>
+      <c r="J63" s="38">
+        <v>347</v>
+      </c>
+      <c r="K63" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="L63" s="99" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B64" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C64" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="D64" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="J64" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="K64" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L64" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="D65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="F65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="J65" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="K65" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L65" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B66" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="D66" s="32">
+        <v>12588</v>
+      </c>
+      <c r="E66" s="32">
+        <v>12588</v>
+      </c>
+      <c r="F66" s="32">
+        <v>12600</v>
+      </c>
+      <c r="G66" s="37">
+        <v>12600</v>
+      </c>
+      <c r="H66" s="32">
+        <v>12600</v>
+      </c>
+      <c r="I66" s="32">
+        <v>34379</v>
+      </c>
+      <c r="J66" s="38">
+        <v>34473</v>
+      </c>
+      <c r="K66" s="97">
+        <v>35215</v>
+      </c>
+      <c r="L66" s="97">
+        <v>90315</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B67" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="D67" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="G67" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="J67" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="K67" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L67" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" s="4" customFormat="1">
+      <c r="A68" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B68" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="D68" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="E68" s="36">
+        <v>14</v>
+      </c>
+      <c r="F68" s="36">
+        <v>14</v>
+      </c>
+      <c r="G68" s="36">
+        <v>14</v>
+      </c>
+      <c r="H68" s="36">
+        <v>14</v>
+      </c>
+      <c r="I68" s="36">
+        <v>14</v>
+      </c>
+      <c r="J68" s="38">
+        <v>14</v>
+      </c>
+      <c r="K68" s="97">
+        <v>17</v>
+      </c>
+      <c r="L68" s="97">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B69" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C69" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="D69" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="J69" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="K69" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="L69" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12">
+      <c r="A70" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B70" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C70" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="D70" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="E70" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F70" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H70" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="J70" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="K70" s="97">
+        <v>190</v>
+      </c>
+      <c r="L70" s="98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B71" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="D71" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="F71" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="G71" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="J71" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="K71" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="L71" s="106" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A28:K28"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A28:L28"/>
+    <mergeCell ref="A50:L50"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="A2:J2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:K6"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="B4:L4"/>
+    <mergeCell ref="A6:L6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист5"/>
+  <dimension ref="A1:M71"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N2" sqref="N2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="57" customHeight="1">
+      <c r="A1" s="132"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75">
+      <c r="A2" s="133" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+      <c r="I2" s="133"/>
+      <c r="J2" s="133"/>
+      <c r="K2" s="133"/>
+      <c r="L2" s="133"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="L3" s="87" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="138"/>
+      <c r="B4" s="143" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="143"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
+      <c r="I4" s="143"/>
+      <c r="J4" s="143"/>
+      <c r="K4" s="143"/>
+      <c r="L4" s="144"/>
+      <c r="M4" s="4"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="139"/>
+      <c r="B5" s="95">
+        <v>2015</v>
+      </c>
+      <c r="C5" s="95">
+        <v>2016</v>
+      </c>
+      <c r="D5" s="95">
+        <v>2017</v>
+      </c>
+      <c r="E5" s="95">
+        <v>2018</v>
+      </c>
+      <c r="F5" s="95">
+        <v>2019</v>
+      </c>
+      <c r="G5" s="95">
+        <v>2020</v>
+      </c>
+      <c r="H5" s="95">
+        <v>2021</v>
+      </c>
+      <c r="I5" s="95">
+        <v>2022</v>
+      </c>
+      <c r="J5" s="95">
+        <v>2023</v>
+      </c>
+      <c r="K5" s="95">
+        <v>2024</v>
+      </c>
+      <c r="L5" s="128">
+        <v>2025</v>
+      </c>
+      <c r="M5" s="4"/>
+    </row>
+    <row r="6" spans="1:13" ht="15" customHeight="1">
+      <c r="A6" s="137" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="137"/>
+      <c r="I6" s="137"/>
+      <c r="J6" s="137"/>
+      <c r="K6" s="137"/>
+      <c r="L6" s="137"/>
+      <c r="M6" s="4"/>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="43">
+        <v>26600</v>
+      </c>
+      <c r="C7" s="43">
+        <v>21701</v>
+      </c>
+      <c r="D7" s="44">
+        <v>26385</v>
+      </c>
+      <c r="E7" s="44">
+        <v>26063</v>
+      </c>
+      <c r="F7" s="44">
+        <v>25937</v>
+      </c>
+      <c r="G7" s="44">
+        <v>28020</v>
+      </c>
+      <c r="H7" s="50">
+        <v>24840</v>
+      </c>
+      <c r="I7" s="50">
+        <v>120731</v>
+      </c>
+      <c r="J7" s="53">
+        <v>121284</v>
+      </c>
+      <c r="K7" s="89">
+        <v>159757</v>
+      </c>
+      <c r="L7" s="89">
+        <v>238834</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="J8" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="K8" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="50">
+        <v>878</v>
+      </c>
+      <c r="J9" s="53">
+        <v>878</v>
+      </c>
+      <c r="K9" s="89">
+        <v>878</v>
+      </c>
+      <c r="L9" s="89">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="J10" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="K10" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L10" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="56">
+        <v>56</v>
+      </c>
+      <c r="C11" s="56">
+        <v>56</v>
+      </c>
+      <c r="D11" s="49">
+        <v>57</v>
+      </c>
+      <c r="E11" s="49">
+        <v>58</v>
+      </c>
+      <c r="F11" s="49">
+        <v>59</v>
+      </c>
+      <c r="G11" s="45">
+        <v>786</v>
+      </c>
+      <c r="H11" s="57">
+        <v>48</v>
+      </c>
+      <c r="I11" s="57">
+        <v>197</v>
+      </c>
+      <c r="J11" s="55">
+        <v>364</v>
+      </c>
+      <c r="K11" s="89">
+        <v>235</v>
+      </c>
+      <c r="L11" s="89">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="43">
+        <v>15832</v>
+      </c>
+      <c r="C12" s="43">
+        <v>11794</v>
+      </c>
+      <c r="D12" s="44">
+        <v>16605</v>
+      </c>
+      <c r="E12" s="44">
+        <v>17046</v>
+      </c>
+      <c r="F12" s="44">
+        <v>17641</v>
+      </c>
+      <c r="G12" s="45">
+        <v>18459</v>
+      </c>
+      <c r="H12" s="50">
+        <v>1933</v>
+      </c>
+      <c r="I12" s="50">
+        <v>2418</v>
+      </c>
+      <c r="J12" s="53">
+        <v>2418</v>
+      </c>
+      <c r="K12" s="89">
+        <v>2600</v>
+      </c>
+      <c r="L12" s="89">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="J13" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="K13" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L13" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" s="89">
+        <v>23095</v>
+      </c>
+      <c r="L14" s="89">
+        <v>23440</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="K15" s="89">
+        <v>19897</v>
+      </c>
+      <c r="L15" s="89">
+        <v>20604</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="J16" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="K16" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L16" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="J17" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="K17" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L17" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="J18" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="K18" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L18" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="43">
+        <v>47</v>
+      </c>
+      <c r="C19" s="43">
+        <v>48</v>
+      </c>
+      <c r="D19" s="44">
+        <v>48</v>
+      </c>
+      <c r="E19" s="44">
+        <v>50</v>
+      </c>
+      <c r="F19" s="45">
+        <v>54</v>
+      </c>
+      <c r="G19" s="45">
+        <v>54</v>
+      </c>
+      <c r="H19" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="J19" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="K19" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L19" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L20" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="K21" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L21" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="43">
+        <v>4562</v>
+      </c>
+      <c r="C22" s="43">
+        <v>4562</v>
+      </c>
+      <c r="D22" s="44">
+        <v>4845</v>
+      </c>
+      <c r="E22" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="50">
+        <v>38367</v>
+      </c>
+      <c r="J22" s="53">
+        <v>38456</v>
+      </c>
+      <c r="K22" s="89">
+        <v>44967</v>
+      </c>
+      <c r="L22" s="89">
+        <v>119754</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="44">
+        <v>21</v>
+      </c>
+      <c r="F24" s="44">
+        <v>21</v>
+      </c>
+      <c r="G24" s="45">
+        <v>82</v>
+      </c>
+      <c r="H24" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="J24" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="K24" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L24" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="44">
+        <v>1</v>
+      </c>
+      <c r="E25" s="44">
+        <v>5</v>
+      </c>
+      <c r="F25" s="44">
+        <v>5</v>
+      </c>
+      <c r="G25" s="45">
+        <v>14</v>
+      </c>
+      <c r="H25" s="50">
+        <v>9</v>
+      </c>
+      <c r="I25" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="J25" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="K25" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L25" s="89">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="43">
+        <v>6103</v>
+      </c>
+      <c r="C26" s="43">
+        <v>5241</v>
+      </c>
+      <c r="D26" s="48">
+        <v>4829</v>
+      </c>
+      <c r="E26" s="44">
+        <v>4035</v>
+      </c>
+      <c r="F26" s="44">
+        <v>3309</v>
+      </c>
+      <c r="G26" s="44">
+        <v>3267</v>
+      </c>
+      <c r="H26" s="50">
+        <v>83</v>
+      </c>
+      <c r="I26" s="50">
+        <v>58</v>
+      </c>
+      <c r="J26" s="53">
+        <v>83</v>
+      </c>
+      <c r="K26" s="89">
+        <v>1815</v>
+      </c>
+      <c r="L26" s="89">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="48">
+        <v>4847</v>
+      </c>
+      <c r="F27" s="44">
+        <v>4847</v>
+      </c>
+      <c r="G27" s="44">
+        <v>5357</v>
+      </c>
+      <c r="H27" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="50">
+        <v>56014</v>
+      </c>
+      <c r="J27" s="53">
+        <v>56014</v>
+      </c>
+      <c r="K27" s="89">
+        <v>66270</v>
+      </c>
+      <c r="L27" s="89">
+        <v>68940</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="15" customHeight="1">
+      <c r="A28" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="136"/>
+      <c r="C28" s="136"/>
+      <c r="D28" s="136"/>
+      <c r="E28" s="136"/>
+      <c r="F28" s="136"/>
+      <c r="G28" s="136"/>
+      <c r="H28" s="136"/>
+      <c r="I28" s="136"/>
+      <c r="J28" s="136"/>
+      <c r="K28" s="136"/>
+      <c r="L28" s="136"/>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="58">
+        <v>23168</v>
+      </c>
+      <c r="C29" s="58">
+        <v>18239</v>
+      </c>
+      <c r="D29" s="59">
+        <v>22898</v>
+      </c>
+      <c r="E29" s="59">
+        <v>22433</v>
+      </c>
+      <c r="F29" s="59">
+        <v>22289</v>
+      </c>
+      <c r="G29" s="59">
+        <v>23523</v>
+      </c>
+      <c r="H29" s="63">
+        <v>23091</v>
+      </c>
+      <c r="I29" s="63">
+        <v>85590</v>
+      </c>
+      <c r="J29" s="67">
+        <v>85901</v>
+      </c>
+      <c r="K29" s="89">
+        <v>119751</v>
+      </c>
+      <c r="L29" s="89">
+        <v>147099</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J30" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K30" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L30" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="59" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" s="59" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="H31" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J31" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K31" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L31" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G32" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J32" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K32" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L32" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B33" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="58">
+        <v>55</v>
+      </c>
+      <c r="D33" s="59">
+        <v>56</v>
+      </c>
+      <c r="E33" s="59">
+        <v>56</v>
+      </c>
+      <c r="F33" s="59">
+        <v>57</v>
+      </c>
+      <c r="G33" s="60">
+        <v>60</v>
+      </c>
+      <c r="H33" s="63">
+        <v>31</v>
+      </c>
+      <c r="I33" s="63">
+        <v>26</v>
+      </c>
+      <c r="J33" s="67">
+        <v>65</v>
+      </c>
+      <c r="K33" s="89">
+        <v>62</v>
+      </c>
+      <c r="L33" s="89">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="58">
+        <v>12424</v>
+      </c>
+      <c r="C34" s="58">
+        <v>8357</v>
+      </c>
+      <c r="D34" s="59">
+        <v>13143</v>
+      </c>
+      <c r="E34" s="59">
+        <v>13445</v>
+      </c>
+      <c r="F34" s="59">
+        <v>14026</v>
+      </c>
+      <c r="G34" s="60">
+        <v>14719</v>
+      </c>
+      <c r="H34" s="63">
+        <v>1456</v>
+      </c>
+      <c r="I34" s="63">
+        <v>1803</v>
+      </c>
+      <c r="J34" s="67">
+        <v>1803</v>
+      </c>
+      <c r="K34" s="89">
+        <v>1951</v>
+      </c>
+      <c r="L34" s="89">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G35" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J35" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K35" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L35" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E36" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G36" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="K36" s="89">
+        <v>21791</v>
+      </c>
+      <c r="L36" s="89">
+        <v>22136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B37" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G37" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="89">
+        <v>16483</v>
+      </c>
+      <c r="L37" s="89">
+        <v>17190</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J38" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K38" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L38" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D39" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J39" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K39" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L39" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J40" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K40" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L40" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B41" s="58">
+        <v>24</v>
+      </c>
+      <c r="C41" s="58">
+        <v>24</v>
+      </c>
+      <c r="D41" s="59">
+        <v>24</v>
+      </c>
+      <c r="E41" s="59">
+        <v>24</v>
+      </c>
+      <c r="F41" s="59">
+        <v>24</v>
+      </c>
+      <c r="G41" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J41" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K41" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L41" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G42" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I42" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J42" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K42" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L42" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B43" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J43" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K43" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L43" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="58">
+        <v>4562</v>
+      </c>
+      <c r="C44" s="58">
+        <v>4562</v>
+      </c>
+      <c r="D44" s="59">
+        <v>4845</v>
+      </c>
+      <c r="E44" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I44" s="63">
+        <v>6135</v>
+      </c>
+      <c r="J44" s="67">
+        <v>6135</v>
+      </c>
+      <c r="K44" s="89">
+        <v>11569</v>
+      </c>
+      <c r="L44" s="89">
+        <v>34800</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B45" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J45" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K45" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L45" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B46" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="59">
+        <v>20</v>
+      </c>
+      <c r="F46" s="59">
+        <v>20</v>
+      </c>
+      <c r="G46" s="60">
+        <v>81</v>
+      </c>
+      <c r="H46" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J46" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K46" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L46" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B47" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="59">
+        <v>1</v>
+      </c>
+      <c r="E47" s="59">
+        <v>5</v>
+      </c>
+      <c r="F47" s="59">
+        <v>5</v>
+      </c>
+      <c r="G47" s="60">
+        <v>14</v>
+      </c>
+      <c r="H47" s="63">
+        <v>9</v>
+      </c>
+      <c r="I47" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J47" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="K47" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L47" s="89">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B48" s="58">
+        <v>6103</v>
+      </c>
+      <c r="C48" s="58">
+        <v>5241</v>
+      </c>
+      <c r="D48" s="62">
+        <v>4829</v>
+      </c>
+      <c r="E48" s="59">
+        <v>4035</v>
+      </c>
+      <c r="F48" s="59">
+        <v>3309</v>
+      </c>
+      <c r="G48" s="59">
+        <v>3267</v>
+      </c>
+      <c r="H48" s="71">
+        <v>83</v>
+      </c>
+      <c r="I48" s="71">
+        <v>83</v>
+      </c>
+      <c r="J48" s="69">
+        <v>83</v>
+      </c>
+      <c r="K48" s="89">
+        <v>1625</v>
+      </c>
+      <c r="L48" s="89">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B49" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="E49" s="62">
+        <v>4847</v>
+      </c>
+      <c r="F49" s="59">
+        <v>4847</v>
+      </c>
+      <c r="G49" s="59">
+        <v>5357</v>
+      </c>
+      <c r="H49" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49" s="63">
+        <v>56014</v>
+      </c>
+      <c r="J49" s="67">
+        <v>56014</v>
+      </c>
+      <c r="K49" s="89">
+        <v>66270</v>
+      </c>
+      <c r="L49" s="89">
+        <v>68940</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="15" customHeight="1">
+      <c r="A50" s="136" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" s="136"/>
+      <c r="C50" s="136"/>
+      <c r="D50" s="136"/>
+      <c r="E50" s="136"/>
+      <c r="F50" s="136"/>
+      <c r="G50" s="136"/>
+      <c r="H50" s="136"/>
+      <c r="I50" s="136"/>
+      <c r="J50" s="136"/>
+      <c r="K50" s="136"/>
+      <c r="L50" s="136"/>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B51" s="73">
+        <v>3432</v>
+      </c>
+      <c r="C51" s="73">
+        <v>3462</v>
+      </c>
+      <c r="D51" s="74">
+        <v>3487</v>
+      </c>
+      <c r="E51" s="74">
+        <v>3630</v>
+      </c>
+      <c r="F51" s="74">
+        <v>3648</v>
+      </c>
+      <c r="G51" s="74">
+        <v>4497</v>
+      </c>
+      <c r="H51" s="78">
+        <v>1749</v>
+      </c>
+      <c r="I51" s="86">
+        <v>35166</v>
+      </c>
+      <c r="J51" s="85">
+        <v>35383</v>
+      </c>
+      <c r="K51" s="89">
+        <v>40006</v>
+      </c>
+      <c r="L51" s="7">
+        <v>91735</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I52" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="J52" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L52" s="83" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="78">
+        <v>878</v>
+      </c>
+      <c r="J53" s="81">
+        <v>878</v>
+      </c>
+      <c r="K53" s="89">
+        <v>878</v>
+      </c>
+      <c r="L53" s="7">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="J54" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K54" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L54" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B55" s="73">
+        <v>1</v>
+      </c>
+      <c r="C55" s="73">
+        <v>1</v>
+      </c>
+      <c r="D55" s="74">
+        <v>1</v>
+      </c>
+      <c r="E55" s="74">
+        <v>2</v>
+      </c>
+      <c r="F55" s="74">
+        <v>2</v>
+      </c>
+      <c r="G55" s="77">
+        <v>726</v>
+      </c>
+      <c r="H55" s="78">
+        <v>17</v>
+      </c>
+      <c r="I55" s="78">
+        <v>171</v>
+      </c>
+      <c r="J55" s="81">
+        <v>299</v>
+      </c>
+      <c r="K55" s="89">
+        <v>173</v>
+      </c>
+      <c r="L55" s="89">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12">
+      <c r="A56" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B56" s="73">
+        <v>3408</v>
+      </c>
+      <c r="C56" s="73">
+        <v>3437</v>
+      </c>
+      <c r="D56" s="74">
+        <v>3462</v>
+      </c>
+      <c r="E56" s="74">
+        <v>3601</v>
+      </c>
+      <c r="F56" s="74">
+        <v>3615</v>
+      </c>
+      <c r="G56" s="77">
+        <v>3740</v>
+      </c>
+      <c r="H56" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="J56" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="K56" s="89">
+        <v>649</v>
+      </c>
+      <c r="L56" s="108">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="A57" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G57" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H57" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="J57" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K57" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L57" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F58" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G58" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="I58" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="J58" s="75" t="s">
+        <v>16</v>
+      </c>
+      <c r="K58" s="89">
+        <v>1304</v>
+      </c>
+      <c r="L58" s="89">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12">
+      <c r="A59" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="J59" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K59" s="89">
+        <v>3414</v>
+      </c>
+      <c r="L59" s="89">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12">
+      <c r="A60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="J60" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K60" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L60" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D61" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G61" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H61" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="J61" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K61" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L61" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12">
+      <c r="A62" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="73">
+        <v>23</v>
+      </c>
+      <c r="C62" s="73">
+        <v>24</v>
+      </c>
+      <c r="D62" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E62" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F62" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G62" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H62" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="J62" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K62" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L62" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12">
+      <c r="A63" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D63" s="74">
+        <v>24</v>
+      </c>
+      <c r="E63" s="74">
+        <v>26</v>
+      </c>
+      <c r="F63" s="77">
+        <v>30</v>
+      </c>
+      <c r="G63" s="77">
+        <v>30</v>
+      </c>
+      <c r="H63" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="J63" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K63" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L63" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B64" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C64" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="D64" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="J64" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K64" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L64" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B65" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="D65" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F65" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="J65" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K65" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L65" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D66" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E66" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="F66" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G66" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H66" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I66" s="78">
+        <v>32232</v>
+      </c>
+      <c r="J66" s="81">
+        <v>32321</v>
+      </c>
+      <c r="K66" s="89">
+        <v>33398</v>
+      </c>
+      <c r="L66" s="89">
+        <v>84954</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G67" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="J67" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K67" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L67" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" s="4" customFormat="1">
+      <c r="A68" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D68" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E68" s="76">
+        <v>1</v>
+      </c>
+      <c r="F68" s="76">
+        <v>1</v>
+      </c>
+      <c r="G68" s="76">
+        <v>1</v>
+      </c>
+      <c r="H68" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I68" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J68" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="K68" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L68" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B69" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C69" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="D69" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="J69" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K69" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="L69" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12">
+      <c r="A70" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="D70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="E70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="F70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="H70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="J70" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="K70" s="108">
+        <v>190</v>
+      </c>
+      <c r="L70" s="82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="D71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="F71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="G71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="J71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="K71" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="L71" s="84" t="s">
+        <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A28:L28"/>
+    <mergeCell ref="A50:L50"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="B4:L4"/>
+    <mergeCell ref="A6:L6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>Газ реттеуіш пункттер</vt:lpstr>
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Газ реттеу пункттер</vt:lpstr>
       <vt:lpstr>Жұмыс істейтін</vt:lpstr>
       <vt:lpstr>Жұмыс істемейтін </vt:lpstr>
       <vt:lpstr>Шкаф газ реттеуіш</vt:lpstr>
       <vt:lpstr>Приборлар саны</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Гульжихан Айгозина</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>