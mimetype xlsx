--- v0 (2026-05-01)
+++ v1 (2026-08-11)
@@ -1,70 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="10380" tabRatio="841" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="10380" tabRatio="841"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="6" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="69">
   <si>
     <t xml:space="preserve"> *Without taking into account the data of enterprises using heat energy for their own needs.</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abai</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -86,53 +83,50 @@
     <t>Мangystau</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Soltustik Кazakhstan</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
-  </si>
-[...1 lines deleted...]
-    <t>Number of heat supply sources at the end of the reporting year, units</t>
   </si>
   <si>
     <t>Нeat supply sources*</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
@@ -209,113 +203,114 @@
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
-    <t xml:space="preserve"> ar.abildaeva@aspire.gov.kz</t>
-[...7 lines deleted...]
-  <si>
     <t>Нeat supply sources</t>
   </si>
   <si>
     <t>Number of heat supply sources at the end of the reporting year</t>
   </si>
   <si>
     <t>6-TP</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>since 2014</t>
   </si>
   <si>
     <t>Ontustik Кazakhstan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701717</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/industries/business-statistics/stat-energy/dynamic-tables/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25830/</t>
   </si>
   <si>
     <t xml:space="preserve">Sources of heat supply are installations or systems that generate thermal energy and deliver it to consumers (residential buildings, industrial enterprises, etc.) through heat supply systems.
 </t>
   </si>
   <si>
     <t>Non-settlement</t>
+  </si>
+  <si>
+    <t>+7 7172749784</t>
+  </si>
+  <si>
+    <t>a.muratova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Muratova Ayazhan Muratkyzy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="10">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="11">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,###,##0"/>
     <numFmt numFmtId="172" formatCode="???,???.00"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00\ _E_C_U_-;\-* #,##0.00\ _E_C_U_-;_-* &quot;-&quot;??\ _E_C_U_-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="81">
+  <fonts count="82">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -844,50 +839,55 @@
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="62">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -1486,74 +1486,78 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
-[...8 lines deleted...]
-      </right>
+      </left>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="334">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1898,286 +1902,293 @@
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="172"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="172" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="172" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="76" fillId="0" borderId="1" xfId="172" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="160" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="1" xfId="125" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="160" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="172" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="172" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="172" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="153" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="172" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="172" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="172" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="172" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="172" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="172" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="1" xfId="125" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="172" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="1" xfId="125" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="1" xfId="125" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="172" applyFont="1" applyAlignment="1">
-[...30 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="80" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="80" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="81" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="172" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="334">
-    <cellStyle name="20% — акцент1" xfId="232" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент1" xfId="232" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="289"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="266"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="288"/>
-    <cellStyle name="20% — акцент2" xfId="236" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент2" xfId="236" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 2 2 2" xfId="291"/>
     <cellStyle name="20% - Акцент2 2 3" xfId="267"/>
     <cellStyle name="20% - Акцент2 2 4" xfId="290"/>
-    <cellStyle name="20% — акцент3" xfId="240" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент3" xfId="240" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="6"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="7"/>
     <cellStyle name="20% - Акцент3 2 2 2" xfId="293"/>
     <cellStyle name="20% - Акцент3 2 3" xfId="268"/>
     <cellStyle name="20% - Акцент3 2 4" xfId="292"/>
-    <cellStyle name="20% — акцент4" xfId="244" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент4" xfId="244" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="8"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="9"/>
     <cellStyle name="20% - Акцент4 2 2 2" xfId="295"/>
     <cellStyle name="20% - Акцент4 2 3" xfId="269"/>
     <cellStyle name="20% - Акцент4 2 4" xfId="294"/>
-    <cellStyle name="20% — акцент5" xfId="248" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент5" xfId="248" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="10"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="11"/>
     <cellStyle name="20% - Акцент5 2 2 2" xfId="297"/>
     <cellStyle name="20% - Акцент5 2 3" xfId="270"/>
     <cellStyle name="20% - Акцент5 2 4" xfId="296"/>
-    <cellStyle name="20% — акцент6" xfId="252" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент6" xfId="252" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="12"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="13"/>
     <cellStyle name="20% - Акцент6 2 2 2" xfId="299"/>
     <cellStyle name="20% - Акцент6 2 3" xfId="271"/>
     <cellStyle name="20% - Акцент6 2 4" xfId="298"/>
-    <cellStyle name="40% — акцент1" xfId="233" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент1" xfId="233" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1 2" xfId="14"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="15"/>
     <cellStyle name="40% - Акцент1 2 2 2" xfId="301"/>
     <cellStyle name="40% - Акцент1 2 3" xfId="272"/>
     <cellStyle name="40% - Акцент1 2 4" xfId="300"/>
-    <cellStyle name="40% — акцент2" xfId="237" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент2" xfId="237" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2 2" xfId="16"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="17"/>
     <cellStyle name="40% - Акцент2 2 2 2" xfId="303"/>
     <cellStyle name="40% - Акцент2 2 3" xfId="273"/>
     <cellStyle name="40% - Акцент2 2 4" xfId="302"/>
-    <cellStyle name="40% — акцент3" xfId="241" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент3" xfId="241" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3 2" xfId="18"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="19"/>
     <cellStyle name="40% - Акцент3 2 2 2" xfId="305"/>
     <cellStyle name="40% - Акцент3 2 3" xfId="274"/>
     <cellStyle name="40% - Акцент3 2 4" xfId="304"/>
-    <cellStyle name="40% — акцент4" xfId="245" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент4" xfId="245" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4 2" xfId="20"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="21"/>
     <cellStyle name="40% - Акцент4 2 2 2" xfId="307"/>
     <cellStyle name="40% - Акцент4 2 3" xfId="275"/>
     <cellStyle name="40% - Акцент4 2 4" xfId="306"/>
-    <cellStyle name="40% — акцент5" xfId="249" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент5" xfId="249" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5 2" xfId="22"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="23"/>
     <cellStyle name="40% - Акцент5 2 2 2" xfId="309"/>
     <cellStyle name="40% - Акцент5 2 3" xfId="276"/>
     <cellStyle name="40% - Акцент5 2 4" xfId="308"/>
-    <cellStyle name="40% — акцент6" xfId="253" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент6" xfId="253" builtinId="51" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6 2" xfId="24"/>
     <cellStyle name="40% - Акцент6 2 2" xfId="25"/>
     <cellStyle name="40% - Акцент6 2 2 2" xfId="311"/>
     <cellStyle name="40% - Акцент6 2 3" xfId="277"/>
     <cellStyle name="40% - Акцент6 2 4" xfId="310"/>
     <cellStyle name="5x indented GHG Textfiels" xfId="26"/>
-    <cellStyle name="60% — акцент1" xfId="234" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент1" xfId="234" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1 2" xfId="27"/>
     <cellStyle name="60% - Акцент1 2 2" xfId="28"/>
     <cellStyle name="60% - Акцент1 2 2 2" xfId="313"/>
     <cellStyle name="60% - Акцент1 2 3" xfId="278"/>
     <cellStyle name="60% - Акцент1 2 4" xfId="312"/>
     <cellStyle name="60% - Акцент1 3" xfId="29"/>
-    <cellStyle name="60% — акцент2" xfId="238" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент2" xfId="238" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2 2" xfId="30"/>
     <cellStyle name="60% - Акцент2 2 2" xfId="31"/>
     <cellStyle name="60% - Акцент2 2 2 2" xfId="315"/>
     <cellStyle name="60% - Акцент2 2 3" xfId="279"/>
     <cellStyle name="60% - Акцент2 2 4" xfId="314"/>
     <cellStyle name="60% - Акцент2 3" xfId="32"/>
-    <cellStyle name="60% — акцент3" xfId="242" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент3" xfId="242" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3 2" xfId="33"/>
     <cellStyle name="60% - Акцент3 2 2" xfId="34"/>
     <cellStyle name="60% - Акцент3 2 2 2" xfId="317"/>
     <cellStyle name="60% - Акцент3 2 3" xfId="280"/>
     <cellStyle name="60% - Акцент3 2 4" xfId="316"/>
     <cellStyle name="60% - Акцент3 3" xfId="35"/>
-    <cellStyle name="60% — акцент4" xfId="246" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент4" xfId="246" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4 2" xfId="36"/>
     <cellStyle name="60% - Акцент4 2 2" xfId="37"/>
     <cellStyle name="60% - Акцент4 2 2 2" xfId="319"/>
     <cellStyle name="60% - Акцент4 2 3" xfId="281"/>
     <cellStyle name="60% - Акцент4 2 4" xfId="318"/>
     <cellStyle name="60% - Акцент4 3" xfId="38"/>
-    <cellStyle name="60% — акцент5" xfId="250" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент5" xfId="250" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5 2" xfId="39"/>
     <cellStyle name="60% - Акцент5 2 2" xfId="40"/>
     <cellStyle name="60% - Акцент5 2 2 2" xfId="321"/>
     <cellStyle name="60% - Акцент5 2 3" xfId="282"/>
     <cellStyle name="60% - Акцент5 2 4" xfId="320"/>
     <cellStyle name="60% - Акцент5 3" xfId="41"/>
-    <cellStyle name="60% — акцент6" xfId="254" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент6" xfId="254" builtinId="52" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6 2" xfId="42"/>
     <cellStyle name="60% - Акцент6 2 2" xfId="43"/>
     <cellStyle name="60% - Акцент6 2 2 2" xfId="323"/>
     <cellStyle name="60% - Акцент6 2 3" xfId="283"/>
     <cellStyle name="60% - Акцент6 2 4" xfId="322"/>
     <cellStyle name="60% - Акцент6 3" xfId="44"/>
     <cellStyle name="Bold GHG Numbers (0.00)" xfId="45"/>
     <cellStyle name="Comma 2" xfId="46"/>
     <cellStyle name="Cover" xfId="47"/>
     <cellStyle name="Cover 2" xfId="48"/>
     <cellStyle name="Headline" xfId="49"/>
     <cellStyle name="Hyperlink 2" xfId="50"/>
     <cellStyle name="Hyperlink 3" xfId="51"/>
     <cellStyle name="Menu" xfId="52"/>
     <cellStyle name="Menu 2" xfId="53"/>
     <cellStyle name="Milliers [0]_ElecTimeSeries" xfId="54"/>
     <cellStyle name="Milliers_ElecTimeSeries" xfId="55"/>
     <cellStyle name="Monétaire [0]_ElecTimeSeries" xfId="56"/>
     <cellStyle name="Monétaire_ElecTimeSeries" xfId="57"/>
     <cellStyle name="Normal 10 2" xfId="58"/>
     <cellStyle name="Normal 10 2 2 5" xfId="59"/>
     <cellStyle name="Normal 18" xfId="60"/>
     <cellStyle name="Normal 2" xfId="61"/>
     <cellStyle name="Normal 2 2" xfId="62"/>
     <cellStyle name="Normal 2 2 2" xfId="63"/>
@@ -2379,129 +2390,220 @@
     <cellStyle name="Текст предупреждения 2" xfId="211"/>
     <cellStyle name="Текст предупреждения 3" xfId="212"/>
     <cellStyle name="Хороший" xfId="220" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Хороший 2" xfId="213"/>
     <cellStyle name="Хороший 3" xfId="214"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Styl tabulky 1" pivot="0" count="0"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>19049</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>485774</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>18262</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="19049"/>
+          <a:ext cx="2676524" cy="818363"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>428625</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>762000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="Энергетика (1).png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0500-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8020050" y="47625"/>
+          <a:ext cx="723900" cy="714375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2665,1512 +2767,1496 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-energy/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701717" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-energy/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701717" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.muratova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.7109375" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="35"/>
-[...2 lines deleted...]
-      <c r="D1" s="14"/>
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="22">
+        <v>301201</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="27">
-[...6 lines deleted...]
-      <c r="A3" s="17" t="s">
+      <c r="B3" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B4" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="C3" s="14"/>
-[...6 lines deleted...]
-      <c r="B4" s="28" t="s">
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+    </row>
+    <row r="7" spans="1:4" ht="29.25" customHeight="1">
+      <c r="A7" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+    </row>
+    <row r="11" spans="1:4" ht="25.5">
+      <c r="A11" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="C4" s="14"/>
-[...26 lines deleted...]
-      <c r="B7" s="29" t="s">
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="25">
+        <v>46240</v>
+      </c>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="25">
+        <v>46605</v>
+      </c>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="23" t="s">
         <v>68</v>
       </c>
-      <c r="C7" s="14"/>
-[...56 lines deleted...]
-      <c r="B13" s="34" t="s">
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="C13" s="14"/>
-[...80 lines deleted...]
-      <c r="D21" s="14"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="15"/>
-[...2 lines deleted...]
-      <c r="D22" s="14"/>
+      <c r="A22" s="12"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="15"/>
-[...2 lines deleted...]
-      <c r="D23" s="14"/>
+      <c r="A23" s="12"/>
+      <c r="B23" s="12"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="15"/>
-[...2 lines deleted...]
-      <c r="D24" s="14"/>
+      <c r="A24" s="12"/>
+      <c r="B24" s="12"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="15"/>
-[...2 lines deleted...]
-      <c r="D25" s="14"/>
+      <c r="A25" s="12"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="15"/>
-[...2 lines deleted...]
-      <c r="D26" s="14"/>
+      <c r="A26" s="12"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="15"/>
-[...2 lines deleted...]
-      <c r="D27" s="14"/>
+      <c r="A27" s="12"/>
+      <c r="B27" s="12"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="15"/>
-[...2 lines deleted...]
-      <c r="D28" s="14"/>
+      <c r="A28" s="12"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="16"/>
-[...2 lines deleted...]
-      <c r="D29" s="14"/>
+      <c r="A29" s="13"/>
+      <c r="B29" s="13"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B78" sqref="B78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="78.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="22"/>
+      <c r="B2" s="17"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="25" t="s">
+      <c r="B5" s="20" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="20" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="20" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-[...5 lines deleted...]
-      <c r="B7" s="25" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="20" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="25" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="20" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="25" t="s">
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="21" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="25.5">
-      <c r="B10" s="26" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="18"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="18"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="19" t="s">
         <v>53</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="D19" s="21"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="P15" sqref="P15"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="O1" sqref="O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
+    <col min="2" max="12" width="9" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="53.25" customHeight="1">
-[...14 lines deleted...]
-      <c r="B2" s="40" t="s">
+    <row r="1" spans="1:13" ht="64.5" customHeight="1">
+      <c r="A1" s="52"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+    </row>
+    <row r="3" spans="1:13" ht="15" customHeight="1">
+      <c r="A3" s="42">
+        <v>301201</v>
+      </c>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="41" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="44"/>
+      <c r="B4" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+    </row>
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A5" s="45"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
+    </row>
+    <row r="6" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A6" s="46"/>
+      <c r="B6" s="9">
+        <v>2014</v>
+      </c>
+      <c r="C6" s="9">
+        <v>2015</v>
+      </c>
+      <c r="D6" s="9">
+        <v>2016</v>
+      </c>
+      <c r="E6" s="9">
+        <v>2017</v>
+      </c>
+      <c r="F6" s="9">
+        <v>2018</v>
+      </c>
+      <c r="G6" s="9">
+        <v>2019</v>
+      </c>
+      <c r="H6" s="9">
+        <v>2020</v>
+      </c>
+      <c r="I6" s="9">
+        <v>2021</v>
+      </c>
+      <c r="J6" s="9">
+        <v>2022</v>
+      </c>
+      <c r="K6" s="9">
+        <v>2023</v>
+      </c>
+      <c r="L6" s="10">
+        <v>2024</v>
+      </c>
+      <c r="M6" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A7" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="30">
+        <v>2423</v>
+      </c>
+      <c r="C7" s="30">
+        <v>2527</v>
+      </c>
+      <c r="D7" s="30">
+        <v>2207</v>
+      </c>
+      <c r="E7" s="30">
+        <v>2164</v>
+      </c>
+      <c r="F7" s="30">
+        <v>2323</v>
+      </c>
+      <c r="G7" s="30">
+        <v>2457</v>
+      </c>
+      <c r="H7" s="30">
+        <v>2501</v>
+      </c>
+      <c r="I7" s="30">
+        <v>2815</v>
+      </c>
+      <c r="J7" s="30">
+        <v>2865</v>
+      </c>
+      <c r="K7" s="31">
+        <v>2549</v>
+      </c>
+      <c r="L7" s="32">
+        <v>2588</v>
+      </c>
+      <c r="M7" s="38">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C8" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="D8" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="E8" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="F8" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="G8" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="H8" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="30">
+        <v>111</v>
+      </c>
+      <c r="K8" s="31">
+        <v>102</v>
+      </c>
+      <c r="L8" s="32">
+        <v>105</v>
+      </c>
+      <c r="M8" s="38">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A9" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="30">
+        <v>420</v>
+      </c>
+      <c r="C9" s="30">
+        <v>413</v>
+      </c>
+      <c r="D9" s="30">
+        <v>371</v>
+      </c>
+      <c r="E9" s="30">
+        <v>290</v>
+      </c>
+      <c r="F9" s="30">
+        <v>377</v>
+      </c>
+      <c r="G9" s="30">
+        <v>520</v>
+      </c>
+      <c r="H9" s="30">
+        <v>591</v>
+      </c>
+      <c r="I9" s="30">
+        <v>624</v>
+      </c>
+      <c r="J9" s="30">
+        <v>614</v>
+      </c>
+      <c r="K9" s="31">
+        <v>261</v>
+      </c>
+      <c r="L9" s="32">
+        <v>298</v>
+      </c>
+      <c r="M9" s="38">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A10" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="30">
+        <v>247</v>
+      </c>
+      <c r="C10" s="30">
+        <v>291</v>
+      </c>
+      <c r="D10" s="30">
+        <v>245</v>
+      </c>
+      <c r="E10" s="30">
+        <v>244</v>
+      </c>
+      <c r="F10" s="30">
+        <v>252</v>
+      </c>
+      <c r="G10" s="30">
+        <v>247</v>
+      </c>
+      <c r="H10" s="30">
+        <v>257</v>
+      </c>
+      <c r="I10" s="30">
+        <v>221</v>
+      </c>
+      <c r="J10" s="30">
+        <v>227</v>
+      </c>
+      <c r="K10" s="31">
+        <v>194</v>
+      </c>
+      <c r="L10" s="32">
+        <v>192</v>
+      </c>
+      <c r="M10" s="38">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="30">
+        <v>92</v>
+      </c>
+      <c r="C11" s="30">
+        <v>96</v>
+      </c>
+      <c r="D11" s="30">
+        <v>93</v>
+      </c>
+      <c r="E11" s="30">
+        <v>101</v>
+      </c>
+      <c r="F11" s="30">
+        <v>87</v>
+      </c>
+      <c r="G11" s="30">
+        <v>59</v>
+      </c>
+      <c r="H11" s="30">
+        <v>70</v>
+      </c>
+      <c r="I11" s="30">
+        <v>113</v>
+      </c>
+      <c r="J11" s="30">
+        <v>59</v>
+      </c>
+      <c r="K11" s="31">
+        <v>82</v>
+      </c>
+      <c r="L11" s="32">
+        <v>102</v>
+      </c>
+      <c r="M11" s="38">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A12" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="30">
+        <v>27</v>
+      </c>
+      <c r="C12" s="30">
+        <v>57</v>
+      </c>
+      <c r="D12" s="30">
+        <v>67</v>
+      </c>
+      <c r="E12" s="30">
+        <v>69</v>
+      </c>
+      <c r="F12" s="30">
+        <v>68</v>
+      </c>
+      <c r="G12" s="30">
+        <v>81</v>
+      </c>
+      <c r="H12" s="30">
+        <v>72</v>
+      </c>
+      <c r="I12" s="30">
+        <v>77</v>
+      </c>
+      <c r="J12" s="30">
+        <v>92</v>
+      </c>
+      <c r="K12" s="31">
+        <v>86</v>
+      </c>
+      <c r="L12" s="32">
+        <v>86</v>
+      </c>
+      <c r="M12" s="38">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A13" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="30">
+        <v>118</v>
+      </c>
+      <c r="C13" s="30">
+        <v>135</v>
+      </c>
+      <c r="D13" s="30">
+        <v>135</v>
+      </c>
+      <c r="E13" s="30">
+        <v>138</v>
+      </c>
+      <c r="F13" s="30">
+        <v>137</v>
+      </c>
+      <c r="G13" s="30">
+        <v>113</v>
+      </c>
+      <c r="H13" s="30">
+        <v>113</v>
+      </c>
+      <c r="I13" s="30">
+        <v>124</v>
+      </c>
+      <c r="J13" s="30">
+        <v>131</v>
+      </c>
+      <c r="K13" s="31">
+        <v>133</v>
+      </c>
+      <c r="L13" s="32">
+        <v>127</v>
+      </c>
+      <c r="M13" s="38">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A14" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="30">
+        <v>143</v>
+      </c>
+      <c r="C14" s="30">
+        <v>147</v>
+      </c>
+      <c r="D14" s="30">
+        <v>142</v>
+      </c>
+      <c r="E14" s="30">
+        <v>151</v>
+      </c>
+      <c r="F14" s="30">
+        <v>157</v>
+      </c>
+      <c r="G14" s="30">
+        <v>216</v>
+      </c>
+      <c r="H14" s="30">
+        <v>216</v>
+      </c>
+      <c r="I14" s="30">
+        <v>217</v>
+      </c>
+      <c r="J14" s="30">
+        <v>239</v>
+      </c>
+      <c r="K14" s="31">
+        <v>298</v>
+      </c>
+      <c r="L14" s="32">
+        <v>352</v>
+      </c>
+      <c r="M14" s="38">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A15" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="H15" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="I15" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="J15" s="30">
+        <v>44</v>
+      </c>
+      <c r="K15" s="31">
+        <v>43</v>
+      </c>
+      <c r="L15" s="32">
+        <v>69</v>
+      </c>
+      <c r="M15" s="38">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A16" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="30">
+        <v>247</v>
+      </c>
+      <c r="C16" s="30">
+        <v>165</v>
+      </c>
+      <c r="D16" s="30">
+        <v>120</v>
+      </c>
+      <c r="E16" s="30">
+        <v>104</v>
+      </c>
+      <c r="F16" s="30">
+        <v>118</v>
+      </c>
+      <c r="G16" s="30">
+        <v>131</v>
+      </c>
+      <c r="H16" s="30">
+        <v>128</v>
+      </c>
+      <c r="I16" s="30">
+        <v>255</v>
+      </c>
+      <c r="J16" s="30">
+        <v>179</v>
+      </c>
+      <c r="K16" s="31">
+        <v>194</v>
+      </c>
+      <c r="L16" s="32">
+        <v>102</v>
+      </c>
+      <c r="M16" s="38">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A17" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="30">
+        <v>123</v>
+      </c>
+      <c r="C17" s="30">
+        <v>124</v>
+      </c>
+      <c r="D17" s="30">
+        <v>127</v>
+      </c>
+      <c r="E17" s="30">
+        <v>130</v>
+      </c>
+      <c r="F17" s="30">
+        <v>136</v>
+      </c>
+      <c r="G17" s="30">
+        <v>135</v>
+      </c>
+      <c r="H17" s="30">
+        <v>135</v>
+      </c>
+      <c r="I17" s="30">
+        <v>142</v>
+      </c>
+      <c r="J17" s="30">
+        <v>141</v>
+      </c>
+      <c r="K17" s="31">
+        <v>147</v>
+      </c>
+      <c r="L17" s="32">
+        <v>150</v>
+      </c>
+      <c r="M17" s="38">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A18" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="30">
+        <v>119</v>
+      </c>
+      <c r="C18" s="30">
+        <v>121</v>
+      </c>
+      <c r="D18" s="30">
+        <v>72</v>
+      </c>
+      <c r="E18" s="30">
+        <v>42</v>
+      </c>
+      <c r="F18" s="30">
+        <v>40</v>
+      </c>
+      <c r="G18" s="30">
+        <v>39</v>
+      </c>
+      <c r="H18" s="30">
+        <v>38</v>
+      </c>
+      <c r="I18" s="30">
+        <v>62</v>
+      </c>
+      <c r="J18" s="30">
+        <v>96</v>
+      </c>
+      <c r="K18" s="31">
+        <v>91</v>
+      </c>
+      <c r="L18" s="32">
+        <v>88</v>
+      </c>
+      <c r="M18" s="38">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A19" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="30">
+        <v>73</v>
+      </c>
+      <c r="C19" s="30">
+        <v>153</v>
+      </c>
+      <c r="D19" s="30">
+        <v>153</v>
+      </c>
+      <c r="E19" s="30">
+        <v>141</v>
+      </c>
+      <c r="F19" s="30">
+        <v>163</v>
+      </c>
+      <c r="G19" s="30">
+        <v>162</v>
+      </c>
+      <c r="H19" s="30">
+        <v>168</v>
+      </c>
+      <c r="I19" s="30">
+        <v>155</v>
+      </c>
+      <c r="J19" s="30">
+        <v>157</v>
+      </c>
+      <c r="K19" s="31">
+        <v>167</v>
+      </c>
+      <c r="L19" s="32">
+        <v>172</v>
+      </c>
+      <c r="M19" s="38">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A20" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="30">
+        <v>71</v>
+      </c>
+      <c r="C20" s="30">
+        <v>71</v>
+      </c>
+      <c r="D20" s="30">
+        <v>75</v>
+      </c>
+      <c r="E20" s="30">
+        <v>81</v>
+      </c>
+      <c r="F20" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="G20" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="H20" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="I20" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="J20" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="K20" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="L20" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="38" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="30">
+        <v>106</v>
+      </c>
+      <c r="C21" s="30">
+        <v>113</v>
+      </c>
+      <c r="D21" s="30">
+        <v>100</v>
+      </c>
+      <c r="E21" s="30">
+        <v>127</v>
+      </c>
+      <c r="F21" s="30">
+        <v>161</v>
+      </c>
+      <c r="G21" s="30">
+        <v>179</v>
+      </c>
+      <c r="H21" s="30">
+        <v>143</v>
+      </c>
+      <c r="I21" s="30">
+        <v>154</v>
+      </c>
+      <c r="J21" s="30">
+        <v>142</v>
+      </c>
+      <c r="K21" s="31">
+        <v>117</v>
+      </c>
+      <c r="L21" s="32">
+        <v>129</v>
+      </c>
+      <c r="M21" s="38">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A22" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="30">
+        <v>115</v>
+      </c>
+      <c r="C22" s="30">
+        <v>111</v>
+      </c>
+      <c r="D22" s="30">
+        <v>121</v>
+      </c>
+      <c r="E22" s="30">
+        <v>190</v>
+      </c>
+      <c r="F22" s="30">
+        <v>200</v>
+      </c>
+      <c r="G22" s="30">
+        <v>193</v>
+      </c>
+      <c r="H22" s="30">
+        <v>190</v>
+      </c>
+      <c r="I22" s="30">
+        <v>182</v>
+      </c>
+      <c r="J22" s="30">
+        <v>184</v>
+      </c>
+      <c r="K22" s="31">
+        <v>183</v>
+      </c>
+      <c r="L22" s="32">
+        <v>167</v>
+      </c>
+      <c r="M22" s="38">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A23" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="E23" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="F23" s="30">
+        <v>40</v>
+      </c>
+      <c r="G23" s="30">
+        <v>44</v>
+      </c>
+      <c r="H23" s="30">
+        <v>45</v>
+      </c>
+      <c r="I23" s="30">
+        <v>62</v>
+      </c>
+      <c r="J23" s="30">
+        <v>71</v>
+      </c>
+      <c r="K23" s="31">
+        <v>86</v>
+      </c>
+      <c r="L23" s="32">
+        <v>82</v>
+      </c>
+      <c r="M23" s="38">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A24" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="D24" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="F24" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="G24" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="H24" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="I24" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="J24" s="30">
+        <v>76</v>
+      </c>
+      <c r="K24" s="31">
+        <v>50</v>
+      </c>
+      <c r="L24" s="32">
+        <v>55</v>
+      </c>
+      <c r="M24" s="38">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A25" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="30">
+        <v>255</v>
+      </c>
+      <c r="C25" s="30">
+        <v>251</v>
+      </c>
+      <c r="D25" s="30">
+        <v>120</v>
+      </c>
+      <c r="E25" s="30">
+        <v>111</v>
+      </c>
+      <c r="F25" s="30">
+        <v>112</v>
+      </c>
+      <c r="G25" s="30">
+        <v>114</v>
+      </c>
+      <c r="H25" s="30">
+        <v>115</v>
+      </c>
+      <c r="I25" s="30">
+        <v>178</v>
+      </c>
+      <c r="J25" s="30">
+        <v>63</v>
+      </c>
+      <c r="K25" s="31">
+        <v>62</v>
+      </c>
+      <c r="L25" s="32">
+        <v>61</v>
+      </c>
+      <c r="M25" s="38">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A26" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="30">
+        <v>15</v>
+      </c>
+      <c r="C26" s="30">
+        <v>35</v>
+      </c>
+      <c r="D26" s="30">
+        <v>33</v>
+      </c>
+      <c r="E26" s="30">
+        <v>27</v>
+      </c>
+      <c r="F26" s="30">
+        <v>28</v>
+      </c>
+      <c r="G26" s="30">
+        <v>25</v>
+      </c>
+      <c r="H26" s="30">
+        <v>25</v>
+      </c>
+      <c r="I26" s="30">
+        <v>27</v>
+      </c>
+      <c r="J26" s="30">
         <v>23</v>
       </c>
-      <c r="C2" s="40"/>
-[...237 lines deleted...]
-      <c r="F10" s="49">
+      <c r="K26" s="31">
+        <v>23</v>
+      </c>
+      <c r="L26" s="32">
+        <v>29</v>
+      </c>
+      <c r="M26" s="38">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A27" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="30">
+        <v>252</v>
+      </c>
+      <c r="C27" s="30">
         <v>244</v>
       </c>
-      <c r="G10" s="49">
-[...41 lines deleted...]
-      <c r="G11" s="49">
+      <c r="D27" s="30">
+        <v>233</v>
+      </c>
+      <c r="E27" s="30">
+        <v>218</v>
+      </c>
+      <c r="F27" s="30">
+        <v>201</v>
+      </c>
+      <c r="G27" s="30">
+        <v>151</v>
+      </c>
+      <c r="H27" s="30">
+        <v>149</v>
+      </c>
+      <c r="I27" s="30">
+        <v>167</v>
+      </c>
+      <c r="J27" s="30">
+        <v>161</v>
+      </c>
+      <c r="K27" s="33">
+        <v>143</v>
+      </c>
+      <c r="L27" s="32">
+        <v>139</v>
+      </c>
+      <c r="M27" s="38">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A28" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="D28" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="E28" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="F28" s="34">
+        <v>46</v>
+      </c>
+      <c r="G28" s="34">
+        <v>48</v>
+      </c>
+      <c r="H28" s="34">
+        <v>46</v>
+      </c>
+      <c r="I28" s="34">
+        <v>55</v>
+      </c>
+      <c r="J28" s="34">
+        <v>55</v>
+      </c>
+      <c r="K28" s="35">
         <v>87</v>
       </c>
-      <c r="H11" s="49">
-[...726 lines deleted...]
-      <c r="M28" s="55">
+      <c r="L28" s="36">
         <v>83</v>
       </c>
-      <c r="N28" s="11"/>
-[...2 lines deleted...]
-      <c r="B30" s="6" t="s">
+      <c r="M28" s="39">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C30" s="6"/>
-[...7 lines deleted...]
-      <c r="K30" s="6"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="2"/>
       <c r="L30" s="2"/>
-      <c r="M30" s="2"/>
-[...11 lines deleted...]
-      <c r="K31" s="6"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="5"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="2"/>
       <c r="L31" s="2"/>
-      <c r="M31" s="2"/>
-[...11 lines deleted...]
-      <c r="K32" s="4"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="3"/>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="4">
     <mergeCell ref="A4:A6"/>
-    <mergeCell ref="B3:M3"/>
-[...3 lines deleted...]
-    <mergeCell ref="C4:M5"/>
+    <mergeCell ref="B4:M5"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>