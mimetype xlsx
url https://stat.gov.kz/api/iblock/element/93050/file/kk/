--- v0 (2026-04-23)
+++ v1 (2026-08-11)
@@ -1,70 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11880" tabRatio="841" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11880" tabRatio="841"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="70">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
@@ -94,53 +91,50 @@
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
     <t>Түркістан</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>*Жылу энергиясын  өз қажеттіліктері үшін пайдаланатын кәсіпорындардың деректерін қоспағанда.</t>
   </si>
   <si>
-    <t>Екі құбырлы есептеудегі желілердің ұзындығы, км</t>
-[...1 lines deleted...]
-  <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t xml:space="preserve">  -</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
@@ -205,89 +199,89 @@
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>км</t>
   </si>
   <si>
     <t>Екі құбырлық есептегі жылу және бу желілерінің ұзындығы</t>
   </si>
   <si>
     <t>6-ТП</t>
   </si>
   <si>
-    <t>Абильдаева Арайлым Мейрамхановна</t>
-[...7 lines deleted...]
-  <si>
     <t>2014 жылдан</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701720</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/industries/business-statistics/stat-energy/dynamic-tables</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/methodology/87/</t>
   </si>
   <si>
     <t>Екі құбырлық есептегі жылу және бу желілерінің ұзындығы*</t>
   </si>
   <si>
     <t>Жылу және бу желілерінің екіқұбырлы есептеудегі ұзындығы — бұл жылу немесе бу желілерінің ұзындығы, жылу желілерінің екіқұбырлы жүйесіне (жылытуға арналған және кері қайтатын құбырлар) сәйкес өлшенген жалпы ұзындық.</t>
   </si>
   <si>
     <t>есептелмейтін</t>
+  </si>
+  <si>
+    <t>Мұратова Аяжан Мұратқызы</t>
+  </si>
+  <si>
+    <t>+7 7172749784</t>
+  </si>
+  <si>
+    <t>a.muratova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/business-statistics/stat-energy/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="53">
+  <fonts count="54">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -633,50 +627,55 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="55">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -925,163 +924,90 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...18 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...51 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1257,83 +1183,96 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="26" fillId="5" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
@@ -1349,257 +1288,234 @@
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="38" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="38" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="51" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="51" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="45" fillId="52" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="52" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="47" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="48" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="54" borderId="27" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="54" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="8" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="53" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="104">
-    <cellStyle name="20% — акцент1" xfId="26" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент1" xfId="26" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="60"/>
-    <cellStyle name="20% — акцент2" xfId="30" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент2" xfId="30" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="61"/>
-    <cellStyle name="20% — акцент3" xfId="34" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент3" xfId="34" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="62"/>
-    <cellStyle name="20% — акцент4" xfId="38" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент4" xfId="38" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="63"/>
-    <cellStyle name="20% — акцент5" xfId="42" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент5" xfId="42" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="64"/>
-    <cellStyle name="20% — акцент6" xfId="46" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент6" xfId="46" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="65"/>
-    <cellStyle name="40% — акцент1" xfId="27" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент1" xfId="27" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1 2" xfId="66"/>
-    <cellStyle name="40% — акцент2" xfId="31" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент2" xfId="31" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2 2" xfId="67"/>
-    <cellStyle name="40% — акцент3" xfId="35" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент3" xfId="35" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3 2" xfId="68"/>
-    <cellStyle name="40% — акцент4" xfId="39" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент4" xfId="39" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4 2" xfId="69"/>
-    <cellStyle name="40% — акцент5" xfId="43" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент5" xfId="43" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5 2" xfId="70"/>
-    <cellStyle name="40% — акцент6" xfId="47" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент6" xfId="47" builtinId="51" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6 2" xfId="71"/>
-    <cellStyle name="60% — акцент1" xfId="28" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент1" xfId="28" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1 2" xfId="72"/>
-    <cellStyle name="60% — акцент2" xfId="32" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент2" xfId="32" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2 2" xfId="73"/>
-    <cellStyle name="60% — акцент3" xfId="36" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент3" xfId="36" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3 2" xfId="74"/>
-    <cellStyle name="60% — акцент4" xfId="40" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент4" xfId="40" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4 2" xfId="75"/>
-    <cellStyle name="60% — акцент5" xfId="44" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент5" xfId="44" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5 2" xfId="76"/>
-    <cellStyle name="60% — акцент6" xfId="48" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент6" xfId="48" builtinId="52" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6 2" xfId="77"/>
     <cellStyle name="Акцент1" xfId="25" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент1 2" xfId="78"/>
     <cellStyle name="Акцент2" xfId="29" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент2 2" xfId="79"/>
     <cellStyle name="Акцент3" xfId="33" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент3 2" xfId="80"/>
     <cellStyle name="Акцент4" xfId="37" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент4 2" xfId="81"/>
     <cellStyle name="Акцент5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент5 2" xfId="82"/>
     <cellStyle name="Акцент6" xfId="45" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Акцент6 2" xfId="83"/>
     <cellStyle name="Ввод " xfId="17" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Ввод  2" xfId="84"/>
     <cellStyle name="Вывод" xfId="18" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вывод 2" xfId="85"/>
     <cellStyle name="Вычисление" xfId="19" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Вычисление 2" xfId="86"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 1 2" xfId="87"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 2 2" xfId="88"/>
@@ -1645,129 +1561,229 @@
     <cellStyle name="Связанная ячейка 2" xfId="98"/>
     <cellStyle name="Текст предупреждения" xfId="22" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения 2" xfId="99"/>
     <cellStyle name="Хороший" xfId="14" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Хороший 2" xfId="100"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Styl tabulky 1" pivot="0" count="0"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>781050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2971800" cy="781050"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>561975</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>762000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="Энергетика (1).png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8743950" y="76200"/>
+          <a:ext cx="723900" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1931,1411 +1947,1388 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-energy/dynamic-tables" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701720" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701720" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A62" sqref="A62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="75.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
-      <c r="A1" s="46"/>
-      <c r="B1" s="46"/>
+      <c r="A1" s="44"/>
+      <c r="B1" s="44"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" s="24">
+        <v>301203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="32">
-[...4 lines deleted...]
-      <c r="A3" s="22" t="s">
+      <c r="B3" s="24" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B4" s="25" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="38.25">
+      <c r="A7" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="26" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-[...27 lines deleted...]
-      <c r="B7" s="34" t="s">
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="32" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-[...43 lines deleted...]
-      <c r="B13" s="42" t="s">
+    <row r="15" spans="1:2">
+      <c r="A15" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="28">
+        <v>46240</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="28">
+        <v>46605</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="34" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-[...48 lines deleted...]
-      <c r="A20" s="22" t="s">
+    <row r="21" spans="1:2">
+      <c r="A21" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="37" t="s">
-[...8 lines deleted...]
-        <v>63</v>
+      <c r="B21" s="29" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="25"/>
-      <c r="B22" s="25"/>
+      <c r="A22" s="18"/>
+      <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="25"/>
-      <c r="B23" s="25"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="18"/>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="25"/>
-      <c r="B24" s="25"/>
+      <c r="A24" s="18"/>
+      <c r="B24" s="18"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="25"/>
-      <c r="B25" s="25"/>
+      <c r="A25" s="18"/>
+      <c r="B25" s="18"/>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" s="25"/>
-      <c r="B26" s="25"/>
+      <c r="A26" s="18"/>
+      <c r="B26" s="18"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="25"/>
-      <c r="B27" s="25"/>
+      <c r="A27" s="18"/>
+      <c r="B27" s="18"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="25"/>
-      <c r="B28" s="25"/>
+      <c r="A28" s="18"/>
+      <c r="B28" s="18"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="26"/>
-      <c r="B29" s="26"/>
+      <c r="A29" s="19"/>
+      <c r="B29" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
-    <hyperlink ref="B14" r:id="rId3"/>
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B51" sqref="B51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="87.42578125" customWidth="1"/>
+    <col min="2" max="2" width="89.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="28"/>
+      <c r="B2" s="21"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="29" t="s">
+      <c r="B5" s="22" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="22" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="29" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="22" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="29" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="22" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-[...5 lines deleted...]
-      <c r="B9" s="29" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="22"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.25">
+      <c r="B11" s="23" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-[...3 lines deleted...]
-      <c r="B11" s="30" t="s">
+    <row r="12" spans="2:2">
+      <c r="B12" s="22"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="22"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="36" t="s">
         <v>56</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="D20" s="27"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O17" sqref="O17"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B64" sqref="B64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...30 lines deleted...]
-      <c r="B3" s="51">
+    <row r="1" spans="1:14" ht="65.25" customHeight="1">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="45">
         <v>301203</v>
       </c>
-      <c r="C3" s="51"/>
-[...46 lines deleted...]
-      <c r="C6" s="11">
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A4" s="41"/>
+      <c r="B4" s="39">
         <v>2014</v>
       </c>
-      <c r="D6" s="12">
+      <c r="C4" s="39">
         <v>2015</v>
       </c>
-      <c r="E6" s="11">
+      <c r="D4" s="39">
         <v>2016</v>
       </c>
-      <c r="F6" s="12">
+      <c r="E4" s="39">
         <v>2017</v>
       </c>
-      <c r="G6" s="11">
+      <c r="F4" s="39">
         <v>2018</v>
       </c>
-      <c r="H6" s="12">
+      <c r="G4" s="39">
         <v>2019</v>
       </c>
-      <c r="I6" s="11">
+      <c r="H4" s="39">
         <v>2020</v>
       </c>
+      <c r="I4" s="39">
+        <v>2021</v>
+      </c>
+      <c r="J4" s="39">
+        <v>2022</v>
+      </c>
+      <c r="K4" s="39">
+        <v>2023</v>
+      </c>
+      <c r="L4" s="39">
+        <v>2024</v>
+      </c>
+      <c r="M4" s="42">
+        <v>2025</v>
+      </c>
+      <c r="N4" s="43"/>
+    </row>
+    <row r="5" spans="1:14" s="3" customFormat="1" ht="11.25">
+      <c r="A5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="8">
+        <v>11976.754000000003</v>
+      </c>
+      <c r="C5" s="8">
+        <v>11888.4</v>
+      </c>
+      <c r="D5" s="8">
+        <v>11386.7</v>
+      </c>
+      <c r="E5" s="8">
+        <v>11577.6</v>
+      </c>
+      <c r="F5" s="8">
+        <v>11511.9</v>
+      </c>
+      <c r="G5" s="8">
+        <v>11357.9</v>
+      </c>
+      <c r="H5" s="8">
+        <v>11440.9</v>
+      </c>
+      <c r="I5" s="11">
+        <v>13274.3</v>
+      </c>
+      <c r="J5" s="12">
+        <v>13782.3</v>
+      </c>
+      <c r="K5" s="13">
+        <v>13726.5</v>
+      </c>
+      <c r="L5" s="14">
+        <v>13976.415000000001</v>
+      </c>
+      <c r="M5" s="37">
+        <v>14312.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="3" customFormat="1" ht="11.25">
+      <c r="A6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="12">
-        <v>2021</v>
-[...13 lines deleted...]
-        <v>4</v>
+        <v>537.70000000000005</v>
+      </c>
+      <c r="K6" s="9">
+        <v>468.7</v>
+      </c>
+      <c r="L6" s="13">
+        <v>472.81300000000005</v>
+      </c>
+      <c r="M6" s="37">
+        <v>477.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="3" customFormat="1" ht="11.25">
+      <c r="A7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="8">
+        <v>911.3340000000004</v>
       </c>
       <c r="C7" s="8">
-        <v>11976.754000000003</v>
+        <v>951</v>
       </c>
       <c r="D7" s="8">
-        <v>11888.4</v>
+        <v>928.4</v>
       </c>
       <c r="E7" s="8">
-        <v>11386.7</v>
+        <v>903.6</v>
       </c>
       <c r="F7" s="8">
-        <v>11577.6</v>
+        <v>881.9</v>
       </c>
       <c r="G7" s="8">
-        <v>11511.9</v>
+        <v>978.8</v>
       </c>
       <c r="H7" s="8">
-        <v>11357.9</v>
-[...45 lines deleted...]
-      <c r="J8" s="8" t="s">
+        <v>927.6</v>
+      </c>
+      <c r="I7" s="11">
+        <v>945.2</v>
+      </c>
+      <c r="J7" s="12">
+        <v>1060.9000000000001</v>
+      </c>
+      <c r="K7" s="13">
+        <v>974.8</v>
+      </c>
+      <c r="L7" s="13">
+        <v>986.42600000000061</v>
+      </c>
+      <c r="M7" s="37">
+        <v>990.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="3" customFormat="1" ht="11.25">
+      <c r="A8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="8">
+        <v>545.19000000000005</v>
+      </c>
+      <c r="C8" s="8">
+        <v>540.79999999999995</v>
+      </c>
+      <c r="D8" s="8">
+        <v>532.6</v>
+      </c>
+      <c r="E8" s="8">
+        <v>519.70000000000005</v>
+      </c>
+      <c r="F8" s="8">
+        <v>524.70000000000005</v>
+      </c>
+      <c r="G8" s="8">
+        <v>522.29999999999995</v>
+      </c>
+      <c r="H8" s="8">
+        <v>566.9</v>
+      </c>
+      <c r="I8" s="11">
+        <v>577.1</v>
+      </c>
+      <c r="J8" s="12">
+        <v>579.9</v>
+      </c>
+      <c r="K8" s="13">
+        <v>575.20000000000005</v>
+      </c>
+      <c r="L8" s="13">
+        <v>619.46</v>
+      </c>
+      <c r="M8" s="37">
+        <v>547.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="3" customFormat="1" ht="11.25">
+      <c r="A9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="9">
+        <v>563.88700000000006</v>
+      </c>
+      <c r="C9" s="9">
+        <v>548.79999999999995</v>
+      </c>
+      <c r="D9" s="9">
+        <v>582</v>
+      </c>
+      <c r="E9" s="9">
+        <v>624.4</v>
+      </c>
+      <c r="F9" s="9">
+        <v>663.8</v>
+      </c>
+      <c r="G9" s="9">
+        <v>661.2</v>
+      </c>
+      <c r="H9" s="9">
+        <v>671.1</v>
+      </c>
+      <c r="I9" s="13">
+        <v>705.8</v>
+      </c>
+      <c r="J9" s="12">
+        <v>145.6</v>
+      </c>
+      <c r="K9" s="13">
+        <v>258.60000000000002</v>
+      </c>
+      <c r="L9" s="13">
+        <v>233.98000000000002</v>
+      </c>
+      <c r="M9" s="37">
+        <v>261.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="3" customFormat="1" ht="11.25">
+      <c r="A10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="8">
+        <v>327.512</v>
+      </c>
+      <c r="C10" s="8">
+        <v>335</v>
+      </c>
+      <c r="D10" s="8">
+        <v>290.5</v>
+      </c>
+      <c r="E10" s="8">
+        <v>290.2</v>
+      </c>
+      <c r="F10" s="8">
+        <v>290.2</v>
+      </c>
+      <c r="G10" s="8">
+        <v>290.8</v>
+      </c>
+      <c r="H10" s="8">
+        <v>288.8</v>
+      </c>
+      <c r="I10" s="11">
+        <v>287.44900000000001</v>
+      </c>
+      <c r="J10" s="12">
+        <v>300.2</v>
+      </c>
+      <c r="K10" s="13">
+        <v>298.10000000000002</v>
+      </c>
+      <c r="L10" s="13">
+        <v>285.84299999999996</v>
+      </c>
+      <c r="M10" s="37">
+        <v>291.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="3" customFormat="1" ht="11.25">
+      <c r="A11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="8">
+        <v>324.16200000000003</v>
+      </c>
+      <c r="C11" s="8">
+        <v>366.9</v>
+      </c>
+      <c r="D11" s="8">
+        <v>367.3</v>
+      </c>
+      <c r="E11" s="8">
+        <v>370.9</v>
+      </c>
+      <c r="F11" s="8">
+        <v>365.9</v>
+      </c>
+      <c r="G11" s="8">
+        <v>345.8</v>
+      </c>
+      <c r="H11" s="8">
+        <v>345.2</v>
+      </c>
+      <c r="I11" s="11">
+        <v>355</v>
+      </c>
+      <c r="J11" s="12">
+        <v>356.3</v>
+      </c>
+      <c r="K11" s="13">
+        <v>347.2</v>
+      </c>
+      <c r="L11" s="13">
+        <v>345.92799999999988</v>
+      </c>
+      <c r="M11" s="37">
+        <v>346.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="3" customFormat="1" ht="11.25">
+      <c r="A12" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="8">
+        <v>412.76900000000012</v>
+      </c>
+      <c r="C12" s="8">
+        <v>410.7</v>
+      </c>
+      <c r="D12" s="8">
+        <v>588.6</v>
+      </c>
+      <c r="E12" s="8">
+        <v>604.1</v>
+      </c>
+      <c r="F12" s="8">
+        <v>415.5</v>
+      </c>
+      <c r="G12" s="8">
+        <v>412.1</v>
+      </c>
+      <c r="H12" s="8">
+        <v>413.3</v>
+      </c>
+      <c r="I12" s="11">
+        <v>413.3</v>
+      </c>
+      <c r="J12" s="12">
+        <v>416.9</v>
+      </c>
+      <c r="K12" s="13">
+        <v>418.6</v>
+      </c>
+      <c r="L12" s="13">
+        <v>430.36899999999986</v>
+      </c>
+      <c r="M12" s="37">
+        <v>458.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="3" customFormat="1" ht="11.25">
+      <c r="A13" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="H13" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="I13" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="K8" s="16">
-[...219 lines deleted...]
-        <v>10</v>
+      <c r="J13" s="12">
+        <v>564.1</v>
+      </c>
+      <c r="K13" s="9">
+        <v>564.4</v>
+      </c>
+      <c r="L13" s="13">
+        <v>571.79800000000012</v>
+      </c>
+      <c r="M13" s="37">
+        <v>588.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="3" customFormat="1" ht="11.25">
+      <c r="A14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="8">
+        <v>1976.0920000000001</v>
       </c>
       <c r="C14" s="8">
-        <v>412.76900000000012</v>
+        <v>1973.6</v>
       </c>
       <c r="D14" s="8">
-        <v>410.7</v>
+        <v>1616.5</v>
       </c>
       <c r="E14" s="8">
-        <v>588.6</v>
+        <v>1610.8</v>
       </c>
       <c r="F14" s="8">
-        <v>604.1</v>
+        <v>1615.3</v>
       </c>
       <c r="G14" s="8">
-        <v>415.5</v>
+        <v>1619</v>
       </c>
       <c r="H14" s="8">
-        <v>412.1</v>
-[...63 lines deleted...]
-        <v>11</v>
+        <v>1563</v>
+      </c>
+      <c r="I14" s="11">
+        <v>2420.3000000000002</v>
+      </c>
+      <c r="J14" s="12">
+        <v>1671.5</v>
+      </c>
+      <c r="K14" s="13">
+        <v>1725</v>
+      </c>
+      <c r="L14" s="13">
+        <v>1331.021</v>
+      </c>
+      <c r="M14" s="37">
+        <v>1382.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="3" customFormat="1" ht="11.25">
+      <c r="A15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="8">
+        <v>806.11900000000014</v>
+      </c>
+      <c r="C15" s="8">
+        <v>806.6</v>
+      </c>
+      <c r="D15" s="8">
+        <v>815.8</v>
+      </c>
+      <c r="E15" s="8">
+        <v>818.7</v>
+      </c>
+      <c r="F15" s="8">
+        <v>820</v>
+      </c>
+      <c r="G15" s="8">
+        <v>820.4</v>
+      </c>
+      <c r="H15" s="8">
+        <v>824.5</v>
+      </c>
+      <c r="I15" s="11">
+        <v>815.8</v>
+      </c>
+      <c r="J15" s="12">
+        <v>857.5</v>
+      </c>
+      <c r="K15" s="13">
+        <v>828.7</v>
+      </c>
+      <c r="L15" s="13">
+        <v>825.48099999999999</v>
+      </c>
+      <c r="M15" s="37">
+        <v>843.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="3" customFormat="1" ht="11.25">
+      <c r="A16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="8">
+        <v>229.39599999999996</v>
       </c>
       <c r="C16" s="8">
-        <v>1976.0920000000001</v>
+        <v>229.4</v>
       </c>
       <c r="D16" s="8">
-        <v>1973.6</v>
+        <v>237.1</v>
       </c>
       <c r="E16" s="8">
-        <v>1616.5</v>
+        <v>246.4</v>
       </c>
       <c r="F16" s="8">
-        <v>1610.8</v>
+        <v>246.4</v>
       </c>
       <c r="G16" s="8">
-        <v>1615.3</v>
+        <v>244.1</v>
       </c>
       <c r="H16" s="8">
-        <v>1619</v>
-[...14 lines deleted...]
-        <v>1718.7</v>
+        <v>241.5</v>
+      </c>
+      <c r="I16" s="11">
+        <v>249.86500000000001</v>
+      </c>
+      <c r="J16" s="12">
+        <v>254.1</v>
+      </c>
+      <c r="K16" s="13">
+        <v>258.89999999999998</v>
+      </c>
+      <c r="L16" s="13">
+        <v>239.44100000000003</v>
+      </c>
+      <c r="M16" s="37">
+        <v>258</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1" ht="11.25">
-      <c r="A17" s="43">
-[...36 lines deleted...]
-        <v>825.5</v>
+      <c r="A17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="9">
+        <v>577.92099999999994</v>
+      </c>
+      <c r="C17" s="9">
+        <v>577.6</v>
+      </c>
+      <c r="D17" s="9">
+        <v>580.5</v>
+      </c>
+      <c r="E17" s="9">
+        <v>597.6</v>
+      </c>
+      <c r="F17" s="9">
+        <v>575.5</v>
+      </c>
+      <c r="G17" s="9">
+        <v>579.20000000000005</v>
+      </c>
+      <c r="H17" s="9">
+        <v>582.70000000000005</v>
+      </c>
+      <c r="I17" s="13">
+        <v>678.8</v>
+      </c>
+      <c r="J17" s="12">
+        <v>669.2</v>
+      </c>
+      <c r="K17" s="13">
+        <v>667.2</v>
+      </c>
+      <c r="L17" s="13">
+        <v>658.96900000000016</v>
+      </c>
+      <c r="M17" s="37">
+        <v>655.1</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" ht="11.25">
-      <c r="A18" s="43">
-[...37 lines deleted...]
-      </c>
+      <c r="A18" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="9">
+        <v>873.22699999999986</v>
+      </c>
+      <c r="C18" s="9">
+        <v>728.3</v>
+      </c>
+      <c r="D18" s="9">
+        <v>368</v>
+      </c>
+      <c r="E18" s="9">
+        <v>368</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I18" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K18" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="L18" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="M18" s="37"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1" ht="11.25">
-      <c r="A19" s="44">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="A19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="9">
+        <v>1110.8270000000002</v>
       </c>
       <c r="C19" s="9">
-        <v>577.92099999999994</v>
+        <v>1086.4000000000001</v>
       </c>
       <c r="D19" s="9">
+        <v>1085</v>
+      </c>
+      <c r="E19" s="9">
+        <v>1088.5</v>
+      </c>
+      <c r="F19" s="9">
+        <v>1104.4000000000001</v>
+      </c>
+      <c r="G19" s="9">
+        <v>839.2</v>
+      </c>
+      <c r="H19" s="9">
+        <v>879.7</v>
+      </c>
+      <c r="I19" s="13">
+        <v>846.4</v>
+      </c>
+      <c r="J19" s="13">
+        <v>870.6</v>
+      </c>
+      <c r="K19" s="13">
+        <v>760.3</v>
+      </c>
+      <c r="L19" s="13">
+        <v>1194.6709999999998</v>
+      </c>
+      <c r="M19" s="37">
+        <v>1334.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="8">
+        <v>358.57100000000008</v>
+      </c>
+      <c r="C20" s="8">
+        <v>360.4</v>
+      </c>
+      <c r="D20" s="8">
+        <v>361.1</v>
+      </c>
+      <c r="E20" s="8">
+        <v>364.7</v>
+      </c>
+      <c r="F20" s="8">
+        <v>373.7</v>
+      </c>
+      <c r="G20" s="8">
+        <v>374.2</v>
+      </c>
+      <c r="H20" s="8">
+        <v>367.9</v>
+      </c>
+      <c r="I20" s="11">
+        <v>371.3</v>
+      </c>
+      <c r="J20" s="13">
+        <v>375.2</v>
+      </c>
+      <c r="K20" s="13">
+        <v>375.7</v>
+      </c>
+      <c r="L20" s="13">
+        <v>355.41500000000013</v>
+      </c>
+      <c r="M20" s="37">
+        <v>355.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="F21" s="8">
+        <v>187.5</v>
+      </c>
+      <c r="G21" s="8">
+        <v>187.5</v>
+      </c>
+      <c r="H21" s="8">
+        <v>191.2</v>
+      </c>
+      <c r="I21" s="11">
+        <v>197.4</v>
+      </c>
+      <c r="J21" s="13">
+        <v>232.2</v>
+      </c>
+      <c r="K21" s="13">
+        <v>214.9</v>
+      </c>
+      <c r="L21" s="13">
+        <v>396.86099999999999</v>
+      </c>
+      <c r="M21" s="37">
+        <v>394.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A22" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G22" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I22" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="9">
+        <v>750.6</v>
+      </c>
+      <c r="K22" s="9">
+        <v>753.3</v>
+      </c>
+      <c r="L22" s="13">
+        <v>717.24400000000003</v>
+      </c>
+      <c r="M22" s="37">
+        <v>717.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A23" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="8">
+        <v>1092.3070000000005</v>
+      </c>
+      <c r="C23" s="8">
+        <v>1107.3</v>
+      </c>
+      <c r="D23" s="8">
+        <v>1029.5</v>
+      </c>
+      <c r="E23" s="8">
+        <v>1051.4000000000001</v>
+      </c>
+      <c r="F23" s="8">
+        <v>1063</v>
+      </c>
+      <c r="G23" s="8">
+        <v>1075.0999999999999</v>
+      </c>
+      <c r="H23" s="8">
+        <v>1075</v>
+      </c>
+      <c r="I23" s="11">
+        <v>1130.7</v>
+      </c>
+      <c r="J23" s="13">
+        <v>819</v>
+      </c>
+      <c r="K23" s="13">
+        <v>824.6</v>
+      </c>
+      <c r="L23" s="13">
+        <v>825.93700000000013</v>
+      </c>
+      <c r="M23" s="37">
+        <v>873.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="8">
         <v>577.6</v>
       </c>
-      <c r="E19" s="9">
-[...227 lines deleted...]
-        <v>717.2</v>
+      <c r="C24" s="8">
+        <v>602.4</v>
+      </c>
+      <c r="D24" s="8">
+        <v>631.5</v>
+      </c>
+      <c r="E24" s="8">
+        <v>775.7</v>
+      </c>
+      <c r="F24" s="8">
+        <v>812.3</v>
+      </c>
+      <c r="G24" s="8">
+        <v>831.4</v>
+      </c>
+      <c r="H24" s="8">
+        <v>882.6</v>
+      </c>
+      <c r="I24" s="11">
+        <v>920.2</v>
+      </c>
+      <c r="J24" s="13">
+        <v>972.2</v>
+      </c>
+      <c r="K24" s="13">
+        <v>1021</v>
+      </c>
+      <c r="L24" s="13">
+        <v>1058.768</v>
+      </c>
+      <c r="M24" s="37">
+        <v>1095.4000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="11.25">
-      <c r="A25" s="43">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="A25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="8">
+        <v>1289.8399999999999</v>
       </c>
       <c r="C25" s="8">
-        <v>1092.3070000000005</v>
+        <v>1263.3</v>
       </c>
       <c r="D25" s="8">
-        <v>1107.3</v>
+        <v>1372.1</v>
       </c>
       <c r="E25" s="8">
-        <v>1029.5</v>
+        <v>1342.9</v>
       </c>
       <c r="F25" s="8">
-        <v>1051.4000000000001</v>
+        <v>1363.2</v>
       </c>
       <c r="G25" s="8">
-        <v>1063</v>
+        <v>1368.6</v>
       </c>
       <c r="H25" s="8">
-        <v>1075.0999999999999</v>
-[...83 lines deleted...]
-      <c r="I27" s="8">
         <v>1411.4</v>
       </c>
-      <c r="J27" s="15">
+      <c r="I25" s="11">
         <v>1480.5</v>
       </c>
-      <c r="K27" s="17">
+      <c r="J25" s="13">
         <v>1487.7</v>
       </c>
-      <c r="L27" s="17">
+      <c r="K25" s="13">
         <v>1519.3</v>
       </c>
-      <c r="M27" s="20">
-[...7 lines deleted...]
-      <c r="B28" s="4" t="s">
+      <c r="L25" s="13">
+        <v>1553.6310000000001</v>
+      </c>
+      <c r="M25" s="37">
+        <v>1565.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="6" customFormat="1" ht="11.25">
+      <c r="A26" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C28" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G28" s="10">
+      <c r="B26" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="F26" s="10">
         <v>208.4</v>
       </c>
-      <c r="H28" s="10">
+      <c r="G26" s="10">
         <v>208.1</v>
       </c>
-      <c r="I28" s="10">
+      <c r="H26" s="10">
         <v>208.4</v>
       </c>
-      <c r="J28" s="10">
+      <c r="I26" s="10">
         <v>879.3</v>
       </c>
-      <c r="K28" s="10">
+      <c r="J26" s="10">
         <v>860.8</v>
       </c>
-      <c r="L28" s="10">
+      <c r="K26" s="10">
         <v>871.9</v>
       </c>
-      <c r="M28" s="21">
-[...4 lines deleted...]
-      <c r="B30" s="7" t="s">
+      <c r="L26" s="35">
+        <v>872.35899999999992</v>
+      </c>
+      <c r="M26" s="38">
+        <v>872.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A28" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="C30" s="7"/>
-[...15 lines deleted...]
-      <c r="B32" s="2"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="2"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="C4:M5"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>