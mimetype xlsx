--- v0 (2026-04-23)
+++ v1 (2026-08-11)
@@ -1,70 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView minimized="1" xWindow="0" yWindow="0" windowWidth="12675" windowHeight="11730" tabRatio="841" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11040" windowHeight="8715" tabRatio="841"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="70">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
@@ -83,53 +80,50 @@
     <t>Мангистауская</t>
   </si>
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>г.Астана</t>
   </si>
   <si>
     <t>г.Алматы</t>
   </si>
   <si>
     <t>г.Шымкент</t>
-  </si>
-[...1 lines deleted...]
-    <t>Протяженность  сетей в двухтрубном исчислении, км</t>
   </si>
   <si>
     <t>Южно-Казахстанская</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">*Без учета данных предприятий, использующих тепловую энергию на собственные нужды. 
 </t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t xml:space="preserve">  -</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
@@ -206,98 +200,98 @@
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>км</t>
   </si>
   <si>
     <t>6-ТП</t>
   </si>
   <si>
     <t>Протяженность тепловых и паровых сетей в двухтрубном исчислении</t>
   </si>
   <si>
-    <t>Абильдаева Арайлым Мейрамхановна</t>
-[...7 lines deleted...]
-  <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701720</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-energy/dynamic-tables/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/14/</t>
   </si>
   <si>
     <t>не расчетный</t>
   </si>
   <si>
     <t>Протяженность тепловых и паровых сетей в двухтрубном исчислении*</t>
   </si>
   <si>
     <t>Протяженность тепловых и паровых сетей в двухтрубном исчислении — это сумма длин всех участков тепловых (или паровых) сетей, измеренных в двухтрубном исполнении, т.е. с учетом и подающей, и обратной линии, независимо от того, выполнены они физически одной трубой или двумя.</t>
   </si>
   <si>
     <t>С 2014 года</t>
   </si>
+  <si>
+    <t>Мұратова Аяжан Мұратқызы</t>
+  </si>
+  <si>
+    <t>+7 7172749784</t>
+  </si>
+  <si>
+    <t>a.muratova@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="11">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="???,???.00"/>
     <numFmt numFmtId="169" formatCode="#,##0.0000"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.00\ _E_C_U_-;\-* #,##0.00\ _E_C_U_-;_-* &quot;-&quot;??\ _E_C_U_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="173" formatCode="0.0"/>
   </numFmts>
-  <fonts count="97">
+  <fonts count="99">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -938,50 +932,61 @@
       <color indexed="23"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="60">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -1258,155 +1263,93 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...18 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...40 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
@@ -1527,61 +1470,50 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
@@ -1644,176 +1576,202 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2826">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="34" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="19">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="20">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="35" borderId="21">
+    <xf numFmtId="0" fontId="14" fillId="35" borderId="15">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="33" borderId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="5" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="7" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="33" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="19">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyProtection="0"/>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="22" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="16" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
-    <xf numFmtId="4" fontId="34" fillId="0" borderId="5" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="4" fontId="34" fillId="0" borderId="3" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="33" fillId="0" borderId="1" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="36" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="33" fillId="37" borderId="1" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="33" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
@@ -1893,69 +1851,69 @@
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="6" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="29" fillId="7" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="5" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
@@ -2010,130 +1968,130 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="19">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="34" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="19">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="33" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -2228,64 +2186,64 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -2380,72 +2338,72 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -2529,60 +2487,60 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -2677,77 +2635,77 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -2829,60 +2787,60 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -2977,59 +2935,59 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -3124,72 +3082,72 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -3273,60 +3231,60 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -3421,73 +3379,73 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -3570,60 +3528,60 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -3718,59 +3676,59 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -3865,72 +3823,72 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -4014,60 +3972,60 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -4162,85 +4120,85 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="53" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="54" fillId="5" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="58" fillId="7" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="7" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="46" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="61" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4438,65 +4396,65 @@
     <xf numFmtId="0" fontId="46" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="53" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="54" fillId="5" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="58" fillId="7" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="7" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="61" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="62" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -4512,255 +4470,231 @@
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="80" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="81" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="82" fillId="43" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="87" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="82" fillId="43" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="83" fillId="56" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="84" fillId="56" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="86" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="87" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="88" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="89" fillId="57" borderId="30" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="89" fillId="57" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="90" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="91" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="92" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="93" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="59" borderId="31" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="94" fillId="0" borderId="32" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="59" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="94" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="95" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="96" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="69" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="68" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="68" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="172" fontId="70" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="68" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="68" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="68" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="68" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="68" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="68" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="68" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="68" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="65" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="68" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2730"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2730" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="0" borderId="0" xfId="2730" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="74" fillId="0" borderId="1" xfId="2730" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="76" fillId="0" borderId="1" xfId="2730" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="2730" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="2730" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="2730" applyFont="1"/>
     <xf numFmtId="0" fontId="74" fillId="0" borderId="1" xfId="2730" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="2730" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="74" fillId="0" borderId="1" xfId="2730" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="2730" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="2730" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="2730" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="2730" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="2730" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2730" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="75" fillId="0" borderId="1" xfId="2730" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="75" fillId="0" borderId="1" xfId="2730" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="75" fillId="0" borderId="1" xfId="2730" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="75" fillId="0" borderId="1" xfId="2730" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="72" fillId="0" borderId="1" xfId="2726" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="75" fillId="0" borderId="1" xfId="2730" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="75" fillId="0" borderId="1" xfId="2730" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="1" xfId="2726" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="1" xfId="2726" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="0" borderId="1" xfId="2726" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="1" xfId="2726" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="68" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="75" fillId="0" borderId="1" xfId="2730" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="1" xfId="2726" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="68" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="97" fillId="0" borderId="0" xfId="2730" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="172" fontId="98" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="98" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="97" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2826">
     <cellStyle name="20% - Accent1 2" xfId="176"/>
     <cellStyle name="20% - Accent1 2 2" xfId="177"/>
     <cellStyle name="20% - Accent1 2 2 2" xfId="447"/>
     <cellStyle name="20% - Accent1 2 2 2 2" xfId="896"/>
     <cellStyle name="20% - Accent1 2 2 2 2 2" xfId="2381"/>
     <cellStyle name="20% - Accent1 2 2 2 2 3" xfId="1640"/>
     <cellStyle name="20% - Accent1 2 2 2 3" xfId="1937"/>
     <cellStyle name="20% - Accent1 2 2 2 4" xfId="1196"/>
     <cellStyle name="20% - Accent1 2 2 3" xfId="599"/>
     <cellStyle name="20% - Accent1 2 2 3 2" xfId="2084"/>
     <cellStyle name="20% - Accent1 2 2 3 3" xfId="1343"/>
     <cellStyle name="20% - Accent1 2 2 4" xfId="748"/>
     <cellStyle name="20% - Accent1 2 2 4 2" xfId="2233"/>
     <cellStyle name="20% - Accent1 2 2 4 3" xfId="1492"/>
     <cellStyle name="20% - Accent1 2 2 5" xfId="1789"/>
     <cellStyle name="20% - Accent1 2 2 6" xfId="1048"/>
     <cellStyle name="20% - Accent1 2 3" xfId="446"/>
     <cellStyle name="20% - Accent1 2 3 2" xfId="895"/>
     <cellStyle name="20% - Accent1 2 3 2 2" xfId="2380"/>
     <cellStyle name="20% - Accent1 2 3 2 3" xfId="1639"/>
     <cellStyle name="20% - Accent1 2 3 3" xfId="1936"/>
     <cellStyle name="20% - Accent1 2 3 4" xfId="1195"/>
@@ -4978,161 +4912,161 @@
     <cellStyle name="20% - Accent6 2 3 2 2" xfId="2390"/>
     <cellStyle name="20% - Accent6 2 3 2 3" xfId="1649"/>
     <cellStyle name="20% - Accent6 2 3 3" xfId="1946"/>
     <cellStyle name="20% - Accent6 2 3 4" xfId="1205"/>
     <cellStyle name="20% - Accent6 2 4" xfId="608"/>
     <cellStyle name="20% - Accent6 2 4 2" xfId="2093"/>
     <cellStyle name="20% - Accent6 2 4 3" xfId="1352"/>
     <cellStyle name="20% - Accent6 2 5" xfId="757"/>
     <cellStyle name="20% - Accent6 2 5 2" xfId="2242"/>
     <cellStyle name="20% - Accent6 2 5 3" xfId="1501"/>
     <cellStyle name="20% - Accent6 2 6" xfId="1798"/>
     <cellStyle name="20% - Accent6 2 7" xfId="1057"/>
     <cellStyle name="20% - Accent6 3" xfId="400"/>
     <cellStyle name="20% - Accent6 3 2" xfId="849"/>
     <cellStyle name="20% - Accent6 3 2 2" xfId="2334"/>
     <cellStyle name="20% - Accent6 3 2 3" xfId="1593"/>
     <cellStyle name="20% - Accent6 3 3" xfId="1890"/>
     <cellStyle name="20% - Accent6 3 4" xfId="1149"/>
     <cellStyle name="20% - Accent6 4" xfId="552"/>
     <cellStyle name="20% - Accent6 4 2" xfId="2037"/>
     <cellStyle name="20% - Accent6 4 3" xfId="1296"/>
     <cellStyle name="20% - Accent6 5" xfId="699"/>
     <cellStyle name="20% - Accent6 5 2" xfId="2184"/>
     <cellStyle name="20% - Accent6 5 3" xfId="1443"/>
     <cellStyle name="20% - Accent6 6" xfId="1740"/>
-    <cellStyle name="20% — акцент1" xfId="2748" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент1" xfId="2748" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="61"/>
     <cellStyle name="20% — акцент1 2" xfId="990"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="2601"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="2687"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="2658"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="2598"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="2597"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="2587"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="2680"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="2692"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="2708"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="2717"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2498"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="2782"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="2524"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="2541"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="2547"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="2540"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="2561"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="2628"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="2608"/>
-    <cellStyle name="20% — акцент2" xfId="2752" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент2" xfId="2752" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="65"/>
     <cellStyle name="20% — акцент2 2" xfId="992"/>
     <cellStyle name="20% - Акцент2 2 10" xfId="2653"/>
     <cellStyle name="20% - Акцент2 2 11" xfId="2676"/>
     <cellStyle name="20% - Акцент2 2 12" xfId="2626"/>
     <cellStyle name="20% - Акцент2 2 13" xfId="2673"/>
     <cellStyle name="20% - Акцент2 2 14" xfId="2657"/>
     <cellStyle name="20% - Акцент2 2 15" xfId="2643"/>
     <cellStyle name="20% - Акцент2 2 16" xfId="2654"/>
     <cellStyle name="20% - Акцент2 2 17" xfId="2695"/>
     <cellStyle name="20% - Акцент2 2 18" xfId="2694"/>
     <cellStyle name="20% - Акцент2 2 19" xfId="2698"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2502"/>
     <cellStyle name="20% - Акцент2 2 20" xfId="2783"/>
     <cellStyle name="20% - Акцент2 2 3" xfId="2528"/>
     <cellStyle name="20% - Акцент2 2 4" xfId="2527"/>
     <cellStyle name="20% - Акцент2 2 5" xfId="2522"/>
     <cellStyle name="20% - Акцент2 2 6" xfId="2562"/>
     <cellStyle name="20% - Акцент2 2 7" xfId="2569"/>
     <cellStyle name="20% - Акцент2 2 8" xfId="2617"/>
     <cellStyle name="20% - Акцент2 2 9" xfId="2683"/>
-    <cellStyle name="20% — акцент3" xfId="2756" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент3" xfId="2756" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="69"/>
     <cellStyle name="20% — акцент3 2" xfId="994"/>
     <cellStyle name="20% - Акцент3 2 10" xfId="2635"/>
     <cellStyle name="20% - Акцент3 2 11" xfId="2674"/>
     <cellStyle name="20% - Акцент3 2 12" xfId="2644"/>
     <cellStyle name="20% - Акцент3 2 13" xfId="2632"/>
     <cellStyle name="20% - Акцент3 2 14" xfId="2631"/>
     <cellStyle name="20% - Акцент3 2 15" xfId="2670"/>
     <cellStyle name="20% - Акцент3 2 16" xfId="2618"/>
     <cellStyle name="20% - Акцент3 2 17" xfId="2699"/>
     <cellStyle name="20% - Акцент3 2 18" xfId="2704"/>
     <cellStyle name="20% - Акцент3 2 19" xfId="2713"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2506"/>
     <cellStyle name="20% - Акцент3 2 20" xfId="2784"/>
     <cellStyle name="20% - Акцент3 2 3" xfId="2531"/>
     <cellStyle name="20% - Акцент3 2 4" xfId="2536"/>
     <cellStyle name="20% - Акцент3 2 5" xfId="2530"/>
     <cellStyle name="20% - Акцент3 2 6" xfId="2564"/>
     <cellStyle name="20% - Акцент3 2 7" xfId="2574"/>
     <cellStyle name="20% - Акцент3 2 8" xfId="2642"/>
     <cellStyle name="20% - Акцент3 2 9" xfId="2645"/>
-    <cellStyle name="20% — акцент4" xfId="2760" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент4" xfId="2760" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="73"/>
     <cellStyle name="20% — акцент4 2" xfId="996"/>
     <cellStyle name="20% - Акцент4 2 10" xfId="2615"/>
     <cellStyle name="20% - Акцент4 2 11" xfId="2614"/>
     <cellStyle name="20% - Акцент4 2 12" xfId="2672"/>
     <cellStyle name="20% - Акцент4 2 13" xfId="2671"/>
     <cellStyle name="20% - Акцент4 2 14" xfId="2625"/>
     <cellStyle name="20% - Акцент4 2 15" xfId="2647"/>
     <cellStyle name="20% - Акцент4 2 16" xfId="2661"/>
     <cellStyle name="20% - Акцент4 2 17" xfId="2702"/>
     <cellStyle name="20% - Акцент4 2 18" xfId="2711"/>
     <cellStyle name="20% - Акцент4 2 19" xfId="2720"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2510"/>
     <cellStyle name="20% - Акцент4 2 20" xfId="2785"/>
     <cellStyle name="20% - Акцент4 2 3" xfId="2534"/>
     <cellStyle name="20% - Акцент4 2 4" xfId="2545"/>
     <cellStyle name="20% - Акцент4 2 5" xfId="2554"/>
     <cellStyle name="20% - Акцент4 2 6" xfId="2567"/>
     <cellStyle name="20% - Акцент4 2 7" xfId="2576"/>
     <cellStyle name="20% - Акцент4 2 8" xfId="2627"/>
     <cellStyle name="20% - Акцент4 2 9" xfId="2675"/>
-    <cellStyle name="20% — акцент5" xfId="2764" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент5" xfId="2764" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="77"/>
     <cellStyle name="20% — акцент5 2" xfId="998"/>
     <cellStyle name="20% - Акцент5 2 10" xfId="2634"/>
     <cellStyle name="20% - Акцент5 2 11" xfId="2633"/>
     <cellStyle name="20% - Акцент5 2 12" xfId="2649"/>
     <cellStyle name="20% - Акцент5 2 13" xfId="2648"/>
     <cellStyle name="20% - Акцент5 2 14" xfId="2612"/>
     <cellStyle name="20% - Акцент5 2 15" xfId="2624"/>
     <cellStyle name="20% - Акцент5 2 16" xfId="2595"/>
     <cellStyle name="20% - Акцент5 2 17" xfId="2706"/>
     <cellStyle name="20% - Акцент5 2 18" xfId="2715"/>
     <cellStyle name="20% - Акцент5 2 19" xfId="2722"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2514"/>
     <cellStyle name="20% - Акцент5 2 20" xfId="2786"/>
     <cellStyle name="20% - Акцент5 2 3" xfId="2538"/>
     <cellStyle name="20% - Акцент5 2 4" xfId="2548"/>
     <cellStyle name="20% - Акцент5 2 5" xfId="2556"/>
     <cellStyle name="20% - Акцент5 2 6" xfId="2570"/>
     <cellStyle name="20% - Акцент5 2 7" xfId="2578"/>
     <cellStyle name="20% - Акцент5 2 8" xfId="2616"/>
     <cellStyle name="20% - Акцент5 2 9" xfId="2651"/>
-    <cellStyle name="20% — акцент6" xfId="2768" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент6" xfId="2768" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="81"/>
     <cellStyle name="20% — акцент6 2" xfId="1000"/>
     <cellStyle name="20% - Акцент6 2 10" xfId="2620"/>
     <cellStyle name="20% - Акцент6 2 11" xfId="2619"/>
     <cellStyle name="20% - Акцент6 2 12" xfId="2589"/>
     <cellStyle name="20% - Акцент6 2 13" xfId="2588"/>
     <cellStyle name="20% - Акцент6 2 14" xfId="2630"/>
     <cellStyle name="20% - Акцент6 2 15" xfId="2611"/>
     <cellStyle name="20% - Акцент6 2 16" xfId="2679"/>
     <cellStyle name="20% - Акцент6 2 17" xfId="2709"/>
     <cellStyle name="20% - Акцент6 2 18" xfId="2718"/>
     <cellStyle name="20% - Акцент6 2 19" xfId="2724"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="2518"/>
     <cellStyle name="20% - Акцент6 2 20" xfId="2787"/>
     <cellStyle name="20% - Акцент6 2 3" xfId="2542"/>
     <cellStyle name="20% - Акцент6 2 4" xfId="2551"/>
     <cellStyle name="20% - Акцент6 2 5" xfId="2558"/>
     <cellStyle name="20% - Акцент6 2 6" xfId="2572"/>
     <cellStyle name="20% - Акцент6 2 7" xfId="2580"/>
     <cellStyle name="20% - Акцент6 2 8" xfId="2636"/>
     <cellStyle name="20% - Акцент6 2 9" xfId="2593"/>
     <cellStyle name="40% - Accent1 2" xfId="188"/>
     <cellStyle name="40% - Accent1 2 2" xfId="189"/>
     <cellStyle name="40% - Accent1 2 2 2" xfId="459"/>
     <cellStyle name="40% - Accent1 2 2 2 2" xfId="908"/>
@@ -5368,210 +5302,210 @@
     <cellStyle name="40% - Accent6 2 3 2 2" xfId="2402"/>
     <cellStyle name="40% - Accent6 2 3 2 3" xfId="1661"/>
     <cellStyle name="40% - Accent6 2 3 3" xfId="1958"/>
     <cellStyle name="40% - Accent6 2 3 4" xfId="1217"/>
     <cellStyle name="40% - Accent6 2 4" xfId="620"/>
     <cellStyle name="40% - Accent6 2 4 2" xfId="2105"/>
     <cellStyle name="40% - Accent6 2 4 3" xfId="1364"/>
     <cellStyle name="40% - Accent6 2 5" xfId="769"/>
     <cellStyle name="40% - Accent6 2 5 2" xfId="2254"/>
     <cellStyle name="40% - Accent6 2 5 3" xfId="1513"/>
     <cellStyle name="40% - Accent6 2 6" xfId="1810"/>
     <cellStyle name="40% - Accent6 2 7" xfId="1069"/>
     <cellStyle name="40% - Accent6 3" xfId="401"/>
     <cellStyle name="40% - Accent6 3 2" xfId="850"/>
     <cellStyle name="40% - Accent6 3 2 2" xfId="2335"/>
     <cellStyle name="40% - Accent6 3 2 3" xfId="1594"/>
     <cellStyle name="40% - Accent6 3 3" xfId="1891"/>
     <cellStyle name="40% - Accent6 3 4" xfId="1150"/>
     <cellStyle name="40% - Accent6 4" xfId="553"/>
     <cellStyle name="40% - Accent6 4 2" xfId="2038"/>
     <cellStyle name="40% - Accent6 4 3" xfId="1297"/>
     <cellStyle name="40% - Accent6 5" xfId="700"/>
     <cellStyle name="40% - Accent6 5 2" xfId="2185"/>
     <cellStyle name="40% - Accent6 5 3" xfId="1444"/>
     <cellStyle name="40% - Accent6 6" xfId="1741"/>
-    <cellStyle name="40% — акцент1" xfId="2749" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент1" xfId="2749" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1 2" xfId="62"/>
     <cellStyle name="40% — акцент1 2" xfId="991"/>
     <cellStyle name="40% - Акцент1 2 10" xfId="2667"/>
     <cellStyle name="40% - Акцент1 2 11" xfId="2606"/>
     <cellStyle name="40% - Акцент1 2 12" xfId="2590"/>
     <cellStyle name="40% - Акцент1 2 13" xfId="2664"/>
     <cellStyle name="40% - Акцент1 2 14" xfId="2663"/>
     <cellStyle name="40% - Акцент1 2 15" xfId="2584"/>
     <cellStyle name="40% - Акцент1 2 16" xfId="2596"/>
     <cellStyle name="40% - Акцент1 2 17" xfId="2693"/>
     <cellStyle name="40% - Акцент1 2 18" xfId="2705"/>
     <cellStyle name="40% - Акцент1 2 19" xfId="2714"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="2499"/>
     <cellStyle name="40% - Акцент1 2 20" xfId="2788"/>
     <cellStyle name="40% - Акцент1 2 3" xfId="2525"/>
     <cellStyle name="40% - Акцент1 2 4" xfId="2537"/>
     <cellStyle name="40% - Акцент1 2 5" xfId="2526"/>
     <cellStyle name="40% - Акцент1 2 6" xfId="2560"/>
     <cellStyle name="40% - Акцент1 2 7" xfId="2550"/>
     <cellStyle name="40% - Акцент1 2 8" xfId="2660"/>
     <cellStyle name="40% - Акцент1 2 9" xfId="2682"/>
-    <cellStyle name="40% — акцент2" xfId="2753" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент2" xfId="2753" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2 2" xfId="66"/>
     <cellStyle name="40% — акцент2 2" xfId="993"/>
     <cellStyle name="40% - Акцент2 2 10" xfId="2583"/>
     <cellStyle name="40% - Акцент2 2 11" xfId="2689"/>
     <cellStyle name="40% - Акцент2 2 12" xfId="2591"/>
     <cellStyle name="40% - Акцент2 2 13" xfId="2621"/>
     <cellStyle name="40% - Акцент2 2 14" xfId="2669"/>
     <cellStyle name="40% - Акцент2 2 15" xfId="2678"/>
     <cellStyle name="40% - Акцент2 2 16" xfId="2650"/>
     <cellStyle name="40% - Акцент2 2 17" xfId="2696"/>
     <cellStyle name="40% - Акцент2 2 18" xfId="2691"/>
     <cellStyle name="40% - Акцент2 2 19" xfId="2690"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="2503"/>
     <cellStyle name="40% - Акцент2 2 20" xfId="2789"/>
     <cellStyle name="40% - Акцент2 2 3" xfId="2529"/>
     <cellStyle name="40% - Акцент2 2 4" xfId="2523"/>
     <cellStyle name="40% - Акцент2 2 5" xfId="2553"/>
     <cellStyle name="40% - Акцент2 2 6" xfId="2563"/>
     <cellStyle name="40% - Акцент2 2 7" xfId="2566"/>
     <cellStyle name="40% - Акцент2 2 8" xfId="2594"/>
     <cellStyle name="40% - Акцент2 2 9" xfId="2602"/>
-    <cellStyle name="40% — акцент3" xfId="2757" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент3" xfId="2757" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3 2" xfId="70"/>
     <cellStyle name="40% — акцент3 2" xfId="995"/>
     <cellStyle name="40% - Акцент3 2 10" xfId="2622"/>
     <cellStyle name="40% - Акцент3 2 11" xfId="2652"/>
     <cellStyle name="40% - Акцент3 2 12" xfId="2681"/>
     <cellStyle name="40% - Акцент3 2 13" xfId="2613"/>
     <cellStyle name="40% - Акцент3 2 14" xfId="2582"/>
     <cellStyle name="40% - Акцент3 2 15" xfId="2603"/>
     <cellStyle name="40% - Акцент3 2 16" xfId="2629"/>
     <cellStyle name="40% - Акцент3 2 17" xfId="2700"/>
     <cellStyle name="40% - Акцент3 2 18" xfId="2701"/>
     <cellStyle name="40% - Акцент3 2 19" xfId="2697"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="2507"/>
     <cellStyle name="40% - Акцент3 2 20" xfId="2790"/>
     <cellStyle name="40% - Акцент3 2 3" xfId="2532"/>
     <cellStyle name="40% - Акцент3 2 4" xfId="2533"/>
     <cellStyle name="40% - Акцент3 2 5" xfId="2544"/>
     <cellStyle name="40% - Акцент3 2 6" xfId="2565"/>
     <cellStyle name="40% - Акцент3 2 7" xfId="2575"/>
     <cellStyle name="40% - Акцент3 2 8" xfId="2677"/>
     <cellStyle name="40% - Акцент3 2 9" xfId="2609"/>
-    <cellStyle name="40% — акцент4" xfId="2761" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент4" xfId="2761" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4 2" xfId="74"/>
     <cellStyle name="40% — акцент4 2" xfId="997"/>
     <cellStyle name="40% - Акцент4 2 10" xfId="2640"/>
     <cellStyle name="40% - Акцент4 2 11" xfId="2639"/>
     <cellStyle name="40% - Акцент4 2 12" xfId="2605"/>
     <cellStyle name="40% - Акцент4 2 13" xfId="2604"/>
     <cellStyle name="40% - Акцент4 2 14" xfId="2656"/>
     <cellStyle name="40% - Акцент4 2 15" xfId="2684"/>
     <cellStyle name="40% - Акцент4 2 16" xfId="2646"/>
     <cellStyle name="40% - Акцент4 2 17" xfId="2703"/>
     <cellStyle name="40% - Акцент4 2 18" xfId="2712"/>
     <cellStyle name="40% - Акцент4 2 19" xfId="2721"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="2511"/>
     <cellStyle name="40% - Акцент4 2 20" xfId="2791"/>
     <cellStyle name="40% - Акцент4 2 3" xfId="2535"/>
     <cellStyle name="40% - Акцент4 2 4" xfId="2546"/>
     <cellStyle name="40% - Акцент4 2 5" xfId="2555"/>
     <cellStyle name="40% - Акцент4 2 6" xfId="2568"/>
     <cellStyle name="40% - Акцент4 2 7" xfId="2577"/>
     <cellStyle name="40% - Акцент4 2 8" xfId="2659"/>
     <cellStyle name="40% - Акцент4 2 9" xfId="2607"/>
-    <cellStyle name="40% — акцент5" xfId="2765" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент5" xfId="2765" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5 2" xfId="78"/>
     <cellStyle name="40% — акцент5 2" xfId="999"/>
     <cellStyle name="40% - Акцент5 2 10" xfId="2666"/>
     <cellStyle name="40% - Акцент5 2 11" xfId="2665"/>
     <cellStyle name="40% - Акцент5 2 12" xfId="2686"/>
     <cellStyle name="40% - Акцент5 2 13" xfId="2685"/>
     <cellStyle name="40% - Акцент5 2 14" xfId="2638"/>
     <cellStyle name="40% - Акцент5 2 15" xfId="2655"/>
     <cellStyle name="40% - Акцент5 2 16" xfId="2623"/>
     <cellStyle name="40% - Акцент5 2 17" xfId="2707"/>
     <cellStyle name="40% - Акцент5 2 18" xfId="2716"/>
     <cellStyle name="40% - Акцент5 2 19" xfId="2723"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="2515"/>
     <cellStyle name="40% - Акцент5 2 20" xfId="2792"/>
     <cellStyle name="40% - Акцент5 2 3" xfId="2539"/>
     <cellStyle name="40% - Акцент5 2 4" xfId="2549"/>
     <cellStyle name="40% - Акцент5 2 5" xfId="2557"/>
     <cellStyle name="40% - Акцент5 2 6" xfId="2571"/>
     <cellStyle name="40% - Акцент5 2 7" xfId="2579"/>
     <cellStyle name="40% - Акцент5 2 8" xfId="2641"/>
     <cellStyle name="40% - Акцент5 2 9" xfId="2688"/>
-    <cellStyle name="40% — акцент6" xfId="2769" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент6" xfId="2769" builtinId="51" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6 2" xfId="82"/>
     <cellStyle name="40% — акцент6 2" xfId="1001"/>
     <cellStyle name="40% - Акцент6 2 10" xfId="2600"/>
     <cellStyle name="40% - Акцент6 2 11" xfId="2599"/>
     <cellStyle name="40% - Акцент6 2 12" xfId="2586"/>
     <cellStyle name="40% - Акцент6 2 13" xfId="2585"/>
     <cellStyle name="40% - Акцент6 2 14" xfId="2662"/>
     <cellStyle name="40% - Акцент6 2 15" xfId="2637"/>
     <cellStyle name="40% - Акцент6 2 16" xfId="2610"/>
     <cellStyle name="40% - Акцент6 2 17" xfId="2710"/>
     <cellStyle name="40% - Акцент6 2 18" xfId="2719"/>
     <cellStyle name="40% - Акцент6 2 19" xfId="2725"/>
     <cellStyle name="40% - Акцент6 2 2" xfId="2519"/>
     <cellStyle name="40% - Акцент6 2 20" xfId="2793"/>
     <cellStyle name="40% - Акцент6 2 3" xfId="2543"/>
     <cellStyle name="40% - Акцент6 2 4" xfId="2552"/>
     <cellStyle name="40% - Акцент6 2 5" xfId="2559"/>
     <cellStyle name="40% - Акцент6 2 6" xfId="2573"/>
     <cellStyle name="40% - Акцент6 2 7" xfId="2581"/>
     <cellStyle name="40% - Акцент6 2 8" xfId="2668"/>
     <cellStyle name="40% - Акцент6 2 9" xfId="2592"/>
     <cellStyle name="5x indented GHG Textfiels" xfId="97"/>
     <cellStyle name="60% - Accent1 2" xfId="200"/>
     <cellStyle name="60% - Accent2 2" xfId="201"/>
     <cellStyle name="60% - Accent3 2" xfId="202"/>
     <cellStyle name="60% - Accent4 2" xfId="203"/>
     <cellStyle name="60% - Accent5 2" xfId="204"/>
     <cellStyle name="60% - Accent6 2" xfId="205"/>
-    <cellStyle name="60% — акцент1" xfId="2750" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент1" xfId="2750" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1 2" xfId="63"/>
     <cellStyle name="60% - Акцент1 2 2" xfId="2500"/>
     <cellStyle name="60% - Акцент1 2 3" xfId="2794"/>
-    <cellStyle name="60% — акцент2" xfId="2754" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент2" xfId="2754" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2 2" xfId="67"/>
     <cellStyle name="60% - Акцент2 2 2" xfId="2504"/>
     <cellStyle name="60% - Акцент2 2 3" xfId="2795"/>
-    <cellStyle name="60% — акцент3" xfId="2758" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент3" xfId="2758" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3 2" xfId="71"/>
     <cellStyle name="60% - Акцент3 2 2" xfId="2508"/>
     <cellStyle name="60% - Акцент3 2 3" xfId="2796"/>
-    <cellStyle name="60% — акцент4" xfId="2762" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент4" xfId="2762" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4 2" xfId="75"/>
     <cellStyle name="60% - Акцент4 2 2" xfId="2512"/>
     <cellStyle name="60% - Акцент4 2 3" xfId="2797"/>
-    <cellStyle name="60% — акцент5" xfId="2766" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент5" xfId="2766" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5 2" xfId="79"/>
     <cellStyle name="60% - Акцент5 2 2" xfId="2516"/>
     <cellStyle name="60% - Акцент5 2 3" xfId="2798"/>
-    <cellStyle name="60% — акцент6" xfId="2770" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент6" xfId="2770" builtinId="52" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6 2" xfId="83"/>
     <cellStyle name="60% - Акцент6 2 2" xfId="2520"/>
     <cellStyle name="60% - Акцент6 2 3" xfId="2799"/>
     <cellStyle name="Accent1 2" xfId="206"/>
     <cellStyle name="Accent2 2" xfId="207"/>
     <cellStyle name="Accent3 2" xfId="208"/>
     <cellStyle name="Accent4 2" xfId="209"/>
     <cellStyle name="Accent5 2" xfId="210"/>
     <cellStyle name="Accent6 2" xfId="211"/>
     <cellStyle name="Bad 2" xfId="212"/>
     <cellStyle name="Bad 3" xfId="213"/>
     <cellStyle name="Bold GHG Numbers (0.00)" xfId="98"/>
     <cellStyle name="Calculation 2" xfId="214"/>
     <cellStyle name="Check Cell 2" xfId="215"/>
     <cellStyle name="Comma 2" xfId="105"/>
     <cellStyle name="Comma 3" xfId="106"/>
     <cellStyle name="Comma 4" xfId="387"/>
     <cellStyle name="Comma 4 2" xfId="836"/>
     <cellStyle name="Comma 4 2 2" xfId="2321"/>
     <cellStyle name="Comma 4 2 3" xfId="1580"/>
     <cellStyle name="Comma 4 3" xfId="1877"/>
     <cellStyle name="Comma 4 4" xfId="1136"/>
     <cellStyle name="Cover" xfId="7"/>
     <cellStyle name="Cover 2" xfId="116"/>
     <cellStyle name="Cover 2 2" xfId="342"/>
@@ -7566,129 +7500,220 @@
     <cellStyle name="Текст предупреждения 2 3" xfId="2821"/>
     <cellStyle name="Хороший" xfId="2736" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Хороший 2" xfId="49"/>
     <cellStyle name="Хороший 2 2" xfId="2485"/>
     <cellStyle name="Хороший 2 3" xfId="2822"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Styl tabulky 1" pivot="0" count="0"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>19258</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2571750" cy="838408"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>514350</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>800100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="Энергетика (1).png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0400-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8934450" y="57150"/>
+          <a:ext cx="771525" cy="742950"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7852,1881 +7877,1800 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/14/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-energy/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/14/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-energy/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701720" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A49" sqref="A49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.5703125" customWidth="1"/>
     <col min="2" max="2" width="76.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="33"/>
-[...11 lines deleted...]
-      <c r="M1" s="29"/>
+      <c r="A1" s="27"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="39" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="47">
+      <c r="A2" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" s="40">
         <v>301203</v>
       </c>
-      <c r="C2" s="36"/>
-[...9 lines deleted...]
-      <c r="M2" s="36"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="39" t="s">
-[...15 lines deleted...]
-      <c r="M3" s="36"/>
+      <c r="A3" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="39" t="s">
-[...15 lines deleted...]
-      <c r="M4" s="36"/>
+      <c r="A4" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="32" t="s">
-[...15 lines deleted...]
-      <c r="M5" s="36"/>
+      <c r="A5" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="30"/>
+      <c r="M5" s="30"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="32" t="s">
-[...15 lines deleted...]
-      <c r="M6" s="36"/>
+      <c r="A6" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
     </row>
     <row r="7" spans="1:13" ht="51">
-      <c r="A7" s="39" t="s">
-[...15 lines deleted...]
-      <c r="M7" s="36"/>
+      <c r="A7" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" s="34"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="39" t="s">
+      <c r="A8" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="48" t="s">
-[...12 lines deleted...]
-      <c r="M8" s="36"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="39" t="s">
-[...15 lines deleted...]
-      <c r="M9" s="36"/>
+      <c r="A9" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="43" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="39" t="s">
-[...15 lines deleted...]
-      <c r="M10" s="36"/>
+      <c r="A10" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="35"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="30"/>
+      <c r="J10" s="30"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:13" ht="25.5">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="53" t="s">
-[...12 lines deleted...]
-      <c r="M11" s="38"/>
+      <c r="C11" s="30"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="39" t="s">
+      <c r="A12" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="B12" s="54" t="s">
-[...12 lines deleted...]
-      <c r="M12" s="38"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="30"/>
+      <c r="G12" s="30"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="30"/>
+      <c r="J12" s="30"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="30"/>
+      <c r="M12" s="32"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="37" t="s">
-[...15 lines deleted...]
-      <c r="M13" s="38"/>
+      <c r="A13" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="30"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="30"/>
+      <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="37" t="s">
-[...15 lines deleted...]
-      <c r="M14" s="38"/>
+      <c r="A14" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="30"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="32"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="37" t="s">
-[...15 lines deleted...]
-      <c r="M15" s="38"/>
+      <c r="A15" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="30"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="39" t="s">
-[...15 lines deleted...]
-      <c r="M16" s="30"/>
+      <c r="A16" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="50">
+        <v>46240</v>
+      </c>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="39" t="s">
-[...15 lines deleted...]
-      <c r="M17" s="31"/>
+      <c r="A17" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="50">
+        <v>46605</v>
+      </c>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="39" t="s">
+      <c r="A18" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B18" s="48" t="s">
-[...12 lines deleted...]
-      <c r="M18" s="30"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="39" t="s">
-[...15 lines deleted...]
-      <c r="M19" s="31"/>
+      <c r="A19" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="39" t="s">
-[...15 lines deleted...]
-      <c r="M20" s="30"/>
+      <c r="A20" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="39" t="s">
-        <v>52</v>
+      <c r="A21" s="33" t="s">
+        <v>51</v>
       </c>
       <c r="B21" s="51" t="s">
-        <v>63</v>
-[...11 lines deleted...]
-      <c r="M21" s="31"/>
+        <v>69</v>
+      </c>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="34"/>
-[...11 lines deleted...]
-      <c r="M22" s="29"/>
+      <c r="A22" s="28"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="29"/>
-[...11 lines deleted...]
-      <c r="M23" s="31"/>
+      <c r="A23" s="23"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="29"/>
-[...11 lines deleted...]
-      <c r="M24" s="30"/>
+      <c r="A24" s="23"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="29"/>
-[...11 lines deleted...]
-      <c r="M25" s="31"/>
+      <c r="A25" s="23"/>
+      <c r="B25" s="23"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="29"/>
-[...11 lines deleted...]
-      <c r="M26" s="30"/>
+      <c r="A26" s="23"/>
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B52" sqref="B52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="112.5703125" customWidth="1"/>
+    <col min="2" max="2" width="94.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="45"/>
+      <c r="B2" s="39"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="43" t="s">
-        <v>53</v>
+      <c r="B6" s="37" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="43" t="s">
-        <v>25</v>
+      <c r="B7" s="37" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="43" t="s">
-        <v>54</v>
+      <c r="B8" s="37" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="43" t="s">
-        <v>26</v>
+      <c r="B9" s="37" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="43" t="s">
-        <v>55</v>
+      <c r="B10" s="37" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="43"/>
+      <c r="B11" s="37"/>
     </row>
-    <row r="12" spans="2:2">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="38" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="43"/>
+      <c r="B13" s="37"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="43"/>
+      <c r="B14" s="37"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="42"/>
+      <c r="B15" s="36"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="42"/>
+      <c r="B16" s="36"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="42"/>
+      <c r="B17" s="36"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="46" t="s">
-        <v>57</v>
+      <c r="B18" s="54" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q43"/>
+  <dimension ref="A1:O41"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="A8" sqref="A8:A28"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A56" sqref="A56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="11" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
+    <col min="2" max="11" width="9.140625" style="1"/>
+    <col min="12" max="12" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="60.75" customHeight="1">
-[...11 lines deleted...]
-      <c r="M1" s="66"/>
+    <row r="1" spans="1:15" ht="64.5" customHeight="1">
+      <c r="A1" s="63"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
     </row>
-    <row r="2" spans="1:17" ht="15">
-[...13 lines deleted...]
-      <c r="M2" s="75"/>
+    <row r="2" spans="1:15" ht="15">
+      <c r="A2" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
     </row>
-    <row r="3" spans="1:17">
-      <c r="B3" s="62">
+    <row r="3" spans="1:15">
+      <c r="A3" s="53">
         <v>301203</v>
       </c>
-      <c r="C3" s="61"/>
-[...9 lines deleted...]
-      <c r="M3" s="61"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="60" t="s">
+        <v>57</v>
+      </c>
     </row>
-    <row r="4" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C4" s="68" t="s">
+    <row r="4" spans="1:15" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A4" s="59"/>
+      <c r="B4" s="3">
+        <v>2014</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="48">
+        <v>2016</v>
+      </c>
+      <c r="E4" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F4" s="48">
+        <v>2018</v>
+      </c>
+      <c r="G4" s="3">
+        <v>2019</v>
+      </c>
+      <c r="H4" s="48">
+        <v>2020</v>
+      </c>
+      <c r="I4" s="3">
+        <v>2021</v>
+      </c>
+      <c r="J4" s="3">
+        <v>2022</v>
+      </c>
+      <c r="K4" s="3">
+        <v>2023</v>
+      </c>
+      <c r="L4" s="3">
+        <v>2024</v>
+      </c>
+      <c r="M4" s="61">
+        <v>2025</v>
+      </c>
+      <c r="N4" s="21"/>
+      <c r="O4" s="21"/>
+    </row>
+    <row r="5" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="5">
+        <v>11976.754000000003</v>
+      </c>
+      <c r="C5" s="5">
+        <v>11888.4</v>
+      </c>
+      <c r="D5" s="5">
+        <v>11386.7</v>
+      </c>
+      <c r="E5" s="5">
+        <v>11577.6</v>
+      </c>
+      <c r="F5" s="5">
+        <v>11511.9</v>
+      </c>
+      <c r="G5" s="5">
+        <v>11357.9</v>
+      </c>
+      <c r="H5" s="5">
+        <v>11440.9</v>
+      </c>
+      <c r="I5" s="6">
+        <v>13274.3</v>
+      </c>
+      <c r="J5" s="7">
+        <v>13782.3</v>
+      </c>
+      <c r="K5" s="8">
+        <v>13726.5</v>
+      </c>
+      <c r="L5" s="18">
+        <v>13976.415000000001</v>
+      </c>
+      <c r="M5" s="55">
+        <v>14312.2</v>
+      </c>
+      <c r="N5" s="18"/>
+      <c r="O5" s="14"/>
+    </row>
+    <row r="6" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="7">
+        <v>537.70000000000005</v>
+      </c>
+      <c r="K6" s="10">
+        <v>468.7</v>
+      </c>
+      <c r="L6" s="8">
+        <v>472.81300000000005</v>
+      </c>
+      <c r="M6" s="55">
+        <v>477.4</v>
+      </c>
+      <c r="N6" s="18"/>
+      <c r="O6" s="14"/>
+    </row>
+    <row r="7" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A7" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="5">
+        <v>911.3340000000004</v>
+      </c>
+      <c r="C7" s="5">
+        <v>951</v>
+      </c>
+      <c r="D7" s="5">
+        <v>928.4</v>
+      </c>
+      <c r="E7" s="5">
+        <v>903.6</v>
+      </c>
+      <c r="F7" s="5">
+        <v>881.9</v>
+      </c>
+      <c r="G7" s="5">
+        <v>978.8</v>
+      </c>
+      <c r="H7" s="5">
+        <v>927.6</v>
+      </c>
+      <c r="I7" s="6">
+        <v>945.2</v>
+      </c>
+      <c r="J7" s="7">
+        <v>1060.9000000000001</v>
+      </c>
+      <c r="K7" s="8">
+        <v>974.8</v>
+      </c>
+      <c r="L7" s="8">
+        <v>986.42600000000061</v>
+      </c>
+      <c r="M7" s="55">
+        <v>990.7</v>
+      </c>
+      <c r="N7" s="18"/>
+      <c r="O7" s="14"/>
+    </row>
+    <row r="8" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A8" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="5">
+        <v>545.19000000000005</v>
+      </c>
+      <c r="C8" s="5">
+        <v>540.79999999999995</v>
+      </c>
+      <c r="D8" s="5">
+        <v>532.6</v>
+      </c>
+      <c r="E8" s="5">
+        <v>519.70000000000005</v>
+      </c>
+      <c r="F8" s="5">
+        <v>524.70000000000005</v>
+      </c>
+      <c r="G8" s="5">
+        <v>522.29999999999995</v>
+      </c>
+      <c r="H8" s="5">
+        <v>566.9</v>
+      </c>
+      <c r="I8" s="6">
+        <v>577.1</v>
+      </c>
+      <c r="J8" s="7">
+        <v>579.9</v>
+      </c>
+      <c r="K8" s="8">
+        <v>575.20000000000005</v>
+      </c>
+      <c r="L8" s="8">
+        <v>619.46</v>
+      </c>
+      <c r="M8" s="55">
+        <v>547.9</v>
+      </c>
+      <c r="N8" s="18"/>
+      <c r="O8" s="14"/>
+    </row>
+    <row r="9" spans="1:15" s="12" customFormat="1" ht="11.25">
+      <c r="A9" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="10">
+        <v>563.88700000000006</v>
+      </c>
+      <c r="C9" s="10">
+        <v>548.79999999999995</v>
+      </c>
+      <c r="D9" s="10">
+        <v>582</v>
+      </c>
+      <c r="E9" s="10">
+        <v>624.4</v>
+      </c>
+      <c r="F9" s="10">
+        <v>663.8</v>
+      </c>
+      <c r="G9" s="10">
+        <v>661.2</v>
+      </c>
+      <c r="H9" s="10">
+        <v>671.1</v>
+      </c>
+      <c r="I9" s="8">
+        <v>705.8</v>
+      </c>
+      <c r="J9" s="7">
+        <v>145.6</v>
+      </c>
+      <c r="K9" s="8">
+        <v>258.60000000000002</v>
+      </c>
+      <c r="L9" s="8">
+        <v>233.98000000000002</v>
+      </c>
+      <c r="M9" s="55">
+        <v>261.5</v>
+      </c>
+      <c r="N9" s="18"/>
+      <c r="O9" s="14"/>
+    </row>
+    <row r="10" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A10" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="5">
+        <v>327.512</v>
+      </c>
+      <c r="C10" s="5">
+        <v>335</v>
+      </c>
+      <c r="D10" s="5">
+        <v>290.5</v>
+      </c>
+      <c r="E10" s="5">
+        <v>290.2</v>
+      </c>
+      <c r="F10" s="5">
+        <v>290.2</v>
+      </c>
+      <c r="G10" s="5">
+        <v>290.8</v>
+      </c>
+      <c r="H10" s="5">
+        <v>288.8</v>
+      </c>
+      <c r="I10" s="6">
+        <v>287.44900000000001</v>
+      </c>
+      <c r="J10" s="7">
+        <v>300.2</v>
+      </c>
+      <c r="K10" s="8">
+        <v>298.10000000000002</v>
+      </c>
+      <c r="L10" s="8">
+        <v>285.84299999999996</v>
+      </c>
+      <c r="M10" s="55">
+        <v>291.8</v>
+      </c>
+      <c r="N10" s="18"/>
+      <c r="O10" s="14"/>
+    </row>
+    <row r="11" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A11" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="5">
+        <v>324.16200000000003</v>
+      </c>
+      <c r="C11" s="5">
+        <v>366.9</v>
+      </c>
+      <c r="D11" s="5">
+        <v>367.3</v>
+      </c>
+      <c r="E11" s="5">
+        <v>370.9</v>
+      </c>
+      <c r="F11" s="5">
+        <v>365.9</v>
+      </c>
+      <c r="G11" s="5">
+        <v>345.8</v>
+      </c>
+      <c r="H11" s="5">
+        <v>345.2</v>
+      </c>
+      <c r="I11" s="6">
+        <v>355</v>
+      </c>
+      <c r="J11" s="7">
+        <v>356.3</v>
+      </c>
+      <c r="K11" s="8">
+        <v>347.2</v>
+      </c>
+      <c r="L11" s="8">
+        <v>345.92799999999988</v>
+      </c>
+      <c r="M11" s="55">
+        <v>346.2</v>
+      </c>
+      <c r="N11" s="18"/>
+      <c r="O11" s="14"/>
+    </row>
+    <row r="12" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A12" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="5">
+        <v>412.76900000000012</v>
+      </c>
+      <c r="C12" s="5">
+        <v>410.7</v>
+      </c>
+      <c r="D12" s="5">
+        <v>588.6</v>
+      </c>
+      <c r="E12" s="5">
+        <v>604.1</v>
+      </c>
+      <c r="F12" s="5">
+        <v>415.5</v>
+      </c>
+      <c r="G12" s="5">
+        <v>412.1</v>
+      </c>
+      <c r="H12" s="5">
+        <v>413.3</v>
+      </c>
+      <c r="I12" s="6">
+        <v>413.3</v>
+      </c>
+      <c r="J12" s="7">
+        <v>416.9</v>
+      </c>
+      <c r="K12" s="8">
+        <v>418.6</v>
+      </c>
+      <c r="L12" s="8">
+        <v>430.36899999999986</v>
+      </c>
+      <c r="M12" s="55">
+        <v>458.3</v>
+      </c>
+      <c r="N12" s="18"/>
+      <c r="O12" s="14"/>
+    </row>
+    <row r="13" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A13" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="7">
+        <v>564.1</v>
+      </c>
+      <c r="K13" s="10">
+        <v>564.4</v>
+      </c>
+      <c r="L13" s="8">
+        <v>571.79800000000012</v>
+      </c>
+      <c r="M13" s="55">
+        <v>588.9</v>
+      </c>
+      <c r="N13" s="18"/>
+      <c r="O13" s="14"/>
+    </row>
+    <row r="14" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A14" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="5">
+        <v>1976.0920000000001</v>
+      </c>
+      <c r="C14" s="5">
+        <v>1973.6</v>
+      </c>
+      <c r="D14" s="5">
+        <v>1616.5</v>
+      </c>
+      <c r="E14" s="5">
+        <v>1610.8</v>
+      </c>
+      <c r="F14" s="5">
+        <v>1615.3</v>
+      </c>
+      <c r="G14" s="5">
+        <v>1619</v>
+      </c>
+      <c r="H14" s="5">
+        <v>1563</v>
+      </c>
+      <c r="I14" s="6">
+        <v>2420.3000000000002</v>
+      </c>
+      <c r="J14" s="7">
+        <v>1671.5</v>
+      </c>
+      <c r="K14" s="8">
+        <v>1725</v>
+      </c>
+      <c r="L14" s="8">
+        <v>1331.021</v>
+      </c>
+      <c r="M14" s="55">
+        <v>1382.6</v>
+      </c>
+      <c r="N14" s="18"/>
+      <c r="O14" s="14"/>
+    </row>
+    <row r="15" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A15" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="5">
+        <v>806.11900000000014</v>
+      </c>
+      <c r="C15" s="5">
+        <v>806.6</v>
+      </c>
+      <c r="D15" s="5">
+        <v>815.8</v>
+      </c>
+      <c r="E15" s="5">
+        <v>818.7</v>
+      </c>
+      <c r="F15" s="5">
+        <v>820</v>
+      </c>
+      <c r="G15" s="5">
+        <v>820.4</v>
+      </c>
+      <c r="H15" s="5">
+        <v>824.5</v>
+      </c>
+      <c r="I15" s="6">
+        <v>815.8</v>
+      </c>
+      <c r="J15" s="7">
+        <v>857.5</v>
+      </c>
+      <c r="K15" s="8">
+        <v>828.7</v>
+      </c>
+      <c r="L15" s="8">
+        <v>825.48099999999999</v>
+      </c>
+      <c r="M15" s="55">
+        <v>843.6</v>
+      </c>
+      <c r="N15" s="18"/>
+      <c r="O15" s="14"/>
+    </row>
+    <row r="16" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A16" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="5">
+        <v>229.39599999999996</v>
+      </c>
+      <c r="C16" s="5">
+        <v>229.4</v>
+      </c>
+      <c r="D16" s="5">
+        <v>237.1</v>
+      </c>
+      <c r="E16" s="5">
+        <v>246.4</v>
+      </c>
+      <c r="F16" s="5">
+        <v>246.4</v>
+      </c>
+      <c r="G16" s="5">
+        <v>244.1</v>
+      </c>
+      <c r="H16" s="5">
+        <v>241.5</v>
+      </c>
+      <c r="I16" s="6">
+        <v>249.86500000000001</v>
+      </c>
+      <c r="J16" s="7">
+        <v>254.1</v>
+      </c>
+      <c r="K16" s="8">
+        <v>258.89999999999998</v>
+      </c>
+      <c r="L16" s="8">
+        <v>239.44100000000003</v>
+      </c>
+      <c r="M16" s="55">
+        <v>258</v>
+      </c>
+      <c r="N16" s="18"/>
+      <c r="O16" s="14"/>
+    </row>
+    <row r="17" spans="1:15" s="12" customFormat="1" ht="11.25">
+      <c r="A17" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="10">
+        <v>577.92099999999994</v>
+      </c>
+      <c r="C17" s="10">
+        <v>577.6</v>
+      </c>
+      <c r="D17" s="10">
+        <v>580.5</v>
+      </c>
+      <c r="E17" s="10">
+        <v>597.6</v>
+      </c>
+      <c r="F17" s="10">
+        <v>575.5</v>
+      </c>
+      <c r="G17" s="10">
+        <v>579.20000000000005</v>
+      </c>
+      <c r="H17" s="10">
+        <v>582.70000000000005</v>
+      </c>
+      <c r="I17" s="8">
+        <v>678.8</v>
+      </c>
+      <c r="J17" s="7">
+        <v>669.2</v>
+      </c>
+      <c r="K17" s="8">
+        <v>667.2</v>
+      </c>
+      <c r="L17" s="8">
+        <v>658.96900000000016</v>
+      </c>
+      <c r="M17" s="55">
+        <v>655.1</v>
+      </c>
+      <c r="N17" s="18"/>
+      <c r="O17" s="14"/>
+    </row>
+    <row r="18" spans="1:15" s="12" customFormat="1" ht="11.25">
+      <c r="A18" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D4" s="69"/>
-[...8 lines deleted...]
-      <c r="M4" s="69"/>
+      <c r="B18" s="10">
+        <v>873.22699999999986</v>
+      </c>
+      <c r="C18" s="10">
+        <v>728.3</v>
+      </c>
+      <c r="D18" s="10">
+        <v>368</v>
+      </c>
+      <c r="E18" s="10">
+        <v>368</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="I18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="J18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="K18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" s="55"/>
+      <c r="N18" s="18"/>
+      <c r="O18" s="14"/>
     </row>
-    <row r="5" spans="1:17" s="2" customFormat="1" ht="12.75" customHeight="1">
-[...15 lines deleted...]
-      <c r="Q5" s="27"/>
+    <row r="19" spans="1:15" s="12" customFormat="1" ht="11.25">
+      <c r="A19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="10">
+        <v>1110.8270000000002</v>
+      </c>
+      <c r="C19" s="10">
+        <v>1086.4000000000001</v>
+      </c>
+      <c r="D19" s="10">
+        <v>1085</v>
+      </c>
+      <c r="E19" s="10">
+        <v>1088.5</v>
+      </c>
+      <c r="F19" s="10">
+        <v>1104.4000000000001</v>
+      </c>
+      <c r="G19" s="10">
+        <v>839.2</v>
+      </c>
+      <c r="H19" s="10">
+        <v>879.7</v>
+      </c>
+      <c r="I19" s="8">
+        <v>846.4</v>
+      </c>
+      <c r="J19" s="8">
+        <v>870.6</v>
+      </c>
+      <c r="K19" s="8">
+        <v>760.3</v>
+      </c>
+      <c r="L19" s="8">
+        <v>1194.6709999999998</v>
+      </c>
+      <c r="M19" s="55">
+        <v>1334.7</v>
+      </c>
+      <c r="N19" s="18"/>
+      <c r="O19" s="14"/>
     </row>
-    <row r="6" spans="1:17" s="2" customFormat="1" ht="11.25">
-[...37 lines deleted...]
-      <c r="Q6" s="27"/>
+    <row r="20" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A20" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="5">
+        <v>358.57100000000008</v>
+      </c>
+      <c r="C20" s="5">
+        <v>360.4</v>
+      </c>
+      <c r="D20" s="5">
+        <v>361.1</v>
+      </c>
+      <c r="E20" s="5">
+        <v>364.7</v>
+      </c>
+      <c r="F20" s="5">
+        <v>373.7</v>
+      </c>
+      <c r="G20" s="5">
+        <v>374.2</v>
+      </c>
+      <c r="H20" s="5">
+        <v>367.9</v>
+      </c>
+      <c r="I20" s="6">
+        <v>371.3</v>
+      </c>
+      <c r="J20" s="8">
+        <v>375.2</v>
+      </c>
+      <c r="K20" s="8">
+        <v>375.7</v>
+      </c>
+      <c r="L20" s="8">
+        <v>355.41500000000013</v>
+      </c>
+      <c r="M20" s="55">
+        <v>355.9</v>
+      </c>
+      <c r="N20" s="18"/>
+      <c r="O20" s="14"/>
     </row>
-    <row r="7" spans="1:17" s="11" customFormat="1" ht="11.25">
-[...39 lines deleted...]
-      <c r="Q7" s="16"/>
+    <row r="21" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A21" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="5">
+        <v>187.5</v>
+      </c>
+      <c r="G21" s="5">
+        <v>187.5</v>
+      </c>
+      <c r="H21" s="5">
+        <v>191.2</v>
+      </c>
+      <c r="I21" s="6">
+        <v>197.4</v>
+      </c>
+      <c r="J21" s="8">
+        <v>232.2</v>
+      </c>
+      <c r="K21" s="8">
+        <v>214.9</v>
+      </c>
+      <c r="L21" s="8">
+        <v>396.86099999999999</v>
+      </c>
+      <c r="M21" s="55">
+        <v>394.9</v>
+      </c>
+      <c r="N21" s="18"/>
+      <c r="O21" s="14"/>
     </row>
-    <row r="8" spans="1:17" s="11" customFormat="1" ht="11.25">
-[...6 lines deleted...]
-      <c r="C8" s="7" t="s">
+    <row r="22" spans="1:15" s="12" customFormat="1" ht="11.25">
+      <c r="A22" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="10">
+        <v>750.6</v>
+      </c>
+      <c r="K22" s="10">
+        <v>753.3</v>
+      </c>
+      <c r="L22" s="8">
+        <v>717.24400000000003</v>
+      </c>
+      <c r="M22" s="55">
+        <v>717.2</v>
+      </c>
+      <c r="N22" s="18"/>
+      <c r="O22" s="14"/>
+    </row>
+    <row r="23" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A23" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="5">
+        <v>1092.3070000000005</v>
+      </c>
+      <c r="C23" s="5">
+        <v>1107.3</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1029.5</v>
+      </c>
+      <c r="E23" s="5">
+        <v>1051.4000000000001</v>
+      </c>
+      <c r="F23" s="5">
+        <v>1063</v>
+      </c>
+      <c r="G23" s="5">
+        <v>1075.0999999999999</v>
+      </c>
+      <c r="H23" s="5">
+        <v>1075</v>
+      </c>
+      <c r="I23" s="6">
+        <v>1130.7</v>
+      </c>
+      <c r="J23" s="8">
+        <v>819</v>
+      </c>
+      <c r="K23" s="8">
+        <v>824.6</v>
+      </c>
+      <c r="L23" s="8">
+        <v>825.93700000000013</v>
+      </c>
+      <c r="M23" s="55">
+        <v>873.9</v>
+      </c>
+      <c r="N23" s="18"/>
+      <c r="O23" s="14"/>
+    </row>
+    <row r="24" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A24" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="5">
+        <v>577.6</v>
+      </c>
+      <c r="C24" s="5">
+        <v>602.4</v>
+      </c>
+      <c r="D24" s="5">
+        <v>631.5</v>
+      </c>
+      <c r="E24" s="5">
+        <v>775.7</v>
+      </c>
+      <c r="F24" s="5">
+        <v>812.3</v>
+      </c>
+      <c r="G24" s="5">
+        <v>831.4</v>
+      </c>
+      <c r="H24" s="5">
+        <v>882.6</v>
+      </c>
+      <c r="I24" s="6">
+        <v>920.2</v>
+      </c>
+      <c r="J24" s="8">
+        <v>972.2</v>
+      </c>
+      <c r="K24" s="8">
+        <v>1021</v>
+      </c>
+      <c r="L24" s="8">
+        <v>1058.768</v>
+      </c>
+      <c r="M24" s="55">
+        <v>1095.4000000000001</v>
+      </c>
+      <c r="N24" s="18"/>
+      <c r="O24" s="14"/>
+    </row>
+    <row r="25" spans="1:15" s="9" customFormat="1" ht="11.25">
+      <c r="A25" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="5">
+        <v>1289.8399999999999</v>
+      </c>
+      <c r="C25" s="5">
+        <v>1263.3</v>
+      </c>
+      <c r="D25" s="5">
+        <v>1372.1</v>
+      </c>
+      <c r="E25" s="5">
+        <v>1342.9</v>
+      </c>
+      <c r="F25" s="5">
+        <v>1363.2</v>
+      </c>
+      <c r="G25" s="5">
+        <v>1368.6</v>
+      </c>
+      <c r="H25" s="5">
+        <v>1411.4</v>
+      </c>
+      <c r="I25" s="6">
+        <v>1480.5</v>
+      </c>
+      <c r="J25" s="8">
+        <v>1487.7</v>
+      </c>
+      <c r="K25" s="8">
+        <v>1519.3</v>
+      </c>
+      <c r="L25" s="8">
+        <v>1553.6310000000001</v>
+      </c>
+      <c r="M25" s="55">
+        <v>1565.4</v>
+      </c>
+      <c r="N25" s="18"/>
+      <c r="O25" s="14"/>
+    </row>
+    <row r="26" spans="1:15" s="14" customFormat="1" ht="11.25">
+      <c r="A26" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="13">
+        <v>208.4</v>
+      </c>
+      <c r="G26" s="13">
+        <v>208.1</v>
+      </c>
+      <c r="H26" s="13">
+        <v>208.4</v>
+      </c>
+      <c r="I26" s="13">
+        <v>879.3</v>
+      </c>
+      <c r="J26" s="13">
+        <v>860.8</v>
+      </c>
+      <c r="K26" s="13">
+        <v>871.9</v>
+      </c>
+      <c r="L26" s="52">
+        <v>872.35899999999992</v>
+      </c>
+      <c r="M26" s="56">
+        <v>872.8</v>
+      </c>
+      <c r="N26" s="18"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="M27" s="22"/>
+      <c r="N27" s="22"/>
+      <c r="O27" s="22"/>
+    </row>
+    <row r="28" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A28" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="7" t="s">
-[...32 lines deleted...]
-      <c r="Q8" s="16"/>
+      <c r="B28" s="57"/>
+      <c r="C28" s="57"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="57"/>
+      <c r="G28" s="57"/>
+      <c r="H28" s="57"/>
+      <c r="I28" s="57"/>
+      <c r="J28" s="57"/>
+      <c r="K28" s="57"/>
+      <c r="M28" s="22"/>
+      <c r="N28" s="22"/>
+      <c r="O28" s="22"/>
     </row>
-    <row r="9" spans="1:17" s="11" customFormat="1" ht="11.25">
-[...42 lines deleted...]
-      <c r="Q9" s="16"/>
+    <row r="29" spans="1:15">
+      <c r="M29" s="22"/>
+      <c r="N29" s="22"/>
+      <c r="O29" s="22"/>
     </row>
-    <row r="10" spans="1:17" s="11" customFormat="1" ht="11.25">
-[...42 lines deleted...]
-      <c r="Q10" s="16"/>
+    <row r="30" spans="1:15">
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="15"/>
+      <c r="J30" s="15"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="19"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="22"/>
     </row>
-    <row r="11" spans="1:17" s="14" customFormat="1" ht="11.25">
-[...42 lines deleted...]
-      <c r="Q11" s="16"/>
+    <row r="31" spans="1:15" ht="12.75" customHeight="1">
+      <c r="M31" s="22"/>
+      <c r="N31" s="22"/>
     </row>
-    <row r="12" spans="1:17" s="11" customFormat="1" ht="11.25">
-[...42 lines deleted...]
-      <c r="Q12" s="16"/>
+    <row r="32" spans="1:15">
+      <c r="A32" s="17"/>
+      <c r="M32" s="22"/>
+      <c r="N32" s="22"/>
     </row>
-    <row r="13" spans="1:17" s="11" customFormat="1" ht="11.25">
-[...42 lines deleted...]
-      <c r="Q13" s="16"/>
+    <row r="33" spans="4:8">
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="16"/>
     </row>
-    <row r="14" spans="1:17" s="11" customFormat="1" ht="11.25">
-[...42 lines deleted...]
-      <c r="Q14" s="16"/>
+    <row r="34" spans="4:8">
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="16"/>
     </row>
-    <row r="15" spans="1:17" s="11" customFormat="1" ht="11.25">
-[...42 lines deleted...]
-      <c r="Q15" s="16"/>
+    <row r="35" spans="4:8">
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="16"/>
     </row>
-    <row r="16" spans="1:17" s="11" customFormat="1" ht="11.25">
-[...42 lines deleted...]
-      <c r="Q16" s="16"/>
+    <row r="36" spans="4:8">
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="16"/>
     </row>
-    <row r="17" spans="1:17" s="11" customFormat="1" ht="11.25">
-[...42 lines deleted...]
-      <c r="Q17" s="16"/>
+    <row r="37" spans="4:8">
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="16"/>
     </row>
-    <row r="18" spans="1:17" s="11" customFormat="1" ht="11.25">
-[...42 lines deleted...]
-      <c r="Q18" s="16"/>
+    <row r="38" spans="4:8">
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="16"/>
     </row>
-    <row r="19" spans="1:17" s="14" customFormat="1" ht="11.25">
-[...42 lines deleted...]
-      <c r="Q19" s="16"/>
+    <row r="39" spans="4:8">
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="16"/>
     </row>
-    <row r="20" spans="1:17" s="14" customFormat="1" ht="11.25">
-[...40 lines deleted...]
-      <c r="Q20" s="16"/>
+    <row r="40" spans="4:8">
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="16"/>
     </row>
-    <row r="21" spans="1:17" s="14" customFormat="1" ht="11.25">
-[...473 lines deleted...]
-      <c r="I43" s="18"/>
+    <row r="41" spans="4:8">
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="B2:M2"/>
+  <mergeCells count="2">
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>