--- v0 (2026-04-23)
+++ v1 (2026-08-11)
@@ -1,68 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="10380" tabRatio="841"/>
   </bookViews>
   <sheets>
-    <sheet name="Кол-во абонентов" sheetId="8" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="9" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="10" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="8" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="73">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
@@ -117,70 +116,198 @@
     <t>промышленные предприятия</t>
   </si>
   <si>
     <t>прочие потребители</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve"> *Без учета данных предприятий, использующих тепловую энергию на собственные нужды.</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Количество абонентов, подключенных к тепловым сетям*</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>не расчетный</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>6-ТП</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/14/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-energy/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701717</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Департамент статистики услуг и энергетики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Мұратова Аяжан Мұратқызы</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7172749784</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>a.muratova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Количество абонентов, подключенных к тепловым сетям</t>
+  </si>
+  <si>
+    <t>С 2023 года</t>
+  </si>
+  <si>
+    <t>Количество абонентов, подключенных к тепловым сетям - это общее число потребителей, заключивших договор и получающих тепловую энергию через централизованные или автономные системы отопления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="41">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -194,60 +321,379 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -338,256 +784,583 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="52"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="62">
+    <cellStyle name="20% - Акцент1 2" xfId="5"/>
+    <cellStyle name="20% - Акцент2 2" xfId="6"/>
+    <cellStyle name="20% - Акцент3 2" xfId="7"/>
+    <cellStyle name="20% - Акцент4 2" xfId="8"/>
+    <cellStyle name="20% - Акцент5 2" xfId="9"/>
+    <cellStyle name="20% - Акцент6 2" xfId="10"/>
+    <cellStyle name="40% - Акцент1 2" xfId="11"/>
+    <cellStyle name="40% - Акцент2 2" xfId="12"/>
+    <cellStyle name="40% - Акцент3 2" xfId="13"/>
+    <cellStyle name="40% - Акцент4 2" xfId="14"/>
+    <cellStyle name="40% - Акцент5 2" xfId="15"/>
+    <cellStyle name="40% - Акцент6 2" xfId="16"/>
+    <cellStyle name="60% - Акцент1 2" xfId="17"/>
+    <cellStyle name="60% - Акцент2 2" xfId="18"/>
+    <cellStyle name="60% - Акцент3 2" xfId="19"/>
+    <cellStyle name="60% - Акцент4 2" xfId="20"/>
+    <cellStyle name="60% - Акцент5 2" xfId="21"/>
+    <cellStyle name="60% - Акцент6 2" xfId="22"/>
+    <cellStyle name="Акцент1 2" xfId="23"/>
+    <cellStyle name="Акцент2 2" xfId="24"/>
+    <cellStyle name="Акцент3 2" xfId="25"/>
+    <cellStyle name="Акцент4 2" xfId="26"/>
+    <cellStyle name="Акцент5 2" xfId="27"/>
+    <cellStyle name="Акцент6 2" xfId="28"/>
+    <cellStyle name="Ввод  2" xfId="29"/>
+    <cellStyle name="Вывод 2" xfId="30"/>
+    <cellStyle name="Вычисление 2" xfId="31"/>
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="32"/>
+    <cellStyle name="Заголовок 1 2" xfId="33"/>
+    <cellStyle name="Заголовок 2 2" xfId="34"/>
+    <cellStyle name="Заголовок 3 2" xfId="35"/>
+    <cellStyle name="Заголовок 4 2" xfId="36"/>
+    <cellStyle name="Итог 2" xfId="37"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="38"/>
+    <cellStyle name="Название 2" xfId="39"/>
+    <cellStyle name="Нейтральный 2" xfId="40"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="41"/>
+    <cellStyle name="Обычный 2 3" xfId="42"/>
+    <cellStyle name="Обычный 2 3 2" xfId="43"/>
+    <cellStyle name="Обычный 2 4" xfId="44"/>
+    <cellStyle name="Обычный 2 5" xfId="45"/>
+    <cellStyle name="Обычный 2 6" xfId="46"/>
+    <cellStyle name="Обычный 2 7" xfId="47"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="48"/>
+    <cellStyle name="Обычный 3 3" xfId="49"/>
+    <cellStyle name="Обычный 3 4" xfId="50"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="51"/>
+    <cellStyle name="Обычный 5" xfId="52"/>
+    <cellStyle name="Обычный 6" xfId="53"/>
+    <cellStyle name="Обычный 7" xfId="54"/>
+    <cellStyle name="Плохой 2" xfId="55"/>
+    <cellStyle name="Пояснение 2" xfId="56"/>
+    <cellStyle name="Примечание 2" xfId="57"/>
+    <cellStyle name="Примечание 3" xfId="58"/>
+    <cellStyle name="Связанная ячейка 2" xfId="59"/>
+    <cellStyle name="Текст предупреждения 2" xfId="60"/>
+    <cellStyle name="Хороший 2" xfId="61"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>8</xdr:col>
-      <xdr:colOff>246529</xdr:colOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>140074</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>31376</xdr:rowOff>
+      <xdr:rowOff>20170</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-      <xdr:colOff>978273</xdr:colOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>871818</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>756959</xdr:rowOff>
+      <xdr:rowOff>745753</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="Энергетика (1).png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0300-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8897470" y="31376"/>
+          <a:off x="11655799" y="20170"/>
           <a:ext cx="731744" cy="725583"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>829236</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>95811</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>739588</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Рисунок 4"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1" y="0"/>
           <a:ext cx="3384176" cy="739588"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
@@ -616,86 +1389,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -859,956 +1632,1773 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.muratova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D40" sqref="D40"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A55" sqref="A55"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44.42578125" customWidth="1"/>
+    <col min="2" max="2" width="90.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="26"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="29">
+        <v>301412</v>
+      </c>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="30"/>
+      <c r="M5" s="30"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+    </row>
+    <row r="7" spans="1:13" ht="39" customHeight="1">
+      <c r="A7" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="C7" s="34"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="35"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="30"/>
+      <c r="J10" s="30"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="30"/>
+    </row>
+    <row r="11" spans="1:13" ht="25.5">
+      <c r="A11" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="30"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="37"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="30"/>
+      <c r="G12" s="30"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="30"/>
+      <c r="J12" s="30"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="30"/>
+      <c r="M12" s="37"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="30"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="30"/>
+      <c r="M13" s="37"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="30"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="37"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="30"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="37"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="42">
+        <v>46240</v>
+      </c>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="43"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="42">
+        <v>46605</v>
+      </c>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="27"/>
+      <c r="H17" s="27"/>
+      <c r="I17" s="27"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="27"/>
+      <c r="L17" s="27"/>
+      <c r="M17" s="44"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="27"/>
+      <c r="I18" s="27"/>
+      <c r="J18" s="27"/>
+      <c r="K18" s="27"/>
+      <c r="L18" s="27"/>
+      <c r="M18" s="43"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="27"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="27"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="27"/>
+      <c r="L19" s="27"/>
+      <c r="M19" s="44"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="27"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="27"/>
+      <c r="I20" s="27"/>
+      <c r="J20" s="27"/>
+      <c r="K20" s="27"/>
+      <c r="L20" s="27"/>
+      <c r="M20" s="43"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="44"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="46"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="27"/>
+      <c r="B23" s="27"/>
+      <c r="C23" s="27"/>
+      <c r="D23" s="27"/>
+      <c r="E23" s="27"/>
+      <c r="F23" s="27"/>
+      <c r="G23" s="27"/>
+      <c r="H23" s="27"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="27"/>
+      <c r="K23" s="27"/>
+      <c r="L23" s="27"/>
+      <c r="M23" s="44"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="27"/>
+      <c r="B24" s="27"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="27"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="27"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="27"/>
+      <c r="L24" s="27"/>
+      <c r="M24" s="43"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="27"/>
+      <c r="B25" s="27"/>
+      <c r="C25" s="27"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="27"/>
+      <c r="G25" s="27"/>
+      <c r="H25" s="27"/>
+      <c r="I25" s="27"/>
+      <c r="J25" s="27"/>
+      <c r="K25" s="27"/>
+      <c r="L25" s="27"/>
+      <c r="M25" s="44"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="27"/>
+      <c r="B26" s="27"/>
+      <c r="C26" s="27"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="27"/>
+      <c r="I26" s="27"/>
+      <c r="J26" s="27"/>
+      <c r="K26" s="27"/>
+      <c r="L26" s="27"/>
+      <c r="M26" s="43"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B53" sqref="B53"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="93.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="48"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="49" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="49" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="49" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="49" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="49" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="49"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="50" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="49"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="49"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="51"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="51"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="51"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="52" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Q29"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C58" sqref="C58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
-    <col min="2" max="2" width="16.42578125" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="13" width="13.7109375" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="60" customHeight="1">
-[...11 lines deleted...]
-      <c r="A2" s="36" t="s">
+    <row r="1" spans="1:17" ht="60" customHeight="1">
+      <c r="A1" s="60"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="36"/>
-[...9 lines deleted...]
-      <c r="A3" s="35" t="s">
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="55">
+        <v>301412</v>
+      </c>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="35"/>
-[...10 lines deleted...]
-      <c r="B4" s="30" t="s">
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="61"/>
+      <c r="B4" s="64" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="37"/>
-      <c r="D4" s="31" t="s">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="E4" s="31"/>
-[...10 lines deleted...]
-      <c r="D5" s="40" t="s">
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" s="3" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A5" s="62"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="E5" s="41"/>
-      <c r="F5" s="42" t="s">
+      <c r="F5" s="58"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="42"/>
-      <c r="H5" s="43" t="s">
+      <c r="I5" s="58"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="I5" s="31"/>
-[...6 lines deleted...]
-      <c r="A6" s="34"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="57"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" s="3" customFormat="1" ht="11.25">
+      <c r="A6" s="63"/>
       <c r="B6" s="4">
         <v>2023</v>
       </c>
-      <c r="C6" s="16">
+      <c r="C6" s="13">
         <v>2024</v>
       </c>
-      <c r="D6" s="4">
+      <c r="D6" s="13">
+        <v>2025</v>
+      </c>
+      <c r="E6" s="4">
         <v>2023</v>
       </c>
-      <c r="E6" s="16">
+      <c r="F6" s="13">
         <v>2024</v>
       </c>
-      <c r="F6" s="4">
+      <c r="G6" s="13">
+        <v>2025</v>
+      </c>
+      <c r="H6" s="4">
         <v>2023</v>
       </c>
-      <c r="G6" s="19">
+      <c r="I6" s="16">
         <v>2024</v>
       </c>
-      <c r="H6" s="15">
+      <c r="J6" s="16">
+        <v>2025</v>
+      </c>
+      <c r="K6" s="25">
         <v>2023</v>
       </c>
-      <c r="I6" s="21">
+      <c r="L6" s="16">
         <v>2024</v>
       </c>
-      <c r="J6" s="5"/>
-[...1 lines deleted...]
-      <c r="M6" s="5"/>
+      <c r="M6" s="54">
+        <v>2025</v>
+      </c>
       <c r="N6" s="5"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="8" t="s">
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A7" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="9">
+      <c r="B7" s="8">
         <v>1850183</v>
       </c>
-      <c r="C7" s="17">
+      <c r="C7" s="14">
         <v>2136742</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="14">
+        <v>2209163</v>
+      </c>
+      <c r="E7" s="8">
         <v>1714148</v>
       </c>
-      <c r="E7" s="17">
+      <c r="F7" s="14">
         <v>2058762</v>
       </c>
-      <c r="F7" s="9">
+      <c r="G7" s="14">
+        <v>2128074</v>
+      </c>
+      <c r="H7" s="8">
         <v>18862</v>
       </c>
-      <c r="G7" s="20">
+      <c r="I7" s="17">
         <v>18751</v>
       </c>
-      <c r="H7" s="9">
+      <c r="J7" s="17">
+        <v>19124</v>
+      </c>
+      <c r="K7" s="8">
         <v>117173</v>
       </c>
-      <c r="I7" s="20">
+      <c r="L7" s="17">
         <v>59229</v>
       </c>
-      <c r="K7" s="23"/>
-[...5 lines deleted...]
-      <c r="A8" s="8" t="s">
+      <c r="M7" s="17">
+        <v>61965</v>
+      </c>
+      <c r="N7" s="19"/>
+      <c r="O7" s="23"/>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="11"/>
+    </row>
+    <row r="8" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A8" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="8">
         <v>78370</v>
       </c>
-      <c r="C8" s="17">
+      <c r="C8" s="14">
         <v>81020</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="14">
+        <v>85081</v>
+      </c>
+      <c r="E8" s="8">
         <v>9645</v>
       </c>
-      <c r="E8" s="17">
+      <c r="F8" s="14">
         <v>78103</v>
       </c>
-      <c r="F8" s="9">
+      <c r="G8" s="14">
+        <v>81766</v>
+      </c>
+      <c r="H8" s="8">
         <v>4</v>
       </c>
-      <c r="G8" s="20">
+      <c r="I8" s="17">
         <v>2</v>
       </c>
-      <c r="H8" s="9">
+      <c r="J8" s="17">
+        <v>123</v>
+      </c>
+      <c r="K8" s="8">
         <v>68721</v>
       </c>
-      <c r="I8" s="20">
+      <c r="L8" s="17">
         <v>2915</v>
       </c>
-      <c r="K8" s="23"/>
-[...5 lines deleted...]
-      <c r="A9" s="8" t="s">
+      <c r="M8" s="17">
+        <v>3192</v>
+      </c>
+      <c r="N8" s="19"/>
+      <c r="O8" s="23"/>
+      <c r="P8" s="17"/>
+      <c r="Q8" s="11"/>
+    </row>
+    <row r="9" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="9">
+      <c r="B9" s="8">
         <v>111418</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="14">
         <v>114050</v>
       </c>
-      <c r="D9" s="9">
+      <c r="D9" s="14">
+        <v>79533</v>
+      </c>
+      <c r="E9" s="8">
         <v>107092</v>
       </c>
-      <c r="E9" s="17">
+      <c r="F9" s="14">
         <v>108852</v>
       </c>
-      <c r="F9" s="9">
+      <c r="G9" s="14">
+        <v>74547</v>
+      </c>
+      <c r="H9" s="8">
         <v>242</v>
       </c>
-      <c r="G9" s="20">
+      <c r="I9" s="17">
         <v>243</v>
       </c>
-      <c r="H9" s="9">
+      <c r="J9" s="17">
+        <v>1335</v>
+      </c>
+      <c r="K9" s="8">
         <v>4084</v>
       </c>
-      <c r="I9" s="20">
+      <c r="L9" s="17">
         <v>4955</v>
       </c>
-      <c r="K9" s="23"/>
-[...5 lines deleted...]
-      <c r="A10" s="8" t="s">
+      <c r="M9" s="17">
+        <v>3651</v>
+      </c>
+      <c r="N9" s="19"/>
+      <c r="O9" s="23"/>
+      <c r="P9" s="17"/>
+      <c r="Q9" s="11"/>
+    </row>
+    <row r="10" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A10" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="9">
+      <c r="B10" s="8">
         <v>106357</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="14">
         <v>113198</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="14">
+        <v>113435</v>
+      </c>
+      <c r="E10" s="8">
         <v>102810</v>
       </c>
-      <c r="E10" s="17">
+      <c r="F10" s="14">
         <v>109646</v>
       </c>
-      <c r="F10" s="9">
+      <c r="G10" s="14">
+        <v>109881</v>
+      </c>
+      <c r="H10" s="8">
         <v>22</v>
       </c>
-      <c r="G10" s="20">
+      <c r="I10" s="17">
         <v>10</v>
       </c>
-      <c r="H10" s="9">
+      <c r="J10" s="17">
+        <v>6</v>
+      </c>
+      <c r="K10" s="8">
         <v>3525</v>
       </c>
-      <c r="I10" s="20">
+      <c r="L10" s="17">
         <v>3542</v>
       </c>
-      <c r="K10" s="23"/>
-[...5 lines deleted...]
-      <c r="A11" s="8" t="s">
+      <c r="M10" s="17">
+        <v>3548</v>
+      </c>
+      <c r="N10" s="19"/>
+      <c r="O10" s="23"/>
+      <c r="P10" s="17"/>
+      <c r="Q10" s="11"/>
+    </row>
+    <row r="11" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A11" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="9">
+      <c r="B11" s="8">
         <v>37578</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="14">
         <v>40559</v>
       </c>
-      <c r="D11" s="9">
+      <c r="D11" s="14">
+        <v>66229</v>
+      </c>
+      <c r="E11" s="8">
         <v>36742</v>
       </c>
-      <c r="E11" s="17">
+      <c r="F11" s="14">
         <v>39686</v>
       </c>
-      <c r="F11" s="9">
+      <c r="G11" s="14">
+        <v>65062</v>
+      </c>
+      <c r="H11" s="8">
         <v>2</v>
       </c>
-      <c r="G11" s="20">
+      <c r="I11" s="17">
         <v>3</v>
       </c>
-      <c r="H11" s="9">
+      <c r="J11" s="17">
+        <v>4</v>
+      </c>
+      <c r="K11" s="8">
         <v>834</v>
       </c>
-      <c r="I11" s="20">
+      <c r="L11" s="17">
         <v>870</v>
       </c>
-      <c r="K11" s="23"/>
-[...5 lines deleted...]
-      <c r="A12" s="8" t="s">
+      <c r="M11" s="17">
+        <v>1163</v>
+      </c>
+      <c r="N11" s="19"/>
+      <c r="O11" s="23"/>
+      <c r="P11" s="17"/>
+      <c r="Q11" s="11"/>
+    </row>
+    <row r="12" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A12" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="9">
+      <c r="B12" s="8">
         <v>54536</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="14">
         <v>54710</v>
       </c>
-      <c r="D12" s="9">
+      <c r="D12" s="14">
+        <v>54623</v>
+      </c>
+      <c r="E12" s="8">
         <v>52462</v>
       </c>
-      <c r="E12" s="17">
+      <c r="F12" s="14">
         <v>52473</v>
       </c>
-      <c r="F12" s="9">
+      <c r="G12" s="14">
+        <v>52559</v>
+      </c>
+      <c r="H12" s="8">
         <v>138</v>
       </c>
-      <c r="G12" s="20">
+      <c r="I12" s="17">
         <v>128</v>
       </c>
-      <c r="H12" s="9">
+      <c r="J12" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K12" s="8">
         <v>1936</v>
       </c>
-      <c r="I12" s="20">
+      <c r="L12" s="17">
         <v>2109</v>
       </c>
-      <c r="K12" s="23"/>
-[...5 lines deleted...]
-      <c r="A13" s="8" t="s">
+      <c r="M12" s="17">
+        <v>1943</v>
+      </c>
+      <c r="N12" s="19"/>
+      <c r="O12" s="23"/>
+      <c r="P12" s="17"/>
+      <c r="Q12" s="11"/>
+    </row>
+    <row r="13" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A13" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="9">
+      <c r="B13" s="8">
         <v>8164</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="14">
         <v>8301</v>
       </c>
-      <c r="D13" s="9">
+      <c r="D13" s="14">
+        <v>8252</v>
+      </c>
+      <c r="E13" s="8">
         <v>6715</v>
       </c>
-      <c r="E13" s="17">
+      <c r="F13" s="14">
         <v>7916</v>
       </c>
-      <c r="F13" s="9">
+      <c r="G13" s="14">
+        <v>7938</v>
+      </c>
+      <c r="H13" s="8">
         <v>1</v>
       </c>
-      <c r="G13" s="20">
+      <c r="I13" s="17">
         <v>2</v>
       </c>
-      <c r="H13" s="9">
+      <c r="J13" s="17"/>
+      <c r="K13" s="8">
         <v>1448</v>
       </c>
-      <c r="I13" s="20">
+      <c r="L13" s="17">
         <v>383</v>
       </c>
-      <c r="K13" s="23"/>
-[...5 lines deleted...]
-      <c r="A14" s="8" t="s">
+      <c r="M13" s="17">
+        <v>314</v>
+      </c>
+      <c r="N13" s="19"/>
+      <c r="O13" s="23"/>
+      <c r="P13" s="17"/>
+      <c r="Q13" s="11"/>
+    </row>
+    <row r="14" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A14" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="9">
+      <c r="B14" s="8">
         <v>85788</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="14">
         <v>93921</v>
       </c>
-      <c r="D14" s="9">
+      <c r="D14" s="14">
+        <v>101740</v>
+      </c>
+      <c r="E14" s="8">
         <v>83953</v>
       </c>
-      <c r="E14" s="17">
+      <c r="F14" s="14">
         <v>91618</v>
       </c>
-      <c r="F14" s="9">
+      <c r="G14" s="14">
+        <v>99270</v>
+      </c>
+      <c r="H14" s="8">
         <v>14</v>
       </c>
-      <c r="G14" s="20">
+      <c r="I14" s="17">
         <v>14</v>
       </c>
-      <c r="H14" s="9">
+      <c r="J14" s="17">
+        <v>15</v>
+      </c>
+      <c r="K14" s="8">
         <v>1821</v>
       </c>
-      <c r="I14" s="20">
+      <c r="L14" s="17">
         <v>2289</v>
       </c>
-      <c r="K14" s="23"/>
-[...5 lines deleted...]
-      <c r="A15" s="8" t="s">
+      <c r="M14" s="17">
+        <v>2455</v>
+      </c>
+      <c r="N14" s="19"/>
+      <c r="O14" s="23"/>
+      <c r="P14" s="17"/>
+      <c r="Q14" s="11"/>
+    </row>
+    <row r="15" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A15" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="9">
+      <c r="B15" s="8">
         <v>19065</v>
       </c>
-      <c r="C15" s="17">
+      <c r="C15" s="14">
         <v>16194</v>
       </c>
-      <c r="D15" s="9">
+      <c r="D15" s="14">
+        <v>16162</v>
+      </c>
+      <c r="E15" s="8">
         <v>15328</v>
       </c>
-      <c r="E15" s="17">
+      <c r="F15" s="14">
         <v>14054</v>
       </c>
-      <c r="F15" s="9">
+      <c r="G15" s="14">
+        <v>14052</v>
+      </c>
+      <c r="H15" s="8">
         <v>1514</v>
       </c>
-      <c r="G15" s="20">
+      <c r="I15" s="17">
         <v>91</v>
       </c>
-      <c r="H15" s="9">
+      <c r="J15" s="17">
+        <v>95</v>
+      </c>
+      <c r="K15" s="8">
         <v>2223</v>
       </c>
-      <c r="I15" s="20">
+      <c r="L15" s="17">
         <v>2049</v>
       </c>
-      <c r="K15" s="23"/>
-[...5 lines deleted...]
-      <c r="A16" s="8" t="s">
+      <c r="M15" s="17">
+        <v>2015</v>
+      </c>
+      <c r="N15" s="19"/>
+      <c r="O15" s="23"/>
+      <c r="P15" s="17"/>
+      <c r="Q15" s="11"/>
+    </row>
+    <row r="16" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A16" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="9">
+      <c r="B16" s="8">
         <v>274549</v>
       </c>
-      <c r="C16" s="17">
+      <c r="C16" s="14">
         <v>457778</v>
       </c>
-      <c r="D16" s="9">
+      <c r="D16" s="14">
+        <v>298921</v>
+      </c>
+      <c r="E16" s="8">
         <v>258489</v>
       </c>
-      <c r="E16" s="17">
+      <c r="F16" s="14">
         <v>434705</v>
       </c>
-      <c r="F16" s="9">
+      <c r="G16" s="14">
+        <v>278681</v>
+      </c>
+      <c r="H16" s="8">
         <v>419</v>
       </c>
-      <c r="G16" s="20">
+      <c r="I16" s="17">
         <v>459</v>
       </c>
-      <c r="H16" s="9">
+      <c r="J16" s="17">
+        <v>379</v>
+      </c>
+      <c r="K16" s="8">
         <v>15641</v>
       </c>
-      <c r="I16" s="20">
+      <c r="L16" s="17">
         <v>22614</v>
       </c>
-      <c r="K16" s="23"/>
-[...5 lines deleted...]
-      <c r="A17" s="8" t="s">
+      <c r="M16" s="17">
+        <v>19861</v>
+      </c>
+      <c r="N16" s="19"/>
+      <c r="O16" s="23"/>
+      <c r="P16" s="17"/>
+      <c r="Q16" s="11"/>
+    </row>
+    <row r="17" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A17" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="9">
+      <c r="B17" s="8">
         <v>174555</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C17" s="14">
         <v>173771</v>
       </c>
-      <c r="D17" s="9">
+      <c r="D17" s="14">
+        <v>174253</v>
+      </c>
+      <c r="E17" s="8">
         <v>168246</v>
       </c>
-      <c r="E17" s="17">
+      <c r="F17" s="14">
         <v>167392</v>
       </c>
-      <c r="F17" s="9">
+      <c r="G17" s="14">
+        <v>167736</v>
+      </c>
+      <c r="H17" s="8">
         <v>2095</v>
       </c>
-      <c r="G17" s="20">
+      <c r="I17" s="17">
         <v>2134</v>
       </c>
-      <c r="H17" s="9">
+      <c r="J17" s="17">
+        <v>494</v>
+      </c>
+      <c r="K17" s="8">
         <v>4214</v>
       </c>
-      <c r="I17" s="20">
+      <c r="L17" s="17">
         <v>4245</v>
       </c>
-      <c r="K17" s="23"/>
-[...5 lines deleted...]
-      <c r="A18" s="8" t="s">
+      <c r="M17" s="17">
+        <v>6023</v>
+      </c>
+      <c r="N17" s="19"/>
+      <c r="O17" s="23"/>
+      <c r="P17" s="17"/>
+      <c r="Q17" s="11"/>
+    </row>
+    <row r="18" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A18" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="9">
+      <c r="B18" s="8">
         <v>38638</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="14">
         <v>40274</v>
       </c>
-      <c r="D18" s="9">
+      <c r="D18" s="14">
+        <v>43140</v>
+      </c>
+      <c r="E18" s="8">
         <v>36292</v>
       </c>
-      <c r="E18" s="17">
+      <c r="F18" s="14">
         <v>38600</v>
       </c>
-      <c r="F18" s="9">
+      <c r="G18" s="14">
+        <v>41451</v>
+      </c>
+      <c r="H18" s="8">
         <v>226</v>
       </c>
-      <c r="G18" s="20">
+      <c r="I18" s="17">
         <v>235</v>
       </c>
-      <c r="H18" s="9">
+      <c r="J18" s="17">
+        <v>234</v>
+      </c>
+      <c r="K18" s="8">
         <v>2120</v>
       </c>
-      <c r="I18" s="20">
+      <c r="L18" s="17">
         <v>1439</v>
       </c>
-      <c r="K18" s="23"/>
-[...5 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="M18" s="17">
+        <v>1455</v>
+      </c>
+      <c r="N18" s="19"/>
+      <c r="O18" s="23"/>
+      <c r="P18" s="17"/>
+      <c r="Q18" s="11"/>
+    </row>
+    <row r="19" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A19" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="9">
+      <c r="B19" s="8">
         <v>118492</v>
       </c>
-      <c r="C19" s="17">
+      <c r="C19" s="14">
         <v>125370</v>
       </c>
-      <c r="D19" s="9">
+      <c r="D19" s="14">
+        <v>130231</v>
+      </c>
+      <c r="E19" s="8">
         <v>117720</v>
       </c>
-      <c r="E19" s="17">
+      <c r="F19" s="14">
         <v>124453</v>
       </c>
-      <c r="F19" s="9">
+      <c r="G19" s="14">
+        <v>129121</v>
+      </c>
+      <c r="H19" s="8">
         <v>48</v>
       </c>
-      <c r="G19" s="20">
+      <c r="I19" s="17">
         <v>69</v>
       </c>
-      <c r="H19" s="9">
+      <c r="J19" s="17">
+        <v>48</v>
+      </c>
+      <c r="K19" s="8">
         <v>724</v>
       </c>
-      <c r="I19" s="20">
+      <c r="L19" s="17">
         <v>848</v>
       </c>
-      <c r="K19" s="23"/>
-[...5 lines deleted...]
-      <c r="A20" s="8" t="s">
+      <c r="M19" s="17">
+        <v>1062</v>
+      </c>
+      <c r="N19" s="19"/>
+      <c r="O19" s="23"/>
+      <c r="P19" s="17"/>
+      <c r="Q19" s="11"/>
+    </row>
+    <row r="20" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A20" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="9">
+      <c r="B20" s="8">
         <v>57464</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C20" s="14">
         <v>108123</v>
       </c>
-      <c r="D20" s="9">
+      <c r="D20" s="14">
+        <v>206551</v>
+      </c>
+      <c r="E20" s="8">
         <v>55848</v>
       </c>
-      <c r="E20" s="17">
+      <c r="F20" s="14">
         <v>105306</v>
       </c>
-      <c r="F20" s="9">
+      <c r="G20" s="14">
+        <v>201201</v>
+      </c>
+      <c r="H20" s="8">
         <v>56</v>
       </c>
-      <c r="G20" s="20">
+      <c r="I20" s="17">
         <v>79</v>
       </c>
-      <c r="H20" s="9">
+      <c r="J20" s="17">
+        <v>54</v>
+      </c>
+      <c r="K20" s="8">
         <v>1560</v>
       </c>
-      <c r="I20" s="20">
+      <c r="L20" s="17">
         <v>2738</v>
       </c>
-      <c r="K20" s="23"/>
-[...5 lines deleted...]
-      <c r="A21" s="8" t="s">
+      <c r="M20" s="17">
+        <v>5296</v>
+      </c>
+      <c r="N20" s="19"/>
+      <c r="O20" s="23"/>
+      <c r="P20" s="17"/>
+      <c r="Q20" s="11"/>
+    </row>
+    <row r="21" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A21" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="9">
+      <c r="B21" s="8">
         <v>6490</v>
       </c>
-      <c r="C21" s="17">
+      <c r="C21" s="14">
         <v>6641</v>
       </c>
-      <c r="D21" s="9">
+      <c r="D21" s="14">
+        <v>7953</v>
+      </c>
+      <c r="E21" s="8">
         <v>5965</v>
       </c>
-      <c r="E21" s="17">
+      <c r="F21" s="14">
         <v>6113</v>
       </c>
-      <c r="F21" s="9">
+      <c r="G21" s="14">
+        <v>7404</v>
+      </c>
+      <c r="H21" s="8">
         <v>1</v>
       </c>
-      <c r="G21" s="20">
+      <c r="I21" s="17">
         <v>1</v>
       </c>
-      <c r="H21" s="9">
+      <c r="J21" s="17">
+        <v>1</v>
+      </c>
+      <c r="K21" s="8">
         <v>524</v>
       </c>
-      <c r="I21" s="20">
+      <c r="L21" s="17">
         <v>527</v>
       </c>
-      <c r="K21" s="23"/>
-[...5 lines deleted...]
-      <c r="A22" s="8" t="s">
+      <c r="M21" s="17">
+        <v>548</v>
+      </c>
+      <c r="N21" s="19"/>
+      <c r="O21" s="23"/>
+      <c r="P21" s="17"/>
+      <c r="Q21" s="11"/>
+    </row>
+    <row r="22" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A22" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="9">
+      <c r="B22" s="8">
         <v>33430</v>
       </c>
-      <c r="C22" s="17">
+      <c r="C22" s="14">
         <v>32294</v>
       </c>
-      <c r="D22" s="9">
+      <c r="D22" s="14">
+        <v>31789</v>
+      </c>
+      <c r="E22" s="8">
         <v>32489</v>
       </c>
-      <c r="E22" s="17">
+      <c r="F22" s="14">
         <v>31407</v>
       </c>
-      <c r="F22" s="9">
+      <c r="G22" s="14">
+        <v>30870</v>
+      </c>
+      <c r="H22" s="8">
         <v>89</v>
       </c>
-      <c r="G22" s="20">
+      <c r="I22" s="17">
         <v>89</v>
       </c>
-      <c r="H22" s="9">
+      <c r="J22" s="17">
+        <v>91</v>
+      </c>
+      <c r="K22" s="8">
         <v>852</v>
       </c>
-      <c r="I22" s="20">
+      <c r="L22" s="17">
         <v>798</v>
       </c>
-      <c r="K22" s="23"/>
-[...5 lines deleted...]
-      <c r="A23" s="8" t="s">
+      <c r="M22" s="17">
+        <v>828</v>
+      </c>
+      <c r="N22" s="19"/>
+      <c r="O22" s="23"/>
+      <c r="P22" s="17"/>
+      <c r="Q22" s="11"/>
+    </row>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="9">
+      <c r="B23" s="8">
         <v>1190</v>
       </c>
-      <c r="C23" s="17">
+      <c r="C23" s="14">
         <v>1213</v>
       </c>
-      <c r="D23" s="9">
+      <c r="D23" s="14">
+        <v>1403</v>
+      </c>
+      <c r="E23" s="8">
         <v>1066</v>
       </c>
-      <c r="E23" s="17">
+      <c r="F23" s="14">
         <v>1066</v>
       </c>
-      <c r="F23" s="9">
+      <c r="G23" s="14">
+        <v>1258</v>
+      </c>
+      <c r="H23" s="8">
         <v>115</v>
       </c>
-      <c r="G23" s="20">
+      <c r="I23" s="17">
         <v>115</v>
       </c>
-      <c r="H23" s="9">
+      <c r="J23" s="17">
+        <v>113</v>
+      </c>
+      <c r="K23" s="8">
         <v>9</v>
       </c>
-      <c r="I23" s="20">
+      <c r="L23" s="17">
         <v>32</v>
       </c>
-      <c r="K23" s="23"/>
-[...5 lines deleted...]
-      <c r="A24" s="8" t="s">
+      <c r="M23" s="17">
+        <v>32</v>
+      </c>
+      <c r="N23" s="19"/>
+      <c r="O23" s="23"/>
+      <c r="P23" s="17"/>
+      <c r="Q23" s="11"/>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A24" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="9">
+      <c r="B24" s="8">
         <v>178083</v>
       </c>
-      <c r="C24" s="17">
+      <c r="C24" s="14">
         <v>176853</v>
       </c>
-      <c r="D24" s="9">
+      <c r="D24" s="14">
+        <v>176808</v>
+      </c>
+      <c r="E24" s="8">
         <v>172155</v>
       </c>
-      <c r="E24" s="17">
+      <c r="F24" s="14">
         <v>171053</v>
       </c>
-      <c r="F24" s="9">
+      <c r="G24" s="14">
+        <v>171054</v>
+      </c>
+      <c r="H24" s="8">
         <v>38</v>
       </c>
-      <c r="G24" s="20">
+      <c r="I24" s="17">
         <v>37</v>
       </c>
-      <c r="H24" s="9">
+      <c r="J24" s="17">
+        <v>36</v>
+      </c>
+      <c r="K24" s="8">
         <v>5890</v>
       </c>
-      <c r="I24" s="20">
+      <c r="L24" s="17">
         <v>5763</v>
       </c>
-      <c r="K24" s="23"/>
-[...5 lines deleted...]
-      <c r="A25" s="8" t="s">
+      <c r="M24" s="17">
+        <v>5718</v>
+      </c>
+      <c r="N24" s="19"/>
+      <c r="O24" s="23"/>
+      <c r="P24" s="17"/>
+      <c r="Q24" s="11"/>
+    </row>
+    <row r="25" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A25" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="9" t="s">
+      <c r="B25" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="C25" s="17" t="s">
+      <c r="C25" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="D25" s="9" t="s">
+      <c r="D25" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="E25" s="17" t="s">
+      <c r="F25" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="F25" s="9" t="s">
+      <c r="G25" s="14"/>
+      <c r="H25" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="G25" s="20" t="s">
+      <c r="I25" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="H25" s="9" t="s">
+      <c r="J25" s="17"/>
+      <c r="K25" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="I25" s="22" t="s">
+      <c r="L25" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="K25" s="25"/>
-[...5 lines deleted...]
-      <c r="A26" s="8" t="s">
+      <c r="M25" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="N25" s="21"/>
+      <c r="O25" s="24"/>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="11"/>
+    </row>
+    <row r="26" spans="1:17" s="7" customFormat="1" ht="11.25">
+      <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="9">
+      <c r="B26" s="8">
         <v>465781</v>
       </c>
-      <c r="C26" s="17">
+      <c r="C26" s="14">
         <v>492195</v>
       </c>
-      <c r="D26" s="9">
+      <c r="D26" s="14">
+        <v>516773</v>
+      </c>
+      <c r="E26" s="8">
         <v>451131</v>
       </c>
-      <c r="E26" s="17">
+      <c r="F26" s="14">
         <v>476319</v>
       </c>
-      <c r="F26" s="9">
+      <c r="G26" s="14">
+        <v>499920</v>
+      </c>
+      <c r="H26" s="8">
         <v>13837</v>
       </c>
-      <c r="G26" s="20">
+      <c r="I26" s="17">
         <v>15039</v>
       </c>
-      <c r="H26" s="9">
+      <c r="J26" s="17">
+        <v>15974</v>
+      </c>
+      <c r="K26" s="8">
         <v>813</v>
       </c>
-      <c r="I26" s="20">
+      <c r="L26" s="17">
         <v>837</v>
       </c>
-      <c r="K26" s="23"/>
-[...5 lines deleted...]
-      <c r="A27" s="10" t="s">
+      <c r="M26" s="17">
+        <v>879</v>
+      </c>
+      <c r="N26" s="19"/>
+      <c r="O26" s="19"/>
+      <c r="P26" s="17"/>
+      <c r="Q26" s="11"/>
+    </row>
+    <row r="27" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="A27" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="11" t="s">
+      <c r="B27" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="18">
+      <c r="C27" s="15">
         <v>3</v>
       </c>
-      <c r="D27" s="11" t="s">
+      <c r="D27" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E27" s="18" t="s">
+      <c r="F27" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="F27" s="11" t="s">
+      <c r="G27" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="G27" s="18">
+      <c r="H27" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="I27" s="15">
         <v>1</v>
       </c>
-      <c r="H27" s="11" t="s">
+      <c r="J27" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="K27" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="I27" s="18">
+      <c r="L27" s="15">
         <v>2</v>
       </c>
-      <c r="K27" s="25"/>
-[...3 lines deleted...]
-    <row r="28" spans="1:14">
+      <c r="M27" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="21"/>
+      <c r="O27" s="19"/>
+      <c r="P27" s="17"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
-      <c r="K28" s="24"/>
-[...5 lines deleted...]
-      <c r="A29" s="14" t="s">
+      <c r="J28" s="2"/>
+      <c r="L28" s="20"/>
+      <c r="M28" s="20"/>
+      <c r="N28" s="22"/>
+      <c r="O28" s="20"/>
+    </row>
+    <row r="29" spans="1:17" ht="15" customHeight="1">
+      <c r="A29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
-      <c r="K29" s="24"/>
-[...31 lines deleted...]
-      <c r="N32" s="24"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="20"/>
+      <c r="O29" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-    <mergeCell ref="A1:I1"/>
+  <mergeCells count="8">
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:A6"/>
-    <mergeCell ref="B4:C5"/>
-[...5 lines deleted...]
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="B4:D5"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="E4:M4"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Кол-во абонентов</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Гульжихан Айгозина</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>