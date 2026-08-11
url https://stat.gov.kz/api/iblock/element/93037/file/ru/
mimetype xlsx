--- v0 (2026-04-23)
+++ v1 (2026-08-11)
@@ -1,70 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="10380" tabRatio="841"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
     <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="69">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
@@ -88,53 +85,50 @@
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>г.Астана</t>
   </si>
   <si>
     <t>г.Алматы</t>
   </si>
   <si>
     <t>г.Шымкент</t>
   </si>
   <si>
     <t>Источники теплоснабжения*</t>
   </si>
   <si>
-    <t>Число источников теплоснабжения на конец отчетного года, единиц</t>
-[...1 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Методика расчета</t>
@@ -184,102 +178,102 @@
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t>Абильдаева Арайлым Мейрамхановна</t>
-[...4 lines deleted...]
-  <si>
     <t>Источники теплоснабжения</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Число источников теплоснабжения на конец отчетного года</t>
   </si>
   <si>
-    <t>ar.abildaeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>6-ТП</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>С 2014 года</t>
   </si>
   <si>
     <t>Южно-Казахстанская</t>
   </si>
   <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-energy/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/14/</t>
+  </si>
+  <si>
+    <t>Источники теплоснабжения — это установки или системы, которые производят тепловую энергию и передают её потребителям (жилым домам, промышленным предприятиям и т. д.) через системы теплоснабжения.</t>
+  </si>
+  <si>
+    <t>не расчетный</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> *Без учета данных предприятий, использующих тепловую энергию на собственные нужды.</t>
+  </si>
+  <si>
+    <t>+7 7172749784</t>
+  </si>
+  <si>
+    <t>a.muratova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Мұратова Аяжан Мұратқызы</t>
+  </si>
+  <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701717</t>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve"> *Без учета данных предприятий, использующих тепловую энергию на собственные нужды.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="62">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1235,75 +1229,77 @@
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
+      </left>
+      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
-      <top/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
@@ -1376,262 +1372,272 @@
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="8"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="8" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="8" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="44" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="24" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="44" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="45" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="102">
-    <cellStyle name="20% — акцент1" xfId="77" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент1" xfId="77" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="18"/>
-    <cellStyle name="20% — акцент2" xfId="81" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент2" xfId="81" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="19"/>
-    <cellStyle name="20% — акцент3" xfId="85" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент3" xfId="85" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="20"/>
-    <cellStyle name="20% — акцент4" xfId="89" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент4" xfId="89" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="21"/>
-    <cellStyle name="20% — акцент5" xfId="93" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент5" xfId="93" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="22"/>
-    <cellStyle name="20% — акцент6" xfId="97" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент6" xfId="97" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="23"/>
-    <cellStyle name="40% — акцент1" xfId="78" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент1" xfId="78" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1 2" xfId="24"/>
-    <cellStyle name="40% — акцент2" xfId="82" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент2" xfId="82" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2 2" xfId="25"/>
-    <cellStyle name="40% — акцент3" xfId="86" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент3" xfId="86" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3 2" xfId="26"/>
-    <cellStyle name="40% — акцент4" xfId="90" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент4" xfId="90" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4 2" xfId="27"/>
-    <cellStyle name="40% — акцент5" xfId="94" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент5" xfId="94" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5 2" xfId="28"/>
-    <cellStyle name="40% — акцент6" xfId="98" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент6" xfId="98" builtinId="51" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6 2" xfId="29"/>
-    <cellStyle name="60% — акцент1" xfId="79" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент1" xfId="79" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1 2" xfId="30"/>
-    <cellStyle name="60% — акцент2" xfId="83" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент2" xfId="83" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2 2" xfId="31"/>
-    <cellStyle name="60% — акцент3" xfId="87" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент3" xfId="87" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3 2" xfId="32"/>
-    <cellStyle name="60% — акцент4" xfId="91" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент4" xfId="91" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4 2" xfId="33"/>
-    <cellStyle name="60% — акцент5" xfId="95" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент5" xfId="95" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5 2" xfId="34"/>
-    <cellStyle name="60% — акцент6" xfId="99" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент6" xfId="99" builtinId="52" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6 2" xfId="35"/>
     <cellStyle name="Акцент1" xfId="76" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент1 2" xfId="36"/>
     <cellStyle name="Акцент2" xfId="80" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент2 2" xfId="37"/>
     <cellStyle name="Акцент3" xfId="84" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент3 2" xfId="38"/>
     <cellStyle name="Акцент4" xfId="88" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент4 2" xfId="39"/>
     <cellStyle name="Акцент5" xfId="92" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент5 2" xfId="40"/>
     <cellStyle name="Акцент6" xfId="96" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Акцент6 2" xfId="41"/>
     <cellStyle name="Ввод " xfId="68" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Ввод  2" xfId="42"/>
     <cellStyle name="Вывод" xfId="69" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вывод 2" xfId="43"/>
     <cellStyle name="Вычисление" xfId="70" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Вычисление 2" xfId="44"/>
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Заголовок 1" xfId="61" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 1 2" xfId="45"/>
     <cellStyle name="Заголовок 2" xfId="62" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 2 2" xfId="46"/>
@@ -1675,129 +1681,220 @@
     <cellStyle name="Связанная ячейка 2" xfId="56"/>
     <cellStyle name="Текст предупреждения" xfId="73" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения 2" xfId="57"/>
     <cellStyle name="Хороший" xfId="65" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Хороший 2" xfId="58"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Styl tabulky 1" pivot="0" count="0"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>857251</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="3143250" cy="857250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>519674</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>16669</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>595313</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>771525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="Энергетика (1).png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9254099" y="16669"/>
+          <a:ext cx="790014" cy="754856"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1961,2388 +2058,2376 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-energy/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701717" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/14/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.muratova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.42578125" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="29"/>
-[...11 lines deleted...]
-      <c r="M1" s="25"/>
+      <c r="A1" s="27"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="41">
+        <v>301201</v>
+      </c>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="45">
-[...15 lines deleted...]
-      <c r="A3" s="35" t="s">
+      <c r="B3" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="45" t="s">
+      <c r="B4" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="30"/>
+      <c r="M5" s="30"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+    </row>
+    <row r="7" spans="1:13" ht="38.25">
+      <c r="A7" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" s="34"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="C3" s="32"/>
-[...72 lines deleted...]
-      <c r="B7" s="46" t="s">
+      <c r="C10" s="35"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="30"/>
+      <c r="J10" s="30"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="30"/>
+    </row>
+    <row r="11" spans="1:13" ht="25.5">
+      <c r="A11" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="43" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="30"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="32"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="30"/>
+      <c r="G12" s="30"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="30"/>
+      <c r="J12" s="30"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="30"/>
+      <c r="M12" s="32"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="30"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="30"/>
+      <c r="M13" s="32"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="30"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="32"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="30"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="32"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="44">
+        <v>46240</v>
+      </c>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="24"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="44">
+        <v>46605</v>
+      </c>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="25"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="24"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="C7" s="36"/>
-[...110 lines deleted...]
-      <c r="B13" s="53" t="s">
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="25"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="24"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="C13" s="32"/>
-[...161 lines deleted...]
-      <c r="M21" s="27"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="30"/>
-[...11 lines deleted...]
-      <c r="M22" s="25"/>
+      <c r="A22" s="28"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="25"/>
-[...11 lines deleted...]
-      <c r="M23" s="27"/>
+      <c r="A23" s="23"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="25"/>
-[...11 lines deleted...]
-      <c r="M24" s="26"/>
+      <c r="A24" s="23"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="25"/>
-[...11 lines deleted...]
-      <c r="M25" s="27"/>
+      <c r="A25" s="23"/>
+      <c r="B25" s="23"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="25"/>
-[...11 lines deleted...]
-      <c r="M26" s="26"/>
+      <c r="A26" s="23"/>
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B64" sqref="B64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="113.140625" customWidth="1"/>
+    <col min="2" max="2" width="97.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="41"/>
+      <c r="B2" s="39"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="37" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="37" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="39" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="37" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="39" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="37" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="39" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="37" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-      <c r="B10" s="39" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="37"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="38" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
-[...3 lines deleted...]
-      <c r="B12" s="40" t="s">
+    <row r="13" spans="2:2">
+      <c r="B13" s="37"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="37"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="36"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="36"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="36"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="58" t="s">
         <v>52</v>
-      </c>
-[...18 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U66"/>
+  <dimension ref="A1:T66"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G43" sqref="G43"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="S2" sqref="S2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...5 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
+    <col min="2" max="12" width="10.7109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="1"/>
+    <col min="14" max="14" width="10.5703125" style="1" customWidth="1"/>
+    <col min="15" max="20" width="9.140625" style="2"/>
+    <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="64.5" customHeight="1">
+    <row r="1" spans="1:20" ht="68.25" customHeight="1">
+      <c r="A1" s="63"/>
       <c r="B1" s="63"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
     </row>
-    <row r="2" spans="1:21">
-      <c r="B2" s="67" t="s">
+    <row r="2" spans="1:20" ht="15" customHeight="1">
+      <c r="A2" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="C2" s="67"/>
-[...12 lines deleted...]
-      <c r="B3" s="62">
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" customHeight="1">
+      <c r="A3" s="61">
         <v>301201</v>
       </c>
+      <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
       <c r="J3" s="62"/>
       <c r="K3" s="62"/>
       <c r="L3" s="62"/>
-      <c r="M3" s="62"/>
-[...16 lines deleted...]
-      <c r="M4" s="69"/>
+      <c r="M3" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" s="4" customFormat="1" ht="7.5" customHeight="1">
+      <c r="A4" s="64"/>
+      <c r="B4" s="67" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
+      <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
-      <c r="U4" s="5"/>
-[...14 lines deleted...]
-      <c r="M5" s="69"/>
+    </row>
+    <row r="5" spans="1:20" s="4" customFormat="1" ht="6" customHeight="1">
+      <c r="A5" s="65"/>
+      <c r="B5" s="69"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
-      <c r="U5" s="5"/>
-[...4 lines deleted...]
-      <c r="C6" s="22">
+    </row>
+    <row r="6" spans="1:20" s="4" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A6" s="66"/>
+      <c r="B6" s="54">
         <v>2014</v>
       </c>
-      <c r="D6" s="22">
+      <c r="C6" s="54">
         <v>2015</v>
       </c>
-      <c r="E6" s="22">
+      <c r="D6" s="54">
         <v>2016</v>
       </c>
-      <c r="F6" s="22">
+      <c r="E6" s="54">
         <v>2017</v>
       </c>
-      <c r="G6" s="22">
+      <c r="F6" s="54">
         <v>2018</v>
       </c>
-      <c r="H6" s="51">
+      <c r="G6" s="55">
         <v>2019</v>
       </c>
-      <c r="I6" s="22">
+      <c r="H6" s="54">
         <v>2020</v>
       </c>
-      <c r="J6" s="22">
+      <c r="I6" s="54">
         <v>2021</v>
       </c>
-      <c r="K6" s="22">
+      <c r="J6" s="54">
         <v>2022</v>
       </c>
-      <c r="L6" s="22">
+      <c r="K6" s="54">
         <v>2023</v>
       </c>
-      <c r="M6" s="23">
+      <c r="L6" s="56">
         <v>2024</v>
       </c>
+      <c r="M6" s="57">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="13"/>
       <c r="P6" s="13"/>
       <c r="Q6" s="13"/>
       <c r="R6" s="13"/>
       <c r="S6" s="13"/>
-      <c r="T6" s="13"/>
-[...3 lines deleted...]
-      <c r="B7" s="8" t="s">
+      <c r="T6" s="5"/>
+    </row>
+    <row r="7" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="54">
+      <c r="B7" s="48">
         <v>2423</v>
       </c>
-      <c r="D7" s="54">
+      <c r="C7" s="48">
         <v>2527</v>
       </c>
-      <c r="E7" s="54">
+      <c r="D7" s="48">
         <v>2207</v>
       </c>
-      <c r="F7" s="54">
+      <c r="E7" s="48">
         <v>2164</v>
       </c>
-      <c r="G7" s="54">
+      <c r="F7" s="48">
         <v>2323</v>
       </c>
-      <c r="H7" s="54">
+      <c r="G7" s="48">
         <v>2457</v>
       </c>
-      <c r="I7" s="54">
+      <c r="H7" s="48">
         <v>2501</v>
       </c>
-      <c r="J7" s="54">
+      <c r="I7" s="48">
         <v>2815</v>
       </c>
-      <c r="K7" s="54">
+      <c r="J7" s="48">
         <v>2865</v>
       </c>
-      <c r="L7" s="54">
+      <c r="K7" s="48">
         <v>2549</v>
       </c>
-      <c r="M7" s="55">
+      <c r="L7" s="49">
         <v>2588</v>
       </c>
-      <c r="N7" s="15"/>
-[...11 lines deleted...]
-      <c r="B8" s="7" t="s">
+      <c r="M7" s="59">
+        <v>2688</v>
+      </c>
+      <c r="O7" s="15"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="22"/>
+      <c r="R7" s="22"/>
+      <c r="S7" s="15"/>
+      <c r="T7" s="10"/>
+    </row>
+    <row r="8" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A8" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="54" t="s">
+      <c r="B8" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="E8" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="F8" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="G8" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="H8" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="48">
+        <v>111</v>
+      </c>
+      <c r="K8" s="48">
+        <v>102</v>
+      </c>
+      <c r="L8" s="49">
+        <v>105</v>
+      </c>
+      <c r="M8" s="59">
+        <v>104</v>
+      </c>
+      <c r="O8" s="15"/>
+      <c r="P8" s="22"/>
+      <c r="Q8" s="22"/>
+      <c r="R8" s="22"/>
+      <c r="S8" s="15"/>
+      <c r="T8" s="10"/>
+    </row>
+    <row r="9" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="48">
+        <v>420</v>
+      </c>
+      <c r="C9" s="48">
+        <v>413</v>
+      </c>
+      <c r="D9" s="48">
+        <v>371</v>
+      </c>
+      <c r="E9" s="48">
+        <v>290</v>
+      </c>
+      <c r="F9" s="48">
+        <v>377</v>
+      </c>
+      <c r="G9" s="48">
+        <v>520</v>
+      </c>
+      <c r="H9" s="48">
+        <v>591</v>
+      </c>
+      <c r="I9" s="48">
+        <v>624</v>
+      </c>
+      <c r="J9" s="48">
+        <v>614</v>
+      </c>
+      <c r="K9" s="48">
+        <v>261</v>
+      </c>
+      <c r="L9" s="49">
+        <v>298</v>
+      </c>
+      <c r="M9" s="59">
+        <v>314</v>
+      </c>
+      <c r="O9" s="15"/>
+      <c r="P9" s="22"/>
+      <c r="Q9" s="22"/>
+      <c r="R9" s="22"/>
+      <c r="S9" s="15"/>
+      <c r="T9" s="10"/>
+    </row>
+    <row r="10" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A10" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="48">
+        <v>247</v>
+      </c>
+      <c r="C10" s="48">
+        <v>291</v>
+      </c>
+      <c r="D10" s="48">
+        <v>245</v>
+      </c>
+      <c r="E10" s="48">
+        <v>244</v>
+      </c>
+      <c r="F10" s="48">
+        <v>252</v>
+      </c>
+      <c r="G10" s="48">
+        <v>247</v>
+      </c>
+      <c r="H10" s="48">
+        <v>257</v>
+      </c>
+      <c r="I10" s="48">
+        <v>221</v>
+      </c>
+      <c r="J10" s="48">
+        <v>227</v>
+      </c>
+      <c r="K10" s="48">
+        <v>194</v>
+      </c>
+      <c r="L10" s="49">
+        <v>192</v>
+      </c>
+      <c r="M10" s="59">
+        <v>180</v>
+      </c>
+      <c r="O10" s="15"/>
+      <c r="P10" s="22"/>
+      <c r="Q10" s="22"/>
+      <c r="R10" s="22"/>
+      <c r="S10" s="15"/>
+      <c r="T10" s="10"/>
+    </row>
+    <row r="11" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A11" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="48">
+        <v>92</v>
+      </c>
+      <c r="C11" s="48">
+        <v>96</v>
+      </c>
+      <c r="D11" s="48">
+        <v>93</v>
+      </c>
+      <c r="E11" s="48">
+        <v>101</v>
+      </c>
+      <c r="F11" s="48">
+        <v>87</v>
+      </c>
+      <c r="G11" s="48">
+        <v>59</v>
+      </c>
+      <c r="H11" s="48">
+        <v>70</v>
+      </c>
+      <c r="I11" s="48">
+        <v>113</v>
+      </c>
+      <c r="J11" s="48">
+        <v>59</v>
+      </c>
+      <c r="K11" s="48">
+        <v>82</v>
+      </c>
+      <c r="L11" s="49">
+        <v>102</v>
+      </c>
+      <c r="M11" s="59">
+        <v>121</v>
+      </c>
+      <c r="O11" s="15"/>
+      <c r="P11" s="22"/>
+      <c r="Q11" s="22"/>
+      <c r="R11" s="22"/>
+      <c r="S11" s="15"/>
+      <c r="T11" s="10"/>
+    </row>
+    <row r="12" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A12" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="48">
+        <v>27</v>
+      </c>
+      <c r="C12" s="48">
+        <v>57</v>
+      </c>
+      <c r="D12" s="48">
+        <v>67</v>
+      </c>
+      <c r="E12" s="48">
+        <v>69</v>
+      </c>
+      <c r="F12" s="48">
+        <v>68</v>
+      </c>
+      <c r="G12" s="48">
+        <v>81</v>
+      </c>
+      <c r="H12" s="48">
+        <v>72</v>
+      </c>
+      <c r="I12" s="48">
+        <v>77</v>
+      </c>
+      <c r="J12" s="48">
+        <v>92</v>
+      </c>
+      <c r="K12" s="48">
+        <v>86</v>
+      </c>
+      <c r="L12" s="49">
+        <v>86</v>
+      </c>
+      <c r="M12" s="59">
+        <v>86</v>
+      </c>
+      <c r="O12" s="15"/>
+      <c r="P12" s="22"/>
+      <c r="Q12" s="22"/>
+      <c r="R12" s="22"/>
+      <c r="S12" s="15"/>
+      <c r="T12" s="10"/>
+    </row>
+    <row r="13" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A13" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="48">
+        <v>118</v>
+      </c>
+      <c r="C13" s="48">
+        <v>135</v>
+      </c>
+      <c r="D13" s="48">
+        <v>135</v>
+      </c>
+      <c r="E13" s="48">
+        <v>138</v>
+      </c>
+      <c r="F13" s="48">
+        <v>137</v>
+      </c>
+      <c r="G13" s="48">
+        <v>113</v>
+      </c>
+      <c r="H13" s="48">
+        <v>113</v>
+      </c>
+      <c r="I13" s="48">
+        <v>124</v>
+      </c>
+      <c r="J13" s="48">
+        <v>131</v>
+      </c>
+      <c r="K13" s="48">
+        <v>133</v>
+      </c>
+      <c r="L13" s="49">
+        <v>127</v>
+      </c>
+      <c r="M13" s="59">
+        <v>143</v>
+      </c>
+      <c r="O13" s="15"/>
+      <c r="P13" s="22"/>
+      <c r="Q13" s="22"/>
+      <c r="R13" s="22"/>
+      <c r="S13" s="15"/>
+      <c r="T13" s="10"/>
+    </row>
+    <row r="14" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A14" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="48">
+        <v>143</v>
+      </c>
+      <c r="C14" s="48">
+        <v>147</v>
+      </c>
+      <c r="D14" s="48">
+        <v>142</v>
+      </c>
+      <c r="E14" s="48">
+        <v>151</v>
+      </c>
+      <c r="F14" s="48">
+        <v>157</v>
+      </c>
+      <c r="G14" s="48">
+        <v>216</v>
+      </c>
+      <c r="H14" s="48">
+        <v>216</v>
+      </c>
+      <c r="I14" s="48">
+        <v>217</v>
+      </c>
+      <c r="J14" s="48">
+        <v>239</v>
+      </c>
+      <c r="K14" s="48">
+        <v>298</v>
+      </c>
+      <c r="L14" s="49">
+        <v>352</v>
+      </c>
+      <c r="M14" s="59">
+        <v>401</v>
+      </c>
+      <c r="O14" s="15"/>
+      <c r="P14" s="22"/>
+      <c r="Q14" s="22"/>
+      <c r="R14" s="22"/>
+      <c r="S14" s="15"/>
+      <c r="T14" s="10"/>
+    </row>
+    <row r="15" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A15" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="E15" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="F15" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="H15" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="I15" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="J15" s="48">
+        <v>44</v>
+      </c>
+      <c r="K15" s="48">
+        <v>43</v>
+      </c>
+      <c r="L15" s="49">
+        <v>69</v>
+      </c>
+      <c r="M15" s="59">
+        <v>59</v>
+      </c>
+      <c r="O15" s="15"/>
+      <c r="P15" s="22"/>
+      <c r="Q15" s="22"/>
+      <c r="R15" s="22"/>
+      <c r="S15" s="15"/>
+      <c r="T15" s="10"/>
+    </row>
+    <row r="16" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A16" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="48">
+        <v>247</v>
+      </c>
+      <c r="C16" s="48">
+        <v>165</v>
+      </c>
+      <c r="D16" s="48">
+        <v>120</v>
+      </c>
+      <c r="E16" s="48">
+        <v>104</v>
+      </c>
+      <c r="F16" s="48">
+        <v>118</v>
+      </c>
+      <c r="G16" s="48">
+        <v>131</v>
+      </c>
+      <c r="H16" s="48">
+        <v>128</v>
+      </c>
+      <c r="I16" s="48">
+        <v>255</v>
+      </c>
+      <c r="J16" s="48">
+        <v>179</v>
+      </c>
+      <c r="K16" s="48">
+        <v>194</v>
+      </c>
+      <c r="L16" s="49">
+        <v>102</v>
+      </c>
+      <c r="M16" s="59">
+        <v>96</v>
+      </c>
+      <c r="O16" s="15"/>
+      <c r="P16" s="22"/>
+      <c r="Q16" s="22"/>
+      <c r="R16" s="22"/>
+      <c r="S16" s="15"/>
+      <c r="T16" s="10"/>
+    </row>
+    <row r="17" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A17" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="48">
+        <v>123</v>
+      </c>
+      <c r="C17" s="48">
+        <v>124</v>
+      </c>
+      <c r="D17" s="48">
+        <v>127</v>
+      </c>
+      <c r="E17" s="48">
+        <v>130</v>
+      </c>
+      <c r="F17" s="48">
+        <v>136</v>
+      </c>
+      <c r="G17" s="48">
+        <v>135</v>
+      </c>
+      <c r="H17" s="48">
+        <v>135</v>
+      </c>
+      <c r="I17" s="48">
+        <v>142</v>
+      </c>
+      <c r="J17" s="48">
+        <v>141</v>
+      </c>
+      <c r="K17" s="48">
+        <v>147</v>
+      </c>
+      <c r="L17" s="49">
+        <v>150</v>
+      </c>
+      <c r="M17" s="59">
+        <v>190</v>
+      </c>
+      <c r="O17" s="15"/>
+      <c r="P17" s="22"/>
+      <c r="Q17" s="22"/>
+      <c r="R17" s="22"/>
+      <c r="S17" s="15"/>
+      <c r="T17" s="10"/>
+    </row>
+    <row r="18" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A18" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="48">
+        <v>119</v>
+      </c>
+      <c r="C18" s="48">
+        <v>121</v>
+      </c>
+      <c r="D18" s="48">
+        <v>72</v>
+      </c>
+      <c r="E18" s="48">
+        <v>42</v>
+      </c>
+      <c r="F18" s="48">
+        <v>40</v>
+      </c>
+      <c r="G18" s="48">
+        <v>39</v>
+      </c>
+      <c r="H18" s="48">
+        <v>38</v>
+      </c>
+      <c r="I18" s="48">
+        <v>62</v>
+      </c>
+      <c r="J18" s="48">
+        <v>96</v>
+      </c>
+      <c r="K18" s="48">
+        <v>91</v>
+      </c>
+      <c r="L18" s="49">
+        <v>88</v>
+      </c>
+      <c r="M18" s="59">
+        <v>87</v>
+      </c>
+      <c r="O18" s="15"/>
+      <c r="P18" s="22"/>
+      <c r="Q18" s="22"/>
+      <c r="R18" s="22"/>
+      <c r="S18" s="15"/>
+      <c r="T18" s="10"/>
+    </row>
+    <row r="19" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A19" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="48">
+        <v>73</v>
+      </c>
+      <c r="C19" s="48">
+        <v>153</v>
+      </c>
+      <c r="D19" s="48">
+        <v>153</v>
+      </c>
+      <c r="E19" s="48">
+        <v>141</v>
+      </c>
+      <c r="F19" s="48">
+        <v>163</v>
+      </c>
+      <c r="G19" s="48">
+        <v>162</v>
+      </c>
+      <c r="H19" s="48">
+        <v>168</v>
+      </c>
+      <c r="I19" s="48">
+        <v>155</v>
+      </c>
+      <c r="J19" s="48">
+        <v>157</v>
+      </c>
+      <c r="K19" s="48">
+        <v>167</v>
+      </c>
+      <c r="L19" s="49">
+        <v>172</v>
+      </c>
+      <c r="M19" s="59">
+        <v>154</v>
+      </c>
+      <c r="O19" s="15"/>
+      <c r="P19" s="22"/>
+      <c r="Q19" s="22"/>
+      <c r="R19" s="22"/>
+      <c r="S19" s="15"/>
+      <c r="T19" s="10"/>
+    </row>
+    <row r="20" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A20" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="48">
+        <v>71</v>
+      </c>
+      <c r="C20" s="48">
+        <v>71</v>
+      </c>
+      <c r="D20" s="48">
+        <v>75</v>
+      </c>
+      <c r="E20" s="48">
+        <v>81</v>
+      </c>
+      <c r="F20" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="H20" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="I20" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="J20" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="K20" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="L20" s="50" t="s">
+        <v>57</v>
+      </c>
+      <c r="M20" s="59" t="s">
+        <v>57</v>
+      </c>
+      <c r="O20" s="15"/>
+      <c r="P20" s="22"/>
+      <c r="Q20" s="22"/>
+      <c r="R20" s="22"/>
+      <c r="S20" s="15"/>
+      <c r="T20" s="10"/>
+    </row>
+    <row r="21" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A21" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="48">
+        <v>106</v>
+      </c>
+      <c r="C21" s="48">
+        <v>113</v>
+      </c>
+      <c r="D21" s="48">
+        <v>100</v>
+      </c>
+      <c r="E21" s="48">
+        <v>127</v>
+      </c>
+      <c r="F21" s="48">
+        <v>161</v>
+      </c>
+      <c r="G21" s="48">
+        <v>179</v>
+      </c>
+      <c r="H21" s="48">
+        <v>143</v>
+      </c>
+      <c r="I21" s="48">
+        <v>154</v>
+      </c>
+      <c r="J21" s="48">
+        <v>142</v>
+      </c>
+      <c r="K21" s="48">
+        <v>117</v>
+      </c>
+      <c r="L21" s="49">
+        <v>129</v>
+      </c>
+      <c r="M21" s="59">
+        <v>166</v>
+      </c>
+      <c r="O21" s="15"/>
+      <c r="P21" s="22"/>
+      <c r="Q21" s="22"/>
+      <c r="R21" s="22"/>
+      <c r="S21" s="15"/>
+      <c r="T21" s="10"/>
+    </row>
+    <row r="22" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A22" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="48">
+        <v>115</v>
+      </c>
+      <c r="C22" s="48">
+        <v>111</v>
+      </c>
+      <c r="D22" s="48">
+        <v>121</v>
+      </c>
+      <c r="E22" s="48">
+        <v>190</v>
+      </c>
+      <c r="F22" s="48">
+        <v>200</v>
+      </c>
+      <c r="G22" s="48">
+        <v>193</v>
+      </c>
+      <c r="H22" s="48">
+        <v>190</v>
+      </c>
+      <c r="I22" s="48">
+        <v>182</v>
+      </c>
+      <c r="J22" s="48">
+        <v>184</v>
+      </c>
+      <c r="K22" s="48">
+        <v>183</v>
+      </c>
+      <c r="L22" s="49">
+        <v>167</v>
+      </c>
+      <c r="M22" s="59">
+        <v>145</v>
+      </c>
+      <c r="O22" s="15"/>
+      <c r="P22" s="22"/>
+      <c r="Q22" s="22"/>
+      <c r="R22" s="22"/>
+      <c r="S22" s="15"/>
+      <c r="T22" s="10"/>
+    </row>
+    <row r="23" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A23" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="F23" s="48">
+        <v>40</v>
+      </c>
+      <c r="G23" s="48">
+        <v>44</v>
+      </c>
+      <c r="H23" s="48">
+        <v>45</v>
+      </c>
+      <c r="I23" s="48">
+        <v>62</v>
+      </c>
+      <c r="J23" s="48">
+        <v>71</v>
+      </c>
+      <c r="K23" s="48">
+        <v>86</v>
+      </c>
+      <c r="L23" s="49">
+        <v>82</v>
+      </c>
+      <c r="M23" s="59">
+        <v>77</v>
+      </c>
+      <c r="O23" s="15"/>
+      <c r="P23" s="22"/>
+      <c r="Q23" s="22"/>
+      <c r="R23" s="22"/>
+      <c r="S23" s="15"/>
+      <c r="T23" s="10"/>
+    </row>
+    <row r="24" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A24" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="H24" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="I24" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="J24" s="48">
+        <v>76</v>
+      </c>
+      <c r="K24" s="48">
+        <v>50</v>
+      </c>
+      <c r="L24" s="49">
+        <v>55</v>
+      </c>
+      <c r="M24" s="59">
+        <v>57</v>
+      </c>
+      <c r="O24" s="15"/>
+      <c r="P24" s="22"/>
+      <c r="Q24" s="22"/>
+      <c r="R24" s="22"/>
+      <c r="S24" s="15"/>
+      <c r="T24" s="10"/>
+    </row>
+    <row r="25" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A25" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="48">
+        <v>255</v>
+      </c>
+      <c r="C25" s="48">
+        <v>251</v>
+      </c>
+      <c r="D25" s="48">
+        <v>120</v>
+      </c>
+      <c r="E25" s="48">
+        <v>111</v>
+      </c>
+      <c r="F25" s="48">
+        <v>112</v>
+      </c>
+      <c r="G25" s="48">
+        <v>114</v>
+      </c>
+      <c r="H25" s="48">
+        <v>115</v>
+      </c>
+      <c r="I25" s="48">
+        <v>178</v>
+      </c>
+      <c r="J25" s="48">
+        <v>63</v>
+      </c>
+      <c r="K25" s="48">
+        <v>62</v>
+      </c>
+      <c r="L25" s="49">
         <v>61</v>
       </c>
-      <c r="D8" s="54" t="s">
-[...101 lines deleted...]
-      <c r="F10" s="54">
+      <c r="M25" s="59">
+        <v>62</v>
+      </c>
+      <c r="N25" s="22"/>
+      <c r="O25" s="15"/>
+      <c r="P25" s="22"/>
+      <c r="Q25" s="22"/>
+      <c r="R25" s="22"/>
+      <c r="S25" s="15"/>
+      <c r="T25" s="10"/>
+    </row>
+    <row r="26" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A26" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="48">
+        <v>15</v>
+      </c>
+      <c r="C26" s="48">
+        <v>35</v>
+      </c>
+      <c r="D26" s="48">
+        <v>33</v>
+      </c>
+      <c r="E26" s="48">
+        <v>27</v>
+      </c>
+      <c r="F26" s="48">
+        <v>28</v>
+      </c>
+      <c r="G26" s="48">
+        <v>25</v>
+      </c>
+      <c r="H26" s="48">
+        <v>25</v>
+      </c>
+      <c r="I26" s="48">
+        <v>27</v>
+      </c>
+      <c r="J26" s="48">
+        <v>23</v>
+      </c>
+      <c r="K26" s="48">
+        <v>23</v>
+      </c>
+      <c r="L26" s="49">
+        <v>29</v>
+      </c>
+      <c r="M26" s="59">
+        <v>25</v>
+      </c>
+      <c r="N26" s="22"/>
+      <c r="O26" s="15"/>
+      <c r="P26" s="22"/>
+      <c r="Q26" s="22"/>
+      <c r="R26" s="22"/>
+      <c r="S26" s="15"/>
+      <c r="T26" s="10"/>
+    </row>
+    <row r="27" spans="1:20" s="7" customFormat="1" ht="11.25">
+      <c r="A27" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="48">
+        <v>252</v>
+      </c>
+      <c r="C27" s="48">
         <v>244</v>
       </c>
-      <c r="G10" s="54">
-[...47 lines deleted...]
-      <c r="G11" s="54">
+      <c r="D27" s="48">
+        <v>233</v>
+      </c>
+      <c r="E27" s="48">
+        <v>218</v>
+      </c>
+      <c r="F27" s="48">
+        <v>201</v>
+      </c>
+      <c r="G27" s="48">
+        <v>151</v>
+      </c>
+      <c r="H27" s="48">
+        <v>149</v>
+      </c>
+      <c r="I27" s="48">
+        <v>167</v>
+      </c>
+      <c r="J27" s="48">
+        <v>161</v>
+      </c>
+      <c r="K27" s="48">
+        <v>143</v>
+      </c>
+      <c r="L27" s="49">
+        <v>139</v>
+      </c>
+      <c r="M27" s="59">
+        <v>136</v>
+      </c>
+      <c r="N27" s="22"/>
+      <c r="O27" s="15"/>
+      <c r="P27" s="22"/>
+      <c r="Q27" s="22"/>
+      <c r="R27" s="22"/>
+      <c r="S27" s="15"/>
+      <c r="T27" s="10"/>
+    </row>
+    <row r="28" spans="1:20" s="10" customFormat="1" ht="11.25">
+      <c r="A28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="D28" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="E28" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="F28" s="51">
+        <v>46</v>
+      </c>
+      <c r="G28" s="51">
+        <v>48</v>
+      </c>
+      <c r="H28" s="51">
+        <v>46</v>
+      </c>
+      <c r="I28" s="51">
+        <v>55</v>
+      </c>
+      <c r="J28" s="51">
+        <v>55</v>
+      </c>
+      <c r="K28" s="51">
         <v>87</v>
       </c>
-      <c r="H11" s="54">
-[...830 lines deleted...]
-      <c r="M28" s="58">
+      <c r="L28" s="52">
         <v>83</v>
       </c>
-      <c r="N28" s="15"/>
-[...7 lines deleted...]
-    <row r="29" spans="1:21">
+      <c r="M28" s="60">
+        <v>85</v>
+      </c>
+      <c r="N28" s="22"/>
+      <c r="O28" s="15"/>
+      <c r="P28" s="22"/>
+      <c r="Q28" s="22"/>
+      <c r="R28" s="22"/>
+      <c r="S28" s="15"/>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="M29" s="2"/>
       <c r="N29" s="2"/>
-      <c r="O29" s="2"/>
-[...4 lines deleted...]
-      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
-      <c r="L30" s="3"/>
-      <c r="M30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="2"/>
       <c r="N30" s="2"/>
-      <c r="O30" s="2"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:21">
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" s="11"/>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
-      <c r="K31" s="11"/>
+      <c r="K31" s="3"/>
       <c r="L31" s="3"/>
-      <c r="M31" s="3"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:21">
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" s="11"/>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
-      <c r="K32" s="11"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:14">
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
-      <c r="N34" s="2"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:14">
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="21"/>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
-      <c r="N35" s="21"/>
-[...1 lines deleted...]
-    <row r="36" spans="2:14" ht="12.75" customHeight="1">
+    </row>
+    <row r="36" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A36" s="21"/>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
-      <c r="N36" s="21"/>
-[...1 lines deleted...]
-    <row r="37" spans="2:14">
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="21"/>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
-      <c r="N37" s="21"/>
-[...1 lines deleted...]
-    <row r="38" spans="2:14">
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="21"/>
       <c r="B38" s="21"/>
       <c r="C38" s="21"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
-      <c r="N38" s="21"/>
-[...1 lines deleted...]
-    <row r="39" spans="2:14" ht="15">
+    </row>
+    <row r="39" spans="1:13" ht="15">
+      <c r="A39" s="12"/>
       <c r="B39" s="12"/>
       <c r="C39" s="12"/>
       <c r="D39" s="12"/>
       <c r="E39" s="12"/>
       <c r="F39" s="12"/>
       <c r="G39" s="12"/>
       <c r="H39" s="12"/>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
-      <c r="N39" s="12"/>
-[...1 lines deleted...]
-    <row r="40" spans="2:14" ht="12.75" customHeight="1">
+    </row>
+    <row r="40" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A40" s="19"/>
       <c r="B40" s="19"/>
       <c r="C40" s="19"/>
       <c r="D40" s="19"/>
       <c r="E40" s="19"/>
       <c r="F40" s="19"/>
       <c r="G40" s="19"/>
       <c r="H40" s="19"/>
       <c r="I40" s="19"/>
       <c r="J40" s="19"/>
       <c r="K40" s="19"/>
       <c r="L40" s="19"/>
-      <c r="M40" s="19"/>
-[...2 lines deleted...]
-    <row r="41" spans="2:14" ht="12.75" customHeight="1">
+      <c r="M40" s="20"/>
+    </row>
+    <row r="41" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A41" s="19"/>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="19"/>
       <c r="M41" s="19"/>
-      <c r="N41" s="19"/>
-[...1 lines deleted...]
-    <row r="42" spans="2:14">
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="19"/>
       <c r="B42" s="19"/>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
       <c r="I42" s="19"/>
       <c r="J42" s="19"/>
       <c r="K42" s="19"/>
-      <c r="L42" s="19"/>
-[...3 lines deleted...]
-    <row r="43" spans="2:14" ht="12.75" customHeight="1">
+      <c r="L42" s="13"/>
+      <c r="M42" s="20"/>
+    </row>
+    <row r="43" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A43" s="19"/>
       <c r="B43" s="19"/>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="19"/>
       <c r="F43" s="19"/>
       <c r="G43" s="19"/>
       <c r="H43" s="19"/>
       <c r="I43" s="19"/>
       <c r="J43" s="19"/>
       <c r="K43" s="19"/>
       <c r="L43" s="19"/>
-      <c r="M43" s="19"/>
-[...2 lines deleted...]
-    <row r="44" spans="2:14" ht="12.75" customHeight="1">
+      <c r="M43" s="20"/>
+    </row>
+    <row r="44" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A44" s="19"/>
       <c r="B44" s="19"/>
       <c r="C44" s="19"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
-      <c r="N44" s="19"/>
-[...1 lines deleted...]
-    <row r="45" spans="2:14">
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="19"/>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="19"/>
       <c r="G45" s="19"/>
       <c r="H45" s="19"/>
       <c r="I45" s="19"/>
       <c r="J45" s="19"/>
       <c r="K45" s="19"/>
-      <c r="L45" s="19"/>
-[...3 lines deleted...]
-    <row r="46" spans="2:14">
+      <c r="L45" s="13"/>
+      <c r="M45" s="20"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="14"/>
       <c r="B46" s="14"/>
       <c r="C46" s="14"/>
       <c r="D46" s="14"/>
       <c r="E46" s="14"/>
       <c r="F46" s="14"/>
       <c r="G46" s="14"/>
       <c r="H46" s="14"/>
       <c r="I46" s="14"/>
       <c r="J46" s="14"/>
-      <c r="K46" s="14"/>
+      <c r="K46" s="15"/>
       <c r="L46" s="15"/>
       <c r="M46" s="15"/>
-      <c r="N46" s="15"/>
-[...1 lines deleted...]
-    <row r="47" spans="2:14">
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="16"/>
       <c r="B47" s="16"/>
       <c r="C47" s="16"/>
       <c r="D47" s="16"/>
       <c r="E47" s="16"/>
       <c r="F47" s="16"/>
       <c r="G47" s="16"/>
       <c r="H47" s="16"/>
       <c r="I47" s="16"/>
       <c r="J47" s="16"/>
-      <c r="K47" s="16"/>
+      <c r="K47" s="15"/>
       <c r="L47" s="15"/>
       <c r="M47" s="15"/>
-      <c r="N47" s="15"/>
-[...1 lines deleted...]
-    <row r="48" spans="2:14">
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="16"/>
       <c r="B48" s="16"/>
       <c r="C48" s="16"/>
       <c r="D48" s="16"/>
       <c r="E48" s="16"/>
       <c r="F48" s="16"/>
       <c r="G48" s="16"/>
       <c r="H48" s="16"/>
       <c r="I48" s="16"/>
       <c r="J48" s="16"/>
-      <c r="K48" s="16"/>
+      <c r="K48" s="15"/>
       <c r="L48" s="15"/>
       <c r="M48" s="15"/>
-      <c r="N48" s="15"/>
-[...1 lines deleted...]
-    <row r="49" spans="2:14">
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="16"/>
       <c r="B49" s="16"/>
       <c r="C49" s="16"/>
       <c r="D49" s="16"/>
       <c r="E49" s="16"/>
       <c r="F49" s="16"/>
       <c r="G49" s="16"/>
       <c r="H49" s="16"/>
       <c r="I49" s="16"/>
       <c r="J49" s="16"/>
-      <c r="K49" s="16"/>
+      <c r="K49" s="15"/>
       <c r="L49" s="15"/>
       <c r="M49" s="15"/>
-      <c r="N49" s="15"/>
-[...1 lines deleted...]
-    <row r="50" spans="2:14">
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="16"/>
       <c r="B50" s="16"/>
       <c r="C50" s="16"/>
       <c r="D50" s="16"/>
       <c r="E50" s="16"/>
       <c r="F50" s="16"/>
       <c r="G50" s="16"/>
       <c r="H50" s="16"/>
       <c r="I50" s="16"/>
       <c r="J50" s="16"/>
-      <c r="K50" s="16"/>
+      <c r="K50" s="15"/>
       <c r="L50" s="15"/>
       <c r="M50" s="15"/>
-      <c r="N50" s="15"/>
-[...1 lines deleted...]
-    <row r="51" spans="2:14">
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="16"/>
       <c r="B51" s="16"/>
       <c r="C51" s="16"/>
       <c r="D51" s="16"/>
       <c r="E51" s="16"/>
       <c r="F51" s="16"/>
       <c r="G51" s="16"/>
       <c r="H51" s="16"/>
       <c r="I51" s="16"/>
       <c r="J51" s="16"/>
-      <c r="K51" s="16"/>
+      <c r="K51" s="15"/>
       <c r="L51" s="15"/>
       <c r="M51" s="15"/>
-      <c r="N51" s="15"/>
-[...1 lines deleted...]
-    <row r="52" spans="2:14">
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="16"/>
       <c r="B52" s="16"/>
       <c r="C52" s="16"/>
       <c r="D52" s="16"/>
       <c r="E52" s="16"/>
       <c r="F52" s="16"/>
       <c r="G52" s="16"/>
       <c r="H52" s="16"/>
       <c r="I52" s="16"/>
       <c r="J52" s="16"/>
-      <c r="K52" s="16"/>
+      <c r="K52" s="15"/>
       <c r="L52" s="15"/>
       <c r="M52" s="15"/>
-      <c r="N52" s="15"/>
-[...1 lines deleted...]
-    <row r="53" spans="2:14">
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="16"/>
       <c r="B53" s="16"/>
       <c r="C53" s="16"/>
       <c r="D53" s="16"/>
       <c r="E53" s="16"/>
       <c r="F53" s="16"/>
       <c r="G53" s="16"/>
       <c r="H53" s="16"/>
       <c r="I53" s="16"/>
       <c r="J53" s="16"/>
-      <c r="K53" s="16"/>
+      <c r="K53" s="15"/>
       <c r="L53" s="15"/>
       <c r="M53" s="15"/>
-      <c r="N53" s="15"/>
-[...1 lines deleted...]
-    <row r="54" spans="2:14">
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="16"/>
       <c r="B54" s="16"/>
       <c r="C54" s="16"/>
       <c r="D54" s="16"/>
       <c r="E54" s="16"/>
       <c r="F54" s="16"/>
       <c r="G54" s="16"/>
       <c r="H54" s="16"/>
       <c r="I54" s="16"/>
       <c r="J54" s="16"/>
-      <c r="K54" s="16"/>
+      <c r="K54" s="15"/>
       <c r="L54" s="15"/>
       <c r="M54" s="15"/>
-      <c r="N54" s="15"/>
-[...1 lines deleted...]
-    <row r="55" spans="2:14">
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" s="16"/>
       <c r="B55" s="16"/>
       <c r="C55" s="16"/>
       <c r="D55" s="16"/>
       <c r="E55" s="16"/>
       <c r="F55" s="16"/>
       <c r="G55" s="16"/>
       <c r="H55" s="16"/>
       <c r="I55" s="16"/>
       <c r="J55" s="16"/>
-      <c r="K55" s="16"/>
+      <c r="K55" s="15"/>
       <c r="L55" s="15"/>
       <c r="M55" s="15"/>
-      <c r="N55" s="15"/>
-[...1 lines deleted...]
-    <row r="56" spans="2:14">
+    </row>
+    <row r="56" spans="1:13">
+      <c r="A56" s="16"/>
       <c r="B56" s="16"/>
       <c r="C56" s="16"/>
       <c r="D56" s="16"/>
       <c r="E56" s="16"/>
       <c r="F56" s="16"/>
       <c r="G56" s="16"/>
       <c r="H56" s="16"/>
       <c r="I56" s="16"/>
       <c r="J56" s="16"/>
-      <c r="K56" s="16"/>
+      <c r="K56" s="15"/>
       <c r="L56" s="15"/>
       <c r="M56" s="15"/>
-      <c r="N56" s="15"/>
-[...1 lines deleted...]
-    <row r="57" spans="2:14">
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="16"/>
       <c r="B57" s="16"/>
       <c r="C57" s="16"/>
       <c r="D57" s="16"/>
       <c r="E57" s="16"/>
       <c r="F57" s="16"/>
       <c r="G57" s="16"/>
       <c r="H57" s="16"/>
       <c r="I57" s="16"/>
       <c r="J57" s="16"/>
-      <c r="K57" s="16"/>
+      <c r="K57" s="15"/>
       <c r="L57" s="15"/>
       <c r="M57" s="15"/>
-      <c r="N57" s="15"/>
-[...1 lines deleted...]
-    <row r="58" spans="2:14">
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="16"/>
       <c r="B58" s="16"/>
       <c r="C58" s="16"/>
       <c r="D58" s="16"/>
       <c r="E58" s="16"/>
       <c r="F58" s="16"/>
       <c r="G58" s="16"/>
       <c r="H58" s="16"/>
       <c r="I58" s="16"/>
       <c r="J58" s="16"/>
-      <c r="K58" s="16"/>
+      <c r="K58" s="15"/>
       <c r="L58" s="15"/>
       <c r="M58" s="15"/>
-      <c r="N58" s="15"/>
-[...1 lines deleted...]
-    <row r="59" spans="2:14">
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" s="16"/>
       <c r="B59" s="16"/>
       <c r="C59" s="16"/>
       <c r="D59" s="16"/>
       <c r="E59" s="16"/>
       <c r="F59" s="16"/>
       <c r="G59" s="16"/>
       <c r="H59" s="16"/>
       <c r="I59" s="16"/>
       <c r="J59" s="16"/>
-      <c r="K59" s="16"/>
+      <c r="K59" s="15"/>
       <c r="L59" s="15"/>
       <c r="M59" s="15"/>
-      <c r="N59" s="15"/>
-[...1 lines deleted...]
-    <row r="60" spans="2:14">
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="16"/>
       <c r="B60" s="16"/>
       <c r="C60" s="16"/>
       <c r="D60" s="16"/>
       <c r="E60" s="16"/>
       <c r="F60" s="16"/>
       <c r="G60" s="16"/>
       <c r="H60" s="16"/>
       <c r="I60" s="16"/>
       <c r="J60" s="16"/>
-      <c r="K60" s="16"/>
+      <c r="K60" s="15"/>
       <c r="L60" s="15"/>
       <c r="M60" s="15"/>
-      <c r="N60" s="15"/>
-[...1 lines deleted...]
-    <row r="61" spans="2:14">
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="16"/>
       <c r="B61" s="16"/>
       <c r="C61" s="16"/>
       <c r="D61" s="16"/>
       <c r="E61" s="16"/>
       <c r="F61" s="16"/>
       <c r="G61" s="16"/>
       <c r="H61" s="16"/>
       <c r="I61" s="16"/>
       <c r="J61" s="16"/>
-      <c r="K61" s="16"/>
+      <c r="K61" s="15"/>
       <c r="L61" s="15"/>
       <c r="M61" s="15"/>
-      <c r="N61" s="15"/>
-[...1 lines deleted...]
-    <row r="62" spans="2:14">
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" s="16"/>
       <c r="B62" s="16"/>
       <c r="C62" s="16"/>
       <c r="D62" s="16"/>
       <c r="E62" s="16"/>
       <c r="F62" s="16"/>
       <c r="G62" s="16"/>
       <c r="H62" s="16"/>
       <c r="I62" s="16"/>
       <c r="J62" s="16"/>
-      <c r="K62" s="16"/>
+      <c r="K62" s="15"/>
       <c r="L62" s="15"/>
       <c r="M62" s="15"/>
-      <c r="N62" s="15"/>
-[...1 lines deleted...]
-    <row r="63" spans="2:14">
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" s="16"/>
       <c r="B63" s="16"/>
       <c r="C63" s="16"/>
       <c r="D63" s="16"/>
       <c r="E63" s="16"/>
       <c r="F63" s="16"/>
       <c r="G63" s="16"/>
       <c r="H63" s="16"/>
       <c r="I63" s="16"/>
       <c r="J63" s="16"/>
-      <c r="K63" s="16"/>
+      <c r="K63" s="15"/>
       <c r="L63" s="15"/>
       <c r="M63" s="15"/>
-      <c r="N63" s="15"/>
-[...1 lines deleted...]
-    <row r="64" spans="2:14">
+    </row>
+    <row r="64" spans="1:13">
+      <c r="A64" s="16"/>
       <c r="B64" s="16"/>
       <c r="C64" s="16"/>
       <c r="D64" s="16"/>
       <c r="E64" s="16"/>
       <c r="F64" s="16"/>
       <c r="G64" s="16"/>
       <c r="H64" s="16"/>
       <c r="I64" s="16"/>
       <c r="J64" s="16"/>
-      <c r="K64" s="16"/>
+      <c r="K64" s="15"/>
       <c r="L64" s="15"/>
-      <c r="M64" s="15"/>
-[...2 lines deleted...]
-    <row r="65" spans="2:14">
+      <c r="M64" s="18"/>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="A65" s="16"/>
       <c r="B65" s="16"/>
       <c r="C65" s="16"/>
       <c r="D65" s="16"/>
       <c r="E65" s="16"/>
       <c r="F65" s="16"/>
       <c r="G65" s="16"/>
       <c r="H65" s="16"/>
       <c r="I65" s="16"/>
       <c r="J65" s="16"/>
-      <c r="K65" s="16"/>
+      <c r="K65" s="15"/>
       <c r="L65" s="15"/>
       <c r="M65" s="15"/>
-      <c r="N65" s="15"/>
-[...1 lines deleted...]
-    <row r="66" spans="2:14">
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" s="16"/>
       <c r="B66" s="16"/>
       <c r="C66" s="16"/>
       <c r="D66" s="16"/>
       <c r="E66" s="16"/>
       <c r="F66" s="16"/>
       <c r="G66" s="16"/>
       <c r="H66" s="16"/>
       <c r="I66" s="16"/>
       <c r="J66" s="16"/>
-      <c r="K66" s="16"/>
+      <c r="K66" s="15"/>
       <c r="L66" s="15"/>
-      <c r="M66" s="15"/>
-      <c r="N66" s="17"/>
+      <c r="M66" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="4">
+    <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:A6"/>
-    <mergeCell ref="B3:M3"/>
-[...3 lines deleted...]
-    <mergeCell ref="C4:M5"/>
+    <mergeCell ref="B4:M5"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>