--- v0 (2026-05-18)
+++ v1 (2026-06-24)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k726-06\Управление статистики взаимной торговли\ДОКЛАДЫ\Внешняя торговля\Ежемесячный доклад\Ежемес_доклад_2026\03\Динамические таблицы\АПК\KZ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k726-06\Управление статистики взаимной торговли\ДОКЛАДЫ\Внешняя торговля\Ежемесячный доклад\Ежемес_доклад_2026\04\Динамические таблицы\АПК\KZ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30B087CC-8C46-4E80-8D71-209BC139E06D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{78CF0B5B-E79A-434D-99EE-E5D21F50F1D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="31">
   <si>
     <t>91 397,5</t>
   </si>
   <si>
     <t>121 241,7</t>
   </si>
@@ -118,59 +118,59 @@
   <si>
     <t>25 376,7</t>
   </si>
   <si>
     <t xml:space="preserve">  Қазақстан Республикасының  сыртқы сауда айналымы*</t>
   </si>
   <si>
     <t>Сыртқы сауда айналымы</t>
   </si>
   <si>
     <t>өткен жылға, пайызбен</t>
   </si>
   <si>
     <t>**Алдын ала деректер.</t>
   </si>
   <si>
     <t>млн. АҚШ доллары</t>
   </si>
   <si>
     <t>*Cыртқы сауда статистикасы бойынша деректер - ҚР ҚМ МКК, өзара сауда статистикасы - ҚР СЖРА ҰСБ.</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан**</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-наурыз**</t>
+    <t>2026 жылғы қаңтар-сәуір**</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="180" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
@@ -649,150 +649,150 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="67">
-    <cellStyle name="SAPBEXaggData" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-[...52 lines deleted...]
-    <cellStyle name="SAPBEXundefined" xfId="54" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="SAPBEXaggData" xfId="1"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="2"/>
+    <cellStyle name="SAPBEXaggItem" xfId="3"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="4"/>
+    <cellStyle name="SAPBEXchaText" xfId="5"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="6"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="7"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="8"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="9"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="10"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="11"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="12"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="13"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="14"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="15"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="16"/>
+    <cellStyle name="SAPBEXfilterText" xfId="17"/>
+    <cellStyle name="SAPBEXformats" xfId="18"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="19"/>
+    <cellStyle name="SAPBEXheaderText" xfId="20"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="21"/>
+    <cellStyle name="SAPBEXHLevel0 2" xfId="22"/>
+    <cellStyle name="SAPBEXHLevel0 3" xfId="23"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="24"/>
+    <cellStyle name="SAPBEXHLevel0X 2" xfId="25"/>
+    <cellStyle name="SAPBEXHLevel0X 3" xfId="26"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="27"/>
+    <cellStyle name="SAPBEXHLevel1 2" xfId="28"/>
+    <cellStyle name="SAPBEXHLevel1 3" xfId="29"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="30"/>
+    <cellStyle name="SAPBEXHLevel1X 2" xfId="31"/>
+    <cellStyle name="SAPBEXHLevel1X 3" xfId="32"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="33"/>
+    <cellStyle name="SAPBEXHLevel2 2" xfId="34"/>
+    <cellStyle name="SAPBEXHLevel2 3" xfId="35"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="36"/>
+    <cellStyle name="SAPBEXHLevel2X 2" xfId="37"/>
+    <cellStyle name="SAPBEXHLevel2X 3" xfId="38"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="39"/>
+    <cellStyle name="SAPBEXHLevel3 2" xfId="40"/>
+    <cellStyle name="SAPBEXHLevel3 3" xfId="41"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="42"/>
+    <cellStyle name="SAPBEXHLevel3X 2" xfId="43"/>
+    <cellStyle name="SAPBEXHLevel3X 3" xfId="44"/>
+    <cellStyle name="SAPBEXresData" xfId="45"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="46"/>
+    <cellStyle name="SAPBEXresItem" xfId="47"/>
+    <cellStyle name="SAPBEXresItemX" xfId="48"/>
+    <cellStyle name="SAPBEXstdData" xfId="49"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="50"/>
+    <cellStyle name="SAPBEXstdItem" xfId="51"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="52"/>
+    <cellStyle name="SAPBEXtitle" xfId="53"/>
+    <cellStyle name="SAPBEXundefined" xfId="54"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="55" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
-[...10 lines deleted...]
-    <cellStyle name="Обычный 6 2" xfId="66" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="Обычный 2" xfId="55"/>
+    <cellStyle name="Обычный 2 2" xfId="56"/>
+    <cellStyle name="Обычный 2 2 2" xfId="57"/>
+    <cellStyle name="Обычный 2 3" xfId="58"/>
+    <cellStyle name="Обычный 2 3 2" xfId="59"/>
+    <cellStyle name="Обычный 2 4" xfId="60"/>
+    <cellStyle name="Обычный 3" xfId="61"/>
+    <cellStyle name="Обычный 3 2" xfId="62"/>
+    <cellStyle name="Обычный 4" xfId="63"/>
+    <cellStyle name="Обычный 5" xfId="64"/>
+    <cellStyle name="Обычный 6" xfId="65"/>
+    <cellStyle name="Обычный 6 2" xfId="66"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1091,58 +1091,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AG13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AA2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AJ6" sqref="AJ6"/>
+      <selection pane="bottomRight" activeCell="AI8" sqref="AI8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="2" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="29" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="15.85546875" style="2" customWidth="1"/>
     <col min="31" max="31" width="15.5703125" style="2" customWidth="1"/>
     <col min="32" max="32" width="14.140625" style="2" customWidth="1"/>
     <col min="33" max="33" width="15.7109375" style="2" customWidth="1"/>
@@ -1365,51 +1365,51 @@
       <c r="Y4" s="9">
         <v>94769.7</v>
       </c>
       <c r="Z4" s="9">
         <v>97774.9</v>
       </c>
       <c r="AA4" s="9">
         <v>86469.9</v>
       </c>
       <c r="AB4" s="9">
         <v>101736.4</v>
       </c>
       <c r="AC4" s="9">
         <v>135527.4</v>
       </c>
       <c r="AD4" s="15">
         <v>139551</v>
       </c>
       <c r="AE4" s="16">
         <v>142072.02242785998</v>
       </c>
       <c r="AF4" s="18">
         <v>143888.2386449</v>
       </c>
       <c r="AG4" s="18">
-        <v>32902.800000000003</v>
+        <v>44865.935454309998</v>
       </c>
     </row>
     <row r="5" spans="1:33" s="8" customFormat="1" ht="11.25">
       <c r="A5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9">
         <v>112.1</v>
       </c>
       <c r="D5" s="9">
         <v>106.4</v>
       </c>
       <c r="E5" s="9">
         <v>89.4</v>
       </c>
       <c r="F5" s="9">
         <v>98.7</v>
       </c>
       <c r="G5" s="9">
         <v>145.4</v>
       </c>
       <c r="H5" s="9">
@@ -1466,51 +1466,51 @@
       <c r="Y5" s="9">
         <v>121.3</v>
       </c>
       <c r="Z5" s="9">
         <v>103.2</v>
       </c>
       <c r="AA5" s="9">
         <v>88.4</v>
       </c>
       <c r="AB5" s="9">
         <v>117.65539222319001</v>
       </c>
       <c r="AC5" s="9">
         <v>133.19999999999999</v>
       </c>
       <c r="AD5" s="15">
         <v>102.968850797911</v>
       </c>
       <c r="AE5" s="16">
         <v>101.80649635536052</v>
       </c>
       <c r="AF5" s="18">
         <v>101.27837711183581</v>
       </c>
       <c r="AG5" s="18">
-        <v>110.5</v>
+        <v>107.87859267174194</v>
       </c>
     </row>
     <row r="6" spans="1:33" s="8" customFormat="1" ht="11.25">
       <c r="A6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="9">
         <v>5250.2</v>
       </c>
       <c r="C6" s="9">
         <v>5911</v>
       </c>
       <c r="D6" s="9">
         <v>6497</v>
       </c>
       <c r="E6" s="9">
         <v>5334.1</v>
       </c>
       <c r="F6" s="9">
         <v>5871.6</v>
       </c>
       <c r="G6" s="9">
         <v>8812.2000000000007</v>
       </c>
       <c r="H6" s="9">
@@ -1567,51 +1567,51 @@
       <c r="Y6" s="9">
         <v>61111.199999999997</v>
       </c>
       <c r="Z6" s="9">
         <v>58065.599999999999</v>
       </c>
       <c r="AA6" s="9">
         <v>47540.800000000003</v>
       </c>
       <c r="AB6" s="9">
         <v>60321</v>
       </c>
       <c r="AC6" s="9">
         <v>84593.1</v>
       </c>
       <c r="AD6" s="15">
         <v>79138.8</v>
       </c>
       <c r="AE6" s="16">
         <v>81674.053043899999</v>
       </c>
       <c r="AF6" s="18">
         <v>79041.225637850002</v>
       </c>
       <c r="AG6" s="18">
-        <v>17992.2</v>
+        <v>24005.836170389997</v>
       </c>
     </row>
     <row r="7" spans="1:33" s="8" customFormat="1" ht="11.25">
       <c r="A7" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="9">
         <v>112.6</v>
       </c>
       <c r="D7" s="9">
         <v>109.9</v>
       </c>
       <c r="E7" s="9">
         <v>82.1</v>
       </c>
       <c r="F7" s="9">
         <v>110.1</v>
       </c>
       <c r="G7" s="9">
         <v>150.1</v>
       </c>
       <c r="H7" s="9">
@@ -1668,51 +1668,51 @@
       <c r="Y7" s="9">
         <v>126</v>
       </c>
       <c r="Z7" s="9">
         <v>95</v>
       </c>
       <c r="AA7" s="9">
         <v>81.900000000000006</v>
       </c>
       <c r="AB7" s="9">
         <v>126.9</v>
       </c>
       <c r="AC7" s="9">
         <v>140.19999999999999</v>
       </c>
       <c r="AD7" s="15">
         <v>93.552290514214249</v>
       </c>
       <c r="AE7" s="16">
         <v>103.20361165256661</v>
       </c>
       <c r="AF7" s="18">
         <v>96.776421264860161</v>
       </c>
       <c r="AG7" s="18">
-        <v>109.4</v>
+        <v>105.03619192639512</v>
       </c>
     </row>
     <row r="8" spans="1:33" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="9">
         <v>3806.7</v>
       </c>
       <c r="C8" s="9">
         <v>4241.1000000000004</v>
       </c>
       <c r="D8" s="9">
         <v>4300.8</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="9">
         <v>3655.1</v>
       </c>
       <c r="G8" s="9">
         <v>5040</v>
       </c>
       <c r="H8" s="9">
@@ -1769,51 +1769,51 @@
       <c r="Y8" s="9">
         <v>33658.5</v>
       </c>
       <c r="Z8" s="9">
         <v>39709.300000000003</v>
       </c>
       <c r="AA8" s="9">
         <v>38929.1</v>
       </c>
       <c r="AB8" s="9">
         <v>41415.4</v>
       </c>
       <c r="AC8" s="9">
         <v>50934.400000000001</v>
       </c>
       <c r="AD8" s="15">
         <v>60412.3</v>
       </c>
       <c r="AE8" s="16">
         <v>60397.96938396</v>
       </c>
       <c r="AF8" s="18">
         <v>64847.013007050002</v>
       </c>
       <c r="AG8" s="18">
-        <v>14910.6</v>
+        <v>20860.099283920001</v>
       </c>
     </row>
     <row r="9" spans="1:33" s="8" customFormat="1" ht="11.25">
       <c r="A9" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="9">
         <v>111.4</v>
       </c>
       <c r="D9" s="9">
         <v>101.4</v>
       </c>
       <c r="E9" s="9">
         <v>100.3</v>
       </c>
       <c r="F9" s="9">
         <v>84.7</v>
       </c>
       <c r="G9" s="9">
         <v>137.9</v>
       </c>
       <c r="H9" s="9">
@@ -1870,51 +1870,51 @@
       <c r="Y9" s="9">
         <v>113.7</v>
       </c>
       <c r="Z9" s="9">
         <v>118</v>
       </c>
       <c r="AA9" s="9">
         <v>98.035220968387748</v>
       </c>
       <c r="AB9" s="9">
         <v>106.38673896904901</v>
       </c>
       <c r="AC9" s="9">
         <v>123</v>
       </c>
       <c r="AD9" s="15">
         <v>118.60811146083915</v>
       </c>
       <c r="AE9" s="16">
         <v>99.976306224181869</v>
       </c>
       <c r="AF9" s="18">
         <v>107.366213911608</v>
       </c>
       <c r="AG9" s="18">
-        <v>111.8</v>
+        <v>111.34613650346436</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" s="5"/>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="19"/>
     </row>
   </sheetData>