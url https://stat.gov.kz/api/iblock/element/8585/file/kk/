--- v0 (2026-07-28)
+++ v1 (2026-10-13)
@@ -6,298 +6,297 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\ODIN\20,2 Энергоснабжение\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\основные индикаторы рынка труда\20,2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{80C5DDB4-DF23-442D-A845-5D62D87E9232}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{39233775-69C4-4B2D-A3AF-D9CB1972B5FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3075" yWindow="3015" windowWidth="14385" windowHeight="14745"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="6" r:id="rId3"/>
     <sheet name="Тауарлар бойынша көрсеткіштер" sheetId="9" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$A$5:$L$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$A$1:$C$14</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <customWorkbookViews>
     <customWorkbookView name="Fe Sanchis_Moreno - Personal View" guid="{8925193B-C853-4D01-B936-2E82B771FA45}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="855" activeSheetId="2"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="68">
   <si>
     <t>оның ішінен</t>
   </si>
   <si>
     <t>Бірлігі</t>
   </si>
   <si>
     <t>1000  м.э. т.</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Көлік</t>
   </si>
   <si>
-    <t>Үй шаруашылықтары</t>
-[...1 lines deleted...]
-  <si>
     <t>Ауыл, орман және балық шаруашылығы</t>
   </si>
   <si>
     <t>Қызметтің басқа түрлері</t>
   </si>
   <si>
     <t>Энергияны энергетикалық емес пайдалану</t>
   </si>
   <si>
     <t>Түпкілікті энергия тұтыну</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Коммерциялық және мемлекеттік қызметтер секторы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Энергияны түпкілікті тұтыну</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>мың тонна мұнай эквивалентіндегі жалпы соңғы энергия тұтыну</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету және энергетика статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>1-УГОЛЬ, 1-ГАЗ, 1-НЕФТЬ, 1-ЭЛЕКТРОЭНЕРГИЯ, 6-ТП, 1-КПЭ</t>
+  </si>
+  <si>
+    <t>Энергияны түпкілікті тұтыну энергияны түпкілікті пайдаланушылар ретінде әрекет ететін энергия тұтынушылар тобын қамтиды – отын-энергетикалық өнімдерді энергетикалық және энергетикалық емес мақсаттарда пайдаланады</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/77394664</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Түркістан облысы мен Шымкент қаласы (республикалық маңызы бар) 2018 жылы қалыптастырылды; Абай, Жетісу, Ұлытау облыстары 2022 жылы қалыптастырылды</t>
+  </si>
+  <si>
+    <t>Акимова Сандугаш Жанатовна</t>
+  </si>
+  <si>
+    <t>+7 7172749429</t>
+  </si>
+  <si>
+    <t>sa.akimova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Тұтынушыларға энергетикалық және энергетикалық емес пайдалану үшін жеткізілген барлық отын мен энергияны қамтиды және түрлендіру процестеріне қатысатын отын мен энергия көлемін қамтымайды</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Энергияны түпкілікті тұтыну  </t>
+  </si>
+  <si>
+    <t>оның ішінде отын түрлері бойынша:</t>
+  </si>
+  <si>
+    <t>Көмір</t>
+  </si>
+  <si>
+    <t>Мұнай</t>
+  </si>
+  <si>
+    <t>Мұнай өнімдері</t>
+  </si>
+  <si>
+    <t>Табиғи газ</t>
+  </si>
+  <si>
+    <t>Биоотын/қалдықтар</t>
+  </si>
+  <si>
+    <t>Электр энергиясы</t>
+  </si>
+  <si>
+    <t>Жылу энергиясы</t>
+  </si>
+  <si>
+    <t>1000  м.э.т.</t>
+  </si>
+  <si>
+    <t>м.э.т.</t>
+  </si>
+  <si>
+    <t>Тұрғын үй секторы</t>
+  </si>
+  <si>
+    <t>1991 жылдан</t>
+  </si>
+  <si>
     <t>…</t>
   </si>
   <si>
-    <t>Коммерциялық және мемлекеттік қызметтер секторы</t>
-[...164 lines deleted...]
-    <t>м.э.т.</t>
+    <t>https://stat.gov.kz/industries/business-statistics/stat-energy/publications/509792/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
-    <numFmt numFmtId="222" formatCode="0.0%"/>
+  <numFmts count="1">
     <numFmt numFmtId="223" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -324,74 +323,61 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Rorboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -503,331 +489,325 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="222" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="223" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="223" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="223" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="223" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="223" fontId="17" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="223" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="223" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="223" fontId="18" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="223" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="223" fontId="18" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="223" fontId="16" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="223" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="223" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="223" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="223" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="223" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="223" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="223" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="223" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="223" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="223" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="223" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="223" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="223" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="223" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="223" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="2"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
-    <cellStyle name="Процентный" xfId="7" builtinId="5"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Roboto"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -969,51 +949,51 @@
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="5" name="Tabulka5" displayName="Tabulka5" ref="A8:A18" headerRowCount="0" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="5" name="Tabulka5" displayName="Tabulka5" ref="A4:A14" headerRowCount="0" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0">
   <tableColumns count="1">
     <tableColumn id="1" name="Sloupec1" headerRowDxfId="2" dataDxfId="3"/>
   </tableColumns>
   <tableStyleInfo name="Styl tabulky 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1298,1971 +1278,2048 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/77394664" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.akimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-energy/publications/330203/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/77394664" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.akimova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="35.140625" customWidth="1"/>
     <col min="2" max="2" width="80.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
-      <c r="A1" s="68"/>
-      <c r="B1" s="68"/>
+      <c r="A1" s="66"/>
+      <c r="B1" s="66"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="34">
+        <v>30930105</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="41">
-[...4 lines deleted...]
-      <c r="A3" s="34" t="s">
+      <c r="B4" s="33" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="34" t="s">
+      <c r="B5" s="34" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="35" t="s">
+      <c r="B6" s="34" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="38.25">
+      <c r="A7" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="41" t="s">
+      <c r="B7" s="41" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="43" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="40" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-[...35 lines deleted...]
-      <c r="B10" s="49" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="40" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="25.5">
-[...11 lines deleted...]
-      <c r="B12" s="50" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="56">
+        <v>46240</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="56">
+        <v>46605</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="33" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="32" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-[...11 lines deleted...]
-      <c r="B14" s="48" t="s">
+    <row r="21" spans="1:2">
+      <c r="A21" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="44" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-[...54 lines deleted...]
-    </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="37"/>
-      <c r="B22" s="37"/>
+      <c r="A22" s="30"/>
+      <c r="B22" s="30"/>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="37"/>
-      <c r="B23" s="37"/>
+      <c r="A23" s="30"/>
+      <c r="B23" s="30"/>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="37"/>
-      <c r="B24" s="37"/>
+      <c r="A24" s="30"/>
+      <c r="B24" s="30"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="37"/>
-      <c r="B25" s="37"/>
+      <c r="A25" s="30"/>
+      <c r="B25" s="30"/>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" s="37"/>
-      <c r="B26" s="37"/>
+      <c r="A26" s="30"/>
+      <c r="B26" s="30"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="37"/>
-      <c r="B27" s="37"/>
+      <c r="A27" s="30"/>
+      <c r="B27" s="30"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="37"/>
-      <c r="B28" s="37"/>
+      <c r="A28" s="30"/>
+      <c r="B28" s="30"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="38"/>
-      <c r="B29" s="38"/>
+      <c r="A29" s="31"/>
+      <c r="B29" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
-    <hyperlink ref="B21" r:id="rId5"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
   <ignoredErrors>
     <ignoredError sqref="B20" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="86.85546875" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="43"/>
+      <c r="B2" s="36"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="44" t="s">
+      <c r="B5" s="37" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="37" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="37" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="44" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="37" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="44" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="37" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="44" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="37"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.25">
+      <c r="B11" s="38" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="44" t="s">
+    <row r="12" spans="2:2">
+      <c r="B12" s="37"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="37"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="39" t="s">
         <v>40</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="D20" s="42"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AK18"/>
+  <dimension ref="A1:AL14"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B5" sqref="B5:AJ5"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1:AL1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" style="1" customWidth="1"/>
-    <col min="2" max="2" width="48.28515625" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="2" width="43.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" style="1" customWidth="1"/>
+    <col min="4" max="27" width="9.85546875" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="17" customFormat="1">
-[...18 lines deleted...]
-        <v>14</v>
+    <row r="1" spans="1:38" s="13" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A1" s="14"/>
+      <c r="B1" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
+      <c r="AH1" s="70"/>
+      <c r="AI1" s="70"/>
+      <c r="AJ1" s="70"/>
+      <c r="AK1" s="70"/>
+      <c r="AL1" s="70"/>
+    </row>
+    <row r="2" spans="1:38" s="13" customFormat="1">
+      <c r="A2" s="14"/>
+      <c r="B2" s="46">
+        <v>30930105</v>
+      </c>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
+      <c r="K2" s="15"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="15"/>
+      <c r="O2" s="15"/>
+      <c r="P2" s="15"/>
+      <c r="Q2" s="15"/>
+      <c r="R2" s="15"/>
+      <c r="S2" s="15"/>
+      <c r="T2" s="15"/>
+      <c r="U2" s="15"/>
+      <c r="V2" s="15"/>
+      <c r="W2" s="15"/>
+      <c r="X2" s="15"/>
+      <c r="Y2" s="15"/>
+      <c r="Z2" s="15"/>
+      <c r="AA2" s="15"/>
+    </row>
+    <row r="3" spans="1:38" s="8" customFormat="1" ht="11.25">
+      <c r="A3" s="3"/>
+      <c r="B3" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="5">
+        <v>1991</v>
+      </c>
+      <c r="E3" s="5">
+        <v>1992</v>
+      </c>
+      <c r="F3" s="5">
+        <v>1993</v>
+      </c>
+      <c r="G3" s="5">
+        <v>1994</v>
+      </c>
+      <c r="H3" s="5">
+        <v>1995</v>
+      </c>
+      <c r="I3" s="5">
+        <v>1996</v>
+      </c>
+      <c r="J3" s="5">
+        <v>1997</v>
+      </c>
+      <c r="K3" s="5">
+        <v>1998</v>
+      </c>
+      <c r="L3" s="5">
+        <v>1999</v>
+      </c>
+      <c r="M3" s="5">
+        <v>2000</v>
+      </c>
+      <c r="N3" s="5">
+        <v>2001</v>
+      </c>
+      <c r="O3" s="5">
+        <v>2002</v>
+      </c>
+      <c r="P3" s="5">
+        <v>2003</v>
+      </c>
+      <c r="Q3" s="5">
+        <v>2004</v>
+      </c>
+      <c r="R3" s="5">
+        <v>2005</v>
+      </c>
+      <c r="S3" s="5">
+        <v>2006</v>
+      </c>
+      <c r="T3" s="5">
+        <v>2007</v>
+      </c>
+      <c r="U3" s="5">
+        <v>2008</v>
+      </c>
+      <c r="V3" s="5">
+        <v>2009</v>
+      </c>
+      <c r="W3" s="5">
+        <v>2010</v>
+      </c>
+      <c r="X3" s="5">
+        <v>2011</v>
+      </c>
+      <c r="Y3" s="5">
+        <v>2012</v>
+      </c>
+      <c r="Z3" s="5">
+        <v>2013</v>
+      </c>
+      <c r="AA3" s="5">
+        <v>2014</v>
+      </c>
+      <c r="AB3" s="5">
+        <v>2015</v>
+      </c>
+      <c r="AC3" s="5">
+        <v>2016</v>
+      </c>
+      <c r="AD3" s="5">
+        <v>2017</v>
+      </c>
+      <c r="AE3" s="5">
+        <v>2018</v>
+      </c>
+      <c r="AF3" s="5">
+        <v>2019</v>
+      </c>
+      <c r="AG3" s="5">
+        <v>2020</v>
+      </c>
+      <c r="AH3" s="5">
+        <v>2021</v>
+      </c>
+      <c r="AI3" s="6">
+        <v>2022</v>
+      </c>
+      <c r="AJ3" s="6">
+        <v>2023</v>
+      </c>
+      <c r="AK3" s="6">
+        <v>2024</v>
+      </c>
+      <c r="AL3" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:38" s="8" customFormat="1" ht="11.25">
+      <c r="A4" s="9">
+        <v>1</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="52">
+        <v>62556.9</v>
+      </c>
+      <c r="E4" s="52">
+        <v>65762.899999999994</v>
+      </c>
+      <c r="F4" s="52">
+        <v>54518</v>
+      </c>
+      <c r="G4" s="52">
+        <v>41665.699999999997</v>
+      </c>
+      <c r="H4" s="52">
+        <v>40336.699999999997</v>
+      </c>
+      <c r="I4" s="52">
+        <v>34781.4</v>
+      </c>
+      <c r="J4" s="52">
+        <v>29591.3</v>
+      </c>
+      <c r="K4" s="52">
+        <v>30215.8</v>
+      </c>
+      <c r="L4" s="52">
+        <v>26925.599999999999</v>
+      </c>
+      <c r="M4" s="52">
+        <v>21608.2</v>
+      </c>
+      <c r="N4" s="52">
+        <v>21375.3</v>
+      </c>
+      <c r="O4" s="52">
+        <v>20329</v>
+      </c>
+      <c r="P4" s="52">
+        <v>23541.3</v>
+      </c>
+      <c r="Q4" s="52">
+        <v>25700.400000000001</v>
+      </c>
+      <c r="R4" s="52">
+        <v>30599.5</v>
+      </c>
+      <c r="S4" s="52">
+        <v>30696.7</v>
+      </c>
+      <c r="T4" s="52">
+        <v>37774.800000000003</v>
+      </c>
+      <c r="U4" s="52">
+        <v>42494.400000000001</v>
+      </c>
+      <c r="V4" s="52">
+        <v>35378.300000000003</v>
+      </c>
+      <c r="W4" s="52">
+        <v>38783.5</v>
+      </c>
+      <c r="X4" s="52">
+        <v>42901.7</v>
+      </c>
+      <c r="Y4" s="52">
+        <v>41734.699999999997</v>
+      </c>
+      <c r="Z4" s="52">
+        <v>42999.7</v>
+      </c>
+      <c r="AA4" s="52">
+        <v>39919.4</v>
+      </c>
+      <c r="AB4" s="16">
+        <v>38378.199999999997</v>
+      </c>
+      <c r="AC4" s="16">
+        <v>38699.5</v>
+      </c>
+      <c r="AD4" s="16">
+        <v>40042.699999999997</v>
+      </c>
+      <c r="AE4" s="16">
+        <v>41313.5</v>
+      </c>
+      <c r="AF4" s="16">
+        <v>38327.599999999999</v>
+      </c>
+      <c r="AG4" s="16">
+        <v>40331.9</v>
+      </c>
+      <c r="AH4" s="16">
+        <v>43261.7</v>
+      </c>
+      <c r="AI4" s="19">
+        <v>41156.449999999997</v>
+      </c>
+      <c r="AJ4" s="19">
+        <v>43382.35</v>
+      </c>
+      <c r="AK4" s="57">
+        <v>44647.3</v>
+      </c>
+      <c r="AL4" s="25">
+        <v>48482.8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38" s="8" customFormat="1" ht="11.25">
+      <c r="A5" s="10"/>
+      <c r="B5" s="68" t="s">
+        <v>0</v>
       </c>
       <c r="C5" s="69"/>
       <c r="D5" s="69"/>
       <c r="E5" s="69"/>
       <c r="F5" s="69"/>
       <c r="G5" s="69"/>
       <c r="H5" s="69"/>
       <c r="I5" s="69"/>
       <c r="J5" s="69"/>
       <c r="K5" s="69"/>
       <c r="L5" s="69"/>
       <c r="M5" s="69"/>
       <c r="N5" s="69"/>
       <c r="O5" s="69"/>
       <c r="P5" s="69"/>
       <c r="Q5" s="69"/>
       <c r="R5" s="69"/>
       <c r="S5" s="69"/>
       <c r="T5" s="69"/>
       <c r="U5" s="69"/>
       <c r="V5" s="69"/>
       <c r="W5" s="69"/>
       <c r="X5" s="69"/>
       <c r="Y5" s="69"/>
       <c r="Z5" s="69"/>
       <c r="AA5" s="69"/>
       <c r="AB5" s="69"/>
       <c r="AC5" s="69"/>
       <c r="AD5" s="69"/>
       <c r="AE5" s="69"/>
       <c r="AF5" s="69"/>
       <c r="AG5" s="69"/>
       <c r="AH5" s="69"/>
       <c r="AI5" s="69"/>
-      <c r="AJ5" s="69"/>
-[...133 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="AJ5" s="7"/>
+      <c r="AK5" s="18"/>
+      <c r="AL5" s="62"/>
+    </row>
+    <row r="6" spans="1:38" s="8" customFormat="1" ht="11.25">
+      <c r="A6" s="9">
+        <v>2</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="17">
+        <v>27925.8</v>
+      </c>
+      <c r="E6" s="17">
+        <v>28280</v>
+      </c>
+      <c r="F6" s="17">
+        <v>23620.5</v>
+      </c>
+      <c r="G6" s="17">
+        <v>17885</v>
+      </c>
+      <c r="H6" s="17">
+        <v>17482.5</v>
+      </c>
+      <c r="I6" s="17">
+        <v>14519</v>
+      </c>
+      <c r="J6" s="17">
+        <v>12795</v>
+      </c>
+      <c r="K6" s="17">
+        <v>12074.1</v>
+      </c>
+      <c r="L6" s="17">
+        <v>10054.5</v>
+      </c>
+      <c r="M6" s="17">
+        <v>9445.2000000000007</v>
+      </c>
+      <c r="N6" s="17">
+        <v>11352</v>
+      </c>
+      <c r="O6" s="17">
+        <v>10123.5</v>
+      </c>
+      <c r="P6" s="17">
+        <v>11902.2</v>
+      </c>
+      <c r="Q6" s="17">
+        <v>13907.3</v>
+      </c>
+      <c r="R6" s="17">
+        <v>16949.7</v>
+      </c>
+      <c r="S6" s="17">
+        <v>14151.6</v>
+      </c>
+      <c r="T6" s="17">
+        <v>17660.8</v>
+      </c>
+      <c r="U6" s="17">
+        <v>22514.6</v>
+      </c>
+      <c r="V6" s="17">
+        <v>18739.900000000001</v>
+      </c>
+      <c r="W6" s="17">
+        <v>20907.8</v>
+      </c>
+      <c r="X6" s="17">
+        <v>23857</v>
+      </c>
+      <c r="Y6" s="17">
+        <v>22752.2</v>
+      </c>
+      <c r="Z6" s="17">
+        <v>24412.7</v>
+      </c>
+      <c r="AA6" s="17">
+        <v>18108.599999999999</v>
+      </c>
+      <c r="AB6" s="17">
+        <v>16188.8</v>
+      </c>
+      <c r="AC6" s="17">
+        <v>16504.8</v>
+      </c>
+      <c r="AD6" s="17">
+        <v>16619.3</v>
+      </c>
+      <c r="AE6" s="17">
+        <v>15015.6</v>
+      </c>
+      <c r="AF6" s="17">
+        <v>13137.1</v>
+      </c>
+      <c r="AG6" s="17">
+        <v>12558.8</v>
+      </c>
+      <c r="AH6" s="17">
+        <v>13107.4</v>
+      </c>
+      <c r="AI6" s="20">
+        <v>11852.142</v>
+      </c>
+      <c r="AJ6" s="21">
+        <v>11566.353999999999</v>
+      </c>
+      <c r="AK6" s="58">
+        <v>9898.6491800000003</v>
+      </c>
+      <c r="AL6" s="25">
+        <v>10077.513280948353</v>
+      </c>
+    </row>
+    <row r="7" spans="1:38" s="8" customFormat="1" ht="11.25">
+      <c r="A7" s="9">
+        <v>3</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="17">
+        <v>6677.9</v>
+      </c>
+      <c r="E7" s="17">
+        <v>5889.2</v>
+      </c>
+      <c r="F7" s="17">
+        <v>4913.2</v>
+      </c>
+      <c r="G7" s="17">
+        <v>3461.7</v>
+      </c>
+      <c r="H7" s="17">
+        <v>3439.1</v>
+      </c>
+      <c r="I7" s="17">
+        <v>3098.3</v>
+      </c>
+      <c r="J7" s="17">
+        <v>2667.1</v>
+      </c>
+      <c r="K7" s="17">
+        <v>2972.5</v>
+      </c>
+      <c r="L7" s="17">
+        <v>2257.6</v>
+      </c>
+      <c r="M7" s="17">
+        <v>3320.6</v>
+      </c>
+      <c r="N7" s="17">
+        <v>2931.9</v>
+      </c>
+      <c r="O7" s="17">
+        <v>3250.1</v>
+      </c>
+      <c r="P7" s="17">
+        <v>3092.2</v>
+      </c>
+      <c r="Q7" s="17">
+        <v>3298.9</v>
+      </c>
+      <c r="R7" s="17">
+        <v>3543.1</v>
+      </c>
+      <c r="S7" s="17">
+        <v>3924.2</v>
+      </c>
+      <c r="T7" s="17">
+        <v>4486.2</v>
+      </c>
+      <c r="U7" s="17">
+        <v>4993.1000000000004</v>
+      </c>
+      <c r="V7" s="17">
+        <v>4475.1000000000004</v>
+      </c>
+      <c r="W7" s="17">
+        <v>4751.3</v>
+      </c>
+      <c r="X7" s="17">
+        <v>4933.3</v>
+      </c>
+      <c r="Y7" s="17">
+        <v>5238.2</v>
+      </c>
+      <c r="Z7" s="17">
+        <v>4935.3</v>
+      </c>
+      <c r="AA7" s="17">
+        <v>5191.5</v>
+      </c>
+      <c r="AB7" s="23">
+        <v>5507.6</v>
+      </c>
+      <c r="AC7" s="23">
+        <v>5700.5</v>
+      </c>
+      <c r="AD7" s="23">
+        <v>5539.4</v>
+      </c>
+      <c r="AE7" s="23">
+        <v>6294.4</v>
+      </c>
+      <c r="AF7" s="23">
+        <v>5914.7</v>
+      </c>
+      <c r="AG7" s="23">
+        <v>7443.5</v>
+      </c>
+      <c r="AH7" s="23">
+        <v>8045.7</v>
+      </c>
+      <c r="AI7" s="22">
+        <v>8307.973</v>
+      </c>
+      <c r="AJ7" s="22">
+        <v>10239.19</v>
+      </c>
+      <c r="AK7" s="59">
+        <v>11129.2</v>
+      </c>
+      <c r="AL7" s="25">
+        <v>11978.037254748329</v>
+      </c>
+    </row>
+    <row r="8" spans="1:38" s="8" customFormat="1" ht="11.25">
+      <c r="A8" s="9">
+        <v>4</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="F8" s="17">
+        <v>679</v>
+      </c>
+      <c r="G8" s="17">
+        <v>721.7</v>
+      </c>
+      <c r="H8" s="17">
+        <v>583.20000000000005</v>
+      </c>
+      <c r="I8" s="17">
+        <v>522.5</v>
+      </c>
+      <c r="J8" s="17">
+        <v>468.4</v>
+      </c>
+      <c r="K8" s="17">
+        <v>465.1</v>
+      </c>
+      <c r="L8" s="17">
+        <v>471.4</v>
+      </c>
+      <c r="M8" s="17">
+        <v>1993.2</v>
+      </c>
+      <c r="N8" s="17">
+        <v>2133.4</v>
+      </c>
+      <c r="O8" s="17">
+        <v>2374.1999999999998</v>
+      </c>
+      <c r="P8" s="17">
+        <v>2671.7</v>
+      </c>
+      <c r="Q8" s="17">
+        <v>2590.1999999999998</v>
+      </c>
+      <c r="R8" s="17">
+        <v>2791.9</v>
+      </c>
+      <c r="S8" s="17">
+        <v>2712.1</v>
+      </c>
+      <c r="T8" s="17">
+        <v>2817.3</v>
+      </c>
+      <c r="U8" s="17">
+        <v>5415.1</v>
+      </c>
+      <c r="V8" s="17">
+        <v>5946.9</v>
+      </c>
+      <c r="W8" s="17">
+        <v>6238.2</v>
+      </c>
+      <c r="X8" s="17">
+        <v>7549.6</v>
+      </c>
+      <c r="Y8" s="17">
+        <v>7298.4</v>
+      </c>
+      <c r="Z8" s="17">
+        <v>6694.6</v>
+      </c>
+      <c r="AA8" s="17">
+        <v>9900.1</v>
+      </c>
+      <c r="AB8" s="17">
+        <v>10711.3</v>
+      </c>
+      <c r="AC8" s="17">
+        <v>9927.1</v>
+      </c>
+      <c r="AD8" s="17">
+        <v>10934</v>
+      </c>
+      <c r="AE8" s="17">
+        <v>11276.8</v>
+      </c>
+      <c r="AF8" s="17">
+        <v>11856.4</v>
+      </c>
+      <c r="AG8" s="17">
+        <v>13490.2</v>
+      </c>
+      <c r="AH8" s="17">
+        <v>14713.3</v>
+      </c>
+      <c r="AI8" s="24">
+        <v>13686.758</v>
+      </c>
+      <c r="AJ8" s="24">
+        <v>14701.575999999999</v>
+      </c>
+      <c r="AK8" s="57">
+        <v>16305.4</v>
+      </c>
+      <c r="AL8" s="25">
+        <v>16699.411383408198</v>
+      </c>
+    </row>
+    <row r="9" spans="1:38" s="8" customFormat="1" ht="11.25">
+      <c r="A9" s="9">
+        <v>5</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="17">
+        <v>194.3</v>
+      </c>
+      <c r="E9" s="17">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="F9" s="17">
+        <v>121.1</v>
+      </c>
+      <c r="G9" s="17">
+        <v>86.5</v>
+      </c>
+      <c r="H9" s="17">
+        <v>94.6</v>
+      </c>
+      <c r="I9" s="17">
+        <v>59</v>
+      </c>
+      <c r="J9" s="17">
+        <v>60</v>
+      </c>
+      <c r="K9" s="17">
+        <v>67.2</v>
+      </c>
+      <c r="L9" s="17">
+        <v>53.6</v>
+      </c>
+      <c r="M9" s="17">
+        <v>136.9</v>
+      </c>
+      <c r="N9" s="17">
+        <v>129.6</v>
+      </c>
+      <c r="O9" s="17">
+        <v>138.6</v>
+      </c>
+      <c r="P9" s="17">
+        <v>153.5</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="R9" s="17">
+        <v>155.4</v>
+      </c>
+      <c r="S9" s="17">
+        <v>172.3</v>
+      </c>
+      <c r="T9" s="17">
+        <v>196.6</v>
+      </c>
+      <c r="U9" s="17">
+        <v>5992.5</v>
+      </c>
+      <c r="V9" s="17">
+        <v>2901</v>
+      </c>
+      <c r="W9" s="17">
+        <v>3400.2</v>
+      </c>
+      <c r="X9" s="17">
+        <v>3775.8</v>
+      </c>
+      <c r="Y9" s="17">
+        <v>2468.3000000000002</v>
+      </c>
+      <c r="Z9" s="17">
+        <v>3745.6</v>
+      </c>
+      <c r="AA9" s="17">
+        <v>3581.2</v>
+      </c>
+      <c r="AB9" s="17">
+        <v>3990.1</v>
+      </c>
+      <c r="AC9" s="17">
+        <v>4461.3999999999996</v>
+      </c>
+      <c r="AD9" s="17">
+        <v>4971.8</v>
+      </c>
+      <c r="AE9" s="17">
+        <v>5249.2</v>
+      </c>
+      <c r="AF9" s="17">
+        <v>4606.7</v>
+      </c>
+      <c r="AG9" s="17">
+        <v>3972.2</v>
+      </c>
+      <c r="AH9" s="17">
+        <v>5529.9</v>
+      </c>
+      <c r="AI9" s="26">
+        <v>5314.6869999999999</v>
+      </c>
+      <c r="AJ9" s="24">
+        <v>4945.8559999999998</v>
+      </c>
+      <c r="AK9" s="57">
+        <v>4991.1000000000004</v>
+      </c>
+      <c r="AL9" s="25">
+        <v>6472.5072215206292</v>
+      </c>
+    </row>
+    <row r="10" spans="1:38" s="8" customFormat="1" ht="11.25">
+      <c r="A10" s="9">
+        <v>6</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="17">
+        <v>2715.7</v>
+      </c>
+      <c r="E10" s="17">
+        <v>2394.1</v>
+      </c>
+      <c r="F10" s="17">
+        <v>2341.1999999999998</v>
+      </c>
+      <c r="G10" s="17">
+        <v>2036.5</v>
+      </c>
+      <c r="H10" s="17">
+        <v>1843.1</v>
+      </c>
+      <c r="I10" s="17">
+        <v>1417.9</v>
+      </c>
+      <c r="J10" s="17">
+        <v>1146.0999999999999</v>
+      </c>
+      <c r="K10" s="17">
+        <v>1179.5</v>
+      </c>
+      <c r="L10" s="17">
+        <v>1040.8</v>
+      </c>
+      <c r="M10" s="17">
+        <v>859.5</v>
+      </c>
+      <c r="N10" s="17">
+        <v>831.5</v>
+      </c>
+      <c r="O10" s="17">
+        <v>897.8</v>
+      </c>
+      <c r="P10" s="17">
+        <v>1095.2</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>963.7</v>
+      </c>
+      <c r="R10" s="17">
+        <v>796.3</v>
+      </c>
+      <c r="S10" s="17">
+        <v>866.1</v>
+      </c>
+      <c r="T10" s="17">
+        <v>992.6</v>
+      </c>
+      <c r="U10" s="17">
+        <v>1039.3</v>
+      </c>
+      <c r="V10" s="17">
+        <v>951.1</v>
+      </c>
+      <c r="W10" s="17">
+        <v>875.6</v>
+      </c>
+      <c r="X10" s="17">
+        <v>928.5</v>
+      </c>
+      <c r="Y10" s="17">
+        <v>850.2</v>
+      </c>
+      <c r="Z10" s="17">
+        <v>786.3</v>
+      </c>
+      <c r="AA10" s="17">
+        <v>894.7</v>
+      </c>
+      <c r="AB10" s="17">
+        <v>722.6</v>
+      </c>
+      <c r="AC10" s="17">
+        <v>732.9</v>
+      </c>
+      <c r="AD10" s="17">
+        <v>861.8</v>
+      </c>
+      <c r="AE10" s="17">
+        <v>1651.7</v>
+      </c>
+      <c r="AF10" s="17">
+        <v>871.9</v>
+      </c>
+      <c r="AG10" s="17">
+        <v>832.9</v>
+      </c>
+      <c r="AH10" s="17">
+        <v>982.4</v>
+      </c>
+      <c r="AI10" s="17">
+        <v>1074.8440000000001</v>
+      </c>
+      <c r="AJ10" s="17">
+        <v>795.34</v>
+      </c>
+      <c r="AK10" s="57">
+        <v>799.4</v>
+      </c>
+      <c r="AL10" s="25">
+        <v>648.28192843203396</v>
+      </c>
+    </row>
+    <row r="11" spans="1:38" s="8" customFormat="1" ht="11.25">
+      <c r="A11" s="9">
+        <v>7</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="17">
+        <v>23309.7</v>
+      </c>
+      <c r="E11" s="17">
+        <v>26549.5</v>
+      </c>
+      <c r="F11" s="17">
+        <v>20965.400000000001</v>
+      </c>
+      <c r="G11" s="17">
+        <v>17321</v>
+      </c>
+      <c r="H11" s="17">
+        <v>16763</v>
+      </c>
+      <c r="I11" s="17">
+        <v>14808.9</v>
+      </c>
+      <c r="J11" s="17">
+        <v>12305.2</v>
+      </c>
+      <c r="K11" s="17">
+        <v>13301.3</v>
+      </c>
+      <c r="L11" s="17">
+        <v>12906.1</v>
+      </c>
+      <c r="M11" s="17">
+        <v>4896.1000000000004</v>
+      </c>
+      <c r="N11" s="17">
+        <v>3158.6</v>
+      </c>
+      <c r="O11" s="17">
+        <v>2684</v>
+      </c>
+      <c r="P11" s="17">
+        <v>3565</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>3925.7</v>
+      </c>
+      <c r="R11" s="17">
+        <v>5206</v>
+      </c>
+      <c r="S11" s="17">
+        <v>7727.2</v>
+      </c>
+      <c r="T11" s="17">
+        <v>10020</v>
+      </c>
+      <c r="U11" s="17">
+        <v>2074.1999999999998</v>
+      </c>
+      <c r="V11" s="17">
+        <v>1952.5</v>
+      </c>
+      <c r="W11" s="17">
+        <v>2131.1999999999998</v>
+      </c>
+      <c r="X11" s="17">
+        <v>1329.4</v>
+      </c>
+      <c r="Y11" s="17">
+        <v>2260.9</v>
+      </c>
+      <c r="Z11" s="17">
+        <v>1495.6</v>
+      </c>
+      <c r="AA11" s="17">
+        <v>1634</v>
+      </c>
+      <c r="AB11" s="17">
+        <v>955.1</v>
+      </c>
+      <c r="AC11" s="17">
+        <v>1212.7</v>
+      </c>
+      <c r="AD11" s="17">
+        <v>1045.5</v>
+      </c>
+      <c r="AE11" s="17">
+        <v>1504.7</v>
+      </c>
+      <c r="AF11" s="17">
+        <v>1671.9</v>
+      </c>
+      <c r="AG11" s="17">
+        <v>1671.9</v>
+      </c>
+      <c r="AH11" s="17">
+        <v>73.7</v>
+      </c>
+      <c r="AI11" s="24">
+        <v>86.421999999999997</v>
+      </c>
+      <c r="AJ11" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="AK11" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL11" s="25">
+        <v>1291.5719272475399</v>
+      </c>
+    </row>
+    <row r="12" spans="1:38" s="8" customFormat="1" ht="11.25">
+      <c r="A12" s="10">
+        <v>8</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="22">
-[...831 lines deleted...]
-      <c r="D16" s="23">
+      <c r="D12" s="17">
         <v>1733.5</v>
       </c>
-      <c r="E16" s="23">
+      <c r="E12" s="17">
         <v>2490.4</v>
       </c>
-      <c r="F16" s="23">
+      <c r="F12" s="17">
         <v>1877.6</v>
       </c>
-      <c r="G16" s="23">
+      <c r="G12" s="17">
         <v>153.30000000000001</v>
       </c>
-      <c r="H16" s="23">
+      <c r="H12" s="17">
         <v>131.19999999999999</v>
       </c>
-      <c r="I16" s="23">
+      <c r="I12" s="17">
         <v>355.8</v>
       </c>
-      <c r="J16" s="23">
+      <c r="J12" s="17">
         <v>149.5</v>
       </c>
-      <c r="K16" s="23">
+      <c r="K12" s="17">
         <v>156.1</v>
       </c>
-      <c r="L16" s="23">
+      <c r="L12" s="17">
         <v>141.6</v>
       </c>
-      <c r="M16" s="23">
+      <c r="M12" s="17">
         <v>956.7</v>
       </c>
-      <c r="N16" s="23">
+      <c r="N12" s="17">
         <v>838.3</v>
       </c>
-      <c r="O16" s="23">
+      <c r="O12" s="17">
         <v>860.8</v>
       </c>
-      <c r="P16" s="23">
+      <c r="P12" s="17">
         <v>1061.5</v>
       </c>
-      <c r="Q16" s="23">
+      <c r="Q12" s="17">
         <v>882.3</v>
       </c>
-      <c r="R16" s="23">
+      <c r="R12" s="17">
         <v>1157.0999999999999</v>
       </c>
-      <c r="S16" s="23">
+      <c r="S12" s="17">
         <v>1143.2</v>
       </c>
-      <c r="T16" s="23">
+      <c r="T12" s="17">
         <v>1601.3</v>
       </c>
-      <c r="U16" s="23">
+      <c r="U12" s="17">
         <v>465.6</v>
       </c>
-      <c r="V16" s="23">
+      <c r="V12" s="17">
         <v>411.8</v>
       </c>
-      <c r="W16" s="23">
+      <c r="W12" s="17">
         <v>479.2</v>
       </c>
-      <c r="X16" s="23">
+      <c r="X12" s="17">
         <v>528.1</v>
       </c>
-      <c r="Y16" s="23">
+      <c r="Y12" s="17">
         <v>866.5</v>
       </c>
-      <c r="Z16" s="23">
+      <c r="Z12" s="17">
         <v>929.6</v>
       </c>
-      <c r="AA16" s="23">
+      <c r="AA12" s="17">
         <v>609.29999999999995</v>
       </c>
-      <c r="AB16" s="23">
+      <c r="AB12" s="17">
         <v>302.7</v>
       </c>
-      <c r="AC16" s="23">
+      <c r="AC12" s="17">
         <v>160.1</v>
       </c>
-      <c r="AD16" s="23">
+      <c r="AD12" s="17">
         <v>70.900000000000006</v>
       </c>
-      <c r="AE16" s="23">
+      <c r="AE12" s="17">
         <v>321.10000000000002</v>
       </c>
-      <c r="AF16" s="23">
+      <c r="AF12" s="17">
         <v>268.89999999999998</v>
       </c>
-      <c r="AG16" s="23">
+      <c r="AG12" s="17">
         <v>362.4</v>
       </c>
-      <c r="AH16" s="23">
+      <c r="AH12" s="17">
         <v>809.3</v>
       </c>
-      <c r="AI16" s="30">
+      <c r="AI12" s="24">
         <v>833.62800000000004</v>
       </c>
-      <c r="AJ16" s="30">
+      <c r="AJ12" s="24">
         <v>1134.0340000000001</v>
       </c>
-      <c r="AK16" s="33">
+      <c r="AK12" s="61">
         <v>1523.6</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="R18" s="9"/>
+      <c r="AL12" s="25">
+        <v>1315.518487893499</v>
+      </c>
+    </row>
+    <row r="13" spans="1:38" s="8" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="11"/>
+      <c r="B13" s="67"/>
+      <c r="C13" s="67"/>
+      <c r="D13" s="65"/>
+      <c r="E13" s="65"/>
+      <c r="F13" s="65"/>
+      <c r="G13" s="65"/>
+      <c r="H13" s="65"/>
+      <c r="I13" s="65"/>
+      <c r="J13" s="65"/>
+      <c r="K13" s="65"/>
+      <c r="L13" s="65"/>
+      <c r="M13" s="65"/>
+      <c r="N13" s="65"/>
+      <c r="O13" s="65"/>
+      <c r="P13" s="65"/>
+      <c r="Q13" s="65"/>
+      <c r="R13" s="65"/>
+      <c r="S13" s="65"/>
+      <c r="T13" s="65"/>
+      <c r="U13" s="65"/>
+      <c r="V13" s="65"/>
+      <c r="W13" s="65"/>
+      <c r="X13" s="65"/>
+      <c r="Y13" s="65"/>
+      <c r="Z13" s="65"/>
+      <c r="AA13" s="65"/>
+    </row>
+    <row r="14" spans="1:38" s="8" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A14" s="11"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="12"/>
+      <c r="Q14" s="12"/>
+      <c r="R14" s="12"/>
+      <c r="S14" s="12"/>
+      <c r="T14" s="12"/>
+      <c r="U14" s="12"/>
+      <c r="V14" s="12"/>
+      <c r="W14" s="12"/>
+      <c r="X14" s="12"/>
+      <c r="Y14" s="12"/>
+      <c r="Z14" s="12"/>
+      <c r="AA14" s="12"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{8925193B-C853-4D01-B936-2E82B771FA45}">
       <selection sqref="A1:P1"/>
       <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="9" scale="60" orientation="landscape"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="3">
-    <mergeCell ref="B5:AJ5"/>
-[...1 lines deleted...]
-    <mergeCell ref="B9:AI9"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B5:AI5"/>
+    <mergeCell ref="B1:AL1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="42" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:L2"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="34.42578125" style="59" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="59"/>
+    <col min="1" max="1" width="34.42578125" style="48" bestFit="1" customWidth="1"/>
+    <col min="2" max="13" width="9.7109375" style="48" customWidth="1"/>
+    <col min="14" max="14" width="11.28515625" style="48" customWidth="1"/>
+    <col min="15" max="15" width="10.5703125" style="48" customWidth="1"/>
+    <col min="16" max="16" width="10" style="48" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="48"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="31.5" customHeight="1">
-[...33 lines deleted...]
-      <c r="B3" s="61">
+    <row r="1" spans="1:13" ht="31.5" customHeight="1">
+      <c r="A1" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A2" s="71" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="49"/>
+      <c r="B3" s="50">
         <v>2014</v>
       </c>
-      <c r="C3" s="61">
+      <c r="C3" s="50">
         <v>2015</v>
       </c>
-      <c r="D3" s="61">
+      <c r="D3" s="50">
         <v>2016</v>
       </c>
-      <c r="E3" s="61">
+      <c r="E3" s="50">
         <v>2017</v>
       </c>
-      <c r="F3" s="61">
+      <c r="F3" s="50">
         <v>2018</v>
       </c>
-      <c r="G3" s="61">
+      <c r="G3" s="50">
         <v>2019</v>
       </c>
-      <c r="H3" s="61">
+      <c r="H3" s="50">
         <v>2020</v>
       </c>
-      <c r="I3" s="61">
+      <c r="I3" s="50">
         <v>2021</v>
       </c>
-      <c r="J3" s="61">
+      <c r="J3" s="50">
         <v>2022</v>
       </c>
-      <c r="K3" s="61">
+      <c r="K3" s="50">
         <v>2023</v>
       </c>
-      <c r="L3" s="61">
+      <c r="L3" s="50">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="62" t="s">
+      <c r="M3" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="52">
+        <v>39919.4</v>
+      </c>
+      <c r="C4" s="52">
+        <v>38378.199999999997</v>
+      </c>
+      <c r="D4" s="52">
+        <v>38699.5</v>
+      </c>
+      <c r="E4" s="52">
+        <v>40042.699999999997</v>
+      </c>
+      <c r="F4" s="52">
+        <v>41313.5</v>
+      </c>
+      <c r="G4" s="53">
+        <v>38328</v>
+      </c>
+      <c r="H4" s="53">
+        <v>40331.9</v>
+      </c>
+      <c r="I4" s="53">
+        <v>43261.7</v>
+      </c>
+      <c r="J4" s="53">
+        <v>41156.453999999998</v>
+      </c>
+      <c r="K4" s="53">
+        <v>43382.35</v>
+      </c>
+      <c r="L4" s="53">
+        <v>44647.26077025324</v>
+      </c>
+      <c r="M4" s="25">
+        <v>48482.8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="64"/>
+      <c r="J5" s="64"/>
+      <c r="K5" s="64"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="53">
+        <v>12185.425408426483</v>
+      </c>
+      <c r="C6" s="53">
+        <v>8758.7488108468751</v>
+      </c>
+      <c r="D6" s="53">
+        <v>8603.4970253200536</v>
+      </c>
+      <c r="E6" s="53">
+        <v>9306.9992589311187</v>
+      </c>
+      <c r="F6" s="53">
+        <v>9582.2038903306093</v>
+      </c>
+      <c r="G6" s="53">
+        <v>9007.7778901574966</v>
+      </c>
+      <c r="H6" s="53">
+        <v>8713.4704260368999</v>
+      </c>
+      <c r="I6" s="53">
+        <v>9087</v>
+      </c>
+      <c r="J6" s="53">
+        <v>8936.0990000000002</v>
+      </c>
+      <c r="K6" s="53">
+        <v>8452.6550000000007</v>
+      </c>
+      <c r="L6" s="53">
+        <v>5669.6024213839864</v>
+      </c>
+      <c r="M6" s="25">
+        <v>6438.6211011355454</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="53">
+        <v>327.6391742858508</v>
+      </c>
+      <c r="C7" s="53">
+        <v>490.93084694754947</v>
+      </c>
+      <c r="D7" s="53">
+        <v>523.18697334479793</v>
+      </c>
+      <c r="E7" s="53">
+        <v>604.44050248399731</v>
+      </c>
+      <c r="F7" s="53">
+        <v>1.8567470715582306</v>
+      </c>
+      <c r="G7" s="53">
+        <v>1.4695563344320246</v>
+      </c>
+      <c r="H7" s="53">
+        <v>2.8518983466370496</v>
+      </c>
+      <c r="I7" s="53">
+        <v>2</v>
+      </c>
+      <c r="J7" s="53">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="K7" s="53">
+        <v>1.962</v>
+      </c>
+      <c r="L7" s="53">
+        <v>1.1414070292347376</v>
+      </c>
+      <c r="M7" s="16">
+        <v>900.05903982755319</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="55" t="s">
         <v>57</v>
       </c>
-      <c r="B4" s="63">
-[...34 lines deleted...]
-      <c r="A5" s="66" t="s">
+      <c r="B8" s="53">
+        <v>10071.129788860228</v>
+      </c>
+      <c r="C8" s="53">
+        <v>12125.996664827555</v>
+      </c>
+      <c r="D8" s="53">
+        <v>12543.904510103179</v>
+      </c>
+      <c r="E8" s="53">
+        <v>11969.943720502532</v>
+      </c>
+      <c r="F8" s="53">
+        <v>12015.820210542657</v>
+      </c>
+      <c r="G8" s="53">
+        <v>10826.07324925958</v>
+      </c>
+      <c r="H8" s="53">
+        <v>12403.63687302952</v>
+      </c>
+      <c r="I8" s="53">
+        <v>13620</v>
+      </c>
+      <c r="J8" s="53">
+        <v>12434.022999999999</v>
+      </c>
+      <c r="K8" s="53">
+        <v>14399.021000000001</v>
+      </c>
+      <c r="L8" s="53">
+        <v>14673.258653675433</v>
+      </c>
+      <c r="M8" s="25">
+        <v>14965.758013228076</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="55" t="s">
         <v>58</v>
       </c>
-      <c r="B5" s="61"/>
-[...12 lines deleted...]
-      <c r="A6" s="67" t="s">
+      <c r="B9" s="53">
+        <v>4710.550881341358</v>
+      </c>
+      <c r="C9" s="53">
+        <v>4713.4788907996553</v>
+      </c>
+      <c r="D9" s="53">
+        <v>5209.9190885640583</v>
+      </c>
+      <c r="E9" s="53">
+        <v>5622.2931427343074</v>
+      </c>
+      <c r="F9" s="53">
+        <v>5611.7789982803097</v>
+      </c>
+      <c r="G9" s="53">
+        <v>5127.2854471195169</v>
+      </c>
+      <c r="H9" s="53">
+        <v>6476.4971347807377</v>
+      </c>
+      <c r="I9" s="53">
+        <v>6762</v>
+      </c>
+      <c r="J9" s="53">
+        <v>6610.1930000000002</v>
+      </c>
+      <c r="K9" s="53">
+        <v>7001.4459999999999</v>
+      </c>
+      <c r="L9" s="53">
+        <v>9419.9655896836484</v>
+      </c>
+      <c r="M9" s="16">
+        <v>9850.3225938843516</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="B6" s="64">
-[...34 lines deleted...]
-      <c r="A7" s="67" t="s">
+      <c r="B10" s="53">
+        <v>18.03386834814178</v>
+      </c>
+      <c r="C10" s="53">
+        <v>49.570908569790774</v>
+      </c>
+      <c r="D10" s="53">
+        <v>59.180414636476542</v>
+      </c>
+      <c r="E10" s="53">
+        <v>62.610900926722081</v>
+      </c>
+      <c r="F10" s="53">
+        <v>50.24514187446259</v>
+      </c>
+      <c r="G10" s="53">
+        <v>35.652956912200246</v>
+      </c>
+      <c r="H10" s="53">
+        <v>50.091009840450937</v>
+      </c>
+      <c r="I10" s="53">
+        <v>26</v>
+      </c>
+      <c r="J10" s="53">
+        <v>24.547000000000001</v>
+      </c>
+      <c r="K10" s="53">
+        <v>20.344000000000001</v>
+      </c>
+      <c r="L10" s="53">
+        <v>32.696516193751783</v>
+      </c>
+      <c r="M10" s="25">
+        <v>441.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="B7" s="64">
-[...34 lines deleted...]
-      <c r="A8" s="67" t="s">
+      <c r="B11" s="53">
+        <v>5802.6178215104546</v>
+      </c>
+      <c r="C11" s="53">
+        <v>5844.8288030110089</v>
+      </c>
+      <c r="D11" s="53">
+        <v>5811.3549325236681</v>
+      </c>
+      <c r="E11" s="53">
+        <v>6559.172577602696</v>
+      </c>
+      <c r="F11" s="53">
+        <v>6920.7313451381815</v>
+      </c>
+      <c r="G11" s="53">
+        <v>6187.0445399828022</v>
+      </c>
+      <c r="H11" s="53">
+        <v>6094.4522567046397</v>
+      </c>
+      <c r="I11" s="53">
+        <v>7469.7</v>
+      </c>
+      <c r="J11" s="53">
+        <v>6911.9709999999995</v>
+      </c>
+      <c r="K11" s="53">
+        <v>6858.2190000000001</v>
+      </c>
+      <c r="L11" s="53">
+        <v>7319.6491831470321</v>
+      </c>
+      <c r="M11" s="16">
+        <v>7486.3555975924337</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="64">
-[...151 lines deleted...]
-      <c r="B12" s="64">
+      <c r="B12" s="53">
         <v>6804.0030572274773</v>
       </c>
-      <c r="C12" s="64">
+      <c r="C12" s="53">
         <v>6394.6450749976111</v>
       </c>
-      <c r="D12" s="64">
+      <c r="D12" s="53">
         <v>5948.4570555077862</v>
       </c>
-      <c r="E12" s="64">
+      <c r="E12" s="53">
         <v>5917.2398968185726</v>
       </c>
-      <c r="F12" s="64">
+      <c r="F12" s="53">
         <v>7130.863666762205</v>
       </c>
-      <c r="G12" s="64">
+      <c r="G12" s="53">
         <v>7142.7326359033141</v>
       </c>
-      <c r="H12" s="64">
+      <c r="H12" s="53">
         <v>6590.9004012611058</v>
       </c>
-      <c r="I12" s="64">
+      <c r="I12" s="53">
         <v>6295</v>
       </c>
-      <c r="J12" s="64">
+      <c r="J12" s="53">
         <v>6237.3590000000004</v>
       </c>
-      <c r="K12" s="64">
+      <c r="K12" s="53">
         <v>6648.7030000000004</v>
       </c>
-      <c r="L12" s="64">
+      <c r="L12" s="53">
         <v>7530.9469991401529</v>
+      </c>
+      <c r="M12" s="16">
+        <v>8399.9925718926152</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:L1"/>
-    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>