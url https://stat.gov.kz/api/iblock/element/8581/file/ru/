--- v0 (2026-04-23)
+++ v1 (2026-08-11)
@@ -1,89 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="21150" windowHeight="10080" tabRatio="692"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
-    <sheet name="Показатель" sheetId="4" r:id="rId3"/>
+    <sheet name="Показатель " sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="N10" i="7" l="1"/>
+  <c r="N7" i="7" s="1"/>
+  <c r="N9" i="7"/>
+  <c r="N6" i="7" s="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="59">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Единица</t>
   </si>
   <si>
-    <t>Дата релиза: 1 августа 2025 года</t>
-[...4 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Методика расчета</t>
@@ -140,88 +146,136 @@
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>формируется по Республике Казахстан</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">ar.abildaeva@aspire.gov.kz </t>
   </si>
   <si>
     <t>Доля ВИЭ в общем объеме производства электроэнергии без учета крупных гидроэлектростанций</t>
   </si>
   <si>
     <t>Расчетный показатель.
 Определяется как отношение производства электроэнергии от источников ВИЭ без учета крупных гидроэлектростанций к общему объему производства электроэнергии.
 Формируется на основании результатов общегосударственного статистического наблюдения по форме 1-ТЭБ "Топливно-энергетический баланс".</t>
   </si>
   <si>
     <t>Характеризует долю ВИЭ в общем объеме производства электроэнергии без учета крупных гидроэлектростанций. Возобновляемые источники энергии – источники энергии, непрерывно возобновляемые за счет естественно протекающих природных процессов, включающие в себя следующие виды: энергия солнечного излучения, энергия ветра, гидродинамическая энергия воды; геотермальная энергия: тепло грунта, подземных вод, рек, водоемов; а также антропогенные источники первичных энергоресурсов: отходы потребления, биомасса, биогаз и иное топливо из отходов потребления, используемые для производства электрической и (или) тепловой энергии</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>1-ТЭБ "Топливно-энергетический баланс"</t>
   </si>
   <si>
-    <t>С 2011 года</t>
+    <t>Акимова Сандугаш Жанатовна</t>
+  </si>
+  <si>
+    <t>sa.akimova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>+7 7172749429</t>
+  </si>
+  <si>
+    <t>Данные по возобновляемым источникам энергии (ВИЭ)</t>
+  </si>
+  <si>
+    <t>Доля ВИЭ в общем объеме производства электроэнергии с учетом крупных гидроэлектростанций
+(Строка 4 / строка 3)</t>
+  </si>
+  <si>
+    <t>Доля ВИЭ в общем объеме производства электроэнергии без учета крупных гидроэлектростанций
+(Строка 5 / строка 3)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Общий объем производства электроэнергии</t>
+  </si>
+  <si>
+    <t>млн кВт.ч</t>
+  </si>
+  <si>
+    <t>Производство электроэнергии от источников ВИЭ с учетом крупных гидроэлектростанций
+(Строка 6 + строка 9 + строка 10 + строка 11)</t>
+  </si>
+  <si>
+    <t>Производство электроэнергии от источников ВИЭ без учета крупных гидроэлектростанций
+(Cтрока 7 + строка 9 + строка 10 + строка 11)</t>
+  </si>
+  <si>
+    <t>Электроэнергия произведенная гидроэлектростанциями
+(Строка 7 + строка 8)</t>
+  </si>
+  <si>
+    <t>Электроэнергия произведенная малыми гидроэлектростанциями</t>
+  </si>
+  <si>
+    <t>Электроэнергия произведенная прочими гидроэлектростанциями</t>
+  </si>
+  <si>
+    <t>Электроэнергия произведенная солнечными электростанциями</t>
+  </si>
+  <si>
+    <t>Электроэнергия произведенная ветровыми электростанциями</t>
+  </si>
+  <si>
+    <t>Электроэнергия произведенная биогазовыми установками</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -353,82 +407,83 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
@@ -468,51 +523,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
@@ -621,398 +676,464 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...24 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="22"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="22" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="22" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="22" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="22" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="29" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="29" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...3 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Акцент1 2" xfId="2"/>
     <cellStyle name="Акцент2 2" xfId="3"/>
     <cellStyle name="Акцент3 2" xfId="4"/>
     <cellStyle name="Акцент4 2" xfId="5"/>
     <cellStyle name="Акцент5 2" xfId="6"/>
     <cellStyle name="Акцент6 2" xfId="7"/>
     <cellStyle name="Ввод  2" xfId="8"/>
     <cellStyle name="Вывод 2" xfId="9"/>
     <cellStyle name="Вычисление 2" xfId="10"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Денежный 2" xfId="11"/>
     <cellStyle name="Заголовок 1 2" xfId="12"/>
     <cellStyle name="Заголовок 2 2" xfId="13"/>
     <cellStyle name="Заголовок 3 2" xfId="14"/>
     <cellStyle name="Заголовок 4 2" xfId="15"/>
     <cellStyle name="Итог 2" xfId="16"/>
     <cellStyle name="Контрольная ячейка 2" xfId="17"/>
     <cellStyle name="Название 2" xfId="18"/>
     <cellStyle name="Нейтральный 2" xfId="19"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="20"/>
     <cellStyle name="Обычный 3" xfId="21"/>
     <cellStyle name="Обычный 4" xfId="22"/>
     <cellStyle name="Обычный 5" xfId="1"/>
     <cellStyle name="Плохой 2" xfId="23"/>
     <cellStyle name="Пояснение 2" xfId="24"/>
     <cellStyle name="Примечание 2" xfId="25"/>
     <cellStyle name="Связанная ячейка 2" xfId="26"/>
     <cellStyle name="Текст предупреждения 2" xfId="27"/>
     <cellStyle name="Хороший 2" xfId="28"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>70539</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>11206</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="4093451" cy="963706"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>324970</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>33618</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>526677</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>840442</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="Энергетика (1).png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8449235" y="33618"/>
+          <a:ext cx="806824" cy="806824"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1176,63 +1297,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetAnalytics/77394629" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/14/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-energy/publications/335610/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetAnalytics/77394629" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/14/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.akimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-energy/publications/335610/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43" customWidth="1"/>
     <col min="2" max="2" width="78.5703125" customWidth="1"/>
     <col min="257" max="257" width="43" customWidth="1"/>
     <col min="258" max="258" width="78.5703125" customWidth="1"/>
     <col min="513" max="513" width="43" customWidth="1"/>
     <col min="514" max="514" width="78.5703125" customWidth="1"/>
     <col min="769" max="769" width="43" customWidth="1"/>
     <col min="770" max="770" width="78.5703125" customWidth="1"/>
     <col min="1025" max="1025" width="43" customWidth="1"/>
     <col min="1026" max="1026" width="78.5703125" customWidth="1"/>
     <col min="1281" max="1281" width="43" customWidth="1"/>
     <col min="1282" max="1282" width="78.5703125" customWidth="1"/>
     <col min="1537" max="1537" width="43" customWidth="1"/>
     <col min="1538" max="1538" width="78.5703125" customWidth="1"/>
     <col min="1793" max="1793" width="43" customWidth="1"/>
     <col min="1794" max="1794" width="78.5703125" customWidth="1"/>
     <col min="2049" max="2049" width="43" customWidth="1"/>
     <col min="2050" max="2050" width="78.5703125" customWidth="1"/>
     <col min="2305" max="2305" width="43" customWidth="1"/>
     <col min="2306" max="2306" width="78.5703125" customWidth="1"/>
     <col min="2561" max="2561" width="43" customWidth="1"/>
@@ -1324,805 +1445,1209 @@
     <col min="13569" max="13569" width="43" customWidth="1"/>
     <col min="13570" max="13570" width="78.5703125" customWidth="1"/>
     <col min="13825" max="13825" width="43" customWidth="1"/>
     <col min="13826" max="13826" width="78.5703125" customWidth="1"/>
     <col min="14081" max="14081" width="43" customWidth="1"/>
     <col min="14082" max="14082" width="78.5703125" customWidth="1"/>
     <col min="14337" max="14337" width="43" customWidth="1"/>
     <col min="14338" max="14338" width="78.5703125" customWidth="1"/>
     <col min="14593" max="14593" width="43" customWidth="1"/>
     <col min="14594" max="14594" width="78.5703125" customWidth="1"/>
     <col min="14849" max="14849" width="43" customWidth="1"/>
     <col min="14850" max="14850" width="78.5703125" customWidth="1"/>
     <col min="15105" max="15105" width="43" customWidth="1"/>
     <col min="15106" max="15106" width="78.5703125" customWidth="1"/>
     <col min="15361" max="15361" width="43" customWidth="1"/>
     <col min="15362" max="15362" width="78.5703125" customWidth="1"/>
     <col min="15617" max="15617" width="43" customWidth="1"/>
     <col min="15618" max="15618" width="78.5703125" customWidth="1"/>
     <col min="15873" max="15873" width="43" customWidth="1"/>
     <col min="15874" max="15874" width="78.5703125" customWidth="1"/>
     <col min="16129" max="16129" width="43" customWidth="1"/>
     <col min="16130" max="16130" width="78.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="16"/>
-[...11 lines deleted...]
-      <c r="M1" s="17"/>
+      <c r="A1" s="9"/>
+      <c r="B1" s="9"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="29">
+        <v>30930802</v>
+      </c>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+    </row>
+    <row r="3" spans="1:13" ht="25.5">
+      <c r="A3" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
+      <c r="M3" s="13"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="36">
-[...15 lines deleted...]
-      <c r="A3" s="18" t="s">
+      <c r="B4" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
+    </row>
+    <row r="5" spans="1:13" ht="25.5">
+      <c r="A5" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="B5" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
+      <c r="M5" s="13"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" s="13"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="13"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="13"/>
+    </row>
+    <row r="7" spans="1:13" ht="102.75">
+      <c r="A7" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="28"/>
+      <c r="D7" s="13"/>
+      <c r="F7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" s="13"/>
+      <c r="H7" s="13"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="13"/>
+      <c r="L7" s="13"/>
+      <c r="M7" s="13"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="13"/>
+      <c r="L8" s="13"/>
+      <c r="M8" s="13"/>
+    </row>
+    <row r="9" spans="1:13" ht="63.75">
+      <c r="A9" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="18"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="18"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="18"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="18"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="18"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="20">
+        <v>46240</v>
+      </c>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="21"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="20">
+        <v>46605</v>
+      </c>
+      <c r="C17" s="10"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="10"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="22"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="21"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="C3" s="20"/>
-[...72 lines deleted...]
-      <c r="B7" s="34" t="s">
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="10"/>
+      <c r="K19" s="10"/>
+      <c r="L19" s="10"/>
+      <c r="M19" s="22"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="C7" s="35"/>
-[...35 lines deleted...]
-      <c r="B9" s="23" t="s">
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="10"/>
+      <c r="K20" s="10"/>
+      <c r="L20" s="10"/>
+      <c r="M20" s="21"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="20"/>
-[...237 lines deleted...]
-      <c r="M21" s="29"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="10"/>
+      <c r="H21" s="10"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="10"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="22"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="32"/>
-[...11 lines deleted...]
-      <c r="M22" s="17"/>
+      <c r="A22" s="25"/>
+      <c r="B22" s="26"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="17"/>
-[...11 lines deleted...]
-      <c r="M23" s="29"/>
+      <c r="A23" s="10"/>
+      <c r="B23" s="10"/>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="10"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="17"/>
-[...11 lines deleted...]
-      <c r="M24" s="28"/>
+      <c r="A24" s="10"/>
+      <c r="B24" s="10"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="10"/>
+      <c r="H24" s="10"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="10"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="21"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="17"/>
-[...11 lines deleted...]
-      <c r="M25" s="29"/>
+      <c r="A25" s="10"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="22"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="17"/>
-[...11 lines deleted...]
-      <c r="M26" s="28"/>
+      <c r="A26" s="10"/>
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="21"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F27" sqref="F27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q8"/>
+  <dimension ref="A1:O18"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="3" ySplit="7" topLeftCell="D14" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B13" sqref="B13"/>
+      <selection activeCell="D2" sqref="D1:D1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" style="9" customWidth="1"/>
+    <col min="1" max="1" width="3.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="40.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
-    <col min="4" max="4" width="7.28515625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="4" max="5" width="7.28515625" style="1" customWidth="1"/>
+    <col min="6" max="11" width="7.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="7.85546875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="5" customFormat="1" ht="75" customHeight="1">
-[...25 lines deleted...]
-      <c r="L2" s="50" t="s">
+    <row r="1" spans="1:15" s="35" customFormat="1" ht="75" customHeight="1">
+      <c r="A1" s="52"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+    </row>
+    <row r="3" spans="1:15" ht="15" customHeight="1">
+      <c r="A3" s="51" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="B4" s="48">
+        <v>30930802</v>
+      </c>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38"/>
+      <c r="O4" s="38"/>
+    </row>
+    <row r="5" spans="1:15" ht="12.75">
+      <c r="A5" s="6"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="3">
+        <v>2015</v>
+      </c>
+      <c r="E5" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F5" s="3">
+        <v>2017</v>
+      </c>
+      <c r="G5" s="3">
+        <v>2018</v>
+      </c>
+      <c r="H5" s="3">
+        <v>2019</v>
+      </c>
+      <c r="I5" s="3">
+        <v>2020</v>
+      </c>
+      <c r="J5" s="3">
+        <v>2021</v>
+      </c>
+      <c r="K5" s="3">
+        <v>2022</v>
+      </c>
+      <c r="L5" s="3">
+        <v>2023</v>
+      </c>
+      <c r="M5" s="39">
+        <v>2024</v>
+      </c>
+      <c r="N5" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="45">
+      <c r="A6" s="2">
+        <v>1</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="8">
+        <v>10.36</v>
+      </c>
+      <c r="E6" s="8">
+        <v>12.712999999999999</v>
+      </c>
+      <c r="F6" s="8">
+        <v>11.347</v>
+      </c>
+      <c r="G6" s="8">
+        <v>10.430999999999999</v>
+      </c>
+      <c r="H6" s="8">
+        <v>10.794</v>
+      </c>
+      <c r="I6" s="8">
+        <v>10.989000000000001</v>
+      </c>
+      <c r="J6" s="8">
+        <v>10.938000000000001</v>
+      </c>
+      <c r="K6" s="8">
+        <v>11.821</v>
+      </c>
+      <c r="L6" s="8">
+        <v>12.739000000000001</v>
+      </c>
+      <c r="M6" s="40">
+        <v>14.85191</v>
+      </c>
+      <c r="N6" s="37">
+        <f>N9/N8*100</f>
+        <v>14.481443598885523</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="45">
+      <c r="A7" s="49">
         <v>2</v>
       </c>
-      <c r="M2" s="49"/>
-[...8 lines deleted...]
-      <c r="L3" s="48" t="s">
+      <c r="B7" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="37">
+        <v>0.58399999999999996</v>
+      </c>
+      <c r="E7" s="37">
+        <v>0.79400000000000004</v>
+      </c>
+      <c r="F7" s="37">
+        <v>0.94699999999999995</v>
+      </c>
+      <c r="G7" s="37">
+        <v>1.377</v>
+      </c>
+      <c r="H7" s="37">
+        <v>1.873</v>
+      </c>
+      <c r="I7" s="37">
+        <v>2.7810000000000001</v>
+      </c>
+      <c r="J7" s="37">
+        <v>3.46</v>
+      </c>
+      <c r="K7" s="37">
+        <v>4.4379999999999997</v>
+      </c>
+      <c r="L7" s="37">
+        <v>5.9</v>
+      </c>
+      <c r="M7" s="40">
+        <v>6.171837</v>
+      </c>
+      <c r="N7" s="37">
+        <f>N10/N8*100</f>
+        <v>7.0233046242767871</v>
+      </c>
+      <c r="O7" s="41"/>
+    </row>
+    <row r="8" spans="1:15" ht="12.75">
+      <c r="A8" s="2">
         <v>3</v>
       </c>
-      <c r="M3" s="49"/>
-[...84 lines deleted...]
-        <v>41</v>
+      <c r="B8" s="42" t="s">
+        <v>48</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>0</v>
-[...42 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="D8" s="43">
+        <v>91882.202000000005</v>
+      </c>
+      <c r="E8" s="43">
+        <v>94642.384000000005</v>
+      </c>
+      <c r="F8" s="43">
+        <v>103196.827</v>
+      </c>
+      <c r="G8" s="43">
+        <v>107604.727</v>
+      </c>
+      <c r="H8" s="43">
+        <v>106877.96</v>
+      </c>
+      <c r="I8" s="43">
+        <v>110890.318</v>
+      </c>
+      <c r="J8" s="43">
+        <v>115079.2</v>
+      </c>
+      <c r="K8" s="43">
+        <v>113552.09299999999</v>
+      </c>
+      <c r="L8" s="43">
+        <v>113585.469</v>
+      </c>
+      <c r="M8" s="44">
+        <v>118716.683</v>
+      </c>
+      <c r="N8" s="45">
+        <v>123782.24019999999</v>
+      </c>
+      <c r="O8" s="46"/>
+    </row>
+    <row r="9" spans="1:15" ht="39.75" customHeight="1">
+      <c r="A9" s="2">
+        <v>4</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="43">
+        <v>9519.2669999999998</v>
+      </c>
+      <c r="E9" s="43">
+        <v>12032.058000000001</v>
+      </c>
+      <c r="F9" s="43">
+        <v>11709.725</v>
+      </c>
+      <c r="G9" s="43">
+        <v>11224.205099999999</v>
+      </c>
+      <c r="H9" s="43">
+        <v>11536.6011</v>
+      </c>
+      <c r="I9" s="43">
+        <v>12185.879800000001</v>
+      </c>
+      <c r="J9" s="43">
+        <v>12587.5803</v>
+      </c>
+      <c r="K9" s="43">
+        <v>13422.484699999999</v>
+      </c>
+      <c r="L9" s="43">
+        <v>14556.490999999998</v>
+      </c>
+      <c r="M9" s="44">
+        <v>17631.7</v>
+      </c>
+      <c r="N9" s="45">
+        <f>N11+N14+N15+N16</f>
+        <v>17925.455300000001</v>
+      </c>
+      <c r="O9" s="47"/>
+    </row>
+    <row r="10" spans="1:15" ht="33.75">
+      <c r="A10" s="2">
+        <v>5</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="43">
+        <v>536.47699999999998</v>
+      </c>
+      <c r="E10" s="43">
+        <v>751.65800000000002</v>
+      </c>
+      <c r="F10" s="43">
+        <v>976.92499999999995</v>
+      </c>
+      <c r="G10" s="43">
+        <v>1481.7050999999994</v>
+      </c>
+      <c r="H10" s="43">
+        <v>2002.2421000000002</v>
+      </c>
+      <c r="I10" s="43">
+        <v>3083.6558</v>
+      </c>
+      <c r="J10" s="43">
+        <v>3981.3082999999997</v>
+      </c>
+      <c r="K10" s="43">
+        <v>5039.1387000000004</v>
+      </c>
+      <c r="L10" s="43">
+        <v>6696.7809999999999</v>
+      </c>
+      <c r="M10" s="44">
+        <v>7327</v>
+      </c>
+      <c r="N10" s="45">
+        <f>N12+N14+N15+N16</f>
+        <v>8693.603799999999</v>
+      </c>
+      <c r="O10" s="47"/>
+    </row>
+    <row r="11" spans="1:15" ht="33.75">
+      <c r="A11" s="2">
+        <v>6</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" s="43">
+        <v>9269.19</v>
+      </c>
+      <c r="E11" s="43">
+        <v>11620.7</v>
+      </c>
+      <c r="F11" s="43">
+        <v>11210.1</v>
+      </c>
+      <c r="G11" s="43">
+        <v>10376.299999999999</v>
+      </c>
+      <c r="H11" s="43">
+        <v>9993.6589999999997</v>
+      </c>
+      <c r="I11" s="43">
+        <v>9660.3240000000005</v>
+      </c>
+      <c r="J11" s="43">
+        <v>9208.4719999999998</v>
+      </c>
+      <c r="K11" s="43">
+        <v>9201.2459999999992</v>
+      </c>
+      <c r="L11" s="43">
+        <v>8853.58</v>
+      </c>
+      <c r="M11" s="44">
+        <v>11285</v>
+      </c>
+      <c r="N11" s="45">
+        <v>10402.519800000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="22.5">
+      <c r="A12" s="2">
+        <v>7</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="43">
+        <v>286.39999999999998</v>
+      </c>
+      <c r="E12" s="43">
+        <v>340.3</v>
+      </c>
+      <c r="F12" s="43">
+        <v>477.3</v>
+      </c>
+      <c r="G12" s="43">
+        <v>633.79999999999927</v>
+      </c>
+      <c r="H12" s="43">
+        <v>459.3</v>
+      </c>
+      <c r="I12" s="43">
+        <v>558.1</v>
+      </c>
+      <c r="J12" s="43">
+        <v>602.20000000000005</v>
+      </c>
+      <c r="K12" s="43">
+        <v>817.9</v>
+      </c>
+      <c r="L12" s="45">
+        <v>993.87</v>
+      </c>
+      <c r="M12" s="44">
+        <v>980.32640000000004</v>
+      </c>
+      <c r="N12" s="45">
+        <v>1170.6682999999998</v>
+      </c>
+      <c r="O12" s="46"/>
+    </row>
+    <row r="13" spans="1:15" ht="22.5">
+      <c r="A13" s="2">
+        <v>8</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="43">
+        <v>8982.7999999999993</v>
+      </c>
+      <c r="E13" s="43">
+        <v>11280.400000000001</v>
+      </c>
+      <c r="F13" s="43">
+        <v>10732.8</v>
+      </c>
+      <c r="G13" s="43">
+        <v>9742.5</v>
+      </c>
+      <c r="H13" s="43">
+        <v>9534.4</v>
+      </c>
+      <c r="I13" s="43">
+        <v>9102.2240000000002</v>
+      </c>
+      <c r="J13" s="43">
+        <v>8606.2999999999993</v>
+      </c>
+      <c r="K13" s="43">
+        <v>8383.2999999999993</v>
+      </c>
+      <c r="L13" s="45">
+        <v>7859.71</v>
+      </c>
+      <c r="M13" s="44">
+        <v>10304.666800000001</v>
+      </c>
+      <c r="N13" s="45">
+        <v>9231.8515000000007</v>
+      </c>
+      <c r="O13" s="46"/>
+    </row>
+    <row r="14" spans="1:15" ht="22.5">
+      <c r="A14" s="2">
+        <v>9</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="43">
+        <v>118.355</v>
+      </c>
+      <c r="E14" s="43">
+        <v>136.375</v>
+      </c>
+      <c r="F14" s="43">
+        <v>159.58500000000001</v>
+      </c>
+      <c r="G14" s="43">
+        <v>384.49</v>
+      </c>
+      <c r="H14" s="43">
+        <v>830.84</v>
+      </c>
+      <c r="I14" s="43">
+        <v>1490.3679999999999</v>
+      </c>
+      <c r="J14" s="43">
+        <v>1629.07</v>
+      </c>
+      <c r="K14" s="43">
+        <v>1899.623</v>
+      </c>
+      <c r="L14" s="45">
+        <v>1872.7729999999999</v>
+      </c>
+      <c r="M14" s="44">
+        <v>1890.3724</v>
+      </c>
+      <c r="N14" s="45">
+        <v>2309.8092999999999</v>
+      </c>
+      <c r="O14" s="46"/>
+    </row>
+    <row r="15" spans="1:15" ht="22.5">
+      <c r="A15" s="2">
+        <v>10</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="43">
+        <v>131.72200000000001</v>
+      </c>
+      <c r="E15" s="43">
+        <v>274.983</v>
+      </c>
+      <c r="F15" s="43">
+        <v>339.84</v>
+      </c>
+      <c r="G15" s="43">
+        <v>460.58300000000003</v>
+      </c>
+      <c r="H15" s="43">
+        <v>707.13499999999999</v>
+      </c>
+      <c r="I15" s="43">
+        <v>1028.6610000000001</v>
+      </c>
+      <c r="J15" s="43">
+        <v>1747.4739999999999</v>
+      </c>
+      <c r="K15" s="43">
+        <v>2318.6660000000002</v>
+      </c>
+      <c r="L15" s="45">
+        <v>3824.99</v>
+      </c>
+      <c r="M15" s="44">
+        <v>4454.5105000000003</v>
+      </c>
+      <c r="N15" s="45">
+        <v>5210.3773999999994</v>
+      </c>
+      <c r="O15" s="46"/>
+    </row>
+    <row r="16" spans="1:15" ht="22.5">
+      <c r="A16" s="2">
+        <v>11</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" s="43">
+        <v>0.2</v>
+      </c>
+      <c r="G16" s="43">
+        <v>2.8321000000000005</v>
+      </c>
+      <c r="H16" s="43">
+        <v>4.9671000000000003</v>
+      </c>
+      <c r="I16" s="43">
+        <v>6.5268000000000006</v>
+      </c>
+      <c r="J16" s="43">
+        <v>2.5643000000000002</v>
+      </c>
+      <c r="K16" s="43">
+        <v>2.9497000000000004</v>
+      </c>
+      <c r="L16" s="45">
+        <v>5.1479999999999997</v>
+      </c>
+      <c r="M16" s="44">
+        <v>1.8158000000000001</v>
+      </c>
+      <c r="N16" s="45">
+        <v>2.7488000000000001</v>
+      </c>
+      <c r="O16" s="46"/>
+    </row>
+    <row r="17" spans="15:15">
+      <c r="O17" s="46"/>
+    </row>
+    <row r="18" spans="15:15">
+      <c r="O18" s="46"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="L2:Q2"/>
+  <mergeCells count="2">
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>Показатель</vt:lpstr>
+      <vt:lpstr>Показатель </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>