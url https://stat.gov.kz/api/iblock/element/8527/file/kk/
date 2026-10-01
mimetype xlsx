--- v0 (2026-04-14)
+++ v1 (2026-10-01)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\Динамика (годовая)\КАЗ\МН\Внешняя\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46722330-A59B-4E34-A5BB-8CF008BE74D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
@@ -359,51 +358,51 @@
   <si>
     <t>СКК коды - 613203</t>
   </si>
   <si>
     <t>есепті кезеңде елге шетелден келгендер саны мен елден шетелге кеткендер санының айырмасы</t>
   </si>
   <si>
     <t>Есепті кезеңдегі шетелге келгендер мен кеткендер саны арасындағы арифметикалық айырма</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t xml:space="preserve">Карабекова Данагуль Бекбергеновна </t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -941,51 +940,51 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1128,115 +1127,118 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="34" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="34" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="32" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="32" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="31" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="31" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="3" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="4" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="5" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="6" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
-    <cellStyle name="Нейтральный 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Название 2" xfId="24"/>
+    <cellStyle name="Нейтральный 2" xfId="25"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="28"/>
+    <cellStyle name="Обычный 2 3" xfId="27"/>
+    <cellStyle name="Обычный 2 4" xfId="23"/>
+    <cellStyle name="Обычный 2 5" xfId="32"/>
+    <cellStyle name="Обычный 3" xfId="33"/>
+    <cellStyle name="Обычный 3 2" xfId="30"/>
+    <cellStyle name="Обычный 4" xfId="29"/>
+    <cellStyle name="Обычный 4 2" xfId="34"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2"/>
     <cellStyle name="Плохой" xfId="8" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="15" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Примечание 2" xfId="26"/>
     <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="7" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1290,119 +1292,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1546,51 +1514,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="43" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="43" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="43"/>
     <col min="257" max="257" width="44.28515625" style="43" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="43" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="43"/>
     <col min="513" max="513" width="44.28515625" style="43" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="43" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="43"/>
     <col min="769" max="769" width="44.28515625" style="43" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="43" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="43"/>
     <col min="1025" max="1025" width="44.28515625" style="43" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="43" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="43"/>
     <col min="1281" max="1281" width="44.28515625" style="43" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="43" customWidth="1"/>
@@ -1750,52 +1718,52 @@
     <col min="14339" max="14592" width="9.140625" style="43"/>
     <col min="14593" max="14593" width="44.28515625" style="43" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="43" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="43"/>
     <col min="14849" max="14849" width="44.28515625" style="43" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="43" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="43"/>
     <col min="15105" max="15105" width="44.28515625" style="43" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="43" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="43"/>
     <col min="15361" max="15361" width="44.28515625" style="43" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="43" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="43"/>
     <col min="15617" max="15617" width="44.28515625" style="43" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="43" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="43"/>
     <col min="15873" max="15873" width="44.28515625" style="43" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="43" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="43"/>
     <col min="16129" max="16129" width="44.28515625" style="43" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="43" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A1" s="79"/>
-      <c r="B1" s="79"/>
+      <c r="A1" s="78"/>
+      <c r="B1" s="78"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="45">
         <v>613203</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="44" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="44" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="47" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1950,64 +1918,64 @@
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="57"/>
       <c r="B25" s="57"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="57"/>
       <c r="B26" s="57"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A27" s="57"/>
       <c r="B27" s="57"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A28" s="57"/>
       <c r="B28" s="57"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A29" s="58"/>
       <c r="B29" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="60" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="60" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="60"/>
     <col min="4" max="4" width="51.7109375" style="60" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="61"/>
     <col min="257" max="257" width="4.5703125" style="61" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="61" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="61"/>
     <col min="260" max="260" width="51.7109375" style="61" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="61"/>
     <col min="513" max="513" width="4.5703125" style="61" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="61" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="61"/>
     <col min="516" max="516" width="51.7109375" style="61" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="61"/>
     <col min="769" max="769" width="4.5703125" style="61" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="61" customWidth="1"/>
@@ -2388,141 +2356,141 @@
     <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="59"/>
       <c r="B12" s="59"/>
       <c r="C12" s="62"/>
       <c r="D12" s="65"/>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="59"/>
       <c r="B13" s="59"/>
       <c r="C13" s="59"/>
       <c r="D13" s="65"/>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B14" s="67" t="s">
         <v>84</v>
       </c>
       <c r="C14" s="68"/>
       <c r="D14" s="68"/>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B15" s="63"/>
       <c r="D15" s="63"/>
       <c r="X15" s="60"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="80"/>
-[...2 lines deleted...]
-      <c r="D19" s="80"/>
+      <c r="A19" s="79"/>
+      <c r="B19" s="79"/>
+      <c r="C19" s="79"/>
+      <c r="D19" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB74"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A110" sqref="A110"/>
-      <selection pane="bottomLeft" activeCell="B50" sqref="B50:AB50"/>
+      <selection pane="bottomLeft" activeCell="AC15" sqref="AC15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="2"/>
     <col min="12" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="70" t="s">
         <v>85</v>
       </c>
-      <c r="B2" s="85" t="s">
+      <c r="B2" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="85"/>
-[...24 lines deleted...]
-      <c r="AB2" s="86"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="84"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="4"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="Z4" s="5"/>
-      <c r="AB4" s="5" t="s">
+      <c r="AB4" s="88" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A5" s="69" t="s">
         <v>88</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="7">
         <v>2000</v>
       </c>
       <c r="D5" s="7">
         <v>2001</v>
       </c>
       <c r="E5" s="7">
         <v>2002</v>
       </c>
       <c r="F5" s="7">
         <v>2003</v>
       </c>
       <c r="G5" s="7">
         <v>2004</v>
       </c>
       <c r="H5" s="7">
         <v>2005</v>
@@ -2562,115 +2530,115 @@
       </c>
       <c r="T5" s="8">
         <v>2017</v>
       </c>
       <c r="U5" s="7">
         <v>2018</v>
       </c>
       <c r="V5" s="9">
         <v>2019</v>
       </c>
       <c r="W5" s="10">
         <v>2020</v>
       </c>
       <c r="X5" s="10">
         <v>2021</v>
       </c>
       <c r="Y5" s="11">
         <v>2022</v>
       </c>
       <c r="Z5" s="11">
         <v>2023</v>
       </c>
       <c r="AA5" s="11">
         <v>2024</v>
       </c>
-      <c r="AB5" s="78">
+      <c r="AB5" s="89">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="87" t="s">
+      <c r="B6" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="87"/>
-[...24 lines deleted...]
-      <c r="AB6" s="88"/>
+      <c r="C6" s="85"/>
+      <c r="D6" s="85"/>
+      <c r="E6" s="85"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="85"/>
+      <c r="I6" s="85"/>
+      <c r="J6" s="85"/>
+      <c r="K6" s="85"/>
+      <c r="L6" s="85"/>
+      <c r="M6" s="85"/>
+      <c r="N6" s="85"/>
+      <c r="O6" s="85"/>
+      <c r="P6" s="85"/>
+      <c r="Q6" s="85"/>
+      <c r="R6" s="85"/>
+      <c r="S6" s="85"/>
+      <c r="T6" s="85"/>
+      <c r="U6" s="85"/>
+      <c r="V6" s="85"/>
+      <c r="W6" s="85"/>
+      <c r="X6" s="85"/>
+      <c r="Y6" s="85"/>
+      <c r="Z6" s="85"/>
+      <c r="AA6" s="85"/>
+      <c r="AB6" s="86"/>
     </row>
     <row r="7" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="13">
         <v>-108307</v>
       </c>
       <c r="D7" s="13">
         <v>-88162</v>
       </c>
       <c r="E7" s="13">
         <v>-62012</v>
       </c>
       <c r="F7" s="13">
         <v>-8306</v>
       </c>
       <c r="G7" s="13">
         <v>2789</v>
       </c>
       <c r="H7" s="13">
         <v>22668</v>
       </c>
       <c r="I7" s="13">
         <v>33041</v>
       </c>
       <c r="J7" s="13">
         <v>10962</v>
       </c>
       <c r="K7" s="13">
-        <v>1117</v>
+        <v>1300</v>
       </c>
       <c r="L7" s="14">
         <v>7526</v>
       </c>
       <c r="M7" s="14">
         <v>15516</v>
       </c>
       <c r="N7" s="14">
         <v>5096</v>
       </c>
       <c r="O7" s="14">
         <v>-1426</v>
       </c>
       <c r="P7" s="14">
         <v>-279</v>
       </c>
       <c r="Q7" s="13">
         <v>-12162</v>
       </c>
       <c r="R7" s="13">
         <v>-13466</v>
       </c>
       <c r="S7" s="13">
         <v>-21145</v>
       </c>
@@ -2970,51 +2938,51 @@
       <c r="C11" s="13">
         <v>-6151</v>
       </c>
       <c r="D11" s="13">
         <v>-4344</v>
       </c>
       <c r="E11" s="13">
         <v>-1116</v>
       </c>
       <c r="F11" s="13">
         <v>3205</v>
       </c>
       <c r="G11" s="13">
         <v>5101</v>
       </c>
       <c r="H11" s="13">
         <v>5682</v>
       </c>
       <c r="I11" s="13">
         <v>4946</v>
       </c>
       <c r="J11" s="13">
         <v>4633</v>
       </c>
       <c r="K11" s="13">
-        <v>2419</v>
+        <v>2400</v>
       </c>
       <c r="L11" s="14">
         <v>2501</v>
       </c>
       <c r="M11" s="14">
         <v>2466</v>
       </c>
       <c r="N11" s="14">
         <v>2592</v>
       </c>
       <c r="O11" s="14">
         <v>973</v>
       </c>
       <c r="P11" s="14">
         <v>2432</v>
       </c>
       <c r="Q11" s="13">
         <v>851</v>
       </c>
       <c r="R11" s="13">
         <v>2290</v>
       </c>
       <c r="S11" s="13">
         <v>2571</v>
       </c>
@@ -3142,51 +3110,51 @@
       <c r="C13" s="13">
         <v>-7078</v>
       </c>
       <c r="D13" s="13">
         <v>-1874</v>
       </c>
       <c r="E13" s="13">
         <v>420</v>
       </c>
       <c r="F13" s="13">
         <v>-123</v>
       </c>
       <c r="G13" s="13">
         <v>-15</v>
       </c>
       <c r="H13" s="13">
         <v>735</v>
       </c>
       <c r="I13" s="13">
         <v>735</v>
       </c>
       <c r="J13" s="13">
         <v>353</v>
       </c>
       <c r="K13" s="13">
-        <v>-517</v>
+        <v>-521</v>
       </c>
       <c r="L13" s="14">
         <v>861</v>
       </c>
       <c r="M13" s="14">
         <v>599</v>
       </c>
       <c r="N13" s="14">
         <v>-595</v>
       </c>
       <c r="O13" s="14">
         <v>-586</v>
       </c>
       <c r="P13" s="14">
         <v>-435</v>
       </c>
       <c r="Q13" s="13">
         <v>-565</v>
       </c>
       <c r="R13" s="13">
         <v>-731</v>
       </c>
       <c r="S13" s="13">
         <v>-526</v>
       </c>
@@ -3228,51 +3196,51 @@
       <c r="C14" s="13">
         <v>-4959</v>
       </c>
       <c r="D14" s="13">
         <v>-3958</v>
       </c>
       <c r="E14" s="13">
         <v>-1360</v>
       </c>
       <c r="F14" s="13">
         <v>2267</v>
       </c>
       <c r="G14" s="13">
         <v>2390</v>
       </c>
       <c r="H14" s="13">
         <v>4052</v>
       </c>
       <c r="I14" s="13">
         <v>793</v>
       </c>
       <c r="J14" s="13">
         <v>476</v>
       </c>
       <c r="K14" s="13">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="L14" s="14">
         <v>983</v>
       </c>
       <c r="M14" s="14">
         <v>57</v>
       </c>
       <c r="N14" s="14">
         <v>1037</v>
       </c>
       <c r="O14" s="14">
         <v>1145</v>
       </c>
       <c r="P14" s="14">
         <v>369</v>
       </c>
       <c r="Q14" s="13">
         <v>-142</v>
       </c>
       <c r="R14" s="13">
         <v>-434</v>
       </c>
       <c r="S14" s="13">
         <v>-626</v>
       </c>
@@ -3400,51 +3368,51 @@
       <c r="C16" s="13">
         <v>-14827</v>
       </c>
       <c r="D16" s="13">
         <v>-14516</v>
       </c>
       <c r="E16" s="13">
         <v>-10335</v>
       </c>
       <c r="F16" s="13">
         <v>-3997</v>
       </c>
       <c r="G16" s="13">
         <v>-1485</v>
       </c>
       <c r="H16" s="13">
         <v>197</v>
       </c>
       <c r="I16" s="13">
         <v>1239</v>
       </c>
       <c r="J16" s="13">
         <v>-1833</v>
       </c>
       <c r="K16" s="13">
-        <v>-2398</v>
+        <v>-2402</v>
       </c>
       <c r="L16" s="14">
         <v>-1238</v>
       </c>
       <c r="M16" s="14">
         <v>-882</v>
       </c>
       <c r="N16" s="14">
         <v>-991</v>
       </c>
       <c r="O16" s="14">
         <v>-1699</v>
       </c>
       <c r="P16" s="14">
         <v>-1516</v>
       </c>
       <c r="Q16" s="13">
         <v>-2992</v>
       </c>
       <c r="R16" s="13">
         <v>-3486</v>
       </c>
       <c r="S16" s="13">
         <v>-5117</v>
       </c>
@@ -3572,51 +3540,51 @@
       <c r="C18" s="19">
         <v>-1629</v>
       </c>
       <c r="D18" s="13">
         <v>-1231</v>
       </c>
       <c r="E18" s="13">
         <v>-757</v>
       </c>
       <c r="F18" s="13">
         <v>2</v>
       </c>
       <c r="G18" s="13">
         <v>367</v>
       </c>
       <c r="H18" s="13">
         <v>1844</v>
       </c>
       <c r="I18" s="13">
         <v>675</v>
       </c>
       <c r="J18" s="13">
         <v>41</v>
       </c>
       <c r="K18" s="13">
-        <v>-31</v>
+        <v>266</v>
       </c>
       <c r="L18" s="14">
         <v>143</v>
       </c>
       <c r="M18" s="14">
         <v>175</v>
       </c>
       <c r="N18" s="14">
         <v>70</v>
       </c>
       <c r="O18" s="14">
         <v>46</v>
       </c>
       <c r="P18" s="14">
         <v>13</v>
       </c>
       <c r="Q18" s="13">
         <v>19</v>
       </c>
       <c r="R18" s="13">
         <v>-45</v>
       </c>
       <c r="S18" s="13">
         <v>-51</v>
       </c>
@@ -3744,51 +3712,51 @@
       <c r="C20" s="17">
         <v>-15924</v>
       </c>
       <c r="D20" s="17">
         <v>-13403</v>
       </c>
       <c r="E20" s="17">
         <v>-10953</v>
       </c>
       <c r="F20" s="17">
         <v>-4872</v>
       </c>
       <c r="G20" s="17">
         <v>-3217</v>
       </c>
       <c r="H20" s="17">
         <v>-1529</v>
       </c>
       <c r="I20" s="17">
         <v>1006</v>
       </c>
       <c r="J20" s="17">
         <v>46</v>
       </c>
       <c r="K20" s="13">
-        <v>-779</v>
+        <v>-780</v>
       </c>
       <c r="L20" s="20">
         <v>-1381</v>
       </c>
       <c r="M20" s="20">
         <v>-403</v>
       </c>
       <c r="N20" s="20">
         <v>-1608</v>
       </c>
       <c r="O20" s="20">
         <v>-2209</v>
       </c>
       <c r="P20" s="20">
         <v>-1953</v>
       </c>
       <c r="Q20" s="17">
         <v>-2370</v>
       </c>
       <c r="R20" s="17">
         <v>-2966</v>
       </c>
       <c r="S20" s="17">
         <v>-3974</v>
       </c>
@@ -4174,51 +4142,51 @@
       <c r="C25" s="17">
         <v>-6406</v>
       </c>
       <c r="D25" s="17">
         <v>-3833</v>
       </c>
       <c r="E25" s="17">
         <v>-2621</v>
       </c>
       <c r="F25" s="17">
         <v>-429</v>
       </c>
       <c r="G25" s="17">
         <v>-633</v>
       </c>
       <c r="H25" s="17">
         <v>-462</v>
       </c>
       <c r="I25" s="17">
         <v>-233</v>
       </c>
       <c r="J25" s="17">
         <v>-780</v>
       </c>
       <c r="K25" s="13">
-        <v>-797</v>
+        <v>-836</v>
       </c>
       <c r="L25" s="20">
         <v>-334</v>
       </c>
       <c r="M25" s="20">
         <v>715</v>
       </c>
       <c r="N25" s="20">
         <v>380</v>
       </c>
       <c r="O25" s="20">
         <v>-287</v>
       </c>
       <c r="P25" s="20">
         <v>1412</v>
       </c>
       <c r="Q25" s="17">
         <v>375</v>
       </c>
       <c r="R25" s="17">
         <v>-25</v>
       </c>
       <c r="S25" s="17">
         <v>-636</v>
       </c>
@@ -4260,51 +4228,51 @@
       <c r="C26" s="17">
         <v>-8072</v>
       </c>
       <c r="D26" s="17">
         <v>-5656</v>
       </c>
       <c r="E26" s="17">
         <v>-3113</v>
       </c>
       <c r="F26" s="17">
         <v>-141</v>
       </c>
       <c r="G26" s="17">
         <v>402</v>
       </c>
       <c r="H26" s="17">
         <v>1565</v>
       </c>
       <c r="I26" s="17">
         <v>1456</v>
       </c>
       <c r="J26" s="17">
         <v>428</v>
       </c>
       <c r="K26" s="13">
-        <v>718</v>
+        <v>673</v>
       </c>
       <c r="L26" s="20">
         <v>75</v>
       </c>
       <c r="M26" s="20">
         <v>342</v>
       </c>
       <c r="N26" s="20">
         <v>66</v>
       </c>
       <c r="O26" s="20">
         <v>-202</v>
       </c>
       <c r="P26" s="20">
         <v>-217</v>
       </c>
       <c r="Q26" s="17">
         <v>-597</v>
       </c>
       <c r="R26" s="17">
         <v>-1173</v>
       </c>
       <c r="S26" s="17">
         <v>-1936</v>
       </c>
@@ -4402,111 +4370,111 @@
       </c>
       <c r="V27" s="17">
         <v>493</v>
       </c>
       <c r="W27" s="17">
         <v>301</v>
       </c>
       <c r="X27" s="23">
         <v>256</v>
       </c>
       <c r="Y27" s="15">
         <v>233</v>
       </c>
       <c r="Z27" s="15">
         <v>509</v>
       </c>
       <c r="AA27" s="23">
         <v>626</v>
       </c>
       <c r="AB27" s="23">
         <v>305</v>
       </c>
     </row>
     <row r="28" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="73"/>
-      <c r="B28" s="84" t="s">
+      <c r="B28" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="C28" s="84"/>
-[...24 lines deleted...]
-      <c r="AB28" s="84"/>
+      <c r="C28" s="87"/>
+      <c r="D28" s="87"/>
+      <c r="E28" s="87"/>
+      <c r="F28" s="87"/>
+      <c r="G28" s="87"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="87"/>
+      <c r="J28" s="87"/>
+      <c r="K28" s="87"/>
+      <c r="L28" s="87"/>
+      <c r="M28" s="87"/>
+      <c r="N28" s="87"/>
+      <c r="O28" s="87"/>
+      <c r="P28" s="87"/>
+      <c r="Q28" s="87"/>
+      <c r="R28" s="87"/>
+      <c r="S28" s="87"/>
+      <c r="T28" s="87"/>
+      <c r="U28" s="87"/>
+      <c r="V28" s="87"/>
+      <c r="W28" s="87"/>
+      <c r="X28" s="87"/>
+      <c r="Y28" s="87"/>
+      <c r="Z28" s="87"/>
+      <c r="AA28" s="87"/>
+      <c r="AB28" s="87"/>
     </row>
     <row r="29" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A29" s="74"/>
       <c r="B29" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C29" s="24">
         <v>-77073</v>
       </c>
       <c r="D29" s="24">
         <v>-64409</v>
       </c>
       <c r="E29" s="17">
         <v>-49434</v>
       </c>
       <c r="F29" s="17">
         <v>-10821</v>
       </c>
       <c r="G29" s="17">
         <v>-5789</v>
       </c>
       <c r="H29" s="24">
         <v>6409</v>
       </c>
       <c r="I29" s="17">
         <v>14065</v>
       </c>
       <c r="J29" s="17">
         <v>72</v>
       </c>
       <c r="K29" s="13">
-        <v>-8153</v>
+        <v>-8223</v>
       </c>
       <c r="L29" s="20">
         <v>-3003</v>
       </c>
       <c r="M29" s="20">
         <v>2544</v>
       </c>
       <c r="N29" s="20">
         <v>-4976</v>
       </c>
       <c r="O29" s="20">
         <v>-7703</v>
       </c>
       <c r="P29" s="20">
         <v>-5110</v>
       </c>
       <c r="Q29" s="17">
         <v>-12431</v>
       </c>
       <c r="R29" s="17">
         <v>-16105</v>
       </c>
       <c r="S29" s="17">
         <v>-21769</v>
       </c>
@@ -4806,51 +4774,51 @@
       <c r="C33" s="24">
         <v>-4046</v>
       </c>
       <c r="D33" s="24">
         <v>-3484</v>
       </c>
       <c r="E33" s="17">
         <v>-1824</v>
       </c>
       <c r="F33" s="17">
         <v>228</v>
       </c>
       <c r="G33" s="17">
         <v>805</v>
       </c>
       <c r="H33" s="24">
         <v>764</v>
       </c>
       <c r="I33" s="17">
         <v>1243</v>
       </c>
       <c r="J33" s="17">
         <v>876</v>
       </c>
       <c r="K33" s="13">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="L33" s="20">
         <v>198</v>
       </c>
       <c r="M33" s="20">
         <v>8</v>
       </c>
       <c r="N33" s="20">
         <v>32</v>
       </c>
       <c r="O33" s="20">
         <v>-6</v>
       </c>
       <c r="P33" s="20">
         <v>266</v>
       </c>
       <c r="Q33" s="17">
         <v>135</v>
       </c>
       <c r="R33" s="17">
         <v>323</v>
       </c>
       <c r="S33" s="17">
         <v>280</v>
       </c>
@@ -4978,51 +4946,51 @@
       <c r="C35" s="24">
         <v>-4038</v>
       </c>
       <c r="D35" s="24">
         <v>-1569</v>
       </c>
       <c r="E35" s="17">
         <v>685</v>
       </c>
       <c r="F35" s="17">
         <v>-253</v>
       </c>
       <c r="G35" s="17">
         <v>-670</v>
       </c>
       <c r="H35" s="24">
         <v>306</v>
       </c>
       <c r="I35" s="17">
         <v>600</v>
       </c>
       <c r="J35" s="17">
         <v>72</v>
       </c>
       <c r="K35" s="13">
-        <v>-813</v>
+        <v>-815</v>
       </c>
       <c r="L35" s="20">
         <v>471</v>
       </c>
       <c r="M35" s="20">
         <v>369</v>
       </c>
       <c r="N35" s="20">
         <v>-432</v>
       </c>
       <c r="O35" s="20">
         <v>-379</v>
       </c>
       <c r="P35" s="20">
         <v>-338</v>
       </c>
       <c r="Q35" s="17">
         <v>-429</v>
       </c>
       <c r="R35" s="17">
         <v>-592</v>
       </c>
       <c r="S35" s="17">
         <v>-407</v>
       </c>
@@ -5064,51 +5032,51 @@
       <c r="C36" s="24">
         <v>-4016</v>
       </c>
       <c r="D36" s="24">
         <v>-3881</v>
       </c>
       <c r="E36" s="17">
         <v>-2567</v>
       </c>
       <c r="F36" s="17">
         <v>-4</v>
       </c>
       <c r="G36" s="17">
         <v>212</v>
       </c>
       <c r="H36" s="24">
         <v>907</v>
       </c>
       <c r="I36" s="17">
         <v>60</v>
       </c>
       <c r="J36" s="17">
         <v>-124</v>
       </c>
       <c r="K36" s="13">
-        <v>-449</v>
+        <v>-450</v>
       </c>
       <c r="L36" s="20">
         <v>-666</v>
       </c>
       <c r="M36" s="20">
         <v>-649</v>
       </c>
       <c r="N36" s="20">
         <v>-343</v>
       </c>
       <c r="O36" s="20">
         <v>-517</v>
       </c>
       <c r="P36" s="20">
         <v>-344</v>
       </c>
       <c r="Q36" s="17">
         <v>-739</v>
       </c>
       <c r="R36" s="17">
         <v>-649</v>
       </c>
       <c r="S36" s="17">
         <v>-698</v>
       </c>
@@ -5236,51 +5204,51 @@
       <c r="C38" s="24">
         <v>-13265</v>
       </c>
       <c r="D38" s="24">
         <v>-12726</v>
       </c>
       <c r="E38" s="17">
         <v>-9198</v>
       </c>
       <c r="F38" s="17">
         <v>-3373</v>
       </c>
       <c r="G38" s="17">
         <v>-1289</v>
       </c>
       <c r="H38" s="24">
         <v>308</v>
       </c>
       <c r="I38" s="17">
         <v>1129</v>
       </c>
       <c r="J38" s="17">
         <v>-1883</v>
       </c>
       <c r="K38" s="13">
-        <v>-2210</v>
+        <v>-2214</v>
       </c>
       <c r="L38" s="20">
         <v>-1079</v>
       </c>
       <c r="M38" s="20">
         <v>-733</v>
       </c>
       <c r="N38" s="20">
         <v>-837</v>
       </c>
       <c r="O38" s="20">
         <v>-1451</v>
       </c>
       <c r="P38" s="20">
         <v>-1419</v>
       </c>
       <c r="Q38" s="17">
         <v>-2763</v>
       </c>
       <c r="R38" s="17">
         <v>-3349</v>
       </c>
       <c r="S38" s="17">
         <v>-5006</v>
       </c>
@@ -5408,51 +5376,51 @@
       <c r="C40" s="24">
         <v>-1516</v>
       </c>
       <c r="D40" s="24">
         <v>-1091</v>
       </c>
       <c r="E40" s="17">
         <v>-623</v>
       </c>
       <c r="F40" s="17">
         <v>-51</v>
       </c>
       <c r="G40" s="17">
         <v>272</v>
       </c>
       <c r="H40" s="24">
         <v>1728</v>
       </c>
       <c r="I40" s="17">
         <v>721</v>
       </c>
       <c r="J40" s="17">
         <v>371</v>
       </c>
       <c r="K40" s="13">
-        <v>241</v>
+        <v>268</v>
       </c>
       <c r="L40" s="20">
         <v>129</v>
       </c>
       <c r="M40" s="20">
         <v>153</v>
       </c>
       <c r="N40" s="20">
         <v>60</v>
       </c>
       <c r="O40" s="20">
         <v>44</v>
       </c>
       <c r="P40" s="20">
         <v>12</v>
       </c>
       <c r="Q40" s="17">
         <v>19</v>
       </c>
       <c r="R40" s="17">
         <v>-34</v>
       </c>
       <c r="S40" s="17">
         <v>-48</v>
       </c>
@@ -5580,51 +5548,51 @@
       <c r="C42" s="24">
         <v>-11171</v>
       </c>
       <c r="D42" s="24">
         <v>-8302</v>
       </c>
       <c r="E42" s="17">
         <v>-7766</v>
       </c>
       <c r="F42" s="17">
         <v>-3062</v>
       </c>
       <c r="G42" s="17">
         <v>-1722</v>
       </c>
       <c r="H42" s="24">
         <v>-1108</v>
       </c>
       <c r="I42" s="17">
         <v>199</v>
       </c>
       <c r="J42" s="17">
         <v>-645</v>
       </c>
       <c r="K42" s="13">
-        <v>-1243</v>
+        <v>-1244</v>
       </c>
       <c r="L42" s="20">
         <v>-1360</v>
       </c>
       <c r="M42" s="20">
         <v>-742</v>
       </c>
       <c r="N42" s="20">
         <v>-1593</v>
       </c>
       <c r="O42" s="20">
         <v>-1936</v>
       </c>
       <c r="P42" s="20">
         <v>-1646</v>
       </c>
       <c r="Q42" s="17">
         <v>-2103</v>
       </c>
       <c r="R42" s="17">
         <v>-2670</v>
       </c>
       <c r="S42" s="17">
         <v>-3597</v>
       </c>
@@ -5924,51 +5892,51 @@
       <c r="C46" s="24">
         <v>-7622</v>
       </c>
       <c r="D46" s="24">
         <v>-7573</v>
       </c>
       <c r="E46" s="17">
         <v>-8380</v>
       </c>
       <c r="F46" s="17">
         <v>-3864</v>
       </c>
       <c r="G46" s="17">
         <v>-5433</v>
       </c>
       <c r="H46" s="24">
         <v>-4277</v>
       </c>
       <c r="I46" s="17">
         <v>-2265</v>
       </c>
       <c r="J46" s="17">
         <v>-3112</v>
       </c>
       <c r="K46" s="13">
-        <v>-3407</v>
+        <v>-3406</v>
       </c>
       <c r="L46" s="20">
         <v>-1617</v>
       </c>
       <c r="M46" s="20">
         <v>-1307</v>
       </c>
       <c r="N46" s="20">
         <v>-2208</v>
       </c>
       <c r="O46" s="20">
         <v>-2041</v>
       </c>
       <c r="P46" s="20">
         <v>-1379</v>
       </c>
       <c r="Q46" s="17">
         <v>-1768</v>
       </c>
       <c r="R46" s="17">
         <v>-2154</v>
       </c>
       <c r="S46" s="17">
         <v>-2201</v>
       </c>
@@ -6010,51 +5978,51 @@
       <c r="C47" s="24">
         <v>-6406</v>
       </c>
       <c r="D47" s="24">
         <v>-3833</v>
       </c>
       <c r="E47" s="17">
         <v>-2621</v>
       </c>
       <c r="F47" s="17">
         <v>-429</v>
       </c>
       <c r="G47" s="17">
         <v>-633</v>
       </c>
       <c r="H47" s="24">
         <v>-462</v>
       </c>
       <c r="I47" s="17">
         <v>-233</v>
       </c>
       <c r="J47" s="17">
         <v>-780</v>
       </c>
       <c r="K47" s="13">
-        <v>-797</v>
+        <v>-836</v>
       </c>
       <c r="L47" s="20">
         <v>-334</v>
       </c>
       <c r="M47" s="20">
         <v>715</v>
       </c>
       <c r="N47" s="20">
         <v>380</v>
       </c>
       <c r="O47" s="20">
         <v>-287</v>
       </c>
       <c r="P47" s="20">
         <v>1412</v>
       </c>
       <c r="Q47" s="17">
         <v>375</v>
       </c>
       <c r="R47" s="17">
         <v>-25</v>
       </c>
       <c r="S47" s="17">
         <v>-636</v>
       </c>
@@ -6096,51 +6064,51 @@
       <c r="C48" s="24">
         <v>-8072</v>
       </c>
       <c r="D48" s="24">
         <v>-5656</v>
       </c>
       <c r="E48" s="17">
         <v>-3113</v>
       </c>
       <c r="F48" s="17">
         <v>-141</v>
       </c>
       <c r="G48" s="17">
         <v>402</v>
       </c>
       <c r="H48" s="24">
         <v>1565</v>
       </c>
       <c r="I48" s="17">
         <v>1456</v>
       </c>
       <c r="J48" s="17">
         <v>428</v>
       </c>
       <c r="K48" s="13">
-        <v>718</v>
+        <v>673</v>
       </c>
       <c r="L48" s="20">
         <v>75</v>
       </c>
       <c r="M48" s="20">
         <v>342</v>
       </c>
       <c r="N48" s="20">
         <v>66</v>
       </c>
       <c r="O48" s="20">
         <v>-202</v>
       </c>
       <c r="P48" s="20">
         <v>-217</v>
       </c>
       <c r="Q48" s="17">
         <v>-597</v>
       </c>
       <c r="R48" s="17">
         <v>-1173</v>
       </c>
       <c r="S48" s="17">
         <v>-1936</v>
       </c>
@@ -6238,111 +6206,111 @@
       </c>
       <c r="V49" s="20">
         <v>493</v>
       </c>
       <c r="W49" s="17">
         <v>301</v>
       </c>
       <c r="X49" s="23">
         <v>256</v>
       </c>
       <c r="Y49" s="15">
         <v>233</v>
       </c>
       <c r="Z49" s="15">
         <v>509</v>
       </c>
       <c r="AA49" s="23">
         <v>626</v>
       </c>
       <c r="AB49" s="23">
         <v>305</v>
       </c>
     </row>
     <row r="50" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="73"/>
-      <c r="B50" s="84" t="s">
+      <c r="B50" s="87" t="s">
         <v>23</v>
       </c>
-      <c r="C50" s="84"/>
-[...24 lines deleted...]
-      <c r="AB50" s="84"/>
+      <c r="C50" s="87"/>
+      <c r="D50" s="87"/>
+      <c r="E50" s="87"/>
+      <c r="F50" s="87"/>
+      <c r="G50" s="87"/>
+      <c r="H50" s="87"/>
+      <c r="I50" s="87"/>
+      <c r="J50" s="87"/>
+      <c r="K50" s="87"/>
+      <c r="L50" s="87"/>
+      <c r="M50" s="87"/>
+      <c r="N50" s="87"/>
+      <c r="O50" s="87"/>
+      <c r="P50" s="87"/>
+      <c r="Q50" s="87"/>
+      <c r="R50" s="87"/>
+      <c r="S50" s="87"/>
+      <c r="T50" s="87"/>
+      <c r="U50" s="87"/>
+      <c r="V50" s="87"/>
+      <c r="W50" s="87"/>
+      <c r="X50" s="87"/>
+      <c r="Y50" s="87"/>
+      <c r="Z50" s="87"/>
+      <c r="AA50" s="87"/>
+      <c r="AB50" s="87"/>
     </row>
     <row r="51" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A51" s="74"/>
       <c r="B51" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="24">
         <v>-31234</v>
       </c>
       <c r="D51" s="24">
         <v>-23753</v>
       </c>
       <c r="E51" s="17">
         <v>-12578</v>
       </c>
       <c r="F51" s="17">
         <v>2515</v>
       </c>
       <c r="G51" s="17">
         <v>8578</v>
       </c>
       <c r="H51" s="24">
         <v>16259</v>
       </c>
       <c r="I51" s="17">
         <v>18976</v>
       </c>
       <c r="J51" s="17">
         <v>10890</v>
       </c>
       <c r="K51" s="13">
-        <v>9270</v>
+        <v>9523</v>
       </c>
       <c r="L51" s="20">
         <v>10529</v>
       </c>
       <c r="M51" s="20">
         <v>12972</v>
       </c>
       <c r="N51" s="20">
         <v>10072</v>
       </c>
       <c r="O51" s="20">
         <v>6277</v>
       </c>
       <c r="P51" s="20">
         <v>4831</v>
       </c>
       <c r="Q51" s="17">
         <v>269</v>
       </c>
       <c r="R51" s="17">
         <v>2639</v>
       </c>
       <c r="S51" s="17">
         <v>624</v>
       </c>
@@ -6640,51 +6608,51 @@
       <c r="C55" s="24">
         <v>-2105</v>
       </c>
       <c r="D55" s="24">
         <v>-860</v>
       </c>
       <c r="E55" s="17">
         <v>708</v>
       </c>
       <c r="F55" s="17">
         <v>2977</v>
       </c>
       <c r="G55" s="17">
         <v>4296</v>
       </c>
       <c r="H55" s="24">
         <v>4918</v>
       </c>
       <c r="I55" s="17">
         <v>3703</v>
       </c>
       <c r="J55" s="17">
         <v>3757</v>
       </c>
       <c r="K55" s="13">
-        <v>2080</v>
+        <v>2067</v>
       </c>
       <c r="L55" s="20">
         <v>2303</v>
       </c>
       <c r="M55" s="20">
         <v>2458</v>
       </c>
       <c r="N55" s="20">
         <v>2560</v>
       </c>
       <c r="O55" s="20">
         <v>979</v>
       </c>
       <c r="P55" s="20">
         <v>2166</v>
       </c>
       <c r="Q55" s="17">
         <v>716</v>
       </c>
       <c r="R55" s="17">
         <v>1967</v>
       </c>
       <c r="S55" s="17">
         <v>2291</v>
       </c>
@@ -6812,51 +6780,51 @@
       <c r="C57" s="24">
         <v>-3040</v>
       </c>
       <c r="D57" s="24">
         <v>-305</v>
       </c>
       <c r="E57" s="17">
         <v>-265</v>
       </c>
       <c r="F57" s="17">
         <v>130</v>
       </c>
       <c r="G57" s="17">
         <v>655</v>
       </c>
       <c r="H57" s="24">
         <v>429</v>
       </c>
       <c r="I57" s="17">
         <v>135</v>
       </c>
       <c r="J57" s="17">
         <v>281</v>
       </c>
       <c r="K57" s="13">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="L57" s="20">
         <v>390</v>
       </c>
       <c r="M57" s="20">
         <v>230</v>
       </c>
       <c r="N57" s="20">
         <v>-163</v>
       </c>
       <c r="O57" s="20">
         <v>-207</v>
       </c>
       <c r="P57" s="20">
         <v>-97</v>
       </c>
       <c r="Q57" s="17">
         <v>-136</v>
       </c>
       <c r="R57" s="17">
         <v>-139</v>
       </c>
       <c r="S57" s="17">
         <v>-119</v>
       </c>
@@ -6898,51 +6866,51 @@
       <c r="C58" s="24">
         <v>-943</v>
       </c>
       <c r="D58" s="24">
         <v>-77</v>
       </c>
       <c r="E58" s="17">
         <v>1207</v>
       </c>
       <c r="F58" s="17">
         <v>2271</v>
       </c>
       <c r="G58" s="17">
         <v>2178</v>
       </c>
       <c r="H58" s="24">
         <v>3145</v>
       </c>
       <c r="I58" s="17">
         <v>733</v>
       </c>
       <c r="J58" s="17">
         <v>600</v>
       </c>
       <c r="K58" s="13">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="L58" s="20">
         <v>1649</v>
       </c>
       <c r="M58" s="20">
         <v>706</v>
       </c>
       <c r="N58" s="20">
         <v>1380</v>
       </c>
       <c r="O58" s="20">
         <v>1662</v>
       </c>
       <c r="P58" s="20">
         <v>713</v>
       </c>
       <c r="Q58" s="17">
         <v>597</v>
       </c>
       <c r="R58" s="17">
         <v>215</v>
       </c>
       <c r="S58" s="17">
         <v>72</v>
       </c>
@@ -7242,51 +7210,51 @@
       <c r="C62" s="24">
         <v>-113</v>
       </c>
       <c r="D62" s="24">
         <v>-140</v>
       </c>
       <c r="E62" s="17">
         <v>-134</v>
       </c>
       <c r="F62" s="17">
         <v>53</v>
       </c>
       <c r="G62" s="17">
         <v>95</v>
       </c>
       <c r="H62" s="24">
         <v>116</v>
       </c>
       <c r="I62" s="17">
         <v>-46</v>
       </c>
       <c r="J62" s="17">
         <v>-330</v>
       </c>
       <c r="K62" s="13">
-        <v>-272</v>
+        <v>-2</v>
       </c>
       <c r="L62" s="20">
         <v>14</v>
       </c>
       <c r="M62" s="20">
         <v>22</v>
       </c>
       <c r="N62" s="20">
         <v>10</v>
       </c>
       <c r="O62" s="20">
         <v>2</v>
       </c>
       <c r="P62" s="20">
         <v>1</v>
       </c>
       <c r="Q62" s="17"/>
       <c r="R62" s="17">
         <v>-11</v>
       </c>
       <c r="S62" s="17">
         <v>-3</v>
       </c>
       <c r="T62" s="14">
         <v>12</v>
@@ -7756,51 +7724,51 @@
       <c r="C68" s="27">
         <v>-2531</v>
       </c>
       <c r="D68" s="27">
         <v>-2558</v>
       </c>
       <c r="E68" s="27">
         <v>-2603</v>
       </c>
       <c r="F68" s="28">
         <v>-1133</v>
       </c>
       <c r="G68" s="28">
         <v>-1114</v>
       </c>
       <c r="H68" s="28">
         <v>-612</v>
       </c>
       <c r="I68" s="28">
         <v>-95</v>
       </c>
       <c r="J68" s="27">
         <v>-328</v>
       </c>
       <c r="K68" s="28">
-        <v>4437</v>
+        <v>4436</v>
       </c>
       <c r="L68" s="29">
         <v>2265</v>
       </c>
       <c r="M68" s="29">
         <v>1609</v>
       </c>
       <c r="N68" s="29">
         <v>558</v>
       </c>
       <c r="O68" s="29">
         <v>376</v>
       </c>
       <c r="P68" s="29">
         <v>-119</v>
       </c>
       <c r="Q68" s="27">
         <v>-301</v>
       </c>
       <c r="R68" s="27">
         <v>-386</v>
       </c>
       <c r="S68" s="27">
         <v>-398</v>
       </c>
@@ -7812,86 +7780,86 @@
       </c>
       <c r="V68" s="29">
         <v>-607</v>
       </c>
       <c r="W68" s="27">
         <v>-325</v>
       </c>
       <c r="X68" s="31">
         <v>-372</v>
       </c>
       <c r="Y68" s="31">
         <v>-239</v>
       </c>
       <c r="Z68" s="31">
         <v>-145</v>
       </c>
       <c r="AA68" s="31">
         <v>-63</v>
       </c>
       <c r="AB68" s="31">
         <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:28" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="40"/>
-      <c r="B69" s="82" t="s">
+      <c r="B69" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="C69" s="83"/>
-[...4 lines deleted...]
-      <c r="H69" s="83"/>
+      <c r="C69" s="82"/>
+      <c r="D69" s="82"/>
+      <c r="E69" s="82"/>
+      <c r="F69" s="82"/>
+      <c r="G69" s="82"/>
+      <c r="H69" s="82"/>
       <c r="I69" s="32"/>
       <c r="J69" s="32"/>
       <c r="K69" s="32"/>
       <c r="L69" s="32"/>
       <c r="M69" s="32"/>
       <c r="N69" s="32"/>
       <c r="O69" s="32"/>
       <c r="P69" s="32"/>
       <c r="Q69" s="32"/>
       <c r="R69" s="32"/>
       <c r="S69" s="32"/>
       <c r="T69" s="32"/>
       <c r="U69" s="32"/>
       <c r="V69" s="32"/>
       <c r="W69" s="32"/>
       <c r="X69" s="32"/>
       <c r="Y69" s="32"/>
     </row>
     <row r="70" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="41"/>
-      <c r="B70" s="81" t="s">
+      <c r="B70" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="C70" s="81"/>
-[...2 lines deleted...]
-      <c r="F70" s="81"/>
+      <c r="C70" s="80"/>
+      <c r="D70" s="80"/>
+      <c r="E70" s="80"/>
+      <c r="F70" s="80"/>
       <c r="G70" s="33"/>
       <c r="H70" s="33"/>
     </row>
     <row r="71" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A71" s="41"/>
     </row>
     <row r="72" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K72" s="1"/>
       <c r="T72" s="1"/>
     </row>
     <row r="73" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K73" s="1"/>
       <c r="T73" s="1"/>
     </row>
     <row r="74" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K74" s="1"/>
       <c r="T74" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B70:F70"/>
     <mergeCell ref="B69:H69"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B6:AB6"/>
     <mergeCell ref="B28:AB28"/>