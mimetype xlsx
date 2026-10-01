--- v0 (2026-04-14)
+++ v1 (2026-10-01)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\Динамика (годовая)\КАЗ\МН\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E56F785-982A-4348-84B1-DDE1B5EB2A32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
@@ -367,51 +366,51 @@
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер пайдаланылады.</t>
   </si>
   <si>
     <t>Есепті кезең ішінде келгендер саны мен кеткендер санының арифметикалық айырмасы</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1131,99 +1130,99 @@
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="29" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="34">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
-    <cellStyle name="Нейтральный 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Название 2" xfId="22"/>
+    <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 4 2" xfId="33" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Обычный 2" xfId="21"/>
+    <cellStyle name="Обычный 2 2" xfId="26"/>
+    <cellStyle name="Обычный 2 3" xfId="25"/>
+    <cellStyle name="Обычный 2 4" xfId="30"/>
+    <cellStyle name="Обычный 2 5" xfId="31"/>
+    <cellStyle name="Обычный 3" xfId="32"/>
+    <cellStyle name="Обычный 3 2" xfId="28"/>
+    <cellStyle name="Обычный 4" xfId="27"/>
+    <cellStyle name="Обычный 4 2" xfId="33"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="13" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="24" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1277,119 +1276,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1533,56 +1498,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="37" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="37" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="37"/>
     <col min="257" max="257" width="44.28515625" style="37" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="37" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="37"/>
     <col min="513" max="513" width="44.28515625" style="37" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="37" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="37"/>
     <col min="769" max="769" width="44.28515625" style="37" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="37" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="37"/>
     <col min="1025" max="1025" width="44.28515625" style="37" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="37" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="37"/>
     <col min="1281" max="1281" width="44.28515625" style="37" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="37" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="37"/>
     <col min="1537" max="1537" width="44.28515625" style="37" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="37" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="37"/>
@@ -1938,64 +1903,64 @@
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="36"/>
       <c r="B25" s="36"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="36"/>
       <c r="B26" s="36"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A27" s="36"/>
       <c r="B27" s="36"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A28" s="36"/>
       <c r="B28" s="36"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A29" s="52"/>
       <c r="B29" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="39" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="39" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="39"/>
     <col min="4" max="4" width="51.7109375" style="39" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="63"/>
     <col min="257" max="257" width="4.5703125" style="63" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="63" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="63"/>
     <col min="260" max="260" width="51.7109375" style="63" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="63"/>
     <col min="513" max="513" width="4.5703125" style="63" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="63" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="63"/>
     <col min="516" max="516" width="51.7109375" style="63" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="63"/>
     <col min="769" max="769" width="4.5703125" style="63" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="63" customWidth="1"/>
@@ -2391,100 +2356,100 @@
       </c>
       <c r="C14" s="68"/>
       <c r="D14" s="68"/>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B15" s="65"/>
       <c r="D15" s="65"/>
       <c r="X15" s="39"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="72"/>
       <c r="B19" s="72"/>
       <c r="C19" s="72"/>
       <c r="D19" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB71"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B50" sqref="B50:AB50"/>
+      <selection pane="bottomLeft" activeCell="AC2" sqref="AC2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="62" t="s">
         <v>80</v>
       </c>
-      <c r="B2" s="76" t="s">
+      <c r="B2" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="C2" s="76"/>
-[...24 lines deleted...]
-      <c r="AB2" s="77"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="75"/>
+      <c r="P2" s="75"/>
+      <c r="Q2" s="75"/>
+      <c r="R2" s="75"/>
+      <c r="S2" s="75"/>
+      <c r="T2" s="75"/>
+      <c r="U2" s="75"/>
+      <c r="V2" s="75"/>
+      <c r="W2" s="75"/>
+      <c r="X2" s="75"/>
+      <c r="Y2" s="75"/>
+      <c r="Z2" s="75"/>
+      <c r="AA2" s="75"/>
+      <c r="AB2" s="76"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="AB4" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="53" t="s">
@@ -2549,110 +2514,110 @@
         <v>2018</v>
       </c>
       <c r="V5" s="8">
         <v>2019</v>
       </c>
       <c r="W5" s="9">
         <v>2020</v>
       </c>
       <c r="X5" s="9">
         <v>2021</v>
       </c>
       <c r="Y5" s="10">
         <v>2022</v>
       </c>
       <c r="Z5" s="10">
         <v>2023</v>
       </c>
       <c r="AA5" s="10">
         <v>2024</v>
       </c>
       <c r="AB5" s="70">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="78"/>
-[...24 lines deleted...]
-      <c r="AB6" s="79"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="77"/>
+      <c r="O6" s="77"/>
+      <c r="P6" s="77"/>
+      <c r="Q6" s="77"/>
+      <c r="R6" s="77"/>
+      <c r="S6" s="77"/>
+      <c r="T6" s="77"/>
+      <c r="U6" s="77"/>
+      <c r="V6" s="77"/>
+      <c r="W6" s="77"/>
+      <c r="X6" s="77"/>
+      <c r="Y6" s="77"/>
+      <c r="Z6" s="77"/>
+      <c r="AA6" s="77"/>
+      <c r="AB6" s="78"/>
     </row>
     <row r="7" spans="1:28" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="12">
         <v>-108307</v>
       </c>
       <c r="D7" s="12">
         <v>-88162</v>
       </c>
       <c r="E7" s="12">
         <v>-62012</v>
       </c>
       <c r="F7" s="12">
         <v>-8306</v>
       </c>
       <c r="G7" s="12">
         <v>2789</v>
       </c>
       <c r="H7" s="12">
         <v>22668</v>
       </c>
       <c r="I7" s="12">
         <v>33041</v>
       </c>
       <c r="J7" s="12">
         <v>10962</v>
       </c>
       <c r="K7" s="12">
-        <v>1117</v>
+        <v>1300</v>
       </c>
       <c r="L7" s="13">
         <v>7526</v>
       </c>
       <c r="M7" s="13">
         <v>15516</v>
       </c>
       <c r="N7" s="13">
         <v>5096</v>
       </c>
       <c r="O7" s="13">
         <v>-1426</v>
       </c>
       <c r="P7" s="13">
         <v>-279</v>
       </c>
       <c r="Q7" s="12">
         <v>-12162</v>
       </c>
       <c r="R7" s="12">
         <v>-13466</v>
       </c>
       <c r="S7" s="12">
         <v>-21145</v>
       </c>
@@ -3554,51 +3519,51 @@
       <c r="C18" s="12">
         <v>-7042</v>
       </c>
       <c r="D18" s="12">
         <v>-6579</v>
       </c>
       <c r="E18" s="12">
         <v>-4730</v>
       </c>
       <c r="F18" s="12">
         <v>-4276</v>
       </c>
       <c r="G18" s="12">
         <v>-5054</v>
       </c>
       <c r="H18" s="12">
         <v>-3035</v>
       </c>
       <c r="I18" s="12">
         <v>-3578</v>
       </c>
       <c r="J18" s="12">
         <v>-4488</v>
       </c>
       <c r="K18" s="12">
-        <v>-3694</v>
+        <v>-3511</v>
       </c>
       <c r="L18" s="13">
         <v>-2919</v>
       </c>
       <c r="M18" s="13">
         <v>-3742</v>
       </c>
       <c r="N18" s="13">
         <v>-2991</v>
       </c>
       <c r="O18" s="13">
         <v>-1662</v>
       </c>
       <c r="P18" s="13">
         <v>-2183</v>
       </c>
       <c r="Q18" s="12">
         <v>-2537</v>
       </c>
       <c r="R18" s="12">
         <v>-3279</v>
       </c>
       <c r="S18" s="12">
         <v>-6671</v>
       </c>
@@ -4383,110 +4348,110 @@
         <v>34456</v>
       </c>
       <c r="V27" s="14">
         <v>5370</v>
       </c>
       <c r="W27" s="21">
         <v>11343</v>
       </c>
       <c r="X27" s="16">
         <v>10030</v>
       </c>
       <c r="Y27" s="15">
         <v>2989</v>
       </c>
       <c r="Z27" s="16">
         <v>3925</v>
       </c>
       <c r="AA27" s="35">
         <v>9987</v>
       </c>
       <c r="AB27" s="35">
         <v>15435</v>
       </c>
     </row>
     <row r="28" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="74" t="s">
+      <c r="B28" s="79" t="s">
         <v>22</v>
       </c>
-      <c r="C28" s="74"/>
-[...24 lines deleted...]
-      <c r="AB28" s="74"/>
+      <c r="C28" s="79"/>
+      <c r="D28" s="79"/>
+      <c r="E28" s="79"/>
+      <c r="F28" s="79"/>
+      <c r="G28" s="79"/>
+      <c r="H28" s="79"/>
+      <c r="I28" s="79"/>
+      <c r="J28" s="79"/>
+      <c r="K28" s="79"/>
+      <c r="L28" s="79"/>
+      <c r="M28" s="79"/>
+      <c r="N28" s="79"/>
+      <c r="O28" s="79"/>
+      <c r="P28" s="79"/>
+      <c r="Q28" s="79"/>
+      <c r="R28" s="79"/>
+      <c r="S28" s="79"/>
+      <c r="T28" s="79"/>
+      <c r="U28" s="79"/>
+      <c r="V28" s="79"/>
+      <c r="W28" s="79"/>
+      <c r="X28" s="79"/>
+      <c r="Y28" s="79"/>
+      <c r="Z28" s="79"/>
+      <c r="AA28" s="79"/>
+      <c r="AB28" s="79"/>
     </row>
     <row r="29" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B29" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C29" s="22">
         <v>-5561</v>
       </c>
       <c r="D29" s="22">
         <v>8409</v>
       </c>
       <c r="E29" s="12">
         <v>5406</v>
       </c>
       <c r="F29" s="12">
         <v>43731</v>
       </c>
       <c r="G29" s="12">
         <v>59644</v>
       </c>
       <c r="H29" s="22">
         <v>65818</v>
       </c>
       <c r="I29" s="12">
         <v>67405</v>
       </c>
       <c r="J29" s="12">
         <v>58467</v>
       </c>
       <c r="K29" s="12">
-        <v>50121</v>
+        <v>50304</v>
       </c>
       <c r="L29" s="13">
         <v>51183</v>
       </c>
       <c r="M29" s="13">
         <v>48859</v>
       </c>
       <c r="N29" s="13">
         <v>41580</v>
       </c>
       <c r="O29" s="13">
         <v>31352</v>
       </c>
       <c r="P29" s="13">
         <v>43193</v>
       </c>
       <c r="Q29" s="12">
         <v>50258</v>
       </c>
       <c r="R29" s="12">
         <v>51383</v>
       </c>
       <c r="S29" s="12">
         <v>63400</v>
       </c>
@@ -5388,51 +5353,51 @@
       <c r="C40" s="22">
         <v>-5699</v>
       </c>
       <c r="D40" s="22">
         <v>-5097</v>
       </c>
       <c r="E40" s="12">
         <v>-3277</v>
       </c>
       <c r="F40" s="12">
         <v>-2990</v>
       </c>
       <c r="G40" s="12">
         <v>-3822</v>
       </c>
       <c r="H40" s="22">
         <v>-1827</v>
       </c>
       <c r="I40" s="12">
         <v>-2568</v>
       </c>
       <c r="J40" s="12">
         <v>-1648</v>
       </c>
       <c r="K40" s="12">
-        <v>-1798</v>
+        <v>-1615</v>
       </c>
       <c r="L40" s="13">
         <v>-121</v>
       </c>
       <c r="M40" s="13">
         <v>-1653</v>
       </c>
       <c r="N40" s="13">
         <v>-826</v>
       </c>
       <c r="O40" s="13">
         <v>674</v>
       </c>
       <c r="P40" s="13">
         <v>-266</v>
       </c>
       <c r="Q40" s="12">
         <v>892</v>
       </c>
       <c r="R40" s="12">
         <v>1482</v>
       </c>
       <c r="S40" s="12">
         <v>-16</v>
       </c>
@@ -6217,79 +6182,79 @@
         <v>34456</v>
       </c>
       <c r="V49" s="13">
         <v>5370</v>
       </c>
       <c r="W49" s="21">
         <v>11343</v>
       </c>
       <c r="X49" s="16">
         <v>10030</v>
       </c>
       <c r="Y49" s="16">
         <v>2989</v>
       </c>
       <c r="Z49" s="16">
         <v>3925</v>
       </c>
       <c r="AA49" s="35">
         <v>9987</v>
       </c>
       <c r="AB49" s="35">
         <v>15435</v>
       </c>
     </row>
     <row r="50" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="74" t="s">
+      <c r="B50" s="79" t="s">
         <v>85</v>
       </c>
-      <c r="C50" s="74"/>
-[...24 lines deleted...]
-      <c r="AB50" s="74"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="79"/>
+      <c r="AA50" s="79"/>
+      <c r="AB50" s="79"/>
     </row>
     <row r="51" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B51" s="23" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="22">
         <v>-102746</v>
       </c>
       <c r="D51" s="22">
         <v>-96571</v>
       </c>
       <c r="E51" s="12">
         <v>-67418</v>
       </c>
       <c r="F51" s="12">
         <v>-52037</v>
       </c>
       <c r="G51" s="12">
         <v>-56855</v>
       </c>
       <c r="H51" s="22">
         <v>-43150</v>
       </c>
       <c r="I51" s="12">
         <v>-34364</v>
@@ -7793,60 +7758,60 @@
         <v>-5394</v>
       </c>
       <c r="V68" s="26">
         <v>-5754</v>
       </c>
       <c r="W68" s="27">
         <v>-4192</v>
       </c>
       <c r="X68" s="28">
         <v>-4536</v>
       </c>
       <c r="Y68" s="28">
         <v>-3323</v>
       </c>
       <c r="Z68" s="28">
         <v>-3667</v>
       </c>
       <c r="AA68" s="28">
         <v>-4716</v>
       </c>
       <c r="AB68" s="28">
         <v>-5363</v>
       </c>
     </row>
     <row r="69" spans="1:28" s="29" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="75" t="s">
+      <c r="A69" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="B69" s="75"/>
-[...5 lines deleted...]
-      <c r="H69" s="75"/>
+      <c r="B69" s="74"/>
+      <c r="C69" s="74"/>
+      <c r="D69" s="74"/>
+      <c r="E69" s="74"/>
+      <c r="F69" s="74"/>
+      <c r="G69" s="74"/>
+      <c r="H69" s="74"/>
       <c r="J69" s="33"/>
       <c r="K69" s="33"/>
       <c r="L69" s="33"/>
       <c r="M69" s="33"/>
       <c r="N69" s="33"/>
       <c r="O69" s="33"/>
       <c r="P69" s="33"/>
       <c r="Q69" s="33"/>
       <c r="R69" s="33"/>
       <c r="S69" s="33"/>
       <c r="T69" s="33"/>
       <c r="U69" s="33"/>
       <c r="V69" s="33"/>
       <c r="W69" s="33"/>
       <c r="X69" s="33"/>
       <c r="Y69" s="33"/>
     </row>
     <row r="70" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="73" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="73"/>
       <c r="C70" s="73"/>
       <c r="D70" s="73"/>
       <c r="E70" s="73"/>