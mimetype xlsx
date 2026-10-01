--- v0 (2026-04-14)
+++ v1 (2026-10-01)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\Динамика (годовая)\КАЗ\МН\Внешняя\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{140F9E8B-8A1F-468A-9F26-7CE036854F6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="92">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
@@ -351,51 +350,51 @@
   <si>
     <t>СКК коды - 613201</t>
   </si>
   <si>
     <t>есепті кезеңде шетелден елге тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
   </si>
   <si>
     <t>Тұрақты немесе ұзақ мерзімге тұру үшін шетелден елге келген адамдар</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>d.Karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -933,51 +932,51 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1113,118 +1112,121 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="33" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="33" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="34" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="34" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="32" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="32" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="31" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="31" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="3" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="4" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="5" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="6" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
-    <cellStyle name="Нейтральный 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Название 2" xfId="24"/>
+    <cellStyle name="Нейтральный 2" xfId="25"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="28"/>
+    <cellStyle name="Обычный 2 3" xfId="27"/>
+    <cellStyle name="Обычный 2 4" xfId="23"/>
+    <cellStyle name="Обычный 2 5" xfId="32"/>
+    <cellStyle name="Обычный 3" xfId="33"/>
+    <cellStyle name="Обычный 3 2" xfId="30"/>
+    <cellStyle name="Обычный 4" xfId="29"/>
+    <cellStyle name="Обычный 4 2" xfId="34"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2"/>
     <cellStyle name="Плохой" xfId="8" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="15" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Примечание 2" xfId="26"/>
     <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="7" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1278,119 +1280,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1534,51 +1502,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.Karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="44" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="44" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="44"/>
     <col min="257" max="257" width="44.28515625" style="44" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="44" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="44"/>
     <col min="513" max="513" width="44.28515625" style="44" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="44" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="44"/>
     <col min="769" max="769" width="44.28515625" style="44" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="44" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="44"/>
     <col min="1025" max="1025" width="44.28515625" style="44" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="44" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="44"/>
     <col min="1281" max="1281" width="44.28515625" style="44" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="44" customWidth="1"/>
@@ -1738,52 +1706,52 @@
     <col min="14339" max="14592" width="9.140625" style="44"/>
     <col min="14593" max="14593" width="44.28515625" style="44" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="44" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="44"/>
     <col min="14849" max="14849" width="44.28515625" style="44" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="44" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="44"/>
     <col min="15105" max="15105" width="44.28515625" style="44" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="44" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="44"/>
     <col min="15361" max="15361" width="44.28515625" style="44" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="44" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="44"/>
     <col min="15617" max="15617" width="44.28515625" style="44" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="44" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="44"/>
     <col min="15873" max="15873" width="44.28515625" style="44" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="44" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="44"/>
     <col min="16129" max="16129" width="44.28515625" style="44" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="44" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A1" s="74"/>
-      <c r="B1" s="74"/>
+      <c r="A1" s="73"/>
+      <c r="B1" s="73"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="45" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="46">
         <v>613201</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="45" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="45" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="48" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1938,64 +1906,64 @@
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="58"/>
       <c r="B25" s="58"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="58"/>
       <c r="B26" s="58"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A27" s="58"/>
       <c r="B27" s="58"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A28" s="58"/>
       <c r="B28" s="58"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A29" s="59"/>
       <c r="B29" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="61" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="61" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="61"/>
     <col min="4" max="4" width="51.7109375" style="61" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="62"/>
     <col min="257" max="257" width="4.5703125" style="62" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="62" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="62"/>
     <col min="260" max="260" width="51.7109375" style="62" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="62"/>
     <col min="513" max="513" width="4.5703125" style="62" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="62" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="62"/>
     <col min="516" max="516" width="51.7109375" style="62" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="62"/>
     <col min="769" max="769" width="4.5703125" style="62" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="62" customWidth="1"/>
@@ -2376,142 +2344,142 @@
     <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="60"/>
       <c r="B12" s="60"/>
       <c r="C12" s="63"/>
       <c r="D12" s="66"/>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="60"/>
       <c r="B13" s="60"/>
       <c r="C13" s="60"/>
       <c r="D13" s="66"/>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B14" s="68" t="s">
         <v>84</v>
       </c>
       <c r="C14" s="69"/>
       <c r="D14" s="69"/>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B15" s="64"/>
       <c r="D15" s="64"/>
       <c r="X15" s="61"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="75"/>
-[...2 lines deleted...]
-      <c r="D19" s="75"/>
+      <c r="A19" s="74"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB77"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A161" sqref="A161"/>
-      <selection pane="bottomLeft" activeCell="B51" sqref="B51:AB51"/>
+      <selection pane="bottomLeft" activeCell="AE15" sqref="AE15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="3"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="71" t="s">
         <v>85</v>
       </c>
-      <c r="B2" s="81" t="s">
+      <c r="B2" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="81"/>
-[...24 lines deleted...]
-      <c r="AB2" s="82"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+      <c r="N2" s="79"/>
+      <c r="O2" s="79"/>
+      <c r="P2" s="79"/>
+      <c r="Q2" s="79"/>
+      <c r="R2" s="79"/>
+      <c r="S2" s="79"/>
+      <c r="T2" s="79"/>
+      <c r="U2" s="79"/>
+      <c r="V2" s="79"/>
+      <c r="W2" s="79"/>
+      <c r="X2" s="79"/>
+      <c r="Y2" s="79"/>
+      <c r="Z2" s="79"/>
+      <c r="AA2" s="79"/>
+      <c r="AB2" s="80"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="5"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="Z5" s="6"/>
-      <c r="AB5" s="6" t="s">
+      <c r="AB5" s="84" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A6" s="70" t="s">
         <v>88</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="8">
         <v>2000</v>
       </c>
       <c r="D6" s="8">
         <v>2001</v>
       </c>
       <c r="E6" s="8">
         <v>2002</v>
       </c>
       <c r="F6" s="8">
         <v>2003</v>
       </c>
       <c r="G6" s="8">
         <v>2004</v>
       </c>
       <c r="H6" s="8">
         <v>2005</v>
@@ -2551,115 +2519,115 @@
       </c>
       <c r="T6" s="9">
         <v>2017</v>
       </c>
       <c r="U6" s="8">
         <v>2018</v>
       </c>
       <c r="V6" s="10">
         <v>2019</v>
       </c>
       <c r="W6" s="11">
         <v>2020</v>
       </c>
       <c r="X6" s="11">
         <v>2021</v>
       </c>
       <c r="Y6" s="12">
         <v>2022</v>
       </c>
       <c r="Z6" s="12">
         <v>2023</v>
       </c>
       <c r="AA6" s="12">
         <v>2024</v>
       </c>
-      <c r="AB6" s="73">
+      <c r="AB6" s="85">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="83" t="s">
+      <c r="B7" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="83"/>
-[...24 lines deleted...]
-      <c r="AB7" s="84"/>
+      <c r="C7" s="81"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="81"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="81"/>
+      <c r="K7" s="81"/>
+      <c r="L7" s="81"/>
+      <c r="M7" s="81"/>
+      <c r="N7" s="81"/>
+      <c r="O7" s="81"/>
+      <c r="P7" s="81"/>
+      <c r="Q7" s="81"/>
+      <c r="R7" s="81"/>
+      <c r="S7" s="81"/>
+      <c r="T7" s="81"/>
+      <c r="U7" s="81"/>
+      <c r="V7" s="81"/>
+      <c r="W7" s="81"/>
+      <c r="X7" s="81"/>
+      <c r="Y7" s="81"/>
+      <c r="Z7" s="81"/>
+      <c r="AA7" s="81"/>
+      <c r="AB7" s="82"/>
     </row>
     <row r="8" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B8" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="14">
         <v>47442</v>
       </c>
       <c r="D8" s="14">
         <v>53548</v>
       </c>
       <c r="E8" s="14">
         <v>58211</v>
       </c>
       <c r="F8" s="14">
         <v>65584</v>
       </c>
       <c r="G8" s="14">
         <v>68319</v>
       </c>
       <c r="H8" s="14">
         <v>74807</v>
       </c>
       <c r="I8" s="14">
         <v>66731</v>
       </c>
       <c r="J8" s="14">
         <v>53397</v>
       </c>
       <c r="K8" s="14">
-        <v>46404</v>
+        <v>46113</v>
       </c>
       <c r="L8" s="15">
         <v>41511</v>
       </c>
       <c r="M8" s="15">
         <v>42057</v>
       </c>
       <c r="N8" s="15">
         <v>38016</v>
       </c>
       <c r="O8" s="15">
         <v>28296</v>
       </c>
       <c r="P8" s="15">
         <v>24105</v>
       </c>
       <c r="Q8" s="14">
         <v>16784</v>
       </c>
       <c r="R8" s="14">
         <v>16581</v>
       </c>
       <c r="S8" s="14">
         <v>13755</v>
       </c>
@@ -2959,51 +2927,51 @@
       <c r="C12" s="14">
         <v>2783</v>
       </c>
       <c r="D12" s="14">
         <v>4301</v>
       </c>
       <c r="E12" s="14">
         <v>6103</v>
       </c>
       <c r="F12" s="14">
         <v>7771</v>
       </c>
       <c r="G12" s="14">
         <v>8538</v>
       </c>
       <c r="H12" s="14">
         <v>7982</v>
       </c>
       <c r="I12" s="14">
         <v>6690</v>
       </c>
       <c r="J12" s="14">
         <v>6777</v>
       </c>
       <c r="K12" s="14">
-        <v>3786</v>
+        <v>3766</v>
       </c>
       <c r="L12" s="15">
         <v>3298</v>
       </c>
       <c r="M12" s="15">
         <v>3212</v>
       </c>
       <c r="N12" s="15">
         <v>3463</v>
       </c>
       <c r="O12" s="15">
         <v>1825</v>
       </c>
       <c r="P12" s="15">
         <v>3106</v>
       </c>
       <c r="Q12" s="14">
         <v>1319</v>
       </c>
       <c r="R12" s="14">
         <v>2623</v>
       </c>
       <c r="S12" s="14">
         <v>3055</v>
       </c>
@@ -3131,51 +3099,51 @@
       <c r="C14" s="14">
         <v>1802</v>
       </c>
       <c r="D14" s="14">
         <v>2517</v>
       </c>
       <c r="E14" s="14">
         <v>3872</v>
       </c>
       <c r="F14" s="14">
         <v>1861</v>
       </c>
       <c r="G14" s="14">
         <v>2011</v>
       </c>
       <c r="H14" s="14">
         <v>3155</v>
       </c>
       <c r="I14" s="14">
         <v>2622</v>
       </c>
       <c r="J14" s="14">
         <v>2580</v>
       </c>
       <c r="K14" s="14">
-        <v>1800</v>
+        <v>1796</v>
       </c>
       <c r="L14" s="15">
         <v>2430</v>
       </c>
       <c r="M14" s="15">
         <v>1748</v>
       </c>
       <c r="N14" s="15">
         <v>915</v>
       </c>
       <c r="O14" s="15">
         <v>567</v>
       </c>
       <c r="P14" s="15">
         <v>430</v>
       </c>
       <c r="Q14" s="14">
         <v>236</v>
       </c>
       <c r="R14" s="14">
         <v>258</v>
       </c>
       <c r="S14" s="14">
         <v>244</v>
       </c>
@@ -3217,51 +3185,51 @@
       <c r="C15" s="14">
         <v>2461</v>
       </c>
       <c r="D15" s="14">
         <v>4408</v>
       </c>
       <c r="E15" s="14">
         <v>5427</v>
       </c>
       <c r="F15" s="14">
         <v>5971</v>
       </c>
       <c r="G15" s="14">
         <v>5100</v>
       </c>
       <c r="H15" s="14">
         <v>5744</v>
       </c>
       <c r="I15" s="14">
         <v>2255</v>
       </c>
       <c r="J15" s="14">
         <v>1855</v>
       </c>
       <c r="K15" s="14">
-        <v>1878</v>
+        <v>1874</v>
       </c>
       <c r="L15" s="15">
         <v>2182</v>
       </c>
       <c r="M15" s="15">
         <v>1099</v>
       </c>
       <c r="N15" s="15">
         <v>1702</v>
       </c>
       <c r="O15" s="15">
         <v>1924</v>
       </c>
       <c r="P15" s="15">
         <v>1169</v>
       </c>
       <c r="Q15" s="14">
         <v>1100</v>
       </c>
       <c r="R15" s="14">
         <v>677</v>
       </c>
       <c r="S15" s="14">
         <v>406</v>
       </c>
@@ -3389,51 +3357,51 @@
       <c r="C17" s="14">
         <v>2406</v>
       </c>
       <c r="D17" s="14">
         <v>2933</v>
       </c>
       <c r="E17" s="14">
         <v>3397</v>
       </c>
       <c r="F17" s="14">
         <v>4535</v>
       </c>
       <c r="G17" s="14">
         <v>5346</v>
       </c>
       <c r="H17" s="14">
         <v>6046</v>
       </c>
       <c r="I17" s="14">
         <v>5078</v>
       </c>
       <c r="J17" s="14">
         <v>2834</v>
       </c>
       <c r="K17" s="14">
-        <v>2825</v>
+        <v>2817</v>
       </c>
       <c r="L17" s="15">
         <v>1812</v>
       </c>
       <c r="M17" s="15">
         <v>2156</v>
       </c>
       <c r="N17" s="15">
         <v>2670</v>
       </c>
       <c r="O17" s="15">
         <v>1766</v>
       </c>
       <c r="P17" s="15">
         <v>1669</v>
       </c>
       <c r="Q17" s="14">
         <v>921</v>
       </c>
       <c r="R17" s="14">
         <v>752</v>
       </c>
       <c r="S17" s="14">
         <v>583</v>
       </c>
@@ -3561,51 +3529,51 @@
       <c r="C19" s="14">
         <v>353</v>
       </c>
       <c r="D19" s="14">
         <v>280</v>
       </c>
       <c r="E19" s="14">
         <v>593</v>
       </c>
       <c r="F19" s="14">
         <v>728</v>
       </c>
       <c r="G19" s="14">
         <v>945</v>
       </c>
       <c r="H19" s="14">
         <v>2374</v>
       </c>
       <c r="I19" s="14">
         <v>1198</v>
       </c>
       <c r="J19" s="14">
         <v>679</v>
       </c>
       <c r="K19" s="14">
-        <v>526</v>
+        <v>374</v>
       </c>
       <c r="L19" s="15">
         <v>257</v>
       </c>
       <c r="M19" s="15">
         <v>237</v>
       </c>
       <c r="N19" s="15">
         <v>125</v>
       </c>
       <c r="O19" s="15">
         <v>82</v>
       </c>
       <c r="P19" s="15">
         <v>48</v>
       </c>
       <c r="Q19" s="14">
         <v>53</v>
       </c>
       <c r="R19" s="14">
         <v>14</v>
       </c>
       <c r="S19" s="14">
         <v>14</v>
       </c>
@@ -3733,51 +3701,51 @@
       <c r="C21" s="18">
         <v>1928</v>
       </c>
       <c r="D21" s="18">
         <v>2401</v>
       </c>
       <c r="E21" s="18">
         <v>3701</v>
       </c>
       <c r="F21" s="18">
         <v>3214</v>
       </c>
       <c r="G21" s="18">
         <v>3506</v>
       </c>
       <c r="H21" s="18">
         <v>3232</v>
       </c>
       <c r="I21" s="18">
         <v>3396</v>
       </c>
       <c r="J21" s="18">
         <v>2863</v>
       </c>
       <c r="K21" s="14">
-        <v>2459</v>
+        <v>2458</v>
       </c>
       <c r="L21" s="20">
         <v>1471</v>
       </c>
       <c r="M21" s="20">
         <v>1595</v>
       </c>
       <c r="N21" s="20">
         <v>1406</v>
       </c>
       <c r="O21" s="20">
         <v>720</v>
       </c>
       <c r="P21" s="20">
         <v>625</v>
       </c>
       <c r="Q21" s="18">
         <v>595</v>
       </c>
       <c r="R21" s="18">
         <v>429</v>
       </c>
       <c r="S21" s="18">
         <v>445</v>
       </c>
@@ -3905,51 +3873,51 @@
       <c r="C23" s="18">
         <v>17335</v>
       </c>
       <c r="D23" s="18">
         <v>10264</v>
       </c>
       <c r="E23" s="18">
         <v>9571</v>
       </c>
       <c r="F23" s="18">
         <v>11810</v>
       </c>
       <c r="G23" s="18">
         <v>10643</v>
       </c>
       <c r="H23" s="18">
         <v>9167</v>
       </c>
       <c r="I23" s="18">
         <v>9746</v>
       </c>
       <c r="J23" s="18">
         <v>7618</v>
       </c>
       <c r="K23" s="14">
-        <v>4397</v>
+        <v>4394</v>
       </c>
       <c r="L23" s="20">
         <v>3234</v>
       </c>
       <c r="M23" s="20">
         <v>3967</v>
       </c>
       <c r="N23" s="20">
         <v>4205</v>
       </c>
       <c r="O23" s="20">
         <v>2667</v>
       </c>
       <c r="P23" s="20">
         <v>1713</v>
       </c>
       <c r="Q23" s="18">
         <v>1599</v>
       </c>
       <c r="R23" s="18">
         <v>778</v>
       </c>
       <c r="S23" s="18">
         <v>502</v>
       </c>
@@ -4077,51 +4045,51 @@
       <c r="C25" s="18">
         <v>2668</v>
       </c>
       <c r="D25" s="18">
         <v>2615</v>
       </c>
       <c r="E25" s="18">
         <v>2723</v>
       </c>
       <c r="F25" s="18">
         <v>2421</v>
       </c>
       <c r="G25" s="18">
         <v>2371</v>
       </c>
       <c r="H25" s="18">
         <v>2402</v>
       </c>
       <c r="I25" s="18">
         <v>2078</v>
       </c>
       <c r="J25" s="18">
         <v>2448</v>
       </c>
       <c r="K25" s="14">
-        <v>7235</v>
+        <v>7234</v>
       </c>
       <c r="L25" s="20">
         <v>4307</v>
       </c>
       <c r="M25" s="20">
         <v>3235</v>
       </c>
       <c r="N25" s="20">
         <v>1996</v>
       </c>
       <c r="O25" s="20">
         <v>1652</v>
       </c>
       <c r="P25" s="20">
         <v>771</v>
       </c>
       <c r="Q25" s="18">
         <v>429</v>
       </c>
       <c r="R25" s="18">
         <v>569</v>
       </c>
       <c r="S25" s="18">
         <v>523</v>
       </c>
@@ -4163,51 +4131,51 @@
       <c r="C26" s="18">
         <v>604</v>
       </c>
       <c r="D26" s="18">
         <v>2055</v>
       </c>
       <c r="E26" s="18">
         <v>705</v>
       </c>
       <c r="F26" s="18">
         <v>1317</v>
       </c>
       <c r="G26" s="18">
         <v>958</v>
       </c>
       <c r="H26" s="18">
         <v>625</v>
       </c>
       <c r="I26" s="18">
         <v>455</v>
       </c>
       <c r="J26" s="18">
         <v>184</v>
       </c>
       <c r="K26" s="14">
-        <v>526</v>
+        <v>487</v>
       </c>
       <c r="L26" s="20">
         <v>755</v>
       </c>
       <c r="M26" s="20">
         <v>1586</v>
       </c>
       <c r="N26" s="20">
         <v>1336</v>
       </c>
       <c r="O26" s="20">
         <v>338</v>
       </c>
       <c r="P26" s="20">
         <v>1865</v>
       </c>
       <c r="Q26" s="18">
         <v>987</v>
       </c>
       <c r="R26" s="18">
         <v>635</v>
       </c>
       <c r="S26" s="18">
         <v>522</v>
       </c>
@@ -4249,51 +4217,51 @@
       <c r="C27" s="18">
         <v>2675</v>
       </c>
       <c r="D27" s="18">
         <v>4836</v>
       </c>
       <c r="E27" s="18">
         <v>4824</v>
       </c>
       <c r="F27" s="18">
         <v>5496</v>
       </c>
       <c r="G27" s="18">
         <v>5023</v>
       </c>
       <c r="H27" s="18">
         <v>5308</v>
       </c>
       <c r="I27" s="18">
         <v>4437</v>
       </c>
       <c r="J27" s="18">
         <v>3464</v>
       </c>
       <c r="K27" s="14">
-        <v>2843</v>
+        <v>2784</v>
       </c>
       <c r="L27" s="20">
         <v>2906</v>
       </c>
       <c r="M27" s="20">
         <v>2922</v>
       </c>
       <c r="N27" s="20">
         <v>3188</v>
       </c>
       <c r="O27" s="20">
         <v>2792</v>
       </c>
       <c r="P27" s="20">
         <v>1874</v>
       </c>
       <c r="Q27" s="18">
         <v>1816</v>
       </c>
       <c r="R27" s="18">
         <v>1707</v>
       </c>
       <c r="S27" s="18">
         <v>1783</v>
       </c>
@@ -4390,110 +4358,110 @@
         <v>1058</v>
       </c>
       <c r="V28" s="18">
         <v>890</v>
       </c>
       <c r="W28" s="18">
         <v>833</v>
       </c>
       <c r="X28" s="23">
         <v>925</v>
       </c>
       <c r="Y28" s="16">
         <v>750</v>
       </c>
       <c r="Z28" s="16">
         <v>747</v>
       </c>
       <c r="AA28" s="23">
         <v>811</v>
       </c>
       <c r="AB28" s="23">
         <v>454</v>
       </c>
     </row>
     <row r="29" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="80" t="s">
+      <c r="B29" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="C29" s="80"/>
-[...24 lines deleted...]
-      <c r="AB29" s="80"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
+      <c r="Z29" s="83"/>
+      <c r="AA29" s="83"/>
+      <c r="AB29" s="83"/>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="24">
         <v>37218</v>
       </c>
       <c r="D30" s="24">
         <v>38365</v>
       </c>
       <c r="E30" s="18">
         <v>37286</v>
       </c>
       <c r="F30" s="18">
         <v>41439</v>
       </c>
       <c r="G30" s="18">
         <v>40317</v>
       </c>
       <c r="H30" s="24">
         <v>43222</v>
       </c>
       <c r="I30" s="18">
         <v>39459</v>
       </c>
       <c r="J30" s="18">
         <v>29157</v>
       </c>
       <c r="K30" s="14">
-        <v>23029</v>
+        <v>22863</v>
       </c>
       <c r="L30" s="20">
         <v>21655</v>
       </c>
       <c r="M30" s="20">
         <v>23031</v>
       </c>
       <c r="N30" s="20">
         <v>20246</v>
       </c>
       <c r="O30" s="20">
         <v>15330</v>
       </c>
       <c r="P30" s="20">
         <v>13357</v>
       </c>
       <c r="Q30" s="18">
         <v>10026</v>
       </c>
       <c r="R30" s="18">
         <v>8793</v>
       </c>
       <c r="S30" s="18">
         <v>7694</v>
       </c>
@@ -4793,51 +4761,51 @@
       <c r="C34" s="24">
         <v>1346</v>
       </c>
       <c r="D34" s="24">
         <v>1883</v>
       </c>
       <c r="E34" s="18">
         <v>2385</v>
       </c>
       <c r="F34" s="18">
         <v>2942</v>
       </c>
       <c r="G34" s="18">
         <v>2856</v>
       </c>
       <c r="H34" s="24">
         <v>2174</v>
       </c>
       <c r="I34" s="18">
         <v>2357</v>
       </c>
       <c r="J34" s="18">
         <v>1913</v>
       </c>
       <c r="K34" s="14">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="L34" s="20">
         <v>515</v>
       </c>
       <c r="M34" s="20">
         <v>379</v>
       </c>
       <c r="N34" s="20">
         <v>425</v>
       </c>
       <c r="O34" s="20">
         <v>372</v>
       </c>
       <c r="P34" s="20">
         <v>522</v>
       </c>
       <c r="Q34" s="18">
         <v>277</v>
       </c>
       <c r="R34" s="18">
         <v>418</v>
       </c>
       <c r="S34" s="18">
         <v>412</v>
       </c>
@@ -4965,51 +4933,51 @@
       <c r="C36" s="24">
         <v>1285</v>
       </c>
       <c r="D36" s="24">
         <v>1648</v>
       </c>
       <c r="E36" s="18">
         <v>3050</v>
       </c>
       <c r="F36" s="18">
         <v>1138</v>
       </c>
       <c r="G36" s="18">
         <v>869</v>
       </c>
       <c r="H36" s="24">
         <v>2184</v>
       </c>
       <c r="I36" s="18">
         <v>2087</v>
       </c>
       <c r="J36" s="18">
         <v>1831</v>
       </c>
       <c r="K36" s="14">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="L36" s="20">
         <v>1652</v>
       </c>
       <c r="M36" s="20">
         <v>1256</v>
       </c>
       <c r="N36" s="20">
         <v>761</v>
       </c>
       <c r="O36" s="20">
         <v>473</v>
       </c>
       <c r="P36" s="20">
         <v>387</v>
       </c>
       <c r="Q36" s="18">
         <v>203</v>
       </c>
       <c r="R36" s="18">
         <v>235</v>
       </c>
       <c r="S36" s="18">
         <v>217</v>
       </c>
@@ -5051,51 +5019,51 @@
       <c r="C37" s="24">
         <v>1345</v>
       </c>
       <c r="D37" s="24">
         <v>2107</v>
       </c>
       <c r="E37" s="18">
         <v>2377</v>
       </c>
       <c r="F37" s="18">
         <v>2551</v>
       </c>
       <c r="G37" s="18">
         <v>1984</v>
       </c>
       <c r="H37" s="24">
         <v>2118</v>
       </c>
       <c r="I37" s="18">
         <v>1254</v>
       </c>
       <c r="J37" s="18">
         <v>865</v>
       </c>
       <c r="K37" s="14">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="L37" s="20">
         <v>258</v>
       </c>
       <c r="M37" s="20">
         <v>96</v>
       </c>
       <c r="N37" s="20">
         <v>32</v>
       </c>
       <c r="O37" s="20">
         <v>26</v>
       </c>
       <c r="P37" s="20">
         <v>203</v>
       </c>
       <c r="Q37" s="18">
         <v>219</v>
       </c>
       <c r="R37" s="18">
         <v>109</v>
       </c>
       <c r="S37" s="18">
         <v>21</v>
       </c>
@@ -5223,51 +5191,51 @@
       <c r="C39" s="24">
         <v>2289</v>
       </c>
       <c r="D39" s="24">
         <v>2860</v>
       </c>
       <c r="E39" s="18">
         <v>3293</v>
       </c>
       <c r="F39" s="18">
         <v>4275</v>
       </c>
       <c r="G39" s="18">
         <v>4966</v>
       </c>
       <c r="H39" s="24">
         <v>5735</v>
       </c>
       <c r="I39" s="18">
         <v>4787</v>
       </c>
       <c r="J39" s="18">
         <v>2375</v>
       </c>
       <c r="K39" s="14">
-        <v>2466</v>
+        <v>2458</v>
       </c>
       <c r="L39" s="20">
         <v>1685</v>
       </c>
       <c r="M39" s="20">
         <v>2074</v>
       </c>
       <c r="N39" s="20">
         <v>2518</v>
       </c>
       <c r="O39" s="20">
         <v>1697</v>
       </c>
       <c r="P39" s="20">
         <v>1600</v>
       </c>
       <c r="Q39" s="18">
         <v>886</v>
       </c>
       <c r="R39" s="18">
         <v>682</v>
       </c>
       <c r="S39" s="18">
         <v>531</v>
       </c>
@@ -5395,51 +5363,51 @@
       <c r="C41" s="24">
         <v>284</v>
       </c>
       <c r="D41" s="24">
         <v>238</v>
       </c>
       <c r="E41" s="18">
         <v>471</v>
       </c>
       <c r="F41" s="18">
         <v>583</v>
       </c>
       <c r="G41" s="18">
         <v>775</v>
       </c>
       <c r="H41" s="24">
         <v>2190</v>
       </c>
       <c r="I41" s="18">
         <v>1153</v>
       </c>
       <c r="J41" s="18">
         <v>548</v>
       </c>
       <c r="K41" s="14">
-        <v>409</v>
+        <v>364</v>
       </c>
       <c r="L41" s="20">
         <v>227</v>
       </c>
       <c r="M41" s="20">
         <v>213</v>
       </c>
       <c r="N41" s="20">
         <v>115</v>
       </c>
       <c r="O41" s="20">
         <v>80</v>
       </c>
       <c r="P41" s="20">
         <v>47</v>
       </c>
       <c r="Q41" s="18">
         <v>48</v>
       </c>
       <c r="R41" s="18">
         <v>8</v>
       </c>
       <c r="S41" s="18">
         <v>3</v>
       </c>
@@ -5567,51 +5535,51 @@
       <c r="C43" s="24">
         <v>1392</v>
       </c>
       <c r="D43" s="24">
         <v>1876</v>
       </c>
       <c r="E43" s="18">
         <v>2632</v>
       </c>
       <c r="F43" s="18">
         <v>2372</v>
       </c>
       <c r="G43" s="18">
         <v>2649</v>
       </c>
       <c r="H43" s="24">
         <v>2033</v>
       </c>
       <c r="I43" s="18">
         <v>2027</v>
       </c>
       <c r="J43" s="18">
         <v>1639</v>
       </c>
       <c r="K43" s="14">
-        <v>1371</v>
+        <v>1370</v>
       </c>
       <c r="L43" s="20">
         <v>956</v>
       </c>
       <c r="M43" s="20">
         <v>879</v>
       </c>
       <c r="N43" s="20">
         <v>963</v>
       </c>
       <c r="O43" s="20">
         <v>600</v>
       </c>
       <c r="P43" s="20">
         <v>554</v>
       </c>
       <c r="Q43" s="18">
         <v>491</v>
       </c>
       <c r="R43" s="18">
         <v>376</v>
       </c>
       <c r="S43" s="18">
         <v>399</v>
       </c>
@@ -5739,51 +5707,51 @@
       <c r="C45" s="24">
         <v>15487</v>
       </c>
       <c r="D45" s="24">
         <v>6998</v>
       </c>
       <c r="E45" s="18">
         <v>3942</v>
       </c>
       <c r="F45" s="18">
         <v>4629</v>
       </c>
       <c r="G45" s="18">
         <v>3285</v>
       </c>
       <c r="H45" s="24">
         <v>3950</v>
       </c>
       <c r="I45" s="18">
         <v>4985</v>
       </c>
       <c r="J45" s="18">
         <v>3527</v>
       </c>
       <c r="K45" s="14">
-        <v>2360</v>
+        <v>2357</v>
       </c>
       <c r="L45" s="20">
         <v>854</v>
       </c>
       <c r="M45" s="20">
         <v>781</v>
       </c>
       <c r="N45" s="20">
         <v>770</v>
       </c>
       <c r="O45" s="20">
         <v>582</v>
       </c>
       <c r="P45" s="20">
         <v>319</v>
       </c>
       <c r="Q45" s="18">
         <v>281</v>
       </c>
       <c r="R45" s="18">
         <v>163</v>
       </c>
       <c r="S45" s="18">
         <v>92</v>
       </c>
@@ -5997,51 +5965,51 @@
       <c r="C48" s="24">
         <v>604</v>
       </c>
       <c r="D48" s="24">
         <v>2055</v>
       </c>
       <c r="E48" s="18">
         <v>705</v>
       </c>
       <c r="F48" s="18">
         <v>1317</v>
       </c>
       <c r="G48" s="18">
         <v>958</v>
       </c>
       <c r="H48" s="24">
         <v>625</v>
       </c>
       <c r="I48" s="18">
         <v>455</v>
       </c>
       <c r="J48" s="18">
         <v>184</v>
       </c>
       <c r="K48" s="14">
-        <v>526</v>
+        <v>487</v>
       </c>
       <c r="L48" s="20">
         <v>755</v>
       </c>
       <c r="M48" s="20">
         <v>1586</v>
       </c>
       <c r="N48" s="20">
         <v>1336</v>
       </c>
       <c r="O48" s="20">
         <v>338</v>
       </c>
       <c r="P48" s="20">
         <v>1865</v>
       </c>
       <c r="Q48" s="18">
         <v>987</v>
       </c>
       <c r="R48" s="18">
         <v>635</v>
       </c>
       <c r="S48" s="18">
         <v>522</v>
       </c>
@@ -6083,51 +6051,51 @@
       <c r="C49" s="24">
         <v>2675</v>
       </c>
       <c r="D49" s="24">
         <v>4836</v>
       </c>
       <c r="E49" s="18">
         <v>4824</v>
       </c>
       <c r="F49" s="18">
         <v>5496</v>
       </c>
       <c r="G49" s="18">
         <v>5023</v>
       </c>
       <c r="H49" s="24">
         <v>5308</v>
       </c>
       <c r="I49" s="18">
         <v>4437</v>
       </c>
       <c r="J49" s="18">
         <v>3464</v>
       </c>
       <c r="K49" s="14">
-        <v>2843</v>
+        <v>2784</v>
       </c>
       <c r="L49" s="20">
         <v>2906</v>
       </c>
       <c r="M49" s="20">
         <v>2922</v>
       </c>
       <c r="N49" s="20">
         <v>3188</v>
       </c>
       <c r="O49" s="20">
         <v>2792</v>
       </c>
       <c r="P49" s="20">
         <v>1874</v>
       </c>
       <c r="Q49" s="18">
         <v>1816</v>
       </c>
       <c r="R49" s="18">
         <v>1707</v>
       </c>
       <c r="S49" s="18">
         <v>1783</v>
       </c>
@@ -6224,110 +6192,110 @@
         <v>1058</v>
       </c>
       <c r="V50" s="20">
         <v>890</v>
       </c>
       <c r="W50" s="18">
         <v>833</v>
       </c>
       <c r="X50" s="23">
         <v>925</v>
       </c>
       <c r="Y50" s="16">
         <v>750</v>
       </c>
       <c r="Z50" s="16">
         <v>747</v>
       </c>
       <c r="AA50" s="23">
         <v>811</v>
       </c>
       <c r="AB50" s="23">
         <v>454</v>
       </c>
     </row>
     <row r="51" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="80" t="s">
+      <c r="B51" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="C51" s="80"/>
-[...24 lines deleted...]
-      <c r="AB51" s="80"/>
+      <c r="C51" s="83"/>
+      <c r="D51" s="83"/>
+      <c r="E51" s="83"/>
+      <c r="F51" s="83"/>
+      <c r="G51" s="83"/>
+      <c r="H51" s="83"/>
+      <c r="I51" s="83"/>
+      <c r="J51" s="83"/>
+      <c r="K51" s="83"/>
+      <c r="L51" s="83"/>
+      <c r="M51" s="83"/>
+      <c r="N51" s="83"/>
+      <c r="O51" s="83"/>
+      <c r="P51" s="83"/>
+      <c r="Q51" s="83"/>
+      <c r="R51" s="83"/>
+      <c r="S51" s="83"/>
+      <c r="T51" s="83"/>
+      <c r="U51" s="83"/>
+      <c r="V51" s="83"/>
+      <c r="W51" s="83"/>
+      <c r="X51" s="83"/>
+      <c r="Y51" s="83"/>
+      <c r="Z51" s="83"/>
+      <c r="AA51" s="83"/>
+      <c r="AB51" s="83"/>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B52" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="24">
         <v>10224</v>
       </c>
       <c r="D52" s="24">
         <v>15183</v>
       </c>
       <c r="E52" s="18">
         <v>20925</v>
       </c>
       <c r="F52" s="18">
         <v>24145</v>
       </c>
       <c r="G52" s="18">
         <v>28002</v>
       </c>
       <c r="H52" s="24">
         <v>31585</v>
       </c>
       <c r="I52" s="18">
         <v>27272</v>
       </c>
       <c r="J52" s="18">
         <v>24240</v>
       </c>
       <c r="K52" s="14">
-        <v>23375</v>
+        <v>23250</v>
       </c>
       <c r="L52" s="20">
         <v>19856</v>
       </c>
       <c r="M52" s="20">
         <v>19026</v>
       </c>
       <c r="N52" s="20">
         <v>17770</v>
       </c>
       <c r="O52" s="20">
         <v>12966</v>
       </c>
       <c r="P52" s="20">
         <v>10748</v>
       </c>
       <c r="Q52" s="18">
         <v>6758</v>
       </c>
       <c r="R52" s="18">
         <v>7788</v>
       </c>
       <c r="S52" s="18">
         <v>6061</v>
       </c>
@@ -6627,51 +6595,51 @@
       <c r="C56" s="24">
         <v>1437</v>
       </c>
       <c r="D56" s="24">
         <v>2418</v>
       </c>
       <c r="E56" s="18">
         <v>3718</v>
       </c>
       <c r="F56" s="18">
         <v>4829</v>
       </c>
       <c r="G56" s="18">
         <v>5682</v>
       </c>
       <c r="H56" s="24">
         <v>5808</v>
       </c>
       <c r="I56" s="18">
         <v>4333</v>
       </c>
       <c r="J56" s="18">
         <v>4864</v>
       </c>
       <c r="K56" s="14">
-        <v>2798</v>
+        <v>2784</v>
       </c>
       <c r="L56" s="20">
         <v>2783</v>
       </c>
       <c r="M56" s="20">
         <v>2833</v>
       </c>
       <c r="N56" s="20">
         <v>3038</v>
       </c>
       <c r="O56" s="20">
         <v>1453</v>
       </c>
       <c r="P56" s="20">
         <v>2584</v>
       </c>
       <c r="Q56" s="18">
         <v>1042</v>
       </c>
       <c r="R56" s="18">
         <v>2205</v>
       </c>
       <c r="S56" s="18">
         <v>2643</v>
       </c>
@@ -6799,51 +6767,51 @@
       <c r="C58" s="24">
         <v>517</v>
       </c>
       <c r="D58" s="24">
         <v>869</v>
       </c>
       <c r="E58" s="18">
         <v>822</v>
       </c>
       <c r="F58" s="18">
         <v>723</v>
       </c>
       <c r="G58" s="18">
         <v>1142</v>
       </c>
       <c r="H58" s="24">
         <v>971</v>
       </c>
       <c r="I58" s="18">
         <v>535</v>
       </c>
       <c r="J58" s="18">
         <v>749</v>
       </c>
       <c r="K58" s="14">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="L58" s="20">
         <v>778</v>
       </c>
       <c r="M58" s="20">
         <v>492</v>
       </c>
       <c r="N58" s="20">
         <v>154</v>
       </c>
       <c r="O58" s="20">
         <v>94</v>
       </c>
       <c r="P58" s="20">
         <v>43</v>
       </c>
       <c r="Q58" s="18">
         <v>33</v>
       </c>
       <c r="R58" s="18">
         <v>23</v>
       </c>
       <c r="S58" s="18">
         <v>27</v>
       </c>
@@ -6885,51 +6853,51 @@
       <c r="C59" s="24">
         <v>1116</v>
       </c>
       <c r="D59" s="24">
         <v>2301</v>
       </c>
       <c r="E59" s="18">
         <v>3050</v>
       </c>
       <c r="F59" s="18">
         <v>3420</v>
       </c>
       <c r="G59" s="18">
         <v>3116</v>
       </c>
       <c r="H59" s="24">
         <v>3626</v>
       </c>
       <c r="I59" s="18">
         <v>1001</v>
       </c>
       <c r="J59" s="18">
         <v>990</v>
       </c>
       <c r="K59" s="14">
-        <v>1220</v>
+        <v>1219</v>
       </c>
       <c r="L59" s="20">
         <v>1924</v>
       </c>
       <c r="M59" s="20">
         <v>1003</v>
       </c>
       <c r="N59" s="20">
         <v>1670</v>
       </c>
       <c r="O59" s="20">
         <v>1898</v>
       </c>
       <c r="P59" s="20">
         <v>966</v>
       </c>
       <c r="Q59" s="18">
         <v>881</v>
       </c>
       <c r="R59" s="18">
         <v>568</v>
       </c>
       <c r="S59" s="18">
         <v>385</v>
       </c>
@@ -7229,51 +7197,51 @@
       <c r="C63" s="24">
         <v>69</v>
       </c>
       <c r="D63" s="24">
         <v>42</v>
       </c>
       <c r="E63" s="18">
         <v>122</v>
       </c>
       <c r="F63" s="18">
         <v>145</v>
       </c>
       <c r="G63" s="18">
         <v>170</v>
       </c>
       <c r="H63" s="24">
         <v>184</v>
       </c>
       <c r="I63" s="18">
         <v>45</v>
       </c>
       <c r="J63" s="18">
         <v>131</v>
       </c>
       <c r="K63" s="14">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="L63" s="20">
         <v>30</v>
       </c>
       <c r="M63" s="20">
         <v>24</v>
       </c>
       <c r="N63" s="20">
         <v>10</v>
       </c>
       <c r="O63" s="20">
         <v>2</v>
       </c>
       <c r="P63" s="20">
         <v>1</v>
       </c>
       <c r="Q63" s="18">
         <v>5</v>
       </c>
       <c r="R63" s="18">
         <v>6</v>
       </c>
       <c r="S63" s="18">
         <v>11</v>
       </c>
@@ -7745,51 +7713,51 @@
       <c r="C69" s="27">
         <v>632</v>
       </c>
       <c r="D69" s="27">
         <v>509</v>
       </c>
       <c r="E69" s="27">
         <v>548</v>
       </c>
       <c r="F69" s="28">
         <v>429</v>
       </c>
       <c r="G69" s="28">
         <v>574</v>
       </c>
       <c r="H69" s="28">
         <v>779</v>
       </c>
       <c r="I69" s="28">
         <v>623</v>
       </c>
       <c r="J69" s="27">
         <v>1246</v>
       </c>
       <c r="K69" s="28">
-        <v>5832</v>
+        <v>5831</v>
       </c>
       <c r="L69" s="29">
         <v>3230</v>
       </c>
       <c r="M69" s="29">
         <v>2211</v>
       </c>
       <c r="N69" s="29">
         <v>1243</v>
       </c>
       <c r="O69" s="29">
         <v>964</v>
       </c>
       <c r="P69" s="29">
         <v>357</v>
       </c>
       <c r="Q69" s="27">
         <v>142</v>
       </c>
       <c r="R69" s="27">
         <v>179</v>
       </c>
       <c r="S69" s="27">
         <v>176</v>
       </c>
@@ -7801,86 +7769,86 @@
       </c>
       <c r="V69" s="29">
         <v>131</v>
       </c>
       <c r="W69" s="27">
         <v>151</v>
       </c>
       <c r="X69" s="31">
         <v>99</v>
       </c>
       <c r="Y69" s="31">
         <v>125</v>
       </c>
       <c r="Z69" s="31">
         <v>152</v>
       </c>
       <c r="AA69" s="31">
         <v>194</v>
       </c>
       <c r="AB69" s="31">
         <v>158</v>
       </c>
     </row>
     <row r="70" spans="1:28" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="41"/>
-      <c r="B70" s="78" t="s">
+      <c r="B70" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="C70" s="79"/>
-[...4 lines deleted...]
-      <c r="H70" s="79"/>
+      <c r="C70" s="78"/>
+      <c r="D70" s="78"/>
+      <c r="E70" s="78"/>
+      <c r="F70" s="78"/>
+      <c r="G70" s="78"/>
+      <c r="H70" s="78"/>
       <c r="I70" s="33"/>
       <c r="J70" s="33"/>
       <c r="K70" s="33"/>
       <c r="L70" s="33"/>
       <c r="M70" s="33"/>
       <c r="N70" s="33"/>
       <c r="O70" s="33"/>
       <c r="P70" s="33"/>
       <c r="Q70" s="33"/>
       <c r="R70" s="33"/>
       <c r="S70" s="33"/>
       <c r="T70" s="33"/>
       <c r="U70" s="33"/>
       <c r="V70" s="33"/>
       <c r="W70" s="33"/>
       <c r="X70" s="33"/>
       <c r="Y70" s="33"/>
     </row>
     <row r="71" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A71" s="42"/>
-      <c r="B71" s="76" t="s">
+      <c r="B71" s="75" t="s">
         <v>28</v>
       </c>
-      <c r="C71" s="77"/>
-[...2 lines deleted...]
-      <c r="F71" s="77"/>
+      <c r="C71" s="76"/>
+      <c r="D71" s="76"/>
+      <c r="E71" s="76"/>
+      <c r="F71" s="76"/>
       <c r="G71" s="34"/>
       <c r="H71" s="34"/>
     </row>
     <row r="72" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A72" s="42"/>
     </row>
     <row r="73" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K73" s="1"/>
       <c r="T73" s="1"/>
     </row>
     <row r="74" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K74" s="1"/>
       <c r="T74" s="1"/>
     </row>
     <row r="75" spans="1:28" x14ac:dyDescent="0.25">
       <c r="K75" s="1"/>
       <c r="T75" s="1"/>
     </row>
     <row r="77" spans="1:28" x14ac:dyDescent="0.25">
       <c r="P77" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B71:F71"/>
     <mergeCell ref="B70:H70"/>