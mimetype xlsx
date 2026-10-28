--- v4 (2026-09-15)
+++ v5 (2026-10-28)
@@ -1761,51 +1761,51 @@
     <row r="12" spans="2:2">
       <c r="B12" s="21"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="21"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:HK205"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A169" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
-      <selection activeCell="K185" sqref="K185"/>
+      <selection activeCell="L186" sqref="L186:L187"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="13.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="11" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="16" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="8.85546875" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:219" ht="15.75">
       <c r="A2" s="5">
@@ -13328,771 +13328,813 @@
       </c>
       <c r="C178" s="38">
         <v>966642.86</v>
       </c>
       <c r="D178" s="49">
         <v>1864316.8</v>
       </c>
       <c r="E178" s="52">
         <v>2869808.08</v>
       </c>
       <c r="F178" s="52">
         <v>3893730.61</v>
       </c>
       <c r="G178" s="38">
         <v>4964884</v>
       </c>
       <c r="H178" s="54">
         <v>6096843.54</v>
       </c>
       <c r="I178" s="38">
         <v>7246889.6600000001</v>
       </c>
       <c r="J178" s="54">
         <v>8423011.8499999996</v>
       </c>
-      <c r="K178" s="38"/>
+      <c r="K178" s="54">
+        <v>9603349.9800000004</v>
+      </c>
       <c r="L178" s="37"/>
       <c r="M178" s="37"/>
       <c r="N178" s="37"/>
     </row>
     <row r="179" spans="1:14" ht="12.75">
       <c r="A179" s="35">
         <v>100000000</v>
       </c>
       <c r="B179" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C179" s="38">
         <v>18820.28</v>
       </c>
       <c r="D179" s="49">
         <v>36172.519999999997</v>
       </c>
       <c r="E179" s="52">
         <v>56073.75</v>
       </c>
       <c r="F179" s="52">
         <v>74589.73</v>
       </c>
       <c r="G179" s="38">
         <v>94337.88</v>
       </c>
       <c r="H179" s="54">
         <v>114662.26</v>
       </c>
       <c r="I179" s="38">
         <v>136041.22</v>
       </c>
       <c r="J179" s="54">
         <v>157427.63</v>
       </c>
-      <c r="K179" s="38"/>
+      <c r="K179" s="54">
+        <v>179009.06</v>
+      </c>
       <c r="L179" s="37"/>
       <c r="M179" s="37"/>
       <c r="N179" s="37"/>
     </row>
     <row r="180" spans="1:14" ht="12.75">
       <c r="A180" s="35">
         <v>110000000</v>
       </c>
       <c r="B180" s="39" t="s">
         <v>44</v>
       </c>
       <c r="C180" s="38">
         <v>28715.69</v>
       </c>
       <c r="D180" s="49">
         <v>56681.29</v>
       </c>
       <c r="E180" s="52">
         <v>86679.3</v>
       </c>
       <c r="F180" s="52">
         <v>114204.02</v>
       </c>
       <c r="G180" s="38">
         <v>141908.26999999999</v>
       </c>
       <c r="H180" s="54">
         <v>172184.56</v>
       </c>
       <c r="I180" s="38">
         <v>199562.92</v>
       </c>
       <c r="J180" s="54">
         <v>228007.5</v>
       </c>
-      <c r="K180" s="38"/>
+      <c r="K180" s="54">
+        <v>259224.88</v>
+      </c>
       <c r="L180" s="37"/>
       <c r="M180" s="37"/>
       <c r="N180" s="37"/>
     </row>
     <row r="181" spans="1:14" ht="12.75">
       <c r="A181" s="35">
         <v>150000000</v>
       </c>
       <c r="B181" s="39" t="s">
         <v>45</v>
       </c>
       <c r="C181" s="38">
         <v>48156.24</v>
       </c>
       <c r="D181" s="49">
         <v>91492.54</v>
       </c>
       <c r="E181" s="52">
         <v>138852.29</v>
       </c>
       <c r="F181" s="52">
         <v>183923.59</v>
       </c>
       <c r="G181" s="38">
         <v>231206.23</v>
       </c>
       <c r="H181" s="54">
         <v>281260.21999999997</v>
       </c>
       <c r="I181" s="38">
         <v>327989.25</v>
       </c>
       <c r="J181" s="54">
         <v>376301.47</v>
       </c>
-      <c r="K181" s="38"/>
+      <c r="K181" s="54">
+        <v>424794.62</v>
+      </c>
       <c r="L181" s="37"/>
       <c r="M181" s="37"/>
       <c r="N181" s="37"/>
     </row>
     <row r="182" spans="1:14" ht="12.75">
       <c r="A182" s="35">
         <v>190000000</v>
       </c>
       <c r="B182" s="39" t="s">
         <v>46</v>
       </c>
       <c r="C182" s="38">
         <v>27597.74</v>
       </c>
       <c r="D182" s="49">
         <v>53451.74</v>
       </c>
       <c r="E182" s="52">
         <v>80412.41</v>
       </c>
       <c r="F182" s="52">
         <v>107068.95</v>
       </c>
       <c r="G182" s="38">
         <v>132703.25</v>
       </c>
       <c r="H182" s="54">
         <v>159490.82999999999</v>
       </c>
       <c r="I182" s="38">
         <v>205905.32</v>
       </c>
       <c r="J182" s="54">
         <v>243810.33</v>
       </c>
-      <c r="K182" s="38"/>
+      <c r="K182" s="54">
+        <v>272279.03999999998</v>
+      </c>
       <c r="L182" s="37"/>
       <c r="M182" s="37"/>
       <c r="N182" s="37"/>
     </row>
     <row r="183" spans="1:14" ht="12.75">
       <c r="A183" s="35">
         <v>230000000</v>
       </c>
       <c r="B183" s="39" t="s">
         <v>47</v>
       </c>
       <c r="C183" s="38">
         <v>65289.43</v>
       </c>
       <c r="D183" s="49">
         <v>129282.69</v>
       </c>
       <c r="E183" s="52">
         <v>211095.48</v>
       </c>
       <c r="F183" s="52">
         <v>283438.11</v>
       </c>
       <c r="G183" s="38">
         <v>364152.89</v>
       </c>
       <c r="H183" s="54">
         <v>459623.22</v>
       </c>
       <c r="I183" s="38">
         <v>546931.31999999995</v>
       </c>
       <c r="J183" s="54">
         <v>633313.30000000005</v>
       </c>
-      <c r="K183" s="38"/>
+      <c r="K183" s="54">
+        <v>713174.14</v>
+      </c>
       <c r="L183" s="37"/>
       <c r="M183" s="37"/>
       <c r="N183" s="37"/>
     </row>
     <row r="184" spans="1:14" ht="12.75">
       <c r="A184" s="35">
         <v>270000000</v>
       </c>
       <c r="B184" s="39" t="s">
         <v>48</v>
       </c>
       <c r="C184" s="38">
         <v>21290.22</v>
       </c>
       <c r="D184" s="49">
         <v>40646.730000000003</v>
       </c>
       <c r="E184" s="52">
         <v>60758.01</v>
       </c>
       <c r="F184" s="52">
         <v>79420.460000000006</v>
       </c>
       <c r="G184" s="38">
         <v>97311.49</v>
       </c>
       <c r="H184" s="54">
         <v>116475.63</v>
       </c>
       <c r="I184" s="38">
         <v>134762.59</v>
       </c>
       <c r="J184" s="54">
         <v>152753.57999999999</v>
       </c>
-      <c r="K184" s="38"/>
+      <c r="K184" s="54">
+        <v>170531.27</v>
+      </c>
       <c r="L184" s="37"/>
       <c r="M184" s="37"/>
       <c r="N184" s="37"/>
     </row>
     <row r="185" spans="1:14" ht="12.75">
       <c r="A185" s="35">
         <v>310000000</v>
       </c>
       <c r="B185" s="39" t="s">
         <v>49</v>
       </c>
       <c r="C185" s="38">
         <v>26951.87</v>
       </c>
       <c r="D185" s="49">
         <v>53691.05</v>
       </c>
       <c r="E185" s="52">
         <v>82514.28</v>
       </c>
       <c r="F185" s="52">
         <v>110437.33</v>
       </c>
       <c r="G185" s="38">
         <v>137556.17000000001</v>
       </c>
       <c r="H185" s="54">
         <v>164119.88</v>
       </c>
       <c r="I185" s="38">
         <v>189675.86</v>
       </c>
       <c r="J185" s="54">
         <v>217126.67</v>
       </c>
-      <c r="K185" s="38"/>
+      <c r="K185" s="54">
+        <v>243698.55</v>
+      </c>
       <c r="L185" s="37"/>
       <c r="M185" s="37"/>
       <c r="N185" s="37"/>
     </row>
     <row r="186" spans="1:14" ht="12.75">
       <c r="A186" s="35">
         <v>330000000</v>
       </c>
       <c r="B186" s="39" t="s">
         <v>50</v>
       </c>
       <c r="C186" s="38">
         <v>18355.46</v>
       </c>
       <c r="D186" s="49">
         <v>35761.99</v>
       </c>
       <c r="E186" s="52">
         <v>55703.76</v>
       </c>
       <c r="F186" s="52">
         <v>75187.88</v>
       </c>
       <c r="G186" s="38">
         <v>94675.8</v>
       </c>
       <c r="H186" s="54">
         <v>113904.57</v>
       </c>
       <c r="I186" s="38">
         <v>134126.14000000001</v>
       </c>
       <c r="J186" s="54">
         <v>154911.20000000001</v>
       </c>
-      <c r="K186" s="38"/>
+      <c r="K186" s="54">
+        <v>175578.08</v>
+      </c>
       <c r="L186" s="37"/>
       <c r="M186" s="37"/>
       <c r="N186" s="37"/>
     </row>
     <row r="187" spans="1:14" ht="12.75">
       <c r="A187" s="35">
         <v>350000000</v>
       </c>
       <c r="B187" s="39" t="s">
         <v>51</v>
       </c>
       <c r="C187" s="38">
         <v>44992.97</v>
       </c>
       <c r="D187" s="49">
         <v>86936.51</v>
       </c>
       <c r="E187" s="52">
         <v>132401.28</v>
       </c>
       <c r="F187" s="52">
         <v>176904.28</v>
       </c>
       <c r="G187" s="38">
         <v>223855.16</v>
       </c>
       <c r="H187" s="54">
         <v>271672.57</v>
       </c>
       <c r="I187" s="38">
         <v>321916.67</v>
       </c>
       <c r="J187" s="54">
         <v>382660.15</v>
       </c>
-      <c r="K187" s="38"/>
+      <c r="K187" s="54">
+        <v>441459.17</v>
+      </c>
       <c r="L187" s="37"/>
       <c r="M187" s="37"/>
       <c r="N187" s="37"/>
     </row>
     <row r="188" spans="1:14" ht="12.75">
       <c r="A188" s="35">
         <v>390000000</v>
       </c>
       <c r="B188" s="39" t="s">
         <v>52</v>
       </c>
       <c r="C188" s="38">
         <v>38537.78</v>
       </c>
       <c r="D188" s="49">
         <v>75350.61</v>
       </c>
       <c r="E188" s="52">
         <v>116668.75</v>
       </c>
       <c r="F188" s="52">
         <v>159463.85999999999</v>
       </c>
       <c r="G188" s="38">
         <v>206184.98</v>
       </c>
       <c r="H188" s="54">
         <v>252905.93</v>
       </c>
       <c r="I188" s="38">
         <v>302541.62</v>
       </c>
       <c r="J188" s="54">
         <v>348942.92</v>
       </c>
-      <c r="K188" s="38"/>
+      <c r="K188" s="54">
+        <v>392413.2</v>
+      </c>
       <c r="L188" s="37"/>
       <c r="M188" s="37"/>
       <c r="N188" s="37"/>
     </row>
     <row r="189" spans="1:14" ht="12.75">
       <c r="A189" s="35">
         <v>430000000</v>
       </c>
       <c r="B189" s="39" t="s">
         <v>53</v>
       </c>
       <c r="C189" s="38">
         <v>25976.45</v>
       </c>
       <c r="D189" s="49">
         <v>48023.4</v>
       </c>
       <c r="E189" s="52">
         <v>72779.929999999993</v>
       </c>
       <c r="F189" s="52">
         <v>94690.06</v>
       </c>
       <c r="G189" s="38">
         <v>116856.26</v>
       </c>
       <c r="H189" s="54">
         <v>143324.70000000001</v>
       </c>
       <c r="I189" s="38">
         <v>166451.85</v>
       </c>
       <c r="J189" s="54">
         <v>191103.17</v>
       </c>
-      <c r="K189" s="38"/>
+      <c r="K189" s="54">
+        <v>214280.5</v>
+      </c>
       <c r="L189" s="37"/>
       <c r="M189" s="37"/>
       <c r="N189" s="37"/>
     </row>
     <row r="190" spans="1:14" ht="12.75">
       <c r="A190" s="35">
         <v>470000000</v>
       </c>
       <c r="B190" s="39" t="s">
         <v>54</v>
       </c>
       <c r="C190" s="38">
         <v>45459.88</v>
       </c>
       <c r="D190" s="49">
         <v>86896</v>
       </c>
       <c r="E190" s="52">
         <v>133347.45000000001</v>
       </c>
       <c r="F190" s="52">
         <v>179152.7</v>
       </c>
       <c r="G190" s="38">
         <v>224465.65</v>
       </c>
       <c r="H190" s="54">
         <v>272639.15000000002</v>
       </c>
       <c r="I190" s="38">
         <v>319495.49</v>
       </c>
       <c r="J190" s="54">
         <v>366687.78</v>
       </c>
-      <c r="K190" s="38"/>
+      <c r="K190" s="54">
+        <v>411149.71</v>
+      </c>
       <c r="L190" s="37"/>
       <c r="M190" s="37"/>
       <c r="N190" s="37"/>
     </row>
     <row r="191" spans="1:14" ht="12.75">
       <c r="A191" s="35">
         <v>550000000</v>
       </c>
       <c r="B191" s="39" t="s">
         <v>55</v>
       </c>
       <c r="C191" s="38">
         <v>33321.599999999999</v>
       </c>
       <c r="D191" s="49">
         <v>69680.62</v>
       </c>
       <c r="E191" s="52">
         <v>105787.54</v>
       </c>
       <c r="F191" s="52">
         <v>141809.45000000001</v>
       </c>
       <c r="G191" s="38">
         <v>172846.05</v>
       </c>
       <c r="H191" s="54">
         <v>206357.83</v>
       </c>
       <c r="I191" s="38">
         <v>239743.16</v>
       </c>
       <c r="J191" s="54">
         <v>274214.59999999998</v>
       </c>
-      <c r="K191" s="38"/>
+      <c r="K191" s="54">
+        <v>308334.59000000003</v>
+      </c>
       <c r="L191" s="37"/>
       <c r="M191" s="37"/>
       <c r="N191" s="37"/>
     </row>
     <row r="192" spans="1:14" ht="12.75">
       <c r="A192" s="35">
         <v>590000000</v>
       </c>
       <c r="B192" s="39" t="s">
         <v>56</v>
       </c>
       <c r="C192" s="38">
         <v>13761.65</v>
       </c>
       <c r="D192" s="49">
         <v>27801.88</v>
       </c>
       <c r="E192" s="52">
         <v>43100.63</v>
       </c>
       <c r="F192" s="52">
         <v>56717</v>
       </c>
       <c r="G192" s="38">
         <v>71712.679999999993</v>
       </c>
       <c r="H192" s="54">
         <v>86815.85</v>
       </c>
       <c r="I192" s="38">
         <v>100621.65</v>
       </c>
       <c r="J192" s="54">
         <v>114167.01</v>
       </c>
-      <c r="K192" s="38"/>
+      <c r="K192" s="54">
+        <v>139833.94</v>
+      </c>
       <c r="L192" s="37"/>
       <c r="M192" s="37"/>
       <c r="N192" s="37"/>
     </row>
     <row r="193" spans="1:14" ht="12.75">
       <c r="A193" s="35">
         <v>610000000</v>
       </c>
       <c r="B193" s="39" t="s">
         <v>57</v>
       </c>
       <c r="C193" s="38">
         <v>25384.83</v>
       </c>
       <c r="D193" s="49">
         <v>51970.67</v>
       </c>
       <c r="E193" s="52">
         <v>78736.52</v>
       </c>
       <c r="F193" s="52">
         <v>103549.02</v>
       </c>
       <c r="G193" s="38">
         <v>129333.5</v>
       </c>
       <c r="H193" s="54">
         <v>155730.46</v>
       </c>
       <c r="I193" s="38">
         <v>183089.92000000001</v>
       </c>
       <c r="J193" s="54">
         <v>211014.18</v>
       </c>
-      <c r="K193" s="38"/>
+      <c r="K193" s="54">
+        <v>239355.32</v>
+      </c>
       <c r="L193" s="37"/>
       <c r="M193" s="37"/>
       <c r="N193" s="37"/>
     </row>
     <row r="194" spans="1:14" ht="12.75">
       <c r="A194" s="35">
         <v>620000000</v>
       </c>
       <c r="B194" s="39" t="s">
         <v>58</v>
       </c>
       <c r="C194" s="38">
         <v>10801.77</v>
       </c>
       <c r="D194" s="49">
         <v>23614.54</v>
       </c>
       <c r="E194" s="52">
         <v>34835.18</v>
       </c>
       <c r="F194" s="52">
         <v>46080.65</v>
       </c>
       <c r="G194" s="38">
         <v>56114.61</v>
       </c>
       <c r="H194" s="54">
         <v>67244.88</v>
       </c>
       <c r="I194" s="38">
         <v>77734.33</v>
       </c>
       <c r="J194" s="54">
         <v>88863.51</v>
       </c>
-      <c r="K194" s="38"/>
+      <c r="K194" s="54">
+        <v>100042.23</v>
+      </c>
       <c r="L194" s="37"/>
       <c r="M194" s="37"/>
       <c r="N194" s="37"/>
     </row>
     <row r="195" spans="1:14" ht="12.75">
       <c r="A195" s="35">
         <v>630000000</v>
       </c>
       <c r="B195" s="39" t="s">
         <v>59</v>
       </c>
       <c r="C195" s="38">
         <v>13002.54</v>
       </c>
       <c r="D195" s="49">
         <v>25563.9</v>
       </c>
       <c r="E195" s="52">
         <v>39012.78</v>
       </c>
       <c r="F195" s="52">
         <v>53348.12</v>
       </c>
       <c r="G195" s="38">
         <v>67260.91</v>
       </c>
       <c r="H195" s="54">
         <v>84677.45</v>
       </c>
       <c r="I195" s="38">
         <v>100150.81</v>
       </c>
       <c r="J195" s="54">
         <v>117623.11</v>
       </c>
-      <c r="K195" s="38"/>
+      <c r="K195" s="54">
+        <v>135162.76</v>
+      </c>
       <c r="L195" s="37"/>
       <c r="M195" s="37"/>
       <c r="N195" s="37"/>
     </row>
     <row r="196" spans="1:14" ht="12.75">
       <c r="A196" s="35">
         <v>710000000</v>
       </c>
       <c r="B196" s="39" t="s">
         <v>60</v>
       </c>
       <c r="C196" s="38">
         <v>164789.31</v>
       </c>
       <c r="D196" s="49">
         <v>303497.74</v>
       </c>
       <c r="E196" s="52">
         <v>450260.36</v>
       </c>
       <c r="F196" s="52">
         <v>638833.05000000005</v>
       </c>
       <c r="G196" s="38">
         <v>834943.76</v>
       </c>
       <c r="H196" s="54">
         <v>1048841.73</v>
       </c>
       <c r="I196" s="38">
         <v>1263005.42</v>
       </c>
       <c r="J196" s="54">
         <v>1490540.27</v>
       </c>
-      <c r="K196" s="38"/>
+      <c r="K196" s="54">
+        <v>1748824.76</v>
+      </c>
       <c r="L196" s="37"/>
       <c r="M196" s="37"/>
       <c r="N196" s="37"/>
     </row>
     <row r="197" spans="1:14" ht="12.75">
       <c r="A197" s="35">
         <v>750000000</v>
       </c>
       <c r="B197" s="39" t="s">
         <v>61</v>
       </c>
       <c r="C197" s="38">
         <v>259621.83</v>
       </c>
       <c r="D197" s="49">
         <v>496513.07</v>
       </c>
       <c r="E197" s="52">
         <v>779810.38</v>
       </c>
       <c r="F197" s="52">
         <v>1067074.6100000001</v>
       </c>
       <c r="G197" s="38">
         <v>1379011.15</v>
       </c>
       <c r="H197" s="54">
         <v>1695529.21</v>
       </c>
       <c r="I197" s="38">
         <v>2020974.63</v>
       </c>
       <c r="J197" s="54">
         <v>2351200.42</v>
       </c>
-      <c r="K197" s="38"/>
+      <c r="K197" s="54">
+        <v>2670220.5099999998</v>
+      </c>
       <c r="L197" s="37"/>
       <c r="M197" s="37"/>
       <c r="N197" s="37"/>
     </row>
     <row r="198" spans="1:14" ht="12.75">
       <c r="A198" s="45">
         <v>790000000</v>
       </c>
       <c r="B198" s="46" t="s">
         <v>62</v>
       </c>
       <c r="C198" s="42">
         <v>35815.33</v>
       </c>
       <c r="D198" s="50">
         <v>71287.31</v>
       </c>
       <c r="E198" s="53">
         <v>110977.98</v>
       </c>
       <c r="F198" s="53">
         <v>147837.73000000001</v>
       </c>
       <c r="G198" s="42">
         <v>188447.33</v>
       </c>
       <c r="H198" s="55">
         <v>229382.62</v>
       </c>
       <c r="I198" s="42">
         <v>276169.49</v>
       </c>
       <c r="J198" s="55">
         <v>322343.05</v>
       </c>
-      <c r="K198" s="42"/>
+      <c r="K198" s="55">
+        <v>363983.63</v>
+      </c>
       <c r="L198" s="43"/>
       <c r="M198" s="43"/>
       <c r="N198" s="43"/>
     </row>
     <row r="199" spans="1:14" s="44" customFormat="1" ht="11.25" customHeight="1">
       <c r="A199" s="64" t="s">
         <v>90</v>
       </c>
       <c r="B199" s="64"/>
       <c r="C199" s="64"/>
       <c r="D199" s="64"/>
       <c r="E199" s="64"/>
       <c r="F199" s="64"/>
       <c r="G199" s="64"/>
       <c r="H199" s="64"/>
       <c r="I199" s="64"/>
       <c r="J199" s="64"/>
       <c r="K199" s="64"/>
       <c r="L199" s="64"/>
       <c r="M199" s="64"/>
       <c r="N199" s="64"/>
     </row>
     <row r="200" spans="1:14" s="44" customFormat="1" ht="11.25" customHeight="1">
       <c r="A200" s="57" t="s">
         <v>91</v>