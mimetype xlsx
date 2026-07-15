--- v0 (2026-04-15)
+++ v1 (2026-07-15)
@@ -1,109 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="2340" windowWidth="25020" windowHeight="11295" tabRatio="834" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="834" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
-    <sheet name="Нан және жарма өнімдері" sheetId="1" r:id="rId3"/>
+    <sheet name="Жарнамалар және астық өнімдері" sheetId="1" r:id="rId3"/>
     <sheet name="Ет және ет өнімдері" sheetId="6" r:id="rId4"/>
     <sheet name="Балық және теңіз өнімдері" sheetId="7" r:id="rId5"/>
     <sheet name="Сүт және сүт өнімдері" sheetId="8" r:id="rId6"/>
     <sheet name="Жұмыртқа" sheetId="9" r:id="rId7"/>
     <sheet name="Майлар" sheetId="10" r:id="rId8"/>
-    <sheet name="Жемістер" sheetId="11" r:id="rId9"/>
+    <sheet name="Жемістер, жидектер және жанғақт" sheetId="11" r:id="rId9"/>
     <sheet name="Көкөністер (картоптан басқа)" sheetId="12" r:id="rId10"/>
     <sheet name="Картоп" sheetId="13" r:id="rId11"/>
     <sheet name="Қант, джем, бал, шоколад" sheetId="14" r:id="rId12"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Z5" i="14" l="1"/>
+  <c r="Z5" i="14"/>
   <c r="Z5" i="13"/>
   <c r="Z5" i="12"/>
   <c r="Z5" i="11"/>
   <c r="Z5" i="10"/>
   <c r="Z5" i="9"/>
   <c r="Z5" i="8"/>
   <c r="Z5" i="6"/>
   <c r="Z5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="75">
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Халықтың негізгі тамақ өнімдерін тұтынуы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>килограмм, литр, дана, қорап</t>
   </si>
   <si>
     <t xml:space="preserve">Негізгі азық-түлікті тұтыну </t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t xml:space="preserve">Негізгі азық-түлікті тұтыну, орта есеппен жан басына шаққанда - қарастырылып отырған уақыт кезеңінде үй шаруашылығының бір мүшесінің орта есеппен тұтынатын азық-түлік мөлшері (өнімнің әрбір түрі үшін бөлек). </t>
   </si>
   <si>
@@ -260,87 +260,87 @@
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>КАТО коды</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
-    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>ІI тоқсан</t>
   </si>
   <si>
     <t>IІ тоқсан</t>
   </si>
   <si>
     <t>2020 жылдан бастап</t>
   </si>
   <si>
     <t>Ақпараттың негізгі көздері ретінде 12 000 үй шаруашылығын іріктеп зерттеудің деректері болып табылады.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/19/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/36/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/spreadsheets/</t>
   </si>
   <si>
     <t>Есептеу</t>
   </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
@@ -396,50 +396,57 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -690,450 +697,450 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="156">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -1190,86 +1197,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1445,362 +1450,2245 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B23" sqref="B23:B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="118" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1">
         <v>645101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="118" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="118" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="118" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="118" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="53.25" customHeight="1">
       <c r="A7" s="118" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="15" customHeight="1">
       <c r="A8" s="118" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="54" customHeight="1">
       <c r="A9" s="118" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="53.25" customHeight="1">
       <c r="A10" s="118" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="124" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="41.25" customHeight="1">
       <c r="A11" s="118" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="118" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="118" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="118" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="118" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="118" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="8">
-        <v>46099</v>
+        <v>46199</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="118" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="8">
-        <v>46191</v>
+        <v>46283</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="25.5">
       <c r="A18" s="118" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="118" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="118" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="118" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AB26"/>
   <sheetViews>
-    <sheetView topLeftCell="C2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="S3" sqref="S3:Z3"/>
+    <sheetView topLeftCell="F2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="Z33" sqref="Z33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="14.85546875" customWidth="1"/>
+    <col min="2" max="2" width="31.5703125" customWidth="1"/>
+    <col min="3" max="4" width="11.140625" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" customWidth="1"/>
+    <col min="6" max="6" width="10.7109375" customWidth="1"/>
+    <col min="8" max="8" width="10.85546875" customWidth="1"/>
+    <col min="9" max="9" width="10.140625" customWidth="1"/>
+    <col min="10" max="10" width="10.42578125" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" customWidth="1"/>
+    <col min="13" max="14" width="11" customWidth="1"/>
+    <col min="16" max="16" width="10.85546875" customWidth="1"/>
+    <col min="17" max="17" width="10.7109375" customWidth="1"/>
+    <col min="18" max="18" width="10.5703125" customWidth="1"/>
+    <col min="20" max="20" width="10.85546875" customWidth="1"/>
+    <col min="21" max="21" width="10.28515625" customWidth="1"/>
+    <col min="22" max="22" width="10.5703125" customWidth="1"/>
+    <col min="27" max="27" width="10" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:28" ht="15.75">
+      <c r="A2" s="87">
+        <v>645101</v>
+      </c>
+      <c r="B2" s="148" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" s="148"/>
+      <c r="D2" s="148"/>
+      <c r="E2" s="148"/>
+      <c r="F2" s="148"/>
+      <c r="G2" s="148"/>
+      <c r="H2" s="148"/>
+      <c r="I2" s="148"/>
+      <c r="J2" s="148"/>
+      <c r="K2" s="148"/>
+      <c r="L2" s="148"/>
+      <c r="M2" s="148"/>
+      <c r="N2" s="148"/>
+      <c r="O2" s="148"/>
+      <c r="P2" s="148"/>
+      <c r="Q2" s="148"/>
+      <c r="R2" s="148"/>
+      <c r="S2" s="148"/>
+      <c r="T2" s="148"/>
+      <c r="U2" s="148"/>
+      <c r="V2" s="148"/>
+    </row>
+    <row r="3" spans="1:28" ht="15.75" thickBot="1">
+      <c r="A3" s="14"/>
+      <c r="B3" s="14"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="14"/>
+      <c r="J3" s="14"/>
+      <c r="K3" s="14"/>
+      <c r="L3" s="14"/>
+      <c r="M3" s="14"/>
+      <c r="N3" s="14"/>
+      <c r="O3" s="14"/>
+      <c r="P3" s="14"/>
+      <c r="Q3" s="14"/>
+      <c r="R3" s="14"/>
+      <c r="S3" s="136" t="s">
+        <v>25</v>
+      </c>
+      <c r="T3" s="136"/>
+      <c r="U3" s="136"/>
+      <c r="V3" s="136"/>
+      <c r="W3" s="136"/>
+      <c r="X3" s="136"/>
+      <c r="Y3" s="136"/>
+      <c r="Z3" s="136"/>
+      <c r="AA3" s="136"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="150" t="s">
+        <v>60</v>
+      </c>
+      <c r="B4" s="152"/>
+      <c r="C4" s="139">
+        <v>2020</v>
+      </c>
+      <c r="D4" s="140"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="141"/>
+      <c r="G4" s="139">
+        <v>2021</v>
+      </c>
+      <c r="H4" s="140"/>
+      <c r="I4" s="140"/>
+      <c r="J4" s="141"/>
+      <c r="K4" s="139">
+        <v>2022</v>
+      </c>
+      <c r="L4" s="140"/>
+      <c r="M4" s="140"/>
+      <c r="N4" s="141"/>
+      <c r="O4" s="139">
+        <v>2023</v>
+      </c>
+      <c r="P4" s="140"/>
+      <c r="Q4" s="140"/>
+      <c r="R4" s="141"/>
+      <c r="S4" s="139">
+        <v>2024</v>
+      </c>
+      <c r="T4" s="140"/>
+      <c r="U4" s="140"/>
+      <c r="V4" s="141"/>
+      <c r="W4" s="154">
+        <v>2025</v>
+      </c>
+      <c r="X4" s="154"/>
+      <c r="Y4" s="154"/>
+      <c r="Z4" s="137"/>
+      <c r="AA4" s="130">
+        <v>2026</v>
+      </c>
+      <c r="AB4" s="13"/>
+    </row>
+    <row r="5" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A5" s="151"/>
+      <c r="B5" s="153"/>
+      <c r="C5" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="N5" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="O5" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="R5" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="S5" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="T5" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="U5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="V5" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="W5" s="125" t="s">
+        <v>44</v>
+      </c>
+      <c r="X5" s="125" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y5" s="121" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z5" s="132" t="str">
+        <f>$V$5</f>
+        <v>IV тоқсан</v>
+      </c>
+      <c r="AA5" s="135" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" s="13"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="81">
+        <v>0</v>
+      </c>
+      <c r="B6" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="51">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="D6" s="52">
+        <v>21.120999999999999</v>
+      </c>
+      <c r="E6" s="53">
+        <v>24.867000000000001</v>
+      </c>
+      <c r="F6" s="72">
+        <v>21.248999999999999</v>
+      </c>
+      <c r="G6" s="55">
+        <v>17.885999999999999</v>
+      </c>
+      <c r="H6" s="54">
+        <v>19.91</v>
+      </c>
+      <c r="I6" s="54">
+        <v>22.908000000000001</v>
+      </c>
+      <c r="J6" s="72">
+        <v>19.878</v>
+      </c>
+      <c r="K6" s="51">
+        <v>17.427</v>
+      </c>
+      <c r="L6" s="54">
+        <v>19.077000000000002</v>
+      </c>
+      <c r="M6" s="53">
+        <v>22</v>
+      </c>
+      <c r="N6" s="72">
+        <v>19.108000000000001</v>
+      </c>
+      <c r="O6" s="51">
+        <v>17.5</v>
+      </c>
+      <c r="P6" s="54">
+        <v>19.387</v>
+      </c>
+      <c r="Q6" s="56">
+        <v>22.2</v>
+      </c>
+      <c r="R6" s="72">
+        <v>19.468</v>
+      </c>
+      <c r="S6" s="57">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="T6" s="54">
+        <v>20.146000000000001</v>
+      </c>
+      <c r="U6" s="54">
+        <v>22.596</v>
+      </c>
+      <c r="V6" s="72">
+        <v>19.937999999999999</v>
+      </c>
+      <c r="W6" s="51">
+        <v>18.254999999999999</v>
+      </c>
+      <c r="X6" s="25">
+        <v>20.798999999999999</v>
+      </c>
+      <c r="Y6" s="25">
+        <v>23.521000000000001</v>
+      </c>
+      <c r="Z6" s="129">
+        <v>20.747</v>
+      </c>
+      <c r="AA6" s="51"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="81">
+        <v>100000000</v>
+      </c>
+      <c r="B7" s="84" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="48"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="70"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="67"/>
+      <c r="I7" s="67"/>
+      <c r="J7" s="70"/>
+      <c r="K7" s="111"/>
+      <c r="L7" s="107">
+        <v>12.749000000000001</v>
+      </c>
+      <c r="M7" s="107">
+        <v>14.629</v>
+      </c>
+      <c r="N7" s="112">
+        <v>13.242000000000001</v>
+      </c>
+      <c r="O7" s="46">
+        <v>13.846</v>
+      </c>
+      <c r="P7" s="58">
+        <v>12.91</v>
+      </c>
+      <c r="Q7" s="59">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="R7" s="73">
+        <v>13.452999999999999</v>
+      </c>
+      <c r="S7" s="46">
+        <v>13.693</v>
+      </c>
+      <c r="T7" s="58">
+        <v>13.281000000000001</v>
+      </c>
+      <c r="U7" s="58">
+        <v>15.99</v>
+      </c>
+      <c r="V7" s="73">
+        <v>15.002000000000001</v>
+      </c>
+      <c r="W7" s="46">
+        <v>13.747999999999999</v>
+      </c>
+      <c r="X7" s="24">
+        <v>13.903</v>
+      </c>
+      <c r="Y7" s="24">
+        <v>16.922999999999998</v>
+      </c>
+      <c r="Z7" s="129">
+        <v>15.667</v>
+      </c>
+      <c r="AA7" s="46"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="88">
+        <v>110000000</v>
+      </c>
+      <c r="B8" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="46">
+        <v>16.268000000000001</v>
+      </c>
+      <c r="D8" s="58">
+        <v>16.486999999999998</v>
+      </c>
+      <c r="E8" s="58">
+        <v>19.123000000000001</v>
+      </c>
+      <c r="F8" s="73">
+        <v>16.751999999999999</v>
+      </c>
+      <c r="G8" s="46">
+        <v>13.959</v>
+      </c>
+      <c r="H8" s="58">
+        <v>15.127000000000001</v>
+      </c>
+      <c r="I8" s="58">
+        <v>16.484000000000002</v>
+      </c>
+      <c r="J8" s="73">
+        <v>14.631</v>
+      </c>
+      <c r="K8" s="46">
+        <v>13.292999999999999</v>
+      </c>
+      <c r="L8" s="58">
+        <v>14.948</v>
+      </c>
+      <c r="M8" s="58">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="N8" s="73">
+        <v>15.795999999999999</v>
+      </c>
+      <c r="O8" s="46">
+        <v>15.164999999999999</v>
+      </c>
+      <c r="P8" s="58">
+        <v>16.501999999999999</v>
+      </c>
+      <c r="Q8" s="59">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="R8" s="73">
+        <v>16.097999999999999</v>
+      </c>
+      <c r="S8" s="46">
+        <v>15.298</v>
+      </c>
+      <c r="T8" s="58">
+        <v>17.053999999999998</v>
+      </c>
+      <c r="U8" s="58">
+        <v>18.638999999999999</v>
+      </c>
+      <c r="V8" s="73">
+        <v>16.55</v>
+      </c>
+      <c r="W8" s="46">
+        <v>16.292999999999999</v>
+      </c>
+      <c r="X8" s="24">
+        <v>17.861000000000001</v>
+      </c>
+      <c r="Y8" s="24">
+        <v>18.273</v>
+      </c>
+      <c r="Z8" s="129">
+        <v>16.751000000000001</v>
+      </c>
+      <c r="AA8" s="46"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="81">
+        <v>150000000</v>
+      </c>
+      <c r="B9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="46">
+        <v>15.473000000000001</v>
+      </c>
+      <c r="D9" s="58">
+        <v>15.901</v>
+      </c>
+      <c r="E9" s="58">
+        <v>19.135999999999999</v>
+      </c>
+      <c r="F9" s="73">
+        <v>16.738</v>
+      </c>
+      <c r="G9" s="46">
+        <v>14.256</v>
+      </c>
+      <c r="H9" s="58">
+        <v>15.039</v>
+      </c>
+      <c r="I9" s="58">
+        <v>17.282</v>
+      </c>
+      <c r="J9" s="73">
+        <v>13.798999999999999</v>
+      </c>
+      <c r="K9" s="46">
+        <v>13.884</v>
+      </c>
+      <c r="L9" s="58">
+        <v>15.869</v>
+      </c>
+      <c r="M9" s="58">
+        <v>18.257999999999999</v>
+      </c>
+      <c r="N9" s="73">
+        <v>15.022</v>
+      </c>
+      <c r="O9" s="46">
+        <v>14.445</v>
+      </c>
+      <c r="P9" s="58">
+        <v>15.455</v>
+      </c>
+      <c r="Q9" s="59">
+        <v>18.3</v>
+      </c>
+      <c r="R9" s="73">
+        <v>15.818</v>
+      </c>
+      <c r="S9" s="46">
+        <v>13.662000000000001</v>
+      </c>
+      <c r="T9" s="58">
+        <v>14.935</v>
+      </c>
+      <c r="U9" s="58">
+        <v>17.684000000000001</v>
+      </c>
+      <c r="V9" s="73">
+        <v>15.768000000000001</v>
+      </c>
+      <c r="W9" s="46">
+        <v>14.612</v>
+      </c>
+      <c r="X9" s="24">
+        <v>15.342000000000001</v>
+      </c>
+      <c r="Y9" s="24">
+        <v>19.402000000000001</v>
+      </c>
+      <c r="Z9" s="129">
+        <v>17.425999999999998</v>
+      </c>
+      <c r="AA9" s="46"/>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="81">
+        <v>190000000</v>
+      </c>
+      <c r="B10" s="85" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="46">
+        <v>21.215</v>
+      </c>
+      <c r="D10" s="58">
+        <v>20.731000000000002</v>
+      </c>
+      <c r="E10" s="58">
+        <v>25.338000000000001</v>
+      </c>
+      <c r="F10" s="73">
+        <v>21.372</v>
+      </c>
+      <c r="G10" s="46">
+        <v>17.698</v>
+      </c>
+      <c r="H10" s="58">
+        <v>20.512</v>
+      </c>
+      <c r="I10" s="58">
+        <v>23.047000000000001</v>
+      </c>
+      <c r="J10" s="73">
+        <v>22.428000000000001</v>
+      </c>
+      <c r="K10" s="46">
+        <v>18.992999999999999</v>
+      </c>
+      <c r="L10" s="58">
+        <v>18.466999999999999</v>
+      </c>
+      <c r="M10" s="58">
+        <v>21.806000000000001</v>
+      </c>
+      <c r="N10" s="73">
+        <v>18.803000000000001</v>
+      </c>
+      <c r="O10" s="46">
+        <v>16.370999999999999</v>
+      </c>
+      <c r="P10" s="58">
+        <v>17.32</v>
+      </c>
+      <c r="Q10" s="59">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="R10" s="73">
+        <v>17.343</v>
+      </c>
+      <c r="S10" s="46">
+        <v>16.222000000000001</v>
+      </c>
+      <c r="T10" s="58">
+        <v>16.795000000000002</v>
+      </c>
+      <c r="U10" s="58">
+        <v>19.052</v>
+      </c>
+      <c r="V10" s="73">
+        <v>18.695</v>
+      </c>
+      <c r="W10" s="46">
+        <v>17.149999999999999</v>
+      </c>
+      <c r="X10" s="24">
+        <v>18.202999999999999</v>
+      </c>
+      <c r="Y10" s="24">
+        <v>20.738</v>
+      </c>
+      <c r="Z10" s="129">
+        <v>17.690999999999999</v>
+      </c>
+      <c r="AA10" s="46"/>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="81">
+        <v>230000000</v>
+      </c>
+      <c r="B11" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="46">
+        <v>15.8</v>
+      </c>
+      <c r="D11" s="58">
+        <v>17.222999999999999</v>
+      </c>
+      <c r="E11" s="58">
+        <v>23.222999999999999</v>
+      </c>
+      <c r="F11" s="73">
+        <v>15.625999999999999</v>
+      </c>
+      <c r="G11" s="46">
+        <v>13.603</v>
+      </c>
+      <c r="H11" s="58">
+        <v>14.894</v>
+      </c>
+      <c r="I11" s="58">
+        <v>18.795000000000002</v>
+      </c>
+      <c r="J11" s="73">
+        <v>15.579000000000001</v>
+      </c>
+      <c r="K11" s="46">
+        <v>12.92</v>
+      </c>
+      <c r="L11" s="58">
+        <v>14.759</v>
+      </c>
+      <c r="M11" s="58">
+        <v>18.114999999999998</v>
+      </c>
+      <c r="N11" s="73">
+        <v>16.969000000000001</v>
+      </c>
+      <c r="O11" s="46">
+        <v>13.801</v>
+      </c>
+      <c r="P11" s="58">
+        <v>15.78</v>
+      </c>
+      <c r="Q11" s="59">
+        <v>19.7</v>
+      </c>
+      <c r="R11" s="73">
+        <v>17.646999999999998</v>
+      </c>
+      <c r="S11" s="46">
+        <v>14.952999999999999</v>
+      </c>
+      <c r="T11" s="58">
+        <v>16.53</v>
+      </c>
+      <c r="U11" s="58">
+        <v>19.587</v>
+      </c>
+      <c r="V11" s="73">
+        <v>16.678000000000001</v>
+      </c>
+      <c r="W11" s="46">
+        <v>14.303000000000001</v>
+      </c>
+      <c r="X11" s="24">
+        <v>15.701000000000001</v>
+      </c>
+      <c r="Y11" s="24">
+        <v>20.193000000000001</v>
+      </c>
+      <c r="Z11" s="129">
+        <v>16.248999999999999</v>
+      </c>
+      <c r="AA11" s="46"/>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="81">
+        <v>270000000</v>
+      </c>
+      <c r="B12" s="85" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="46">
+        <v>19.440999999999999</v>
+      </c>
+      <c r="D12" s="58">
+        <v>19.457000000000001</v>
+      </c>
+      <c r="E12" s="58">
+        <v>22.292999999999999</v>
+      </c>
+      <c r="F12" s="73">
+        <v>21.803000000000001</v>
+      </c>
+      <c r="G12" s="46">
+        <v>17.491</v>
+      </c>
+      <c r="H12" s="58">
+        <v>17.22</v>
+      </c>
+      <c r="I12" s="58">
+        <v>20.934000000000001</v>
+      </c>
+      <c r="J12" s="73">
+        <v>17.794</v>
+      </c>
+      <c r="K12" s="46">
+        <v>18.629000000000001</v>
+      </c>
+      <c r="L12" s="58">
+        <v>16.760999999999999</v>
+      </c>
+      <c r="M12" s="58">
+        <v>19.09</v>
+      </c>
+      <c r="N12" s="73">
+        <v>17.422999999999998</v>
+      </c>
+      <c r="O12" s="46">
+        <v>18.38</v>
+      </c>
+      <c r="P12" s="58">
+        <v>17.390999999999998</v>
+      </c>
+      <c r="Q12" s="60">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="R12" s="73">
+        <v>18.094999999999999</v>
+      </c>
+      <c r="S12" s="46">
+        <v>17.527000000000001</v>
+      </c>
+      <c r="T12" s="58">
+        <v>18.475999999999999</v>
+      </c>
+      <c r="U12" s="58">
+        <v>20.38</v>
+      </c>
+      <c r="V12" s="73">
+        <v>18.184000000000001</v>
+      </c>
+      <c r="W12" s="46">
+        <v>18.012</v>
+      </c>
+      <c r="X12" s="24">
+        <v>18.852</v>
+      </c>
+      <c r="Y12" s="24">
+        <v>20.77</v>
+      </c>
+      <c r="Z12" s="129">
+        <v>19.628</v>
+      </c>
+      <c r="AA12" s="46"/>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="81">
+        <v>310000000</v>
+      </c>
+      <c r="B13" s="85" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="46">
+        <v>17.806000000000001</v>
+      </c>
+      <c r="D13" s="58">
+        <v>22.701000000000001</v>
+      </c>
+      <c r="E13" s="58">
+        <v>26.440999999999999</v>
+      </c>
+      <c r="F13" s="73">
+        <v>23.651</v>
+      </c>
+      <c r="G13" s="46">
+        <v>16.782</v>
+      </c>
+      <c r="H13" s="58">
+        <v>22.513000000000002</v>
+      </c>
+      <c r="I13" s="58">
+        <v>24.713000000000001</v>
+      </c>
+      <c r="J13" s="73">
+        <v>22.408000000000001</v>
+      </c>
+      <c r="K13" s="46">
+        <v>16.37</v>
+      </c>
+      <c r="L13" s="58">
+        <v>19.939</v>
+      </c>
+      <c r="M13" s="58">
+        <v>24.375</v>
+      </c>
+      <c r="N13" s="73">
+        <v>18.376999999999999</v>
+      </c>
+      <c r="O13" s="46">
+        <v>17.309000000000001</v>
+      </c>
+      <c r="P13" s="58">
+        <v>19.867999999999999</v>
+      </c>
+      <c r="Q13" s="59">
+        <v>25.3</v>
+      </c>
+      <c r="R13" s="73">
+        <v>18.84</v>
+      </c>
+      <c r="S13" s="46">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="T13" s="58">
+        <v>21.178000000000001</v>
+      </c>
+      <c r="U13" s="58">
+        <v>24.617999999999999</v>
+      </c>
+      <c r="V13" s="73">
+        <v>18.167000000000002</v>
+      </c>
+      <c r="W13" s="46">
+        <v>17.254999999999999</v>
+      </c>
+      <c r="X13" s="24">
+        <v>19.594000000000001</v>
+      </c>
+      <c r="Y13" s="24">
+        <v>23.922999999999998</v>
+      </c>
+      <c r="Z13" s="129">
+        <v>18.895</v>
+      </c>
+      <c r="AA13" s="46"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="81">
+        <v>330000000</v>
+      </c>
+      <c r="B14" s="84" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="48"/>
+      <c r="D14" s="67"/>
+      <c r="E14" s="67"/>
+      <c r="F14" s="70"/>
+      <c r="G14" s="66"/>
+      <c r="H14" s="67"/>
+      <c r="I14" s="67"/>
+      <c r="J14" s="70"/>
+      <c r="K14" s="66"/>
+      <c r="L14" s="67">
+        <v>11.402999999999999</v>
+      </c>
+      <c r="M14" s="67">
+        <v>13.917999999999999</v>
+      </c>
+      <c r="N14" s="70">
+        <v>10.870999999999999</v>
+      </c>
+      <c r="O14" s="66">
+        <v>8.7489999999999988</v>
+      </c>
+      <c r="P14" s="67">
+        <v>10.469000000000001</v>
+      </c>
+      <c r="Q14" s="67">
+        <v>14.053000000000001</v>
+      </c>
+      <c r="R14" s="70">
+        <v>12.306999999999999</v>
+      </c>
+      <c r="S14" s="66">
+        <v>8.8129999999999988</v>
+      </c>
+      <c r="T14" s="67">
+        <v>13.923999999999999</v>
+      </c>
+      <c r="U14" s="67">
+        <v>12.835000000000001</v>
+      </c>
+      <c r="V14" s="70">
+        <v>11.128</v>
+      </c>
+      <c r="W14" s="66">
+        <v>9.07</v>
+      </c>
+      <c r="X14" s="24">
+        <v>22.91</v>
+      </c>
+      <c r="Y14" s="24">
+        <v>24.588000000000001</v>
+      </c>
+      <c r="Z14" s="129">
+        <v>24.882999999999999</v>
+      </c>
+      <c r="AA14" s="66"/>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="81">
+        <v>350000000</v>
+      </c>
+      <c r="B15" s="85" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="46">
+        <v>16.922000000000001</v>
+      </c>
+      <c r="D15" s="58">
+        <v>20.875</v>
+      </c>
+      <c r="E15" s="58">
+        <v>24.535</v>
+      </c>
+      <c r="F15" s="73">
+        <v>19.555</v>
+      </c>
+      <c r="G15" s="46">
+        <v>15.273999999999999</v>
+      </c>
+      <c r="H15" s="58">
+        <v>17.547000000000001</v>
+      </c>
+      <c r="I15" s="58">
+        <v>20.04</v>
+      </c>
+      <c r="J15" s="73">
+        <v>17.216999999999999</v>
+      </c>
+      <c r="K15" s="46">
+        <v>14.064</v>
+      </c>
+      <c r="L15" s="58">
+        <v>16.975999999999999</v>
+      </c>
+      <c r="M15" s="58">
+        <v>18.991</v>
+      </c>
+      <c r="N15" s="73">
+        <v>17.286000000000001</v>
+      </c>
+      <c r="O15" s="46">
+        <v>14.366</v>
+      </c>
+      <c r="P15" s="58">
+        <v>17.675000000000001</v>
+      </c>
+      <c r="Q15" s="59">
+        <v>20.6</v>
+      </c>
+      <c r="R15" s="73">
+        <v>18.434000000000001</v>
+      </c>
+      <c r="S15" s="46">
+        <v>16.385000000000002</v>
+      </c>
+      <c r="T15" s="58">
+        <v>19.263999999999999</v>
+      </c>
+      <c r="U15" s="58">
+        <v>21.920999999999999</v>
+      </c>
+      <c r="V15" s="73">
+        <v>19.303999999999998</v>
+      </c>
+      <c r="W15" s="46">
+        <v>17.367000000000001</v>
+      </c>
+      <c r="X15" s="24">
+        <v>20.516999999999999</v>
+      </c>
+      <c r="Y15" s="24">
+        <v>23.341000000000001</v>
+      </c>
+      <c r="Z15" s="129">
+        <v>21.533999999999999</v>
+      </c>
+      <c r="AA15" s="46"/>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="81">
+        <v>390000000</v>
+      </c>
+      <c r="B16" s="85" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="46">
+        <v>18.353000000000002</v>
+      </c>
+      <c r="D16" s="58">
+        <v>21.698</v>
+      </c>
+      <c r="E16" s="58">
+        <v>22.626000000000001</v>
+      </c>
+      <c r="F16" s="73">
+        <v>21.196000000000002</v>
+      </c>
+      <c r="G16" s="46">
+        <v>18.510000000000002</v>
+      </c>
+      <c r="H16" s="58">
+        <v>21.23</v>
+      </c>
+      <c r="I16" s="58">
+        <v>21.922000000000001</v>
+      </c>
+      <c r="J16" s="73">
+        <v>21.748999999999999</v>
+      </c>
+      <c r="K16" s="46">
+        <v>18.341000000000001</v>
+      </c>
+      <c r="L16" s="58">
+        <v>21.015999999999998</v>
+      </c>
+      <c r="M16" s="58">
+        <v>20.715</v>
+      </c>
+      <c r="N16" s="73">
+        <v>20.315000000000001</v>
+      </c>
+      <c r="O16" s="46">
+        <v>19.02</v>
+      </c>
+      <c r="P16" s="58">
+        <v>20.181000000000001</v>
+      </c>
+      <c r="Q16" s="59">
+        <v>22.4</v>
+      </c>
+      <c r="R16" s="73">
+        <v>20.812999999999999</v>
+      </c>
+      <c r="S16" s="46">
+        <v>19.588000000000001</v>
+      </c>
+      <c r="T16" s="58">
+        <v>20.2</v>
+      </c>
+      <c r="U16" s="58">
+        <v>23.902999999999999</v>
+      </c>
+      <c r="V16" s="73">
+        <v>21.571000000000002</v>
+      </c>
+      <c r="W16" s="46">
+        <v>19.120999999999999</v>
+      </c>
+      <c r="X16" s="24">
+        <v>20.78</v>
+      </c>
+      <c r="Y16" s="24">
+        <v>24.858000000000001</v>
+      </c>
+      <c r="Z16" s="129">
+        <v>21.905999999999999</v>
+      </c>
+      <c r="AA16" s="46"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" s="81">
+        <v>430000000</v>
+      </c>
+      <c r="B17" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="46">
+        <v>18.561</v>
+      </c>
+      <c r="D17" s="58">
+        <v>19.759</v>
+      </c>
+      <c r="E17" s="58">
+        <v>25.343</v>
+      </c>
+      <c r="F17" s="73">
+        <v>20.838000000000001</v>
+      </c>
+      <c r="G17" s="46">
+        <v>17.824000000000002</v>
+      </c>
+      <c r="H17" s="58">
+        <v>18.385999999999999</v>
+      </c>
+      <c r="I17" s="58">
+        <v>23.052</v>
+      </c>
+      <c r="J17" s="73">
+        <v>16.997</v>
+      </c>
+      <c r="K17" s="46">
+        <v>16.204000000000001</v>
+      </c>
+      <c r="L17" s="58">
+        <v>17.658999999999999</v>
+      </c>
+      <c r="M17" s="58">
+        <v>23.603000000000002</v>
+      </c>
+      <c r="N17" s="73">
+        <v>19.568999999999999</v>
+      </c>
+      <c r="O17" s="46">
+        <v>14.677</v>
+      </c>
+      <c r="P17" s="58">
+        <v>17.552</v>
+      </c>
+      <c r="Q17" s="59">
+        <v>23.2</v>
+      </c>
+      <c r="R17" s="73">
+        <v>20.693000000000001</v>
+      </c>
+      <c r="S17" s="46">
+        <v>16.312000000000001</v>
+      </c>
+      <c r="T17" s="58">
+        <v>18.309000000000001</v>
+      </c>
+      <c r="U17" s="58">
+        <v>23.869</v>
+      </c>
+      <c r="V17" s="73">
+        <v>20.663</v>
+      </c>
+      <c r="W17" s="46">
+        <v>17.04</v>
+      </c>
+      <c r="X17" s="24">
+        <v>18.393999999999998</v>
+      </c>
+      <c r="Y17" s="24">
+        <v>24.189</v>
+      </c>
+      <c r="Z17" s="129">
+        <v>21.564</v>
+      </c>
+      <c r="AA17" s="46"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="81">
+        <v>470000000</v>
+      </c>
+      <c r="B18" s="85" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="46">
+        <v>19.573</v>
+      </c>
+      <c r="D18" s="58">
+        <v>19.835999999999999</v>
+      </c>
+      <c r="E18" s="58">
+        <v>22.65</v>
+      </c>
+      <c r="F18" s="73">
+        <v>22.75</v>
+      </c>
+      <c r="G18" s="46">
+        <v>20.66</v>
+      </c>
+      <c r="H18" s="58">
+        <v>17.850999999999999</v>
+      </c>
+      <c r="I18" s="58">
+        <v>19.936</v>
+      </c>
+      <c r="J18" s="73">
+        <v>22.524000000000001</v>
+      </c>
+      <c r="K18" s="46">
+        <v>19.245999999999999</v>
+      </c>
+      <c r="L18" s="58">
+        <v>18.22</v>
+      </c>
+      <c r="M18" s="58">
+        <v>15.153</v>
+      </c>
+      <c r="N18" s="73">
+        <v>22.172999999999998</v>
+      </c>
+      <c r="O18" s="46">
+        <v>19.291</v>
+      </c>
+      <c r="P18" s="58">
+        <v>14.73</v>
+      </c>
+      <c r="Q18" s="59">
+        <v>14.7</v>
+      </c>
+      <c r="R18" s="73">
+        <v>20.632999999999999</v>
+      </c>
+      <c r="S18" s="46">
+        <v>18.248000000000001</v>
+      </c>
+      <c r="T18" s="58">
+        <v>16.173999999999999</v>
+      </c>
+      <c r="U18" s="58">
+        <v>16.474</v>
+      </c>
+      <c r="V18" s="73">
+        <v>19.454000000000001</v>
+      </c>
+      <c r="W18" s="46">
+        <v>19.818999999999999</v>
+      </c>
+      <c r="X18" s="24">
+        <v>17.082999999999998</v>
+      </c>
+      <c r="Y18" s="24">
+        <v>17.545999999999999</v>
+      </c>
+      <c r="Z18" s="129">
+        <v>20.780999999999999</v>
+      </c>
+      <c r="AA18" s="46"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="81">
+        <v>550000000</v>
+      </c>
+      <c r="B19" s="85" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="46">
+        <v>21.69</v>
+      </c>
+      <c r="D19" s="58">
+        <v>21.170999999999999</v>
+      </c>
+      <c r="E19" s="58">
+        <v>26.154</v>
+      </c>
+      <c r="F19" s="73">
+        <v>22.956</v>
+      </c>
+      <c r="G19" s="46">
+        <v>10.678000000000001</v>
+      </c>
+      <c r="H19" s="58">
+        <v>21.507000000000001</v>
+      </c>
+      <c r="I19" s="58">
+        <v>26.167999999999999</v>
+      </c>
+      <c r="J19" s="73">
+        <v>22.170999999999999</v>
+      </c>
+      <c r="K19" s="46">
+        <v>19.794</v>
+      </c>
+      <c r="L19" s="58">
+        <v>19.283999999999999</v>
+      </c>
+      <c r="M19" s="58">
+        <v>20.568000000000001</v>
+      </c>
+      <c r="N19" s="73">
+        <v>18.331</v>
+      </c>
+      <c r="O19" s="46">
+        <v>17.152000000000001</v>
+      </c>
+      <c r="P19" s="58">
+        <v>17.658000000000001</v>
+      </c>
+      <c r="Q19" s="59">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="R19" s="73">
+        <v>17.195</v>
+      </c>
+      <c r="S19" s="46">
+        <v>17.04</v>
+      </c>
+      <c r="T19" s="58">
+        <v>17.824999999999999</v>
+      </c>
+      <c r="U19" s="58">
+        <v>20.370999999999999</v>
+      </c>
+      <c r="V19" s="73">
+        <v>17.387</v>
+      </c>
+      <c r="W19" s="46">
+        <v>16.875</v>
+      </c>
+      <c r="X19" s="24">
+        <v>18.172999999999998</v>
+      </c>
+      <c r="Y19" s="24">
+        <v>20.523</v>
+      </c>
+      <c r="Z19" s="129">
+        <v>17.675000000000001</v>
+      </c>
+      <c r="AA19" s="46"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="81">
+        <v>590000000</v>
+      </c>
+      <c r="B20" s="85" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="46">
+        <v>13.672000000000001</v>
+      </c>
+      <c r="D20" s="58">
+        <v>15.596</v>
+      </c>
+      <c r="E20" s="58">
+        <v>17.013999999999999</v>
+      </c>
+      <c r="F20" s="73">
+        <v>14.122999999999999</v>
+      </c>
+      <c r="G20" s="46">
+        <v>13.198</v>
+      </c>
+      <c r="H20" s="58">
+        <v>16.334</v>
+      </c>
+      <c r="I20" s="58">
+        <v>17.094999999999999</v>
+      </c>
+      <c r="J20" s="73">
+        <v>13.887</v>
+      </c>
+      <c r="K20" s="46">
+        <v>12.739000000000001</v>
+      </c>
+      <c r="L20" s="58">
+        <v>15.848000000000001</v>
+      </c>
+      <c r="M20" s="58">
+        <v>16.613</v>
+      </c>
+      <c r="N20" s="73">
+        <v>15.448</v>
+      </c>
+      <c r="O20" s="46">
+        <v>14.443</v>
+      </c>
+      <c r="P20" s="58">
+        <v>17.725999999999999</v>
+      </c>
+      <c r="Q20" s="59">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="R20" s="73">
+        <v>16.452000000000002</v>
+      </c>
+      <c r="S20" s="46">
+        <v>15.382999999999999</v>
+      </c>
+      <c r="T20" s="58">
+        <v>18.388000000000002</v>
+      </c>
+      <c r="U20" s="58">
+        <v>18.591999999999999</v>
+      </c>
+      <c r="V20" s="73">
+        <v>17.777000000000001</v>
+      </c>
+      <c r="W20" s="46">
+        <v>16.411000000000001</v>
+      </c>
+      <c r="X20" s="24">
+        <v>19.562999999999999</v>
+      </c>
+      <c r="Y20" s="24">
+        <v>19.789000000000001</v>
+      </c>
+      <c r="Z20" s="129">
+        <v>17.632000000000001</v>
+      </c>
+      <c r="AA20" s="46"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="81">
+        <v>610000000</v>
+      </c>
+      <c r="B21" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" s="46">
+        <v>25.138000000000002</v>
+      </c>
+      <c r="D21" s="58">
+        <v>27.538</v>
+      </c>
+      <c r="E21" s="58">
+        <v>31.298999999999999</v>
+      </c>
+      <c r="F21" s="73">
+        <v>26.346</v>
+      </c>
+      <c r="G21" s="46">
+        <v>24.007999999999999</v>
+      </c>
+      <c r="H21" s="58">
+        <v>25.972999999999999</v>
+      </c>
+      <c r="I21" s="58">
+        <v>28.297999999999998</v>
+      </c>
+      <c r="J21" s="73">
+        <v>23.991</v>
+      </c>
+      <c r="K21" s="46">
+        <v>24.568999999999999</v>
+      </c>
+      <c r="L21" s="58">
+        <v>26.443999999999999</v>
+      </c>
+      <c r="M21" s="58">
+        <v>26.975000000000001</v>
+      </c>
+      <c r="N21" s="73">
+        <v>23.677</v>
+      </c>
+      <c r="O21" s="46">
+        <v>22.702000000000002</v>
+      </c>
+      <c r="P21" s="58">
+        <v>26.95</v>
+      </c>
+      <c r="Q21" s="59">
+        <v>27.6</v>
+      </c>
+      <c r="R21" s="73">
+        <v>23.838000000000001</v>
+      </c>
+      <c r="S21" s="46">
+        <v>22.969000000000001</v>
+      </c>
+      <c r="T21" s="58">
+        <v>28.187999999999999</v>
+      </c>
+      <c r="U21" s="58">
+        <v>25.683</v>
+      </c>
+      <c r="V21" s="73">
+        <v>22.558</v>
+      </c>
+      <c r="W21" s="46">
+        <v>21.946000000000002</v>
+      </c>
+      <c r="X21" s="24">
+        <v>28.721</v>
+      </c>
+      <c r="Y21" s="24">
+        <v>26.93</v>
+      </c>
+      <c r="Z21" s="129">
+        <v>22.204999999999998</v>
+      </c>
+      <c r="AA21" s="46"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="81">
+        <v>620000000</v>
+      </c>
+      <c r="B22" s="85" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="48"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="58">
+        <v>16.029</v>
+      </c>
+      <c r="M22" s="58">
+        <v>18.992000000000001</v>
+      </c>
+      <c r="N22" s="73">
+        <v>15.112</v>
+      </c>
+      <c r="O22" s="46">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="P22" s="58">
+        <v>17.908999999999999</v>
+      </c>
+      <c r="Q22" s="59">
+        <v>20.5</v>
+      </c>
+      <c r="R22" s="73">
+        <v>16.158000000000001</v>
+      </c>
+      <c r="S22" s="46">
+        <v>17.756</v>
+      </c>
+      <c r="T22" s="58">
+        <v>17.311</v>
+      </c>
+      <c r="U22" s="58">
+        <v>20.686</v>
+      </c>
+      <c r="V22" s="73">
+        <v>16.841000000000001</v>
+      </c>
+      <c r="W22" s="46">
+        <v>18.102</v>
+      </c>
+      <c r="X22" s="24">
+        <v>18.388000000000002</v>
+      </c>
+      <c r="Y22" s="24">
+        <v>22.375</v>
+      </c>
+      <c r="Z22" s="129">
+        <v>18.306999999999999</v>
+      </c>
+      <c r="AA22" s="46"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="81">
+        <v>630000000</v>
+      </c>
+      <c r="B23" s="85" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="46">
+        <v>17.785</v>
+      </c>
+      <c r="D23" s="58">
+        <v>17.382999999999999</v>
+      </c>
+      <c r="E23" s="58">
+        <v>20.417000000000002</v>
+      </c>
+      <c r="F23" s="73">
+        <v>16.937999999999999</v>
+      </c>
+      <c r="G23" s="46">
+        <v>15.688000000000001</v>
+      </c>
+      <c r="H23" s="58">
+        <v>15.563000000000001</v>
+      </c>
+      <c r="I23" s="58">
+        <v>18.388999999999999</v>
+      </c>
+      <c r="J23" s="73">
+        <v>16.295999999999999</v>
+      </c>
+      <c r="K23" s="46">
+        <v>13.836</v>
+      </c>
+      <c r="L23" s="58">
+        <v>15.933999999999999</v>
+      </c>
+      <c r="M23" s="58">
+        <v>19.062000000000001</v>
+      </c>
+      <c r="N23" s="73">
+        <v>15.779</v>
+      </c>
+      <c r="O23" s="46">
+        <v>15.148999999999999</v>
+      </c>
+      <c r="P23" s="58">
+        <v>17.366</v>
+      </c>
+      <c r="Q23" s="59">
+        <v>18.5</v>
+      </c>
+      <c r="R23" s="73">
+        <v>15.858000000000001</v>
+      </c>
+      <c r="S23" s="46">
+        <v>15.696</v>
+      </c>
+      <c r="T23" s="58">
+        <v>17.760999999999999</v>
+      </c>
+      <c r="U23" s="58">
+        <v>18.388000000000002</v>
+      </c>
+      <c r="V23" s="73">
+        <v>16.061</v>
+      </c>
+      <c r="W23" s="46">
+        <v>15.682</v>
+      </c>
+      <c r="X23" s="24">
+        <v>19.494</v>
+      </c>
+      <c r="Y23" s="24">
+        <v>18.535</v>
+      </c>
+      <c r="Z23" s="129">
+        <v>17.314</v>
+      </c>
+      <c r="AA23" s="46"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" s="81">
+        <v>710000000</v>
+      </c>
+      <c r="B24" s="85" t="s">
+        <v>45</v>
+      </c>
+      <c r="C24" s="46">
+        <v>16.841999999999999</v>
+      </c>
+      <c r="D24" s="58">
+        <v>19.504999999999999</v>
+      </c>
+      <c r="E24" s="58">
+        <v>22.329000000000001</v>
+      </c>
+      <c r="F24" s="73">
+        <v>19.38</v>
+      </c>
+      <c r="G24" s="46">
+        <v>15.449</v>
+      </c>
+      <c r="H24" s="58">
+        <v>17.802</v>
+      </c>
+      <c r="I24" s="58">
+        <v>20.885999999999999</v>
+      </c>
+      <c r="J24" s="73">
+        <v>18.588999999999999</v>
+      </c>
+      <c r="K24" s="46">
+        <v>16.556000000000001</v>
+      </c>
+      <c r="L24" s="58">
+        <v>17.414000000000001</v>
+      </c>
+      <c r="M24" s="58">
+        <v>21.184999999999999</v>
+      </c>
+      <c r="N24" s="73">
+        <v>20.448</v>
+      </c>
+      <c r="O24" s="46">
+        <v>17.786999999999999</v>
+      </c>
+      <c r="P24" s="58">
+        <v>20.414000000000001</v>
+      </c>
+      <c r="Q24" s="59">
+        <v>22.8</v>
+      </c>
+      <c r="R24" s="73">
+        <v>20.417999999999999</v>
+      </c>
+      <c r="S24" s="46">
+        <v>19.541</v>
+      </c>
+      <c r="T24" s="58">
+        <v>21.277999999999999</v>
+      </c>
+      <c r="U24" s="58">
+        <v>25.248000000000001</v>
+      </c>
+      <c r="V24" s="73">
+        <v>21.687999999999999</v>
+      </c>
+      <c r="W24" s="46">
+        <v>18.645</v>
+      </c>
+      <c r="X24" s="24">
+        <v>21.552</v>
+      </c>
+      <c r="Y24" s="24">
+        <v>23.824000000000002</v>
+      </c>
+      <c r="Z24" s="129">
+        <v>22.795000000000002</v>
+      </c>
+      <c r="AA24" s="46"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" s="81">
+        <v>750000000</v>
+      </c>
+      <c r="B25" s="85" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="46">
+        <v>21.632000000000001</v>
+      </c>
+      <c r="D25" s="58">
+        <v>25.041</v>
+      </c>
+      <c r="E25" s="58">
+        <v>29.425999999999998</v>
+      </c>
+      <c r="F25" s="73">
+        <v>26.803000000000001</v>
+      </c>
+      <c r="G25" s="46">
+        <v>20.582000000000001</v>
+      </c>
+      <c r="H25" s="58">
+        <v>23.864999999999998</v>
+      </c>
+      <c r="I25" s="58">
+        <v>29.437999999999999</v>
+      </c>
+      <c r="J25" s="73">
+        <v>23.835999999999999</v>
+      </c>
+      <c r="K25" s="46">
+        <v>19.318000000000001</v>
+      </c>
+      <c r="L25" s="58">
+        <v>22.065000000000001</v>
+      </c>
+      <c r="M25" s="58">
+        <v>28.555</v>
+      </c>
+      <c r="N25" s="73">
+        <v>21.29</v>
+      </c>
+      <c r="O25" s="46">
+        <v>20.163</v>
+      </c>
+      <c r="P25" s="58">
+        <v>22.722999999999999</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>26.4</v>
+      </c>
+      <c r="R25" s="73">
+        <v>21.986000000000001</v>
+      </c>
+      <c r="S25" s="46">
+        <v>21.684999999999999</v>
+      </c>
+      <c r="T25" s="58">
+        <v>23.324999999999999</v>
+      </c>
+      <c r="U25" s="58">
+        <v>27.789000000000001</v>
+      </c>
+      <c r="V25" s="73">
+        <v>24.620999999999999</v>
+      </c>
+      <c r="W25" s="46">
+        <v>21.571000000000002</v>
+      </c>
+      <c r="X25" s="24">
+        <v>25.07</v>
+      </c>
+      <c r="Y25" s="24">
+        <v>30.762</v>
+      </c>
+      <c r="Z25" s="129">
+        <v>26.763999999999999</v>
+      </c>
+      <c r="AA25" s="46"/>
+    </row>
+    <row r="26" spans="1:27" ht="15.75" thickBot="1">
+      <c r="A26" s="82">
+        <v>790000000</v>
+      </c>
+      <c r="B26" s="86" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="108">
+        <v>20.236999999999998</v>
+      </c>
+      <c r="D26" s="109">
+        <v>22.395</v>
+      </c>
+      <c r="E26" s="109">
+        <v>27.248000000000001</v>
+      </c>
+      <c r="F26" s="110">
+        <v>19.157</v>
+      </c>
+      <c r="G26" s="108">
+        <v>17.556000000000001</v>
+      </c>
+      <c r="H26" s="109">
+        <v>21.283000000000001</v>
+      </c>
+      <c r="I26" s="109">
+        <v>24.92</v>
+      </c>
+      <c r="J26" s="110">
+        <v>17.855</v>
+      </c>
+      <c r="K26" s="108">
+        <v>14.58</v>
+      </c>
+      <c r="L26" s="109">
+        <v>19.78</v>
+      </c>
+      <c r="M26" s="109">
+        <v>24.414999999999999</v>
+      </c>
+      <c r="N26" s="110">
+        <v>19.445</v>
+      </c>
+      <c r="O26" s="108">
+        <v>17.111000000000001</v>
+      </c>
+      <c r="P26" s="109">
+        <v>20.452000000000002</v>
+      </c>
+      <c r="Q26" s="61">
+        <v>25.1</v>
+      </c>
+      <c r="R26" s="110">
+        <v>20.356999999999999</v>
+      </c>
+      <c r="S26" s="108">
+        <v>17.981000000000002</v>
+      </c>
+      <c r="T26" s="109">
+        <v>21.539000000000001</v>
+      </c>
+      <c r="U26" s="109">
+        <v>26.783999999999999</v>
+      </c>
+      <c r="V26" s="110">
+        <v>20.626999999999999</v>
+      </c>
+      <c r="W26" s="123">
+        <v>17.405999999999999</v>
+      </c>
+      <c r="X26" s="126">
+        <v>22.251999999999999</v>
+      </c>
+      <c r="Y26" s="126">
+        <v>27.626999999999999</v>
+      </c>
+      <c r="Z26" s="126">
+        <v>21.196999999999999</v>
+      </c>
+      <c r="AA26" s="123"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="S3:AA3"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B2:V2"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="S4:V4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AB26"/>
+  <sheetViews>
+    <sheetView topLeftCell="F2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AC32" sqref="AC32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" customWidth="1"/>
     <col min="3" max="4" width="11.140625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="14" width="11" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15.75">
+    <row r="2" spans="1:28" ht="15.75">
       <c r="A2" s="87">
         <v>645101</v>
       </c>
       <c r="B2" s="148" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="148"/>
       <c r="D2" s="148"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="148"/>
       <c r="H2" s="148"/>
       <c r="I2" s="148"/>
       <c r="J2" s="148"/>
       <c r="K2" s="148"/>
       <c r="L2" s="148"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="148"/>
       <c r="P2" s="148"/>
       <c r="Q2" s="148"/>
       <c r="R2" s="148"/>
       <c r="S2" s="148"/>
       <c r="T2" s="148"/>
       <c r="U2" s="148"/>
       <c r="V2" s="148"/>
     </row>
-    <row r="3" spans="1:27" ht="15.75" thickBot="1">
+    <row r="3" spans="1:28" ht="15.75" thickBot="1">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
-      <c r="S3" s="154" t="s">
+      <c r="S3" s="136" t="s">
         <v>25</v>
       </c>
-      <c r="T3" s="154"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:27">
+      <c r="T3" s="136"/>
+      <c r="U3" s="136"/>
+      <c r="V3" s="136"/>
+      <c r="W3" s="136"/>
+      <c r="X3" s="136"/>
+      <c r="Y3" s="136"/>
+      <c r="Z3" s="136"/>
+      <c r="AA3" s="136"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" s="150" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="152"/>
       <c r="C4" s="139">
         <v>2020</v>
       </c>
       <c r="D4" s="140"/>
       <c r="E4" s="140"/>
       <c r="F4" s="141"/>
       <c r="G4" s="139">
         <v>2021</v>
       </c>
       <c r="H4" s="140"/>
       <c r="I4" s="140"/>
       <c r="J4" s="141"/>
       <c r="K4" s="139">
         <v>2022</v>
       </c>
       <c r="L4" s="140"/>
       <c r="M4" s="140"/>
       <c r="N4" s="141"/>
       <c r="O4" s="139">
         <v>2023</v>
       </c>
       <c r="P4" s="140"/>
       <c r="Q4" s="140"/>
       <c r="R4" s="141"/>
       <c r="S4" s="139">
         <v>2024</v>
       </c>
       <c r="T4" s="140"/>
       <c r="U4" s="140"/>
       <c r="V4" s="141"/>
-      <c r="W4" s="155">
+      <c r="W4" s="137">
         <v>2025</v>
       </c>
-      <c r="X4" s="155"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:27" ht="15.75" customHeight="1">
+      <c r="X4" s="138"/>
+      <c r="Y4" s="138"/>
+      <c r="Z4" s="138"/>
+      <c r="AA4" s="130">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" ht="15" customHeight="1">
       <c r="A5" s="151"/>
       <c r="B5" s="153"/>
       <c r="C5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>24</v>
@@ -1819,1922 +3707,75 @@
       </c>
       <c r="O5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="W5" s="127" t="s">
+      <c r="W5" s="125" t="s">
         <v>44</v>
       </c>
-      <c r="X5" s="127" t="s">
-[...2 lines deleted...]
-      <c r="Y5" s="121" t="s">
+      <c r="X5" s="125" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y5" s="127" t="s">
         <v>23</v>
       </c>
-      <c r="Z5" s="133" t="str">
+      <c r="Z5" s="132" t="str">
         <f>$V$5</f>
         <v>IV тоқсан</v>
       </c>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AA5" s="134" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" s="13"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="81">
         <v>0</v>
       </c>
       <c r="B6" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="51">
-[...1849 lines deleted...]
-      </c>
       <c r="C6" s="62">
         <v>12.9</v>
       </c>
       <c r="D6" s="52">
         <v>12.148</v>
       </c>
       <c r="E6" s="63">
         <v>12.733000000000001</v>
       </c>
       <c r="F6" s="74">
         <v>12.528</v>
       </c>
       <c r="G6" s="65">
         <v>11.568</v>
       </c>
       <c r="H6" s="64">
         <v>11.500999999999999</v>
       </c>
       <c r="I6" s="64">
         <v>11.627000000000001</v>
       </c>
       <c r="J6" s="74">
         <v>11.702</v>
       </c>
       <c r="K6" s="62">
@@ -3760,55 +3801,58 @@
       </c>
       <c r="R6" s="74">
         <v>11.439</v>
       </c>
       <c r="S6" s="57">
         <v>11.3</v>
       </c>
       <c r="T6" s="64">
         <v>11.098000000000001</v>
       </c>
       <c r="U6" s="64">
         <v>11.365</v>
       </c>
       <c r="V6" s="74">
         <v>11.625</v>
       </c>
       <c r="W6" s="62">
         <v>11.295</v>
       </c>
       <c r="X6" s="25">
         <v>11.061999999999999</v>
       </c>
       <c r="Y6" s="25">
         <v>11.385</v>
       </c>
-      <c r="Z6" s="132">
+      <c r="Z6" s="129">
         <v>11.766</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AA6" s="129">
+        <v>11.388</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="81">
         <v>100000000</v>
       </c>
       <c r="B7" s="84" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="48"/>
       <c r="D7" s="49"/>
       <c r="E7" s="49"/>
       <c r="F7" s="113"/>
       <c r="G7" s="50"/>
       <c r="H7" s="49"/>
       <c r="I7" s="49"/>
       <c r="J7" s="113"/>
       <c r="K7" s="111"/>
       <c r="L7" s="107">
         <v>6.7939999999999996</v>
       </c>
       <c r="M7" s="107">
         <v>7.1929999999999996</v>
       </c>
       <c r="N7" s="112">
         <v>8.0619999999999994</v>
       </c>
       <c r="O7" s="46">
@@ -3822,55 +3866,58 @@
       </c>
       <c r="R7" s="73">
         <v>7.4630000000000001</v>
       </c>
       <c r="S7" s="46">
         <v>7.9640000000000004</v>
       </c>
       <c r="T7" s="58">
         <v>6.1130000000000004</v>
       </c>
       <c r="U7" s="58">
         <v>8.0299999999999994</v>
       </c>
       <c r="V7" s="73">
         <v>8.5229999999999997</v>
       </c>
       <c r="W7" s="46">
         <v>7.835</v>
       </c>
       <c r="X7" s="24">
         <v>6.3490000000000002</v>
       </c>
       <c r="Y7" s="24">
         <v>7.4260000000000002</v>
       </c>
-      <c r="Z7" s="132">
+      <c r="Z7" s="129">
         <v>8.3170000000000002</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AA7" s="129">
+        <v>7.0229999999999997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="88">
         <v>110000000</v>
       </c>
       <c r="B8" s="85" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="66">
         <v>15.706</v>
       </c>
       <c r="D8" s="67">
         <v>14.316000000000001</v>
       </c>
       <c r="E8" s="67">
         <v>16.626000000000001</v>
       </c>
       <c r="F8" s="70">
         <v>14.561</v>
       </c>
       <c r="G8" s="66">
         <v>13.32</v>
       </c>
       <c r="H8" s="67">
         <v>13.095000000000001</v>
       </c>
       <c r="I8" s="67">
@@ -3902,55 +3949,58 @@
       </c>
       <c r="R8" s="70">
         <v>12.541</v>
       </c>
       <c r="S8" s="66">
         <v>11.897</v>
       </c>
       <c r="T8" s="67">
         <v>12.635</v>
       </c>
       <c r="U8" s="67">
         <v>12.734999999999999</v>
       </c>
       <c r="V8" s="70">
         <v>12.416</v>
       </c>
       <c r="W8" s="66">
         <v>11.894</v>
       </c>
       <c r="X8" s="24">
         <v>12.093</v>
       </c>
       <c r="Y8" s="24">
         <v>12.409000000000001</v>
       </c>
-      <c r="Z8" s="132">
+      <c r="Z8" s="129">
         <v>11.741</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AA8" s="129">
+        <v>12.034000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="81">
         <v>150000000</v>
       </c>
       <c r="B9" s="85" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="66">
         <v>11.79</v>
       </c>
       <c r="D9" s="67">
         <v>10.954000000000001</v>
       </c>
       <c r="E9" s="67">
         <v>11.888999999999999</v>
       </c>
       <c r="F9" s="70">
         <v>12.221</v>
       </c>
       <c r="G9" s="66">
         <v>11.195</v>
       </c>
       <c r="H9" s="67">
         <v>10.141999999999999</v>
       </c>
       <c r="I9" s="67">
@@ -3982,55 +4032,58 @@
       </c>
       <c r="R9" s="70">
         <v>11.135</v>
       </c>
       <c r="S9" s="66">
         <v>9.9239999999999995</v>
       </c>
       <c r="T9" s="67">
         <v>9.9410000000000007</v>
       </c>
       <c r="U9" s="67">
         <v>10.667</v>
       </c>
       <c r="V9" s="70">
         <v>10.898</v>
       </c>
       <c r="W9" s="66">
         <v>10.226000000000001</v>
       </c>
       <c r="X9" s="24">
         <v>9.9450000000000003</v>
       </c>
       <c r="Y9" s="24">
         <v>10.771000000000001</v>
       </c>
-      <c r="Z9" s="132">
+      <c r="Z9" s="129">
         <v>11.689</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AA9" s="129">
+        <v>11.05</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="81">
         <v>190000000</v>
       </c>
       <c r="B10" s="85" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="66">
         <v>11.878</v>
       </c>
       <c r="D10" s="67">
         <v>10.914</v>
       </c>
       <c r="E10" s="67">
         <v>11.721</v>
       </c>
       <c r="F10" s="70">
         <v>11.693</v>
       </c>
       <c r="G10" s="66">
         <v>10.308999999999999</v>
       </c>
       <c r="H10" s="67">
         <v>10.401999999999999</v>
       </c>
       <c r="I10" s="67">
@@ -4062,55 +4115,58 @@
       </c>
       <c r="R10" s="70">
         <v>9.7200000000000006</v>
       </c>
       <c r="S10" s="66">
         <v>10.282999999999999</v>
       </c>
       <c r="T10" s="67">
         <v>10.157</v>
       </c>
       <c r="U10" s="67">
         <v>10.497999999999999</v>
       </c>
       <c r="V10" s="70">
         <v>10.151999999999999</v>
       </c>
       <c r="W10" s="66">
         <v>10.426</v>
       </c>
       <c r="X10" s="24">
         <v>9.9849999999999994</v>
       </c>
       <c r="Y10" s="24">
         <v>10.454000000000001</v>
       </c>
-      <c r="Z10" s="132">
+      <c r="Z10" s="129">
         <v>10.45</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AA10" s="129">
+        <v>10.622999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="81">
         <v>230000000</v>
       </c>
       <c r="B11" s="85" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="66">
         <v>12.781000000000001</v>
       </c>
       <c r="D11" s="67">
         <v>11.444000000000001</v>
       </c>
       <c r="E11" s="67">
         <v>12.365</v>
       </c>
       <c r="F11" s="70">
         <v>12.148999999999999</v>
       </c>
       <c r="G11" s="66">
         <v>10.471</v>
       </c>
       <c r="H11" s="67">
         <v>9.8040000000000003</v>
       </c>
       <c r="I11" s="67">
@@ -4142,55 +4198,58 @@
       </c>
       <c r="R11" s="70">
         <v>11.278</v>
       </c>
       <c r="S11" s="66">
         <v>10.66</v>
       </c>
       <c r="T11" s="67">
         <v>9.9730000000000008</v>
       </c>
       <c r="U11" s="67">
         <v>9.9060000000000006</v>
       </c>
       <c r="V11" s="70">
         <v>11.052</v>
       </c>
       <c r="W11" s="66">
         <v>10.282</v>
       </c>
       <c r="X11" s="24">
         <v>9.4209999999999994</v>
       </c>
       <c r="Y11" s="24">
         <v>9.8059999999999992</v>
       </c>
-      <c r="Z11" s="132">
+      <c r="Z11" s="129">
         <v>10.273999999999999</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AA11" s="129">
+        <v>10.112</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="81">
         <v>270000000</v>
       </c>
       <c r="B12" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="66">
         <v>14.176</v>
       </c>
       <c r="D12" s="67">
         <v>13.034000000000001</v>
       </c>
       <c r="E12" s="67">
         <v>14.673</v>
       </c>
       <c r="F12" s="70">
         <v>15.813000000000001</v>
       </c>
       <c r="G12" s="66">
         <v>14.1</v>
       </c>
       <c r="H12" s="67">
         <v>12.977</v>
       </c>
       <c r="I12" s="67">
@@ -4222,55 +4281,58 @@
       </c>
       <c r="R12" s="70">
         <v>14.452</v>
       </c>
       <c r="S12" s="66">
         <v>12.846</v>
       </c>
       <c r="T12" s="67">
         <v>14.087</v>
       </c>
       <c r="U12" s="67">
         <v>15.64</v>
       </c>
       <c r="V12" s="70">
         <v>14.894</v>
       </c>
       <c r="W12" s="66">
         <v>12.882</v>
       </c>
       <c r="X12" s="24">
         <v>14.15</v>
       </c>
       <c r="Y12" s="24">
         <v>14.548</v>
       </c>
-      <c r="Z12" s="132">
+      <c r="Z12" s="129">
         <v>14.363</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AA12" s="129">
+        <v>12.755000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="81">
         <v>310000000</v>
       </c>
       <c r="B13" s="85" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="66">
         <v>11.855</v>
       </c>
       <c r="D13" s="67">
         <v>11.407999999999999</v>
       </c>
       <c r="E13" s="67">
         <v>10.946999999999999</v>
       </c>
       <c r="F13" s="70">
         <v>14.250999999999999</v>
       </c>
       <c r="G13" s="66">
         <v>11.507999999999999</v>
       </c>
       <c r="H13" s="67">
         <v>12.679</v>
       </c>
       <c r="I13" s="67">
@@ -4302,55 +4364,58 @@
       </c>
       <c r="R13" s="70">
         <v>11.762</v>
       </c>
       <c r="S13" s="66">
         <v>12.353</v>
       </c>
       <c r="T13" s="67">
         <v>11.59</v>
       </c>
       <c r="U13" s="67">
         <v>11.4</v>
       </c>
       <c r="V13" s="70">
         <v>11.122999999999999</v>
       </c>
       <c r="W13" s="66">
         <v>12.215</v>
       </c>
       <c r="X13" s="24">
         <v>11.606999999999999</v>
       </c>
       <c r="Y13" s="24">
         <v>11.154</v>
       </c>
-      <c r="Z13" s="132">
+      <c r="Z13" s="129">
         <v>11.102</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AA13" s="129">
+        <v>10.977</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="81">
         <v>330000000</v>
       </c>
       <c r="B14" s="84" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="48"/>
       <c r="D14" s="49"/>
       <c r="E14" s="49"/>
       <c r="F14" s="113"/>
       <c r="G14" s="50"/>
       <c r="H14" s="49"/>
       <c r="I14" s="49"/>
       <c r="J14" s="113"/>
       <c r="K14" s="66"/>
       <c r="L14" s="67">
         <v>8.266</v>
       </c>
       <c r="M14" s="67">
         <v>9.75</v>
       </c>
       <c r="N14" s="70">
         <v>9.9459999999999997</v>
       </c>
       <c r="O14" s="66">
@@ -4364,55 +4429,58 @@
       </c>
       <c r="R14" s="70">
         <v>10.821</v>
       </c>
       <c r="S14" s="66">
         <v>10.379</v>
       </c>
       <c r="T14" s="67">
         <v>8</v>
       </c>
       <c r="U14" s="67">
         <v>11.493</v>
       </c>
       <c r="V14" s="70">
         <v>11.805</v>
       </c>
       <c r="W14" s="66">
         <v>11.544</v>
       </c>
       <c r="X14" s="24">
         <v>8.3369999999999997</v>
       </c>
       <c r="Y14" s="24">
         <v>10.866</v>
       </c>
-      <c r="Z14" s="132">
+      <c r="Z14" s="129">
         <v>13.4</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AA14" s="129">
+        <v>12.444000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="81">
         <v>350000000</v>
       </c>
       <c r="B15" s="85" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="66">
         <v>15.602</v>
       </c>
       <c r="D15" s="67">
         <v>15.436999999999999</v>
       </c>
       <c r="E15" s="67">
         <v>16.632000000000001</v>
       </c>
       <c r="F15" s="70">
         <v>15.037000000000001</v>
       </c>
       <c r="G15" s="66">
         <v>13.44</v>
       </c>
       <c r="H15" s="67">
         <v>13.476000000000001</v>
       </c>
       <c r="I15" s="67">
@@ -4444,55 +4512,58 @@
       </c>
       <c r="R15" s="70">
         <v>12.72</v>
       </c>
       <c r="S15" s="66">
         <v>11.192</v>
       </c>
       <c r="T15" s="67">
         <v>12.846</v>
       </c>
       <c r="U15" s="67">
         <v>13.56</v>
       </c>
       <c r="V15" s="70">
         <v>13.278</v>
       </c>
       <c r="W15" s="66">
         <v>11.904</v>
       </c>
       <c r="X15" s="24">
         <v>13.154</v>
       </c>
       <c r="Y15" s="24">
         <v>14.932</v>
       </c>
-      <c r="Z15" s="132">
+      <c r="Z15" s="129">
         <v>14.324999999999999</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AA15" s="129">
+        <v>13.590999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="81">
         <v>390000000</v>
       </c>
       <c r="B16" s="85" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="66">
         <v>14.227</v>
       </c>
       <c r="D16" s="67">
         <v>13.48</v>
       </c>
       <c r="E16" s="67">
         <v>15.19</v>
       </c>
       <c r="F16" s="70">
         <v>13.978999999999999</v>
       </c>
       <c r="G16" s="66">
         <v>13.382</v>
       </c>
       <c r="H16" s="67">
         <v>14.074999999999999</v>
       </c>
       <c r="I16" s="67">
@@ -4524,55 +4595,58 @@
       </c>
       <c r="R16" s="70">
         <v>13.884</v>
       </c>
       <c r="S16" s="66">
         <v>12.997999999999999</v>
       </c>
       <c r="T16" s="67">
         <v>12.855</v>
       </c>
       <c r="U16" s="67">
         <v>13.172000000000001</v>
       </c>
       <c r="V16" s="70">
         <v>13.763</v>
       </c>
       <c r="W16" s="66">
         <v>12.769</v>
       </c>
       <c r="X16" s="24">
         <v>12.3</v>
       </c>
       <c r="Y16" s="24">
         <v>13.862</v>
       </c>
-      <c r="Z16" s="132">
+      <c r="Z16" s="129">
         <v>13.888999999999999</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16" s="129">
+        <v>13.004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="81">
         <v>430000000</v>
       </c>
       <c r="B17" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="66">
         <v>10.521000000000001</v>
       </c>
       <c r="D17" s="67">
         <v>9.5980000000000008</v>
       </c>
       <c r="E17" s="67">
         <v>9.9139999999999997</v>
       </c>
       <c r="F17" s="70">
         <v>11.614000000000001</v>
       </c>
       <c r="G17" s="66">
         <v>10.834</v>
       </c>
       <c r="H17" s="67">
         <v>9.5820000000000007</v>
       </c>
       <c r="I17" s="67">
@@ -4604,55 +4678,58 @@
       </c>
       <c r="R17" s="70">
         <v>12.006</v>
       </c>
       <c r="S17" s="66">
         <v>11.324999999999999</v>
       </c>
       <c r="T17" s="67">
         <v>10.465999999999999</v>
       </c>
       <c r="U17" s="67">
         <v>11.254</v>
       </c>
       <c r="V17" s="70">
         <v>11.079000000000001</v>
       </c>
       <c r="W17" s="66">
         <v>10.821999999999999</v>
       </c>
       <c r="X17" s="24">
         <v>10.122999999999999</v>
       </c>
       <c r="Y17" s="24">
         <v>11.352</v>
       </c>
-      <c r="Z17" s="132">
+      <c r="Z17" s="129">
         <v>12.856</v>
       </c>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17" s="129">
+        <v>11.536</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="81">
         <v>470000000</v>
       </c>
       <c r="B18" s="85" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="66">
         <v>13.44</v>
       </c>
       <c r="D18" s="67">
         <v>13.039</v>
       </c>
       <c r="E18" s="67">
         <v>12.722</v>
       </c>
       <c r="F18" s="70">
         <v>12.704000000000001</v>
       </c>
       <c r="G18" s="66">
         <v>13.628</v>
       </c>
       <c r="H18" s="67">
         <v>13.324</v>
       </c>
       <c r="I18" s="67">
@@ -4684,55 +4761,58 @@
       </c>
       <c r="R18" s="70">
         <v>10.499000000000001</v>
       </c>
       <c r="S18" s="66">
         <v>12.422000000000001</v>
       </c>
       <c r="T18" s="67">
         <v>12.537000000000001</v>
       </c>
       <c r="U18" s="67">
         <v>11.151999999999999</v>
       </c>
       <c r="V18" s="70">
         <v>10.074</v>
       </c>
       <c r="W18" s="66">
         <v>12.853999999999999</v>
       </c>
       <c r="X18" s="24">
         <v>13.223000000000001</v>
       </c>
       <c r="Y18" s="24">
         <v>11.843</v>
       </c>
-      <c r="Z18" s="132">
+      <c r="Z18" s="129">
         <v>11.194000000000001</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18" s="129">
+        <v>12.506</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="81">
         <v>550000000</v>
       </c>
       <c r="B19" s="85" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="66">
         <v>13.571999999999999</v>
       </c>
       <c r="D19" s="67">
         <v>13.173999999999999</v>
       </c>
       <c r="E19" s="67">
         <v>14.425000000000001</v>
       </c>
       <c r="F19" s="70">
         <v>16.117000000000001</v>
       </c>
       <c r="G19" s="66">
         <v>10.678000000000001</v>
       </c>
       <c r="H19" s="67">
         <v>13.239000000000001</v>
       </c>
       <c r="I19" s="67">
@@ -4764,55 +4844,58 @@
       </c>
       <c r="R19" s="70">
         <v>13.221</v>
       </c>
       <c r="S19" s="66">
         <v>11.8</v>
       </c>
       <c r="T19" s="67">
         <v>12.282</v>
       </c>
       <c r="U19" s="67">
         <v>13.48</v>
       </c>
       <c r="V19" s="70">
         <v>13.003</v>
       </c>
       <c r="W19" s="66">
         <v>11.567</v>
       </c>
       <c r="X19" s="24">
         <v>11.972</v>
       </c>
       <c r="Y19" s="24">
         <v>13.313000000000001</v>
       </c>
-      <c r="Z19" s="132">
+      <c r="Z19" s="129">
         <v>12.151999999999999</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19" s="129">
+        <v>12.362</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="81">
         <v>590000000</v>
       </c>
       <c r="B20" s="85" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="66">
         <v>11.250999999999999</v>
       </c>
       <c r="D20" s="67">
         <v>11.992000000000001</v>
       </c>
       <c r="E20" s="67">
         <v>12.361000000000001</v>
       </c>
       <c r="F20" s="70">
         <v>12.28</v>
       </c>
       <c r="G20" s="66">
         <v>11.170999999999999</v>
       </c>
       <c r="H20" s="67">
         <v>12.863</v>
       </c>
       <c r="I20" s="67">
@@ -4844,55 +4927,58 @@
       </c>
       <c r="R20" s="70">
         <v>11.237</v>
       </c>
       <c r="S20" s="66">
         <v>11.545999999999999</v>
       </c>
       <c r="T20" s="67">
         <v>11.425000000000001</v>
       </c>
       <c r="U20" s="67">
         <v>12.026999999999999</v>
       </c>
       <c r="V20" s="70">
         <v>11.728999999999999</v>
       </c>
       <c r="W20" s="66">
         <v>11.756</v>
       </c>
       <c r="X20" s="24">
         <v>11.278</v>
       </c>
       <c r="Y20" s="24">
         <v>10.991</v>
       </c>
-      <c r="Z20" s="132">
+      <c r="Z20" s="129">
         <v>10.978</v>
       </c>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20" s="129">
+        <v>11.813000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="81">
         <v>610000000</v>
       </c>
       <c r="B21" s="85" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="66">
         <v>11.692</v>
       </c>
       <c r="D21" s="67">
         <v>10.714</v>
       </c>
       <c r="E21" s="67">
         <v>11.315</v>
       </c>
       <c r="F21" s="70">
         <v>12.023999999999999</v>
       </c>
       <c r="G21" s="66">
         <v>10.711</v>
       </c>
       <c r="H21" s="67">
         <v>10.625999999999999</v>
       </c>
       <c r="I21" s="67">
@@ -4924,55 +5010,58 @@
       </c>
       <c r="R21" s="70">
         <v>10.641999999999999</v>
       </c>
       <c r="S21" s="66">
         <v>11.417999999999999</v>
       </c>
       <c r="T21" s="67">
         <v>11.877000000000001</v>
       </c>
       <c r="U21" s="67">
         <v>10.087999999999999</v>
       </c>
       <c r="V21" s="70">
         <v>10.855</v>
       </c>
       <c r="W21" s="66">
         <v>11.007</v>
       </c>
       <c r="X21" s="24">
         <v>11.779</v>
       </c>
       <c r="Y21" s="24">
         <v>9.5079999999999991</v>
       </c>
-      <c r="Z21" s="132">
+      <c r="Z21" s="129">
         <v>10.689</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21" s="129">
+        <v>11.073</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="81">
         <v>620000000</v>
       </c>
       <c r="B22" s="85" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="48"/>
       <c r="D22" s="49"/>
       <c r="E22" s="49"/>
       <c r="F22" s="113"/>
       <c r="G22" s="50"/>
       <c r="H22" s="49"/>
       <c r="I22" s="49"/>
       <c r="J22" s="113"/>
       <c r="K22" s="50"/>
       <c r="L22" s="67">
         <v>10.581</v>
       </c>
       <c r="M22" s="67">
         <v>10.547000000000001</v>
       </c>
       <c r="N22" s="70">
         <v>11.377000000000001</v>
       </c>
       <c r="O22" s="66">
@@ -4986,55 +5075,58 @@
       </c>
       <c r="R22" s="70">
         <v>11.936999999999999</v>
       </c>
       <c r="S22" s="66">
         <v>12.401</v>
       </c>
       <c r="T22" s="67">
         <v>11.965</v>
       </c>
       <c r="U22" s="67">
         <v>10.651999999999999</v>
       </c>
       <c r="V22" s="70">
         <v>12.648</v>
       </c>
       <c r="W22" s="66">
         <v>12.568</v>
       </c>
       <c r="X22" s="24">
         <v>12.743</v>
       </c>
       <c r="Y22" s="24">
         <v>11.157</v>
       </c>
-      <c r="Z22" s="132">
+      <c r="Z22" s="129">
         <v>12.653</v>
       </c>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22" s="129">
+        <v>11.436</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="81">
         <v>630000000</v>
       </c>
       <c r="B23" s="85" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="66">
         <v>13.425000000000001</v>
       </c>
       <c r="D23" s="67">
         <v>12.045</v>
       </c>
       <c r="E23" s="67">
         <v>11.925000000000001</v>
       </c>
       <c r="F23" s="70">
         <v>12.417999999999999</v>
       </c>
       <c r="G23" s="66">
         <v>10.839</v>
       </c>
       <c r="H23" s="67">
         <v>10.323</v>
       </c>
       <c r="I23" s="67">
@@ -5066,55 +5158,58 @@
       </c>
       <c r="R23" s="70">
         <v>10.565</v>
       </c>
       <c r="S23" s="66">
         <v>10.926</v>
       </c>
       <c r="T23" s="67">
         <v>10.602</v>
       </c>
       <c r="U23" s="67">
         <v>10.956</v>
       </c>
       <c r="V23" s="70">
         <v>10.618</v>
       </c>
       <c r="W23" s="66">
         <v>10.456</v>
       </c>
       <c r="X23" s="24">
         <v>10.868</v>
       </c>
       <c r="Y23" s="24">
         <v>11.613</v>
       </c>
-      <c r="Z23" s="132">
+      <c r="Z23" s="129">
         <v>11.247</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23" s="129">
+        <v>11.567</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="81">
         <v>710000000</v>
       </c>
       <c r="B24" s="85" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="66">
         <v>14.077999999999999</v>
       </c>
       <c r="D24" s="67">
         <v>12.157999999999999</v>
       </c>
       <c r="E24" s="67">
         <v>12.647</v>
       </c>
       <c r="F24" s="70">
         <v>12.68</v>
       </c>
       <c r="G24" s="66">
         <v>10.428000000000001</v>
       </c>
       <c r="H24" s="67">
         <v>11.092000000000001</v>
       </c>
       <c r="I24" s="67">
@@ -5146,55 +5241,58 @@
       </c>
       <c r="R24" s="70">
         <v>12.504</v>
       </c>
       <c r="S24" s="66">
         <v>11.808</v>
       </c>
       <c r="T24" s="67">
         <v>10.116</v>
       </c>
       <c r="U24" s="67">
         <v>12.487</v>
       </c>
       <c r="V24" s="70">
         <v>12.523999999999999</v>
       </c>
       <c r="W24" s="66">
         <v>11.475</v>
       </c>
       <c r="X24" s="24">
         <v>10.166</v>
       </c>
       <c r="Y24" s="24">
         <v>12.337999999999999</v>
       </c>
-      <c r="Z24" s="132">
+      <c r="Z24" s="129">
         <v>12.079000000000001</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24" s="129">
+        <v>10.628</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="81">
         <v>750000000</v>
       </c>
       <c r="B25" s="85" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="66">
         <v>13.11</v>
       </c>
       <c r="D25" s="67">
         <v>12.815</v>
       </c>
       <c r="E25" s="67">
         <v>12.382999999999999</v>
       </c>
       <c r="F25" s="70">
         <v>9.0790000000000006</v>
       </c>
       <c r="G25" s="66">
         <v>11.893000000000001</v>
       </c>
       <c r="H25" s="67">
         <v>11.507999999999999</v>
       </c>
       <c r="I25" s="67">
@@ -5226,55 +5324,58 @@
       </c>
       <c r="R25" s="70">
         <v>11.657</v>
       </c>
       <c r="S25" s="66">
         <v>11.965</v>
       </c>
       <c r="T25" s="67">
         <v>11.996</v>
       </c>
       <c r="U25" s="67">
         <v>11.182</v>
       </c>
       <c r="V25" s="70">
         <v>12.625</v>
       </c>
       <c r="W25" s="66">
         <v>11.827999999999999</v>
       </c>
       <c r="X25" s="24">
         <v>11.805999999999999</v>
       </c>
       <c r="Y25" s="24">
         <v>11.484</v>
       </c>
-      <c r="Z25" s="132">
+      <c r="Z25" s="129">
         <v>12.388</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15.75" thickBot="1">
+      <c r="AA25" s="129">
+        <v>11.289</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15.75" thickBot="1">
       <c r="A26" s="82">
         <v>790000000</v>
       </c>
       <c r="B26" s="86" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="91">
         <v>12.365</v>
       </c>
       <c r="D26" s="96">
         <v>12.323</v>
       </c>
       <c r="E26" s="96">
         <v>12.988</v>
       </c>
       <c r="F26" s="97">
         <v>11.217000000000001</v>
       </c>
       <c r="G26" s="91">
         <v>10.170999999999999</v>
       </c>
       <c r="H26" s="96">
         <v>10.414</v>
       </c>
       <c r="I26" s="96">
@@ -5300,216 +5401,219 @@
       </c>
       <c r="P26" s="96">
         <v>8.9670000000000005</v>
       </c>
       <c r="Q26" s="61">
         <v>9.6999999999999993</v>
       </c>
       <c r="R26" s="97">
         <v>10.484</v>
       </c>
       <c r="S26" s="91">
         <v>9.8059999999999992</v>
       </c>
       <c r="T26" s="96">
         <v>9.2430000000000003</v>
       </c>
       <c r="U26" s="96">
         <v>9.702</v>
       </c>
       <c r="V26" s="97">
         <v>10.773</v>
       </c>
       <c r="W26" s="122">
         <v>10.412000000000001</v>
       </c>
-      <c r="X26" s="129">
+      <c r="X26" s="126">
         <v>9.8759999999999994</v>
       </c>
-      <c r="Y26" s="129">
+      <c r="Y26" s="126">
         <v>10.321999999999999</v>
       </c>
-      <c r="Z26" s="129">
+      <c r="Z26" s="126">
         <v>11.231</v>
+      </c>
+      <c r="AA26" s="126">
+        <v>11.477</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="S3:Z3"/>
+    <mergeCell ref="S3:AA3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AB27"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
+    <sheetView topLeftCell="O1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AG24" sqref="AG24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" customWidth="1"/>
     <col min="3" max="4" width="11.140625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="14" width="11" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" customWidth="1"/>
+    <col min="27" max="27" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15.75">
+    <row r="2" spans="1:28" ht="15.75">
       <c r="A2" s="87">
         <v>645101</v>
       </c>
       <c r="B2" s="148" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="148"/>
       <c r="D2" s="148"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="148"/>
       <c r="H2" s="148"/>
       <c r="I2" s="148"/>
       <c r="J2" s="148"/>
       <c r="K2" s="148"/>
       <c r="L2" s="148"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="148"/>
       <c r="P2" s="148"/>
       <c r="Q2" s="148"/>
       <c r="R2" s="148"/>
       <c r="S2" s="148"/>
       <c r="T2" s="148"/>
       <c r="U2" s="148"/>
       <c r="V2" s="148"/>
       <c r="W2" s="117"/>
       <c r="X2" s="117"/>
       <c r="Y2" s="117"/>
     </row>
-    <row r="3" spans="1:27" ht="15.75" thickBot="1">
+    <row r="3" spans="1:28" ht="15.75" thickBot="1">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
-      <c r="S3" s="154" t="s">
+      <c r="S3" s="136" t="s">
         <v>25</v>
       </c>
-      <c r="T3" s="154"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:27">
+      <c r="T3" s="136"/>
+      <c r="U3" s="136"/>
+      <c r="V3" s="136"/>
+      <c r="W3" s="136"/>
+      <c r="X3" s="136"/>
+      <c r="Y3" s="136"/>
+      <c r="Z3" s="136"/>
+      <c r="AA3" s="136"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" s="150" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="152"/>
       <c r="C4" s="139">
         <v>2020</v>
       </c>
       <c r="D4" s="140"/>
       <c r="E4" s="140"/>
       <c r="F4" s="141"/>
       <c r="G4" s="139">
         <v>2021</v>
       </c>
       <c r="H4" s="140"/>
       <c r="I4" s="140"/>
       <c r="J4" s="141"/>
       <c r="K4" s="139">
         <v>2022</v>
       </c>
       <c r="L4" s="140"/>
       <c r="M4" s="140"/>
       <c r="N4" s="141"/>
       <c r="O4" s="139">
         <v>2023</v>
       </c>
       <c r="P4" s="140"/>
       <c r="Q4" s="140"/>
       <c r="R4" s="141"/>
       <c r="S4" s="139">
         <v>2024</v>
       </c>
       <c r="T4" s="140"/>
       <c r="U4" s="140"/>
       <c r="V4" s="141"/>
-      <c r="W4" s="136">
+      <c r="W4" s="137">
         <v>2025</v>
       </c>
-      <c r="X4" s="137"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:27" ht="15" customHeight="1">
+      <c r="X4" s="138"/>
+      <c r="Y4" s="138"/>
+      <c r="Z4" s="138"/>
+      <c r="AA4" s="130">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" ht="15" customHeight="1">
       <c r="A5" s="151"/>
       <c r="B5" s="153"/>
       <c r="C5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>24</v>
@@ -5528,66 +5632,69 @@
       </c>
       <c r="O5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="W5" s="127" t="s">
+      <c r="W5" s="125" t="s">
         <v>44</v>
       </c>
-      <c r="X5" s="127" t="s">
-        <v>67</v>
+      <c r="X5" s="125" t="s">
+        <v>66</v>
       </c>
       <c r="Y5" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="Z5" s="135" t="str">
+      <c r="Z5" s="134" t="str">
         <f>$V$5</f>
         <v>IV тоқсан</v>
       </c>
-      <c r="AA5" s="13"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="AA5" s="134" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" s="13"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="81">
         <v>0</v>
       </c>
       <c r="B6" s="83" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="26">
         <v>10.9</v>
       </c>
       <c r="D6" s="18">
         <v>10.75</v>
       </c>
       <c r="E6" s="18">
         <v>11.005000000000001</v>
       </c>
       <c r="F6" s="39">
         <v>10.625</v>
       </c>
       <c r="G6" s="19">
         <v>10.401999999999999</v>
       </c>
       <c r="H6" s="18">
         <v>11.007999999999999</v>
       </c>
       <c r="I6" s="18">
@@ -5619,55 +5726,58 @@
       </c>
       <c r="R6" s="40">
         <v>10.712</v>
       </c>
       <c r="S6" s="19">
         <v>10.728999999999999</v>
       </c>
       <c r="T6" s="18">
         <v>10.593</v>
       </c>
       <c r="U6" s="18">
         <v>11.327</v>
       </c>
       <c r="V6" s="39">
         <v>10.754</v>
       </c>
       <c r="W6" s="19">
         <v>10.766999999999999</v>
       </c>
       <c r="X6" s="25">
         <v>10.909000000000001</v>
       </c>
       <c r="Y6" s="25">
         <v>11.445</v>
       </c>
-      <c r="Z6" s="132">
+      <c r="Z6" s="129">
         <v>10.981999999999999</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AA6" s="129">
+        <v>10.294</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="81">
         <v>100000000</v>
       </c>
       <c r="B7" s="84" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="30"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="32"/>
       <c r="G7" s="21"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="32"/>
       <c r="K7" s="21"/>
       <c r="L7" s="20">
         <v>7.6280000000000001</v>
       </c>
       <c r="M7" s="20">
         <v>7.9930000000000003</v>
       </c>
       <c r="N7" s="32">
         <v>9.19</v>
       </c>
       <c r="O7" s="42">
@@ -5681,55 +5791,58 @@
       </c>
       <c r="R7" s="43">
         <v>9.4489999999999998</v>
       </c>
       <c r="S7" s="21">
         <v>9.6479999999999997</v>
       </c>
       <c r="T7" s="20">
         <v>9.84</v>
       </c>
       <c r="U7" s="20">
         <v>9.8829999999999991</v>
       </c>
       <c r="V7" s="32">
         <v>10.57</v>
       </c>
       <c r="W7" s="21">
         <v>9.5459999999999994</v>
       </c>
       <c r="X7" s="24">
         <v>9.8330000000000002</v>
       </c>
       <c r="Y7" s="24">
         <v>10.071</v>
       </c>
-      <c r="Z7" s="132">
+      <c r="Z7" s="129">
         <v>11.048</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AA7" s="129">
+        <v>10.127000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="88">
         <v>110000000</v>
       </c>
       <c r="B8" s="85" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="42">
         <v>13.076000000000001</v>
       </c>
       <c r="D8" s="24">
         <v>13.45</v>
       </c>
       <c r="E8" s="24">
         <v>14.256</v>
       </c>
       <c r="F8" s="43">
         <v>12.385999999999999</v>
       </c>
       <c r="G8" s="21">
         <v>11.244999999999999</v>
       </c>
       <c r="H8" s="20">
         <v>12.917999999999999</v>
       </c>
       <c r="I8" s="20">
@@ -5761,55 +5874,58 @@
       </c>
       <c r="R8" s="43">
         <v>11.557</v>
       </c>
       <c r="S8" s="21">
         <v>11.066000000000001</v>
       </c>
       <c r="T8" s="20">
         <v>11.225</v>
       </c>
       <c r="U8" s="20">
         <v>12.193</v>
       </c>
       <c r="V8" s="32">
         <v>11.256</v>
       </c>
       <c r="W8" s="21">
         <v>12.257</v>
       </c>
       <c r="X8" s="24">
         <v>12.362</v>
       </c>
       <c r="Y8" s="24">
         <v>12.584</v>
       </c>
-      <c r="Z8" s="132">
+      <c r="Z8" s="129">
         <v>12.457000000000001</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AA8" s="129">
+        <v>12.069000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="81">
         <v>150000000</v>
       </c>
       <c r="B9" s="85" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="42">
         <v>11.321</v>
       </c>
       <c r="D9" s="20">
         <v>10.6</v>
       </c>
       <c r="E9" s="20">
         <v>10.935</v>
       </c>
       <c r="F9" s="32">
         <v>10.833</v>
       </c>
       <c r="G9" s="21">
         <v>10.673</v>
       </c>
       <c r="H9" s="20">
         <v>10.872</v>
       </c>
       <c r="I9" s="20">
@@ -5841,55 +5957,58 @@
       </c>
       <c r="R9" s="43">
         <v>10.379</v>
       </c>
       <c r="S9" s="21">
         <v>10.782999999999999</v>
       </c>
       <c r="T9" s="20">
         <v>10.724</v>
       </c>
       <c r="U9" s="20">
         <v>11.002000000000001</v>
       </c>
       <c r="V9" s="32">
         <v>10.228999999999999</v>
       </c>
       <c r="W9" s="21">
         <v>10.952</v>
       </c>
       <c r="X9" s="24">
         <v>10.523999999999999</v>
       </c>
       <c r="Y9" s="24">
         <v>11.826000000000001</v>
       </c>
-      <c r="Z9" s="132">
+      <c r="Z9" s="129">
         <v>11.145</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AA9" s="129">
+        <v>9.9529999999999994</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="81">
         <v>190000000</v>
       </c>
       <c r="B10" s="85" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="42">
         <v>11.833</v>
       </c>
       <c r="D10" s="20">
         <v>11.468</v>
       </c>
       <c r="E10" s="20">
         <v>11.863</v>
       </c>
       <c r="F10" s="32">
         <v>11.956</v>
       </c>
       <c r="G10" s="21">
         <v>11.696999999999999</v>
       </c>
       <c r="H10" s="20">
         <v>11.641</v>
       </c>
       <c r="I10" s="20">
@@ -5921,55 +6040,58 @@
       </c>
       <c r="R10" s="43">
         <v>11.433</v>
       </c>
       <c r="S10" s="21">
         <v>10.784000000000001</v>
       </c>
       <c r="T10" s="20">
         <v>10.816000000000001</v>
       </c>
       <c r="U10" s="20">
         <v>10.634</v>
       </c>
       <c r="V10" s="32">
         <v>11.228999999999999</v>
       </c>
       <c r="W10" s="21">
         <v>10.679</v>
       </c>
       <c r="X10" s="24">
         <v>10.775</v>
       </c>
       <c r="Y10" s="24">
         <v>10.619</v>
       </c>
-      <c r="Z10" s="132">
+      <c r="Z10" s="129">
         <v>10.537000000000001</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AA10" s="129">
+        <v>9.093</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="81">
         <v>230000000</v>
       </c>
       <c r="B11" s="85" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="42">
         <v>9.8610000000000007</v>
       </c>
       <c r="D11" s="20">
         <v>9.9220000000000006</v>
       </c>
       <c r="E11" s="20">
         <v>10.339</v>
       </c>
       <c r="F11" s="32">
         <v>9.6080000000000005</v>
       </c>
       <c r="G11" s="21">
         <v>8.1869999999999994</v>
       </c>
       <c r="H11" s="20">
         <v>9.9410000000000007</v>
       </c>
       <c r="I11" s="20">
@@ -6001,55 +6123,58 @@
       </c>
       <c r="R11" s="43">
         <v>9.2720000000000002</v>
       </c>
       <c r="S11" s="21">
         <v>8.5869999999999997</v>
       </c>
       <c r="T11" s="20">
         <v>8.4570000000000007</v>
       </c>
       <c r="U11" s="20">
         <v>8.702</v>
       </c>
       <c r="V11" s="32">
         <v>8.4559999999999995</v>
       </c>
       <c r="W11" s="21">
         <v>7.9850000000000003</v>
       </c>
       <c r="X11" s="24">
         <v>9.0690000000000008</v>
       </c>
       <c r="Y11" s="24">
         <v>8.9540000000000006</v>
       </c>
-      <c r="Z11" s="132">
+      <c r="Z11" s="129">
         <v>8.4329999999999998</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AA11" s="129">
+        <v>7.649</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="81">
         <v>270000000</v>
       </c>
       <c r="B12" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="42">
         <v>10.545</v>
       </c>
       <c r="D12" s="20">
         <v>8.3829999999999991</v>
       </c>
       <c r="E12" s="20">
         <v>8.6259999999999994</v>
       </c>
       <c r="F12" s="32">
         <v>10.923</v>
       </c>
       <c r="G12" s="21">
         <v>10.225</v>
       </c>
       <c r="H12" s="20">
         <v>8.4670000000000005</v>
       </c>
       <c r="I12" s="20">
@@ -6081,55 +6206,58 @@
       </c>
       <c r="R12" s="43">
         <v>9.2539999999999996</v>
       </c>
       <c r="S12" s="21">
         <v>9.4499999999999993</v>
       </c>
       <c r="T12" s="20">
         <v>8.7560000000000002</v>
       </c>
       <c r="U12" s="20">
         <v>9.4260000000000002</v>
       </c>
       <c r="V12" s="32">
         <v>8.8719999999999999</v>
       </c>
       <c r="W12" s="21">
         <v>9.1489999999999991</v>
       </c>
       <c r="X12" s="24">
         <v>8.27</v>
       </c>
       <c r="Y12" s="24">
         <v>9.0570000000000004</v>
       </c>
-      <c r="Z12" s="132">
+      <c r="Z12" s="129">
         <v>9.17</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AA12" s="129">
+        <v>8.1440000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="81">
         <v>310000000</v>
       </c>
       <c r="B13" s="85" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="46">
         <v>10.227</v>
       </c>
       <c r="D13" s="20">
         <v>11.199</v>
       </c>
       <c r="E13" s="20">
         <v>11.863</v>
       </c>
       <c r="F13" s="32">
         <v>12.180999999999999</v>
       </c>
       <c r="G13" s="21">
         <v>10.651</v>
       </c>
       <c r="H13" s="20">
         <v>11.878</v>
       </c>
       <c r="I13" s="20">
@@ -6161,55 +6289,58 @@
       </c>
       <c r="R13" s="43">
         <v>11.477</v>
       </c>
       <c r="S13" s="21">
         <v>11.811</v>
       </c>
       <c r="T13" s="20">
         <v>12.183999999999999</v>
       </c>
       <c r="U13" s="20">
         <v>13.023</v>
       </c>
       <c r="V13" s="32">
         <v>12.13</v>
       </c>
       <c r="W13" s="21">
         <v>11.747999999999999</v>
       </c>
       <c r="X13" s="24">
         <v>11.837</v>
       </c>
       <c r="Y13" s="24">
         <v>12.667999999999999</v>
       </c>
-      <c r="Z13" s="132">
+      <c r="Z13" s="129">
         <v>11.58</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AA13" s="129">
+        <v>11.154</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="81">
         <v>330000000</v>
       </c>
       <c r="B14" s="84" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="30"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="32"/>
       <c r="G14" s="21"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="32"/>
       <c r="K14" s="21"/>
       <c r="L14" s="20">
         <v>10.986000000000001</v>
       </c>
       <c r="M14" s="20">
         <v>11.01</v>
       </c>
       <c r="N14" s="32">
         <v>11.036</v>
       </c>
       <c r="O14" s="42">
@@ -6223,55 +6354,58 @@
       </c>
       <c r="R14" s="43">
         <v>12.253</v>
       </c>
       <c r="S14" s="21">
         <v>12.723000000000001</v>
       </c>
       <c r="T14" s="20">
         <v>11.208</v>
       </c>
       <c r="U14" s="20">
         <v>11.795</v>
       </c>
       <c r="V14" s="32">
         <v>12.763999999999999</v>
       </c>
       <c r="W14" s="21">
         <v>13.579000000000001</v>
       </c>
       <c r="X14" s="24">
         <v>11.973000000000001</v>
       </c>
       <c r="Y14" s="24">
         <v>12.435</v>
       </c>
-      <c r="Z14" s="132">
+      <c r="Z14" s="129">
         <v>13.846</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AA14" s="129">
+        <v>13.917</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="81">
         <v>350000000</v>
       </c>
       <c r="B15" s="85" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="42">
         <v>11.988</v>
       </c>
       <c r="D15" s="20">
         <v>13.032999999999999</v>
       </c>
       <c r="E15" s="20">
         <v>13.053000000000001</v>
       </c>
       <c r="F15" s="32">
         <v>12.558</v>
       </c>
       <c r="G15" s="21">
         <v>11.803000000000001</v>
       </c>
       <c r="H15" s="20">
         <v>13.141999999999999</v>
       </c>
       <c r="I15" s="20">
@@ -6303,55 +6437,58 @@
       </c>
       <c r="R15" s="43">
         <v>11.967000000000001</v>
       </c>
       <c r="S15" s="21">
         <v>11.781000000000001</v>
       </c>
       <c r="T15" s="20">
         <v>12.032</v>
       </c>
       <c r="U15" s="20">
         <v>13.638</v>
       </c>
       <c r="V15" s="32">
         <v>12.837999999999999</v>
       </c>
       <c r="W15" s="21">
         <v>11.532999999999999</v>
       </c>
       <c r="X15" s="24">
         <v>13.321</v>
       </c>
       <c r="Y15" s="24">
         <v>13.417999999999999</v>
       </c>
-      <c r="Z15" s="132">
+      <c r="Z15" s="129">
         <v>13.238</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AA15" s="129">
+        <v>11.834</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="81">
         <v>390000000</v>
       </c>
       <c r="B16" s="85" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="42">
         <v>9.7629999999999999</v>
       </c>
       <c r="D16" s="20">
         <v>10.016</v>
       </c>
       <c r="E16" s="20">
         <v>10.321999999999999</v>
       </c>
       <c r="F16" s="32">
         <v>9.8239999999999998</v>
       </c>
       <c r="G16" s="21">
         <v>9.734</v>
       </c>
       <c r="H16" s="20">
         <v>11.673999999999999</v>
       </c>
       <c r="I16" s="20">
@@ -6383,55 +6520,58 @@
       </c>
       <c r="R16" s="43">
         <v>10.952999999999999</v>
       </c>
       <c r="S16" s="21">
         <v>11.544</v>
       </c>
       <c r="T16" s="20">
         <v>11.525</v>
       </c>
       <c r="U16" s="20">
         <v>12.141</v>
       </c>
       <c r="V16" s="32">
         <v>11.26</v>
       </c>
       <c r="W16" s="21">
         <v>11.079000000000001</v>
       </c>
       <c r="X16" s="24">
         <v>12.023999999999999</v>
       </c>
       <c r="Y16" s="24">
         <v>12.291</v>
       </c>
-      <c r="Z16" s="132">
+      <c r="Z16" s="129">
         <v>11.441000000000001</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16" s="129">
+        <v>11.55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="81">
         <v>430000000</v>
       </c>
       <c r="B17" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="42">
         <v>11.827999999999999</v>
       </c>
       <c r="D17" s="20">
         <v>12.268000000000001</v>
       </c>
       <c r="E17" s="20">
         <v>11.491</v>
       </c>
       <c r="F17" s="32">
         <v>11.968999999999999</v>
       </c>
       <c r="G17" s="21">
         <v>11.978</v>
       </c>
       <c r="H17" s="20">
         <v>12.936</v>
       </c>
       <c r="I17" s="20">
@@ -6463,55 +6603,58 @@
       </c>
       <c r="R17" s="43">
         <v>10.932</v>
       </c>
       <c r="S17" s="21">
         <v>10.484999999999999</v>
       </c>
       <c r="T17" s="20">
         <v>10.791</v>
       </c>
       <c r="U17" s="20">
         <v>11.167</v>
       </c>
       <c r="V17" s="32">
         <v>10.446</v>
       </c>
       <c r="W17" s="21">
         <v>10.430999999999999</v>
       </c>
       <c r="X17" s="24">
         <v>10.994999999999999</v>
       </c>
       <c r="Y17" s="24">
         <v>11.11</v>
       </c>
-      <c r="Z17" s="132">
+      <c r="Z17" s="129">
         <v>10.268000000000001</v>
       </c>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17" s="129">
+        <v>10.048999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="81">
         <v>470000000</v>
       </c>
       <c r="B18" s="85" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="42">
         <v>9.5350000000000001</v>
       </c>
       <c r="D18" s="20">
         <v>9.4309999999999992</v>
       </c>
       <c r="E18" s="20">
         <v>9.6219999999999999</v>
       </c>
       <c r="F18" s="32">
         <v>9.282</v>
       </c>
       <c r="G18" s="21">
         <v>9.4610000000000003</v>
       </c>
       <c r="H18" s="20">
         <v>9.2639999999999993</v>
       </c>
       <c r="I18" s="20">
@@ -6543,55 +6686,58 @@
       </c>
       <c r="R18" s="43">
         <v>9.4930000000000003</v>
       </c>
       <c r="S18" s="21">
         <v>9.5380000000000003</v>
       </c>
       <c r="T18" s="20">
         <v>9.8079999999999998</v>
       </c>
       <c r="U18" s="20">
         <v>10.231</v>
       </c>
       <c r="V18" s="32">
         <v>10.257999999999999</v>
       </c>
       <c r="W18" s="21">
         <v>10.074999999999999</v>
       </c>
       <c r="X18" s="24">
         <v>10.412000000000001</v>
       </c>
       <c r="Y18" s="24">
         <v>10.507</v>
       </c>
-      <c r="Z18" s="132">
+      <c r="Z18" s="129">
         <v>10.205</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18" s="129">
+        <v>10.052</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="81">
         <v>550000000</v>
       </c>
       <c r="B19" s="85" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="42">
         <v>10.686999999999999</v>
       </c>
       <c r="D19" s="20">
         <v>10.731999999999999</v>
       </c>
       <c r="E19" s="20">
         <v>11.401</v>
       </c>
       <c r="F19" s="32">
         <v>10.422000000000001</v>
       </c>
       <c r="G19" s="21">
         <v>10.678000000000001</v>
       </c>
       <c r="H19" s="20">
         <v>11.77</v>
       </c>
       <c r="I19" s="20">
@@ -6623,55 +6769,58 @@
       </c>
       <c r="R19" s="43">
         <v>11.255000000000001</v>
       </c>
       <c r="S19" s="21">
         <v>11.007</v>
       </c>
       <c r="T19" s="20">
         <v>11.938000000000001</v>
       </c>
       <c r="U19" s="20">
         <v>12.009</v>
       </c>
       <c r="V19" s="32">
         <v>11.590999999999999</v>
       </c>
       <c r="W19" s="21">
         <v>11.488</v>
       </c>
       <c r="X19" s="24">
         <v>11.864000000000001</v>
       </c>
       <c r="Y19" s="24">
         <v>12.379</v>
       </c>
-      <c r="Z19" s="132">
+      <c r="Z19" s="129">
         <v>12.028</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19" s="129">
+        <v>11.034000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="81">
         <v>590000000</v>
       </c>
       <c r="B20" s="85" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="42">
         <v>10.862</v>
       </c>
       <c r="D20" s="20">
         <v>10.754</v>
       </c>
       <c r="E20" s="20">
         <v>10.894</v>
       </c>
       <c r="F20" s="32">
         <v>10.327999999999999</v>
       </c>
       <c r="G20" s="21">
         <v>9.2769999999999992</v>
       </c>
       <c r="H20" s="20">
         <v>11.983000000000001</v>
       </c>
       <c r="I20" s="20">
@@ -6703,55 +6852,58 @@
       </c>
       <c r="R20" s="43">
         <v>11.029</v>
       </c>
       <c r="S20" s="21">
         <v>10.974</v>
       </c>
       <c r="T20" s="20">
         <v>10.381</v>
       </c>
       <c r="U20" s="20">
         <v>10.472</v>
       </c>
       <c r="V20" s="32">
         <v>10.105</v>
       </c>
       <c r="W20" s="21">
         <v>10.818</v>
       </c>
       <c r="X20" s="24">
         <v>11.093</v>
       </c>
       <c r="Y20" s="24">
         <v>11.018000000000001</v>
       </c>
-      <c r="Z20" s="132">
+      <c r="Z20" s="129">
         <v>10.36</v>
       </c>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20" s="129">
+        <v>10.346</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="81">
         <v>610000000</v>
       </c>
       <c r="B21" s="85" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="42">
         <v>11.114000000000001</v>
       </c>
       <c r="D21" s="20">
         <v>10.99</v>
       </c>
       <c r="E21" s="20">
         <v>11.35</v>
       </c>
       <c r="F21" s="32">
         <v>9.8079999999999998</v>
       </c>
       <c r="G21" s="21">
         <v>10.718999999999999</v>
       </c>
       <c r="H21" s="20">
         <v>10.834</v>
       </c>
       <c r="I21" s="20">
@@ -6783,55 +6935,58 @@
       </c>
       <c r="R21" s="43">
         <v>10.061999999999999</v>
       </c>
       <c r="S21" s="21">
         <v>10.247999999999999</v>
       </c>
       <c r="T21" s="20">
         <v>9.5449999999999999</v>
       </c>
       <c r="U21" s="20">
         <v>11.29</v>
       </c>
       <c r="V21" s="32">
         <v>10.113</v>
       </c>
       <c r="W21" s="21">
         <v>9.8659999999999997</v>
       </c>
       <c r="X21" s="24">
         <v>9.8650000000000002</v>
       </c>
       <c r="Y21" s="24">
         <v>10.763</v>
       </c>
-      <c r="Z21" s="132">
+      <c r="Z21" s="129">
         <v>10.584</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21" s="129">
+        <v>10.11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="81">
         <v>620000000</v>
       </c>
       <c r="B22" s="85" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="30"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="32"/>
       <c r="G22" s="21"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="32"/>
       <c r="K22" s="21"/>
       <c r="L22" s="20">
         <v>12.91</v>
       </c>
       <c r="M22" s="20">
         <v>13.622</v>
       </c>
       <c r="N22" s="32">
         <v>14.147</v>
       </c>
       <c r="O22" s="42">
@@ -6845,55 +7000,58 @@
       </c>
       <c r="R22" s="43">
         <v>14.379</v>
       </c>
       <c r="S22" s="21">
         <v>14.557</v>
       </c>
       <c r="T22" s="20">
         <v>15.332000000000001</v>
       </c>
       <c r="U22" s="20">
         <v>15.401999999999999</v>
       </c>
       <c r="V22" s="32">
         <v>15.653</v>
       </c>
       <c r="W22" s="21">
         <v>14.484</v>
       </c>
       <c r="X22" s="24">
         <v>15.507</v>
       </c>
       <c r="Y22" s="24">
         <v>15.159000000000001</v>
       </c>
-      <c r="Z22" s="132">
+      <c r="Z22" s="129">
         <v>15.692</v>
       </c>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22" s="129">
+        <v>14.24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="81">
         <v>630000000</v>
       </c>
       <c r="B23" s="85" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="42">
         <v>10.425000000000001</v>
       </c>
       <c r="D23" s="20">
         <v>10.513</v>
       </c>
       <c r="E23" s="20">
         <v>10.637</v>
       </c>
       <c r="F23" s="32">
         <v>10.097</v>
       </c>
       <c r="G23" s="21">
         <v>10.425000000000001</v>
       </c>
       <c r="H23" s="20">
         <v>11.477</v>
       </c>
       <c r="I23" s="20">
@@ -6925,55 +7083,58 @@
       </c>
       <c r="R23" s="43">
         <v>10.105</v>
       </c>
       <c r="S23" s="21">
         <v>11.071</v>
       </c>
       <c r="T23" s="20">
         <v>10.694000000000001</v>
       </c>
       <c r="U23" s="20">
         <v>10.364000000000001</v>
       </c>
       <c r="V23" s="32">
         <v>9.5709999999999997</v>
       </c>
       <c r="W23" s="21">
         <v>10.944000000000001</v>
       </c>
       <c r="X23" s="24">
         <v>10.427</v>
       </c>
       <c r="Y23" s="24">
         <v>9.5129999999999999</v>
       </c>
-      <c r="Z23" s="132">
+      <c r="Z23" s="129">
         <v>9.07</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23" s="129">
+        <v>11.202</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="81">
         <v>710000000</v>
       </c>
       <c r="B24" s="85" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="42">
         <v>9.7460000000000004</v>
       </c>
       <c r="D24" s="20">
         <v>9.0500000000000007</v>
       </c>
       <c r="E24" s="20">
         <v>7.9429999999999996</v>
       </c>
       <c r="F24" s="32">
         <v>8.2249999999999996</v>
       </c>
       <c r="G24" s="21">
         <v>8.1379999999999999</v>
       </c>
       <c r="H24" s="20">
         <v>9.85</v>
       </c>
       <c r="I24" s="20">
@@ -7005,55 +7166,58 @@
       </c>
       <c r="R24" s="43">
         <v>9.09</v>
       </c>
       <c r="S24" s="21">
         <v>9.0419999999999998</v>
       </c>
       <c r="T24" s="20">
         <v>10.012</v>
       </c>
       <c r="U24" s="20">
         <v>10.933999999999999</v>
       </c>
       <c r="V24" s="32">
         <v>9.6929999999999996</v>
       </c>
       <c r="W24" s="21">
         <v>9.3309999999999995</v>
       </c>
       <c r="X24" s="24">
         <v>9.8759999999999994</v>
       </c>
       <c r="Y24" s="24">
         <v>10.379</v>
       </c>
-      <c r="Z24" s="132">
+      <c r="Z24" s="129">
         <v>9.1760000000000002</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24" s="129">
+        <v>8.4369999999999994</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="81">
         <v>750000000</v>
       </c>
       <c r="B25" s="85" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="42">
         <v>11.244</v>
       </c>
       <c r="D25" s="20">
         <v>10.896000000000001</v>
       </c>
       <c r="E25" s="20">
         <v>11.923999999999999</v>
       </c>
       <c r="F25" s="32">
         <v>10.259</v>
       </c>
       <c r="G25" s="21">
         <v>11.023999999999999</v>
       </c>
       <c r="H25" s="20">
         <v>10.682</v>
       </c>
       <c r="I25" s="20">
@@ -7085,55 +7249,58 @@
       </c>
       <c r="R25" s="43">
         <v>12.593999999999999</v>
       </c>
       <c r="S25" s="21">
         <v>12.616</v>
       </c>
       <c r="T25" s="20">
         <v>11.602</v>
       </c>
       <c r="U25" s="20">
         <v>13.262</v>
       </c>
       <c r="V25" s="32">
         <v>11.76</v>
       </c>
       <c r="W25" s="21">
         <v>12.819000000000001</v>
       </c>
       <c r="X25" s="24">
         <v>12.452999999999999</v>
       </c>
       <c r="Y25" s="24">
         <v>14.736000000000001</v>
       </c>
-      <c r="Z25" s="132">
+      <c r="Z25" s="129">
         <v>12.913</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15.75" thickBot="1">
+      <c r="AA25" s="129">
+        <v>11.422000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15.75" thickBot="1">
       <c r="A26" s="82">
         <v>790000000</v>
       </c>
       <c r="B26" s="86" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="114">
         <v>8.7089999999999996</v>
       </c>
       <c r="D26" s="22">
         <v>7.9130000000000003</v>
       </c>
       <c r="E26" s="22">
         <v>7.78</v>
       </c>
       <c r="F26" s="33">
         <v>9.39</v>
       </c>
       <c r="G26" s="23">
         <v>7.4790000000000001</v>
       </c>
       <c r="H26" s="22">
         <v>7.2469999999999999</v>
       </c>
       <c r="I26" s="22">
@@ -7159,111 +7326,114 @@
       </c>
       <c r="P26" s="115">
         <v>8.4499999999999993</v>
       </c>
       <c r="Q26" s="47">
         <v>7.4</v>
       </c>
       <c r="R26" s="116">
         <v>8.1300000000000008</v>
       </c>
       <c r="S26" s="23">
         <v>8.1229999999999993</v>
       </c>
       <c r="T26" s="22">
         <v>7.9989999999999997</v>
       </c>
       <c r="U26" s="22">
         <v>8.3130000000000006</v>
       </c>
       <c r="V26" s="33">
         <v>8.7279999999999998</v>
       </c>
       <c r="W26" s="23">
         <v>8.4260000000000002</v>
       </c>
-      <c r="X26" s="129">
+      <c r="X26" s="126">
         <v>8.6020000000000003</v>
       </c>
-      <c r="Y26" s="129">
+      <c r="Y26" s="126">
         <v>8.3369999999999997</v>
       </c>
-      <c r="Z26" s="129">
+      <c r="Z26" s="126">
         <v>8.9610000000000003</v>
       </c>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26" s="126">
+        <v>8.3160000000000007</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" s="117"/>
       <c r="B27" s="117"/>
       <c r="C27" s="117"/>
       <c r="D27" s="117"/>
       <c r="E27" s="117"/>
       <c r="F27" s="117"/>
       <c r="G27" s="117"/>
       <c r="H27" s="117"/>
       <c r="I27" s="117"/>
       <c r="J27" s="117"/>
       <c r="K27" s="117"/>
       <c r="L27" s="117"/>
       <c r="M27" s="117"/>
       <c r="N27" s="117"/>
       <c r="O27" s="117"/>
       <c r="P27" s="117"/>
       <c r="Q27" s="117"/>
       <c r="R27" s="117"/>
       <c r="S27" s="117"/>
       <c r="T27" s="117"/>
       <c r="U27" s="117"/>
       <c r="V27" s="117"/>
       <c r="W27" s="117"/>
       <c r="X27" s="117"/>
       <c r="Y27" s="117"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="S3:AA3"/>
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="S3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A5:B20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A5:D21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:B20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="87.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="11" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="31.5" customHeight="1">
       <c r="B8" s="11" t="s">
@@ -7276,203 +7446,211 @@
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="11"/>
     </row>
     <row r="11" spans="2:2" ht="26.25">
       <c r="B11" s="119" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="48.75" customHeight="1">
       <c r="B12" s="11"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="11"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="12"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="12"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="12"/>
     </row>
-    <row r="17" spans="1:2">
+    <row r="17" spans="1:4">
       <c r="B17" s="12"/>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:4">
       <c r="A18" s="13"/>
       <c r="B18" s="12"/>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:4">
       <c r="B19" s="12"/>
     </row>
-    <row r="20" spans="1:2">
-[...2 lines deleted...]
-      </c>
+    <row r="20" spans="1:4">
+      <c r="B20" s="120"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="B21" s="155" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" s="155"/>
+      <c r="D21" s="155"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B21:D21"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AB51"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="W4" sqref="W4:Z4"/>
+    <sheetView topLeftCell="C1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AA6" sqref="AA6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" customWidth="1"/>
     <col min="3" max="4" width="11.140625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="14" width="11" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15.75">
+    <row r="2" spans="1:28" ht="15.75">
       <c r="A2" s="87">
         <v>645101</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="80"/>
       <c r="D2" s="80"/>
       <c r="E2" s="80"/>
       <c r="F2" s="80"/>
       <c r="G2" s="80"/>
       <c r="H2" s="80"/>
       <c r="I2" s="80"/>
       <c r="J2" s="80"/>
       <c r="K2" s="80"/>
       <c r="L2" s="80"/>
       <c r="M2" s="80"/>
       <c r="N2" s="80"/>
       <c r="O2" s="80"/>
       <c r="P2" s="80"/>
       <c r="Q2" s="80"/>
       <c r="R2" s="80"/>
       <c r="S2" s="80"/>
       <c r="T2" s="80"/>
       <c r="U2" s="80"/>
       <c r="V2" s="80"/>
       <c r="W2" s="80"/>
     </row>
-    <row r="3" spans="1:27" ht="15.75" thickBot="1">
+    <row r="3" spans="1:28" ht="15.75" thickBot="1">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
-      <c r="S3" s="138" t="s">
+      <c r="S3" s="136" t="s">
         <v>25</v>
       </c>
-      <c r="T3" s="138"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:27">
+      <c r="T3" s="136"/>
+      <c r="U3" s="136"/>
+      <c r="V3" s="136"/>
+      <c r="W3" s="136"/>
+      <c r="X3" s="136"/>
+      <c r="Y3" s="136"/>
+      <c r="Z3" s="136"/>
+      <c r="AA3" s="136"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" s="142" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="144"/>
       <c r="C4" s="139">
         <v>2020</v>
       </c>
       <c r="D4" s="140"/>
       <c r="E4" s="140"/>
       <c r="F4" s="141"/>
       <c r="G4" s="139">
         <v>2021</v>
       </c>
       <c r="H4" s="140"/>
       <c r="I4" s="140"/>
       <c r="J4" s="141"/>
       <c r="K4" s="139">
         <v>2022</v>
       </c>
       <c r="L4" s="140"/>
       <c r="M4" s="140"/>
       <c r="N4" s="141"/>
       <c r="O4" s="139">
         <v>2023</v>
       </c>
       <c r="P4" s="140"/>
       <c r="Q4" s="140"/>
       <c r="R4" s="141"/>
       <c r="S4" s="139">
         <v>2024</v>
       </c>
       <c r="T4" s="140"/>
       <c r="U4" s="140"/>
       <c r="V4" s="141"/>
-      <c r="W4" s="136">
+      <c r="W4" s="137">
         <v>2025</v>
       </c>
-      <c r="X4" s="137"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:27">
+      <c r="X4" s="138"/>
+      <c r="Y4" s="138"/>
+      <c r="Z4" s="138"/>
+      <c r="AA4" s="130">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" ht="25.5">
       <c r="A5" s="143"/>
       <c r="B5" s="145"/>
       <c r="C5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>24</v>
@@ -7495,62 +7673,65 @@
       <c r="P5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="W5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="X5" s="16" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Y5" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="Z5" s="133" t="str">
+      <c r="Z5" s="132" t="str">
         <f>$V$5</f>
         <v>IV тоқсан</v>
       </c>
-      <c r="AA5" s="13"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="AA5" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" s="13"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="81">
         <v>0</v>
       </c>
       <c r="B6" s="92" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="62">
         <v>35.4</v>
       </c>
       <c r="D6" s="64">
         <v>34.99</v>
       </c>
       <c r="E6" s="64">
         <v>35.011000000000003</v>
       </c>
       <c r="F6" s="74">
         <v>35.482999999999997</v>
       </c>
       <c r="G6" s="18">
         <v>32.598999999999997</v>
       </c>
       <c r="H6" s="18">
         <v>33.343000000000004</v>
       </c>
       <c r="I6" s="18">
@@ -7585,52 +7766,55 @@
       </c>
       <c r="S6" s="19">
         <v>30.759</v>
       </c>
       <c r="T6" s="18">
         <v>30.375</v>
       </c>
       <c r="U6" s="18">
         <v>31.199000000000002</v>
       </c>
       <c r="V6" s="39">
         <v>31.716000000000001</v>
       </c>
       <c r="W6" s="19">
         <v>30.968</v>
       </c>
       <c r="X6" s="25">
         <v>30.719000000000001</v>
       </c>
       <c r="Y6" s="25">
         <v>31.794</v>
       </c>
       <c r="Z6" s="26">
         <v>32.279000000000003</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AA6" s="129">
+        <v>30.565000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="81">
         <v>100000000</v>
       </c>
       <c r="B7" s="93" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="48"/>
       <c r="D7" s="67"/>
       <c r="E7" s="67"/>
       <c r="F7" s="70"/>
       <c r="G7" s="21"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="32"/>
       <c r="K7" s="21"/>
       <c r="L7" s="20">
         <v>29.533999999999999</v>
       </c>
       <c r="M7" s="20">
         <v>29.065999999999999</v>
       </c>
       <c r="N7" s="32">
         <v>32.487000000000002</v>
       </c>
       <c r="O7" s="21">
@@ -7647,52 +7831,55 @@
       </c>
       <c r="S7" s="20">
         <v>30.13</v>
       </c>
       <c r="T7" s="20">
         <v>30.117999999999999</v>
       </c>
       <c r="U7" s="20">
         <v>31.597999999999999</v>
       </c>
       <c r="V7" s="32">
         <v>31.321999999999999</v>
       </c>
       <c r="W7" s="21">
         <v>29.099</v>
       </c>
       <c r="X7" s="24">
         <v>29.893999999999998</v>
       </c>
       <c r="Y7" s="24">
         <v>31.571000000000002</v>
       </c>
       <c r="Z7" s="42">
         <v>31.459</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AA7" s="129">
+        <v>28.257000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="81">
         <v>110000000</v>
       </c>
       <c r="B8" s="94" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="66">
         <v>37.015000000000001</v>
       </c>
       <c r="D8" s="67">
         <v>35.889000000000003</v>
       </c>
       <c r="E8" s="67">
         <v>37.799999999999997</v>
       </c>
       <c r="F8" s="70">
         <v>37.432000000000002</v>
       </c>
       <c r="G8" s="20">
         <v>31.774999999999999</v>
       </c>
       <c r="H8" s="20">
         <v>32.390999999999998</v>
       </c>
       <c r="I8" s="20">
@@ -7727,52 +7914,55 @@
       </c>
       <c r="S8" s="21">
         <v>29.509</v>
       </c>
       <c r="T8" s="20">
         <v>28.457000000000001</v>
       </c>
       <c r="U8" s="20">
         <v>29.652000000000001</v>
       </c>
       <c r="V8" s="32">
         <v>29.588999999999999</v>
       </c>
       <c r="W8" s="21">
         <v>30.738</v>
       </c>
       <c r="X8" s="24">
         <v>29.981000000000002</v>
       </c>
       <c r="Y8" s="24">
         <v>30.654</v>
       </c>
       <c r="Z8" s="42">
         <v>30.125</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AA8" s="129">
+        <v>29.992000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="81">
         <v>150000000</v>
       </c>
       <c r="B9" s="94" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="66">
         <v>37.015000000000001</v>
       </c>
       <c r="D9" s="67">
         <v>34.81</v>
       </c>
       <c r="E9" s="67">
         <v>34.212000000000003</v>
       </c>
       <c r="F9" s="70">
         <v>34.848999999999997</v>
       </c>
       <c r="G9" s="20">
         <v>31.98</v>
       </c>
       <c r="H9" s="20">
         <v>32.225000000000001</v>
       </c>
       <c r="I9" s="20">
@@ -7807,52 +7997,55 @@
       </c>
       <c r="S9" s="21">
         <v>28.024999999999999</v>
       </c>
       <c r="T9" s="20">
         <v>29.053000000000001</v>
       </c>
       <c r="U9" s="20">
         <v>29.01</v>
       </c>
       <c r="V9" s="32">
         <v>30.11</v>
       </c>
       <c r="W9" s="21">
         <v>30.263000000000002</v>
       </c>
       <c r="X9" s="24">
         <v>29.988</v>
       </c>
       <c r="Y9" s="24">
         <v>32.052</v>
       </c>
       <c r="Z9" s="42">
         <v>32.344999999999999</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AA9" s="129">
+        <v>32.017000000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="81">
         <v>190000000</v>
       </c>
       <c r="B10" s="94" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="66">
         <v>38.548000000000002</v>
       </c>
       <c r="D10" s="67">
         <v>39.540999999999997</v>
       </c>
       <c r="E10" s="67">
         <v>40.197000000000003</v>
       </c>
       <c r="F10" s="70">
         <v>40.121000000000002</v>
       </c>
       <c r="G10" s="20">
         <v>37.432000000000002</v>
       </c>
       <c r="H10" s="20">
         <v>36.997</v>
       </c>
       <c r="I10" s="20">
@@ -7887,52 +8080,55 @@
       </c>
       <c r="S10" s="21">
         <v>33.290999999999997</v>
       </c>
       <c r="T10" s="20">
         <v>31.445</v>
       </c>
       <c r="U10" s="20">
         <v>33.055999999999997</v>
       </c>
       <c r="V10" s="32">
         <v>35.073</v>
       </c>
       <c r="W10" s="21">
         <v>32.796999999999997</v>
       </c>
       <c r="X10" s="24">
         <v>33.494</v>
       </c>
       <c r="Y10" s="24">
         <v>34.540999999999997</v>
       </c>
       <c r="Z10" s="42">
         <v>34.545000000000002</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AA10" s="129">
+        <v>31.891999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="81">
         <v>230000000</v>
       </c>
       <c r="B11" s="94" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="66">
         <v>36.927</v>
       </c>
       <c r="D11" s="67">
         <v>34.997999999999998</v>
       </c>
       <c r="E11" s="67">
         <v>34.93</v>
       </c>
       <c r="F11" s="70">
         <v>33.203000000000003</v>
       </c>
       <c r="G11" s="20">
         <v>31.347000000000001</v>
       </c>
       <c r="H11" s="20">
         <v>32.079000000000001</v>
       </c>
       <c r="I11" s="20">
@@ -7967,52 +8163,55 @@
       </c>
       <c r="S11" s="21">
         <v>30.387</v>
       </c>
       <c r="T11" s="20">
         <v>30.658999999999999</v>
       </c>
       <c r="U11" s="20">
         <v>30.635000000000002</v>
       </c>
       <c r="V11" s="32">
         <v>31.655999999999999</v>
       </c>
       <c r="W11" s="21">
         <v>31.454000000000001</v>
       </c>
       <c r="X11" s="24">
         <v>31.058</v>
       </c>
       <c r="Y11" s="24">
         <v>30.173999999999999</v>
       </c>
       <c r="Z11" s="42">
         <v>30.782</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AA11" s="129">
+        <v>29.164000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="81">
         <v>270000000</v>
       </c>
       <c r="B12" s="94" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="66">
         <v>35.628</v>
       </c>
       <c r="D12" s="67">
         <v>35.658000000000001</v>
       </c>
       <c r="E12" s="67">
         <v>34.356000000000002</v>
       </c>
       <c r="F12" s="70">
         <v>37.78</v>
       </c>
       <c r="G12" s="20">
         <v>35.442</v>
       </c>
       <c r="H12" s="20">
         <v>34.984000000000002</v>
       </c>
       <c r="I12" s="20">
@@ -8047,52 +8246,55 @@
       </c>
       <c r="S12" s="21">
         <v>32.143999999999998</v>
       </c>
       <c r="T12" s="20">
         <v>34.279000000000003</v>
       </c>
       <c r="U12" s="20">
         <v>33.905999999999999</v>
       </c>
       <c r="V12" s="32">
         <v>35.720999999999997</v>
       </c>
       <c r="W12" s="21">
         <v>34.212000000000003</v>
       </c>
       <c r="X12" s="24">
         <v>34.055999999999997</v>
       </c>
       <c r="Y12" s="24">
         <v>34.075000000000003</v>
       </c>
       <c r="Z12" s="42">
         <v>34.578000000000003</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AA12" s="129">
+        <v>33.430999999999997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="81">
         <v>310000000</v>
       </c>
       <c r="B13" s="94" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="66">
         <v>34.362000000000002</v>
       </c>
       <c r="D13" s="67">
         <v>36.505000000000003</v>
       </c>
       <c r="E13" s="67">
         <v>35.692</v>
       </c>
       <c r="F13" s="70">
         <v>37.722000000000001</v>
       </c>
       <c r="G13" s="20">
         <v>34.167000000000002</v>
       </c>
       <c r="H13" s="20">
         <v>34.914999999999999</v>
       </c>
       <c r="I13" s="20">
@@ -8127,52 +8329,55 @@
       </c>
       <c r="S13" s="21">
         <v>36.070999999999998</v>
       </c>
       <c r="T13" s="20">
         <v>35.267000000000003</v>
       </c>
       <c r="U13" s="20">
         <v>35.93</v>
       </c>
       <c r="V13" s="32">
         <v>34.893999999999998</v>
       </c>
       <c r="W13" s="21">
         <v>33.661000000000001</v>
       </c>
       <c r="X13" s="24">
         <v>33.064999999999998</v>
       </c>
       <c r="Y13" s="24">
         <v>33.542000000000002</v>
       </c>
       <c r="Z13" s="42">
         <v>36.218000000000004</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AA13" s="129">
+        <v>32.228000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="81">
         <v>330000000</v>
       </c>
       <c r="B14" s="93" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="48"/>
       <c r="D14" s="67"/>
       <c r="E14" s="67"/>
       <c r="F14" s="70"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="21"/>
       <c r="L14" s="20">
         <v>36.267000000000003</v>
       </c>
       <c r="M14" s="20">
         <v>36.098999999999997</v>
       </c>
       <c r="N14" s="20">
         <v>34.341999999999999</v>
       </c>
       <c r="O14" s="21">
@@ -8189,52 +8394,55 @@
       </c>
       <c r="S14" s="21">
         <v>38.634</v>
       </c>
       <c r="T14" s="20">
         <v>37.212000000000003</v>
       </c>
       <c r="U14" s="20">
         <v>37.795000000000002</v>
       </c>
       <c r="V14" s="32">
         <v>36.494</v>
       </c>
       <c r="W14" s="21">
         <v>39.39</v>
       </c>
       <c r="X14" s="24">
         <v>35.792999999999999</v>
       </c>
       <c r="Y14" s="24">
         <v>37.082999999999998</v>
       </c>
       <c r="Z14" s="42">
         <v>36.597000000000001</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AA14" s="129">
+        <v>37.091000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="81">
         <v>350000000</v>
       </c>
       <c r="B15" s="94" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="66">
         <v>35.648000000000003</v>
       </c>
       <c r="D15" s="67">
         <v>33.677</v>
       </c>
       <c r="E15" s="67">
         <v>34.258000000000003</v>
       </c>
       <c r="F15" s="70">
         <v>34.478000000000002</v>
       </c>
       <c r="G15" s="20">
         <v>29.247</v>
       </c>
       <c r="H15" s="20">
         <v>31.173999999999999</v>
       </c>
       <c r="I15" s="20">
@@ -8269,52 +8477,55 @@
       </c>
       <c r="S15" s="21">
         <v>26.228999999999999</v>
       </c>
       <c r="T15" s="20">
         <v>26.81</v>
       </c>
       <c r="U15" s="20">
         <v>26.928000000000001</v>
       </c>
       <c r="V15" s="32">
         <v>28.603000000000002</v>
       </c>
       <c r="W15" s="21">
         <v>28.346</v>
       </c>
       <c r="X15" s="24">
         <v>29.184000000000001</v>
       </c>
       <c r="Y15" s="24">
         <v>29.25</v>
       </c>
       <c r="Z15" s="42">
         <v>29.853000000000002</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AA15" s="129">
+        <v>29.954999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="81">
         <v>390000000</v>
       </c>
       <c r="B16" s="94" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="66">
         <v>29.122</v>
       </c>
       <c r="D16" s="67">
         <v>28.48</v>
       </c>
       <c r="E16" s="67">
         <v>28.742000000000001</v>
       </c>
       <c r="F16" s="70">
         <v>29.577000000000002</v>
       </c>
       <c r="G16" s="20">
         <v>29.46</v>
       </c>
       <c r="H16" s="20">
         <v>31.398</v>
       </c>
       <c r="I16" s="20">
@@ -8349,52 +8560,55 @@
       </c>
       <c r="S16" s="21">
         <v>29.007000000000001</v>
       </c>
       <c r="T16" s="20">
         <v>30.146999999999998</v>
       </c>
       <c r="U16" s="20">
         <v>29.79</v>
       </c>
       <c r="V16" s="32">
         <v>30.536000000000001</v>
       </c>
       <c r="W16" s="21">
         <v>29.577999999999999</v>
       </c>
       <c r="X16" s="24">
         <v>30.759</v>
       </c>
       <c r="Y16" s="24">
         <v>31.849</v>
       </c>
       <c r="Z16" s="42">
         <v>30.495000000000001</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16" s="129">
+        <v>29.31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="81">
         <v>430000000</v>
       </c>
       <c r="B17" s="94" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="66">
         <v>35.942999999999998</v>
       </c>
       <c r="D17" s="67">
         <v>35.351999999999997</v>
       </c>
       <c r="E17" s="67">
         <v>34.039000000000001</v>
       </c>
       <c r="F17" s="70">
         <v>37.427999999999997</v>
       </c>
       <c r="G17" s="20">
         <v>36.121000000000002</v>
       </c>
       <c r="H17" s="20">
         <v>36.39</v>
       </c>
       <c r="I17" s="20">
@@ -8429,52 +8643,55 @@
       </c>
       <c r="S17" s="21">
         <v>33.429000000000002</v>
       </c>
       <c r="T17" s="20">
         <v>31.422999999999998</v>
       </c>
       <c r="U17" s="20">
         <v>32.747</v>
       </c>
       <c r="V17" s="32">
         <v>34.162999999999997</v>
       </c>
       <c r="W17" s="21">
         <v>34.575000000000003</v>
       </c>
       <c r="X17" s="24">
         <v>33.951000000000001</v>
       </c>
       <c r="Y17" s="24">
         <v>32.456000000000003</v>
       </c>
       <c r="Z17" s="42">
         <v>34.975999999999999</v>
       </c>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17" s="129">
+        <v>34.65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="81">
         <v>470000000</v>
       </c>
       <c r="B18" s="94" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="66">
         <v>27.792000000000002</v>
       </c>
       <c r="D18" s="67">
         <v>27.100999999999999</v>
       </c>
       <c r="E18" s="67">
         <v>25.577999999999999</v>
       </c>
       <c r="F18" s="70">
         <v>25.539000000000001</v>
       </c>
       <c r="G18" s="20">
         <v>28.378</v>
       </c>
       <c r="H18" s="20">
         <v>24.111999999999998</v>
       </c>
       <c r="I18" s="20">
@@ -8509,52 +8726,55 @@
       </c>
       <c r="S18" s="21">
         <v>24.946000000000002</v>
       </c>
       <c r="T18" s="20">
         <v>24.87</v>
       </c>
       <c r="U18" s="20">
         <v>24.939</v>
       </c>
       <c r="V18" s="32">
         <v>27.524999999999999</v>
       </c>
       <c r="W18" s="21">
         <v>23.911000000000001</v>
       </c>
       <c r="X18" s="24">
         <v>25.875</v>
       </c>
       <c r="Y18" s="24">
         <v>23.045999999999999</v>
       </c>
       <c r="Z18" s="42">
         <v>27.481000000000002</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18" s="129">
+        <v>23.225999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="81">
         <v>550000000</v>
       </c>
       <c r="B19" s="94" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="66">
         <v>32.384999999999998</v>
       </c>
       <c r="D19" s="67">
         <v>32.625</v>
       </c>
       <c r="E19" s="67">
         <v>33.003999999999998</v>
       </c>
       <c r="F19" s="70">
         <v>32.156999999999996</v>
       </c>
       <c r="G19" s="20">
         <v>31.451000000000001</v>
       </c>
       <c r="H19" s="20">
         <v>31.052</v>
       </c>
       <c r="I19" s="20">
@@ -8589,52 +8809,55 @@
       </c>
       <c r="S19" s="21">
         <v>31.085999999999999</v>
       </c>
       <c r="T19" s="20">
         <v>28.459</v>
       </c>
       <c r="U19" s="20">
         <v>29.363</v>
       </c>
       <c r="V19" s="32">
         <v>28.981999999999999</v>
       </c>
       <c r="W19" s="21">
         <v>30.606000000000002</v>
       </c>
       <c r="X19" s="24">
         <v>28.530999999999999</v>
       </c>
       <c r="Y19" s="24">
         <v>29.439</v>
       </c>
       <c r="Z19" s="42">
         <v>29.981999999999999</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19" s="129">
+        <v>30.305</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="81">
         <v>590000000</v>
       </c>
       <c r="B20" s="94" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="66">
         <v>31.158000000000001</v>
       </c>
       <c r="D20" s="67">
         <v>30.145</v>
       </c>
       <c r="E20" s="67">
         <v>30.05</v>
       </c>
       <c r="F20" s="70">
         <v>30.259</v>
       </c>
       <c r="G20" s="20">
         <v>27.082999999999998</v>
       </c>
       <c r="H20" s="20">
         <v>30.895</v>
       </c>
       <c r="I20" s="20">
@@ -8669,52 +8892,55 @@
       </c>
       <c r="S20" s="21">
         <v>27.888000000000002</v>
       </c>
       <c r="T20" s="20">
         <v>27.459</v>
       </c>
       <c r="U20" s="20">
         <v>27.053000000000001</v>
       </c>
       <c r="V20" s="32">
         <v>28.15</v>
       </c>
       <c r="W20" s="21">
         <v>27.356000000000002</v>
       </c>
       <c r="X20" s="24">
         <v>27.962</v>
       </c>
       <c r="Y20" s="24">
         <v>28.568000000000001</v>
       </c>
       <c r="Z20" s="42">
         <v>27.576000000000001</v>
       </c>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20" s="129">
+        <v>26.876000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="81">
         <v>610000000</v>
       </c>
       <c r="B21" s="94" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="66">
         <v>46.351999999999997</v>
       </c>
       <c r="D21" s="67">
         <v>46.741</v>
       </c>
       <c r="E21" s="67">
         <v>46.234000000000002</v>
       </c>
       <c r="F21" s="70">
         <v>46.823999999999998</v>
       </c>
       <c r="G21" s="20">
         <v>41.701000000000001</v>
       </c>
       <c r="H21" s="20">
         <v>44.701999999999998</v>
       </c>
       <c r="I21" s="20">
@@ -8749,52 +8975,55 @@
       </c>
       <c r="S21" s="21">
         <v>41.631</v>
       </c>
       <c r="T21" s="20">
         <v>40.134</v>
       </c>
       <c r="U21" s="20">
         <v>43.140999999999998</v>
       </c>
       <c r="V21" s="20">
         <v>43.698999999999998</v>
       </c>
       <c r="W21" s="21">
         <v>42.468000000000004</v>
       </c>
       <c r="X21" s="24">
         <v>39.290999999999997</v>
       </c>
       <c r="Y21" s="24">
         <v>43.442</v>
       </c>
       <c r="Z21" s="42">
         <v>43.658000000000001</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21" s="129">
+        <v>40.826999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="81">
         <v>620000000</v>
       </c>
       <c r="B22" s="94" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="66"/>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
       <c r="F22" s="70"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
       <c r="K22" s="21"/>
       <c r="L22" s="20">
         <v>27.536999999999999</v>
       </c>
       <c r="M22" s="20">
         <v>28.741</v>
       </c>
       <c r="N22" s="20">
         <v>31.736000000000001</v>
       </c>
       <c r="O22" s="21">
@@ -8811,52 +9040,55 @@
       </c>
       <c r="S22" s="21">
         <v>29.795000000000002</v>
       </c>
       <c r="T22" s="20">
         <v>28.631</v>
       </c>
       <c r="U22" s="20">
         <v>26.526</v>
       </c>
       <c r="V22" s="20">
         <v>29.173999999999999</v>
       </c>
       <c r="W22" s="21">
         <v>29.962</v>
       </c>
       <c r="X22" s="24">
         <v>29.277000000000001</v>
       </c>
       <c r="Y22" s="24">
         <v>28.189</v>
       </c>
       <c r="Z22" s="42">
         <v>30.062000000000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22" s="129">
+        <v>29.292999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="81">
         <v>630000000</v>
       </c>
       <c r="B23" s="94" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="66">
         <v>36.911999999999999</v>
       </c>
       <c r="D23" s="67">
         <v>36.143000000000001</v>
       </c>
       <c r="E23" s="67">
         <v>35.36</v>
       </c>
       <c r="F23" s="70">
         <v>33.771999999999998</v>
       </c>
       <c r="G23" s="20">
         <v>32.735999999999997</v>
       </c>
       <c r="H23" s="20">
         <v>32.679000000000002</v>
       </c>
       <c r="I23" s="20">
@@ -8891,52 +9123,55 @@
       </c>
       <c r="S23" s="21">
         <v>28.709</v>
       </c>
       <c r="T23" s="20">
         <v>27.972999999999999</v>
       </c>
       <c r="U23" s="20">
         <v>27.425999999999998</v>
       </c>
       <c r="V23" s="20">
         <v>28.516999999999999</v>
       </c>
       <c r="W23" s="21">
         <v>27.346</v>
       </c>
       <c r="X23" s="24">
         <v>28.277999999999999</v>
       </c>
       <c r="Y23" s="24">
         <v>30.006</v>
       </c>
       <c r="Z23" s="42">
         <v>30.486999999999998</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23" s="129">
+        <v>29.338000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="81">
         <v>710000000</v>
       </c>
       <c r="B24" s="94" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="66">
         <v>28.082000000000001</v>
       </c>
       <c r="D24" s="67">
         <v>26.565000000000001</v>
       </c>
       <c r="E24" s="67">
         <v>25.937000000000001</v>
       </c>
       <c r="F24" s="70">
         <v>26.382999999999999</v>
       </c>
       <c r="G24" s="20">
         <v>24.728999999999999</v>
       </c>
       <c r="H24" s="20">
         <v>27.463000000000001</v>
       </c>
       <c r="I24" s="20">
@@ -8971,52 +9206,55 @@
       </c>
       <c r="S24" s="21">
         <v>25.172000000000001</v>
       </c>
       <c r="T24" s="20">
         <v>24.905000000000001</v>
       </c>
       <c r="U24" s="20">
         <v>25.841999999999999</v>
       </c>
       <c r="V24" s="32">
         <v>26.061</v>
       </c>
       <c r="W24" s="21">
         <v>25.091000000000001</v>
       </c>
       <c r="X24" s="24">
         <v>26.91</v>
       </c>
       <c r="Y24" s="24">
         <v>26.091000000000001</v>
       </c>
       <c r="Z24" s="42">
         <v>26.943000000000001</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24" s="129">
+        <v>25.181999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="81">
         <v>750000000</v>
       </c>
       <c r="B25" s="94" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="66">
         <v>29.722999999999999</v>
       </c>
       <c r="D25" s="67">
         <v>25.574999999999999</v>
       </c>
       <c r="E25" s="67">
         <v>30.405000000000001</v>
       </c>
       <c r="F25" s="70">
         <v>30.866</v>
       </c>
       <c r="G25" s="20">
         <v>25.53</v>
       </c>
       <c r="H25" s="20">
         <v>26.617999999999999</v>
       </c>
       <c r="I25" s="20">
@@ -9051,52 +9289,55 @@
       </c>
       <c r="S25" s="21">
         <v>23.881</v>
       </c>
       <c r="T25" s="20">
         <v>24.248000000000001</v>
       </c>
       <c r="U25" s="20">
         <v>24.535</v>
       </c>
       <c r="V25" s="32">
         <v>24.228999999999999</v>
       </c>
       <c r="W25" s="21">
         <v>24.266999999999999</v>
       </c>
       <c r="X25" s="24">
         <v>23.12</v>
       </c>
       <c r="Y25" s="24">
         <v>24.872</v>
       </c>
       <c r="Z25" s="42">
         <v>25.742999999999999</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15.75" thickBot="1">
+      <c r="AA25" s="129">
+        <v>23.864999999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15.75" thickBot="1">
       <c r="A26" s="82">
         <v>790000000</v>
       </c>
       <c r="B26" s="95" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="91">
         <v>36.482999999999997</v>
       </c>
       <c r="D26" s="69">
         <v>40.814</v>
       </c>
       <c r="E26" s="69">
         <v>35.857999999999997</v>
       </c>
       <c r="F26" s="71">
         <v>37.609000000000002</v>
       </c>
       <c r="G26" s="22">
         <v>34.749000000000002</v>
       </c>
       <c r="H26" s="22">
         <v>34.695999999999998</v>
       </c>
       <c r="I26" s="22">
@@ -9122,102 +9363,105 @@
       </c>
       <c r="P26" s="22">
         <v>32.116999999999997</v>
       </c>
       <c r="Q26" s="22">
         <v>33.113</v>
       </c>
       <c r="R26" s="22">
         <v>30.335000000000001</v>
       </c>
       <c r="S26" s="23">
         <v>29.986999999999998</v>
       </c>
       <c r="T26" s="22">
         <v>30.866</v>
       </c>
       <c r="U26" s="22">
         <v>32.709000000000003</v>
       </c>
       <c r="V26" s="33">
         <v>31.669</v>
       </c>
       <c r="W26" s="23">
         <v>29.599</v>
       </c>
-      <c r="X26" s="129">
+      <c r="X26" s="126">
         <v>32.311999999999998</v>
       </c>
-      <c r="Y26" s="129">
+      <c r="Y26" s="126">
         <v>35.076000000000001</v>
       </c>
-      <c r="Z26" s="131">
+      <c r="Z26" s="128">
         <v>32.720999999999997</v>
       </c>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26" s="126">
+        <v>30.774999999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" s="90"/>
       <c r="B27" s="89"/>
       <c r="C27" s="68"/>
       <c r="D27" s="67"/>
       <c r="E27" s="67"/>
       <c r="F27" s="67"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="20"/>
       <c r="O27" s="20"/>
       <c r="P27" s="20"/>
       <c r="Q27" s="20"/>
       <c r="R27" s="20"/>
       <c r="S27" s="20"/>
       <c r="T27" s="20"/>
       <c r="U27" s="20"/>
       <c r="V27" s="20"/>
       <c r="W27" s="20"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" s="90"/>
       <c r="B28" s="89"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" s="90"/>
       <c r="B29" s="83"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" s="90"/>
       <c r="B30" s="84"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" s="90"/>
       <c r="B31" s="85"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" s="90"/>
       <c r="B32" s="85"/>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="90"/>
       <c r="B33" s="85"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="90"/>
       <c r="B34" s="85"/>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="90"/>
       <c r="B35" s="85"/>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="90"/>
       <c r="B36" s="85"/>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="90"/>
       <c r="B37" s="84"/>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="90"/>
@@ -9255,197 +9499,199 @@
       <c r="A46" s="90"/>
       <c r="B46" s="85"/>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="90"/>
       <c r="B47" s="85"/>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="90"/>
       <c r="B48" s="85"/>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="90"/>
       <c r="B49" s="85"/>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="90"/>
       <c r="B50" s="85"/>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="13"/>
       <c r="B51" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="S3:AA3"/>
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="S3:Z3"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AE50"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AC50"/>
   <sheetViews>
     <sheetView topLeftCell="L2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AE8" sqref="AE8:AE28"/>
+      <selection activeCell="AF27" sqref="AF27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" customWidth="1"/>
     <col min="3" max="4" width="11.140625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="14" width="11" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" customWidth="1"/>
     <col min="22" max="23" width="10.5703125" customWidth="1"/>
     <col min="24" max="27" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="15.75">
+    <row r="2" spans="1:28" ht="15.75">
       <c r="A2" s="87">
         <v>645101</v>
       </c>
       <c r="B2" s="148" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="148"/>
       <c r="D2" s="148"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="148"/>
       <c r="H2" s="148"/>
       <c r="I2" s="148"/>
       <c r="J2" s="148"/>
       <c r="K2" s="148"/>
       <c r="L2" s="148"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="148"/>
       <c r="P2" s="148"/>
       <c r="Q2" s="148"/>
       <c r="R2" s="148"/>
       <c r="S2" s="148"/>
       <c r="T2" s="148"/>
       <c r="U2" s="148"/>
       <c r="V2" s="148"/>
     </row>
-    <row r="3" spans="1:31" ht="15.75" thickBot="1">
+    <row r="3" spans="1:28" ht="15.75" thickBot="1">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
-      <c r="S3" s="138" t="s">
+      <c r="S3" s="136" t="s">
         <v>25</v>
       </c>
-      <c r="T3" s="138"/>
-[...8 lines deleted...]
-    <row r="4" spans="1:31">
+      <c r="T3" s="136"/>
+      <c r="U3" s="136"/>
+      <c r="V3" s="136"/>
+      <c r="W3" s="136"/>
+      <c r="X3" s="136"/>
+      <c r="Y3" s="136"/>
+      <c r="Z3" s="136"/>
+      <c r="AA3" s="136"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" s="142" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="144"/>
       <c r="C4" s="139">
         <v>2020</v>
       </c>
       <c r="D4" s="140"/>
       <c r="E4" s="140"/>
       <c r="F4" s="141"/>
       <c r="G4" s="139">
         <v>2021</v>
       </c>
       <c r="H4" s="140"/>
       <c r="I4" s="140"/>
       <c r="J4" s="141"/>
       <c r="K4" s="139">
         <v>2022</v>
       </c>
       <c r="L4" s="140"/>
       <c r="M4" s="140"/>
       <c r="N4" s="141"/>
       <c r="O4" s="139">
         <v>2023</v>
       </c>
       <c r="P4" s="140"/>
       <c r="Q4" s="140"/>
       <c r="R4" s="141"/>
       <c r="S4" s="139">
         <v>2024</v>
       </c>
       <c r="T4" s="140"/>
       <c r="U4" s="140"/>
       <c r="V4" s="141"/>
       <c r="W4" s="146">
         <v>2025</v>
       </c>
       <c r="X4" s="147"/>
       <c r="Y4" s="147"/>
       <c r="Z4" s="147"/>
-      <c r="AA4" s="128"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:31">
+      <c r="AA4" s="131">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" s="143"/>
       <c r="B5" s="145"/>
       <c r="C5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>24</v>
@@ -9468,62 +9714,65 @@
       <c r="P5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="W5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="X5" s="16" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Y5" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="Z5" s="134" t="str">
+      <c r="Z5" s="133" t="str">
         <f>$V$5</f>
         <v>IV тоқсан</v>
       </c>
-      <c r="AA5" s="126"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:31">
+      <c r="AA5" s="134" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" s="13"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="81">
         <v>0</v>
       </c>
       <c r="B6" s="92" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="62">
         <v>21</v>
       </c>
       <c r="D6" s="52">
         <v>20.308</v>
       </c>
       <c r="E6" s="52">
         <v>21.306000000000001</v>
       </c>
       <c r="F6" s="75">
         <v>21.277000000000001</v>
       </c>
       <c r="G6" s="34">
         <v>19.829000000000001</v>
       </c>
       <c r="H6" s="28">
         <v>20.248000000000001</v>
       </c>
       <c r="I6" s="28">
@@ -9555,56 +9804,58 @@
       </c>
       <c r="R6" s="29">
         <v>20.853999999999999</v>
       </c>
       <c r="S6" s="34">
         <v>20.239999999999998</v>
       </c>
       <c r="T6" s="28">
         <v>20.190000000000001</v>
       </c>
       <c r="U6" s="28">
         <v>20.544</v>
       </c>
       <c r="V6" s="29">
         <v>21.824000000000002</v>
       </c>
       <c r="W6" s="34">
         <v>20.584</v>
       </c>
       <c r="X6" s="25">
         <v>20.552</v>
       </c>
       <c r="Y6" s="25">
         <v>21.291</v>
       </c>
-      <c r="Z6" s="132">
+      <c r="Z6" s="129">
         <v>21.960999999999999</v>
       </c>
-      <c r="AA6" s="24"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:31">
+      <c r="AA6" s="24">
+        <v>20.745000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="81">
         <v>100000000</v>
       </c>
       <c r="B7" s="93" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="48"/>
       <c r="D7" s="67"/>
       <c r="E7" s="67"/>
       <c r="F7" s="70"/>
       <c r="G7" s="21"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="32"/>
       <c r="K7" s="21"/>
       <c r="L7" s="27">
         <v>16.454999999999998</v>
       </c>
       <c r="M7" s="27">
         <v>15.917999999999999</v>
       </c>
       <c r="N7" s="31">
         <v>18.41</v>
       </c>
       <c r="O7" s="35">
@@ -9618,56 +9869,59 @@
       </c>
       <c r="R7" s="31">
         <v>17.766999999999999</v>
       </c>
       <c r="S7" s="35">
         <v>17.716000000000001</v>
       </c>
       <c r="T7" s="27">
         <v>18.021999999999998</v>
       </c>
       <c r="U7" s="27">
         <v>18.021999999999998</v>
       </c>
       <c r="V7" s="31">
         <v>18.681999999999999</v>
       </c>
       <c r="W7" s="35">
         <v>18.138000000000002</v>
       </c>
       <c r="X7" s="24">
         <v>17.2</v>
       </c>
       <c r="Y7" s="24">
         <v>19.530999999999999</v>
       </c>
-      <c r="Z7" s="132">
+      <c r="Z7" s="129">
         <v>19.169</v>
       </c>
-      <c r="AA7" s="24"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:31">
+      <c r="AA7" s="24">
+        <v>16.911000000000001</v>
+      </c>
+      <c r="AB7" s="13"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="81">
         <v>110000000</v>
       </c>
       <c r="B8" s="94" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="66">
         <v>24.108000000000001</v>
       </c>
       <c r="D8" s="68">
         <v>24.186</v>
       </c>
       <c r="E8" s="68">
         <v>25.361999999999998</v>
       </c>
       <c r="F8" s="76">
         <v>27.018000000000001</v>
       </c>
       <c r="G8" s="35">
         <v>21.29</v>
       </c>
       <c r="H8" s="27">
         <v>22.725000000000001</v>
       </c>
       <c r="I8" s="27">
@@ -9699,57 +9953,59 @@
       </c>
       <c r="R8" s="31">
         <v>25.102</v>
       </c>
       <c r="S8" s="35">
         <v>21.835000000000001</v>
       </c>
       <c r="T8" s="27">
         <v>23.283999999999999</v>
       </c>
       <c r="U8" s="27">
         <v>23.547000000000001</v>
       </c>
       <c r="V8" s="31">
         <v>24.757000000000001</v>
       </c>
       <c r="W8" s="35">
         <v>24.053000000000001</v>
       </c>
       <c r="X8" s="24">
         <v>24.126000000000001</v>
       </c>
       <c r="Y8" s="24">
         <v>24.038</v>
       </c>
-      <c r="Z8" s="132">
+      <c r="Z8" s="129">
         <v>25.655000000000001</v>
       </c>
-      <c r="AA8" s="24"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:31">
+      <c r="AA8" s="24">
+        <v>24.327000000000002</v>
+      </c>
+      <c r="AB8" s="24"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="81">
         <v>150000000</v>
       </c>
       <c r="B9" s="94" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="66">
         <v>20.318000000000001</v>
       </c>
       <c r="D9" s="68">
         <v>18.899000000000001</v>
       </c>
       <c r="E9" s="68">
         <v>20.004000000000001</v>
       </c>
       <c r="F9" s="76">
         <v>21.33</v>
       </c>
       <c r="G9" s="35">
         <v>18.702000000000002</v>
       </c>
       <c r="H9" s="27">
         <v>18.795999999999999</v>
       </c>
       <c r="I9" s="27">
@@ -9781,57 +10037,59 @@
       </c>
       <c r="R9" s="31">
         <v>17.472000000000001</v>
       </c>
       <c r="S9" s="35">
         <v>16.259</v>
       </c>
       <c r="T9" s="27">
         <v>16.248000000000001</v>
       </c>
       <c r="U9" s="27">
         <v>17.215</v>
       </c>
       <c r="V9" s="31">
         <v>17.091999999999999</v>
       </c>
       <c r="W9" s="35">
         <v>17.308</v>
       </c>
       <c r="X9" s="24">
         <v>15.79</v>
       </c>
       <c r="Y9" s="24">
         <v>18.619</v>
       </c>
-      <c r="Z9" s="132">
+      <c r="Z9" s="129">
         <v>19.263999999999999</v>
       </c>
-      <c r="AA9" s="24"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:31">
+      <c r="AA9" s="24">
+        <v>19.774999999999999</v>
+      </c>
+      <c r="AB9" s="24"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="81">
         <v>190000000</v>
       </c>
       <c r="B10" s="94" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="66">
         <v>24.26</v>
       </c>
       <c r="D10" s="68">
         <v>24.425000000000001</v>
       </c>
       <c r="E10" s="68">
         <v>24.207000000000001</v>
       </c>
       <c r="F10" s="76">
         <v>25.254999999999999</v>
       </c>
       <c r="G10" s="35">
         <v>23.021999999999998</v>
       </c>
       <c r="H10" s="27">
         <v>23.88</v>
       </c>
       <c r="I10" s="27">
@@ -9863,57 +10121,59 @@
       </c>
       <c r="R10" s="31">
         <v>21.956</v>
       </c>
       <c r="S10" s="35">
         <v>21.530999999999999</v>
       </c>
       <c r="T10" s="27">
         <v>21.625</v>
       </c>
       <c r="U10" s="27">
         <v>21.855</v>
       </c>
       <c r="V10" s="31">
         <v>23.079000000000001</v>
       </c>
       <c r="W10" s="35">
         <v>22.692</v>
       </c>
       <c r="X10" s="24">
         <v>21.605</v>
       </c>
       <c r="Y10" s="24">
         <v>21.925999999999998</v>
       </c>
-      <c r="Z10" s="132">
+      <c r="Z10" s="129">
         <v>21.702000000000002</v>
       </c>
-      <c r="AA10" s="24"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:31">
+      <c r="AA10" s="24">
+        <v>20.861999999999998</v>
+      </c>
+      <c r="AB10" s="24"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="81">
         <v>230000000</v>
       </c>
       <c r="B11" s="94" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="66">
         <v>24.46</v>
       </c>
       <c r="D11" s="68">
         <v>24.948</v>
       </c>
       <c r="E11" s="68">
         <v>24.619</v>
       </c>
       <c r="F11" s="76">
         <v>24.716000000000001</v>
       </c>
       <c r="G11" s="35">
         <v>22.416</v>
       </c>
       <c r="H11" s="27">
         <v>23.03</v>
       </c>
       <c r="I11" s="27">
@@ -9945,57 +10205,59 @@
       </c>
       <c r="R11" s="31">
         <v>24.672000000000001</v>
       </c>
       <c r="S11" s="35">
         <v>23.472000000000001</v>
       </c>
       <c r="T11" s="27">
         <v>23.581</v>
       </c>
       <c r="U11" s="27">
         <v>22.945</v>
       </c>
       <c r="V11" s="31">
         <v>23.228999999999999</v>
       </c>
       <c r="W11" s="35">
         <v>22.263999999999999</v>
       </c>
       <c r="X11" s="24">
         <v>22.486999999999998</v>
       </c>
       <c r="Y11" s="24">
         <v>23.058</v>
       </c>
-      <c r="Z11" s="132">
+      <c r="Z11" s="129">
         <v>23.056999999999999</v>
       </c>
-      <c r="AA11" s="24"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:31">
+      <c r="AA11" s="24">
+        <v>22.277999999999999</v>
+      </c>
+      <c r="AB11" s="24"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="81">
         <v>270000000</v>
       </c>
       <c r="B12" s="94" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="66">
         <v>20.63</v>
       </c>
       <c r="D12" s="68">
         <v>20.603999999999999</v>
       </c>
       <c r="E12" s="68">
         <v>20.902000000000001</v>
       </c>
       <c r="F12" s="76">
         <v>22.445</v>
       </c>
       <c r="G12" s="35">
         <v>21.19</v>
       </c>
       <c r="H12" s="27">
         <v>20.864000000000001</v>
       </c>
       <c r="I12" s="27">
@@ -10027,57 +10289,59 @@
       </c>
       <c r="R12" s="31">
         <v>22.724</v>
       </c>
       <c r="S12" s="35">
         <v>21.591999999999999</v>
       </c>
       <c r="T12" s="27">
         <v>20.56</v>
       </c>
       <c r="U12" s="27">
         <v>20.591999999999999</v>
       </c>
       <c r="V12" s="31">
         <v>23.359000000000002</v>
       </c>
       <c r="W12" s="35">
         <v>22.109000000000002</v>
       </c>
       <c r="X12" s="24">
         <v>21.393999999999998</v>
       </c>
       <c r="Y12" s="24">
         <v>21.257999999999999</v>
       </c>
-      <c r="Z12" s="132">
+      <c r="Z12" s="129">
         <v>22.681999999999999</v>
       </c>
-      <c r="AA12" s="24"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:31">
+      <c r="AA12" s="24">
+        <v>20.46</v>
+      </c>
+      <c r="AB12" s="24"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="81">
         <v>310000000</v>
       </c>
       <c r="B13" s="94" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="66">
         <v>18.693999999999999</v>
       </c>
       <c r="D13" s="68">
         <v>18.158999999999999</v>
       </c>
       <c r="E13" s="68">
         <v>18.373000000000001</v>
       </c>
       <c r="F13" s="76">
         <v>21.091000000000001</v>
       </c>
       <c r="G13" s="35">
         <v>19.8</v>
       </c>
       <c r="H13" s="27">
         <v>20.513000000000002</v>
       </c>
       <c r="I13" s="27">
@@ -10109,57 +10373,59 @@
       </c>
       <c r="R13" s="31">
         <v>25.76</v>
       </c>
       <c r="S13" s="35">
         <v>25.23</v>
       </c>
       <c r="T13" s="27">
         <v>21.905000000000001</v>
       </c>
       <c r="U13" s="27">
         <v>23.597999999999999</v>
       </c>
       <c r="V13" s="31">
         <v>25.286000000000001</v>
       </c>
       <c r="W13" s="35">
         <v>23.920999999999999</v>
       </c>
       <c r="X13" s="24">
         <v>20.562999999999999</v>
       </c>
       <c r="Y13" s="24">
         <v>22.847000000000001</v>
       </c>
-      <c r="Z13" s="132">
+      <c r="Z13" s="129">
         <v>25.361999999999998</v>
       </c>
-      <c r="AA13" s="24"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:31">
+      <c r="AA13" s="24">
+        <v>23.114999999999998</v>
+      </c>
+      <c r="AB13" s="24"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="81">
         <v>330000000</v>
       </c>
       <c r="B14" s="93" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="48"/>
       <c r="D14" s="67"/>
       <c r="E14" s="67"/>
       <c r="F14" s="70"/>
       <c r="G14" s="21"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="32"/>
       <c r="K14" s="21"/>
       <c r="L14" s="27">
         <v>21.44</v>
       </c>
       <c r="M14" s="27">
         <v>22.265999999999998</v>
       </c>
       <c r="N14" s="31">
         <v>23.859000000000002</v>
       </c>
       <c r="O14" s="35">
@@ -10173,57 +10439,59 @@
       </c>
       <c r="R14" s="31">
         <v>26.126000000000001</v>
       </c>
       <c r="S14" s="35">
         <v>21.913</v>
       </c>
       <c r="T14" s="27">
         <v>23.489000000000001</v>
       </c>
       <c r="U14" s="27">
         <v>23.457999999999998</v>
       </c>
       <c r="V14" s="31">
         <v>28.64</v>
       </c>
       <c r="W14" s="35">
         <v>22.327000000000002</v>
       </c>
       <c r="X14" s="24">
         <v>25.187000000000001</v>
       </c>
       <c r="Y14" s="24">
         <v>24.588000000000001</v>
       </c>
-      <c r="Z14" s="132">
+      <c r="Z14" s="129">
         <v>27.556999999999999</v>
       </c>
-      <c r="AA14" s="24"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:31">
+      <c r="AA14" s="24">
+        <v>25.256</v>
+      </c>
+      <c r="AB14" s="24"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="81">
         <v>350000000</v>
       </c>
       <c r="B15" s="94" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="66">
         <v>23.942</v>
       </c>
       <c r="D15" s="68">
         <v>24.372</v>
       </c>
       <c r="E15" s="68">
         <v>26.757999999999999</v>
       </c>
       <c r="F15" s="76">
         <v>26.635999999999999</v>
       </c>
       <c r="G15" s="35">
         <v>21.826000000000001</v>
       </c>
       <c r="H15" s="27">
         <v>23.916</v>
       </c>
       <c r="I15" s="27">
@@ -10255,57 +10523,59 @@
       </c>
       <c r="R15" s="31">
         <v>21.545000000000002</v>
       </c>
       <c r="S15" s="35">
         <v>20.776</v>
       </c>
       <c r="T15" s="27">
         <v>21.95</v>
       </c>
       <c r="U15" s="27">
         <v>22.75</v>
       </c>
       <c r="V15" s="31">
         <v>23.724</v>
       </c>
       <c r="W15" s="35">
         <v>22.079000000000001</v>
       </c>
       <c r="X15" s="24">
         <v>23.800999999999998</v>
       </c>
       <c r="Y15" s="24">
         <v>24.248000000000001</v>
       </c>
-      <c r="Z15" s="132">
+      <c r="Z15" s="129">
         <v>25.029</v>
       </c>
-      <c r="AA15" s="24"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:31">
+      <c r="AA15" s="24">
+        <v>23.753</v>
+      </c>
+      <c r="AB15" s="24"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="81">
         <v>390000000</v>
       </c>
       <c r="B16" s="94" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="66">
         <v>18.629000000000001</v>
       </c>
       <c r="D16" s="68">
         <v>18.271999999999998</v>
       </c>
       <c r="E16" s="68">
         <v>19.363</v>
       </c>
       <c r="F16" s="76">
         <v>20.401</v>
       </c>
       <c r="G16" s="35">
         <v>20.486000000000001</v>
       </c>
       <c r="H16" s="27">
         <v>19.652999999999999</v>
       </c>
       <c r="I16" s="27">
@@ -10337,57 +10607,59 @@
       </c>
       <c r="R16" s="31">
         <v>22.489000000000001</v>
       </c>
       <c r="S16" s="35">
         <v>21.047999999999998</v>
       </c>
       <c r="T16" s="27">
         <v>21.422000000000001</v>
       </c>
       <c r="U16" s="27">
         <v>22.478999999999999</v>
       </c>
       <c r="V16" s="31">
         <v>24.302</v>
       </c>
       <c r="W16" s="35">
         <v>21.510999999999999</v>
       </c>
       <c r="X16" s="24">
         <v>23.263000000000002</v>
       </c>
       <c r="Y16" s="24">
         <v>23.152999999999999</v>
       </c>
-      <c r="Z16" s="132">
+      <c r="Z16" s="129">
         <v>24.638999999999999</v>
       </c>
-      <c r="AA16" s="24"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:31">
+      <c r="AA16" s="24">
+        <v>22.45</v>
+      </c>
+      <c r="AB16" s="24"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="81">
         <v>430000000</v>
       </c>
       <c r="B17" s="94" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="66">
         <v>16.538</v>
       </c>
       <c r="D17" s="68">
         <v>16.173999999999999</v>
       </c>
       <c r="E17" s="68">
         <v>15.866</v>
       </c>
       <c r="F17" s="76">
         <v>17.285</v>
       </c>
       <c r="G17" s="35">
         <v>16.774999999999999</v>
       </c>
       <c r="H17" s="27">
         <v>16.41</v>
       </c>
       <c r="I17" s="27">
@@ -10419,57 +10691,59 @@
       </c>
       <c r="R17" s="31">
         <v>16.797999999999998</v>
       </c>
       <c r="S17" s="35">
         <v>16.513999999999999</v>
       </c>
       <c r="T17" s="27">
         <v>16.213999999999999</v>
       </c>
       <c r="U17" s="27">
         <v>16.216000000000001</v>
       </c>
       <c r="V17" s="31">
         <v>16.271999999999998</v>
       </c>
       <c r="W17" s="35">
         <v>15.836</v>
       </c>
       <c r="X17" s="24">
         <v>15.032</v>
       </c>
       <c r="Y17" s="24">
         <v>15.324999999999999</v>
       </c>
-      <c r="Z17" s="132">
+      <c r="Z17" s="129">
         <v>15.637</v>
       </c>
-      <c r="AA17" s="24"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:31">
+      <c r="AA17" s="24">
+        <v>16.963000000000001</v>
+      </c>
+      <c r="AB17" s="24"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="81">
         <v>470000000</v>
       </c>
       <c r="B18" s="94" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="66">
         <v>20.963999999999999</v>
       </c>
       <c r="D18" s="68">
         <v>22.66</v>
       </c>
       <c r="E18" s="68">
         <v>22.501999999999999</v>
       </c>
       <c r="F18" s="76">
         <v>21.498000000000001</v>
       </c>
       <c r="G18" s="35">
         <v>21.111999999999998</v>
       </c>
       <c r="H18" s="27">
         <v>20.632999999999999</v>
       </c>
       <c r="I18" s="27">
@@ -10501,57 +10775,59 @@
       </c>
       <c r="R18" s="31">
         <v>19.536999999999999</v>
       </c>
       <c r="S18" s="35">
         <v>24.831</v>
       </c>
       <c r="T18" s="27">
         <v>24.29</v>
       </c>
       <c r="U18" s="27">
         <v>21.489000000000001</v>
       </c>
       <c r="V18" s="31">
         <v>19.72</v>
       </c>
       <c r="W18" s="35">
         <v>23.623000000000001</v>
       </c>
       <c r="X18" s="24">
         <v>25.206</v>
       </c>
       <c r="Y18" s="24">
         <v>23.812999999999999</v>
       </c>
-      <c r="Z18" s="132">
+      <c r="Z18" s="129">
         <v>20.640999999999998</v>
       </c>
-      <c r="AA18" s="24"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:31">
+      <c r="AA18" s="24">
+        <v>22.707000000000001</v>
+      </c>
+      <c r="AB18" s="24"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="81">
         <v>550000000</v>
       </c>
       <c r="B19" s="94" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="66">
         <v>23.506</v>
       </c>
       <c r="D19" s="68">
         <v>20.763999999999999</v>
       </c>
       <c r="E19" s="68">
         <v>24.875</v>
       </c>
       <c r="F19" s="76">
         <v>22.4</v>
       </c>
       <c r="G19" s="35">
         <v>23.954999999999998</v>
       </c>
       <c r="H19" s="27">
         <v>21.777000000000001</v>
       </c>
       <c r="I19" s="27">
@@ -10583,57 +10859,59 @@
       </c>
       <c r="R19" s="31">
         <v>22.341999999999999</v>
       </c>
       <c r="S19" s="35">
         <v>21.638000000000002</v>
       </c>
       <c r="T19" s="27">
         <v>21.236000000000001</v>
       </c>
       <c r="U19" s="27">
         <v>22.763000000000002</v>
       </c>
       <c r="V19" s="31">
         <v>23.228000000000002</v>
       </c>
       <c r="W19" s="35">
         <v>21.504999999999999</v>
       </c>
       <c r="X19" s="24">
         <v>22.297999999999998</v>
       </c>
       <c r="Y19" s="24">
         <v>23.324999999999999</v>
       </c>
-      <c r="Z19" s="132">
+      <c r="Z19" s="129">
         <v>24.023</v>
       </c>
-      <c r="AA19" s="24"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:31">
+      <c r="AA19" s="24">
+        <v>22.251999999999999</v>
+      </c>
+      <c r="AB19" s="24"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="81">
         <v>590000000</v>
       </c>
       <c r="B20" s="94" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="66">
         <v>19.803999999999998</v>
       </c>
       <c r="D20" s="68">
         <v>19.486999999999998</v>
       </c>
       <c r="E20" s="68">
         <v>19.635000000000002</v>
       </c>
       <c r="F20" s="76">
         <v>21.087</v>
       </c>
       <c r="G20" s="35">
         <v>17.334</v>
       </c>
       <c r="H20" s="27">
         <v>20.87</v>
       </c>
       <c r="I20" s="27">
@@ -10665,57 +10943,59 @@
       </c>
       <c r="R20" s="31">
         <v>20.734999999999999</v>
       </c>
       <c r="S20" s="35">
         <v>19.300999999999998</v>
       </c>
       <c r="T20" s="27">
         <v>19.262</v>
       </c>
       <c r="U20" s="27">
         <v>20.175000000000001</v>
       </c>
       <c r="V20" s="31">
         <v>21.486999999999998</v>
       </c>
       <c r="W20" s="35">
         <v>19.792000000000002</v>
       </c>
       <c r="X20" s="24">
         <v>20.911999999999999</v>
       </c>
       <c r="Y20" s="24">
         <v>20.193000000000001</v>
       </c>
-      <c r="Z20" s="132">
+      <c r="Z20" s="129">
         <v>21.44</v>
       </c>
-      <c r="AA20" s="24"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:31">
+      <c r="AA20" s="24">
+        <v>20.274000000000001</v>
+      </c>
+      <c r="AB20" s="24"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="81">
         <v>610000000</v>
       </c>
       <c r="B21" s="94" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="66">
         <v>16.696000000000002</v>
       </c>
       <c r="D21" s="68">
         <v>14.74</v>
       </c>
       <c r="E21" s="68">
         <v>15.734999999999999</v>
       </c>
       <c r="F21" s="76">
         <v>16.579999999999998</v>
       </c>
       <c r="G21" s="35">
         <v>16.044</v>
       </c>
       <c r="H21" s="27">
         <v>14.814</v>
       </c>
       <c r="I21" s="27">
@@ -10747,57 +11027,59 @@
       </c>
       <c r="R21" s="31">
         <v>15.13</v>
       </c>
       <c r="S21" s="35">
         <v>16.036999999999999</v>
       </c>
       <c r="T21" s="27">
         <v>15.595000000000001</v>
       </c>
       <c r="U21" s="27">
         <v>16.032</v>
       </c>
       <c r="V21" s="31">
         <v>16.646000000000001</v>
       </c>
       <c r="W21" s="35">
         <v>16.893999999999998</v>
       </c>
       <c r="X21" s="24">
         <v>15.563000000000001</v>
       </c>
       <c r="Y21" s="24">
         <v>16.507000000000001</v>
       </c>
-      <c r="Z21" s="132">
+      <c r="Z21" s="129">
         <v>16.308</v>
       </c>
-      <c r="AA21" s="24"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:31">
+      <c r="AA21" s="24">
+        <v>16.035</v>
+      </c>
+      <c r="AB21" s="24"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="81">
         <v>620000000</v>
       </c>
       <c r="B22" s="94" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="48"/>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
       <c r="F22" s="70"/>
       <c r="G22" s="21"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="32"/>
       <c r="K22" s="21"/>
       <c r="L22" s="27">
         <v>18.404</v>
       </c>
       <c r="M22" s="27">
         <v>18.661000000000001</v>
       </c>
       <c r="N22" s="31">
         <v>22.274000000000001</v>
       </c>
       <c r="O22" s="35">
@@ -10811,57 +11093,59 @@
       </c>
       <c r="R22" s="31">
         <v>21.707000000000001</v>
       </c>
       <c r="S22" s="35">
         <v>21.082999999999998</v>
       </c>
       <c r="T22" s="27">
         <v>20.530999999999999</v>
       </c>
       <c r="U22" s="27">
         <v>19.103000000000002</v>
       </c>
       <c r="V22" s="31">
         <v>22.581</v>
       </c>
       <c r="W22" s="35">
         <v>20.998999999999999</v>
       </c>
       <c r="X22" s="24">
         <v>21.920999999999999</v>
       </c>
       <c r="Y22" s="24">
         <v>20.614000000000001</v>
       </c>
-      <c r="Z22" s="132">
+      <c r="Z22" s="129">
         <v>21.651</v>
       </c>
-      <c r="AA22" s="24"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:31">
+      <c r="AA22" s="24">
+        <v>17.79</v>
+      </c>
+      <c r="AB22" s="24"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="81">
         <v>630000000</v>
       </c>
       <c r="B23" s="94" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="66">
         <v>24.195</v>
       </c>
       <c r="D23" s="68">
         <v>24.657</v>
       </c>
       <c r="E23" s="68">
         <v>23.722999999999999</v>
       </c>
       <c r="F23" s="76">
         <v>23.341000000000001</v>
       </c>
       <c r="G23" s="35">
         <v>21.696000000000002</v>
       </c>
       <c r="H23" s="27">
         <v>22.728000000000002</v>
       </c>
       <c r="I23" s="27">
@@ -10893,57 +11177,59 @@
       </c>
       <c r="R23" s="31">
         <v>22.062999999999999</v>
       </c>
       <c r="S23" s="35">
         <v>21.751999999999999</v>
       </c>
       <c r="T23" s="27">
         <v>20.904</v>
       </c>
       <c r="U23" s="27">
         <v>21.692</v>
       </c>
       <c r="V23" s="31">
         <v>22.643999999999998</v>
       </c>
       <c r="W23" s="35">
         <v>22.477</v>
       </c>
       <c r="X23" s="24">
         <v>22.855</v>
       </c>
       <c r="Y23" s="24">
         <v>22.155000000000001</v>
       </c>
-      <c r="Z23" s="132">
+      <c r="Z23" s="129">
         <v>23.416</v>
       </c>
-      <c r="AA23" s="24"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:31">
+      <c r="AA23" s="24">
+        <v>26.045000000000002</v>
+      </c>
+      <c r="AB23" s="24"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="81">
         <v>710000000</v>
       </c>
       <c r="B24" s="94" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="66">
         <v>19.745999999999999</v>
       </c>
       <c r="D24" s="68">
         <v>19.510000000000002</v>
       </c>
       <c r="E24" s="68">
         <v>20.324000000000002</v>
       </c>
       <c r="F24" s="76">
         <v>21.117999999999999</v>
       </c>
       <c r="G24" s="35">
         <v>17.478999999999999</v>
       </c>
       <c r="H24" s="27">
         <v>20.202000000000002</v>
       </c>
       <c r="I24" s="27">
@@ -10975,57 +11261,59 @@
       </c>
       <c r="R24" s="31">
         <v>22.073</v>
       </c>
       <c r="S24" s="35">
         <v>19.643999999999998</v>
       </c>
       <c r="T24" s="27">
         <v>21.585999999999999</v>
       </c>
       <c r="U24" s="27">
         <v>21.716999999999999</v>
       </c>
       <c r="V24" s="31">
         <v>24.481000000000002</v>
       </c>
       <c r="W24" s="35">
         <v>20.58</v>
       </c>
       <c r="X24" s="24">
         <v>21.228000000000002</v>
       </c>
       <c r="Y24" s="24">
         <v>22.268999999999998</v>
       </c>
-      <c r="Z24" s="132">
+      <c r="Z24" s="129">
         <v>22.798999999999999</v>
       </c>
-      <c r="AA24" s="24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:31">
+      <c r="AA24" s="24">
+        <v>19.257000000000001</v>
+      </c>
+      <c r="AB24" s="24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="81">
         <v>750000000</v>
       </c>
       <c r="B25" s="94" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="66">
         <v>23.222000000000001</v>
       </c>
       <c r="D25" s="68">
         <v>20.292999999999999</v>
       </c>
       <c r="E25" s="68">
         <v>25.221</v>
       </c>
       <c r="F25" s="76">
         <v>19.866</v>
       </c>
       <c r="G25" s="35">
         <v>20.32</v>
       </c>
       <c r="H25" s="27">
         <v>21.605</v>
       </c>
       <c r="I25" s="27">
@@ -11057,57 +11345,59 @@
       </c>
       <c r="R25" s="31">
         <v>23.169</v>
       </c>
       <c r="S25" s="35">
         <v>21.626000000000001</v>
       </c>
       <c r="T25" s="27">
         <v>22.657</v>
       </c>
       <c r="U25" s="27">
         <v>22.728999999999999</v>
       </c>
       <c r="V25" s="31">
         <v>25.09</v>
       </c>
       <c r="W25" s="35">
         <v>21.654</v>
       </c>
       <c r="X25" s="24">
         <v>23.04</v>
       </c>
       <c r="Y25" s="24">
         <v>24.657</v>
       </c>
-      <c r="Z25" s="132">
+      <c r="Z25" s="129">
         <v>26.669</v>
       </c>
-      <c r="AA25" s="24"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:31" ht="15.75" thickBot="1">
+      <c r="AA25" s="24">
+        <v>22.803000000000001</v>
+      </c>
+      <c r="AB25" s="24"/>
+    </row>
+    <row r="26" spans="1:29" ht="15.75" thickBot="1">
       <c r="A26" s="82">
         <v>790000000</v>
       </c>
       <c r="B26" s="95" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="91">
         <v>14.362</v>
       </c>
       <c r="D26" s="96">
         <v>13.686</v>
       </c>
       <c r="E26" s="96">
         <v>12.835000000000001</v>
       </c>
       <c r="F26" s="97">
         <v>12.52</v>
       </c>
       <c r="G26" s="38">
         <v>14.601000000000001</v>
       </c>
       <c r="H26" s="36">
         <v>12.308999999999999</v>
       </c>
       <c r="I26" s="36">
@@ -11133,83 +11423,86 @@
       </c>
       <c r="P26" s="36">
         <v>14.179</v>
       </c>
       <c r="Q26" s="36">
         <v>14.231999999999999</v>
       </c>
       <c r="R26" s="37">
         <v>14.446</v>
       </c>
       <c r="S26" s="38">
         <v>15.907</v>
       </c>
       <c r="T26" s="36">
         <v>13.836</v>
       </c>
       <c r="U26" s="36">
         <v>14.96</v>
       </c>
       <c r="V26" s="37">
         <v>15.342000000000001</v>
       </c>
       <c r="W26" s="38">
         <v>16.283999999999999</v>
       </c>
-      <c r="X26" s="129">
+      <c r="X26" s="126">
         <v>15.106999999999999</v>
       </c>
-      <c r="Y26" s="129">
+      <c r="Y26" s="126">
         <v>16.114999999999998</v>
       </c>
-      <c r="Z26" s="131">
+      <c r="Z26" s="128">
         <v>15.584</v>
       </c>
-      <c r="AA26" s="24"/>
-[...5 lines deleted...]
-    <row r="28" spans="1:31">
+      <c r="AA26" s="126">
+        <v>16.46</v>
+      </c>
+      <c r="AB26" s="24"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="AB27" s="24"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="90"/>
       <c r="B28" s="83"/>
-      <c r="AE28" s="129"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:31">
+      <c r="AB28" s="24"/>
+      <c r="AC28" s="13"/>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="90"/>
       <c r="B29" s="84"/>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:29">
       <c r="A30" s="90"/>
       <c r="B30" s="85"/>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:29">
       <c r="A31" s="90"/>
       <c r="B31" s="85"/>
     </row>
-    <row r="32" spans="1:31">
+    <row r="32" spans="1:29">
       <c r="A32" s="90"/>
       <c r="B32" s="85"/>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="90"/>
       <c r="B33" s="85"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="90"/>
       <c r="B34" s="85"/>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="90"/>
       <c r="B35" s="85"/>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="90"/>
       <c r="B36" s="84"/>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="90"/>
       <c r="B37" s="85"/>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="90"/>
@@ -11243,197 +11536,201 @@
       <c r="A45" s="90"/>
       <c r="B45" s="85"/>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="90"/>
       <c r="B46" s="85"/>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="90"/>
       <c r="B47" s="85"/>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="90"/>
       <c r="B48" s="85"/>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="90"/>
       <c r="B49" s="85"/>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="13"/>
       <c r="B50" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="S3:AA3"/>
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="S3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA52"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AB52"/>
   <sheetViews>
     <sheetView topLeftCell="O1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="S3" sqref="S3:Z3"/>
+      <selection activeCell="AA6" sqref="AA6:AA26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" customWidth="1"/>
     <col min="3" max="4" width="11.140625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="14" width="11" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
     <col min="26" max="26" width="10.5703125" customWidth="1"/>
+    <col min="27" max="27" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15.75">
+    <row r="2" spans="1:28" ht="15.75">
       <c r="A2" s="87">
         <v>645101</v>
       </c>
       <c r="B2" s="148" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="148"/>
       <c r="D2" s="148"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="148"/>
       <c r="H2" s="148"/>
       <c r="I2" s="148"/>
       <c r="J2" s="148"/>
       <c r="K2" s="148"/>
       <c r="L2" s="148"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="148"/>
       <c r="P2" s="148"/>
       <c r="Q2" s="148"/>
       <c r="R2" s="148"/>
       <c r="S2" s="148"/>
       <c r="T2" s="148"/>
       <c r="U2" s="148"/>
       <c r="V2" s="148"/>
     </row>
-    <row r="3" spans="1:27" ht="15.75" thickBot="1">
+    <row r="3" spans="1:28" ht="15.75" thickBot="1">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
-      <c r="S3" s="138" t="s">
+      <c r="S3" s="136" t="s">
         <v>25</v>
       </c>
-      <c r="T3" s="138"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:27">
+      <c r="T3" s="136"/>
+      <c r="U3" s="136"/>
+      <c r="V3" s="136"/>
+      <c r="W3" s="136"/>
+      <c r="X3" s="136"/>
+      <c r="Y3" s="136"/>
+      <c r="Z3" s="136"/>
+      <c r="AA3" s="136"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" s="142" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="144"/>
       <c r="C4" s="139">
         <v>2020</v>
       </c>
       <c r="D4" s="140"/>
       <c r="E4" s="140"/>
       <c r="F4" s="141"/>
       <c r="G4" s="139">
         <v>2021</v>
       </c>
       <c r="H4" s="140"/>
       <c r="I4" s="140"/>
       <c r="J4" s="141"/>
       <c r="K4" s="139">
         <v>2022</v>
       </c>
       <c r="L4" s="140"/>
       <c r="M4" s="140"/>
       <c r="N4" s="141"/>
       <c r="O4" s="139">
         <v>2023</v>
       </c>
       <c r="P4" s="140"/>
       <c r="Q4" s="140"/>
       <c r="R4" s="141"/>
       <c r="S4" s="139">
         <v>2024</v>
       </c>
       <c r="T4" s="140"/>
       <c r="U4" s="140"/>
       <c r="V4" s="141"/>
-      <c r="W4" s="136">
+      <c r="W4" s="137">
         <v>2025</v>
       </c>
-      <c r="X4" s="137"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:27" ht="15" customHeight="1">
+      <c r="X4" s="138"/>
+      <c r="Y4" s="138"/>
+      <c r="Z4" s="138"/>
+      <c r="AA4" s="130">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" ht="15" customHeight="1">
       <c r="A5" s="143"/>
       <c r="B5" s="145"/>
       <c r="C5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>24</v>
@@ -11452,65 +11749,68 @@
       </c>
       <c r="O5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="W5" s="127" t="s">
+      <c r="W5" s="125" t="s">
         <v>44</v>
       </c>
-      <c r="X5" s="127" t="s">
-[...2 lines deleted...]
-      <c r="Y5" s="130" t="s">
+      <c r="X5" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y5" s="127" t="s">
         <v>23</v>
       </c>
-      <c r="Z5" s="135" t="s">
+      <c r="Z5" s="134" t="s">
         <v>24</v>
       </c>
-      <c r="AA5" s="13"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="AA5" s="135" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" s="13"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="81">
         <v>0</v>
       </c>
       <c r="B6" s="83" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="62">
         <v>3.7</v>
       </c>
       <c r="D6" s="64">
         <v>3.7530000000000001</v>
       </c>
       <c r="E6" s="64">
         <v>3.7170000000000001</v>
       </c>
       <c r="F6" s="74">
         <v>3.9689999999999999</v>
       </c>
       <c r="G6" s="19">
         <v>3.411</v>
       </c>
       <c r="H6" s="18">
         <v>3.794</v>
       </c>
       <c r="I6" s="18">
@@ -11542,55 +11842,58 @@
       </c>
       <c r="R6" s="39">
         <v>3.6280000000000001</v>
       </c>
       <c r="S6" s="19">
         <v>3.4670000000000001</v>
       </c>
       <c r="T6" s="18">
         <v>3.4910000000000001</v>
       </c>
       <c r="U6" s="18">
         <v>3.548</v>
       </c>
       <c r="V6" s="39">
         <v>3.7189999999999999</v>
       </c>
       <c r="W6" s="19">
         <v>3.5430000000000001</v>
       </c>
       <c r="X6" s="25">
         <v>3.5070000000000001</v>
       </c>
       <c r="Y6" s="25">
         <v>3.653</v>
       </c>
-      <c r="Z6" s="132">
+      <c r="Z6" s="129">
         <v>3.86</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AA6" s="129">
+        <v>3.5739999999999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="81">
         <v>100000000</v>
       </c>
       <c r="B7" s="84" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="48"/>
       <c r="D7" s="67"/>
       <c r="E7" s="67"/>
       <c r="F7" s="70"/>
       <c r="G7" s="21"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="32"/>
       <c r="K7" s="21"/>
       <c r="L7" s="20">
         <v>3.2250000000000001</v>
       </c>
       <c r="M7" s="20">
         <v>2.6869999999999998</v>
       </c>
       <c r="N7" s="32">
         <v>2.9580000000000002</v>
       </c>
       <c r="O7" s="21">
@@ -11604,55 +11907,58 @@
       </c>
       <c r="R7" s="32">
         <v>3.0680000000000001</v>
       </c>
       <c r="S7" s="21">
         <v>3.3050000000000002</v>
       </c>
       <c r="T7" s="20">
         <v>3.665</v>
       </c>
       <c r="U7" s="20">
         <v>2.4079999999999999</v>
       </c>
       <c r="V7" s="32">
         <v>3.2440000000000002</v>
       </c>
       <c r="W7" s="21">
         <v>3.169</v>
       </c>
       <c r="X7" s="24">
         <v>3.641</v>
       </c>
       <c r="Y7" s="24">
         <v>2.4820000000000002</v>
       </c>
-      <c r="Z7" s="132">
+      <c r="Z7" s="129">
         <v>3.3860000000000001</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AA7" s="129">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="88">
         <v>110000000</v>
       </c>
       <c r="B8" s="85" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="66">
         <v>3.9260000000000002</v>
       </c>
       <c r="D8" s="67">
         <v>5.6710000000000003</v>
       </c>
       <c r="E8" s="67">
         <v>4.3419999999999996</v>
       </c>
       <c r="F8" s="70">
         <v>4.7480000000000002</v>
       </c>
       <c r="G8" s="21">
         <v>3.8620000000000001</v>
       </c>
       <c r="H8" s="20">
         <v>5.4859999999999998</v>
       </c>
       <c r="I8" s="20">
@@ -11684,55 +11990,58 @@
       </c>
       <c r="R8" s="32">
         <v>4.617</v>
       </c>
       <c r="S8" s="21">
         <v>4.09</v>
       </c>
       <c r="T8" s="20">
         <v>5.21</v>
       </c>
       <c r="U8" s="20">
         <v>5.0529999999999999</v>
       </c>
       <c r="V8" s="32">
         <v>4.9470000000000001</v>
       </c>
       <c r="W8" s="21">
         <v>4.5540000000000003</v>
       </c>
       <c r="X8" s="24">
         <v>5.6050000000000004</v>
       </c>
       <c r="Y8" s="24">
         <v>5.327</v>
       </c>
-      <c r="Z8" s="132">
+      <c r="Z8" s="129">
         <v>5.0839999999999996</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AA8" s="129">
+        <v>4.8449999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="81">
         <v>150000000</v>
       </c>
       <c r="B9" s="85" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="66">
         <v>3.6080000000000001</v>
       </c>
       <c r="D9" s="67">
         <v>2.71</v>
       </c>
       <c r="E9" s="67">
         <v>2.294</v>
       </c>
       <c r="F9" s="70">
         <v>3.6269999999999998</v>
       </c>
       <c r="G9" s="21">
         <v>3.16</v>
       </c>
       <c r="H9" s="20">
         <v>2.89</v>
       </c>
       <c r="I9" s="20">
@@ -11764,55 +12073,58 @@
       </c>
       <c r="R9" s="32">
         <v>3.319</v>
       </c>
       <c r="S9" s="21">
         <v>3.1459999999999999</v>
       </c>
       <c r="T9" s="20">
         <v>3.0209999999999999</v>
       </c>
       <c r="U9" s="20">
         <v>2.7109999999999999</v>
       </c>
       <c r="V9" s="32">
         <v>3.254</v>
       </c>
       <c r="W9" s="21">
         <v>3.1819999999999999</v>
       </c>
       <c r="X9" s="24">
         <v>2.9780000000000002</v>
       </c>
       <c r="Y9" s="24">
         <v>3.0129999999999999</v>
       </c>
-      <c r="Z9" s="132">
+      <c r="Z9" s="129">
         <v>3.6120000000000001</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AA9" s="129">
+        <v>3.6070000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="81">
         <v>190000000</v>
       </c>
       <c r="B10" s="85" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="66">
         <v>3.88</v>
       </c>
       <c r="D10" s="67">
         <v>3.5640000000000001</v>
       </c>
       <c r="E10" s="67">
         <v>3.8260000000000001</v>
       </c>
       <c r="F10" s="70">
         <v>3.9870000000000001</v>
       </c>
       <c r="G10" s="21">
         <v>3.3319999999999999</v>
       </c>
       <c r="H10" s="20">
         <v>3.766</v>
       </c>
       <c r="I10" s="20">
@@ -11844,55 +12156,58 @@
       </c>
       <c r="R10" s="32">
         <v>3.53</v>
       </c>
       <c r="S10" s="21">
         <v>3.403</v>
       </c>
       <c r="T10" s="20">
         <v>3.2810000000000001</v>
       </c>
       <c r="U10" s="20">
         <v>3.105</v>
       </c>
       <c r="V10" s="32">
         <v>3.742</v>
       </c>
       <c r="W10" s="21">
         <v>3.286</v>
       </c>
       <c r="X10" s="24">
         <v>3.2090000000000001</v>
       </c>
       <c r="Y10" s="24">
         <v>3.173</v>
       </c>
-      <c r="Z10" s="132">
+      <c r="Z10" s="129">
         <v>3.903</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AA10" s="129">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="81">
         <v>230000000</v>
       </c>
       <c r="B11" s="85" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="66">
         <v>5.1280000000000001</v>
       </c>
       <c r="D11" s="67">
         <v>5.88</v>
       </c>
       <c r="E11" s="67">
         <v>4.9059999999999997</v>
       </c>
       <c r="F11" s="70">
         <v>5.0659999999999998</v>
       </c>
       <c r="G11" s="21">
         <v>4.2469999999999999</v>
       </c>
       <c r="H11" s="20">
         <v>5.3179999999999996</v>
       </c>
       <c r="I11" s="20">
@@ -11924,55 +12239,58 @@
       </c>
       <c r="R11" s="32">
         <v>5.0330000000000004</v>
       </c>
       <c r="S11" s="21">
         <v>4.5759999999999996</v>
       </c>
       <c r="T11" s="20">
         <v>5.1449999999999996</v>
       </c>
       <c r="U11" s="20">
         <v>4.4980000000000002</v>
       </c>
       <c r="V11" s="32">
         <v>4.6639999999999997</v>
       </c>
       <c r="W11" s="21">
         <v>4.42</v>
       </c>
       <c r="X11" s="24">
         <v>5.0090000000000003</v>
       </c>
       <c r="Y11" s="24">
         <v>4.3639999999999999</v>
       </c>
-      <c r="Z11" s="132">
+      <c r="Z11" s="129">
         <v>5.1050000000000004</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AA11" s="129">
+        <v>4.2359999999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="81">
         <v>270000000</v>
       </c>
       <c r="B12" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="66">
         <v>3.6829999999999998</v>
       </c>
       <c r="D12" s="67">
         <v>4.0570000000000004</v>
       </c>
       <c r="E12" s="67">
         <v>3.9020000000000001</v>
       </c>
       <c r="F12" s="70">
         <v>4.2370000000000001</v>
       </c>
       <c r="G12" s="21">
         <v>3.9809999999999999</v>
       </c>
       <c r="H12" s="20">
         <v>4.3449999999999998</v>
       </c>
       <c r="I12" s="20">
@@ -12004,55 +12322,58 @@
       </c>
       <c r="R12" s="32">
         <v>5.194</v>
       </c>
       <c r="S12" s="21">
         <v>4.782</v>
       </c>
       <c r="T12" s="20">
         <v>4.835</v>
       </c>
       <c r="U12" s="20">
         <v>4.6180000000000003</v>
       </c>
       <c r="V12" s="32">
         <v>5.4059999999999997</v>
       </c>
       <c r="W12" s="21">
         <v>5.0039999999999996</v>
       </c>
       <c r="X12" s="24">
         <v>4.9569999999999999</v>
       </c>
       <c r="Y12" s="24">
         <v>4.7119999999999997</v>
       </c>
-      <c r="Z12" s="132">
+      <c r="Z12" s="129">
         <v>5.2069999999999999</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AA12" s="129">
+        <v>4.6959999999999997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="81">
         <v>310000000</v>
       </c>
       <c r="B13" s="85" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="66">
         <v>3.6890000000000001</v>
       </c>
       <c r="D13" s="67">
         <v>3.149</v>
       </c>
       <c r="E13" s="67">
         <v>3.3759999999999999</v>
       </c>
       <c r="F13" s="70">
         <v>4.4409999999999998</v>
       </c>
       <c r="G13" s="21">
         <v>3.6589999999999998</v>
       </c>
       <c r="H13" s="20">
         <v>3.395</v>
       </c>
       <c r="I13" s="20">
@@ -12084,55 +12405,58 @@
       </c>
       <c r="R13" s="32">
         <v>3.516</v>
       </c>
       <c r="S13" s="21">
         <v>3.492</v>
       </c>
       <c r="T13" s="20">
         <v>2.7</v>
       </c>
       <c r="U13" s="20">
         <v>3.63</v>
       </c>
       <c r="V13" s="32">
         <v>3.3109999999999999</v>
       </c>
       <c r="W13" s="21">
         <v>3.2890000000000001</v>
       </c>
       <c r="X13" s="24">
         <v>2.75</v>
       </c>
       <c r="Y13" s="24">
         <v>3.4660000000000002</v>
       </c>
-      <c r="Z13" s="132">
+      <c r="Z13" s="129">
         <v>3.3730000000000002</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AA13" s="129">
+        <v>3.331</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="81">
         <v>330000000</v>
       </c>
       <c r="B14" s="84" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="48"/>
       <c r="D14" s="67"/>
       <c r="E14" s="67"/>
       <c r="F14" s="70"/>
       <c r="G14" s="21"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="32"/>
       <c r="K14" s="21"/>
       <c r="L14" s="20">
         <v>3.0449999999999999</v>
       </c>
       <c r="M14" s="20">
         <v>3.66</v>
       </c>
       <c r="N14" s="32">
         <v>3.786</v>
       </c>
       <c r="O14" s="21">
@@ -12146,55 +12470,58 @@
       </c>
       <c r="R14" s="32">
         <v>3.5289999999999999</v>
       </c>
       <c r="S14" s="21">
         <v>3.556</v>
       </c>
       <c r="T14" s="20">
         <v>2.9169999999999998</v>
       </c>
       <c r="U14" s="20">
         <v>3.7309999999999999</v>
       </c>
       <c r="V14" s="32">
         <v>3.8039999999999998</v>
       </c>
       <c r="W14" s="21">
         <v>3.702</v>
       </c>
       <c r="X14" s="24">
         <v>3.0169999999999999</v>
       </c>
       <c r="Y14" s="24">
         <v>3.97</v>
       </c>
-      <c r="Z14" s="132">
+      <c r="Z14" s="129">
         <v>3.9750000000000001</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AA14" s="129">
+        <v>3.1619999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="81">
         <v>350000000</v>
       </c>
       <c r="B15" s="85" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="66">
         <v>4.24</v>
       </c>
       <c r="D15" s="67">
         <v>4.3879999999999999</v>
       </c>
       <c r="E15" s="67">
         <v>3.8849999999999998</v>
       </c>
       <c r="F15" s="70">
         <v>4.585</v>
       </c>
       <c r="G15" s="21">
         <v>3.863</v>
       </c>
       <c r="H15" s="20">
         <v>4.3250000000000002</v>
       </c>
       <c r="I15" s="20">
@@ -12226,55 +12553,58 @@
       </c>
       <c r="R15" s="32">
         <v>3.6989999999999998</v>
       </c>
       <c r="S15" s="21">
         <v>3.528</v>
       </c>
       <c r="T15" s="20">
         <v>3.8130000000000002</v>
       </c>
       <c r="U15" s="20">
         <v>3.677</v>
       </c>
       <c r="V15" s="32">
         <v>4.0720000000000001</v>
       </c>
       <c r="W15" s="21">
         <v>3.7490000000000001</v>
       </c>
       <c r="X15" s="24">
         <v>4.0759999999999996</v>
       </c>
       <c r="Y15" s="24">
         <v>3.964</v>
       </c>
-      <c r="Z15" s="132">
+      <c r="Z15" s="129">
         <v>4.2869999999999999</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AA15" s="129">
+        <v>3.9039999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="81">
         <v>390000000</v>
       </c>
       <c r="B16" s="85" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="66">
         <v>3.9289999999999998</v>
       </c>
       <c r="D16" s="67">
         <v>5.4320000000000004</v>
       </c>
       <c r="E16" s="67">
         <v>4.5430000000000001</v>
       </c>
       <c r="F16" s="70">
         <v>5.3650000000000002</v>
       </c>
       <c r="G16" s="21">
         <v>4.2060000000000004</v>
       </c>
       <c r="H16" s="20">
         <v>6.0149999999999997</v>
       </c>
       <c r="I16" s="20">
@@ -12306,55 +12636,58 @@
       </c>
       <c r="R16" s="32">
         <v>4.8239999999999998</v>
       </c>
       <c r="S16" s="21">
         <v>4.1900000000000004</v>
       </c>
       <c r="T16" s="20">
         <v>5.1289999999999996</v>
       </c>
       <c r="U16" s="20">
         <v>4.524</v>
       </c>
       <c r="V16" s="32">
         <v>4.9279999999999999</v>
       </c>
       <c r="W16" s="21">
         <v>4.2679999999999998</v>
       </c>
       <c r="X16" s="24">
         <v>4.9909999999999997</v>
       </c>
       <c r="Y16" s="24">
         <v>4.4939999999999998</v>
       </c>
-      <c r="Z16" s="132">
+      <c r="Z16" s="129">
         <v>5.2009999999999996</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16" s="129">
+        <v>4.3680000000000003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="81">
         <v>430000000</v>
       </c>
       <c r="B17" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="66">
         <v>4.4610000000000003</v>
       </c>
       <c r="D17" s="67">
         <v>4.085</v>
       </c>
       <c r="E17" s="67">
         <v>3.7879999999999998</v>
       </c>
       <c r="F17" s="70">
         <v>4.0979999999999999</v>
       </c>
       <c r="G17" s="21">
         <v>4.3129999999999997</v>
       </c>
       <c r="H17" s="20">
         <v>4.0350000000000001</v>
       </c>
       <c r="I17" s="20">
@@ -12386,55 +12719,58 @@
       </c>
       <c r="R17" s="32">
         <v>4.2939999999999996</v>
       </c>
       <c r="S17" s="21">
         <v>3.88</v>
       </c>
       <c r="T17" s="20">
         <v>4.1980000000000004</v>
       </c>
       <c r="U17" s="20">
         <v>3.9079999999999999</v>
       </c>
       <c r="V17" s="32">
         <v>4.1040000000000001</v>
       </c>
       <c r="W17" s="21">
         <v>4.0270000000000001</v>
       </c>
       <c r="X17" s="24">
         <v>4.1459999999999999</v>
       </c>
       <c r="Y17" s="24">
         <v>3.879</v>
       </c>
-      <c r="Z17" s="132">
+      <c r="Z17" s="129">
         <v>4.1929999999999996</v>
       </c>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17" s="129">
+        <v>3.976</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="81">
         <v>470000000</v>
       </c>
       <c r="B18" s="85" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="66">
         <v>2.3809999999999998</v>
       </c>
       <c r="D18" s="67">
         <v>2.4009999999999998</v>
       </c>
       <c r="E18" s="67">
         <v>2.4239999999999999</v>
       </c>
       <c r="F18" s="70">
         <v>2.4089999999999998</v>
       </c>
       <c r="G18" s="21">
         <v>2.4630000000000001</v>
       </c>
       <c r="H18" s="20">
         <v>2.4449999999999998</v>
       </c>
       <c r="I18" s="20">
@@ -12466,55 +12802,58 @@
       </c>
       <c r="R18" s="32">
         <v>2.6539999999999999</v>
       </c>
       <c r="S18" s="21">
         <v>2.3180000000000001</v>
       </c>
       <c r="T18" s="20">
         <v>2.5030000000000001</v>
       </c>
       <c r="U18" s="20">
         <v>2.8180000000000001</v>
       </c>
       <c r="V18" s="32">
         <v>2.835</v>
       </c>
       <c r="W18" s="21">
         <v>2.6629999999999998</v>
       </c>
       <c r="X18" s="24">
         <v>2.48</v>
       </c>
       <c r="Y18" s="24">
         <v>2.996</v>
       </c>
-      <c r="Z18" s="132">
+      <c r="Z18" s="129">
         <v>3.1240000000000001</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18" s="129">
+        <v>2.4889999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="81">
         <v>550000000</v>
       </c>
       <c r="B19" s="85" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="66">
         <v>3.1890000000000001</v>
       </c>
       <c r="D19" s="67">
         <v>3.2530000000000001</v>
       </c>
       <c r="E19" s="67">
         <v>3.8519999999999999</v>
       </c>
       <c r="F19" s="70">
         <v>3.6469999999999998</v>
       </c>
       <c r="G19" s="21">
         <v>3.1989999999999998</v>
       </c>
       <c r="H19" s="20">
         <v>3.2869999999999999</v>
       </c>
       <c r="I19" s="20">
@@ -12546,55 +12885,58 @@
       </c>
       <c r="R19" s="32">
         <v>3.8940000000000001</v>
       </c>
       <c r="S19" s="21">
         <v>3.4689999999999999</v>
       </c>
       <c r="T19" s="20">
         <v>3.6059999999999999</v>
       </c>
       <c r="U19" s="20">
         <v>4.0919999999999996</v>
       </c>
       <c r="V19" s="32">
         <v>4.05</v>
       </c>
       <c r="W19" s="21">
         <v>3.5750000000000002</v>
       </c>
       <c r="X19" s="24">
         <v>3.7440000000000002</v>
       </c>
       <c r="Y19" s="24">
         <v>4.4349999999999996</v>
       </c>
-      <c r="Z19" s="132">
+      <c r="Z19" s="129">
         <v>4.4669999999999996</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19" s="129">
+        <v>3.8119999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="81">
         <v>590000000</v>
       </c>
       <c r="B20" s="85" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="66">
         <v>5.4669999999999996</v>
       </c>
       <c r="D20" s="67">
         <v>6.048</v>
       </c>
       <c r="E20" s="67">
         <v>5.9720000000000004</v>
       </c>
       <c r="F20" s="70">
         <v>5.6349999999999998</v>
       </c>
       <c r="G20" s="21">
         <v>3.7450000000000001</v>
       </c>
       <c r="H20" s="20">
         <v>6.4779999999999998</v>
       </c>
       <c r="I20" s="20">
@@ -12626,55 +12968,58 @@
       </c>
       <c r="R20" s="32">
         <v>5.24</v>
       </c>
       <c r="S20" s="21">
         <v>4.6849999999999996</v>
       </c>
       <c r="T20" s="20">
         <v>5.1120000000000001</v>
       </c>
       <c r="U20" s="20">
         <v>5.9320000000000004</v>
       </c>
       <c r="V20" s="32">
         <v>5.2850000000000001</v>
       </c>
       <c r="W20" s="21">
         <v>5.0709999999999997</v>
       </c>
       <c r="X20" s="24">
         <v>5.7030000000000003</v>
       </c>
       <c r="Y20" s="24">
         <v>5.8529999999999998</v>
       </c>
-      <c r="Z20" s="132">
+      <c r="Z20" s="129">
         <v>5.91</v>
       </c>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20" s="129">
+        <v>5.3550000000000004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="81">
         <v>610000000</v>
       </c>
       <c r="B21" s="85" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="66">
         <v>3.2069999999999999</v>
       </c>
       <c r="D21" s="67">
         <v>3.149</v>
       </c>
       <c r="E21" s="67">
         <v>3.2450000000000001</v>
       </c>
       <c r="F21" s="70">
         <v>3.53</v>
       </c>
       <c r="G21" s="21">
         <v>3.1789999999999998</v>
       </c>
       <c r="H21" s="20">
         <v>3.032</v>
       </c>
       <c r="I21" s="20">
@@ -12706,55 +13051,58 @@
       </c>
       <c r="R21" s="32">
         <v>3.1160000000000001</v>
       </c>
       <c r="S21" s="21">
         <v>3.09</v>
       </c>
       <c r="T21" s="20">
         <v>3.1760000000000002</v>
       </c>
       <c r="U21" s="20">
         <v>3.09</v>
       </c>
       <c r="V21" s="32">
         <v>3.1680000000000001</v>
       </c>
       <c r="W21" s="21">
         <v>3.0489999999999999</v>
       </c>
       <c r="X21" s="24">
         <v>3.097</v>
       </c>
       <c r="Y21" s="24">
         <v>3.11</v>
       </c>
-      <c r="Z21" s="132">
+      <c r="Z21" s="129">
         <v>2.9590000000000001</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21" s="129">
+        <v>3.0920000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="81">
         <v>620000000</v>
       </c>
       <c r="B22" s="85" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="48"/>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
       <c r="F22" s="70"/>
       <c r="G22" s="21"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="32"/>
       <c r="K22" s="21"/>
       <c r="L22" s="20">
         <v>2.4159999999999999</v>
       </c>
       <c r="M22" s="20">
         <v>2.181</v>
       </c>
       <c r="N22" s="32">
         <v>3.2189999999999999</v>
       </c>
       <c r="O22" s="21">
@@ -12768,55 +13116,58 @@
       </c>
       <c r="R22" s="32">
         <v>3.3380000000000001</v>
       </c>
       <c r="S22" s="21">
         <v>3.09</v>
       </c>
       <c r="T22" s="20">
         <v>3.04</v>
       </c>
       <c r="U22" s="20">
         <v>2.4660000000000002</v>
       </c>
       <c r="V22" s="32">
         <v>3.3530000000000002</v>
       </c>
       <c r="W22" s="21">
         <v>2.9940000000000002</v>
       </c>
       <c r="X22" s="24">
         <v>3.335</v>
       </c>
       <c r="Y22" s="24">
         <v>2.5739999999999998</v>
       </c>
-      <c r="Z22" s="132">
+      <c r="Z22" s="129">
         <v>3.3340000000000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22" s="129">
+        <v>2.6949999999999998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="81">
         <v>630000000</v>
       </c>
       <c r="B23" s="85" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="66">
         <v>5.1740000000000004</v>
       </c>
       <c r="D23" s="67">
         <v>4.6920000000000002</v>
       </c>
       <c r="E23" s="67">
         <v>4.6719999999999997</v>
       </c>
       <c r="F23" s="70">
         <v>4.8620000000000001</v>
       </c>
       <c r="G23" s="21">
         <v>4.8449999999999998</v>
       </c>
       <c r="H23" s="20">
         <v>4.6619999999999999</v>
       </c>
       <c r="I23" s="20">
@@ -12848,55 +13199,58 @@
       </c>
       <c r="R23" s="32">
         <v>5.2229999999999999</v>
       </c>
       <c r="S23" s="21">
         <v>4.9820000000000002</v>
       </c>
       <c r="T23" s="20">
         <v>4.6609999999999996</v>
       </c>
       <c r="U23" s="20">
         <v>4.5369999999999999</v>
       </c>
       <c r="V23" s="32">
         <v>5.3490000000000002</v>
       </c>
       <c r="W23" s="21">
         <v>5.2439999999999998</v>
       </c>
       <c r="X23" s="24">
         <v>4.7080000000000002</v>
       </c>
       <c r="Y23" s="24">
         <v>4.8949999999999996</v>
       </c>
-      <c r="Z23" s="132">
+      <c r="Z23" s="129">
         <v>5.556</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23" s="129">
+        <v>5.8250000000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="81">
         <v>710000000</v>
       </c>
       <c r="B24" s="85" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="66">
         <v>2.782</v>
       </c>
       <c r="D24" s="67">
         <v>3.0990000000000002</v>
       </c>
       <c r="E24" s="67">
         <v>3.1070000000000002</v>
       </c>
       <c r="F24" s="70">
         <v>2.8319999999999999</v>
       </c>
       <c r="G24" s="21">
         <v>2.3460000000000001</v>
       </c>
       <c r="H24" s="20">
         <v>3.3439999999999999</v>
       </c>
       <c r="I24" s="20">
@@ -12928,55 +13282,58 @@
       </c>
       <c r="R24" s="32">
         <v>3.5089999999999999</v>
       </c>
       <c r="S24" s="21">
         <v>3.145</v>
       </c>
       <c r="T24" s="20">
         <v>3.1160000000000001</v>
       </c>
       <c r="U24" s="20">
         <v>3.2309999999999999</v>
       </c>
       <c r="V24" s="32">
         <v>3.339</v>
       </c>
       <c r="W24" s="21">
         <v>3.0070000000000001</v>
       </c>
       <c r="X24" s="24">
         <v>3.1230000000000002</v>
       </c>
       <c r="Y24" s="24">
         <v>3.1280000000000001</v>
       </c>
-      <c r="Z24" s="132">
+      <c r="Z24" s="129">
         <v>3.153</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24" s="129">
+        <v>2.7989999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="81">
         <v>750000000</v>
       </c>
       <c r="B25" s="85" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="66">
         <v>3.8069999999999999</v>
       </c>
       <c r="D25" s="67">
         <v>3.7749999999999999</v>
       </c>
       <c r="E25" s="67">
         <v>4.6500000000000004</v>
       </c>
       <c r="F25" s="70">
         <v>4.16</v>
       </c>
       <c r="G25" s="21">
         <v>3.2440000000000002</v>
       </c>
       <c r="H25" s="20">
         <v>3.843</v>
       </c>
       <c r="I25" s="20">
@@ -13008,55 +13365,58 @@
       </c>
       <c r="R25" s="32">
         <v>3.3420000000000001</v>
       </c>
       <c r="S25" s="21">
         <v>3.5840000000000001</v>
       </c>
       <c r="T25" s="20">
         <v>3.4649999999999999</v>
       </c>
       <c r="U25" s="20">
         <v>4.0419999999999998</v>
       </c>
       <c r="V25" s="32">
         <v>3.6949999999999998</v>
       </c>
       <c r="W25" s="21">
         <v>3.8530000000000002</v>
       </c>
       <c r="X25" s="24">
         <v>3.379</v>
       </c>
       <c r="Y25" s="24">
         <v>4.452</v>
       </c>
-      <c r="Z25" s="132">
+      <c r="Z25" s="129">
         <v>4.125</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15.75" thickBot="1">
+      <c r="AA25" s="129">
+        <v>3.9049999999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15.75" thickBot="1">
       <c r="A26" s="82">
         <v>790000000</v>
       </c>
       <c r="B26" s="86" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="91">
         <v>1.1910000000000001</v>
       </c>
       <c r="D26" s="69">
         <v>1.1779999999999999</v>
       </c>
       <c r="E26" s="69">
         <v>1.04</v>
       </c>
       <c r="F26" s="71">
         <v>1.444</v>
       </c>
       <c r="G26" s="23">
         <v>1.26</v>
       </c>
       <c r="H26" s="22">
         <v>0.91700000000000004</v>
       </c>
       <c r="I26" s="22">
@@ -13082,71 +13442,74 @@
       </c>
       <c r="P26" s="22">
         <v>1.052</v>
       </c>
       <c r="Q26" s="22">
         <v>1.1579999999999999</v>
       </c>
       <c r="R26" s="33">
         <v>1.4370000000000001</v>
       </c>
       <c r="S26" s="23">
         <v>1.5620000000000001</v>
       </c>
       <c r="T26" s="22">
         <v>1.1080000000000001</v>
       </c>
       <c r="U26" s="22">
         <v>1.196</v>
       </c>
       <c r="V26" s="33">
         <v>1.573</v>
       </c>
       <c r="W26" s="23">
         <v>1.704</v>
       </c>
-      <c r="X26" s="129">
+      <c r="X26" s="126">
         <v>1.145</v>
       </c>
-      <c r="Y26" s="129">
+      <c r="Y26" s="126">
         <v>1.2789999999999999</v>
       </c>
-      <c r="Z26" s="129">
+      <c r="Z26" s="126">
         <v>1.6970000000000001</v>
       </c>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA26" s="126">
+        <v>1.831</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" s="98"/>
       <c r="B30" s="83"/>
       <c r="C30" s="13"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" s="98"/>
       <c r="B31" s="84"/>
       <c r="C31" s="13"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" s="98"/>
       <c r="B32" s="85"/>
       <c r="C32" s="13"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="98"/>
       <c r="B33" s="85"/>
       <c r="C33" s="13"/>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="98"/>
       <c r="B34" s="85"/>
       <c r="C34" s="13"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="98"/>
       <c r="B35" s="85"/>
       <c r="C35" s="13"/>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="98"/>
       <c r="B36" s="85"/>
       <c r="C36" s="13"/>
     </row>
     <row r="37" spans="1:3">
@@ -13210,196 +13573,200 @@
       <c r="C48" s="13"/>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="98"/>
       <c r="B49" s="85"/>
       <c r="C49" s="13"/>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="98"/>
       <c r="B50" s="85"/>
       <c r="C50" s="13"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="98"/>
       <c r="B51" s="85"/>
       <c r="C51" s="13"/>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="13"/>
       <c r="B52" s="13"/>
       <c r="C52" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="S3:Z3"/>
+    <mergeCell ref="S3:AA3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AB53"/>
   <sheetViews>
     <sheetView topLeftCell="O3" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AK12" sqref="AK12"/>
+      <selection activeCell="AA6" sqref="AA6:AA26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" customWidth="1"/>
     <col min="3" max="4" width="11.140625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="14" width="11" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
     <col min="26" max="26" width="11.42578125" customWidth="1"/>
+    <col min="27" max="27" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15.75">
+    <row r="2" spans="1:28" ht="15.75">
       <c r="A2" s="87">
         <v>645101</v>
       </c>
       <c r="B2" s="148" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="148"/>
       <c r="D2" s="148"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="148"/>
       <c r="H2" s="148"/>
       <c r="I2" s="148"/>
       <c r="J2" s="148"/>
       <c r="K2" s="148"/>
       <c r="L2" s="148"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="148"/>
       <c r="P2" s="148"/>
       <c r="Q2" s="148"/>
       <c r="R2" s="148"/>
       <c r="S2" s="148"/>
       <c r="T2" s="148"/>
       <c r="U2" s="148"/>
       <c r="V2" s="148"/>
     </row>
-    <row r="3" spans="1:27" ht="15.75" thickBot="1">
+    <row r="3" spans="1:28" ht="15.75" thickBot="1">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
       <c r="S3" s="149" t="s">
         <v>25</v>
       </c>
       <c r="T3" s="149"/>
       <c r="U3" s="149"/>
       <c r="V3" s="149"/>
       <c r="W3" s="149"/>
       <c r="X3" s="149"/>
       <c r="Y3" s="149"/>
       <c r="Z3" s="149"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AA3" s="149"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" s="150" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="152"/>
       <c r="C4" s="139">
         <v>2020</v>
       </c>
       <c r="D4" s="140"/>
       <c r="E4" s="140"/>
       <c r="F4" s="141"/>
       <c r="G4" s="139">
         <v>2021</v>
       </c>
       <c r="H4" s="140"/>
       <c r="I4" s="140"/>
       <c r="J4" s="141"/>
       <c r="K4" s="139">
         <v>2022</v>
       </c>
       <c r="L4" s="140"/>
       <c r="M4" s="140"/>
       <c r="N4" s="141"/>
       <c r="O4" s="139">
         <v>2023</v>
       </c>
       <c r="P4" s="140"/>
       <c r="Q4" s="140"/>
       <c r="R4" s="141"/>
       <c r="S4" s="139">
         <v>2024</v>
       </c>
       <c r="T4" s="140"/>
       <c r="U4" s="140"/>
       <c r="V4" s="141"/>
-      <c r="W4" s="136">
+      <c r="W4" s="137">
         <v>2025</v>
       </c>
-      <c r="X4" s="137"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:27" ht="15.75" customHeight="1">
+      <c r="X4" s="138"/>
+      <c r="Y4" s="138"/>
+      <c r="Z4" s="138"/>
+      <c r="AA4" s="130">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" ht="15.75" customHeight="1">
       <c r="A5" s="151"/>
       <c r="B5" s="153"/>
       <c r="C5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>24</v>
@@ -13418,66 +13785,69 @@
       </c>
       <c r="O5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="W5" s="127" t="s">
+      <c r="W5" s="125" t="s">
         <v>44</v>
       </c>
-      <c r="X5" s="127" t="s">
-        <v>68</v>
+      <c r="X5" s="125" t="s">
+        <v>67</v>
       </c>
       <c r="Y5" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="Z5" s="135" t="str">
+      <c r="Z5" s="134" t="str">
         <f>$R$5</f>
         <v>IV тоқсан</v>
       </c>
-      <c r="AA5" s="13"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="AA5" s="135" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" s="13"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="81">
         <v>0</v>
       </c>
       <c r="B6" s="83" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="62">
         <v>66.2</v>
       </c>
       <c r="D6" s="64">
         <v>65.989999999999995</v>
       </c>
       <c r="E6" s="64">
         <v>64.650000000000006</v>
       </c>
       <c r="F6" s="64">
         <v>63.372999999999998</v>
       </c>
       <c r="G6" s="19">
         <v>57.747</v>
       </c>
       <c r="H6" s="18">
         <v>61.326999999999998</v>
       </c>
       <c r="I6" s="18">
@@ -13509,55 +13879,58 @@
       </c>
       <c r="R6" s="18">
         <v>56.573999999999998</v>
       </c>
       <c r="S6" s="19">
         <v>56.265000000000001</v>
       </c>
       <c r="T6" s="18">
         <v>57.853999999999999</v>
       </c>
       <c r="U6" s="18">
         <v>59.121000000000002</v>
       </c>
       <c r="V6" s="39">
         <v>59.658999999999999</v>
       </c>
       <c r="W6" s="18">
         <v>57.24</v>
       </c>
       <c r="X6" s="25">
         <v>58.884</v>
       </c>
       <c r="Y6" s="25">
         <v>60.588000000000001</v>
       </c>
-      <c r="Z6" s="132">
+      <c r="Z6" s="129">
         <v>60.564</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AA6" s="24">
+        <v>58.067</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="81">
         <v>100000000</v>
       </c>
       <c r="B7" s="84" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="48"/>
       <c r="D7" s="67"/>
       <c r="E7" s="67"/>
       <c r="F7" s="67"/>
       <c r="G7" s="21"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="21"/>
       <c r="L7" s="20">
         <v>50.795999999999999</v>
       </c>
       <c r="M7" s="20">
         <v>53.045999999999999</v>
       </c>
       <c r="N7" s="20">
         <v>56.991</v>
       </c>
       <c r="O7" s="21">
@@ -13571,55 +13944,58 @@
       </c>
       <c r="R7" s="20">
         <v>61.86</v>
       </c>
       <c r="S7" s="21">
         <v>60.588999999999999</v>
       </c>
       <c r="T7" s="20">
         <v>59.058</v>
       </c>
       <c r="U7" s="20">
         <v>62.322000000000003</v>
       </c>
       <c r="V7" s="32">
         <v>62.347000000000001</v>
       </c>
       <c r="W7" s="20">
         <v>60.81</v>
       </c>
       <c r="X7" s="24">
         <v>59.317</v>
       </c>
       <c r="Y7" s="24">
         <v>62.557000000000002</v>
       </c>
-      <c r="Z7" s="132">
+      <c r="Z7" s="129">
         <v>67.552999999999997</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AA7" s="24">
+        <v>65.462999999999994</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="88">
         <v>110000000</v>
       </c>
       <c r="B8" s="85" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="66">
         <v>77.945999999999998</v>
       </c>
       <c r="D8" s="67">
         <v>79.653000000000006</v>
       </c>
       <c r="E8" s="67">
         <v>86.234999999999999</v>
       </c>
       <c r="F8" s="67">
         <v>78.007000000000005</v>
       </c>
       <c r="G8" s="21">
         <v>64.745000000000005</v>
       </c>
       <c r="H8" s="20">
         <v>73.715999999999994</v>
       </c>
       <c r="I8" s="20">
@@ -13651,55 +14027,58 @@
       </c>
       <c r="R8" s="20">
         <v>70.430999999999997</v>
       </c>
       <c r="S8" s="21">
         <v>66.641000000000005</v>
       </c>
       <c r="T8" s="20">
         <v>75.975999999999999</v>
       </c>
       <c r="U8" s="20">
         <v>78.608000000000004</v>
       </c>
       <c r="V8" s="32">
         <v>74.869</v>
       </c>
       <c r="W8" s="20">
         <v>74.596999999999994</v>
       </c>
       <c r="X8" s="24">
         <v>79.841999999999999</v>
       </c>
       <c r="Y8" s="24">
         <v>83.111999999999995</v>
       </c>
-      <c r="Z8" s="132">
+      <c r="Z8" s="129">
         <v>78.94</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AA8" s="24">
+        <v>80.111000000000004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="81">
         <v>150000000</v>
       </c>
       <c r="B9" s="85" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="66">
         <v>65.396000000000001</v>
       </c>
       <c r="D9" s="67">
         <v>61.69</v>
       </c>
       <c r="E9" s="67">
         <v>70.960999999999999</v>
       </c>
       <c r="F9" s="67">
         <v>63.981999999999999</v>
       </c>
       <c r="G9" s="21">
         <v>59.814</v>
       </c>
       <c r="H9" s="20">
         <v>64.575999999999993</v>
       </c>
       <c r="I9" s="20">
@@ -13731,55 +14110,58 @@
       </c>
       <c r="R9" s="20">
         <v>50.201000000000001</v>
       </c>
       <c r="S9" s="21">
         <v>43.558999999999997</v>
       </c>
       <c r="T9" s="20">
         <v>49.51</v>
       </c>
       <c r="U9" s="20">
         <v>54.646999999999998</v>
       </c>
       <c r="V9" s="32">
         <v>55.552999999999997</v>
       </c>
       <c r="W9" s="20">
         <v>48.482999999999997</v>
       </c>
       <c r="X9" s="24">
         <v>52.433999999999997</v>
       </c>
       <c r="Y9" s="24">
         <v>62.152000000000001</v>
       </c>
-      <c r="Z9" s="132">
+      <c r="Z9" s="129">
         <v>58.061999999999998</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AA9" s="24">
+        <v>57.787999999999997</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="81">
         <v>190000000</v>
       </c>
       <c r="B10" s="85" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="66">
         <v>62.939</v>
       </c>
       <c r="D10" s="67">
         <v>65.635999999999996</v>
       </c>
       <c r="E10" s="67">
         <v>67.381</v>
       </c>
       <c r="F10" s="67">
         <v>60.485999999999997</v>
       </c>
       <c r="G10" s="21">
         <v>51.786999999999999</v>
       </c>
       <c r="H10" s="20">
         <v>61.762</v>
       </c>
       <c r="I10" s="20">
@@ -13811,55 +14193,58 @@
       </c>
       <c r="R10" s="20">
         <v>51.103000000000002</v>
       </c>
       <c r="S10" s="21">
         <v>44.344999999999999</v>
       </c>
       <c r="T10" s="20">
         <v>48.353000000000002</v>
       </c>
       <c r="U10" s="20">
         <v>53.448</v>
       </c>
       <c r="V10" s="32">
         <v>49.957999999999998</v>
       </c>
       <c r="W10" s="20">
         <v>47.587000000000003</v>
       </c>
       <c r="X10" s="24">
         <v>52.381999999999998</v>
       </c>
       <c r="Y10" s="24">
         <v>54.290999999999997</v>
       </c>
-      <c r="Z10" s="132">
+      <c r="Z10" s="129">
         <v>49.661000000000001</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AA10" s="24">
+        <v>45.472000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="81">
         <v>230000000</v>
       </c>
       <c r="B11" s="85" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="66">
         <v>60.704000000000001</v>
       </c>
       <c r="D11" s="67">
         <v>62.866</v>
       </c>
       <c r="E11" s="67">
         <v>61.814</v>
       </c>
       <c r="F11" s="67">
         <v>58.16</v>
       </c>
       <c r="G11" s="21">
         <v>50.86</v>
       </c>
       <c r="H11" s="20">
         <v>55.121000000000002</v>
       </c>
       <c r="I11" s="20">
@@ -13891,55 +14276,58 @@
       </c>
       <c r="R11" s="20">
         <v>48.792999999999999</v>
       </c>
       <c r="S11" s="21">
         <v>48.023000000000003</v>
       </c>
       <c r="T11" s="20">
         <v>49.661000000000001</v>
       </c>
       <c r="U11" s="20">
         <v>47.082000000000001</v>
       </c>
       <c r="V11" s="32">
         <v>48.066000000000003</v>
       </c>
       <c r="W11" s="20">
         <v>45.962000000000003</v>
       </c>
       <c r="X11" s="24">
         <v>48.042000000000002</v>
       </c>
       <c r="Y11" s="24">
         <v>49.814999999999998</v>
       </c>
-      <c r="Z11" s="132">
+      <c r="Z11" s="129">
         <v>50.765999999999998</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AA11" s="24">
+        <v>46.12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="81">
         <v>270000000</v>
       </c>
       <c r="B12" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="66">
         <v>61.869</v>
       </c>
       <c r="D12" s="67">
         <v>64.372</v>
       </c>
       <c r="E12" s="67">
         <v>69.204999999999998</v>
       </c>
       <c r="F12" s="67">
         <v>61.63</v>
       </c>
       <c r="G12" s="21">
         <v>61.185000000000002</v>
       </c>
       <c r="H12" s="20">
         <v>63.378</v>
       </c>
       <c r="I12" s="20">
@@ -13971,55 +14359,58 @@
       </c>
       <c r="R12" s="20">
         <v>54.546999999999997</v>
       </c>
       <c r="S12" s="21">
         <v>50.628999999999998</v>
       </c>
       <c r="T12" s="20">
         <v>55.588999999999999</v>
       </c>
       <c r="U12" s="20">
         <v>57.328000000000003</v>
       </c>
       <c r="V12" s="32">
         <v>53.95</v>
       </c>
       <c r="W12" s="20">
         <v>53.05</v>
       </c>
       <c r="X12" s="24">
         <v>55.957999999999998</v>
       </c>
       <c r="Y12" s="24">
         <v>56.497</v>
       </c>
-      <c r="Z12" s="132">
+      <c r="Z12" s="129">
         <v>53.784999999999997</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AA12" s="24">
+        <v>45.905999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="81">
         <v>310000000</v>
       </c>
       <c r="B13" s="85" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="66">
         <v>58.088000000000001</v>
       </c>
       <c r="D13" s="67">
         <v>58.521999999999998</v>
       </c>
       <c r="E13" s="67">
         <v>60.305999999999997</v>
       </c>
       <c r="F13" s="67">
         <v>56.182000000000002</v>
       </c>
       <c r="G13" s="21">
         <v>56.223999999999997</v>
       </c>
       <c r="H13" s="20">
         <v>54.677999999999997</v>
       </c>
       <c r="I13" s="20">
@@ -14051,55 +14442,58 @@
       </c>
       <c r="R13" s="20">
         <v>55.768000000000001</v>
       </c>
       <c r="S13" s="21">
         <v>61.003999999999998</v>
       </c>
       <c r="T13" s="20">
         <v>61.991999999999997</v>
       </c>
       <c r="U13" s="20">
         <v>59.576000000000001</v>
       </c>
       <c r="V13" s="32">
         <v>59.4</v>
       </c>
       <c r="W13" s="20">
         <v>56.215000000000003</v>
       </c>
       <c r="X13" s="24">
         <v>55.948</v>
       </c>
       <c r="Y13" s="24">
         <v>57.79</v>
       </c>
-      <c r="Z13" s="132">
+      <c r="Z13" s="129">
         <v>58.499000000000002</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AA13" s="24">
+        <v>54.271999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="81">
         <v>330000000</v>
       </c>
       <c r="B14" s="84" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="48"/>
       <c r="D14" s="67"/>
       <c r="E14" s="67"/>
       <c r="F14" s="67"/>
       <c r="G14" s="21"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="21"/>
       <c r="L14" s="20">
         <v>59.771000000000001</v>
       </c>
       <c r="M14" s="20">
         <v>59.795000000000002</v>
       </c>
       <c r="N14" s="20">
         <v>56.390999999999998</v>
       </c>
       <c r="O14" s="21">
@@ -14113,55 +14507,58 @@
       </c>
       <c r="R14" s="20">
         <v>62.122999999999998</v>
       </c>
       <c r="S14" s="21">
         <v>56.884999999999998</v>
       </c>
       <c r="T14" s="20">
         <v>62.220999999999997</v>
       </c>
       <c r="U14" s="20">
         <v>68.861999999999995</v>
       </c>
       <c r="V14" s="32">
         <v>67.290000000000006</v>
       </c>
       <c r="W14" s="20">
         <v>61.363999999999997</v>
       </c>
       <c r="X14" s="24">
         <v>60.926000000000002</v>
       </c>
       <c r="Y14" s="24">
         <v>74.471999999999994</v>
       </c>
-      <c r="Z14" s="132">
+      <c r="Z14" s="129">
         <v>71.290999999999997</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AA14" s="24">
+        <v>63.402999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="81">
         <v>350000000</v>
       </c>
       <c r="B15" s="85" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="66">
         <v>70.801000000000002</v>
       </c>
       <c r="D15" s="67">
         <v>74.034000000000006</v>
       </c>
       <c r="E15" s="67">
         <v>78.290000000000006</v>
       </c>
       <c r="F15" s="67">
         <v>76.793000000000006</v>
       </c>
       <c r="G15" s="21">
         <v>67.757999999999996</v>
       </c>
       <c r="H15" s="20">
         <v>75.677000000000007</v>
       </c>
       <c r="I15" s="20">
@@ -14193,55 +14590,58 @@
       </c>
       <c r="R15" s="20">
         <v>68.225999999999999</v>
       </c>
       <c r="S15" s="21">
         <v>69.173000000000002</v>
       </c>
       <c r="T15" s="20">
         <v>72.451999999999998</v>
       </c>
       <c r="U15" s="20">
         <v>74.966999999999999</v>
       </c>
       <c r="V15" s="32">
         <v>73.765000000000001</v>
       </c>
       <c r="W15" s="20">
         <v>73.774000000000001</v>
       </c>
       <c r="X15" s="24">
         <v>79.787000000000006</v>
       </c>
       <c r="Y15" s="24">
         <v>79.634</v>
       </c>
-      <c r="Z15" s="132">
+      <c r="Z15" s="129">
         <v>79.695999999999998</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AA15" s="24">
+        <v>79.382999999999996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="81">
         <v>390000000</v>
       </c>
       <c r="B16" s="85" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="66">
         <v>51.66</v>
       </c>
       <c r="D16" s="67">
         <v>53.74</v>
       </c>
       <c r="E16" s="67">
         <v>56.122999999999998</v>
       </c>
       <c r="F16" s="67">
         <v>53.042999999999999</v>
       </c>
       <c r="G16" s="21">
         <v>47.334000000000003</v>
       </c>
       <c r="H16" s="20">
         <v>58.576000000000001</v>
       </c>
       <c r="I16" s="20">
@@ -14273,55 +14673,58 @@
       </c>
       <c r="R16" s="20">
         <v>56.9</v>
       </c>
       <c r="S16" s="21">
         <v>55.42</v>
       </c>
       <c r="T16" s="20">
         <v>62.944000000000003</v>
       </c>
       <c r="U16" s="20">
         <v>64.256</v>
       </c>
       <c r="V16" s="32">
         <v>63.021000000000001</v>
       </c>
       <c r="W16" s="20">
         <v>57.113999999999997</v>
       </c>
       <c r="X16" s="24">
         <v>65.891999999999996</v>
       </c>
       <c r="Y16" s="24">
         <v>67.884</v>
       </c>
-      <c r="Z16" s="132">
+      <c r="Z16" s="129">
         <v>63.101999999999997</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16" s="24">
+        <v>61.88</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="81">
         <v>430000000</v>
       </c>
       <c r="B17" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="66">
         <v>49.554000000000002</v>
       </c>
       <c r="D17" s="67">
         <v>58.411999999999999</v>
       </c>
       <c r="E17" s="67">
         <v>49.182000000000002</v>
       </c>
       <c r="F17" s="67">
         <v>51.319000000000003</v>
       </c>
       <c r="G17" s="21">
         <v>45.399000000000001</v>
       </c>
       <c r="H17" s="20">
         <v>51.345999999999997</v>
       </c>
       <c r="I17" s="20">
@@ -14353,55 +14756,58 @@
       </c>
       <c r="R17" s="20">
         <v>42.89</v>
       </c>
       <c r="S17" s="21">
         <v>40.450000000000003</v>
       </c>
       <c r="T17" s="20">
         <v>43.506</v>
       </c>
       <c r="U17" s="20">
         <v>41.552999999999997</v>
       </c>
       <c r="V17" s="32">
         <v>41.389000000000003</v>
       </c>
       <c r="W17" s="20">
         <v>42.354999999999997</v>
       </c>
       <c r="X17" s="24">
         <v>43.716999999999999</v>
       </c>
       <c r="Y17" s="24">
         <v>42.697000000000003</v>
       </c>
-      <c r="Z17" s="132">
+      <c r="Z17" s="129">
         <v>43.033999999999999</v>
       </c>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17" s="24">
+        <v>41.537999999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="81">
         <v>470000000</v>
       </c>
       <c r="B18" s="85" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="66">
         <v>63.194000000000003</v>
       </c>
       <c r="D18" s="67">
         <v>61.133000000000003</v>
       </c>
       <c r="E18" s="67">
         <v>61.222999999999999</v>
       </c>
       <c r="F18" s="67">
         <v>59.267000000000003</v>
       </c>
       <c r="G18" s="21">
         <v>63.133000000000003</v>
       </c>
       <c r="H18" s="20">
         <v>56.819000000000003</v>
       </c>
       <c r="I18" s="20">
@@ -14433,55 +14839,58 @@
       </c>
       <c r="R18" s="20">
         <v>47.533000000000001</v>
       </c>
       <c r="S18" s="21">
         <v>57.265000000000001</v>
       </c>
       <c r="T18" s="20">
         <v>49.51</v>
       </c>
       <c r="U18" s="20">
         <v>44.728000000000002</v>
       </c>
       <c r="V18" s="32">
         <v>50.436999999999998</v>
       </c>
       <c r="W18" s="20">
         <v>57.972000000000001</v>
       </c>
       <c r="X18" s="24">
         <v>52.179000000000002</v>
       </c>
       <c r="Y18" s="24">
         <v>46.564999999999998</v>
       </c>
-      <c r="Z18" s="132">
+      <c r="Z18" s="129">
         <v>49.557000000000002</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18" s="24">
+        <v>53.36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="81">
         <v>550000000</v>
       </c>
       <c r="B19" s="85" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="66">
         <v>67.855000000000004</v>
       </c>
       <c r="D19" s="67">
         <v>71.543000000000006</v>
       </c>
       <c r="E19" s="67">
         <v>70.900999999999996</v>
       </c>
       <c r="F19" s="67">
         <v>70.216999999999999</v>
       </c>
       <c r="G19" s="21">
         <v>66.816999999999993</v>
       </c>
       <c r="H19" s="20">
         <v>67.739999999999995</v>
       </c>
       <c r="I19" s="20">
@@ -14513,55 +14922,58 @@
       </c>
       <c r="R19" s="20">
         <v>63.859000000000002</v>
       </c>
       <c r="S19" s="21">
         <v>58.866</v>
       </c>
       <c r="T19" s="20">
         <v>64.475999999999999</v>
       </c>
       <c r="U19" s="20">
         <v>66.338999999999999</v>
       </c>
       <c r="V19" s="32">
         <v>65.236999999999995</v>
       </c>
       <c r="W19" s="20">
         <v>60.735999999999997</v>
       </c>
       <c r="X19" s="24">
         <v>65.429000000000002</v>
       </c>
       <c r="Y19" s="24">
         <v>72.83</v>
       </c>
-      <c r="Z19" s="132">
+      <c r="Z19" s="129">
         <v>67.881</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19" s="24">
+        <v>64.58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="81">
         <v>590000000</v>
       </c>
       <c r="B20" s="85" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="66">
         <v>61.338000000000001</v>
       </c>
       <c r="D20" s="67">
         <v>65.447999999999993</v>
       </c>
       <c r="E20" s="67">
         <v>67.174000000000007</v>
       </c>
       <c r="F20" s="67">
         <v>63.154000000000003</v>
       </c>
       <c r="G20" s="21">
         <v>50.973999999999997</v>
       </c>
       <c r="H20" s="20">
         <v>68.983999999999995</v>
       </c>
       <c r="I20" s="20">
@@ -14593,55 +15005,58 @@
       </c>
       <c r="R20" s="20">
         <v>60.499000000000002</v>
       </c>
       <c r="S20" s="21">
         <v>58.85</v>
       </c>
       <c r="T20" s="20">
         <v>63.368000000000002</v>
       </c>
       <c r="U20" s="20">
         <v>62.46</v>
       </c>
       <c r="V20" s="32">
         <v>62.292999999999999</v>
       </c>
       <c r="W20" s="20">
         <v>62.250999999999998</v>
       </c>
       <c r="X20" s="24">
         <v>64.266000000000005</v>
       </c>
       <c r="Y20" s="24">
         <v>64.305999999999997</v>
       </c>
-      <c r="Z20" s="132">
+      <c r="Z20" s="129">
         <v>62.843000000000004</v>
       </c>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20" s="24">
+        <v>60.680999999999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="81">
         <v>610000000</v>
       </c>
       <c r="B21" s="85" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="66">
         <v>74.337999999999994</v>
       </c>
       <c r="D21" s="67">
         <v>76.713999999999999</v>
       </c>
       <c r="E21" s="67">
         <v>79.313000000000002</v>
       </c>
       <c r="F21" s="67">
         <v>71.046999999999997</v>
       </c>
       <c r="G21" s="21">
         <v>69.600999999999999</v>
       </c>
       <c r="H21" s="20">
         <v>74.709000000000003</v>
       </c>
       <c r="I21" s="20">
@@ -14673,55 +15088,58 @@
       </c>
       <c r="R21" s="20">
         <v>72.216999999999999</v>
       </c>
       <c r="S21" s="21">
         <v>72.747</v>
       </c>
       <c r="T21" s="20">
         <v>72.932000000000002</v>
       </c>
       <c r="U21" s="20">
         <v>73.843999999999994</v>
       </c>
       <c r="V21" s="32">
         <v>72.09</v>
       </c>
       <c r="W21" s="20">
         <v>69.745999999999995</v>
       </c>
       <c r="X21" s="24">
         <v>48.716999999999999</v>
       </c>
       <c r="Y21" s="24">
         <v>46.753</v>
       </c>
-      <c r="Z21" s="132">
+      <c r="Z21" s="129">
         <v>54.453000000000003</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21" s="24">
+        <v>49.508000000000003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="81">
         <v>620000000</v>
       </c>
       <c r="B22" s="85" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="66"/>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
       <c r="F22" s="67"/>
       <c r="G22" s="21"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
       <c r="K22" s="21"/>
       <c r="L22" s="20">
         <v>64.432000000000002</v>
       </c>
       <c r="M22" s="20">
         <v>60.494999999999997</v>
       </c>
       <c r="N22" s="32">
         <v>65.754999999999995</v>
       </c>
       <c r="O22" s="21">
@@ -14735,55 +15153,58 @@
       </c>
       <c r="R22" s="32">
         <v>65.192999999999998</v>
       </c>
       <c r="S22" s="21">
         <v>64.734999999999999</v>
       </c>
       <c r="T22" s="20">
         <v>66.156999999999996</v>
       </c>
       <c r="U22" s="20">
         <v>60.55</v>
       </c>
       <c r="V22" s="32">
         <v>64.942999999999998</v>
       </c>
       <c r="W22" s="21">
         <v>70.7</v>
       </c>
       <c r="X22" s="24">
         <v>75.637</v>
       </c>
       <c r="Y22" s="24">
         <v>64.52</v>
       </c>
-      <c r="Z22" s="132">
+      <c r="Z22" s="129">
         <v>64.277000000000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22" s="24">
+        <v>68.311000000000007</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="81">
         <v>630000000</v>
       </c>
       <c r="B23" s="85" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="66">
         <v>79.954999999999998</v>
       </c>
       <c r="D23" s="67">
         <v>62.058999999999997</v>
       </c>
       <c r="E23" s="67">
         <v>57.101999999999997</v>
       </c>
       <c r="F23" s="70">
         <v>65.778999999999996</v>
       </c>
       <c r="G23" s="20">
         <v>57.304000000000002</v>
       </c>
       <c r="H23" s="20">
         <v>54.332999999999998</v>
       </c>
       <c r="I23" s="20">
@@ -14815,55 +15236,58 @@
       </c>
       <c r="R23" s="32">
         <v>55.424999999999997</v>
       </c>
       <c r="S23" s="21">
         <v>52.848999999999997</v>
       </c>
       <c r="T23" s="20">
         <v>51.594000000000001</v>
       </c>
       <c r="U23" s="20">
         <v>47.354999999999997</v>
       </c>
       <c r="V23" s="32">
         <v>57.311999999999998</v>
       </c>
       <c r="W23" s="21">
         <v>51.179000000000002</v>
       </c>
       <c r="X23" s="24">
         <v>69.801000000000002</v>
       </c>
       <c r="Y23" s="24">
         <v>69.069000000000003</v>
       </c>
-      <c r="Z23" s="132">
+      <c r="Z23" s="129">
         <v>75.319000000000003</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23" s="24">
+        <v>74.942999999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="81">
         <v>710000000</v>
       </c>
       <c r="B24" s="85" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="66">
         <v>69.668000000000006</v>
       </c>
       <c r="D24" s="67">
         <v>68.864999999999995</v>
       </c>
       <c r="E24" s="67">
         <v>64.447999999999993</v>
       </c>
       <c r="F24" s="67">
         <v>62.484999999999999</v>
       </c>
       <c r="G24" s="21">
         <v>61.688000000000002</v>
       </c>
       <c r="H24" s="20">
         <v>68.86</v>
       </c>
       <c r="I24" s="20">
@@ -14895,55 +15319,58 @@
       </c>
       <c r="R24" s="20">
         <v>62.405999999999999</v>
       </c>
       <c r="S24" s="21">
         <v>62.341000000000001</v>
       </c>
       <c r="T24" s="20">
         <v>65.072999999999993</v>
       </c>
       <c r="U24" s="20">
         <v>68.194000000000003</v>
       </c>
       <c r="V24" s="32">
         <v>70.180000000000007</v>
       </c>
       <c r="W24" s="20">
         <v>61.09</v>
       </c>
       <c r="X24" s="24">
         <v>63.127000000000002</v>
       </c>
       <c r="Y24" s="24">
         <v>63.317999999999998</v>
       </c>
-      <c r="Z24" s="132">
+      <c r="Z24" s="129">
         <v>66.891000000000005</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24" s="24">
+        <v>56.332999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="81">
         <v>750000000</v>
       </c>
       <c r="B25" s="85" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="66">
         <v>75.373000000000005</v>
       </c>
       <c r="D25" s="67">
         <v>77.885999999999996</v>
       </c>
       <c r="E25" s="67">
         <v>64.001000000000005</v>
       </c>
       <c r="F25" s="67">
         <v>72.912000000000006</v>
       </c>
       <c r="G25" s="21">
         <v>64.066999999999993</v>
       </c>
       <c r="H25" s="20">
         <v>63.034999999999997</v>
       </c>
       <c r="I25" s="20">
@@ -14975,55 +15402,58 @@
       </c>
       <c r="R25" s="20">
         <v>60.79</v>
       </c>
       <c r="S25" s="21">
         <v>67.606999999999999</v>
       </c>
       <c r="T25" s="20">
         <v>63.744999999999997</v>
       </c>
       <c r="U25" s="20">
         <v>71.069999999999993</v>
       </c>
       <c r="V25" s="32">
         <v>67.167000000000002</v>
       </c>
       <c r="W25" s="20">
         <v>68.947000000000003</v>
       </c>
       <c r="X25" s="24">
         <v>68.272999999999996</v>
       </c>
       <c r="Y25" s="24">
         <v>73.8</v>
       </c>
-      <c r="Z25" s="132">
+      <c r="Z25" s="129">
         <v>70.649000000000001</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15.75" thickBot="1">
+      <c r="AA25" s="24">
+        <v>71.625</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15.75" thickBot="1">
       <c r="A26" s="82">
         <v>790000000</v>
       </c>
       <c r="B26" s="86" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="91">
         <v>43.484000000000002</v>
       </c>
       <c r="D26" s="69">
         <v>45.567999999999998</v>
       </c>
       <c r="E26" s="69">
         <v>38.527999999999999</v>
       </c>
       <c r="F26" s="69">
         <v>39.093000000000004</v>
       </c>
       <c r="G26" s="23">
         <v>36.697000000000003</v>
       </c>
       <c r="H26" s="22">
         <v>32.744</v>
       </c>
       <c r="I26" s="22">
@@ -15049,69 +15479,72 @@
       </c>
       <c r="P26" s="22">
         <v>38.758000000000003</v>
       </c>
       <c r="Q26" s="22">
         <v>38.073999999999998</v>
       </c>
       <c r="R26" s="22">
         <v>37.226999999999997</v>
       </c>
       <c r="S26" s="23">
         <v>39.584000000000003</v>
       </c>
       <c r="T26" s="22">
         <v>39.856999999999999</v>
       </c>
       <c r="U26" s="22">
         <v>37.295000000000002</v>
       </c>
       <c r="V26" s="33">
         <v>41.399000000000001</v>
       </c>
       <c r="W26" s="22">
         <v>39.145000000000003</v>
       </c>
-      <c r="X26" s="129">
+      <c r="X26" s="126">
         <v>42.652999999999999</v>
       </c>
-      <c r="Y26" s="129">
+      <c r="Y26" s="126">
         <v>40.651000000000003</v>
       </c>
-      <c r="Z26" s="129">
+      <c r="Z26" s="126">
         <v>40.829000000000001</v>
       </c>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA26" s="126">
+        <v>43.447000000000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" s="13"/>
       <c r="B30" s="13"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" s="90"/>
       <c r="B31" s="99"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" s="90"/>
       <c r="B32" s="100"/>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="90"/>
       <c r="B33" s="101"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="90"/>
       <c r="B34" s="101"/>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="90"/>
       <c r="B35" s="101"/>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="90"/>
       <c r="B36" s="101"/>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="90"/>
       <c r="B37" s="101"/>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="90"/>
@@ -15157,196 +15590,199 @@
       <c r="A48" s="90"/>
       <c r="B48" s="101"/>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="90"/>
       <c r="B49" s="101"/>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="90"/>
       <c r="B50" s="101"/>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="90"/>
       <c r="B51" s="101"/>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="90"/>
       <c r="B52" s="101"/>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" s="106"/>
       <c r="B53" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="S3:AA3"/>
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="S3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA52"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AB52"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="S3" sqref="S3:Z3"/>
+    <sheetView topLeftCell="H1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AB33" sqref="AB33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" customWidth="1"/>
     <col min="3" max="4" width="11.140625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="14" width="11" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15.75">
+    <row r="2" spans="1:28" ht="15.75">
       <c r="A2" s="87">
         <v>645101</v>
       </c>
       <c r="B2" s="148" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="148"/>
       <c r="D2" s="148"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="148"/>
       <c r="H2" s="148"/>
       <c r="I2" s="148"/>
       <c r="J2" s="148"/>
       <c r="K2" s="148"/>
       <c r="L2" s="148"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="148"/>
       <c r="P2" s="148"/>
       <c r="Q2" s="148"/>
       <c r="R2" s="148"/>
       <c r="S2" s="148"/>
       <c r="T2" s="148"/>
       <c r="U2" s="148"/>
       <c r="V2" s="148"/>
     </row>
-    <row r="3" spans="1:27" ht="16.5" thickBot="1">
+    <row r="3" spans="1:28" ht="16.5" thickBot="1">
       <c r="A3" s="15"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
-      <c r="S3" s="138" t="s">
+      <c r="S3" s="136" t="s">
         <v>26</v>
       </c>
-      <c r="T3" s="138"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:27">
+      <c r="T3" s="136"/>
+      <c r="U3" s="136"/>
+      <c r="V3" s="136"/>
+      <c r="W3" s="136"/>
+      <c r="X3" s="136"/>
+      <c r="Y3" s="136"/>
+      <c r="Z3" s="136"/>
+      <c r="AA3" s="136"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" s="150" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="152"/>
       <c r="C4" s="139">
         <v>2020</v>
       </c>
       <c r="D4" s="140"/>
       <c r="E4" s="140"/>
       <c r="F4" s="141"/>
       <c r="G4" s="139">
         <v>2021</v>
       </c>
       <c r="H4" s="140"/>
       <c r="I4" s="140"/>
       <c r="J4" s="141"/>
       <c r="K4" s="139">
         <v>2022</v>
       </c>
       <c r="L4" s="140"/>
       <c r="M4" s="140"/>
       <c r="N4" s="141"/>
       <c r="O4" s="139">
         <v>2023</v>
       </c>
       <c r="P4" s="140"/>
       <c r="Q4" s="140"/>
       <c r="R4" s="141"/>
       <c r="S4" s="139">
         <v>2024</v>
       </c>
       <c r="T4" s="140"/>
       <c r="U4" s="140"/>
       <c r="V4" s="141"/>
       <c r="W4" s="146">
         <v>2025</v>
       </c>
       <c r="X4" s="147"/>
       <c r="Y4" s="147"/>
       <c r="Z4" s="147"/>
-      <c r="AA4" s="13"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:27" ht="16.5" customHeight="1">
+      <c r="AA4" s="131">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" ht="16.5" customHeight="1">
       <c r="A5" s="151"/>
       <c r="B5" s="153"/>
       <c r="C5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>24</v>
@@ -15369,62 +15805,65 @@
       <c r="P5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="W5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="X5" s="16" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Y5" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="Z5" s="133" t="str">
+      <c r="Z5" s="132" t="str">
         <f>$V$5</f>
         <v>IV тоқсан</v>
       </c>
-      <c r="AA5" s="13"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="AA5" s="134" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" s="13"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="81">
         <v>0</v>
       </c>
       <c r="B6" s="83" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="62">
         <v>49.7</v>
       </c>
       <c r="D6" s="52">
         <v>50.414000000000001</v>
       </c>
       <c r="E6" s="63">
         <v>50.427999999999997</v>
       </c>
       <c r="F6" s="74">
         <v>49.180999999999997</v>
       </c>
       <c r="G6" s="65">
         <v>46.344999999999999</v>
       </c>
       <c r="H6" s="64">
         <v>49.131999999999998</v>
       </c>
       <c r="I6" s="64">
@@ -15456,55 +15895,58 @@
       </c>
       <c r="R6" s="74">
         <v>50.497999999999998</v>
       </c>
       <c r="S6" s="57">
         <v>51.5</v>
       </c>
       <c r="T6" s="64">
         <v>50.551000000000002</v>
       </c>
       <c r="U6" s="64">
         <v>52.47</v>
       </c>
       <c r="V6" s="74">
         <v>51.917999999999999</v>
       </c>
       <c r="W6" s="62">
         <v>51.567999999999998</v>
       </c>
       <c r="X6" s="25">
         <v>52.069000000000003</v>
       </c>
       <c r="Y6" s="25">
         <v>53.918999999999997</v>
       </c>
-      <c r="Z6" s="132">
+      <c r="Z6" s="129">
         <v>53.694000000000003</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AA6" s="129">
+        <v>54.484999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="81">
         <v>100000000</v>
       </c>
       <c r="B7" s="84" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="48"/>
       <c r="D7" s="77"/>
       <c r="E7" s="77"/>
       <c r="F7" s="78"/>
       <c r="G7" s="79"/>
       <c r="H7" s="77"/>
       <c r="I7" s="77"/>
       <c r="J7" s="78"/>
       <c r="K7" s="104"/>
       <c r="L7" s="103">
         <v>39.845999999999997</v>
       </c>
       <c r="M7" s="103">
         <v>40.348999999999997</v>
       </c>
       <c r="N7" s="105">
         <v>46.872999999999998</v>
       </c>
       <c r="O7" s="42">
@@ -15518,55 +15960,58 @@
       </c>
       <c r="R7" s="43">
         <v>49.731999999999999</v>
       </c>
       <c r="S7" s="42">
         <v>50.716999999999999</v>
       </c>
       <c r="T7" s="24">
         <v>48.534999999999997</v>
       </c>
       <c r="U7" s="24">
         <v>39.83</v>
       </c>
       <c r="V7" s="43">
         <v>47.533000000000001</v>
       </c>
       <c r="W7" s="42">
         <v>49.465000000000003</v>
       </c>
       <c r="X7" s="24">
         <v>46.207000000000001</v>
       </c>
       <c r="Y7" s="24">
         <v>37.835000000000001</v>
       </c>
-      <c r="Z7" s="132">
+      <c r="Z7" s="129">
         <v>48.591999999999999</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AA7" s="129">
+        <v>48.149000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="88">
         <v>110000000</v>
       </c>
       <c r="B8" s="85" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="66">
         <v>57.793999999999997</v>
       </c>
       <c r="D8" s="67">
         <v>71.332999999999998</v>
       </c>
       <c r="E8" s="67">
         <v>62.156999999999996</v>
       </c>
       <c r="F8" s="70">
         <v>64.933000000000007</v>
       </c>
       <c r="G8" s="66">
         <v>55.381999999999998</v>
       </c>
       <c r="H8" s="67">
         <v>65.302000000000007</v>
       </c>
       <c r="I8" s="67">
@@ -15598,55 +16043,58 @@
       </c>
       <c r="R8" s="70">
         <v>65.013000000000005</v>
       </c>
       <c r="S8" s="66">
         <v>68.825000000000003</v>
       </c>
       <c r="T8" s="67">
         <v>69.564999999999998</v>
       </c>
       <c r="U8" s="67">
         <v>79.176000000000002</v>
       </c>
       <c r="V8" s="70">
         <v>70.977999999999994</v>
       </c>
       <c r="W8" s="66">
         <v>74.968999999999994</v>
       </c>
       <c r="X8" s="24">
         <v>72.944999999999993</v>
       </c>
       <c r="Y8" s="24">
         <v>74.349000000000004</v>
       </c>
-      <c r="Z8" s="132">
+      <c r="Z8" s="129">
         <v>77.349999999999994</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AA8" s="129">
+        <v>81.347999999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="81">
         <v>150000000</v>
       </c>
       <c r="B9" s="85" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="66">
         <v>45.52</v>
       </c>
       <c r="D9" s="67">
         <v>34.784999999999997</v>
       </c>
       <c r="E9" s="67">
         <v>44.545000000000002</v>
       </c>
       <c r="F9" s="70">
         <v>44.034999999999997</v>
       </c>
       <c r="G9" s="66">
         <v>41.177999999999997</v>
       </c>
       <c r="H9" s="67">
         <v>32.886000000000003</v>
       </c>
       <c r="I9" s="67">
@@ -15678,55 +16126,58 @@
       </c>
       <c r="R9" s="70">
         <v>45.683</v>
       </c>
       <c r="S9" s="66">
         <v>44.854999999999997</v>
       </c>
       <c r="T9" s="67">
         <v>35.137</v>
       </c>
       <c r="U9" s="67">
         <v>47.43</v>
       </c>
       <c r="V9" s="70">
         <v>46.759</v>
       </c>
       <c r="W9" s="66">
         <v>46.427999999999997</v>
       </c>
       <c r="X9" s="24">
         <v>36.802999999999997</v>
       </c>
       <c r="Y9" s="24">
         <v>50.18</v>
       </c>
-      <c r="Z9" s="132">
+      <c r="Z9" s="129">
         <v>52.58</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AA9" s="129">
+        <v>54.692</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="81">
         <v>190000000</v>
       </c>
       <c r="B10" s="85" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="66">
         <v>47.58</v>
       </c>
       <c r="D10" s="67">
         <v>47.981000000000002</v>
       </c>
       <c r="E10" s="67">
         <v>52.377000000000002</v>
       </c>
       <c r="F10" s="70">
         <v>45.31</v>
       </c>
       <c r="G10" s="66">
         <v>43.822000000000003</v>
       </c>
       <c r="H10" s="67">
         <v>45.308</v>
       </c>
       <c r="I10" s="67">
@@ -15758,55 +16209,58 @@
       </c>
       <c r="R10" s="70">
         <v>49.917999999999999</v>
       </c>
       <c r="S10" s="66">
         <v>42.826000000000001</v>
       </c>
       <c r="T10" s="67">
         <v>45.362000000000002</v>
       </c>
       <c r="U10" s="67">
         <v>54.502000000000002</v>
       </c>
       <c r="V10" s="70">
         <v>51.966000000000001</v>
       </c>
       <c r="W10" s="66">
         <v>42.936999999999998</v>
       </c>
       <c r="X10" s="24">
         <v>46.137999999999998</v>
       </c>
       <c r="Y10" s="24">
         <v>51.765999999999998</v>
       </c>
-      <c r="Z10" s="132">
+      <c r="Z10" s="129">
         <v>50.201000000000001</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AA10" s="129">
+        <v>44.045000000000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="81">
         <v>230000000</v>
       </c>
       <c r="B11" s="85" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="66">
         <v>45.581000000000003</v>
       </c>
       <c r="D11" s="67">
         <v>43.884999999999998</v>
       </c>
       <c r="E11" s="67">
         <v>44.985999999999997</v>
       </c>
       <c r="F11" s="70">
         <v>40.807000000000002</v>
       </c>
       <c r="G11" s="66">
         <v>36.750999999999998</v>
       </c>
       <c r="H11" s="67">
         <v>43.189</v>
       </c>
       <c r="I11" s="67">
@@ -15838,55 +16292,58 @@
       </c>
       <c r="R11" s="70">
         <v>45.311999999999998</v>
       </c>
       <c r="S11" s="66">
         <v>42.418999999999997</v>
       </c>
       <c r="T11" s="67">
         <v>46.970999999999997</v>
       </c>
       <c r="U11" s="67">
         <v>47.110999999999997</v>
       </c>
       <c r="V11" s="70">
         <v>49.277000000000001</v>
       </c>
       <c r="W11" s="66">
         <v>42.802</v>
       </c>
       <c r="X11" s="24">
         <v>46.143000000000001</v>
       </c>
       <c r="Y11" s="24">
         <v>48.581000000000003</v>
       </c>
-      <c r="Z11" s="132">
+      <c r="Z11" s="129">
         <v>49.274999999999999</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AA11" s="129">
+        <v>44.057000000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="81">
         <v>270000000</v>
       </c>
       <c r="B12" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="66">
         <v>40.624000000000002</v>
       </c>
       <c r="D12" s="67">
         <v>43.079000000000001</v>
       </c>
       <c r="E12" s="67">
         <v>45.212000000000003</v>
       </c>
       <c r="F12" s="70">
         <v>41.817</v>
       </c>
       <c r="G12" s="66">
         <v>42.021999999999998</v>
       </c>
       <c r="H12" s="67">
         <v>45.484000000000002</v>
       </c>
       <c r="I12" s="67">
@@ -15918,55 +16375,58 @@
       </c>
       <c r="R12" s="70">
         <v>46.250999999999998</v>
       </c>
       <c r="S12" s="66">
         <v>48.591999999999999</v>
       </c>
       <c r="T12" s="67">
         <v>49.795999999999999</v>
       </c>
       <c r="U12" s="67">
         <v>50.28</v>
       </c>
       <c r="V12" s="70">
         <v>48.783000000000001</v>
       </c>
       <c r="W12" s="66">
         <v>53.921999999999997</v>
       </c>
       <c r="X12" s="24">
         <v>50.588000000000001</v>
       </c>
       <c r="Y12" s="24">
         <v>54.628</v>
       </c>
-      <c r="Z12" s="132">
+      <c r="Z12" s="129">
         <v>53.418999999999997</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AA12" s="129">
+        <v>60.680999999999997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="81">
         <v>310000000</v>
       </c>
       <c r="B13" s="85" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="66">
         <v>43.704000000000001</v>
       </c>
       <c r="D13" s="67">
         <v>48.856000000000002</v>
       </c>
       <c r="E13" s="67">
         <v>45.808</v>
       </c>
       <c r="F13" s="70">
         <v>42.896000000000001</v>
       </c>
       <c r="G13" s="66">
         <v>40.545000000000002</v>
       </c>
       <c r="H13" s="67">
         <v>48.975999999999999</v>
       </c>
       <c r="I13" s="67">
@@ -15998,55 +16458,58 @@
       </c>
       <c r="R13" s="70">
         <v>46.286999999999999</v>
       </c>
       <c r="S13" s="66">
         <v>45.145000000000003</v>
       </c>
       <c r="T13" s="67">
         <v>47.08</v>
       </c>
       <c r="U13" s="67">
         <v>45.555999999999997</v>
       </c>
       <c r="V13" s="70">
         <v>45.259</v>
       </c>
       <c r="W13" s="66">
         <v>42.566000000000003</v>
       </c>
       <c r="X13" s="24">
         <v>45.313000000000002</v>
       </c>
       <c r="Y13" s="24">
         <v>44.273000000000003</v>
       </c>
-      <c r="Z13" s="132">
+      <c r="Z13" s="129">
         <v>42.671999999999997</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AA13" s="129">
+        <v>46.798000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="81">
         <v>330000000</v>
       </c>
       <c r="B14" s="84" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="48"/>
       <c r="D14" s="77"/>
       <c r="E14" s="77"/>
       <c r="F14" s="78"/>
       <c r="G14" s="79"/>
       <c r="H14" s="77"/>
       <c r="I14" s="77"/>
       <c r="J14" s="78"/>
       <c r="K14" s="66"/>
       <c r="L14" s="67">
         <v>34.524999999999999</v>
       </c>
       <c r="M14" s="67">
         <v>40.624000000000002</v>
       </c>
       <c r="N14" s="70">
         <v>35.36</v>
       </c>
       <c r="O14" s="66">
@@ -16060,55 +16523,58 @@
       </c>
       <c r="R14" s="70">
         <v>35.643999999999998</v>
       </c>
       <c r="S14" s="66">
         <v>40.468000000000004</v>
       </c>
       <c r="T14" s="67">
         <v>37.807000000000002</v>
       </c>
       <c r="U14" s="67">
         <v>40.148000000000003</v>
       </c>
       <c r="V14" s="70">
         <v>37.148000000000003</v>
       </c>
       <c r="W14" s="66">
         <v>44.125</v>
       </c>
       <c r="X14" s="24">
         <v>38.850999999999999</v>
       </c>
       <c r="Y14" s="24">
         <v>41.494999999999997</v>
       </c>
-      <c r="Z14" s="132">
+      <c r="Z14" s="129">
         <v>41.576999999999998</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AA14" s="129">
+        <v>36.350999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="81">
         <v>350000000</v>
       </c>
       <c r="B15" s="85" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="66">
         <v>61.411999999999999</v>
       </c>
       <c r="D15" s="67">
         <v>62.640999999999998</v>
       </c>
       <c r="E15" s="67">
         <v>64.498999999999995</v>
       </c>
       <c r="F15" s="70">
         <v>65.989000000000004</v>
       </c>
       <c r="G15" s="66">
         <v>57.86</v>
       </c>
       <c r="H15" s="67">
         <v>61.566000000000003</v>
       </c>
       <c r="I15" s="67">
@@ -16140,55 +16606,58 @@
       </c>
       <c r="R15" s="70">
         <v>71.941000000000003</v>
       </c>
       <c r="S15" s="66">
         <v>73.188000000000002</v>
       </c>
       <c r="T15" s="67">
         <v>74.7</v>
       </c>
       <c r="U15" s="67">
         <v>75.274000000000001</v>
       </c>
       <c r="V15" s="70">
         <v>82.421999999999997</v>
       </c>
       <c r="W15" s="66">
         <v>70.44</v>
       </c>
       <c r="X15" s="24">
         <v>82.378</v>
       </c>
       <c r="Y15" s="24">
         <v>81.010999999999996</v>
       </c>
-      <c r="Z15" s="132">
+      <c r="Z15" s="129">
         <v>84.227000000000004</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AA15" s="129">
+        <v>82.605999999999995</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="81">
         <v>390000000</v>
       </c>
       <c r="B16" s="85" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="66">
         <v>58.228000000000002</v>
       </c>
       <c r="D16" s="67">
         <v>70.983000000000004</v>
       </c>
       <c r="E16" s="67">
         <v>65.438000000000002</v>
       </c>
       <c r="F16" s="70">
         <v>59.908000000000001</v>
       </c>
       <c r="G16" s="66">
         <v>57.284999999999997</v>
       </c>
       <c r="H16" s="67">
         <v>69.638999999999996</v>
       </c>
       <c r="I16" s="67">
@@ -16220,55 +16689,58 @@
       </c>
       <c r="R16" s="70">
         <v>59.921999999999997</v>
       </c>
       <c r="S16" s="66">
         <v>61.91</v>
       </c>
       <c r="T16" s="67">
         <v>68.567999999999998</v>
       </c>
       <c r="U16" s="67">
         <v>60.807000000000002</v>
       </c>
       <c r="V16" s="70">
         <v>60.515999999999998</v>
       </c>
       <c r="W16" s="66">
         <v>64.677000000000007</v>
       </c>
       <c r="X16" s="24">
         <v>69.141999999999996</v>
       </c>
       <c r="Y16" s="24">
         <v>61.051000000000002</v>
       </c>
-      <c r="Z16" s="132">
+      <c r="Z16" s="129">
         <v>65.736999999999995</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16" s="129">
+        <v>67.727000000000004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="81">
         <v>430000000</v>
       </c>
       <c r="B17" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="66">
         <v>38.040999999999997</v>
       </c>
       <c r="D17" s="67">
         <v>36.584000000000003</v>
       </c>
       <c r="E17" s="67">
         <v>36.347000000000001</v>
       </c>
       <c r="F17" s="70">
         <v>38.003999999999998</v>
       </c>
       <c r="G17" s="66">
         <v>36.881999999999998</v>
       </c>
       <c r="H17" s="67">
         <v>36.655000000000001</v>
       </c>
       <c r="I17" s="67">
@@ -16300,55 +16772,58 @@
       </c>
       <c r="R17" s="70">
         <v>39.279000000000003</v>
       </c>
       <c r="S17" s="66">
         <v>44.338999999999999</v>
       </c>
       <c r="T17" s="67">
         <v>42.631999999999998</v>
       </c>
       <c r="U17" s="67">
         <v>43.670999999999999</v>
       </c>
       <c r="V17" s="70">
         <v>39.863</v>
       </c>
       <c r="W17" s="66">
         <v>42.109000000000002</v>
       </c>
       <c r="X17" s="24">
         <v>41.698999999999998</v>
       </c>
       <c r="Y17" s="24">
         <v>43.904000000000003</v>
       </c>
-      <c r="Z17" s="132">
+      <c r="Z17" s="129">
         <v>41.246000000000002</v>
       </c>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17" s="129">
+        <v>44.029000000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="81">
         <v>470000000</v>
       </c>
       <c r="B18" s="85" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="66">
         <v>32.688000000000002</v>
       </c>
       <c r="D18" s="67">
         <v>32.651000000000003</v>
       </c>
       <c r="E18" s="67">
         <v>32.155999999999999</v>
       </c>
       <c r="F18" s="70">
         <v>31.821000000000002</v>
       </c>
       <c r="G18" s="66">
         <v>32.298999999999999</v>
       </c>
       <c r="H18" s="67">
         <v>31.783000000000001</v>
       </c>
       <c r="I18" s="67">
@@ -16380,55 +16855,58 @@
       </c>
       <c r="R18" s="70">
         <v>35.094000000000001</v>
       </c>
       <c r="S18" s="66">
         <v>42.701000000000001</v>
       </c>
       <c r="T18" s="67">
         <v>35.969000000000001</v>
       </c>
       <c r="U18" s="67">
         <v>32.366999999999997</v>
       </c>
       <c r="V18" s="70">
         <v>34.838000000000001</v>
       </c>
       <c r="W18" s="66">
         <v>42.057000000000002</v>
       </c>
       <c r="X18" s="24">
         <v>35.6</v>
       </c>
       <c r="Y18" s="24">
         <v>33.533000000000001</v>
       </c>
-      <c r="Z18" s="132">
+      <c r="Z18" s="129">
         <v>33.023000000000003</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18" s="129">
+        <v>49.774000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="81">
         <v>550000000</v>
       </c>
       <c r="B19" s="85" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="66">
         <v>45.146000000000001</v>
       </c>
       <c r="D19" s="67">
         <v>48.170999999999999</v>
       </c>
       <c r="E19" s="67">
         <v>49.911999999999999</v>
       </c>
       <c r="F19" s="70">
         <v>46.783999999999999</v>
       </c>
       <c r="G19" s="66">
         <v>10.678000000000001</v>
       </c>
       <c r="H19" s="67">
         <v>48.162999999999997</v>
       </c>
       <c r="I19" s="67">
@@ -16460,55 +16938,58 @@
       </c>
       <c r="R19" s="70">
         <v>47.895000000000003</v>
       </c>
       <c r="S19" s="66">
         <v>47.436</v>
       </c>
       <c r="T19" s="67">
         <v>49.723999999999997</v>
       </c>
       <c r="U19" s="67">
         <v>53.14</v>
       </c>
       <c r="V19" s="70">
         <v>49.877000000000002</v>
       </c>
       <c r="W19" s="66">
         <v>51.31</v>
       </c>
       <c r="X19" s="24">
         <v>51.826000000000001</v>
       </c>
       <c r="Y19" s="24">
         <v>57.585999999999999</v>
       </c>
-      <c r="Z19" s="132">
+      <c r="Z19" s="129">
         <v>56.438000000000002</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19" s="129">
+        <v>56.676000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="81">
         <v>590000000</v>
       </c>
       <c r="B20" s="85" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="66">
         <v>56.570999999999998</v>
       </c>
       <c r="D20" s="67">
         <v>64.272000000000006</v>
       </c>
       <c r="E20" s="67">
         <v>62.192</v>
       </c>
       <c r="F20" s="70">
         <v>55.069000000000003</v>
       </c>
       <c r="G20" s="66">
         <v>48.41</v>
       </c>
       <c r="H20" s="67">
         <v>68.278000000000006</v>
       </c>
       <c r="I20" s="67">
@@ -16540,55 +17021,58 @@
       </c>
       <c r="R20" s="70">
         <v>61.945</v>
       </c>
       <c r="S20" s="66">
         <v>67.935000000000002</v>
       </c>
       <c r="T20" s="67">
         <v>67.263999999999996</v>
       </c>
       <c r="U20" s="67">
         <v>64.965999999999994</v>
       </c>
       <c r="V20" s="70">
         <v>61.927999999999997</v>
       </c>
       <c r="W20" s="66">
         <v>68.195999999999998</v>
       </c>
       <c r="X20" s="24">
         <v>71.215999999999994</v>
       </c>
       <c r="Y20" s="24">
         <v>70.56</v>
       </c>
-      <c r="Z20" s="132">
+      <c r="Z20" s="129">
         <v>66.614000000000004</v>
       </c>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20" s="129">
+        <v>77.775999999999996</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="81">
         <v>610000000</v>
       </c>
       <c r="B21" s="85" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="66">
         <v>43.329000000000001</v>
       </c>
       <c r="D21" s="67">
         <v>39.338999999999999</v>
       </c>
       <c r="E21" s="67">
         <v>43.427</v>
       </c>
       <c r="F21" s="70">
         <v>43.655999999999999</v>
       </c>
       <c r="G21" s="66">
         <v>42.814999999999998</v>
       </c>
       <c r="H21" s="67">
         <v>38.655999999999999</v>
       </c>
       <c r="I21" s="67">
@@ -16620,55 +17104,58 @@
       </c>
       <c r="R21" s="70">
         <v>42.012999999999998</v>
       </c>
       <c r="S21" s="66">
         <v>42.764000000000003</v>
       </c>
       <c r="T21" s="67">
         <v>38.234999999999999</v>
       </c>
       <c r="U21" s="67">
         <v>42.963999999999999</v>
       </c>
       <c r="V21" s="70">
         <v>43.033999999999999</v>
       </c>
       <c r="W21" s="66">
         <v>41.555</v>
       </c>
       <c r="X21" s="24">
         <v>39.192999999999998</v>
       </c>
       <c r="Y21" s="24">
         <v>41.262</v>
       </c>
-      <c r="Z21" s="132">
+      <c r="Z21" s="129">
         <v>43.328000000000003</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21" s="129">
+        <v>40.802</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="81">
         <v>620000000</v>
       </c>
       <c r="B22" s="85" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="48"/>
       <c r="D22" s="77"/>
       <c r="E22" s="77"/>
       <c r="F22" s="78"/>
       <c r="G22" s="79"/>
       <c r="H22" s="77"/>
       <c r="I22" s="77"/>
       <c r="J22" s="78"/>
       <c r="K22" s="66"/>
       <c r="L22" s="67">
         <v>54.215000000000003</v>
       </c>
       <c r="M22" s="67">
         <v>51.436</v>
       </c>
       <c r="N22" s="70">
         <v>58.17</v>
       </c>
       <c r="O22" s="66">
@@ -16682,55 +17169,58 @@
       </c>
       <c r="R22" s="70">
         <v>55.3</v>
       </c>
       <c r="S22" s="66">
         <v>66.516000000000005</v>
       </c>
       <c r="T22" s="67">
         <v>57.398000000000003</v>
       </c>
       <c r="U22" s="67">
         <v>52.853000000000002</v>
       </c>
       <c r="V22" s="70">
         <v>61.927</v>
       </c>
       <c r="W22" s="66">
         <v>66.921999999999997</v>
       </c>
       <c r="X22" s="24">
         <v>59.859000000000002</v>
       </c>
       <c r="Y22" s="24">
         <v>58.923000000000002</v>
       </c>
-      <c r="Z22" s="132">
+      <c r="Z22" s="129">
         <v>62.423999999999999</v>
       </c>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22" s="129">
+        <v>63.552</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="81">
         <v>630000000</v>
       </c>
       <c r="B23" s="85" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="66">
         <v>56.96</v>
       </c>
       <c r="D23" s="67">
         <v>57.134999999999998</v>
       </c>
       <c r="E23" s="67">
         <v>54.488</v>
       </c>
       <c r="F23" s="70">
         <v>54.156999999999996</v>
       </c>
       <c r="G23" s="66">
         <v>51.494999999999997</v>
       </c>
       <c r="H23" s="67">
         <v>54.529000000000003</v>
       </c>
       <c r="I23" s="67">
@@ -16762,55 +17252,58 @@
       </c>
       <c r="R23" s="70">
         <v>55.447000000000003</v>
       </c>
       <c r="S23" s="66">
         <v>55.406999999999996</v>
       </c>
       <c r="T23" s="67">
         <v>58.46</v>
       </c>
       <c r="U23" s="67">
         <v>55.371000000000002</v>
       </c>
       <c r="V23" s="70">
         <v>57.482999999999997</v>
       </c>
       <c r="W23" s="66">
         <v>56.228000000000002</v>
       </c>
       <c r="X23" s="24">
         <v>62.823</v>
       </c>
       <c r="Y23" s="24">
         <v>59.182000000000002</v>
       </c>
-      <c r="Z23" s="132">
+      <c r="Z23" s="129">
         <v>55.96</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23" s="129">
+        <v>56.609000000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="81">
         <v>710000000</v>
       </c>
       <c r="B24" s="85" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="66">
         <v>56.115000000000002</v>
       </c>
       <c r="D24" s="67">
         <v>57.695</v>
       </c>
       <c r="E24" s="67">
         <v>55.539000000000001</v>
       </c>
       <c r="F24" s="70">
         <v>54.161000000000001</v>
       </c>
       <c r="G24" s="66">
         <v>50.89</v>
       </c>
       <c r="H24" s="67">
         <v>59.295000000000002</v>
       </c>
       <c r="I24" s="67">
@@ -16842,55 +17335,58 @@
       </c>
       <c r="R24" s="70">
         <v>61.805</v>
       </c>
       <c r="S24" s="66">
         <v>64.385999999999996</v>
       </c>
       <c r="T24" s="67">
         <v>62.747999999999998</v>
       </c>
       <c r="U24" s="67">
         <v>62.665999999999997</v>
       </c>
       <c r="V24" s="70">
         <v>62.13</v>
       </c>
       <c r="W24" s="66">
         <v>62.195999999999998</v>
       </c>
       <c r="X24" s="24">
         <v>64.210999999999999</v>
       </c>
       <c r="Y24" s="24">
         <v>65.569999999999993</v>
       </c>
-      <c r="Z24" s="132">
+      <c r="Z24" s="129">
         <v>67.703999999999994</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24" s="129">
+        <v>67.578999999999994</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="81">
         <v>750000000</v>
       </c>
       <c r="B25" s="85" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="66">
         <v>58.747</v>
       </c>
       <c r="D25" s="67">
         <v>57.216999999999999</v>
       </c>
       <c r="E25" s="67">
         <v>53.7</v>
       </c>
       <c r="F25" s="70">
         <v>58.283999999999999</v>
       </c>
       <c r="G25" s="66">
         <v>54.026000000000003</v>
       </c>
       <c r="H25" s="67">
         <v>54.988999999999997</v>
       </c>
       <c r="I25" s="67">
@@ -16922,55 +17418,58 @@
       </c>
       <c r="R25" s="70">
         <v>55.378999999999998</v>
       </c>
       <c r="S25" s="66">
         <v>56.030999999999999</v>
       </c>
       <c r="T25" s="67">
         <v>51.982999999999997</v>
       </c>
       <c r="U25" s="67">
         <v>56.101999999999997</v>
       </c>
       <c r="V25" s="70">
         <v>53.774999999999999</v>
       </c>
       <c r="W25" s="66">
         <v>55.396999999999998</v>
       </c>
       <c r="X25" s="24">
         <v>54.429000000000002</v>
       </c>
       <c r="Y25" s="24">
         <v>60.232999999999997</v>
       </c>
-      <c r="Z25" s="132">
+      <c r="Z25" s="129">
         <v>54.975000000000001</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15.75" thickBot="1">
+      <c r="AA25" s="129">
+        <v>55.28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15.75" thickBot="1">
       <c r="A26" s="82">
         <v>790000000</v>
       </c>
       <c r="B26" s="86" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="91">
         <v>44.274000000000001</v>
       </c>
       <c r="D26" s="96">
         <v>43.969000000000001</v>
       </c>
       <c r="E26" s="96">
         <v>40.707000000000001</v>
       </c>
       <c r="F26" s="97">
         <v>40.317</v>
       </c>
       <c r="G26" s="91">
         <v>39.21</v>
       </c>
       <c r="H26" s="96">
         <v>39.466999999999999</v>
       </c>
       <c r="I26" s="96">
@@ -16996,69 +17495,72 @@
       </c>
       <c r="P26" s="96">
         <v>49.067</v>
       </c>
       <c r="Q26" s="61">
         <v>43.5</v>
       </c>
       <c r="R26" s="97">
         <v>44.401000000000003</v>
       </c>
       <c r="S26" s="91">
         <v>47.064999999999998</v>
       </c>
       <c r="T26" s="96">
         <v>48.920999999999999</v>
       </c>
       <c r="U26" s="96">
         <v>48.406999999999996</v>
       </c>
       <c r="V26" s="97">
         <v>46.598999999999997</v>
       </c>
       <c r="W26" s="122">
         <v>46.36</v>
       </c>
-      <c r="X26" s="129">
+      <c r="X26" s="126">
         <v>50.94</v>
       </c>
-      <c r="Y26" s="129">
+      <c r="Y26" s="126">
         <v>51.271000000000001</v>
       </c>
-      <c r="Z26" s="129">
+      <c r="Z26" s="126">
         <v>47.277999999999999</v>
       </c>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA26" s="126">
+        <v>48.869</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" s="90"/>
       <c r="B30" s="99"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" s="90"/>
       <c r="B31" s="100"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" s="90"/>
       <c r="B32" s="101"/>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="90"/>
       <c r="B33" s="101"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="90"/>
       <c r="B34" s="101"/>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="90"/>
       <c r="B35" s="101"/>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="90"/>
       <c r="B36" s="101"/>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="90"/>
       <c r="B37" s="101"/>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="90"/>
@@ -17101,195 +17603,199 @@
       <c r="B47" s="101"/>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="90"/>
       <c r="B48" s="101"/>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="90"/>
       <c r="B49" s="101"/>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="90"/>
       <c r="B50" s="101"/>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="90"/>
       <c r="B51" s="101"/>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="102"/>
       <c r="B52" s="102"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="S3:Z3"/>
+    <mergeCell ref="S3:AA3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AB26"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="S3" sqref="S3:Z3"/>
+    <sheetView topLeftCell="F1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="Z32" sqref="Z32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" customWidth="1"/>
     <col min="3" max="4" width="11.140625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="14" width="11" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
+    <col min="27" max="27" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15.75">
+    <row r="2" spans="1:28" ht="15.75">
       <c r="A2" s="87">
         <v>645101</v>
       </c>
       <c r="B2" s="148" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="148"/>
       <c r="D2" s="148"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="148"/>
       <c r="H2" s="148"/>
       <c r="I2" s="148"/>
       <c r="J2" s="148"/>
       <c r="K2" s="148"/>
       <c r="L2" s="148"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="148"/>
       <c r="P2" s="148"/>
       <c r="Q2" s="148"/>
       <c r="R2" s="148"/>
       <c r="S2" s="148"/>
       <c r="T2" s="148"/>
       <c r="U2" s="148"/>
       <c r="V2" s="148"/>
     </row>
-    <row r="3" spans="1:27" ht="15.75" thickBot="1">
+    <row r="3" spans="1:28" ht="15.75" thickBot="1">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
-      <c r="S3" s="138" t="s">
+      <c r="S3" s="136" t="s">
         <v>25</v>
       </c>
-      <c r="T3" s="138"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:27">
+      <c r="T3" s="136"/>
+      <c r="U3" s="136"/>
+      <c r="V3" s="136"/>
+      <c r="W3" s="136"/>
+      <c r="X3" s="136"/>
+      <c r="Y3" s="136"/>
+      <c r="Z3" s="136"/>
+      <c r="AA3" s="136"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" s="150" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="152"/>
       <c r="C4" s="139">
         <v>2020</v>
       </c>
       <c r="D4" s="140"/>
       <c r="E4" s="140"/>
       <c r="F4" s="141"/>
       <c r="G4" s="139">
         <v>2021</v>
       </c>
       <c r="H4" s="140"/>
       <c r="I4" s="140"/>
       <c r="J4" s="141"/>
       <c r="K4" s="139">
         <v>2022</v>
       </c>
       <c r="L4" s="140"/>
       <c r="M4" s="140"/>
       <c r="N4" s="141"/>
       <c r="O4" s="139">
         <v>2023</v>
       </c>
       <c r="P4" s="140"/>
       <c r="Q4" s="140"/>
       <c r="R4" s="141"/>
       <c r="S4" s="139">
         <v>2024</v>
       </c>
       <c r="T4" s="140"/>
       <c r="U4" s="140"/>
       <c r="V4" s="141"/>
-      <c r="W4" s="136">
+      <c r="W4" s="137">
         <v>2025</v>
       </c>
-      <c r="X4" s="137"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:27" ht="15" customHeight="1">
+      <c r="X4" s="138"/>
+      <c r="Y4" s="138"/>
+      <c r="Z4" s="138"/>
+      <c r="AA4" s="130">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" ht="15" customHeight="1">
       <c r="A5" s="151"/>
       <c r="B5" s="153"/>
       <c r="C5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>24</v>
@@ -17308,66 +17814,69 @@
       </c>
       <c r="O5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="W5" s="127" t="s">
+      <c r="W5" s="125" t="s">
         <v>44</v>
       </c>
-      <c r="X5" s="127" t="s">
-[...2 lines deleted...]
-      <c r="Y5" s="130" t="s">
+      <c r="X5" s="125" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y5" s="127" t="s">
         <v>23</v>
       </c>
-      <c r="Z5" s="133" t="str">
+      <c r="Z5" s="132" t="str">
         <f>$V$5</f>
         <v>IV тоқсан</v>
       </c>
-      <c r="AA5" s="13"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="AA5" s="134" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" s="13"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="81">
         <v>0</v>
       </c>
       <c r="B6" s="83" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="62">
         <v>4.3</v>
       </c>
       <c r="D6" s="64">
         <v>4.367</v>
       </c>
       <c r="E6" s="64">
         <v>4.3440000000000003</v>
       </c>
       <c r="F6" s="74">
         <v>4.3220000000000001</v>
       </c>
       <c r="G6" s="19">
         <v>3.9220000000000002</v>
       </c>
       <c r="H6" s="18">
         <v>4.1589999999999998</v>
       </c>
       <c r="I6" s="18">
@@ -17399,55 +17908,58 @@
       </c>
       <c r="R6" s="39">
         <v>3.887</v>
       </c>
       <c r="S6" s="19">
         <v>3.9220000000000002</v>
       </c>
       <c r="T6" s="18">
         <v>3.8370000000000002</v>
       </c>
       <c r="U6" s="18">
         <v>3.988</v>
       </c>
       <c r="V6" s="39">
         <v>3.9990000000000001</v>
       </c>
       <c r="W6" s="19">
         <v>3.9279999999999999</v>
       </c>
       <c r="X6" s="25">
         <v>3.944</v>
       </c>
       <c r="Y6" s="25">
         <v>4.0140000000000002</v>
       </c>
-      <c r="Z6" s="132">
+      <c r="Z6" s="129">
         <v>4.1420000000000003</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" ht="15" customHeight="1">
+      <c r="AA6" s="24">
+        <v>3.8769999999999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="15" customHeight="1">
       <c r="A7" s="81">
         <v>100000000</v>
       </c>
       <c r="B7" s="84" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="48"/>
       <c r="D7" s="67"/>
       <c r="E7" s="67"/>
       <c r="F7" s="70"/>
       <c r="G7" s="21"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="32"/>
       <c r="K7" s="21"/>
       <c r="L7" s="20">
         <v>3.1280000000000001</v>
       </c>
       <c r="M7" s="20">
         <v>3.157</v>
       </c>
       <c r="N7" s="32">
         <v>3.7719999999999998</v>
       </c>
       <c r="O7" s="21">
@@ -17461,55 +17973,58 @@
       </c>
       <c r="R7" s="32">
         <v>3.7770000000000001</v>
       </c>
       <c r="S7" s="21">
         <v>3.6749999999999998</v>
       </c>
       <c r="T7" s="20">
         <v>3.37</v>
       </c>
       <c r="U7" s="20">
         <v>3.2770000000000001</v>
       </c>
       <c r="V7" s="32">
         <v>4.0149999999999997</v>
       </c>
       <c r="W7" s="21">
         <v>3.6629999999999998</v>
       </c>
       <c r="X7" s="24">
         <v>3.5270000000000001</v>
       </c>
       <c r="Y7" s="24">
         <v>3.6019999999999999</v>
       </c>
-      <c r="Z7" s="132">
+      <c r="Z7" s="129">
         <v>4.0270000000000001</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AA7" s="24">
+        <v>3.593</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="88">
         <v>110000000</v>
       </c>
       <c r="B8" s="85" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="66">
         <v>5.49</v>
       </c>
       <c r="D8" s="67">
         <v>5.3380000000000001</v>
       </c>
       <c r="E8" s="67">
         <v>4.8109999999999999</v>
       </c>
       <c r="F8" s="70">
         <v>5.4409999999999998</v>
       </c>
       <c r="G8" s="21">
         <v>4.6219999999999999</v>
       </c>
       <c r="H8" s="20">
         <v>4.7439999999999998</v>
       </c>
       <c r="I8" s="20">
@@ -17541,55 +18056,58 @@
       </c>
       <c r="R8" s="32">
         <v>4.7130000000000001</v>
       </c>
       <c r="S8" s="21">
         <v>4.7030000000000003</v>
       </c>
       <c r="T8" s="20">
         <v>4.34</v>
       </c>
       <c r="U8" s="20">
         <v>4.6120000000000001</v>
       </c>
       <c r="V8" s="32">
         <v>4.3440000000000003</v>
       </c>
       <c r="W8" s="21">
         <v>4.7960000000000003</v>
       </c>
       <c r="X8" s="24">
         <v>4.3769999999999998</v>
       </c>
       <c r="Y8" s="24">
         <v>4.8689999999999998</v>
       </c>
-      <c r="Z8" s="132">
+      <c r="Z8" s="129">
         <v>4.7210000000000001</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AA8" s="24">
+        <v>4.5640000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="81">
         <v>150000000</v>
       </c>
       <c r="B9" s="85" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="66">
         <v>4.085</v>
       </c>
       <c r="D9" s="67">
         <v>4.1239999999999997</v>
       </c>
       <c r="E9" s="67">
         <v>4.2279999999999998</v>
       </c>
       <c r="F9" s="70">
         <v>4.1319999999999997</v>
       </c>
       <c r="G9" s="21">
         <v>3.8180000000000001</v>
       </c>
       <c r="H9" s="20">
         <v>3.931</v>
       </c>
       <c r="I9" s="20">
@@ -17621,55 +18139,58 @@
       </c>
       <c r="R9" s="32">
         <v>3.9340000000000002</v>
       </c>
       <c r="S9" s="21">
         <v>3.8330000000000002</v>
       </c>
       <c r="T9" s="20">
         <v>4.0069999999999997</v>
       </c>
       <c r="U9" s="20">
         <v>3.887</v>
       </c>
       <c r="V9" s="32">
         <v>4.0039999999999996</v>
       </c>
       <c r="W9" s="21">
         <v>3.847</v>
       </c>
       <c r="X9" s="24">
         <v>3.95</v>
       </c>
       <c r="Y9" s="24">
         <v>3.899</v>
       </c>
-      <c r="Z9" s="132">
+      <c r="Z9" s="129">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AA9" s="24">
+        <v>3.907</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="81">
         <v>190000000</v>
       </c>
       <c r="B10" s="85" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="66">
         <v>3.7429999999999999</v>
       </c>
       <c r="D10" s="67">
         <v>3.7429999999999999</v>
       </c>
       <c r="E10" s="67">
         <v>3.7730000000000001</v>
       </c>
       <c r="F10" s="70">
         <v>3.895</v>
       </c>
       <c r="G10" s="21">
         <v>3.4079999999999999</v>
       </c>
       <c r="H10" s="20">
         <v>3.9049999999999998</v>
       </c>
       <c r="I10" s="20">
@@ -17701,55 +18222,58 @@
       </c>
       <c r="R10" s="32">
         <v>3.3319999999999999</v>
       </c>
       <c r="S10" s="21">
         <v>3.2519999999999998</v>
       </c>
       <c r="T10" s="20">
         <v>3.181</v>
       </c>
       <c r="U10" s="20">
         <v>3.67</v>
       </c>
       <c r="V10" s="32">
         <v>3.5289999999999999</v>
       </c>
       <c r="W10" s="21">
         <v>3.48</v>
       </c>
       <c r="X10" s="24">
         <v>3.4119999999999999</v>
       </c>
       <c r="Y10" s="24">
         <v>3.4929999999999999</v>
       </c>
-      <c r="Z10" s="132">
+      <c r="Z10" s="129">
         <v>3.5329999999999999</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AA10" s="24">
+        <v>3.3319999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="81">
         <v>230000000</v>
       </c>
       <c r="B11" s="85" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="66">
         <v>4.258</v>
       </c>
       <c r="D11" s="67">
         <v>3.93</v>
       </c>
       <c r="E11" s="67">
         <v>4.2789999999999999</v>
       </c>
       <c r="F11" s="70">
         <v>3.714</v>
       </c>
       <c r="G11" s="21">
         <v>3.5470000000000002</v>
       </c>
       <c r="H11" s="20">
         <v>3.7770000000000001</v>
       </c>
       <c r="I11" s="20">
@@ -17781,55 +18305,58 @@
       </c>
       <c r="R11" s="32">
         <v>3.7040000000000002</v>
       </c>
       <c r="S11" s="21">
         <v>3.5489999999999999</v>
       </c>
       <c r="T11" s="20">
         <v>3.38</v>
       </c>
       <c r="U11" s="20">
         <v>3.5</v>
       </c>
       <c r="V11" s="32">
         <v>3.58</v>
       </c>
       <c r="W11" s="21">
         <v>3.6850000000000001</v>
       </c>
       <c r="X11" s="24">
         <v>3.5329999999999999</v>
       </c>
       <c r="Y11" s="24">
         <v>3.7280000000000002</v>
       </c>
-      <c r="Z11" s="132">
+      <c r="Z11" s="129">
         <v>3.7160000000000002</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AA11" s="24">
+        <v>3.573</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="81">
         <v>270000000</v>
       </c>
       <c r="B12" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="66">
         <v>5.3659999999999997</v>
       </c>
       <c r="D12" s="67">
         <v>5.4569999999999999</v>
       </c>
       <c r="E12" s="67">
         <v>5.2069999999999999</v>
       </c>
       <c r="F12" s="70">
         <v>5.7359999999999998</v>
       </c>
       <c r="G12" s="21">
         <v>4.6959999999999997</v>
       </c>
       <c r="H12" s="20">
         <v>5.1539999999999999</v>
       </c>
       <c r="I12" s="20">
@@ -17861,55 +18388,58 @@
       </c>
       <c r="R12" s="32">
         <v>3.9009999999999998</v>
       </c>
       <c r="S12" s="21">
         <v>4.0819999999999999</v>
       </c>
       <c r="T12" s="20">
         <v>5.0609999999999999</v>
       </c>
       <c r="U12" s="20">
         <v>4.6710000000000003</v>
       </c>
       <c r="V12" s="32">
         <v>4.1120000000000001</v>
       </c>
       <c r="W12" s="21">
         <v>4.0119999999999996</v>
       </c>
       <c r="X12" s="24">
         <v>4.79</v>
       </c>
       <c r="Y12" s="24">
         <v>4.4820000000000002</v>
       </c>
-      <c r="Z12" s="132">
+      <c r="Z12" s="129">
         <v>4.3920000000000003</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AA12" s="24">
+        <v>3.8290000000000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="81">
         <v>310000000</v>
       </c>
       <c r="B13" s="85" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="66">
         <v>3.875</v>
       </c>
       <c r="D13" s="67">
         <v>4.1500000000000004</v>
       </c>
       <c r="E13" s="67">
         <v>3.9470000000000001</v>
       </c>
       <c r="F13" s="70">
         <v>4.6230000000000002</v>
       </c>
       <c r="G13" s="21">
         <v>3.5680000000000001</v>
       </c>
       <c r="H13" s="20">
         <v>4.4390000000000001</v>
       </c>
       <c r="I13" s="20">
@@ -17941,55 +18471,58 @@
       </c>
       <c r="R13" s="32">
         <v>4.3410000000000002</v>
       </c>
       <c r="S13" s="21">
         <v>4.7510000000000003</v>
       </c>
       <c r="T13" s="20">
         <v>4.8550000000000004</v>
       </c>
       <c r="U13" s="20">
         <v>4.4530000000000003</v>
       </c>
       <c r="V13" s="32">
         <v>4.157</v>
       </c>
       <c r="W13" s="21">
         <v>4.5839999999999996</v>
       </c>
       <c r="X13" s="24">
         <v>4.8639999999999999</v>
       </c>
       <c r="Y13" s="24">
         <v>4.2450000000000001</v>
       </c>
-      <c r="Z13" s="132">
+      <c r="Z13" s="129">
         <v>4.0449999999999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AA13" s="24">
+        <v>3.948</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="81">
         <v>330000000</v>
       </c>
       <c r="B14" s="84" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="48"/>
       <c r="D14" s="67"/>
       <c r="E14" s="67"/>
       <c r="F14" s="70"/>
       <c r="G14" s="21"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="32"/>
       <c r="K14" s="21"/>
       <c r="L14" s="20">
         <v>3.5539999999999998</v>
       </c>
       <c r="M14" s="20">
         <v>3.5920000000000001</v>
       </c>
       <c r="N14" s="32">
         <v>3.2709999999999999</v>
       </c>
       <c r="O14" s="21">
@@ -18003,55 +18536,58 @@
       </c>
       <c r="R14" s="32">
         <v>3.238</v>
       </c>
       <c r="S14" s="21">
         <v>3.8</v>
       </c>
       <c r="T14" s="20">
         <v>3.657</v>
       </c>
       <c r="U14" s="20">
         <v>3.7410000000000001</v>
       </c>
       <c r="V14" s="32">
         <v>3.5760000000000001</v>
       </c>
       <c r="W14" s="21">
         <v>3.827</v>
       </c>
       <c r="X14" s="24">
         <v>3.738</v>
       </c>
       <c r="Y14" s="24">
         <v>3.9689999999999999</v>
       </c>
-      <c r="Z14" s="132">
+      <c r="Z14" s="129">
         <v>3.948</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AA14" s="24">
+        <v>4.3369999999999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="81">
         <v>350000000</v>
       </c>
       <c r="B15" s="85" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="66">
         <v>5.6440000000000001</v>
       </c>
       <c r="D15" s="67">
         <v>5.6529999999999996</v>
       </c>
       <c r="E15" s="67">
         <v>5.9029999999999996</v>
       </c>
       <c r="F15" s="70">
         <v>5.8179999999999996</v>
       </c>
       <c r="G15" s="21">
         <v>4.556</v>
       </c>
       <c r="H15" s="20">
         <v>5.0679999999999996</v>
       </c>
       <c r="I15" s="20">
@@ -18083,55 +18619,58 @@
       </c>
       <c r="R15" s="32">
         <v>4.4470000000000001</v>
       </c>
       <c r="S15" s="21">
         <v>4.6710000000000003</v>
       </c>
       <c r="T15" s="20">
         <v>4.3879999999999999</v>
       </c>
       <c r="U15" s="20">
         <v>4.8540000000000001</v>
       </c>
       <c r="V15" s="32">
         <v>4.7640000000000002</v>
       </c>
       <c r="W15" s="21">
         <v>4.4370000000000003</v>
       </c>
       <c r="X15" s="24">
         <v>4.968</v>
       </c>
       <c r="Y15" s="24">
         <v>4.617</v>
       </c>
-      <c r="Z15" s="132">
+      <c r="Z15" s="129">
         <v>4.6449999999999996</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AA15" s="24">
+        <v>4.74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="81">
         <v>390000000</v>
       </c>
       <c r="B16" s="85" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="66">
         <v>4.0650000000000004</v>
       </c>
       <c r="D16" s="67">
         <v>4.4009999999999998</v>
       </c>
       <c r="E16" s="67">
         <v>4.367</v>
       </c>
       <c r="F16" s="70">
         <v>4.2880000000000003</v>
       </c>
       <c r="G16" s="21">
         <v>4.1980000000000004</v>
       </c>
       <c r="H16" s="20">
         <v>4.3869999999999996</v>
       </c>
       <c r="I16" s="20">
@@ -18163,55 +18702,58 @@
       </c>
       <c r="R16" s="32">
         <v>4.0999999999999996</v>
       </c>
       <c r="S16" s="21">
         <v>3.9460000000000002</v>
       </c>
       <c r="T16" s="20">
         <v>4.0730000000000004</v>
       </c>
       <c r="U16" s="20">
         <v>4.3949999999999996</v>
       </c>
       <c r="V16" s="32">
         <v>4.0439999999999996</v>
       </c>
       <c r="W16" s="21">
         <v>4.2489999999999997</v>
       </c>
       <c r="X16" s="24">
         <v>4.1879999999999997</v>
       </c>
       <c r="Y16" s="24">
         <v>4.4740000000000002</v>
       </c>
-      <c r="Z16" s="132">
+      <c r="Z16" s="129">
         <v>4.3600000000000003</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16" s="24">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="81">
         <v>430000000</v>
       </c>
       <c r="B17" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="66">
         <v>4.4820000000000002</v>
       </c>
       <c r="D17" s="67">
         <v>3.97</v>
       </c>
       <c r="E17" s="67">
         <v>4.6180000000000003</v>
       </c>
       <c r="F17" s="70">
         <v>3.8149999999999999</v>
       </c>
       <c r="G17" s="21">
         <v>3.9049999999999998</v>
       </c>
       <c r="H17" s="20">
         <v>3.6760000000000002</v>
       </c>
       <c r="I17" s="20">
@@ -18243,55 +18785,58 @@
       </c>
       <c r="R17" s="32">
         <v>3.871</v>
       </c>
       <c r="S17" s="21">
         <v>3.8889999999999998</v>
       </c>
       <c r="T17" s="20">
         <v>3.6389999999999998</v>
       </c>
       <c r="U17" s="20">
         <v>4.0309999999999997</v>
       </c>
       <c r="V17" s="32">
         <v>3.7679999999999998</v>
       </c>
       <c r="W17" s="21">
         <v>3.782</v>
       </c>
       <c r="X17" s="24">
         <v>3.774</v>
       </c>
       <c r="Y17" s="24">
         <v>3.778</v>
       </c>
-      <c r="Z17" s="132">
+      <c r="Z17" s="129">
         <v>3.8330000000000002</v>
       </c>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17" s="24">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="81">
         <v>470000000</v>
       </c>
       <c r="B18" s="85" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="66">
         <v>5.085</v>
       </c>
       <c r="D18" s="67">
         <v>5.1280000000000001</v>
       </c>
       <c r="E18" s="67">
         <v>4.6500000000000004</v>
       </c>
       <c r="F18" s="70">
         <v>4.5730000000000004</v>
       </c>
       <c r="G18" s="21">
         <v>4.7069999999999999</v>
       </c>
       <c r="H18" s="20">
         <v>4.6050000000000004</v>
       </c>
       <c r="I18" s="20">
@@ -18323,55 +18868,58 @@
       </c>
       <c r="R18" s="32">
         <v>4.4640000000000004</v>
       </c>
       <c r="S18" s="21">
         <v>4.8250000000000002</v>
       </c>
       <c r="T18" s="20">
         <v>4.4550000000000001</v>
       </c>
       <c r="U18" s="20">
         <v>4.7510000000000003</v>
       </c>
       <c r="V18" s="32">
         <v>4.2530000000000001</v>
       </c>
       <c r="W18" s="21">
         <v>4.9130000000000003</v>
       </c>
       <c r="X18" s="24">
         <v>4.9930000000000003</v>
       </c>
       <c r="Y18" s="24">
         <v>5.0289999999999999</v>
       </c>
-      <c r="Z18" s="132">
+      <c r="Z18" s="129">
         <v>4.7779999999999996</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18" s="24">
+        <v>4.6900000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="81">
         <v>550000000</v>
       </c>
       <c r="B19" s="85" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="66">
         <v>4.133</v>
       </c>
       <c r="D19" s="67">
         <v>3.9380000000000002</v>
       </c>
       <c r="E19" s="67">
         <v>4.9020000000000001</v>
       </c>
       <c r="F19" s="70">
         <v>4.6360000000000001</v>
       </c>
       <c r="G19" s="21">
         <v>4.1669999999999998</v>
       </c>
       <c r="H19" s="20">
         <v>4.0190000000000001</v>
       </c>
       <c r="I19" s="20">
@@ -18403,55 +18951,58 @@
       </c>
       <c r="R19" s="32">
         <v>4.2610000000000001</v>
       </c>
       <c r="S19" s="21">
         <v>4.0490000000000004</v>
       </c>
       <c r="T19" s="20">
         <v>4.05</v>
       </c>
       <c r="U19" s="20">
         <v>4.4470000000000001</v>
       </c>
       <c r="V19" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="W19" s="21">
         <v>4.0389999999999997</v>
       </c>
       <c r="X19" s="24">
         <v>4.2389999999999999</v>
       </c>
       <c r="Y19" s="24">
         <v>4.4980000000000002</v>
       </c>
-      <c r="Z19" s="132">
+      <c r="Z19" s="129">
         <v>4.4119999999999999</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19" s="24">
+        <v>4.391</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="81">
         <v>590000000</v>
       </c>
       <c r="B20" s="85" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="66">
         <v>3.8690000000000002</v>
       </c>
       <c r="D20" s="67">
         <v>3.4590000000000001</v>
       </c>
       <c r="E20" s="67">
         <v>3.8929999999999998</v>
       </c>
       <c r="F20" s="70">
         <v>3.93</v>
       </c>
       <c r="G20" s="21">
         <v>3.0760000000000001</v>
       </c>
       <c r="H20" s="20">
         <v>3.6629999999999998</v>
       </c>
       <c r="I20" s="20">
@@ -18483,55 +19034,58 @@
       </c>
       <c r="R20" s="32">
         <v>4.0720000000000001</v>
       </c>
       <c r="S20" s="21">
         <v>3.851</v>
       </c>
       <c r="T20" s="20">
         <v>3.4140000000000001</v>
       </c>
       <c r="U20" s="20">
         <v>3.5840000000000001</v>
       </c>
       <c r="V20" s="32">
         <v>3.7010000000000001</v>
       </c>
       <c r="W20" s="21">
         <v>3.7330000000000001</v>
       </c>
       <c r="X20" s="24">
         <v>3.71</v>
       </c>
       <c r="Y20" s="24">
         <v>3.7410000000000001</v>
       </c>
-      <c r="Z20" s="132">
+      <c r="Z20" s="129">
         <v>4.0659999999999998</v>
       </c>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20" s="24">
+        <v>3.4969999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="81">
         <v>610000000</v>
       </c>
       <c r="B21" s="85" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="66">
         <v>4.9610000000000003</v>
       </c>
       <c r="D21" s="67">
         <v>5.0350000000000001</v>
       </c>
       <c r="E21" s="67">
         <v>4.5839999999999996</v>
       </c>
       <c r="F21" s="70">
         <v>4.6319999999999997</v>
       </c>
       <c r="G21" s="21">
         <v>4.516</v>
       </c>
       <c r="H21" s="20">
         <v>4.9980000000000002</v>
       </c>
       <c r="I21" s="20">
@@ -18563,55 +19117,58 @@
       </c>
       <c r="R21" s="32">
         <v>4.0259999999999998</v>
       </c>
       <c r="S21" s="21">
         <v>4.5149999999999997</v>
       </c>
       <c r="T21" s="20">
         <v>4.149</v>
       </c>
       <c r="U21" s="20">
         <v>4.2210000000000001</v>
       </c>
       <c r="V21" s="32">
         <v>4.3460000000000001</v>
       </c>
       <c r="W21" s="21">
         <v>4.3339999999999996</v>
       </c>
       <c r="X21" s="24">
         <v>4.1470000000000002</v>
       </c>
       <c r="Y21" s="24">
         <v>4.274</v>
       </c>
-      <c r="Z21" s="132">
+      <c r="Z21" s="129">
         <v>4.3760000000000003</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21" s="24">
+        <v>3.831</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="81">
         <v>620000000</v>
       </c>
       <c r="B22" s="85" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="48"/>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
       <c r="F22" s="70"/>
       <c r="G22" s="21"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="32"/>
       <c r="K22" s="21"/>
       <c r="L22" s="20">
         <v>4.8710000000000004</v>
       </c>
       <c r="M22" s="20">
         <v>4.9889999999999999</v>
       </c>
       <c r="N22" s="32">
         <v>5.1710000000000003</v>
       </c>
       <c r="O22" s="21">
@@ -18625,55 +19182,58 @@
       </c>
       <c r="R22" s="32">
         <v>5.2549999999999999</v>
       </c>
       <c r="S22" s="21">
         <v>5.7430000000000003</v>
       </c>
       <c r="T22" s="20">
         <v>5.5430000000000001</v>
       </c>
       <c r="U22" s="20">
         <v>5.9</v>
       </c>
       <c r="V22" s="32">
         <v>5.758</v>
       </c>
       <c r="W22" s="21">
         <v>6.2629999999999999</v>
       </c>
       <c r="X22" s="24">
         <v>6.2549999999999999</v>
       </c>
       <c r="Y22" s="24">
         <v>5.58</v>
       </c>
-      <c r="Z22" s="132">
+      <c r="Z22" s="129">
         <v>5.3550000000000004</v>
       </c>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22" s="24">
+        <v>5.08</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="81">
         <v>630000000</v>
       </c>
       <c r="B23" s="85" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="66">
         <v>4.0919999999999996</v>
       </c>
       <c r="D23" s="67">
         <v>3.9180000000000001</v>
       </c>
       <c r="E23" s="67">
         <v>4.1440000000000001</v>
       </c>
       <c r="F23" s="70">
         <v>4.0410000000000004</v>
       </c>
       <c r="G23" s="21">
         <v>3.569</v>
       </c>
       <c r="H23" s="20">
         <v>3.851</v>
       </c>
       <c r="I23" s="20">
@@ -18705,55 +19265,58 @@
       </c>
       <c r="R23" s="32">
         <v>3.907</v>
       </c>
       <c r="S23" s="21">
         <v>3.754</v>
       </c>
       <c r="T23" s="20">
         <v>3.8370000000000002</v>
       </c>
       <c r="U23" s="20">
         <v>3.82</v>
       </c>
       <c r="V23" s="32">
         <v>3.778</v>
       </c>
       <c r="W23" s="21">
         <v>3.6030000000000002</v>
       </c>
       <c r="X23" s="24">
         <v>3.9889999999999999</v>
       </c>
       <c r="Y23" s="24">
         <v>3.9969999999999999</v>
       </c>
-      <c r="Z23" s="132">
+      <c r="Z23" s="129">
         <v>3.508</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23" s="24">
+        <v>3.7149999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="81">
         <v>710000000</v>
       </c>
       <c r="B24" s="85" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="66">
         <v>3.3279999999999998</v>
       </c>
       <c r="D24" s="67">
         <v>3.1749999999999998</v>
       </c>
       <c r="E24" s="67">
         <v>3.0249999999999999</v>
       </c>
       <c r="F24" s="70">
         <v>3.2440000000000002</v>
       </c>
       <c r="G24" s="21">
         <v>2.7770000000000001</v>
       </c>
       <c r="H24" s="20">
         <v>2.9369999999999998</v>
       </c>
       <c r="I24" s="20">
@@ -18785,55 +19348,58 @@
       </c>
       <c r="R24" s="32">
         <v>3.5830000000000002</v>
       </c>
       <c r="S24" s="21">
         <v>2.9180000000000001</v>
       </c>
       <c r="T24" s="20">
         <v>2.351</v>
       </c>
       <c r="U24" s="20">
         <v>2.5470000000000002</v>
       </c>
       <c r="V24" s="32">
         <v>3.9980000000000002</v>
       </c>
       <c r="W24" s="21">
         <v>2.9460000000000002</v>
       </c>
       <c r="X24" s="24">
         <v>2.54</v>
       </c>
       <c r="Y24" s="24">
         <v>2.5680000000000001</v>
       </c>
-      <c r="Z24" s="132">
+      <c r="Z24" s="129">
         <v>4.1150000000000002</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24" s="24">
+        <v>2.9289999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="81">
         <v>750000000</v>
       </c>
       <c r="B25" s="85" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="66">
         <v>4.5720000000000001</v>
       </c>
       <c r="D25" s="67">
         <v>4.7910000000000004</v>
       </c>
       <c r="E25" s="67">
         <v>4.62</v>
       </c>
       <c r="F25" s="70">
         <v>4.141</v>
       </c>
       <c r="G25" s="21">
         <v>4.5030000000000001</v>
       </c>
       <c r="H25" s="20">
         <v>4.1189999999999998</v>
       </c>
       <c r="I25" s="20">
@@ -18865,55 +19431,58 @@
       </c>
       <c r="R25" s="32">
         <v>3.5939999999999999</v>
       </c>
       <c r="S25" s="21">
         <v>3.9409999999999998</v>
       </c>
       <c r="T25" s="20">
         <v>3.774</v>
       </c>
       <c r="U25" s="20">
         <v>4.085</v>
       </c>
       <c r="V25" s="32">
         <v>4.0330000000000004</v>
       </c>
       <c r="W25" s="21">
         <v>3.7309999999999999</v>
       </c>
       <c r="X25" s="24">
         <v>3.6440000000000001</v>
       </c>
       <c r="Y25" s="24">
         <v>4.2389999999999999</v>
       </c>
-      <c r="Z25" s="132">
+      <c r="Z25" s="129">
         <v>4.4130000000000003</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15.75" thickBot="1">
+      <c r="AA25" s="24">
+        <v>3.8849999999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15.75" thickBot="1">
       <c r="A26" s="82">
         <v>790000000</v>
       </c>
       <c r="B26" s="86" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="91">
         <v>2.782</v>
       </c>
       <c r="D26" s="69">
         <v>3.702</v>
       </c>
       <c r="E26" s="69">
         <v>3.39</v>
       </c>
       <c r="F26" s="71">
         <v>3.5310000000000001</v>
       </c>
       <c r="G26" s="23">
         <v>3.028</v>
       </c>
       <c r="H26" s="22">
         <v>3.1819999999999999</v>
       </c>
       <c r="I26" s="22">
@@ -18939,210 +19508,216 @@
       </c>
       <c r="P26" s="22">
         <v>3.3220000000000001</v>
       </c>
       <c r="Q26" s="22">
         <v>3.3090000000000002</v>
       </c>
       <c r="R26" s="33">
         <v>3.2669999999999999</v>
       </c>
       <c r="S26" s="23">
         <v>3.2770000000000001</v>
       </c>
       <c r="T26" s="22">
         <v>3.246</v>
       </c>
       <c r="U26" s="22">
         <v>3.2490000000000001</v>
       </c>
       <c r="V26" s="33">
         <v>3.1419999999999999</v>
       </c>
       <c r="W26" s="23">
         <v>3.2370000000000001</v>
       </c>
-      <c r="X26" s="129">
+      <c r="X26" s="126">
         <v>3.5139999999999998</v>
       </c>
-      <c r="Y26" s="129">
+      <c r="Y26" s="126">
         <v>3.4860000000000002</v>
       </c>
-      <c r="Z26" s="129">
+      <c r="Z26" s="126">
         <v>3.4449999999999998</v>
+      </c>
+      <c r="AA26" s="126">
+        <v>3.7349999999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="S3:Z3"/>
+    <mergeCell ref="S3:AA3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AB26"/>
   <sheetViews>
     <sheetView topLeftCell="O2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AG11" sqref="AG11"/>
+      <selection activeCell="AE19" sqref="AE19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" customWidth="1"/>
     <col min="3" max="4" width="11.140625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="14" width="11" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" customWidth="1"/>
     <col min="26" max="26" width="11" customWidth="1"/>
+    <col min="27" max="27" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15.75">
+    <row r="2" spans="1:28" ht="15.75">
       <c r="A2" s="87">
         <v>645101</v>
       </c>
       <c r="B2" s="148" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="148"/>
       <c r="D2" s="148"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="148"/>
       <c r="H2" s="148"/>
       <c r="I2" s="148"/>
       <c r="J2" s="148"/>
       <c r="K2" s="148"/>
       <c r="L2" s="148"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="148"/>
       <c r="P2" s="148"/>
       <c r="Q2" s="148"/>
       <c r="R2" s="148"/>
       <c r="S2" s="148"/>
       <c r="T2" s="148"/>
       <c r="U2" s="148"/>
       <c r="V2" s="148"/>
     </row>
-    <row r="3" spans="1:27" ht="15.75" thickBot="1">
+    <row r="3" spans="1:28" ht="15.75" thickBot="1">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
-      <c r="S3" s="154" t="s">
+      <c r="S3" s="136" t="s">
         <v>25</v>
       </c>
-      <c r="T3" s="154"/>
-[...8 lines deleted...]
-    <row r="4" spans="1:27">
+      <c r="T3" s="136"/>
+      <c r="U3" s="136"/>
+      <c r="V3" s="136"/>
+      <c r="W3" s="136"/>
+      <c r="X3" s="136"/>
+      <c r="Y3" s="136"/>
+      <c r="Z3" s="136"/>
+      <c r="AA3" s="136"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" s="150" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="152"/>
       <c r="C4" s="139">
         <v>2020</v>
       </c>
       <c r="D4" s="140"/>
       <c r="E4" s="140"/>
       <c r="F4" s="141"/>
       <c r="G4" s="139">
         <v>2021</v>
       </c>
       <c r="H4" s="140"/>
       <c r="I4" s="140"/>
       <c r="J4" s="141"/>
       <c r="K4" s="139">
         <v>2022</v>
       </c>
       <c r="L4" s="140"/>
       <c r="M4" s="140"/>
       <c r="N4" s="141"/>
       <c r="O4" s="139">
         <v>2023</v>
       </c>
       <c r="P4" s="140"/>
       <c r="Q4" s="140"/>
       <c r="R4" s="141"/>
       <c r="S4" s="139">
         <v>2024</v>
       </c>
       <c r="T4" s="140"/>
       <c r="U4" s="140"/>
       <c r="V4" s="141"/>
-      <c r="W4" s="136">
+      <c r="W4" s="137">
         <v>2025</v>
       </c>
-      <c r="X4" s="137"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:27" ht="15.75" customHeight="1">
+      <c r="X4" s="138"/>
+      <c r="Y4" s="138"/>
+      <c r="Z4" s="138"/>
+      <c r="AA4" s="130">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" ht="15.75" customHeight="1">
       <c r="A5" s="151"/>
       <c r="B5" s="153"/>
       <c r="C5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>24</v>
@@ -19161,66 +19736,69 @@
       </c>
       <c r="O5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="W5" s="127" t="s">
+      <c r="W5" s="125" t="s">
         <v>44</v>
       </c>
-      <c r="X5" s="127" t="s">
-        <v>68</v>
+      <c r="X5" s="125" t="s">
+        <v>67</v>
       </c>
       <c r="Y5" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="Z5" s="135" t="str">
+      <c r="Z5" s="134" t="str">
         <f>$V$5</f>
         <v>IV тоқсан</v>
       </c>
-      <c r="AA5" s="13"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="AA5" s="135" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" s="13"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="81">
         <v>0</v>
       </c>
       <c r="B6" s="83" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="62">
         <v>17</v>
       </c>
       <c r="D6" s="64">
         <v>15.922000000000001</v>
       </c>
       <c r="E6" s="64">
         <v>27.867999999999999</v>
       </c>
       <c r="F6" s="74">
         <v>18.010000000000002</v>
       </c>
       <c r="G6" s="19">
         <v>15.459</v>
       </c>
       <c r="H6" s="18">
         <v>15.93</v>
       </c>
       <c r="I6" s="18">
@@ -19252,55 +19830,58 @@
       </c>
       <c r="R6" s="39">
         <v>17.149999999999999</v>
       </c>
       <c r="S6" s="19">
         <v>16.919</v>
       </c>
       <c r="T6" s="18">
         <v>16.452999999999999</v>
       </c>
       <c r="U6" s="18">
         <v>29.096</v>
       </c>
       <c r="V6" s="39">
         <v>17.988</v>
       </c>
       <c r="W6" s="19">
         <v>17.516999999999999</v>
       </c>
       <c r="X6" s="25">
         <v>17.523</v>
       </c>
       <c r="Y6" s="25">
         <v>29.641999999999999</v>
       </c>
-      <c r="Z6" s="132">
+      <c r="Z6" s="129">
         <v>17.988</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AA6" s="25">
+        <v>17.443999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="81">
         <v>100000000</v>
       </c>
       <c r="B7" s="84" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="48"/>
       <c r="D7" s="67"/>
       <c r="E7" s="67"/>
       <c r="F7" s="70"/>
       <c r="G7" s="21"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="21"/>
       <c r="L7" s="20">
         <v>10.737</v>
       </c>
       <c r="M7" s="20">
         <v>15.333</v>
       </c>
       <c r="N7" s="32">
         <v>11.148999999999999</v>
       </c>
       <c r="O7" s="21">
@@ -19314,55 +19895,58 @@
       </c>
       <c r="R7" s="32">
         <v>12.536</v>
       </c>
       <c r="S7" s="21">
         <v>13.98</v>
       </c>
       <c r="T7" s="20">
         <v>12.441000000000001</v>
       </c>
       <c r="U7" s="20">
         <v>16.513000000000002</v>
       </c>
       <c r="V7" s="32">
         <v>12.983000000000001</v>
       </c>
       <c r="W7" s="21">
         <v>14.052</v>
       </c>
       <c r="X7" s="24">
         <v>13.872</v>
       </c>
       <c r="Y7" s="24">
         <v>18.012</v>
       </c>
-      <c r="Z7" s="132">
+      <c r="Z7" s="129">
         <v>13.726000000000001</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AA7" s="24">
+        <v>15.56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="88">
         <v>110000000</v>
       </c>
       <c r="B8" s="85" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="66">
         <v>19.603000000000002</v>
       </c>
       <c r="D8" s="67">
         <v>17.146000000000001</v>
       </c>
       <c r="E8" s="67">
         <v>24.138999999999999</v>
       </c>
       <c r="F8" s="70">
         <v>18.991</v>
       </c>
       <c r="G8" s="21">
         <v>15.095000000000001</v>
       </c>
       <c r="H8" s="20">
         <v>16.713000000000001</v>
       </c>
       <c r="I8" s="20">
@@ -19394,55 +19978,58 @@
       </c>
       <c r="R8" s="32">
         <v>16.562999999999999</v>
       </c>
       <c r="S8" s="21">
         <v>18.760000000000002</v>
       </c>
       <c r="T8" s="20">
         <v>17.405000000000001</v>
       </c>
       <c r="U8" s="20">
         <v>27.518999999999998</v>
       </c>
       <c r="V8" s="32">
         <v>18.239999999999998</v>
       </c>
       <c r="W8" s="21">
         <v>20.273</v>
       </c>
       <c r="X8" s="24">
         <v>18.782</v>
       </c>
       <c r="Y8" s="24">
         <v>25.826000000000001</v>
       </c>
-      <c r="Z8" s="132">
+      <c r="Z8" s="129">
         <v>18.667999999999999</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AA8" s="24">
+        <v>20.177</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="81">
         <v>150000000</v>
       </c>
       <c r="B9" s="85" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="66">
         <v>16.283999999999999</v>
       </c>
       <c r="D9" s="67">
         <v>15.419</v>
       </c>
       <c r="E9" s="67">
         <v>31.352</v>
       </c>
       <c r="F9" s="70">
         <v>17.707000000000001</v>
       </c>
       <c r="G9" s="21">
         <v>15.749000000000001</v>
       </c>
       <c r="H9" s="20">
         <v>15.952</v>
       </c>
       <c r="I9" s="20">
@@ -19474,55 +20061,58 @@
       </c>
       <c r="R9" s="32">
         <v>14.596</v>
       </c>
       <c r="S9" s="21">
         <v>14.656000000000001</v>
       </c>
       <c r="T9" s="20">
         <v>14.388</v>
       </c>
       <c r="U9" s="20">
         <v>31.47</v>
       </c>
       <c r="V9" s="32">
         <v>16.236000000000001</v>
       </c>
       <c r="W9" s="21">
         <v>16.181999999999999</v>
       </c>
       <c r="X9" s="24">
         <v>15.922000000000001</v>
       </c>
       <c r="Y9" s="24">
         <v>34.819000000000003</v>
       </c>
-      <c r="Z9" s="132">
+      <c r="Z9" s="129">
         <v>18.07</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AA9" s="24">
+        <v>16.63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="81">
         <v>190000000</v>
       </c>
       <c r="B10" s="85" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="66">
         <v>16.795000000000002</v>
       </c>
       <c r="D10" s="67">
         <v>15.42</v>
       </c>
       <c r="E10" s="67">
         <v>24.571999999999999</v>
       </c>
       <c r="F10" s="70">
         <v>17.488</v>
       </c>
       <c r="G10" s="21">
         <v>13.961</v>
       </c>
       <c r="H10" s="20">
         <v>14.847</v>
       </c>
       <c r="I10" s="20">
@@ -19554,55 +20144,58 @@
       </c>
       <c r="R10" s="32">
         <v>14.807</v>
       </c>
       <c r="S10" s="21">
         <v>13.999000000000001</v>
       </c>
       <c r="T10" s="20">
         <v>13.843999999999999</v>
       </c>
       <c r="U10" s="20">
         <v>24.289000000000001</v>
       </c>
       <c r="V10" s="32">
         <v>15.102</v>
       </c>
       <c r="W10" s="21">
         <v>14.975</v>
       </c>
       <c r="X10" s="24">
         <v>15.317</v>
       </c>
       <c r="Y10" s="24">
         <v>24.198</v>
       </c>
-      <c r="Z10" s="132">
+      <c r="Z10" s="129">
         <v>14.176</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AA10" s="24">
+        <v>13.845000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="81">
         <v>230000000</v>
       </c>
       <c r="B11" s="85" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="66">
         <v>12.955</v>
       </c>
       <c r="D11" s="67">
         <v>13.788</v>
       </c>
       <c r="E11" s="67">
         <v>28.114000000000001</v>
       </c>
       <c r="F11" s="70">
         <v>12.89</v>
       </c>
       <c r="G11" s="21">
         <v>11.682</v>
       </c>
       <c r="H11" s="20">
         <v>13.484999999999999</v>
       </c>
       <c r="I11" s="20">
@@ -19634,55 +20227,58 @@
       </c>
       <c r="R11" s="32">
         <v>12.961</v>
       </c>
       <c r="S11" s="21">
         <v>12.563000000000001</v>
       </c>
       <c r="T11" s="20">
         <v>13.204000000000001</v>
       </c>
       <c r="U11" s="20">
         <v>28.975000000000001</v>
       </c>
       <c r="V11" s="32">
         <v>13.589</v>
       </c>
       <c r="W11" s="21">
         <v>12.557</v>
       </c>
       <c r="X11" s="24">
         <v>13.117000000000001</v>
       </c>
       <c r="Y11" s="24">
         <v>28.244</v>
       </c>
-      <c r="Z11" s="132">
+      <c r="Z11" s="129">
         <v>12.747999999999999</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AA11" s="24">
+        <v>12.141</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="81">
         <v>270000000</v>
       </c>
       <c r="B12" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="66">
         <v>16.786999999999999</v>
       </c>
       <c r="D12" s="67">
         <v>16.166</v>
       </c>
       <c r="E12" s="67">
         <v>24.391999999999999</v>
       </c>
       <c r="F12" s="70">
         <v>16.405999999999999</v>
       </c>
       <c r="G12" s="21">
         <v>16.312999999999999</v>
       </c>
       <c r="H12" s="20">
         <v>15.242000000000001</v>
       </c>
       <c r="I12" s="20">
@@ -19714,55 +20310,58 @@
       </c>
       <c r="R12" s="32">
         <v>17.007000000000001</v>
       </c>
       <c r="S12" s="21">
         <v>17.995000000000001</v>
       </c>
       <c r="T12" s="20">
         <v>16.672000000000001</v>
       </c>
       <c r="U12" s="20">
         <v>27.427</v>
       </c>
       <c r="V12" s="32">
         <v>18.318999999999999</v>
       </c>
       <c r="W12" s="21">
         <v>19.916</v>
       </c>
       <c r="X12" s="24">
         <v>18.074000000000002</v>
       </c>
       <c r="Y12" s="24">
         <v>27.096</v>
       </c>
-      <c r="Z12" s="132">
+      <c r="Z12" s="129">
         <v>17.254999999999999</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AA12" s="24">
+        <v>16.417000000000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="81">
         <v>310000000</v>
       </c>
       <c r="B13" s="85" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="66">
         <v>12.879</v>
       </c>
       <c r="D13" s="67">
         <v>12.941000000000001</v>
       </c>
       <c r="E13" s="67">
         <v>30.27</v>
       </c>
       <c r="F13" s="70">
         <v>15.317</v>
       </c>
       <c r="G13" s="21">
         <v>12.628</v>
       </c>
       <c r="H13" s="20">
         <v>13.199</v>
       </c>
       <c r="I13" s="20">
@@ -19794,55 +20393,58 @@
       </c>
       <c r="R13" s="32">
         <v>16.231000000000002</v>
       </c>
       <c r="S13" s="21">
         <v>16.516999999999999</v>
       </c>
       <c r="T13" s="20">
         <v>16.751999999999999</v>
       </c>
       <c r="U13" s="20">
         <v>36.073</v>
       </c>
       <c r="V13" s="32">
         <v>17.427</v>
       </c>
       <c r="W13" s="21">
         <v>15.62</v>
       </c>
       <c r="X13" s="24">
         <v>16.181000000000001</v>
       </c>
       <c r="Y13" s="24">
         <v>34.006</v>
       </c>
-      <c r="Z13" s="132">
+      <c r="Z13" s="129">
         <v>16.564</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AA13" s="24">
+        <v>15.252000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="81">
         <v>330000000</v>
       </c>
       <c r="B14" s="84" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="48"/>
       <c r="D14" s="67"/>
       <c r="E14" s="67"/>
       <c r="F14" s="70"/>
       <c r="G14" s="21"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="21"/>
       <c r="L14" s="20">
         <v>13.733000000000001</v>
       </c>
       <c r="M14" s="20">
         <v>27.449000000000002</v>
       </c>
       <c r="N14" s="32">
         <v>15.682</v>
       </c>
       <c r="O14" s="21">
@@ -19856,55 +20458,58 @@
       </c>
       <c r="R14" s="32">
         <v>15.321999999999999</v>
       </c>
       <c r="S14" s="21">
         <v>17.585999999999999</v>
       </c>
       <c r="T14" s="20">
         <v>14.727</v>
       </c>
       <c r="U14" s="20">
         <v>25.690999999999999</v>
       </c>
       <c r="V14" s="32">
         <v>16.146000000000001</v>
       </c>
       <c r="W14" s="21">
         <v>18.585999999999999</v>
       </c>
       <c r="X14" s="24">
         <v>14.739000000000001</v>
       </c>
       <c r="Y14" s="24">
         <v>27.437999999999999</v>
       </c>
-      <c r="Z14" s="132">
+      <c r="Z14" s="129">
         <v>16.949000000000002</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AA14" s="24">
+        <v>18.971</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="81">
         <v>350000000</v>
       </c>
       <c r="B15" s="85" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="66">
         <v>19.881</v>
       </c>
       <c r="D15" s="67">
         <v>19.077000000000002</v>
       </c>
       <c r="E15" s="67">
         <v>29.420999999999999</v>
       </c>
       <c r="F15" s="70">
         <v>21.097000000000001</v>
       </c>
       <c r="G15" s="21">
         <v>18.55</v>
       </c>
       <c r="H15" s="20">
         <v>18.442</v>
       </c>
       <c r="I15" s="20">
@@ -19936,55 +20541,58 @@
       </c>
       <c r="R15" s="32">
         <v>18.948</v>
       </c>
       <c r="S15" s="21">
         <v>19.555</v>
       </c>
       <c r="T15" s="20">
         <v>19.349</v>
       </c>
       <c r="U15" s="20">
         <v>30.207000000000001</v>
       </c>
       <c r="V15" s="32">
         <v>20.475999999999999</v>
       </c>
       <c r="W15" s="21">
         <v>20.724</v>
       </c>
       <c r="X15" s="24">
         <v>20.568999999999999</v>
       </c>
       <c r="Y15" s="24">
         <v>30.768999999999998</v>
       </c>
-      <c r="Z15" s="132">
+      <c r="Z15" s="129">
         <v>21.132000000000001</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AA15" s="24">
+        <v>21.483000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="81">
         <v>390000000</v>
       </c>
       <c r="B16" s="85" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="66">
         <v>15.071999999999999</v>
       </c>
       <c r="D16" s="67">
         <v>13.343999999999999</v>
       </c>
       <c r="E16" s="67">
         <v>23.024000000000001</v>
       </c>
       <c r="F16" s="70">
         <v>16.132000000000001</v>
       </c>
       <c r="G16" s="21">
         <v>12.959</v>
       </c>
       <c r="H16" s="20">
         <v>15.69</v>
       </c>
       <c r="I16" s="20">
@@ -20016,55 +20624,58 @@
       </c>
       <c r="R16" s="32">
         <v>17.323</v>
       </c>
       <c r="S16" s="21">
         <v>17.760000000000002</v>
       </c>
       <c r="T16" s="20">
         <v>16.337</v>
       </c>
       <c r="U16" s="20">
         <v>26.904</v>
       </c>
       <c r="V16" s="32">
         <v>19.026</v>
       </c>
       <c r="W16" s="21">
         <v>17.32</v>
       </c>
       <c r="X16" s="24">
         <v>17.568000000000001</v>
       </c>
       <c r="Y16" s="24">
         <v>25.327000000000002</v>
       </c>
-      <c r="Z16" s="132">
+      <c r="Z16" s="129">
         <v>18.565000000000001</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16" s="24">
+        <v>17.594999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="81">
         <v>430000000</v>
       </c>
       <c r="B17" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="66">
         <v>13.839</v>
       </c>
       <c r="D17" s="67">
         <v>14.494</v>
       </c>
       <c r="E17" s="67">
         <v>36.136000000000003</v>
       </c>
       <c r="F17" s="70">
         <v>15.884</v>
       </c>
       <c r="G17" s="21">
         <v>13.209</v>
       </c>
       <c r="H17" s="20">
         <v>14.372</v>
       </c>
       <c r="I17" s="20">
@@ -20096,55 +20707,58 @@
       </c>
       <c r="R17" s="32">
         <v>14.579000000000001</v>
       </c>
       <c r="S17" s="21">
         <v>13.552</v>
       </c>
       <c r="T17" s="20">
         <v>14.353</v>
       </c>
       <c r="U17" s="20">
         <v>36.143000000000001</v>
       </c>
       <c r="V17" s="32">
         <v>14.691000000000001</v>
       </c>
       <c r="W17" s="21">
         <v>13.773999999999999</v>
       </c>
       <c r="X17" s="24">
         <v>14.965999999999999</v>
       </c>
       <c r="Y17" s="24">
         <v>36.286999999999999</v>
       </c>
-      <c r="Z17" s="132">
+      <c r="Z17" s="129">
         <v>14.249000000000001</v>
       </c>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17" s="24">
+        <v>13.504</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="81">
         <v>470000000</v>
       </c>
       <c r="B18" s="85" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="66">
         <v>24.992000000000001</v>
       </c>
       <c r="D18" s="67">
         <v>24.951000000000001</v>
       </c>
       <c r="E18" s="67">
         <v>27.126000000000001</v>
       </c>
       <c r="F18" s="70">
         <v>24.701000000000001</v>
       </c>
       <c r="G18" s="21">
         <v>25.526</v>
       </c>
       <c r="H18" s="20">
         <v>21.306000000000001</v>
       </c>
       <c r="I18" s="20">
@@ -20176,55 +20790,58 @@
       </c>
       <c r="R18" s="32">
         <v>20.34</v>
       </c>
       <c r="S18" s="21">
         <v>21.878</v>
       </c>
       <c r="T18" s="20">
         <v>20.344000000000001</v>
       </c>
       <c r="U18" s="20">
         <v>19.765999999999998</v>
       </c>
       <c r="V18" s="32">
         <v>19.370999999999999</v>
       </c>
       <c r="W18" s="21">
         <v>23.433</v>
       </c>
       <c r="X18" s="24">
         <v>22.952000000000002</v>
       </c>
       <c r="Y18" s="24">
         <v>21.981999999999999</v>
       </c>
-      <c r="Z18" s="132">
+      <c r="Z18" s="129">
         <v>20.815999999999999</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18" s="24">
+        <v>24.152999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="81">
         <v>550000000</v>
       </c>
       <c r="B19" s="85" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="66">
         <v>16.936</v>
       </c>
       <c r="D19" s="67">
         <v>14.723000000000001</v>
       </c>
       <c r="E19" s="67">
         <v>23.82</v>
       </c>
       <c r="F19" s="70">
         <v>18.033000000000001</v>
       </c>
       <c r="G19" s="21">
         <v>16.843</v>
       </c>
       <c r="H19" s="20">
         <v>14.608000000000001</v>
       </c>
       <c r="I19" s="20">
@@ -20256,55 +20873,58 @@
       </c>
       <c r="R19" s="32">
         <v>16.838999999999999</v>
       </c>
       <c r="S19" s="21">
         <v>16.385000000000002</v>
       </c>
       <c r="T19" s="20">
         <v>14.813000000000001</v>
       </c>
       <c r="U19" s="20">
         <v>24.571000000000002</v>
       </c>
       <c r="V19" s="32">
         <v>17.513999999999999</v>
       </c>
       <c r="W19" s="21">
         <v>16.55</v>
       </c>
       <c r="X19" s="24">
         <v>14.532</v>
       </c>
       <c r="Y19" s="24">
         <v>24.561</v>
       </c>
-      <c r="Z19" s="132">
+      <c r="Z19" s="129">
         <v>18.128</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19" s="24">
+        <v>17.626000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="81">
         <v>590000000</v>
       </c>
       <c r="B20" s="85" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="66">
         <v>19.122</v>
       </c>
       <c r="D20" s="67">
         <v>16.602</v>
       </c>
       <c r="E20" s="67">
         <v>25.422000000000001</v>
       </c>
       <c r="F20" s="70">
         <v>18.489999999999998</v>
       </c>
       <c r="G20" s="21">
         <v>13.888999999999999</v>
       </c>
       <c r="H20" s="20">
         <v>18.152999999999999</v>
       </c>
       <c r="I20" s="20">
@@ -20336,55 +20956,58 @@
       </c>
       <c r="R20" s="32">
         <v>18.850000000000001</v>
       </c>
       <c r="S20" s="21">
         <v>18.635999999999999</v>
       </c>
       <c r="T20" s="20">
         <v>16.984000000000002</v>
       </c>
       <c r="U20" s="20">
         <v>25.655000000000001</v>
       </c>
       <c r="V20" s="32">
         <v>20.763000000000002</v>
       </c>
       <c r="W20" s="21">
         <v>20.076000000000001</v>
       </c>
       <c r="X20" s="24">
         <v>18.262</v>
       </c>
       <c r="Y20" s="24">
         <v>23.544</v>
       </c>
-      <c r="Z20" s="132">
+      <c r="Z20" s="129">
         <v>19.561</v>
       </c>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20" s="24">
+        <v>19.353999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="81">
         <v>610000000</v>
       </c>
       <c r="B21" s="85" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="66">
         <v>13.922000000000001</v>
       </c>
       <c r="D21" s="67">
         <v>13.845000000000001</v>
       </c>
       <c r="E21" s="67">
         <v>28.408999999999999</v>
       </c>
       <c r="F21" s="70">
         <v>14.920999999999999</v>
       </c>
       <c r="G21" s="21">
         <v>13.811999999999999</v>
       </c>
       <c r="H21" s="20">
         <v>13.715</v>
       </c>
       <c r="I21" s="20">
@@ -20416,55 +21039,58 @@
       </c>
       <c r="R21" s="32">
         <v>16.605</v>
       </c>
       <c r="S21" s="21">
         <v>14.826000000000001</v>
       </c>
       <c r="T21" s="20">
         <v>14.377000000000001</v>
       </c>
       <c r="U21" s="20">
         <v>26.529</v>
       </c>
       <c r="V21" s="32">
         <v>16.263999999999999</v>
       </c>
       <c r="W21" s="21">
         <v>14.414</v>
       </c>
       <c r="X21" s="24">
         <v>15.574</v>
       </c>
       <c r="Y21" s="24">
         <v>28.131</v>
       </c>
-      <c r="Z21" s="132">
+      <c r="Z21" s="129">
         <v>15.474</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21" s="24">
+        <v>14.500999999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="81">
         <v>620000000</v>
       </c>
       <c r="B22" s="85" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="48"/>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
       <c r="F22" s="70"/>
       <c r="G22" s="21"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
       <c r="K22" s="21"/>
       <c r="L22" s="20">
         <v>14.414</v>
       </c>
       <c r="M22" s="20">
         <v>22.895</v>
       </c>
       <c r="N22" s="32">
         <v>15.805999999999999</v>
       </c>
       <c r="O22" s="21">
@@ -20478,55 +21104,58 @@
       </c>
       <c r="R22" s="32">
         <v>16.605</v>
       </c>
       <c r="S22" s="21">
         <v>18.524999999999999</v>
       </c>
       <c r="T22" s="20">
         <v>17.417000000000002</v>
       </c>
       <c r="U22" s="20">
         <v>23.236999999999998</v>
       </c>
       <c r="V22" s="32">
         <v>16.966999999999999</v>
       </c>
       <c r="W22" s="21">
         <v>17.518000000000001</v>
       </c>
       <c r="X22" s="24">
         <v>17.466999999999999</v>
       </c>
       <c r="Y22" s="24">
         <v>24.920999999999999</v>
       </c>
-      <c r="Z22" s="132">
+      <c r="Z22" s="129">
         <v>16.006</v>
       </c>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22" s="24">
+        <v>15.137</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="81">
         <v>630000000</v>
       </c>
       <c r="B23" s="85" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="66">
         <v>19.068000000000001</v>
       </c>
       <c r="D23" s="67">
         <v>15.345000000000001</v>
       </c>
       <c r="E23" s="67">
         <v>21.907</v>
       </c>
       <c r="F23" s="70">
         <v>16.904</v>
       </c>
       <c r="G23" s="21">
         <v>17.643999999999998</v>
       </c>
       <c r="H23" s="20">
         <v>16.422999999999998</v>
       </c>
       <c r="I23" s="20">
@@ -20558,55 +21187,58 @@
       </c>
       <c r="R23" s="32">
         <v>18.425000000000001</v>
       </c>
       <c r="S23" s="21">
         <v>18.998999999999999</v>
       </c>
       <c r="T23" s="20">
         <v>17.564</v>
       </c>
       <c r="U23" s="20">
         <v>27.478000000000002</v>
       </c>
       <c r="V23" s="32">
         <v>19.797000000000001</v>
       </c>
       <c r="W23" s="21">
         <v>18.951000000000001</v>
       </c>
       <c r="X23" s="24">
         <v>16.739999999999998</v>
       </c>
       <c r="Y23" s="24">
         <v>25.024000000000001</v>
       </c>
-      <c r="Z23" s="132">
+      <c r="Z23" s="129">
         <v>19.128</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23" s="24">
+        <v>19.042000000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="81">
         <v>710000000</v>
       </c>
       <c r="B24" s="85" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="66">
         <v>19.579999999999998</v>
       </c>
       <c r="D24" s="67">
         <v>18.77</v>
       </c>
       <c r="E24" s="67">
         <v>29.291</v>
       </c>
       <c r="F24" s="70">
         <v>19.446999999999999</v>
       </c>
       <c r="G24" s="21">
         <v>16.016999999999999</v>
       </c>
       <c r="H24" s="20">
         <v>20.222000000000001</v>
       </c>
       <c r="I24" s="20">
@@ -20638,55 +21270,58 @@
       </c>
       <c r="R24" s="32">
         <v>21.664999999999999</v>
       </c>
       <c r="S24" s="21">
         <v>19.949000000000002</v>
       </c>
       <c r="T24" s="20">
         <v>20.244</v>
       </c>
       <c r="U24" s="20">
         <v>37.051000000000002</v>
       </c>
       <c r="V24" s="32">
         <v>23.309000000000001</v>
       </c>
       <c r="W24" s="21">
         <v>20.292000000000002</v>
       </c>
       <c r="X24" s="24">
         <v>21.998999999999999</v>
       </c>
       <c r="Y24" s="24">
         <v>35</v>
       </c>
-      <c r="Z24" s="132">
+      <c r="Z24" s="129">
         <v>21.97</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24" s="24">
+        <v>19.035</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="81">
         <v>750000000</v>
       </c>
       <c r="B25" s="85" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="66">
         <v>20.923999999999999</v>
       </c>
       <c r="D25" s="67">
         <v>19.198</v>
       </c>
       <c r="E25" s="67">
         <v>33.289000000000001</v>
       </c>
       <c r="F25" s="70">
         <v>25.992999999999999</v>
       </c>
       <c r="G25" s="21">
         <v>18.634</v>
       </c>
       <c r="H25" s="20">
         <v>19.491</v>
       </c>
       <c r="I25" s="20">
@@ -20718,55 +21353,58 @@
       </c>
       <c r="R25" s="32">
         <v>22.076000000000001</v>
       </c>
       <c r="S25" s="21">
         <v>20.12</v>
       </c>
       <c r="T25" s="20">
         <v>20.488</v>
       </c>
       <c r="U25" s="20">
         <v>34.03</v>
       </c>
       <c r="V25" s="32">
         <v>23.565999999999999</v>
       </c>
       <c r="W25" s="21">
         <v>21.527000000000001</v>
       </c>
       <c r="X25" s="24">
         <v>21.977</v>
       </c>
       <c r="Y25" s="24">
         <v>36.981000000000002</v>
       </c>
-      <c r="Z25" s="132">
+      <c r="Z25" s="129">
         <v>25.038</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15.75" thickBot="1">
+      <c r="AA25" s="24">
+        <v>21.853000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15.75" thickBot="1">
       <c r="A26" s="82">
         <v>790000000</v>
       </c>
       <c r="B26" s="86" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="91">
         <v>10.994</v>
       </c>
       <c r="D26" s="69">
         <v>10.308999999999999</v>
       </c>
       <c r="E26" s="69">
         <v>29.018000000000001</v>
       </c>
       <c r="F26" s="71">
         <v>11.018000000000001</v>
       </c>
       <c r="G26" s="23">
         <v>10.847</v>
       </c>
       <c r="H26" s="22">
         <v>9.4380000000000006</v>
       </c>
       <c r="I26" s="22">
@@ -20792,100 +21430,103 @@
       </c>
       <c r="P26" s="22">
         <v>12.468999999999999</v>
       </c>
       <c r="Q26" s="22">
         <v>28.09</v>
       </c>
       <c r="R26" s="33">
         <v>12.484</v>
       </c>
       <c r="S26" s="23">
         <v>13.182</v>
       </c>
       <c r="T26" s="22">
         <v>13.340999999999999</v>
       </c>
       <c r="U26" s="22">
         <v>30.193999999999999</v>
       </c>
       <c r="V26" s="33">
         <v>12.343999999999999</v>
       </c>
       <c r="W26" s="23">
         <v>14.215</v>
       </c>
-      <c r="X26" s="129">
+      <c r="X26" s="126">
         <v>14.79</v>
       </c>
-      <c r="Y26" s="129">
+      <c r="Y26" s="126">
         <v>32.415999999999997</v>
       </c>
-      <c r="Z26" s="129">
+      <c r="Z26" s="126">
         <v>12.722</v>
+      </c>
+      <c r="AA26" s="126">
+        <v>15.307</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="S3:AA3"/>
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="S3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
-      <vt:lpstr>Нан және жарма өнімдері</vt:lpstr>
+      <vt:lpstr>Жарнамалар және астық өнімдері</vt:lpstr>
       <vt:lpstr>Ет және ет өнімдері</vt:lpstr>
       <vt:lpstr>Балық және теңіз өнімдері</vt:lpstr>
       <vt:lpstr>Сүт және сүт өнімдері</vt:lpstr>
       <vt:lpstr>Жұмыртқа</vt:lpstr>
       <vt:lpstr>Майлар</vt:lpstr>
-      <vt:lpstr>Жемістер</vt:lpstr>
+      <vt:lpstr>Жемістер, жидектер және жанғақт</vt:lpstr>
       <vt:lpstr>Көкөністер (картоптан басқа)</vt:lpstr>
       <vt:lpstr>Картоп</vt:lpstr>
       <vt:lpstr>Қант, джем, бал, шоколад</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Yandex.Translate</dc:creator>
   <dc:description>Translated with Yandex.Translate</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>