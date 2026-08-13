--- v0 (2026-04-16)
+++ v1 (2026-08-13)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\ODINказ311020252025\Орындалды\14340101+Барлық жұмыртқа түрі\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\на сайте один\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24750" windowHeight="11805" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15075" windowHeight="10440" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="70">
   <si>
     <t>Турмаганбет Айбота Аманжоловна</t>
   </si>
   <si>
     <t>+7 7172749316</t>
   </si>
   <si>
     <t>ai.kalieva@aspire.gov.kz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/18/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -237,50 +237,53 @@
   </si>
   <si>
     <t>Түркістан облысы мен республикалық маңызы бар Шымкент қаласы 2018 жылы құрылды; Абай, Жетісу және Ұлытау облыстары 2022 жылы құрылды.</t>
   </si>
   <si>
     <t>Жалпы мемлекеттік статистикалық байқаулар «Мал шаруашылығының жай-күйі туралы есеп» (24-сх нысаны, кезеңділігі – жыл сайын) және «Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру» (А-008 нысаны, кезеңділігі – тоқсан сайын).</t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы бойынша статистикалық көрсеткіштерді қалыптастыру әдістемесіне сәйкес қалыптастырылады.
 </t>
   </si>
   <si>
     <t>Статистикалық мақсаттар үшін ресми статистикалық ақпаратты қайта қарау қағидаларының 10-тармағы 2-тармақшасына сәйкес және шаруашылық бойынша есептің жаңартылған әкімшілік деректері негізінде шаруа және фермер қожалықтары мен жеке қосалқы шаруашылықтарға қатысты 2022 және 2023 жылдарға мал шаруашылығы статистикасының жеке көрсеткіштеріне арнайы қайта қарау жүзеге асырылды.</t>
   </si>
   <si>
     <t>Жұмыртқа өндіру – бұл кезең ішінде барлық ауыл шаруашылығы құстарынан (тауық, үйрек, қаз, күркетауық және басқалар) алынған жұмыртқа саны.</t>
   </si>
   <si>
     <t>СКК коды 14340101</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.0;[Red]#,##0.0"/>
+  </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
@@ -408,51 +411,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -526,50 +529,55 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -853,51 +861,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kalieva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="14" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
     <row r="2" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="26">
         <v>14340101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="21" t="s">
         <v>15</v>
       </c>
@@ -1138,80 +1146,80 @@
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="36" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="37" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA29"/>
+  <dimension ref="A2:AB29"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+    <sheetView tabSelected="1" topLeftCell="M1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="AA2" sqref="AA2:AB2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" style="1" customWidth="1"/>
     <col min="3" max="5" width="8.42578125" style="1" customWidth="1"/>
-    <col min="6" max="27" width="8.7109375" style="1" customWidth="1"/>
-    <col min="28" max="35" width="9.140625" style="1"/>
+    <col min="6" max="28" width="8.7109375" style="1" customWidth="1"/>
+    <col min="29" max="35" width="9.140625" style="1"/>
     <col min="36" max="36" width="8.85546875" style="1" customWidth="1"/>
     <col min="37" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="9" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" s="9" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
         <v>69</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="Z2" s="46" t="s">
+      <c r="AA2" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="AA2" s="46"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:27" s="10" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB2" s="46"/>
+    </row>
+    <row r="4" spans="1:28" s="10" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="38" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7">
         <v>2000</v>
       </c>
       <c r="D4" s="7">
         <v>2001</v>
       </c>
       <c r="E4" s="7">
         <v>2003</v>
       </c>
       <c r="F4" s="8">
         <v>2003</v>
       </c>
       <c r="G4" s="8">
         <v>2004</v>
       </c>
       <c r="H4" s="8">
         <v>2005</v>
       </c>
       <c r="I4" s="8">
         <v>2006</v>
       </c>
@@ -1247,52 +1255,55 @@
       </c>
       <c r="T4" s="8">
         <v>2017</v>
       </c>
       <c r="U4" s="8">
         <v>2018</v>
       </c>
       <c r="V4" s="8">
         <v>2019</v>
       </c>
       <c r="W4" s="8">
         <v>2020</v>
       </c>
       <c r="X4" s="8">
         <v>2021</v>
       </c>
       <c r="Y4" s="8">
         <v>2022</v>
       </c>
       <c r="Z4" s="8">
         <v>2023</v>
       </c>
       <c r="AA4" s="8">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:27" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB4" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
       <c r="B5" s="39" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="34">
         <v>1692.2</v>
       </c>
       <c r="D5" s="34">
         <v>1855.3</v>
       </c>
       <c r="E5" s="34">
         <v>2102.1</v>
       </c>
       <c r="F5" s="34">
         <v>2276.6999999999998</v>
       </c>
       <c r="G5" s="34">
         <v>2316.8000000000002</v>
       </c>
       <c r="H5" s="34">
         <v>2514</v>
       </c>
       <c r="I5" s="34">
         <v>2494.6999999999998</v>
       </c>
@@ -1328,52 +1339,55 @@
       </c>
       <c r="T5" s="34">
         <v>5103</v>
       </c>
       <c r="U5" s="34">
         <v>5591.4</v>
       </c>
       <c r="V5" s="34">
         <v>5513.4</v>
       </c>
       <c r="W5" s="34">
         <v>5065.8</v>
       </c>
       <c r="X5" s="34">
         <v>4838.1000000000004</v>
       </c>
       <c r="Y5" s="34">
         <v>4526.7</v>
       </c>
       <c r="Z5" s="34">
         <v>4420.6000000000004</v>
       </c>
       <c r="AA5" s="34">
         <v>4478.1000000000004</v>
       </c>
-    </row>
-    <row r="6" spans="1:27" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB5" s="48">
+        <v>4584.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="25">
         <v>100000000</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="32" t="s">
@@ -1411,52 +1425,55 @@
       </c>
       <c r="T6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="U6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="V6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="W6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="X6" s="32" t="s">
         <v>3</v>
       </c>
       <c r="Y6" s="33">
         <v>61.5</v>
       </c>
       <c r="Z6" s="33">
         <v>56.8</v>
       </c>
       <c r="AA6" s="33">
         <v>58.6</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB6" s="49">
+        <v>58.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="25">
         <v>110000000</v>
       </c>
       <c r="B7" s="41" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="33">
         <v>162.9</v>
       </c>
       <c r="D7" s="33">
         <v>185.1</v>
       </c>
       <c r="E7" s="33">
         <v>212.5</v>
       </c>
       <c r="F7" s="33">
         <v>216.6</v>
       </c>
       <c r="G7" s="33">
         <v>219.7</v>
       </c>
       <c r="H7" s="33">
         <v>225.9</v>
       </c>
       <c r="I7" s="33">
@@ -1494,52 +1511,55 @@
       </c>
       <c r="T7" s="33">
         <v>796.9</v>
       </c>
       <c r="U7" s="33">
         <v>889.9</v>
       </c>
       <c r="V7" s="33">
         <v>860.4</v>
       </c>
       <c r="W7" s="33">
         <v>808.3</v>
       </c>
       <c r="X7" s="33">
         <v>793.2</v>
       </c>
       <c r="Y7" s="33">
         <v>718.6</v>
       </c>
       <c r="Z7" s="33">
         <v>693.5</v>
       </c>
       <c r="AA7" s="33">
         <v>691.7</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB7" s="49">
+        <v>687.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="25">
         <v>150000000</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="33">
         <v>71.099999999999994</v>
       </c>
       <c r="D8" s="33">
         <v>72.400000000000006</v>
       </c>
       <c r="E8" s="33">
         <v>83.8</v>
       </c>
       <c r="F8" s="33">
         <v>106</v>
       </c>
       <c r="G8" s="33">
         <v>97</v>
       </c>
       <c r="H8" s="33">
         <v>109.7</v>
       </c>
       <c r="I8" s="33">
@@ -1577,52 +1597,55 @@
       </c>
       <c r="T8" s="33">
         <v>186.8</v>
       </c>
       <c r="U8" s="33">
         <v>231.5</v>
       </c>
       <c r="V8" s="33">
         <v>235.6</v>
       </c>
       <c r="W8" s="33">
         <v>232.8</v>
       </c>
       <c r="X8" s="33">
         <v>232.9</v>
       </c>
       <c r="Y8" s="33">
         <v>227.8</v>
       </c>
       <c r="Z8" s="33">
         <v>217.8</v>
       </c>
       <c r="AA8" s="33">
         <v>215.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB8" s="49">
+        <v>239.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="25">
         <v>190000000</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="33">
         <v>418.9</v>
       </c>
       <c r="D9" s="33">
         <v>415.6</v>
       </c>
       <c r="E9" s="33">
         <v>494.8</v>
       </c>
       <c r="F9" s="33">
         <v>565.20000000000005</v>
       </c>
       <c r="G9" s="33">
         <v>559.9</v>
       </c>
       <c r="H9" s="33">
         <v>590.5</v>
       </c>
       <c r="I9" s="33">
@@ -1660,52 +1683,55 @@
       </c>
       <c r="T9" s="31">
         <v>1082.9000000000001</v>
       </c>
       <c r="U9" s="31">
         <v>1129.4000000000001</v>
       </c>
       <c r="V9" s="31">
         <v>1055.9000000000001</v>
       </c>
       <c r="W9" s="33">
         <v>995.1</v>
       </c>
       <c r="X9" s="33">
         <v>806.3</v>
       </c>
       <c r="Y9" s="33">
         <v>496.4</v>
       </c>
       <c r="Z9" s="33">
         <v>503.2</v>
       </c>
       <c r="AA9" s="33">
         <v>540.70000000000005</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB9" s="49">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="25">
         <v>230000000</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="33">
         <v>0.8</v>
       </c>
       <c r="D10" s="33">
         <v>0.9</v>
       </c>
       <c r="E10" s="33">
         <v>4.8</v>
       </c>
       <c r="F10" s="33">
         <v>2.4</v>
       </c>
       <c r="G10" s="33">
         <v>1.5</v>
       </c>
       <c r="H10" s="33">
         <v>1.6</v>
       </c>
       <c r="I10" s="33">
@@ -1743,52 +1769,55 @@
       </c>
       <c r="T10" s="33">
         <v>99.5</v>
       </c>
       <c r="U10" s="33">
         <v>125.7</v>
       </c>
       <c r="V10" s="33">
         <v>120</v>
       </c>
       <c r="W10" s="33">
         <v>55</v>
       </c>
       <c r="X10" s="33">
         <v>39.1</v>
       </c>
       <c r="Y10" s="33">
         <v>21.6</v>
       </c>
       <c r="Z10" s="33">
         <v>3</v>
       </c>
       <c r="AA10" s="33">
         <v>29.4</v>
       </c>
-    </row>
-    <row r="11" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB10" s="49">
+        <v>52.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="25">
         <v>270000000</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="33">
         <v>28.3</v>
       </c>
       <c r="D11" s="33">
         <v>33.299999999999997</v>
       </c>
       <c r="E11" s="33">
         <v>37.4</v>
       </c>
       <c r="F11" s="33">
         <v>40.299999999999997</v>
       </c>
       <c r="G11" s="33">
         <v>52</v>
       </c>
       <c r="H11" s="33">
         <v>95.5</v>
       </c>
       <c r="I11" s="33">
@@ -1826,52 +1855,55 @@
       </c>
       <c r="T11" s="33">
         <v>162.19999999999999</v>
       </c>
       <c r="U11" s="33">
         <v>172.5</v>
       </c>
       <c r="V11" s="33">
         <v>181.5</v>
       </c>
       <c r="W11" s="33">
         <v>189</v>
       </c>
       <c r="X11" s="33">
         <v>194.1</v>
       </c>
       <c r="Y11" s="33">
         <v>179.3</v>
       </c>
       <c r="Z11" s="33">
         <v>155.4</v>
       </c>
       <c r="AA11" s="33">
         <v>142.4</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB11" s="49">
+        <v>133.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>310000000</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="33">
         <v>53.9</v>
       </c>
       <c r="D12" s="33">
         <v>65.5</v>
       </c>
       <c r="E12" s="33">
         <v>74.400000000000006</v>
       </c>
       <c r="F12" s="33">
         <v>82.5</v>
       </c>
       <c r="G12" s="33">
         <v>87.7</v>
       </c>
       <c r="H12" s="33">
         <v>92</v>
       </c>
       <c r="I12" s="33">
@@ -1909,52 +1941,55 @@
       </c>
       <c r="T12" s="33">
         <v>120.6</v>
       </c>
       <c r="U12" s="33">
         <v>131.6</v>
       </c>
       <c r="V12" s="33">
         <v>134.6</v>
       </c>
       <c r="W12" s="33">
         <v>137.9</v>
       </c>
       <c r="X12" s="33">
         <v>149.4</v>
       </c>
       <c r="Y12" s="33">
         <v>139.30000000000001</v>
       </c>
       <c r="Z12" s="33">
         <v>132.80000000000001</v>
       </c>
       <c r="AA12" s="33">
         <v>125.2</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB12" s="49">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="25">
         <v>330000000</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="I13" s="32" t="s">
@@ -1992,52 +2027,55 @@
       </c>
       <c r="T13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="U13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="V13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="W13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="X13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="Y13" s="33">
         <v>362.9</v>
       </c>
       <c r="Z13" s="33">
         <v>341.4</v>
       </c>
       <c r="AA13" s="33">
         <v>329.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB13" s="49">
+        <v>331.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="25">
         <v>350000000</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="33">
         <v>147.5</v>
       </c>
       <c r="D14" s="33">
         <v>172.2</v>
       </c>
       <c r="E14" s="33">
         <v>190.9</v>
       </c>
       <c r="F14" s="33">
         <v>188</v>
       </c>
       <c r="G14" s="33">
         <v>177.3</v>
       </c>
       <c r="H14" s="33">
         <v>189.1</v>
       </c>
       <c r="I14" s="33">
@@ -2075,52 +2113,55 @@
       </c>
       <c r="T14" s="33">
         <v>630.29999999999995</v>
       </c>
       <c r="U14" s="33">
         <v>726.7</v>
       </c>
       <c r="V14" s="33">
         <v>748</v>
       </c>
       <c r="W14" s="33">
         <v>668</v>
       </c>
       <c r="X14" s="33">
         <v>657.4</v>
       </c>
       <c r="Y14" s="33">
         <v>637.20000000000005</v>
       </c>
       <c r="Z14" s="33">
         <v>673.2</v>
       </c>
       <c r="AA14" s="33">
         <v>626.9</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB14" s="49">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="25">
         <v>390000000</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="33">
         <v>253.2</v>
       </c>
       <c r="D15" s="33">
         <v>246.8</v>
       </c>
       <c r="E15" s="33">
         <v>284.89999999999998</v>
       </c>
       <c r="F15" s="33">
         <v>314.3</v>
       </c>
       <c r="G15" s="33">
         <v>325.5</v>
       </c>
       <c r="H15" s="33">
         <v>341.7</v>
       </c>
       <c r="I15" s="33">
@@ -2158,52 +2199,55 @@
       </c>
       <c r="T15" s="33">
         <v>649.4</v>
       </c>
       <c r="U15" s="33">
         <v>638.29999999999995</v>
       </c>
       <c r="V15" s="33">
         <v>643.79999999999995</v>
       </c>
       <c r="W15" s="33">
         <v>616.4</v>
       </c>
       <c r="X15" s="33">
         <v>599.29999999999995</v>
       </c>
       <c r="Y15" s="33">
         <v>392.5</v>
       </c>
       <c r="Z15" s="33">
         <v>359.8</v>
       </c>
       <c r="AA15" s="33">
         <v>392.2</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB15" s="49">
+        <v>389.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="25">
         <v>430000000</v>
       </c>
       <c r="B16" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="33">
         <v>23.6</v>
       </c>
       <c r="D16" s="33">
         <v>24.3</v>
       </c>
       <c r="E16" s="33">
         <v>28.6</v>
       </c>
       <c r="F16" s="33">
         <v>40</v>
       </c>
       <c r="G16" s="33">
         <v>32.6</v>
       </c>
       <c r="H16" s="33">
         <v>35.9</v>
       </c>
       <c r="I16" s="33">
@@ -2241,52 +2285,55 @@
       </c>
       <c r="T16" s="33">
         <v>6.7</v>
       </c>
       <c r="U16" s="33">
         <v>9.1</v>
       </c>
       <c r="V16" s="33">
         <v>8.5</v>
       </c>
       <c r="W16" s="33">
         <v>7.6</v>
       </c>
       <c r="X16" s="33">
         <v>8</v>
       </c>
       <c r="Y16" s="33">
         <v>8.6999999999999993</v>
       </c>
       <c r="Z16" s="33">
         <v>7.5</v>
       </c>
       <c r="AA16" s="33">
         <v>7.7</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB16" s="49">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="25">
         <v>470000000</v>
       </c>
       <c r="B17" s="41" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="31" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="33">
         <v>3.5</v>
       </c>
       <c r="E17" s="33">
         <v>1.7</v>
       </c>
       <c r="F17" s="33">
         <v>0.5</v>
       </c>
       <c r="G17" s="33">
         <v>0.7</v>
       </c>
       <c r="H17" s="33">
         <v>0.6</v>
       </c>
       <c r="I17" s="33">
@@ -2324,52 +2371,55 @@
       </c>
       <c r="T17" s="33">
         <v>5.2</v>
       </c>
       <c r="U17" s="33">
         <v>8.1</v>
       </c>
       <c r="V17" s="33">
         <v>9.3000000000000007</v>
       </c>
       <c r="W17" s="33">
         <v>2.2000000000000002</v>
       </c>
       <c r="X17" s="33">
         <v>1</v>
       </c>
       <c r="Y17" s="33">
         <v>1.2</v>
       </c>
       <c r="Z17" s="33">
         <v>0.9</v>
       </c>
       <c r="AA17" s="33">
         <v>1.6</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB17" s="49">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>550000000</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="33">
         <v>65.5</v>
       </c>
       <c r="D18" s="33">
         <v>112</v>
       </c>
       <c r="E18" s="33">
         <v>126.8</v>
       </c>
       <c r="F18" s="33">
         <v>123.7</v>
       </c>
       <c r="G18" s="33">
         <v>111.9</v>
       </c>
       <c r="H18" s="33">
         <v>120.6</v>
       </c>
       <c r="I18" s="33">
@@ -2407,52 +2457,55 @@
       </c>
       <c r="T18" s="33">
         <v>171.3</v>
       </c>
       <c r="U18" s="33">
         <v>215.2</v>
       </c>
       <c r="V18" s="33">
         <v>248.1</v>
       </c>
       <c r="W18" s="33">
         <v>255</v>
       </c>
       <c r="X18" s="33">
         <v>255.7</v>
       </c>
       <c r="Y18" s="33">
         <v>210.6</v>
       </c>
       <c r="Z18" s="33">
         <v>203.3</v>
       </c>
       <c r="AA18" s="33">
         <v>204</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB18" s="49">
+        <v>199.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="25">
         <v>590000000</v>
       </c>
       <c r="B19" s="41" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="33">
         <v>141.30000000000001</v>
       </c>
       <c r="D19" s="33">
         <v>142.4</v>
       </c>
       <c r="E19" s="33">
         <v>142.80000000000001</v>
       </c>
       <c r="F19" s="33">
         <v>156.69999999999999</v>
       </c>
       <c r="G19" s="33">
         <v>176.9</v>
       </c>
       <c r="H19" s="33">
         <v>122.2</v>
       </c>
       <c r="I19" s="33">
@@ -2490,52 +2543,55 @@
       </c>
       <c r="T19" s="33">
         <v>700.8</v>
       </c>
       <c r="U19" s="33">
         <v>814.2</v>
       </c>
       <c r="V19" s="33">
         <v>802.9</v>
       </c>
       <c r="W19" s="33">
         <v>562.29999999999995</v>
       </c>
       <c r="X19" s="33">
         <v>558.4</v>
       </c>
       <c r="Y19" s="33">
         <v>594.29999999999995</v>
       </c>
       <c r="Z19" s="33">
         <v>567.9</v>
       </c>
       <c r="AA19" s="33">
         <v>602.70000000000005</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB19" s="49">
+        <v>631.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="25">
         <v>610000000</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="32" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="32" t="s">
         <v>3</v>
       </c>
       <c r="E20" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="32" t="s">
         <v>3</v>
       </c>
       <c r="G20" s="32" t="s">
         <v>3</v>
       </c>
       <c r="H20" s="32" t="s">
         <v>3</v>
       </c>
       <c r="I20" s="32" t="s">
@@ -2573,52 +2629,55 @@
       </c>
       <c r="T20" s="32" t="s">
         <v>3</v>
       </c>
       <c r="U20" s="33">
         <v>189.8</v>
       </c>
       <c r="V20" s="33">
         <v>188.4</v>
       </c>
       <c r="W20" s="33">
         <v>217.9</v>
       </c>
       <c r="X20" s="33">
         <v>228.3</v>
       </c>
       <c r="Y20" s="33">
         <v>245.8</v>
       </c>
       <c r="Z20" s="33">
         <v>248.2</v>
       </c>
       <c r="AA20" s="33">
         <v>252.2</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB20" s="49">
+        <v>266.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="25"/>
       <c r="B21" s="40" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="33">
         <v>111.1</v>
       </c>
       <c r="D21" s="33">
         <v>132.6</v>
       </c>
       <c r="E21" s="33">
         <v>154.19999999999999</v>
       </c>
       <c r="F21" s="33">
         <v>187.6</v>
       </c>
       <c r="G21" s="33">
         <v>195.8</v>
       </c>
       <c r="H21" s="33">
         <v>204.3</v>
       </c>
       <c r="I21" s="33">
         <v>229.5</v>
       </c>
@@ -2654,52 +2713,55 @@
       </c>
       <c r="T21" s="33">
         <v>341.3</v>
       </c>
       <c r="U21" s="32" t="s">
         <v>3</v>
       </c>
       <c r="V21" s="32" t="s">
         <v>3</v>
       </c>
       <c r="W21" s="32" t="s">
         <v>3</v>
       </c>
       <c r="X21" s="32" t="s">
         <v>3</v>
       </c>
       <c r="Y21" s="32" t="s">
         <v>3</v>
       </c>
       <c r="Z21" s="32" t="s">
         <v>3</v>
       </c>
       <c r="AA21" s="32" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB21" s="50" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="25">
         <v>620000000</v>
       </c>
       <c r="B22" s="40" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="32" t="s">
         <v>3</v>
       </c>
       <c r="D22" s="32" t="s">
         <v>3</v>
       </c>
       <c r="E22" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F22" s="32" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="32" t="s">
         <v>3</v>
       </c>
       <c r="H22" s="32" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="32" t="s">
@@ -2737,52 +2799,55 @@
       </c>
       <c r="T22" s="32" t="s">
         <v>3</v>
       </c>
       <c r="U22" s="32" t="s">
         <v>3</v>
       </c>
       <c r="V22" s="32" t="s">
         <v>3</v>
       </c>
       <c r="W22" s="32" t="s">
         <v>3</v>
       </c>
       <c r="X22" s="32" t="s">
         <v>3</v>
       </c>
       <c r="Y22" s="33">
         <v>24.7</v>
       </c>
       <c r="Z22" s="33">
         <v>19.899999999999999</v>
       </c>
       <c r="AA22" s="33">
         <v>16.100000000000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB22" s="49">
+        <v>30.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="25">
         <v>630000000</v>
       </c>
       <c r="B23" s="41" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="33">
         <v>207.4</v>
       </c>
       <c r="D23" s="33">
         <v>240.2</v>
       </c>
       <c r="E23" s="33">
         <v>257.89999999999998</v>
       </c>
       <c r="F23" s="33">
         <v>248.6</v>
       </c>
       <c r="G23" s="33">
         <v>274.7</v>
       </c>
       <c r="H23" s="33">
         <v>280.8</v>
       </c>
       <c r="I23" s="33">
@@ -2820,52 +2885,55 @@
       </c>
       <c r="T23" s="33">
         <v>148.69999999999999</v>
       </c>
       <c r="U23" s="33">
         <v>150.30000000000001</v>
       </c>
       <c r="V23" s="33">
         <v>152.69999999999999</v>
       </c>
       <c r="W23" s="33">
         <v>155.9</v>
       </c>
       <c r="X23" s="33">
         <v>159.4</v>
       </c>
       <c r="Y23" s="33">
         <v>62.6</v>
       </c>
       <c r="Z23" s="33">
         <v>64.099999999999994</v>
       </c>
       <c r="AA23" s="33">
         <v>61.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB23" s="49">
+        <v>58.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="25">
         <v>710000000</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="33">
         <v>0.3</v>
       </c>
       <c r="D24" s="33">
         <v>0.3</v>
       </c>
       <c r="E24" s="33">
         <v>0.5</v>
       </c>
       <c r="F24" s="33">
         <v>0.5</v>
       </c>
       <c r="G24" s="33">
         <v>0.6</v>
       </c>
       <c r="H24" s="33">
         <v>0.5</v>
       </c>
       <c r="I24" s="33">
@@ -2903,52 +2971,55 @@
       </c>
       <c r="T24" s="33">
         <v>0.1</v>
       </c>
       <c r="U24" s="33">
         <v>0.1</v>
       </c>
       <c r="V24" s="33">
         <v>0</v>
       </c>
       <c r="W24" s="33">
         <v>0</v>
       </c>
       <c r="X24" s="33">
         <v>0</v>
       </c>
       <c r="Y24" s="33">
         <v>0.1</v>
       </c>
       <c r="Z24" s="33">
         <v>0.1</v>
       </c>
       <c r="AA24" s="33">
         <v>0.1</v>
       </c>
-    </row>
-    <row r="25" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB24" s="49">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="25">
         <v>750000000</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="33">
         <v>6.4</v>
       </c>
       <c r="D25" s="33">
         <v>8.1999999999999993</v>
       </c>
       <c r="E25" s="33">
         <v>6.1</v>
       </c>
       <c r="F25" s="33">
         <v>3.8</v>
       </c>
       <c r="G25" s="33">
         <v>3</v>
       </c>
       <c r="H25" s="33">
         <v>3.1</v>
       </c>
       <c r="I25" s="33">
@@ -2986,52 +3057,55 @@
       </c>
       <c r="T25" s="33">
         <v>0.4</v>
       </c>
       <c r="U25" s="33">
         <v>0.3</v>
       </c>
       <c r="V25" s="33">
         <v>0.4</v>
       </c>
       <c r="W25" s="33">
         <v>0.3</v>
       </c>
       <c r="X25" s="33">
         <v>0.4</v>
       </c>
       <c r="Y25" s="33">
         <v>0.3</v>
       </c>
       <c r="Z25" s="33">
         <v>0.2</v>
       </c>
       <c r="AA25" s="33">
         <v>0.2</v>
       </c>
-    </row>
-    <row r="26" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB25" s="49">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="25">
         <v>790000000</v>
       </c>
       <c r="B26" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="32" t="s">
         <v>3</v>
       </c>
       <c r="D26" s="32" t="s">
         <v>3</v>
       </c>
       <c r="E26" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F26" s="32" t="s">
         <v>3</v>
       </c>
       <c r="G26" s="32" t="s">
         <v>3</v>
       </c>
       <c r="H26" s="32" t="s">
         <v>3</v>
       </c>
       <c r="I26" s="32" t="s">
@@ -3069,86 +3143,89 @@
       </c>
       <c r="T26" s="32" t="s">
         <v>3</v>
       </c>
       <c r="U26" s="33">
         <v>158.69999999999999</v>
       </c>
       <c r="V26" s="33">
         <v>123.2</v>
       </c>
       <c r="W26" s="33">
         <v>162</v>
       </c>
       <c r="X26" s="33">
         <v>155.4</v>
       </c>
       <c r="Y26" s="33">
         <v>141.4</v>
       </c>
       <c r="Z26" s="33">
         <v>171.5</v>
       </c>
       <c r="AA26" s="33">
         <v>180.1</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB26" s="49">
+        <v>242.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="47" t="s">
         <v>67</v>
       </c>
       <c r="B29" s="47"/>
       <c r="C29" s="47"/>
       <c r="D29" s="47"/>
       <c r="E29" s="47"/>
       <c r="F29" s="47"/>
       <c r="G29" s="47"/>
       <c r="H29" s="47"/>
       <c r="I29" s="47"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="47"/>
       <c r="N29" s="45"/>
       <c r="O29" s="45"/>
       <c r="P29" s="45"/>
       <c r="Q29" s="45"/>
       <c r="R29" s="45"/>
       <c r="S29" s="45"/>
       <c r="T29" s="45"/>
       <c r="U29" s="45"/>
       <c r="V29" s="45"/>
       <c r="W29" s="45"/>
       <c r="X29" s="45"/>
       <c r="Y29" s="45"/>
       <c r="Z29" s="45"/>
       <c r="AA29" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="Z2:AA2"/>
     <mergeCell ref="A29:M29"/>
+    <mergeCell ref="AA2:AB2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>