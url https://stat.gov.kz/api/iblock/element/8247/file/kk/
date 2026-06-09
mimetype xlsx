--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -2,82 +2,76 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{69E68EAD-8086-44F4-ADD9-196E9B787A13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3645" yWindow="1005" windowWidth="22155" windowHeight="14685" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3645" yWindow="1005" windowWidth="22155" windowHeight="14685"/>
   </bookViews>
   <sheets>
-    <sheet name="балык" sheetId="1" r:id="rId1"/>
+    <sheet name="балық" sheetId="1" r:id="rId1"/>
     <sheet name="аулау" sheetId="2" r:id="rId2"/>
     <sheet name="өсіру" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029" calcMode="manual"/>
+  <calcPr calcId="144525" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="451" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="42">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">ағымдағы бағалармен, мың теңге </t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
@@ -164,115 +158,127 @@
   <si>
     <t>х</t>
   </si>
   <si>
     <t>3,4</t>
   </si>
   <si>
     <t>250,1</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Х- деректер құпия</t>
   </si>
   <si>
     <t>Өсірілген тауарлық балық пен басқа су жануарлары</t>
   </si>
   <si>
     <t xml:space="preserve">Түркістан </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -301,55 +307,68 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -383,70 +402,103 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -468,152 +520,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -757,115 +775,120 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:U51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="U10" sqref="U10"/>
+      <selection sqref="A1:U1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
     <col min="2" max="14" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.140625" style="1" customWidth="1"/>
-    <col min="20" max="20" width="11.28515625" style="1" customWidth="1"/>
-    <col min="21" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="20" width="12" style="1" customWidth="1"/>
+    <col min="21" max="21" width="11.28515625" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:21" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="30"/>
-[...18 lines deleted...]
-      <c r="A2" s="32" t="s">
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="32"/>
-[...19 lines deleted...]
-    <row r="3" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+    </row>
+    <row r="3" spans="1:21" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2006</v>
       </c>
       <c r="C3" s="3">
         <v>2007</v>
       </c>
       <c r="D3" s="3">
         <v>2008</v>
       </c>
       <c r="E3" s="4">
         <v>2009</v>
       </c>
       <c r="F3" s="2">
         <v>2010</v>
       </c>
       <c r="G3" s="3">
         <v>2011</v>
       </c>
       <c r="H3" s="3">
         <v>2012</v>
       </c>
       <c r="I3" s="3">
         <v>2013</v>
       </c>
@@ -880,52 +903,55 @@
       </c>
       <c r="M3" s="3">
         <v>2017</v>
       </c>
       <c r="N3" s="3">
         <v>2018</v>
       </c>
       <c r="O3" s="3">
         <v>2019</v>
       </c>
       <c r="P3" s="3">
         <v>2020</v>
       </c>
       <c r="Q3" s="3">
         <v>2021</v>
       </c>
       <c r="R3" s="3">
         <v>2022</v>
       </c>
       <c r="S3" s="3">
         <v>2023</v>
       </c>
       <c r="T3" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U3" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6">
         <v>1972297</v>
       </c>
       <c r="C4" s="6">
         <v>2546894</v>
       </c>
       <c r="D4" s="6">
         <v>2545573.2999999998</v>
       </c>
       <c r="E4" s="6">
         <v>2335175</v>
       </c>
       <c r="F4" s="6">
         <v>2919875</v>
       </c>
       <c r="G4" s="6">
         <v>4024707</v>
       </c>
       <c r="H4" s="6">
         <v>4297671</v>
       </c>
       <c r="I4" s="6">
@@ -942,52 +968,55 @@
       </c>
       <c r="M4" s="6">
         <v>7780524.33777807</v>
       </c>
       <c r="N4" s="6">
         <v>9275928.7544536293</v>
       </c>
       <c r="O4" s="6">
         <v>10574810.434041776</v>
       </c>
       <c r="P4" s="6">
         <v>12402788.50402825</v>
       </c>
       <c r="Q4" s="6">
         <v>14323693.824633971</v>
       </c>
       <c r="R4" s="6">
         <v>19022952.334930237</v>
       </c>
       <c r="S4" s="6">
         <v>23559059.201297075</v>
       </c>
       <c r="T4" s="16">
         <v>27802092.199999999</v>
       </c>
-    </row>
-    <row r="5" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U4" s="16">
+        <v>37130184.499999993</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="20" t="s">
@@ -1004,52 +1033,55 @@
       </c>
       <c r="M5" s="20" t="s">
         <v>23</v>
       </c>
       <c r="N5" s="20" t="s">
         <v>23</v>
       </c>
       <c r="O5" s="20" t="s">
         <v>23</v>
       </c>
       <c r="P5" s="20" t="s">
         <v>23</v>
       </c>
       <c r="Q5" s="20">
         <v>42763.995423</v>
       </c>
       <c r="R5" s="20">
         <v>27151.238647000002</v>
       </c>
       <c r="S5" s="20">
         <v>121756.43716599999</v>
       </c>
       <c r="T5" s="22">
         <v>175221.7</v>
       </c>
-    </row>
-    <row r="6" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U5" s="22">
+        <v>1025456.0999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="8">
         <v>35788</v>
       </c>
       <c r="C6" s="8">
         <v>36734</v>
       </c>
       <c r="D6" s="8">
         <v>52038</v>
       </c>
       <c r="E6" s="8">
         <v>100594</v>
       </c>
       <c r="F6" s="8">
         <v>80301</v>
       </c>
       <c r="G6" s="8">
         <v>79583</v>
       </c>
       <c r="H6" s="8">
         <v>109271</v>
       </c>
       <c r="I6" s="9">
@@ -1066,52 +1098,55 @@
       </c>
       <c r="M6" s="8">
         <v>119663.13658999999</v>
       </c>
       <c r="N6" s="8">
         <v>146313.72337211511</v>
       </c>
       <c r="O6" s="8">
         <v>131714.57758099999</v>
       </c>
       <c r="P6" s="8">
         <v>147422.70938710001</v>
       </c>
       <c r="Q6" s="8">
         <v>212158.44305399997</v>
       </c>
       <c r="R6" s="8">
         <v>237530.80558699998</v>
       </c>
       <c r="S6" s="8">
         <v>387587.66659499996</v>
       </c>
       <c r="T6" s="18">
         <v>554473.1</v>
       </c>
-    </row>
-    <row r="7" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U6" s="18">
+        <v>623477.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8">
         <v>3896</v>
       </c>
       <c r="C7" s="8">
         <v>11795</v>
       </c>
       <c r="D7" s="8">
         <v>12729</v>
       </c>
       <c r="E7" s="8">
         <v>12505</v>
       </c>
       <c r="F7" s="8">
         <v>15069</v>
       </c>
       <c r="G7" s="8">
         <v>26711</v>
       </c>
       <c r="H7" s="8">
         <v>36429</v>
       </c>
       <c r="I7" s="9">
@@ -1128,52 +1163,55 @@
       </c>
       <c r="M7" s="8">
         <v>175262.05423400001</v>
       </c>
       <c r="N7" s="8">
         <v>139472.33168590732</v>
       </c>
       <c r="O7" s="8">
         <v>180180.08151485713</v>
       </c>
       <c r="P7" s="8">
         <v>160194.9963684</v>
       </c>
       <c r="Q7" s="8">
         <v>136764.08707466666</v>
       </c>
       <c r="R7" s="8">
         <v>428011.10221899999</v>
       </c>
       <c r="S7" s="8">
         <v>650268.38118200004</v>
       </c>
       <c r="T7" s="18">
         <v>1162260.1000000001</v>
       </c>
-    </row>
-    <row r="8" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U7" s="18">
+        <v>1189649.1000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8">
         <v>434429</v>
       </c>
       <c r="C8" s="8">
         <v>671419</v>
       </c>
       <c r="D8" s="8">
         <v>576484</v>
       </c>
       <c r="E8" s="8">
         <v>573189</v>
       </c>
       <c r="F8" s="8">
         <v>652608</v>
       </c>
       <c r="G8" s="8">
         <v>995889</v>
       </c>
       <c r="H8" s="8">
         <v>767277</v>
       </c>
       <c r="I8" s="9">
@@ -1190,52 +1228,55 @@
       </c>
       <c r="M8" s="8">
         <v>996942.76498839993</v>
       </c>
       <c r="N8" s="8">
         <v>948379.86582862341</v>
       </c>
       <c r="O8" s="8">
         <v>1316002.5751397363</v>
       </c>
       <c r="P8" s="8">
         <v>1416553.712934</v>
       </c>
       <c r="Q8" s="8">
         <v>2025024.5927839638</v>
       </c>
       <c r="R8" s="8">
         <v>1596840.4469389096</v>
       </c>
       <c r="S8" s="8">
         <v>2453687.6995805716</v>
       </c>
       <c r="T8" s="18">
         <v>4553339.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U8" s="18">
+        <v>4715227.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
         <v>824473</v>
       </c>
       <c r="C9" s="8">
         <v>858748</v>
       </c>
       <c r="D9" s="8">
         <v>1046135</v>
       </c>
       <c r="E9" s="8">
         <v>674475</v>
       </c>
       <c r="F9" s="8">
         <v>902710</v>
       </c>
       <c r="G9" s="8">
         <v>763214</v>
       </c>
       <c r="H9" s="8">
         <v>1044098</v>
       </c>
       <c r="I9" s="9">
@@ -1252,52 +1293,55 @@
       </c>
       <c r="M9" s="8">
         <v>1452854.0507606699</v>
       </c>
       <c r="N9" s="8">
         <v>1586030.9117501539</v>
       </c>
       <c r="O9" s="8">
         <v>1647180.3722080677</v>
       </c>
       <c r="P9" s="8">
         <v>1452719.245327</v>
       </c>
       <c r="Q9" s="8">
         <v>2225257.1662459001</v>
       </c>
       <c r="R9" s="8">
         <v>2328568.3563740482</v>
       </c>
       <c r="S9" s="8">
         <v>2857219.1001250427</v>
       </c>
       <c r="T9" s="18">
         <v>1976122.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U9" s="18">
+        <v>2963322.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="8">
         <v>950</v>
       </c>
       <c r="C10" s="8">
         <v>9345</v>
       </c>
       <c r="D10" s="8">
         <v>74288</v>
       </c>
       <c r="E10" s="8">
         <v>18539</v>
       </c>
       <c r="F10" s="8">
         <v>34303</v>
       </c>
       <c r="G10" s="8">
         <v>43814</v>
       </c>
       <c r="H10" s="8">
         <v>37297</v>
       </c>
       <c r="I10" s="9">
@@ -1314,52 +1358,55 @@
       </c>
       <c r="M10" s="8">
         <v>71845.636749999991</v>
       </c>
       <c r="N10" s="8">
         <v>77926.361896289818</v>
       </c>
       <c r="O10" s="8">
         <v>108096.60774375337</v>
       </c>
       <c r="P10" s="8">
         <v>101042.277825</v>
       </c>
       <c r="Q10" s="8">
         <v>76692.547613000002</v>
       </c>
       <c r="R10" s="8">
         <v>118057.85085566666</v>
       </c>
       <c r="S10" s="8">
         <v>105764.08444799999</v>
       </c>
       <c r="T10" s="18">
         <v>125330.4</v>
       </c>
-    </row>
-    <row r="11" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U10" s="18">
+        <v>123387.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="8">
         <v>17649</v>
       </c>
       <c r="C11" s="8">
         <v>15901</v>
       </c>
       <c r="D11" s="8">
         <v>24901</v>
       </c>
       <c r="E11" s="8">
         <v>21402</v>
       </c>
       <c r="F11" s="8">
         <v>32820</v>
       </c>
       <c r="G11" s="8">
         <v>119500</v>
       </c>
       <c r="H11" s="8">
         <v>123661</v>
       </c>
       <c r="I11" s="9">
@@ -1376,52 +1423,55 @@
       </c>
       <c r="M11" s="8">
         <v>442747.75444000005</v>
       </c>
       <c r="N11" s="8">
         <v>447307.88013449725</v>
       </c>
       <c r="O11" s="8">
         <v>337104.77887265407</v>
       </c>
       <c r="P11" s="8">
         <v>213418.99371200002</v>
       </c>
       <c r="Q11" s="8">
         <v>350859.01678289997</v>
       </c>
       <c r="R11" s="8">
         <v>766554.52980409085</v>
       </c>
       <c r="S11" s="8">
         <v>1466598.1351078001</v>
       </c>
       <c r="T11" s="18">
         <v>1987197.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U11" s="18">
+        <v>1675241.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="9" t="s">
@@ -1438,52 +1488,55 @@
       </c>
       <c r="M12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="N12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="O12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="P12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="Q12" s="8">
         <v>213327.41656154548</v>
       </c>
       <c r="R12" s="8">
         <v>305656.26367895451</v>
       </c>
       <c r="S12" s="8">
         <v>170103.38177671429</v>
       </c>
       <c r="T12" s="18">
         <v>118565.1</v>
       </c>
-    </row>
-    <row r="13" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U12" s="18">
+        <v>249566.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8">
         <v>193086</v>
       </c>
       <c r="C13" s="8">
         <v>192050</v>
       </c>
       <c r="D13" s="8">
         <v>100863</v>
       </c>
       <c r="E13" s="8">
         <v>109780</v>
       </c>
       <c r="F13" s="8">
         <v>95191</v>
       </c>
       <c r="G13" s="8">
         <v>384791</v>
       </c>
       <c r="H13" s="8">
         <v>222350</v>
       </c>
       <c r="I13" s="9">
@@ -1500,52 +1553,55 @@
       </c>
       <c r="M13" s="8">
         <v>290143.66561900004</v>
       </c>
       <c r="N13" s="8">
         <v>300194.25445898424</v>
       </c>
       <c r="O13" s="8">
         <v>287930.90203212493</v>
       </c>
       <c r="P13" s="8">
         <v>385689.62442529999</v>
       </c>
       <c r="Q13" s="8">
         <v>428982.43917393335</v>
       </c>
       <c r="R13" s="8">
         <v>562312.607219</v>
       </c>
       <c r="S13" s="8">
         <v>562064.78998400003</v>
       </c>
       <c r="T13" s="18">
         <v>628508.69999999995</v>
       </c>
-    </row>
-    <row r="14" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U13" s="18">
+        <v>502672.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
         <v>52135</v>
       </c>
       <c r="C14" s="8">
         <v>60017</v>
       </c>
       <c r="D14" s="8">
         <v>70596</v>
       </c>
       <c r="E14" s="8">
         <v>57857</v>
       </c>
       <c r="F14" s="8">
         <v>46642</v>
       </c>
       <c r="G14" s="8">
         <v>63907</v>
       </c>
       <c r="H14" s="8">
         <v>32243</v>
       </c>
       <c r="I14" s="9">
@@ -1562,52 +1618,55 @@
       </c>
       <c r="M14" s="8">
         <v>49310.753588</v>
       </c>
       <c r="N14" s="8">
         <v>74329.254393081676</v>
       </c>
       <c r="O14" s="8">
         <v>74557.059395432618</v>
       </c>
       <c r="P14" s="8">
         <v>100933.48595470002</v>
       </c>
       <c r="Q14" s="8">
         <v>262644.72285000002</v>
       </c>
       <c r="R14" s="8">
         <v>454479.73852500005</v>
       </c>
       <c r="S14" s="8">
         <v>418823.33621999994</v>
       </c>
       <c r="T14" s="18">
         <v>608809.30000000005</v>
       </c>
-    </row>
-    <row r="15" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U14" s="18">
+        <v>552017</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>116940</v>
       </c>
       <c r="C15" s="8">
         <v>149724</v>
       </c>
       <c r="D15" s="8">
         <v>153844</v>
       </c>
       <c r="E15" s="8">
         <v>225868</v>
       </c>
       <c r="F15" s="8">
         <v>324839</v>
       </c>
       <c r="G15" s="8">
         <v>366841</v>
       </c>
       <c r="H15" s="8">
         <v>686479</v>
       </c>
       <c r="I15" s="9">
@@ -1624,52 +1683,55 @@
       </c>
       <c r="M15" s="8">
         <v>1063945.862864</v>
       </c>
       <c r="N15" s="8">
         <v>1111841.3613306524</v>
       </c>
       <c r="O15" s="8">
         <v>1459431.2344142864</v>
       </c>
       <c r="P15" s="8">
         <v>1604297.7531252999</v>
       </c>
       <c r="Q15" s="8">
         <v>1897610.5788633353</v>
       </c>
       <c r="R15" s="8">
         <v>2752412.5180570055</v>
       </c>
       <c r="S15" s="8">
         <v>2718548.2877833256</v>
       </c>
       <c r="T15" s="18">
         <v>3836330</v>
       </c>
-    </row>
-    <row r="16" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U15" s="18">
+        <v>3557976.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
         <v>13908</v>
       </c>
       <c r="C16" s="8">
         <v>227787</v>
       </c>
       <c r="D16" s="8">
         <v>80123</v>
       </c>
       <c r="E16" s="8">
         <v>53518</v>
       </c>
       <c r="F16" s="8">
         <v>59367</v>
       </c>
       <c r="G16" s="8">
         <v>36315</v>
       </c>
       <c r="H16" s="8">
         <v>63826</v>
       </c>
       <c r="I16" s="9">
@@ -1686,52 +1748,55 @@
       </c>
       <c r="M16" s="8">
         <v>538008.02463000012</v>
       </c>
       <c r="N16" s="8">
         <v>802528.97982900008</v>
       </c>
       <c r="O16" s="8">
         <v>733925.0267572928</v>
       </c>
       <c r="P16" s="8">
         <v>693858.59694785124</v>
       </c>
       <c r="Q16" s="8">
         <v>1010094.7414413998</v>
       </c>
       <c r="R16" s="8">
         <v>1147560.5898408578</v>
       </c>
       <c r="S16" s="8">
         <v>526878.6613795294</v>
       </c>
       <c r="T16" s="18">
         <v>1524648.7</v>
       </c>
-    </row>
-    <row r="17" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U16" s="18">
+        <v>2483118.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
         <v>61249</v>
       </c>
       <c r="C17" s="8">
         <v>67428</v>
       </c>
       <c r="D17" s="8">
         <v>104228</v>
       </c>
       <c r="E17" s="8">
         <v>193745</v>
       </c>
       <c r="F17" s="8">
         <v>250161</v>
       </c>
       <c r="G17" s="8">
         <v>322825</v>
       </c>
       <c r="H17" s="8">
         <v>348737</v>
       </c>
       <c r="I17" s="9">
@@ -1748,52 +1813,55 @@
       </c>
       <c r="M17" s="8">
         <v>1129458.30623</v>
       </c>
       <c r="N17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="O17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="P17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="Q17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="R17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="S17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="T17" s="18" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="18" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U17" s="18">
+        <v>1322702.1000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>29940</v>
       </c>
       <c r="C18" s="8">
         <v>33461</v>
       </c>
       <c r="D18" s="8">
         <v>34604</v>
       </c>
       <c r="E18" s="8">
         <v>40340</v>
       </c>
       <c r="F18" s="8">
         <v>43043</v>
       </c>
       <c r="G18" s="8">
         <v>85176</v>
       </c>
       <c r="H18" s="8">
         <v>34984</v>
       </c>
       <c r="I18" s="9">
@@ -1810,52 +1878,55 @@
       </c>
       <c r="M18" s="8">
         <v>257384.79991400003</v>
       </c>
       <c r="N18" s="8">
         <v>379567.7184597826</v>
       </c>
       <c r="O18" s="8">
         <v>250466.84533415892</v>
       </c>
       <c r="P18" s="8">
         <v>145238.68323600001</v>
       </c>
       <c r="Q18" s="8">
         <v>356729.6326190001</v>
       </c>
       <c r="R18" s="8">
         <v>237577.95144024998</v>
       </c>
       <c r="S18" s="8">
         <v>344352.009762</v>
       </c>
       <c r="T18" s="18">
         <v>1661523.3</v>
       </c>
-    </row>
-    <row r="19" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U18" s="18">
+        <v>1347622</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <v>44743</v>
       </c>
       <c r="C19" s="8">
         <v>36451</v>
       </c>
       <c r="D19" s="8">
         <v>47493</v>
       </c>
       <c r="E19" s="8">
         <v>72791</v>
       </c>
       <c r="F19" s="8">
         <v>67840</v>
       </c>
       <c r="G19" s="8">
         <v>105551</v>
       </c>
       <c r="H19" s="8">
         <v>125126</v>
       </c>
       <c r="I19" s="9">
@@ -1872,52 +1943,55 @@
       </c>
       <c r="M19" s="8">
         <v>240274.55731</v>
       </c>
       <c r="N19" s="8">
         <v>216151.40017958099</v>
       </c>
       <c r="O19" s="8">
         <v>260184.18455462632</v>
       </c>
       <c r="P19" s="8">
         <v>386034.63597200002</v>
       </c>
       <c r="Q19" s="8">
         <v>402176.60288700002</v>
       </c>
       <c r="R19" s="8">
         <v>560037.64390415559</v>
       </c>
       <c r="S19" s="8">
         <v>447674.23338200001</v>
       </c>
       <c r="T19" s="18">
         <v>555081.4</v>
       </c>
-    </row>
-    <row r="20" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U19" s="18">
+        <v>7918280</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H20" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="8" t="s">
@@ -1934,52 +2008,55 @@
       </c>
       <c r="M20" s="8" t="s">
         <v>23</v>
       </c>
       <c r="N20" s="8">
         <v>1888481.4897710802</v>
       </c>
       <c r="O20" s="8">
         <v>2261681.0869853389</v>
       </c>
       <c r="P20" s="8">
         <v>4082583.1702474998</v>
       </c>
       <c r="Q20" s="8">
         <v>2938779.7451632726</v>
       </c>
       <c r="R20" s="8">
         <v>3721171.8654570002</v>
       </c>
       <c r="S20" s="8">
         <v>5182407.4074809998</v>
       </c>
       <c r="T20" s="18">
         <v>3536101.2</v>
       </c>
-    </row>
-    <row r="21" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U20" s="18" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="8" t="s">
@@ -1996,52 +2073,55 @@
       </c>
       <c r="M21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="N21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="O21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="P21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="Q21" s="8">
         <v>7446.5510686832804</v>
       </c>
       <c r="R21" s="8">
         <v>4256.1120833333334</v>
       </c>
       <c r="S21" s="8">
         <v>9819.2060000000001</v>
       </c>
       <c r="T21" s="18">
         <v>4921.3999999999996</v>
       </c>
-    </row>
-    <row r="22" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U21" s="18">
+        <v>8492.7999999999993</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="8">
         <v>127159</v>
       </c>
       <c r="C22" s="8">
         <v>159009</v>
       </c>
       <c r="D22" s="8">
         <v>151405</v>
       </c>
       <c r="E22" s="8">
         <v>164518</v>
       </c>
       <c r="F22" s="8">
         <v>298975</v>
       </c>
       <c r="G22" s="8">
         <v>614581</v>
       </c>
       <c r="H22" s="8">
         <v>649884</v>
       </c>
       <c r="I22" s="9">
@@ -2058,52 +2138,55 @@
       </c>
       <c r="M22" s="8">
         <v>952682.96985999995</v>
       </c>
       <c r="N22" s="8">
         <v>1157041.2213638802</v>
       </c>
       <c r="O22" s="8">
         <v>1501205.1015084449</v>
       </c>
       <c r="P22" s="8">
         <v>1485200.6185661</v>
       </c>
       <c r="Q22" s="8">
         <v>1984589.5080815998</v>
       </c>
       <c r="R22" s="8">
         <v>3763602.7142989654</v>
       </c>
       <c r="S22" s="8">
         <v>5041206.3833240904</v>
       </c>
       <c r="T22" s="18">
         <v>4571116.3</v>
       </c>
-    </row>
-    <row r="23" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U22" s="18">
+        <v>6459776.7999999998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8">
         <v>15952</v>
       </c>
       <c r="C23" s="8">
         <v>17025</v>
       </c>
       <c r="D23" s="8">
         <v>15843</v>
       </c>
       <c r="E23" s="8">
         <v>16054</v>
       </c>
       <c r="F23" s="8">
         <v>16006</v>
       </c>
       <c r="G23" s="8">
         <v>16009</v>
       </c>
       <c r="H23" s="8">
         <v>16009</v>
       </c>
       <c r="I23" s="9">
@@ -2120,52 +2203,55 @@
       </c>
       <c r="M23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="N23" s="8">
         <v>300</v>
       </c>
       <c r="O23" s="8">
         <v>25150</v>
       </c>
       <c r="P23" s="8">
         <v>27600</v>
       </c>
       <c r="Q23" s="8">
         <v>15330</v>
       </c>
       <c r="R23" s="8">
         <v>11170</v>
       </c>
       <c r="S23" s="8">
         <v>300</v>
       </c>
       <c r="T23" s="18">
         <v>300</v>
       </c>
-    </row>
-    <row r="24" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U23" s="18" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="8" t="s">
@@ -2182,97 +2268,105 @@
       </c>
       <c r="M24" s="8" t="s">
         <v>23</v>
       </c>
       <c r="N24" s="8">
         <v>62</v>
       </c>
       <c r="O24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="P24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Q24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S24" s="8">
         <v>94000</v>
       </c>
       <c r="T24" s="18">
         <v>222241</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="30" t="s">
+      <c r="U24" s="18">
+        <v>412200</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="30"/>
-[...18 lines deleted...]
-      <c r="A27" s="31" t="s">
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="42"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="42"/>
+      <c r="N26" s="42"/>
+      <c r="O26" s="42"/>
+      <c r="P26" s="42"/>
+      <c r="Q26" s="42"/>
+      <c r="R26" s="42"/>
+      <c r="S26" s="42"/>
+      <c r="T26" s="42"/>
+      <c r="U26" s="42"/>
+    </row>
+    <row r="27" spans="1:21" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="31"/>
-[...18 lines deleted...]
-    <row r="28" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="46"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="46"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="46"/>
+      <c r="K27" s="46"/>
+      <c r="L27" s="46"/>
+      <c r="M27" s="46"/>
+      <c r="N27" s="46"/>
+      <c r="O27" s="46"/>
+      <c r="P27" s="46"/>
+      <c r="Q27" s="46"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+      <c r="U27" s="46"/>
+    </row>
+    <row r="28" spans="1:21" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="3">
         <v>2006</v>
       </c>
       <c r="C28" s="3">
         <v>2007</v>
       </c>
       <c r="D28" s="10">
         <v>2008</v>
       </c>
       <c r="E28" s="10">
         <v>2009</v>
       </c>
       <c r="F28" s="2">
         <v>2010</v>
       </c>
       <c r="G28" s="10">
         <v>2011</v>
       </c>
       <c r="H28" s="10">
         <v>2012</v>
       </c>
       <c r="I28" s="10">
         <v>2013</v>
       </c>
@@ -2281,55 +2375,61 @@
       </c>
       <c r="K28" s="10">
         <v>2015</v>
       </c>
       <c r="L28" s="10">
         <v>2016</v>
       </c>
       <c r="M28" s="10">
         <v>2017</v>
       </c>
       <c r="N28" s="10">
         <v>2018</v>
       </c>
       <c r="O28" s="10">
         <v>2019</v>
       </c>
       <c r="P28" s="10">
         <v>2020</v>
       </c>
       <c r="Q28" s="10">
         <v>2021</v>
       </c>
       <c r="R28" s="10">
         <v>2022</v>
       </c>
-      <c r="S28" s="10">
+      <c r="S28" s="33">
         <v>2023</v>
       </c>
-    </row>
-    <row r="29" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T28" s="10">
+        <v>2024</v>
+      </c>
+      <c r="U28" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="11">
         <v>82</v>
       </c>
       <c r="C29" s="11">
         <v>106.6</v>
       </c>
       <c r="D29" s="11">
         <v>94.4</v>
       </c>
       <c r="E29" s="11">
         <v>78.2</v>
       </c>
       <c r="F29" s="11">
         <v>111.6</v>
       </c>
       <c r="G29" s="11">
         <v>114.5</v>
       </c>
       <c r="H29" s="12">
         <v>97.880282762686704</v>
       </c>
       <c r="I29" s="12">
@@ -2340,55 +2440,61 @@
       </c>
       <c r="K29" s="12">
         <v>110.1</v>
       </c>
       <c r="L29" s="12">
         <v>102</v>
       </c>
       <c r="M29" s="12">
         <v>110.99199463852607</v>
       </c>
       <c r="N29" s="12">
         <v>111.619001231634</v>
       </c>
       <c r="O29" s="12">
         <v>107.18851596668111</v>
       </c>
       <c r="P29" s="12">
         <v>114.81496072003637</v>
       </c>
       <c r="Q29" s="12">
         <v>112.13752958244561</v>
       </c>
       <c r="R29" s="12">
         <v>123.46391910678391</v>
       </c>
-      <c r="S29" s="12">
+      <c r="S29" s="29">
         <v>117.48058701803966</v>
       </c>
-    </row>
-    <row r="30" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T29" s="35">
+        <v>110.4</v>
+      </c>
+      <c r="U29" s="35">
+        <v>124.14234091757433</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="21" t="s">
         <v>23</v>
       </c>
       <c r="D30" s="21" t="s">
         <v>23</v>
       </c>
       <c r="E30" s="21" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="21" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="21" t="s">
         <v>23</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>23</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -2399,55 +2505,61 @@
       </c>
       <c r="K30" s="13" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="13" t="s">
         <v>23</v>
       </c>
       <c r="M30" s="13" t="s">
         <v>23</v>
       </c>
       <c r="N30" s="13" t="s">
         <v>23</v>
       </c>
       <c r="O30" s="13" t="s">
         <v>23</v>
       </c>
       <c r="P30" s="13" t="s">
         <v>23</v>
       </c>
       <c r="Q30" s="13">
         <v>151.27523231454953</v>
       </c>
       <c r="R30" s="13">
         <v>61.581846567504897</v>
       </c>
-      <c r="S30" s="13">
+      <c r="S30" s="30">
         <v>448.43787331025914</v>
       </c>
-    </row>
-    <row r="31" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="T30" s="34">
+        <v>133.9</v>
+      </c>
+      <c r="U30" s="34">
+        <v>160.71013635868158</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="13">
         <v>124.6</v>
       </c>
       <c r="C31" s="13">
         <v>69.2</v>
       </c>
       <c r="D31" s="13">
         <v>126.3</v>
       </c>
       <c r="E31" s="13">
         <v>153</v>
       </c>
       <c r="F31" s="13">
         <v>81.8</v>
       </c>
       <c r="G31" s="13">
         <v>79.171642404726001</v>
       </c>
       <c r="H31" s="13">
         <v>111.7647245704195</v>
       </c>
       <c r="I31" s="13">
@@ -2458,55 +2570,61 @@
       </c>
       <c r="K31" s="13">
         <v>100</v>
       </c>
       <c r="L31" s="13">
         <v>105.8</v>
       </c>
       <c r="M31" s="13">
         <v>91.79227318267877</v>
       </c>
       <c r="N31" s="13">
         <v>120.58200425428313</v>
       </c>
       <c r="O31" s="13">
         <v>87.731013727699334</v>
       </c>
       <c r="P31" s="13">
         <v>107.50720451483559</v>
       </c>
       <c r="Q31" s="13">
         <v>139.04506558245458</v>
       </c>
       <c r="R31" s="13">
         <v>107.54962303957142</v>
       </c>
-      <c r="S31" s="13">
+      <c r="S31" s="30">
         <v>144.80735279593625</v>
       </c>
-    </row>
-    <row r="32" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="T31" s="34">
+        <v>145.80000000000001</v>
+      </c>
+      <c r="U31" s="34">
+        <v>109.74833639359602</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A32" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="13">
         <v>268.8</v>
       </c>
       <c r="C32" s="13">
         <v>163.9</v>
       </c>
       <c r="D32" s="13">
         <v>102.7</v>
       </c>
       <c r="E32" s="13">
         <v>88.1</v>
       </c>
       <c r="F32" s="13">
         <v>112.7</v>
       </c>
       <c r="G32" s="13">
         <v>106.74137171312837</v>
       </c>
       <c r="H32" s="13">
         <v>128.68033454148826</v>
       </c>
       <c r="I32" s="13">
@@ -2517,55 +2635,61 @@
       </c>
       <c r="K32" s="13">
         <v>113.6</v>
       </c>
       <c r="L32" s="13">
         <v>78.900000000000006</v>
       </c>
       <c r="M32" s="13">
         <v>416.93148353343645</v>
       </c>
       <c r="N32" s="13">
         <v>85.879059596930205</v>
       </c>
       <c r="O32" s="13">
         <v>110.66066839623778</v>
       </c>
       <c r="P32" s="13">
         <v>88.308871341741423</v>
       </c>
       <c r="Q32" s="13">
         <v>85.28821917811328</v>
       </c>
       <c r="R32" s="13">
         <v>259.06934628737247</v>
       </c>
-      <c r="S32" s="13">
+      <c r="S32" s="30">
         <v>150.99297674267814</v>
       </c>
-    </row>
-    <row r="33" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T32" s="34">
+        <v>177.4</v>
+      </c>
+      <c r="U32" s="34">
+        <v>98.405019410027066</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A33" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="13">
         <v>94.7</v>
       </c>
       <c r="C33" s="13">
         <v>107.9</v>
       </c>
       <c r="D33" s="13">
         <v>90.5</v>
       </c>
       <c r="E33" s="13">
         <v>94.1</v>
       </c>
       <c r="F33" s="13">
         <v>101.1</v>
       </c>
       <c r="G33" s="13">
         <v>167</v>
       </c>
       <c r="H33" s="13">
         <v>98.669037724019816</v>
       </c>
       <c r="I33" s="13">
@@ -2576,55 +2700,61 @@
       </c>
       <c r="K33" s="13">
         <v>94.9</v>
       </c>
       <c r="L33" s="13">
         <v>98.6</v>
       </c>
       <c r="M33" s="13">
         <v>135.46047441772251</v>
       </c>
       <c r="N33" s="13">
         <v>100.99577334187086</v>
       </c>
       <c r="O33" s="13">
         <v>129.99855635142214</v>
       </c>
       <c r="P33" s="13">
         <v>100.23619490149241</v>
       </c>
       <c r="Q33" s="13">
         <v>139.87701611697818</v>
       </c>
       <c r="R33" s="13">
         <v>85.324861566037967</v>
       </c>
-      <c r="S33" s="13">
+      <c r="S33" s="30">
         <v>117.10769459955539</v>
       </c>
-    </row>
-    <row r="34" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T33" s="34">
+        <v>154.19999999999999</v>
+      </c>
+      <c r="U33" s="34">
+        <v>97.500269307822549</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="13">
         <v>55.7</v>
       </c>
       <c r="C34" s="13">
         <v>105.1</v>
       </c>
       <c r="D34" s="13">
         <v>103.6</v>
       </c>
       <c r="E34" s="13">
         <v>62</v>
       </c>
       <c r="F34" s="13">
         <v>112.7</v>
       </c>
       <c r="G34" s="13">
         <v>47.490604674039652</v>
       </c>
       <c r="H34" s="13">
         <v>126.77706661735034</v>
       </c>
       <c r="I34" s="13">
@@ -2635,55 +2765,61 @@
       </c>
       <c r="K34" s="13">
         <v>127</v>
       </c>
       <c r="L34" s="13">
         <v>81.5</v>
       </c>
       <c r="M34" s="13">
         <v>106.22257846372042</v>
       </c>
       <c r="N34" s="13">
         <v>89.900625258472871</v>
       </c>
       <c r="O34" s="13">
         <v>98.176641710006663</v>
       </c>
       <c r="P34" s="13">
         <v>85.275398569659501</v>
       </c>
       <c r="Q34" s="13">
         <v>139.88595387057106</v>
       </c>
       <c r="R34" s="13">
         <v>94.957044424483172</v>
       </c>
-      <c r="S34" s="13">
+      <c r="S34" s="30">
         <v>116.87367084391558</v>
       </c>
-    </row>
-    <row r="35" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T34" s="34">
+        <v>58.3</v>
+      </c>
+      <c r="U34" s="34">
+        <v>123.19143835595641</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="13">
         <v>6.1</v>
       </c>
       <c r="C35" s="13">
         <v>440.7</v>
       </c>
       <c r="D35" s="13">
         <v>700.6</v>
       </c>
       <c r="E35" s="13">
         <v>24.6</v>
       </c>
       <c r="F35" s="13">
         <v>133.6</v>
       </c>
       <c r="G35" s="13">
         <v>101.47999062470483</v>
       </c>
       <c r="H35" s="13">
         <v>72.72062591996152</v>
       </c>
       <c r="I35" s="13">
@@ -2694,55 +2830,61 @@
       </c>
       <c r="K35" s="13">
         <v>69.45</v>
       </c>
       <c r="L35" s="13">
         <v>103</v>
       </c>
       <c r="M35" s="13">
         <v>89.618965380056025</v>
       </c>
       <c r="N35" s="13">
         <v>87.685734066658455</v>
       </c>
       <c r="O35" s="13">
         <v>116.24392544921815</v>
       </c>
       <c r="P35" s="13">
         <v>92.810768144656848</v>
       </c>
       <c r="Q35" s="13">
         <v>73.122778127646015</v>
       </c>
       <c r="R35" s="13">
         <v>157.39932065017567</v>
       </c>
-      <c r="S35" s="13">
+      <c r="S35" s="30">
         <v>86.829226127073781</v>
       </c>
-    </row>
-    <row r="36" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T35" s="34">
+        <v>104.1</v>
+      </c>
+      <c r="U35" s="34">
+        <v>93.285032202881339</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="13">
         <v>470.4</v>
       </c>
       <c r="C36" s="13">
         <v>157.80000000000001</v>
       </c>
       <c r="D36" s="13">
         <v>140.6</v>
       </c>
       <c r="E36" s="13">
         <v>83.6</v>
       </c>
       <c r="F36" s="13">
         <v>168.3</v>
       </c>
       <c r="G36" s="13">
         <v>593.4</v>
       </c>
       <c r="H36" s="13">
         <v>59.04762796970158</v>
       </c>
       <c r="I36" s="13">
@@ -2753,55 +2895,61 @@
       </c>
       <c r="K36" s="13">
         <v>153.19999999999999</v>
       </c>
       <c r="L36" s="13">
         <v>111.1</v>
       </c>
       <c r="M36" s="13">
         <v>77.580516060922037</v>
       </c>
       <c r="N36" s="13">
         <v>92.800974678193555</v>
       </c>
       <c r="O36" s="13">
         <v>73.391660525286085</v>
       </c>
       <c r="P36" s="13">
         <v>58.416229535858385</v>
       </c>
       <c r="Q36" s="13">
         <v>162.44975536363881</v>
       </c>
       <c r="R36" s="13">
         <v>198.79832456667</v>
       </c>
-      <c r="S36" s="13">
+      <c r="S36" s="30">
         <v>190.86850031161242</v>
       </c>
-    </row>
-    <row r="37" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T36" s="34">
+        <v>119.8</v>
+      </c>
+      <c r="U36" s="34">
+        <v>94.456235234548089</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -2812,55 +2960,61 @@
       </c>
       <c r="K37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="L37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="M37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="N37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="O37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="P37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="Q37" s="13">
         <v>108.9557471390026</v>
       </c>
       <c r="R37" s="13">
         <v>138.703143718295</v>
       </c>
-      <c r="S37" s="13">
+      <c r="S37" s="30">
         <v>55.351845154535717</v>
       </c>
-    </row>
-    <row r="38" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T37" s="34">
+        <v>67.8</v>
+      </c>
+      <c r="U37" s="34">
+        <v>208.30770437506482</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="13">
         <v>105.1</v>
       </c>
       <c r="C38" s="13">
         <v>92.9</v>
       </c>
       <c r="D38" s="13">
         <v>59</v>
       </c>
       <c r="E38" s="13">
         <v>85.3</v>
       </c>
       <c r="F38" s="13">
         <v>96.2</v>
       </c>
       <c r="G38" s="13">
         <v>283.7</v>
       </c>
       <c r="H38" s="13">
         <v>57.749612360713897</v>
       </c>
       <c r="I38" s="13">
@@ -2871,55 +3025,61 @@
       </c>
       <c r="K38" s="13">
         <v>93.5</v>
       </c>
       <c r="L38" s="13">
         <v>107.5</v>
       </c>
       <c r="M38" s="13">
         <v>172.3284777620664</v>
       </c>
       <c r="N38" s="13">
         <v>87.52873274697987</v>
       </c>
       <c r="O38" s="13">
         <v>77.244378525490575</v>
       </c>
       <c r="P38" s="13">
         <v>148.12630198009242</v>
       </c>
       <c r="Q38" s="13">
         <v>98.516191991266567</v>
       </c>
       <c r="R38" s="13">
         <v>111.16345074566155</v>
       </c>
-      <c r="S38" s="13">
+      <c r="S38" s="30">
         <v>118.00607301515518</v>
       </c>
-    </row>
-    <row r="39" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T38" s="34">
+        <v>112.1</v>
+      </c>
+      <c r="U38" s="34">
+        <v>60.072646090658729</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A39" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="13">
         <v>394.1</v>
       </c>
       <c r="C39" s="13">
         <v>86.8</v>
       </c>
       <c r="D39" s="13">
         <v>109.8</v>
       </c>
       <c r="E39" s="13">
         <v>80.599999999999994</v>
       </c>
       <c r="F39" s="13">
         <v>59</v>
       </c>
       <c r="G39" s="13">
         <v>79.375616934823384</v>
       </c>
       <c r="H39" s="13">
         <v>36.921367948273186</v>
       </c>
       <c r="I39" s="13">
@@ -2930,55 +3090,61 @@
       </c>
       <c r="K39" s="13">
         <v>25.3</v>
       </c>
       <c r="L39" s="13">
         <v>175</v>
       </c>
       <c r="M39" s="13">
         <v>89.117976531468003</v>
       </c>
       <c r="N39" s="13">
         <v>155.44608928534268</v>
       </c>
       <c r="O39" s="13">
         <v>99.250760478649354</v>
       </c>
       <c r="P39" s="13">
         <v>134.50076814922795</v>
       </c>
       <c r="Q39" s="13">
         <v>245.71826849810105</v>
       </c>
       <c r="R39" s="13">
         <v>164.17432384042888</v>
       </c>
-      <c r="S39" s="13">
+      <c r="S39" s="30">
         <v>101.18132710150805</v>
       </c>
-    </row>
-    <row r="40" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T39" s="34">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="U39" s="34">
+        <v>87.820553332546027</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="13">
         <v>268</v>
       </c>
       <c r="C40" s="13">
         <v>100.5</v>
       </c>
       <c r="D40" s="13">
         <v>102.9</v>
       </c>
       <c r="E40" s="13">
         <v>92.7</v>
       </c>
       <c r="F40" s="13">
         <v>125.1</v>
       </c>
       <c r="G40" s="13">
         <v>108.05898009418102</v>
       </c>
       <c r="H40" s="13">
         <v>119.63157184631729</v>
       </c>
       <c r="I40" s="13">
@@ -2989,55 +3155,61 @@
       </c>
       <c r="K40" s="13">
         <v>125.7</v>
       </c>
       <c r="L40" s="13">
         <v>137.5</v>
       </c>
       <c r="M40" s="13">
         <v>95.543577392801851</v>
       </c>
       <c r="N40" s="13">
         <v>87.366754119539806</v>
       </c>
       <c r="O40" s="13">
         <v>115.85311716532283</v>
       </c>
       <c r="P40" s="13">
         <v>107.48317080938325</v>
       </c>
       <c r="Q40" s="13">
         <v>115.73673373484098</v>
       </c>
       <c r="R40" s="13">
         <v>140.54866805515266</v>
       </c>
-      <c r="S40" s="13">
+      <c r="S40" s="30">
         <v>87.669092571775977</v>
       </c>
-    </row>
-    <row r="41" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T40" s="34">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="U40" s="34">
+        <v>87.371234904192292</v>
+      </c>
+    </row>
+    <row r="41" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="13">
         <v>14</v>
       </c>
       <c r="C41" s="13">
         <v>451.9</v>
       </c>
       <c r="D41" s="13">
         <v>35.799999999999997</v>
       </c>
       <c r="E41" s="13">
         <v>65.3</v>
       </c>
       <c r="F41" s="13">
         <v>106.9</v>
       </c>
       <c r="G41" s="13">
         <v>55.086441613253371</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="13">
@@ -3048,55 +3220,61 @@
       </c>
       <c r="K41" s="13">
         <v>136.6</v>
       </c>
       <c r="L41" s="13">
         <v>87.2</v>
       </c>
       <c r="M41" s="13">
         <v>126.15789297884552</v>
       </c>
       <c r="N41" s="13">
         <v>137.48085754557741</v>
       </c>
       <c r="O41" s="13">
         <v>94.279927322532686</v>
       </c>
       <c r="P41" s="13">
         <v>89.887886209713983</v>
       </c>
       <c r="Q41" s="13">
         <v>151.80026489387853</v>
       </c>
       <c r="R41" s="13">
         <v>95.150086641453669</v>
       </c>
-      <c r="S41" s="13">
+      <c r="S41" s="30">
         <v>47.138529238173994</v>
       </c>
-    </row>
-    <row r="42" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T41" s="34">
+        <v>193.5</v>
+      </c>
+      <c r="U41" s="34">
+        <v>160.77626400101218</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="13">
         <v>91</v>
       </c>
       <c r="C42" s="13">
         <v>124.4</v>
       </c>
       <c r="D42" s="13">
         <v>154</v>
       </c>
       <c r="E42" s="13">
         <v>65.900000000000006</v>
       </c>
       <c r="F42" s="13">
         <v>161.6</v>
       </c>
       <c r="G42" s="13">
         <v>132.5433322523034</v>
       </c>
       <c r="H42" s="13">
         <v>93.950484436495088</v>
       </c>
       <c r="I42" s="13">
@@ -3107,55 +3285,61 @@
       </c>
       <c r="K42" s="13">
         <v>120.6</v>
       </c>
       <c r="L42" s="13">
         <v>101.9</v>
       </c>
       <c r="M42" s="13">
         <v>102.37118262760963</v>
       </c>
       <c r="N42" s="8" t="s">
         <v>23</v>
       </c>
       <c r="O42" s="8" t="s">
         <v>23</v>
       </c>
       <c r="P42" s="8" t="s">
         <v>23</v>
       </c>
       <c r="Q42" s="8" t="s">
         <v>23</v>
       </c>
       <c r="R42" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="S42" s="8" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S42" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="T42" s="34">
+        <v>468.8</v>
+      </c>
+      <c r="U42" s="34">
+        <v>64.899669778931184</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="13">
         <v>54.7</v>
       </c>
       <c r="C43" s="13">
         <v>152.4</v>
       </c>
       <c r="D43" s="13">
         <v>85.3</v>
       </c>
       <c r="E43" s="13">
         <v>110.3</v>
       </c>
       <c r="F43" s="13">
         <v>106.6</v>
       </c>
       <c r="G43" s="13">
         <v>97.074314630039694</v>
       </c>
       <c r="H43" s="13">
         <v>75.102698032791764</v>
       </c>
       <c r="I43" s="13">
@@ -3166,55 +3350,61 @@
       </c>
       <c r="K43" s="13">
         <v>105.8</v>
       </c>
       <c r="L43" s="13">
         <v>144.4</v>
       </c>
       <c r="M43" s="13">
         <v>110.96621761207106</v>
       </c>
       <c r="N43" s="13">
         <v>141.75386719098273</v>
       </c>
       <c r="O43" s="13">
         <v>65.974220977038129</v>
       </c>
       <c r="P43" s="13">
         <v>54.112183615691485</v>
       </c>
       <c r="Q43" s="13">
         <v>240.5642798422432</v>
       </c>
       <c r="R43" s="13">
         <v>59.304437417927666</v>
       </c>
-      <c r="S43" s="13">
+      <c r="S43" s="30">
         <v>144.74449656515574</v>
       </c>
-    </row>
-    <row r="44" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T43" s="34">
+        <v>118.5</v>
+      </c>
+      <c r="U43" s="34">
+        <v>249.47039803531518</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="13">
         <v>164.6</v>
       </c>
       <c r="C44" s="13">
         <v>103.1</v>
       </c>
       <c r="D44" s="13">
         <v>124.5</v>
       </c>
       <c r="E44" s="13">
         <v>143</v>
       </c>
       <c r="F44" s="13">
         <v>57.1</v>
       </c>
       <c r="G44" s="13">
         <v>104.28989974687605</v>
       </c>
       <c r="H44" s="13">
         <v>105.02162923724818</v>
       </c>
       <c r="I44" s="13">
@@ -3225,55 +3415,61 @@
       </c>
       <c r="K44" s="13">
         <v>115.1</v>
       </c>
       <c r="L44" s="13">
         <v>108.9</v>
       </c>
       <c r="M44" s="13">
         <v>102.36962260066085</v>
       </c>
       <c r="N44" s="13">
         <v>89.308150809627165</v>
       </c>
       <c r="O44" s="13">
         <v>109.08731235521535</v>
       </c>
       <c r="P44" s="13">
         <v>145.73970588406746</v>
       </c>
       <c r="Q44" s="13">
         <v>103.04795401317013</v>
       </c>
       <c r="R44" s="13">
         <v>129.0562298404206</v>
       </c>
-      <c r="S44" s="13">
+      <c r="S44" s="30">
         <v>79.460760752730977</v>
       </c>
-    </row>
-    <row r="45" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T44" s="34">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="U44" s="34">
+        <v>219.79188867671547</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A45" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H45" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I45" s="8" t="s">
@@ -3284,55 +3480,61 @@
       </c>
       <c r="K45" s="8" t="s">
         <v>23</v>
       </c>
       <c r="L45" s="8" t="s">
         <v>23</v>
       </c>
       <c r="M45" s="8" t="s">
         <v>23</v>
       </c>
       <c r="N45" s="13" t="s">
         <v>33</v>
       </c>
       <c r="O45" s="13">
         <v>124.91484436562121</v>
       </c>
       <c r="P45" s="13">
         <v>175.83985095993575</v>
       </c>
       <c r="Q45" s="13">
         <v>71.983340512940828</v>
       </c>
       <c r="R45" s="13">
         <v>115.32151806830024</v>
       </c>
-      <c r="S45" s="13">
+      <c r="S45" s="30">
         <v>138.40409117050916</v>
       </c>
-    </row>
-    <row r="46" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T45" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="U45" s="34" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A46" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H46" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I46" s="8" t="s">
@@ -3343,55 +3545,61 @@
       </c>
       <c r="K46" s="8" t="s">
         <v>23</v>
       </c>
       <c r="L46" s="8" t="s">
         <v>23</v>
       </c>
       <c r="M46" s="8" t="s">
         <v>23</v>
       </c>
       <c r="N46" s="13" t="s">
         <v>23</v>
       </c>
       <c r="O46" s="13" t="s">
         <v>23</v>
       </c>
       <c r="P46" s="13" t="s">
         <v>23</v>
       </c>
       <c r="Q46" s="13">
         <v>94.224358707873975</v>
       </c>
       <c r="R46" s="13">
         <v>47.629567523688415</v>
       </c>
-      <c r="S46" s="13">
+      <c r="S46" s="30">
         <v>230.70835090202141</v>
       </c>
-    </row>
-    <row r="47" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T46" s="34">
+        <v>51.4</v>
+      </c>
+      <c r="U46" s="34">
+        <v>198.82596415654081</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="13">
         <v>79.900000000000006</v>
       </c>
       <c r="C47" s="13">
         <v>92.7</v>
       </c>
       <c r="D47" s="13">
         <v>97.6</v>
       </c>
       <c r="E47" s="13">
         <v>94.4</v>
       </c>
       <c r="F47" s="13">
         <v>131.1</v>
       </c>
       <c r="G47" s="13">
         <v>123.8290708867686</v>
       </c>
       <c r="H47" s="13">
         <v>81.069387573966523</v>
       </c>
       <c r="I47" s="13">
@@ -3402,55 +3610,61 @@
       </c>
       <c r="K47" s="13">
         <v>76.400000000000006</v>
       </c>
       <c r="L47" s="13">
         <v>108.6</v>
       </c>
       <c r="M47" s="13">
         <v>115.57801032924478</v>
       </c>
       <c r="N47" s="13">
         <v>120.92061142186357</v>
       </c>
       <c r="O47" s="13">
         <v>108.49069143930816</v>
       </c>
       <c r="P47" s="13">
         <v>103.10395222960892</v>
       </c>
       <c r="Q47" s="13">
         <v>127.62592064220125</v>
       </c>
       <c r="R47" s="13">
         <v>187.54031142083369</v>
       </c>
-      <c r="S47" s="13">
+      <c r="S47" s="30">
         <v>127.39430752658424</v>
       </c>
-    </row>
-    <row r="48" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T47" s="34">
+        <v>91.2</v>
+      </c>
+      <c r="U47" s="34">
+        <v>131.35712652946503</v>
+      </c>
+    </row>
+    <row r="48" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A48" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="13">
         <v>132.6</v>
       </c>
       <c r="C48" s="13">
         <v>79.099999999999994</v>
       </c>
       <c r="D48" s="13">
         <v>78.7</v>
       </c>
       <c r="E48" s="13">
         <v>80.8</v>
       </c>
       <c r="F48" s="13">
         <v>100</v>
       </c>
       <c r="G48" s="13">
         <v>100.01874297138573</v>
       </c>
       <c r="H48" s="13">
         <v>99.999375351364847</v>
       </c>
       <c r="I48" s="13">
@@ -3461,55 +3675,61 @@
       </c>
       <c r="K48" s="13">
         <v>95.4</v>
       </c>
       <c r="L48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="M48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="N48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O48" s="13">
         <v>98.333333333333329</v>
       </c>
       <c r="P48" s="13">
         <v>100</v>
       </c>
       <c r="Q48" s="13">
         <v>100</v>
       </c>
       <c r="R48" s="13">
         <v>67.03189145754456</v>
       </c>
-      <c r="S48" s="13">
+      <c r="S48" s="30">
         <v>2.5289693438336136</v>
       </c>
-    </row>
-    <row r="49" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T48" s="34">
+        <v>96.9</v>
+      </c>
+      <c r="U48" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A49" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H49" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I49" s="8" t="s">
@@ -3520,152 +3740,162 @@
       </c>
       <c r="K49" s="8" t="s">
         <v>23</v>
       </c>
       <c r="L49" s="8" t="s">
         <v>23</v>
       </c>
       <c r="M49" s="8" t="s">
         <v>23</v>
       </c>
       <c r="N49" s="14">
         <v>3.1794871794871796E-2</v>
       </c>
       <c r="O49" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P49" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Q49" s="15" t="s">
         <v>0</v>
       </c>
       <c r="R49" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="S49" s="15" t="s">
-[...4 lines deleted...]
-      <c r="A51" s="29" t="s">
+      <c r="S49" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="T49" s="34">
+        <v>229.2</v>
+      </c>
+      <c r="U49" s="34">
+        <v>180.29788427877844</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A51" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="B51" s="29"/>
-[...14 lines deleted...]
-      <c r="Q51" s="29"/>
+      <c r="B51" s="40"/>
+      <c r="C51" s="40"/>
+      <c r="D51" s="40"/>
+      <c r="E51" s="40"/>
+      <c r="F51" s="40"/>
+      <c r="G51" s="40"/>
+      <c r="H51" s="40"/>
+      <c r="I51" s="40"/>
+      <c r="J51" s="40"/>
+      <c r="K51" s="40"/>
+      <c r="L51" s="40"/>
+      <c r="M51" s="40"/>
+      <c r="N51" s="40"/>
+      <c r="O51" s="40"/>
+      <c r="P51" s="40"/>
+      <c r="Q51" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A51:Q51"/>
-    <mergeCell ref="A1:R1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A26:U26"/>
+    <mergeCell ref="A27:U27"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.9055118110236221" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:T26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:U26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A26" sqref="A26:Q26"/>
+      <selection sqref="A1:U1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
     <col min="2" max="17" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:21" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="30"/>
-[...18 lines deleted...]
-      <c r="A2" s="32" t="s">
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="32"/>
-[...19 lines deleted...]
-    <row r="3" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+    </row>
+    <row r="3" spans="1:21" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2006</v>
       </c>
       <c r="C3" s="3">
         <v>2007</v>
       </c>
       <c r="D3" s="3">
         <v>2008</v>
       </c>
       <c r="E3" s="4">
         <v>2009</v>
       </c>
       <c r="F3" s="2">
         <v>2010</v>
       </c>
       <c r="G3" s="3">
         <v>2011</v>
       </c>
       <c r="H3" s="3">
         <v>2012</v>
       </c>
       <c r="I3" s="3">
         <v>2013</v>
       </c>
@@ -3680,52 +3910,55 @@
       </c>
       <c r="M3" s="3">
         <v>2017</v>
       </c>
       <c r="N3" s="3">
         <v>2018</v>
       </c>
       <c r="O3" s="3">
         <v>2019</v>
       </c>
       <c r="P3" s="3">
         <v>2020</v>
       </c>
       <c r="Q3" s="3">
         <v>2021</v>
       </c>
       <c r="R3" s="3">
         <v>2022</v>
       </c>
       <c r="S3" s="3">
         <v>2023</v>
       </c>
       <c r="T3" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U3" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="16">
         <v>35148</v>
       </c>
       <c r="C4" s="16">
         <v>41628.9</v>
       </c>
       <c r="D4" s="16">
         <v>55901</v>
       </c>
       <c r="E4" s="17">
         <v>38170</v>
       </c>
       <c r="F4" s="17">
         <v>46827</v>
       </c>
       <c r="G4" s="17">
         <v>34896</v>
       </c>
       <c r="H4" s="16">
         <v>36626.521999999997</v>
       </c>
       <c r="I4" s="16">
@@ -3742,52 +3975,55 @@
       </c>
       <c r="M4" s="16">
         <v>41319.654999999999</v>
       </c>
       <c r="N4" s="16">
         <v>37283.141000000003</v>
       </c>
       <c r="O4" s="16">
         <v>45644.6</v>
       </c>
       <c r="P4" s="16">
         <v>45872.622199999998</v>
       </c>
       <c r="Q4" s="16">
         <v>48959.8</v>
       </c>
       <c r="R4" s="16">
         <v>50556.9</v>
       </c>
       <c r="S4" s="16">
         <v>42639.3</v>
       </c>
       <c r="T4" s="16">
         <v>45024.7</v>
       </c>
-    </row>
-    <row r="5" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U4" s="16">
+        <v>49592.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="22" t="s">
@@ -3804,52 +4040,55 @@
       </c>
       <c r="M5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="O5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="P5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="Q5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="R5" s="22">
         <v>147.69999999999999</v>
       </c>
       <c r="S5" s="22">
         <v>652.79999999999995</v>
       </c>
       <c r="T5" s="22">
         <v>551.20000000000005</v>
       </c>
-    </row>
-    <row r="6" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U5" s="22">
+        <v>1033.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="18">
         <v>392</v>
       </c>
       <c r="C6" s="18">
         <v>372.9</v>
       </c>
       <c r="D6" s="18">
         <v>392</v>
       </c>
       <c r="E6" s="18">
         <v>686</v>
       </c>
       <c r="F6" s="18">
         <v>556</v>
       </c>
       <c r="G6" s="18">
         <v>362</v>
       </c>
       <c r="H6" s="18">
         <v>429.05700000000002</v>
       </c>
       <c r="I6" s="18">
@@ -3866,52 +4105,55 @@
       </c>
       <c r="M6" s="18">
         <v>395.54300000000001</v>
       </c>
       <c r="N6" s="18">
         <v>562.30000000000007</v>
       </c>
       <c r="O6" s="18">
         <v>521.20000000000005</v>
       </c>
       <c r="P6" s="18">
         <v>497.28530000000001</v>
       </c>
       <c r="Q6" s="18">
         <v>651.29999999999995</v>
       </c>
       <c r="R6" s="18">
         <v>561.9</v>
       </c>
       <c r="S6" s="18">
         <v>595.5</v>
       </c>
       <c r="T6" s="18">
         <v>700.3</v>
       </c>
-    </row>
-    <row r="7" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U6" s="18">
+        <v>785.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="18">
         <v>246</v>
       </c>
       <c r="C7" s="18">
         <v>375.6</v>
       </c>
       <c r="D7" s="18">
         <v>385</v>
       </c>
       <c r="E7" s="18">
         <v>188</v>
       </c>
       <c r="F7" s="18">
         <v>110</v>
       </c>
       <c r="G7" s="18">
         <v>121</v>
       </c>
       <c r="H7" s="18">
         <v>111.773</v>
       </c>
       <c r="I7" s="18">
@@ -3928,52 +4170,55 @@
       </c>
       <c r="M7" s="18">
         <v>350.66800000000001</v>
       </c>
       <c r="N7" s="18">
         <v>330.43599999999998</v>
       </c>
       <c r="O7" s="18">
         <v>263.8</v>
       </c>
       <c r="P7" s="18">
         <v>102.41520000000001</v>
       </c>
       <c r="Q7" s="18">
         <v>113.8</v>
       </c>
       <c r="R7" s="18">
         <v>165.5</v>
       </c>
       <c r="S7" s="18">
         <v>303.8</v>
       </c>
       <c r="T7" s="18">
         <v>382.8</v>
       </c>
-    </row>
-    <row r="8" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U7" s="18">
+        <v>329.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="18">
         <v>7311</v>
       </c>
       <c r="C8" s="18">
         <v>8040</v>
       </c>
       <c r="D8" s="18">
         <v>7863</v>
       </c>
       <c r="E8" s="18">
         <v>6448</v>
       </c>
       <c r="F8" s="18">
         <v>6012</v>
       </c>
       <c r="G8" s="18">
         <v>6876</v>
       </c>
       <c r="H8" s="18">
         <v>4876.3609999999999</v>
       </c>
       <c r="I8" s="18">
@@ -3990,52 +4235,55 @@
       </c>
       <c r="M8" s="18">
         <v>4299.55</v>
       </c>
       <c r="N8" s="18">
         <v>3455.6189999999997</v>
       </c>
       <c r="O8" s="18">
         <v>5597.9</v>
       </c>
       <c r="P8" s="18">
         <v>5562.24</v>
       </c>
       <c r="Q8" s="18">
         <v>5843.1</v>
       </c>
       <c r="R8" s="18">
         <v>5273.4</v>
       </c>
       <c r="S8" s="18">
         <v>4613</v>
       </c>
       <c r="T8" s="18">
         <v>6201.4</v>
       </c>
-    </row>
-    <row r="9" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U8" s="18">
+        <v>3739.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="18">
         <v>13643</v>
       </c>
       <c r="C9" s="18">
         <v>18296.900000000001</v>
       </c>
       <c r="D9" s="18">
         <v>32075</v>
       </c>
       <c r="E9" s="18">
         <v>19187</v>
       </c>
       <c r="F9" s="18">
         <v>24568</v>
       </c>
       <c r="G9" s="18">
         <v>8263</v>
       </c>
       <c r="H9" s="18">
         <v>14400.909</v>
       </c>
       <c r="I9" s="18">
@@ -4052,52 +4300,55 @@
       </c>
       <c r="M9" s="18">
         <v>10816.674999999999</v>
       </c>
       <c r="N9" s="18">
         <v>9127.9669999999987</v>
       </c>
       <c r="O9" s="18">
         <v>13054.7</v>
       </c>
       <c r="P9" s="18">
         <v>11582.625999999998</v>
       </c>
       <c r="Q9" s="18">
         <v>16771.099999999999</v>
       </c>
       <c r="R9" s="18">
         <v>14689.4</v>
       </c>
       <c r="S9" s="18">
         <v>12719.6</v>
       </c>
       <c r="T9" s="18">
         <v>9483.7000000000007</v>
       </c>
-    </row>
-    <row r="10" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U9" s="18">
+        <v>14384.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="18">
         <v>44</v>
       </c>
       <c r="C10" s="18">
         <v>249.2</v>
       </c>
       <c r="D10" s="18">
         <v>3147</v>
       </c>
       <c r="E10" s="18">
         <v>753</v>
       </c>
       <c r="F10" s="18">
         <v>935</v>
       </c>
       <c r="G10" s="18">
         <v>941</v>
       </c>
       <c r="H10" s="18">
         <v>632.30399999999997</v>
       </c>
       <c r="I10" s="18">
@@ -4114,52 +4365,55 @@
       </c>
       <c r="M10" s="18">
         <v>258.464</v>
       </c>
       <c r="N10" s="18">
         <v>200.87899999999999</v>
       </c>
       <c r="O10" s="18">
         <v>207.9</v>
       </c>
       <c r="P10" s="18">
         <v>161.13500000000002</v>
       </c>
       <c r="Q10" s="18">
         <v>97.5</v>
       </c>
       <c r="R10" s="18">
         <v>124.8</v>
       </c>
       <c r="S10" s="18">
         <v>138</v>
       </c>
       <c r="T10" s="18">
         <v>126.7</v>
       </c>
-    </row>
-    <row r="11" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U10" s="18">
+        <v>139.30000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="18">
         <v>207</v>
       </c>
       <c r="C11" s="18">
         <v>438.9</v>
       </c>
       <c r="D11" s="18">
         <v>165</v>
       </c>
       <c r="E11" s="18">
         <v>136</v>
       </c>
       <c r="F11" s="18">
         <v>232</v>
       </c>
       <c r="G11" s="18">
         <v>1381</v>
       </c>
       <c r="H11" s="18">
         <v>563.34100000000001</v>
       </c>
       <c r="I11" s="18">
@@ -4176,52 +4430,55 @@
       </c>
       <c r="M11" s="18">
         <v>2870.9879999999998</v>
       </c>
       <c r="N11" s="18">
         <v>1880.5680000000002</v>
       </c>
       <c r="O11" s="18">
         <v>961.2</v>
       </c>
       <c r="P11" s="18">
         <v>428.82400000000007</v>
       </c>
       <c r="Q11" s="18">
         <v>405.4</v>
       </c>
       <c r="R11" s="18">
         <v>613.20000000000005</v>
       </c>
       <c r="S11" s="18">
         <v>607.79999999999995</v>
       </c>
       <c r="T11" s="18">
         <v>1480</v>
       </c>
-    </row>
-    <row r="12" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U11" s="18">
+        <v>1127.9000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="18" t="s">
@@ -4238,52 +4495,55 @@
       </c>
       <c r="M12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="N12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="O12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="P12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="Q12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="R12" s="18">
         <v>1861.6</v>
       </c>
       <c r="S12" s="18">
         <v>1123.8</v>
       </c>
       <c r="T12" s="18">
         <v>558.29999999999995</v>
       </c>
-    </row>
-    <row r="13" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U12" s="18">
+        <v>900.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="18">
         <v>4836</v>
       </c>
       <c r="C13" s="18">
         <v>4122.8999999999996</v>
       </c>
       <c r="D13" s="18">
         <v>1743</v>
       </c>
       <c r="E13" s="18">
         <v>1392</v>
       </c>
       <c r="F13" s="18">
         <v>1250</v>
       </c>
       <c r="G13" s="18">
         <v>1874</v>
       </c>
       <c r="H13" s="18">
         <v>1034.126</v>
       </c>
       <c r="I13" s="18">
@@ -4300,52 +4560,55 @@
       </c>
       <c r="M13" s="18">
         <v>1145.597</v>
       </c>
       <c r="N13" s="18">
         <v>893.07500000000005</v>
       </c>
       <c r="O13" s="18">
         <v>833.4</v>
       </c>
       <c r="P13" s="18">
         <v>1105.4039000000002</v>
       </c>
       <c r="Q13" s="18">
         <v>845</v>
       </c>
       <c r="R13" s="18">
         <v>1431.9</v>
       </c>
       <c r="S13" s="18">
         <v>1270.5</v>
       </c>
       <c r="T13" s="18">
         <v>1204.5</v>
       </c>
-    </row>
-    <row r="14" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U13" s="18">
+        <v>1240.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="18">
         <v>961</v>
       </c>
       <c r="C14" s="18">
         <v>770.7</v>
       </c>
       <c r="D14" s="18">
         <v>806</v>
       </c>
       <c r="E14" s="18">
         <v>556</v>
       </c>
       <c r="F14" s="18">
         <v>457</v>
       </c>
       <c r="G14" s="18">
         <v>178</v>
       </c>
       <c r="H14" s="18">
         <v>172.71899999999999</v>
       </c>
       <c r="I14" s="18">
@@ -4362,52 +4625,55 @@
       </c>
       <c r="M14" s="18">
         <v>206.57900000000001</v>
       </c>
       <c r="N14" s="18">
         <v>247.85</v>
       </c>
       <c r="O14" s="18">
         <v>258.8</v>
       </c>
       <c r="P14" s="18">
         <v>318.04380000000003</v>
       </c>
       <c r="Q14" s="18">
         <v>536</v>
       </c>
       <c r="R14" s="18">
         <v>943.8</v>
       </c>
       <c r="S14" s="18">
         <v>779.2</v>
       </c>
       <c r="T14" s="18">
         <v>703.2</v>
       </c>
-    </row>
-    <row r="15" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U14" s="18">
+        <v>868.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="18">
         <v>2180</v>
       </c>
       <c r="C15" s="18">
         <v>2206.5</v>
       </c>
       <c r="D15" s="18">
         <v>2278</v>
       </c>
       <c r="E15" s="18">
         <v>2493</v>
       </c>
       <c r="F15" s="18">
         <v>3843</v>
       </c>
       <c r="G15" s="18">
         <v>3891</v>
       </c>
       <c r="H15" s="18">
         <v>4302.8249999999998</v>
       </c>
       <c r="I15" s="18">
@@ -4424,52 +4690,55 @@
       </c>
       <c r="M15" s="18">
         <v>7443.4</v>
       </c>
       <c r="N15" s="18">
         <v>6520.3230000000003</v>
       </c>
       <c r="O15" s="18">
         <v>7378.4</v>
       </c>
       <c r="P15" s="18">
         <v>6741.5959999999995</v>
       </c>
       <c r="Q15" s="18">
         <v>7350.1</v>
       </c>
       <c r="R15" s="18">
         <v>8889.7000000000007</v>
       </c>
       <c r="S15" s="18">
         <v>5291.9</v>
       </c>
       <c r="T15" s="18">
         <v>7044.9</v>
       </c>
-    </row>
-    <row r="16" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U15" s="18">
+        <v>4599.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="18">
         <v>315</v>
       </c>
       <c r="C16" s="18">
         <v>1422.4</v>
       </c>
       <c r="D16" s="18">
         <v>528</v>
       </c>
       <c r="E16" s="18">
         <v>345</v>
       </c>
       <c r="F16" s="18">
         <v>368</v>
       </c>
       <c r="G16" s="18">
         <v>203</v>
       </c>
       <c r="H16" s="18">
         <v>500.952</v>
       </c>
       <c r="I16" s="18">
@@ -4486,52 +4755,55 @@
       </c>
       <c r="M16" s="18">
         <v>1097.6020000000001</v>
       </c>
       <c r="N16" s="18">
         <v>1495.8419999999999</v>
       </c>
       <c r="O16" s="18">
         <v>1459.9</v>
       </c>
       <c r="P16" s="18">
         <v>1584.9539999999997</v>
       </c>
       <c r="Q16" s="18">
         <v>2340.1999999999998</v>
       </c>
       <c r="R16" s="18">
         <v>2830.8000000000006</v>
       </c>
       <c r="S16" s="18">
         <v>1331.5</v>
       </c>
       <c r="T16" s="18">
         <v>3644.4</v>
       </c>
-    </row>
-    <row r="17" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U16" s="18">
+        <v>4974.6000000000004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="18">
         <v>514</v>
       </c>
       <c r="C17" s="18">
         <v>630.20000000000005</v>
       </c>
       <c r="D17" s="18">
         <v>1349</v>
       </c>
       <c r="E17" s="18">
         <v>1142</v>
       </c>
       <c r="F17" s="18">
         <v>1811</v>
       </c>
       <c r="G17" s="18">
         <v>2608</v>
       </c>
       <c r="H17" s="18">
         <v>2613.1010000000001</v>
       </c>
       <c r="I17" s="18">
@@ -4548,52 +4820,55 @@
       </c>
       <c r="M17" s="18">
         <v>4251.317</v>
       </c>
       <c r="N17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="O17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="P17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="Q17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="R17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="S17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="T17" s="18" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="18" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U17" s="18">
+        <v>615.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="18">
         <v>67</v>
       </c>
       <c r="C18" s="18">
         <v>34.5</v>
       </c>
       <c r="D18" s="18">
         <v>132</v>
       </c>
       <c r="E18" s="18">
         <v>108</v>
       </c>
       <c r="F18" s="18">
         <v>90</v>
       </c>
       <c r="G18" s="18">
         <v>108</v>
       </c>
       <c r="H18" s="18">
         <v>75.022000000000006</v>
       </c>
       <c r="I18" s="18">
@@ -4610,52 +4885,55 @@
       </c>
       <c r="M18" s="18">
         <v>669.976</v>
       </c>
       <c r="N18" s="18">
         <v>1163.605</v>
       </c>
       <c r="O18" s="18">
         <v>1222.0999999999999</v>
       </c>
       <c r="P18" s="18">
         <v>621.81600000000003</v>
       </c>
       <c r="Q18" s="18">
         <v>869.1</v>
       </c>
       <c r="R18" s="18">
         <v>584.79999999999995</v>
       </c>
       <c r="S18" s="18">
         <v>951</v>
       </c>
       <c r="T18" s="18">
         <v>1554.6</v>
       </c>
-    </row>
-    <row r="19" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U18" s="18">
+        <v>973.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="18">
         <v>453</v>
       </c>
       <c r="C19" s="18">
         <v>690.1</v>
       </c>
       <c r="D19" s="18">
         <v>583</v>
       </c>
       <c r="E19" s="18">
         <v>538</v>
       </c>
       <c r="F19" s="18">
         <v>644</v>
       </c>
       <c r="G19" s="18">
         <v>640</v>
       </c>
       <c r="H19" s="18">
         <v>680.97</v>
       </c>
       <c r="I19" s="18">
@@ -4672,52 +4950,55 @@
       </c>
       <c r="M19" s="18">
         <v>831.3</v>
       </c>
       <c r="N19" s="18">
         <v>845.17</v>
       </c>
       <c r="O19" s="18">
         <v>868</v>
       </c>
       <c r="P19" s="18">
         <v>1049.7860000000001</v>
       </c>
       <c r="Q19" s="18">
         <v>502.2</v>
       </c>
       <c r="R19" s="18">
         <v>588</v>
       </c>
       <c r="S19" s="18">
         <v>492.6</v>
       </c>
       <c r="T19" s="18">
         <v>539.20000000000005</v>
       </c>
-    </row>
-    <row r="20" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U19" s="18">
+        <v>2354.3000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="18" t="s">
         <v>23</v>
       </c>
       <c r="D20" s="18" t="s">
         <v>23</v>
       </c>
       <c r="E20" s="18" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="18" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="18" t="s">
         <v>23</v>
       </c>
       <c r="H20" s="18" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="18" t="s">
@@ -4734,52 +5015,55 @@
       </c>
       <c r="M20" s="18" t="s">
         <v>23</v>
       </c>
       <c r="N20" s="18">
         <v>3837.6299999999997</v>
       </c>
       <c r="O20" s="18">
         <v>5186.3999999999996</v>
       </c>
       <c r="P20" s="18">
         <v>7802.0222000000003</v>
       </c>
       <c r="Q20" s="18">
         <v>2456.6999999999998</v>
       </c>
       <c r="R20" s="18">
         <v>2372.6</v>
       </c>
       <c r="S20" s="18">
         <v>2538.4</v>
       </c>
       <c r="T20" s="18">
         <v>2470.4</v>
       </c>
-    </row>
-    <row r="21" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U20" s="18" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="H21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="18" t="s">
@@ -4796,52 +5080,55 @@
       </c>
       <c r="M21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="N21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="O21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="P21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="Q21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="R21" s="18">
         <v>12.499999999999998</v>
       </c>
       <c r="S21" s="18">
         <v>46</v>
       </c>
       <c r="T21" s="18">
         <v>31.3</v>
       </c>
-    </row>
-    <row r="22" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U21" s="18">
+        <v>23.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="18">
         <v>3979</v>
       </c>
       <c r="C22" s="18">
         <v>3978.1</v>
       </c>
       <c r="D22" s="18">
         <v>4454</v>
       </c>
       <c r="E22" s="18">
         <v>4198</v>
       </c>
       <c r="F22" s="18">
         <v>5951</v>
       </c>
       <c r="G22" s="18">
         <v>7450</v>
       </c>
       <c r="H22" s="18">
         <v>6233.0619999999999</v>
       </c>
       <c r="I22" s="18">
@@ -4858,52 +5145,55 @@
       </c>
       <c r="M22" s="18">
         <v>6681.9960000000001</v>
       </c>
       <c r="N22" s="18">
         <v>6721.8770000000004</v>
       </c>
       <c r="O22" s="18">
         <v>7830.8</v>
       </c>
       <c r="P22" s="18">
         <v>8314.4748</v>
       </c>
       <c r="Q22" s="18">
         <v>10178.299999999999</v>
       </c>
       <c r="R22" s="18">
         <v>9465.2999999999993</v>
       </c>
       <c r="S22" s="18">
         <v>9184</v>
       </c>
       <c r="T22" s="18">
         <v>8347.7999999999993</v>
       </c>
-    </row>
-    <row r="23" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U22" s="18">
+        <v>11502</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="18" t="s">
@@ -4920,52 +5210,55 @@
       </c>
       <c r="M23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="N23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="O23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T23" s="18" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="U23" s="18" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>23</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="18" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="18" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="18" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="18" t="s">
@@ -4982,927 +5275,1001 @@
       </c>
       <c r="M24" s="18" t="s">
         <v>23</v>
       </c>
       <c r="N24" s="18" t="s">
         <v>0</v>
       </c>
       <c r="O24" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P24" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q24" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R24" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S24" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T24" s="18" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="29" t="s">
+      <c r="U24" s="18" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A26" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="29"/>
-[...14 lines deleted...]
-      <c r="Q26" s="29"/>
+      <c r="B26" s="40"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
+      <c r="P26" s="40"/>
+      <c r="Q26" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A26:Q26"/>
-    <mergeCell ref="A1:R1"/>
-    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A1:U1"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.9055118110236221" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF6BCF5F-068A-4AD9-BEFE-260D9E155C6F}">
-  <dimension ref="A1:K27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:L27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F16" sqref="F16"/>
+      <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" bestFit="1" customWidth="1"/>
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="10.140625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="33"/>
-[...9 lines deleted...]
-      <c r="A2" s="34" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+    </row>
+    <row r="2" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="34"/>
-[...10 lines deleted...]
-    <row r="3" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+    </row>
+    <row r="3" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3">
         <v>2015</v>
       </c>
       <c r="C3" s="3">
         <v>2016</v>
       </c>
       <c r="D3" s="3">
         <v>2017</v>
       </c>
       <c r="E3" s="3">
         <v>2018</v>
       </c>
       <c r="F3" s="3">
         <v>2019</v>
       </c>
       <c r="G3" s="3">
         <v>2020</v>
       </c>
       <c r="H3" s="3">
         <v>2021</v>
       </c>
       <c r="I3" s="3">
         <v>2022</v>
       </c>
       <c r="J3" s="3">
         <v>2023</v>
       </c>
       <c r="K3" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L3" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="24">
         <v>729.8</v>
       </c>
       <c r="C4" s="24">
         <v>1878.2</v>
       </c>
       <c r="D4" s="24">
         <v>2808</v>
       </c>
       <c r="E4" s="24">
         <v>5652.6</v>
       </c>
       <c r="F4" s="24">
         <v>6933.1</v>
       </c>
       <c r="G4" s="24">
         <v>6797.9480000000003</v>
       </c>
       <c r="H4" s="24">
         <v>7347.1009999999997</v>
       </c>
       <c r="I4" s="24">
         <v>13287.448</v>
       </c>
       <c r="J4" s="24">
         <v>17088</v>
       </c>
       <c r="K4" s="24">
         <v>18207.5</v>
       </c>
-    </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L4" s="36">
+        <v>22911.200000000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="26" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="26" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="27">
         <v>17.100000000000001</v>
       </c>
       <c r="J5" s="27">
         <v>28.4</v>
       </c>
       <c r="K5" s="27">
         <v>72.2</v>
       </c>
-    </row>
-    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L5" s="37">
+        <v>212.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="26">
         <v>5.5910000000000002</v>
       </c>
       <c r="I6" s="26">
         <v>964.33199999999999</v>
       </c>
       <c r="J6" s="26">
         <v>1316.1</v>
       </c>
       <c r="K6" s="26">
         <v>1549.8</v>
       </c>
-    </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L6" s="38">
+        <v>1854.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="26">
         <v>5.6</v>
       </c>
       <c r="C7" s="26" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="26">
         <v>25.3</v>
       </c>
       <c r="F7" s="26">
         <v>19</v>
       </c>
       <c r="G7" s="26">
         <v>23.5</v>
       </c>
       <c r="H7" s="26">
         <v>61.6</v>
       </c>
       <c r="I7" s="26">
         <v>844.85</v>
       </c>
       <c r="J7" s="26">
         <v>720.4</v>
       </c>
       <c r="K7" s="26">
         <v>626.70000000000005</v>
       </c>
-    </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L7" s="38">
+        <v>743.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="26">
         <v>212.6</v>
       </c>
       <c r="C8" s="26">
         <v>442</v>
       </c>
       <c r="D8" s="26">
         <v>696.7</v>
       </c>
       <c r="E8" s="26">
         <v>450.8</v>
       </c>
       <c r="F8" s="26">
         <v>473.2</v>
       </c>
       <c r="G8" s="26">
         <v>491.43200000000002</v>
       </c>
       <c r="H8" s="26">
         <v>911.49300000000005</v>
       </c>
       <c r="I8" s="26">
         <v>504.16</v>
       </c>
       <c r="J8" s="26">
         <v>506.8</v>
       </c>
       <c r="K8" s="26">
         <v>1725.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L8" s="38">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="26">
         <v>50.7</v>
       </c>
       <c r="C9" s="26">
         <v>38.799999999999997</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="26">
         <v>317.5</v>
       </c>
       <c r="F9" s="26">
         <v>26.6</v>
       </c>
       <c r="G9" s="26">
         <v>19.3</v>
       </c>
       <c r="H9" s="26">
         <v>18.614999999999998</v>
       </c>
       <c r="I9" s="26">
         <v>29.559000000000001</v>
       </c>
       <c r="J9" s="26">
         <v>254</v>
       </c>
       <c r="K9" s="26">
         <v>365.7</v>
       </c>
-    </row>
-    <row r="10" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L9" s="38">
+        <v>429.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="26">
         <v>4.4000000000000004</v>
       </c>
       <c r="C10" s="26">
         <v>20.5</v>
       </c>
       <c r="D10" s="26">
         <v>29.1</v>
       </c>
       <c r="E10" s="26" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="26">
         <v>23.8</v>
       </c>
       <c r="G10" s="26">
         <v>1.786</v>
       </c>
       <c r="H10" s="26" t="s">
         <v>36</v>
       </c>
       <c r="I10" s="26">
         <v>81.849999999999994</v>
       </c>
       <c r="J10" s="26">
         <v>655</v>
       </c>
       <c r="K10" s="26">
         <v>519.1</v>
       </c>
-    </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L10" s="38">
+        <v>636.70000000000005</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="26">
         <v>155.9</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="26" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="26">
         <v>11.904</v>
       </c>
       <c r="H11" s="26">
         <v>202.00700000000001</v>
       </c>
       <c r="I11" s="26">
         <v>717.42499999999995</v>
       </c>
       <c r="J11" s="26">
         <v>620</v>
       </c>
       <c r="K11" s="26">
         <v>1802</v>
       </c>
-    </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L11" s="38">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="26" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="26" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="26" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="26" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="26" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="26">
         <v>112.5</v>
       </c>
       <c r="J12" s="26">
         <v>463.6</v>
       </c>
       <c r="K12" s="26">
         <v>223.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L12" s="38">
+        <v>621.70000000000005</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A13" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="26">
         <v>56.7</v>
       </c>
       <c r="C13" s="26">
         <v>43.1</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="26">
         <v>60.8</v>
       </c>
       <c r="F13" s="26">
         <v>93.6</v>
       </c>
       <c r="G13" s="26">
         <v>242.9</v>
       </c>
       <c r="H13" s="26">
         <v>269.70999999999998</v>
       </c>
       <c r="I13" s="26">
         <v>526.84900000000005</v>
       </c>
       <c r="J13" s="26">
         <v>865.8</v>
       </c>
       <c r="K13" s="26">
         <v>1021.7</v>
       </c>
-    </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L13" s="38">
+        <v>676.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="26" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="26" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="26" t="s">
         <v>35</v>
       </c>
       <c r="G14" s="26" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="26">
         <v>175.7</v>
       </c>
       <c r="I14" s="26">
         <v>167</v>
       </c>
       <c r="J14" s="26">
         <v>419.8</v>
       </c>
       <c r="K14" s="26">
         <v>626.29999999999995</v>
       </c>
-    </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L14" s="38">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="26" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="26" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="26">
         <v>526.46400000000006</v>
       </c>
       <c r="J15" s="26">
         <v>875</v>
       </c>
       <c r="K15" s="26">
         <v>1001.2</v>
       </c>
-    </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L15" s="38">
+        <v>1448.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="26">
         <v>27.9</v>
       </c>
       <c r="C16" s="26">
         <v>28.8</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="26">
         <v>180.5</v>
       </c>
       <c r="F16" s="26">
         <v>114.6</v>
       </c>
       <c r="G16" s="26">
         <v>19.100000000000001</v>
       </c>
       <c r="H16" s="26">
         <v>52.652000000000001</v>
       </c>
       <c r="I16" s="26">
         <v>62.854999999999997</v>
       </c>
       <c r="J16" s="26">
         <v>37</v>
       </c>
       <c r="K16" s="26">
         <v>63.4</v>
       </c>
-    </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L16" s="38">
+        <v>75.099999999999994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="26">
         <v>203.1</v>
       </c>
       <c r="C17" s="26">
         <v>766</v>
       </c>
       <c r="D17" s="26">
         <v>736.5</v>
       </c>
       <c r="E17" s="26" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="26" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="26" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="26" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="26" t="s">
         <v>23</v>
       </c>
       <c r="J17" s="26" t="s">
         <v>23</v>
       </c>
       <c r="K17" s="26" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L17" s="38">
+        <v>626.79999999999995</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="26">
         <v>28.3</v>
       </c>
       <c r="C18" s="26">
         <v>18</v>
       </c>
       <c r="D18" s="26">
         <v>31.5</v>
       </c>
       <c r="E18" s="26">
         <v>26.3</v>
       </c>
       <c r="F18" s="26" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="26">
         <v>82.5</v>
       </c>
       <c r="H18" s="26">
         <v>75</v>
       </c>
       <c r="I18" s="26">
         <v>98.16</v>
       </c>
       <c r="J18" s="26" t="s">
         <v>35</v>
       </c>
       <c r="K18" s="26">
         <v>401.6</v>
       </c>
-    </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L18" s="38">
+        <v>1763.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="26" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="26">
         <v>337.8</v>
       </c>
       <c r="E19" s="26">
         <v>347.5</v>
       </c>
       <c r="F19" s="26">
         <v>271.7</v>
       </c>
       <c r="G19" s="26">
         <v>492.9</v>
       </c>
       <c r="H19" s="26">
         <v>577.303</v>
       </c>
       <c r="I19" s="26">
         <v>991.03499999999997</v>
       </c>
       <c r="J19" s="26">
         <v>1428.3</v>
       </c>
       <c r="K19" s="26">
         <v>1578.7</v>
       </c>
-    </row>
-    <row r="20" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L19" s="38">
+        <v>6851.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="26" t="s">
         <v>23</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>23</v>
       </c>
       <c r="E20" s="26">
         <v>3533.1</v>
       </c>
       <c r="F20" s="26">
         <v>5251.7</v>
       </c>
       <c r="G20" s="26">
         <v>4721.1710000000003</v>
       </c>
       <c r="H20" s="26">
         <v>4471.2070000000003</v>
       </c>
       <c r="I20" s="26">
         <v>6127.2830000000004</v>
       </c>
       <c r="J20" s="26">
         <v>6600.1</v>
       </c>
       <c r="K20" s="26">
         <v>4364.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L20" s="38" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="26" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="26" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="26" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="26" t="s">
         <v>23</v>
       </c>
       <c r="H21" s="26" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="26">
         <v>15.2</v>
       </c>
       <c r="J21" s="26">
         <v>45.5</v>
       </c>
       <c r="K21" s="26">
         <v>46</v>
       </c>
-    </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L21" s="38">
+        <v>52.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>140.4</v>
       </c>
       <c r="C22" s="26">
         <v>365.1</v>
       </c>
       <c r="D22" s="26">
         <v>422.7</v>
       </c>
       <c r="E22" s="26">
         <v>369.5</v>
       </c>
       <c r="F22" s="26">
         <v>632</v>
       </c>
       <c r="G22" s="26">
         <v>691.12800000000004</v>
       </c>
       <c r="H22" s="26">
         <v>522.86699999999996</v>
       </c>
       <c r="I22" s="26">
         <v>1500.826</v>
       </c>
       <c r="J22" s="26">
         <v>2090.1</v>
       </c>
       <c r="K22" s="26">
         <v>2006.9</v>
       </c>
-    </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L22" s="38">
+        <v>2381.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="26" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="26" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="26" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="26" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="26" t="s">
         <v>0</v>
       </c>
       <c r="J23" s="26" t="s">
         <v>35</v>
       </c>
       <c r="K23" s="26" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L23" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A24" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="26" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="26" t="s">
         <v>23</v>
       </c>
       <c r="E24" s="26">
         <v>300</v>
       </c>
       <c r="F24" s="26" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="26" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="26" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="26" t="s">
         <v>0</v>
       </c>
       <c r="J24" s="26">
         <v>150</v>
       </c>
       <c r="K24" s="26">
         <v>212.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="35" t="s">
+      <c r="L24" s="38">
+        <v>201.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="35"/>
-[...8 lines deleted...]
-      <c r="A27" s="35" t="s">
+      <c r="B26" s="44"/>
+      <c r="C26" s="44"/>
+      <c r="D26" s="44"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="44"/>
+      <c r="H26" s="44"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A27" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="B27" s="35"/>
-[...5 lines deleted...]
-      <c r="H27" s="35"/>
+      <c r="B27" s="44"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="44"/>
+      <c r="E27" s="44"/>
+      <c r="F27" s="44"/>
+      <c r="G27" s="44"/>
+      <c r="H27" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A2:L2"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A27:H27"/>
+    <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.82" right="0.19685039370078741" top="0.33" bottom="0.38" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="D13" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
@@ -5993,46 +6360,46 @@
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBFFC7D4-1480-42D8-B889-26A80AE65C1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>балык</vt:lpstr>
+      <vt:lpstr>балық</vt:lpstr>
       <vt:lpstr>аулау</vt:lpstr>
       <vt:lpstr>өсіру</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>nkashkinbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>