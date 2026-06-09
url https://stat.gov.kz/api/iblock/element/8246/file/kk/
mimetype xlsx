--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -1222,66 +1222,66 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="602">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 2" xfId="272"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="366"/>
     <cellStyle name="60% — акцент1 2 2 2 2" xfId="555"/>
     <cellStyle name="60% — акцент1 2 2 3" xfId="461"/>
     <cellStyle name="60% — акцент1 2 3" xfId="319"/>
     <cellStyle name="60% — акцент1 2 3 2" xfId="508"/>
     <cellStyle name="60% — акцент1 2 4" xfId="414"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="183"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="273"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="367"/>
     <cellStyle name="60% — акцент2 2 2 2 2" xfId="556"/>
     <cellStyle name="60% — акцент2 2 2 3" xfId="462"/>
     <cellStyle name="60% — акцент2 2 3" xfId="320"/>
     <cellStyle name="60% — акцент2 2 3 2" xfId="509"/>
     <cellStyle name="60% — акцент2 2 4" xfId="415"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="184"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 2" xfId="274"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="368"/>
@@ -2157,293 +2157,293 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="26" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="26" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="26" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" style="26" customWidth="1"/>
     <col min="7" max="7" width="8" style="26" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="26" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="26" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="26"/>
     <col min="11" max="11" width="7.85546875" style="26" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="26" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" style="26" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="26" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="26" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" style="26" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="26" customWidth="1"/>
     <col min="18" max="18" width="8" style="26" customWidth="1"/>
     <col min="19" max="21" width="7.85546875" style="26" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="26"/>
     <col min="23" max="24" width="8.140625" style="26" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" style="26" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="26" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="26" customWidth="1"/>
     <col min="28" max="28" width="8" style="26" customWidth="1"/>
     <col min="29" max="29" width="8.140625" style="26" customWidth="1"/>
     <col min="30" max="30" width="7.7109375" style="26" customWidth="1"/>
     <col min="31" max="31" width="8.42578125" style="26" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" style="26" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="26"/>
     <col min="35" max="36" width="8.42578125" style="26" customWidth="1"/>
     <col min="37" max="37" width="9.140625" style="26"/>
     <col min="38" max="38" width="7" style="26" customWidth="1"/>
     <col min="39" max="39" width="8.42578125" style="26" customWidth="1"/>
     <col min="40" max="41" width="8.140625" style="26" customWidth="1"/>
     <col min="42" max="42" width="8.28515625" style="26" customWidth="1"/>
     <col min="43" max="43" width="8.5703125" style="26" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...47 lines deleted...]
-      <c r="BV1" s="47" t="s">
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="50"/>
+      <c r="AL1" s="50"/>
+      <c r="AM1" s="50"/>
+      <c r="AN1" s="50"/>
+      <c r="AO1" s="50"/>
+      <c r="AP1" s="50"/>
+      <c r="AQ1" s="50"/>
+      <c r="AR1" s="50"/>
+      <c r="AS1" s="50"/>
+      <c r="AT1" s="50"/>
+      <c r="AU1" s="50"/>
+      <c r="AV1" s="50"/>
+      <c r="AW1" s="50"/>
+      <c r="BV1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="47"/>
-[...21 lines deleted...]
-      <c r="CS1" s="47"/>
+      <c r="BW1" s="50"/>
+      <c r="BX1" s="50"/>
+      <c r="BY1" s="50"/>
+      <c r="BZ1" s="50"/>
+      <c r="CA1" s="50"/>
+      <c r="CB1" s="50"/>
+      <c r="CC1" s="50"/>
+      <c r="CD1" s="50"/>
+      <c r="CE1" s="50"/>
+      <c r="CF1" s="50"/>
+      <c r="CG1" s="50"/>
+      <c r="CH1" s="50"/>
+      <c r="CI1" s="50"/>
+      <c r="CJ1" s="50"/>
+      <c r="CK1" s="50"/>
+      <c r="CL1" s="50"/>
+      <c r="CM1" s="50"/>
+      <c r="CN1" s="50"/>
+      <c r="CO1" s="50"/>
+      <c r="CP1" s="50"/>
+      <c r="CQ1" s="50"/>
+      <c r="CR1" s="50"/>
+      <c r="CS1" s="50"/>
     </row>
     <row r="2" spans="1:97" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="50" t="s">
+      <c r="B2" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="C2" s="51"/>
-[...10 lines deleted...]
-      <c r="N2" s="50" t="s">
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="O2" s="51"/>
-[...10 lines deleted...]
-      <c r="Z2" s="50" t="s">
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="AA2" s="51"/>
-[...10 lines deleted...]
-      <c r="AL2" s="50" t="s">
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="AM2" s="51"/>
-[...10 lines deleted...]
-      <c r="AX2" s="50" t="s">
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="48"/>
+      <c r="AO2" s="48"/>
+      <c r="AP2" s="48"/>
+      <c r="AQ2" s="48"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="48"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="49"/>
+      <c r="AX2" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="51"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="50" t="s">
+      <c r="AY2" s="48"/>
+      <c r="AZ2" s="48"/>
+      <c r="BA2" s="48"/>
+      <c r="BB2" s="48"/>
+      <c r="BC2" s="48"/>
+      <c r="BD2" s="48"/>
+      <c r="BE2" s="48"/>
+      <c r="BF2" s="48"/>
+      <c r="BG2" s="48"/>
+      <c r="BH2" s="48"/>
+      <c r="BI2" s="49"/>
+      <c r="BJ2" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="51"/>
-[...10 lines deleted...]
-      <c r="BV2" s="50" t="s">
+      <c r="BK2" s="48"/>
+      <c r="BL2" s="48"/>
+      <c r="BM2" s="48"/>
+      <c r="BN2" s="48"/>
+      <c r="BO2" s="48"/>
+      <c r="BP2" s="48"/>
+      <c r="BQ2" s="48"/>
+      <c r="BR2" s="48"/>
+      <c r="BS2" s="48"/>
+      <c r="BT2" s="48"/>
+      <c r="BU2" s="49"/>
+      <c r="BV2" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="51"/>
-[...10 lines deleted...]
-      <c r="CH2" s="50" t="s">
+      <c r="BW2" s="48"/>
+      <c r="BX2" s="48"/>
+      <c r="BY2" s="48"/>
+      <c r="BZ2" s="48"/>
+      <c r="CA2" s="48"/>
+      <c r="CB2" s="48"/>
+      <c r="CC2" s="48"/>
+      <c r="CD2" s="48"/>
+      <c r="CE2" s="48"/>
+      <c r="CF2" s="48"/>
+      <c r="CG2" s="49"/>
+      <c r="CH2" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="51"/>
-[...9 lines deleted...]
-      <c r="CS2" s="52"/>
+      <c r="CI2" s="48"/>
+      <c r="CJ2" s="48"/>
+      <c r="CK2" s="48"/>
+      <c r="CL2" s="48"/>
+      <c r="CM2" s="48"/>
+      <c r="CN2" s="48"/>
+      <c r="CO2" s="48"/>
+      <c r="CP2" s="48"/>
+      <c r="CQ2" s="48"/>
+      <c r="CR2" s="48"/>
+      <c r="CS2" s="49"/>
     </row>
     <row r="3" spans="1:97" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="49"/>
+      <c r="A3" s="52"/>
       <c r="B3" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="36" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="36" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="36" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="36" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="36" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="36" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="36" t="s">
@@ -2954,51 +2954,53 @@
       </c>
       <c r="CC4" s="41">
         <v>1166.8357699999997</v>
       </c>
       <c r="CD4" s="45">
         <v>1376.6572900000003</v>
       </c>
       <c r="CE4" s="45">
         <v>1542.6276099999993</v>
       </c>
       <c r="CF4" s="45">
         <v>1728.9656</v>
       </c>
       <c r="CG4" s="45">
         <v>2048.6499000000008</v>
       </c>
       <c r="CH4" s="4">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="4">
         <v>255.87367999999995</v>
       </c>
       <c r="CJ4" s="9">
         <v>421.62577000000005</v>
       </c>
-      <c r="CK4" s="9"/>
+      <c r="CK4" s="9">
+        <v>559.84735000000012</v>
+      </c>
       <c r="CL4" s="41"/>
       <c r="CM4" s="11"/>
       <c r="CN4" s="11"/>
       <c r="CO4" s="41"/>
       <c r="CP4" s="45"/>
       <c r="CQ4" s="45"/>
       <c r="CR4" s="45"/>
       <c r="CS4" s="45"/>
     </row>
     <row r="5" spans="1:97" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
@@ -3229,51 +3231,53 @@
       </c>
       <c r="CC5" s="44">
         <v>84.915700000000001</v>
       </c>
       <c r="CD5" s="42">
         <v>100.97330000000001</v>
       </c>
       <c r="CE5" s="42">
         <v>112.46463</v>
       </c>
       <c r="CF5" s="42">
         <v>126.0014</v>
       </c>
       <c r="CG5" s="46">
         <v>159.97252000000003</v>
       </c>
       <c r="CH5" s="20">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="20">
         <v>13.854200000000001</v>
       </c>
       <c r="CJ5" s="20">
         <v>22.819600000000001</v>
       </c>
-      <c r="CK5" s="20"/>
+      <c r="CK5" s="20">
+        <v>32.365819999999999</v>
+      </c>
       <c r="CL5" s="20"/>
       <c r="CM5" s="20"/>
       <c r="CN5" s="20"/>
       <c r="CO5" s="44"/>
       <c r="CP5" s="42"/>
       <c r="CQ5" s="42"/>
       <c r="CR5" s="42"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="16">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="16">
         <v>22.203389999999999</v>
       </c>
       <c r="D6" s="16">
         <v>33.401299999999999</v>
       </c>
       <c r="E6" s="16">
         <v>44.490690000000001</v>
       </c>
@@ -3504,51 +3508,53 @@
       </c>
       <c r="CC6" s="44">
         <v>136.38239999999999</v>
       </c>
       <c r="CD6" s="42">
         <v>152.84899999999999</v>
       </c>
       <c r="CE6" s="42">
         <v>168.49168</v>
       </c>
       <c r="CF6" s="42">
         <v>186.84434000000002</v>
       </c>
       <c r="CG6" s="46">
         <v>210.19456</v>
       </c>
       <c r="CH6" s="21">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="21">
         <v>34.527250000000002</v>
       </c>
       <c r="CJ6" s="20">
         <v>52.734590000000004</v>
       </c>
-      <c r="CK6" s="22"/>
+      <c r="CK6" s="22">
+        <v>71.558279999999996</v>
+      </c>
       <c r="CL6" s="23"/>
       <c r="CM6" s="23"/>
       <c r="CN6" s="23"/>
       <c r="CO6" s="44"/>
       <c r="CP6" s="42"/>
       <c r="CQ6" s="42"/>
       <c r="CR6" s="42"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="16">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="16">
         <v>18.98143</v>
       </c>
       <c r="D7" s="16">
         <v>33.814929999999997</v>
       </c>
       <c r="E7" s="16">
         <v>45.021369999999997</v>
       </c>
@@ -3779,51 +3785,53 @@
       </c>
       <c r="CC7" s="44">
         <v>68.532440000000008</v>
       </c>
       <c r="CD7" s="42">
         <v>77.946570000000008</v>
       </c>
       <c r="CE7" s="42">
         <v>85.663409999999999</v>
       </c>
       <c r="CF7" s="42">
         <v>97.250709999999998</v>
       </c>
       <c r="CG7" s="46">
         <v>117.27173999999999</v>
       </c>
       <c r="CH7" s="21">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="21">
         <v>13.773040000000002</v>
       </c>
       <c r="CJ7" s="20">
         <v>25.78332</v>
       </c>
-      <c r="CK7" s="22"/>
+      <c r="CK7" s="22">
+        <v>35.333220000000004</v>
+      </c>
       <c r="CL7" s="23"/>
       <c r="CM7" s="23"/>
       <c r="CN7" s="23"/>
       <c r="CO7" s="44"/>
       <c r="CP7" s="42"/>
       <c r="CQ7" s="42"/>
       <c r="CR7" s="42"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="16">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="16">
         <v>36.28275</v>
       </c>
       <c r="D8" s="16">
         <v>76.538069999999991</v>
       </c>
       <c r="E8" s="16">
         <v>96.376929999999987</v>
       </c>
@@ -4054,51 +4062,53 @@
       </c>
       <c r="CC8" s="44">
         <v>163.06567000000001</v>
       </c>
       <c r="CD8" s="42">
         <v>192.80339999999998</v>
       </c>
       <c r="CE8" s="42">
         <v>218.51926</v>
       </c>
       <c r="CF8" s="42">
         <v>246.52749</v>
       </c>
       <c r="CG8" s="46">
         <v>282.86190000000005</v>
       </c>
       <c r="CH8" s="21">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="21">
         <v>29.614429999999999</v>
       </c>
       <c r="CJ8" s="20">
         <v>60.525770000000001</v>
       </c>
-      <c r="CK8" s="22"/>
+      <c r="CK8" s="22">
+        <v>76.180460000000011</v>
+      </c>
       <c r="CL8" s="23"/>
       <c r="CM8" s="23"/>
       <c r="CN8" s="23"/>
       <c r="CO8" s="44"/>
       <c r="CP8" s="42"/>
       <c r="CQ8" s="42"/>
       <c r="CR8" s="42"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="16">
         <v>3.26892</v>
       </c>
       <c r="C9" s="16">
         <v>6.5460600000000007</v>
       </c>
       <c r="D9" s="16">
         <v>10.717429999999998</v>
       </c>
       <c r="E9" s="16">
         <v>13.580909999999999</v>
       </c>
@@ -4329,51 +4339,53 @@
       </c>
       <c r="CC9" s="44">
         <v>30.144939999999998</v>
       </c>
       <c r="CD9" s="42">
         <v>35.412529999999997</v>
       </c>
       <c r="CE9" s="42">
         <v>40.072489999999995</v>
       </c>
       <c r="CF9" s="42">
         <v>45.434950000000001</v>
       </c>
       <c r="CG9" s="46">
         <v>55.013669999999998</v>
       </c>
       <c r="CH9" s="21">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="21">
         <v>6.7950300000000006</v>
       </c>
       <c r="CJ9" s="20">
         <v>10.88377</v>
       </c>
-      <c r="CK9" s="22"/>
+      <c r="CK9" s="22">
+        <v>14.047889999999999</v>
+      </c>
       <c r="CL9" s="23"/>
       <c r="CM9" s="23"/>
       <c r="CN9" s="23"/>
       <c r="CO9" s="44"/>
       <c r="CP9" s="42"/>
       <c r="CQ9" s="42"/>
       <c r="CR9" s="42"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="16">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="16">
         <v>10.491490000000001</v>
       </c>
       <c r="D10" s="16">
         <v>17.930959999999999</v>
       </c>
       <c r="E10" s="16">
         <v>24.522580000000001</v>
       </c>
@@ -4604,51 +4616,53 @@
       </c>
       <c r="CC10" s="44">
         <v>63.36806</v>
       </c>
       <c r="CD10" s="42">
         <v>73.155179999999987</v>
       </c>
       <c r="CE10" s="42">
         <v>80.768600000000006</v>
       </c>
       <c r="CF10" s="42">
         <v>89.827309999999997</v>
       </c>
       <c r="CG10" s="46">
         <v>106.18445000000001</v>
       </c>
       <c r="CH10" s="21">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="21">
         <v>13.233669999999998</v>
       </c>
       <c r="CJ10" s="20">
         <v>20.867519999999999</v>
       </c>
-      <c r="CK10" s="22"/>
+      <c r="CK10" s="22">
+        <v>28.732220000000002</v>
+      </c>
       <c r="CL10" s="23"/>
       <c r="CM10" s="23"/>
       <c r="CN10" s="23"/>
       <c r="CO10" s="44"/>
       <c r="CP10" s="42"/>
       <c r="CQ10" s="42"/>
       <c r="CR10" s="42"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="16">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="16">
         <v>15.332709999999999</v>
       </c>
       <c r="D11" s="16">
         <v>23.757290000000001</v>
       </c>
       <c r="E11" s="16">
         <v>31.544930000000001</v>
       </c>
@@ -4879,51 +4893,53 @@
       </c>
       <c r="CC11" s="44">
         <v>75.103970000000004</v>
       </c>
       <c r="CD11" s="42">
         <v>86.017959999999988</v>
       </c>
       <c r="CE11" s="42">
         <v>96.056359999999998</v>
       </c>
       <c r="CF11" s="42">
         <v>109.02933999999999</v>
       </c>
       <c r="CG11" s="46">
         <v>133.32277000000002</v>
       </c>
       <c r="CH11" s="21">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="21">
         <v>16.17173</v>
       </c>
       <c r="CJ11" s="20">
         <v>25.036480000000001</v>
       </c>
-      <c r="CK11" s="22"/>
+      <c r="CK11" s="22">
+        <v>33.644829999999999</v>
+      </c>
       <c r="CL11" s="23"/>
       <c r="CM11" s="23"/>
       <c r="CN11" s="23"/>
       <c r="CO11" s="44"/>
       <c r="CP11" s="42"/>
       <c r="CQ11" s="42"/>
       <c r="CR11" s="42"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>20</v>
       </c>
@@ -5154,51 +5170,53 @@
       </c>
       <c r="CC12" s="44">
         <v>55.438580000000002</v>
       </c>
       <c r="CD12" s="42">
         <v>68.171499999999995</v>
       </c>
       <c r="CE12" s="42">
         <v>79.607100000000003</v>
       </c>
       <c r="CF12" s="42">
         <v>91.171589999999995</v>
       </c>
       <c r="CG12" s="46">
         <v>115.24034</v>
       </c>
       <c r="CH12" s="21">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="20">
         <v>8.5989699999999996</v>
       </c>
       <c r="CJ12" s="20">
         <v>21.496739999999999</v>
       </c>
-      <c r="CK12" s="20"/>
+      <c r="CK12" s="20">
+        <v>25.459440000000001</v>
+      </c>
       <c r="CL12" s="20"/>
       <c r="CM12" s="21"/>
       <c r="CN12" s="21"/>
       <c r="CO12" s="44"/>
       <c r="CP12" s="42"/>
       <c r="CQ12" s="42"/>
       <c r="CR12" s="42"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="16">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="16">
         <v>15.769120000000001</v>
       </c>
       <c r="D13" s="16">
         <v>24.827860000000001</v>
       </c>
       <c r="E13" s="16">
         <v>31.069759999999999</v>
       </c>
@@ -5429,51 +5447,53 @@
       </c>
       <c r="CC13" s="44">
         <v>56.535470000000004</v>
       </c>
       <c r="CD13" s="42">
         <v>69.886040000000008</v>
       </c>
       <c r="CE13" s="42">
         <v>76.240989999999996</v>
       </c>
       <c r="CF13" s="42">
         <v>85.939549999999997</v>
       </c>
       <c r="CG13" s="46">
         <v>105.30880000000001</v>
       </c>
       <c r="CH13" s="21">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="21">
         <v>10.20168</v>
       </c>
       <c r="CJ13" s="20">
         <v>16.833190000000002</v>
       </c>
-      <c r="CK13" s="22"/>
+      <c r="CK13" s="22">
+        <v>21.904989999999998</v>
+      </c>
       <c r="CL13" s="23"/>
       <c r="CM13" s="23"/>
       <c r="CN13" s="23"/>
       <c r="CO13" s="44"/>
       <c r="CP13" s="42"/>
       <c r="CQ13" s="42"/>
       <c r="CR13" s="42"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="16">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="16">
         <v>19.69556</v>
       </c>
       <c r="D14" s="16">
         <v>26.348580000000002</v>
       </c>
       <c r="E14" s="16">
         <v>34.943809999999999</v>
       </c>
@@ -5704,51 +5724,53 @@
       </c>
       <c r="CC14" s="44">
         <v>44.568809999999999</v>
       </c>
       <c r="CD14" s="42">
         <v>49.686889999999998</v>
       </c>
       <c r="CE14" s="42">
         <v>53.388020000000004</v>
       </c>
       <c r="CF14" s="42">
         <v>57.289589999999997</v>
       </c>
       <c r="CG14" s="46">
         <v>62.968580000000003</v>
       </c>
       <c r="CH14" s="21">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="21">
         <v>12.33982</v>
       </c>
       <c r="CJ14" s="20">
         <v>17.571190000000001</v>
       </c>
-      <c r="CK14" s="22"/>
+      <c r="CK14" s="22">
+        <v>23.810310000000001</v>
+      </c>
       <c r="CL14" s="23"/>
       <c r="CM14" s="23"/>
       <c r="CN14" s="23"/>
       <c r="CO14" s="44"/>
       <c r="CP14" s="42"/>
       <c r="CQ14" s="42"/>
       <c r="CR14" s="42"/>
       <c r="CS14" s="46"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="16">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="16">
         <v>5.4882299999999997</v>
       </c>
       <c r="D15" s="16">
         <v>8.1058199999999996</v>
       </c>
       <c r="E15" s="16">
         <v>10.635249999999999</v>
       </c>
@@ -5979,51 +6001,53 @@
       </c>
       <c r="CC15" s="44">
         <v>23.252470000000002</v>
       </c>
       <c r="CD15" s="42">
         <v>26.548680000000001</v>
       </c>
       <c r="CE15" s="42">
         <v>30.22167</v>
       </c>
       <c r="CF15" s="42">
         <v>34.18103</v>
       </c>
       <c r="CG15" s="46">
         <v>41.757429999999999</v>
       </c>
       <c r="CH15" s="21">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="21">
         <v>6.1835800000000001</v>
       </c>
       <c r="CJ15" s="20">
         <v>8.9480000000000004</v>
       </c>
-      <c r="CK15" s="22"/>
+      <c r="CK15" s="22">
+        <v>11.71546</v>
+      </c>
       <c r="CL15" s="23"/>
       <c r="CM15" s="23"/>
       <c r="CN15" s="23"/>
       <c r="CO15" s="44"/>
       <c r="CP15" s="42"/>
       <c r="CQ15" s="42"/>
       <c r="CR15" s="42"/>
       <c r="CS15" s="46"/>
     </row>
     <row r="16" spans="1:97" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="16">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="16">
         <v>1.4215100000000001</v>
       </c>
       <c r="D16" s="16">
         <v>1.7124600000000001</v>
       </c>
       <c r="E16" s="16">
         <v>2.2680599999999997</v>
       </c>
@@ -6254,51 +6278,53 @@
       </c>
       <c r="CC16" s="44">
         <v>11.48725</v>
       </c>
       <c r="CD16" s="42">
         <v>14.154290000000001</v>
       </c>
       <c r="CE16" s="42">
         <v>16.089659999999999</v>
       </c>
       <c r="CF16" s="42">
         <v>18.361999999999998</v>
       </c>
       <c r="CG16" s="46">
         <v>21.49972</v>
       </c>
       <c r="CH16" s="21">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="21">
         <v>3.01458</v>
       </c>
       <c r="CJ16" s="20">
         <v>3.8578199999999998</v>
       </c>
-      <c r="CK16" s="22"/>
+      <c r="CK16" s="22">
+        <v>5.4055700000000009</v>
+      </c>
       <c r="CL16" s="23"/>
       <c r="CM16" s="23"/>
       <c r="CN16" s="23"/>
       <c r="CO16" s="44"/>
       <c r="CP16" s="42"/>
       <c r="CQ16" s="42"/>
       <c r="CR16" s="42"/>
       <c r="CS16" s="46"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="21">
         <v>13.058200000000001</v>
       </c>
       <c r="D17" s="21">
         <v>20.007110000000001</v>
       </c>
       <c r="E17" s="21">
         <v>26.265909999999998</v>
       </c>
@@ -6529,51 +6555,53 @@
       </c>
       <c r="CC17" s="44">
         <v>63.527740000000001</v>
       </c>
       <c r="CD17" s="42">
         <v>72.727940000000004</v>
       </c>
       <c r="CE17" s="42">
         <v>83.368870000000001</v>
       </c>
       <c r="CF17" s="42">
         <v>94.439109999999999</v>
       </c>
       <c r="CG17" s="46">
         <v>109.98931000000002</v>
       </c>
       <c r="CH17" s="21">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="21">
         <v>13.22819</v>
       </c>
       <c r="CJ17" s="20">
         <v>20.904910000000001</v>
       </c>
-      <c r="CK17" s="22"/>
+      <c r="CK17" s="22">
+        <v>29.143049999999999</v>
+      </c>
       <c r="CL17" s="23"/>
       <c r="CM17" s="23"/>
       <c r="CN17" s="23"/>
       <c r="CO17" s="44"/>
       <c r="CP17" s="42"/>
       <c r="CQ17" s="42"/>
       <c r="CR17" s="42"/>
       <c r="CS17" s="46"/>
     </row>
     <row r="18" spans="1:97" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="21">
         <v>16.137589999999999</v>
       </c>
       <c r="D18" s="21">
         <v>20.652620000000002</v>
       </c>
       <c r="E18" s="21">
         <v>25.828049999999998</v>
       </c>
@@ -6804,51 +6832,53 @@
       </c>
       <c r="CC18" s="44">
         <v>52.146709999999999</v>
       </c>
       <c r="CD18" s="42">
         <v>62.155329999999999</v>
       </c>
       <c r="CE18" s="42">
         <v>68.494470000000007</v>
       </c>
       <c r="CF18" s="42">
         <v>73.876919999999998</v>
       </c>
       <c r="CG18" s="46">
         <v>82.135109999999997</v>
       </c>
       <c r="CH18" s="21">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="21">
         <v>12.736270000000001</v>
       </c>
       <c r="CJ18" s="20">
         <v>17.576090000000001</v>
       </c>
-      <c r="CK18" s="22"/>
+      <c r="CK18" s="22">
+        <v>22.182970000000001</v>
+      </c>
       <c r="CL18" s="23"/>
       <c r="CM18" s="23"/>
       <c r="CN18" s="23"/>
       <c r="CO18" s="44"/>
       <c r="CP18" s="42"/>
       <c r="CQ18" s="42"/>
       <c r="CR18" s="42"/>
       <c r="CS18" s="46"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="23">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="32">
         <v>34.577680000000001</v>
       </c>
       <c r="D19" s="32">
         <v>53.214549999999996</v>
       </c>
       <c r="E19" s="32">
         <v>69.889610000000005</v>
       </c>
@@ -7079,51 +7109,53 @@
       </c>
       <c r="CC19" s="44">
         <v>122.94528</v>
       </c>
       <c r="CD19" s="42">
         <v>158.59009</v>
       </c>
       <c r="CE19" s="42">
         <v>181.64149</v>
       </c>
       <c r="CF19" s="42">
         <v>203.61166</v>
       </c>
       <c r="CG19" s="46">
         <v>244.78748999999999</v>
       </c>
       <c r="CH19" s="32">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="32">
         <v>36.578650000000003</v>
       </c>
       <c r="CJ19" s="20">
         <v>56.104729999999996</v>
       </c>
-      <c r="CK19" s="22"/>
+      <c r="CK19" s="22">
+        <v>76.07038</v>
+      </c>
       <c r="CL19" s="23"/>
       <c r="CM19" s="23"/>
       <c r="CN19" s="23"/>
       <c r="CO19" s="44"/>
       <c r="CP19" s="42"/>
       <c r="CQ19" s="42"/>
       <c r="CR19" s="42"/>
       <c r="CS19" s="46"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>20</v>
       </c>
@@ -7354,51 +7386,53 @@
       </c>
       <c r="CC20" s="44">
         <v>15.166329999999999</v>
       </c>
       <c r="CD20" s="42">
         <v>18.766729999999999</v>
       </c>
       <c r="CE20" s="42">
         <v>20.564430000000002</v>
       </c>
       <c r="CF20" s="42">
         <v>21.977830000000001</v>
       </c>
       <c r="CG20" s="46">
         <v>27.531830000000003</v>
       </c>
       <c r="CH20" s="35">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="20">
         <v>4.9406000000000008</v>
       </c>
       <c r="CJ20" s="20">
         <v>6.4406000000000008</v>
       </c>
-      <c r="CK20" s="20"/>
+      <c r="CK20" s="20">
+        <v>7.2522999999999991</v>
+      </c>
       <c r="CL20" s="20"/>
       <c r="CM20" s="35"/>
       <c r="CN20" s="35"/>
       <c r="CO20" s="44"/>
       <c r="CP20" s="42"/>
       <c r="CQ20" s="42"/>
       <c r="CR20" s="42"/>
       <c r="CS20" s="46"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="21">
         <v>28.953799999999998</v>
       </c>
       <c r="D21" s="21">
         <v>47.463560000000001</v>
       </c>
       <c r="E21" s="21">
         <v>64.713369999999998</v>
       </c>
@@ -7629,51 +7663,53 @@
       </c>
       <c r="CC21" s="44">
         <v>95.260790000000014</v>
       </c>
       <c r="CD21" s="42">
         <v>111.32079999999999</v>
       </c>
       <c r="CE21" s="42">
         <v>124.86364000000002</v>
       </c>
       <c r="CF21" s="42">
         <v>140.41034999999999</v>
       </c>
       <c r="CG21" s="46">
         <v>164.70786000000001</v>
       </c>
       <c r="CH21" s="21">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="21">
         <v>18.614690000000003</v>
       </c>
       <c r="CJ21" s="20">
         <v>31.239849999999997</v>
       </c>
-      <c r="CK21" s="22"/>
+      <c r="CK21" s="22">
+        <v>42.480359999999997</v>
+      </c>
       <c r="CL21" s="23"/>
       <c r="CM21" s="23"/>
       <c r="CN21" s="23"/>
       <c r="CO21" s="44"/>
       <c r="CP21" s="42"/>
       <c r="CQ21" s="42"/>
       <c r="CR21" s="42"/>
       <c r="CS21" s="46"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="21">
         <v>2.487E-2</v>
       </c>
       <c r="D22" s="21">
         <v>4.0090000000000001E-2</v>
       </c>
       <c r="E22" s="21">
         <v>5.3600000000000002E-2</v>
       </c>
@@ -7904,51 +7940,53 @@
       </c>
       <c r="CC22" s="44">
         <v>4.3699999999999996E-2</v>
       </c>
       <c r="CD22" s="42">
         <v>0.05</v>
       </c>
       <c r="CE22" s="42">
         <v>5.6129999999999992E-2</v>
       </c>
       <c r="CF22" s="42">
         <v>6.3130000000000006E-2</v>
       </c>
       <c r="CG22" s="46">
         <v>7.6330000000000009E-2</v>
       </c>
       <c r="CH22" s="21">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="21">
         <v>1.0199999999999999E-2</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9800000000000002E-2</v>
       </c>
-      <c r="CK22" s="33"/>
+      <c r="CK22" s="33">
+        <v>2.53E-2</v>
+      </c>
       <c r="CL22" s="23"/>
       <c r="CM22" s="23"/>
       <c r="CN22" s="23"/>
       <c r="CO22" s="44"/>
       <c r="CP22" s="42"/>
       <c r="CQ22" s="42"/>
       <c r="CR22" s="42"/>
       <c r="CS22" s="46"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="21">
         <v>7.2040000000000007E-2</v>
       </c>
       <c r="D23" s="21">
         <v>0.16316999999999998</v>
       </c>
       <c r="E23" s="21">
         <v>0.16683000000000001</v>
       </c>
@@ -8179,51 +8217,53 @@
       </c>
       <c r="CC23" s="44">
         <v>0.1298</v>
       </c>
       <c r="CD23" s="42">
         <v>0.1376</v>
       </c>
       <c r="CE23" s="42">
         <v>0.1399</v>
       </c>
       <c r="CF23" s="42">
         <v>0.14418999999999998</v>
       </c>
       <c r="CG23" s="46">
         <v>0.14429</v>
       </c>
       <c r="CH23" s="21">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="21">
         <v>6.4999999999999997E-3</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.54E-2</v>
       </c>
-      <c r="CK23" s="33"/>
+      <c r="CK23" s="33">
+        <v>1.6199999999999999E-2</v>
+      </c>
       <c r="CL23" s="23"/>
       <c r="CM23" s="23"/>
       <c r="CN23" s="23"/>
       <c r="CO23" s="44"/>
       <c r="CP23" s="42"/>
       <c r="CQ23" s="42"/>
       <c r="CR23" s="42"/>
       <c r="CS23" s="46"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="23">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="32">
         <v>1.71407</v>
       </c>
       <c r="D24" s="32">
         <v>2.3211599999999999</v>
       </c>
       <c r="E24" s="32">
         <v>4.2009499999999997</v>
       </c>
@@ -8454,73 +8494,75 @@
       </c>
       <c r="CC24" s="44">
         <v>4.8196599999999998</v>
       </c>
       <c r="CD24" s="42">
         <v>5.3034600000000003</v>
       </c>
       <c r="CE24" s="42">
         <v>5.9148099999999992</v>
       </c>
       <c r="CF24" s="42">
         <v>6.5831100000000005</v>
       </c>
       <c r="CG24" s="46">
         <v>7.6812000000000005</v>
       </c>
       <c r="CH24" s="32">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="32">
         <v>1.4506000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.9663999999999999</v>
       </c>
-      <c r="CK24" s="32"/>
+      <c r="CK24" s="32">
+        <v>2.5183</v>
+      </c>
       <c r="CL24" s="32"/>
       <c r="CM24" s="32"/>
       <c r="CN24" s="32"/>
       <c r="CO24" s="44"/>
       <c r="CP24" s="42"/>
       <c r="CQ24" s="42"/>
       <c r="CR24" s="42"/>
       <c r="CS24" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>