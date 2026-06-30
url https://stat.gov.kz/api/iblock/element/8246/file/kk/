--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\Производство\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Ет" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Ет!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="44">
   <si>
     <t xml:space="preserve">Мал мен құстың барлық түрлерінің тірідей салмақта шаруашылықта сойылғаны немесе союға өткізілгені, мың тонна </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -151,51 +156,51 @@
   <si>
     <t>жыл</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -1222,66 +1227,66 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="602">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 2" xfId="272"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="366"/>
     <cellStyle name="60% — акцент1 2 2 2 2" xfId="555"/>
     <cellStyle name="60% — акцент1 2 2 3" xfId="461"/>
     <cellStyle name="60% — акцент1 2 3" xfId="319"/>
     <cellStyle name="60% — акцент1 2 3 2" xfId="508"/>
     <cellStyle name="60% — акцент1 2 4" xfId="414"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="183"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="273"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="367"/>
     <cellStyle name="60% — акцент2 2 2 2 2" xfId="556"/>
     <cellStyle name="60% — акцент2 2 2 3" xfId="462"/>
     <cellStyle name="60% — акцент2 2 3" xfId="320"/>
     <cellStyle name="60% — акцент2 2 3 2" xfId="509"/>
     <cellStyle name="60% — акцент2 2 4" xfId="415"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="184"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 2" xfId="274"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="368"/>
@@ -1905,86 +1910,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2156,294 +2161,294 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
+      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="26" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="26" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="26" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" style="26" customWidth="1"/>
     <col min="7" max="7" width="8" style="26" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="26" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="26" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="26"/>
     <col min="11" max="11" width="7.85546875" style="26" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="26" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" style="26" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="26" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="26" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" style="26" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="26" customWidth="1"/>
     <col min="18" max="18" width="8" style="26" customWidth="1"/>
     <col min="19" max="21" width="7.85546875" style="26" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="26"/>
     <col min="23" max="24" width="8.140625" style="26" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" style="26" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="26" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="26" customWidth="1"/>
     <col min="28" max="28" width="8" style="26" customWidth="1"/>
     <col min="29" max="29" width="8.140625" style="26" customWidth="1"/>
     <col min="30" max="30" width="7.7109375" style="26" customWidth="1"/>
     <col min="31" max="31" width="8.42578125" style="26" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" style="26" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="26"/>
     <col min="35" max="36" width="8.42578125" style="26" customWidth="1"/>
     <col min="37" max="37" width="9.140625" style="26"/>
     <col min="38" max="38" width="7" style="26" customWidth="1"/>
     <col min="39" max="39" width="8.42578125" style="26" customWidth="1"/>
     <col min="40" max="41" width="8.140625" style="26" customWidth="1"/>
     <col min="42" max="42" width="8.28515625" style="26" customWidth="1"/>
     <col min="43" max="43" width="8.5703125" style="26" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...47 lines deleted...]
-      <c r="BV1" s="50" t="s">
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="47"/>
+      <c r="AL1" s="47"/>
+      <c r="AM1" s="47"/>
+      <c r="AN1" s="47"/>
+      <c r="AO1" s="47"/>
+      <c r="AP1" s="47"/>
+      <c r="AQ1" s="47"/>
+      <c r="AR1" s="47"/>
+      <c r="AS1" s="47"/>
+      <c r="AT1" s="47"/>
+      <c r="AU1" s="47"/>
+      <c r="AV1" s="47"/>
+      <c r="AW1" s="47"/>
+      <c r="BV1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="50"/>
-[...21 lines deleted...]
-      <c r="CS1" s="50"/>
+      <c r="BW1" s="47"/>
+      <c r="BX1" s="47"/>
+      <c r="BY1" s="47"/>
+      <c r="BZ1" s="47"/>
+      <c r="CA1" s="47"/>
+      <c r="CB1" s="47"/>
+      <c r="CC1" s="47"/>
+      <c r="CD1" s="47"/>
+      <c r="CE1" s="47"/>
+      <c r="CF1" s="47"/>
+      <c r="CG1" s="47"/>
+      <c r="CH1" s="47"/>
+      <c r="CI1" s="47"/>
+      <c r="CJ1" s="47"/>
+      <c r="CK1" s="47"/>
+      <c r="CL1" s="47"/>
+      <c r="CM1" s="47"/>
+      <c r="CN1" s="47"/>
+      <c r="CO1" s="47"/>
+      <c r="CP1" s="47"/>
+      <c r="CQ1" s="47"/>
+      <c r="CR1" s="47"/>
+      <c r="CS1" s="47"/>
     </row>
     <row r="2" spans="1:97" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="C2" s="48"/>
-[...10 lines deleted...]
-      <c r="N2" s="47" t="s">
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="O2" s="48"/>
-[...10 lines deleted...]
-      <c r="Z2" s="47" t="s">
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="AA2" s="48"/>
-[...10 lines deleted...]
-      <c r="AL2" s="47" t="s">
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="51"/>
+      <c r="AD2" s="51"/>
+      <c r="AE2" s="51"/>
+      <c r="AF2" s="51"/>
+      <c r="AG2" s="51"/>
+      <c r="AH2" s="51"/>
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="52"/>
+      <c r="AL2" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="AM2" s="48"/>
-[...10 lines deleted...]
-      <c r="AX2" s="47" t="s">
+      <c r="AM2" s="51"/>
+      <c r="AN2" s="51"/>
+      <c r="AO2" s="51"/>
+      <c r="AP2" s="51"/>
+      <c r="AQ2" s="51"/>
+      <c r="AR2" s="51"/>
+      <c r="AS2" s="51"/>
+      <c r="AT2" s="51"/>
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="52"/>
+      <c r="AX2" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="48"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="47" t="s">
+      <c r="AY2" s="51"/>
+      <c r="AZ2" s="51"/>
+      <c r="BA2" s="51"/>
+      <c r="BB2" s="51"/>
+      <c r="BC2" s="51"/>
+      <c r="BD2" s="51"/>
+      <c r="BE2" s="51"/>
+      <c r="BF2" s="51"/>
+      <c r="BG2" s="51"/>
+      <c r="BH2" s="51"/>
+      <c r="BI2" s="52"/>
+      <c r="BJ2" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="48"/>
-[...10 lines deleted...]
-      <c r="BV2" s="47" t="s">
+      <c r="BK2" s="51"/>
+      <c r="BL2" s="51"/>
+      <c r="BM2" s="51"/>
+      <c r="BN2" s="51"/>
+      <c r="BO2" s="51"/>
+      <c r="BP2" s="51"/>
+      <c r="BQ2" s="51"/>
+      <c r="BR2" s="51"/>
+      <c r="BS2" s="51"/>
+      <c r="BT2" s="51"/>
+      <c r="BU2" s="52"/>
+      <c r="BV2" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="48"/>
-[...10 lines deleted...]
-      <c r="CH2" s="47" t="s">
+      <c r="BW2" s="51"/>
+      <c r="BX2" s="51"/>
+      <c r="BY2" s="51"/>
+      <c r="BZ2" s="51"/>
+      <c r="CA2" s="51"/>
+      <c r="CB2" s="51"/>
+      <c r="CC2" s="51"/>
+      <c r="CD2" s="51"/>
+      <c r="CE2" s="51"/>
+      <c r="CF2" s="51"/>
+      <c r="CG2" s="52"/>
+      <c r="CH2" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="48"/>
-[...9 lines deleted...]
-      <c r="CS2" s="49"/>
+      <c r="CI2" s="51"/>
+      <c r="CJ2" s="51"/>
+      <c r="CK2" s="51"/>
+      <c r="CL2" s="51"/>
+      <c r="CM2" s="51"/>
+      <c r="CN2" s="51"/>
+      <c r="CO2" s="51"/>
+      <c r="CP2" s="51"/>
+      <c r="CQ2" s="51"/>
+      <c r="CR2" s="51"/>
+      <c r="CS2" s="52"/>
     </row>
     <row r="3" spans="1:97" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="52"/>
+      <c r="A3" s="49"/>
       <c r="B3" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="36" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="36" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="36" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="36" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="36" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="36" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="36" t="s">
@@ -2957,51 +2962,53 @@
       </c>
       <c r="CD4" s="45">
         <v>1376.6572900000003</v>
       </c>
       <c r="CE4" s="45">
         <v>1542.6276099999993</v>
       </c>
       <c r="CF4" s="45">
         <v>1728.9656</v>
       </c>
       <c r="CG4" s="45">
         <v>2048.6499000000008</v>
       </c>
       <c r="CH4" s="4">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="4">
         <v>255.87367999999995</v>
       </c>
       <c r="CJ4" s="9">
         <v>421.62577000000005</v>
       </c>
       <c r="CK4" s="9">
         <v>559.84735000000012</v>
       </c>
-      <c r="CL4" s="41"/>
+      <c r="CL4" s="41">
+        <v>703.34415000000013</v>
+      </c>
       <c r="CM4" s="11"/>
       <c r="CN4" s="11"/>
       <c r="CO4" s="41"/>
       <c r="CP4" s="45"/>
       <c r="CQ4" s="45"/>
       <c r="CR4" s="45"/>
       <c r="CS4" s="45"/>
     </row>
     <row r="5" spans="1:97" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4" t="s">
@@ -3234,51 +3241,53 @@
       </c>
       <c r="CD5" s="42">
         <v>100.97330000000001</v>
       </c>
       <c r="CE5" s="42">
         <v>112.46463</v>
       </c>
       <c r="CF5" s="42">
         <v>126.0014</v>
       </c>
       <c r="CG5" s="46">
         <v>159.97252000000003</v>
       </c>
       <c r="CH5" s="20">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="20">
         <v>13.854200000000001</v>
       </c>
       <c r="CJ5" s="20">
         <v>22.819600000000001</v>
       </c>
       <c r="CK5" s="20">
         <v>32.365819999999999</v>
       </c>
-      <c r="CL5" s="20"/>
+      <c r="CL5" s="20">
+        <v>43.291139999999999</v>
+      </c>
       <c r="CM5" s="20"/>
       <c r="CN5" s="20"/>
       <c r="CO5" s="44"/>
       <c r="CP5" s="42"/>
       <c r="CQ5" s="42"/>
       <c r="CR5" s="42"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="16">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="16">
         <v>22.203389999999999</v>
       </c>
       <c r="D6" s="16">
         <v>33.401299999999999</v>
       </c>
       <c r="E6" s="16">
         <v>44.490690000000001</v>
       </c>
       <c r="F6" s="16">
@@ -3511,51 +3520,53 @@
       </c>
       <c r="CD6" s="42">
         <v>152.84899999999999</v>
       </c>
       <c r="CE6" s="42">
         <v>168.49168</v>
       </c>
       <c r="CF6" s="42">
         <v>186.84434000000002</v>
       </c>
       <c r="CG6" s="46">
         <v>210.19456</v>
       </c>
       <c r="CH6" s="21">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="21">
         <v>34.527250000000002</v>
       </c>
       <c r="CJ6" s="20">
         <v>52.734590000000004</v>
       </c>
       <c r="CK6" s="22">
         <v>71.558279999999996</v>
       </c>
-      <c r="CL6" s="23"/>
+      <c r="CL6" s="23">
+        <v>89.480729999999994</v>
+      </c>
       <c r="CM6" s="23"/>
       <c r="CN6" s="23"/>
       <c r="CO6" s="44"/>
       <c r="CP6" s="42"/>
       <c r="CQ6" s="42"/>
       <c r="CR6" s="42"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="16">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="16">
         <v>18.98143</v>
       </c>
       <c r="D7" s="16">
         <v>33.814929999999997</v>
       </c>
       <c r="E7" s="16">
         <v>45.021369999999997</v>
       </c>
       <c r="F7" s="16">
@@ -3788,51 +3799,53 @@
       </c>
       <c r="CD7" s="42">
         <v>77.946570000000008</v>
       </c>
       <c r="CE7" s="42">
         <v>85.663409999999999</v>
       </c>
       <c r="CF7" s="42">
         <v>97.250709999999998</v>
       </c>
       <c r="CG7" s="46">
         <v>117.27173999999999</v>
       </c>
       <c r="CH7" s="21">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="21">
         <v>13.773040000000002</v>
       </c>
       <c r="CJ7" s="20">
         <v>25.78332</v>
       </c>
       <c r="CK7" s="22">
         <v>35.333220000000004</v>
       </c>
-      <c r="CL7" s="23"/>
+      <c r="CL7" s="23">
+        <v>43.839559999999999</v>
+      </c>
       <c r="CM7" s="23"/>
       <c r="CN7" s="23"/>
       <c r="CO7" s="44"/>
       <c r="CP7" s="42"/>
       <c r="CQ7" s="42"/>
       <c r="CR7" s="42"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="16">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="16">
         <v>36.28275</v>
       </c>
       <c r="D8" s="16">
         <v>76.538069999999991</v>
       </c>
       <c r="E8" s="16">
         <v>96.376929999999987</v>
       </c>
       <c r="F8" s="16">
@@ -4065,51 +4078,53 @@
       </c>
       <c r="CD8" s="42">
         <v>192.80339999999998</v>
       </c>
       <c r="CE8" s="42">
         <v>218.51926</v>
       </c>
       <c r="CF8" s="42">
         <v>246.52749</v>
       </c>
       <c r="CG8" s="46">
         <v>282.86190000000005</v>
       </c>
       <c r="CH8" s="21">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="21">
         <v>29.614429999999999</v>
       </c>
       <c r="CJ8" s="20">
         <v>60.525770000000001</v>
       </c>
       <c r="CK8" s="22">
         <v>76.180460000000011</v>
       </c>
-      <c r="CL8" s="23"/>
+      <c r="CL8" s="23">
+        <v>93.957709999999992</v>
+      </c>
       <c r="CM8" s="23"/>
       <c r="CN8" s="23"/>
       <c r="CO8" s="44"/>
       <c r="CP8" s="42"/>
       <c r="CQ8" s="42"/>
       <c r="CR8" s="42"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="16">
         <v>3.26892</v>
       </c>
       <c r="C9" s="16">
         <v>6.5460600000000007</v>
       </c>
       <c r="D9" s="16">
         <v>10.717429999999998</v>
       </c>
       <c r="E9" s="16">
         <v>13.580909999999999</v>
       </c>
       <c r="F9" s="16">
@@ -4342,51 +4357,53 @@
       </c>
       <c r="CD9" s="42">
         <v>35.412529999999997</v>
       </c>
       <c r="CE9" s="42">
         <v>40.072489999999995</v>
       </c>
       <c r="CF9" s="42">
         <v>45.434950000000001</v>
       </c>
       <c r="CG9" s="46">
         <v>55.013669999999998</v>
       </c>
       <c r="CH9" s="21">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="21">
         <v>6.7950300000000006</v>
       </c>
       <c r="CJ9" s="20">
         <v>10.88377</v>
       </c>
       <c r="CK9" s="22">
         <v>14.047889999999999</v>
       </c>
-      <c r="CL9" s="23"/>
+      <c r="CL9" s="23">
+        <v>18.12208</v>
+      </c>
       <c r="CM9" s="23"/>
       <c r="CN9" s="23"/>
       <c r="CO9" s="44"/>
       <c r="CP9" s="42"/>
       <c r="CQ9" s="42"/>
       <c r="CR9" s="42"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="16">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="16">
         <v>10.491490000000001</v>
       </c>
       <c r="D10" s="16">
         <v>17.930959999999999</v>
       </c>
       <c r="E10" s="16">
         <v>24.522580000000001</v>
       </c>
       <c r="F10" s="16">
@@ -4619,51 +4636,53 @@
       </c>
       <c r="CD10" s="42">
         <v>73.155179999999987</v>
       </c>
       <c r="CE10" s="42">
         <v>80.768600000000006</v>
       </c>
       <c r="CF10" s="42">
         <v>89.827309999999997</v>
       </c>
       <c r="CG10" s="46">
         <v>106.18445000000001</v>
       </c>
       <c r="CH10" s="21">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="21">
         <v>13.233669999999998</v>
       </c>
       <c r="CJ10" s="20">
         <v>20.867519999999999</v>
       </c>
       <c r="CK10" s="22">
         <v>28.732220000000002</v>
       </c>
-      <c r="CL10" s="23"/>
+      <c r="CL10" s="23">
+        <v>37.125039999999998</v>
+      </c>
       <c r="CM10" s="23"/>
       <c r="CN10" s="23"/>
       <c r="CO10" s="44"/>
       <c r="CP10" s="42"/>
       <c r="CQ10" s="42"/>
       <c r="CR10" s="42"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="16">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="16">
         <v>15.332709999999999</v>
       </c>
       <c r="D11" s="16">
         <v>23.757290000000001</v>
       </c>
       <c r="E11" s="16">
         <v>31.544930000000001</v>
       </c>
       <c r="F11" s="16">
@@ -4896,51 +4915,53 @@
       </c>
       <c r="CD11" s="42">
         <v>86.017959999999988</v>
       </c>
       <c r="CE11" s="42">
         <v>96.056359999999998</v>
       </c>
       <c r="CF11" s="42">
         <v>109.02933999999999</v>
       </c>
       <c r="CG11" s="46">
         <v>133.32277000000002</v>
       </c>
       <c r="CH11" s="21">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="21">
         <v>16.17173</v>
       </c>
       <c r="CJ11" s="20">
         <v>25.036480000000001</v>
       </c>
       <c r="CK11" s="22">
         <v>33.644829999999999</v>
       </c>
-      <c r="CL11" s="23"/>
+      <c r="CL11" s="23">
+        <v>43.474270000000004</v>
+      </c>
       <c r="CM11" s="23"/>
       <c r="CN11" s="23"/>
       <c r="CO11" s="44"/>
       <c r="CP11" s="42"/>
       <c r="CQ11" s="42"/>
       <c r="CR11" s="42"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="4" t="s">
@@ -5173,51 +5194,53 @@
       </c>
       <c r="CD12" s="42">
         <v>68.171499999999995</v>
       </c>
       <c r="CE12" s="42">
         <v>79.607100000000003</v>
       </c>
       <c r="CF12" s="42">
         <v>91.171589999999995</v>
       </c>
       <c r="CG12" s="46">
         <v>115.24034</v>
       </c>
       <c r="CH12" s="21">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="20">
         <v>8.5989699999999996</v>
       </c>
       <c r="CJ12" s="20">
         <v>21.496739999999999</v>
       </c>
       <c r="CK12" s="20">
         <v>25.459440000000001</v>
       </c>
-      <c r="CL12" s="20"/>
+      <c r="CL12" s="20">
+        <v>29.642880000000002</v>
+      </c>
       <c r="CM12" s="21"/>
       <c r="CN12" s="21"/>
       <c r="CO12" s="44"/>
       <c r="CP12" s="42"/>
       <c r="CQ12" s="42"/>
       <c r="CR12" s="42"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="16">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="16">
         <v>15.769120000000001</v>
       </c>
       <c r="D13" s="16">
         <v>24.827860000000001</v>
       </c>
       <c r="E13" s="16">
         <v>31.069759999999999</v>
       </c>
       <c r="F13" s="16">
@@ -5450,51 +5473,53 @@
       </c>
       <c r="CD13" s="42">
         <v>69.886040000000008</v>
       </c>
       <c r="CE13" s="42">
         <v>76.240989999999996</v>
       </c>
       <c r="CF13" s="42">
         <v>85.939549999999997</v>
       </c>
       <c r="CG13" s="46">
         <v>105.30880000000001</v>
       </c>
       <c r="CH13" s="21">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="21">
         <v>10.20168</v>
       </c>
       <c r="CJ13" s="20">
         <v>16.833190000000002</v>
       </c>
       <c r="CK13" s="22">
         <v>21.904989999999998</v>
       </c>
-      <c r="CL13" s="23"/>
+      <c r="CL13" s="23">
+        <v>28.829529999999998</v>
+      </c>
       <c r="CM13" s="23"/>
       <c r="CN13" s="23"/>
       <c r="CO13" s="44"/>
       <c r="CP13" s="42"/>
       <c r="CQ13" s="42"/>
       <c r="CR13" s="42"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="16">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="16">
         <v>19.69556</v>
       </c>
       <c r="D14" s="16">
         <v>26.348580000000002</v>
       </c>
       <c r="E14" s="16">
         <v>34.943809999999999</v>
       </c>
       <c r="F14" s="16">
@@ -5727,51 +5752,53 @@
       </c>
       <c r="CD14" s="42">
         <v>49.686889999999998</v>
       </c>
       <c r="CE14" s="42">
         <v>53.388020000000004</v>
       </c>
       <c r="CF14" s="42">
         <v>57.289589999999997</v>
       </c>
       <c r="CG14" s="46">
         <v>62.968580000000003</v>
       </c>
       <c r="CH14" s="21">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="21">
         <v>12.33982</v>
       </c>
       <c r="CJ14" s="20">
         <v>17.571190000000001</v>
       </c>
       <c r="CK14" s="22">
         <v>23.810310000000001</v>
       </c>
-      <c r="CL14" s="23"/>
+      <c r="CL14" s="23">
+        <v>30.151019999999995</v>
+      </c>
       <c r="CM14" s="23"/>
       <c r="CN14" s="23"/>
       <c r="CO14" s="44"/>
       <c r="CP14" s="42"/>
       <c r="CQ14" s="42"/>
       <c r="CR14" s="42"/>
       <c r="CS14" s="46"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="16">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="16">
         <v>5.4882299999999997</v>
       </c>
       <c r="D15" s="16">
         <v>8.1058199999999996</v>
       </c>
       <c r="E15" s="16">
         <v>10.635249999999999</v>
       </c>
       <c r="F15" s="16">
@@ -6004,51 +6031,53 @@
       </c>
       <c r="CD15" s="42">
         <v>26.548680000000001</v>
       </c>
       <c r="CE15" s="42">
         <v>30.22167</v>
       </c>
       <c r="CF15" s="42">
         <v>34.18103</v>
       </c>
       <c r="CG15" s="46">
         <v>41.757429999999999</v>
       </c>
       <c r="CH15" s="21">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="21">
         <v>6.1835800000000001</v>
       </c>
       <c r="CJ15" s="20">
         <v>8.9480000000000004</v>
       </c>
       <c r="CK15" s="22">
         <v>11.71546</v>
       </c>
-      <c r="CL15" s="23"/>
+      <c r="CL15" s="23">
+        <v>14.485419999999998</v>
+      </c>
       <c r="CM15" s="23"/>
       <c r="CN15" s="23"/>
       <c r="CO15" s="44"/>
       <c r="CP15" s="42"/>
       <c r="CQ15" s="42"/>
       <c r="CR15" s="42"/>
       <c r="CS15" s="46"/>
     </row>
     <row r="16" spans="1:97" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="16">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="16">
         <v>1.4215100000000001</v>
       </c>
       <c r="D16" s="16">
         <v>1.7124600000000001</v>
       </c>
       <c r="E16" s="16">
         <v>2.2680599999999997</v>
       </c>
       <c r="F16" s="16">
@@ -6281,51 +6310,53 @@
       </c>
       <c r="CD16" s="42">
         <v>14.154290000000001</v>
       </c>
       <c r="CE16" s="42">
         <v>16.089659999999999</v>
       </c>
       <c r="CF16" s="42">
         <v>18.361999999999998</v>
       </c>
       <c r="CG16" s="46">
         <v>21.49972</v>
       </c>
       <c r="CH16" s="21">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="21">
         <v>3.01458</v>
       </c>
       <c r="CJ16" s="20">
         <v>3.8578199999999998</v>
       </c>
       <c r="CK16" s="22">
         <v>5.4055700000000009</v>
       </c>
-      <c r="CL16" s="23"/>
+      <c r="CL16" s="23">
+        <v>6.8337000000000003</v>
+      </c>
       <c r="CM16" s="23"/>
       <c r="CN16" s="23"/>
       <c r="CO16" s="44"/>
       <c r="CP16" s="42"/>
       <c r="CQ16" s="42"/>
       <c r="CR16" s="42"/>
       <c r="CS16" s="46"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="21">
         <v>13.058200000000001</v>
       </c>
       <c r="D17" s="21">
         <v>20.007110000000001</v>
       </c>
       <c r="E17" s="21">
         <v>26.265909999999998</v>
       </c>
       <c r="F17" s="21">
@@ -6558,51 +6589,53 @@
       </c>
       <c r="CD17" s="42">
         <v>72.727940000000004</v>
       </c>
       <c r="CE17" s="42">
         <v>83.368870000000001</v>
       </c>
       <c r="CF17" s="42">
         <v>94.439109999999999</v>
       </c>
       <c r="CG17" s="46">
         <v>109.98931000000002</v>
       </c>
       <c r="CH17" s="21">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="21">
         <v>13.22819</v>
       </c>
       <c r="CJ17" s="20">
         <v>20.904910000000001</v>
       </c>
       <c r="CK17" s="22">
         <v>29.143049999999999</v>
       </c>
-      <c r="CL17" s="23"/>
+      <c r="CL17" s="23">
+        <v>36.906279999999995</v>
+      </c>
       <c r="CM17" s="23"/>
       <c r="CN17" s="23"/>
       <c r="CO17" s="44"/>
       <c r="CP17" s="42"/>
       <c r="CQ17" s="42"/>
       <c r="CR17" s="42"/>
       <c r="CS17" s="46"/>
     </row>
     <row r="18" spans="1:97" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="21">
         <v>16.137589999999999</v>
       </c>
       <c r="D18" s="21">
         <v>20.652620000000002</v>
       </c>
       <c r="E18" s="21">
         <v>25.828049999999998</v>
       </c>
       <c r="F18" s="21">
@@ -6835,51 +6868,53 @@
       </c>
       <c r="CD18" s="42">
         <v>62.155329999999999</v>
       </c>
       <c r="CE18" s="42">
         <v>68.494470000000007</v>
       </c>
       <c r="CF18" s="42">
         <v>73.876919999999998</v>
       </c>
       <c r="CG18" s="46">
         <v>82.135109999999997</v>
       </c>
       <c r="CH18" s="21">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="21">
         <v>12.736270000000001</v>
       </c>
       <c r="CJ18" s="20">
         <v>17.576090000000001</v>
       </c>
       <c r="CK18" s="22">
         <v>22.182970000000001</v>
       </c>
-      <c r="CL18" s="23"/>
+      <c r="CL18" s="23">
+        <v>27.35399</v>
+      </c>
       <c r="CM18" s="23"/>
       <c r="CN18" s="23"/>
       <c r="CO18" s="44"/>
       <c r="CP18" s="42"/>
       <c r="CQ18" s="42"/>
       <c r="CR18" s="42"/>
       <c r="CS18" s="46"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="23">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="32">
         <v>34.577680000000001</v>
       </c>
       <c r="D19" s="32">
         <v>53.214549999999996</v>
       </c>
       <c r="E19" s="32">
         <v>69.889610000000005</v>
       </c>
       <c r="F19" s="32">
@@ -7112,51 +7147,53 @@
       </c>
       <c r="CD19" s="42">
         <v>158.59009</v>
       </c>
       <c r="CE19" s="42">
         <v>181.64149</v>
       </c>
       <c r="CF19" s="42">
         <v>203.61166</v>
       </c>
       <c r="CG19" s="46">
         <v>244.78748999999999</v>
       </c>
       <c r="CH19" s="32">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="32">
         <v>36.578650000000003</v>
       </c>
       <c r="CJ19" s="20">
         <v>56.104729999999996</v>
       </c>
       <c r="CK19" s="22">
         <v>76.07038</v>
       </c>
-      <c r="CL19" s="23"/>
+      <c r="CL19" s="23">
+        <v>93.48451</v>
+      </c>
       <c r="CM19" s="23"/>
       <c r="CN19" s="23"/>
       <c r="CO19" s="44"/>
       <c r="CP19" s="42"/>
       <c r="CQ19" s="42"/>
       <c r="CR19" s="42"/>
       <c r="CS19" s="46"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="4" t="s">
@@ -7389,51 +7426,53 @@
       </c>
       <c r="CD20" s="42">
         <v>18.766729999999999</v>
       </c>
       <c r="CE20" s="42">
         <v>20.564430000000002</v>
       </c>
       <c r="CF20" s="42">
         <v>21.977830000000001</v>
       </c>
       <c r="CG20" s="46">
         <v>27.531830000000003</v>
       </c>
       <c r="CH20" s="35">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="20">
         <v>4.9406000000000008</v>
       </c>
       <c r="CJ20" s="20">
         <v>6.4406000000000008</v>
       </c>
       <c r="CK20" s="20">
         <v>7.2522999999999991</v>
       </c>
-      <c r="CL20" s="20"/>
+      <c r="CL20" s="20">
+        <v>8.8170999999999982</v>
+      </c>
       <c r="CM20" s="35"/>
       <c r="CN20" s="35"/>
       <c r="CO20" s="44"/>
       <c r="CP20" s="42"/>
       <c r="CQ20" s="42"/>
       <c r="CR20" s="42"/>
       <c r="CS20" s="46"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="21">
         <v>28.953799999999998</v>
       </c>
       <c r="D21" s="21">
         <v>47.463560000000001</v>
       </c>
       <c r="E21" s="21">
         <v>64.713369999999998</v>
       </c>
       <c r="F21" s="21">
@@ -7666,51 +7705,53 @@
       </c>
       <c r="CD21" s="42">
         <v>111.32079999999999</v>
       </c>
       <c r="CE21" s="42">
         <v>124.86364000000002</v>
       </c>
       <c r="CF21" s="42">
         <v>140.41034999999999</v>
       </c>
       <c r="CG21" s="46">
         <v>164.70786000000001</v>
       </c>
       <c r="CH21" s="21">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="21">
         <v>18.614690000000003</v>
       </c>
       <c r="CJ21" s="20">
         <v>31.239849999999997</v>
       </c>
       <c r="CK21" s="22">
         <v>42.480359999999997</v>
       </c>
-      <c r="CL21" s="23"/>
+      <c r="CL21" s="23">
+        <v>54.387190000000004</v>
+      </c>
       <c r="CM21" s="23"/>
       <c r="CN21" s="23"/>
       <c r="CO21" s="44"/>
       <c r="CP21" s="42"/>
       <c r="CQ21" s="42"/>
       <c r="CR21" s="42"/>
       <c r="CS21" s="46"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="21">
         <v>2.487E-2</v>
       </c>
       <c r="D22" s="21">
         <v>4.0090000000000001E-2</v>
       </c>
       <c r="E22" s="21">
         <v>5.3600000000000002E-2</v>
       </c>
       <c r="F22" s="21">
@@ -7943,51 +7984,53 @@
       </c>
       <c r="CD22" s="42">
         <v>0.05</v>
       </c>
       <c r="CE22" s="42">
         <v>5.6129999999999992E-2</v>
       </c>
       <c r="CF22" s="42">
         <v>6.3130000000000006E-2</v>
       </c>
       <c r="CG22" s="46">
         <v>7.6330000000000009E-2</v>
       </c>
       <c r="CH22" s="21">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="21">
         <v>1.0199999999999999E-2</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9800000000000002E-2</v>
       </c>
       <c r="CK22" s="33">
         <v>2.53E-2</v>
       </c>
-      <c r="CL22" s="23"/>
+      <c r="CL22" s="23">
+        <v>3.0099999999999998E-2</v>
+      </c>
       <c r="CM22" s="23"/>
       <c r="CN22" s="23"/>
       <c r="CO22" s="44"/>
       <c r="CP22" s="42"/>
       <c r="CQ22" s="42"/>
       <c r="CR22" s="42"/>
       <c r="CS22" s="46"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="21">
         <v>7.2040000000000007E-2</v>
       </c>
       <c r="D23" s="21">
         <v>0.16316999999999998</v>
       </c>
       <c r="E23" s="21">
         <v>0.16683000000000001</v>
       </c>
       <c r="F23" s="21">
@@ -8220,51 +8263,53 @@
       </c>
       <c r="CD23" s="42">
         <v>0.1376</v>
       </c>
       <c r="CE23" s="42">
         <v>0.1399</v>
       </c>
       <c r="CF23" s="42">
         <v>0.14418999999999998</v>
       </c>
       <c r="CG23" s="46">
         <v>0.14429</v>
       </c>
       <c r="CH23" s="21">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="21">
         <v>6.4999999999999997E-3</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.54E-2</v>
       </c>
       <c r="CK23" s="33">
         <v>1.6199999999999999E-2</v>
       </c>
-      <c r="CL23" s="23"/>
+      <c r="CL23" s="23">
+        <v>1.6899999999999998E-2</v>
+      </c>
       <c r="CM23" s="23"/>
       <c r="CN23" s="23"/>
       <c r="CO23" s="44"/>
       <c r="CP23" s="42"/>
       <c r="CQ23" s="42"/>
       <c r="CR23" s="42"/>
       <c r="CS23" s="46"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="23">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="32">
         <v>1.71407</v>
       </c>
       <c r="D24" s="32">
         <v>2.3211599999999999</v>
       </c>
       <c r="E24" s="32">
         <v>4.2009499999999997</v>
       </c>
       <c r="F24" s="32">
@@ -8497,72 +8542,74 @@
       </c>
       <c r="CD24" s="42">
         <v>5.3034600000000003</v>
       </c>
       <c r="CE24" s="42">
         <v>5.9148099999999992</v>
       </c>
       <c r="CF24" s="42">
         <v>6.5831100000000005</v>
       </c>
       <c r="CG24" s="46">
         <v>7.6812000000000005</v>
       </c>
       <c r="CH24" s="32">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="32">
         <v>1.4506000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.9663999999999999</v>
       </c>
       <c r="CK24" s="32">
         <v>2.5183</v>
       </c>
-      <c r="CL24" s="32"/>
+      <c r="CL24" s="32">
+        <v>3.1150000000000002</v>
+      </c>
       <c r="CM24" s="32"/>
       <c r="CN24" s="32"/>
       <c r="CO24" s="44"/>
       <c r="CP24" s="42"/>
       <c r="CQ24" s="42"/>
       <c r="CR24" s="42"/>
       <c r="CS24" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>