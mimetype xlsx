--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Ет" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Ет!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="44">
   <si>
     <t xml:space="preserve">Мал мен құстың барлық түрлерінің тірідей салмақта шаруашылықта сойылғаны немесе союға өткізілгені, мың тонна </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -156,51 +151,51 @@
   <si>
     <t>жыл</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -1227,66 +1222,66 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="602">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 2" xfId="272"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="366"/>
     <cellStyle name="60% — акцент1 2 2 2 2" xfId="555"/>
     <cellStyle name="60% — акцент1 2 2 3" xfId="461"/>
     <cellStyle name="60% — акцент1 2 3" xfId="319"/>
     <cellStyle name="60% — акцент1 2 3 2" xfId="508"/>
     <cellStyle name="60% — акцент1 2 4" xfId="414"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="183"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="273"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="367"/>
     <cellStyle name="60% — акцент2 2 2 2 2" xfId="556"/>
     <cellStyle name="60% — акцент2 2 2 3" xfId="462"/>
     <cellStyle name="60% — акцент2 2 3" xfId="320"/>
     <cellStyle name="60% — акцент2 2 3 2" xfId="509"/>
     <cellStyle name="60% — акцент2 2 4" xfId="415"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="184"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 2" xfId="274"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="368"/>
@@ -1910,86 +1905,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2162,293 +2157,293 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="26" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="26" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="26" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" style="26" customWidth="1"/>
     <col min="7" max="7" width="8" style="26" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="26" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="26" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="26"/>
     <col min="11" max="11" width="7.85546875" style="26" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="26" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" style="26" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="26" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="26" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" style="26" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="26" customWidth="1"/>
     <col min="18" max="18" width="8" style="26" customWidth="1"/>
     <col min="19" max="21" width="7.85546875" style="26" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="26"/>
     <col min="23" max="24" width="8.140625" style="26" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" style="26" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="26" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="26" customWidth="1"/>
     <col min="28" max="28" width="8" style="26" customWidth="1"/>
     <col min="29" max="29" width="8.140625" style="26" customWidth="1"/>
     <col min="30" max="30" width="7.7109375" style="26" customWidth="1"/>
     <col min="31" max="31" width="8.42578125" style="26" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" style="26" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="26"/>
     <col min="35" max="36" width="8.42578125" style="26" customWidth="1"/>
     <col min="37" max="37" width="9.140625" style="26"/>
     <col min="38" max="38" width="7" style="26" customWidth="1"/>
     <col min="39" max="39" width="8.42578125" style="26" customWidth="1"/>
     <col min="40" max="41" width="8.140625" style="26" customWidth="1"/>
     <col min="42" max="42" width="8.28515625" style="26" customWidth="1"/>
     <col min="43" max="43" width="8.5703125" style="26" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...47 lines deleted...]
-      <c r="BV1" s="47" t="s">
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="50"/>
+      <c r="AL1" s="50"/>
+      <c r="AM1" s="50"/>
+      <c r="AN1" s="50"/>
+      <c r="AO1" s="50"/>
+      <c r="AP1" s="50"/>
+      <c r="AQ1" s="50"/>
+      <c r="AR1" s="50"/>
+      <c r="AS1" s="50"/>
+      <c r="AT1" s="50"/>
+      <c r="AU1" s="50"/>
+      <c r="AV1" s="50"/>
+      <c r="AW1" s="50"/>
+      <c r="BV1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="47"/>
-[...21 lines deleted...]
-      <c r="CS1" s="47"/>
+      <c r="BW1" s="50"/>
+      <c r="BX1" s="50"/>
+      <c r="BY1" s="50"/>
+      <c r="BZ1" s="50"/>
+      <c r="CA1" s="50"/>
+      <c r="CB1" s="50"/>
+      <c r="CC1" s="50"/>
+      <c r="CD1" s="50"/>
+      <c r="CE1" s="50"/>
+      <c r="CF1" s="50"/>
+      <c r="CG1" s="50"/>
+      <c r="CH1" s="50"/>
+      <c r="CI1" s="50"/>
+      <c r="CJ1" s="50"/>
+      <c r="CK1" s="50"/>
+      <c r="CL1" s="50"/>
+      <c r="CM1" s="50"/>
+      <c r="CN1" s="50"/>
+      <c r="CO1" s="50"/>
+      <c r="CP1" s="50"/>
+      <c r="CQ1" s="50"/>
+      <c r="CR1" s="50"/>
+      <c r="CS1" s="50"/>
     </row>
     <row r="2" spans="1:97" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="50" t="s">
+      <c r="B2" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="C2" s="51"/>
-[...10 lines deleted...]
-      <c r="N2" s="50" t="s">
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="O2" s="51"/>
-[...10 lines deleted...]
-      <c r="Z2" s="50" t="s">
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="AA2" s="51"/>
-[...10 lines deleted...]
-      <c r="AL2" s="50" t="s">
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="AM2" s="51"/>
-[...10 lines deleted...]
-      <c r="AX2" s="50" t="s">
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="48"/>
+      <c r="AO2" s="48"/>
+      <c r="AP2" s="48"/>
+      <c r="AQ2" s="48"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="48"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="49"/>
+      <c r="AX2" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="51"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="50" t="s">
+      <c r="AY2" s="48"/>
+      <c r="AZ2" s="48"/>
+      <c r="BA2" s="48"/>
+      <c r="BB2" s="48"/>
+      <c r="BC2" s="48"/>
+      <c r="BD2" s="48"/>
+      <c r="BE2" s="48"/>
+      <c r="BF2" s="48"/>
+      <c r="BG2" s="48"/>
+      <c r="BH2" s="48"/>
+      <c r="BI2" s="49"/>
+      <c r="BJ2" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="51"/>
-[...10 lines deleted...]
-      <c r="BV2" s="50" t="s">
+      <c r="BK2" s="48"/>
+      <c r="BL2" s="48"/>
+      <c r="BM2" s="48"/>
+      <c r="BN2" s="48"/>
+      <c r="BO2" s="48"/>
+      <c r="BP2" s="48"/>
+      <c r="BQ2" s="48"/>
+      <c r="BR2" s="48"/>
+      <c r="BS2" s="48"/>
+      <c r="BT2" s="48"/>
+      <c r="BU2" s="49"/>
+      <c r="BV2" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="51"/>
-[...10 lines deleted...]
-      <c r="CH2" s="50" t="s">
+      <c r="BW2" s="48"/>
+      <c r="BX2" s="48"/>
+      <c r="BY2" s="48"/>
+      <c r="BZ2" s="48"/>
+      <c r="CA2" s="48"/>
+      <c r="CB2" s="48"/>
+      <c r="CC2" s="48"/>
+      <c r="CD2" s="48"/>
+      <c r="CE2" s="48"/>
+      <c r="CF2" s="48"/>
+      <c r="CG2" s="49"/>
+      <c r="CH2" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="51"/>
-[...9 lines deleted...]
-      <c r="CS2" s="52"/>
+      <c r="CI2" s="48"/>
+      <c r="CJ2" s="48"/>
+      <c r="CK2" s="48"/>
+      <c r="CL2" s="48"/>
+      <c r="CM2" s="48"/>
+      <c r="CN2" s="48"/>
+      <c r="CO2" s="48"/>
+      <c r="CP2" s="48"/>
+      <c r="CQ2" s="48"/>
+      <c r="CR2" s="48"/>
+      <c r="CS2" s="49"/>
     </row>
     <row r="3" spans="1:97" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="49"/>
+      <c r="A3" s="52"/>
       <c r="B3" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="36" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="36" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="36" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="36" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="36" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="36" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="36" t="s">
@@ -2965,51 +2960,53 @@
       </c>
       <c r="CE4" s="45">
         <v>1542.6276099999993</v>
       </c>
       <c r="CF4" s="45">
         <v>1728.9656</v>
       </c>
       <c r="CG4" s="45">
         <v>2048.6499000000008</v>
       </c>
       <c r="CH4" s="4">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="4">
         <v>255.87367999999995</v>
       </c>
       <c r="CJ4" s="9">
         <v>421.62577000000005</v>
       </c>
       <c r="CK4" s="9">
         <v>559.84735000000012</v>
       </c>
       <c r="CL4" s="41">
         <v>703.34415000000013</v>
       </c>
-      <c r="CM4" s="11"/>
+      <c r="CM4" s="9">
+        <v>938.20679999999993</v>
+      </c>
       <c r="CN4" s="11"/>
       <c r="CO4" s="41"/>
       <c r="CP4" s="45"/>
       <c r="CQ4" s="45"/>
       <c r="CR4" s="45"/>
       <c r="CS4" s="45"/>
     </row>
     <row r="5" spans="1:97" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>20</v>
@@ -3244,51 +3241,53 @@
       </c>
       <c r="CE5" s="42">
         <v>112.46463</v>
       </c>
       <c r="CF5" s="42">
         <v>126.0014</v>
       </c>
       <c r="CG5" s="46">
         <v>159.97252000000003</v>
       </c>
       <c r="CH5" s="20">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="20">
         <v>13.854200000000001</v>
       </c>
       <c r="CJ5" s="20">
         <v>22.819600000000001</v>
       </c>
       <c r="CK5" s="20">
         <v>32.365819999999999</v>
       </c>
       <c r="CL5" s="20">
         <v>43.291139999999999</v>
       </c>
-      <c r="CM5" s="20"/>
+      <c r="CM5" s="20">
+        <v>63.532770000000006</v>
+      </c>
       <c r="CN5" s="20"/>
       <c r="CO5" s="44"/>
       <c r="CP5" s="42"/>
       <c r="CQ5" s="42"/>
       <c r="CR5" s="42"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="16">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="16">
         <v>22.203389999999999</v>
       </c>
       <c r="D6" s="16">
         <v>33.401299999999999</v>
       </c>
       <c r="E6" s="16">
         <v>44.490690000000001</v>
       </c>
       <c r="F6" s="16">
         <v>56.093360000000004</v>
@@ -3523,51 +3522,53 @@
       </c>
       <c r="CE6" s="42">
         <v>168.49168</v>
       </c>
       <c r="CF6" s="42">
         <v>186.84434000000002</v>
       </c>
       <c r="CG6" s="46">
         <v>210.19456</v>
       </c>
       <c r="CH6" s="21">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="21">
         <v>34.527250000000002</v>
       </c>
       <c r="CJ6" s="20">
         <v>52.734590000000004</v>
       </c>
       <c r="CK6" s="22">
         <v>71.558279999999996</v>
       </c>
       <c r="CL6" s="23">
         <v>89.480729999999994</v>
       </c>
-      <c r="CM6" s="23"/>
+      <c r="CM6" s="20">
+        <v>110.85369</v>
+      </c>
       <c r="CN6" s="23"/>
       <c r="CO6" s="44"/>
       <c r="CP6" s="42"/>
       <c r="CQ6" s="42"/>
       <c r="CR6" s="42"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="16">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="16">
         <v>18.98143</v>
       </c>
       <c r="D7" s="16">
         <v>33.814929999999997</v>
       </c>
       <c r="E7" s="16">
         <v>45.021369999999997</v>
       </c>
       <c r="F7" s="16">
         <v>55.408649999999994</v>
@@ -3802,51 +3803,53 @@
       </c>
       <c r="CE7" s="42">
         <v>85.663409999999999</v>
       </c>
       <c r="CF7" s="42">
         <v>97.250709999999998</v>
       </c>
       <c r="CG7" s="46">
         <v>117.27173999999999</v>
       </c>
       <c r="CH7" s="21">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="21">
         <v>13.773040000000002</v>
       </c>
       <c r="CJ7" s="20">
         <v>25.78332</v>
       </c>
       <c r="CK7" s="22">
         <v>35.333220000000004</v>
       </c>
       <c r="CL7" s="23">
         <v>43.839559999999999</v>
       </c>
-      <c r="CM7" s="23"/>
+      <c r="CM7" s="20">
+        <v>56.994300000000003</v>
+      </c>
       <c r="CN7" s="23"/>
       <c r="CO7" s="44"/>
       <c r="CP7" s="42"/>
       <c r="CQ7" s="42"/>
       <c r="CR7" s="42"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="16">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="16">
         <v>36.28275</v>
       </c>
       <c r="D8" s="16">
         <v>76.538069999999991</v>
       </c>
       <c r="E8" s="16">
         <v>96.376929999999987</v>
       </c>
       <c r="F8" s="16">
         <v>117.727</v>
@@ -4081,51 +4084,53 @@
       </c>
       <c r="CE8" s="42">
         <v>218.51926</v>
       </c>
       <c r="CF8" s="42">
         <v>246.52749</v>
       </c>
       <c r="CG8" s="46">
         <v>282.86190000000005</v>
       </c>
       <c r="CH8" s="21">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="21">
         <v>29.614429999999999</v>
       </c>
       <c r="CJ8" s="20">
         <v>60.525770000000001</v>
       </c>
       <c r="CK8" s="22">
         <v>76.180460000000011</v>
       </c>
       <c r="CL8" s="23">
         <v>93.957709999999992</v>
       </c>
-      <c r="CM8" s="23"/>
+      <c r="CM8" s="20">
+        <v>127.38037000000001</v>
+      </c>
       <c r="CN8" s="23"/>
       <c r="CO8" s="44"/>
       <c r="CP8" s="42"/>
       <c r="CQ8" s="42"/>
       <c r="CR8" s="42"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="16">
         <v>3.26892</v>
       </c>
       <c r="C9" s="16">
         <v>6.5460600000000007</v>
       </c>
       <c r="D9" s="16">
         <v>10.717429999999998</v>
       </c>
       <c r="E9" s="16">
         <v>13.580909999999999</v>
       </c>
       <c r="F9" s="16">
         <v>17.642250000000001</v>
@@ -4360,51 +4365,53 @@
       </c>
       <c r="CE9" s="42">
         <v>40.072489999999995</v>
       </c>
       <c r="CF9" s="42">
         <v>45.434950000000001</v>
       </c>
       <c r="CG9" s="46">
         <v>55.013669999999998</v>
       </c>
       <c r="CH9" s="21">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="21">
         <v>6.7950300000000006</v>
       </c>
       <c r="CJ9" s="20">
         <v>10.88377</v>
       </c>
       <c r="CK9" s="22">
         <v>14.047889999999999</v>
       </c>
       <c r="CL9" s="23">
         <v>18.12208</v>
       </c>
-      <c r="CM9" s="23"/>
+      <c r="CM9" s="20">
+        <v>24.449480000000001</v>
+      </c>
       <c r="CN9" s="23"/>
       <c r="CO9" s="44"/>
       <c r="CP9" s="42"/>
       <c r="CQ9" s="42"/>
       <c r="CR9" s="42"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="16">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="16">
         <v>10.491490000000001</v>
       </c>
       <c r="D10" s="16">
         <v>17.930959999999999</v>
       </c>
       <c r="E10" s="16">
         <v>24.522580000000001</v>
       </c>
       <c r="F10" s="16">
         <v>31.651070000000001</v>
@@ -4639,51 +4646,53 @@
       </c>
       <c r="CE10" s="42">
         <v>80.768600000000006</v>
       </c>
       <c r="CF10" s="42">
         <v>89.827309999999997</v>
       </c>
       <c r="CG10" s="46">
         <v>106.18445000000001</v>
       </c>
       <c r="CH10" s="21">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="21">
         <v>13.233669999999998</v>
       </c>
       <c r="CJ10" s="20">
         <v>20.867519999999999</v>
       </c>
       <c r="CK10" s="22">
         <v>28.732220000000002</v>
       </c>
       <c r="CL10" s="23">
         <v>37.125039999999998</v>
       </c>
-      <c r="CM10" s="23"/>
+      <c r="CM10" s="20">
+        <v>50.9863</v>
+      </c>
       <c r="CN10" s="23"/>
       <c r="CO10" s="44"/>
       <c r="CP10" s="42"/>
       <c r="CQ10" s="42"/>
       <c r="CR10" s="42"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="16">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="16">
         <v>15.332709999999999</v>
       </c>
       <c r="D11" s="16">
         <v>23.757290000000001</v>
       </c>
       <c r="E11" s="16">
         <v>31.544930000000001</v>
       </c>
       <c r="F11" s="16">
         <v>40.030970000000003</v>
@@ -4918,51 +4927,53 @@
       </c>
       <c r="CE11" s="42">
         <v>96.056359999999998</v>
       </c>
       <c r="CF11" s="42">
         <v>109.02933999999999</v>
       </c>
       <c r="CG11" s="46">
         <v>133.32277000000002</v>
       </c>
       <c r="CH11" s="21">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="21">
         <v>16.17173</v>
       </c>
       <c r="CJ11" s="20">
         <v>25.036480000000001</v>
       </c>
       <c r="CK11" s="22">
         <v>33.644829999999999</v>
       </c>
       <c r="CL11" s="23">
         <v>43.474270000000004</v>
       </c>
-      <c r="CM11" s="23"/>
+      <c r="CM11" s="20">
+        <v>57.665380000000006</v>
+      </c>
       <c r="CN11" s="23"/>
       <c r="CO11" s="44"/>
       <c r="CP11" s="42"/>
       <c r="CQ11" s="42"/>
       <c r="CR11" s="42"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>20</v>
@@ -5197,51 +5208,53 @@
       </c>
       <c r="CE12" s="42">
         <v>79.607100000000003</v>
       </c>
       <c r="CF12" s="42">
         <v>91.171589999999995</v>
       </c>
       <c r="CG12" s="46">
         <v>115.24034</v>
       </c>
       <c r="CH12" s="21">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="20">
         <v>8.5989699999999996</v>
       </c>
       <c r="CJ12" s="20">
         <v>21.496739999999999</v>
       </c>
       <c r="CK12" s="20">
         <v>25.459440000000001</v>
       </c>
       <c r="CL12" s="20">
         <v>29.642880000000002</v>
       </c>
-      <c r="CM12" s="21"/>
+      <c r="CM12" s="20">
+        <v>47.230339999999998</v>
+      </c>
       <c r="CN12" s="21"/>
       <c r="CO12" s="44"/>
       <c r="CP12" s="42"/>
       <c r="CQ12" s="42"/>
       <c r="CR12" s="42"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="16">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="16">
         <v>15.769120000000001</v>
       </c>
       <c r="D13" s="16">
         <v>24.827860000000001</v>
       </c>
       <c r="E13" s="16">
         <v>31.069759999999999</v>
       </c>
       <c r="F13" s="16">
         <v>40.231999999999999</v>
@@ -5476,51 +5489,53 @@
       </c>
       <c r="CE13" s="42">
         <v>76.240989999999996</v>
       </c>
       <c r="CF13" s="42">
         <v>85.939549999999997</v>
       </c>
       <c r="CG13" s="46">
         <v>105.30880000000001</v>
       </c>
       <c r="CH13" s="21">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="21">
         <v>10.20168</v>
       </c>
       <c r="CJ13" s="20">
         <v>16.833190000000002</v>
       </c>
       <c r="CK13" s="22">
         <v>21.904989999999998</v>
       </c>
       <c r="CL13" s="23">
         <v>28.829529999999998</v>
       </c>
-      <c r="CM13" s="23"/>
+      <c r="CM13" s="20">
+        <v>44.817949999999996</v>
+      </c>
       <c r="CN13" s="23"/>
       <c r="CO13" s="44"/>
       <c r="CP13" s="42"/>
       <c r="CQ13" s="42"/>
       <c r="CR13" s="42"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="16">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="16">
         <v>19.69556</v>
       </c>
       <c r="D14" s="16">
         <v>26.348580000000002</v>
       </c>
       <c r="E14" s="16">
         <v>34.943809999999999</v>
       </c>
       <c r="F14" s="16">
         <v>44.807970000000005</v>
@@ -5755,51 +5770,53 @@
       </c>
       <c r="CE14" s="42">
         <v>53.388020000000004</v>
       </c>
       <c r="CF14" s="42">
         <v>57.289589999999997</v>
       </c>
       <c r="CG14" s="46">
         <v>62.968580000000003</v>
       </c>
       <c r="CH14" s="21">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="21">
         <v>12.33982</v>
       </c>
       <c r="CJ14" s="20">
         <v>17.571190000000001</v>
       </c>
       <c r="CK14" s="22">
         <v>23.810310000000001</v>
       </c>
       <c r="CL14" s="23">
         <v>30.151019999999995</v>
       </c>
-      <c r="CM14" s="23"/>
+      <c r="CM14" s="20">
+        <v>40.04269</v>
+      </c>
       <c r="CN14" s="23"/>
       <c r="CO14" s="44"/>
       <c r="CP14" s="42"/>
       <c r="CQ14" s="42"/>
       <c r="CR14" s="42"/>
       <c r="CS14" s="46"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="16">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="16">
         <v>5.4882299999999997</v>
       </c>
       <c r="D15" s="16">
         <v>8.1058199999999996</v>
       </c>
       <c r="E15" s="16">
         <v>10.635249999999999</v>
       </c>
       <c r="F15" s="16">
         <v>13.368639999999999</v>
@@ -6034,51 +6051,53 @@
       </c>
       <c r="CE15" s="42">
         <v>30.22167</v>
       </c>
       <c r="CF15" s="42">
         <v>34.18103</v>
       </c>
       <c r="CG15" s="46">
         <v>41.757429999999999</v>
       </c>
       <c r="CH15" s="21">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="21">
         <v>6.1835800000000001</v>
       </c>
       <c r="CJ15" s="20">
         <v>8.9480000000000004</v>
       </c>
       <c r="CK15" s="22">
         <v>11.71546</v>
       </c>
       <c r="CL15" s="23">
         <v>14.485419999999998</v>
       </c>
-      <c r="CM15" s="23"/>
+      <c r="CM15" s="20">
+        <v>18.086320000000001</v>
+      </c>
       <c r="CN15" s="23"/>
       <c r="CO15" s="44"/>
       <c r="CP15" s="42"/>
       <c r="CQ15" s="42"/>
       <c r="CR15" s="42"/>
       <c r="CS15" s="46"/>
     </row>
     <row r="16" spans="1:97" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="16">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="16">
         <v>1.4215100000000001</v>
       </c>
       <c r="D16" s="16">
         <v>1.7124600000000001</v>
       </c>
       <c r="E16" s="16">
         <v>2.2680599999999997</v>
       </c>
       <c r="F16" s="16">
         <v>2.7391399999999999</v>
@@ -6313,51 +6332,53 @@
       </c>
       <c r="CE16" s="42">
         <v>16.089659999999999</v>
       </c>
       <c r="CF16" s="42">
         <v>18.361999999999998</v>
       </c>
       <c r="CG16" s="46">
         <v>21.49972</v>
       </c>
       <c r="CH16" s="21">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="21">
         <v>3.01458</v>
       </c>
       <c r="CJ16" s="20">
         <v>3.8578199999999998</v>
       </c>
       <c r="CK16" s="22">
         <v>5.4055700000000009</v>
       </c>
       <c r="CL16" s="23">
         <v>6.8337000000000003</v>
       </c>
-      <c r="CM16" s="23"/>
+      <c r="CM16" s="20">
+        <v>9.1488600000000009</v>
+      </c>
       <c r="CN16" s="23"/>
       <c r="CO16" s="44"/>
       <c r="CP16" s="42"/>
       <c r="CQ16" s="42"/>
       <c r="CR16" s="42"/>
       <c r="CS16" s="46"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="21">
         <v>13.058200000000001</v>
       </c>
       <c r="D17" s="21">
         <v>20.007110000000001</v>
       </c>
       <c r="E17" s="21">
         <v>26.265909999999998</v>
       </c>
       <c r="F17" s="21">
         <v>33.388419999999996</v>
@@ -6592,51 +6613,53 @@
       </c>
       <c r="CE17" s="42">
         <v>83.368870000000001</v>
       </c>
       <c r="CF17" s="42">
         <v>94.439109999999999</v>
       </c>
       <c r="CG17" s="46">
         <v>109.98931000000002</v>
       </c>
       <c r="CH17" s="21">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="21">
         <v>13.22819</v>
       </c>
       <c r="CJ17" s="20">
         <v>20.904910000000001</v>
       </c>
       <c r="CK17" s="22">
         <v>29.143049999999999</v>
       </c>
       <c r="CL17" s="23">
         <v>36.906279999999995</v>
       </c>
-      <c r="CM17" s="23"/>
+      <c r="CM17" s="20">
+        <v>49.111059999999995</v>
+      </c>
       <c r="CN17" s="23"/>
       <c r="CO17" s="44"/>
       <c r="CP17" s="42"/>
       <c r="CQ17" s="42"/>
       <c r="CR17" s="42"/>
       <c r="CS17" s="46"/>
     </row>
     <row r="18" spans="1:97" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="21">
         <v>16.137589999999999</v>
       </c>
       <c r="D18" s="21">
         <v>20.652620000000002</v>
       </c>
       <c r="E18" s="21">
         <v>25.828049999999998</v>
       </c>
       <c r="F18" s="21">
         <v>31.210459999999998</v>
@@ -6871,51 +6894,53 @@
       </c>
       <c r="CE18" s="42">
         <v>68.494470000000007</v>
       </c>
       <c r="CF18" s="42">
         <v>73.876919999999998</v>
       </c>
       <c r="CG18" s="46">
         <v>82.135109999999997</v>
       </c>
       <c r="CH18" s="21">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="21">
         <v>12.736270000000001</v>
       </c>
       <c r="CJ18" s="20">
         <v>17.576090000000001</v>
       </c>
       <c r="CK18" s="22">
         <v>22.182970000000001</v>
       </c>
       <c r="CL18" s="23">
         <v>27.35399</v>
       </c>
-      <c r="CM18" s="23"/>
+      <c r="CM18" s="20">
+        <v>33.87471</v>
+      </c>
       <c r="CN18" s="23"/>
       <c r="CO18" s="44"/>
       <c r="CP18" s="42"/>
       <c r="CQ18" s="42"/>
       <c r="CR18" s="42"/>
       <c r="CS18" s="46"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="23">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="32">
         <v>34.577680000000001</v>
       </c>
       <c r="D19" s="32">
         <v>53.214549999999996</v>
       </c>
       <c r="E19" s="32">
         <v>69.889610000000005</v>
       </c>
       <c r="F19" s="32">
         <v>85.953860000000006</v>
@@ -7150,51 +7175,53 @@
       </c>
       <c r="CE19" s="42">
         <v>181.64149</v>
       </c>
       <c r="CF19" s="42">
         <v>203.61166</v>
       </c>
       <c r="CG19" s="46">
         <v>244.78748999999999</v>
       </c>
       <c r="CH19" s="32">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="32">
         <v>36.578650000000003</v>
       </c>
       <c r="CJ19" s="20">
         <v>56.104729999999996</v>
       </c>
       <c r="CK19" s="22">
         <v>76.07038</v>
       </c>
       <c r="CL19" s="23">
         <v>93.48451</v>
       </c>
-      <c r="CM19" s="23"/>
+      <c r="CM19" s="20">
+        <v>116.27129999999998</v>
+      </c>
       <c r="CN19" s="23"/>
       <c r="CO19" s="44"/>
       <c r="CP19" s="42"/>
       <c r="CQ19" s="42"/>
       <c r="CR19" s="42"/>
       <c r="CS19" s="46"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>20</v>
@@ -7429,51 +7456,53 @@
       </c>
       <c r="CE20" s="42">
         <v>20.564430000000002</v>
       </c>
       <c r="CF20" s="42">
         <v>21.977830000000001</v>
       </c>
       <c r="CG20" s="46">
         <v>27.531830000000003</v>
       </c>
       <c r="CH20" s="35">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="20">
         <v>4.9406000000000008</v>
       </c>
       <c r="CJ20" s="20">
         <v>6.4406000000000008</v>
       </c>
       <c r="CK20" s="20">
         <v>7.2522999999999991</v>
       </c>
       <c r="CL20" s="20">
         <v>8.8170999999999982</v>
       </c>
-      <c r="CM20" s="35"/>
+      <c r="CM20" s="20">
+        <v>11.99994</v>
+      </c>
       <c r="CN20" s="35"/>
       <c r="CO20" s="44"/>
       <c r="CP20" s="42"/>
       <c r="CQ20" s="42"/>
       <c r="CR20" s="42"/>
       <c r="CS20" s="46"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="21">
         <v>28.953799999999998</v>
       </c>
       <c r="D21" s="21">
         <v>47.463560000000001</v>
       </c>
       <c r="E21" s="21">
         <v>64.713369999999998</v>
       </c>
       <c r="F21" s="21">
         <v>83.219619999999992</v>
@@ -7708,51 +7737,53 @@
       </c>
       <c r="CE21" s="42">
         <v>124.86364000000002</v>
       </c>
       <c r="CF21" s="42">
         <v>140.41034999999999</v>
       </c>
       <c r="CG21" s="46">
         <v>164.70786000000001</v>
       </c>
       <c r="CH21" s="21">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="21">
         <v>18.614690000000003</v>
       </c>
       <c r="CJ21" s="20">
         <v>31.239849999999997</v>
       </c>
       <c r="CK21" s="22">
         <v>42.480359999999997</v>
       </c>
       <c r="CL21" s="23">
         <v>54.387190000000004</v>
       </c>
-      <c r="CM21" s="23"/>
+      <c r="CM21" s="20">
+        <v>71.954340000000002</v>
+      </c>
       <c r="CN21" s="23"/>
       <c r="CO21" s="44"/>
       <c r="CP21" s="42"/>
       <c r="CQ21" s="42"/>
       <c r="CR21" s="42"/>
       <c r="CS21" s="46"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="21">
         <v>2.487E-2</v>
       </c>
       <c r="D22" s="21">
         <v>4.0090000000000001E-2</v>
       </c>
       <c r="E22" s="21">
         <v>5.3600000000000002E-2</v>
       </c>
       <c r="F22" s="21">
         <v>6.6220000000000001E-2</v>
@@ -7987,51 +8018,53 @@
       </c>
       <c r="CE22" s="42">
         <v>5.6129999999999992E-2</v>
       </c>
       <c r="CF22" s="42">
         <v>6.3130000000000006E-2</v>
       </c>
       <c r="CG22" s="46">
         <v>7.6330000000000009E-2</v>
       </c>
       <c r="CH22" s="21">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="21">
         <v>1.0199999999999999E-2</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9800000000000002E-2</v>
       </c>
       <c r="CK22" s="33">
         <v>2.53E-2</v>
       </c>
       <c r="CL22" s="23">
         <v>3.0099999999999998E-2</v>
       </c>
-      <c r="CM22" s="23"/>
+      <c r="CM22" s="20">
+        <v>3.5200000000000002E-2</v>
+      </c>
       <c r="CN22" s="23"/>
       <c r="CO22" s="44"/>
       <c r="CP22" s="42"/>
       <c r="CQ22" s="42"/>
       <c r="CR22" s="42"/>
       <c r="CS22" s="46"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="21">
         <v>7.2040000000000007E-2</v>
       </c>
       <c r="D23" s="21">
         <v>0.16316999999999998</v>
       </c>
       <c r="E23" s="21">
         <v>0.16683000000000001</v>
       </c>
       <c r="F23" s="21">
         <v>0.27750000000000002</v>
@@ -8266,51 +8299,53 @@
       </c>
       <c r="CE23" s="42">
         <v>0.1399</v>
       </c>
       <c r="CF23" s="42">
         <v>0.14418999999999998</v>
       </c>
       <c r="CG23" s="46">
         <v>0.14429</v>
       </c>
       <c r="CH23" s="21">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="21">
         <v>6.4999999999999997E-3</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.54E-2</v>
       </c>
       <c r="CK23" s="33">
         <v>1.6199999999999999E-2</v>
       </c>
       <c r="CL23" s="23">
         <v>1.6899999999999998E-2</v>
       </c>
-      <c r="CM23" s="23"/>
+      <c r="CM23" s="20">
+        <v>4.3400000000000001E-2</v>
+      </c>
       <c r="CN23" s="23"/>
       <c r="CO23" s="44"/>
       <c r="CP23" s="42"/>
       <c r="CQ23" s="42"/>
       <c r="CR23" s="42"/>
       <c r="CS23" s="46"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="23">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="32">
         <v>1.71407</v>
       </c>
       <c r="D24" s="32">
         <v>2.3211599999999999</v>
       </c>
       <c r="E24" s="32">
         <v>4.2009499999999997</v>
       </c>
       <c r="F24" s="32">
         <v>6.0631000000000004</v>
@@ -8545,71 +8580,73 @@
       </c>
       <c r="CE24" s="42">
         <v>5.9148099999999992</v>
       </c>
       <c r="CF24" s="42">
         <v>6.5831100000000005</v>
       </c>
       <c r="CG24" s="46">
         <v>7.6812000000000005</v>
       </c>
       <c r="CH24" s="32">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="32">
         <v>1.4506000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.9663999999999999</v>
       </c>
       <c r="CK24" s="32">
         <v>2.5183</v>
       </c>
       <c r="CL24" s="32">
         <v>3.1150000000000002</v>
       </c>
-      <c r="CM24" s="32"/>
+      <c r="CM24" s="20">
+        <v>3.7283999999999997</v>
+      </c>
       <c r="CN24" s="32"/>
       <c r="CO24" s="44"/>
       <c r="CP24" s="42"/>
       <c r="CQ24" s="42"/>
       <c r="CR24" s="42"/>
       <c r="CS24" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>