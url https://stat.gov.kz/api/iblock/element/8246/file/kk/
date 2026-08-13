--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="885" yWindow="2130" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Ет" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Ет!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="45">
   <si>
     <t xml:space="preserve">Мал мен құстың барлық түрлерінің тірідей салмақта шаруашылықта сойылғаны немесе союға өткізілгені, мың тонна </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
@@ -146,50 +146,53 @@
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>жыл</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1222,66 +1225,66 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="602">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 2" xfId="272"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="366"/>
     <cellStyle name="60% — акцент1 2 2 2 2" xfId="555"/>
     <cellStyle name="60% — акцент1 2 2 3" xfId="461"/>
     <cellStyle name="60% — акцент1 2 3" xfId="319"/>
     <cellStyle name="60% — акцент1 2 3 2" xfId="508"/>
     <cellStyle name="60% — акцент1 2 4" xfId="414"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="183"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="273"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="367"/>
     <cellStyle name="60% — акцент2 2 2 2 2" xfId="556"/>
     <cellStyle name="60% — акцент2 2 2 3" xfId="462"/>
     <cellStyle name="60% — акцент2 2 3" xfId="320"/>
     <cellStyle name="60% — акцент2 2 3 2" xfId="509"/>
     <cellStyle name="60% — акцент2 2 4" xfId="415"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="184"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 2" xfId="274"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="368"/>
@@ -2156,294 +2159,294 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN3" sqref="CN3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="26" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="26" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="26" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" style="26" customWidth="1"/>
     <col min="7" max="7" width="8" style="26" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="26" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="26" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="26"/>
     <col min="11" max="11" width="7.85546875" style="26" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="26" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" style="26" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="26" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="26" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" style="26" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="26" customWidth="1"/>
     <col min="18" max="18" width="8" style="26" customWidth="1"/>
     <col min="19" max="21" width="7.85546875" style="26" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="26"/>
     <col min="23" max="24" width="8.140625" style="26" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" style="26" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="26" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="26" customWidth="1"/>
     <col min="28" max="28" width="8" style="26" customWidth="1"/>
     <col min="29" max="29" width="8.140625" style="26" customWidth="1"/>
     <col min="30" max="30" width="7.7109375" style="26" customWidth="1"/>
     <col min="31" max="31" width="8.42578125" style="26" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" style="26" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="26"/>
     <col min="35" max="36" width="8.42578125" style="26" customWidth="1"/>
     <col min="37" max="37" width="9.140625" style="26"/>
     <col min="38" max="38" width="7" style="26" customWidth="1"/>
     <col min="39" max="39" width="8.42578125" style="26" customWidth="1"/>
     <col min="40" max="41" width="8.140625" style="26" customWidth="1"/>
     <col min="42" max="42" width="8.28515625" style="26" customWidth="1"/>
     <col min="43" max="43" width="8.5703125" style="26" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...47 lines deleted...]
-      <c r="BV1" s="50" t="s">
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="47"/>
+      <c r="AL1" s="47"/>
+      <c r="AM1" s="47"/>
+      <c r="AN1" s="47"/>
+      <c r="AO1" s="47"/>
+      <c r="AP1" s="47"/>
+      <c r="AQ1" s="47"/>
+      <c r="AR1" s="47"/>
+      <c r="AS1" s="47"/>
+      <c r="AT1" s="47"/>
+      <c r="AU1" s="47"/>
+      <c r="AV1" s="47"/>
+      <c r="AW1" s="47"/>
+      <c r="BV1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="50"/>
-[...21 lines deleted...]
-      <c r="CS1" s="50"/>
+      <c r="BW1" s="47"/>
+      <c r="BX1" s="47"/>
+      <c r="BY1" s="47"/>
+      <c r="BZ1" s="47"/>
+      <c r="CA1" s="47"/>
+      <c r="CB1" s="47"/>
+      <c r="CC1" s="47"/>
+      <c r="CD1" s="47"/>
+      <c r="CE1" s="47"/>
+      <c r="CF1" s="47"/>
+      <c r="CG1" s="47"/>
+      <c r="CH1" s="47"/>
+      <c r="CI1" s="47"/>
+      <c r="CJ1" s="47"/>
+      <c r="CK1" s="47"/>
+      <c r="CL1" s="47"/>
+      <c r="CM1" s="47"/>
+      <c r="CN1" s="47"/>
+      <c r="CO1" s="47"/>
+      <c r="CP1" s="47"/>
+      <c r="CQ1" s="47"/>
+      <c r="CR1" s="47"/>
+      <c r="CS1" s="47"/>
     </row>
     <row r="2" spans="1:97" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="C2" s="48"/>
-[...10 lines deleted...]
-      <c r="N2" s="47" t="s">
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="O2" s="48"/>
-[...10 lines deleted...]
-      <c r="Z2" s="47" t="s">
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="AA2" s="48"/>
-[...10 lines deleted...]
-      <c r="AL2" s="47" t="s">
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="51"/>
+      <c r="AD2" s="51"/>
+      <c r="AE2" s="51"/>
+      <c r="AF2" s="51"/>
+      <c r="AG2" s="51"/>
+      <c r="AH2" s="51"/>
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="52"/>
+      <c r="AL2" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="AM2" s="48"/>
-[...10 lines deleted...]
-      <c r="AX2" s="47" t="s">
+      <c r="AM2" s="51"/>
+      <c r="AN2" s="51"/>
+      <c r="AO2" s="51"/>
+      <c r="AP2" s="51"/>
+      <c r="AQ2" s="51"/>
+      <c r="AR2" s="51"/>
+      <c r="AS2" s="51"/>
+      <c r="AT2" s="51"/>
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="52"/>
+      <c r="AX2" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="48"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="47" t="s">
+      <c r="AY2" s="51"/>
+      <c r="AZ2" s="51"/>
+      <c r="BA2" s="51"/>
+      <c r="BB2" s="51"/>
+      <c r="BC2" s="51"/>
+      <c r="BD2" s="51"/>
+      <c r="BE2" s="51"/>
+      <c r="BF2" s="51"/>
+      <c r="BG2" s="51"/>
+      <c r="BH2" s="51"/>
+      <c r="BI2" s="52"/>
+      <c r="BJ2" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="48"/>
-[...10 lines deleted...]
-      <c r="BV2" s="47" t="s">
+      <c r="BK2" s="51"/>
+      <c r="BL2" s="51"/>
+      <c r="BM2" s="51"/>
+      <c r="BN2" s="51"/>
+      <c r="BO2" s="51"/>
+      <c r="BP2" s="51"/>
+      <c r="BQ2" s="51"/>
+      <c r="BR2" s="51"/>
+      <c r="BS2" s="51"/>
+      <c r="BT2" s="51"/>
+      <c r="BU2" s="52"/>
+      <c r="BV2" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="48"/>
-[...23 lines deleted...]
-      <c r="CS2" s="49"/>
+      <c r="BW2" s="51"/>
+      <c r="BX2" s="51"/>
+      <c r="BY2" s="51"/>
+      <c r="BZ2" s="51"/>
+      <c r="CA2" s="51"/>
+      <c r="CB2" s="51"/>
+      <c r="CC2" s="51"/>
+      <c r="CD2" s="51"/>
+      <c r="CE2" s="51"/>
+      <c r="CF2" s="51"/>
+      <c r="CG2" s="52"/>
+      <c r="CH2" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="CI2" s="51"/>
+      <c r="CJ2" s="51"/>
+      <c r="CK2" s="51"/>
+      <c r="CL2" s="51"/>
+      <c r="CM2" s="51"/>
+      <c r="CN2" s="51"/>
+      <c r="CO2" s="51"/>
+      <c r="CP2" s="51"/>
+      <c r="CQ2" s="51"/>
+      <c r="CR2" s="51"/>
+      <c r="CS2" s="52"/>
     </row>
     <row r="3" spans="1:97" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="52"/>
+      <c r="A3" s="49"/>
       <c r="B3" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="36" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="36" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="36" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="36" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="36" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="36" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="36" t="s">
@@ -2963,51 +2966,53 @@
       </c>
       <c r="CF4" s="45">
         <v>1728.9656</v>
       </c>
       <c r="CG4" s="45">
         <v>2048.6499000000008</v>
       </c>
       <c r="CH4" s="4">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="4">
         <v>255.87367999999995</v>
       </c>
       <c r="CJ4" s="9">
         <v>421.62577000000005</v>
       </c>
       <c r="CK4" s="9">
         <v>559.84735000000012</v>
       </c>
       <c r="CL4" s="41">
         <v>703.34415000000013</v>
       </c>
       <c r="CM4" s="9">
         <v>938.20679999999993</v>
       </c>
-      <c r="CN4" s="11"/>
+      <c r="CN4" s="11">
+        <v>1074.0188600000001</v>
+      </c>
       <c r="CO4" s="41"/>
       <c r="CP4" s="45"/>
       <c r="CQ4" s="45"/>
       <c r="CR4" s="45"/>
       <c r="CS4" s="45"/>
     </row>
     <row r="5" spans="1:97" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>20</v>
       </c>
@@ -3244,51 +3249,53 @@
       </c>
       <c r="CF5" s="42">
         <v>126.0014</v>
       </c>
       <c r="CG5" s="46">
         <v>159.97252000000003</v>
       </c>
       <c r="CH5" s="20">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="20">
         <v>13.854200000000001</v>
       </c>
       <c r="CJ5" s="20">
         <v>22.819600000000001</v>
       </c>
       <c r="CK5" s="20">
         <v>32.365819999999999</v>
       </c>
       <c r="CL5" s="20">
         <v>43.291139999999999</v>
       </c>
       <c r="CM5" s="20">
         <v>63.532770000000006</v>
       </c>
-      <c r="CN5" s="20"/>
+      <c r="CN5" s="20">
+        <v>75.758880000000005</v>
+      </c>
       <c r="CO5" s="44"/>
       <c r="CP5" s="42"/>
       <c r="CQ5" s="42"/>
       <c r="CR5" s="42"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="16">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="16">
         <v>22.203389999999999</v>
       </c>
       <c r="D6" s="16">
         <v>33.401299999999999</v>
       </c>
       <c r="E6" s="16">
         <v>44.490690000000001</v>
       </c>
       <c r="F6" s="16">
         <v>56.093360000000004</v>
       </c>
@@ -3525,51 +3532,53 @@
       </c>
       <c r="CF6" s="42">
         <v>186.84434000000002</v>
       </c>
       <c r="CG6" s="46">
         <v>210.19456</v>
       </c>
       <c r="CH6" s="21">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="21">
         <v>34.527250000000002</v>
       </c>
       <c r="CJ6" s="20">
         <v>52.734590000000004</v>
       </c>
       <c r="CK6" s="22">
         <v>71.558279999999996</v>
       </c>
       <c r="CL6" s="23">
         <v>89.480729999999994</v>
       </c>
       <c r="CM6" s="20">
         <v>110.85369</v>
       </c>
-      <c r="CN6" s="23"/>
+      <c r="CN6" s="20">
+        <v>126.82133999999999</v>
+      </c>
       <c r="CO6" s="44"/>
       <c r="CP6" s="42"/>
       <c r="CQ6" s="42"/>
       <c r="CR6" s="42"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="16">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="16">
         <v>18.98143</v>
       </c>
       <c r="D7" s="16">
         <v>33.814929999999997</v>
       </c>
       <c r="E7" s="16">
         <v>45.021369999999997</v>
       </c>
       <c r="F7" s="16">
         <v>55.408649999999994</v>
       </c>
@@ -3806,51 +3815,53 @@
       </c>
       <c r="CF7" s="42">
         <v>97.250709999999998</v>
       </c>
       <c r="CG7" s="46">
         <v>117.27173999999999</v>
       </c>
       <c r="CH7" s="21">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="21">
         <v>13.773040000000002</v>
       </c>
       <c r="CJ7" s="20">
         <v>25.78332</v>
       </c>
       <c r="CK7" s="22">
         <v>35.333220000000004</v>
       </c>
       <c r="CL7" s="23">
         <v>43.839559999999999</v>
       </c>
       <c r="CM7" s="20">
         <v>56.994300000000003</v>
       </c>
-      <c r="CN7" s="23"/>
+      <c r="CN7" s="20">
+        <v>63.113550000000004</v>
+      </c>
       <c r="CO7" s="44"/>
       <c r="CP7" s="42"/>
       <c r="CQ7" s="42"/>
       <c r="CR7" s="42"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="16">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="16">
         <v>36.28275</v>
       </c>
       <c r="D8" s="16">
         <v>76.538069999999991</v>
       </c>
       <c r="E8" s="16">
         <v>96.376929999999987</v>
       </c>
       <c r="F8" s="16">
         <v>117.727</v>
       </c>
@@ -4087,51 +4098,53 @@
       </c>
       <c r="CF8" s="42">
         <v>246.52749</v>
       </c>
       <c r="CG8" s="46">
         <v>282.86190000000005</v>
       </c>
       <c r="CH8" s="21">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="21">
         <v>29.614429999999999</v>
       </c>
       <c r="CJ8" s="20">
         <v>60.525770000000001</v>
       </c>
       <c r="CK8" s="22">
         <v>76.180460000000011</v>
       </c>
       <c r="CL8" s="23">
         <v>93.957709999999992</v>
       </c>
       <c r="CM8" s="20">
         <v>127.38037000000001</v>
       </c>
-      <c r="CN8" s="23"/>
+      <c r="CN8" s="20">
+        <v>142.78594000000001</v>
+      </c>
       <c r="CO8" s="44"/>
       <c r="CP8" s="42"/>
       <c r="CQ8" s="42"/>
       <c r="CR8" s="42"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="16">
         <v>3.26892</v>
       </c>
       <c r="C9" s="16">
         <v>6.5460600000000007</v>
       </c>
       <c r="D9" s="16">
         <v>10.717429999999998</v>
       </c>
       <c r="E9" s="16">
         <v>13.580909999999999</v>
       </c>
       <c r="F9" s="16">
         <v>17.642250000000001</v>
       </c>
@@ -4368,51 +4381,53 @@
       </c>
       <c r="CF9" s="42">
         <v>45.434950000000001</v>
       </c>
       <c r="CG9" s="46">
         <v>55.013669999999998</v>
       </c>
       <c r="CH9" s="21">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="21">
         <v>6.7950300000000006</v>
       </c>
       <c r="CJ9" s="20">
         <v>10.88377</v>
       </c>
       <c r="CK9" s="22">
         <v>14.047889999999999</v>
       </c>
       <c r="CL9" s="23">
         <v>18.12208</v>
       </c>
       <c r="CM9" s="20">
         <v>24.449480000000001</v>
       </c>
-      <c r="CN9" s="23"/>
+      <c r="CN9" s="20">
+        <v>27.041589999999999</v>
+      </c>
       <c r="CO9" s="44"/>
       <c r="CP9" s="42"/>
       <c r="CQ9" s="42"/>
       <c r="CR9" s="42"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="16">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="16">
         <v>10.491490000000001</v>
       </c>
       <c r="D10" s="16">
         <v>17.930959999999999</v>
       </c>
       <c r="E10" s="16">
         <v>24.522580000000001</v>
       </c>
       <c r="F10" s="16">
         <v>31.651070000000001</v>
       </c>
@@ -4649,51 +4664,53 @@
       </c>
       <c r="CF10" s="42">
         <v>89.827309999999997</v>
       </c>
       <c r="CG10" s="46">
         <v>106.18445000000001</v>
       </c>
       <c r="CH10" s="21">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="21">
         <v>13.233669999999998</v>
       </c>
       <c r="CJ10" s="20">
         <v>20.867519999999999</v>
       </c>
       <c r="CK10" s="22">
         <v>28.732220000000002</v>
       </c>
       <c r="CL10" s="23">
         <v>37.125039999999998</v>
       </c>
       <c r="CM10" s="20">
         <v>50.9863</v>
       </c>
-      <c r="CN10" s="23"/>
+      <c r="CN10" s="20">
+        <v>57.590690000000002</v>
+      </c>
       <c r="CO10" s="44"/>
       <c r="CP10" s="42"/>
       <c r="CQ10" s="42"/>
       <c r="CR10" s="42"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="16">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="16">
         <v>15.332709999999999</v>
       </c>
       <c r="D11" s="16">
         <v>23.757290000000001</v>
       </c>
       <c r="E11" s="16">
         <v>31.544930000000001</v>
       </c>
       <c r="F11" s="16">
         <v>40.030970000000003</v>
       </c>
@@ -4930,51 +4947,53 @@
       </c>
       <c r="CF11" s="42">
         <v>109.02933999999999</v>
       </c>
       <c r="CG11" s="46">
         <v>133.32277000000002</v>
       </c>
       <c r="CH11" s="21">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="21">
         <v>16.17173</v>
       </c>
       <c r="CJ11" s="20">
         <v>25.036480000000001</v>
       </c>
       <c r="CK11" s="22">
         <v>33.644829999999999</v>
       </c>
       <c r="CL11" s="23">
         <v>43.474270000000004</v>
       </c>
       <c r="CM11" s="20">
         <v>57.665380000000006</v>
       </c>
-      <c r="CN11" s="23"/>
+      <c r="CN11" s="20">
+        <v>65.314859999999996</v>
+      </c>
       <c r="CO11" s="44"/>
       <c r="CP11" s="42"/>
       <c r="CQ11" s="42"/>
       <c r="CR11" s="42"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>20</v>
       </c>
@@ -5211,51 +5230,53 @@
       </c>
       <c r="CF12" s="42">
         <v>91.171589999999995</v>
       </c>
       <c r="CG12" s="46">
         <v>115.24034</v>
       </c>
       <c r="CH12" s="21">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="20">
         <v>8.5989699999999996</v>
       </c>
       <c r="CJ12" s="20">
         <v>21.496739999999999</v>
       </c>
       <c r="CK12" s="20">
         <v>25.459440000000001</v>
       </c>
       <c r="CL12" s="20">
         <v>29.642880000000002</v>
       </c>
       <c r="CM12" s="20">
         <v>47.230339999999998</v>
       </c>
-      <c r="CN12" s="21"/>
+      <c r="CN12" s="20">
+        <v>50.070239999999998</v>
+      </c>
       <c r="CO12" s="44"/>
       <c r="CP12" s="42"/>
       <c r="CQ12" s="42"/>
       <c r="CR12" s="42"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="16">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="16">
         <v>15.769120000000001</v>
       </c>
       <c r="D13" s="16">
         <v>24.827860000000001</v>
       </c>
       <c r="E13" s="16">
         <v>31.069759999999999</v>
       </c>
       <c r="F13" s="16">
         <v>40.231999999999999</v>
       </c>
@@ -5492,51 +5513,53 @@
       </c>
       <c r="CF13" s="42">
         <v>85.939549999999997</v>
       </c>
       <c r="CG13" s="46">
         <v>105.30880000000001</v>
       </c>
       <c r="CH13" s="21">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="21">
         <v>10.20168</v>
       </c>
       <c r="CJ13" s="20">
         <v>16.833190000000002</v>
       </c>
       <c r="CK13" s="22">
         <v>21.904989999999998</v>
       </c>
       <c r="CL13" s="23">
         <v>28.829529999999998</v>
       </c>
       <c r="CM13" s="20">
         <v>44.817949999999996</v>
       </c>
-      <c r="CN13" s="23"/>
+      <c r="CN13" s="20">
+        <v>50.781330000000004</v>
+      </c>
       <c r="CO13" s="44"/>
       <c r="CP13" s="42"/>
       <c r="CQ13" s="42"/>
       <c r="CR13" s="42"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="16">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="16">
         <v>19.69556</v>
       </c>
       <c r="D14" s="16">
         <v>26.348580000000002</v>
       </c>
       <c r="E14" s="16">
         <v>34.943809999999999</v>
       </c>
       <c r="F14" s="16">
         <v>44.807970000000005</v>
       </c>
@@ -5773,51 +5796,53 @@
       </c>
       <c r="CF14" s="42">
         <v>57.289589999999997</v>
       </c>
       <c r="CG14" s="46">
         <v>62.968580000000003</v>
       </c>
       <c r="CH14" s="21">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="21">
         <v>12.33982</v>
       </c>
       <c r="CJ14" s="20">
         <v>17.571190000000001</v>
       </c>
       <c r="CK14" s="22">
         <v>23.810310000000001</v>
       </c>
       <c r="CL14" s="23">
         <v>30.151019999999995</v>
       </c>
       <c r="CM14" s="20">
         <v>40.04269</v>
       </c>
-      <c r="CN14" s="23"/>
+      <c r="CN14" s="20">
+        <v>43.00197</v>
+      </c>
       <c r="CO14" s="44"/>
       <c r="CP14" s="42"/>
       <c r="CQ14" s="42"/>
       <c r="CR14" s="42"/>
       <c r="CS14" s="46"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="16">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="16">
         <v>5.4882299999999997</v>
       </c>
       <c r="D15" s="16">
         <v>8.1058199999999996</v>
       </c>
       <c r="E15" s="16">
         <v>10.635249999999999</v>
       </c>
       <c r="F15" s="16">
         <v>13.368639999999999</v>
       </c>
@@ -6054,51 +6079,53 @@
       </c>
       <c r="CF15" s="42">
         <v>34.18103</v>
       </c>
       <c r="CG15" s="46">
         <v>41.757429999999999</v>
       </c>
       <c r="CH15" s="21">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="21">
         <v>6.1835800000000001</v>
       </c>
       <c r="CJ15" s="20">
         <v>8.9480000000000004</v>
       </c>
       <c r="CK15" s="22">
         <v>11.71546</v>
       </c>
       <c r="CL15" s="23">
         <v>14.485419999999998</v>
       </c>
       <c r="CM15" s="20">
         <v>18.086320000000001</v>
       </c>
-      <c r="CN15" s="23"/>
+      <c r="CN15" s="20">
+        <v>20.994</v>
+      </c>
       <c r="CO15" s="44"/>
       <c r="CP15" s="42"/>
       <c r="CQ15" s="42"/>
       <c r="CR15" s="42"/>
       <c r="CS15" s="46"/>
     </row>
     <row r="16" spans="1:97" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="16">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="16">
         <v>1.4215100000000001</v>
       </c>
       <c r="D16" s="16">
         <v>1.7124600000000001</v>
       </c>
       <c r="E16" s="16">
         <v>2.2680599999999997</v>
       </c>
       <c r="F16" s="16">
         <v>2.7391399999999999</v>
       </c>
@@ -6335,51 +6362,53 @@
       </c>
       <c r="CF16" s="42">
         <v>18.361999999999998</v>
       </c>
       <c r="CG16" s="46">
         <v>21.49972</v>
       </c>
       <c r="CH16" s="21">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="21">
         <v>3.01458</v>
       </c>
       <c r="CJ16" s="20">
         <v>3.8578199999999998</v>
       </c>
       <c r="CK16" s="22">
         <v>5.4055700000000009</v>
       </c>
       <c r="CL16" s="23">
         <v>6.8337000000000003</v>
       </c>
       <c r="CM16" s="20">
         <v>9.1488600000000009</v>
       </c>
-      <c r="CN16" s="23"/>
+      <c r="CN16" s="20">
+        <v>10.826690000000001</v>
+      </c>
       <c r="CO16" s="44"/>
       <c r="CP16" s="42"/>
       <c r="CQ16" s="42"/>
       <c r="CR16" s="42"/>
       <c r="CS16" s="46"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="21">
         <v>13.058200000000001</v>
       </c>
       <c r="D17" s="21">
         <v>20.007110000000001</v>
       </c>
       <c r="E17" s="21">
         <v>26.265909999999998</v>
       </c>
       <c r="F17" s="21">
         <v>33.388419999999996</v>
       </c>
@@ -6616,51 +6645,53 @@
       </c>
       <c r="CF17" s="42">
         <v>94.439109999999999</v>
       </c>
       <c r="CG17" s="46">
         <v>109.98931000000002</v>
       </c>
       <c r="CH17" s="21">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="21">
         <v>13.22819</v>
       </c>
       <c r="CJ17" s="20">
         <v>20.904910000000001</v>
       </c>
       <c r="CK17" s="22">
         <v>29.143049999999999</v>
       </c>
       <c r="CL17" s="23">
         <v>36.906279999999995</v>
       </c>
       <c r="CM17" s="20">
         <v>49.111059999999995</v>
       </c>
-      <c r="CN17" s="23"/>
+      <c r="CN17" s="20">
+        <v>57.777059999999999</v>
+      </c>
       <c r="CO17" s="44"/>
       <c r="CP17" s="42"/>
       <c r="CQ17" s="42"/>
       <c r="CR17" s="42"/>
       <c r="CS17" s="46"/>
     </row>
     <row r="18" spans="1:97" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="21">
         <v>16.137589999999999</v>
       </c>
       <c r="D18" s="21">
         <v>20.652620000000002</v>
       </c>
       <c r="E18" s="21">
         <v>25.828049999999998</v>
       </c>
       <c r="F18" s="21">
         <v>31.210459999999998</v>
       </c>
@@ -6897,51 +6928,53 @@
       </c>
       <c r="CF18" s="42">
         <v>73.876919999999998</v>
       </c>
       <c r="CG18" s="46">
         <v>82.135109999999997</v>
       </c>
       <c r="CH18" s="21">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="21">
         <v>12.736270000000001</v>
       </c>
       <c r="CJ18" s="20">
         <v>17.576090000000001</v>
       </c>
       <c r="CK18" s="22">
         <v>22.182970000000001</v>
       </c>
       <c r="CL18" s="23">
         <v>27.35399</v>
       </c>
       <c r="CM18" s="20">
         <v>33.87471</v>
       </c>
-      <c r="CN18" s="23"/>
+      <c r="CN18" s="20">
+        <v>42.607169999999996</v>
+      </c>
       <c r="CO18" s="44"/>
       <c r="CP18" s="42"/>
       <c r="CQ18" s="42"/>
       <c r="CR18" s="42"/>
       <c r="CS18" s="46"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="23">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="32">
         <v>34.577680000000001</v>
       </c>
       <c r="D19" s="32">
         <v>53.214549999999996</v>
       </c>
       <c r="E19" s="32">
         <v>69.889610000000005</v>
       </c>
       <c r="F19" s="32">
         <v>85.953860000000006</v>
       </c>
@@ -7178,51 +7211,53 @@
       </c>
       <c r="CF19" s="42">
         <v>203.61166</v>
       </c>
       <c r="CG19" s="46">
         <v>244.78748999999999</v>
       </c>
       <c r="CH19" s="32">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="32">
         <v>36.578650000000003</v>
       </c>
       <c r="CJ19" s="20">
         <v>56.104729999999996</v>
       </c>
       <c r="CK19" s="22">
         <v>76.07038</v>
       </c>
       <c r="CL19" s="23">
         <v>93.48451</v>
       </c>
       <c r="CM19" s="20">
         <v>116.27129999999998</v>
       </c>
-      <c r="CN19" s="23"/>
+      <c r="CN19" s="20">
+        <v>136.06997000000001</v>
+      </c>
       <c r="CO19" s="44"/>
       <c r="CP19" s="42"/>
       <c r="CQ19" s="42"/>
       <c r="CR19" s="42"/>
       <c r="CS19" s="46"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>20</v>
       </c>
@@ -7459,51 +7494,53 @@
       </c>
       <c r="CF20" s="42">
         <v>21.977830000000001</v>
       </c>
       <c r="CG20" s="46">
         <v>27.531830000000003</v>
       </c>
       <c r="CH20" s="35">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="20">
         <v>4.9406000000000008</v>
       </c>
       <c r="CJ20" s="20">
         <v>6.4406000000000008</v>
       </c>
       <c r="CK20" s="20">
         <v>7.2522999999999991</v>
       </c>
       <c r="CL20" s="20">
         <v>8.8170999999999982</v>
       </c>
       <c r="CM20" s="20">
         <v>11.99994</v>
       </c>
-      <c r="CN20" s="35"/>
+      <c r="CN20" s="20">
+        <v>13.2248</v>
+      </c>
       <c r="CO20" s="44"/>
       <c r="CP20" s="42"/>
       <c r="CQ20" s="42"/>
       <c r="CR20" s="42"/>
       <c r="CS20" s="46"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="21">
         <v>28.953799999999998</v>
       </c>
       <c r="D21" s="21">
         <v>47.463560000000001</v>
       </c>
       <c r="E21" s="21">
         <v>64.713369999999998</v>
       </c>
       <c r="F21" s="21">
         <v>83.219619999999992</v>
       </c>
@@ -7740,51 +7777,53 @@
       </c>
       <c r="CF21" s="42">
         <v>140.41034999999999</v>
       </c>
       <c r="CG21" s="46">
         <v>164.70786000000001</v>
       </c>
       <c r="CH21" s="21">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="21">
         <v>18.614690000000003</v>
       </c>
       <c r="CJ21" s="20">
         <v>31.239849999999997</v>
       </c>
       <c r="CK21" s="22">
         <v>42.480359999999997</v>
       </c>
       <c r="CL21" s="23">
         <v>54.387190000000004</v>
       </c>
       <c r="CM21" s="20">
         <v>71.954340000000002</v>
       </c>
-      <c r="CN21" s="23"/>
+      <c r="CN21" s="20">
+        <v>85.908500000000004</v>
+      </c>
       <c r="CO21" s="44"/>
       <c r="CP21" s="42"/>
       <c r="CQ21" s="42"/>
       <c r="CR21" s="42"/>
       <c r="CS21" s="46"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="21">
         <v>2.487E-2</v>
       </c>
       <c r="D22" s="21">
         <v>4.0090000000000001E-2</v>
       </c>
       <c r="E22" s="21">
         <v>5.3600000000000002E-2</v>
       </c>
       <c r="F22" s="21">
         <v>6.6220000000000001E-2</v>
       </c>
@@ -8021,51 +8060,53 @@
       </c>
       <c r="CF22" s="42">
         <v>6.3130000000000006E-2</v>
       </c>
       <c r="CG22" s="46">
         <v>7.6330000000000009E-2</v>
       </c>
       <c r="CH22" s="21">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="21">
         <v>1.0199999999999999E-2</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9800000000000002E-2</v>
       </c>
       <c r="CK22" s="33">
         <v>2.53E-2</v>
       </c>
       <c r="CL22" s="23">
         <v>3.0099999999999998E-2</v>
       </c>
       <c r="CM22" s="20">
         <v>3.5200000000000002E-2</v>
       </c>
-      <c r="CN22" s="23"/>
+      <c r="CN22" s="20">
+        <v>3.7700000000000004E-2</v>
+      </c>
       <c r="CO22" s="44"/>
       <c r="CP22" s="42"/>
       <c r="CQ22" s="42"/>
       <c r="CR22" s="42"/>
       <c r="CS22" s="46"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="21">
         <v>7.2040000000000007E-2</v>
       </c>
       <c r="D23" s="21">
         <v>0.16316999999999998</v>
       </c>
       <c r="E23" s="21">
         <v>0.16683000000000001</v>
       </c>
       <c r="F23" s="21">
         <v>0.27750000000000002</v>
       </c>
@@ -8302,51 +8343,53 @@
       </c>
       <c r="CF23" s="42">
         <v>0.14418999999999998</v>
       </c>
       <c r="CG23" s="46">
         <v>0.14429</v>
       </c>
       <c r="CH23" s="21">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="21">
         <v>6.4999999999999997E-3</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.54E-2</v>
       </c>
       <c r="CK23" s="33">
         <v>1.6199999999999999E-2</v>
       </c>
       <c r="CL23" s="23">
         <v>1.6899999999999998E-2</v>
       </c>
       <c r="CM23" s="20">
         <v>4.3400000000000001E-2</v>
       </c>
-      <c r="CN23" s="23"/>
+      <c r="CN23" s="20">
+        <v>4.3499999999999997E-2</v>
+      </c>
       <c r="CO23" s="44"/>
       <c r="CP23" s="42"/>
       <c r="CQ23" s="42"/>
       <c r="CR23" s="42"/>
       <c r="CS23" s="46"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="23">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="32">
         <v>1.71407</v>
       </c>
       <c r="D24" s="32">
         <v>2.3211599999999999</v>
       </c>
       <c r="E24" s="32">
         <v>4.2009499999999997</v>
       </c>
       <c r="F24" s="32">
         <v>6.0631000000000004</v>
       </c>
@@ -8583,70 +8626,72 @@
       </c>
       <c r="CF24" s="42">
         <v>6.5831100000000005</v>
       </c>
       <c r="CG24" s="46">
         <v>7.6812000000000005</v>
       </c>
       <c r="CH24" s="32">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="32">
         <v>1.4506000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.9663999999999999</v>
       </c>
       <c r="CK24" s="32">
         <v>2.5183</v>
       </c>
       <c r="CL24" s="32">
         <v>3.1150000000000002</v>
       </c>
       <c r="CM24" s="20">
         <v>3.7283999999999997</v>
       </c>
-      <c r="CN24" s="32"/>
+      <c r="CN24" s="20">
+        <v>4.2486999999999995</v>
+      </c>
       <c r="CO24" s="44"/>
       <c r="CP24" s="42"/>
       <c r="CQ24" s="42"/>
       <c r="CR24" s="42"/>
       <c r="CS24" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>