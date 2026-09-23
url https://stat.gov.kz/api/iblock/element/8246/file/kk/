--- v4 (2026-08-13)
+++ v5 (2026-09-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="885" yWindow="2130" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="-2640" yWindow="270" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Ет" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Ет!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="45">
   <si>
     <t xml:space="preserve">Мал мен құстың барлық түрлерінің тірідей салмақта шаруашылықта сойылғаны немесе союға өткізілгені, мың тонна </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
@@ -2160,96 +2160,96 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN3" sqref="CN3"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="26" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="26" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="26" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" style="26" customWidth="1"/>
     <col min="7" max="7" width="8" style="26" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="26" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="26" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="26"/>
     <col min="11" max="11" width="7.85546875" style="26" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="26" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" style="26" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="26" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="26" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" style="26" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="26" customWidth="1"/>
     <col min="18" max="18" width="8" style="26" customWidth="1"/>
     <col min="19" max="21" width="7.85546875" style="26" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="26"/>
     <col min="23" max="24" width="8.140625" style="26" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" style="26" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="26" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="26" customWidth="1"/>
     <col min="28" max="28" width="8" style="26" customWidth="1"/>
     <col min="29" max="29" width="8.140625" style="26" customWidth="1"/>
     <col min="30" max="30" width="7.7109375" style="26" customWidth="1"/>
     <col min="31" max="31" width="8.42578125" style="26" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" style="26" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="26"/>
     <col min="35" max="36" width="8.42578125" style="26" customWidth="1"/>
     <col min="37" max="37" width="9.140625" style="26"/>
     <col min="38" max="38" width="7" style="26" customWidth="1"/>
     <col min="39" max="39" width="8.42578125" style="26" customWidth="1"/>
     <col min="40" max="41" width="8.140625" style="26" customWidth="1"/>
     <col min="42" max="42" width="8.28515625" style="26" customWidth="1"/>
     <col min="43" max="43" width="8.5703125" style="26" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
       <c r="N1" s="47"/>
       <c r="O1" s="47"/>
       <c r="P1" s="47"/>
       <c r="Q1" s="47"/>
       <c r="R1" s="47"/>
       <c r="S1" s="47"/>
       <c r="T1" s="47"/>
       <c r="U1" s="47"/>
       <c r="V1" s="47"/>
       <c r="W1" s="47"/>
@@ -2969,51 +2969,53 @@
       </c>
       <c r="CG4" s="45">
         <v>2048.6499000000008</v>
       </c>
       <c r="CH4" s="4">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="4">
         <v>255.87367999999995</v>
       </c>
       <c r="CJ4" s="9">
         <v>421.62577000000005</v>
       </c>
       <c r="CK4" s="9">
         <v>559.84735000000012</v>
       </c>
       <c r="CL4" s="41">
         <v>703.34415000000013</v>
       </c>
       <c r="CM4" s="9">
         <v>938.20679999999993</v>
       </c>
       <c r="CN4" s="11">
         <v>1074.0188600000001</v>
       </c>
-      <c r="CO4" s="41"/>
+      <c r="CO4" s="41">
+        <v>1226.2862599999999</v>
+      </c>
       <c r="CP4" s="45"/>
       <c r="CQ4" s="45"/>
       <c r="CR4" s="45"/>
       <c r="CS4" s="45"/>
     </row>
     <row r="5" spans="1:97" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="4" t="s">
@@ -3252,51 +3254,53 @@
       </c>
       <c r="CG5" s="46">
         <v>159.97252000000003</v>
       </c>
       <c r="CH5" s="20">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="20">
         <v>13.854200000000001</v>
       </c>
       <c r="CJ5" s="20">
         <v>22.819600000000001</v>
       </c>
       <c r="CK5" s="20">
         <v>32.365819999999999</v>
       </c>
       <c r="CL5" s="20">
         <v>43.291139999999999</v>
       </c>
       <c r="CM5" s="20">
         <v>63.532770000000006</v>
       </c>
       <c r="CN5" s="20">
         <v>75.758880000000005</v>
       </c>
-      <c r="CO5" s="44"/>
+      <c r="CO5" s="44">
+        <v>90.482460000000003</v>
+      </c>
       <c r="CP5" s="42"/>
       <c r="CQ5" s="42"/>
       <c r="CR5" s="42"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="16">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="16">
         <v>22.203389999999999</v>
       </c>
       <c r="D6" s="16">
         <v>33.401299999999999</v>
       </c>
       <c r="E6" s="16">
         <v>44.490690000000001</v>
       </c>
       <c r="F6" s="16">
         <v>56.093360000000004</v>
       </c>
       <c r="G6" s="16">
@@ -3535,51 +3539,53 @@
       </c>
       <c r="CG6" s="46">
         <v>210.19456</v>
       </c>
       <c r="CH6" s="21">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="21">
         <v>34.527250000000002</v>
       </c>
       <c r="CJ6" s="20">
         <v>52.734590000000004</v>
       </c>
       <c r="CK6" s="22">
         <v>71.558279999999996</v>
       </c>
       <c r="CL6" s="23">
         <v>89.480729999999994</v>
       </c>
       <c r="CM6" s="20">
         <v>110.85369</v>
       </c>
       <c r="CN6" s="20">
         <v>126.82133999999999</v>
       </c>
-      <c r="CO6" s="44"/>
+      <c r="CO6" s="44">
+        <v>141.34042000000002</v>
+      </c>
       <c r="CP6" s="42"/>
       <c r="CQ6" s="42"/>
       <c r="CR6" s="42"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="16">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="16">
         <v>18.98143</v>
       </c>
       <c r="D7" s="16">
         <v>33.814929999999997</v>
       </c>
       <c r="E7" s="16">
         <v>45.021369999999997</v>
       </c>
       <c r="F7" s="16">
         <v>55.408649999999994</v>
       </c>
       <c r="G7" s="16">
@@ -3818,51 +3824,53 @@
       </c>
       <c r="CG7" s="46">
         <v>117.27173999999999</v>
       </c>
       <c r="CH7" s="21">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="21">
         <v>13.773040000000002</v>
       </c>
       <c r="CJ7" s="20">
         <v>25.78332</v>
       </c>
       <c r="CK7" s="22">
         <v>35.333220000000004</v>
       </c>
       <c r="CL7" s="23">
         <v>43.839559999999999</v>
       </c>
       <c r="CM7" s="20">
         <v>56.994300000000003</v>
       </c>
       <c r="CN7" s="20">
         <v>63.113550000000004</v>
       </c>
-      <c r="CO7" s="44"/>
+      <c r="CO7" s="44">
+        <v>69.625810000000001</v>
+      </c>
       <c r="CP7" s="42"/>
       <c r="CQ7" s="42"/>
       <c r="CR7" s="42"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="16">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="16">
         <v>36.28275</v>
       </c>
       <c r="D8" s="16">
         <v>76.538069999999991</v>
       </c>
       <c r="E8" s="16">
         <v>96.376929999999987</v>
       </c>
       <c r="F8" s="16">
         <v>117.727</v>
       </c>
       <c r="G8" s="16">
@@ -4101,51 +4109,53 @@
       </c>
       <c r="CG8" s="46">
         <v>282.86190000000005</v>
       </c>
       <c r="CH8" s="21">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="21">
         <v>29.614429999999999</v>
       </c>
       <c r="CJ8" s="20">
         <v>60.525770000000001</v>
       </c>
       <c r="CK8" s="22">
         <v>76.180460000000011</v>
       </c>
       <c r="CL8" s="23">
         <v>93.957709999999992</v>
       </c>
       <c r="CM8" s="20">
         <v>127.38037000000001</v>
       </c>
       <c r="CN8" s="20">
         <v>142.78594000000001</v>
       </c>
-      <c r="CO8" s="44"/>
+      <c r="CO8" s="44">
+        <v>161.98676</v>
+      </c>
       <c r="CP8" s="42"/>
       <c r="CQ8" s="42"/>
       <c r="CR8" s="42"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="16">
         <v>3.26892</v>
       </c>
       <c r="C9" s="16">
         <v>6.5460600000000007</v>
       </c>
       <c r="D9" s="16">
         <v>10.717429999999998</v>
       </c>
       <c r="E9" s="16">
         <v>13.580909999999999</v>
       </c>
       <c r="F9" s="16">
         <v>17.642250000000001</v>
       </c>
       <c r="G9" s="16">
@@ -4384,51 +4394,53 @@
       </c>
       <c r="CG9" s="46">
         <v>55.013669999999998</v>
       </c>
       <c r="CH9" s="21">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="21">
         <v>6.7950300000000006</v>
       </c>
       <c r="CJ9" s="20">
         <v>10.88377</v>
       </c>
       <c r="CK9" s="22">
         <v>14.047889999999999</v>
       </c>
       <c r="CL9" s="23">
         <v>18.12208</v>
       </c>
       <c r="CM9" s="20">
         <v>24.449480000000001</v>
       </c>
       <c r="CN9" s="20">
         <v>27.041589999999999</v>
       </c>
-      <c r="CO9" s="44"/>
+      <c r="CO9" s="44">
+        <v>31.265529999999998</v>
+      </c>
       <c r="CP9" s="42"/>
       <c r="CQ9" s="42"/>
       <c r="CR9" s="42"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="16">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="16">
         <v>10.491490000000001</v>
       </c>
       <c r="D10" s="16">
         <v>17.930959999999999</v>
       </c>
       <c r="E10" s="16">
         <v>24.522580000000001</v>
       </c>
       <c r="F10" s="16">
         <v>31.651070000000001</v>
       </c>
       <c r="G10" s="16">
@@ -4667,51 +4679,53 @@
       </c>
       <c r="CG10" s="46">
         <v>106.18445000000001</v>
       </c>
       <c r="CH10" s="21">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="21">
         <v>13.233669999999998</v>
       </c>
       <c r="CJ10" s="20">
         <v>20.867519999999999</v>
       </c>
       <c r="CK10" s="22">
         <v>28.732220000000002</v>
       </c>
       <c r="CL10" s="23">
         <v>37.125039999999998</v>
       </c>
       <c r="CM10" s="20">
         <v>50.9863</v>
       </c>
       <c r="CN10" s="20">
         <v>57.590690000000002</v>
       </c>
-      <c r="CO10" s="44"/>
+      <c r="CO10" s="44">
+        <v>65.233949999999993</v>
+      </c>
       <c r="CP10" s="42"/>
       <c r="CQ10" s="42"/>
       <c r="CR10" s="42"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="16">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="16">
         <v>15.332709999999999</v>
       </c>
       <c r="D11" s="16">
         <v>23.757290000000001</v>
       </c>
       <c r="E11" s="16">
         <v>31.544930000000001</v>
       </c>
       <c r="F11" s="16">
         <v>40.030970000000003</v>
       </c>
       <c r="G11" s="16">
@@ -4950,51 +4964,53 @@
       </c>
       <c r="CG11" s="46">
         <v>133.32277000000002</v>
       </c>
       <c r="CH11" s="21">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="21">
         <v>16.17173</v>
       </c>
       <c r="CJ11" s="20">
         <v>25.036480000000001</v>
       </c>
       <c r="CK11" s="22">
         <v>33.644829999999999</v>
       </c>
       <c r="CL11" s="23">
         <v>43.474270000000004</v>
       </c>
       <c r="CM11" s="20">
         <v>57.665380000000006</v>
       </c>
       <c r="CN11" s="20">
         <v>65.314859999999996</v>
       </c>
-      <c r="CO11" s="44"/>
+      <c r="CO11" s="44">
+        <v>75.589259999999996</v>
+      </c>
       <c r="CP11" s="42"/>
       <c r="CQ11" s="42"/>
       <c r="CR11" s="42"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="4" t="s">
@@ -5233,51 +5249,53 @@
       </c>
       <c r="CG12" s="46">
         <v>115.24034</v>
       </c>
       <c r="CH12" s="21">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="20">
         <v>8.5989699999999996</v>
       </c>
       <c r="CJ12" s="20">
         <v>21.496739999999999</v>
       </c>
       <c r="CK12" s="20">
         <v>25.459440000000001</v>
       </c>
       <c r="CL12" s="20">
         <v>29.642880000000002</v>
       </c>
       <c r="CM12" s="20">
         <v>47.230339999999998</v>
       </c>
       <c r="CN12" s="20">
         <v>50.070239999999998</v>
       </c>
-      <c r="CO12" s="44"/>
+      <c r="CO12" s="44">
+        <v>56.473210000000002</v>
+      </c>
       <c r="CP12" s="42"/>
       <c r="CQ12" s="42"/>
       <c r="CR12" s="42"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="16">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="16">
         <v>15.769120000000001</v>
       </c>
       <c r="D13" s="16">
         <v>24.827860000000001</v>
       </c>
       <c r="E13" s="16">
         <v>31.069759999999999</v>
       </c>
       <c r="F13" s="16">
         <v>40.231999999999999</v>
       </c>
       <c r="G13" s="16">
@@ -5516,51 +5534,53 @@
       </c>
       <c r="CG13" s="46">
         <v>105.30880000000001</v>
       </c>
       <c r="CH13" s="21">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="21">
         <v>10.20168</v>
       </c>
       <c r="CJ13" s="20">
         <v>16.833190000000002</v>
       </c>
       <c r="CK13" s="22">
         <v>21.904989999999998</v>
       </c>
       <c r="CL13" s="23">
         <v>28.829529999999998</v>
       </c>
       <c r="CM13" s="20">
         <v>44.817949999999996</v>
       </c>
       <c r="CN13" s="20">
         <v>50.781330000000004</v>
       </c>
-      <c r="CO13" s="44"/>
+      <c r="CO13" s="44">
+        <v>58.758300000000006</v>
+      </c>
       <c r="CP13" s="42"/>
       <c r="CQ13" s="42"/>
       <c r="CR13" s="42"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="16">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="16">
         <v>19.69556</v>
       </c>
       <c r="D14" s="16">
         <v>26.348580000000002</v>
       </c>
       <c r="E14" s="16">
         <v>34.943809999999999</v>
       </c>
       <c r="F14" s="16">
         <v>44.807970000000005</v>
       </c>
       <c r="G14" s="16">
@@ -5799,51 +5819,53 @@
       </c>
       <c r="CG14" s="46">
         <v>62.968580000000003</v>
       </c>
       <c r="CH14" s="21">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="21">
         <v>12.33982</v>
       </c>
       <c r="CJ14" s="20">
         <v>17.571190000000001</v>
       </c>
       <c r="CK14" s="22">
         <v>23.810310000000001</v>
       </c>
       <c r="CL14" s="23">
         <v>30.151019999999995</v>
       </c>
       <c r="CM14" s="20">
         <v>40.04269</v>
       </c>
       <c r="CN14" s="20">
         <v>43.00197</v>
       </c>
-      <c r="CO14" s="44"/>
+      <c r="CO14" s="44">
+        <v>47.491210000000002</v>
+      </c>
       <c r="CP14" s="42"/>
       <c r="CQ14" s="42"/>
       <c r="CR14" s="42"/>
       <c r="CS14" s="46"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="16">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="16">
         <v>5.4882299999999997</v>
       </c>
       <c r="D15" s="16">
         <v>8.1058199999999996</v>
       </c>
       <c r="E15" s="16">
         <v>10.635249999999999</v>
       </c>
       <c r="F15" s="16">
         <v>13.368639999999999</v>
       </c>
       <c r="G15" s="16">
@@ -6082,51 +6104,53 @@
       </c>
       <c r="CG15" s="46">
         <v>41.757429999999999</v>
       </c>
       <c r="CH15" s="21">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="21">
         <v>6.1835800000000001</v>
       </c>
       <c r="CJ15" s="20">
         <v>8.9480000000000004</v>
       </c>
       <c r="CK15" s="22">
         <v>11.71546</v>
       </c>
       <c r="CL15" s="23">
         <v>14.485419999999998</v>
       </c>
       <c r="CM15" s="20">
         <v>18.086320000000001</v>
       </c>
       <c r="CN15" s="20">
         <v>20.994</v>
       </c>
-      <c r="CO15" s="44"/>
+      <c r="CO15" s="44">
+        <v>24.193619999999999</v>
+      </c>
       <c r="CP15" s="42"/>
       <c r="CQ15" s="42"/>
       <c r="CR15" s="42"/>
       <c r="CS15" s="46"/>
     </row>
     <row r="16" spans="1:97" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="16">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="16">
         <v>1.4215100000000001</v>
       </c>
       <c r="D16" s="16">
         <v>1.7124600000000001</v>
       </c>
       <c r="E16" s="16">
         <v>2.2680599999999997</v>
       </c>
       <c r="F16" s="16">
         <v>2.7391399999999999</v>
       </c>
       <c r="G16" s="16">
@@ -6365,51 +6389,53 @@
       </c>
       <c r="CG16" s="46">
         <v>21.49972</v>
       </c>
       <c r="CH16" s="21">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="21">
         <v>3.01458</v>
       </c>
       <c r="CJ16" s="20">
         <v>3.8578199999999998</v>
       </c>
       <c r="CK16" s="22">
         <v>5.4055700000000009</v>
       </c>
       <c r="CL16" s="23">
         <v>6.8337000000000003</v>
       </c>
       <c r="CM16" s="20">
         <v>9.1488600000000009</v>
       </c>
       <c r="CN16" s="20">
         <v>10.826690000000001</v>
       </c>
-      <c r="CO16" s="44"/>
+      <c r="CO16" s="44">
+        <v>12.23542</v>
+      </c>
       <c r="CP16" s="42"/>
       <c r="CQ16" s="42"/>
       <c r="CR16" s="42"/>
       <c r="CS16" s="46"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="21">
         <v>13.058200000000001</v>
       </c>
       <c r="D17" s="21">
         <v>20.007110000000001</v>
       </c>
       <c r="E17" s="21">
         <v>26.265909999999998</v>
       </c>
       <c r="F17" s="21">
         <v>33.388419999999996</v>
       </c>
       <c r="G17" s="21">
@@ -6648,51 +6674,53 @@
       </c>
       <c r="CG17" s="46">
         <v>109.98931000000002</v>
       </c>
       <c r="CH17" s="21">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="21">
         <v>13.22819</v>
       </c>
       <c r="CJ17" s="20">
         <v>20.904910000000001</v>
       </c>
       <c r="CK17" s="22">
         <v>29.143049999999999</v>
       </c>
       <c r="CL17" s="23">
         <v>36.906279999999995</v>
       </c>
       <c r="CM17" s="20">
         <v>49.111059999999995</v>
       </c>
       <c r="CN17" s="20">
         <v>57.777059999999999</v>
       </c>
-      <c r="CO17" s="44"/>
+      <c r="CO17" s="44">
+        <v>65.600039999999993</v>
+      </c>
       <c r="CP17" s="42"/>
       <c r="CQ17" s="42"/>
       <c r="CR17" s="42"/>
       <c r="CS17" s="46"/>
     </row>
     <row r="18" spans="1:97" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="21">
         <v>16.137589999999999</v>
       </c>
       <c r="D18" s="21">
         <v>20.652620000000002</v>
       </c>
       <c r="E18" s="21">
         <v>25.828049999999998</v>
       </c>
       <c r="F18" s="21">
         <v>31.210459999999998</v>
       </c>
       <c r="G18" s="21">
@@ -6931,51 +6959,53 @@
       </c>
       <c r="CG18" s="46">
         <v>82.135109999999997</v>
       </c>
       <c r="CH18" s="21">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="21">
         <v>12.736270000000001</v>
       </c>
       <c r="CJ18" s="20">
         <v>17.576090000000001</v>
       </c>
       <c r="CK18" s="22">
         <v>22.182970000000001</v>
       </c>
       <c r="CL18" s="23">
         <v>27.35399</v>
       </c>
       <c r="CM18" s="20">
         <v>33.87471</v>
       </c>
       <c r="CN18" s="20">
         <v>42.607169999999996</v>
       </c>
-      <c r="CO18" s="44"/>
+      <c r="CO18" s="44">
+        <v>52.735949999999995</v>
+      </c>
       <c r="CP18" s="42"/>
       <c r="CQ18" s="42"/>
       <c r="CR18" s="42"/>
       <c r="CS18" s="46"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="23">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="32">
         <v>34.577680000000001</v>
       </c>
       <c r="D19" s="32">
         <v>53.214549999999996</v>
       </c>
       <c r="E19" s="32">
         <v>69.889610000000005</v>
       </c>
       <c r="F19" s="32">
         <v>85.953860000000006</v>
       </c>
       <c r="G19" s="21">
@@ -7214,51 +7244,53 @@
       </c>
       <c r="CG19" s="46">
         <v>244.78748999999999</v>
       </c>
       <c r="CH19" s="32">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="32">
         <v>36.578650000000003</v>
       </c>
       <c r="CJ19" s="20">
         <v>56.104729999999996</v>
       </c>
       <c r="CK19" s="22">
         <v>76.07038</v>
       </c>
       <c r="CL19" s="23">
         <v>93.48451</v>
       </c>
       <c r="CM19" s="20">
         <v>116.27129999999998</v>
       </c>
       <c r="CN19" s="20">
         <v>136.06997000000001</v>
       </c>
-      <c r="CO19" s="44"/>
+      <c r="CO19" s="44">
+        <v>154.96996999999999</v>
+      </c>
       <c r="CP19" s="42"/>
       <c r="CQ19" s="42"/>
       <c r="CR19" s="42"/>
       <c r="CS19" s="46"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="4" t="s">
@@ -7497,51 +7529,53 @@
       </c>
       <c r="CG20" s="46">
         <v>27.531830000000003</v>
       </c>
       <c r="CH20" s="35">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="20">
         <v>4.9406000000000008</v>
       </c>
       <c r="CJ20" s="20">
         <v>6.4406000000000008</v>
       </c>
       <c r="CK20" s="20">
         <v>7.2522999999999991</v>
       </c>
       <c r="CL20" s="20">
         <v>8.8170999999999982</v>
       </c>
       <c r="CM20" s="20">
         <v>11.99994</v>
       </c>
       <c r="CN20" s="20">
         <v>13.2248</v>
       </c>
-      <c r="CO20" s="44"/>
+      <c r="CO20" s="44">
+        <v>15.370200000000001</v>
+      </c>
       <c r="CP20" s="42"/>
       <c r="CQ20" s="42"/>
       <c r="CR20" s="42"/>
       <c r="CS20" s="46"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="21">
         <v>28.953799999999998</v>
       </c>
       <c r="D21" s="21">
         <v>47.463560000000001</v>
       </c>
       <c r="E21" s="21">
         <v>64.713369999999998</v>
       </c>
       <c r="F21" s="21">
         <v>83.219619999999992</v>
       </c>
       <c r="G21" s="21">
@@ -7780,51 +7814,53 @@
       </c>
       <c r="CG21" s="46">
         <v>164.70786000000001</v>
       </c>
       <c r="CH21" s="21">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="21">
         <v>18.614690000000003</v>
       </c>
       <c r="CJ21" s="20">
         <v>31.239849999999997</v>
       </c>
       <c r="CK21" s="22">
         <v>42.480359999999997</v>
       </c>
       <c r="CL21" s="23">
         <v>54.387190000000004</v>
       </c>
       <c r="CM21" s="20">
         <v>71.954340000000002</v>
       </c>
       <c r="CN21" s="20">
         <v>85.908500000000004</v>
       </c>
-      <c r="CO21" s="44"/>
+      <c r="CO21" s="44">
+        <v>98.161229999999989</v>
+      </c>
       <c r="CP21" s="42"/>
       <c r="CQ21" s="42"/>
       <c r="CR21" s="42"/>
       <c r="CS21" s="46"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="21">
         <v>2.487E-2</v>
       </c>
       <c r="D22" s="21">
         <v>4.0090000000000001E-2</v>
       </c>
       <c r="E22" s="21">
         <v>5.3600000000000002E-2</v>
       </c>
       <c r="F22" s="21">
         <v>6.6220000000000001E-2</v>
       </c>
       <c r="G22" s="21">
@@ -8063,51 +8099,53 @@
       </c>
       <c r="CG22" s="46">
         <v>7.6330000000000009E-2</v>
       </c>
       <c r="CH22" s="21">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="21">
         <v>1.0199999999999999E-2</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9800000000000002E-2</v>
       </c>
       <c r="CK22" s="33">
         <v>2.53E-2</v>
       </c>
       <c r="CL22" s="23">
         <v>3.0099999999999998E-2</v>
       </c>
       <c r="CM22" s="20">
         <v>3.5200000000000002E-2</v>
       </c>
       <c r="CN22" s="20">
         <v>3.7700000000000004E-2</v>
       </c>
-      <c r="CO22" s="44"/>
+      <c r="CO22" s="44">
+        <v>4.3200000000000002E-2</v>
+      </c>
       <c r="CP22" s="42"/>
       <c r="CQ22" s="42"/>
       <c r="CR22" s="42"/>
       <c r="CS22" s="46"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="21">
         <v>7.2040000000000007E-2</v>
       </c>
       <c r="D23" s="21">
         <v>0.16316999999999998</v>
       </c>
       <c r="E23" s="21">
         <v>0.16683000000000001</v>
       </c>
       <c r="F23" s="21">
         <v>0.27750000000000002</v>
       </c>
       <c r="G23" s="21">
@@ -8346,51 +8384,53 @@
       </c>
       <c r="CG23" s="46">
         <v>0.14429</v>
       </c>
       <c r="CH23" s="21">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="21">
         <v>6.4999999999999997E-3</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.54E-2</v>
       </c>
       <c r="CK23" s="33">
         <v>1.6199999999999999E-2</v>
       </c>
       <c r="CL23" s="23">
         <v>1.6899999999999998E-2</v>
       </c>
       <c r="CM23" s="20">
         <v>4.3400000000000001E-2</v>
       </c>
       <c r="CN23" s="20">
         <v>4.3499999999999997E-2</v>
       </c>
-      <c r="CO23" s="44"/>
+      <c r="CO23" s="44">
+        <v>4.3700000000000003E-2</v>
+      </c>
       <c r="CP23" s="42"/>
       <c r="CQ23" s="42"/>
       <c r="CR23" s="42"/>
       <c r="CS23" s="46"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="23">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="32">
         <v>1.71407</v>
       </c>
       <c r="D24" s="32">
         <v>2.3211599999999999</v>
       </c>
       <c r="E24" s="32">
         <v>4.2009499999999997</v>
       </c>
       <c r="F24" s="32">
         <v>6.0631000000000004</v>
       </c>
       <c r="G24" s="21">
@@ -8629,51 +8669,53 @@
       </c>
       <c r="CG24" s="46">
         <v>7.6812000000000005</v>
       </c>
       <c r="CH24" s="32">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="32">
         <v>1.4506000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.9663999999999999</v>
       </c>
       <c r="CK24" s="32">
         <v>2.5183</v>
       </c>
       <c r="CL24" s="32">
         <v>3.1150000000000002</v>
       </c>
       <c r="CM24" s="20">
         <v>3.7283999999999997</v>
       </c>
       <c r="CN24" s="20">
         <v>4.2486999999999995</v>
       </c>
-      <c r="CO24" s="44"/>
+      <c r="CO24" s="44">
+        <v>4.6860200000000001</v>
+      </c>
       <c r="CP24" s="42"/>
       <c r="CQ24" s="42"/>
       <c r="CR24" s="42"/>
       <c r="CS24" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 