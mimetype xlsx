--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -793,51 +793,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="9" customWidth="1"/>
     <col min="2" max="20" width="8.85546875" style="9" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="9" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="9" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="9" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="9" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="9" customWidth="1"/>
     <col min="26" max="72" width="9.140625" style="9"/>
     <col min="73" max="73" width="9.42578125" style="9" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="9"/>
     <col min="85" max="85" width="10.85546875" style="9" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="9"/>
     <col min="97" max="97" width="10.85546875" style="9" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
@@ -1540,51 +1540,53 @@
       </c>
       <c r="CC4" s="29">
         <v>3011.68</v>
       </c>
       <c r="CD4" s="29">
         <v>3408.7942000000003</v>
       </c>
       <c r="CE4" s="35">
         <v>3787.5336000000011</v>
       </c>
       <c r="CF4" s="29">
         <v>4156.7259999999997</v>
       </c>
       <c r="CG4" s="29">
         <v>4568.5324000000001</v>
       </c>
       <c r="CH4" s="35">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="35">
         <v>716.10519999999997</v>
       </c>
       <c r="CJ4" s="22">
         <v>1117.5634000000002</v>
       </c>
-      <c r="CK4" s="22"/>
+      <c r="CK4" s="22">
+        <v>1519.8721999999998</v>
+      </c>
       <c r="CL4" s="35"/>
       <c r="CM4" s="35"/>
       <c r="CN4" s="35"/>
       <c r="CO4" s="35"/>
       <c r="CP4" s="35"/>
       <c r="CQ4" s="35"/>
       <c r="CR4" s="35"/>
       <c r="CS4" s="35"/>
     </row>
     <row r="5" spans="1:97" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>22</v>
       </c>
@@ -1815,51 +1817,53 @@
       </c>
       <c r="CC5" s="31">
         <v>41.123699999999999</v>
       </c>
       <c r="CD5" s="31">
         <v>46.75</v>
       </c>
       <c r="CE5" s="36">
         <v>51.141299999999994</v>
       </c>
       <c r="CF5" s="31">
         <v>54.5334</v>
       </c>
       <c r="CG5" s="31">
         <v>58.156600000000005</v>
       </c>
       <c r="CH5" s="36">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="36">
         <v>4.9123999999999999</v>
       </c>
       <c r="CJ5" s="36">
         <v>9.0762999999999998</v>
       </c>
-      <c r="CK5" s="36"/>
+      <c r="CK5" s="36">
+        <v>14.008800000000001</v>
+      </c>
       <c r="CL5" s="36"/>
       <c r="CM5" s="36"/>
       <c r="CN5" s="36"/>
       <c r="CO5" s="36"/>
       <c r="CP5" s="36"/>
       <c r="CQ5" s="36"/>
       <c r="CR5" s="36"/>
       <c r="CS5" s="36"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="23">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="23">
         <v>138.4675</v>
       </c>
       <c r="D6" s="24">
         <v>211.20369999999997</v>
       </c>
       <c r="E6" s="24">
         <v>283.47830000000005</v>
       </c>
@@ -2090,51 +2094,53 @@
       </c>
       <c r="CC6" s="31">
         <v>458.0127</v>
       </c>
       <c r="CD6" s="30">
         <v>515.68240000000003</v>
       </c>
       <c r="CE6" s="30">
         <v>573.64350000000002</v>
       </c>
       <c r="CF6" s="30">
         <v>628.10990000000004</v>
       </c>
       <c r="CG6" s="30">
         <v>686.7786000000001</v>
       </c>
       <c r="CH6" s="30">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="36">
         <v>105.47199999999999</v>
       </c>
       <c r="CJ6" s="36">
         <v>168.2056</v>
       </c>
-      <c r="CK6" s="25"/>
+      <c r="CK6" s="25">
+        <v>228.26390000000001</v>
+      </c>
       <c r="CL6" s="36"/>
       <c r="CM6" s="30"/>
       <c r="CN6" s="30"/>
       <c r="CO6" s="36"/>
       <c r="CP6" s="30"/>
       <c r="CQ6" s="30"/>
       <c r="CR6" s="30"/>
       <c r="CS6" s="30"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="23">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="23">
         <v>35.668500000000002</v>
       </c>
       <c r="D7" s="24">
         <v>54.963100000000004</v>
       </c>
       <c r="E7" s="24">
         <v>71.885199999999998</v>
       </c>
@@ -2365,51 +2371,53 @@
       </c>
       <c r="CC7" s="31">
         <v>157.73410000000001</v>
       </c>
       <c r="CD7" s="30">
         <v>180.648</v>
       </c>
       <c r="CE7" s="30">
         <v>201.1926</v>
       </c>
       <c r="CF7" s="30">
         <v>220.48240000000001</v>
       </c>
       <c r="CG7" s="30">
         <v>238.51250000000002</v>
       </c>
       <c r="CH7" s="30">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="36">
         <v>40.173300000000005</v>
       </c>
       <c r="CJ7" s="36">
         <v>60.691400000000002</v>
       </c>
-      <c r="CK7" s="25"/>
+      <c r="CK7" s="25">
+        <v>79.547899999999998</v>
+      </c>
       <c r="CL7" s="36"/>
       <c r="CM7" s="30"/>
       <c r="CN7" s="30"/>
       <c r="CO7" s="36"/>
       <c r="CP7" s="30"/>
       <c r="CQ7" s="30"/>
       <c r="CR7" s="30"/>
       <c r="CS7" s="30"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="23">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="23">
         <v>171.70839999999998</v>
       </c>
       <c r="D8" s="24">
         <v>266.10560000000004</v>
       </c>
       <c r="E8" s="24">
         <v>355.05160000000001</v>
       </c>
@@ -2640,51 +2648,53 @@
       </c>
       <c r="CC8" s="31">
         <v>319.87459999999999</v>
       </c>
       <c r="CD8" s="30">
         <v>364.10559999999998</v>
       </c>
       <c r="CE8" s="30">
         <v>412.85869999999994</v>
       </c>
       <c r="CF8" s="30">
         <v>459.68959999999998</v>
       </c>
       <c r="CG8" s="30">
         <v>507.76190000000003</v>
       </c>
       <c r="CH8" s="30">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="36">
         <v>84.0441</v>
       </c>
       <c r="CJ8" s="36">
         <v>131.471</v>
       </c>
-      <c r="CK8" s="25"/>
+      <c r="CK8" s="25">
+        <v>178.33369999999999</v>
+      </c>
       <c r="CL8" s="36"/>
       <c r="CM8" s="30"/>
       <c r="CN8" s="30"/>
       <c r="CO8" s="36"/>
       <c r="CP8" s="30"/>
       <c r="CQ8" s="30"/>
       <c r="CR8" s="30"/>
       <c r="CS8" s="30"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="23">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="23">
         <v>21.014299999999999</v>
       </c>
       <c r="D9" s="24">
         <v>31.478800000000003</v>
       </c>
       <c r="E9" s="24">
         <v>41.01250000000001</v>
       </c>
@@ -2915,51 +2925,53 @@
       </c>
       <c r="CC9" s="31">
         <v>34.891500000000001</v>
       </c>
       <c r="CD9" s="30">
         <v>38.460900000000002</v>
       </c>
       <c r="CE9" s="30">
         <v>43.1126</v>
       </c>
       <c r="CF9" s="30">
         <v>47.572200000000002</v>
       </c>
       <c r="CG9" s="30">
         <v>52.892499999999991</v>
       </c>
       <c r="CH9" s="30">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="36">
         <v>11.2887</v>
       </c>
       <c r="CJ9" s="36">
         <v>16.2059</v>
       </c>
-      <c r="CK9" s="25"/>
+      <c r="CK9" s="25">
+        <v>21.984999999999999</v>
+      </c>
       <c r="CL9" s="36"/>
       <c r="CM9" s="30"/>
       <c r="CN9" s="30"/>
       <c r="CO9" s="36"/>
       <c r="CP9" s="30"/>
       <c r="CQ9" s="30"/>
       <c r="CR9" s="30"/>
       <c r="CS9" s="30"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="23">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="23">
         <v>24.797599999999999</v>
       </c>
       <c r="D10" s="23">
         <v>39.628699999999995</v>
       </c>
       <c r="E10" s="23">
         <v>55.59259999999999</v>
       </c>
@@ -3190,51 +3202,53 @@
       </c>
       <c r="CC10" s="31">
         <v>87.712999999999994</v>
       </c>
       <c r="CD10" s="30">
         <v>100.87989999999999</v>
       </c>
       <c r="CE10" s="30">
         <v>111.67139999999999</v>
       </c>
       <c r="CF10" s="30">
         <v>122.9819</v>
       </c>
       <c r="CG10" s="30">
         <v>133.70870000000002</v>
       </c>
       <c r="CH10" s="30">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="36">
         <v>19.236799999999999</v>
       </c>
       <c r="CJ10" s="36">
         <v>30.529700000000002</v>
       </c>
-      <c r="CK10" s="25"/>
+      <c r="CK10" s="25">
+        <v>43.996199999999995</v>
+      </c>
       <c r="CL10" s="30"/>
       <c r="CM10" s="30"/>
       <c r="CN10" s="30"/>
       <c r="CO10" s="36"/>
       <c r="CP10" s="30"/>
       <c r="CQ10" s="30"/>
       <c r="CR10" s="30"/>
       <c r="CS10" s="30"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="23">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="23">
         <v>13.8842</v>
       </c>
       <c r="D11" s="23">
         <v>22.387599999999999</v>
       </c>
       <c r="E11" s="23">
         <v>33.881399999999999</v>
       </c>
@@ -3465,51 +3479,53 @@
       </c>
       <c r="CC11" s="31">
         <v>68.165999999999997</v>
       </c>
       <c r="CD11" s="30">
         <v>79.542500000000004</v>
       </c>
       <c r="CE11" s="30">
         <v>86.870399999999989</v>
       </c>
       <c r="CF11" s="30">
         <v>94.088399999999993</v>
       </c>
       <c r="CG11" s="30">
         <v>102.7585</v>
       </c>
       <c r="CH11" s="30">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="36">
         <v>11.9351</v>
       </c>
       <c r="CJ11" s="36">
         <v>20.244199999999999</v>
       </c>
-      <c r="CK11" s="25"/>
+      <c r="CK11" s="25">
+        <v>29.544599999999999</v>
+      </c>
       <c r="CL11" s="30"/>
       <c r="CM11" s="30"/>
       <c r="CN11" s="30"/>
       <c r="CO11" s="36"/>
       <c r="CP11" s="30"/>
       <c r="CQ11" s="30"/>
       <c r="CR11" s="30"/>
       <c r="CS11" s="30"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>22</v>
       </c>
@@ -3740,51 +3756,53 @@
       </c>
       <c r="CC12" s="31">
         <v>223.5412</v>
       </c>
       <c r="CD12" s="30">
         <v>253.6944</v>
       </c>
       <c r="CE12" s="30">
         <v>279.44709999999998</v>
       </c>
       <c r="CF12" s="30">
         <v>304.38360000000006</v>
       </c>
       <c r="CG12" s="30">
         <v>331.85300000000001</v>
       </c>
       <c r="CH12" s="36">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="36">
         <v>56.430099999999996</v>
       </c>
       <c r="CJ12" s="36">
         <v>85.373800000000003</v>
       </c>
-      <c r="CK12" s="36"/>
+      <c r="CK12" s="36">
+        <v>115.95689999999999</v>
+      </c>
       <c r="CL12" s="36"/>
       <c r="CM12" s="30"/>
       <c r="CN12" s="30"/>
       <c r="CO12" s="36"/>
       <c r="CP12" s="30"/>
       <c r="CQ12" s="30"/>
       <c r="CR12" s="30"/>
       <c r="CS12" s="30"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="23">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="23">
         <v>111.6309</v>
       </c>
       <c r="D13" s="23">
         <v>171.42660000000004</v>
       </c>
       <c r="E13" s="23">
         <v>233.19749999999996</v>
       </c>
@@ -4015,51 +4033,53 @@
       </c>
       <c r="CC13" s="31">
         <v>413.39759999999995</v>
       </c>
       <c r="CD13" s="30">
         <v>464.09540000000004</v>
       </c>
       <c r="CE13" s="30">
         <v>516.03769999999997</v>
       </c>
       <c r="CF13" s="30">
         <v>568.1656999999999</v>
       </c>
       <c r="CG13" s="30">
         <v>627.99119999999994</v>
       </c>
       <c r="CH13" s="30">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="36">
         <v>97.719399999999993</v>
       </c>
       <c r="CJ13" s="36">
         <v>149.26349999999999</v>
       </c>
-      <c r="CK13" s="25"/>
+      <c r="CK13" s="25">
+        <v>199.32899999999998</v>
+      </c>
       <c r="CL13" s="30"/>
       <c r="CM13" s="30"/>
       <c r="CN13" s="30"/>
       <c r="CO13" s="36"/>
       <c r="CP13" s="30"/>
       <c r="CQ13" s="30"/>
       <c r="CR13" s="30"/>
       <c r="CS13" s="30"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="23">
         <v>44.4069</v>
       </c>
       <c r="C14" s="23">
         <v>86.4011</v>
       </c>
       <c r="D14" s="23">
         <v>156.70239999999998</v>
       </c>
       <c r="E14" s="23">
         <v>218.6234</v>
       </c>
@@ -4290,51 +4310,53 @@
       </c>
       <c r="CC14" s="31">
         <v>255.381</v>
       </c>
       <c r="CD14" s="30">
         <v>288.05520000000001</v>
       </c>
       <c r="CE14" s="30">
         <v>319.21370000000007</v>
       </c>
       <c r="CF14" s="30">
         <v>353.42309999999998</v>
       </c>
       <c r="CG14" s="30">
         <v>393.38850000000008</v>
       </c>
       <c r="CH14" s="30">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="36">
         <v>60.791899999999998</v>
       </c>
       <c r="CJ14" s="36">
         <v>95.4773</v>
       </c>
-      <c r="CK14" s="25"/>
+      <c r="CK14" s="25">
+        <v>131.19829999999999</v>
+      </c>
       <c r="CL14" s="30"/>
       <c r="CM14" s="30"/>
       <c r="CN14" s="30"/>
       <c r="CO14" s="36"/>
       <c r="CP14" s="30"/>
       <c r="CQ14" s="30"/>
       <c r="CR14" s="30"/>
       <c r="CS14" s="30"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="23">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="23">
         <v>1.1749000000000001</v>
       </c>
       <c r="D15" s="23">
         <v>1.6730999999999998</v>
       </c>
       <c r="E15" s="23">
         <v>2.3709000000000002</v>
       </c>
@@ -4565,51 +4587,53 @@
       </c>
       <c r="CC15" s="31">
         <v>4.9596</v>
       </c>
       <c r="CD15" s="30">
         <v>5.8848000000000003</v>
       </c>
       <c r="CE15" s="30">
         <v>6.6952000000000007</v>
       </c>
       <c r="CF15" s="30">
         <v>7.4767000000000001</v>
       </c>
       <c r="CG15" s="30">
         <v>8.1137000000000015</v>
       </c>
       <c r="CH15" s="30">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="36">
         <v>0.83350000000000002</v>
       </c>
       <c r="CJ15" s="36">
         <v>1.2906</v>
       </c>
-      <c r="CK15" s="25"/>
+      <c r="CK15" s="25">
+        <v>1.9855999999999998</v>
+      </c>
       <c r="CL15" s="30"/>
       <c r="CM15" s="30"/>
       <c r="CN15" s="30"/>
       <c r="CO15" s="36"/>
       <c r="CP15" s="30"/>
       <c r="CQ15" s="30"/>
       <c r="CR15" s="30"/>
       <c r="CS15" s="30"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="23">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="23">
         <v>1.4402000000000001</v>
       </c>
       <c r="D16" s="23">
         <v>2.2315999999999998</v>
       </c>
       <c r="E16" s="23">
         <v>3.04</v>
       </c>
@@ -4840,51 +4864,53 @@
       </c>
       <c r="CC16" s="31">
         <v>0.4345</v>
       </c>
       <c r="CD16" s="30">
         <v>0.49180000000000001</v>
       </c>
       <c r="CE16" s="30">
         <v>0.55570000000000008</v>
       </c>
       <c r="CF16" s="30">
         <v>0.60050000000000003</v>
       </c>
       <c r="CG16" s="30">
         <v>0.64049999999999996</v>
       </c>
       <c r="CH16" s="30">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="36">
         <v>5.1700000000000003E-2</v>
       </c>
       <c r="CJ16" s="36">
         <v>8.6800000000000002E-2</v>
       </c>
-      <c r="CK16" s="25"/>
+      <c r="CK16" s="25">
+        <v>0.13500000000000001</v>
+      </c>
       <c r="CL16" s="30"/>
       <c r="CM16" s="30"/>
       <c r="CN16" s="30"/>
       <c r="CO16" s="36"/>
       <c r="CP16" s="30"/>
       <c r="CQ16" s="30"/>
       <c r="CR16" s="30"/>
       <c r="CS16" s="30"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="26">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="26">
         <v>33.712699999999998</v>
       </c>
       <c r="D17" s="26">
         <v>52.915900000000001</v>
       </c>
       <c r="E17" s="26">
         <v>73.415800000000004</v>
       </c>
@@ -5115,51 +5141,53 @@
       </c>
       <c r="CC17" s="31">
         <v>130.6892</v>
       </c>
       <c r="CD17" s="32">
         <v>148.3176</v>
       </c>
       <c r="CE17" s="32">
         <v>164.69</v>
       </c>
       <c r="CF17" s="32">
         <v>181.8014</v>
       </c>
       <c r="CG17" s="32">
         <v>199.07569999999998</v>
       </c>
       <c r="CH17" s="32">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="36">
         <v>31.8325</v>
       </c>
       <c r="CJ17" s="36">
         <v>47.541599999999995</v>
       </c>
-      <c r="CK17" s="25"/>
+      <c r="CK17" s="25">
+        <v>63.357500000000002</v>
+      </c>
       <c r="CL17" s="32"/>
       <c r="CM17" s="32"/>
       <c r="CN17" s="32"/>
       <c r="CO17" s="36"/>
       <c r="CP17" s="32"/>
       <c r="CQ17" s="32"/>
       <c r="CR17" s="32"/>
       <c r="CS17" s="32"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="26">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="26">
         <v>112.0715</v>
       </c>
       <c r="D18" s="26">
         <v>171.09000000000003</v>
       </c>
       <c r="E18" s="26">
         <v>236.41220000000001</v>
       </c>
@@ -5390,51 +5418,53 @@
       </c>
       <c r="CC18" s="31">
         <v>428.2921</v>
       </c>
       <c r="CD18" s="32">
         <v>481.49700000000001</v>
       </c>
       <c r="CE18" s="32">
         <v>530.04079999999988</v>
       </c>
       <c r="CF18" s="32">
         <v>576.14810000000011</v>
       </c>
       <c r="CG18" s="32">
         <v>630.05949999999996</v>
       </c>
       <c r="CH18" s="32">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="36">
         <v>94.903300000000002</v>
       </c>
       <c r="CJ18" s="36">
         <v>147.4511</v>
       </c>
-      <c r="CK18" s="25"/>
+      <c r="CK18" s="25">
+        <v>201.58170000000001</v>
+      </c>
       <c r="CL18" s="32"/>
       <c r="CM18" s="32"/>
       <c r="CN18" s="32"/>
       <c r="CO18" s="36"/>
       <c r="CP18" s="32"/>
       <c r="CQ18" s="32"/>
       <c r="CR18" s="32"/>
       <c r="CS18" s="32"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="27">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="27">
         <v>23.3567</v>
       </c>
       <c r="D19" s="27">
         <v>40.361899999999999</v>
       </c>
       <c r="E19" s="27">
         <v>58.040999999999997</v>
       </c>
@@ -5665,51 +5695,53 @@
       </c>
       <c r="CC19" s="31">
         <v>176.92089999999999</v>
       </c>
       <c r="CD19" s="32">
         <v>199.52950000000001</v>
       </c>
       <c r="CE19" s="32">
         <v>220.06790000000004</v>
       </c>
       <c r="CF19" s="32">
         <v>238.4238</v>
       </c>
       <c r="CG19" s="32">
         <v>265.3963</v>
       </c>
       <c r="CH19" s="27">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="36">
         <v>46.671099999999996</v>
       </c>
       <c r="CJ19" s="36">
         <v>78.073399999999992</v>
       </c>
-      <c r="CK19" s="25"/>
+      <c r="CK19" s="25">
+        <v>108.518</v>
+      </c>
       <c r="CL19" s="27"/>
       <c r="CM19" s="32"/>
       <c r="CN19" s="32"/>
       <c r="CO19" s="36"/>
       <c r="CP19" s="32"/>
       <c r="CQ19" s="32"/>
       <c r="CR19" s="32"/>
       <c r="CS19" s="32"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="21" t="s">
         <v>22</v>
       </c>
@@ -5940,51 +5972,53 @@
       </c>
       <c r="CC20" s="31">
         <v>19.2121</v>
       </c>
       <c r="CD20" s="33">
         <v>22.493500000000001</v>
       </c>
       <c r="CE20" s="33">
         <v>24.733699999999995</v>
       </c>
       <c r="CF20" s="33">
         <v>26.255200000000002</v>
       </c>
       <c r="CG20" s="33">
         <v>30.642199999999999</v>
       </c>
       <c r="CH20" s="36">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="36">
         <v>3.4609999999999999</v>
       </c>
       <c r="CJ20" s="36">
         <v>6.0996000000000006</v>
       </c>
-      <c r="CK20" s="36"/>
+      <c r="CK20" s="36">
+        <v>8.1073000000000004</v>
+      </c>
       <c r="CL20" s="36"/>
       <c r="CM20" s="33"/>
       <c r="CN20" s="33"/>
       <c r="CO20" s="36"/>
       <c r="CP20" s="33"/>
       <c r="CQ20" s="33"/>
       <c r="CR20" s="33"/>
       <c r="CS20" s="33"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="26">
         <v>14.4399</v>
       </c>
       <c r="D21" s="26">
         <v>25.823</v>
       </c>
       <c r="E21" s="26">
         <v>38.187100000000001</v>
       </c>
@@ -6215,51 +6249,53 @@
       </c>
       <c r="CC21" s="31">
         <v>37.745800000000003</v>
       </c>
       <c r="CD21" s="32">
         <v>43.625</v>
       </c>
       <c r="CE21" s="32">
         <v>48.5807</v>
       </c>
       <c r="CF21" s="32">
         <v>53.147599999999997</v>
       </c>
       <c r="CG21" s="32">
         <v>57.951000000000001</v>
       </c>
       <c r="CH21" s="32">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="36">
         <v>5.4726000000000008</v>
       </c>
       <c r="CJ21" s="36">
         <v>9.0337000000000014</v>
       </c>
-      <c r="CK21" s="25"/>
+      <c r="CK21" s="25">
+        <v>13.0747</v>
+      </c>
       <c r="CL21" s="32"/>
       <c r="CM21" s="32"/>
       <c r="CN21" s="32"/>
       <c r="CO21" s="36"/>
       <c r="CP21" s="32"/>
       <c r="CQ21" s="32"/>
       <c r="CR21" s="32"/>
       <c r="CS21" s="32"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="26">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="26">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="D22" s="26">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="E22" s="26">
         <v>1.6000000000000001E-3</v>
       </c>
@@ -6490,51 +6526,53 @@
       </c>
       <c r="CC22" s="31">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="CD22" s="32">
         <v>1.6999999999999999E-3</v>
       </c>
       <c r="CE22" s="32">
         <v>1.8E-3</v>
       </c>
       <c r="CF22" s="32">
         <v>1.9E-3</v>
       </c>
       <c r="CG22" s="32">
         <v>2E-3</v>
       </c>
       <c r="CH22" s="32">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="36">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="CJ22" s="36">
         <v>6.9999999999999999E-4</v>
       </c>
-      <c r="CK22" s="28"/>
+      <c r="CK22" s="28">
+        <v>1.1999999999999999E-3</v>
+      </c>
       <c r="CL22" s="32"/>
       <c r="CM22" s="32"/>
       <c r="CN22" s="32"/>
       <c r="CO22" s="36"/>
       <c r="CP22" s="32"/>
       <c r="CQ22" s="32"/>
       <c r="CR22" s="32"/>
       <c r="CS22" s="32"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="26">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="26">
         <v>0.1237</v>
       </c>
       <c r="D23" s="26">
         <v>0.1515</v>
       </c>
       <c r="E23" s="26">
         <v>0.17949999999999999</v>
       </c>
@@ -6765,51 +6803,53 @@
       </c>
       <c r="CC23" s="31">
         <v>0.1154</v>
       </c>
       <c r="CD23" s="32">
         <v>0.1293</v>
       </c>
       <c r="CE23" s="32">
         <v>0.14310000000000003</v>
       </c>
       <c r="CF23" s="32">
         <v>0.15679999999999999</v>
       </c>
       <c r="CG23" s="32">
         <v>0.17030000000000001</v>
       </c>
       <c r="CH23" s="32">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="36">
         <v>2.7E-2</v>
       </c>
       <c r="CJ23" s="36">
         <v>4.0100000000000004E-2</v>
       </c>
-      <c r="CK23" s="28"/>
+      <c r="CK23" s="28">
+        <v>5.2900000000000003E-2</v>
+      </c>
       <c r="CL23" s="32"/>
       <c r="CM23" s="32"/>
       <c r="CN23" s="32"/>
       <c r="CO23" s="36"/>
       <c r="CP23" s="32"/>
       <c r="CQ23" s="32"/>
       <c r="CR23" s="32"/>
       <c r="CS23" s="32"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="27">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="27">
         <v>21.383500000000002</v>
       </c>
       <c r="D24" s="27">
         <v>32.590199999999996</v>
       </c>
       <c r="E24" s="27">
         <v>41.781200000000005</v>
       </c>
@@ -7040,51 +7080,53 @@
       </c>
       <c r="CC24" s="31">
         <v>153.4735</v>
       </c>
       <c r="CD24" s="32">
         <v>174.90970000000002</v>
       </c>
       <c r="CE24" s="32">
         <v>196.8357</v>
       </c>
       <c r="CF24" s="32">
         <v>219.28380000000001</v>
       </c>
       <c r="CG24" s="32">
         <v>242.67919999999998</v>
       </c>
       <c r="CH24" s="27">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="36">
         <v>40.848399999999998</v>
       </c>
       <c r="CJ24" s="36">
         <v>61.4071</v>
       </c>
-      <c r="CK24" s="27"/>
+      <c r="CK24" s="27">
+        <v>80.894000000000005</v>
+      </c>
       <c r="CL24" s="27"/>
       <c r="CM24" s="32"/>
       <c r="CN24" s="32"/>
       <c r="CO24" s="36"/>
       <c r="CP24" s="32"/>
       <c r="CQ24" s="32"/>
       <c r="CR24" s="32"/>
       <c r="CS24" s="32"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>