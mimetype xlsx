--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\животноводство\Производство\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Жұмыртқа" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Жұмыртқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="45">
   <si>
     <t>Алынған тауық жұмыртқасы, млн. дана</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
@@ -154,51 +159,51 @@
   <si>
     <t>жыл</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -541,86 +546,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -792,52 +797,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
+      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CH5" sqref="CH5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="9" customWidth="1"/>
     <col min="2" max="20" width="8.85546875" style="9" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="9" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="9" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="9" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="9" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="9" customWidth="1"/>
     <col min="26" max="72" width="9.140625" style="9"/>
     <col min="73" max="73" width="9.42578125" style="9" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="9"/>
     <col min="85" max="85" width="10.85546875" style="9" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="9"/>
     <col min="97" max="97" width="10.85546875" style="9" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
@@ -1532,62 +1537,64 @@
       <c r="BZ4" s="35">
         <v>1797</v>
       </c>
       <c r="CA4" s="35">
         <v>2204.8000000000002</v>
       </c>
       <c r="CB4" s="29">
         <v>2610.0688</v>
       </c>
       <c r="CC4" s="29">
         <v>3011.68</v>
       </c>
       <c r="CD4" s="29">
         <v>3408.7942000000003</v>
       </c>
       <c r="CE4" s="35">
         <v>3787.5336000000011</v>
       </c>
       <c r="CF4" s="29">
         <v>4156.7259999999997</v>
       </c>
       <c r="CG4" s="29">
         <v>4568.5324000000001</v>
       </c>
       <c r="CH4" s="35">
-        <v>366.83009999999996</v>
+        <v>366.83010000000002</v>
       </c>
       <c r="CI4" s="35">
         <v>716.10519999999997</v>
       </c>
       <c r="CJ4" s="22">
         <v>1117.5634000000002</v>
       </c>
       <c r="CK4" s="22">
         <v>1519.8721999999998</v>
       </c>
-      <c r="CL4" s="35"/>
+      <c r="CL4" s="35">
+        <v>1933.4757999999999</v>
+      </c>
       <c r="CM4" s="35"/>
       <c r="CN4" s="35"/>
       <c r="CO4" s="35"/>
       <c r="CP4" s="35"/>
       <c r="CQ4" s="35"/>
       <c r="CR4" s="35"/>
       <c r="CS4" s="35"/>
     </row>
     <row r="5" spans="1:97" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="21" t="s">
@@ -1820,51 +1827,53 @@
       </c>
       <c r="CD5" s="31">
         <v>46.75</v>
       </c>
       <c r="CE5" s="36">
         <v>51.141299999999994</v>
       </c>
       <c r="CF5" s="31">
         <v>54.5334</v>
       </c>
       <c r="CG5" s="31">
         <v>58.156600000000005</v>
       </c>
       <c r="CH5" s="36">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="36">
         <v>4.9123999999999999</v>
       </c>
       <c r="CJ5" s="36">
         <v>9.0762999999999998</v>
       </c>
       <c r="CK5" s="36">
         <v>14.008800000000001</v>
       </c>
-      <c r="CL5" s="36"/>
+      <c r="CL5" s="36">
+        <v>19.711599999999997</v>
+      </c>
       <c r="CM5" s="36"/>
       <c r="CN5" s="36"/>
       <c r="CO5" s="36"/>
       <c r="CP5" s="36"/>
       <c r="CQ5" s="36"/>
       <c r="CR5" s="36"/>
       <c r="CS5" s="36"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="23">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="23">
         <v>138.4675</v>
       </c>
       <c r="D6" s="24">
         <v>211.20369999999997</v>
       </c>
       <c r="E6" s="24">
         <v>283.47830000000005</v>
       </c>
       <c r="F6" s="24">
@@ -2097,51 +2106,53 @@
       </c>
       <c r="CD6" s="30">
         <v>515.68240000000003</v>
       </c>
       <c r="CE6" s="30">
         <v>573.64350000000002</v>
       </c>
       <c r="CF6" s="30">
         <v>628.10990000000004</v>
       </c>
       <c r="CG6" s="30">
         <v>686.7786000000001</v>
       </c>
       <c r="CH6" s="30">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="36">
         <v>105.47199999999999</v>
       </c>
       <c r="CJ6" s="36">
         <v>168.2056</v>
       </c>
       <c r="CK6" s="25">
         <v>228.26390000000001</v>
       </c>
-      <c r="CL6" s="36"/>
+      <c r="CL6" s="36">
+        <v>294.45279999999997</v>
+      </c>
       <c r="CM6" s="30"/>
       <c r="CN6" s="30"/>
       <c r="CO6" s="36"/>
       <c r="CP6" s="30"/>
       <c r="CQ6" s="30"/>
       <c r="CR6" s="30"/>
       <c r="CS6" s="30"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="23">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="23">
         <v>35.668500000000002</v>
       </c>
       <c r="D7" s="24">
         <v>54.963100000000004</v>
       </c>
       <c r="E7" s="24">
         <v>71.885199999999998</v>
       </c>
       <c r="F7" s="24">
@@ -2374,51 +2385,53 @@
       </c>
       <c r="CD7" s="30">
         <v>180.648</v>
       </c>
       <c r="CE7" s="30">
         <v>201.1926</v>
       </c>
       <c r="CF7" s="30">
         <v>220.48240000000001</v>
       </c>
       <c r="CG7" s="30">
         <v>238.51250000000002</v>
       </c>
       <c r="CH7" s="30">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="36">
         <v>40.173300000000005</v>
       </c>
       <c r="CJ7" s="36">
         <v>60.691400000000002</v>
       </c>
       <c r="CK7" s="25">
         <v>79.547899999999998</v>
       </c>
-      <c r="CL7" s="36"/>
+      <c r="CL7" s="36">
+        <v>101.5236</v>
+      </c>
       <c r="CM7" s="30"/>
       <c r="CN7" s="30"/>
       <c r="CO7" s="36"/>
       <c r="CP7" s="30"/>
       <c r="CQ7" s="30"/>
       <c r="CR7" s="30"/>
       <c r="CS7" s="30"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="23">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="23">
         <v>171.70839999999998</v>
       </c>
       <c r="D8" s="24">
         <v>266.10560000000004</v>
       </c>
       <c r="E8" s="24">
         <v>355.05160000000001</v>
       </c>
       <c r="F8" s="24">
@@ -2651,51 +2664,53 @@
       </c>
       <c r="CD8" s="30">
         <v>364.10559999999998</v>
       </c>
       <c r="CE8" s="30">
         <v>412.85869999999994</v>
       </c>
       <c r="CF8" s="30">
         <v>459.68959999999998</v>
       </c>
       <c r="CG8" s="30">
         <v>507.76190000000003</v>
       </c>
       <c r="CH8" s="30">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="36">
         <v>84.0441</v>
       </c>
       <c r="CJ8" s="36">
         <v>131.471</v>
       </c>
       <c r="CK8" s="25">
         <v>178.33369999999999</v>
       </c>
-      <c r="CL8" s="36"/>
+      <c r="CL8" s="36">
+        <v>223.61829999999998</v>
+      </c>
       <c r="CM8" s="30"/>
       <c r="CN8" s="30"/>
       <c r="CO8" s="36"/>
       <c r="CP8" s="30"/>
       <c r="CQ8" s="30"/>
       <c r="CR8" s="30"/>
       <c r="CS8" s="30"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="23">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="23">
         <v>21.014299999999999</v>
       </c>
       <c r="D9" s="24">
         <v>31.478800000000003</v>
       </c>
       <c r="E9" s="24">
         <v>41.01250000000001</v>
       </c>
       <c r="F9" s="24">
@@ -2928,51 +2943,53 @@
       </c>
       <c r="CD9" s="30">
         <v>38.460900000000002</v>
       </c>
       <c r="CE9" s="30">
         <v>43.1126</v>
       </c>
       <c r="CF9" s="30">
         <v>47.572200000000002</v>
       </c>
       <c r="CG9" s="30">
         <v>52.892499999999991</v>
       </c>
       <c r="CH9" s="30">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="36">
         <v>11.2887</v>
       </c>
       <c r="CJ9" s="36">
         <v>16.2059</v>
       </c>
       <c r="CK9" s="25">
         <v>21.984999999999999</v>
       </c>
-      <c r="CL9" s="36"/>
+      <c r="CL9" s="36">
+        <v>26.862500000000001</v>
+      </c>
       <c r="CM9" s="30"/>
       <c r="CN9" s="30"/>
       <c r="CO9" s="36"/>
       <c r="CP9" s="30"/>
       <c r="CQ9" s="30"/>
       <c r="CR9" s="30"/>
       <c r="CS9" s="30"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="23">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="23">
         <v>24.797599999999999</v>
       </c>
       <c r="D10" s="23">
         <v>39.628699999999995</v>
       </c>
       <c r="E10" s="23">
         <v>55.59259999999999</v>
       </c>
       <c r="F10" s="23">
@@ -3205,51 +3222,53 @@
       </c>
       <c r="CD10" s="30">
         <v>100.87989999999999</v>
       </c>
       <c r="CE10" s="30">
         <v>111.67139999999999</v>
       </c>
       <c r="CF10" s="30">
         <v>122.9819</v>
       </c>
       <c r="CG10" s="30">
         <v>133.70870000000002</v>
       </c>
       <c r="CH10" s="30">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="36">
         <v>19.236799999999999</v>
       </c>
       <c r="CJ10" s="36">
         <v>30.529700000000002</v>
       </c>
       <c r="CK10" s="25">
         <v>43.996199999999995</v>
       </c>
-      <c r="CL10" s="30"/>
+      <c r="CL10" s="30">
+        <v>57.659699999999994</v>
+      </c>
       <c r="CM10" s="30"/>
       <c r="CN10" s="30"/>
       <c r="CO10" s="36"/>
       <c r="CP10" s="30"/>
       <c r="CQ10" s="30"/>
       <c r="CR10" s="30"/>
       <c r="CS10" s="30"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="23">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="23">
         <v>13.8842</v>
       </c>
       <c r="D11" s="23">
         <v>22.387599999999999</v>
       </c>
       <c r="E11" s="23">
         <v>33.881399999999999</v>
       </c>
       <c r="F11" s="23">
@@ -3482,51 +3501,53 @@
       </c>
       <c r="CD11" s="30">
         <v>79.542500000000004</v>
       </c>
       <c r="CE11" s="30">
         <v>86.870399999999989</v>
       </c>
       <c r="CF11" s="30">
         <v>94.088399999999993</v>
       </c>
       <c r="CG11" s="30">
         <v>102.7585</v>
       </c>
       <c r="CH11" s="30">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="36">
         <v>11.9351</v>
       </c>
       <c r="CJ11" s="36">
         <v>20.244199999999999</v>
       </c>
       <c r="CK11" s="25">
         <v>29.544599999999999</v>
       </c>
-      <c r="CL11" s="30"/>
+      <c r="CL11" s="30">
+        <v>38.000399999999999</v>
+      </c>
       <c r="CM11" s="30"/>
       <c r="CN11" s="30"/>
       <c r="CO11" s="36"/>
       <c r="CP11" s="30"/>
       <c r="CQ11" s="30"/>
       <c r="CR11" s="30"/>
       <c r="CS11" s="30"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="21" t="s">
@@ -3759,51 +3780,53 @@
       </c>
       <c r="CD12" s="30">
         <v>253.6944</v>
       </c>
       <c r="CE12" s="30">
         <v>279.44709999999998</v>
       </c>
       <c r="CF12" s="30">
         <v>304.38360000000006</v>
       </c>
       <c r="CG12" s="30">
         <v>331.85300000000001</v>
       </c>
       <c r="CH12" s="36">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="36">
         <v>56.430099999999996</v>
       </c>
       <c r="CJ12" s="36">
         <v>85.373800000000003</v>
       </c>
       <c r="CK12" s="36">
         <v>115.95689999999999</v>
       </c>
-      <c r="CL12" s="36"/>
+      <c r="CL12" s="36">
+        <v>144.98500000000001</v>
+      </c>
       <c r="CM12" s="30"/>
       <c r="CN12" s="30"/>
       <c r="CO12" s="36"/>
       <c r="CP12" s="30"/>
       <c r="CQ12" s="30"/>
       <c r="CR12" s="30"/>
       <c r="CS12" s="30"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="23">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="23">
         <v>111.6309</v>
       </c>
       <c r="D13" s="23">
         <v>171.42660000000004</v>
       </c>
       <c r="E13" s="23">
         <v>233.19749999999996</v>
       </c>
       <c r="F13" s="23">
@@ -4036,51 +4059,53 @@
       </c>
       <c r="CD13" s="30">
         <v>464.09540000000004</v>
       </c>
       <c r="CE13" s="30">
         <v>516.03769999999997</v>
       </c>
       <c r="CF13" s="30">
         <v>568.1656999999999</v>
       </c>
       <c r="CG13" s="30">
         <v>627.99119999999994</v>
       </c>
       <c r="CH13" s="30">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="36">
         <v>97.719399999999993</v>
       </c>
       <c r="CJ13" s="36">
         <v>149.26349999999999</v>
       </c>
       <c r="CK13" s="25">
         <v>199.32899999999998</v>
       </c>
-      <c r="CL13" s="30"/>
+      <c r="CL13" s="30">
+        <v>253.56120000000001</v>
+      </c>
       <c r="CM13" s="30"/>
       <c r="CN13" s="30"/>
       <c r="CO13" s="36"/>
       <c r="CP13" s="30"/>
       <c r="CQ13" s="30"/>
       <c r="CR13" s="30"/>
       <c r="CS13" s="30"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="23">
         <v>44.4069</v>
       </c>
       <c r="C14" s="23">
         <v>86.4011</v>
       </c>
       <c r="D14" s="23">
         <v>156.70239999999998</v>
       </c>
       <c r="E14" s="23">
         <v>218.6234</v>
       </c>
       <c r="F14" s="23">
@@ -4313,51 +4338,53 @@
       </c>
       <c r="CD14" s="30">
         <v>288.05520000000001</v>
       </c>
       <c r="CE14" s="30">
         <v>319.21370000000007</v>
       </c>
       <c r="CF14" s="30">
         <v>353.42309999999998</v>
       </c>
       <c r="CG14" s="30">
         <v>393.38850000000008</v>
       </c>
       <c r="CH14" s="30">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="36">
         <v>60.791899999999998</v>
       </c>
       <c r="CJ14" s="36">
         <v>95.4773</v>
       </c>
       <c r="CK14" s="25">
         <v>131.19829999999999</v>
       </c>
-      <c r="CL14" s="30"/>
+      <c r="CL14" s="30">
+        <v>160.62879999999998</v>
+      </c>
       <c r="CM14" s="30"/>
       <c r="CN14" s="30"/>
       <c r="CO14" s="36"/>
       <c r="CP14" s="30"/>
       <c r="CQ14" s="30"/>
       <c r="CR14" s="30"/>
       <c r="CS14" s="30"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="23">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="23">
         <v>1.1749000000000001</v>
       </c>
       <c r="D15" s="23">
         <v>1.6730999999999998</v>
       </c>
       <c r="E15" s="23">
         <v>2.3709000000000002</v>
       </c>
       <c r="F15" s="23">
@@ -4590,51 +4617,53 @@
       </c>
       <c r="CD15" s="30">
         <v>5.8848000000000003</v>
       </c>
       <c r="CE15" s="30">
         <v>6.6952000000000007</v>
       </c>
       <c r="CF15" s="30">
         <v>7.4767000000000001</v>
       </c>
       <c r="CG15" s="30">
         <v>8.1137000000000015</v>
       </c>
       <c r="CH15" s="30">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="36">
         <v>0.83350000000000002</v>
       </c>
       <c r="CJ15" s="36">
         <v>1.2906</v>
       </c>
       <c r="CK15" s="25">
         <v>1.9855999999999998</v>
       </c>
-      <c r="CL15" s="30"/>
+      <c r="CL15" s="30">
+        <v>2.7465000000000002</v>
+      </c>
       <c r="CM15" s="30"/>
       <c r="CN15" s="30"/>
       <c r="CO15" s="36"/>
       <c r="CP15" s="30"/>
       <c r="CQ15" s="30"/>
       <c r="CR15" s="30"/>
       <c r="CS15" s="30"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="23">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="23">
         <v>1.4402000000000001</v>
       </c>
       <c r="D16" s="23">
         <v>2.2315999999999998</v>
       </c>
       <c r="E16" s="23">
         <v>3.04</v>
       </c>
       <c r="F16" s="23">
@@ -4867,51 +4896,53 @@
       </c>
       <c r="CD16" s="30">
         <v>0.49180000000000001</v>
       </c>
       <c r="CE16" s="30">
         <v>0.55570000000000008</v>
       </c>
       <c r="CF16" s="30">
         <v>0.60050000000000003</v>
       </c>
       <c r="CG16" s="30">
         <v>0.64049999999999996</v>
       </c>
       <c r="CH16" s="30">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="36">
         <v>5.1700000000000003E-2</v>
       </c>
       <c r="CJ16" s="36">
         <v>8.6800000000000002E-2</v>
       </c>
       <c r="CK16" s="25">
         <v>0.13500000000000001</v>
       </c>
-      <c r="CL16" s="30"/>
+      <c r="CL16" s="30">
+        <v>0.18509999999999999</v>
+      </c>
       <c r="CM16" s="30"/>
       <c r="CN16" s="30"/>
       <c r="CO16" s="36"/>
       <c r="CP16" s="30"/>
       <c r="CQ16" s="30"/>
       <c r="CR16" s="30"/>
       <c r="CS16" s="30"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="26">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="26">
         <v>33.712699999999998</v>
       </c>
       <c r="D17" s="26">
         <v>52.915900000000001</v>
       </c>
       <c r="E17" s="26">
         <v>73.415800000000004</v>
       </c>
       <c r="F17" s="26">
@@ -5144,51 +5175,53 @@
       </c>
       <c r="CD17" s="32">
         <v>148.3176</v>
       </c>
       <c r="CE17" s="32">
         <v>164.69</v>
       </c>
       <c r="CF17" s="32">
         <v>181.8014</v>
       </c>
       <c r="CG17" s="32">
         <v>199.07569999999998</v>
       </c>
       <c r="CH17" s="32">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="36">
         <v>31.8325</v>
       </c>
       <c r="CJ17" s="36">
         <v>47.541599999999995</v>
       </c>
       <c r="CK17" s="25">
         <v>63.357500000000002</v>
       </c>
-      <c r="CL17" s="32"/>
+      <c r="CL17" s="32">
+        <v>80.581500000000005</v>
+      </c>
       <c r="CM17" s="32"/>
       <c r="CN17" s="32"/>
       <c r="CO17" s="36"/>
       <c r="CP17" s="32"/>
       <c r="CQ17" s="32"/>
       <c r="CR17" s="32"/>
       <c r="CS17" s="32"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="26">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="26">
         <v>112.0715</v>
       </c>
       <c r="D18" s="26">
         <v>171.09000000000003</v>
       </c>
       <c r="E18" s="26">
         <v>236.41220000000001</v>
       </c>
       <c r="F18" s="26">
@@ -5421,51 +5454,53 @@
       </c>
       <c r="CD18" s="32">
         <v>481.49700000000001</v>
       </c>
       <c r="CE18" s="32">
         <v>530.04079999999988</v>
       </c>
       <c r="CF18" s="32">
         <v>576.14810000000011</v>
       </c>
       <c r="CG18" s="32">
         <v>630.05949999999996</v>
       </c>
       <c r="CH18" s="32">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="36">
         <v>94.903300000000002</v>
       </c>
       <c r="CJ18" s="36">
         <v>147.4511</v>
       </c>
       <c r="CK18" s="25">
         <v>201.58170000000001</v>
       </c>
-      <c r="CL18" s="32"/>
+      <c r="CL18" s="32">
+        <v>261.43290000000002</v>
+      </c>
       <c r="CM18" s="32"/>
       <c r="CN18" s="32"/>
       <c r="CO18" s="36"/>
       <c r="CP18" s="32"/>
       <c r="CQ18" s="32"/>
       <c r="CR18" s="32"/>
       <c r="CS18" s="32"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="27">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="27">
         <v>23.3567</v>
       </c>
       <c r="D19" s="27">
         <v>40.361899999999999</v>
       </c>
       <c r="E19" s="27">
         <v>58.040999999999997</v>
       </c>
       <c r="F19" s="27">
@@ -5698,51 +5733,53 @@
       </c>
       <c r="CD19" s="32">
         <v>199.52950000000001</v>
       </c>
       <c r="CE19" s="32">
         <v>220.06790000000004</v>
       </c>
       <c r="CF19" s="32">
         <v>238.4238</v>
       </c>
       <c r="CG19" s="32">
         <v>265.3963</v>
       </c>
       <c r="CH19" s="27">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="36">
         <v>46.671099999999996</v>
       </c>
       <c r="CJ19" s="36">
         <v>78.073399999999992</v>
       </c>
       <c r="CK19" s="25">
         <v>108.518</v>
       </c>
-      <c r="CL19" s="27"/>
+      <c r="CL19" s="27">
+        <v>139.22499999999999</v>
+      </c>
       <c r="CM19" s="32"/>
       <c r="CN19" s="32"/>
       <c r="CO19" s="36"/>
       <c r="CP19" s="32"/>
       <c r="CQ19" s="32"/>
       <c r="CR19" s="32"/>
       <c r="CS19" s="32"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="21" t="s">
@@ -5975,51 +6012,53 @@
       </c>
       <c r="CD20" s="33">
         <v>22.493500000000001</v>
       </c>
       <c r="CE20" s="33">
         <v>24.733699999999995</v>
       </c>
       <c r="CF20" s="33">
         <v>26.255200000000002</v>
       </c>
       <c r="CG20" s="33">
         <v>30.642199999999999</v>
       </c>
       <c r="CH20" s="36">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="36">
         <v>3.4609999999999999</v>
       </c>
       <c r="CJ20" s="36">
         <v>6.0996000000000006</v>
       </c>
       <c r="CK20" s="36">
         <v>8.1073000000000004</v>
       </c>
-      <c r="CL20" s="36"/>
+      <c r="CL20" s="36">
+        <v>10.008700000000001</v>
+      </c>
       <c r="CM20" s="33"/>
       <c r="CN20" s="33"/>
       <c r="CO20" s="36"/>
       <c r="CP20" s="33"/>
       <c r="CQ20" s="33"/>
       <c r="CR20" s="33"/>
       <c r="CS20" s="33"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="26">
         <v>14.4399</v>
       </c>
       <c r="D21" s="26">
         <v>25.823</v>
       </c>
       <c r="E21" s="26">
         <v>38.187100000000001</v>
       </c>
       <c r="F21" s="26">
@@ -6252,51 +6291,53 @@
       </c>
       <c r="CD21" s="32">
         <v>43.625</v>
       </c>
       <c r="CE21" s="32">
         <v>48.5807</v>
       </c>
       <c r="CF21" s="32">
         <v>53.147599999999997</v>
       </c>
       <c r="CG21" s="32">
         <v>57.951000000000001</v>
       </c>
       <c r="CH21" s="32">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="36">
         <v>5.4726000000000008</v>
       </c>
       <c r="CJ21" s="36">
         <v>9.0337000000000014</v>
       </c>
       <c r="CK21" s="25">
         <v>13.0747</v>
       </c>
-      <c r="CL21" s="32"/>
+      <c r="CL21" s="32">
+        <v>18.161300000000001</v>
+      </c>
       <c r="CM21" s="32"/>
       <c r="CN21" s="32"/>
       <c r="CO21" s="36"/>
       <c r="CP21" s="32"/>
       <c r="CQ21" s="32"/>
       <c r="CR21" s="32"/>
       <c r="CS21" s="32"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="26">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="26">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="D22" s="26">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="E22" s="26">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="F22" s="26">
@@ -6529,51 +6570,53 @@
       </c>
       <c r="CD22" s="32">
         <v>1.6999999999999999E-3</v>
       </c>
       <c r="CE22" s="32">
         <v>1.8E-3</v>
       </c>
       <c r="CF22" s="32">
         <v>1.9E-3</v>
       </c>
       <c r="CG22" s="32">
         <v>2E-3</v>
       </c>
       <c r="CH22" s="32">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="36">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="CJ22" s="36">
         <v>6.9999999999999999E-4</v>
       </c>
       <c r="CK22" s="28">
         <v>1.1999999999999999E-3</v>
       </c>
-      <c r="CL22" s="32"/>
+      <c r="CL22" s="32">
+        <v>1.4E-3</v>
+      </c>
       <c r="CM22" s="32"/>
       <c r="CN22" s="32"/>
       <c r="CO22" s="36"/>
       <c r="CP22" s="32"/>
       <c r="CQ22" s="32"/>
       <c r="CR22" s="32"/>
       <c r="CS22" s="32"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="26">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="26">
         <v>0.1237</v>
       </c>
       <c r="D23" s="26">
         <v>0.1515</v>
       </c>
       <c r="E23" s="26">
         <v>0.17949999999999999</v>
       </c>
       <c r="F23" s="26">
@@ -6806,51 +6849,53 @@
       </c>
       <c r="CD23" s="32">
         <v>0.1293</v>
       </c>
       <c r="CE23" s="32">
         <v>0.14310000000000003</v>
       </c>
       <c r="CF23" s="32">
         <v>0.15679999999999999</v>
       </c>
       <c r="CG23" s="32">
         <v>0.17030000000000001</v>
       </c>
       <c r="CH23" s="32">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="36">
         <v>2.7E-2</v>
       </c>
       <c r="CJ23" s="36">
         <v>4.0100000000000004E-2</v>
       </c>
       <c r="CK23" s="28">
         <v>5.2900000000000003E-2</v>
       </c>
-      <c r="CL23" s="32"/>
+      <c r="CL23" s="32">
+        <v>6.5599999999999992E-2</v>
+      </c>
       <c r="CM23" s="32"/>
       <c r="CN23" s="32"/>
       <c r="CO23" s="36"/>
       <c r="CP23" s="32"/>
       <c r="CQ23" s="32"/>
       <c r="CR23" s="32"/>
       <c r="CS23" s="32"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="27">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="27">
         <v>21.383500000000002</v>
       </c>
       <c r="D24" s="27">
         <v>32.590199999999996</v>
       </c>
       <c r="E24" s="27">
         <v>41.781200000000005</v>
       </c>
       <c r="F24" s="27">
@@ -7083,51 +7128,53 @@
       </c>
       <c r="CD24" s="32">
         <v>174.90970000000002</v>
       </c>
       <c r="CE24" s="32">
         <v>196.8357</v>
       </c>
       <c r="CF24" s="32">
         <v>219.28380000000001</v>
       </c>
       <c r="CG24" s="32">
         <v>242.67919999999998</v>
       </c>
       <c r="CH24" s="27">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="36">
         <v>40.848399999999998</v>
       </c>
       <c r="CJ24" s="36">
         <v>61.4071</v>
       </c>
       <c r="CK24" s="27">
         <v>80.894000000000005</v>
       </c>
-      <c r="CL24" s="27"/>
+      <c r="CL24" s="27">
+        <v>100.06389999999999</v>
+      </c>
       <c r="CM24" s="32"/>
       <c r="CN24" s="32"/>
       <c r="CO24" s="36"/>
       <c r="CP24" s="32"/>
       <c r="CQ24" s="32"/>
       <c r="CR24" s="32"/>
       <c r="CS24" s="32"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.53" bottom="0.59055118110236227" header="0.42" footer="0.85"/>