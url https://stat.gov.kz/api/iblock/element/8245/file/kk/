--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Жұмыртқа" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Жұмыртқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="45">
   <si>
     <t>Алынған тауық жұмыртқасы, млн. дана</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
@@ -159,51 +154,51 @@
   <si>
     <t>жыл</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -546,86 +541,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -798,51 +793,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CH5" sqref="CH5"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="9" customWidth="1"/>
     <col min="2" max="20" width="8.85546875" style="9" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="9" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="9" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="9" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="9" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="9" customWidth="1"/>
     <col min="26" max="72" width="9.140625" style="9"/>
     <col min="73" max="73" width="9.42578125" style="9" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="9"/>
     <col min="85" max="85" width="10.85546875" style="9" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="9"/>
     <col min="97" max="97" width="10.85546875" style="9" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
@@ -1551,51 +1546,53 @@
       </c>
       <c r="CE4" s="35">
         <v>3787.5336000000011</v>
       </c>
       <c r="CF4" s="29">
         <v>4156.7259999999997</v>
       </c>
       <c r="CG4" s="29">
         <v>4568.5324000000001</v>
       </c>
       <c r="CH4" s="35">
         <v>366.83010000000002</v>
       </c>
       <c r="CI4" s="35">
         <v>716.10519999999997</v>
       </c>
       <c r="CJ4" s="22">
         <v>1117.5634000000002</v>
       </c>
       <c r="CK4" s="22">
         <v>1519.8721999999998</v>
       </c>
       <c r="CL4" s="35">
         <v>1933.4757999999999</v>
       </c>
-      <c r="CM4" s="35"/>
+      <c r="CM4" s="35">
+        <v>2378.3705</v>
+      </c>
       <c r="CN4" s="35"/>
       <c r="CO4" s="35"/>
       <c r="CP4" s="35"/>
       <c r="CQ4" s="35"/>
       <c r="CR4" s="35"/>
       <c r="CS4" s="35"/>
     </row>
     <row r="5" spans="1:97" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>22</v>
@@ -1830,51 +1827,53 @@
       </c>
       <c r="CE5" s="36">
         <v>51.141299999999994</v>
       </c>
       <c r="CF5" s="31">
         <v>54.5334</v>
       </c>
       <c r="CG5" s="31">
         <v>58.156600000000005</v>
       </c>
       <c r="CH5" s="36">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="36">
         <v>4.9123999999999999</v>
       </c>
       <c r="CJ5" s="36">
         <v>9.0762999999999998</v>
       </c>
       <c r="CK5" s="36">
         <v>14.008800000000001</v>
       </c>
       <c r="CL5" s="36">
         <v>19.711599999999997</v>
       </c>
-      <c r="CM5" s="36"/>
+      <c r="CM5" s="36">
+        <v>26.247700000000002</v>
+      </c>
       <c r="CN5" s="36"/>
       <c r="CO5" s="36"/>
       <c r="CP5" s="36"/>
       <c r="CQ5" s="36"/>
       <c r="CR5" s="36"/>
       <c r="CS5" s="36"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="23">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="23">
         <v>138.4675</v>
       </c>
       <c r="D6" s="24">
         <v>211.20369999999997</v>
       </c>
       <c r="E6" s="24">
         <v>283.47830000000005</v>
       </c>
       <c r="F6" s="24">
         <v>364.48109999999997</v>
@@ -2109,51 +2108,53 @@
       </c>
       <c r="CE6" s="30">
         <v>573.64350000000002</v>
       </c>
       <c r="CF6" s="30">
         <v>628.10990000000004</v>
       </c>
       <c r="CG6" s="30">
         <v>686.7786000000001</v>
       </c>
       <c r="CH6" s="30">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="36">
         <v>105.47199999999999</v>
       </c>
       <c r="CJ6" s="36">
         <v>168.2056</v>
       </c>
       <c r="CK6" s="25">
         <v>228.26390000000001</v>
       </c>
       <c r="CL6" s="36">
         <v>294.45279999999997</v>
       </c>
-      <c r="CM6" s="30"/>
+      <c r="CM6" s="36">
+        <v>362.28059999999999</v>
+      </c>
       <c r="CN6" s="30"/>
       <c r="CO6" s="36"/>
       <c r="CP6" s="30"/>
       <c r="CQ6" s="30"/>
       <c r="CR6" s="30"/>
       <c r="CS6" s="30"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="23">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="23">
         <v>35.668500000000002</v>
       </c>
       <c r="D7" s="24">
         <v>54.963100000000004</v>
       </c>
       <c r="E7" s="24">
         <v>71.885199999999998</v>
       </c>
       <c r="F7" s="24">
         <v>90.5702</v>
@@ -2388,51 +2389,53 @@
       </c>
       <c r="CE7" s="30">
         <v>201.1926</v>
       </c>
       <c r="CF7" s="30">
         <v>220.48240000000001</v>
       </c>
       <c r="CG7" s="30">
         <v>238.51250000000002</v>
       </c>
       <c r="CH7" s="30">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="36">
         <v>40.173300000000005</v>
       </c>
       <c r="CJ7" s="36">
         <v>60.691400000000002</v>
       </c>
       <c r="CK7" s="25">
         <v>79.547899999999998</v>
       </c>
       <c r="CL7" s="36">
         <v>101.5236</v>
       </c>
-      <c r="CM7" s="30"/>
+      <c r="CM7" s="36">
+        <v>124.0423</v>
+      </c>
       <c r="CN7" s="30"/>
       <c r="CO7" s="36"/>
       <c r="CP7" s="30"/>
       <c r="CQ7" s="30"/>
       <c r="CR7" s="30"/>
       <c r="CS7" s="30"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="23">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="23">
         <v>171.70839999999998</v>
       </c>
       <c r="D8" s="24">
         <v>266.10560000000004</v>
       </c>
       <c r="E8" s="24">
         <v>355.05160000000001</v>
       </c>
       <c r="F8" s="24">
         <v>453.35700000000003</v>
@@ -2667,51 +2670,53 @@
       </c>
       <c r="CE8" s="30">
         <v>412.85869999999994</v>
       </c>
       <c r="CF8" s="30">
         <v>459.68959999999998</v>
       </c>
       <c r="CG8" s="30">
         <v>507.76190000000003</v>
       </c>
       <c r="CH8" s="30">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="36">
         <v>84.0441</v>
       </c>
       <c r="CJ8" s="36">
         <v>131.471</v>
       </c>
       <c r="CK8" s="25">
         <v>178.33369999999999</v>
       </c>
       <c r="CL8" s="36">
         <v>223.61829999999998</v>
       </c>
-      <c r="CM8" s="30"/>
+      <c r="CM8" s="36">
+        <v>272.91929999999996</v>
+      </c>
       <c r="CN8" s="30"/>
       <c r="CO8" s="36"/>
       <c r="CP8" s="30"/>
       <c r="CQ8" s="30"/>
       <c r="CR8" s="30"/>
       <c r="CS8" s="30"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="23">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="23">
         <v>21.014299999999999</v>
       </c>
       <c r="D9" s="24">
         <v>31.478800000000003</v>
       </c>
       <c r="E9" s="24">
         <v>41.01250000000001</v>
       </c>
       <c r="F9" s="24">
         <v>50.8857</v>
@@ -2946,51 +2951,53 @@
       </c>
       <c r="CE9" s="30">
         <v>43.1126</v>
       </c>
       <c r="CF9" s="30">
         <v>47.572200000000002</v>
       </c>
       <c r="CG9" s="30">
         <v>52.892499999999991</v>
       </c>
       <c r="CH9" s="30">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="36">
         <v>11.2887</v>
       </c>
       <c r="CJ9" s="36">
         <v>16.2059</v>
       </c>
       <c r="CK9" s="25">
         <v>21.984999999999999</v>
       </c>
       <c r="CL9" s="36">
         <v>26.862500000000001</v>
       </c>
-      <c r="CM9" s="30"/>
+      <c r="CM9" s="36">
+        <v>30.9239</v>
+      </c>
       <c r="CN9" s="30"/>
       <c r="CO9" s="36"/>
       <c r="CP9" s="30"/>
       <c r="CQ9" s="30"/>
       <c r="CR9" s="30"/>
       <c r="CS9" s="30"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="23">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="23">
         <v>24.797599999999999</v>
       </c>
       <c r="D10" s="23">
         <v>39.628699999999995</v>
       </c>
       <c r="E10" s="23">
         <v>55.59259999999999</v>
       </c>
       <c r="F10" s="23">
         <v>72.376499999999993</v>
@@ -3225,51 +3232,53 @@
       </c>
       <c r="CE10" s="30">
         <v>111.67139999999999</v>
       </c>
       <c r="CF10" s="30">
         <v>122.9819</v>
       </c>
       <c r="CG10" s="30">
         <v>133.70870000000002</v>
       </c>
       <c r="CH10" s="30">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="36">
         <v>19.236799999999999</v>
       </c>
       <c r="CJ10" s="36">
         <v>30.529700000000002</v>
       </c>
       <c r="CK10" s="25">
         <v>43.996199999999995</v>
       </c>
       <c r="CL10" s="30">
         <v>57.659699999999994</v>
       </c>
-      <c r="CM10" s="30"/>
+      <c r="CM10" s="36">
+        <v>72.757800000000003</v>
+      </c>
       <c r="CN10" s="30"/>
       <c r="CO10" s="36"/>
       <c r="CP10" s="30"/>
       <c r="CQ10" s="30"/>
       <c r="CR10" s="30"/>
       <c r="CS10" s="30"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="23">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="23">
         <v>13.8842</v>
       </c>
       <c r="D11" s="23">
         <v>22.387599999999999</v>
       </c>
       <c r="E11" s="23">
         <v>33.881399999999999</v>
       </c>
       <c r="F11" s="23">
         <v>45.455100000000009</v>
@@ -3504,51 +3513,53 @@
       </c>
       <c r="CE11" s="30">
         <v>86.870399999999989</v>
       </c>
       <c r="CF11" s="30">
         <v>94.088399999999993</v>
       </c>
       <c r="CG11" s="30">
         <v>102.7585</v>
       </c>
       <c r="CH11" s="30">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="36">
         <v>11.9351</v>
       </c>
       <c r="CJ11" s="36">
         <v>20.244199999999999</v>
       </c>
       <c r="CK11" s="25">
         <v>29.544599999999999</v>
       </c>
       <c r="CL11" s="30">
         <v>38.000399999999999</v>
       </c>
-      <c r="CM11" s="30"/>
+      <c r="CM11" s="36">
+        <v>49.441499999999998</v>
+      </c>
       <c r="CN11" s="30"/>
       <c r="CO11" s="36"/>
       <c r="CP11" s="30"/>
       <c r="CQ11" s="30"/>
       <c r="CR11" s="30"/>
       <c r="CS11" s="30"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>22</v>
@@ -3783,51 +3794,53 @@
       </c>
       <c r="CE12" s="30">
         <v>279.44709999999998</v>
       </c>
       <c r="CF12" s="30">
         <v>304.38360000000006</v>
       </c>
       <c r="CG12" s="30">
         <v>331.85300000000001</v>
       </c>
       <c r="CH12" s="36">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="36">
         <v>56.430099999999996</v>
       </c>
       <c r="CJ12" s="36">
         <v>85.373800000000003</v>
       </c>
       <c r="CK12" s="36">
         <v>115.95689999999999</v>
       </c>
       <c r="CL12" s="36">
         <v>144.98500000000001</v>
       </c>
-      <c r="CM12" s="30"/>
+      <c r="CM12" s="36">
+        <v>173.8348</v>
+      </c>
       <c r="CN12" s="30"/>
       <c r="CO12" s="36"/>
       <c r="CP12" s="30"/>
       <c r="CQ12" s="30"/>
       <c r="CR12" s="30"/>
       <c r="CS12" s="30"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="23">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="23">
         <v>111.6309</v>
       </c>
       <c r="D13" s="23">
         <v>171.42660000000004</v>
       </c>
       <c r="E13" s="23">
         <v>233.19749999999996</v>
       </c>
       <c r="F13" s="23">
         <v>296.48710000000005</v>
@@ -4062,51 +4075,53 @@
       </c>
       <c r="CE13" s="30">
         <v>516.03769999999997</v>
       </c>
       <c r="CF13" s="30">
         <v>568.1656999999999</v>
       </c>
       <c r="CG13" s="30">
         <v>627.99119999999994</v>
       </c>
       <c r="CH13" s="30">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="36">
         <v>97.719399999999993</v>
       </c>
       <c r="CJ13" s="36">
         <v>149.26349999999999</v>
       </c>
       <c r="CK13" s="25">
         <v>199.32899999999998</v>
       </c>
       <c r="CL13" s="30">
         <v>253.56120000000001</v>
       </c>
-      <c r="CM13" s="30"/>
+      <c r="CM13" s="36">
+        <v>310.15820000000002</v>
+      </c>
       <c r="CN13" s="30"/>
       <c r="CO13" s="36"/>
       <c r="CP13" s="30"/>
       <c r="CQ13" s="30"/>
       <c r="CR13" s="30"/>
       <c r="CS13" s="30"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="23">
         <v>44.4069</v>
       </c>
       <c r="C14" s="23">
         <v>86.4011</v>
       </c>
       <c r="D14" s="23">
         <v>156.70239999999998</v>
       </c>
       <c r="E14" s="23">
         <v>218.6234</v>
       </c>
       <c r="F14" s="23">
         <v>272.87040000000002</v>
@@ -4341,51 +4356,53 @@
       </c>
       <c r="CE14" s="30">
         <v>319.21370000000007</v>
       </c>
       <c r="CF14" s="30">
         <v>353.42309999999998</v>
       </c>
       <c r="CG14" s="30">
         <v>393.38850000000008</v>
       </c>
       <c r="CH14" s="30">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="36">
         <v>60.791899999999998</v>
       </c>
       <c r="CJ14" s="36">
         <v>95.4773</v>
       </c>
       <c r="CK14" s="25">
         <v>131.19829999999999</v>
       </c>
       <c r="CL14" s="30">
         <v>160.62879999999998</v>
       </c>
-      <c r="CM14" s="30"/>
+      <c r="CM14" s="36">
+        <v>198.23839999999998</v>
+      </c>
       <c r="CN14" s="30"/>
       <c r="CO14" s="36"/>
       <c r="CP14" s="30"/>
       <c r="CQ14" s="30"/>
       <c r="CR14" s="30"/>
       <c r="CS14" s="30"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="23">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="23">
         <v>1.1749000000000001</v>
       </c>
       <c r="D15" s="23">
         <v>1.6730999999999998</v>
       </c>
       <c r="E15" s="23">
         <v>2.3709000000000002</v>
       </c>
       <c r="F15" s="23">
         <v>3.1249000000000002</v>
@@ -4620,51 +4637,53 @@
       </c>
       <c r="CE15" s="30">
         <v>6.6952000000000007</v>
       </c>
       <c r="CF15" s="30">
         <v>7.4767000000000001</v>
       </c>
       <c r="CG15" s="30">
         <v>8.1137000000000015</v>
       </c>
       <c r="CH15" s="30">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="36">
         <v>0.83350000000000002</v>
       </c>
       <c r="CJ15" s="36">
         <v>1.2906</v>
       </c>
       <c r="CK15" s="25">
         <v>1.9855999999999998</v>
       </c>
       <c r="CL15" s="30">
         <v>2.7465000000000002</v>
       </c>
-      <c r="CM15" s="30"/>
+      <c r="CM15" s="36">
+        <v>3.5909</v>
+      </c>
       <c r="CN15" s="30"/>
       <c r="CO15" s="36"/>
       <c r="CP15" s="30"/>
       <c r="CQ15" s="30"/>
       <c r="CR15" s="30"/>
       <c r="CS15" s="30"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="23">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="23">
         <v>1.4402000000000001</v>
       </c>
       <c r="D16" s="23">
         <v>2.2315999999999998</v>
       </c>
       <c r="E16" s="23">
         <v>3.04</v>
       </c>
       <c r="F16" s="23">
         <v>3.8231999999999999</v>
@@ -4899,51 +4918,53 @@
       </c>
       <c r="CE16" s="30">
         <v>0.55570000000000008</v>
       </c>
       <c r="CF16" s="30">
         <v>0.60050000000000003</v>
       </c>
       <c r="CG16" s="30">
         <v>0.64049999999999996</v>
       </c>
       <c r="CH16" s="30">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="36">
         <v>5.1700000000000003E-2</v>
       </c>
       <c r="CJ16" s="36">
         <v>8.6800000000000002E-2</v>
       </c>
       <c r="CK16" s="25">
         <v>0.13500000000000001</v>
       </c>
       <c r="CL16" s="30">
         <v>0.18509999999999999</v>
       </c>
-      <c r="CM16" s="30"/>
+      <c r="CM16" s="36">
+        <v>0.27360000000000001</v>
+      </c>
       <c r="CN16" s="30"/>
       <c r="CO16" s="36"/>
       <c r="CP16" s="30"/>
       <c r="CQ16" s="30"/>
       <c r="CR16" s="30"/>
       <c r="CS16" s="30"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="26">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="26">
         <v>33.712699999999998</v>
       </c>
       <c r="D17" s="26">
         <v>52.915900000000001</v>
       </c>
       <c r="E17" s="26">
         <v>73.415800000000004</v>
       </c>
       <c r="F17" s="26">
         <v>95.386800000000022</v>
@@ -5178,51 +5199,53 @@
       </c>
       <c r="CE17" s="32">
         <v>164.69</v>
       </c>
       <c r="CF17" s="32">
         <v>181.8014</v>
       </c>
       <c r="CG17" s="32">
         <v>199.07569999999998</v>
       </c>
       <c r="CH17" s="32">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="36">
         <v>31.8325</v>
       </c>
       <c r="CJ17" s="36">
         <v>47.541599999999995</v>
       </c>
       <c r="CK17" s="25">
         <v>63.357500000000002</v>
       </c>
       <c r="CL17" s="32">
         <v>80.581500000000005</v>
       </c>
-      <c r="CM17" s="32"/>
+      <c r="CM17" s="36">
+        <v>99.434600000000003</v>
+      </c>
       <c r="CN17" s="32"/>
       <c r="CO17" s="36"/>
       <c r="CP17" s="32"/>
       <c r="CQ17" s="32"/>
       <c r="CR17" s="32"/>
       <c r="CS17" s="32"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="26">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="26">
         <v>112.0715</v>
       </c>
       <c r="D18" s="26">
         <v>171.09000000000003</v>
       </c>
       <c r="E18" s="26">
         <v>236.41220000000001</v>
       </c>
       <c r="F18" s="26">
         <v>306.77570000000003</v>
@@ -5457,51 +5480,53 @@
       </c>
       <c r="CE18" s="32">
         <v>530.04079999999988</v>
       </c>
       <c r="CF18" s="32">
         <v>576.14810000000011</v>
       </c>
       <c r="CG18" s="32">
         <v>630.05949999999996</v>
       </c>
       <c r="CH18" s="32">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="36">
         <v>94.903300000000002</v>
       </c>
       <c r="CJ18" s="36">
         <v>147.4511</v>
       </c>
       <c r="CK18" s="25">
         <v>201.58170000000001</v>
       </c>
       <c r="CL18" s="32">
         <v>261.43290000000002</v>
       </c>
-      <c r="CM18" s="32"/>
+      <c r="CM18" s="36">
+        <v>327.45600000000002</v>
+      </c>
       <c r="CN18" s="32"/>
       <c r="CO18" s="36"/>
       <c r="CP18" s="32"/>
       <c r="CQ18" s="32"/>
       <c r="CR18" s="32"/>
       <c r="CS18" s="32"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="27">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="27">
         <v>23.3567</v>
       </c>
       <c r="D19" s="27">
         <v>40.361899999999999</v>
       </c>
       <c r="E19" s="27">
         <v>58.040999999999997</v>
       </c>
       <c r="F19" s="27">
         <v>77.476399999999998</v>
@@ -5736,51 +5761,53 @@
       </c>
       <c r="CE19" s="32">
         <v>220.06790000000004</v>
       </c>
       <c r="CF19" s="32">
         <v>238.4238</v>
       </c>
       <c r="CG19" s="32">
         <v>265.3963</v>
       </c>
       <c r="CH19" s="27">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="36">
         <v>46.671099999999996</v>
       </c>
       <c r="CJ19" s="36">
         <v>78.073399999999992</v>
       </c>
       <c r="CK19" s="25">
         <v>108.518</v>
       </c>
       <c r="CL19" s="27">
         <v>139.22499999999999</v>
       </c>
-      <c r="CM19" s="32"/>
+      <c r="CM19" s="36">
+        <v>170.7551</v>
+      </c>
       <c r="CN19" s="32"/>
       <c r="CO19" s="36"/>
       <c r="CP19" s="32"/>
       <c r="CQ19" s="32"/>
       <c r="CR19" s="32"/>
       <c r="CS19" s="32"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="21" t="s">
         <v>22</v>
@@ -6015,51 +6042,53 @@
       </c>
       <c r="CE20" s="33">
         <v>24.733699999999995</v>
       </c>
       <c r="CF20" s="33">
         <v>26.255200000000002</v>
       </c>
       <c r="CG20" s="33">
         <v>30.642199999999999</v>
       </c>
       <c r="CH20" s="36">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="36">
         <v>3.4609999999999999</v>
       </c>
       <c r="CJ20" s="36">
         <v>6.0996000000000006</v>
       </c>
       <c r="CK20" s="36">
         <v>8.1073000000000004</v>
       </c>
       <c r="CL20" s="36">
         <v>10.008700000000001</v>
       </c>
-      <c r="CM20" s="33"/>
+      <c r="CM20" s="36">
+        <v>15.393600000000001</v>
+      </c>
       <c r="CN20" s="33"/>
       <c r="CO20" s="36"/>
       <c r="CP20" s="33"/>
       <c r="CQ20" s="33"/>
       <c r="CR20" s="33"/>
       <c r="CS20" s="33"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="26">
         <v>14.4399</v>
       </c>
       <c r="D21" s="26">
         <v>25.823</v>
       </c>
       <c r="E21" s="26">
         <v>38.187100000000001</v>
       </c>
       <c r="F21" s="26">
         <v>54.7303</v>
@@ -6294,51 +6323,53 @@
       </c>
       <c r="CE21" s="32">
         <v>48.5807</v>
       </c>
       <c r="CF21" s="32">
         <v>53.147599999999997</v>
       </c>
       <c r="CG21" s="32">
         <v>57.951000000000001</v>
       </c>
       <c r="CH21" s="32">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="36">
         <v>5.4726000000000008</v>
       </c>
       <c r="CJ21" s="36">
         <v>9.0337000000000014</v>
       </c>
       <c r="CK21" s="25">
         <v>13.0747</v>
       </c>
       <c r="CL21" s="32">
         <v>18.161300000000001</v>
       </c>
-      <c r="CM21" s="32"/>
+      <c r="CM21" s="36">
+        <v>24.174900000000001</v>
+      </c>
       <c r="CN21" s="32"/>
       <c r="CO21" s="36"/>
       <c r="CP21" s="32"/>
       <c r="CQ21" s="32"/>
       <c r="CR21" s="32"/>
       <c r="CS21" s="32"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="26">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="26">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="D22" s="26">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="E22" s="26">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="F22" s="26">
         <v>2.1000000000000003E-3</v>
@@ -6573,51 +6604,53 @@
       </c>
       <c r="CE22" s="32">
         <v>1.8E-3</v>
       </c>
       <c r="CF22" s="32">
         <v>1.9E-3</v>
       </c>
       <c r="CG22" s="32">
         <v>2E-3</v>
       </c>
       <c r="CH22" s="32">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="36">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="CJ22" s="36">
         <v>6.9999999999999999E-4</v>
       </c>
       <c r="CK22" s="28">
         <v>1.1999999999999999E-3</v>
       </c>
       <c r="CL22" s="32">
         <v>1.4E-3</v>
       </c>
-      <c r="CM22" s="32"/>
+      <c r="CM22" s="36">
+        <v>1.6000000000000001E-3</v>
+      </c>
       <c r="CN22" s="32"/>
       <c r="CO22" s="36"/>
       <c r="CP22" s="32"/>
       <c r="CQ22" s="32"/>
       <c r="CR22" s="32"/>
       <c r="CS22" s="32"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="26">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="26">
         <v>0.1237</v>
       </c>
       <c r="D23" s="26">
         <v>0.1515</v>
       </c>
       <c r="E23" s="26">
         <v>0.17949999999999999</v>
       </c>
       <c r="F23" s="26">
         <v>0.20250000000000001</v>
@@ -6852,51 +6885,53 @@
       </c>
       <c r="CE23" s="32">
         <v>0.14310000000000003</v>
       </c>
       <c r="CF23" s="32">
         <v>0.15679999999999999</v>
       </c>
       <c r="CG23" s="32">
         <v>0.17030000000000001</v>
       </c>
       <c r="CH23" s="32">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="36">
         <v>2.7E-2</v>
       </c>
       <c r="CJ23" s="36">
         <v>4.0100000000000004E-2</v>
       </c>
       <c r="CK23" s="28">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="CL23" s="32">
         <v>6.5599999999999992E-2</v>
       </c>
-      <c r="CM23" s="32"/>
+      <c r="CM23" s="36">
+        <v>7.8299999999999995E-2</v>
+      </c>
       <c r="CN23" s="32"/>
       <c r="CO23" s="36"/>
       <c r="CP23" s="32"/>
       <c r="CQ23" s="32"/>
       <c r="CR23" s="32"/>
       <c r="CS23" s="32"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="27">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="27">
         <v>21.383500000000002</v>
       </c>
       <c r="D24" s="27">
         <v>32.590199999999996</v>
       </c>
       <c r="E24" s="27">
         <v>41.781200000000005</v>
       </c>
       <c r="F24" s="27">
         <v>51.726699999999994</v>
@@ -7131,51 +7166,53 @@
       </c>
       <c r="CE24" s="32">
         <v>196.8357</v>
       </c>
       <c r="CF24" s="32">
         <v>219.28380000000001</v>
       </c>
       <c r="CG24" s="32">
         <v>242.67919999999998</v>
       </c>
       <c r="CH24" s="27">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="36">
         <v>40.848399999999998</v>
       </c>
       <c r="CJ24" s="36">
         <v>61.4071</v>
       </c>
       <c r="CK24" s="27">
         <v>80.894000000000005</v>
       </c>
       <c r="CL24" s="27">
         <v>100.06389999999999</v>
       </c>
-      <c r="CM24" s="32"/>
+      <c r="CM24" s="36">
+        <v>116.36739999999999</v>
+      </c>
       <c r="CN24" s="32"/>
       <c r="CO24" s="36"/>
       <c r="CP24" s="32"/>
       <c r="CQ24" s="32"/>
       <c r="CR24" s="32"/>
       <c r="CS24" s="32"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.53" bottom="0.59055118110236227" header="0.42" footer="0.85"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>