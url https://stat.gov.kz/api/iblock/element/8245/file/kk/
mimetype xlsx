--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="465" yWindow="3765" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Жұмыртқа" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Жұмыртқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="45">
   <si>
     <t>Алынған тауық жұмыртқасы, млн. дана</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
@@ -792,52 +792,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN3" sqref="CN3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="9" customWidth="1"/>
     <col min="2" max="20" width="8.85546875" style="9" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="9" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="9" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="9" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="9" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="9" customWidth="1"/>
     <col min="26" max="72" width="9.140625" style="9"/>
     <col min="73" max="73" width="9.42578125" style="9" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="9"/>
     <col min="85" max="85" width="10.85546875" style="9" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="9"/>
     <col min="97" max="97" width="10.85546875" style="9" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
@@ -1549,51 +1549,53 @@
       </c>
       <c r="CF4" s="29">
         <v>4156.7259999999997</v>
       </c>
       <c r="CG4" s="29">
         <v>4568.5324000000001</v>
       </c>
       <c r="CH4" s="35">
         <v>366.83010000000002</v>
       </c>
       <c r="CI4" s="35">
         <v>716.10519999999997</v>
       </c>
       <c r="CJ4" s="22">
         <v>1117.5634000000002</v>
       </c>
       <c r="CK4" s="22">
         <v>1519.8721999999998</v>
       </c>
       <c r="CL4" s="35">
         <v>1933.4757999999999</v>
       </c>
       <c r="CM4" s="35">
         <v>2378.3705</v>
       </c>
-      <c r="CN4" s="35"/>
+      <c r="CN4" s="35">
+        <v>2821.3038999999999</v>
+      </c>
       <c r="CO4" s="35"/>
       <c r="CP4" s="35"/>
       <c r="CQ4" s="35"/>
       <c r="CR4" s="35"/>
       <c r="CS4" s="35"/>
     </row>
     <row r="5" spans="1:97" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>22</v>
       </c>
@@ -1830,51 +1832,53 @@
       </c>
       <c r="CF5" s="31">
         <v>54.5334</v>
       </c>
       <c r="CG5" s="31">
         <v>58.156600000000005</v>
       </c>
       <c r="CH5" s="36">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="36">
         <v>4.9123999999999999</v>
       </c>
       <c r="CJ5" s="36">
         <v>9.0762999999999998</v>
       </c>
       <c r="CK5" s="36">
         <v>14.008800000000001</v>
       </c>
       <c r="CL5" s="36">
         <v>19.711599999999997</v>
       </c>
       <c r="CM5" s="36">
         <v>26.247700000000002</v>
       </c>
-      <c r="CN5" s="36"/>
+      <c r="CN5" s="36">
+        <v>33.543300000000002</v>
+      </c>
       <c r="CO5" s="36"/>
       <c r="CP5" s="36"/>
       <c r="CQ5" s="36"/>
       <c r="CR5" s="36"/>
       <c r="CS5" s="36"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="23">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="23">
         <v>138.4675</v>
       </c>
       <c r="D6" s="24">
         <v>211.20369999999997</v>
       </c>
       <c r="E6" s="24">
         <v>283.47830000000005</v>
       </c>
       <c r="F6" s="24">
         <v>364.48109999999997</v>
       </c>
@@ -2111,51 +2115,53 @@
       </c>
       <c r="CF6" s="30">
         <v>628.10990000000004</v>
       </c>
       <c r="CG6" s="30">
         <v>686.7786000000001</v>
       </c>
       <c r="CH6" s="30">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="36">
         <v>105.47199999999999</v>
       </c>
       <c r="CJ6" s="36">
         <v>168.2056</v>
       </c>
       <c r="CK6" s="25">
         <v>228.26390000000001</v>
       </c>
       <c r="CL6" s="36">
         <v>294.45279999999997</v>
       </c>
       <c r="CM6" s="36">
         <v>362.28059999999999</v>
       </c>
-      <c r="CN6" s="30"/>
+      <c r="CN6" s="30">
+        <v>431.08590000000004</v>
+      </c>
       <c r="CO6" s="36"/>
       <c r="CP6" s="30"/>
       <c r="CQ6" s="30"/>
       <c r="CR6" s="30"/>
       <c r="CS6" s="30"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="23">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="23">
         <v>35.668500000000002</v>
       </c>
       <c r="D7" s="24">
         <v>54.963100000000004</v>
       </c>
       <c r="E7" s="24">
         <v>71.885199999999998</v>
       </c>
       <c r="F7" s="24">
         <v>90.5702</v>
       </c>
@@ -2392,51 +2398,53 @@
       </c>
       <c r="CF7" s="30">
         <v>220.48240000000001</v>
       </c>
       <c r="CG7" s="30">
         <v>238.51250000000002</v>
       </c>
       <c r="CH7" s="30">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="36">
         <v>40.173300000000005</v>
       </c>
       <c r="CJ7" s="36">
         <v>60.691400000000002</v>
       </c>
       <c r="CK7" s="25">
         <v>79.547899999999998</v>
       </c>
       <c r="CL7" s="36">
         <v>101.5236</v>
       </c>
       <c r="CM7" s="36">
         <v>124.0423</v>
       </c>
-      <c r="CN7" s="30"/>
+      <c r="CN7" s="30">
+        <v>147.6602</v>
+      </c>
       <c r="CO7" s="36"/>
       <c r="CP7" s="30"/>
       <c r="CQ7" s="30"/>
       <c r="CR7" s="30"/>
       <c r="CS7" s="30"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="23">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="23">
         <v>171.70839999999998</v>
       </c>
       <c r="D8" s="24">
         <v>266.10560000000004</v>
       </c>
       <c r="E8" s="24">
         <v>355.05160000000001</v>
       </c>
       <c r="F8" s="24">
         <v>453.35700000000003</v>
       </c>
@@ -2673,51 +2681,53 @@
       </c>
       <c r="CF8" s="30">
         <v>459.68959999999998</v>
       </c>
       <c r="CG8" s="30">
         <v>507.76190000000003</v>
       </c>
       <c r="CH8" s="30">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="36">
         <v>84.0441</v>
       </c>
       <c r="CJ8" s="36">
         <v>131.471</v>
       </c>
       <c r="CK8" s="25">
         <v>178.33369999999999</v>
       </c>
       <c r="CL8" s="36">
         <v>223.61829999999998</v>
       </c>
       <c r="CM8" s="36">
         <v>272.91929999999996</v>
       </c>
-      <c r="CN8" s="30"/>
+      <c r="CN8" s="30">
+        <v>322.42340000000002</v>
+      </c>
       <c r="CO8" s="36"/>
       <c r="CP8" s="30"/>
       <c r="CQ8" s="30"/>
       <c r="CR8" s="30"/>
       <c r="CS8" s="30"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="23">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="23">
         <v>21.014299999999999</v>
       </c>
       <c r="D9" s="24">
         <v>31.478800000000003</v>
       </c>
       <c r="E9" s="24">
         <v>41.01250000000001</v>
       </c>
       <c r="F9" s="24">
         <v>50.8857</v>
       </c>
@@ -2954,51 +2964,53 @@
       </c>
       <c r="CF9" s="30">
         <v>47.572200000000002</v>
       </c>
       <c r="CG9" s="30">
         <v>52.892499999999991</v>
       </c>
       <c r="CH9" s="30">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="36">
         <v>11.2887</v>
       </c>
       <c r="CJ9" s="36">
         <v>16.2059</v>
       </c>
       <c r="CK9" s="25">
         <v>21.984999999999999</v>
       </c>
       <c r="CL9" s="36">
         <v>26.862500000000001</v>
       </c>
       <c r="CM9" s="36">
         <v>30.9239</v>
       </c>
-      <c r="CN9" s="30"/>
+      <c r="CN9" s="30">
+        <v>35.313600000000001</v>
+      </c>
       <c r="CO9" s="36"/>
       <c r="CP9" s="30"/>
       <c r="CQ9" s="30"/>
       <c r="CR9" s="30"/>
       <c r="CS9" s="30"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="23">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="23">
         <v>24.797599999999999</v>
       </c>
       <c r="D10" s="23">
         <v>39.628699999999995</v>
       </c>
       <c r="E10" s="23">
         <v>55.59259999999999</v>
       </c>
       <c r="F10" s="23">
         <v>72.376499999999993</v>
       </c>
@@ -3235,51 +3247,53 @@
       </c>
       <c r="CF10" s="30">
         <v>122.9819</v>
       </c>
       <c r="CG10" s="30">
         <v>133.70870000000002</v>
       </c>
       <c r="CH10" s="30">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="36">
         <v>19.236799999999999</v>
       </c>
       <c r="CJ10" s="36">
         <v>30.529700000000002</v>
       </c>
       <c r="CK10" s="25">
         <v>43.996199999999995</v>
       </c>
       <c r="CL10" s="30">
         <v>57.659699999999994</v>
       </c>
       <c r="CM10" s="36">
         <v>72.757800000000003</v>
       </c>
-      <c r="CN10" s="30"/>
+      <c r="CN10" s="30">
+        <v>86.98060000000001</v>
+      </c>
       <c r="CO10" s="36"/>
       <c r="CP10" s="30"/>
       <c r="CQ10" s="30"/>
       <c r="CR10" s="30"/>
       <c r="CS10" s="30"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="23">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="23">
         <v>13.8842</v>
       </c>
       <c r="D11" s="23">
         <v>22.387599999999999</v>
       </c>
       <c r="E11" s="23">
         <v>33.881399999999999</v>
       </c>
       <c r="F11" s="23">
         <v>45.455100000000009</v>
       </c>
@@ -3516,51 +3530,53 @@
       </c>
       <c r="CF11" s="30">
         <v>94.088399999999993</v>
       </c>
       <c r="CG11" s="30">
         <v>102.7585</v>
       </c>
       <c r="CH11" s="30">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="36">
         <v>11.9351</v>
       </c>
       <c r="CJ11" s="36">
         <v>20.244199999999999</v>
       </c>
       <c r="CK11" s="25">
         <v>29.544599999999999</v>
       </c>
       <c r="CL11" s="30">
         <v>38.000399999999999</v>
       </c>
       <c r="CM11" s="36">
         <v>49.441499999999998</v>
       </c>
-      <c r="CN11" s="30"/>
+      <c r="CN11" s="30">
+        <v>63.891500000000001</v>
+      </c>
       <c r="CO11" s="36"/>
       <c r="CP11" s="30"/>
       <c r="CQ11" s="30"/>
       <c r="CR11" s="30"/>
       <c r="CS11" s="30"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>22</v>
       </c>
@@ -3797,51 +3813,53 @@
       </c>
       <c r="CF12" s="30">
         <v>304.38360000000006</v>
       </c>
       <c r="CG12" s="30">
         <v>331.85300000000001</v>
       </c>
       <c r="CH12" s="36">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="36">
         <v>56.430099999999996</v>
       </c>
       <c r="CJ12" s="36">
         <v>85.373800000000003</v>
       </c>
       <c r="CK12" s="36">
         <v>115.95689999999999</v>
       </c>
       <c r="CL12" s="36">
         <v>144.98500000000001</v>
       </c>
       <c r="CM12" s="36">
         <v>173.8348</v>
       </c>
-      <c r="CN12" s="30"/>
+      <c r="CN12" s="30">
+        <v>203.81</v>
+      </c>
       <c r="CO12" s="36"/>
       <c r="CP12" s="30"/>
       <c r="CQ12" s="30"/>
       <c r="CR12" s="30"/>
       <c r="CS12" s="30"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="23">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="23">
         <v>111.6309</v>
       </c>
       <c r="D13" s="23">
         <v>171.42660000000004</v>
       </c>
       <c r="E13" s="23">
         <v>233.19749999999996</v>
       </c>
       <c r="F13" s="23">
         <v>296.48710000000005</v>
       </c>
@@ -4078,51 +4096,53 @@
       </c>
       <c r="CF13" s="30">
         <v>568.1656999999999</v>
       </c>
       <c r="CG13" s="30">
         <v>627.99119999999994</v>
       </c>
       <c r="CH13" s="30">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="36">
         <v>97.719399999999993</v>
       </c>
       <c r="CJ13" s="36">
         <v>149.26349999999999</v>
       </c>
       <c r="CK13" s="25">
         <v>199.32899999999998</v>
       </c>
       <c r="CL13" s="30">
         <v>253.56120000000001</v>
       </c>
       <c r="CM13" s="36">
         <v>310.15820000000002</v>
       </c>
-      <c r="CN13" s="30"/>
+      <c r="CN13" s="30">
+        <v>369.46370000000002</v>
+      </c>
       <c r="CO13" s="36"/>
       <c r="CP13" s="30"/>
       <c r="CQ13" s="30"/>
       <c r="CR13" s="30"/>
       <c r="CS13" s="30"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="23">
         <v>44.4069</v>
       </c>
       <c r="C14" s="23">
         <v>86.4011</v>
       </c>
       <c r="D14" s="23">
         <v>156.70239999999998</v>
       </c>
       <c r="E14" s="23">
         <v>218.6234</v>
       </c>
       <c r="F14" s="23">
         <v>272.87040000000002</v>
       </c>
@@ -4359,51 +4379,53 @@
       </c>
       <c r="CF14" s="30">
         <v>353.42309999999998</v>
       </c>
       <c r="CG14" s="30">
         <v>393.38850000000008</v>
       </c>
       <c r="CH14" s="30">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="36">
         <v>60.791899999999998</v>
       </c>
       <c r="CJ14" s="36">
         <v>95.4773</v>
       </c>
       <c r="CK14" s="25">
         <v>131.19829999999999</v>
       </c>
       <c r="CL14" s="30">
         <v>160.62879999999998</v>
       </c>
       <c r="CM14" s="36">
         <v>198.23839999999998</v>
       </c>
-      <c r="CN14" s="30"/>
+      <c r="CN14" s="30">
+        <v>227.29249999999999</v>
+      </c>
       <c r="CO14" s="36"/>
       <c r="CP14" s="30"/>
       <c r="CQ14" s="30"/>
       <c r="CR14" s="30"/>
       <c r="CS14" s="30"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="23">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="23">
         <v>1.1749000000000001</v>
       </c>
       <c r="D15" s="23">
         <v>1.6730999999999998</v>
       </c>
       <c r="E15" s="23">
         <v>2.3709000000000002</v>
       </c>
       <c r="F15" s="23">
         <v>3.1249000000000002</v>
       </c>
@@ -4640,51 +4662,53 @@
       </c>
       <c r="CF15" s="30">
         <v>7.4767000000000001</v>
       </c>
       <c r="CG15" s="30">
         <v>8.1137000000000015</v>
       </c>
       <c r="CH15" s="30">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="36">
         <v>0.83350000000000002</v>
       </c>
       <c r="CJ15" s="36">
         <v>1.2906</v>
       </c>
       <c r="CK15" s="25">
         <v>1.9855999999999998</v>
       </c>
       <c r="CL15" s="30">
         <v>2.7465000000000002</v>
       </c>
       <c r="CM15" s="36">
         <v>3.5909</v>
       </c>
-      <c r="CN15" s="30"/>
+      <c r="CN15" s="30">
+        <v>4.4146999999999998</v>
+      </c>
       <c r="CO15" s="36"/>
       <c r="CP15" s="30"/>
       <c r="CQ15" s="30"/>
       <c r="CR15" s="30"/>
       <c r="CS15" s="30"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="23">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="23">
         <v>1.4402000000000001</v>
       </c>
       <c r="D16" s="23">
         <v>2.2315999999999998</v>
       </c>
       <c r="E16" s="23">
         <v>3.04</v>
       </c>
       <c r="F16" s="23">
         <v>3.8231999999999999</v>
       </c>
@@ -4921,51 +4945,53 @@
       </c>
       <c r="CF16" s="30">
         <v>0.60050000000000003</v>
       </c>
       <c r="CG16" s="30">
         <v>0.64049999999999996</v>
       </c>
       <c r="CH16" s="30">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="36">
         <v>5.1700000000000003E-2</v>
       </c>
       <c r="CJ16" s="36">
         <v>8.6800000000000002E-2</v>
       </c>
       <c r="CK16" s="25">
         <v>0.13500000000000001</v>
       </c>
       <c r="CL16" s="30">
         <v>0.18509999999999999</v>
       </c>
       <c r="CM16" s="36">
         <v>0.27360000000000001</v>
       </c>
-      <c r="CN16" s="30"/>
+      <c r="CN16" s="30">
+        <v>0.35960000000000003</v>
+      </c>
       <c r="CO16" s="36"/>
       <c r="CP16" s="30"/>
       <c r="CQ16" s="30"/>
       <c r="CR16" s="30"/>
       <c r="CS16" s="30"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="26">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="26">
         <v>33.712699999999998</v>
       </c>
       <c r="D17" s="26">
         <v>52.915900000000001</v>
       </c>
       <c r="E17" s="26">
         <v>73.415800000000004</v>
       </c>
       <c r="F17" s="26">
         <v>95.386800000000022</v>
       </c>
@@ -5202,51 +5228,53 @@
       </c>
       <c r="CF17" s="32">
         <v>181.8014</v>
       </c>
       <c r="CG17" s="32">
         <v>199.07569999999998</v>
       </c>
       <c r="CH17" s="32">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="36">
         <v>31.8325</v>
       </c>
       <c r="CJ17" s="36">
         <v>47.541599999999995</v>
       </c>
       <c r="CK17" s="25">
         <v>63.357500000000002</v>
       </c>
       <c r="CL17" s="32">
         <v>80.581500000000005</v>
       </c>
       <c r="CM17" s="36">
         <v>99.434600000000003</v>
       </c>
-      <c r="CN17" s="32"/>
+      <c r="CN17" s="32">
+        <v>118.306</v>
+      </c>
       <c r="CO17" s="36"/>
       <c r="CP17" s="32"/>
       <c r="CQ17" s="32"/>
       <c r="CR17" s="32"/>
       <c r="CS17" s="32"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="26">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="26">
         <v>112.0715</v>
       </c>
       <c r="D18" s="26">
         <v>171.09000000000003</v>
       </c>
       <c r="E18" s="26">
         <v>236.41220000000001</v>
       </c>
       <c r="F18" s="26">
         <v>306.77570000000003</v>
       </c>
@@ -5483,51 +5511,53 @@
       </c>
       <c r="CF18" s="32">
         <v>576.14810000000011</v>
       </c>
       <c r="CG18" s="32">
         <v>630.05949999999996</v>
       </c>
       <c r="CH18" s="32">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="36">
         <v>94.903300000000002</v>
       </c>
       <c r="CJ18" s="36">
         <v>147.4511</v>
       </c>
       <c r="CK18" s="25">
         <v>201.58170000000001</v>
       </c>
       <c r="CL18" s="32">
         <v>261.43290000000002</v>
       </c>
       <c r="CM18" s="36">
         <v>327.45600000000002</v>
       </c>
-      <c r="CN18" s="32"/>
+      <c r="CN18" s="32">
+        <v>393.28440000000001</v>
+      </c>
       <c r="CO18" s="36"/>
       <c r="CP18" s="32"/>
       <c r="CQ18" s="32"/>
       <c r="CR18" s="32"/>
       <c r="CS18" s="32"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="27">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="27">
         <v>23.3567</v>
       </c>
       <c r="D19" s="27">
         <v>40.361899999999999</v>
       </c>
       <c r="E19" s="27">
         <v>58.040999999999997</v>
       </c>
       <c r="F19" s="27">
         <v>77.476399999999998</v>
       </c>
@@ -5764,51 +5794,53 @@
       </c>
       <c r="CF19" s="32">
         <v>238.4238</v>
       </c>
       <c r="CG19" s="32">
         <v>265.3963</v>
       </c>
       <c r="CH19" s="27">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="36">
         <v>46.671099999999996</v>
       </c>
       <c r="CJ19" s="36">
         <v>78.073399999999992</v>
       </c>
       <c r="CK19" s="25">
         <v>108.518</v>
       </c>
       <c r="CL19" s="27">
         <v>139.22499999999999</v>
       </c>
       <c r="CM19" s="36">
         <v>170.7551</v>
       </c>
-      <c r="CN19" s="32"/>
+      <c r="CN19" s="32">
+        <v>201.23229999999998</v>
+      </c>
       <c r="CO19" s="36"/>
       <c r="CP19" s="32"/>
       <c r="CQ19" s="32"/>
       <c r="CR19" s="32"/>
       <c r="CS19" s="32"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="21" t="s">
         <v>22</v>
       </c>
@@ -6045,51 +6077,53 @@
       </c>
       <c r="CF20" s="33">
         <v>26.255200000000002</v>
       </c>
       <c r="CG20" s="33">
         <v>30.642199999999999</v>
       </c>
       <c r="CH20" s="36">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="36">
         <v>3.4609999999999999</v>
       </c>
       <c r="CJ20" s="36">
         <v>6.0996000000000006</v>
       </c>
       <c r="CK20" s="36">
         <v>8.1073000000000004</v>
       </c>
       <c r="CL20" s="36">
         <v>10.008700000000001</v>
       </c>
       <c r="CM20" s="36">
         <v>15.393600000000001</v>
       </c>
-      <c r="CN20" s="33"/>
+      <c r="CN20" s="33">
+        <v>17.612599999999997</v>
+      </c>
       <c r="CO20" s="36"/>
       <c r="CP20" s="33"/>
       <c r="CQ20" s="33"/>
       <c r="CR20" s="33"/>
       <c r="CS20" s="33"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="26">
         <v>14.4399</v>
       </c>
       <c r="D21" s="26">
         <v>25.823</v>
       </c>
       <c r="E21" s="26">
         <v>38.187100000000001</v>
       </c>
       <c r="F21" s="26">
         <v>54.7303</v>
       </c>
@@ -6326,51 +6360,53 @@
       </c>
       <c r="CF21" s="32">
         <v>53.147599999999997</v>
       </c>
       <c r="CG21" s="32">
         <v>57.951000000000001</v>
       </c>
       <c r="CH21" s="32">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="36">
         <v>5.4726000000000008</v>
       </c>
       <c r="CJ21" s="36">
         <v>9.0337000000000014</v>
       </c>
       <c r="CK21" s="25">
         <v>13.0747</v>
       </c>
       <c r="CL21" s="32">
         <v>18.161300000000001</v>
       </c>
       <c r="CM21" s="36">
         <v>24.174900000000001</v>
       </c>
-      <c r="CN21" s="32"/>
+      <c r="CN21" s="32">
+        <v>30.464200000000002</v>
+      </c>
       <c r="CO21" s="36"/>
       <c r="CP21" s="32"/>
       <c r="CQ21" s="32"/>
       <c r="CR21" s="32"/>
       <c r="CS21" s="32"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="26">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="26">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="D22" s="26">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="E22" s="26">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="F22" s="26">
         <v>2.1000000000000003E-3</v>
       </c>
@@ -6607,51 +6643,53 @@
       </c>
       <c r="CF22" s="32">
         <v>1.9E-3</v>
       </c>
       <c r="CG22" s="32">
         <v>2E-3</v>
       </c>
       <c r="CH22" s="32">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="36">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="CJ22" s="36">
         <v>6.9999999999999999E-4</v>
       </c>
       <c r="CK22" s="28">
         <v>1.1999999999999999E-3</v>
       </c>
       <c r="CL22" s="32">
         <v>1.4E-3</v>
       </c>
       <c r="CM22" s="36">
         <v>1.6000000000000001E-3</v>
       </c>
-      <c r="CN22" s="32"/>
+      <c r="CN22" s="32">
+        <v>1.8E-3</v>
+      </c>
       <c r="CO22" s="36"/>
       <c r="CP22" s="32"/>
       <c r="CQ22" s="32"/>
       <c r="CR22" s="32"/>
       <c r="CS22" s="32"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="26">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="26">
         <v>0.1237</v>
       </c>
       <c r="D23" s="26">
         <v>0.1515</v>
       </c>
       <c r="E23" s="26">
         <v>0.17949999999999999</v>
       </c>
       <c r="F23" s="26">
         <v>0.20250000000000001</v>
       </c>
@@ -6888,51 +6926,53 @@
       </c>
       <c r="CF23" s="32">
         <v>0.15679999999999999</v>
       </c>
       <c r="CG23" s="32">
         <v>0.17030000000000001</v>
       </c>
       <c r="CH23" s="32">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="36">
         <v>2.7E-2</v>
       </c>
       <c r="CJ23" s="36">
         <v>4.0100000000000004E-2</v>
       </c>
       <c r="CK23" s="28">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="CL23" s="32">
         <v>6.5599999999999992E-2</v>
       </c>
       <c r="CM23" s="36">
         <v>7.8299999999999995E-2</v>
       </c>
-      <c r="CN23" s="32"/>
+      <c r="CN23" s="32">
+        <v>9.0700000000000003E-2</v>
+      </c>
       <c r="CO23" s="36"/>
       <c r="CP23" s="32"/>
       <c r="CQ23" s="32"/>
       <c r="CR23" s="32"/>
       <c r="CS23" s="32"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="27">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="27">
         <v>21.383500000000002</v>
       </c>
       <c r="D24" s="27">
         <v>32.590199999999996</v>
       </c>
       <c r="E24" s="27">
         <v>41.781200000000005</v>
       </c>
       <c r="F24" s="27">
         <v>51.726699999999994</v>
       </c>
@@ -7169,51 +7209,53 @@
       </c>
       <c r="CF24" s="32">
         <v>219.28380000000001</v>
       </c>
       <c r="CG24" s="32">
         <v>242.67919999999998</v>
       </c>
       <c r="CH24" s="27">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="36">
         <v>40.848399999999998</v>
       </c>
       <c r="CJ24" s="36">
         <v>61.4071</v>
       </c>
       <c r="CK24" s="27">
         <v>80.894000000000005</v>
       </c>
       <c r="CL24" s="27">
         <v>100.06389999999999</v>
       </c>
       <c r="CM24" s="36">
         <v>116.36739999999999</v>
       </c>
-      <c r="CN24" s="32"/>
+      <c r="CN24" s="32">
+        <v>134.07300000000001</v>
+      </c>
       <c r="CO24" s="36"/>
       <c r="CP24" s="32"/>
       <c r="CQ24" s="32"/>
       <c r="CR24" s="32"/>
       <c r="CS24" s="32"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.53" bottom="0.59055118110236227" header="0.42" footer="0.85"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>