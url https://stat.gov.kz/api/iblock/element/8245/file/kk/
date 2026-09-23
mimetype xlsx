--- v4 (2026-08-13)
+++ v5 (2026-09-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="465" yWindow="3765" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="-10290" yWindow="-240" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Жұмыртқа" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Жұмыртқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="45">
   <si>
     <t>Алынған тауық жұмыртқасы, млн. дана</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
@@ -792,73 +792,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN3" sqref="CN3"/>
+      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="9" customWidth="1"/>
     <col min="2" max="20" width="8.85546875" style="9" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="9" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="9" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="9" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="9" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="9" customWidth="1"/>
     <col min="26" max="72" width="9.140625" style="9"/>
     <col min="73" max="73" width="9.42578125" style="9" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="9"/>
     <col min="85" max="85" width="10.85546875" style="9" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="9"/>
     <col min="97" max="97" width="10.85546875" style="9" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
       <c r="N1" s="40"/>
       <c r="O1" s="40"/>
       <c r="P1" s="40"/>
       <c r="Q1" s="40"/>
       <c r="R1" s="40"/>
       <c r="S1" s="40"/>
       <c r="T1" s="40"/>
       <c r="U1" s="40"/>
       <c r="V1" s="40"/>
       <c r="W1" s="40"/>
@@ -1552,51 +1552,53 @@
       </c>
       <c r="CG4" s="29">
         <v>4568.5324000000001</v>
       </c>
       <c r="CH4" s="35">
         <v>366.83010000000002</v>
       </c>
       <c r="CI4" s="35">
         <v>716.10519999999997</v>
       </c>
       <c r="CJ4" s="22">
         <v>1117.5634000000002</v>
       </c>
       <c r="CK4" s="22">
         <v>1519.8721999999998</v>
       </c>
       <c r="CL4" s="35">
         <v>1933.4757999999999</v>
       </c>
       <c r="CM4" s="35">
         <v>2378.3705</v>
       </c>
       <c r="CN4" s="35">
         <v>2821.3038999999999</v>
       </c>
-      <c r="CO4" s="35"/>
+      <c r="CO4" s="35">
+        <v>3247.4850000000001</v>
+      </c>
       <c r="CP4" s="35"/>
       <c r="CQ4" s="35"/>
       <c r="CR4" s="35"/>
       <c r="CS4" s="35"/>
     </row>
     <row r="5" spans="1:97" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="21" t="s">
@@ -1835,51 +1837,53 @@
       </c>
       <c r="CG5" s="31">
         <v>58.156600000000005</v>
       </c>
       <c r="CH5" s="36">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="36">
         <v>4.9123999999999999</v>
       </c>
       <c r="CJ5" s="36">
         <v>9.0762999999999998</v>
       </c>
       <c r="CK5" s="36">
         <v>14.008800000000001</v>
       </c>
       <c r="CL5" s="36">
         <v>19.711599999999997</v>
       </c>
       <c r="CM5" s="36">
         <v>26.247700000000002</v>
       </c>
       <c r="CN5" s="36">
         <v>33.543300000000002</v>
       </c>
-      <c r="CO5" s="36"/>
+      <c r="CO5" s="36">
+        <v>39.644400000000005</v>
+      </c>
       <c r="CP5" s="36"/>
       <c r="CQ5" s="36"/>
       <c r="CR5" s="36"/>
       <c r="CS5" s="36"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="23">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="23">
         <v>138.4675</v>
       </c>
       <c r="D6" s="24">
         <v>211.20369999999997</v>
       </c>
       <c r="E6" s="24">
         <v>283.47830000000005</v>
       </c>
       <c r="F6" s="24">
         <v>364.48109999999997</v>
       </c>
       <c r="G6" s="23">
@@ -2118,51 +2122,53 @@
       </c>
       <c r="CG6" s="30">
         <v>686.7786000000001</v>
       </c>
       <c r="CH6" s="30">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="36">
         <v>105.47199999999999</v>
       </c>
       <c r="CJ6" s="36">
         <v>168.2056</v>
       </c>
       <c r="CK6" s="25">
         <v>228.26390000000001</v>
       </c>
       <c r="CL6" s="36">
         <v>294.45279999999997</v>
       </c>
       <c r="CM6" s="36">
         <v>362.28059999999999</v>
       </c>
       <c r="CN6" s="30">
         <v>431.08590000000004</v>
       </c>
-      <c r="CO6" s="36"/>
+      <c r="CO6" s="36">
+        <v>495.13640000000004</v>
+      </c>
       <c r="CP6" s="30"/>
       <c r="CQ6" s="30"/>
       <c r="CR6" s="30"/>
       <c r="CS6" s="30"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="23">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="23">
         <v>35.668500000000002</v>
       </c>
       <c r="D7" s="24">
         <v>54.963100000000004</v>
       </c>
       <c r="E7" s="24">
         <v>71.885199999999998</v>
       </c>
       <c r="F7" s="24">
         <v>90.5702</v>
       </c>
       <c r="G7" s="23">
@@ -2401,51 +2407,53 @@
       </c>
       <c r="CG7" s="30">
         <v>238.51250000000002</v>
       </c>
       <c r="CH7" s="30">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="36">
         <v>40.173300000000005</v>
       </c>
       <c r="CJ7" s="36">
         <v>60.691400000000002</v>
       </c>
       <c r="CK7" s="25">
         <v>79.547899999999998</v>
       </c>
       <c r="CL7" s="36">
         <v>101.5236</v>
       </c>
       <c r="CM7" s="36">
         <v>124.0423</v>
       </c>
       <c r="CN7" s="30">
         <v>147.6602</v>
       </c>
-      <c r="CO7" s="36"/>
+      <c r="CO7" s="36">
+        <v>168.416</v>
+      </c>
       <c r="CP7" s="30"/>
       <c r="CQ7" s="30"/>
       <c r="CR7" s="30"/>
       <c r="CS7" s="30"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="23">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="23">
         <v>171.70839999999998</v>
       </c>
       <c r="D8" s="24">
         <v>266.10560000000004</v>
       </c>
       <c r="E8" s="24">
         <v>355.05160000000001</v>
       </c>
       <c r="F8" s="24">
         <v>453.35700000000003</v>
       </c>
       <c r="G8" s="23">
@@ -2684,51 +2692,53 @@
       </c>
       <c r="CG8" s="30">
         <v>507.76190000000003</v>
       </c>
       <c r="CH8" s="30">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="36">
         <v>84.0441</v>
       </c>
       <c r="CJ8" s="36">
         <v>131.471</v>
       </c>
       <c r="CK8" s="25">
         <v>178.33369999999999</v>
       </c>
       <c r="CL8" s="36">
         <v>223.61829999999998</v>
       </c>
       <c r="CM8" s="36">
         <v>272.91929999999996</v>
       </c>
       <c r="CN8" s="30">
         <v>322.42340000000002</v>
       </c>
-      <c r="CO8" s="36"/>
+      <c r="CO8" s="36">
+        <v>369.98089999999996</v>
+      </c>
       <c r="CP8" s="30"/>
       <c r="CQ8" s="30"/>
       <c r="CR8" s="30"/>
       <c r="CS8" s="30"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="23">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="23">
         <v>21.014299999999999</v>
       </c>
       <c r="D9" s="24">
         <v>31.478800000000003</v>
       </c>
       <c r="E9" s="24">
         <v>41.01250000000001</v>
       </c>
       <c r="F9" s="24">
         <v>50.8857</v>
       </c>
       <c r="G9" s="23">
@@ -2967,51 +2977,53 @@
       </c>
       <c r="CG9" s="30">
         <v>52.892499999999991</v>
       </c>
       <c r="CH9" s="30">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="36">
         <v>11.2887</v>
       </c>
       <c r="CJ9" s="36">
         <v>16.2059</v>
       </c>
       <c r="CK9" s="25">
         <v>21.984999999999999</v>
       </c>
       <c r="CL9" s="36">
         <v>26.862500000000001</v>
       </c>
       <c r="CM9" s="36">
         <v>30.9239</v>
       </c>
       <c r="CN9" s="30">
         <v>35.313600000000001</v>
       </c>
-      <c r="CO9" s="36"/>
+      <c r="CO9" s="36">
+        <v>39.510400000000004</v>
+      </c>
       <c r="CP9" s="30"/>
       <c r="CQ9" s="30"/>
       <c r="CR9" s="30"/>
       <c r="CS9" s="30"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="23">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="23">
         <v>24.797599999999999</v>
       </c>
       <c r="D10" s="23">
         <v>39.628699999999995</v>
       </c>
       <c r="E10" s="23">
         <v>55.59259999999999</v>
       </c>
       <c r="F10" s="23">
         <v>72.376499999999993</v>
       </c>
       <c r="G10" s="23">
@@ -3250,51 +3262,53 @@
       </c>
       <c r="CG10" s="30">
         <v>133.70870000000002</v>
       </c>
       <c r="CH10" s="30">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="36">
         <v>19.236799999999999</v>
       </c>
       <c r="CJ10" s="36">
         <v>30.529700000000002</v>
       </c>
       <c r="CK10" s="25">
         <v>43.996199999999995</v>
       </c>
       <c r="CL10" s="30">
         <v>57.659699999999994</v>
       </c>
       <c r="CM10" s="36">
         <v>72.757800000000003</v>
       </c>
       <c r="CN10" s="30">
         <v>86.98060000000001</v>
       </c>
-      <c r="CO10" s="36"/>
+      <c r="CO10" s="36">
+        <v>100.58470000000001</v>
+      </c>
       <c r="CP10" s="30"/>
       <c r="CQ10" s="30"/>
       <c r="CR10" s="30"/>
       <c r="CS10" s="30"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="23">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="23">
         <v>13.8842</v>
       </c>
       <c r="D11" s="23">
         <v>22.387599999999999</v>
       </c>
       <c r="E11" s="23">
         <v>33.881399999999999</v>
       </c>
       <c r="F11" s="23">
         <v>45.455100000000009</v>
       </c>
       <c r="G11" s="23">
@@ -3533,51 +3547,53 @@
       </c>
       <c r="CG11" s="30">
         <v>102.7585</v>
       </c>
       <c r="CH11" s="30">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="36">
         <v>11.9351</v>
       </c>
       <c r="CJ11" s="36">
         <v>20.244199999999999</v>
       </c>
       <c r="CK11" s="25">
         <v>29.544599999999999</v>
       </c>
       <c r="CL11" s="30">
         <v>38.000399999999999</v>
       </c>
       <c r="CM11" s="36">
         <v>49.441499999999998</v>
       </c>
       <c r="CN11" s="30">
         <v>63.891500000000001</v>
       </c>
-      <c r="CO11" s="36"/>
+      <c r="CO11" s="36">
+        <v>78.0137</v>
+      </c>
       <c r="CP11" s="30"/>
       <c r="CQ11" s="30"/>
       <c r="CR11" s="30"/>
       <c r="CS11" s="30"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="21" t="s">
@@ -3816,51 +3832,53 @@
       </c>
       <c r="CG12" s="30">
         <v>331.85300000000001</v>
       </c>
       <c r="CH12" s="36">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="36">
         <v>56.430099999999996</v>
       </c>
       <c r="CJ12" s="36">
         <v>85.373800000000003</v>
       </c>
       <c r="CK12" s="36">
         <v>115.95689999999999</v>
       </c>
       <c r="CL12" s="36">
         <v>144.98500000000001</v>
       </c>
       <c r="CM12" s="36">
         <v>173.8348</v>
       </c>
       <c r="CN12" s="30">
         <v>203.81</v>
       </c>
-      <c r="CO12" s="36"/>
+      <c r="CO12" s="36">
+        <v>234.48660000000001</v>
+      </c>
       <c r="CP12" s="30"/>
       <c r="CQ12" s="30"/>
       <c r="CR12" s="30"/>
       <c r="CS12" s="30"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="23">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="23">
         <v>111.6309</v>
       </c>
       <c r="D13" s="23">
         <v>171.42660000000004</v>
       </c>
       <c r="E13" s="23">
         <v>233.19749999999996</v>
       </c>
       <c r="F13" s="23">
         <v>296.48710000000005</v>
       </c>
       <c r="G13" s="23">
@@ -4099,51 +4117,53 @@
       </c>
       <c r="CG13" s="30">
         <v>627.99119999999994</v>
       </c>
       <c r="CH13" s="30">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="36">
         <v>97.719399999999993</v>
       </c>
       <c r="CJ13" s="36">
         <v>149.26349999999999</v>
       </c>
       <c r="CK13" s="25">
         <v>199.32899999999998</v>
       </c>
       <c r="CL13" s="30">
         <v>253.56120000000001</v>
       </c>
       <c r="CM13" s="36">
         <v>310.15820000000002</v>
       </c>
       <c r="CN13" s="30">
         <v>369.46370000000002</v>
       </c>
-      <c r="CO13" s="36"/>
+      <c r="CO13" s="36">
+        <v>428.31349999999998</v>
+      </c>
       <c r="CP13" s="30"/>
       <c r="CQ13" s="30"/>
       <c r="CR13" s="30"/>
       <c r="CS13" s="30"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="23">
         <v>44.4069</v>
       </c>
       <c r="C14" s="23">
         <v>86.4011</v>
       </c>
       <c r="D14" s="23">
         <v>156.70239999999998</v>
       </c>
       <c r="E14" s="23">
         <v>218.6234</v>
       </c>
       <c r="F14" s="23">
         <v>272.87040000000002</v>
       </c>
       <c r="G14" s="23">
@@ -4382,51 +4402,53 @@
       </c>
       <c r="CG14" s="30">
         <v>393.38850000000008</v>
       </c>
       <c r="CH14" s="30">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="36">
         <v>60.791899999999998</v>
       </c>
       <c r="CJ14" s="36">
         <v>95.4773</v>
       </c>
       <c r="CK14" s="25">
         <v>131.19829999999999</v>
       </c>
       <c r="CL14" s="30">
         <v>160.62879999999998</v>
       </c>
       <c r="CM14" s="36">
         <v>198.23839999999998</v>
       </c>
       <c r="CN14" s="30">
         <v>227.29249999999999</v>
       </c>
-      <c r="CO14" s="36"/>
+      <c r="CO14" s="36">
+        <v>254.33849999999998</v>
+      </c>
       <c r="CP14" s="30"/>
       <c r="CQ14" s="30"/>
       <c r="CR14" s="30"/>
       <c r="CS14" s="30"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="23">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="23">
         <v>1.1749000000000001</v>
       </c>
       <c r="D15" s="23">
         <v>1.6730999999999998</v>
       </c>
       <c r="E15" s="23">
         <v>2.3709000000000002</v>
       </c>
       <c r="F15" s="23">
         <v>3.1249000000000002</v>
       </c>
       <c r="G15" s="23">
@@ -4665,51 +4687,53 @@
       </c>
       <c r="CG15" s="30">
         <v>8.1137000000000015</v>
       </c>
       <c r="CH15" s="30">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="36">
         <v>0.83350000000000002</v>
       </c>
       <c r="CJ15" s="36">
         <v>1.2906</v>
       </c>
       <c r="CK15" s="25">
         <v>1.9855999999999998</v>
       </c>
       <c r="CL15" s="30">
         <v>2.7465000000000002</v>
       </c>
       <c r="CM15" s="36">
         <v>3.5909</v>
       </c>
       <c r="CN15" s="30">
         <v>4.4146999999999998</v>
       </c>
-      <c r="CO15" s="36"/>
+      <c r="CO15" s="36">
+        <v>5.2763</v>
+      </c>
       <c r="CP15" s="30"/>
       <c r="CQ15" s="30"/>
       <c r="CR15" s="30"/>
       <c r="CS15" s="30"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="23">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="23">
         <v>1.4402000000000001</v>
       </c>
       <c r="D16" s="23">
         <v>2.2315999999999998</v>
       </c>
       <c r="E16" s="23">
         <v>3.04</v>
       </c>
       <c r="F16" s="23">
         <v>3.8231999999999999</v>
       </c>
       <c r="G16" s="23">
@@ -4948,51 +4972,53 @@
       </c>
       <c r="CG16" s="30">
         <v>0.64049999999999996</v>
       </c>
       <c r="CH16" s="30">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="36">
         <v>5.1700000000000003E-2</v>
       </c>
       <c r="CJ16" s="36">
         <v>8.6800000000000002E-2</v>
       </c>
       <c r="CK16" s="25">
         <v>0.13500000000000001</v>
       </c>
       <c r="CL16" s="30">
         <v>0.18509999999999999</v>
       </c>
       <c r="CM16" s="36">
         <v>0.27360000000000001</v>
       </c>
       <c r="CN16" s="30">
         <v>0.35960000000000003</v>
       </c>
-      <c r="CO16" s="36"/>
+      <c r="CO16" s="36">
+        <v>0.41770000000000002</v>
+      </c>
       <c r="CP16" s="30"/>
       <c r="CQ16" s="30"/>
       <c r="CR16" s="30"/>
       <c r="CS16" s="30"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="26">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="26">
         <v>33.712699999999998</v>
       </c>
       <c r="D17" s="26">
         <v>52.915900000000001</v>
       </c>
       <c r="E17" s="26">
         <v>73.415800000000004</v>
       </c>
       <c r="F17" s="26">
         <v>95.386800000000022</v>
       </c>
       <c r="G17" s="26">
@@ -5231,51 +5257,53 @@
       </c>
       <c r="CG17" s="32">
         <v>199.07569999999998</v>
       </c>
       <c r="CH17" s="32">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="36">
         <v>31.8325</v>
       </c>
       <c r="CJ17" s="36">
         <v>47.541599999999995</v>
       </c>
       <c r="CK17" s="25">
         <v>63.357500000000002</v>
       </c>
       <c r="CL17" s="32">
         <v>80.581500000000005</v>
       </c>
       <c r="CM17" s="36">
         <v>99.434600000000003</v>
       </c>
       <c r="CN17" s="32">
         <v>118.306</v>
       </c>
-      <c r="CO17" s="36"/>
+      <c r="CO17" s="36">
+        <v>137.1703</v>
+      </c>
       <c r="CP17" s="32"/>
       <c r="CQ17" s="32"/>
       <c r="CR17" s="32"/>
       <c r="CS17" s="32"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="26">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="26">
         <v>112.0715</v>
       </c>
       <c r="D18" s="26">
         <v>171.09000000000003</v>
       </c>
       <c r="E18" s="26">
         <v>236.41220000000001</v>
       </c>
       <c r="F18" s="26">
         <v>306.77570000000003</v>
       </c>
       <c r="G18" s="26">
@@ -5514,51 +5542,53 @@
       </c>
       <c r="CG18" s="32">
         <v>630.05949999999996</v>
       </c>
       <c r="CH18" s="32">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="36">
         <v>94.903300000000002</v>
       </c>
       <c r="CJ18" s="36">
         <v>147.4511</v>
       </c>
       <c r="CK18" s="25">
         <v>201.58170000000001</v>
       </c>
       <c r="CL18" s="32">
         <v>261.43290000000002</v>
       </c>
       <c r="CM18" s="36">
         <v>327.45600000000002</v>
       </c>
       <c r="CN18" s="32">
         <v>393.28440000000001</v>
       </c>
-      <c r="CO18" s="36"/>
+      <c r="CO18" s="36">
+        <v>456.69220000000001</v>
+      </c>
       <c r="CP18" s="32"/>
       <c r="CQ18" s="32"/>
       <c r="CR18" s="32"/>
       <c r="CS18" s="32"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="27">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="27">
         <v>23.3567</v>
       </c>
       <c r="D19" s="27">
         <v>40.361899999999999</v>
       </c>
       <c r="E19" s="27">
         <v>58.040999999999997</v>
       </c>
       <c r="F19" s="27">
         <v>77.476399999999998</v>
       </c>
       <c r="G19" s="26">
@@ -5797,51 +5827,53 @@
       </c>
       <c r="CG19" s="32">
         <v>265.3963</v>
       </c>
       <c r="CH19" s="27">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="36">
         <v>46.671099999999996</v>
       </c>
       <c r="CJ19" s="36">
         <v>78.073399999999992</v>
       </c>
       <c r="CK19" s="25">
         <v>108.518</v>
       </c>
       <c r="CL19" s="27">
         <v>139.22499999999999</v>
       </c>
       <c r="CM19" s="36">
         <v>170.7551</v>
       </c>
       <c r="CN19" s="32">
         <v>201.23229999999998</v>
       </c>
-      <c r="CO19" s="36"/>
+      <c r="CO19" s="36">
+        <v>227.2997</v>
+      </c>
       <c r="CP19" s="32"/>
       <c r="CQ19" s="32"/>
       <c r="CR19" s="32"/>
       <c r="CS19" s="32"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="21" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="21" t="s">
@@ -6080,51 +6112,53 @@
       </c>
       <c r="CG20" s="33">
         <v>30.642199999999999</v>
       </c>
       <c r="CH20" s="36">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="36">
         <v>3.4609999999999999</v>
       </c>
       <c r="CJ20" s="36">
         <v>6.0996000000000006</v>
       </c>
       <c r="CK20" s="36">
         <v>8.1073000000000004</v>
       </c>
       <c r="CL20" s="36">
         <v>10.008700000000001</v>
       </c>
       <c r="CM20" s="36">
         <v>15.393600000000001</v>
       </c>
       <c r="CN20" s="33">
         <v>17.612599999999997</v>
       </c>
-      <c r="CO20" s="36"/>
+      <c r="CO20" s="36">
+        <v>19.1661</v>
+      </c>
       <c r="CP20" s="33"/>
       <c r="CQ20" s="33"/>
       <c r="CR20" s="33"/>
       <c r="CS20" s="33"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="26">
         <v>14.4399</v>
       </c>
       <c r="D21" s="26">
         <v>25.823</v>
       </c>
       <c r="E21" s="26">
         <v>38.187100000000001</v>
       </c>
       <c r="F21" s="26">
         <v>54.7303</v>
       </c>
       <c r="G21" s="26">
@@ -6363,51 +6397,53 @@
       </c>
       <c r="CG21" s="32">
         <v>57.951000000000001</v>
       </c>
       <c r="CH21" s="32">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="36">
         <v>5.4726000000000008</v>
       </c>
       <c r="CJ21" s="36">
         <v>9.0337000000000014</v>
       </c>
       <c r="CK21" s="25">
         <v>13.0747</v>
       </c>
       <c r="CL21" s="32">
         <v>18.161300000000001</v>
       </c>
       <c r="CM21" s="36">
         <v>24.174900000000001</v>
       </c>
       <c r="CN21" s="32">
         <v>30.464200000000002</v>
       </c>
-      <c r="CO21" s="36"/>
+      <c r="CO21" s="36">
+        <v>36.514000000000003</v>
+      </c>
       <c r="CP21" s="32"/>
       <c r="CQ21" s="32"/>
       <c r="CR21" s="32"/>
       <c r="CS21" s="32"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="26">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="26">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="D22" s="26">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="E22" s="26">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="F22" s="26">
         <v>2.1000000000000003E-3</v>
       </c>
       <c r="G22" s="26">
@@ -6646,51 +6682,53 @@
       </c>
       <c r="CG22" s="32">
         <v>2E-3</v>
       </c>
       <c r="CH22" s="32">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="36">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="CJ22" s="36">
         <v>6.9999999999999999E-4</v>
       </c>
       <c r="CK22" s="28">
         <v>1.1999999999999999E-3</v>
       </c>
       <c r="CL22" s="32">
         <v>1.4E-3</v>
       </c>
       <c r="CM22" s="36">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="CN22" s="32">
         <v>1.8E-3</v>
       </c>
-      <c r="CO22" s="36"/>
+      <c r="CO22" s="36">
+        <v>2E-3</v>
+      </c>
       <c r="CP22" s="32"/>
       <c r="CQ22" s="32"/>
       <c r="CR22" s="32"/>
       <c r="CS22" s="32"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="26">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="26">
         <v>0.1237</v>
       </c>
       <c r="D23" s="26">
         <v>0.1515</v>
       </c>
       <c r="E23" s="26">
         <v>0.17949999999999999</v>
       </c>
       <c r="F23" s="26">
         <v>0.20250000000000001</v>
       </c>
       <c r="G23" s="26">
@@ -6929,51 +6967,53 @@
       </c>
       <c r="CG23" s="32">
         <v>0.17030000000000001</v>
       </c>
       <c r="CH23" s="32">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="36">
         <v>2.7E-2</v>
       </c>
       <c r="CJ23" s="36">
         <v>4.0100000000000004E-2</v>
       </c>
       <c r="CK23" s="28">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="CL23" s="32">
         <v>6.5599999999999992E-2</v>
       </c>
       <c r="CM23" s="36">
         <v>7.8299999999999995E-2</v>
       </c>
       <c r="CN23" s="32">
         <v>9.0700000000000003E-2</v>
       </c>
-      <c r="CO23" s="36"/>
+      <c r="CO23" s="36">
+        <v>0.1031</v>
+      </c>
       <c r="CP23" s="32"/>
       <c r="CQ23" s="32"/>
       <c r="CR23" s="32"/>
       <c r="CS23" s="32"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="27">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="27">
         <v>21.383500000000002</v>
       </c>
       <c r="D24" s="27">
         <v>32.590199999999996</v>
       </c>
       <c r="E24" s="27">
         <v>41.781200000000005</v>
       </c>
       <c r="F24" s="27">
         <v>51.726699999999994</v>
       </c>
       <c r="G24" s="26">
@@ -7212,51 +7252,53 @@
       </c>
       <c r="CG24" s="32">
         <v>242.67919999999998</v>
       </c>
       <c r="CH24" s="27">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="36">
         <v>40.848399999999998</v>
       </c>
       <c r="CJ24" s="36">
         <v>61.4071</v>
       </c>
       <c r="CK24" s="27">
         <v>80.894000000000005</v>
       </c>
       <c r="CL24" s="27">
         <v>100.06389999999999</v>
       </c>
       <c r="CM24" s="36">
         <v>116.36739999999999</v>
       </c>
       <c r="CN24" s="32">
         <v>134.07300000000001</v>
       </c>
-      <c r="CO24" s="36"/>
+      <c r="CO24" s="36">
+        <v>156.41849999999999</v>
+      </c>
       <c r="CP24" s="32"/>
       <c r="CQ24" s="32"/>
       <c r="CR24" s="32"/>
       <c r="CS24" s="32"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.53" bottom="0.59055118110236227" header="0.42" footer="0.85"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>