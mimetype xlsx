--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -1724,51 +1724,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CG24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BY4" sqref="BY4"/>
+      <selection pane="topRight" activeCell="BZ4" sqref="BZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6" style="25" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="25" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="25" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6" style="25" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="25" bestFit="1" customWidth="1"/>
@@ -2441,51 +2441,53 @@
       </c>
       <c r="BQ4" s="7">
         <v>145.69599000000005</v>
       </c>
       <c r="BR4" s="34">
         <v>195.90940999999998</v>
       </c>
       <c r="BS4" s="34">
         <v>157.68916999999988</v>
       </c>
       <c r="BT4" s="34">
         <v>178.27308000000016</v>
       </c>
       <c r="BU4" s="34">
         <v>316</v>
       </c>
       <c r="BV4" s="3">
         <v>128.56391999999997</v>
       </c>
       <c r="BW4" s="3">
         <v>127.30975999999998</v>
       </c>
       <c r="BX4" s="35">
         <v>165.75209000000009</v>
       </c>
-      <c r="BY4" s="5"/>
+      <c r="BY4" s="5">
+        <v>138.22158000000007</v>
+      </c>
       <c r="BZ4" s="6"/>
       <c r="CA4" s="7"/>
       <c r="CB4" s="7"/>
       <c r="CC4" s="7"/>
       <c r="CD4" s="34"/>
       <c r="CE4" s="34"/>
       <c r="CF4" s="34"/>
       <c r="CG4" s="34"/>
     </row>
     <row r="5" spans="1:85" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="4"/>
       <c r="F5" s="6"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="4"/>
       <c r="J5" s="8"/>
       <c r="K5" s="9"/>
       <c r="L5" s="8"/>
       <c r="M5" s="10"/>
@@ -2632,51 +2634,53 @@
       </c>
       <c r="BQ5" s="27">
         <v>12.434580000000025</v>
       </c>
       <c r="BR5" s="19">
         <v>15.463970000000003</v>
       </c>
       <c r="BS5" s="19">
         <v>10.792579999999987</v>
       </c>
       <c r="BT5" s="19">
         <v>13.004590000000007</v>
       </c>
       <c r="BU5" s="19">
         <v>32.9</v>
       </c>
       <c r="BV5" s="41">
         <v>6.1354300000000004</v>
       </c>
       <c r="BW5" s="41">
         <v>7.7187700000000001</v>
       </c>
       <c r="BX5" s="41">
         <v>8.9654000000000007</v>
       </c>
-      <c r="BY5" s="27"/>
+      <c r="BY5" s="27">
+        <v>9.5462199999999982</v>
+      </c>
       <c r="BZ5" s="41"/>
       <c r="CA5" s="27"/>
       <c r="CB5" s="27"/>
       <c r="CC5" s="27"/>
       <c r="CD5" s="19"/>
       <c r="CE5" s="19"/>
       <c r="CF5" s="19"/>
       <c r="CG5" s="19"/>
     </row>
     <row r="6" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="14">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="14">
         <v>10.373329999999999</v>
       </c>
       <c r="D6" s="15">
         <v>11.19791</v>
       </c>
       <c r="E6" s="14">
         <v>11.08939</v>
       </c>
@@ -2871,51 +2875,53 @@
       </c>
       <c r="BQ6" s="16">
         <v>14.536920000000009</v>
       </c>
       <c r="BR6" s="19">
         <v>15.734819999999985</v>
       </c>
       <c r="BS6" s="19">
         <v>15.079980000000035</v>
       </c>
       <c r="BT6" s="19">
         <v>15.858249999999998</v>
       </c>
       <c r="BU6" s="19">
         <v>18.8</v>
       </c>
       <c r="BV6" s="38">
         <v>16.335989999999999</v>
       </c>
       <c r="BW6" s="41">
         <v>18.191260000000003</v>
       </c>
       <c r="BX6" s="36">
         <v>18.207340000000002</v>
       </c>
-      <c r="BY6" s="15"/>
+      <c r="BY6" s="15">
+        <v>18.823689999999992</v>
+      </c>
       <c r="BZ6" s="16"/>
       <c r="CA6" s="16"/>
       <c r="CB6" s="16"/>
       <c r="CC6" s="16"/>
       <c r="CD6" s="19"/>
       <c r="CE6" s="19"/>
       <c r="CF6" s="19"/>
       <c r="CG6" s="19"/>
     </row>
     <row r="7" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="14">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="14">
         <v>8.7340599999999995</v>
       </c>
       <c r="D7" s="15">
         <v>14.833500000000001</v>
       </c>
       <c r="E7" s="14">
         <v>11.206440000000001</v>
       </c>
@@ -3110,51 +3116,53 @@
       </c>
       <c r="BQ7" s="16">
         <v>6.9643999999999977</v>
       </c>
       <c r="BR7" s="19">
         <v>9.0525900000000092</v>
       </c>
       <c r="BS7" s="19">
         <v>7.749069999999989</v>
       </c>
       <c r="BT7" s="19">
         <v>10.310670000000016</v>
       </c>
       <c r="BU7" s="19">
         <v>19.899999999999999</v>
       </c>
       <c r="BV7" s="38">
         <v>7.6038300000000003</v>
       </c>
       <c r="BW7" s="41">
         <v>6.1692100000000014</v>
       </c>
       <c r="BX7" s="36">
         <v>12.010279999999998</v>
       </c>
-      <c r="BY7" s="15"/>
+      <c r="BY7" s="15">
+        <v>9.5499000000000045</v>
+      </c>
       <c r="BZ7" s="16"/>
       <c r="CA7" s="16"/>
       <c r="CB7" s="16"/>
       <c r="CC7" s="16"/>
       <c r="CD7" s="19"/>
       <c r="CE7" s="19"/>
       <c r="CF7" s="19"/>
       <c r="CG7" s="19"/>
     </row>
     <row r="8" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="14">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="14">
         <v>16.546490000000002</v>
       </c>
       <c r="D8" s="15">
         <v>40.255319999999998</v>
       </c>
       <c r="E8" s="14">
         <v>19.83886</v>
       </c>
@@ -3349,51 +3357,53 @@
       </c>
       <c r="BQ8" s="16">
         <v>20.827820000000031</v>
       </c>
       <c r="BR8" s="19">
         <v>29.847419999999971</v>
       </c>
       <c r="BS8" s="19">
         <v>23.805440000000033</v>
       </c>
       <c r="BT8" s="19">
         <v>23.91982999999999</v>
       </c>
       <c r="BU8" s="19">
         <v>38.200000000000003</v>
       </c>
       <c r="BV8" s="38">
         <v>14.153589999999999</v>
       </c>
       <c r="BW8" s="41">
         <v>15.460839999999999</v>
       </c>
       <c r="BX8" s="36">
         <v>30.911340000000003</v>
       </c>
-      <c r="BY8" s="15"/>
+      <c r="BY8" s="15">
+        <v>15.654690000000009</v>
+      </c>
       <c r="BZ8" s="16"/>
       <c r="CA8" s="16"/>
       <c r="CB8" s="16"/>
       <c r="CC8" s="16"/>
       <c r="CD8" s="19"/>
       <c r="CE8" s="19"/>
       <c r="CF8" s="19"/>
       <c r="CG8" s="19"/>
     </row>
     <row r="9" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="14">
         <v>3.26892</v>
       </c>
       <c r="C9" s="14">
         <v>3.2771399999999997</v>
       </c>
       <c r="D9" s="15">
         <v>4.1713699999999996</v>
       </c>
       <c r="E9" s="14">
         <v>2.86348</v>
       </c>
@@ -3588,51 +3598,53 @@
       </c>
       <c r="BQ9" s="16">
         <v>3.3822900000000011</v>
       </c>
       <c r="BR9" s="19">
         <v>5.2437700000000014</v>
       </c>
       <c r="BS9" s="19">
         <v>4.7168399999999977</v>
       </c>
       <c r="BT9" s="19">
         <v>5.7874799999999951</v>
       </c>
       <c r="BU9" s="19">
         <v>9.1</v>
       </c>
       <c r="BV9" s="38">
         <v>2.9275100000000003</v>
       </c>
       <c r="BW9" s="41">
         <v>3.8675200000000003</v>
       </c>
       <c r="BX9" s="36">
         <v>4.0887399999999996</v>
       </c>
-      <c r="BY9" s="15"/>
+      <c r="BY9" s="15">
+        <v>3.1641199999999987</v>
+      </c>
       <c r="BZ9" s="16"/>
       <c r="CA9" s="16"/>
       <c r="CB9" s="16"/>
       <c r="CC9" s="16"/>
       <c r="CD9" s="19"/>
       <c r="CE9" s="19"/>
       <c r="CF9" s="19"/>
       <c r="CG9" s="19"/>
     </row>
     <row r="10" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="14">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="14">
         <v>5.4967899999999998</v>
       </c>
       <c r="D10" s="15">
         <v>7.43947</v>
       </c>
       <c r="E10" s="14">
         <v>6.5916199999999998</v>
       </c>
@@ -3827,51 +3839,53 @@
       </c>
       <c r="BQ10" s="16">
         <v>7.4760100000000023</v>
       </c>
       <c r="BR10" s="19">
         <v>9.5212799999999902</v>
       </c>
       <c r="BS10" s="19">
         <v>7.351300000000009</v>
       </c>
       <c r="BT10" s="19">
         <v>9.0034899999999993</v>
       </c>
       <c r="BU10" s="19">
         <v>16.399999999999999</v>
       </c>
       <c r="BV10" s="38">
         <v>6.3755499999999996</v>
       </c>
       <c r="BW10" s="41">
         <v>6.8581199999999987</v>
       </c>
       <c r="BX10" s="36">
         <v>7.6338500000000007</v>
       </c>
-      <c r="BY10" s="15"/>
+      <c r="BY10" s="15">
+        <v>7.8647000000000027</v>
+      </c>
       <c r="BZ10" s="16"/>
       <c r="CA10" s="16"/>
       <c r="CB10" s="16"/>
       <c r="CC10" s="16"/>
       <c r="CD10" s="19"/>
       <c r="CE10" s="19"/>
       <c r="CF10" s="19"/>
       <c r="CG10" s="19"/>
     </row>
     <row r="11" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="14">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="14">
         <v>7.4495500000000003</v>
       </c>
       <c r="D11" s="15">
         <v>8.4245800000000006</v>
       </c>
       <c r="E11" s="14">
         <v>7.7876400000000006</v>
       </c>
@@ -4066,51 +4080,53 @@
       </c>
       <c r="BQ11" s="16">
         <v>10.133719999999997</v>
       </c>
       <c r="BR11" s="19">
         <v>11.337990000000005</v>
       </c>
       <c r="BS11" s="19">
         <v>10.557950000000005</v>
       </c>
       <c r="BT11" s="19">
         <v>13.078180000000003</v>
       </c>
       <c r="BU11" s="19">
         <v>23.3</v>
       </c>
       <c r="BV11" s="38">
         <v>8.1197999999999997</v>
       </c>
       <c r="BW11" s="41">
         <v>8.0519300000000005</v>
       </c>
       <c r="BX11" s="36">
         <v>8.8647500000000008</v>
       </c>
-      <c r="BY11" s="15"/>
+      <c r="BY11" s="15">
+        <v>8.6083499999999979</v>
+      </c>
       <c r="BZ11" s="16"/>
       <c r="CA11" s="16"/>
       <c r="CB11" s="16"/>
       <c r="CC11" s="16"/>
       <c r="CD11" s="19"/>
       <c r="CE11" s="19"/>
       <c r="CF11" s="19"/>
       <c r="CG11" s="19"/>
     </row>
     <row r="12" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="15"/>
       <c r="E12" s="14"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="14"/>
       <c r="J12" s="17"/>
       <c r="K12" s="18"/>
       <c r="L12" s="17"/>
       <c r="M12" s="19"/>
@@ -4257,51 +4273,53 @@
       </c>
       <c r="BQ12" s="21">
         <v>5.8863400000000041</v>
       </c>
       <c r="BR12" s="19">
         <v>12.163730000000001</v>
       </c>
       <c r="BS12" s="19">
         <v>10.914290000000008</v>
       </c>
       <c r="BT12" s="19">
         <v>11.097879999999989</v>
       </c>
       <c r="BU12" s="19">
         <v>22.2</v>
       </c>
       <c r="BV12" s="38">
         <v>4.8295199999999996</v>
       </c>
       <c r="BW12" s="41">
         <v>3.76945</v>
       </c>
       <c r="BX12" s="38">
         <v>12.89777</v>
       </c>
-      <c r="BY12" s="21"/>
+      <c r="BY12" s="21">
+        <v>3.9627000000000017</v>
+      </c>
       <c r="BZ12" s="38"/>
       <c r="CA12" s="21"/>
       <c r="CB12" s="21"/>
       <c r="CC12" s="21"/>
       <c r="CD12" s="19"/>
       <c r="CE12" s="19"/>
       <c r="CF12" s="19"/>
       <c r="CG12" s="19"/>
     </row>
     <row r="13" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="14">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="14">
         <v>6.2229999999999999</v>
       </c>
       <c r="D13" s="20">
         <v>9.0587400000000002</v>
       </c>
       <c r="E13" s="14">
         <v>6.2418999999999993</v>
       </c>
@@ -4496,51 +4514,53 @@
       </c>
       <c r="BQ13" s="16">
         <v>6.9677000000000007</v>
       </c>
       <c r="BR13" s="19">
         <v>13.057620000000007</v>
       </c>
       <c r="BS13" s="19">
         <v>6.1292399999999958</v>
       </c>
       <c r="BT13" s="19">
         <v>8.8824499999999915</v>
       </c>
       <c r="BU13" s="19">
         <v>18.600000000000001</v>
       </c>
       <c r="BV13" s="38">
         <v>5.7555499999999995</v>
       </c>
       <c r="BW13" s="41">
         <v>4.4461300000000001</v>
       </c>
       <c r="BX13" s="36">
         <v>6.6315100000000022</v>
       </c>
-      <c r="BY13" s="15"/>
+      <c r="BY13" s="15">
+        <v>5.0717999999999961</v>
+      </c>
       <c r="BZ13" s="16"/>
       <c r="CA13" s="16"/>
       <c r="CB13" s="16"/>
       <c r="CC13" s="16"/>
       <c r="CD13" s="19"/>
       <c r="CE13" s="19"/>
       <c r="CF13" s="19"/>
       <c r="CG13" s="19"/>
     </row>
     <row r="14" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="14">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="14">
         <v>9.9194300000000002</v>
       </c>
       <c r="D14" s="20">
         <v>6.6530200000000006</v>
       </c>
       <c r="E14" s="14">
         <v>8.595229999999999</v>
       </c>
@@ -4735,51 +4755,53 @@
       </c>
       <c r="BQ14" s="16">
         <v>4.7274500000000117</v>
       </c>
       <c r="BR14" s="19">
         <v>5.7961099999999917</v>
       </c>
       <c r="BS14" s="19">
         <v>4.0338300000000018</v>
       </c>
       <c r="BT14" s="19">
         <v>4.074389999999994</v>
       </c>
       <c r="BU14" s="19">
         <v>5.7</v>
       </c>
       <c r="BV14" s="38">
         <v>6.0863300000000002</v>
       </c>
       <c r="BW14" s="41">
         <v>6.2534899999999993</v>
       </c>
       <c r="BX14" s="36">
         <v>5.2313700000000019</v>
       </c>
-      <c r="BY14" s="15"/>
+      <c r="BY14" s="15">
+        <v>6.2391199999999998</v>
+      </c>
       <c r="BZ14" s="16"/>
       <c r="CA14" s="16"/>
       <c r="CB14" s="16"/>
       <c r="CC14" s="16"/>
       <c r="CD14" s="19"/>
       <c r="CE14" s="19"/>
       <c r="CF14" s="19"/>
       <c r="CG14" s="19"/>
     </row>
     <row r="15" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="14">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="14">
         <v>2.56325</v>
       </c>
       <c r="D15" s="20">
         <v>2.6175900000000003</v>
       </c>
       <c r="E15" s="14">
         <v>2.5294299999999996</v>
       </c>
@@ -4974,51 +4996,53 @@
       </c>
       <c r="BQ15" s="16">
         <v>2.9249799999999979</v>
       </c>
       <c r="BR15" s="19">
         <v>3.1489900000000013</v>
       </c>
       <c r="BS15" s="19">
         <v>3.5069799999999987</v>
       </c>
       <c r="BT15" s="19">
         <v>3.7016899999999993</v>
       </c>
       <c r="BU15" s="19">
         <v>6.1</v>
       </c>
       <c r="BV15" s="38">
         <v>3.2584299999999997</v>
       </c>
       <c r="BW15" s="41">
         <v>2.9251500000000004</v>
       </c>
       <c r="BX15" s="36">
         <v>2.7644200000000003</v>
       </c>
-      <c r="BY15" s="15"/>
+      <c r="BY15" s="15">
+        <v>2.7674599999999998</v>
+      </c>
       <c r="BZ15" s="16"/>
       <c r="CA15" s="16"/>
       <c r="CB15" s="16"/>
       <c r="CC15" s="16"/>
       <c r="CD15" s="19"/>
       <c r="CE15" s="19"/>
       <c r="CF15" s="19"/>
       <c r="CG15" s="19"/>
     </row>
     <row r="16" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="14">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="14">
         <v>0.78895000000000004</v>
       </c>
       <c r="D16" s="20">
         <v>0.29094999999999999</v>
       </c>
       <c r="E16" s="14">
         <v>0.55559999999999998</v>
       </c>
@@ -5213,51 +5237,53 @@
       </c>
       <c r="BQ16" s="16">
         <v>1.7776800000000019</v>
       </c>
       <c r="BR16" s="19">
         <v>2.5508600000000001</v>
       </c>
       <c r="BS16" s="19">
         <v>1.5918899999999994</v>
       </c>
       <c r="BT16" s="19">
         <v>1.9818499999999979</v>
       </c>
       <c r="BU16" s="19">
         <v>3.1</v>
       </c>
       <c r="BV16" s="38">
         <v>1.4176799999999998</v>
       </c>
       <c r="BW16" s="41">
         <v>1.5969000000000002</v>
       </c>
       <c r="BX16" s="36">
         <v>0.84323999999999977</v>
       </c>
-      <c r="BY16" s="15"/>
+      <c r="BY16" s="15">
+        <v>1.5477500000000011</v>
+      </c>
       <c r="BZ16" s="16"/>
       <c r="CA16" s="16"/>
       <c r="CB16" s="16"/>
       <c r="CC16" s="16"/>
       <c r="CD16" s="19"/>
       <c r="CE16" s="19"/>
       <c r="CF16" s="19"/>
       <c r="CG16" s="19"/>
     </row>
     <row r="17" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="14">
         <v>6.50563</v>
       </c>
       <c r="D17" s="20">
         <v>6.9489099999999997</v>
       </c>
       <c r="E17" s="14">
         <v>6.2587999999999999</v>
       </c>
@@ -5452,51 +5478,53 @@
       </c>
       <c r="BQ17" s="16">
         <v>8.7579599999999971</v>
       </c>
       <c r="BR17" s="19">
         <v>9.3651800000000094</v>
       </c>
       <c r="BS17" s="19">
         <v>10.505299999999991</v>
       </c>
       <c r="BT17" s="19">
         <v>11.796549999999996</v>
       </c>
       <c r="BU17" s="19">
         <v>15.8</v>
       </c>
       <c r="BV17" s="38">
         <v>6.3883299999999998</v>
       </c>
       <c r="BW17" s="41">
         <v>6.8398599999999998</v>
       </c>
       <c r="BX17" s="36">
         <v>7.6767200000000013</v>
       </c>
-      <c r="BY17" s="15"/>
+      <c r="BY17" s="15">
+        <v>8.2381399999999978</v>
+      </c>
       <c r="BZ17" s="16"/>
       <c r="CA17" s="16"/>
       <c r="CB17" s="16"/>
       <c r="CC17" s="16"/>
       <c r="CD17" s="19"/>
       <c r="CE17" s="19"/>
       <c r="CF17" s="19"/>
       <c r="CG17" s="19"/>
     </row>
     <row r="18" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="14">
         <v>5.9502499999999996</v>
       </c>
       <c r="D18" s="20">
         <v>4.5150299999999994</v>
       </c>
       <c r="E18" s="14">
         <v>5.1754300000000004</v>
       </c>
@@ -5691,51 +5719,53 @@
       </c>
       <c r="BQ18" s="16">
         <v>8.9346099999999993</v>
       </c>
       <c r="BR18" s="19">
         <v>9.3225599999999957</v>
       </c>
       <c r="BS18" s="19">
         <v>5.7706100000000049</v>
       </c>
       <c r="BT18" s="19">
         <v>5.1452899999999886</v>
       </c>
       <c r="BU18" s="19">
         <v>8.1</v>
       </c>
       <c r="BV18" s="38">
         <v>7.6789699999999996</v>
       </c>
       <c r="BW18" s="41">
         <v>5.0573000000000015</v>
       </c>
       <c r="BX18" s="36">
         <v>4.8398199999999996</v>
       </c>
-      <c r="BY18" s="15"/>
+      <c r="BY18" s="15">
+        <v>4.6068800000000003</v>
+      </c>
       <c r="BZ18" s="16"/>
       <c r="CA18" s="16"/>
       <c r="CB18" s="16"/>
       <c r="CC18" s="16"/>
       <c r="CD18" s="19"/>
       <c r="CE18" s="19"/>
       <c r="CF18" s="19"/>
       <c r="CG18" s="19"/>
     </row>
     <row r="19" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="16">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="14">
         <v>17.283609999999999</v>
       </c>
       <c r="D19" s="20">
         <v>18.636869999999998</v>
       </c>
       <c r="E19" s="14">
         <v>16.675060000000002</v>
       </c>
@@ -5930,51 +5960,53 @@
       </c>
       <c r="BQ19" s="16">
         <v>15.55258000000002</v>
       </c>
       <c r="BR19" s="19">
         <v>25.107439999999968</v>
       </c>
       <c r="BS19" s="19">
         <v>20.196629999999999</v>
       </c>
       <c r="BT19" s="19">
         <v>23.777960000000036</v>
       </c>
       <c r="BU19" s="19">
         <v>48.3</v>
       </c>
       <c r="BV19" s="39">
         <v>18.16854</v>
       </c>
       <c r="BW19" s="41">
         <v>18.410110000000003</v>
       </c>
       <c r="BX19" s="36">
         <v>19.526079999999993</v>
       </c>
-      <c r="BY19" s="15"/>
+      <c r="BY19" s="15">
+        <v>19.965650000000004</v>
+      </c>
       <c r="BZ19" s="16"/>
       <c r="CA19" s="16"/>
       <c r="CB19" s="16"/>
       <c r="CC19" s="16"/>
       <c r="CD19" s="19"/>
       <c r="CE19" s="19"/>
       <c r="CF19" s="19"/>
       <c r="CG19" s="19"/>
     </row>
     <row r="20" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="14"/>
       <c r="D20" s="20"/>
       <c r="E20" s="14"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="14"/>
       <c r="J20" s="17"/>
       <c r="K20" s="18"/>
       <c r="L20" s="17"/>
       <c r="M20" s="19"/>
@@ -6121,51 +6153,53 @@
       </c>
       <c r="BQ20" s="28">
         <v>2.0633999999999997</v>
       </c>
       <c r="BR20" s="19">
         <v>3.5876499999999982</v>
       </c>
       <c r="BS20" s="19">
         <v>1.7926999999999964</v>
       </c>
       <c r="BT20" s="19">
         <v>1.4039500000000054</v>
       </c>
       <c r="BU20" s="19">
         <v>5.5</v>
       </c>
       <c r="BV20" s="40">
         <v>3.7767000000000004</v>
       </c>
       <c r="BW20" s="41">
         <v>1.1639000000000004</v>
       </c>
       <c r="BX20" s="40">
         <v>1.5</v>
       </c>
-      <c r="BY20" s="28"/>
+      <c r="BY20" s="28">
+        <v>0.81169999999999831</v>
+      </c>
       <c r="BZ20" s="40"/>
       <c r="CA20" s="28"/>
       <c r="CB20" s="28"/>
       <c r="CC20" s="28"/>
       <c r="CD20" s="19"/>
       <c r="CE20" s="19"/>
       <c r="CF20" s="19"/>
       <c r="CG20" s="19"/>
     </row>
     <row r="21" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="14">
         <v>16.212150000000001</v>
       </c>
       <c r="D21" s="20">
         <v>18.50976</v>
       </c>
       <c r="E21" s="14">
         <v>17.24981</v>
       </c>
@@ -6360,51 +6394,53 @@
       </c>
       <c r="BQ21" s="16">
         <v>11.896739999999994</v>
       </c>
       <c r="BR21" s="19">
         <v>15.140799999999999</v>
       </c>
       <c r="BS21" s="19">
         <v>12.605049999999991</v>
       </c>
       <c r="BT21" s="19">
         <v>14.793390000000002</v>
       </c>
       <c r="BU21" s="19">
         <v>23</v>
       </c>
       <c r="BV21" s="38">
         <v>8.7518700000000003</v>
       </c>
       <c r="BW21" s="41">
         <v>9.8628200000000028</v>
       </c>
       <c r="BX21" s="36">
         <v>12.625159999999994</v>
       </c>
-      <c r="BY21" s="15"/>
+      <c r="BY21" s="15">
+        <v>11.24051</v>
+      </c>
       <c r="BZ21" s="16"/>
       <c r="CA21" s="16"/>
       <c r="CB21" s="16"/>
       <c r="CC21" s="16"/>
       <c r="CD21" s="19"/>
       <c r="CE21" s="19"/>
       <c r="CF21" s="19"/>
       <c r="CG21" s="19"/>
     </row>
     <row r="22" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A22" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="14">
         <v>1.4070000000000001E-2</v>
       </c>
       <c r="D22" s="20">
         <v>1.5220000000000001E-2</v>
       </c>
       <c r="E22" s="14">
         <v>1.3509999999999999E-2</v>
       </c>
@@ -6599,51 +6635,53 @@
       </c>
       <c r="BQ22" s="16">
         <v>5.2400000000000016E-3</v>
       </c>
       <c r="BR22" s="19">
         <v>6.1000000000000013E-3</v>
       </c>
       <c r="BS22" s="19">
         <v>5.400000000000002E-3</v>
       </c>
       <c r="BT22" s="19">
         <v>5.6000000000000008E-3</v>
       </c>
       <c r="BU22" s="19">
         <v>0</v>
       </c>
       <c r="BV22" s="38">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="BW22" s="41">
         <v>5.1999999999999989E-3</v>
       </c>
       <c r="BX22" s="37">
         <v>9.6000000000000026E-3</v>
       </c>
-      <c r="BY22" s="20"/>
+      <c r="BY22" s="20">
+        <v>5.4999999999999979E-3</v>
+      </c>
       <c r="BZ22" s="16"/>
       <c r="CA22" s="16"/>
       <c r="CB22" s="16"/>
       <c r="CC22" s="16"/>
       <c r="CD22" s="19"/>
       <c r="CE22" s="19"/>
       <c r="CF22" s="19"/>
       <c r="CG22" s="19"/>
     </row>
     <row r="23" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="14">
         <v>1.03E-2</v>
       </c>
       <c r="D23" s="20">
         <v>9.1129999999999989E-2</v>
       </c>
       <c r="E23" s="14">
         <v>3.6600000000000001E-3</v>
       </c>
@@ -6838,51 +6876,53 @@
       </c>
       <c r="BQ23" s="16">
         <v>2.5000000000000022E-3</v>
       </c>
       <c r="BR23" s="19">
         <v>1.26E-2</v>
       </c>
       <c r="BS23" s="19">
         <v>5.6999999999999967E-3</v>
       </c>
       <c r="BT23" s="19">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="BU23" s="19">
         <v>0</v>
       </c>
       <c r="BV23" s="38">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="BW23" s="41">
         <v>4.0999999999999995E-3</v>
       </c>
       <c r="BX23" s="37">
         <v>8.9000000000000017E-3</v>
       </c>
-      <c r="BY23" s="20"/>
+      <c r="BY23" s="20">
+        <v>7.9999999999999863E-4</v>
+      </c>
       <c r="BZ23" s="16"/>
       <c r="CA23" s="16"/>
       <c r="CB23" s="16"/>
       <c r="CC23" s="16"/>
       <c r="CD23" s="19"/>
       <c r="CE23" s="19"/>
       <c r="CF23" s="19"/>
       <c r="CG23" s="19"/>
     </row>
     <row r="24" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A24" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="16">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="24">
         <v>0.90413999999999994</v>
       </c>
       <c r="D24" s="24">
         <v>0.60709000000000002</v>
       </c>
       <c r="E24" s="24">
         <v>1.8797900000000001</v>
       </c>
@@ -7077,51 +7117,53 @@
       </c>
       <c r="BQ24" s="24">
         <v>0.44306999999999963</v>
       </c>
       <c r="BR24" s="19">
         <v>0.44793000000000038</v>
       </c>
       <c r="BS24" s="19">
         <v>0.57838999999999974</v>
       </c>
       <c r="BT24" s="19">
         <v>0.64208999999999961</v>
       </c>
       <c r="BU24" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="BV24" s="39">
         <v>0.79289999999999994</v>
       </c>
       <c r="BW24" s="41">
         <v>0.65770000000000017</v>
       </c>
       <c r="BX24" s="39">
         <v>0.51579999999999981</v>
       </c>
-      <c r="BY24" s="24"/>
+      <c r="BY24" s="24">
+        <v>0.55190000000000006</v>
+      </c>
       <c r="BZ24" s="39"/>
       <c r="CA24" s="24"/>
       <c r="CB24" s="24"/>
       <c r="CC24" s="24"/>
       <c r="CD24" s="19"/>
       <c r="CE24" s="19"/>
       <c r="CF24" s="19"/>
       <c r="CG24" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="BJ1:CG1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>