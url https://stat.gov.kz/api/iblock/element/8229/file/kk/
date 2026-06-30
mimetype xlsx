--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\Производство\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="ет" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ет!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="42">
   <si>
     <t>Мал мен құстардың шаруашылықта сойылғаны немесе союға өткізілгені (тірідей салмақта), мың тонна</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -145,51 +150,51 @@
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -1472,86 +1477,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1723,52 +1728,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CG24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BZ4" sqref="BZ4"/>
+      <pane xSplit="1" topLeftCell="BO1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BZ10" sqref="BZ10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6" style="25" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="25" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="25" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6" style="25" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="25" bestFit="1" customWidth="1"/>
@@ -2444,51 +2449,53 @@
       </c>
       <c r="BR4" s="34">
         <v>195.90940999999998</v>
       </c>
       <c r="BS4" s="34">
         <v>157.68916999999988</v>
       </c>
       <c r="BT4" s="34">
         <v>178.27308000000016</v>
       </c>
       <c r="BU4" s="34">
         <v>316</v>
       </c>
       <c r="BV4" s="3">
         <v>128.56391999999997</v>
       </c>
       <c r="BW4" s="3">
         <v>127.30975999999998</v>
       </c>
       <c r="BX4" s="35">
         <v>165.75209000000009</v>
       </c>
       <c r="BY4" s="5">
         <v>138.22158000000007</v>
       </c>
-      <c r="BZ4" s="6"/>
+      <c r="BZ4" s="6">
+        <v>143.49680000000001</v>
+      </c>
       <c r="CA4" s="7"/>
       <c r="CB4" s="7"/>
       <c r="CC4" s="7"/>
       <c r="CD4" s="34"/>
       <c r="CE4" s="34"/>
       <c r="CF4" s="34"/>
       <c r="CG4" s="34"/>
     </row>
     <row r="5" spans="1:85" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="4"/>
       <c r="F5" s="6"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="4"/>
       <c r="J5" s="8"/>
       <c r="K5" s="9"/>
       <c r="L5" s="8"/>
       <c r="M5" s="10"/>
       <c r="N5" s="3"/>
@@ -2637,51 +2644,53 @@
       </c>
       <c r="BR5" s="19">
         <v>15.463970000000003</v>
       </c>
       <c r="BS5" s="19">
         <v>10.792579999999987</v>
       </c>
       <c r="BT5" s="19">
         <v>13.004590000000007</v>
       </c>
       <c r="BU5" s="19">
         <v>32.9</v>
       </c>
       <c r="BV5" s="41">
         <v>6.1354300000000004</v>
       </c>
       <c r="BW5" s="41">
         <v>7.7187700000000001</v>
       </c>
       <c r="BX5" s="41">
         <v>8.9654000000000007</v>
       </c>
       <c r="BY5" s="27">
         <v>9.5462199999999982</v>
       </c>
-      <c r="BZ5" s="41"/>
+      <c r="BZ5" s="41">
+        <v>10.925319999999999</v>
+      </c>
       <c r="CA5" s="27"/>
       <c r="CB5" s="27"/>
       <c r="CC5" s="27"/>
       <c r="CD5" s="19"/>
       <c r="CE5" s="19"/>
       <c r="CF5" s="19"/>
       <c r="CG5" s="19"/>
     </row>
     <row r="6" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="14">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="14">
         <v>10.373329999999999</v>
       </c>
       <c r="D6" s="15">
         <v>11.19791</v>
       </c>
       <c r="E6" s="14">
         <v>11.08939</v>
       </c>
       <c r="F6" s="16">
@@ -2878,51 +2887,53 @@
       </c>
       <c r="BR6" s="19">
         <v>15.734819999999985</v>
       </c>
       <c r="BS6" s="19">
         <v>15.079980000000035</v>
       </c>
       <c r="BT6" s="19">
         <v>15.858249999999998</v>
       </c>
       <c r="BU6" s="19">
         <v>18.8</v>
       </c>
       <c r="BV6" s="38">
         <v>16.335989999999999</v>
       </c>
       <c r="BW6" s="41">
         <v>18.191260000000003</v>
       </c>
       <c r="BX6" s="36">
         <v>18.207340000000002</v>
       </c>
       <c r="BY6" s="15">
         <v>18.823689999999992</v>
       </c>
-      <c r="BZ6" s="16"/>
+      <c r="BZ6" s="16">
+        <v>17.922449999999998</v>
+      </c>
       <c r="CA6" s="16"/>
       <c r="CB6" s="16"/>
       <c r="CC6" s="16"/>
       <c r="CD6" s="19"/>
       <c r="CE6" s="19"/>
       <c r="CF6" s="19"/>
       <c r="CG6" s="19"/>
     </row>
     <row r="7" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="14">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="14">
         <v>8.7340599999999995</v>
       </c>
       <c r="D7" s="15">
         <v>14.833500000000001</v>
       </c>
       <c r="E7" s="14">
         <v>11.206440000000001</v>
       </c>
       <c r="F7" s="16">
@@ -3119,51 +3130,53 @@
       </c>
       <c r="BR7" s="19">
         <v>9.0525900000000092</v>
       </c>
       <c r="BS7" s="19">
         <v>7.749069999999989</v>
       </c>
       <c r="BT7" s="19">
         <v>10.310670000000016</v>
       </c>
       <c r="BU7" s="19">
         <v>19.899999999999999</v>
       </c>
       <c r="BV7" s="38">
         <v>7.6038300000000003</v>
       </c>
       <c r="BW7" s="41">
         <v>6.1692100000000014</v>
       </c>
       <c r="BX7" s="36">
         <v>12.010279999999998</v>
       </c>
       <c r="BY7" s="15">
         <v>9.5499000000000045</v>
       </c>
-      <c r="BZ7" s="16"/>
+      <c r="BZ7" s="16">
+        <v>8.5063399999999945</v>
+      </c>
       <c r="CA7" s="16"/>
       <c r="CB7" s="16"/>
       <c r="CC7" s="16"/>
       <c r="CD7" s="19"/>
       <c r="CE7" s="19"/>
       <c r="CF7" s="19"/>
       <c r="CG7" s="19"/>
     </row>
     <row r="8" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="14">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="14">
         <v>16.546490000000002</v>
       </c>
       <c r="D8" s="15">
         <v>40.255319999999998</v>
       </c>
       <c r="E8" s="14">
         <v>19.83886</v>
       </c>
       <c r="F8" s="16">
@@ -3360,51 +3373,53 @@
       </c>
       <c r="BR8" s="19">
         <v>29.847419999999971</v>
       </c>
       <c r="BS8" s="19">
         <v>23.805440000000033</v>
       </c>
       <c r="BT8" s="19">
         <v>23.91982999999999</v>
       </c>
       <c r="BU8" s="19">
         <v>38.200000000000003</v>
       </c>
       <c r="BV8" s="38">
         <v>14.153589999999999</v>
       </c>
       <c r="BW8" s="41">
         <v>15.460839999999999</v>
       </c>
       <c r="BX8" s="36">
         <v>30.911340000000003</v>
       </c>
       <c r="BY8" s="15">
         <v>15.654690000000009</v>
       </c>
-      <c r="BZ8" s="16"/>
+      <c r="BZ8" s="16">
+        <v>17.777249999999981</v>
+      </c>
       <c r="CA8" s="16"/>
       <c r="CB8" s="16"/>
       <c r="CC8" s="16"/>
       <c r="CD8" s="19"/>
       <c r="CE8" s="19"/>
       <c r="CF8" s="19"/>
       <c r="CG8" s="19"/>
     </row>
     <row r="9" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="14">
         <v>3.26892</v>
       </c>
       <c r="C9" s="14">
         <v>3.2771399999999997</v>
       </c>
       <c r="D9" s="15">
         <v>4.1713699999999996</v>
       </c>
       <c r="E9" s="14">
         <v>2.86348</v>
       </c>
       <c r="F9" s="16">
@@ -3601,51 +3616,53 @@
       </c>
       <c r="BR9" s="19">
         <v>5.2437700000000014</v>
       </c>
       <c r="BS9" s="19">
         <v>4.7168399999999977</v>
       </c>
       <c r="BT9" s="19">
         <v>5.7874799999999951</v>
       </c>
       <c r="BU9" s="19">
         <v>9.1</v>
       </c>
       <c r="BV9" s="38">
         <v>2.9275100000000003</v>
       </c>
       <c r="BW9" s="41">
         <v>3.8675200000000003</v>
       </c>
       <c r="BX9" s="36">
         <v>4.0887399999999996</v>
       </c>
       <c r="BY9" s="15">
         <v>3.1641199999999987</v>
       </c>
-      <c r="BZ9" s="16"/>
+      <c r="BZ9" s="16">
+        <v>4.0741900000000015</v>
+      </c>
       <c r="CA9" s="16"/>
       <c r="CB9" s="16"/>
       <c r="CC9" s="16"/>
       <c r="CD9" s="19"/>
       <c r="CE9" s="19"/>
       <c r="CF9" s="19"/>
       <c r="CG9" s="19"/>
     </row>
     <row r="10" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="14">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="14">
         <v>5.4967899999999998</v>
       </c>
       <c r="D10" s="15">
         <v>7.43947</v>
       </c>
       <c r="E10" s="14">
         <v>6.5916199999999998</v>
       </c>
       <c r="F10" s="16">
@@ -3842,51 +3859,53 @@
       </c>
       <c r="BR10" s="19">
         <v>9.5212799999999902</v>
       </c>
       <c r="BS10" s="19">
         <v>7.351300000000009</v>
       </c>
       <c r="BT10" s="19">
         <v>9.0034899999999993</v>
       </c>
       <c r="BU10" s="19">
         <v>16.399999999999999</v>
       </c>
       <c r="BV10" s="38">
         <v>6.3755499999999996</v>
       </c>
       <c r="BW10" s="41">
         <v>6.8581199999999987</v>
       </c>
       <c r="BX10" s="36">
         <v>7.6338500000000007</v>
       </c>
       <c r="BY10" s="15">
         <v>7.8647000000000027</v>
       </c>
-      <c r="BZ10" s="16"/>
+      <c r="BZ10" s="16">
+        <v>8.3928199999999968</v>
+      </c>
       <c r="CA10" s="16"/>
       <c r="CB10" s="16"/>
       <c r="CC10" s="16"/>
       <c r="CD10" s="19"/>
       <c r="CE10" s="19"/>
       <c r="CF10" s="19"/>
       <c r="CG10" s="19"/>
     </row>
     <row r="11" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="14">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="14">
         <v>7.4495500000000003</v>
       </c>
       <c r="D11" s="15">
         <v>8.4245800000000006</v>
       </c>
       <c r="E11" s="14">
         <v>7.7876400000000006</v>
       </c>
       <c r="F11" s="16">
@@ -4083,51 +4102,53 @@
       </c>
       <c r="BR11" s="19">
         <v>11.337990000000005</v>
       </c>
       <c r="BS11" s="19">
         <v>10.557950000000005</v>
       </c>
       <c r="BT11" s="19">
         <v>13.078180000000003</v>
       </c>
       <c r="BU11" s="19">
         <v>23.3</v>
       </c>
       <c r="BV11" s="38">
         <v>8.1197999999999997</v>
       </c>
       <c r="BW11" s="41">
         <v>8.0519300000000005</v>
       </c>
       <c r="BX11" s="36">
         <v>8.8647500000000008</v>
       </c>
       <c r="BY11" s="15">
         <v>8.6083499999999979</v>
       </c>
-      <c r="BZ11" s="16"/>
+      <c r="BZ11" s="16">
+        <v>9.8294400000000053</v>
+      </c>
       <c r="CA11" s="16"/>
       <c r="CB11" s="16"/>
       <c r="CC11" s="16"/>
       <c r="CD11" s="19"/>
       <c r="CE11" s="19"/>
       <c r="CF11" s="19"/>
       <c r="CG11" s="19"/>
     </row>
     <row r="12" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="15"/>
       <c r="E12" s="14"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="14"/>
       <c r="J12" s="17"/>
       <c r="K12" s="18"/>
       <c r="L12" s="17"/>
       <c r="M12" s="19"/>
       <c r="N12" s="14"/>
@@ -4276,51 +4297,53 @@
       </c>
       <c r="BR12" s="19">
         <v>12.163730000000001</v>
       </c>
       <c r="BS12" s="19">
         <v>10.914290000000008</v>
       </c>
       <c r="BT12" s="19">
         <v>11.097879999999989</v>
       </c>
       <c r="BU12" s="19">
         <v>22.2</v>
       </c>
       <c r="BV12" s="38">
         <v>4.8295199999999996</v>
       </c>
       <c r="BW12" s="41">
         <v>3.76945</v>
       </c>
       <c r="BX12" s="38">
         <v>12.89777</v>
       </c>
       <c r="BY12" s="21">
         <v>3.9627000000000017</v>
       </c>
-      <c r="BZ12" s="38"/>
+      <c r="BZ12" s="38">
+        <v>4.1834400000000009</v>
+      </c>
       <c r="CA12" s="21"/>
       <c r="CB12" s="21"/>
       <c r="CC12" s="21"/>
       <c r="CD12" s="19"/>
       <c r="CE12" s="19"/>
       <c r="CF12" s="19"/>
       <c r="CG12" s="19"/>
     </row>
     <row r="13" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="14">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="14">
         <v>6.2229999999999999</v>
       </c>
       <c r="D13" s="20">
         <v>9.0587400000000002</v>
       </c>
       <c r="E13" s="14">
         <v>6.2418999999999993</v>
       </c>
       <c r="F13" s="16">
@@ -4517,51 +4540,53 @@
       </c>
       <c r="BR13" s="19">
         <v>13.057620000000007</v>
       </c>
       <c r="BS13" s="19">
         <v>6.1292399999999958</v>
       </c>
       <c r="BT13" s="19">
         <v>8.8824499999999915</v>
       </c>
       <c r="BU13" s="19">
         <v>18.600000000000001</v>
       </c>
       <c r="BV13" s="38">
         <v>5.7555499999999995</v>
       </c>
       <c r="BW13" s="41">
         <v>4.4461300000000001</v>
       </c>
       <c r="BX13" s="36">
         <v>6.6315100000000022</v>
       </c>
       <c r="BY13" s="15">
         <v>5.0717999999999961</v>
       </c>
-      <c r="BZ13" s="16"/>
+      <c r="BZ13" s="16">
+        <v>6.9245400000000004</v>
+      </c>
       <c r="CA13" s="16"/>
       <c r="CB13" s="16"/>
       <c r="CC13" s="16"/>
       <c r="CD13" s="19"/>
       <c r="CE13" s="19"/>
       <c r="CF13" s="19"/>
       <c r="CG13" s="19"/>
     </row>
     <row r="14" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="14">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="14">
         <v>9.9194300000000002</v>
       </c>
       <c r="D14" s="20">
         <v>6.6530200000000006</v>
       </c>
       <c r="E14" s="14">
         <v>8.595229999999999</v>
       </c>
       <c r="F14" s="16">
@@ -4758,51 +4783,53 @@
       </c>
       <c r="BR14" s="19">
         <v>5.7961099999999917</v>
       </c>
       <c r="BS14" s="19">
         <v>4.0338300000000018</v>
       </c>
       <c r="BT14" s="19">
         <v>4.074389999999994</v>
       </c>
       <c r="BU14" s="19">
         <v>5.7</v>
       </c>
       <c r="BV14" s="38">
         <v>6.0863300000000002</v>
       </c>
       <c r="BW14" s="41">
         <v>6.2534899999999993</v>
       </c>
       <c r="BX14" s="36">
         <v>5.2313700000000019</v>
       </c>
       <c r="BY14" s="15">
         <v>6.2391199999999998</v>
       </c>
-      <c r="BZ14" s="16"/>
+      <c r="BZ14" s="16">
+        <v>6.3407099999999943</v>
+      </c>
       <c r="CA14" s="16"/>
       <c r="CB14" s="16"/>
       <c r="CC14" s="16"/>
       <c r="CD14" s="19"/>
       <c r="CE14" s="19"/>
       <c r="CF14" s="19"/>
       <c r="CG14" s="19"/>
     </row>
     <row r="15" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="14">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="14">
         <v>2.56325</v>
       </c>
       <c r="D15" s="20">
         <v>2.6175900000000003</v>
       </c>
       <c r="E15" s="14">
         <v>2.5294299999999996</v>
       </c>
       <c r="F15" s="16">
@@ -4999,51 +5026,53 @@
       </c>
       <c r="BR15" s="19">
         <v>3.1489900000000013</v>
       </c>
       <c r="BS15" s="19">
         <v>3.5069799999999987</v>
       </c>
       <c r="BT15" s="19">
         <v>3.7016899999999993</v>
       </c>
       <c r="BU15" s="19">
         <v>6.1</v>
       </c>
       <c r="BV15" s="38">
         <v>3.2584299999999997</v>
       </c>
       <c r="BW15" s="41">
         <v>2.9251500000000004</v>
       </c>
       <c r="BX15" s="36">
         <v>2.7644200000000003</v>
       </c>
       <c r="BY15" s="15">
         <v>2.7674599999999998</v>
       </c>
-      <c r="BZ15" s="16"/>
+      <c r="BZ15" s="16">
+        <v>2.7699599999999975</v>
+      </c>
       <c r="CA15" s="16"/>
       <c r="CB15" s="16"/>
       <c r="CC15" s="16"/>
       <c r="CD15" s="19"/>
       <c r="CE15" s="19"/>
       <c r="CF15" s="19"/>
       <c r="CG15" s="19"/>
     </row>
     <row r="16" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="14">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="14">
         <v>0.78895000000000004</v>
       </c>
       <c r="D16" s="20">
         <v>0.29094999999999999</v>
       </c>
       <c r="E16" s="14">
         <v>0.55559999999999998</v>
       </c>
       <c r="F16" s="16">
@@ -5240,51 +5269,53 @@
       </c>
       <c r="BR16" s="19">
         <v>2.5508600000000001</v>
       </c>
       <c r="BS16" s="19">
         <v>1.5918899999999994</v>
       </c>
       <c r="BT16" s="19">
         <v>1.9818499999999979</v>
       </c>
       <c r="BU16" s="19">
         <v>3.1</v>
       </c>
       <c r="BV16" s="38">
         <v>1.4176799999999998</v>
       </c>
       <c r="BW16" s="41">
         <v>1.5969000000000002</v>
       </c>
       <c r="BX16" s="36">
         <v>0.84323999999999977</v>
       </c>
       <c r="BY16" s="15">
         <v>1.5477500000000011</v>
       </c>
-      <c r="BZ16" s="16"/>
+      <c r="BZ16" s="16">
+        <v>1.4281299999999995</v>
+      </c>
       <c r="CA16" s="16"/>
       <c r="CB16" s="16"/>
       <c r="CC16" s="16"/>
       <c r="CD16" s="19"/>
       <c r="CE16" s="19"/>
       <c r="CF16" s="19"/>
       <c r="CG16" s="19"/>
     </row>
     <row r="17" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="14">
         <v>6.50563</v>
       </c>
       <c r="D17" s="20">
         <v>6.9489099999999997</v>
       </c>
       <c r="E17" s="14">
         <v>6.2587999999999999</v>
       </c>
       <c r="F17" s="16">
@@ -5481,51 +5512,53 @@
       </c>
       <c r="BR17" s="19">
         <v>9.3651800000000094</v>
       </c>
       <c r="BS17" s="19">
         <v>10.505299999999991</v>
       </c>
       <c r="BT17" s="19">
         <v>11.796549999999996</v>
       </c>
       <c r="BU17" s="19">
         <v>15.8</v>
       </c>
       <c r="BV17" s="38">
         <v>6.3883299999999998</v>
       </c>
       <c r="BW17" s="41">
         <v>6.8398599999999998</v>
       </c>
       <c r="BX17" s="36">
         <v>7.6767200000000013</v>
       </c>
       <c r="BY17" s="15">
         <v>8.2381399999999978</v>
       </c>
-      <c r="BZ17" s="16"/>
+      <c r="BZ17" s="16">
+        <v>7.7632299999999965</v>
+      </c>
       <c r="CA17" s="16"/>
       <c r="CB17" s="16"/>
       <c r="CC17" s="16"/>
       <c r="CD17" s="19"/>
       <c r="CE17" s="19"/>
       <c r="CF17" s="19"/>
       <c r="CG17" s="19"/>
     </row>
     <row r="18" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="14">
         <v>5.9502499999999996</v>
       </c>
       <c r="D18" s="20">
         <v>4.5150299999999994</v>
       </c>
       <c r="E18" s="14">
         <v>5.1754300000000004</v>
       </c>
       <c r="F18" s="16">
@@ -5722,51 +5755,53 @@
       </c>
       <c r="BR18" s="19">
         <v>9.3225599999999957</v>
       </c>
       <c r="BS18" s="19">
         <v>5.7706100000000049</v>
       </c>
       <c r="BT18" s="19">
         <v>5.1452899999999886</v>
       </c>
       <c r="BU18" s="19">
         <v>8.1</v>
       </c>
       <c r="BV18" s="38">
         <v>7.6789699999999996</v>
       </c>
       <c r="BW18" s="41">
         <v>5.0573000000000015</v>
       </c>
       <c r="BX18" s="36">
         <v>4.8398199999999996</v>
       </c>
       <c r="BY18" s="15">
         <v>4.6068800000000003</v>
       </c>
-      <c r="BZ18" s="16"/>
+      <c r="BZ18" s="16">
+        <v>5.1710199999999986</v>
+      </c>
       <c r="CA18" s="16"/>
       <c r="CB18" s="16"/>
       <c r="CC18" s="16"/>
       <c r="CD18" s="19"/>
       <c r="CE18" s="19"/>
       <c r="CF18" s="19"/>
       <c r="CG18" s="19"/>
     </row>
     <row r="19" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="16">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="14">
         <v>17.283609999999999</v>
       </c>
       <c r="D19" s="20">
         <v>18.636869999999998</v>
       </c>
       <c r="E19" s="14">
         <v>16.675060000000002</v>
       </c>
       <c r="F19" s="16">
@@ -5963,51 +5998,53 @@
       </c>
       <c r="BR19" s="19">
         <v>25.107439999999968</v>
       </c>
       <c r="BS19" s="19">
         <v>20.196629999999999</v>
       </c>
       <c r="BT19" s="19">
         <v>23.777960000000036</v>
       </c>
       <c r="BU19" s="19">
         <v>48.3</v>
       </c>
       <c r="BV19" s="39">
         <v>18.16854</v>
       </c>
       <c r="BW19" s="41">
         <v>18.410110000000003</v>
       </c>
       <c r="BX19" s="36">
         <v>19.526079999999993</v>
       </c>
       <c r="BY19" s="15">
         <v>19.965650000000004</v>
       </c>
-      <c r="BZ19" s="16"/>
+      <c r="BZ19" s="16">
+        <v>17.41413</v>
+      </c>
       <c r="CA19" s="16"/>
       <c r="CB19" s="16"/>
       <c r="CC19" s="16"/>
       <c r="CD19" s="19"/>
       <c r="CE19" s="19"/>
       <c r="CF19" s="19"/>
       <c r="CG19" s="19"/>
     </row>
     <row r="20" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="14"/>
       <c r="D20" s="20"/>
       <c r="E20" s="14"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="14"/>
       <c r="J20" s="17"/>
       <c r="K20" s="18"/>
       <c r="L20" s="17"/>
       <c r="M20" s="19"/>
       <c r="N20" s="16"/>
@@ -6156,51 +6193,53 @@
       </c>
       <c r="BR20" s="19">
         <v>3.5876499999999982</v>
       </c>
       <c r="BS20" s="19">
         <v>1.7926999999999964</v>
       </c>
       <c r="BT20" s="19">
         <v>1.4039500000000054</v>
       </c>
       <c r="BU20" s="19">
         <v>5.5</v>
       </c>
       <c r="BV20" s="40">
         <v>3.7767000000000004</v>
       </c>
       <c r="BW20" s="41">
         <v>1.1639000000000004</v>
       </c>
       <c r="BX20" s="40">
         <v>1.5</v>
       </c>
       <c r="BY20" s="28">
         <v>0.81169999999999831</v>
       </c>
-      <c r="BZ20" s="40"/>
+      <c r="BZ20" s="40">
+        <v>1.5647999999999991</v>
+      </c>
       <c r="CA20" s="28"/>
       <c r="CB20" s="28"/>
       <c r="CC20" s="28"/>
       <c r="CD20" s="19"/>
       <c r="CE20" s="19"/>
       <c r="CF20" s="19"/>
       <c r="CG20" s="19"/>
     </row>
     <row r="21" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="14">
         <v>16.212150000000001</v>
       </c>
       <c r="D21" s="20">
         <v>18.50976</v>
       </c>
       <c r="E21" s="14">
         <v>17.24981</v>
       </c>
       <c r="F21" s="16">
@@ -6397,51 +6436,53 @@
       </c>
       <c r="BR21" s="19">
         <v>15.140799999999999</v>
       </c>
       <c r="BS21" s="19">
         <v>12.605049999999991</v>
       </c>
       <c r="BT21" s="19">
         <v>14.793390000000002</v>
       </c>
       <c r="BU21" s="19">
         <v>23</v>
       </c>
       <c r="BV21" s="38">
         <v>8.7518700000000003</v>
       </c>
       <c r="BW21" s="41">
         <v>9.8628200000000028</v>
       </c>
       <c r="BX21" s="36">
         <v>12.625159999999994</v>
       </c>
       <c r="BY21" s="15">
         <v>11.24051</v>
       </c>
-      <c r="BZ21" s="16"/>
+      <c r="BZ21" s="16">
+        <v>11.906830000000006</v>
+      </c>
       <c r="CA21" s="16"/>
       <c r="CB21" s="16"/>
       <c r="CC21" s="16"/>
       <c r="CD21" s="19"/>
       <c r="CE21" s="19"/>
       <c r="CF21" s="19"/>
       <c r="CG21" s="19"/>
     </row>
     <row r="22" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A22" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="14">
         <v>1.4070000000000001E-2</v>
       </c>
       <c r="D22" s="20">
         <v>1.5220000000000001E-2</v>
       </c>
       <c r="E22" s="14">
         <v>1.3509999999999999E-2</v>
       </c>
       <c r="F22" s="16">
@@ -6638,51 +6679,53 @@
       </c>
       <c r="BR22" s="19">
         <v>6.1000000000000013E-3</v>
       </c>
       <c r="BS22" s="19">
         <v>5.400000000000002E-3</v>
       </c>
       <c r="BT22" s="19">
         <v>5.6000000000000008E-3</v>
       </c>
       <c r="BU22" s="19">
         <v>0</v>
       </c>
       <c r="BV22" s="38">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="BW22" s="41">
         <v>5.1999999999999989E-3</v>
       </c>
       <c r="BX22" s="37">
         <v>9.6000000000000026E-3</v>
       </c>
       <c r="BY22" s="20">
         <v>5.4999999999999979E-3</v>
       </c>
-      <c r="BZ22" s="16"/>
+      <c r="BZ22" s="16">
+        <v>4.7999999999999987E-3</v>
+      </c>
       <c r="CA22" s="16"/>
       <c r="CB22" s="16"/>
       <c r="CC22" s="16"/>
       <c r="CD22" s="19"/>
       <c r="CE22" s="19"/>
       <c r="CF22" s="19"/>
       <c r="CG22" s="19"/>
     </row>
     <row r="23" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="14">
         <v>1.03E-2</v>
       </c>
       <c r="D23" s="20">
         <v>9.1129999999999989E-2</v>
       </c>
       <c r="E23" s="14">
         <v>3.6600000000000001E-3</v>
       </c>
       <c r="F23" s="16">
@@ -6879,51 +6922,53 @@
       </c>
       <c r="BR23" s="19">
         <v>1.26E-2</v>
       </c>
       <c r="BS23" s="19">
         <v>5.6999999999999967E-3</v>
       </c>
       <c r="BT23" s="19">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="BU23" s="19">
         <v>0</v>
       </c>
       <c r="BV23" s="38">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="BW23" s="41">
         <v>4.0999999999999995E-3</v>
       </c>
       <c r="BX23" s="37">
         <v>8.9000000000000017E-3</v>
       </c>
       <c r="BY23" s="20">
         <v>7.9999999999999863E-4</v>
       </c>
-      <c r="BZ23" s="16"/>
+      <c r="BZ23" s="16">
+        <v>6.9999999999999923E-4</v>
+      </c>
       <c r="CA23" s="16"/>
       <c r="CB23" s="16"/>
       <c r="CC23" s="16"/>
       <c r="CD23" s="19"/>
       <c r="CE23" s="19"/>
       <c r="CF23" s="19"/>
       <c r="CG23" s="19"/>
     </row>
     <row r="24" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A24" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="16">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="24">
         <v>0.90413999999999994</v>
       </c>
       <c r="D24" s="24">
         <v>0.60709000000000002</v>
       </c>
       <c r="E24" s="24">
         <v>1.8797900000000001</v>
       </c>
       <c r="F24" s="24">
@@ -7120,51 +7165,53 @@
       </c>
       <c r="BR24" s="19">
         <v>0.44793000000000038</v>
       </c>
       <c r="BS24" s="19">
         <v>0.57838999999999974</v>
       </c>
       <c r="BT24" s="19">
         <v>0.64208999999999961</v>
       </c>
       <c r="BU24" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="BV24" s="39">
         <v>0.79289999999999994</v>
       </c>
       <c r="BW24" s="41">
         <v>0.65770000000000017</v>
       </c>
       <c r="BX24" s="39">
         <v>0.51579999999999981</v>
       </c>
       <c r="BY24" s="24">
         <v>0.55190000000000006</v>
       </c>
-      <c r="BZ24" s="39"/>
+      <c r="BZ24" s="39">
+        <v>0.59670000000000023</v>
+      </c>
       <c r="CA24" s="24"/>
       <c r="CB24" s="24"/>
       <c r="CC24" s="24"/>
       <c r="CD24" s="19"/>
       <c r="CE24" s="19"/>
       <c r="CF24" s="19"/>
       <c r="CG24" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="BJ1:CG1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>