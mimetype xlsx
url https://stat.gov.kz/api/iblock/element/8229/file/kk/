--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="ет" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ет!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="42">
   <si>
     <t>Мал мен құстардың шаруашылықта сойылғаны немесе союға өткізілгені (тірідей салмақта), мың тонна</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -150,51 +145,51 @@
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -1477,86 +1472,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1729,51 +1724,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CG24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BO1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BZ10" sqref="BZ10"/>
+      <selection pane="topRight" activeCell="CA4" sqref="CA4:CA24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6" style="25" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="25" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="25" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6" style="25" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="25" bestFit="1" customWidth="1"/>
@@ -2452,51 +2447,53 @@
       </c>
       <c r="BS4" s="34">
         <v>157.68916999999988</v>
       </c>
       <c r="BT4" s="34">
         <v>178.27308000000016</v>
       </c>
       <c r="BU4" s="34">
         <v>316</v>
       </c>
       <c r="BV4" s="3">
         <v>128.56391999999997</v>
       </c>
       <c r="BW4" s="3">
         <v>127.30975999999998</v>
       </c>
       <c r="BX4" s="35">
         <v>165.75209000000009</v>
       </c>
       <c r="BY4" s="5">
         <v>138.22158000000007</v>
       </c>
       <c r="BZ4" s="6">
         <v>143.49680000000001</v>
       </c>
-      <c r="CA4" s="7"/>
+      <c r="CA4" s="7">
+        <v>234.8626499999998</v>
+      </c>
       <c r="CB4" s="7"/>
       <c r="CC4" s="7"/>
       <c r="CD4" s="34"/>
       <c r="CE4" s="34"/>
       <c r="CF4" s="34"/>
       <c r="CG4" s="34"/>
     </row>
     <row r="5" spans="1:85" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="4"/>
       <c r="F5" s="6"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="4"/>
       <c r="J5" s="8"/>
       <c r="K5" s="9"/>
       <c r="L5" s="8"/>
       <c r="M5" s="10"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
@@ -2647,51 +2644,53 @@
       </c>
       <c r="BS5" s="19">
         <v>10.792579999999987</v>
       </c>
       <c r="BT5" s="19">
         <v>13.004590000000007</v>
       </c>
       <c r="BU5" s="19">
         <v>32.9</v>
       </c>
       <c r="BV5" s="41">
         <v>6.1354300000000004</v>
       </c>
       <c r="BW5" s="41">
         <v>7.7187700000000001</v>
       </c>
       <c r="BX5" s="41">
         <v>8.9654000000000007</v>
       </c>
       <c r="BY5" s="27">
         <v>9.5462199999999982</v>
       </c>
       <c r="BZ5" s="41">
         <v>10.925319999999999</v>
       </c>
-      <c r="CA5" s="27"/>
+      <c r="CA5" s="41">
+        <v>20.241630000000008</v>
+      </c>
       <c r="CB5" s="27"/>
       <c r="CC5" s="27"/>
       <c r="CD5" s="19"/>
       <c r="CE5" s="19"/>
       <c r="CF5" s="19"/>
       <c r="CG5" s="19"/>
     </row>
     <row r="6" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="14">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="14">
         <v>10.373329999999999</v>
       </c>
       <c r="D6" s="15">
         <v>11.19791</v>
       </c>
       <c r="E6" s="14">
         <v>11.08939</v>
       </c>
       <c r="F6" s="16">
         <v>11.60267</v>
@@ -2890,51 +2889,53 @@
       </c>
       <c r="BS6" s="19">
         <v>15.079980000000035</v>
       </c>
       <c r="BT6" s="19">
         <v>15.858249999999998</v>
       </c>
       <c r="BU6" s="19">
         <v>18.8</v>
       </c>
       <c r="BV6" s="38">
         <v>16.335989999999999</v>
       </c>
       <c r="BW6" s="41">
         <v>18.191260000000003</v>
       </c>
       <c r="BX6" s="36">
         <v>18.207340000000002</v>
       </c>
       <c r="BY6" s="15">
         <v>18.823689999999992</v>
       </c>
       <c r="BZ6" s="16">
         <v>17.922449999999998</v>
       </c>
-      <c r="CA6" s="16"/>
+      <c r="CA6" s="16">
+        <v>21.372960000000006</v>
+      </c>
       <c r="CB6" s="16"/>
       <c r="CC6" s="16"/>
       <c r="CD6" s="19"/>
       <c r="CE6" s="19"/>
       <c r="CF6" s="19"/>
       <c r="CG6" s="19"/>
     </row>
     <row r="7" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="14">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="14">
         <v>8.7340599999999995</v>
       </c>
       <c r="D7" s="15">
         <v>14.833500000000001</v>
       </c>
       <c r="E7" s="14">
         <v>11.206440000000001</v>
       </c>
       <c r="F7" s="16">
         <v>10.387280000000001</v>
@@ -3133,51 +3134,53 @@
       </c>
       <c r="BS7" s="19">
         <v>7.749069999999989</v>
       </c>
       <c r="BT7" s="19">
         <v>10.310670000000016</v>
       </c>
       <c r="BU7" s="19">
         <v>19.899999999999999</v>
       </c>
       <c r="BV7" s="38">
         <v>7.6038300000000003</v>
       </c>
       <c r="BW7" s="41">
         <v>6.1692100000000014</v>
       </c>
       <c r="BX7" s="36">
         <v>12.010279999999998</v>
       </c>
       <c r="BY7" s="15">
         <v>9.5499000000000045</v>
       </c>
       <c r="BZ7" s="16">
         <v>8.5063399999999945</v>
       </c>
-      <c r="CA7" s="16"/>
+      <c r="CA7" s="16">
+        <v>13.154740000000004</v>
+      </c>
       <c r="CB7" s="16"/>
       <c r="CC7" s="16"/>
       <c r="CD7" s="19"/>
       <c r="CE7" s="19"/>
       <c r="CF7" s="19"/>
       <c r="CG7" s="19"/>
     </row>
     <row r="8" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="14">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="14">
         <v>16.546490000000002</v>
       </c>
       <c r="D8" s="15">
         <v>40.255319999999998</v>
       </c>
       <c r="E8" s="14">
         <v>19.83886</v>
       </c>
       <c r="F8" s="16">
         <v>21.350069999999999</v>
@@ -3376,51 +3379,53 @@
       </c>
       <c r="BS8" s="19">
         <v>23.805440000000033</v>
       </c>
       <c r="BT8" s="19">
         <v>23.91982999999999</v>
       </c>
       <c r="BU8" s="19">
         <v>38.200000000000003</v>
       </c>
       <c r="BV8" s="38">
         <v>14.153589999999999</v>
       </c>
       <c r="BW8" s="41">
         <v>15.460839999999999</v>
       </c>
       <c r="BX8" s="36">
         <v>30.911340000000003</v>
       </c>
       <c r="BY8" s="15">
         <v>15.654690000000009</v>
       </c>
       <c r="BZ8" s="16">
         <v>17.777249999999981</v>
       </c>
-      <c r="CA8" s="16"/>
+      <c r="CA8" s="16">
+        <v>33.422660000000022</v>
+      </c>
       <c r="CB8" s="16"/>
       <c r="CC8" s="16"/>
       <c r="CD8" s="19"/>
       <c r="CE8" s="19"/>
       <c r="CF8" s="19"/>
       <c r="CG8" s="19"/>
     </row>
     <row r="9" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="14">
         <v>3.26892</v>
       </c>
       <c r="C9" s="14">
         <v>3.2771399999999997</v>
       </c>
       <c r="D9" s="15">
         <v>4.1713699999999996</v>
       </c>
       <c r="E9" s="14">
         <v>2.86348</v>
       </c>
       <c r="F9" s="16">
         <v>4.0613400000000004</v>
@@ -3619,51 +3624,53 @@
       </c>
       <c r="BS9" s="19">
         <v>4.7168399999999977</v>
       </c>
       <c r="BT9" s="19">
         <v>5.7874799999999951</v>
       </c>
       <c r="BU9" s="19">
         <v>9.1</v>
       </c>
       <c r="BV9" s="38">
         <v>2.9275100000000003</v>
       </c>
       <c r="BW9" s="41">
         <v>3.8675200000000003</v>
       </c>
       <c r="BX9" s="36">
         <v>4.0887399999999996</v>
       </c>
       <c r="BY9" s="15">
         <v>3.1641199999999987</v>
       </c>
       <c r="BZ9" s="16">
         <v>4.0741900000000015</v>
       </c>
-      <c r="CA9" s="16"/>
+      <c r="CA9" s="16">
+        <v>6.3274000000000008</v>
+      </c>
       <c r="CB9" s="16"/>
       <c r="CC9" s="16"/>
       <c r="CD9" s="19"/>
       <c r="CE9" s="19"/>
       <c r="CF9" s="19"/>
       <c r="CG9" s="19"/>
     </row>
     <row r="10" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="14">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="14">
         <v>5.4967899999999998</v>
       </c>
       <c r="D10" s="15">
         <v>7.43947</v>
       </c>
       <c r="E10" s="14">
         <v>6.5916199999999998</v>
       </c>
       <c r="F10" s="16">
         <v>7.1284900000000002</v>
@@ -3862,51 +3869,53 @@
       </c>
       <c r="BS10" s="19">
         <v>7.351300000000009</v>
       </c>
       <c r="BT10" s="19">
         <v>9.0034899999999993</v>
       </c>
       <c r="BU10" s="19">
         <v>16.399999999999999</v>
       </c>
       <c r="BV10" s="38">
         <v>6.3755499999999996</v>
       </c>
       <c r="BW10" s="41">
         <v>6.8581199999999987</v>
       </c>
       <c r="BX10" s="36">
         <v>7.6338500000000007</v>
       </c>
       <c r="BY10" s="15">
         <v>7.8647000000000027</v>
       </c>
       <c r="BZ10" s="16">
         <v>8.3928199999999968</v>
       </c>
-      <c r="CA10" s="16"/>
+      <c r="CA10" s="16">
+        <v>13.861260000000001</v>
+      </c>
       <c r="CB10" s="16"/>
       <c r="CC10" s="16"/>
       <c r="CD10" s="19"/>
       <c r="CE10" s="19"/>
       <c r="CF10" s="19"/>
       <c r="CG10" s="19"/>
     </row>
     <row r="11" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="14">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="14">
         <v>7.4495500000000003</v>
       </c>
       <c r="D11" s="15">
         <v>8.4245800000000006</v>
       </c>
       <c r="E11" s="14">
         <v>7.7876400000000006</v>
       </c>
       <c r="F11" s="16">
         <v>8.4860400000000009</v>
@@ -4105,51 +4114,53 @@
       </c>
       <c r="BS11" s="19">
         <v>10.557950000000005</v>
       </c>
       <c r="BT11" s="19">
         <v>13.078180000000003</v>
       </c>
       <c r="BU11" s="19">
         <v>23.3</v>
       </c>
       <c r="BV11" s="38">
         <v>8.1197999999999997</v>
       </c>
       <c r="BW11" s="41">
         <v>8.0519300000000005</v>
       </c>
       <c r="BX11" s="36">
         <v>8.8647500000000008</v>
       </c>
       <c r="BY11" s="15">
         <v>8.6083499999999979</v>
       </c>
       <c r="BZ11" s="16">
         <v>9.8294400000000053</v>
       </c>
-      <c r="CA11" s="16"/>
+      <c r="CA11" s="16">
+        <v>14.191110000000002</v>
+      </c>
       <c r="CB11" s="16"/>
       <c r="CC11" s="16"/>
       <c r="CD11" s="19"/>
       <c r="CE11" s="19"/>
       <c r="CF11" s="19"/>
       <c r="CG11" s="19"/>
     </row>
     <row r="12" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="15"/>
       <c r="E12" s="14"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="14"/>
       <c r="J12" s="17"/>
       <c r="K12" s="18"/>
       <c r="L12" s="17"/>
       <c r="M12" s="19"/>
       <c r="N12" s="14"/>
       <c r="O12" s="14"/>
@@ -4300,51 +4311,53 @@
       </c>
       <c r="BS12" s="19">
         <v>10.914290000000008</v>
       </c>
       <c r="BT12" s="19">
         <v>11.097879999999989</v>
       </c>
       <c r="BU12" s="19">
         <v>22.2</v>
       </c>
       <c r="BV12" s="38">
         <v>4.8295199999999996</v>
       </c>
       <c r="BW12" s="41">
         <v>3.76945</v>
       </c>
       <c r="BX12" s="38">
         <v>12.89777</v>
       </c>
       <c r="BY12" s="21">
         <v>3.9627000000000017</v>
       </c>
       <c r="BZ12" s="38">
         <v>4.1834400000000009</v>
       </c>
-      <c r="CA12" s="21"/>
+      <c r="CA12" s="38">
+        <v>17.587459999999997</v>
+      </c>
       <c r="CB12" s="21"/>
       <c r="CC12" s="21"/>
       <c r="CD12" s="19"/>
       <c r="CE12" s="19"/>
       <c r="CF12" s="19"/>
       <c r="CG12" s="19"/>
     </row>
     <row r="13" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="14">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="14">
         <v>6.2229999999999999</v>
       </c>
       <c r="D13" s="20">
         <v>9.0587400000000002</v>
       </c>
       <c r="E13" s="14">
         <v>6.2418999999999993</v>
       </c>
       <c r="F13" s="16">
         <v>9.1622400000000006</v>
@@ -4543,51 +4556,53 @@
       </c>
       <c r="BS13" s="19">
         <v>6.1292399999999958</v>
       </c>
       <c r="BT13" s="19">
         <v>8.8824499999999915</v>
       </c>
       <c r="BU13" s="19">
         <v>18.600000000000001</v>
       </c>
       <c r="BV13" s="38">
         <v>5.7555499999999995</v>
       </c>
       <c r="BW13" s="41">
         <v>4.4461300000000001</v>
       </c>
       <c r="BX13" s="36">
         <v>6.6315100000000022</v>
       </c>
       <c r="BY13" s="15">
         <v>5.0717999999999961</v>
       </c>
       <c r="BZ13" s="16">
         <v>6.9245400000000004</v>
       </c>
-      <c r="CA13" s="16"/>
+      <c r="CA13" s="16">
+        <v>15.988419999999998</v>
+      </c>
       <c r="CB13" s="16"/>
       <c r="CC13" s="16"/>
       <c r="CD13" s="19"/>
       <c r="CE13" s="19"/>
       <c r="CF13" s="19"/>
       <c r="CG13" s="19"/>
     </row>
     <row r="14" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="14">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="14">
         <v>9.9194300000000002</v>
       </c>
       <c r="D14" s="20">
         <v>6.6530200000000006</v>
       </c>
       <c r="E14" s="14">
         <v>8.595229999999999</v>
       </c>
       <c r="F14" s="16">
         <v>9.86416</v>
@@ -4786,51 +4801,53 @@
       </c>
       <c r="BS14" s="19">
         <v>4.0338300000000018</v>
       </c>
       <c r="BT14" s="19">
         <v>4.074389999999994</v>
       </c>
       <c r="BU14" s="19">
         <v>5.7</v>
       </c>
       <c r="BV14" s="38">
         <v>6.0863300000000002</v>
       </c>
       <c r="BW14" s="41">
         <v>6.2534899999999993</v>
       </c>
       <c r="BX14" s="36">
         <v>5.2313700000000019</v>
       </c>
       <c r="BY14" s="15">
         <v>6.2391199999999998</v>
       </c>
       <c r="BZ14" s="16">
         <v>6.3407099999999943</v>
       </c>
-      <c r="CA14" s="16"/>
+      <c r="CA14" s="16">
+        <v>9.8916700000000048</v>
+      </c>
       <c r="CB14" s="16"/>
       <c r="CC14" s="16"/>
       <c r="CD14" s="19"/>
       <c r="CE14" s="19"/>
       <c r="CF14" s="19"/>
       <c r="CG14" s="19"/>
     </row>
     <row r="15" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="14">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="14">
         <v>2.56325</v>
       </c>
       <c r="D15" s="20">
         <v>2.6175900000000003</v>
       </c>
       <c r="E15" s="14">
         <v>2.5294299999999996</v>
       </c>
       <c r="F15" s="16">
         <v>2.73339</v>
@@ -5029,51 +5046,53 @@
       </c>
       <c r="BS15" s="19">
         <v>3.5069799999999987</v>
       </c>
       <c r="BT15" s="19">
         <v>3.7016899999999993</v>
       </c>
       <c r="BU15" s="19">
         <v>6.1</v>
       </c>
       <c r="BV15" s="38">
         <v>3.2584299999999997</v>
       </c>
       <c r="BW15" s="41">
         <v>2.9251500000000004</v>
       </c>
       <c r="BX15" s="36">
         <v>2.7644200000000003</v>
       </c>
       <c r="BY15" s="15">
         <v>2.7674599999999998</v>
       </c>
       <c r="BZ15" s="16">
         <v>2.7699599999999975</v>
       </c>
-      <c r="CA15" s="16"/>
+      <c r="CA15" s="16">
+        <v>3.6009000000000029</v>
+      </c>
       <c r="CB15" s="16"/>
       <c r="CC15" s="16"/>
       <c r="CD15" s="19"/>
       <c r="CE15" s="19"/>
       <c r="CF15" s="19"/>
       <c r="CG15" s="19"/>
     </row>
     <row r="16" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="14">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="14">
         <v>0.78895000000000004</v>
       </c>
       <c r="D16" s="20">
         <v>0.29094999999999999</v>
       </c>
       <c r="E16" s="14">
         <v>0.55559999999999998</v>
       </c>
       <c r="F16" s="16">
         <v>0.47108</v>
@@ -5272,51 +5291,53 @@
       </c>
       <c r="BS16" s="19">
         <v>1.5918899999999994</v>
       </c>
       <c r="BT16" s="19">
         <v>1.9818499999999979</v>
       </c>
       <c r="BU16" s="19">
         <v>3.1</v>
       </c>
       <c r="BV16" s="38">
         <v>1.4176799999999998</v>
       </c>
       <c r="BW16" s="41">
         <v>1.5969000000000002</v>
       </c>
       <c r="BX16" s="36">
         <v>0.84323999999999977</v>
       </c>
       <c r="BY16" s="15">
         <v>1.5477500000000011</v>
       </c>
       <c r="BZ16" s="16">
         <v>1.4281299999999995</v>
       </c>
-      <c r="CA16" s="16"/>
+      <c r="CA16" s="16">
+        <v>2.3151600000000006</v>
+      </c>
       <c r="CB16" s="16"/>
       <c r="CC16" s="16"/>
       <c r="CD16" s="19"/>
       <c r="CE16" s="19"/>
       <c r="CF16" s="19"/>
       <c r="CG16" s="19"/>
     </row>
     <row r="17" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="14">
         <v>6.50563</v>
       </c>
       <c r="D17" s="20">
         <v>6.9489099999999997</v>
       </c>
       <c r="E17" s="14">
         <v>6.2587999999999999</v>
       </c>
       <c r="F17" s="16">
         <v>7.1225100000000001</v>
@@ -5515,51 +5536,53 @@
       </c>
       <c r="BS17" s="19">
         <v>10.505299999999991</v>
       </c>
       <c r="BT17" s="19">
         <v>11.796549999999996</v>
       </c>
       <c r="BU17" s="19">
         <v>15.8</v>
       </c>
       <c r="BV17" s="38">
         <v>6.3883299999999998</v>
       </c>
       <c r="BW17" s="41">
         <v>6.8398599999999998</v>
       </c>
       <c r="BX17" s="36">
         <v>7.6767200000000013</v>
       </c>
       <c r="BY17" s="15">
         <v>8.2381399999999978</v>
       </c>
       <c r="BZ17" s="16">
         <v>7.7632299999999965</v>
       </c>
-      <c r="CA17" s="16"/>
+      <c r="CA17" s="16">
+        <v>12.20478</v>
+      </c>
       <c r="CB17" s="16"/>
       <c r="CC17" s="16"/>
       <c r="CD17" s="19"/>
       <c r="CE17" s="19"/>
       <c r="CF17" s="19"/>
       <c r="CG17" s="19"/>
     </row>
     <row r="18" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="14">
         <v>5.9502499999999996</v>
       </c>
       <c r="D18" s="20">
         <v>4.5150299999999994</v>
       </c>
       <c r="E18" s="14">
         <v>5.1754300000000004</v>
       </c>
       <c r="F18" s="16">
         <v>5.3824100000000001</v>
@@ -5758,51 +5781,53 @@
       </c>
       <c r="BS18" s="19">
         <v>5.7706100000000049</v>
       </c>
       <c r="BT18" s="19">
         <v>5.1452899999999886</v>
       </c>
       <c r="BU18" s="19">
         <v>8.1</v>
       </c>
       <c r="BV18" s="38">
         <v>7.6789699999999996</v>
       </c>
       <c r="BW18" s="41">
         <v>5.0573000000000015</v>
       </c>
       <c r="BX18" s="36">
         <v>4.8398199999999996</v>
       </c>
       <c r="BY18" s="15">
         <v>4.6068800000000003</v>
       </c>
       <c r="BZ18" s="16">
         <v>5.1710199999999986</v>
       </c>
-      <c r="CA18" s="16"/>
+      <c r="CA18" s="16">
+        <v>6.5207200000000007</v>
+      </c>
       <c r="CB18" s="16"/>
       <c r="CC18" s="16"/>
       <c r="CD18" s="19"/>
       <c r="CE18" s="19"/>
       <c r="CF18" s="19"/>
       <c r="CG18" s="19"/>
     </row>
     <row r="19" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="16">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="14">
         <v>17.283609999999999</v>
       </c>
       <c r="D19" s="20">
         <v>18.636869999999998</v>
       </c>
       <c r="E19" s="14">
         <v>16.675060000000002</v>
       </c>
       <c r="F19" s="16">
         <v>16.064250000000001</v>
@@ -6001,51 +6026,53 @@
       </c>
       <c r="BS19" s="19">
         <v>20.196629999999999</v>
       </c>
       <c r="BT19" s="19">
         <v>23.777960000000036</v>
       </c>
       <c r="BU19" s="19">
         <v>48.3</v>
       </c>
       <c r="BV19" s="39">
         <v>18.16854</v>
       </c>
       <c r="BW19" s="41">
         <v>18.410110000000003</v>
       </c>
       <c r="BX19" s="36">
         <v>19.526079999999993</v>
       </c>
       <c r="BY19" s="15">
         <v>19.965650000000004</v>
       </c>
       <c r="BZ19" s="16">
         <v>17.41413</v>
       </c>
-      <c r="CA19" s="16"/>
+      <c r="CA19" s="16">
+        <v>22.786789999999982</v>
+      </c>
       <c r="CB19" s="16"/>
       <c r="CC19" s="16"/>
       <c r="CD19" s="19"/>
       <c r="CE19" s="19"/>
       <c r="CF19" s="19"/>
       <c r="CG19" s="19"/>
     </row>
     <row r="20" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="14"/>
       <c r="D20" s="20"/>
       <c r="E20" s="14"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="14"/>
       <c r="J20" s="17"/>
       <c r="K20" s="18"/>
       <c r="L20" s="17"/>
       <c r="M20" s="19"/>
       <c r="N20" s="16"/>
       <c r="O20" s="14"/>
@@ -6196,51 +6223,53 @@
       </c>
       <c r="BS20" s="19">
         <v>1.7926999999999964</v>
       </c>
       <c r="BT20" s="19">
         <v>1.4039500000000054</v>
       </c>
       <c r="BU20" s="19">
         <v>5.5</v>
       </c>
       <c r="BV20" s="40">
         <v>3.7767000000000004</v>
       </c>
       <c r="BW20" s="41">
         <v>1.1639000000000004</v>
       </c>
       <c r="BX20" s="40">
         <v>1.5</v>
       </c>
       <c r="BY20" s="28">
         <v>0.81169999999999831</v>
       </c>
       <c r="BZ20" s="40">
         <v>1.5647999999999991</v>
       </c>
-      <c r="CA20" s="28"/>
+      <c r="CA20" s="40">
+        <v>3.1828400000000023</v>
+      </c>
       <c r="CB20" s="28"/>
       <c r="CC20" s="28"/>
       <c r="CD20" s="19"/>
       <c r="CE20" s="19"/>
       <c r="CF20" s="19"/>
       <c r="CG20" s="19"/>
     </row>
     <row r="21" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="14">
         <v>16.212150000000001</v>
       </c>
       <c r="D21" s="20">
         <v>18.50976</v>
       </c>
       <c r="E21" s="14">
         <v>17.24981</v>
       </c>
       <c r="F21" s="16">
         <v>18.506250000000001</v>
@@ -6439,51 +6468,53 @@
       </c>
       <c r="BS21" s="19">
         <v>12.605049999999991</v>
       </c>
       <c r="BT21" s="19">
         <v>14.793390000000002</v>
       </c>
       <c r="BU21" s="19">
         <v>23</v>
       </c>
       <c r="BV21" s="38">
         <v>8.7518700000000003</v>
       </c>
       <c r="BW21" s="41">
         <v>9.8628200000000028</v>
       </c>
       <c r="BX21" s="36">
         <v>12.625159999999994</v>
       </c>
       <c r="BY21" s="15">
         <v>11.24051</v>
       </c>
       <c r="BZ21" s="16">
         <v>11.906830000000006</v>
       </c>
-      <c r="CA21" s="16"/>
+      <c r="CA21" s="16">
+        <v>17.567149999999998</v>
+      </c>
       <c r="CB21" s="16"/>
       <c r="CC21" s="16"/>
       <c r="CD21" s="19"/>
       <c r="CE21" s="19"/>
       <c r="CF21" s="19"/>
       <c r="CG21" s="19"/>
     </row>
     <row r="22" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A22" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="14">
         <v>1.4070000000000001E-2</v>
       </c>
       <c r="D22" s="20">
         <v>1.5220000000000001E-2</v>
       </c>
       <c r="E22" s="14">
         <v>1.3509999999999999E-2</v>
       </c>
       <c r="F22" s="16">
         <v>1.2619999999999999E-2</v>
@@ -6682,51 +6713,53 @@
       </c>
       <c r="BS22" s="19">
         <v>5.400000000000002E-3</v>
       </c>
       <c r="BT22" s="19">
         <v>5.6000000000000008E-3</v>
       </c>
       <c r="BU22" s="19">
         <v>0</v>
       </c>
       <c r="BV22" s="38">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="BW22" s="41">
         <v>5.1999999999999989E-3</v>
       </c>
       <c r="BX22" s="37">
         <v>9.6000000000000026E-3</v>
       </c>
       <c r="BY22" s="20">
         <v>5.4999999999999979E-3</v>
       </c>
       <c r="BZ22" s="16">
         <v>4.7999999999999987E-3</v>
       </c>
-      <c r="CA22" s="16"/>
+      <c r="CA22" s="16">
+        <v>5.1000000000000038E-3</v>
+      </c>
       <c r="CB22" s="16"/>
       <c r="CC22" s="16"/>
       <c r="CD22" s="19"/>
       <c r="CE22" s="19"/>
       <c r="CF22" s="19"/>
       <c r="CG22" s="19"/>
     </row>
     <row r="23" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="14">
         <v>1.03E-2</v>
       </c>
       <c r="D23" s="20">
         <v>9.1129999999999989E-2</v>
       </c>
       <c r="E23" s="14">
         <v>3.6600000000000001E-3</v>
       </c>
       <c r="F23" s="16">
         <v>0.11067</v>
@@ -6925,51 +6958,53 @@
       </c>
       <c r="BS23" s="19">
         <v>5.6999999999999967E-3</v>
       </c>
       <c r="BT23" s="19">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="BU23" s="19">
         <v>0</v>
       </c>
       <c r="BV23" s="38">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="BW23" s="41">
         <v>4.0999999999999995E-3</v>
       </c>
       <c r="BX23" s="37">
         <v>8.9000000000000017E-3</v>
       </c>
       <c r="BY23" s="20">
         <v>7.9999999999999863E-4</v>
       </c>
       <c r="BZ23" s="16">
         <v>6.9999999999999923E-4</v>
       </c>
-      <c r="CA23" s="16"/>
+      <c r="CA23" s="16">
+        <v>2.6500000000000003E-2</v>
+      </c>
       <c r="CB23" s="16"/>
       <c r="CC23" s="16"/>
       <c r="CD23" s="19"/>
       <c r="CE23" s="19"/>
       <c r="CF23" s="19"/>
       <c r="CG23" s="19"/>
     </row>
     <row r="24" spans="1:85" x14ac:dyDescent="0.2">
       <c r="A24" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="16">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="24">
         <v>0.90413999999999994</v>
       </c>
       <c r="D24" s="24">
         <v>0.60709000000000002</v>
       </c>
       <c r="E24" s="24">
         <v>1.8797900000000001</v>
       </c>
       <c r="F24" s="24">
         <v>1.8621500000000002</v>
@@ -7168,51 +7203,53 @@
       </c>
       <c r="BS24" s="19">
         <v>0.57838999999999974</v>
       </c>
       <c r="BT24" s="19">
         <v>0.64208999999999961</v>
       </c>
       <c r="BU24" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="BV24" s="39">
         <v>0.79289999999999994</v>
       </c>
       <c r="BW24" s="41">
         <v>0.65770000000000017</v>
       </c>
       <c r="BX24" s="39">
         <v>0.51579999999999981</v>
       </c>
       <c r="BY24" s="24">
         <v>0.55190000000000006</v>
       </c>
       <c r="BZ24" s="39">
         <v>0.59670000000000023</v>
       </c>
-      <c r="CA24" s="24"/>
+      <c r="CA24" s="39">
+        <v>0.6133999999999995</v>
+      </c>
       <c r="CB24" s="24"/>
       <c r="CC24" s="24"/>
       <c r="CD24" s="19"/>
       <c r="CE24" s="19"/>
       <c r="CF24" s="19"/>
       <c r="CG24" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="BJ1:CG1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>