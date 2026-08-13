--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="ет" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ет!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="43">
   <si>
     <t>Мал мен құстардың шаруашылықта сойылғаны немесе союға өткізілгені (тірідей салмақта), мың тонна</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -140,50 +140,53 @@
     <t>Ұлытау</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -908,51 +911,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -995,50 +998,51 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="414">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 2" xfId="272"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="366"/>
     <cellStyle name="60% — акцент1 2 3" xfId="319"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="183"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="273"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="367"/>
     <cellStyle name="60% — акцент2 2 3" xfId="320"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="184"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 2" xfId="274"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="368"/>
     <cellStyle name="60% — акцент3 2 3" xfId="321"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="185"/>
     <cellStyle name="60% — акцент4 2" xfId="8"/>
     <cellStyle name="60% — акцент4 2 2" xfId="275"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="369"/>
     <cellStyle name="60% — акцент4 2 3" xfId="322"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="186"/>
     <cellStyle name="60% — акцент5 2" xfId="9"/>
     <cellStyle name="60% — акцент5 2 2" xfId="276"/>
     <cellStyle name="60% — акцент5 2 2 2" xfId="370"/>
@@ -1720,55 +1724,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CG24"/>
+  <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BO1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CA4" sqref="CA4:CA24"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6" style="25" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="25" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="25" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6" style="25" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="25" bestFit="1" customWidth="1"/>
@@ -1777,51 +1781,51 @@
     <col min="26" max="26" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="45" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="9.5703125" style="1" customWidth="1"/>
     <col min="47" max="47" width="6.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
       <c r="N1" s="45"/>
       <c r="O1" s="45"/>
       <c r="P1" s="45"/>
       <c r="Q1" s="45"/>
       <c r="R1" s="45"/>
       <c r="S1" s="45"/>
       <c r="T1" s="45"/>
       <c r="U1" s="45"/>
       <c r="V1" s="45"/>
       <c r="W1" s="45"/>
@@ -1855,52 +1859,64 @@
         <v>0</v>
       </c>
       <c r="BK1" s="45"/>
       <c r="BL1" s="45"/>
       <c r="BM1" s="45"/>
       <c r="BN1" s="45"/>
       <c r="BO1" s="45"/>
       <c r="BP1" s="45"/>
       <c r="BQ1" s="45"/>
       <c r="BR1" s="45"/>
       <c r="BS1" s="45"/>
       <c r="BT1" s="45"/>
       <c r="BU1" s="45"/>
       <c r="BV1" s="45"/>
       <c r="BW1" s="45"/>
       <c r="BX1" s="45"/>
       <c r="BY1" s="45"/>
       <c r="BZ1" s="45"/>
       <c r="CA1" s="45"/>
       <c r="CB1" s="45"/>
       <c r="CC1" s="45"/>
       <c r="CD1" s="45"/>
       <c r="CE1" s="45"/>
       <c r="CF1" s="45"/>
       <c r="CG1" s="45"/>
+      <c r="CH1" s="45"/>
+      <c r="CI1" s="45"/>
+      <c r="CJ1" s="45"/>
+      <c r="CK1" s="45"/>
+      <c r="CL1" s="45"/>
+      <c r="CM1" s="45"/>
+      <c r="CN1" s="45"/>
+      <c r="CO1" s="45"/>
+      <c r="CP1" s="45"/>
+      <c r="CQ1" s="45"/>
+      <c r="CR1" s="45"/>
+      <c r="CS1" s="45"/>
     </row>
-    <row r="2" spans="1:85" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:97" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="46"/>
       <c r="B2" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="44"/>
       <c r="N2" s="42" t="s">
         <v>35</v>
       </c>
       <c r="O2" s="43"/>
       <c r="P2" s="43"/>
       <c r="Q2" s="43"/>
       <c r="R2" s="43"/>
       <c r="S2" s="43"/>
       <c r="T2" s="43"/>
       <c r="U2" s="43"/>
@@ -1943,65 +1959,79 @@
       <c r="AZ2" s="43"/>
       <c r="BA2" s="43"/>
       <c r="BB2" s="43"/>
       <c r="BC2" s="43"/>
       <c r="BD2" s="43"/>
       <c r="BE2" s="43"/>
       <c r="BF2" s="43"/>
       <c r="BG2" s="43"/>
       <c r="BH2" s="43"/>
       <c r="BI2" s="44"/>
       <c r="BJ2" s="42" t="s">
         <v>40</v>
       </c>
       <c r="BK2" s="43"/>
       <c r="BL2" s="43"/>
       <c r="BM2" s="43"/>
       <c r="BN2" s="43"/>
       <c r="BO2" s="43"/>
       <c r="BP2" s="43"/>
       <c r="BQ2" s="43"/>
       <c r="BR2" s="43"/>
       <c r="BS2" s="43"/>
       <c r="BT2" s="43"/>
       <c r="BU2" s="44"/>
       <c r="BV2" s="42" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="BW2" s="43"/>
       <c r="BX2" s="43"/>
       <c r="BY2" s="43"/>
       <c r="BZ2" s="43"/>
       <c r="CA2" s="43"/>
       <c r="CB2" s="43"/>
       <c r="CC2" s="43"/>
       <c r="CD2" s="43"/>
       <c r="CE2" s="43"/>
       <c r="CF2" s="43"/>
       <c r="CG2" s="44"/>
+      <c r="CH2" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="CI2" s="43"/>
+      <c r="CJ2" s="43"/>
+      <c r="CK2" s="43"/>
+      <c r="CL2" s="43"/>
+      <c r="CM2" s="43"/>
+      <c r="CN2" s="43"/>
+      <c r="CO2" s="43"/>
+      <c r="CP2" s="43"/>
+      <c r="CQ2" s="43"/>
+      <c r="CR2" s="43"/>
+      <c r="CS2" s="44"/>
     </row>
-    <row r="3" spans="1:85" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:97" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="47"/>
       <c r="B3" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="30" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="30" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="30" t="s">
         <v>8</v>
       </c>
@@ -2211,52 +2241,88 @@
       </c>
       <c r="BZ3" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CA3" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CB3" s="30" t="s">
         <v>7</v>
       </c>
       <c r="CC3" s="30" t="s">
         <v>8</v>
       </c>
       <c r="CD3" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CE3" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CF3" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CG3" s="30" t="s">
         <v>12</v>
       </c>
+      <c r="CH3" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="CJ3" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="CK3" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="CL3" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="CM3" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="CN3" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="CO3" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="CP3" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="CQ3" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="CR3" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="CS3" s="30" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="4" spans="1:85" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:97" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="3">
         <v>128.49835999999999</v>
       </c>
       <c r="C4" s="3">
         <v>118.25214</v>
       </c>
       <c r="D4" s="5">
         <v>154.26646</v>
       </c>
       <c r="E4" s="4">
         <v>124.55565</v>
       </c>
       <c r="F4" s="6">
         <v>134.30761999999999</v>
       </c>
       <c r="G4" s="7">
         <v>210.25176999999999</v>
       </c>
       <c r="H4" s="7">
         <v>119.74786999999999</v>
       </c>
       <c r="I4" s="4">
@@ -2433,75 +2499,113 @@
       <c r="BN4" s="6">
         <v>132.89794000000001</v>
       </c>
       <c r="BO4" s="7">
         <v>220.00726999999998</v>
       </c>
       <c r="BP4" s="7">
         <v>123.40418000000011</v>
       </c>
       <c r="BQ4" s="7">
         <v>145.69599000000005</v>
       </c>
       <c r="BR4" s="34">
         <v>195.90940999999998</v>
       </c>
       <c r="BS4" s="34">
         <v>157.68916999999988</v>
       </c>
       <c r="BT4" s="34">
         <v>178.27308000000016</v>
       </c>
       <c r="BU4" s="34">
         <v>316</v>
       </c>
       <c r="BV4" s="3">
+        <v>125.6974</v>
+      </c>
+      <c r="BW4" s="3">
+        <v>121.82898000000002</v>
+      </c>
+      <c r="BX4" s="35">
+        <v>160.08665000000002</v>
+      </c>
+      <c r="BY4" s="35">
+        <v>133.73896000000008</v>
+      </c>
+      <c r="BZ4" s="6">
+        <v>136.6</v>
+      </c>
+      <c r="CA4" s="7">
+        <v>212.6081999999999</v>
+      </c>
+      <c r="CB4" s="7">
+        <v>129.4153500000001</v>
+      </c>
+      <c r="CC4" s="48">
+        <v>146.84275999999966</v>
+      </c>
+      <c r="CD4" s="34">
+        <v>209.82149999999999</v>
+      </c>
+      <c r="CE4" s="34">
+        <v>165.97031999999899</v>
+      </c>
+      <c r="CF4" s="34">
+        <v>186.33799000000067</v>
+      </c>
+      <c r="CG4" s="34">
+        <v>319.6843000000008</v>
+      </c>
+      <c r="CH4" s="3">
         <v>128.56391999999997</v>
       </c>
-      <c r="BW4" s="3">
+      <c r="CI4" s="3">
         <v>127.30975999999998</v>
       </c>
-      <c r="BX4" s="35">
+      <c r="CJ4" s="35">
         <v>165.75209000000009</v>
       </c>
-      <c r="BY4" s="5">
+      <c r="CK4" s="5">
         <v>138.22158000000007</v>
       </c>
-      <c r="BZ4" s="6">
+      <c r="CL4" s="6">
         <v>143.49680000000001</v>
       </c>
-      <c r="CA4" s="7">
+      <c r="CM4" s="7">
         <v>234.8626499999998</v>
       </c>
-      <c r="CB4" s="7"/>
-[...4 lines deleted...]
-      <c r="CG4" s="34"/>
+      <c r="CN4" s="7">
+        <v>135.8120600000002</v>
+      </c>
+      <c r="CO4" s="7"/>
+      <c r="CP4" s="34"/>
+      <c r="CQ4" s="34"/>
+      <c r="CR4" s="34"/>
+      <c r="CS4" s="34"/>
     </row>
-    <row r="5" spans="1:85" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:97" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="4"/>
       <c r="F5" s="6"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="4"/>
       <c r="J5" s="8"/>
       <c r="K5" s="9"/>
       <c r="L5" s="8"/>
       <c r="M5" s="10"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="6"/>
       <c r="S5" s="31"/>
       <c r="T5" s="11"/>
       <c r="U5" s="4"/>
       <c r="V5" s="8"/>
       <c r="W5" s="9"/>
@@ -2630,75 +2734,113 @@
       <c r="BN5" s="27">
         <v>9.2904400000000003</v>
       </c>
       <c r="BO5" s="27">
         <v>18.267439999999997</v>
       </c>
       <c r="BP5" s="27">
         <v>10.741509999999984</v>
       </c>
       <c r="BQ5" s="27">
         <v>12.434580000000025</v>
       </c>
       <c r="BR5" s="19">
         <v>15.463970000000003</v>
       </c>
       <c r="BS5" s="19">
         <v>10.792579999999987</v>
       </c>
       <c r="BT5" s="19">
         <v>13.004590000000007</v>
       </c>
       <c r="BU5" s="19">
         <v>32.9</v>
       </c>
       <c r="BV5" s="41">
+        <v>5.7383500000000005</v>
+      </c>
+      <c r="BW5" s="41">
+        <v>7.1763700000000004</v>
+      </c>
+      <c r="BX5" s="41">
+        <v>8.721759999999998</v>
+      </c>
+      <c r="BY5" s="41">
+        <v>9.3119500000000031</v>
+      </c>
+      <c r="BZ5" s="41">
+        <v>10.3</v>
+      </c>
+      <c r="CA5" s="41">
+        <v>19.194629999999997</v>
+      </c>
+      <c r="CB5" s="41">
+        <v>11.46188999999999</v>
+      </c>
+      <c r="CC5" s="18">
+        <v>12.994800000000012</v>
+      </c>
+      <c r="CD5" s="19">
+        <v>16.057600000000008</v>
+      </c>
+      <c r="CE5" s="19">
+        <v>11.491329999999991</v>
+      </c>
+      <c r="CF5" s="19">
+        <v>13.536770000000004</v>
+      </c>
+      <c r="CG5" s="19">
+        <v>33.971120000000028</v>
+      </c>
+      <c r="CH5" s="41">
         <v>6.1354300000000004</v>
       </c>
-      <c r="BW5" s="41">
+      <c r="CI5" s="41">
         <v>7.7187700000000001</v>
       </c>
-      <c r="BX5" s="41">
+      <c r="CJ5" s="41">
         <v>8.9654000000000007</v>
       </c>
-      <c r="BY5" s="27">
+      <c r="CK5" s="27">
         <v>9.5462199999999982</v>
       </c>
-      <c r="BZ5" s="41">
+      <c r="CL5" s="41">
         <v>10.925319999999999</v>
       </c>
-      <c r="CA5" s="41">
+      <c r="CM5" s="41">
         <v>20.241630000000008</v>
       </c>
-      <c r="CB5" s="27"/>
-[...4 lines deleted...]
-      <c r="CG5" s="19"/>
+      <c r="CN5" s="41">
+        <v>12.226109999999998</v>
+      </c>
+      <c r="CO5" s="27"/>
+      <c r="CP5" s="19"/>
+      <c r="CQ5" s="19"/>
+      <c r="CR5" s="19"/>
+      <c r="CS5" s="19"/>
     </row>
-    <row r="6" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="14">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="14">
         <v>10.373329999999999</v>
       </c>
       <c r="D6" s="15">
         <v>11.19791</v>
       </c>
       <c r="E6" s="14">
         <v>11.08939</v>
       </c>
       <c r="F6" s="16">
         <v>11.60267</v>
       </c>
       <c r="G6" s="16">
         <v>13.582879999999999</v>
       </c>
       <c r="H6" s="16">
         <v>10.35833</v>
       </c>
       <c r="I6" s="14">
@@ -2875,75 +3017,113 @@
       <c r="BN6" s="16">
         <v>16.006899999999998</v>
       </c>
       <c r="BO6" s="16">
         <v>20.389610000000001</v>
       </c>
       <c r="BP6" s="16">
         <v>14.967469999999992</v>
       </c>
       <c r="BQ6" s="16">
         <v>14.536920000000009</v>
       </c>
       <c r="BR6" s="19">
         <v>15.734819999999985</v>
       </c>
       <c r="BS6" s="19">
         <v>15.079980000000035</v>
       </c>
       <c r="BT6" s="19">
         <v>15.858249999999998</v>
       </c>
       <c r="BU6" s="19">
         <v>18.8</v>
       </c>
       <c r="BV6" s="38">
+        <v>14.988890000000001</v>
+      </c>
+      <c r="BW6" s="41">
+        <v>18.355789999999995</v>
+      </c>
+      <c r="BX6" s="36">
+        <v>19.138170000000002</v>
+      </c>
+      <c r="BY6" s="36">
+        <v>19.152660000000012</v>
+      </c>
+      <c r="BZ6" s="16">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="CA6" s="16">
+        <v>18.367760000000004</v>
+      </c>
+      <c r="CB6" s="16">
+        <v>15.465770000000006</v>
+      </c>
+      <c r="CC6" s="18">
+        <v>14.342399999999984</v>
+      </c>
+      <c r="CD6" s="19">
+        <v>16.4666</v>
+      </c>
+      <c r="CE6" s="19">
+        <v>15.642680000000013</v>
+      </c>
+      <c r="CF6" s="19">
+        <v>18.352660000000014</v>
+      </c>
+      <c r="CG6" s="19">
+        <v>23.350219999999979</v>
+      </c>
+      <c r="CH6" s="38">
         <v>16.335989999999999</v>
       </c>
-      <c r="BW6" s="41">
+      <c r="CI6" s="41">
         <v>18.191260000000003</v>
       </c>
-      <c r="BX6" s="36">
+      <c r="CJ6" s="36">
         <v>18.207340000000002</v>
       </c>
-      <c r="BY6" s="15">
+      <c r="CK6" s="15">
         <v>18.823689999999992</v>
       </c>
-      <c r="BZ6" s="16">
+      <c r="CL6" s="16">
         <v>17.922449999999998</v>
       </c>
-      <c r="CA6" s="16">
+      <c r="CM6" s="16">
         <v>21.372960000000006</v>
       </c>
-      <c r="CB6" s="16"/>
-[...4 lines deleted...]
-      <c r="CG6" s="19"/>
+      <c r="CN6" s="16">
+        <v>15.967649999999992</v>
+      </c>
+      <c r="CO6" s="16"/>
+      <c r="CP6" s="19"/>
+      <c r="CQ6" s="19"/>
+      <c r="CR6" s="19"/>
+      <c r="CS6" s="19"/>
     </row>
-    <row r="7" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="14">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="14">
         <v>8.7340599999999995</v>
       </c>
       <c r="D7" s="15">
         <v>14.833500000000001</v>
       </c>
       <c r="E7" s="14">
         <v>11.206440000000001</v>
       </c>
       <c r="F7" s="16">
         <v>10.387280000000001</v>
       </c>
       <c r="G7" s="16">
         <v>14.114559999999999</v>
       </c>
       <c r="H7" s="16">
         <v>8.2180800000000005</v>
       </c>
       <c r="I7" s="14">
@@ -3120,75 +3300,113 @@
       <c r="BN7" s="16">
         <v>8.4319299999999995</v>
       </c>
       <c r="BO7" s="16">
         <v>11.91694</v>
       </c>
       <c r="BP7" s="16">
         <v>6.3056399999999968</v>
       </c>
       <c r="BQ7" s="16">
         <v>6.9643999999999977</v>
       </c>
       <c r="BR7" s="19">
         <v>9.0525900000000092</v>
       </c>
       <c r="BS7" s="19">
         <v>7.749069999999989</v>
       </c>
       <c r="BT7" s="19">
         <v>10.310670000000016</v>
       </c>
       <c r="BU7" s="19">
         <v>19.899999999999999</v>
       </c>
       <c r="BV7" s="38">
+        <v>7.6095199999999998</v>
+      </c>
+      <c r="BW7" s="41">
+        <v>6.0873600000000003</v>
+      </c>
+      <c r="BX7" s="36">
+        <v>11.780339999999999</v>
+      </c>
+      <c r="BY7" s="36">
+        <v>9.5932600000000043</v>
+      </c>
+      <c r="BZ7" s="16">
+        <v>8.4</v>
+      </c>
+      <c r="CA7" s="16">
+        <v>11.847449999999995</v>
+      </c>
+      <c r="CB7" s="16">
+        <v>6.3954299999999975</v>
+      </c>
+      <c r="CC7" s="18">
+        <v>6.8109500000000125</v>
+      </c>
+      <c r="CD7" s="19">
+        <v>9.4141300000000001</v>
+      </c>
+      <c r="CE7" s="19">
+        <v>7.7168399999999906</v>
+      </c>
+      <c r="CF7" s="19">
+        <v>11.587299999999999</v>
+      </c>
+      <c r="CG7" s="19">
+        <v>20.021029999999996</v>
+      </c>
+      <c r="CH7" s="38">
         <v>7.6038300000000003</v>
       </c>
-      <c r="BW7" s="41">
+      <c r="CI7" s="41">
         <v>6.1692100000000014</v>
       </c>
-      <c r="BX7" s="36">
+      <c r="CJ7" s="36">
         <v>12.010279999999998</v>
       </c>
-      <c r="BY7" s="15">
+      <c r="CK7" s="15">
         <v>9.5499000000000045</v>
       </c>
-      <c r="BZ7" s="16">
+      <c r="CL7" s="16">
         <v>8.5063399999999945</v>
       </c>
-      <c r="CA7" s="16">
+      <c r="CM7" s="16">
         <v>13.154740000000004</v>
       </c>
-      <c r="CB7" s="16"/>
-[...4 lines deleted...]
-      <c r="CG7" s="19"/>
+      <c r="CN7" s="16">
+        <v>6.119250000000001</v>
+      </c>
+      <c r="CO7" s="16"/>
+      <c r="CP7" s="19"/>
+      <c r="CQ7" s="19"/>
+      <c r="CR7" s="19"/>
+      <c r="CS7" s="19"/>
     </row>
-    <row r="8" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="14">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="14">
         <v>16.546490000000002</v>
       </c>
       <c r="D8" s="15">
         <v>40.255319999999998</v>
       </c>
       <c r="E8" s="14">
         <v>19.83886</v>
       </c>
       <c r="F8" s="16">
         <v>21.350069999999999</v>
       </c>
       <c r="G8" s="16">
         <v>47.79795</v>
       </c>
       <c r="H8" s="16">
         <v>14.60984</v>
       </c>
       <c r="I8" s="14">
@@ -3365,75 +3583,113 @@
       <c r="BN8" s="16">
         <v>18.17914</v>
       </c>
       <c r="BO8" s="16">
         <v>30.141459999999999</v>
       </c>
       <c r="BP8" s="16">
         <v>15.994889999999984</v>
       </c>
       <c r="BQ8" s="16">
         <v>20.827820000000031</v>
       </c>
       <c r="BR8" s="19">
         <v>29.847419999999971</v>
       </c>
       <c r="BS8" s="19">
         <v>23.805440000000033</v>
       </c>
       <c r="BT8" s="19">
         <v>23.91982999999999</v>
       </c>
       <c r="BU8" s="19">
         <v>38.200000000000003</v>
       </c>
       <c r="BV8" s="38">
+        <v>16.754000000000001</v>
+      </c>
+      <c r="BW8" s="41">
+        <v>15.021759999999997</v>
+      </c>
+      <c r="BX8" s="36">
+        <v>28.563539999999996</v>
+      </c>
+      <c r="BY8" s="36">
+        <v>18.124030000000005</v>
+      </c>
+      <c r="BZ8" s="16">
+        <v>18.2</v>
+      </c>
+      <c r="CA8" s="16">
+        <v>30.739139999999992</v>
+      </c>
+      <c r="CB8" s="16">
+        <v>15.580029999999994</v>
+      </c>
+      <c r="CC8" s="18">
+        <v>20.063180000000017</v>
+      </c>
+      <c r="CD8" s="19">
+        <v>29.737729999999971</v>
+      </c>
+      <c r="CE8" s="19">
+        <v>25.715860000000021</v>
+      </c>
+      <c r="CF8" s="19">
+        <v>28.008229999999998</v>
+      </c>
+      <c r="CG8" s="19">
+        <v>36.334410000000048</v>
+      </c>
+      <c r="CH8" s="38">
         <v>14.153589999999999</v>
       </c>
-      <c r="BW8" s="41">
+      <c r="CI8" s="41">
         <v>15.460839999999999</v>
       </c>
-      <c r="BX8" s="36">
+      <c r="CJ8" s="36">
         <v>30.911340000000003</v>
       </c>
-      <c r="BY8" s="15">
+      <c r="CK8" s="15">
         <v>15.654690000000009</v>
       </c>
-      <c r="BZ8" s="16">
+      <c r="CL8" s="16">
         <v>17.777249999999981</v>
       </c>
-      <c r="CA8" s="16">
+      <c r="CM8" s="16">
         <v>33.422660000000022</v>
       </c>
-      <c r="CB8" s="16"/>
-[...4 lines deleted...]
-      <c r="CG8" s="19"/>
+      <c r="CN8" s="16">
+        <v>15.405569999999997</v>
+      </c>
+      <c r="CO8" s="16"/>
+      <c r="CP8" s="19"/>
+      <c r="CQ8" s="19"/>
+      <c r="CR8" s="19"/>
+      <c r="CS8" s="19"/>
     </row>
-    <row r="9" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="14">
         <v>3.26892</v>
       </c>
       <c r="C9" s="14">
         <v>3.2771399999999997</v>
       </c>
       <c r="D9" s="15">
         <v>4.1713699999999996</v>
       </c>
       <c r="E9" s="14">
         <v>2.86348</v>
       </c>
       <c r="F9" s="16">
         <v>4.0613400000000004</v>
       </c>
       <c r="G9" s="16">
         <v>5.5229600000000003</v>
       </c>
       <c r="H9" s="16">
         <v>2.2067399999999999</v>
       </c>
       <c r="I9" s="14">
@@ -3610,75 +3866,113 @@
       <c r="BN9" s="16">
         <v>3.6722399999999999</v>
       </c>
       <c r="BO9" s="16">
         <v>5.55722</v>
       </c>
       <c r="BP9" s="16">
         <v>2.3529300000000006</v>
       </c>
       <c r="BQ9" s="16">
         <v>3.3822900000000011</v>
       </c>
       <c r="BR9" s="19">
         <v>5.2437700000000014</v>
       </c>
       <c r="BS9" s="19">
         <v>4.7168399999999977</v>
       </c>
       <c r="BT9" s="19">
         <v>5.7874799999999951</v>
       </c>
       <c r="BU9" s="19">
         <v>9.1</v>
       </c>
       <c r="BV9" s="38">
+        <v>2.9497200000000001</v>
+      </c>
+      <c r="BW9" s="41">
+        <v>3.81691</v>
+      </c>
+      <c r="BX9" s="36">
+        <v>4.0516899999999998</v>
+      </c>
+      <c r="BY9" s="36">
+        <v>3.1762299999999986</v>
+      </c>
+      <c r="BZ9" s="16">
+        <v>3.9</v>
+      </c>
+      <c r="CA9" s="16">
+        <v>6.1349900000000019</v>
+      </c>
+      <c r="CB9" s="16">
+        <v>2.4564599999999963</v>
+      </c>
+      <c r="CC9" s="18">
+        <v>3.6118999999999986</v>
+      </c>
+      <c r="CD9" s="19">
+        <v>5.2675899999999984</v>
+      </c>
+      <c r="CE9" s="19">
+        <v>4.6599599999999981</v>
+      </c>
+      <c r="CF9" s="19">
+        <v>5.3624600000000058</v>
+      </c>
+      <c r="CG9" s="19">
+        <v>9.578719999999997</v>
+      </c>
+      <c r="CH9" s="38">
         <v>2.9275100000000003</v>
       </c>
-      <c r="BW9" s="41">
+      <c r="CI9" s="41">
         <v>3.8675200000000003</v>
       </c>
-      <c r="BX9" s="36">
+      <c r="CJ9" s="36">
         <v>4.0887399999999996</v>
       </c>
-      <c r="BY9" s="15">
+      <c r="CK9" s="15">
         <v>3.1641199999999987</v>
       </c>
-      <c r="BZ9" s="16">
+      <c r="CL9" s="16">
         <v>4.0741900000000015</v>
       </c>
-      <c r="CA9" s="16">
+      <c r="CM9" s="16">
         <v>6.3274000000000008</v>
       </c>
-      <c r="CB9" s="16"/>
-[...4 lines deleted...]
-      <c r="CG9" s="19"/>
+      <c r="CN9" s="16">
+        <v>2.5921099999999981</v>
+      </c>
+      <c r="CO9" s="16"/>
+      <c r="CP9" s="19"/>
+      <c r="CQ9" s="19"/>
+      <c r="CR9" s="19"/>
+      <c r="CS9" s="19"/>
     </row>
-    <row r="10" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="14">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="14">
         <v>5.4967899999999998</v>
       </c>
       <c r="D10" s="15">
         <v>7.43947</v>
       </c>
       <c r="E10" s="14">
         <v>6.5916199999999998</v>
       </c>
       <c r="F10" s="16">
         <v>7.1284900000000002</v>
       </c>
       <c r="G10" s="16">
         <v>12.827770000000001</v>
       </c>
       <c r="H10" s="16">
         <v>6.0527600000000001</v>
       </c>
       <c r="I10" s="14">
@@ -3855,75 +4149,113 @@
       <c r="BN10" s="16">
         <v>8.0895399999999995</v>
       </c>
       <c r="BO10" s="16">
         <v>12.77294</v>
       </c>
       <c r="BP10" s="16">
         <v>6.3942499999999995</v>
       </c>
       <c r="BQ10" s="16">
         <v>7.4760100000000023</v>
       </c>
       <c r="BR10" s="19">
         <v>9.5212799999999902</v>
       </c>
       <c r="BS10" s="19">
         <v>7.351300000000009</v>
       </c>
       <c r="BT10" s="19">
         <v>9.0034899999999993</v>
       </c>
       <c r="BU10" s="19">
         <v>16.399999999999999</v>
       </c>
       <c r="BV10" s="38">
+        <v>5.0921799999999999</v>
+      </c>
+      <c r="BW10" s="41">
+        <v>6.1981199999999985</v>
+      </c>
+      <c r="BX10" s="36">
+        <v>8.4126899999999978</v>
+      </c>
+      <c r="BY10" s="36">
+        <v>7.6022099999999995</v>
+      </c>
+      <c r="BZ10" s="16">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="CA10" s="16">
+        <v>13.384680000000003</v>
+      </c>
+      <c r="CB10" s="16">
+        <v>7.0248199999999983</v>
+      </c>
+      <c r="CC10" s="18">
+        <v>7.4753200000000035</v>
+      </c>
+      <c r="CD10" s="19">
+        <v>9.7871199999999874</v>
+      </c>
+      <c r="CE10" s="19">
+        <v>7.6134200000000192</v>
+      </c>
+      <c r="CF10" s="19">
+        <v>9.0587099999999907</v>
+      </c>
+      <c r="CG10" s="19">
+        <v>16.357140000000015</v>
+      </c>
+      <c r="CH10" s="38">
         <v>6.3755499999999996</v>
       </c>
-      <c r="BW10" s="41">
+      <c r="CI10" s="41">
         <v>6.8581199999999987</v>
       </c>
-      <c r="BX10" s="36">
+      <c r="CJ10" s="36">
         <v>7.6338500000000007</v>
       </c>
-      <c r="BY10" s="15">
+      <c r="CK10" s="15">
         <v>7.8647000000000027</v>
       </c>
-      <c r="BZ10" s="16">
+      <c r="CL10" s="16">
         <v>8.3928199999999968</v>
       </c>
-      <c r="CA10" s="16">
+      <c r="CM10" s="16">
         <v>13.861260000000001</v>
       </c>
-      <c r="CB10" s="16"/>
-[...4 lines deleted...]
-      <c r="CG10" s="19"/>
+      <c r="CN10" s="16">
+        <v>6.6043900000000022</v>
+      </c>
+      <c r="CO10" s="16"/>
+      <c r="CP10" s="19"/>
+      <c r="CQ10" s="19"/>
+      <c r="CR10" s="19"/>
+      <c r="CS10" s="19"/>
     </row>
-    <row r="11" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="14">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="14">
         <v>7.4495500000000003</v>
       </c>
       <c r="D11" s="15">
         <v>8.4245800000000006</v>
       </c>
       <c r="E11" s="14">
         <v>7.7876400000000006</v>
       </c>
       <c r="F11" s="16">
         <v>8.4860400000000009</v>
       </c>
       <c r="G11" s="16">
         <v>14.321200000000001</v>
       </c>
       <c r="H11" s="16">
         <v>6.6297199999999998</v>
       </c>
       <c r="I11" s="14">
@@ -4100,75 +4432,113 @@
       <c r="BN11" s="16">
         <v>9.0904500000000006</v>
       </c>
       <c r="BO11" s="16">
         <v>12.98706</v>
       </c>
       <c r="BP11" s="16">
         <v>7.0663399999999967</v>
       </c>
       <c r="BQ11" s="16">
         <v>10.133719999999997</v>
       </c>
       <c r="BR11" s="19">
         <v>11.337990000000005</v>
       </c>
       <c r="BS11" s="19">
         <v>10.557950000000005</v>
       </c>
       <c r="BT11" s="19">
         <v>13.078180000000003</v>
       </c>
       <c r="BU11" s="19">
         <v>23.3</v>
       </c>
       <c r="BV11" s="38">
+        <v>7.8783500000000002</v>
+      </c>
+      <c r="BW11" s="41">
+        <v>7.75739</v>
+      </c>
+      <c r="BX11" s="36">
+        <v>9.0460699999999985</v>
+      </c>
+      <c r="BY11" s="36">
+        <v>8.3253400000000042</v>
+      </c>
+      <c r="BZ11" s="16">
+        <v>9.4</v>
+      </c>
+      <c r="CA11" s="16">
+        <v>15.169830000000005</v>
+      </c>
+      <c r="CB11" s="16">
+        <v>7.2761099999999956</v>
+      </c>
+      <c r="CC11" s="18">
+        <v>10.237040000000007</v>
+      </c>
+      <c r="CD11" s="19">
+        <v>10.913989999999984</v>
+      </c>
+      <c r="CE11" s="19">
+        <v>10.03840000000001</v>
+      </c>
+      <c r="CF11" s="19">
+        <v>12.972979999999993</v>
+      </c>
+      <c r="CG11" s="19">
+        <v>24.293430000000029</v>
+      </c>
+      <c r="CH11" s="38">
         <v>8.1197999999999997</v>
       </c>
-      <c r="BW11" s="41">
+      <c r="CI11" s="41">
         <v>8.0519300000000005</v>
       </c>
-      <c r="BX11" s="36">
+      <c r="CJ11" s="36">
         <v>8.8647500000000008</v>
       </c>
-      <c r="BY11" s="15">
+      <c r="CK11" s="15">
         <v>8.6083499999999979</v>
       </c>
-      <c r="BZ11" s="16">
+      <c r="CL11" s="16">
         <v>9.8294400000000053</v>
       </c>
-      <c r="CA11" s="16">
+      <c r="CM11" s="16">
         <v>14.191110000000002</v>
       </c>
-      <c r="CB11" s="16"/>
-[...4 lines deleted...]
-      <c r="CG11" s="19"/>
+      <c r="CN11" s="16">
+        <v>7.6494799999999898</v>
+      </c>
+      <c r="CO11" s="16"/>
+      <c r="CP11" s="19"/>
+      <c r="CQ11" s="19"/>
+      <c r="CR11" s="19"/>
+      <c r="CS11" s="19"/>
     </row>
-    <row r="12" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="15"/>
       <c r="E12" s="14"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="14"/>
       <c r="J12" s="17"/>
       <c r="K12" s="18"/>
       <c r="L12" s="17"/>
       <c r="M12" s="19"/>
       <c r="N12" s="14"/>
       <c r="O12" s="14"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="14"/>
       <c r="R12" s="16"/>
       <c r="S12" s="20"/>
       <c r="T12" s="16"/>
       <c r="U12" s="14"/>
       <c r="V12" s="17"/>
       <c r="W12" s="18"/>
@@ -4297,75 +4667,113 @@
       <c r="BN12" s="21">
         <v>4.0193200000000004</v>
       </c>
       <c r="BO12" s="21">
         <v>16.580259999999999</v>
       </c>
       <c r="BP12" s="21">
         <v>3.1612300000000033</v>
       </c>
       <c r="BQ12" s="21">
         <v>5.8863400000000041</v>
       </c>
       <c r="BR12" s="19">
         <v>12.163730000000001</v>
       </c>
       <c r="BS12" s="19">
         <v>10.914290000000008</v>
       </c>
       <c r="BT12" s="19">
         <v>11.097879999999989</v>
       </c>
       <c r="BU12" s="19">
         <v>22.2</v>
       </c>
       <c r="BV12" s="38">
+        <v>4.8262399999999994</v>
+      </c>
+      <c r="BW12" s="41">
+        <v>3.5796800000000006</v>
+      </c>
+      <c r="BX12" s="38">
+        <v>12.708899999999998</v>
+      </c>
+      <c r="BY12" s="38">
+        <v>3.7848400000000026</v>
+      </c>
+      <c r="BZ12" s="38">
+        <v>4.2</v>
+      </c>
+      <c r="CA12" s="38">
+        <v>17.524589999999996</v>
+      </c>
+      <c r="CB12" s="38">
+        <v>2.6330700000000036</v>
+      </c>
+      <c r="CC12" s="18">
+        <v>6.1772899999999993</v>
+      </c>
+      <c r="CD12" s="19">
+        <v>12.732919999999993</v>
+      </c>
+      <c r="CE12" s="19">
+        <v>11.435600000000008</v>
+      </c>
+      <c r="CF12" s="19">
+        <v>11.564489999999992</v>
+      </c>
+      <c r="CG12" s="19">
+        <v>24.068750000000009</v>
+      </c>
+      <c r="CH12" s="38">
         <v>4.8295199999999996</v>
       </c>
-      <c r="BW12" s="41">
+      <c r="CI12" s="41">
         <v>3.76945</v>
       </c>
-      <c r="BX12" s="38">
+      <c r="CJ12" s="38">
         <v>12.89777</v>
       </c>
-      <c r="BY12" s="21">
+      <c r="CK12" s="21">
         <v>3.9627000000000017</v>
       </c>
-      <c r="BZ12" s="38">
+      <c r="CL12" s="38">
         <v>4.1834400000000009</v>
       </c>
-      <c r="CA12" s="38">
+      <c r="CM12" s="38">
         <v>17.587459999999997</v>
       </c>
-      <c r="CB12" s="21"/>
-[...4 lines deleted...]
-      <c r="CG12" s="19"/>
+      <c r="CN12" s="38">
+        <v>2.8399000000000001</v>
+      </c>
+      <c r="CO12" s="21"/>
+      <c r="CP12" s="19"/>
+      <c r="CQ12" s="19"/>
+      <c r="CR12" s="19"/>
+      <c r="CS12" s="19"/>
     </row>
-    <row r="13" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="14">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="14">
         <v>6.2229999999999999</v>
       </c>
       <c r="D13" s="20">
         <v>9.0587400000000002</v>
       </c>
       <c r="E13" s="14">
         <v>6.2418999999999993</v>
       </c>
       <c r="F13" s="16">
         <v>9.1622400000000006</v>
       </c>
       <c r="G13" s="16">
         <v>20.24588</v>
       </c>
       <c r="H13" s="16">
         <v>6.5487399999999996</v>
       </c>
       <c r="I13" s="14">
@@ -4542,75 +4950,113 @@
       <c r="BN13" s="16">
         <v>6.3532000000000002</v>
       </c>
       <c r="BO13" s="16">
         <v>13.873280000000001</v>
       </c>
       <c r="BP13" s="16">
         <v>5.2444900000000061</v>
       </c>
       <c r="BQ13" s="16">
         <v>6.9677000000000007</v>
       </c>
       <c r="BR13" s="19">
         <v>13.057620000000007</v>
       </c>
       <c r="BS13" s="19">
         <v>6.1292399999999958</v>
       </c>
       <c r="BT13" s="19">
         <v>8.8824499999999915</v>
       </c>
       <c r="BU13" s="19">
         <v>18.600000000000001</v>
       </c>
       <c r="BV13" s="38">
+        <v>5.5841299999999991</v>
+      </c>
+      <c r="BW13" s="41">
+        <v>4.3519000000000014</v>
+      </c>
+      <c r="BX13" s="36">
+        <v>6.3672899999999988</v>
+      </c>
+      <c r="BY13" s="36">
+        <v>5.9298000000000037</v>
+      </c>
+      <c r="BZ13" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="CA13" s="16">
+        <v>14.965889999999998</v>
+      </c>
+      <c r="CB13" s="16">
+        <v>5.2265000000000015</v>
+      </c>
+      <c r="CC13" s="18">
+        <v>7.3486800000000017</v>
+      </c>
+      <c r="CD13" s="19">
+        <v>13.350570000000005</v>
+      </c>
+      <c r="CE13" s="19">
+        <v>6.3549499999999881</v>
+      </c>
+      <c r="CF13" s="19">
+        <v>9.6985600000000005</v>
+      </c>
+      <c r="CG13" s="19">
+        <v>19.369250000000008</v>
+      </c>
+      <c r="CH13" s="38">
         <v>5.7555499999999995</v>
       </c>
-      <c r="BW13" s="41">
+      <c r="CI13" s="41">
         <v>4.4461300000000001</v>
       </c>
-      <c r="BX13" s="36">
+      <c r="CJ13" s="36">
         <v>6.6315100000000022</v>
       </c>
-      <c r="BY13" s="15">
+      <c r="CK13" s="15">
         <v>5.0717999999999961</v>
       </c>
-      <c r="BZ13" s="16">
+      <c r="CL13" s="16">
         <v>6.9245400000000004</v>
       </c>
-      <c r="CA13" s="16">
+      <c r="CM13" s="16">
         <v>15.988419999999998</v>
       </c>
-      <c r="CB13" s="16"/>
-[...4 lines deleted...]
-      <c r="CG13" s="19"/>
+      <c r="CN13" s="16">
+        <v>5.9633800000000079</v>
+      </c>
+      <c r="CO13" s="16"/>
+      <c r="CP13" s="19"/>
+      <c r="CQ13" s="19"/>
+      <c r="CR13" s="19"/>
+      <c r="CS13" s="19"/>
     </row>
-    <row r="14" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="14">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="14">
         <v>9.9194300000000002</v>
       </c>
       <c r="D14" s="20">
         <v>6.6530200000000006</v>
       </c>
       <c r="E14" s="14">
         <v>8.595229999999999</v>
       </c>
       <c r="F14" s="16">
         <v>9.86416</v>
       </c>
       <c r="G14" s="16">
         <v>11.25543</v>
       </c>
       <c r="H14" s="16">
         <v>3.8573899999999997</v>
       </c>
       <c r="I14" s="14">
@@ -4787,75 +5233,113 @@
       <c r="BN14" s="16">
         <v>6.68222</v>
       </c>
       <c r="BO14" s="16">
         <v>10.92529</v>
       </c>
       <c r="BP14" s="16">
         <v>3.0250799999999884</v>
       </c>
       <c r="BQ14" s="16">
         <v>4.7274500000000117</v>
       </c>
       <c r="BR14" s="19">
         <v>5.7961099999999917</v>
       </c>
       <c r="BS14" s="19">
         <v>4.0338300000000018</v>
       </c>
       <c r="BT14" s="19">
         <v>4.074389999999994</v>
       </c>
       <c r="BU14" s="19">
         <v>5.7</v>
       </c>
       <c r="BV14" s="38">
+        <v>5.95533</v>
+      </c>
+      <c r="BW14" s="41">
+        <v>6.3269699999999993</v>
+      </c>
+      <c r="BX14" s="36">
+        <v>5.3144999999999989</v>
+      </c>
+      <c r="BY14" s="36">
+        <v>6.032820000000001</v>
+      </c>
+      <c r="BZ14" s="16">
+        <v>6.7</v>
+      </c>
+      <c r="CA14" s="16">
+        <v>6.7208399999999955</v>
+      </c>
+      <c r="CB14" s="16">
+        <v>3.2255500000000055</v>
+      </c>
+      <c r="CC14" s="18">
+        <v>4.3216699999999975</v>
+      </c>
+      <c r="CD14" s="19">
+        <v>5.1180799999999991</v>
+      </c>
+      <c r="CE14" s="19">
+        <v>3.7011300000000062</v>
+      </c>
+      <c r="CF14" s="19">
+        <v>3.9015699999999924</v>
+      </c>
+      <c r="CG14" s="19">
+        <v>5.678990000000006</v>
+      </c>
+      <c r="CH14" s="38">
         <v>6.0863300000000002</v>
       </c>
-      <c r="BW14" s="41">
+      <c r="CI14" s="41">
         <v>6.2534899999999993</v>
       </c>
-      <c r="BX14" s="36">
+      <c r="CJ14" s="36">
         <v>5.2313700000000019</v>
       </c>
-      <c r="BY14" s="15">
+      <c r="CK14" s="15">
         <v>6.2391199999999998</v>
       </c>
-      <c r="BZ14" s="16">
+      <c r="CL14" s="16">
         <v>6.3407099999999943</v>
       </c>
-      <c r="CA14" s="16">
+      <c r="CM14" s="16">
         <v>9.8916700000000048</v>
       </c>
-      <c r="CB14" s="16"/>
-[...4 lines deleted...]
-      <c r="CG14" s="19"/>
+      <c r="CN14" s="16">
+        <v>2.9592799999999997</v>
+      </c>
+      <c r="CO14" s="16"/>
+      <c r="CP14" s="19"/>
+      <c r="CQ14" s="19"/>
+      <c r="CR14" s="19"/>
+      <c r="CS14" s="19"/>
     </row>
-    <row r="15" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="14">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="14">
         <v>2.56325</v>
       </c>
       <c r="D15" s="20">
         <v>2.6175900000000003</v>
       </c>
       <c r="E15" s="14">
         <v>2.5294299999999996</v>
       </c>
       <c r="F15" s="16">
         <v>2.73339</v>
       </c>
       <c r="G15" s="16">
         <v>2.8500199999999998</v>
       </c>
       <c r="H15" s="16">
         <v>2.9573299999999998</v>
       </c>
       <c r="I15" s="14">
@@ -5032,75 +5516,113 @@
       <c r="BN15" s="16">
         <v>2.55945</v>
       </c>
       <c r="BO15" s="16">
         <v>3.24607</v>
       </c>
       <c r="BP15" s="16">
         <v>2.6931100000000008</v>
       </c>
       <c r="BQ15" s="16">
         <v>2.9249799999999979</v>
       </c>
       <c r="BR15" s="19">
         <v>3.1489900000000013</v>
       </c>
       <c r="BS15" s="19">
         <v>3.5069799999999987</v>
       </c>
       <c r="BT15" s="19">
         <v>3.7016899999999993</v>
       </c>
       <c r="BU15" s="19">
         <v>6.1</v>
       </c>
       <c r="BV15" s="38">
+        <v>3.1520900000000003</v>
+      </c>
+      <c r="BW15" s="41">
+        <v>2.8274099999999995</v>
+      </c>
+      <c r="BX15" s="36">
+        <v>2.6557700000000004</v>
+      </c>
+      <c r="BY15" s="36">
+        <v>2.6942700000000013</v>
+      </c>
+      <c r="BZ15" s="16">
+        <v>2.7</v>
+      </c>
+      <c r="CA15" s="16">
+        <v>3.3633200000000016</v>
+      </c>
+      <c r="CB15" s="16">
+        <v>2.8195200000000007</v>
+      </c>
+      <c r="CC15" s="18">
+        <v>3.0605499999999992</v>
+      </c>
+      <c r="CD15" s="19">
+        <v>3.2962099999999985</v>
+      </c>
+      <c r="CE15" s="19">
+        <v>3.6729899999999986</v>
+      </c>
+      <c r="CF15" s="19">
+        <v>3.9593600000000002</v>
+      </c>
+      <c r="CG15" s="19">
+        <v>7.5763999999999996</v>
+      </c>
+      <c r="CH15" s="38">
         <v>3.2584299999999997</v>
       </c>
-      <c r="BW15" s="41">
+      <c r="CI15" s="41">
         <v>2.9251500000000004</v>
       </c>
-      <c r="BX15" s="36">
+      <c r="CJ15" s="36">
         <v>2.7644200000000003</v>
       </c>
-      <c r="BY15" s="15">
+      <c r="CK15" s="15">
         <v>2.7674599999999998</v>
       </c>
-      <c r="BZ15" s="16">
+      <c r="CL15" s="16">
         <v>2.7699599999999975</v>
       </c>
-      <c r="CA15" s="16">
+      <c r="CM15" s="16">
         <v>3.6009000000000029</v>
       </c>
-      <c r="CB15" s="16"/>
-[...4 lines deleted...]
-      <c r="CG15" s="19"/>
+      <c r="CN15" s="16">
+        <v>2.9076799999999992</v>
+      </c>
+      <c r="CO15" s="16"/>
+      <c r="CP15" s="19"/>
+      <c r="CQ15" s="19"/>
+      <c r="CR15" s="19"/>
+      <c r="CS15" s="19"/>
     </row>
-    <row r="16" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="14">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="14">
         <v>0.78895000000000004</v>
       </c>
       <c r="D16" s="20">
         <v>0.29094999999999999</v>
       </c>
       <c r="E16" s="14">
         <v>0.55559999999999998</v>
       </c>
       <c r="F16" s="16">
         <v>0.47108</v>
       </c>
       <c r="G16" s="16">
         <v>1.0369999999999999</v>
       </c>
       <c r="H16" s="16">
         <v>0.67603999999999997</v>
       </c>
       <c r="I16" s="14">
@@ -5277,75 +5799,113 @@
       <c r="BN16" s="16">
         <v>1.28382</v>
       </c>
       <c r="BO16" s="16">
         <v>1.7539800000000001</v>
       </c>
       <c r="BP16" s="16">
         <v>1.3145099999999967</v>
       </c>
       <c r="BQ16" s="16">
         <v>1.7776800000000019</v>
       </c>
       <c r="BR16" s="19">
         <v>2.5508600000000001</v>
       </c>
       <c r="BS16" s="19">
         <v>1.5918899999999994</v>
       </c>
       <c r="BT16" s="19">
         <v>1.9818499999999979</v>
       </c>
       <c r="BU16" s="19">
         <v>3.1</v>
       </c>
       <c r="BV16" s="38">
+        <v>1.0145200000000001</v>
+      </c>
+      <c r="BW16" s="41">
+        <v>1.4218700000000002</v>
+      </c>
+      <c r="BX16" s="36">
+        <v>1.1675199999999997</v>
+      </c>
+      <c r="BY16" s="36">
+        <v>1.5967800000000008</v>
+      </c>
+      <c r="BZ16" s="16">
+        <v>1.3</v>
+      </c>
+      <c r="CA16" s="16">
+        <v>1.9340999999999999</v>
+      </c>
+      <c r="CB16" s="16">
+        <v>1.5101300000000002</v>
+      </c>
+      <c r="CC16" s="18">
+        <v>1.5708699999999993</v>
+      </c>
+      <c r="CD16" s="19">
+        <v>2.6670400000000019</v>
+      </c>
+      <c r="CE16" s="19">
+        <v>1.9353699999999971</v>
+      </c>
+      <c r="CF16" s="19">
+        <v>2.2723399999999998</v>
+      </c>
+      <c r="CG16" s="19">
+        <v>3.1377200000000016</v>
+      </c>
+      <c r="CH16" s="38">
         <v>1.4176799999999998</v>
       </c>
-      <c r="BW16" s="41">
+      <c r="CI16" s="41">
         <v>1.5969000000000002</v>
       </c>
-      <c r="BX16" s="36">
+      <c r="CJ16" s="36">
         <v>0.84323999999999977</v>
       </c>
-      <c r="BY16" s="15">
+      <c r="CK16" s="15">
         <v>1.5477500000000011</v>
       </c>
-      <c r="BZ16" s="16">
+      <c r="CL16" s="16">
         <v>1.4281299999999995</v>
       </c>
-      <c r="CA16" s="16">
+      <c r="CM16" s="16">
         <v>2.3151600000000006</v>
       </c>
-      <c r="CB16" s="16"/>
-[...4 lines deleted...]
-      <c r="CG16" s="19"/>
+      <c r="CN16" s="16">
+        <v>1.6778300000000002</v>
+      </c>
+      <c r="CO16" s="16"/>
+      <c r="CP16" s="19"/>
+      <c r="CQ16" s="19"/>
+      <c r="CR16" s="19"/>
+      <c r="CS16" s="19"/>
     </row>
-    <row r="17" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="14">
         <v>6.50563</v>
       </c>
       <c r="D17" s="20">
         <v>6.9489099999999997</v>
       </c>
       <c r="E17" s="14">
         <v>6.2587999999999999</v>
       </c>
       <c r="F17" s="16">
         <v>7.1225100000000001</v>
       </c>
       <c r="G17" s="16">
         <v>8.3973899999999997</v>
       </c>
       <c r="H17" s="16">
         <v>7.3526499999999997</v>
       </c>
       <c r="I17" s="14">
@@ -5522,75 +6082,113 @@
       <c r="BN17" s="16">
         <v>7.8122100000000003</v>
       </c>
       <c r="BO17" s="16">
         <v>12.232959999999999</v>
       </c>
       <c r="BP17" s="16">
         <v>10.27516</v>
       </c>
       <c r="BQ17" s="16">
         <v>8.7579599999999971</v>
       </c>
       <c r="BR17" s="19">
         <v>9.3651800000000094</v>
       </c>
       <c r="BS17" s="19">
         <v>10.505299999999991</v>
       </c>
       <c r="BT17" s="19">
         <v>11.796549999999996</v>
       </c>
       <c r="BU17" s="19">
         <v>15.8</v>
       </c>
       <c r="BV17" s="38">
+        <v>6.0489300000000004</v>
+      </c>
+      <c r="BW17" s="41">
+        <v>6.0904799999999994</v>
+      </c>
+      <c r="BX17" s="36">
+        <v>7.2988699999999991</v>
+      </c>
+      <c r="BY17" s="36">
+        <v>7.3644999999999996</v>
+      </c>
+      <c r="BZ17" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="CA17" s="16">
+        <v>11.117919999999998</v>
+      </c>
+      <c r="CB17" s="16">
+        <v>10.123130000000003</v>
+      </c>
+      <c r="CC17" s="18">
+        <v>8.2917699999999996</v>
+      </c>
+      <c r="CD17" s="19">
+        <v>9.2002000000000024</v>
+      </c>
+      <c r="CE17" s="19">
+        <v>10.640929999999997</v>
+      </c>
+      <c r="CF17" s="19">
+        <v>11.070239999999998</v>
+      </c>
+      <c r="CG17" s="19">
+        <v>15.550200000000018</v>
+      </c>
+      <c r="CH17" s="38">
         <v>6.3883299999999998</v>
       </c>
-      <c r="BW17" s="41">
+      <c r="CI17" s="41">
         <v>6.8398599999999998</v>
       </c>
-      <c r="BX17" s="36">
+      <c r="CJ17" s="36">
         <v>7.6767200000000013</v>
       </c>
-      <c r="BY17" s="15">
+      <c r="CK17" s="15">
         <v>8.2381399999999978</v>
       </c>
-      <c r="BZ17" s="16">
+      <c r="CL17" s="16">
         <v>7.7632299999999965</v>
       </c>
-      <c r="CA17" s="16">
+      <c r="CM17" s="16">
         <v>12.20478</v>
       </c>
-      <c r="CB17" s="16"/>
-[...4 lines deleted...]
-      <c r="CG17" s="19"/>
+      <c r="CN17" s="16">
+        <v>8.6660000000000039</v>
+      </c>
+      <c r="CO17" s="16"/>
+      <c r="CP17" s="19"/>
+      <c r="CQ17" s="19"/>
+      <c r="CR17" s="19"/>
+      <c r="CS17" s="19"/>
     </row>
-    <row r="18" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="14">
         <v>5.9502499999999996</v>
       </c>
       <c r="D18" s="20">
         <v>4.5150299999999994</v>
       </c>
       <c r="E18" s="14">
         <v>5.1754300000000004</v>
       </c>
       <c r="F18" s="16">
         <v>5.3824100000000001</v>
       </c>
       <c r="G18" s="16">
         <v>3.7883899999999997</v>
       </c>
       <c r="H18" s="16">
         <v>12.046719999999999</v>
       </c>
       <c r="I18" s="14">
@@ -5767,75 +6365,113 @@
       <c r="BN18" s="16">
         <v>4.0389400000000002</v>
       </c>
       <c r="BO18" s="16">
         <v>5.4348199999999993</v>
       </c>
       <c r="BP18" s="16">
         <v>7.2750899999999987</v>
       </c>
       <c r="BQ18" s="16">
         <v>8.9346099999999993</v>
       </c>
       <c r="BR18" s="19">
         <v>9.3225599999999957</v>
       </c>
       <c r="BS18" s="19">
         <v>5.7706100000000049</v>
       </c>
       <c r="BT18" s="19">
         <v>5.1452899999999886</v>
       </c>
       <c r="BU18" s="19">
         <v>8.1</v>
       </c>
       <c r="BV18" s="38">
+        <v>7.5197099999999999</v>
+      </c>
+      <c r="BW18" s="41">
+        <v>4.9346599999999992</v>
+      </c>
+      <c r="BX18" s="36">
+        <v>5.2496800000000032</v>
+      </c>
+      <c r="BY18" s="36">
+        <v>4.9000599999999999</v>
+      </c>
+      <c r="BZ18" s="16">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="CA18" s="16">
+        <v>5.6043600000000033</v>
+      </c>
+      <c r="CB18" s="16">
+        <v>9.1029699999999991</v>
+      </c>
+      <c r="CC18" s="18">
+        <v>9.774879999999996</v>
+      </c>
+      <c r="CD18" s="19">
+        <v>10.008620000000001</v>
+      </c>
+      <c r="CE18" s="19">
+        <v>6.3391400000000075</v>
+      </c>
+      <c r="CF18" s="19">
+        <v>5.3824499999999915</v>
+      </c>
+      <c r="CG18" s="19">
+        <v>8.258189999999999</v>
+      </c>
+      <c r="CH18" s="38">
         <v>7.6789699999999996</v>
       </c>
-      <c r="BW18" s="41">
+      <c r="CI18" s="41">
         <v>5.0573000000000015</v>
       </c>
-      <c r="BX18" s="36">
+      <c r="CJ18" s="36">
         <v>4.8398199999999996</v>
       </c>
-      <c r="BY18" s="15">
+      <c r="CK18" s="15">
         <v>4.6068800000000003</v>
       </c>
-      <c r="BZ18" s="16">
+      <c r="CL18" s="16">
         <v>5.1710199999999986</v>
       </c>
-      <c r="CA18" s="16">
+      <c r="CM18" s="16">
         <v>6.5207200000000007</v>
       </c>
-      <c r="CB18" s="16"/>
-[...4 lines deleted...]
-      <c r="CG18" s="19"/>
+      <c r="CN18" s="16">
+        <v>8.7324599999999961</v>
+      </c>
+      <c r="CO18" s="16"/>
+      <c r="CP18" s="19"/>
+      <c r="CQ18" s="19"/>
+      <c r="CR18" s="19"/>
+      <c r="CS18" s="19"/>
     </row>
-    <row r="19" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="16">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="14">
         <v>17.283609999999999</v>
       </c>
       <c r="D19" s="20">
         <v>18.636869999999998</v>
       </c>
       <c r="E19" s="14">
         <v>16.675060000000002</v>
       </c>
       <c r="F19" s="16">
         <v>16.064250000000001</v>
       </c>
       <c r="G19" s="16">
         <v>19.638909999999999</v>
       </c>
       <c r="H19" s="16">
         <v>15.724879999999999</v>
       </c>
       <c r="I19" s="14">
@@ -6012,75 +6648,113 @@
       <c r="BN19" s="16">
         <v>12.87965</v>
       </c>
       <c r="BO19" s="16">
         <v>23.359819999999999</v>
       </c>
       <c r="BP19" s="16">
         <v>12.177410000000009</v>
       </c>
       <c r="BQ19" s="16">
         <v>15.55258000000002</v>
       </c>
       <c r="BR19" s="19">
         <v>25.107439999999968</v>
       </c>
       <c r="BS19" s="19">
         <v>20.196629999999999</v>
       </c>
       <c r="BT19" s="19">
         <v>23.777960000000036</v>
       </c>
       <c r="BU19" s="19">
         <v>48.3</v>
       </c>
       <c r="BV19" s="39">
+        <v>16.394089999999998</v>
+      </c>
+      <c r="BW19" s="41">
+        <v>15.734220000000001</v>
+      </c>
+      <c r="BX19" s="36">
+        <v>16.389110000000002</v>
+      </c>
+      <c r="BY19" s="36">
+        <v>13.983980000000003</v>
+      </c>
+      <c r="BZ19" s="16">
+        <v>14.1</v>
+      </c>
+      <c r="CA19" s="16">
+        <v>16.321460000000002</v>
+      </c>
+      <c r="CB19" s="16">
+        <v>14.102709999999988</v>
+      </c>
+      <c r="CC19" s="18">
+        <v>15.936199999999999</v>
+      </c>
+      <c r="CD19" s="19">
+        <v>35.644810000000007</v>
+      </c>
+      <c r="CE19" s="19">
+        <v>23.051400000000001</v>
+      </c>
+      <c r="CF19" s="19">
+        <v>21.970169999999996</v>
+      </c>
+      <c r="CG19" s="19">
+        <v>41.175829999999991</v>
+      </c>
+      <c r="CH19" s="39">
         <v>18.16854</v>
       </c>
-      <c r="BW19" s="41">
+      <c r="CI19" s="41">
         <v>18.410110000000003</v>
       </c>
-      <c r="BX19" s="36">
+      <c r="CJ19" s="36">
         <v>19.526079999999993</v>
       </c>
-      <c r="BY19" s="15">
+      <c r="CK19" s="15">
         <v>19.965650000000004</v>
       </c>
-      <c r="BZ19" s="16">
+      <c r="CL19" s="16">
         <v>17.41413</v>
       </c>
-      <c r="CA19" s="16">
+      <c r="CM19" s="16">
         <v>22.786789999999982</v>
       </c>
-      <c r="CB19" s="16"/>
-[...4 lines deleted...]
-      <c r="CG19" s="19"/>
+      <c r="CN19" s="16">
+        <v>19.79867000000003</v>
+      </c>
+      <c r="CO19" s="16"/>
+      <c r="CP19" s="19"/>
+      <c r="CQ19" s="19"/>
+      <c r="CR19" s="19"/>
+      <c r="CS19" s="19"/>
     </row>
-    <row r="20" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="14"/>
       <c r="D20" s="20"/>
       <c r="E20" s="14"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="14"/>
       <c r="J20" s="17"/>
       <c r="K20" s="18"/>
       <c r="L20" s="17"/>
       <c r="M20" s="19"/>
       <c r="N20" s="16"/>
       <c r="O20" s="14"/>
       <c r="P20" s="20"/>
       <c r="Q20" s="14"/>
       <c r="R20" s="16"/>
       <c r="S20" s="20"/>
       <c r="T20" s="16"/>
       <c r="U20" s="14"/>
       <c r="V20" s="17"/>
       <c r="W20" s="18"/>
@@ -6209,75 +6883,113 @@
       <c r="BN20" s="28">
         <v>1.5573599999999999</v>
       </c>
       <c r="BO20" s="28">
         <v>3.1589999999999998</v>
       </c>
       <c r="BP20" s="28">
         <v>1.0873000000000026</v>
       </c>
       <c r="BQ20" s="28">
         <v>2.0633999999999997</v>
       </c>
       <c r="BR20" s="19">
         <v>3.5876499999999982</v>
       </c>
       <c r="BS20" s="19">
         <v>1.7926999999999964</v>
       </c>
       <c r="BT20" s="19">
         <v>1.4039500000000054</v>
       </c>
       <c r="BU20" s="19">
         <v>5.5</v>
       </c>
       <c r="BV20" s="40">
+        <v>3.7859499999999997</v>
+      </c>
+      <c r="BW20" s="41">
+        <v>1.1743800000000002</v>
+      </c>
+      <c r="BX20" s="40">
+        <v>1.5045500000000009</v>
+      </c>
+      <c r="BY20" s="40">
+        <v>0.81489999999999974</v>
+      </c>
+      <c r="BZ20" s="40">
+        <v>1.6</v>
+      </c>
+      <c r="CA20" s="40">
+        <v>3.1646999999999998</v>
+      </c>
+      <c r="CB20" s="40">
+        <v>1.1138999999999992</v>
+      </c>
+      <c r="CC20" s="18">
+        <v>2.0481999999999996</v>
+      </c>
+      <c r="CD20" s="19">
+        <v>3.6004000000000005</v>
+      </c>
+      <c r="CE20" s="19">
+        <v>1.7977000000000025</v>
+      </c>
+      <c r="CF20" s="19">
+        <v>1.4133999999999993</v>
+      </c>
+      <c r="CG20" s="19">
+        <v>5.554000000000002</v>
+      </c>
+      <c r="CH20" s="40">
         <v>3.7767000000000004</v>
       </c>
-      <c r="BW20" s="41">
+      <c r="CI20" s="41">
         <v>1.1639000000000004</v>
       </c>
-      <c r="BX20" s="40">
+      <c r="CJ20" s="40">
         <v>1.5</v>
       </c>
-      <c r="BY20" s="28">
+      <c r="CK20" s="28">
         <v>0.81169999999999831</v>
       </c>
-      <c r="BZ20" s="40">
+      <c r="CL20" s="40">
         <v>1.5647999999999991</v>
       </c>
-      <c r="CA20" s="40">
+      <c r="CM20" s="40">
         <v>3.1828400000000023</v>
       </c>
-      <c r="CB20" s="28"/>
-[...4 lines deleted...]
-      <c r="CG20" s="19"/>
+      <c r="CN20" s="40">
+        <v>1.2248599999999996</v>
+      </c>
+      <c r="CO20" s="28"/>
+      <c r="CP20" s="19"/>
+      <c r="CQ20" s="19"/>
+      <c r="CR20" s="19"/>
+      <c r="CS20" s="19"/>
     </row>
-    <row r="21" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="14">
         <v>16.212150000000001</v>
       </c>
       <c r="D21" s="20">
         <v>18.50976</v>
       </c>
       <c r="E21" s="14">
         <v>17.24981</v>
       </c>
       <c r="F21" s="16">
         <v>18.506250000000001</v>
       </c>
       <c r="G21" s="16">
         <v>32.603470000000002</v>
       </c>
       <c r="H21" s="16">
         <v>21.373360000000002</v>
       </c>
       <c r="I21" s="14">
@@ -6454,75 +7166,113 @@
       <c r="BN21" s="16">
         <v>12.42474</v>
       </c>
       <c r="BO21" s="16">
         <v>16.603080000000002</v>
       </c>
       <c r="BP21" s="16">
         <v>12.762930000000011</v>
       </c>
       <c r="BQ21" s="16">
         <v>11.896739999999994</v>
       </c>
       <c r="BR21" s="19">
         <v>15.140799999999999</v>
       </c>
       <c r="BS21" s="19">
         <v>12.605049999999991</v>
       </c>
       <c r="BT21" s="19">
         <v>14.793390000000002</v>
       </c>
       <c r="BU21" s="19">
         <v>23</v>
       </c>
       <c r="BV21" s="38">
+        <v>9.5297900000000002</v>
+      </c>
+      <c r="BW21" s="41">
+        <v>10.196710000000001</v>
+      </c>
+      <c r="BX21" s="36">
+        <v>11.193650000000002</v>
+      </c>
+      <c r="BY21" s="36">
+        <v>10.842629999999996</v>
+      </c>
+      <c r="BZ21" s="16">
+        <v>11.6</v>
+      </c>
+      <c r="CA21" s="16">
+        <v>16.348690000000012</v>
+      </c>
+      <c r="CB21" s="16">
+        <v>13.27794999999999</v>
+      </c>
+      <c r="CC21" s="18">
+        <v>12.319640000000021</v>
+      </c>
+      <c r="CD21" s="19">
+        <v>16.060009999999977</v>
+      </c>
+      <c r="CE21" s="19">
+        <v>13.542840000000027</v>
+      </c>
+      <c r="CF21" s="19">
+        <v>15.546709999999976</v>
+      </c>
+      <c r="CG21" s="19">
+        <v>24.297510000000017</v>
+      </c>
+      <c r="CH21" s="38">
         <v>8.7518700000000003</v>
       </c>
-      <c r="BW21" s="41">
+      <c r="CI21" s="41">
         <v>9.8628200000000028</v>
       </c>
-      <c r="BX21" s="36">
+      <c r="CJ21" s="36">
         <v>12.625159999999994</v>
       </c>
-      <c r="BY21" s="15">
+      <c r="CK21" s="15">
         <v>11.24051</v>
       </c>
-      <c r="BZ21" s="16">
+      <c r="CL21" s="16">
         <v>11.906830000000006</v>
       </c>
-      <c r="CA21" s="16">
+      <c r="CM21" s="16">
         <v>17.567149999999998</v>
       </c>
-      <c r="CB21" s="16"/>
-[...4 lines deleted...]
-      <c r="CG21" s="19"/>
+      <c r="CN21" s="16">
+        <v>13.954160000000002</v>
+      </c>
+      <c r="CO21" s="16"/>
+      <c r="CP21" s="19"/>
+      <c r="CQ21" s="19"/>
+      <c r="CR21" s="19"/>
+      <c r="CS21" s="19"/>
     </row>
-    <row r="22" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="14">
         <v>1.4070000000000001E-2</v>
       </c>
       <c r="D22" s="20">
         <v>1.5220000000000001E-2</v>
       </c>
       <c r="E22" s="14">
         <v>1.3509999999999999E-2</v>
       </c>
       <c r="F22" s="16">
         <v>1.2619999999999999E-2</v>
       </c>
       <c r="G22" s="16">
         <v>1.523E-2</v>
       </c>
       <c r="H22" s="16">
         <v>1.525E-2</v>
       </c>
       <c r="I22" s="14">
@@ -6699,75 +7449,113 @@
       <c r="BN22" s="16">
         <v>4.9000000000000007E-3</v>
       </c>
       <c r="BO22" s="16">
         <v>4.5999999999999999E-3</v>
       </c>
       <c r="BP22" s="16">
         <v>3.8899999999999976E-3</v>
       </c>
       <c r="BQ22" s="16">
         <v>5.2400000000000016E-3</v>
       </c>
       <c r="BR22" s="19">
         <v>6.1000000000000013E-3</v>
       </c>
       <c r="BS22" s="19">
         <v>5.400000000000002E-3</v>
       </c>
       <c r="BT22" s="19">
         <v>5.6000000000000008E-3</v>
       </c>
       <c r="BU22" s="19">
         <v>0</v>
       </c>
       <c r="BV22" s="38">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="BW22" s="41">
+        <v>4.8000000000000004E-3</v>
+      </c>
+      <c r="BX22" s="37">
+        <v>7.499999999999998E-3</v>
+      </c>
+      <c r="BY22" s="37">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="BZ22" s="16">
+        <v>0</v>
+      </c>
+      <c r="CA22" s="16">
+        <v>5.0999999999999969E-3</v>
+      </c>
+      <c r="CB22" s="16">
+        <v>3.4000000000000072E-3</v>
+      </c>
+      <c r="CC22" s="18">
+        <v>5.5999999999999939E-3</v>
+      </c>
+      <c r="CD22" s="19">
+        <v>6.300000000000007E-3</v>
+      </c>
+      <c r="CE22" s="19">
+        <v>6.1299999999999896E-3</v>
+      </c>
+      <c r="CF22" s="19">
+        <v>7.0000000000000132E-3</v>
+      </c>
+      <c r="CG22" s="19">
+        <v>1.3200000000000003E-2</v>
+      </c>
+      <c r="CH22" s="38">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="BW22" s="41">
+      <c r="CI22" s="41">
         <v>5.1999999999999989E-3</v>
       </c>
-      <c r="BX22" s="37">
+      <c r="CJ22" s="37">
         <v>9.6000000000000026E-3</v>
       </c>
-      <c r="BY22" s="20">
+      <c r="CK22" s="20">
         <v>5.4999999999999979E-3</v>
       </c>
-      <c r="BZ22" s="16">
+      <c r="CL22" s="16">
         <v>4.7999999999999987E-3</v>
       </c>
-      <c r="CA22" s="16">
+      <c r="CM22" s="16">
         <v>5.1000000000000038E-3</v>
       </c>
-      <c r="CB22" s="16"/>
-[...4 lines deleted...]
-      <c r="CG22" s="19"/>
+      <c r="CN22" s="16">
+        <v>2.5000000000000022E-3</v>
+      </c>
+      <c r="CO22" s="16"/>
+      <c r="CP22" s="19"/>
+      <c r="CQ22" s="19"/>
+      <c r="CR22" s="19"/>
+      <c r="CS22" s="19"/>
     </row>
-    <row r="23" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="14">
         <v>1.03E-2</v>
       </c>
       <c r="D23" s="20">
         <v>9.1129999999999989E-2</v>
       </c>
       <c r="E23" s="14">
         <v>3.6600000000000001E-3</v>
       </c>
       <c r="F23" s="16">
         <v>0.11067</v>
       </c>
       <c r="G23" s="16">
         <v>2.7870000000000002E-2</v>
       </c>
       <c r="H23" s="16">
         <v>2.2380000000000001E-2</v>
       </c>
       <c r="I23" s="14">
@@ -6944,75 +7732,113 @@
       <c r="BN23" s="16">
         <v>3.5000000000000001E-3</v>
       </c>
       <c r="BO23" s="16">
         <v>4.2000000000000006E-3</v>
       </c>
       <c r="BP23" s="16">
         <v>5.0000000000000044E-4</v>
       </c>
       <c r="BQ23" s="16">
         <v>2.5000000000000022E-3</v>
       </c>
       <c r="BR23" s="19">
         <v>1.26E-2</v>
       </c>
       <c r="BS23" s="19">
         <v>5.6999999999999967E-3</v>
       </c>
       <c r="BT23" s="19">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="BU23" s="19">
         <v>0</v>
       </c>
       <c r="BV23" s="38">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="BW23" s="41">
+        <v>2.9000000000000007E-3</v>
+      </c>
+      <c r="BX23" s="37">
+        <v>7.999999999999995E-4</v>
+      </c>
+      <c r="BY23" s="37">
+        <v>9.9999999999999395E-5</v>
+      </c>
+      <c r="BZ23" s="16">
+        <v>0</v>
+      </c>
+      <c r="CA23" s="16">
+        <v>5.21E-2</v>
+      </c>
+      <c r="CB23" s="16">
+        <v>5.4199999999999998E-2</v>
+      </c>
+      <c r="CC23" s="18">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="CD23" s="19">
+        <v>7.8000000000000014E-3</v>
+      </c>
+      <c r="CE23" s="19">
+        <v>2.2999999999999965E-3</v>
+      </c>
+      <c r="CF23" s="19">
+        <v>4.2899999999999883E-3</v>
+      </c>
+      <c r="CG23" s="19">
+        <v>1.0000000000001674E-4</v>
+      </c>
+      <c r="CH23" s="38">
         <v>2.3999999999999998E-3</v>
       </c>
-      <c r="BW23" s="41">
+      <c r="CI23" s="41">
         <v>4.0999999999999995E-3</v>
       </c>
-      <c r="BX23" s="37">
+      <c r="CJ23" s="37">
         <v>8.9000000000000017E-3</v>
       </c>
-      <c r="BY23" s="20">
+      <c r="CK23" s="20">
         <v>7.9999999999999863E-4</v>
       </c>
-      <c r="BZ23" s="16">
+      <c r="CL23" s="16">
         <v>6.9999999999999923E-4</v>
       </c>
-      <c r="CA23" s="16">
+      <c r="CM23" s="16">
         <v>2.6500000000000003E-2</v>
       </c>
-      <c r="CB23" s="16"/>
-[...4 lines deleted...]
-      <c r="CG23" s="19"/>
+      <c r="CN23" s="16">
+        <v>9.9999999999995925E-5</v>
+      </c>
+      <c r="CO23" s="16"/>
+      <c r="CP23" s="19"/>
+      <c r="CQ23" s="19"/>
+      <c r="CR23" s="19"/>
+      <c r="CS23" s="19"/>
     </row>
-    <row r="24" spans="1:85" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="16">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="24">
         <v>0.90413999999999994</v>
       </c>
       <c r="D24" s="24">
         <v>0.60709000000000002</v>
       </c>
       <c r="E24" s="24">
         <v>1.8797900000000001</v>
       </c>
       <c r="F24" s="24">
         <v>1.8621500000000002</v>
       </c>
       <c r="G24" s="24">
         <v>2.2248600000000001</v>
       </c>
       <c r="H24" s="24">
         <v>1.0976600000000001</v>
       </c>
       <c r="I24" s="14">
@@ -7189,86 +8015,139 @@
       <c r="BN24" s="24">
         <v>0.51790999999999998</v>
       </c>
       <c r="BO24" s="24">
         <v>0.79754999999999998</v>
       </c>
       <c r="BP24" s="24">
         <v>0.56045000000000034</v>
       </c>
       <c r="BQ24" s="24">
         <v>0.44306999999999963</v>
       </c>
       <c r="BR24" s="19">
         <v>0.44793000000000038</v>
       </c>
       <c r="BS24" s="19">
         <v>0.57838999999999974</v>
       </c>
       <c r="BT24" s="19">
         <v>0.64208999999999961</v>
       </c>
       <c r="BU24" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="BV24" s="39">
+        <v>0.86521000000000003</v>
+      </c>
+      <c r="BW24" s="41">
+        <v>0.76929999999999987</v>
+      </c>
+      <c r="BX24" s="39">
+        <v>0.51425000000000032</v>
+      </c>
+      <c r="BY24" s="39">
+        <v>0.50339999999999963</v>
+      </c>
+      <c r="BZ24" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="CA24" s="39">
+        <v>0.64664999999999973</v>
+      </c>
+      <c r="CB24" s="39">
+        <v>0.56180999999999992</v>
+      </c>
+      <c r="CC24" s="18">
+        <v>0.43531999999999993</v>
+      </c>
+      <c r="CD24" s="19">
+        <v>0.48380000000000045</v>
+      </c>
+      <c r="CE24" s="19">
+        <v>0.61134999999999895</v>
+      </c>
+      <c r="CF24" s="19">
+        <v>0.66830000000000123</v>
+      </c>
+      <c r="CG24" s="19">
+        <v>1.09809</v>
+      </c>
+      <c r="CH24" s="39">
         <v>0.79289999999999994</v>
       </c>
-      <c r="BW24" s="41">
+      <c r="CI24" s="41">
         <v>0.65770000000000017</v>
       </c>
-      <c r="BX24" s="39">
+      <c r="CJ24" s="39">
         <v>0.51579999999999981</v>
       </c>
-      <c r="BY24" s="24">
+      <c r="CK24" s="24">
         <v>0.55190000000000006</v>
       </c>
-      <c r="BZ24" s="39">
+      <c r="CL24" s="39">
         <v>0.59670000000000023</v>
       </c>
-      <c r="CA24" s="39">
+      <c r="CM24" s="39">
         <v>0.6133999999999995</v>
       </c>
-      <c r="CB24" s="24"/>
-[...4 lines deleted...]
-      <c r="CG24" s="19"/>
+      <c r="CN24" s="39">
+        <v>0.52029999999999976</v>
+      </c>
+      <c r="CO24" s="24"/>
+      <c r="CP24" s="19"/>
+      <c r="CQ24" s="19"/>
+      <c r="CR24" s="19"/>
+      <c r="CS24" s="19"/>
+    </row>
+    <row r="25" spans="1:97" x14ac:dyDescent="0.2">
+      <c r="BV25" s="25"/>
+      <c r="BW25" s="25"/>
+      <c r="BX25" s="25"/>
+      <c r="BY25" s="25"/>
+      <c r="BZ25" s="25"/>
+      <c r="CA25" s="25"/>
+      <c r="CB25" s="25"/>
+      <c r="CC25" s="25"/>
+      <c r="CD25" s="25"/>
+      <c r="CE25" s="25"/>
+      <c r="CF25" s="25"/>
+      <c r="CG25" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-    <mergeCell ref="BV2:CG2"/>
+  <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="BJ1:CG1"/>
+    <mergeCell ref="BJ1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>