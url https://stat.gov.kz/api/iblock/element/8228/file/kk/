--- v4 (2026-08-13)
+++ v5 (2026-09-23)
@@ -751,86 +751,86 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN4" sqref="CN4:CN24"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="32" width="9.140625" style="1"/>
     <col min="33" max="33" width="8" style="1" customWidth="1"/>
     <col min="34" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="10.7109375" style="1" customWidth="1"/>
     <col min="50" max="84" width="9.140625" style="1"/>
     <col min="85" max="85" width="10" style="1" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="1"/>
     <col min="97" max="97" width="10" style="1" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:97" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
       <c r="R1" s="33"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
       <c r="U1" s="33"/>
       <c r="V1" s="33"/>
       <c r="W1" s="33"/>
@@ -1548,51 +1548,53 @@
       </c>
       <c r="CG4" s="31">
         <v>411.8</v>
       </c>
       <c r="CH4" s="3">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="5">
         <v>349.27510000000001</v>
       </c>
       <c r="CJ4" s="5">
         <v>401.45820000000026</v>
       </c>
       <c r="CK4" s="5">
         <v>402.30879999999956</v>
       </c>
       <c r="CL4" s="6">
         <v>413.60360000000014</v>
       </c>
       <c r="CM4" s="7">
         <v>444.89470000000006</v>
       </c>
       <c r="CN4" s="7">
         <v>442.93339999999989</v>
       </c>
-      <c r="CO4" s="31"/>
+      <c r="CO4" s="31">
+        <v>426.18110000000024</v>
+      </c>
       <c r="CP4" s="31"/>
       <c r="CQ4" s="31"/>
       <c r="CR4" s="31"/>
       <c r="CS4" s="31"/>
     </row>
     <row r="5" spans="1:97" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="4"/>
       <c r="F5" s="6"/>
       <c r="G5" s="7"/>
       <c r="H5" s="8"/>
       <c r="I5" s="7"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="9"/>
       <c r="M5" s="11"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="4"/>
@@ -1783,51 +1785,53 @@
       </c>
       <c r="CG5" s="18">
         <v>3.6</v>
       </c>
       <c r="CH5" s="27">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="15">
         <v>2.9398</v>
       </c>
       <c r="CJ5" s="27">
         <v>4.1638999999999999</v>
       </c>
       <c r="CK5" s="27">
         <v>4.932500000000001</v>
       </c>
       <c r="CL5" s="27">
         <v>5.7027999999999963</v>
       </c>
       <c r="CM5" s="27">
         <v>6.5361000000000047</v>
       </c>
       <c r="CN5" s="27">
         <v>7.2956000000000003</v>
       </c>
-      <c r="CO5" s="18"/>
+      <c r="CO5" s="18">
+        <v>6.1011000000000024</v>
+      </c>
       <c r="CP5" s="18"/>
       <c r="CQ5" s="18"/>
       <c r="CR5" s="18"/>
       <c r="CS5" s="18"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="14">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="14">
         <v>65.641100000000009</v>
       </c>
       <c r="D6" s="15">
         <v>72.736199999999997</v>
       </c>
       <c r="E6" s="14">
         <v>72.274600000000007</v>
       </c>
       <c r="F6" s="16">
         <v>81.002800000000008</v>
       </c>
       <c r="G6" s="16">
@@ -2066,51 +2070,53 @@
       </c>
       <c r="CG6" s="18">
         <v>58.7</v>
       </c>
       <c r="CH6" s="21">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="15">
         <v>52.719999999999992</v>
       </c>
       <c r="CJ6" s="15">
         <v>62.73360000000001</v>
       </c>
       <c r="CK6" s="15">
         <v>60.058300000000003</v>
       </c>
       <c r="CL6" s="16">
         <v>66.188899999999961</v>
       </c>
       <c r="CM6" s="16">
         <v>67.827800000000025</v>
       </c>
       <c r="CN6" s="16">
         <v>68.805300000000045</v>
       </c>
-      <c r="CO6" s="18"/>
+      <c r="CO6" s="18">
+        <v>64.0505</v>
+      </c>
       <c r="CP6" s="18"/>
       <c r="CQ6" s="18"/>
       <c r="CR6" s="18"/>
       <c r="CS6" s="18"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="14">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="14">
         <v>15.657200000000001</v>
       </c>
       <c r="D7" s="15">
         <v>19.294599999999999</v>
       </c>
       <c r="E7" s="14">
         <v>16.922099999999997</v>
       </c>
       <c r="F7" s="16">
         <v>18.684999999999999</v>
       </c>
       <c r="G7" s="16">
@@ -2349,51 +2355,53 @@
       </c>
       <c r="CG7" s="18">
         <v>18</v>
       </c>
       <c r="CH7" s="21">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="15">
         <v>18.652900000000002</v>
       </c>
       <c r="CJ7" s="15">
         <v>20.518099999999997</v>
       </c>
       <c r="CK7" s="15">
         <v>18.856499999999997</v>
       </c>
       <c r="CL7" s="16">
         <v>21.975700000000003</v>
       </c>
       <c r="CM7" s="16">
         <v>22.518699999999995</v>
       </c>
       <c r="CN7" s="16">
         <v>23.617900000000006</v>
       </c>
-      <c r="CO7" s="18"/>
+      <c r="CO7" s="18">
+        <v>20.755799999999994</v>
+      </c>
       <c r="CP7" s="18"/>
       <c r="CQ7" s="18"/>
       <c r="CR7" s="18"/>
       <c r="CS7" s="18"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="14">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="14">
         <v>82.67</v>
       </c>
       <c r="D8" s="15">
         <v>94.397199999999998</v>
       </c>
       <c r="E8" s="14">
         <v>88.945999999999998</v>
       </c>
       <c r="F8" s="16">
         <v>98.305399999999992</v>
       </c>
       <c r="G8" s="16">
@@ -2632,51 +2640,53 @@
       </c>
       <c r="CG8" s="18">
         <v>48.1</v>
       </c>
       <c r="CH8" s="21">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="15">
         <v>41.316699999999997</v>
       </c>
       <c r="CJ8" s="15">
         <v>47.426900000000003</v>
       </c>
       <c r="CK8" s="15">
         <v>46.86269999999999</v>
       </c>
       <c r="CL8" s="16">
         <v>45.284599999999983</v>
       </c>
       <c r="CM8" s="16">
         <v>49.300999999999988</v>
       </c>
       <c r="CN8" s="16">
         <v>49.504100000000051</v>
       </c>
-      <c r="CO8" s="18"/>
+      <c r="CO8" s="18">
+        <v>47.557499999999948</v>
+      </c>
       <c r="CP8" s="18"/>
       <c r="CQ8" s="18"/>
       <c r="CR8" s="18"/>
       <c r="CS8" s="18"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="14">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="14">
         <v>10.187200000000001</v>
       </c>
       <c r="D9" s="15">
         <v>10.464499999999999</v>
       </c>
       <c r="E9" s="14">
         <v>9.5337000000000014</v>
       </c>
       <c r="F9" s="16">
         <v>9.8732000000000006</v>
       </c>
       <c r="G9" s="16">
@@ -2915,51 +2925,53 @@
       </c>
       <c r="CG9" s="18">
         <v>5.3</v>
       </c>
       <c r="CH9" s="21">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="15">
         <v>5.2019000000000002</v>
       </c>
       <c r="CJ9" s="15">
         <v>4.9171999999999993</v>
       </c>
       <c r="CK9" s="15">
         <v>5.7790999999999997</v>
       </c>
       <c r="CL9" s="16">
         <v>4.8775000000000013</v>
       </c>
       <c r="CM9" s="16">
         <v>4.061399999999999</v>
       </c>
       <c r="CN9" s="16">
         <v>4.3897000000000013</v>
       </c>
-      <c r="CO9" s="18"/>
+      <c r="CO9" s="18">
+        <v>4.1968000000000032</v>
+      </c>
       <c r="CP9" s="18"/>
       <c r="CQ9" s="18"/>
       <c r="CR9" s="18"/>
       <c r="CS9" s="18"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="14">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="14">
         <v>12.4353</v>
       </c>
       <c r="D10" s="15">
         <v>14.831100000000001</v>
       </c>
       <c r="E10" s="14">
         <v>15.963899999999999</v>
       </c>
       <c r="F10" s="16">
         <v>16.783900000000003</v>
       </c>
       <c r="G10" s="16">
@@ -3198,51 +3210,53 @@
       </c>
       <c r="CG10" s="18">
         <v>10.7</v>
       </c>
       <c r="CH10" s="21">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="15">
         <v>9.9350999999999985</v>
       </c>
       <c r="CJ10" s="15">
         <v>11.292900000000003</v>
       </c>
       <c r="CK10" s="15">
         <v>13.466499999999993</v>
       </c>
       <c r="CL10" s="16">
         <v>13.663499999999999</v>
       </c>
       <c r="CM10" s="16">
         <v>15.098100000000009</v>
       </c>
       <c r="CN10" s="16">
         <v>14.222800000000007</v>
       </c>
-      <c r="CO10" s="18"/>
+      <c r="CO10" s="18">
+        <v>13.604100000000003</v>
+      </c>
       <c r="CP10" s="18"/>
       <c r="CQ10" s="18"/>
       <c r="CR10" s="18"/>
       <c r="CS10" s="18"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="14">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="14">
         <v>6.3754</v>
       </c>
       <c r="D11" s="15">
         <v>8.5033999999999992</v>
       </c>
       <c r="E11" s="14">
         <v>11.493799999999998</v>
       </c>
       <c r="F11" s="16">
         <v>11.573700000000001</v>
       </c>
       <c r="G11" s="16">
@@ -3481,51 +3495,53 @@
       </c>
       <c r="CG11" s="18">
         <v>8.6999999999999993</v>
       </c>
       <c r="CH11" s="21">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>6.1520000000000001</v>
       </c>
       <c r="CJ11" s="15">
         <v>8.309099999999999</v>
       </c>
       <c r="CK11" s="15">
         <v>9.3003999999999998</v>
       </c>
       <c r="CL11" s="16">
         <v>8.4558</v>
       </c>
       <c r="CM11" s="16">
         <v>11.441099999999999</v>
       </c>
       <c r="CN11" s="16">
         <v>14.450000000000003</v>
       </c>
-      <c r="CO11" s="18"/>
+      <c r="CO11" s="18">
+        <v>14.122199999999999</v>
+      </c>
       <c r="CP11" s="18"/>
       <c r="CQ11" s="18"/>
       <c r="CR11" s="18"/>
       <c r="CS11" s="18"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="15"/>
       <c r="E12" s="14"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="17"/>
       <c r="K12" s="18"/>
       <c r="L12" s="17"/>
       <c r="M12" s="19"/>
       <c r="N12" s="14"/>
       <c r="O12" s="14"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="14"/>
@@ -3716,51 +3732,53 @@
       </c>
       <c r="CG12" s="18">
         <v>27.5</v>
       </c>
       <c r="CH12" s="21">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="15">
         <v>30.821399999999993</v>
       </c>
       <c r="CJ12" s="21">
         <v>28.943700000000007</v>
       </c>
       <c r="CK12" s="21">
         <v>30.583099999999988</v>
       </c>
       <c r="CL12" s="21">
         <v>29.028100000000023</v>
       </c>
       <c r="CM12" s="21">
         <v>28.849799999999988</v>
       </c>
       <c r="CN12" s="21">
         <v>29.975200000000001</v>
       </c>
-      <c r="CO12" s="18"/>
+      <c r="CO12" s="18">
+        <v>30.676600000000008</v>
+      </c>
       <c r="CP12" s="18"/>
       <c r="CQ12" s="18"/>
       <c r="CR12" s="18"/>
       <c r="CS12" s="18"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="14">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="14">
         <v>52.4116</v>
       </c>
       <c r="D13" s="15">
         <v>59.795699999999997</v>
       </c>
       <c r="E13" s="14">
         <v>61.770900000000005</v>
       </c>
       <c r="F13" s="16">
         <v>63.2896</v>
       </c>
       <c r="G13" s="16">
@@ -3999,51 +4017,53 @@
       </c>
       <c r="CG13" s="18">
         <v>59.8</v>
       </c>
       <c r="CH13" s="21">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="15">
         <v>47.040899999999993</v>
       </c>
       <c r="CJ13" s="15">
         <v>51.5441</v>
       </c>
       <c r="CK13" s="15">
         <v>50.065499999999986</v>
       </c>
       <c r="CL13" s="16">
         <v>54.232200000000034</v>
       </c>
       <c r="CM13" s="16">
         <v>56.597000000000008</v>
       </c>
       <c r="CN13" s="16">
         <v>59.305499999999995</v>
       </c>
-      <c r="CO13" s="18"/>
+      <c r="CO13" s="18">
+        <v>58.849799999999959</v>
+      </c>
       <c r="CP13" s="18"/>
       <c r="CQ13" s="18"/>
       <c r="CR13" s="18"/>
       <c r="CS13" s="18"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="14">
         <v>44.4069</v>
       </c>
       <c r="C14" s="14">
         <v>41.994199999999999</v>
       </c>
       <c r="D14" s="15">
         <v>70.301299999999998</v>
       </c>
       <c r="E14" s="14">
         <v>61.920999999999999</v>
       </c>
       <c r="F14" s="16">
         <v>54.247</v>
       </c>
       <c r="G14" s="16">
@@ -4282,51 +4302,53 @@
       </c>
       <c r="CG14" s="18">
         <v>40</v>
       </c>
       <c r="CH14" s="21">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="15">
         <v>29.3261</v>
       </c>
       <c r="CJ14" s="15">
         <v>34.685400000000001</v>
       </c>
       <c r="CK14" s="15">
         <v>35.720999999999989</v>
       </c>
       <c r="CL14" s="16">
         <v>29.430499999999995</v>
       </c>
       <c r="CM14" s="16">
         <v>37.6096</v>
       </c>
       <c r="CN14" s="16">
         <v>29.054100000000005</v>
       </c>
-      <c r="CO14" s="18"/>
+      <c r="CO14" s="18">
+        <v>27.045999999999992</v>
+      </c>
       <c r="CP14" s="18"/>
       <c r="CQ14" s="18"/>
       <c r="CR14" s="18"/>
       <c r="CS14" s="18"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="14">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="14">
         <v>0.59360000000000002</v>
       </c>
       <c r="D15" s="15">
         <v>0.49819999999999998</v>
       </c>
       <c r="E15" s="14">
         <v>0.69779999999999998</v>
       </c>
       <c r="F15" s="16">
         <v>0.754</v>
       </c>
       <c r="G15" s="16">
@@ -4565,51 +4587,53 @@
       </c>
       <c r="CG15" s="18">
         <v>0.6</v>
       </c>
       <c r="CH15" s="21">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="15">
         <v>0.44619999999999999</v>
       </c>
       <c r="CJ15" s="15">
         <v>0.45709999999999995</v>
       </c>
       <c r="CK15" s="15">
         <v>0.69499999999999984</v>
       </c>
       <c r="CL15" s="16">
         <v>0.76090000000000035</v>
       </c>
       <c r="CM15" s="16">
         <v>0.84439999999999982</v>
       </c>
       <c r="CN15" s="16">
         <v>0.82379999999999987</v>
       </c>
-      <c r="CO15" s="18"/>
+      <c r="CO15" s="18">
+        <v>0.86160000000000014</v>
+      </c>
       <c r="CP15" s="18"/>
       <c r="CQ15" s="18"/>
       <c r="CR15" s="18"/>
       <c r="CS15" s="18"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="14">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="14">
         <v>0.6573</v>
       </c>
       <c r="D16" s="15">
         <v>0.79139999999999999</v>
       </c>
       <c r="E16" s="14">
         <v>0.80840000000000001</v>
       </c>
       <c r="F16" s="16">
         <v>0.78320000000000001</v>
       </c>
       <c r="G16" s="16">
@@ -4848,51 +4872,53 @@
       </c>
       <c r="CG16" s="18">
         <v>0</v>
       </c>
       <c r="CH16" s="21">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="15">
         <v>2.3900000000000001E-2</v>
       </c>
       <c r="CJ16" s="15">
         <v>3.5099999999999999E-2</v>
       </c>
       <c r="CK16" s="15">
         <v>4.8200000000000007E-2</v>
       </c>
       <c r="CL16" s="16">
         <v>5.0099999999999978E-2</v>
       </c>
       <c r="CM16" s="16">
         <v>8.8500000000000023E-2</v>
       </c>
       <c r="CN16" s="16">
         <v>8.6000000000000021E-2</v>
       </c>
-      <c r="CO16" s="18"/>
+      <c r="CO16" s="18">
+        <v>5.8099999999999985E-2</v>
+      </c>
       <c r="CP16" s="18"/>
       <c r="CQ16" s="18"/>
       <c r="CR16" s="18"/>
       <c r="CS16" s="18"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="21">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="14">
         <v>16.581</v>
       </c>
       <c r="D17" s="15">
         <v>19.203200000000002</v>
       </c>
       <c r="E17" s="14">
         <v>20.4999</v>
       </c>
       <c r="F17" s="16">
         <v>21.971</v>
       </c>
       <c r="G17" s="16">
@@ -5131,51 +5157,53 @@
       </c>
       <c r="CG17" s="18">
         <v>17.3</v>
       </c>
       <c r="CH17" s="21">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="15">
         <v>14.9879</v>
       </c>
       <c r="CJ17" s="15">
         <v>15.709099999999996</v>
       </c>
       <c r="CK17" s="15">
         <v>15.815900000000006</v>
       </c>
       <c r="CL17" s="16">
         <v>17.224000000000004</v>
       </c>
       <c r="CM17" s="16">
         <v>18.853099999999998</v>
       </c>
       <c r="CN17" s="16">
         <v>18.871399999999994</v>
       </c>
-      <c r="CO17" s="18"/>
+      <c r="CO17" s="18">
+        <v>18.8643</v>
+      </c>
       <c r="CP17" s="18"/>
       <c r="CQ17" s="18"/>
       <c r="CR17" s="18"/>
       <c r="CS17" s="18"/>
     </row>
     <row r="18" spans="1:97" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="14">
         <v>53.443199999999997</v>
       </c>
       <c r="D18" s="15">
         <v>59.018500000000003</v>
       </c>
       <c r="E18" s="14">
         <v>65.322199999999995</v>
       </c>
       <c r="F18" s="16">
         <v>70.363500000000002</v>
       </c>
       <c r="G18" s="16">
@@ -5414,51 +5442,53 @@
       </c>
       <c r="CG18" s="18">
         <v>53.9</v>
       </c>
       <c r="CH18" s="21">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>42.9709</v>
       </c>
       <c r="CJ18" s="15">
         <v>52.547799999999995</v>
       </c>
       <c r="CK18" s="15">
         <v>54.130600000000015</v>
       </c>
       <c r="CL18" s="16">
         <v>59.851200000000006</v>
       </c>
       <c r="CM18" s="16">
         <v>66.023099999999999</v>
       </c>
       <c r="CN18" s="16">
         <v>65.828399999999988</v>
       </c>
-      <c r="CO18" s="18"/>
+      <c r="CO18" s="18">
+        <v>63.407800000000009</v>
+      </c>
       <c r="CP18" s="18"/>
       <c r="CQ18" s="18"/>
       <c r="CR18" s="18"/>
       <c r="CS18" s="18"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="25">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="14">
         <v>11.841799999999999</v>
       </c>
       <c r="D19" s="15">
         <v>17.005200000000002</v>
       </c>
       <c r="E19" s="14">
         <v>17.679099999999998</v>
       </c>
       <c r="F19" s="16">
         <v>19.435400000000001</v>
       </c>
       <c r="G19" s="16">
@@ -5697,51 +5727,53 @@
       </c>
       <c r="CG19" s="18">
         <v>27</v>
       </c>
       <c r="CH19" s="25">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="15">
         <v>22.955999999999996</v>
       </c>
       <c r="CJ19" s="15">
         <v>31.402299999999997</v>
       </c>
       <c r="CK19" s="15">
         <v>30.444600000000008</v>
       </c>
       <c r="CL19" s="16">
         <v>30.706999999999994</v>
       </c>
       <c r="CM19" s="16">
         <v>31.530100000000004</v>
       </c>
       <c r="CN19" s="16">
         <v>30.477199999999982</v>
       </c>
-      <c r="CO19" s="18"/>
+      <c r="CO19" s="18">
+        <v>26.067400000000021</v>
+      </c>
       <c r="CP19" s="18"/>
       <c r="CQ19" s="18"/>
       <c r="CR19" s="18"/>
       <c r="CS19" s="18"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="25"/>
       <c r="C20" s="14"/>
       <c r="D20" s="15"/>
       <c r="E20" s="14"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="17"/>
       <c r="K20" s="18"/>
       <c r="L20" s="17"/>
       <c r="M20" s="19"/>
       <c r="N20" s="25"/>
       <c r="O20" s="14"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="14"/>
@@ -5932,51 +5964,53 @@
       </c>
       <c r="CG20" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="CH20" s="28">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="15">
         <v>1.8672</v>
       </c>
       <c r="CJ20" s="28">
         <v>2.6386000000000007</v>
       </c>
       <c r="CK20" s="28">
         <v>2.0076999999999998</v>
       </c>
       <c r="CL20" s="28">
         <v>1.9014000000000006</v>
       </c>
       <c r="CM20" s="28">
         <v>5.3849</v>
       </c>
       <c r="CN20" s="28">
         <v>2.2189999999999959</v>
       </c>
-      <c r="CO20" s="18"/>
+      <c r="CO20" s="18">
+        <v>1.5535000000000032</v>
+      </c>
       <c r="CP20" s="18"/>
       <c r="CQ20" s="18"/>
       <c r="CR20" s="18"/>
       <c r="CS20" s="18"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="21">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="14">
         <v>7.6461000000000006</v>
       </c>
       <c r="D21" s="20">
         <v>11.383100000000001</v>
       </c>
       <c r="E21" s="14">
         <v>12.364100000000001</v>
       </c>
       <c r="F21" s="16">
         <v>16.543200000000002</v>
       </c>
       <c r="G21" s="16">
@@ -6215,51 +6249,53 @@
       </c>
       <c r="CG21" s="18">
         <v>4.8</v>
       </c>
       <c r="CH21" s="21">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="15">
         <v>3.1638000000000006</v>
       </c>
       <c r="CJ21" s="15">
         <v>3.5611000000000006</v>
       </c>
       <c r="CK21" s="15">
         <v>4.0409999999999986</v>
       </c>
       <c r="CL21" s="16">
         <v>5.0866000000000007</v>
       </c>
       <c r="CM21" s="16">
         <v>6.0136000000000003</v>
       </c>
       <c r="CN21" s="16">
         <v>6.2893000000000008</v>
       </c>
-      <c r="CO21" s="18"/>
+      <c r="CO21" s="18">
+        <v>6.0498000000000012</v>
+      </c>
       <c r="CP21" s="18"/>
       <c r="CQ21" s="18"/>
       <c r="CR21" s="18"/>
       <c r="CS21" s="18"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="21">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="14">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="D22" s="20">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="E22" s="14">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F22" s="16">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="G22" s="16">
@@ -6498,51 +6534,53 @@
       </c>
       <c r="CG22" s="21">
         <v>0</v>
       </c>
       <c r="CH22" s="21">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="15">
         <v>2.0000000000000004E-4</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9999999999999998E-4</v>
       </c>
       <c r="CK22" s="20">
         <v>4.999999999999999E-4</v>
       </c>
       <c r="CL22" s="16">
         <v>2.0000000000000009E-4</v>
       </c>
       <c r="CM22" s="16">
         <v>2.0000000000000009E-4</v>
       </c>
       <c r="CN22" s="16">
         <v>1.9999999999999987E-4</v>
       </c>
-      <c r="CO22" s="18"/>
+      <c r="CO22" s="18">
+        <v>2.0000000000000009E-4</v>
+      </c>
       <c r="CP22" s="18"/>
       <c r="CQ22" s="18"/>
       <c r="CR22" s="18"/>
       <c r="CS22" s="21"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="14">
         <v>3.2899999999999999E-2</v>
       </c>
       <c r="D23" s="20">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="E23" s="14">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="F23" s="16">
         <v>2.3E-2</v>
       </c>
       <c r="G23" s="16">
@@ -6781,51 +6819,53 @@
       </c>
       <c r="CG23" s="18">
         <v>0</v>
       </c>
       <c r="CH23" s="21">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>1.34E-2</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.3100000000000004E-2</v>
       </c>
       <c r="CK23" s="20">
         <v>1.2799999999999999E-2</v>
       </c>
       <c r="CL23" s="16">
         <v>1.2699999999999989E-2</v>
       </c>
       <c r="CM23" s="16">
         <v>1.2700000000000003E-2</v>
       </c>
       <c r="CN23" s="16">
         <v>1.2400000000000008E-2</v>
       </c>
-      <c r="CO23" s="18"/>
+      <c r="CO23" s="18">
+        <v>1.2399999999999994E-2</v>
+      </c>
       <c r="CP23" s="18"/>
       <c r="CQ23" s="18"/>
       <c r="CR23" s="18"/>
       <c r="CS23" s="18"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="25">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="25">
         <v>10.015000000000001</v>
       </c>
       <c r="D24" s="25">
         <v>11.206700000000001</v>
       </c>
       <c r="E24" s="25">
         <v>9.1910000000000007</v>
       </c>
       <c r="F24" s="25">
         <v>9.9454999999999991</v>
       </c>
       <c r="G24" s="25">
@@ -7064,51 +7104,53 @@
       </c>
       <c r="CG24" s="18">
         <v>23.4</v>
       </c>
       <c r="CH24" s="25">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="15">
         <v>18.738999999999997</v>
       </c>
       <c r="CJ24" s="25">
         <v>20.558700000000002</v>
       </c>
       <c r="CK24" s="25">
         <v>19.486900000000006</v>
       </c>
       <c r="CL24" s="25">
         <v>19.169899999999984</v>
       </c>
       <c r="CM24" s="25">
         <v>16.3035</v>
       </c>
       <c r="CN24" s="25">
         <v>17.705600000000018</v>
       </c>
-      <c r="CO24" s="18"/>
+      <c r="CO24" s="18">
+        <v>22.345499999999987</v>
+      </c>
       <c r="CP24" s="18"/>
       <c r="CQ24" s="18"/>
       <c r="CR24" s="18"/>
       <c r="CS24" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 