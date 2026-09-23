--- v4 (2026-08-13)
+++ v5 (2026-09-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="2025" yWindow="-165" windowWidth="10830" windowHeight="4995"/>
   </bookViews>
   <sheets>
     <sheet name="сүт" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">сүт!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="43">
   <si>
     <t xml:space="preserve">Сиырдың сүтi, мың тонна </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -762,51 +762,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN3" sqref="CN3"/>
+      <selection pane="topRight" sqref="A1:AW1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="28" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
@@ -815,51 +815,51 @@
     <col min="26" max="26" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="45" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="7.140625" style="1" customWidth="1"/>
     <col min="47" max="47" width="6.42578125" style="1" customWidth="1"/>
     <col min="48" max="48" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="10.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="42"/>
       <c r="R1" s="42"/>
       <c r="S1" s="42"/>
       <c r="T1" s="42"/>
       <c r="U1" s="42"/>
       <c r="V1" s="42"/>
       <c r="W1" s="42"/>
@@ -1577,51 +1577,53 @@
       </c>
       <c r="CG4" s="41">
         <v>264.26920000000018</v>
       </c>
       <c r="CH4" s="4">
         <v>180.89680000000001</v>
       </c>
       <c r="CI4" s="4">
         <v>201.73219999999995</v>
       </c>
       <c r="CJ4" s="4">
         <v>270.11050000000006</v>
       </c>
       <c r="CK4" s="4">
         <v>334.14189999999974</v>
       </c>
       <c r="CL4" s="7">
         <v>397.9023000000002</v>
       </c>
       <c r="CM4" s="8">
         <v>508.37770000000023</v>
       </c>
       <c r="CN4" s="11">
         <v>411.24569999999972</v>
       </c>
-      <c r="CO4" s="11"/>
+      <c r="CO4" s="11">
+        <v>374.2770000000005</v>
+      </c>
       <c r="CP4" s="11"/>
       <c r="CQ4" s="41"/>
       <c r="CR4" s="41"/>
       <c r="CS4" s="41"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="4" t="s">
@@ -1860,51 +1862,53 @@
       </c>
       <c r="CG5" s="22">
         <v>17.225400000000036</v>
       </c>
       <c r="CH5" s="29">
         <v>9.8094999999999999</v>
       </c>
       <c r="CI5" s="29">
         <v>13.012300000000003</v>
       </c>
       <c r="CJ5" s="29">
         <v>21.499000000000002</v>
       </c>
       <c r="CK5" s="29">
         <v>26.712699999999998</v>
       </c>
       <c r="CL5" s="29">
         <v>30.847499999999997</v>
       </c>
       <c r="CM5" s="29">
         <v>44.924300000000017</v>
       </c>
       <c r="CN5" s="35">
         <v>39.2029</v>
       </c>
-      <c r="CO5" s="35"/>
+      <c r="CO5" s="35">
+        <v>37.150000000000006</v>
+      </c>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="22"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>15.055200000000001</v>
       </c>
       <c r="C6" s="16">
         <v>17.724900000000002</v>
       </c>
       <c r="D6" s="17">
         <v>28.216900000000003</v>
       </c>
       <c r="E6" s="16">
         <v>35.0062</v>
       </c>
       <c r="F6" s="18">
         <v>43.376899999999999</v>
       </c>
       <c r="G6" s="18">
@@ -2143,51 +2147,53 @@
       </c>
       <c r="CG6" s="22">
         <v>18.570799999999991</v>
       </c>
       <c r="CH6" s="15">
         <v>13.505599999999999</v>
       </c>
       <c r="CI6" s="15">
         <v>16.545999999999999</v>
       </c>
       <c r="CJ6" s="29">
         <v>19.397200000000009</v>
       </c>
       <c r="CK6" s="29">
         <v>22.5274</v>
       </c>
       <c r="CL6" s="18">
         <v>26.617799999999988</v>
       </c>
       <c r="CM6" s="18">
         <v>30.922200000000004</v>
       </c>
       <c r="CN6" s="36">
         <v>26.679599999999994</v>
       </c>
-      <c r="CO6" s="36"/>
+      <c r="CO6" s="36">
+        <v>24.4726</v>
+      </c>
       <c r="CP6" s="36"/>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="22"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>5.3929</v>
       </c>
       <c r="C7" s="16">
         <v>15.058299999999999</v>
       </c>
       <c r="D7" s="17">
         <v>29.551299999999998</v>
       </c>
       <c r="E7" s="16">
         <v>25.1754</v>
       </c>
       <c r="F7" s="18">
         <v>32.471499999999999</v>
       </c>
       <c r="G7" s="18">
@@ -2426,51 +2432,53 @@
       </c>
       <c r="CG7" s="22">
         <v>10.910600000000017</v>
       </c>
       <c r="CH7" s="15">
         <v>3.6092</v>
       </c>
       <c r="CI7" s="15">
         <v>7.8805000000000014</v>
       </c>
       <c r="CJ7" s="29">
         <v>14.947699999999999</v>
       </c>
       <c r="CK7" s="29">
         <v>13.023500000000002</v>
       </c>
       <c r="CL7" s="18">
         <v>16.065899999999999</v>
       </c>
       <c r="CM7" s="18">
         <v>27.729800000000004</v>
       </c>
       <c r="CN7" s="36">
         <v>23.016299999999987</v>
       </c>
-      <c r="CO7" s="36"/>
+      <c r="CO7" s="36">
+        <v>20.90570000000001</v>
+      </c>
       <c r="CP7" s="36"/>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="22"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>49.571100000000001</v>
       </c>
       <c r="C8" s="16">
         <v>43.102499999999999</v>
       </c>
       <c r="D8" s="17">
         <v>57.044699999999999</v>
       </c>
       <c r="E8" s="16">
         <v>62.476900000000001</v>
       </c>
       <c r="F8" s="18">
         <v>78.145099999999999</v>
       </c>
       <c r="G8" s="18">
@@ -2709,51 +2717,53 @@
       </c>
       <c r="CG8" s="22">
         <v>22.179699999999912</v>
       </c>
       <c r="CH8" s="15">
         <v>19.1355</v>
       </c>
       <c r="CI8" s="15">
         <v>16.640300000000003</v>
       </c>
       <c r="CJ8" s="29">
         <v>20.699099999999994</v>
       </c>
       <c r="CK8" s="29">
         <v>19.673799999999993</v>
       </c>
       <c r="CL8" s="18">
         <v>23.757600000000011</v>
       </c>
       <c r="CM8" s="18">
         <v>33.847200000000001</v>
       </c>
       <c r="CN8" s="36">
         <v>32.608699999999999</v>
       </c>
-      <c r="CO8" s="36"/>
+      <c r="CO8" s="36">
+        <v>33.647300000000001</v>
+      </c>
       <c r="CP8" s="36"/>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="22"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>2.0192999999999999</v>
       </c>
       <c r="C9" s="16">
         <v>2.3365999999999998</v>
       </c>
       <c r="D9" s="17">
         <v>3.4748999999999999</v>
       </c>
       <c r="E9" s="16">
         <v>6.0068000000000001</v>
       </c>
       <c r="F9" s="18">
         <v>11.5579</v>
       </c>
       <c r="G9" s="18">
@@ -2992,51 +3002,53 @@
       </c>
       <c r="CG9" s="22">
         <v>2.2889000000000017</v>
       </c>
       <c r="CH9" s="15">
         <v>1.0230999999999999</v>
       </c>
       <c r="CI9" s="15">
         <v>1.0754999999999999</v>
       </c>
       <c r="CJ9" s="29">
         <v>1.7549000000000001</v>
       </c>
       <c r="CK9" s="29">
         <v>2.9505000000000003</v>
       </c>
       <c r="CL9" s="18">
         <v>5.5058999999999987</v>
       </c>
       <c r="CM9" s="18">
         <v>4.091899999999999</v>
       </c>
       <c r="CN9" s="36">
         <v>3.3398000000000003</v>
       </c>
-      <c r="CO9" s="36"/>
+      <c r="CO9" s="36">
+        <v>3.883300000000002</v>
+      </c>
       <c r="CP9" s="36"/>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="22"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>3.8593999999999999</v>
       </c>
       <c r="C10" s="16">
         <v>6.7255000000000003</v>
       </c>
       <c r="D10" s="17">
         <v>9.5996000000000006</v>
       </c>
       <c r="E10" s="16">
         <v>19.889299999999999</v>
       </c>
       <c r="F10" s="18">
         <v>36.800400000000003</v>
       </c>
       <c r="G10" s="18">
@@ -3275,51 +3287,53 @@
       </c>
       <c r="CG10" s="22">
         <v>9.8949999999999818</v>
       </c>
       <c r="CH10" s="15">
         <v>3.2718999999999996</v>
       </c>
       <c r="CI10" s="15">
         <v>6.9014999999999995</v>
       </c>
       <c r="CJ10" s="29">
         <v>9.3016000000000023</v>
       </c>
       <c r="CK10" s="29">
         <v>20.073100000000004</v>
       </c>
       <c r="CL10" s="18">
         <v>36.887599999999992</v>
       </c>
       <c r="CM10" s="18">
         <v>41.981000000000009</v>
       </c>
       <c r="CN10" s="36">
         <v>29.561799999999991</v>
       </c>
-      <c r="CO10" s="36"/>
+      <c r="CO10" s="36">
+        <v>21.756799999999998</v>
+      </c>
       <c r="CP10" s="36"/>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="22"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>16.690099999999997</v>
       </c>
       <c r="C11" s="16">
         <v>16.6617</v>
       </c>
       <c r="D11" s="17">
         <v>18.2363</v>
       </c>
       <c r="E11" s="16">
         <v>27.895700000000001</v>
       </c>
       <c r="F11" s="18">
         <v>30.7682</v>
       </c>
       <c r="G11" s="18">
@@ -3558,51 +3572,53 @@
       </c>
       <c r="CG11" s="22">
         <v>18.574200000000019</v>
       </c>
       <c r="CH11" s="15">
         <v>12.069100000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>12.154100000000001</v>
       </c>
       <c r="CJ11" s="29">
         <v>13.050799999999999</v>
       </c>
       <c r="CK11" s="29">
         <v>20.675200000000004</v>
       </c>
       <c r="CL11" s="18">
         <v>22.305599999999998</v>
       </c>
       <c r="CM11" s="18">
         <v>29.993499999999997</v>
       </c>
       <c r="CN11" s="36">
         <v>23.121900000000011</v>
       </c>
-      <c r="CO11" s="36"/>
+      <c r="CO11" s="36">
+        <v>25.803699999999992</v>
+      </c>
       <c r="CP11" s="36"/>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="22"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="4" t="s">
@@ -3841,51 +3857,53 @@
       </c>
       <c r="CG12" s="22">
         <v>15.486600000000038</v>
       </c>
       <c r="CH12" s="29">
         <v>10.9497</v>
       </c>
       <c r="CI12" s="29">
         <v>9.6553000000000004</v>
       </c>
       <c r="CJ12" s="29">
         <v>17.263400000000001</v>
       </c>
       <c r="CK12" s="29">
         <v>19.568100000000001</v>
       </c>
       <c r="CL12" s="29">
         <v>19.328899999999997</v>
       </c>
       <c r="CM12" s="15">
         <v>27.961700000000008</v>
       </c>
       <c r="CN12" s="37">
         <v>22.01809999999999</v>
       </c>
-      <c r="CO12" s="37"/>
+      <c r="CO12" s="37">
+        <v>21.895799999999994</v>
+      </c>
       <c r="CP12" s="37"/>
       <c r="CQ12" s="22"/>
       <c r="CR12" s="22"/>
       <c r="CS12" s="22"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>10.042099999999998</v>
       </c>
       <c r="C13" s="16">
         <v>17.221</v>
       </c>
       <c r="D13" s="17">
         <v>39.296900000000001</v>
       </c>
       <c r="E13" s="16">
         <v>37.874699999999997</v>
       </c>
       <c r="F13" s="18">
         <v>58.661900000000003</v>
       </c>
       <c r="G13" s="18">
@@ -4124,51 +4142,53 @@
       </c>
       <c r="CG13" s="22">
         <v>22.234200000000016</v>
       </c>
       <c r="CH13" s="15">
         <v>5.0472999999999999</v>
       </c>
       <c r="CI13" s="15">
         <v>7.878400000000001</v>
       </c>
       <c r="CJ13" s="29">
         <v>17.191499999999998</v>
       </c>
       <c r="CK13" s="29">
         <v>17.5198</v>
       </c>
       <c r="CL13" s="18">
         <v>26.028499999999994</v>
       </c>
       <c r="CM13" s="18">
         <v>34.509200000000007</v>
       </c>
       <c r="CN13" s="36">
         <v>23.356799999999993</v>
       </c>
-      <c r="CO13" s="36"/>
+      <c r="CO13" s="36">
+        <v>19.801100000000019</v>
+      </c>
       <c r="CP13" s="36"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>19.604200000000002</v>
       </c>
       <c r="C14" s="16">
         <v>25.776299999999999</v>
       </c>
       <c r="D14" s="17">
         <v>26.227499999999999</v>
       </c>
       <c r="E14" s="16">
         <v>49.355800000000002</v>
       </c>
       <c r="F14" s="18">
         <v>47.106499999999997</v>
       </c>
       <c r="G14" s="18">
@@ -4407,51 +4427,53 @@
       </c>
       <c r="CG14" s="22">
         <v>10.63790000000003</v>
       </c>
       <c r="CH14" s="15">
         <v>13.161</v>
       </c>
       <c r="CI14" s="15">
         <v>15.6088</v>
       </c>
       <c r="CJ14" s="29">
         <v>16.451800000000009</v>
       </c>
       <c r="CK14" s="29">
         <v>26.344099999999997</v>
       </c>
       <c r="CL14" s="18">
         <v>25.765499999999989</v>
       </c>
       <c r="CM14" s="18">
         <v>49.459699999999998</v>
       </c>
       <c r="CN14" s="36">
         <v>24.873200000000026</v>
       </c>
-      <c r="CO14" s="36"/>
+      <c r="CO14" s="36">
+        <v>14.526899999999983</v>
+      </c>
       <c r="CP14" s="36"/>
       <c r="CQ14" s="22"/>
       <c r="CR14" s="22"/>
       <c r="CS14" s="22"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>5.3673000000000002</v>
       </c>
       <c r="C15" s="16">
         <v>5.3478999999999992</v>
       </c>
       <c r="D15" s="17">
         <v>6.1769999999999996</v>
       </c>
       <c r="E15" s="16">
         <v>6.8871000000000002</v>
       </c>
       <c r="F15" s="18">
         <v>7.3555000000000001</v>
       </c>
       <c r="G15" s="18">
@@ -4690,51 +4712,53 @@
       </c>
       <c r="CG15" s="22">
         <v>11.462799999999994</v>
       </c>
       <c r="CH15" s="15">
         <v>3.1314000000000002</v>
       </c>
       <c r="CI15" s="15">
         <v>3.1464999999999996</v>
       </c>
       <c r="CJ15" s="29">
         <v>3.2504</v>
       </c>
       <c r="CK15" s="29">
         <v>3.8529999999999998</v>
       </c>
       <c r="CL15" s="18">
         <v>4.1305000000000014</v>
       </c>
       <c r="CM15" s="18">
         <v>5.0181000000000004</v>
       </c>
       <c r="CN15" s="36">
         <v>4.897199999999998</v>
       </c>
-      <c r="CO15" s="36"/>
+      <c r="CO15" s="36">
+        <v>4.5225000000000009</v>
+      </c>
       <c r="CP15" s="36"/>
       <c r="CQ15" s="22"/>
       <c r="CR15" s="22"/>
       <c r="CS15" s="22"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.11030000000000001</v>
       </c>
       <c r="C16" s="16">
         <v>0.1183</v>
       </c>
       <c r="D16" s="17">
         <v>0.14990000000000001</v>
       </c>
       <c r="E16" s="16">
         <v>0.19719999999999999</v>
       </c>
       <c r="F16" s="18">
         <v>1.0261</v>
       </c>
       <c r="G16" s="18">
@@ -4973,51 +4997,53 @@
       </c>
       <c r="CG16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CH16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CI16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CJ16" s="29" t="s">
         <v>30</v>
       </c>
       <c r="CK16" s="29" t="s">
         <v>30</v>
       </c>
       <c r="CL16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CM16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CN16" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="CO16" s="15"/>
+      <c r="CO16" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="CP16" s="37"/>
       <c r="CQ16" s="37"/>
       <c r="CR16" s="37"/>
       <c r="CS16" s="15"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>15.825900000000001</v>
       </c>
       <c r="C17" s="16">
         <v>19.356999999999999</v>
       </c>
       <c r="D17" s="17">
         <v>27.133700000000001</v>
       </c>
       <c r="E17" s="16">
         <v>31.7241</v>
       </c>
       <c r="F17" s="18">
         <v>41.839100000000002</v>
       </c>
       <c r="G17" s="18">
@@ -5256,51 +5282,53 @@
       </c>
       <c r="CG17" s="22">
         <v>17.361099999999993</v>
       </c>
       <c r="CH17" s="15">
         <v>14.504900000000001</v>
       </c>
       <c r="CI17" s="15">
         <v>14.180499999999997</v>
       </c>
       <c r="CJ17" s="15">
         <v>18.000800000000002</v>
       </c>
       <c r="CK17" s="15">
         <v>20.536999999999992</v>
       </c>
       <c r="CL17" s="18">
         <v>23.283599999999993</v>
       </c>
       <c r="CM17" s="15">
         <v>29.952500000000015</v>
       </c>
       <c r="CN17" s="36">
         <v>27.964500000000001</v>
       </c>
-      <c r="CO17" s="36"/>
+      <c r="CO17" s="36">
+        <v>26.221799999999973</v>
+      </c>
       <c r="CP17" s="15"/>
       <c r="CQ17" s="22"/>
       <c r="CR17" s="22"/>
       <c r="CS17" s="22"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>17.431900000000002</v>
       </c>
       <c r="C18" s="16">
         <v>19.431900000000002</v>
       </c>
       <c r="D18" s="17">
         <v>25.207900000000002</v>
       </c>
       <c r="E18" s="16">
         <v>54.329599999999999</v>
       </c>
       <c r="F18" s="18">
         <v>62.070999999999998</v>
       </c>
       <c r="G18" s="18">
@@ -5539,51 +5567,53 @@
       </c>
       <c r="CG18" s="22">
         <v>24.846899999999891</v>
       </c>
       <c r="CH18" s="15">
         <v>19.903400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>20.298199999999998</v>
       </c>
       <c r="CJ18" s="15">
         <v>24.804100000000005</v>
       </c>
       <c r="CK18" s="29">
         <v>35.826400000000007</v>
       </c>
       <c r="CL18" s="18">
         <v>40.193299999999979</v>
       </c>
       <c r="CM18" s="18">
         <v>47.210700000000003</v>
       </c>
       <c r="CN18" s="36">
         <v>48.420500000000004</v>
       </c>
-      <c r="CO18" s="36"/>
+      <c r="CO18" s="36">
+        <v>46.102100000000036</v>
+      </c>
       <c r="CP18" s="36"/>
       <c r="CQ18" s="22"/>
       <c r="CR18" s="22"/>
       <c r="CS18" s="22"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="25">
         <v>40.368499999999997</v>
       </c>
       <c r="C19" s="16">
         <v>44.3354</v>
       </c>
       <c r="D19" s="17">
         <v>57.808599999999998</v>
       </c>
       <c r="E19" s="16">
         <v>68.75030000000001</v>
       </c>
       <c r="F19" s="18">
         <v>82.968800000000002</v>
       </c>
       <c r="G19" s="18">
@@ -5822,51 +5852,53 @@
       </c>
       <c r="CG19" s="22">
         <v>25.191000000000031</v>
       </c>
       <c r="CH19" s="15">
         <v>33.095599999999997</v>
       </c>
       <c r="CI19" s="25">
         <v>34.7074</v>
       </c>
       <c r="CJ19" s="29">
         <v>43.402500000000003</v>
       </c>
       <c r="CK19" s="29">
         <v>49.353799999999978</v>
       </c>
       <c r="CL19" s="18">
         <v>55.869300000000038</v>
       </c>
       <c r="CM19" s="18">
         <v>55.333499999999958</v>
       </c>
       <c r="CN19" s="36">
         <v>36.308900000000051</v>
       </c>
-      <c r="CO19" s="36"/>
+      <c r="CO19" s="36">
+        <v>33.851200000000006</v>
+      </c>
       <c r="CP19" s="36"/>
       <c r="CQ19" s="22"/>
       <c r="CR19" s="22"/>
       <c r="CS19" s="22"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="G20" s="4" t="s">
@@ -6105,51 +6137,53 @@
       </c>
       <c r="CG20" s="22">
         <v>6.7515000000000072</v>
       </c>
       <c r="CH20" s="15">
         <v>0.94240000000000013</v>
       </c>
       <c r="CI20" s="29">
         <v>2.5271999999999997</v>
       </c>
       <c r="CJ20" s="29">
         <v>4.3125000000000009</v>
       </c>
       <c r="CK20" s="29">
         <v>5.5004999999999997</v>
       </c>
       <c r="CL20" s="29">
         <v>7.612899999999998</v>
       </c>
       <c r="CM20" s="18">
         <v>5.9934000000000012</v>
       </c>
       <c r="CN20" s="36">
         <v>10.057299999999998</v>
       </c>
-      <c r="CO20" s="36"/>
+      <c r="CO20" s="36">
+        <v>7.2569999999999979</v>
+      </c>
       <c r="CP20" s="36"/>
       <c r="CQ20" s="22"/>
       <c r="CR20" s="22"/>
       <c r="CS20" s="22"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="15">
         <v>34.654300000000006</v>
       </c>
       <c r="C21" s="16">
         <v>42.351099999999995</v>
       </c>
       <c r="D21" s="17">
         <v>63.623199999999997</v>
       </c>
       <c r="E21" s="16">
         <v>79.180300000000003</v>
       </c>
       <c r="F21" s="18">
         <v>91.786899999999989</v>
       </c>
       <c r="G21" s="18">
@@ -6388,51 +6422,53 @@
       </c>
       <c r="CG21" s="22">
         <v>25.209199999999953</v>
       </c>
       <c r="CH21" s="15">
         <v>12.6447</v>
       </c>
       <c r="CI21" s="15">
         <v>14.157899999999998</v>
       </c>
       <c r="CJ21" s="29">
         <v>18.7226</v>
       </c>
       <c r="CK21" s="29">
         <v>22.5595</v>
       </c>
       <c r="CL21" s="18">
         <v>25.324200000000005</v>
       </c>
       <c r="CM21" s="18">
         <v>32.131399999999999</v>
       </c>
       <c r="CN21" s="32">
         <v>29.393699999999995</v>
       </c>
-      <c r="CO21" s="32"/>
+      <c r="CO21" s="32">
+        <v>27.183500000000009</v>
+      </c>
       <c r="CP21" s="36"/>
       <c r="CQ21" s="22"/>
       <c r="CR21" s="22"/>
       <c r="CS21" s="22"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="15">
         <v>1.5099999999999999E-2</v>
       </c>
       <c r="C22" s="16">
         <v>1.5599999999999999E-2</v>
       </c>
       <c r="D22" s="21">
         <v>1.43E-2</v>
       </c>
       <c r="E22" s="16">
         <v>1.8800000000000001E-2</v>
       </c>
       <c r="F22" s="18">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="G22" s="18">
@@ -6671,51 +6707,53 @@
       </c>
       <c r="CG22" s="22">
         <v>3.2000000000000084E-3</v>
       </c>
       <c r="CH22" s="15">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="CI22" s="15">
         <v>5.5999999999999991E-3</v>
       </c>
       <c r="CJ22" s="29">
         <v>6.9000000000000016E-3</v>
       </c>
       <c r="CK22" s="29">
         <v>1.2199999999999999E-2</v>
       </c>
       <c r="CL22" s="18">
         <v>1.1099999999999999E-2</v>
       </c>
       <c r="CM22" s="22">
         <v>1.8200000000000001E-2</v>
       </c>
       <c r="CN22" s="36">
         <v>2.3300000000000001E-2</v>
       </c>
-      <c r="CO22" s="36"/>
+      <c r="CO22" s="36">
+        <v>2.2900000000000004E-2</v>
+      </c>
       <c r="CP22" s="32"/>
       <c r="CQ22" s="22"/>
       <c r="CR22" s="22"/>
       <c r="CS22" s="22"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="15">
         <v>0.38529999999999998</v>
       </c>
       <c r="C23" s="16">
         <v>0.24730000000000002</v>
       </c>
       <c r="D23" s="21">
         <v>0.25319999999999998</v>
       </c>
       <c r="E23" s="16">
         <v>0.26119999999999999</v>
       </c>
       <c r="F23" s="18">
         <v>0.33100000000000002</v>
       </c>
       <c r="G23" s="18">
@@ -6954,51 +6992,53 @@
       </c>
       <c r="CG23" s="22">
         <v>2.2900000000000031E-2</v>
       </c>
       <c r="CH23" s="25">
         <v>2.52E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>2.5799999999999997E-2</v>
       </c>
       <c r="CJ23" s="29">
         <v>2.8500000000000004E-2</v>
       </c>
       <c r="CK23" s="16">
         <v>3.1E-2</v>
       </c>
       <c r="CL23" s="18">
         <v>3.0999999999999986E-2</v>
       </c>
       <c r="CM23" s="18">
         <v>2.360000000000001E-2</v>
       </c>
       <c r="CN23" s="36">
         <v>2.3599999999999982E-2</v>
       </c>
-      <c r="CO23" s="36"/>
+      <c r="CO23" s="36">
+        <v>2.5400000000000006E-2</v>
+      </c>
       <c r="CP23" s="36"/>
       <c r="CQ23" s="22"/>
       <c r="CR23" s="22"/>
       <c r="CS23" s="22"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="25">
         <v>2.3504</v>
       </c>
       <c r="C24" s="26">
         <v>2.6315999999999997</v>
       </c>
       <c r="D24" s="25">
         <v>3.2124999999999999</v>
       </c>
       <c r="E24" s="27">
         <v>4.6738</v>
       </c>
       <c r="F24" s="25">
         <v>5.9130000000000003</v>
       </c>
       <c r="G24" s="25">
@@ -7237,51 +7277,53 @@
       </c>
       <c r="CG24" s="22">
         <v>5.4172999999999973</v>
       </c>
       <c r="CH24" s="29">
         <v>5.0598000000000001</v>
       </c>
       <c r="CI24" s="25">
         <v>5.3304</v>
       </c>
       <c r="CJ24" s="16">
         <v>6.0252000000000017</v>
       </c>
       <c r="CK24" s="16">
         <v>7.4002999999999979</v>
       </c>
       <c r="CL24" s="25">
         <v>8.3355999999999995</v>
       </c>
       <c r="CM24" s="18">
         <v>7.2757999999999967</v>
       </c>
       <c r="CN24" s="38">
         <v>6.3800000000000026</v>
       </c>
-      <c r="CO24" s="38"/>
+      <c r="CO24" s="38">
+        <v>5.2449999999999974</v>
+      </c>
       <c r="CP24" s="36"/>
       <c r="CQ24" s="22"/>
       <c r="CR24" s="22"/>
       <c r="CS24" s="22"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
     </row>