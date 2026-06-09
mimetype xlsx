--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="сүт" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">сүт!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="43">
   <si>
     <t xml:space="preserve">Сиырдың сүтi, мың тонна </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -429,61 +429,61 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный_tabsv3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -762,51 +762,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="28" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
@@ -816,242 +816,242 @@
     <col min="27" max="27" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="45" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="7.140625" style="1" customWidth="1"/>
     <col min="47" max="47" width="6.42578125" style="1" customWidth="1"/>
     <col min="48" max="48" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="10.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...47 lines deleted...]
-      <c r="BV1" s="42" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="BV1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="42"/>
-[...21 lines deleted...]
-      <c r="CS1" s="42"/>
+      <c r="BW1" s="45"/>
+      <c r="BX1" s="45"/>
+      <c r="BY1" s="45"/>
+      <c r="BZ1" s="45"/>
+      <c r="CA1" s="45"/>
+      <c r="CB1" s="45"/>
+      <c r="CC1" s="45"/>
+      <c r="CD1" s="45"/>
+      <c r="CE1" s="45"/>
+      <c r="CF1" s="45"/>
+      <c r="CG1" s="45"/>
+      <c r="CH1" s="45"/>
+      <c r="CI1" s="45"/>
+      <c r="CJ1" s="45"/>
+      <c r="CK1" s="45"/>
+      <c r="CL1" s="45"/>
+      <c r="CM1" s="45"/>
+      <c r="CN1" s="45"/>
+      <c r="CO1" s="45"/>
+      <c r="CP1" s="45"/>
+      <c r="CQ1" s="45"/>
+      <c r="CR1" s="45"/>
+      <c r="CS1" s="45"/>
     </row>
     <row r="2" spans="1:97" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="46"/>
-      <c r="B2" s="43" t="s">
+      <c r="B2" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="44"/>
-[...10 lines deleted...]
-      <c r="N2" s="43" t="s">
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="44"/>
-[...10 lines deleted...]
-      <c r="Z2" s="43" t="s">
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="44"/>
-[...10 lines deleted...]
-      <c r="AL2" s="43" t="s">
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+      <c r="AE2" s="43"/>
+      <c r="AF2" s="43"/>
+      <c r="AG2" s="43"/>
+      <c r="AH2" s="43"/>
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="44"/>
-[...10 lines deleted...]
-      <c r="AX2" s="43" t="s">
+      <c r="AM2" s="43"/>
+      <c r="AN2" s="43"/>
+      <c r="AO2" s="43"/>
+      <c r="AP2" s="43"/>
+      <c r="AQ2" s="43"/>
+      <c r="AR2" s="43"/>
+      <c r="AS2" s="43"/>
+      <c r="AT2" s="43"/>
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="43" t="s">
+      <c r="AY2" s="43"/>
+      <c r="AZ2" s="43"/>
+      <c r="BA2" s="43"/>
+      <c r="BB2" s="43"/>
+      <c r="BC2" s="43"/>
+      <c r="BD2" s="43"/>
+      <c r="BE2" s="43"/>
+      <c r="BF2" s="43"/>
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="44"/>
+      <c r="BJ2" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="44"/>
-[...10 lines deleted...]
-      <c r="BV2" s="43" t="s">
+      <c r="BK2" s="43"/>
+      <c r="BL2" s="43"/>
+      <c r="BM2" s="43"/>
+      <c r="BN2" s="43"/>
+      <c r="BO2" s="43"/>
+      <c r="BP2" s="43"/>
+      <c r="BQ2" s="43"/>
+      <c r="BR2" s="43"/>
+      <c r="BS2" s="43"/>
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="44"/>
+      <c r="BV2" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="BW2" s="44"/>
-[...10 lines deleted...]
-      <c r="CH2" s="43" t="s">
+      <c r="BW2" s="43"/>
+      <c r="BX2" s="43"/>
+      <c r="BY2" s="43"/>
+      <c r="BZ2" s="43"/>
+      <c r="CA2" s="43"/>
+      <c r="CB2" s="43"/>
+      <c r="CC2" s="43"/>
+      <c r="CD2" s="43"/>
+      <c r="CE2" s="43"/>
+      <c r="CF2" s="43"/>
+      <c r="CG2" s="44"/>
+      <c r="CH2" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="CI2" s="44"/>
-[...9 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CI2" s="43"/>
+      <c r="CJ2" s="43"/>
+      <c r="CK2" s="43"/>
+      <c r="CL2" s="43"/>
+      <c r="CM2" s="43"/>
+      <c r="CN2" s="43"/>
+      <c r="CO2" s="43"/>
+      <c r="CP2" s="43"/>
+      <c r="CQ2" s="43"/>
+      <c r="CR2" s="43"/>
+      <c r="CS2" s="44"/>
     </row>
     <row r="3" spans="1:97" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="46"/>
       <c r="B3" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="34" t="s">
@@ -1565,51 +1565,53 @@
       </c>
       <c r="CC4" s="11">
         <v>369.77640000000065</v>
       </c>
       <c r="CD4" s="11">
         <v>353.69709999999998</v>
       </c>
       <c r="CE4" s="41">
         <v>274.18950000000041</v>
       </c>
       <c r="CF4" s="41">
         <v>238.03620000000046</v>
       </c>
       <c r="CG4" s="41">
         <v>264.26920000000018</v>
       </c>
       <c r="CH4" s="4">
         <v>180.89680000000001</v>
       </c>
       <c r="CI4" s="4">
         <v>201.73219999999995</v>
       </c>
       <c r="CJ4" s="4">
         <v>270.11050000000006</v>
       </c>
-      <c r="CK4" s="4"/>
+      <c r="CK4" s="4">
+        <v>334.14189999999974</v>
+      </c>
       <c r="CL4" s="7"/>
       <c r="CM4" s="8"/>
       <c r="CN4" s="11"/>
       <c r="CO4" s="11"/>
       <c r="CP4" s="11"/>
       <c r="CQ4" s="41"/>
       <c r="CR4" s="41"/>
       <c r="CS4" s="41"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>30</v>
       </c>
@@ -1840,51 +1842,53 @@
       </c>
       <c r="CC5" s="35">
         <v>34.474900000000019</v>
       </c>
       <c r="CD5" s="35">
         <v>33.903999999999968</v>
       </c>
       <c r="CE5" s="22">
         <v>26.801400000000001</v>
       </c>
       <c r="CF5" s="22">
         <v>22.286900000000003</v>
       </c>
       <c r="CG5" s="22">
         <v>17.225400000000036</v>
       </c>
       <c r="CH5" s="29">
         <v>9.8094999999999999</v>
       </c>
       <c r="CI5" s="29">
         <v>13.012300000000003</v>
       </c>
       <c r="CJ5" s="29">
         <v>21.499000000000002</v>
       </c>
-      <c r="CK5" s="29"/>
+      <c r="CK5" s="29">
+        <v>26.712699999999998</v>
+      </c>
       <c r="CL5" s="29"/>
       <c r="CM5" s="29"/>
       <c r="CN5" s="35"/>
       <c r="CO5" s="35"/>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="22"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>15.055200000000001</v>
       </c>
       <c r="C6" s="16">
         <v>17.724900000000002</v>
       </c>
       <c r="D6" s="17">
         <v>28.216900000000003</v>
       </c>
       <c r="E6" s="16">
         <v>35.0062</v>
       </c>
@@ -2115,51 +2119,53 @@
       </c>
       <c r="CC6" s="36">
         <v>22.841200000000015</v>
       </c>
       <c r="CD6" s="36">
         <v>22.446600000000018</v>
       </c>
       <c r="CE6" s="22">
         <v>18.710800000000006</v>
       </c>
       <c r="CF6" s="22">
         <v>16.5334</v>
       </c>
       <c r="CG6" s="22">
         <v>18.570799999999991</v>
       </c>
       <c r="CH6" s="15">
         <v>13.505599999999999</v>
       </c>
       <c r="CI6" s="15">
         <v>16.545999999999999</v>
       </c>
       <c r="CJ6" s="29">
         <v>19.397200000000009</v>
       </c>
-      <c r="CK6" s="29"/>
+      <c r="CK6" s="29">
+        <v>22.5274</v>
+      </c>
       <c r="CL6" s="18"/>
       <c r="CM6" s="18"/>
       <c r="CN6" s="36"/>
       <c r="CO6" s="36"/>
       <c r="CP6" s="36"/>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="22"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>5.3929</v>
       </c>
       <c r="C7" s="16">
         <v>15.058299999999999</v>
       </c>
       <c r="D7" s="17">
         <v>29.551299999999998</v>
       </c>
       <c r="E7" s="16">
         <v>25.1754</v>
       </c>
@@ -2390,51 +2396,53 @@
       </c>
       <c r="CC7" s="36">
         <v>20.383099999999999</v>
       </c>
       <c r="CD7" s="36">
         <v>18.686499999999995</v>
       </c>
       <c r="CE7" s="22">
         <v>14.962299999999999</v>
       </c>
       <c r="CF7" s="22">
         <v>12.572399999999988</v>
       </c>
       <c r="CG7" s="22">
         <v>10.910600000000017</v>
       </c>
       <c r="CH7" s="15">
         <v>3.6092</v>
       </c>
       <c r="CI7" s="15">
         <v>7.8805000000000014</v>
       </c>
       <c r="CJ7" s="29">
         <v>14.947699999999999</v>
       </c>
-      <c r="CK7" s="29"/>
+      <c r="CK7" s="29">
+        <v>13.023500000000002</v>
+      </c>
       <c r="CL7" s="18"/>
       <c r="CM7" s="18"/>
       <c r="CN7" s="36"/>
       <c r="CO7" s="36"/>
       <c r="CP7" s="36"/>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="22"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>49.571100000000001</v>
       </c>
       <c r="C8" s="16">
         <v>43.102499999999999</v>
       </c>
       <c r="D8" s="17">
         <v>57.044699999999999</v>
       </c>
       <c r="E8" s="16">
         <v>62.476900000000001</v>
       </c>
@@ -2665,51 +2673,53 @@
       </c>
       <c r="CC8" s="36">
         <v>32.885300000000001</v>
       </c>
       <c r="CD8" s="36">
         <v>36.375499999999988</v>
       </c>
       <c r="CE8" s="22">
         <v>33.414300000000026</v>
       </c>
       <c r="CF8" s="22">
         <v>24.844500000000039</v>
       </c>
       <c r="CG8" s="22">
         <v>22.179699999999912</v>
       </c>
       <c r="CH8" s="15">
         <v>19.1355</v>
       </c>
       <c r="CI8" s="15">
         <v>16.640300000000003</v>
       </c>
       <c r="CJ8" s="29">
         <v>20.699099999999994</v>
       </c>
-      <c r="CK8" s="29"/>
+      <c r="CK8" s="29">
+        <v>19.673799999999993</v>
+      </c>
       <c r="CL8" s="18"/>
       <c r="CM8" s="18"/>
       <c r="CN8" s="36"/>
       <c r="CO8" s="36"/>
       <c r="CP8" s="36"/>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="22"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>2.0192999999999999</v>
       </c>
       <c r="C9" s="16">
         <v>2.3365999999999998</v>
       </c>
       <c r="D9" s="17">
         <v>3.4748999999999999</v>
       </c>
       <c r="E9" s="16">
         <v>6.0068000000000001</v>
       </c>
@@ -2940,51 +2950,53 @@
       </c>
       <c r="CC9" s="36">
         <v>3.4993000000000016</v>
       </c>
       <c r="CD9" s="36">
         <v>2.9450000000000003</v>
       </c>
       <c r="CE9" s="22">
         <v>1.8239999999999981</v>
       </c>
       <c r="CF9" s="22">
         <v>1.8873999999999995</v>
       </c>
       <c r="CG9" s="22">
         <v>2.2889000000000017</v>
       </c>
       <c r="CH9" s="15">
         <v>1.0230999999999999</v>
       </c>
       <c r="CI9" s="15">
         <v>1.0754999999999999</v>
       </c>
       <c r="CJ9" s="29">
         <v>1.7549000000000001</v>
       </c>
-      <c r="CK9" s="29"/>
+      <c r="CK9" s="29">
+        <v>2.9505000000000003</v>
+      </c>
       <c r="CL9" s="18"/>
       <c r="CM9" s="18"/>
       <c r="CN9" s="36"/>
       <c r="CO9" s="36"/>
       <c r="CP9" s="36"/>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="22"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>3.8593999999999999</v>
       </c>
       <c r="C10" s="16">
         <v>6.7255000000000003</v>
       </c>
       <c r="D10" s="17">
         <v>9.5996000000000006</v>
       </c>
       <c r="E10" s="16">
         <v>19.889299999999999</v>
       </c>
@@ -3215,51 +3227,53 @@
       </c>
       <c r="CC10" s="36">
         <v>20.799600000000027</v>
       </c>
       <c r="CD10" s="36">
         <v>19.996799999999951</v>
       </c>
       <c r="CE10" s="22">
         <v>11.599300000000028</v>
       </c>
       <c r="CF10" s="22">
         <v>9.8038999999999987</v>
       </c>
       <c r="CG10" s="22">
         <v>9.8949999999999818</v>
       </c>
       <c r="CH10" s="15">
         <v>3.2718999999999996</v>
       </c>
       <c r="CI10" s="15">
         <v>6.9014999999999995</v>
       </c>
       <c r="CJ10" s="29">
         <v>9.3016000000000023</v>
       </c>
-      <c r="CK10" s="29"/>
+      <c r="CK10" s="29">
+        <v>20.073100000000004</v>
+      </c>
       <c r="CL10" s="18"/>
       <c r="CM10" s="18"/>
       <c r="CN10" s="36"/>
       <c r="CO10" s="36"/>
       <c r="CP10" s="36"/>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="22"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>16.690099999999997</v>
       </c>
       <c r="C11" s="16">
         <v>16.6617</v>
       </c>
       <c r="D11" s="17">
         <v>18.2363</v>
       </c>
       <c r="E11" s="16">
         <v>27.895700000000001</v>
       </c>
@@ -3490,51 +3504,53 @@
       </c>
       <c r="CC11" s="36">
         <v>25.297599999999989</v>
       </c>
       <c r="CD11" s="36">
         <v>24.719600000000014</v>
       </c>
       <c r="CE11" s="22">
         <v>15.745899999999978</v>
       </c>
       <c r="CF11" s="22">
         <v>14.700500000000005</v>
       </c>
       <c r="CG11" s="22">
         <v>18.574200000000019</v>
       </c>
       <c r="CH11" s="15">
         <v>12.069100000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>12.154100000000001</v>
       </c>
       <c r="CJ11" s="29">
         <v>13.050799999999999</v>
       </c>
-      <c r="CK11" s="29"/>
+      <c r="CK11" s="29">
+        <v>20.675200000000004</v>
+      </c>
       <c r="CL11" s="18"/>
       <c r="CM11" s="18"/>
       <c r="CN11" s="36"/>
       <c r="CO11" s="36"/>
       <c r="CP11" s="36"/>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="22"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>30</v>
       </c>
@@ -3765,51 +3781,53 @@
       </c>
       <c r="CC12" s="37">
         <v>21.704100000000011</v>
       </c>
       <c r="CD12" s="37">
         <v>26.821700000000021</v>
       </c>
       <c r="CE12" s="22">
         <v>19.280699999999939</v>
       </c>
       <c r="CF12" s="22">
         <v>16.8185</v>
       </c>
       <c r="CG12" s="22">
         <v>15.486600000000038</v>
       </c>
       <c r="CH12" s="29">
         <v>10.9497</v>
       </c>
       <c r="CI12" s="29">
         <v>9.6553000000000004</v>
       </c>
       <c r="CJ12" s="29">
         <v>17.263400000000001</v>
       </c>
-      <c r="CK12" s="29"/>
+      <c r="CK12" s="29">
+        <v>19.568100000000001</v>
+      </c>
       <c r="CL12" s="29"/>
       <c r="CM12" s="15"/>
       <c r="CN12" s="37"/>
       <c r="CO12" s="37"/>
       <c r="CP12" s="37"/>
       <c r="CQ12" s="22"/>
       <c r="CR12" s="22"/>
       <c r="CS12" s="22"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>10.042099999999998</v>
       </c>
       <c r="C13" s="16">
         <v>17.221</v>
       </c>
       <c r="D13" s="17">
         <v>39.296900000000001</v>
       </c>
       <c r="E13" s="16">
         <v>37.874699999999997</v>
       </c>
@@ -4040,51 +4058,53 @@
       </c>
       <c r="CC13" s="36">
         <v>18.8185</v>
       </c>
       <c r="CD13" s="36">
         <v>24.314099999999996</v>
       </c>
       <c r="CE13" s="22">
         <v>14.560900000000004</v>
       </c>
       <c r="CF13" s="22">
         <v>13.162000000000006</v>
       </c>
       <c r="CG13" s="22">
         <v>22.234200000000016</v>
       </c>
       <c r="CH13" s="15">
         <v>5.0472999999999999</v>
       </c>
       <c r="CI13" s="15">
         <v>7.878400000000001</v>
       </c>
       <c r="CJ13" s="29">
         <v>17.191499999999998</v>
       </c>
-      <c r="CK13" s="29"/>
+      <c r="CK13" s="29">
+        <v>17.5198</v>
+      </c>
       <c r="CL13" s="18"/>
       <c r="CM13" s="18"/>
       <c r="CN13" s="36"/>
       <c r="CO13" s="36"/>
       <c r="CP13" s="36"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>19.604200000000002</v>
       </c>
       <c r="C14" s="16">
         <v>25.776299999999999</v>
       </c>
       <c r="D14" s="17">
         <v>26.227499999999999</v>
       </c>
       <c r="E14" s="16">
         <v>49.355800000000002</v>
       </c>
@@ -4315,51 +4335,53 @@
       </c>
       <c r="CC14" s="36">
         <v>14.383900000000011</v>
       </c>
       <c r="CD14" s="36">
         <v>13.350599999999986</v>
       </c>
       <c r="CE14" s="22">
         <v>12.161600000000021</v>
       </c>
       <c r="CF14" s="22">
         <v>9.273099999999971</v>
       </c>
       <c r="CG14" s="22">
         <v>10.63790000000003</v>
       </c>
       <c r="CH14" s="15">
         <v>13.161</v>
       </c>
       <c r="CI14" s="15">
         <v>15.6088</v>
       </c>
       <c r="CJ14" s="29">
         <v>16.451800000000009</v>
       </c>
-      <c r="CK14" s="29"/>
+      <c r="CK14" s="29">
+        <v>26.344099999999997</v>
+      </c>
       <c r="CL14" s="18"/>
       <c r="CM14" s="18"/>
       <c r="CN14" s="36"/>
       <c r="CO14" s="36"/>
       <c r="CP14" s="36"/>
       <c r="CQ14" s="22"/>
       <c r="CR14" s="22"/>
       <c r="CS14" s="22"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>5.3673000000000002</v>
       </c>
       <c r="C15" s="16">
         <v>5.3478999999999992</v>
       </c>
       <c r="D15" s="17">
         <v>6.1769999999999996</v>
       </c>
       <c r="E15" s="16">
         <v>6.8871000000000002</v>
       </c>
@@ -4590,51 +4612,53 @@
       </c>
       <c r="CC15" s="36">
         <v>4.3278999999999996</v>
       </c>
       <c r="CD15" s="36">
         <v>4.403100000000002</v>
       </c>
       <c r="CE15" s="22">
         <v>4.265199999999993</v>
       </c>
       <c r="CF15" s="22">
         <v>4.3490000000000109</v>
       </c>
       <c r="CG15" s="22">
         <v>11.462799999999994</v>
       </c>
       <c r="CH15" s="15">
         <v>3.1314000000000002</v>
       </c>
       <c r="CI15" s="15">
         <v>3.1464999999999996</v>
       </c>
       <c r="CJ15" s="29">
         <v>3.2504</v>
       </c>
-      <c r="CK15" s="29"/>
+      <c r="CK15" s="29">
+        <v>3.8529999999999998</v>
+      </c>
       <c r="CL15" s="18"/>
       <c r="CM15" s="18"/>
       <c r="CN15" s="36"/>
       <c r="CO15" s="36"/>
       <c r="CP15" s="36"/>
       <c r="CQ15" s="22"/>
       <c r="CR15" s="22"/>
       <c r="CS15" s="22"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.11030000000000001</v>
       </c>
       <c r="C16" s="16">
         <v>0.1183</v>
       </c>
       <c r="D16" s="17">
         <v>0.14990000000000001</v>
       </c>
       <c r="E16" s="16">
         <v>0.19719999999999999</v>
       </c>
@@ -4865,51 +4889,53 @@
       </c>
       <c r="CC16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CD16" s="37" t="s">
         <v>30</v>
       </c>
       <c r="CE16" s="37" t="s">
         <v>30</v>
       </c>
       <c r="CF16" s="37" t="s">
         <v>30</v>
       </c>
       <c r="CG16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CH16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CI16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CJ16" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="CK16" s="15"/>
+      <c r="CK16" s="29" t="s">
+        <v>30</v>
+      </c>
       <c r="CL16" s="15"/>
       <c r="CM16" s="15"/>
       <c r="CN16" s="15"/>
       <c r="CO16" s="15"/>
       <c r="CP16" s="37"/>
       <c r="CQ16" s="37"/>
       <c r="CR16" s="37"/>
       <c r="CS16" s="15"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>15.825900000000001</v>
       </c>
       <c r="C17" s="16">
         <v>19.356999999999999</v>
       </c>
       <c r="D17" s="17">
         <v>27.133700000000001</v>
       </c>
       <c r="E17" s="16">
         <v>31.7241</v>
       </c>
@@ -5140,51 +5166,53 @@
       </c>
       <c r="CC17" s="36">
         <v>26.238100000000003</v>
       </c>
       <c r="CD17" s="15">
         <v>21.600599999999957</v>
       </c>
       <c r="CE17" s="22">
         <v>19.317900000000009</v>
       </c>
       <c r="CF17" s="22">
         <v>16.599800000000016</v>
       </c>
       <c r="CG17" s="22">
         <v>17.361099999999993</v>
       </c>
       <c r="CH17" s="15">
         <v>14.504900000000001</v>
       </c>
       <c r="CI17" s="15">
         <v>14.180499999999997</v>
       </c>
       <c r="CJ17" s="15">
         <v>18.000800000000002</v>
       </c>
-      <c r="CK17" s="29"/>
+      <c r="CK17" s="15">
+        <v>20.536999999999992</v>
+      </c>
       <c r="CL17" s="18"/>
       <c r="CM17" s="18"/>
       <c r="CN17" s="36"/>
       <c r="CO17" s="36"/>
       <c r="CP17" s="15"/>
       <c r="CQ17" s="22"/>
       <c r="CR17" s="22"/>
       <c r="CS17" s="22"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>17.431900000000002</v>
       </c>
       <c r="C18" s="16">
         <v>19.431900000000002</v>
       </c>
       <c r="D18" s="17">
         <v>25.207900000000002</v>
       </c>
       <c r="E18" s="16">
         <v>54.329599999999999</v>
       </c>
@@ -5415,51 +5443,53 @@
       </c>
       <c r="CC18" s="36">
         <v>43.52789999999996</v>
       </c>
       <c r="CD18" s="36">
         <v>39.074200000000019</v>
       </c>
       <c r="CE18" s="22">
         <v>27.808600000000069</v>
       </c>
       <c r="CF18" s="22">
         <v>22.895399999999995</v>
       </c>
       <c r="CG18" s="22">
         <v>24.846899999999891</v>
       </c>
       <c r="CH18" s="15">
         <v>19.903400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>20.298199999999998</v>
       </c>
       <c r="CJ18" s="15">
         <v>24.804100000000005</v>
       </c>
-      <c r="CK18" s="29"/>
+      <c r="CK18" s="29">
+        <v>35.826400000000007</v>
+      </c>
       <c r="CL18" s="18"/>
       <c r="CM18" s="18"/>
       <c r="CN18" s="36"/>
       <c r="CO18" s="36"/>
       <c r="CP18" s="36"/>
       <c r="CQ18" s="22"/>
       <c r="CR18" s="22"/>
       <c r="CS18" s="22"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="25">
         <v>40.368499999999997</v>
       </c>
       <c r="C19" s="16">
         <v>44.3354</v>
       </c>
       <c r="D19" s="17">
         <v>57.808599999999998</v>
       </c>
       <c r="E19" s="16">
         <v>68.75030000000001</v>
       </c>
@@ -5690,51 +5720,53 @@
       </c>
       <c r="CC19" s="36">
         <v>41.420100000000048</v>
       </c>
       <c r="CD19" s="36">
         <v>37.178100000000029</v>
       </c>
       <c r="CE19" s="22">
         <v>21.896500000000003</v>
       </c>
       <c r="CF19" s="22">
         <v>21.376199999999926</v>
       </c>
       <c r="CG19" s="22">
         <v>25.191000000000031</v>
       </c>
       <c r="CH19" s="15">
         <v>33.095599999999997</v>
       </c>
       <c r="CI19" s="25">
         <v>34.7074</v>
       </c>
       <c r="CJ19" s="29">
         <v>43.402500000000003</v>
       </c>
-      <c r="CK19" s="29"/>
+      <c r="CK19" s="29">
+        <v>49.353799999999978</v>
+      </c>
       <c r="CL19" s="18"/>
       <c r="CM19" s="18"/>
       <c r="CN19" s="36"/>
       <c r="CO19" s="36"/>
       <c r="CP19" s="36"/>
       <c r="CQ19" s="22"/>
       <c r="CR19" s="22"/>
       <c r="CS19" s="22"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>30</v>
       </c>
@@ -5965,51 +5997,53 @@
       </c>
       <c r="CC20" s="36">
         <v>7.2635000000000005</v>
       </c>
       <c r="CD20" s="36">
         <v>3.0814000000000021</v>
       </c>
       <c r="CE20" s="22">
         <v>6.379800000000003</v>
       </c>
       <c r="CF20" s="22">
         <v>3.7608999999999924</v>
       </c>
       <c r="CG20" s="22">
         <v>6.7515000000000072</v>
       </c>
       <c r="CH20" s="15">
         <v>0.94240000000000013</v>
       </c>
       <c r="CI20" s="29">
         <v>2.5271999999999997</v>
       </c>
       <c r="CJ20" s="29">
         <v>4.3125000000000009</v>
       </c>
-      <c r="CK20" s="29"/>
+      <c r="CK20" s="29">
+        <v>5.5004999999999997</v>
+      </c>
       <c r="CL20" s="29"/>
       <c r="CM20" s="18"/>
       <c r="CN20" s="36"/>
       <c r="CO20" s="36"/>
       <c r="CP20" s="36"/>
       <c r="CQ20" s="22"/>
       <c r="CR20" s="22"/>
       <c r="CS20" s="22"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="15">
         <v>34.654300000000006</v>
       </c>
       <c r="C21" s="16">
         <v>42.351099999999995</v>
       </c>
       <c r="D21" s="17">
         <v>63.623199999999997</v>
       </c>
       <c r="E21" s="16">
         <v>79.180300000000003</v>
       </c>
@@ -6240,51 +6274,53 @@
       </c>
       <c r="CC21" s="32">
         <v>25.997100000000046</v>
       </c>
       <c r="CD21" s="36">
         <v>19.828599999999966</v>
       </c>
       <c r="CE21" s="22">
         <v>19.849200000000025</v>
       </c>
       <c r="CF21" s="22">
         <v>22.163899999999984</v>
       </c>
       <c r="CG21" s="22">
         <v>25.209199999999953</v>
       </c>
       <c r="CH21" s="15">
         <v>12.6447</v>
       </c>
       <c r="CI21" s="15">
         <v>14.157899999999998</v>
       </c>
       <c r="CJ21" s="29">
         <v>18.7226</v>
       </c>
-      <c r="CK21" s="29"/>
+      <c r="CK21" s="29">
+        <v>22.5595</v>
+      </c>
       <c r="CL21" s="18"/>
       <c r="CM21" s="22"/>
       <c r="CN21" s="22"/>
       <c r="CO21" s="32"/>
       <c r="CP21" s="36"/>
       <c r="CQ21" s="22"/>
       <c r="CR21" s="22"/>
       <c r="CS21" s="22"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="15">
         <v>1.5099999999999999E-2</v>
       </c>
       <c r="C22" s="16">
         <v>1.5599999999999999E-2</v>
       </c>
       <c r="D22" s="21">
         <v>1.43E-2</v>
       </c>
       <c r="E22" s="16">
         <v>1.8800000000000001E-2</v>
       </c>
@@ -6515,51 +6551,53 @@
       </c>
       <c r="CC22" s="36">
         <v>2.4900000000000005E-2</v>
       </c>
       <c r="CD22" s="32">
         <v>1.7799999999999996E-2</v>
       </c>
       <c r="CE22" s="22">
         <v>1.26E-2</v>
       </c>
       <c r="CF22" s="22">
         <v>7.5999999999999956E-3</v>
       </c>
       <c r="CG22" s="22">
         <v>3.2000000000000084E-3</v>
       </c>
       <c r="CH22" s="15">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="CI22" s="15">
         <v>5.5999999999999991E-3</v>
       </c>
       <c r="CJ22" s="29">
         <v>6.9000000000000016E-3</v>
       </c>
-      <c r="CK22" s="16"/>
+      <c r="CK22" s="29">
+        <v>1.2199999999999999E-2</v>
+      </c>
       <c r="CL22" s="18"/>
       <c r="CM22" s="18"/>
       <c r="CN22" s="36"/>
       <c r="CO22" s="36"/>
       <c r="CP22" s="32"/>
       <c r="CQ22" s="22"/>
       <c r="CR22" s="22"/>
       <c r="CS22" s="22"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="15">
         <v>0.38529999999999998</v>
       </c>
       <c r="C23" s="16">
         <v>0.24730000000000002</v>
       </c>
       <c r="D23" s="21">
         <v>0.25319999999999998</v>
       </c>
       <c r="E23" s="16">
         <v>0.26119999999999999</v>
       </c>
@@ -6790,51 +6828,53 @@
       </c>
       <c r="CC23" s="36">
         <v>2.7199999999999974E-2</v>
       </c>
       <c r="CD23" s="36">
         <v>2.7800000000000019E-2</v>
       </c>
       <c r="CE23" s="22">
         <v>2.7499999999999969E-2</v>
       </c>
       <c r="CF23" s="22">
         <v>2.8600000000000014E-2</v>
       </c>
       <c r="CG23" s="22">
         <v>2.2900000000000031E-2</v>
       </c>
       <c r="CH23" s="25">
         <v>2.52E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>2.5799999999999997E-2</v>
       </c>
       <c r="CJ23" s="29">
         <v>2.8500000000000004E-2</v>
       </c>
-      <c r="CK23" s="16"/>
+      <c r="CK23" s="16">
+        <v>3.1E-2</v>
+      </c>
       <c r="CL23" s="18"/>
       <c r="CM23" s="18"/>
       <c r="CN23" s="36"/>
       <c r="CO23" s="36"/>
       <c r="CP23" s="36"/>
       <c r="CQ23" s="22"/>
       <c r="CR23" s="22"/>
       <c r="CS23" s="22"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="25">
         <v>2.3504</v>
       </c>
       <c r="C24" s="26">
         <v>2.6315999999999997</v>
       </c>
       <c r="D24" s="25">
         <v>3.2124999999999999</v>
       </c>
       <c r="E24" s="27">
         <v>4.6738</v>
       </c>
@@ -7065,51 +7105,53 @@
       </c>
       <c r="CC24" s="38">
         <v>5.8622000000000014</v>
       </c>
       <c r="CD24" s="36">
         <v>4.9252000000000038</v>
       </c>
       <c r="CE24" s="22">
         <v>5.5710000000000051</v>
       </c>
       <c r="CF24" s="22">
         <v>4.9721999999999937</v>
       </c>
       <c r="CG24" s="22">
         <v>5.4172999999999973</v>
       </c>
       <c r="CH24" s="29">
         <v>5.0598000000000001</v>
       </c>
       <c r="CI24" s="25">
         <v>5.3304</v>
       </c>
       <c r="CJ24" s="16">
         <v>6.0252000000000017</v>
       </c>
-      <c r="CK24" s="31"/>
+      <c r="CK24" s="16">
+        <v>7.4002999999999979</v>
+      </c>
       <c r="CL24" s="25"/>
       <c r="CM24" s="25"/>
       <c r="CN24" s="38"/>
       <c r="CO24" s="38"/>
       <c r="CP24" s="36"/>
       <c r="CQ24" s="22"/>
       <c r="CR24" s="22"/>
       <c r="CS24" s="22"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
     </row>
@@ -7149,61 +7191,61 @@
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
     </row>
     <row r="38" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
     </row>
     <row r="39" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
     </row>
     <row r="40" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
     </row>
     <row r="41" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
     </row>
     <row r="42" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.55118110236220474" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>