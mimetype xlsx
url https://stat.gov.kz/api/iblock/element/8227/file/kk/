--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\Производство\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="сүт" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">сүт!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="43">
   <si>
     <t xml:space="preserve">Сиырдың сүтi, мың тонна </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -148,51 +153,51 @@
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -429,61 +434,61 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный_tabsv3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -510,86 +515,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -761,52 +766,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
+      <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CM9" sqref="CM9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="28" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
@@ -816,242 +821,242 @@
     <col min="27" max="27" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="45" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="7.140625" style="1" customWidth="1"/>
     <col min="47" max="47" width="6.42578125" style="1" customWidth="1"/>
     <col min="48" max="48" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="10.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...47 lines deleted...]
-      <c r="BV1" s="45" t="s">
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
+      <c r="Z1" s="42"/>
+      <c r="AA1" s="42"/>
+      <c r="AB1" s="42"/>
+      <c r="AC1" s="42"/>
+      <c r="AD1" s="42"/>
+      <c r="AE1" s="42"/>
+      <c r="AF1" s="42"/>
+      <c r="AG1" s="42"/>
+      <c r="AH1" s="42"/>
+      <c r="AI1" s="42"/>
+      <c r="AJ1" s="42"/>
+      <c r="AK1" s="42"/>
+      <c r="AL1" s="42"/>
+      <c r="AM1" s="42"/>
+      <c r="AN1" s="42"/>
+      <c r="AO1" s="42"/>
+      <c r="AP1" s="42"/>
+      <c r="AQ1" s="42"/>
+      <c r="AR1" s="42"/>
+      <c r="AS1" s="42"/>
+      <c r="AT1" s="42"/>
+      <c r="AU1" s="42"/>
+      <c r="AV1" s="42"/>
+      <c r="AW1" s="42"/>
+      <c r="BV1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="45"/>
-[...21 lines deleted...]
-      <c r="CS1" s="45"/>
+      <c r="BW1" s="42"/>
+      <c r="BX1" s="42"/>
+      <c r="BY1" s="42"/>
+      <c r="BZ1" s="42"/>
+      <c r="CA1" s="42"/>
+      <c r="CB1" s="42"/>
+      <c r="CC1" s="42"/>
+      <c r="CD1" s="42"/>
+      <c r="CE1" s="42"/>
+      <c r="CF1" s="42"/>
+      <c r="CG1" s="42"/>
+      <c r="CH1" s="42"/>
+      <c r="CI1" s="42"/>
+      <c r="CJ1" s="42"/>
+      <c r="CK1" s="42"/>
+      <c r="CL1" s="42"/>
+      <c r="CM1" s="42"/>
+      <c r="CN1" s="42"/>
+      <c r="CO1" s="42"/>
+      <c r="CP1" s="42"/>
+      <c r="CQ1" s="42"/>
+      <c r="CR1" s="42"/>
+      <c r="CS1" s="42"/>
     </row>
     <row r="2" spans="1:97" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="46"/>
-      <c r="B2" s="42" t="s">
+      <c r="B2" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="43"/>
-[...10 lines deleted...]
-      <c r="N2" s="42" t="s">
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="43"/>
-[...10 lines deleted...]
-      <c r="Z2" s="42" t="s">
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="43"/>
-[...10 lines deleted...]
-      <c r="AL2" s="42" t="s">
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="43"/>
-[...10 lines deleted...]
-      <c r="AX2" s="42" t="s">
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="42" t="s">
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
+      <c r="BD2" s="44"/>
+      <c r="BE2" s="44"/>
+      <c r="BF2" s="44"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="45"/>
+      <c r="BJ2" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="43"/>
-[...10 lines deleted...]
-      <c r="BV2" s="42" t="s">
+      <c r="BK2" s="44"/>
+      <c r="BL2" s="44"/>
+      <c r="BM2" s="44"/>
+      <c r="BN2" s="44"/>
+      <c r="BO2" s="44"/>
+      <c r="BP2" s="44"/>
+      <c r="BQ2" s="44"/>
+      <c r="BR2" s="44"/>
+      <c r="BS2" s="44"/>
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="45"/>
+      <c r="BV2" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="BW2" s="43"/>
-[...10 lines deleted...]
-      <c r="CH2" s="42" t="s">
+      <c r="BW2" s="44"/>
+      <c r="BX2" s="44"/>
+      <c r="BY2" s="44"/>
+      <c r="BZ2" s="44"/>
+      <c r="CA2" s="44"/>
+      <c r="CB2" s="44"/>
+      <c r="CC2" s="44"/>
+      <c r="CD2" s="44"/>
+      <c r="CE2" s="44"/>
+      <c r="CF2" s="44"/>
+      <c r="CG2" s="45"/>
+      <c r="CH2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="CI2" s="43"/>
-[...9 lines deleted...]
-      <c r="CS2" s="44"/>
+      <c r="CI2" s="44"/>
+      <c r="CJ2" s="44"/>
+      <c r="CK2" s="44"/>
+      <c r="CL2" s="44"/>
+      <c r="CM2" s="44"/>
+      <c r="CN2" s="44"/>
+      <c r="CO2" s="44"/>
+      <c r="CP2" s="44"/>
+      <c r="CQ2" s="44"/>
+      <c r="CR2" s="44"/>
+      <c r="CS2" s="45"/>
     </row>
     <row r="3" spans="1:97" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="46"/>
       <c r="B3" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="34" t="s">
@@ -1568,51 +1573,53 @@
       </c>
       <c r="CD4" s="11">
         <v>353.69709999999998</v>
       </c>
       <c r="CE4" s="41">
         <v>274.18950000000041</v>
       </c>
       <c r="CF4" s="41">
         <v>238.03620000000046</v>
       </c>
       <c r="CG4" s="41">
         <v>264.26920000000018</v>
       </c>
       <c r="CH4" s="4">
         <v>180.89680000000001</v>
       </c>
       <c r="CI4" s="4">
         <v>201.73219999999995</v>
       </c>
       <c r="CJ4" s="4">
         <v>270.11050000000006</v>
       </c>
       <c r="CK4" s="4">
         <v>334.14189999999974</v>
       </c>
-      <c r="CL4" s="7"/>
+      <c r="CL4" s="7">
+        <v>397.9023000000002</v>
+      </c>
       <c r="CM4" s="8"/>
       <c r="CN4" s="11"/>
       <c r="CO4" s="11"/>
       <c r="CP4" s="11"/>
       <c r="CQ4" s="41"/>
       <c r="CR4" s="41"/>
       <c r="CS4" s="41"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="4" t="s">
@@ -1845,51 +1852,53 @@
       </c>
       <c r="CD5" s="35">
         <v>33.903999999999968</v>
       </c>
       <c r="CE5" s="22">
         <v>26.801400000000001</v>
       </c>
       <c r="CF5" s="22">
         <v>22.286900000000003</v>
       </c>
       <c r="CG5" s="22">
         <v>17.225400000000036</v>
       </c>
       <c r="CH5" s="29">
         <v>9.8094999999999999</v>
       </c>
       <c r="CI5" s="29">
         <v>13.012300000000003</v>
       </c>
       <c r="CJ5" s="29">
         <v>21.499000000000002</v>
       </c>
       <c r="CK5" s="29">
         <v>26.712699999999998</v>
       </c>
-      <c r="CL5" s="29"/>
+      <c r="CL5" s="29">
+        <v>30.847499999999997</v>
+      </c>
       <c r="CM5" s="29"/>
       <c r="CN5" s="35"/>
       <c r="CO5" s="35"/>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="22"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>15.055200000000001</v>
       </c>
       <c r="C6" s="16">
         <v>17.724900000000002</v>
       </c>
       <c r="D6" s="17">
         <v>28.216900000000003</v>
       </c>
       <c r="E6" s="16">
         <v>35.0062</v>
       </c>
       <c r="F6" s="18">
@@ -2122,51 +2131,53 @@
       </c>
       <c r="CD6" s="36">
         <v>22.446600000000018</v>
       </c>
       <c r="CE6" s="22">
         <v>18.710800000000006</v>
       </c>
       <c r="CF6" s="22">
         <v>16.5334</v>
       </c>
       <c r="CG6" s="22">
         <v>18.570799999999991</v>
       </c>
       <c r="CH6" s="15">
         <v>13.505599999999999</v>
       </c>
       <c r="CI6" s="15">
         <v>16.545999999999999</v>
       </c>
       <c r="CJ6" s="29">
         <v>19.397200000000009</v>
       </c>
       <c r="CK6" s="29">
         <v>22.5274</v>
       </c>
-      <c r="CL6" s="18"/>
+      <c r="CL6" s="18">
+        <v>26.617799999999988</v>
+      </c>
       <c r="CM6" s="18"/>
       <c r="CN6" s="36"/>
       <c r="CO6" s="36"/>
       <c r="CP6" s="36"/>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="22"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>5.3929</v>
       </c>
       <c r="C7" s="16">
         <v>15.058299999999999</v>
       </c>
       <c r="D7" s="17">
         <v>29.551299999999998</v>
       </c>
       <c r="E7" s="16">
         <v>25.1754</v>
       </c>
       <c r="F7" s="18">
@@ -2399,51 +2410,53 @@
       </c>
       <c r="CD7" s="36">
         <v>18.686499999999995</v>
       </c>
       <c r="CE7" s="22">
         <v>14.962299999999999</v>
       </c>
       <c r="CF7" s="22">
         <v>12.572399999999988</v>
       </c>
       <c r="CG7" s="22">
         <v>10.910600000000017</v>
       </c>
       <c r="CH7" s="15">
         <v>3.6092</v>
       </c>
       <c r="CI7" s="15">
         <v>7.8805000000000014</v>
       </c>
       <c r="CJ7" s="29">
         <v>14.947699999999999</v>
       </c>
       <c r="CK7" s="29">
         <v>13.023500000000002</v>
       </c>
-      <c r="CL7" s="18"/>
+      <c r="CL7" s="18">
+        <v>16.065899999999999</v>
+      </c>
       <c r="CM7" s="18"/>
       <c r="CN7" s="36"/>
       <c r="CO7" s="36"/>
       <c r="CP7" s="36"/>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="22"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>49.571100000000001</v>
       </c>
       <c r="C8" s="16">
         <v>43.102499999999999</v>
       </c>
       <c r="D8" s="17">
         <v>57.044699999999999</v>
       </c>
       <c r="E8" s="16">
         <v>62.476900000000001</v>
       </c>
       <c r="F8" s="18">
@@ -2676,51 +2689,53 @@
       </c>
       <c r="CD8" s="36">
         <v>36.375499999999988</v>
       </c>
       <c r="CE8" s="22">
         <v>33.414300000000026</v>
       </c>
       <c r="CF8" s="22">
         <v>24.844500000000039</v>
       </c>
       <c r="CG8" s="22">
         <v>22.179699999999912</v>
       </c>
       <c r="CH8" s="15">
         <v>19.1355</v>
       </c>
       <c r="CI8" s="15">
         <v>16.640300000000003</v>
       </c>
       <c r="CJ8" s="29">
         <v>20.699099999999994</v>
       </c>
       <c r="CK8" s="29">
         <v>19.673799999999993</v>
       </c>
-      <c r="CL8" s="18"/>
+      <c r="CL8" s="18">
+        <v>23.757600000000011</v>
+      </c>
       <c r="CM8" s="18"/>
       <c r="CN8" s="36"/>
       <c r="CO8" s="36"/>
       <c r="CP8" s="36"/>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="22"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>2.0192999999999999</v>
       </c>
       <c r="C9" s="16">
         <v>2.3365999999999998</v>
       </c>
       <c r="D9" s="17">
         <v>3.4748999999999999</v>
       </c>
       <c r="E9" s="16">
         <v>6.0068000000000001</v>
       </c>
       <c r="F9" s="18">
@@ -2953,51 +2968,53 @@
       </c>
       <c r="CD9" s="36">
         <v>2.9450000000000003</v>
       </c>
       <c r="CE9" s="22">
         <v>1.8239999999999981</v>
       </c>
       <c r="CF9" s="22">
         <v>1.8873999999999995</v>
       </c>
       <c r="CG9" s="22">
         <v>2.2889000000000017</v>
       </c>
       <c r="CH9" s="15">
         <v>1.0230999999999999</v>
       </c>
       <c r="CI9" s="15">
         <v>1.0754999999999999</v>
       </c>
       <c r="CJ9" s="29">
         <v>1.7549000000000001</v>
       </c>
       <c r="CK9" s="29">
         <v>2.9505000000000003</v>
       </c>
-      <c r="CL9" s="18"/>
+      <c r="CL9" s="18">
+        <v>5.5058999999999987</v>
+      </c>
       <c r="CM9" s="18"/>
       <c r="CN9" s="36"/>
       <c r="CO9" s="36"/>
       <c r="CP9" s="36"/>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="22"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>3.8593999999999999</v>
       </c>
       <c r="C10" s="16">
         <v>6.7255000000000003</v>
       </c>
       <c r="D10" s="17">
         <v>9.5996000000000006</v>
       </c>
       <c r="E10" s="16">
         <v>19.889299999999999</v>
       </c>
       <c r="F10" s="18">
@@ -3230,51 +3247,53 @@
       </c>
       <c r="CD10" s="36">
         <v>19.996799999999951</v>
       </c>
       <c r="CE10" s="22">
         <v>11.599300000000028</v>
       </c>
       <c r="CF10" s="22">
         <v>9.8038999999999987</v>
       </c>
       <c r="CG10" s="22">
         <v>9.8949999999999818</v>
       </c>
       <c r="CH10" s="15">
         <v>3.2718999999999996</v>
       </c>
       <c r="CI10" s="15">
         <v>6.9014999999999995</v>
       </c>
       <c r="CJ10" s="29">
         <v>9.3016000000000023</v>
       </c>
       <c r="CK10" s="29">
         <v>20.073100000000004</v>
       </c>
-      <c r="CL10" s="18"/>
+      <c r="CL10" s="18">
+        <v>36.887599999999992</v>
+      </c>
       <c r="CM10" s="18"/>
       <c r="CN10" s="36"/>
       <c r="CO10" s="36"/>
       <c r="CP10" s="36"/>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="22"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>16.690099999999997</v>
       </c>
       <c r="C11" s="16">
         <v>16.6617</v>
       </c>
       <c r="D11" s="17">
         <v>18.2363</v>
       </c>
       <c r="E11" s="16">
         <v>27.895700000000001</v>
       </c>
       <c r="F11" s="18">
@@ -3507,51 +3526,53 @@
       </c>
       <c r="CD11" s="36">
         <v>24.719600000000014</v>
       </c>
       <c r="CE11" s="22">
         <v>15.745899999999978</v>
       </c>
       <c r="CF11" s="22">
         <v>14.700500000000005</v>
       </c>
       <c r="CG11" s="22">
         <v>18.574200000000019</v>
       </c>
       <c r="CH11" s="15">
         <v>12.069100000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>12.154100000000001</v>
       </c>
       <c r="CJ11" s="29">
         <v>13.050799999999999</v>
       </c>
       <c r="CK11" s="29">
         <v>20.675200000000004</v>
       </c>
-      <c r="CL11" s="18"/>
+      <c r="CL11" s="18">
+        <v>22.305599999999998</v>
+      </c>
       <c r="CM11" s="18"/>
       <c r="CN11" s="36"/>
       <c r="CO11" s="36"/>
       <c r="CP11" s="36"/>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="22"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="4" t="s">
@@ -3784,51 +3805,53 @@
       </c>
       <c r="CD12" s="37">
         <v>26.821700000000021</v>
       </c>
       <c r="CE12" s="22">
         <v>19.280699999999939</v>
       </c>
       <c r="CF12" s="22">
         <v>16.8185</v>
       </c>
       <c r="CG12" s="22">
         <v>15.486600000000038</v>
       </c>
       <c r="CH12" s="29">
         <v>10.9497</v>
       </c>
       <c r="CI12" s="29">
         <v>9.6553000000000004</v>
       </c>
       <c r="CJ12" s="29">
         <v>17.263400000000001</v>
       </c>
       <c r="CK12" s="29">
         <v>19.568100000000001</v>
       </c>
-      <c r="CL12" s="29"/>
+      <c r="CL12" s="29">
+        <v>19.328899999999997</v>
+      </c>
       <c r="CM12" s="15"/>
       <c r="CN12" s="37"/>
       <c r="CO12" s="37"/>
       <c r="CP12" s="37"/>
       <c r="CQ12" s="22"/>
       <c r="CR12" s="22"/>
       <c r="CS12" s="22"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>10.042099999999998</v>
       </c>
       <c r="C13" s="16">
         <v>17.221</v>
       </c>
       <c r="D13" s="17">
         <v>39.296900000000001</v>
       </c>
       <c r="E13" s="16">
         <v>37.874699999999997</v>
       </c>
       <c r="F13" s="18">
@@ -4061,51 +4084,53 @@
       </c>
       <c r="CD13" s="36">
         <v>24.314099999999996</v>
       </c>
       <c r="CE13" s="22">
         <v>14.560900000000004</v>
       </c>
       <c r="CF13" s="22">
         <v>13.162000000000006</v>
       </c>
       <c r="CG13" s="22">
         <v>22.234200000000016</v>
       </c>
       <c r="CH13" s="15">
         <v>5.0472999999999999</v>
       </c>
       <c r="CI13" s="15">
         <v>7.878400000000001</v>
       </c>
       <c r="CJ13" s="29">
         <v>17.191499999999998</v>
       </c>
       <c r="CK13" s="29">
         <v>17.5198</v>
       </c>
-      <c r="CL13" s="18"/>
+      <c r="CL13" s="18">
+        <v>26.028499999999994</v>
+      </c>
       <c r="CM13" s="18"/>
       <c r="CN13" s="36"/>
       <c r="CO13" s="36"/>
       <c r="CP13" s="36"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>19.604200000000002</v>
       </c>
       <c r="C14" s="16">
         <v>25.776299999999999</v>
       </c>
       <c r="D14" s="17">
         <v>26.227499999999999</v>
       </c>
       <c r="E14" s="16">
         <v>49.355800000000002</v>
       </c>
       <c r="F14" s="18">
@@ -4338,51 +4363,53 @@
       </c>
       <c r="CD14" s="36">
         <v>13.350599999999986</v>
       </c>
       <c r="CE14" s="22">
         <v>12.161600000000021</v>
       </c>
       <c r="CF14" s="22">
         <v>9.273099999999971</v>
       </c>
       <c r="CG14" s="22">
         <v>10.63790000000003</v>
       </c>
       <c r="CH14" s="15">
         <v>13.161</v>
       </c>
       <c r="CI14" s="15">
         <v>15.6088</v>
       </c>
       <c r="CJ14" s="29">
         <v>16.451800000000009</v>
       </c>
       <c r="CK14" s="29">
         <v>26.344099999999997</v>
       </c>
-      <c r="CL14" s="18"/>
+      <c r="CL14" s="18">
+        <v>25.765499999999989</v>
+      </c>
       <c r="CM14" s="18"/>
       <c r="CN14" s="36"/>
       <c r="CO14" s="36"/>
       <c r="CP14" s="36"/>
       <c r="CQ14" s="22"/>
       <c r="CR14" s="22"/>
       <c r="CS14" s="22"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>5.3673000000000002</v>
       </c>
       <c r="C15" s="16">
         <v>5.3478999999999992</v>
       </c>
       <c r="D15" s="17">
         <v>6.1769999999999996</v>
       </c>
       <c r="E15" s="16">
         <v>6.8871000000000002</v>
       </c>
       <c r="F15" s="18">
@@ -4615,51 +4642,53 @@
       </c>
       <c r="CD15" s="36">
         <v>4.403100000000002</v>
       </c>
       <c r="CE15" s="22">
         <v>4.265199999999993</v>
       </c>
       <c r="CF15" s="22">
         <v>4.3490000000000109</v>
       </c>
       <c r="CG15" s="22">
         <v>11.462799999999994</v>
       </c>
       <c r="CH15" s="15">
         <v>3.1314000000000002</v>
       </c>
       <c r="CI15" s="15">
         <v>3.1464999999999996</v>
       </c>
       <c r="CJ15" s="29">
         <v>3.2504</v>
       </c>
       <c r="CK15" s="29">
         <v>3.8529999999999998</v>
       </c>
-      <c r="CL15" s="18"/>
+      <c r="CL15" s="18">
+        <v>4.1305000000000014</v>
+      </c>
       <c r="CM15" s="18"/>
       <c r="CN15" s="36"/>
       <c r="CO15" s="36"/>
       <c r="CP15" s="36"/>
       <c r="CQ15" s="22"/>
       <c r="CR15" s="22"/>
       <c r="CS15" s="22"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.11030000000000001</v>
       </c>
       <c r="C16" s="16">
         <v>0.1183</v>
       </c>
       <c r="D16" s="17">
         <v>0.14990000000000001</v>
       </c>
       <c r="E16" s="16">
         <v>0.19719999999999999</v>
       </c>
       <c r="F16" s="18">
@@ -4892,51 +4921,53 @@
       </c>
       <c r="CD16" s="37" t="s">
         <v>30</v>
       </c>
       <c r="CE16" s="37" t="s">
         <v>30</v>
       </c>
       <c r="CF16" s="37" t="s">
         <v>30</v>
       </c>
       <c r="CG16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CH16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CI16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CJ16" s="29" t="s">
         <v>30</v>
       </c>
       <c r="CK16" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="CL16" s="15"/>
+      <c r="CL16" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="CM16" s="15"/>
       <c r="CN16" s="15"/>
       <c r="CO16" s="15"/>
       <c r="CP16" s="37"/>
       <c r="CQ16" s="37"/>
       <c r="CR16" s="37"/>
       <c r="CS16" s="15"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>15.825900000000001</v>
       </c>
       <c r="C17" s="16">
         <v>19.356999999999999</v>
       </c>
       <c r="D17" s="17">
         <v>27.133700000000001</v>
       </c>
       <c r="E17" s="16">
         <v>31.7241</v>
       </c>
       <c r="F17" s="18">
@@ -5169,51 +5200,53 @@
       </c>
       <c r="CD17" s="15">
         <v>21.600599999999957</v>
       </c>
       <c r="CE17" s="22">
         <v>19.317900000000009</v>
       </c>
       <c r="CF17" s="22">
         <v>16.599800000000016</v>
       </c>
       <c r="CG17" s="22">
         <v>17.361099999999993</v>
       </c>
       <c r="CH17" s="15">
         <v>14.504900000000001</v>
       </c>
       <c r="CI17" s="15">
         <v>14.180499999999997</v>
       </c>
       <c r="CJ17" s="15">
         <v>18.000800000000002</v>
       </c>
       <c r="CK17" s="15">
         <v>20.536999999999992</v>
       </c>
-      <c r="CL17" s="18"/>
+      <c r="CL17" s="18">
+        <v>23.283599999999993</v>
+      </c>
       <c r="CM17" s="18"/>
       <c r="CN17" s="36"/>
       <c r="CO17" s="36"/>
       <c r="CP17" s="15"/>
       <c r="CQ17" s="22"/>
       <c r="CR17" s="22"/>
       <c r="CS17" s="22"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>17.431900000000002</v>
       </c>
       <c r="C18" s="16">
         <v>19.431900000000002</v>
       </c>
       <c r="D18" s="17">
         <v>25.207900000000002</v>
       </c>
       <c r="E18" s="16">
         <v>54.329599999999999</v>
       </c>
       <c r="F18" s="18">
@@ -5446,51 +5479,53 @@
       </c>
       <c r="CD18" s="36">
         <v>39.074200000000019</v>
       </c>
       <c r="CE18" s="22">
         <v>27.808600000000069</v>
       </c>
       <c r="CF18" s="22">
         <v>22.895399999999995</v>
       </c>
       <c r="CG18" s="22">
         <v>24.846899999999891</v>
       </c>
       <c r="CH18" s="15">
         <v>19.903400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>20.298199999999998</v>
       </c>
       <c r="CJ18" s="15">
         <v>24.804100000000005</v>
       </c>
       <c r="CK18" s="29">
         <v>35.826400000000007</v>
       </c>
-      <c r="CL18" s="18"/>
+      <c r="CL18" s="18">
+        <v>40.193299999999979</v>
+      </c>
       <c r="CM18" s="18"/>
       <c r="CN18" s="36"/>
       <c r="CO18" s="36"/>
       <c r="CP18" s="36"/>
       <c r="CQ18" s="22"/>
       <c r="CR18" s="22"/>
       <c r="CS18" s="22"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="25">
         <v>40.368499999999997</v>
       </c>
       <c r="C19" s="16">
         <v>44.3354</v>
       </c>
       <c r="D19" s="17">
         <v>57.808599999999998</v>
       </c>
       <c r="E19" s="16">
         <v>68.75030000000001</v>
       </c>
       <c r="F19" s="18">
@@ -5723,51 +5758,53 @@
       </c>
       <c r="CD19" s="36">
         <v>37.178100000000029</v>
       </c>
       <c r="CE19" s="22">
         <v>21.896500000000003</v>
       </c>
       <c r="CF19" s="22">
         <v>21.376199999999926</v>
       </c>
       <c r="CG19" s="22">
         <v>25.191000000000031</v>
       </c>
       <c r="CH19" s="15">
         <v>33.095599999999997</v>
       </c>
       <c r="CI19" s="25">
         <v>34.7074</v>
       </c>
       <c r="CJ19" s="29">
         <v>43.402500000000003</v>
       </c>
       <c r="CK19" s="29">
         <v>49.353799999999978</v>
       </c>
-      <c r="CL19" s="18"/>
+      <c r="CL19" s="18">
+        <v>55.869300000000038</v>
+      </c>
       <c r="CM19" s="18"/>
       <c r="CN19" s="36"/>
       <c r="CO19" s="36"/>
       <c r="CP19" s="36"/>
       <c r="CQ19" s="22"/>
       <c r="CR19" s="22"/>
       <c r="CS19" s="22"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="4" t="s">
@@ -6000,51 +6037,53 @@
       </c>
       <c r="CD20" s="36">
         <v>3.0814000000000021</v>
       </c>
       <c r="CE20" s="22">
         <v>6.379800000000003</v>
       </c>
       <c r="CF20" s="22">
         <v>3.7608999999999924</v>
       </c>
       <c r="CG20" s="22">
         <v>6.7515000000000072</v>
       </c>
       <c r="CH20" s="15">
         <v>0.94240000000000013</v>
       </c>
       <c r="CI20" s="29">
         <v>2.5271999999999997</v>
       </c>
       <c r="CJ20" s="29">
         <v>4.3125000000000009</v>
       </c>
       <c r="CK20" s="29">
         <v>5.5004999999999997</v>
       </c>
-      <c r="CL20" s="29"/>
+      <c r="CL20" s="29">
+        <v>7.612899999999998</v>
+      </c>
       <c r="CM20" s="18"/>
       <c r="CN20" s="36"/>
       <c r="CO20" s="36"/>
       <c r="CP20" s="36"/>
       <c r="CQ20" s="22"/>
       <c r="CR20" s="22"/>
       <c r="CS20" s="22"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="15">
         <v>34.654300000000006</v>
       </c>
       <c r="C21" s="16">
         <v>42.351099999999995</v>
       </c>
       <c r="D21" s="17">
         <v>63.623199999999997</v>
       </c>
       <c r="E21" s="16">
         <v>79.180300000000003</v>
       </c>
       <c r="F21" s="18">
@@ -6277,51 +6316,53 @@
       </c>
       <c r="CD21" s="36">
         <v>19.828599999999966</v>
       </c>
       <c r="CE21" s="22">
         <v>19.849200000000025</v>
       </c>
       <c r="CF21" s="22">
         <v>22.163899999999984</v>
       </c>
       <c r="CG21" s="22">
         <v>25.209199999999953</v>
       </c>
       <c r="CH21" s="15">
         <v>12.6447</v>
       </c>
       <c r="CI21" s="15">
         <v>14.157899999999998</v>
       </c>
       <c r="CJ21" s="29">
         <v>18.7226</v>
       </c>
       <c r="CK21" s="29">
         <v>22.5595</v>
       </c>
-      <c r="CL21" s="18"/>
+      <c r="CL21" s="18">
+        <v>25.324200000000005</v>
+      </c>
       <c r="CM21" s="22"/>
       <c r="CN21" s="22"/>
       <c r="CO21" s="32"/>
       <c r="CP21" s="36"/>
       <c r="CQ21" s="22"/>
       <c r="CR21" s="22"/>
       <c r="CS21" s="22"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="15">
         <v>1.5099999999999999E-2</v>
       </c>
       <c r="C22" s="16">
         <v>1.5599999999999999E-2</v>
       </c>
       <c r="D22" s="21">
         <v>1.43E-2</v>
       </c>
       <c r="E22" s="16">
         <v>1.8800000000000001E-2</v>
       </c>
       <c r="F22" s="18">
@@ -6554,51 +6595,53 @@
       </c>
       <c r="CD22" s="32">
         <v>1.7799999999999996E-2</v>
       </c>
       <c r="CE22" s="22">
         <v>1.26E-2</v>
       </c>
       <c r="CF22" s="22">
         <v>7.5999999999999956E-3</v>
       </c>
       <c r="CG22" s="22">
         <v>3.2000000000000084E-3</v>
       </c>
       <c r="CH22" s="15">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="CI22" s="15">
         <v>5.5999999999999991E-3</v>
       </c>
       <c r="CJ22" s="29">
         <v>6.9000000000000016E-3</v>
       </c>
       <c r="CK22" s="29">
         <v>1.2199999999999999E-2</v>
       </c>
-      <c r="CL22" s="18"/>
+      <c r="CL22" s="18">
+        <v>1.1099999999999999E-2</v>
+      </c>
       <c r="CM22" s="18"/>
       <c r="CN22" s="36"/>
       <c r="CO22" s="36"/>
       <c r="CP22" s="32"/>
       <c r="CQ22" s="22"/>
       <c r="CR22" s="22"/>
       <c r="CS22" s="22"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="15">
         <v>0.38529999999999998</v>
       </c>
       <c r="C23" s="16">
         <v>0.24730000000000002</v>
       </c>
       <c r="D23" s="21">
         <v>0.25319999999999998</v>
       </c>
       <c r="E23" s="16">
         <v>0.26119999999999999</v>
       </c>
       <c r="F23" s="18">
@@ -6831,51 +6874,53 @@
       </c>
       <c r="CD23" s="36">
         <v>2.7800000000000019E-2</v>
       </c>
       <c r="CE23" s="22">
         <v>2.7499999999999969E-2</v>
       </c>
       <c r="CF23" s="22">
         <v>2.8600000000000014E-2</v>
       </c>
       <c r="CG23" s="22">
         <v>2.2900000000000031E-2</v>
       </c>
       <c r="CH23" s="25">
         <v>2.52E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>2.5799999999999997E-2</v>
       </c>
       <c r="CJ23" s="29">
         <v>2.8500000000000004E-2</v>
       </c>
       <c r="CK23" s="16">
         <v>3.1E-2</v>
       </c>
-      <c r="CL23" s="18"/>
+      <c r="CL23" s="18">
+        <v>3.0999999999999986E-2</v>
+      </c>
       <c r="CM23" s="18"/>
       <c r="CN23" s="36"/>
       <c r="CO23" s="36"/>
       <c r="CP23" s="36"/>
       <c r="CQ23" s="22"/>
       <c r="CR23" s="22"/>
       <c r="CS23" s="22"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="25">
         <v>2.3504</v>
       </c>
       <c r="C24" s="26">
         <v>2.6315999999999997</v>
       </c>
       <c r="D24" s="25">
         <v>3.2124999999999999</v>
       </c>
       <c r="E24" s="27">
         <v>4.6738</v>
       </c>
       <c r="F24" s="25">
@@ -7108,51 +7153,53 @@
       </c>
       <c r="CD24" s="36">
         <v>4.9252000000000038</v>
       </c>
       <c r="CE24" s="22">
         <v>5.5710000000000051</v>
       </c>
       <c r="CF24" s="22">
         <v>4.9721999999999937</v>
       </c>
       <c r="CG24" s="22">
         <v>5.4172999999999973</v>
       </c>
       <c r="CH24" s="29">
         <v>5.0598000000000001</v>
       </c>
       <c r="CI24" s="25">
         <v>5.3304</v>
       </c>
       <c r="CJ24" s="16">
         <v>6.0252000000000017</v>
       </c>
       <c r="CK24" s="16">
         <v>7.4002999999999979</v>
       </c>
-      <c r="CL24" s="25"/>
+      <c r="CL24" s="25">
+        <v>8.3355999999999995</v>
+      </c>
       <c r="CM24" s="25"/>
       <c r="CN24" s="38"/>
       <c r="CO24" s="38"/>
       <c r="CP24" s="36"/>
       <c r="CQ24" s="22"/>
       <c r="CR24" s="22"/>
       <c r="CS24" s="22"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
@@ -7191,61 +7238,61 @@
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
     </row>
     <row r="38" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
     </row>
     <row r="39" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
     </row>
     <row r="40" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
     </row>
     <row r="41" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
     </row>
     <row r="42" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.55118110236220474" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>