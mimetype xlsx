--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,69 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="сүт" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">сүт!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="43">
   <si>
     <t xml:space="preserve">Сиырдың сүтi, мың тонна </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -153,51 +148,51 @@
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -434,61 +429,61 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный_tabsv3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -515,86 +510,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -767,51 +762,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM9" sqref="CM9"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="28" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
@@ -821,242 +816,242 @@
     <col min="27" max="27" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="45" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="7.140625" style="1" customWidth="1"/>
     <col min="47" max="47" width="6.42578125" style="1" customWidth="1"/>
     <col min="48" max="48" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="10.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...47 lines deleted...]
-      <c r="BV1" s="42" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="BV1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="42"/>
-[...21 lines deleted...]
-      <c r="CS1" s="42"/>
+      <c r="BW1" s="45"/>
+      <c r="BX1" s="45"/>
+      <c r="BY1" s="45"/>
+      <c r="BZ1" s="45"/>
+      <c r="CA1" s="45"/>
+      <c r="CB1" s="45"/>
+      <c r="CC1" s="45"/>
+      <c r="CD1" s="45"/>
+      <c r="CE1" s="45"/>
+      <c r="CF1" s="45"/>
+      <c r="CG1" s="45"/>
+      <c r="CH1" s="45"/>
+      <c r="CI1" s="45"/>
+      <c r="CJ1" s="45"/>
+      <c r="CK1" s="45"/>
+      <c r="CL1" s="45"/>
+      <c r="CM1" s="45"/>
+      <c r="CN1" s="45"/>
+      <c r="CO1" s="45"/>
+      <c r="CP1" s="45"/>
+      <c r="CQ1" s="45"/>
+      <c r="CR1" s="45"/>
+      <c r="CS1" s="45"/>
     </row>
     <row r="2" spans="1:97" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="46"/>
-      <c r="B2" s="43" t="s">
+      <c r="B2" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="44"/>
-[...10 lines deleted...]
-      <c r="N2" s="43" t="s">
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="44"/>
-[...10 lines deleted...]
-      <c r="Z2" s="43" t="s">
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="44"/>
-[...10 lines deleted...]
-      <c r="AL2" s="43" t="s">
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+      <c r="AE2" s="43"/>
+      <c r="AF2" s="43"/>
+      <c r="AG2" s="43"/>
+      <c r="AH2" s="43"/>
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="44"/>
-[...10 lines deleted...]
-      <c r="AX2" s="43" t="s">
+      <c r="AM2" s="43"/>
+      <c r="AN2" s="43"/>
+      <c r="AO2" s="43"/>
+      <c r="AP2" s="43"/>
+      <c r="AQ2" s="43"/>
+      <c r="AR2" s="43"/>
+      <c r="AS2" s="43"/>
+      <c r="AT2" s="43"/>
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="43" t="s">
+      <c r="AY2" s="43"/>
+      <c r="AZ2" s="43"/>
+      <c r="BA2" s="43"/>
+      <c r="BB2" s="43"/>
+      <c r="BC2" s="43"/>
+      <c r="BD2" s="43"/>
+      <c r="BE2" s="43"/>
+      <c r="BF2" s="43"/>
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="44"/>
+      <c r="BJ2" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="44"/>
-[...10 lines deleted...]
-      <c r="BV2" s="43" t="s">
+      <c r="BK2" s="43"/>
+      <c r="BL2" s="43"/>
+      <c r="BM2" s="43"/>
+      <c r="BN2" s="43"/>
+      <c r="BO2" s="43"/>
+      <c r="BP2" s="43"/>
+      <c r="BQ2" s="43"/>
+      <c r="BR2" s="43"/>
+      <c r="BS2" s="43"/>
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="44"/>
+      <c r="BV2" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="BW2" s="44"/>
-[...10 lines deleted...]
-      <c r="CH2" s="43" t="s">
+      <c r="BW2" s="43"/>
+      <c r="BX2" s="43"/>
+      <c r="BY2" s="43"/>
+      <c r="BZ2" s="43"/>
+      <c r="CA2" s="43"/>
+      <c r="CB2" s="43"/>
+      <c r="CC2" s="43"/>
+      <c r="CD2" s="43"/>
+      <c r="CE2" s="43"/>
+      <c r="CF2" s="43"/>
+      <c r="CG2" s="44"/>
+      <c r="CH2" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="CI2" s="44"/>
-[...9 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CI2" s="43"/>
+      <c r="CJ2" s="43"/>
+      <c r="CK2" s="43"/>
+      <c r="CL2" s="43"/>
+      <c r="CM2" s="43"/>
+      <c r="CN2" s="43"/>
+      <c r="CO2" s="43"/>
+      <c r="CP2" s="43"/>
+      <c r="CQ2" s="43"/>
+      <c r="CR2" s="43"/>
+      <c r="CS2" s="44"/>
     </row>
     <row r="3" spans="1:97" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="46"/>
       <c r="B3" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="34" t="s">
@@ -1576,51 +1571,53 @@
       </c>
       <c r="CE4" s="41">
         <v>274.18950000000041</v>
       </c>
       <c r="CF4" s="41">
         <v>238.03620000000046</v>
       </c>
       <c r="CG4" s="41">
         <v>264.26920000000018</v>
       </c>
       <c r="CH4" s="4">
         <v>180.89680000000001</v>
       </c>
       <c r="CI4" s="4">
         <v>201.73219999999995</v>
       </c>
       <c r="CJ4" s="4">
         <v>270.11050000000006</v>
       </c>
       <c r="CK4" s="4">
         <v>334.14189999999974</v>
       </c>
       <c r="CL4" s="7">
         <v>397.9023000000002</v>
       </c>
-      <c r="CM4" s="8"/>
+      <c r="CM4" s="8">
+        <v>508.37770000000023</v>
+      </c>
       <c r="CN4" s="11"/>
       <c r="CO4" s="11"/>
       <c r="CP4" s="11"/>
       <c r="CQ4" s="41"/>
       <c r="CR4" s="41"/>
       <c r="CS4" s="41"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>30</v>
@@ -1855,51 +1852,53 @@
       </c>
       <c r="CE5" s="22">
         <v>26.801400000000001</v>
       </c>
       <c r="CF5" s="22">
         <v>22.286900000000003</v>
       </c>
       <c r="CG5" s="22">
         <v>17.225400000000036</v>
       </c>
       <c r="CH5" s="29">
         <v>9.8094999999999999</v>
       </c>
       <c r="CI5" s="29">
         <v>13.012300000000003</v>
       </c>
       <c r="CJ5" s="29">
         <v>21.499000000000002</v>
       </c>
       <c r="CK5" s="29">
         <v>26.712699999999998</v>
       </c>
       <c r="CL5" s="29">
         <v>30.847499999999997</v>
       </c>
-      <c r="CM5" s="29"/>
+      <c r="CM5" s="29">
+        <v>44.924300000000017</v>
+      </c>
       <c r="CN5" s="35"/>
       <c r="CO5" s="35"/>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="22"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>15.055200000000001</v>
       </c>
       <c r="C6" s="16">
         <v>17.724900000000002</v>
       </c>
       <c r="D6" s="17">
         <v>28.216900000000003</v>
       </c>
       <c r="E6" s="16">
         <v>35.0062</v>
       </c>
       <c r="F6" s="18">
         <v>43.376899999999999</v>
@@ -2134,51 +2133,53 @@
       </c>
       <c r="CE6" s="22">
         <v>18.710800000000006</v>
       </c>
       <c r="CF6" s="22">
         <v>16.5334</v>
       </c>
       <c r="CG6" s="22">
         <v>18.570799999999991</v>
       </c>
       <c r="CH6" s="15">
         <v>13.505599999999999</v>
       </c>
       <c r="CI6" s="15">
         <v>16.545999999999999</v>
       </c>
       <c r="CJ6" s="29">
         <v>19.397200000000009</v>
       </c>
       <c r="CK6" s="29">
         <v>22.5274</v>
       </c>
       <c r="CL6" s="18">
         <v>26.617799999999988</v>
       </c>
-      <c r="CM6" s="18"/>
+      <c r="CM6" s="18">
+        <v>30.922200000000004</v>
+      </c>
       <c r="CN6" s="36"/>
       <c r="CO6" s="36"/>
       <c r="CP6" s="36"/>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="22"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>5.3929</v>
       </c>
       <c r="C7" s="16">
         <v>15.058299999999999</v>
       </c>
       <c r="D7" s="17">
         <v>29.551299999999998</v>
       </c>
       <c r="E7" s="16">
         <v>25.1754</v>
       </c>
       <c r="F7" s="18">
         <v>32.471499999999999</v>
@@ -2413,51 +2414,53 @@
       </c>
       <c r="CE7" s="22">
         <v>14.962299999999999</v>
       </c>
       <c r="CF7" s="22">
         <v>12.572399999999988</v>
       </c>
       <c r="CG7" s="22">
         <v>10.910600000000017</v>
       </c>
       <c r="CH7" s="15">
         <v>3.6092</v>
       </c>
       <c r="CI7" s="15">
         <v>7.8805000000000014</v>
       </c>
       <c r="CJ7" s="29">
         <v>14.947699999999999</v>
       </c>
       <c r="CK7" s="29">
         <v>13.023500000000002</v>
       </c>
       <c r="CL7" s="18">
         <v>16.065899999999999</v>
       </c>
-      <c r="CM7" s="18"/>
+      <c r="CM7" s="18">
+        <v>27.729800000000004</v>
+      </c>
       <c r="CN7" s="36"/>
       <c r="CO7" s="36"/>
       <c r="CP7" s="36"/>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="22"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>49.571100000000001</v>
       </c>
       <c r="C8" s="16">
         <v>43.102499999999999</v>
       </c>
       <c r="D8" s="17">
         <v>57.044699999999999</v>
       </c>
       <c r="E8" s="16">
         <v>62.476900000000001</v>
       </c>
       <c r="F8" s="18">
         <v>78.145099999999999</v>
@@ -2692,51 +2695,53 @@
       </c>
       <c r="CE8" s="22">
         <v>33.414300000000026</v>
       </c>
       <c r="CF8" s="22">
         <v>24.844500000000039</v>
       </c>
       <c r="CG8" s="22">
         <v>22.179699999999912</v>
       </c>
       <c r="CH8" s="15">
         <v>19.1355</v>
       </c>
       <c r="CI8" s="15">
         <v>16.640300000000003</v>
       </c>
       <c r="CJ8" s="29">
         <v>20.699099999999994</v>
       </c>
       <c r="CK8" s="29">
         <v>19.673799999999993</v>
       </c>
       <c r="CL8" s="18">
         <v>23.757600000000011</v>
       </c>
-      <c r="CM8" s="18"/>
+      <c r="CM8" s="18">
+        <v>33.847200000000001</v>
+      </c>
       <c r="CN8" s="36"/>
       <c r="CO8" s="36"/>
       <c r="CP8" s="36"/>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="22"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>2.0192999999999999</v>
       </c>
       <c r="C9" s="16">
         <v>2.3365999999999998</v>
       </c>
       <c r="D9" s="17">
         <v>3.4748999999999999</v>
       </c>
       <c r="E9" s="16">
         <v>6.0068000000000001</v>
       </c>
       <c r="F9" s="18">
         <v>11.5579</v>
@@ -2971,51 +2976,53 @@
       </c>
       <c r="CE9" s="22">
         <v>1.8239999999999981</v>
       </c>
       <c r="CF9" s="22">
         <v>1.8873999999999995</v>
       </c>
       <c r="CG9" s="22">
         <v>2.2889000000000017</v>
       </c>
       <c r="CH9" s="15">
         <v>1.0230999999999999</v>
       </c>
       <c r="CI9" s="15">
         <v>1.0754999999999999</v>
       </c>
       <c r="CJ9" s="29">
         <v>1.7549000000000001</v>
       </c>
       <c r="CK9" s="29">
         <v>2.9505000000000003</v>
       </c>
       <c r="CL9" s="18">
         <v>5.5058999999999987</v>
       </c>
-      <c r="CM9" s="18"/>
+      <c r="CM9" s="18">
+        <v>4.091899999999999</v>
+      </c>
       <c r="CN9" s="36"/>
       <c r="CO9" s="36"/>
       <c r="CP9" s="36"/>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="22"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>3.8593999999999999</v>
       </c>
       <c r="C10" s="16">
         <v>6.7255000000000003</v>
       </c>
       <c r="D10" s="17">
         <v>9.5996000000000006</v>
       </c>
       <c r="E10" s="16">
         <v>19.889299999999999</v>
       </c>
       <c r="F10" s="18">
         <v>36.800400000000003</v>
@@ -3250,51 +3257,53 @@
       </c>
       <c r="CE10" s="22">
         <v>11.599300000000028</v>
       </c>
       <c r="CF10" s="22">
         <v>9.8038999999999987</v>
       </c>
       <c r="CG10" s="22">
         <v>9.8949999999999818</v>
       </c>
       <c r="CH10" s="15">
         <v>3.2718999999999996</v>
       </c>
       <c r="CI10" s="15">
         <v>6.9014999999999995</v>
       </c>
       <c r="CJ10" s="29">
         <v>9.3016000000000023</v>
       </c>
       <c r="CK10" s="29">
         <v>20.073100000000004</v>
       </c>
       <c r="CL10" s="18">
         <v>36.887599999999992</v>
       </c>
-      <c r="CM10" s="18"/>
+      <c r="CM10" s="18">
+        <v>41.981000000000009</v>
+      </c>
       <c r="CN10" s="36"/>
       <c r="CO10" s="36"/>
       <c r="CP10" s="36"/>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="22"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>16.690099999999997</v>
       </c>
       <c r="C11" s="16">
         <v>16.6617</v>
       </c>
       <c r="D11" s="17">
         <v>18.2363</v>
       </c>
       <c r="E11" s="16">
         <v>27.895700000000001</v>
       </c>
       <c r="F11" s="18">
         <v>30.7682</v>
@@ -3529,51 +3538,53 @@
       </c>
       <c r="CE11" s="22">
         <v>15.745899999999978</v>
       </c>
       <c r="CF11" s="22">
         <v>14.700500000000005</v>
       </c>
       <c r="CG11" s="22">
         <v>18.574200000000019</v>
       </c>
       <c r="CH11" s="15">
         <v>12.069100000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>12.154100000000001</v>
       </c>
       <c r="CJ11" s="29">
         <v>13.050799999999999</v>
       </c>
       <c r="CK11" s="29">
         <v>20.675200000000004</v>
       </c>
       <c r="CL11" s="18">
         <v>22.305599999999998</v>
       </c>
-      <c r="CM11" s="18"/>
+      <c r="CM11" s="18">
+        <v>29.993499999999997</v>
+      </c>
       <c r="CN11" s="36"/>
       <c r="CO11" s="36"/>
       <c r="CP11" s="36"/>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="22"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>30</v>
@@ -3808,51 +3819,53 @@
       </c>
       <c r="CE12" s="22">
         <v>19.280699999999939</v>
       </c>
       <c r="CF12" s="22">
         <v>16.8185</v>
       </c>
       <c r="CG12" s="22">
         <v>15.486600000000038</v>
       </c>
       <c r="CH12" s="29">
         <v>10.9497</v>
       </c>
       <c r="CI12" s="29">
         <v>9.6553000000000004</v>
       </c>
       <c r="CJ12" s="29">
         <v>17.263400000000001</v>
       </c>
       <c r="CK12" s="29">
         <v>19.568100000000001</v>
       </c>
       <c r="CL12" s="29">
         <v>19.328899999999997</v>
       </c>
-      <c r="CM12" s="15"/>
+      <c r="CM12" s="15">
+        <v>27.961700000000008</v>
+      </c>
       <c r="CN12" s="37"/>
       <c r="CO12" s="37"/>
       <c r="CP12" s="37"/>
       <c r="CQ12" s="22"/>
       <c r="CR12" s="22"/>
       <c r="CS12" s="22"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>10.042099999999998</v>
       </c>
       <c r="C13" s="16">
         <v>17.221</v>
       </c>
       <c r="D13" s="17">
         <v>39.296900000000001</v>
       </c>
       <c r="E13" s="16">
         <v>37.874699999999997</v>
       </c>
       <c r="F13" s="18">
         <v>58.661900000000003</v>
@@ -4087,51 +4100,53 @@
       </c>
       <c r="CE13" s="22">
         <v>14.560900000000004</v>
       </c>
       <c r="CF13" s="22">
         <v>13.162000000000006</v>
       </c>
       <c r="CG13" s="22">
         <v>22.234200000000016</v>
       </c>
       <c r="CH13" s="15">
         <v>5.0472999999999999</v>
       </c>
       <c r="CI13" s="15">
         <v>7.878400000000001</v>
       </c>
       <c r="CJ13" s="29">
         <v>17.191499999999998</v>
       </c>
       <c r="CK13" s="29">
         <v>17.5198</v>
       </c>
       <c r="CL13" s="18">
         <v>26.028499999999994</v>
       </c>
-      <c r="CM13" s="18"/>
+      <c r="CM13" s="18">
+        <v>34.509200000000007</v>
+      </c>
       <c r="CN13" s="36"/>
       <c r="CO13" s="36"/>
       <c r="CP13" s="36"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>19.604200000000002</v>
       </c>
       <c r="C14" s="16">
         <v>25.776299999999999</v>
       </c>
       <c r="D14" s="17">
         <v>26.227499999999999</v>
       </c>
       <c r="E14" s="16">
         <v>49.355800000000002</v>
       </c>
       <c r="F14" s="18">
         <v>47.106499999999997</v>
@@ -4366,51 +4381,53 @@
       </c>
       <c r="CE14" s="22">
         <v>12.161600000000021</v>
       </c>
       <c r="CF14" s="22">
         <v>9.273099999999971</v>
       </c>
       <c r="CG14" s="22">
         <v>10.63790000000003</v>
       </c>
       <c r="CH14" s="15">
         <v>13.161</v>
       </c>
       <c r="CI14" s="15">
         <v>15.6088</v>
       </c>
       <c r="CJ14" s="29">
         <v>16.451800000000009</v>
       </c>
       <c r="CK14" s="29">
         <v>26.344099999999997</v>
       </c>
       <c r="CL14" s="18">
         <v>25.765499999999989</v>
       </c>
-      <c r="CM14" s="18"/>
+      <c r="CM14" s="18">
+        <v>49.459699999999998</v>
+      </c>
       <c r="CN14" s="36"/>
       <c r="CO14" s="36"/>
       <c r="CP14" s="36"/>
       <c r="CQ14" s="22"/>
       <c r="CR14" s="22"/>
       <c r="CS14" s="22"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>5.3673000000000002</v>
       </c>
       <c r="C15" s="16">
         <v>5.3478999999999992</v>
       </c>
       <c r="D15" s="17">
         <v>6.1769999999999996</v>
       </c>
       <c r="E15" s="16">
         <v>6.8871000000000002</v>
       </c>
       <c r="F15" s="18">
         <v>7.3555000000000001</v>
@@ -4645,51 +4662,53 @@
       </c>
       <c r="CE15" s="22">
         <v>4.265199999999993</v>
       </c>
       <c r="CF15" s="22">
         <v>4.3490000000000109</v>
       </c>
       <c r="CG15" s="22">
         <v>11.462799999999994</v>
       </c>
       <c r="CH15" s="15">
         <v>3.1314000000000002</v>
       </c>
       <c r="CI15" s="15">
         <v>3.1464999999999996</v>
       </c>
       <c r="CJ15" s="29">
         <v>3.2504</v>
       </c>
       <c r="CK15" s="29">
         <v>3.8529999999999998</v>
       </c>
       <c r="CL15" s="18">
         <v>4.1305000000000014</v>
       </c>
-      <c r="CM15" s="18"/>
+      <c r="CM15" s="18">
+        <v>5.0181000000000004</v>
+      </c>
       <c r="CN15" s="36"/>
       <c r="CO15" s="36"/>
       <c r="CP15" s="36"/>
       <c r="CQ15" s="22"/>
       <c r="CR15" s="22"/>
       <c r="CS15" s="22"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.11030000000000001</v>
       </c>
       <c r="C16" s="16">
         <v>0.1183</v>
       </c>
       <c r="D16" s="17">
         <v>0.14990000000000001</v>
       </c>
       <c r="E16" s="16">
         <v>0.19719999999999999</v>
       </c>
       <c r="F16" s="18">
         <v>1.0261</v>
@@ -4924,51 +4943,53 @@
       </c>
       <c r="CE16" s="37" t="s">
         <v>30</v>
       </c>
       <c r="CF16" s="37" t="s">
         <v>30</v>
       </c>
       <c r="CG16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CH16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CI16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CJ16" s="29" t="s">
         <v>30</v>
       </c>
       <c r="CK16" s="29" t="s">
         <v>30</v>
       </c>
       <c r="CL16" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="CM16" s="15"/>
+      <c r="CM16" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="CN16" s="15"/>
       <c r="CO16" s="15"/>
       <c r="CP16" s="37"/>
       <c r="CQ16" s="37"/>
       <c r="CR16" s="37"/>
       <c r="CS16" s="15"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>15.825900000000001</v>
       </c>
       <c r="C17" s="16">
         <v>19.356999999999999</v>
       </c>
       <c r="D17" s="17">
         <v>27.133700000000001</v>
       </c>
       <c r="E17" s="16">
         <v>31.7241</v>
       </c>
       <c r="F17" s="18">
         <v>41.839100000000002</v>
@@ -5203,51 +5224,53 @@
       </c>
       <c r="CE17" s="22">
         <v>19.317900000000009</v>
       </c>
       <c r="CF17" s="22">
         <v>16.599800000000016</v>
       </c>
       <c r="CG17" s="22">
         <v>17.361099999999993</v>
       </c>
       <c r="CH17" s="15">
         <v>14.504900000000001</v>
       </c>
       <c r="CI17" s="15">
         <v>14.180499999999997</v>
       </c>
       <c r="CJ17" s="15">
         <v>18.000800000000002</v>
       </c>
       <c r="CK17" s="15">
         <v>20.536999999999992</v>
       </c>
       <c r="CL17" s="18">
         <v>23.283599999999993</v>
       </c>
-      <c r="CM17" s="18"/>
+      <c r="CM17" s="15">
+        <v>29.952500000000015</v>
+      </c>
       <c r="CN17" s="36"/>
       <c r="CO17" s="36"/>
       <c r="CP17" s="15"/>
       <c r="CQ17" s="22"/>
       <c r="CR17" s="22"/>
       <c r="CS17" s="22"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>17.431900000000002</v>
       </c>
       <c r="C18" s="16">
         <v>19.431900000000002</v>
       </c>
       <c r="D18" s="17">
         <v>25.207900000000002</v>
       </c>
       <c r="E18" s="16">
         <v>54.329599999999999</v>
       </c>
       <c r="F18" s="18">
         <v>62.070999999999998</v>
@@ -5482,51 +5505,53 @@
       </c>
       <c r="CE18" s="22">
         <v>27.808600000000069</v>
       </c>
       <c r="CF18" s="22">
         <v>22.895399999999995</v>
       </c>
       <c r="CG18" s="22">
         <v>24.846899999999891</v>
       </c>
       <c r="CH18" s="15">
         <v>19.903400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>20.298199999999998</v>
       </c>
       <c r="CJ18" s="15">
         <v>24.804100000000005</v>
       </c>
       <c r="CK18" s="29">
         <v>35.826400000000007</v>
       </c>
       <c r="CL18" s="18">
         <v>40.193299999999979</v>
       </c>
-      <c r="CM18" s="18"/>
+      <c r="CM18" s="18">
+        <v>47.210700000000003</v>
+      </c>
       <c r="CN18" s="36"/>
       <c r="CO18" s="36"/>
       <c r="CP18" s="36"/>
       <c r="CQ18" s="22"/>
       <c r="CR18" s="22"/>
       <c r="CS18" s="22"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="25">
         <v>40.368499999999997</v>
       </c>
       <c r="C19" s="16">
         <v>44.3354</v>
       </c>
       <c r="D19" s="17">
         <v>57.808599999999998</v>
       </c>
       <c r="E19" s="16">
         <v>68.75030000000001</v>
       </c>
       <c r="F19" s="18">
         <v>82.968800000000002</v>
@@ -5761,51 +5786,53 @@
       </c>
       <c r="CE19" s="22">
         <v>21.896500000000003</v>
       </c>
       <c r="CF19" s="22">
         <v>21.376199999999926</v>
       </c>
       <c r="CG19" s="22">
         <v>25.191000000000031</v>
       </c>
       <c r="CH19" s="15">
         <v>33.095599999999997</v>
       </c>
       <c r="CI19" s="25">
         <v>34.7074</v>
       </c>
       <c r="CJ19" s="29">
         <v>43.402500000000003</v>
       </c>
       <c r="CK19" s="29">
         <v>49.353799999999978</v>
       </c>
       <c r="CL19" s="18">
         <v>55.869300000000038</v>
       </c>
-      <c r="CM19" s="18"/>
+      <c r="CM19" s="18">
+        <v>55.333499999999958</v>
+      </c>
       <c r="CN19" s="36"/>
       <c r="CO19" s="36"/>
       <c r="CP19" s="36"/>
       <c r="CQ19" s="22"/>
       <c r="CR19" s="22"/>
       <c r="CS19" s="22"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>30</v>
@@ -6040,51 +6067,53 @@
       </c>
       <c r="CE20" s="22">
         <v>6.379800000000003</v>
       </c>
       <c r="CF20" s="22">
         <v>3.7608999999999924</v>
       </c>
       <c r="CG20" s="22">
         <v>6.7515000000000072</v>
       </c>
       <c r="CH20" s="15">
         <v>0.94240000000000013</v>
       </c>
       <c r="CI20" s="29">
         <v>2.5271999999999997</v>
       </c>
       <c r="CJ20" s="29">
         <v>4.3125000000000009</v>
       </c>
       <c r="CK20" s="29">
         <v>5.5004999999999997</v>
       </c>
       <c r="CL20" s="29">
         <v>7.612899999999998</v>
       </c>
-      <c r="CM20" s="18"/>
+      <c r="CM20" s="18">
+        <v>5.9934000000000012</v>
+      </c>
       <c r="CN20" s="36"/>
       <c r="CO20" s="36"/>
       <c r="CP20" s="36"/>
       <c r="CQ20" s="22"/>
       <c r="CR20" s="22"/>
       <c r="CS20" s="22"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="15">
         <v>34.654300000000006</v>
       </c>
       <c r="C21" s="16">
         <v>42.351099999999995</v>
       </c>
       <c r="D21" s="17">
         <v>63.623199999999997</v>
       </c>
       <c r="E21" s="16">
         <v>79.180300000000003</v>
       </c>
       <c r="F21" s="18">
         <v>91.786899999999989</v>
@@ -6319,51 +6348,53 @@
       </c>
       <c r="CE21" s="22">
         <v>19.849200000000025</v>
       </c>
       <c r="CF21" s="22">
         <v>22.163899999999984</v>
       </c>
       <c r="CG21" s="22">
         <v>25.209199999999953</v>
       </c>
       <c r="CH21" s="15">
         <v>12.6447</v>
       </c>
       <c r="CI21" s="15">
         <v>14.157899999999998</v>
       </c>
       <c r="CJ21" s="29">
         <v>18.7226</v>
       </c>
       <c r="CK21" s="29">
         <v>22.5595</v>
       </c>
       <c r="CL21" s="18">
         <v>25.324200000000005</v>
       </c>
-      <c r="CM21" s="22"/>
+      <c r="CM21" s="18">
+        <v>32.131399999999999</v>
+      </c>
       <c r="CN21" s="22"/>
       <c r="CO21" s="32"/>
       <c r="CP21" s="36"/>
       <c r="CQ21" s="22"/>
       <c r="CR21" s="22"/>
       <c r="CS21" s="22"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="15">
         <v>1.5099999999999999E-2</v>
       </c>
       <c r="C22" s="16">
         <v>1.5599999999999999E-2</v>
       </c>
       <c r="D22" s="21">
         <v>1.43E-2</v>
       </c>
       <c r="E22" s="16">
         <v>1.8800000000000001E-2</v>
       </c>
       <c r="F22" s="18">
         <v>2.8500000000000001E-2</v>
@@ -6598,51 +6629,53 @@
       </c>
       <c r="CE22" s="22">
         <v>1.26E-2</v>
       </c>
       <c r="CF22" s="22">
         <v>7.5999999999999956E-3</v>
       </c>
       <c r="CG22" s="22">
         <v>3.2000000000000084E-3</v>
       </c>
       <c r="CH22" s="15">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="CI22" s="15">
         <v>5.5999999999999991E-3</v>
       </c>
       <c r="CJ22" s="29">
         <v>6.9000000000000016E-3</v>
       </c>
       <c r="CK22" s="29">
         <v>1.2199999999999999E-2</v>
       </c>
       <c r="CL22" s="18">
         <v>1.1099999999999999E-2</v>
       </c>
-      <c r="CM22" s="18"/>
+      <c r="CM22" s="22">
+        <v>1.8200000000000001E-2</v>
+      </c>
       <c r="CN22" s="36"/>
       <c r="CO22" s="36"/>
       <c r="CP22" s="32"/>
       <c r="CQ22" s="22"/>
       <c r="CR22" s="22"/>
       <c r="CS22" s="22"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="15">
         <v>0.38529999999999998</v>
       </c>
       <c r="C23" s="16">
         <v>0.24730000000000002</v>
       </c>
       <c r="D23" s="21">
         <v>0.25319999999999998</v>
       </c>
       <c r="E23" s="16">
         <v>0.26119999999999999</v>
       </c>
       <c r="F23" s="18">
         <v>0.33100000000000002</v>
@@ -6877,51 +6910,53 @@
       </c>
       <c r="CE23" s="22">
         <v>2.7499999999999969E-2</v>
       </c>
       <c r="CF23" s="22">
         <v>2.8600000000000014E-2</v>
       </c>
       <c r="CG23" s="22">
         <v>2.2900000000000031E-2</v>
       </c>
       <c r="CH23" s="25">
         <v>2.52E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>2.5799999999999997E-2</v>
       </c>
       <c r="CJ23" s="29">
         <v>2.8500000000000004E-2</v>
       </c>
       <c r="CK23" s="16">
         <v>3.1E-2</v>
       </c>
       <c r="CL23" s="18">
         <v>3.0999999999999986E-2</v>
       </c>
-      <c r="CM23" s="18"/>
+      <c r="CM23" s="18">
+        <v>2.360000000000001E-2</v>
+      </c>
       <c r="CN23" s="36"/>
       <c r="CO23" s="36"/>
       <c r="CP23" s="36"/>
       <c r="CQ23" s="22"/>
       <c r="CR23" s="22"/>
       <c r="CS23" s="22"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="25">
         <v>2.3504</v>
       </c>
       <c r="C24" s="26">
         <v>2.6315999999999997</v>
       </c>
       <c r="D24" s="25">
         <v>3.2124999999999999</v>
       </c>
       <c r="E24" s="27">
         <v>4.6738</v>
       </c>
       <c r="F24" s="25">
         <v>5.9130000000000003</v>
@@ -7156,51 +7191,53 @@
       </c>
       <c r="CE24" s="22">
         <v>5.5710000000000051</v>
       </c>
       <c r="CF24" s="22">
         <v>4.9721999999999937</v>
       </c>
       <c r="CG24" s="22">
         <v>5.4172999999999973</v>
       </c>
       <c r="CH24" s="29">
         <v>5.0598000000000001</v>
       </c>
       <c r="CI24" s="25">
         <v>5.3304</v>
       </c>
       <c r="CJ24" s="16">
         <v>6.0252000000000017</v>
       </c>
       <c r="CK24" s="16">
         <v>7.4002999999999979</v>
       </c>
       <c r="CL24" s="25">
         <v>8.3355999999999995</v>
       </c>
-      <c r="CM24" s="25"/>
+      <c r="CM24" s="18">
+        <v>7.2757999999999967</v>
+      </c>
       <c r="CN24" s="38"/>
       <c r="CO24" s="38"/>
       <c r="CP24" s="36"/>
       <c r="CQ24" s="22"/>
       <c r="CR24" s="22"/>
       <c r="CS24" s="22"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X29" s="1"/>
@@ -7238,61 +7275,61 @@
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
     </row>
     <row r="38" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
     </row>
     <row r="39" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
     </row>
     <row r="40" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
     </row>
     <row r="41" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
     </row>
     <row r="42" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.55118110236220474" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>