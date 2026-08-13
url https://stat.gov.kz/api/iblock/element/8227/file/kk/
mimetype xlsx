--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="сүт" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">сүт!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="43">
   <si>
     <t xml:space="preserve">Сиырдың сүтi, мың тонна </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -429,61 +429,61 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный_tabsv3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -761,52 +761,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN3" sqref="CN3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="28" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
@@ -816,242 +816,242 @@
     <col min="27" max="27" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="45" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="7.140625" style="1" customWidth="1"/>
     <col min="47" max="47" width="6.42578125" style="1" customWidth="1"/>
     <col min="48" max="48" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="10.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...47 lines deleted...]
-      <c r="BV1" s="45" t="s">
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
+      <c r="Z1" s="42"/>
+      <c r="AA1" s="42"/>
+      <c r="AB1" s="42"/>
+      <c r="AC1" s="42"/>
+      <c r="AD1" s="42"/>
+      <c r="AE1" s="42"/>
+      <c r="AF1" s="42"/>
+      <c r="AG1" s="42"/>
+      <c r="AH1" s="42"/>
+      <c r="AI1" s="42"/>
+      <c r="AJ1" s="42"/>
+      <c r="AK1" s="42"/>
+      <c r="AL1" s="42"/>
+      <c r="AM1" s="42"/>
+      <c r="AN1" s="42"/>
+      <c r="AO1" s="42"/>
+      <c r="AP1" s="42"/>
+      <c r="AQ1" s="42"/>
+      <c r="AR1" s="42"/>
+      <c r="AS1" s="42"/>
+      <c r="AT1" s="42"/>
+      <c r="AU1" s="42"/>
+      <c r="AV1" s="42"/>
+      <c r="AW1" s="42"/>
+      <c r="BV1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="45"/>
-[...21 lines deleted...]
-      <c r="CS1" s="45"/>
+      <c r="BW1" s="42"/>
+      <c r="BX1" s="42"/>
+      <c r="BY1" s="42"/>
+      <c r="BZ1" s="42"/>
+      <c r="CA1" s="42"/>
+      <c r="CB1" s="42"/>
+      <c r="CC1" s="42"/>
+      <c r="CD1" s="42"/>
+      <c r="CE1" s="42"/>
+      <c r="CF1" s="42"/>
+      <c r="CG1" s="42"/>
+      <c r="CH1" s="42"/>
+      <c r="CI1" s="42"/>
+      <c r="CJ1" s="42"/>
+      <c r="CK1" s="42"/>
+      <c r="CL1" s="42"/>
+      <c r="CM1" s="42"/>
+      <c r="CN1" s="42"/>
+      <c r="CO1" s="42"/>
+      <c r="CP1" s="42"/>
+      <c r="CQ1" s="42"/>
+      <c r="CR1" s="42"/>
+      <c r="CS1" s="42"/>
     </row>
     <row r="2" spans="1:97" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="46"/>
-      <c r="B2" s="42" t="s">
+      <c r="B2" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="43"/>
-[...10 lines deleted...]
-      <c r="N2" s="42" t="s">
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="43"/>
-[...10 lines deleted...]
-      <c r="Z2" s="42" t="s">
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="43"/>
-[...10 lines deleted...]
-      <c r="AL2" s="42" t="s">
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="43"/>
-[...10 lines deleted...]
-      <c r="AX2" s="42" t="s">
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="42" t="s">
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
+      <c r="BD2" s="44"/>
+      <c r="BE2" s="44"/>
+      <c r="BF2" s="44"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="45"/>
+      <c r="BJ2" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="BK2" s="43"/>
-[...10 lines deleted...]
-      <c r="BV2" s="42" t="s">
+      <c r="BK2" s="44"/>
+      <c r="BL2" s="44"/>
+      <c r="BM2" s="44"/>
+      <c r="BN2" s="44"/>
+      <c r="BO2" s="44"/>
+      <c r="BP2" s="44"/>
+      <c r="BQ2" s="44"/>
+      <c r="BR2" s="44"/>
+      <c r="BS2" s="44"/>
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="45"/>
+      <c r="BV2" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="BW2" s="43"/>
-[...10 lines deleted...]
-      <c r="CH2" s="42" t="s">
+      <c r="BW2" s="44"/>
+      <c r="BX2" s="44"/>
+      <c r="BY2" s="44"/>
+      <c r="BZ2" s="44"/>
+      <c r="CA2" s="44"/>
+      <c r="CB2" s="44"/>
+      <c r="CC2" s="44"/>
+      <c r="CD2" s="44"/>
+      <c r="CE2" s="44"/>
+      <c r="CF2" s="44"/>
+      <c r="CG2" s="45"/>
+      <c r="CH2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="CI2" s="43"/>
-[...9 lines deleted...]
-      <c r="CS2" s="44"/>
+      <c r="CI2" s="44"/>
+      <c r="CJ2" s="44"/>
+      <c r="CK2" s="44"/>
+      <c r="CL2" s="44"/>
+      <c r="CM2" s="44"/>
+      <c r="CN2" s="44"/>
+      <c r="CO2" s="44"/>
+      <c r="CP2" s="44"/>
+      <c r="CQ2" s="44"/>
+      <c r="CR2" s="44"/>
+      <c r="CS2" s="45"/>
     </row>
     <row r="3" spans="1:97" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="46"/>
       <c r="B3" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="34" t="s">
@@ -1574,51 +1574,53 @@
       </c>
       <c r="CF4" s="41">
         <v>238.03620000000046</v>
       </c>
       <c r="CG4" s="41">
         <v>264.26920000000018</v>
       </c>
       <c r="CH4" s="4">
         <v>180.89680000000001</v>
       </c>
       <c r="CI4" s="4">
         <v>201.73219999999995</v>
       </c>
       <c r="CJ4" s="4">
         <v>270.11050000000006</v>
       </c>
       <c r="CK4" s="4">
         <v>334.14189999999974</v>
       </c>
       <c r="CL4" s="7">
         <v>397.9023000000002</v>
       </c>
       <c r="CM4" s="8">
         <v>508.37770000000023</v>
       </c>
-      <c r="CN4" s="11"/>
+      <c r="CN4" s="11">
+        <v>411.24569999999972</v>
+      </c>
       <c r="CO4" s="11"/>
       <c r="CP4" s="11"/>
       <c r="CQ4" s="41"/>
       <c r="CR4" s="41"/>
       <c r="CS4" s="41"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>30</v>
       </c>
@@ -1855,51 +1857,53 @@
       </c>
       <c r="CF5" s="22">
         <v>22.286900000000003</v>
       </c>
       <c r="CG5" s="22">
         <v>17.225400000000036</v>
       </c>
       <c r="CH5" s="29">
         <v>9.8094999999999999</v>
       </c>
       <c r="CI5" s="29">
         <v>13.012300000000003</v>
       </c>
       <c r="CJ5" s="29">
         <v>21.499000000000002</v>
       </c>
       <c r="CK5" s="29">
         <v>26.712699999999998</v>
       </c>
       <c r="CL5" s="29">
         <v>30.847499999999997</v>
       </c>
       <c r="CM5" s="29">
         <v>44.924300000000017</v>
       </c>
-      <c r="CN5" s="35"/>
+      <c r="CN5" s="35">
+        <v>39.2029</v>
+      </c>
       <c r="CO5" s="35"/>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="22"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>15.055200000000001</v>
       </c>
       <c r="C6" s="16">
         <v>17.724900000000002</v>
       </c>
       <c r="D6" s="17">
         <v>28.216900000000003</v>
       </c>
       <c r="E6" s="16">
         <v>35.0062</v>
       </c>
       <c r="F6" s="18">
         <v>43.376899999999999</v>
       </c>
@@ -2136,51 +2140,53 @@
       </c>
       <c r="CF6" s="22">
         <v>16.5334</v>
       </c>
       <c r="CG6" s="22">
         <v>18.570799999999991</v>
       </c>
       <c r="CH6" s="15">
         <v>13.505599999999999</v>
       </c>
       <c r="CI6" s="15">
         <v>16.545999999999999</v>
       </c>
       <c r="CJ6" s="29">
         <v>19.397200000000009</v>
       </c>
       <c r="CK6" s="29">
         <v>22.5274</v>
       </c>
       <c r="CL6" s="18">
         <v>26.617799999999988</v>
       </c>
       <c r="CM6" s="18">
         <v>30.922200000000004</v>
       </c>
-      <c r="CN6" s="36"/>
+      <c r="CN6" s="36">
+        <v>26.679599999999994</v>
+      </c>
       <c r="CO6" s="36"/>
       <c r="CP6" s="36"/>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="22"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>5.3929</v>
       </c>
       <c r="C7" s="16">
         <v>15.058299999999999</v>
       </c>
       <c r="D7" s="17">
         <v>29.551299999999998</v>
       </c>
       <c r="E7" s="16">
         <v>25.1754</v>
       </c>
       <c r="F7" s="18">
         <v>32.471499999999999</v>
       </c>
@@ -2417,51 +2423,53 @@
       </c>
       <c r="CF7" s="22">
         <v>12.572399999999988</v>
       </c>
       <c r="CG7" s="22">
         <v>10.910600000000017</v>
       </c>
       <c r="CH7" s="15">
         <v>3.6092</v>
       </c>
       <c r="CI7" s="15">
         <v>7.8805000000000014</v>
       </c>
       <c r="CJ7" s="29">
         <v>14.947699999999999</v>
       </c>
       <c r="CK7" s="29">
         <v>13.023500000000002</v>
       </c>
       <c r="CL7" s="18">
         <v>16.065899999999999</v>
       </c>
       <c r="CM7" s="18">
         <v>27.729800000000004</v>
       </c>
-      <c r="CN7" s="36"/>
+      <c r="CN7" s="36">
+        <v>23.016299999999987</v>
+      </c>
       <c r="CO7" s="36"/>
       <c r="CP7" s="36"/>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="22"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>49.571100000000001</v>
       </c>
       <c r="C8" s="16">
         <v>43.102499999999999</v>
       </c>
       <c r="D8" s="17">
         <v>57.044699999999999</v>
       </c>
       <c r="E8" s="16">
         <v>62.476900000000001</v>
       </c>
       <c r="F8" s="18">
         <v>78.145099999999999</v>
       </c>
@@ -2698,51 +2706,53 @@
       </c>
       <c r="CF8" s="22">
         <v>24.844500000000039</v>
       </c>
       <c r="CG8" s="22">
         <v>22.179699999999912</v>
       </c>
       <c r="CH8" s="15">
         <v>19.1355</v>
       </c>
       <c r="CI8" s="15">
         <v>16.640300000000003</v>
       </c>
       <c r="CJ8" s="29">
         <v>20.699099999999994</v>
       </c>
       <c r="CK8" s="29">
         <v>19.673799999999993</v>
       </c>
       <c r="CL8" s="18">
         <v>23.757600000000011</v>
       </c>
       <c r="CM8" s="18">
         <v>33.847200000000001</v>
       </c>
-      <c r="CN8" s="36"/>
+      <c r="CN8" s="36">
+        <v>32.608699999999999</v>
+      </c>
       <c r="CO8" s="36"/>
       <c r="CP8" s="36"/>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="22"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>2.0192999999999999</v>
       </c>
       <c r="C9" s="16">
         <v>2.3365999999999998</v>
       </c>
       <c r="D9" s="17">
         <v>3.4748999999999999</v>
       </c>
       <c r="E9" s="16">
         <v>6.0068000000000001</v>
       </c>
       <c r="F9" s="18">
         <v>11.5579</v>
       </c>
@@ -2979,51 +2989,53 @@
       </c>
       <c r="CF9" s="22">
         <v>1.8873999999999995</v>
       </c>
       <c r="CG9" s="22">
         <v>2.2889000000000017</v>
       </c>
       <c r="CH9" s="15">
         <v>1.0230999999999999</v>
       </c>
       <c r="CI9" s="15">
         <v>1.0754999999999999</v>
       </c>
       <c r="CJ9" s="29">
         <v>1.7549000000000001</v>
       </c>
       <c r="CK9" s="29">
         <v>2.9505000000000003</v>
       </c>
       <c r="CL9" s="18">
         <v>5.5058999999999987</v>
       </c>
       <c r="CM9" s="18">
         <v>4.091899999999999</v>
       </c>
-      <c r="CN9" s="36"/>
+      <c r="CN9" s="36">
+        <v>3.3398000000000003</v>
+      </c>
       <c r="CO9" s="36"/>
       <c r="CP9" s="36"/>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="22"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>3.8593999999999999</v>
       </c>
       <c r="C10" s="16">
         <v>6.7255000000000003</v>
       </c>
       <c r="D10" s="17">
         <v>9.5996000000000006</v>
       </c>
       <c r="E10" s="16">
         <v>19.889299999999999</v>
       </c>
       <c r="F10" s="18">
         <v>36.800400000000003</v>
       </c>
@@ -3260,51 +3272,53 @@
       </c>
       <c r="CF10" s="22">
         <v>9.8038999999999987</v>
       </c>
       <c r="CG10" s="22">
         <v>9.8949999999999818</v>
       </c>
       <c r="CH10" s="15">
         <v>3.2718999999999996</v>
       </c>
       <c r="CI10" s="15">
         <v>6.9014999999999995</v>
       </c>
       <c r="CJ10" s="29">
         <v>9.3016000000000023</v>
       </c>
       <c r="CK10" s="29">
         <v>20.073100000000004</v>
       </c>
       <c r="CL10" s="18">
         <v>36.887599999999992</v>
       </c>
       <c r="CM10" s="18">
         <v>41.981000000000009</v>
       </c>
-      <c r="CN10" s="36"/>
+      <c r="CN10" s="36">
+        <v>29.561799999999991</v>
+      </c>
       <c r="CO10" s="36"/>
       <c r="CP10" s="36"/>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="22"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>16.690099999999997</v>
       </c>
       <c r="C11" s="16">
         <v>16.6617</v>
       </c>
       <c r="D11" s="17">
         <v>18.2363</v>
       </c>
       <c r="E11" s="16">
         <v>27.895700000000001</v>
       </c>
       <c r="F11" s="18">
         <v>30.7682</v>
       </c>
@@ -3541,51 +3555,53 @@
       </c>
       <c r="CF11" s="22">
         <v>14.700500000000005</v>
       </c>
       <c r="CG11" s="22">
         <v>18.574200000000019</v>
       </c>
       <c r="CH11" s="15">
         <v>12.069100000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>12.154100000000001</v>
       </c>
       <c r="CJ11" s="29">
         <v>13.050799999999999</v>
       </c>
       <c r="CK11" s="29">
         <v>20.675200000000004</v>
       </c>
       <c r="CL11" s="18">
         <v>22.305599999999998</v>
       </c>
       <c r="CM11" s="18">
         <v>29.993499999999997</v>
       </c>
-      <c r="CN11" s="36"/>
+      <c r="CN11" s="36">
+        <v>23.121900000000011</v>
+      </c>
       <c r="CO11" s="36"/>
       <c r="CP11" s="36"/>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="22"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>30</v>
       </c>
@@ -3822,51 +3838,53 @@
       </c>
       <c r="CF12" s="22">
         <v>16.8185</v>
       </c>
       <c r="CG12" s="22">
         <v>15.486600000000038</v>
       </c>
       <c r="CH12" s="29">
         <v>10.9497</v>
       </c>
       <c r="CI12" s="29">
         <v>9.6553000000000004</v>
       </c>
       <c r="CJ12" s="29">
         <v>17.263400000000001</v>
       </c>
       <c r="CK12" s="29">
         <v>19.568100000000001</v>
       </c>
       <c r="CL12" s="29">
         <v>19.328899999999997</v>
       </c>
       <c r="CM12" s="15">
         <v>27.961700000000008</v>
       </c>
-      <c r="CN12" s="37"/>
+      <c r="CN12" s="37">
+        <v>22.01809999999999</v>
+      </c>
       <c r="CO12" s="37"/>
       <c r="CP12" s="37"/>
       <c r="CQ12" s="22"/>
       <c r="CR12" s="22"/>
       <c r="CS12" s="22"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>10.042099999999998</v>
       </c>
       <c r="C13" s="16">
         <v>17.221</v>
       </c>
       <c r="D13" s="17">
         <v>39.296900000000001</v>
       </c>
       <c r="E13" s="16">
         <v>37.874699999999997</v>
       </c>
       <c r="F13" s="18">
         <v>58.661900000000003</v>
       </c>
@@ -4103,51 +4121,53 @@
       </c>
       <c r="CF13" s="22">
         <v>13.162000000000006</v>
       </c>
       <c r="CG13" s="22">
         <v>22.234200000000016</v>
       </c>
       <c r="CH13" s="15">
         <v>5.0472999999999999</v>
       </c>
       <c r="CI13" s="15">
         <v>7.878400000000001</v>
       </c>
       <c r="CJ13" s="29">
         <v>17.191499999999998</v>
       </c>
       <c r="CK13" s="29">
         <v>17.5198</v>
       </c>
       <c r="CL13" s="18">
         <v>26.028499999999994</v>
       </c>
       <c r="CM13" s="18">
         <v>34.509200000000007</v>
       </c>
-      <c r="CN13" s="36"/>
+      <c r="CN13" s="36">
+        <v>23.356799999999993</v>
+      </c>
       <c r="CO13" s="36"/>
       <c r="CP13" s="36"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>19.604200000000002</v>
       </c>
       <c r="C14" s="16">
         <v>25.776299999999999</v>
       </c>
       <c r="D14" s="17">
         <v>26.227499999999999</v>
       </c>
       <c r="E14" s="16">
         <v>49.355800000000002</v>
       </c>
       <c r="F14" s="18">
         <v>47.106499999999997</v>
       </c>
@@ -4384,51 +4404,53 @@
       </c>
       <c r="CF14" s="22">
         <v>9.273099999999971</v>
       </c>
       <c r="CG14" s="22">
         <v>10.63790000000003</v>
       </c>
       <c r="CH14" s="15">
         <v>13.161</v>
       </c>
       <c r="CI14" s="15">
         <v>15.6088</v>
       </c>
       <c r="CJ14" s="29">
         <v>16.451800000000009</v>
       </c>
       <c r="CK14" s="29">
         <v>26.344099999999997</v>
       </c>
       <c r="CL14" s="18">
         <v>25.765499999999989</v>
       </c>
       <c r="CM14" s="18">
         <v>49.459699999999998</v>
       </c>
-      <c r="CN14" s="36"/>
+      <c r="CN14" s="36">
+        <v>24.873200000000026</v>
+      </c>
       <c r="CO14" s="36"/>
       <c r="CP14" s="36"/>
       <c r="CQ14" s="22"/>
       <c r="CR14" s="22"/>
       <c r="CS14" s="22"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>5.3673000000000002</v>
       </c>
       <c r="C15" s="16">
         <v>5.3478999999999992</v>
       </c>
       <c r="D15" s="17">
         <v>6.1769999999999996</v>
       </c>
       <c r="E15" s="16">
         <v>6.8871000000000002</v>
       </c>
       <c r="F15" s="18">
         <v>7.3555000000000001</v>
       </c>
@@ -4665,51 +4687,53 @@
       </c>
       <c r="CF15" s="22">
         <v>4.3490000000000109</v>
       </c>
       <c r="CG15" s="22">
         <v>11.462799999999994</v>
       </c>
       <c r="CH15" s="15">
         <v>3.1314000000000002</v>
       </c>
       <c r="CI15" s="15">
         <v>3.1464999999999996</v>
       </c>
       <c r="CJ15" s="29">
         <v>3.2504</v>
       </c>
       <c r="CK15" s="29">
         <v>3.8529999999999998</v>
       </c>
       <c r="CL15" s="18">
         <v>4.1305000000000014</v>
       </c>
       <c r="CM15" s="18">
         <v>5.0181000000000004</v>
       </c>
-      <c r="CN15" s="36"/>
+      <c r="CN15" s="36">
+        <v>4.897199999999998</v>
+      </c>
       <c r="CO15" s="36"/>
       <c r="CP15" s="36"/>
       <c r="CQ15" s="22"/>
       <c r="CR15" s="22"/>
       <c r="CS15" s="22"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.11030000000000001</v>
       </c>
       <c r="C16" s="16">
         <v>0.1183</v>
       </c>
       <c r="D16" s="17">
         <v>0.14990000000000001</v>
       </c>
       <c r="E16" s="16">
         <v>0.19719999999999999</v>
       </c>
       <c r="F16" s="18">
         <v>1.0261</v>
       </c>
@@ -4946,51 +4970,53 @@
       </c>
       <c r="CF16" s="37" t="s">
         <v>30</v>
       </c>
       <c r="CG16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CH16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CI16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CJ16" s="29" t="s">
         <v>30</v>
       </c>
       <c r="CK16" s="29" t="s">
         <v>30</v>
       </c>
       <c r="CL16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CM16" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="CN16" s="15"/>
+      <c r="CN16" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="CO16" s="15"/>
       <c r="CP16" s="37"/>
       <c r="CQ16" s="37"/>
       <c r="CR16" s="37"/>
       <c r="CS16" s="15"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>15.825900000000001</v>
       </c>
       <c r="C17" s="16">
         <v>19.356999999999999</v>
       </c>
       <c r="D17" s="17">
         <v>27.133700000000001</v>
       </c>
       <c r="E17" s="16">
         <v>31.7241</v>
       </c>
       <c r="F17" s="18">
         <v>41.839100000000002</v>
       </c>
@@ -5227,51 +5253,53 @@
       </c>
       <c r="CF17" s="22">
         <v>16.599800000000016</v>
       </c>
       <c r="CG17" s="22">
         <v>17.361099999999993</v>
       </c>
       <c r="CH17" s="15">
         <v>14.504900000000001</v>
       </c>
       <c r="CI17" s="15">
         <v>14.180499999999997</v>
       </c>
       <c r="CJ17" s="15">
         <v>18.000800000000002</v>
       </c>
       <c r="CK17" s="15">
         <v>20.536999999999992</v>
       </c>
       <c r="CL17" s="18">
         <v>23.283599999999993</v>
       </c>
       <c r="CM17" s="15">
         <v>29.952500000000015</v>
       </c>
-      <c r="CN17" s="36"/>
+      <c r="CN17" s="36">
+        <v>27.964500000000001</v>
+      </c>
       <c r="CO17" s="36"/>
       <c r="CP17" s="15"/>
       <c r="CQ17" s="22"/>
       <c r="CR17" s="22"/>
       <c r="CS17" s="22"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>17.431900000000002</v>
       </c>
       <c r="C18" s="16">
         <v>19.431900000000002</v>
       </c>
       <c r="D18" s="17">
         <v>25.207900000000002</v>
       </c>
       <c r="E18" s="16">
         <v>54.329599999999999</v>
       </c>
       <c r="F18" s="18">
         <v>62.070999999999998</v>
       </c>
@@ -5508,51 +5536,53 @@
       </c>
       <c r="CF18" s="22">
         <v>22.895399999999995</v>
       </c>
       <c r="CG18" s="22">
         <v>24.846899999999891</v>
       </c>
       <c r="CH18" s="15">
         <v>19.903400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>20.298199999999998</v>
       </c>
       <c r="CJ18" s="15">
         <v>24.804100000000005</v>
       </c>
       <c r="CK18" s="29">
         <v>35.826400000000007</v>
       </c>
       <c r="CL18" s="18">
         <v>40.193299999999979</v>
       </c>
       <c r="CM18" s="18">
         <v>47.210700000000003</v>
       </c>
-      <c r="CN18" s="36"/>
+      <c r="CN18" s="36">
+        <v>48.420500000000004</v>
+      </c>
       <c r="CO18" s="36"/>
       <c r="CP18" s="36"/>
       <c r="CQ18" s="22"/>
       <c r="CR18" s="22"/>
       <c r="CS18" s="22"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="25">
         <v>40.368499999999997</v>
       </c>
       <c r="C19" s="16">
         <v>44.3354</v>
       </c>
       <c r="D19" s="17">
         <v>57.808599999999998</v>
       </c>
       <c r="E19" s="16">
         <v>68.75030000000001</v>
       </c>
       <c r="F19" s="18">
         <v>82.968800000000002</v>
       </c>
@@ -5789,51 +5819,53 @@
       </c>
       <c r="CF19" s="22">
         <v>21.376199999999926</v>
       </c>
       <c r="CG19" s="22">
         <v>25.191000000000031</v>
       </c>
       <c r="CH19" s="15">
         <v>33.095599999999997</v>
       </c>
       <c r="CI19" s="25">
         <v>34.7074</v>
       </c>
       <c r="CJ19" s="29">
         <v>43.402500000000003</v>
       </c>
       <c r="CK19" s="29">
         <v>49.353799999999978</v>
       </c>
       <c r="CL19" s="18">
         <v>55.869300000000038</v>
       </c>
       <c r="CM19" s="18">
         <v>55.333499999999958</v>
       </c>
-      <c r="CN19" s="36"/>
+      <c r="CN19" s="36">
+        <v>36.308900000000051</v>
+      </c>
       <c r="CO19" s="36"/>
       <c r="CP19" s="36"/>
       <c r="CQ19" s="22"/>
       <c r="CR19" s="22"/>
       <c r="CS19" s="22"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>30</v>
       </c>
@@ -6070,51 +6102,53 @@
       </c>
       <c r="CF20" s="22">
         <v>3.7608999999999924</v>
       </c>
       <c r="CG20" s="22">
         <v>6.7515000000000072</v>
       </c>
       <c r="CH20" s="15">
         <v>0.94240000000000013</v>
       </c>
       <c r="CI20" s="29">
         <v>2.5271999999999997</v>
       </c>
       <c r="CJ20" s="29">
         <v>4.3125000000000009</v>
       </c>
       <c r="CK20" s="29">
         <v>5.5004999999999997</v>
       </c>
       <c r="CL20" s="29">
         <v>7.612899999999998</v>
       </c>
       <c r="CM20" s="18">
         <v>5.9934000000000012</v>
       </c>
-      <c r="CN20" s="36"/>
+      <c r="CN20" s="36">
+        <v>10.057299999999998</v>
+      </c>
       <c r="CO20" s="36"/>
       <c r="CP20" s="36"/>
       <c r="CQ20" s="22"/>
       <c r="CR20" s="22"/>
       <c r="CS20" s="22"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="15">
         <v>34.654300000000006</v>
       </c>
       <c r="C21" s="16">
         <v>42.351099999999995</v>
       </c>
       <c r="D21" s="17">
         <v>63.623199999999997</v>
       </c>
       <c r="E21" s="16">
         <v>79.180300000000003</v>
       </c>
       <c r="F21" s="18">
         <v>91.786899999999989</v>
       </c>
@@ -6351,51 +6385,53 @@
       </c>
       <c r="CF21" s="22">
         <v>22.163899999999984</v>
       </c>
       <c r="CG21" s="22">
         <v>25.209199999999953</v>
       </c>
       <c r="CH21" s="15">
         <v>12.6447</v>
       </c>
       <c r="CI21" s="15">
         <v>14.157899999999998</v>
       </c>
       <c r="CJ21" s="29">
         <v>18.7226</v>
       </c>
       <c r="CK21" s="29">
         <v>22.5595</v>
       </c>
       <c r="CL21" s="18">
         <v>25.324200000000005</v>
       </c>
       <c r="CM21" s="18">
         <v>32.131399999999999</v>
       </c>
-      <c r="CN21" s="22"/>
+      <c r="CN21" s="32">
+        <v>29.393699999999995</v>
+      </c>
       <c r="CO21" s="32"/>
       <c r="CP21" s="36"/>
       <c r="CQ21" s="22"/>
       <c r="CR21" s="22"/>
       <c r="CS21" s="22"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="15">
         <v>1.5099999999999999E-2</v>
       </c>
       <c r="C22" s="16">
         <v>1.5599999999999999E-2</v>
       </c>
       <c r="D22" s="21">
         <v>1.43E-2</v>
       </c>
       <c r="E22" s="16">
         <v>1.8800000000000001E-2</v>
       </c>
       <c r="F22" s="18">
         <v>2.8500000000000001E-2</v>
       </c>
@@ -6632,51 +6668,53 @@
       </c>
       <c r="CF22" s="22">
         <v>7.5999999999999956E-3</v>
       </c>
       <c r="CG22" s="22">
         <v>3.2000000000000084E-3</v>
       </c>
       <c r="CH22" s="15">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="CI22" s="15">
         <v>5.5999999999999991E-3</v>
       </c>
       <c r="CJ22" s="29">
         <v>6.9000000000000016E-3</v>
       </c>
       <c r="CK22" s="29">
         <v>1.2199999999999999E-2</v>
       </c>
       <c r="CL22" s="18">
         <v>1.1099999999999999E-2</v>
       </c>
       <c r="CM22" s="22">
         <v>1.8200000000000001E-2</v>
       </c>
-      <c r="CN22" s="36"/>
+      <c r="CN22" s="36">
+        <v>2.3300000000000001E-2</v>
+      </c>
       <c r="CO22" s="36"/>
       <c r="CP22" s="32"/>
       <c r="CQ22" s="22"/>
       <c r="CR22" s="22"/>
       <c r="CS22" s="22"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="15">
         <v>0.38529999999999998</v>
       </c>
       <c r="C23" s="16">
         <v>0.24730000000000002</v>
       </c>
       <c r="D23" s="21">
         <v>0.25319999999999998</v>
       </c>
       <c r="E23" s="16">
         <v>0.26119999999999999</v>
       </c>
       <c r="F23" s="18">
         <v>0.33100000000000002</v>
       </c>
@@ -6913,51 +6951,53 @@
       </c>
       <c r="CF23" s="22">
         <v>2.8600000000000014E-2</v>
       </c>
       <c r="CG23" s="22">
         <v>2.2900000000000031E-2</v>
       </c>
       <c r="CH23" s="25">
         <v>2.52E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>2.5799999999999997E-2</v>
       </c>
       <c r="CJ23" s="29">
         <v>2.8500000000000004E-2</v>
       </c>
       <c r="CK23" s="16">
         <v>3.1E-2</v>
       </c>
       <c r="CL23" s="18">
         <v>3.0999999999999986E-2</v>
       </c>
       <c r="CM23" s="18">
         <v>2.360000000000001E-2</v>
       </c>
-      <c r="CN23" s="36"/>
+      <c r="CN23" s="36">
+        <v>2.3599999999999982E-2</v>
+      </c>
       <c r="CO23" s="36"/>
       <c r="CP23" s="36"/>
       <c r="CQ23" s="22"/>
       <c r="CR23" s="22"/>
       <c r="CS23" s="22"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="25">
         <v>2.3504</v>
       </c>
       <c r="C24" s="26">
         <v>2.6315999999999997</v>
       </c>
       <c r="D24" s="25">
         <v>3.2124999999999999</v>
       </c>
       <c r="E24" s="27">
         <v>4.6738</v>
       </c>
       <c r="F24" s="25">
         <v>5.9130000000000003</v>
       </c>
@@ -7194,51 +7234,53 @@
       </c>
       <c r="CF24" s="22">
         <v>4.9721999999999937</v>
       </c>
       <c r="CG24" s="22">
         <v>5.4172999999999973</v>
       </c>
       <c r="CH24" s="29">
         <v>5.0598000000000001</v>
       </c>
       <c r="CI24" s="25">
         <v>5.3304</v>
       </c>
       <c r="CJ24" s="16">
         <v>6.0252000000000017</v>
       </c>
       <c r="CK24" s="16">
         <v>7.4002999999999979</v>
       </c>
       <c r="CL24" s="25">
         <v>8.3355999999999995</v>
       </c>
       <c r="CM24" s="18">
         <v>7.2757999999999967</v>
       </c>
-      <c r="CN24" s="38"/>
+      <c r="CN24" s="38">
+        <v>6.3800000000000026</v>
+      </c>
       <c r="CO24" s="38"/>
       <c r="CP24" s="36"/>
       <c r="CQ24" s="22"/>
       <c r="CR24" s="22"/>
       <c r="CS24" s="22"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
@@ -7275,61 +7317,61 @@
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
     </row>
     <row r="38" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
     </row>
     <row r="39" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
     </row>
     <row r="40" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
     </row>
     <row r="41" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
     </row>
     <row r="42" spans="24:25" x14ac:dyDescent="0.2">
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.55118110236220474" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>