--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -466,70 +466,70 @@
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -805,355 +805,355 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="32" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="32" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="75" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="52"/>
-[...47 lines deleted...]
-      <c r="BV1" s="52" t="s">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="48"/>
+      <c r="AP1" s="48"/>
+      <c r="AQ1" s="48"/>
+      <c r="AR1" s="48"/>
+      <c r="AS1" s="48"/>
+      <c r="AT1" s="48"/>
+      <c r="AU1" s="48"/>
+      <c r="AV1" s="48"/>
+      <c r="AW1" s="48"/>
+      <c r="BV1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="52"/>
-[...21 lines deleted...]
-      <c r="CS1" s="52"/>
+      <c r="BW1" s="48"/>
+      <c r="BX1" s="48"/>
+      <c r="BY1" s="48"/>
+      <c r="BZ1" s="48"/>
+      <c r="CA1" s="48"/>
+      <c r="CB1" s="48"/>
+      <c r="CC1" s="48"/>
+      <c r="CD1" s="48"/>
+      <c r="CE1" s="48"/>
+      <c r="CF1" s="48"/>
+      <c r="CG1" s="48"/>
+      <c r="CH1" s="48"/>
+      <c r="CI1" s="48"/>
+      <c r="CJ1" s="48"/>
+      <c r="CK1" s="48"/>
+      <c r="CL1" s="48"/>
+      <c r="CM1" s="48"/>
+      <c r="CN1" s="48"/>
+      <c r="CO1" s="48"/>
+      <c r="CP1" s="48"/>
+      <c r="CQ1" s="48"/>
+      <c r="CR1" s="48"/>
+      <c r="CS1" s="48"/>
       <c r="CT1" s="47"/>
       <c r="CU1" s="47"/>
       <c r="CV1" s="47"/>
       <c r="CW1" s="47"/>
       <c r="CX1" s="47"/>
       <c r="CY1" s="47"/>
       <c r="CZ1" s="47"/>
       <c r="DA1" s="47"/>
       <c r="DB1" s="47"/>
       <c r="DC1" s="47"/>
       <c r="DD1" s="47"/>
       <c r="DE1" s="47"/>
       <c r="DF1" s="47"/>
       <c r="DG1" s="47"/>
       <c r="DH1" s="47"/>
       <c r="DI1" s="47"/>
       <c r="DJ1" s="47"/>
       <c r="DK1" s="47"/>
       <c r="DL1" s="47"/>
       <c r="DM1" s="47"/>
       <c r="DN1" s="47"/>
       <c r="DO1" s="47"/>
       <c r="DP1" s="47"/>
       <c r="DQ1" s="47"/>
       <c r="DR1" s="47"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
-      <c r="J2" s="51" t="s">
+      <c r="J2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="51"/>
-[...1 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
       <c r="R2" s="37"/>
       <c r="S2" s="37"/>
       <c r="T2" s="37"/>
       <c r="U2" s="37"/>
-      <c r="V2" s="51" t="s">
+      <c r="V2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="51"/>
-[...2 lines deleted...]
-      <c r="AH2" s="51" t="s">
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="AH2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="51"/>
-[...2 lines deleted...]
-      <c r="AT2" s="51" t="s">
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
+      <c r="AT2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="51"/>
-[...2 lines deleted...]
-      <c r="BF2" s="51" t="s">
+      <c r="AU2" s="54"/>
+      <c r="AV2" s="54"/>
+      <c r="AW2" s="54"/>
+      <c r="BF2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="51"/>
-[...2 lines deleted...]
-      <c r="BR2" s="51" t="s">
+      <c r="BG2" s="54"/>
+      <c r="BH2" s="54"/>
+      <c r="BI2" s="54"/>
+      <c r="BR2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="51"/>
-[...2 lines deleted...]
-      <c r="CD2" s="51" t="s">
+      <c r="BS2" s="54"/>
+      <c r="BT2" s="54"/>
+      <c r="BU2" s="54"/>
+      <c r="CD2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="CE2" s="51"/>
-[...2 lines deleted...]
-      <c r="CP2" s="51" t="s">
+      <c r="CE2" s="54"/>
+      <c r="CF2" s="54"/>
+      <c r="CG2" s="54"/>
+      <c r="CP2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="51"/>
-[...1 lines deleted...]
-      <c r="CS2" s="51"/>
+      <c r="CQ2" s="54"/>
+      <c r="CR2" s="54"/>
+      <c r="CS2" s="54"/>
     </row>
     <row r="3" spans="1:122" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="B3" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="49"/>
-[...10 lines deleted...]
-      <c r="N3" s="48" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="49"/>
-[...10 lines deleted...]
-      <c r="Z3" s="48" t="s">
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="52"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="52"/>
+      <c r="X3" s="52"/>
+      <c r="Y3" s="53"/>
+      <c r="Z3" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AA3" s="49"/>
-[...10 lines deleted...]
-      <c r="AL3" s="48" t="s">
+      <c r="AA3" s="52"/>
+      <c r="AB3" s="52"/>
+      <c r="AC3" s="52"/>
+      <c r="AD3" s="52"/>
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="52"/>
+      <c r="AG3" s="52"/>
+      <c r="AH3" s="52"/>
+      <c r="AI3" s="52"/>
+      <c r="AJ3" s="52"/>
+      <c r="AK3" s="53"/>
+      <c r="AL3" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="AM3" s="49"/>
-[...10 lines deleted...]
-      <c r="AX3" s="48" t="s">
+      <c r="AM3" s="52"/>
+      <c r="AN3" s="52"/>
+      <c r="AO3" s="52"/>
+      <c r="AP3" s="52"/>
+      <c r="AQ3" s="52"/>
+      <c r="AR3" s="52"/>
+      <c r="AS3" s="52"/>
+      <c r="AT3" s="52"/>
+      <c r="AU3" s="52"/>
+      <c r="AV3" s="52"/>
+      <c r="AW3" s="53"/>
+      <c r="AX3" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="AY3" s="49"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="48" t="s">
+      <c r="AY3" s="52"/>
+      <c r="AZ3" s="52"/>
+      <c r="BA3" s="52"/>
+      <c r="BB3" s="52"/>
+      <c r="BC3" s="52"/>
+      <c r="BD3" s="52"/>
+      <c r="BE3" s="52"/>
+      <c r="BF3" s="52"/>
+      <c r="BG3" s="52"/>
+      <c r="BH3" s="52"/>
+      <c r="BI3" s="53"/>
+      <c r="BJ3" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="BK3" s="49"/>
-[...10 lines deleted...]
-      <c r="BV3" s="48" t="s">
+      <c r="BK3" s="52"/>
+      <c r="BL3" s="52"/>
+      <c r="BM3" s="52"/>
+      <c r="BN3" s="52"/>
+      <c r="BO3" s="52"/>
+      <c r="BP3" s="52"/>
+      <c r="BQ3" s="52"/>
+      <c r="BR3" s="52"/>
+      <c r="BS3" s="52"/>
+      <c r="BT3" s="52"/>
+      <c r="BU3" s="53"/>
+      <c r="BV3" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="BW3" s="49"/>
-[...10 lines deleted...]
-      <c r="CH3" s="48" t="s">
+      <c r="BW3" s="52"/>
+      <c r="BX3" s="52"/>
+      <c r="BY3" s="52"/>
+      <c r="BZ3" s="52"/>
+      <c r="CA3" s="52"/>
+      <c r="CB3" s="52"/>
+      <c r="CC3" s="52"/>
+      <c r="CD3" s="52"/>
+      <c r="CE3" s="52"/>
+      <c r="CF3" s="52"/>
+      <c r="CG3" s="53"/>
+      <c r="CH3" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="49"/>
-[...9 lines deleted...]
-      <c r="CS3" s="50"/>
+      <c r="CI3" s="52"/>
+      <c r="CJ3" s="52"/>
+      <c r="CK3" s="52"/>
+      <c r="CL3" s="52"/>
+      <c r="CM3" s="52"/>
+      <c r="CN3" s="52"/>
+      <c r="CO3" s="52"/>
+      <c r="CP3" s="52"/>
+      <c r="CQ3" s="52"/>
+      <c r="CR3" s="52"/>
+      <c r="CS3" s="53"/>
     </row>
     <row r="4" spans="1:122" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="54"/>
+      <c r="A4" s="50"/>
       <c r="B4" s="39" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="38" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="39" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="38" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="38" t="s">
@@ -1664,51 +1664,53 @@
       </c>
       <c r="CC5" s="10">
         <v>46883.642999999996</v>
       </c>
       <c r="CD5" s="14">
         <v>49033.053999999996</v>
       </c>
       <c r="CE5" s="14">
         <v>48333.008999999998</v>
       </c>
       <c r="CF5" s="45">
         <v>48530.425000000003</v>
       </c>
       <c r="CG5" s="14">
         <v>48619.957999999999</v>
       </c>
       <c r="CH5" s="45">
         <v>49111.046999999999</v>
       </c>
       <c r="CI5" s="45">
         <v>48855.813000000002</v>
       </c>
       <c r="CJ5" s="45">
         <v>47899.245999999999</v>
       </c>
-      <c r="CK5" s="45"/>
+      <c r="CK5" s="45">
+        <v>48193.514000000003</v>
+      </c>
       <c r="CL5" s="45"/>
       <c r="CM5" s="11"/>
       <c r="CN5" s="10"/>
       <c r="CO5" s="10"/>
       <c r="CP5" s="45"/>
       <c r="CQ5" s="45"/>
       <c r="CR5" s="45"/>
       <c r="CS5" s="45"/>
     </row>
     <row r="6" spans="1:122" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>38</v>
       </c>
@@ -1939,51 +1941,53 @@
       </c>
       <c r="CC6" s="36">
         <v>1595.2380000000001</v>
       </c>
       <c r="CD6" s="17">
         <v>1666.8579999999999</v>
       </c>
       <c r="CE6" s="17">
         <v>1145.133</v>
       </c>
       <c r="CF6" s="46">
         <v>1587.8240000000001</v>
       </c>
       <c r="CG6" s="17">
         <v>1656.8019999999999</v>
       </c>
       <c r="CH6" s="46">
         <v>1637.71</v>
       </c>
       <c r="CI6" s="46">
         <v>1627.9390000000001</v>
       </c>
       <c r="CJ6" s="46">
         <v>1696.453</v>
       </c>
-      <c r="CK6" s="46"/>
+      <c r="CK6" s="46">
+        <v>1728.46</v>
+      </c>
       <c r="CL6" s="46"/>
       <c r="CM6" s="43"/>
       <c r="CN6" s="36"/>
       <c r="CO6" s="36"/>
       <c r="CP6" s="46"/>
       <c r="CQ6" s="46"/>
       <c r="CR6" s="46"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="17">
         <v>7512.0159999999996</v>
       </c>
       <c r="C7" s="17">
         <v>7278.18</v>
       </c>
       <c r="D7" s="18">
         <v>7475.451</v>
       </c>
       <c r="E7" s="18">
         <v>8390.1</v>
       </c>
@@ -2214,51 +2218,53 @@
       </c>
       <c r="CC7" s="23">
         <v>9838.9419999999991</v>
       </c>
       <c r="CD7" s="17">
         <v>10324.838</v>
       </c>
       <c r="CE7" s="17">
         <v>10130.491</v>
       </c>
       <c r="CF7" s="46">
         <v>9538.7430000000004</v>
       </c>
       <c r="CG7" s="17">
         <v>9828.2579999999998</v>
       </c>
       <c r="CH7" s="46">
         <v>10200.183999999999</v>
       </c>
       <c r="CI7" s="46">
         <v>10251.295</v>
       </c>
       <c r="CJ7" s="46">
         <v>10084.142</v>
       </c>
-      <c r="CK7" s="46"/>
+      <c r="CK7" s="46">
+        <v>9807.39</v>
+      </c>
       <c r="CL7" s="46"/>
       <c r="CM7" s="23"/>
       <c r="CN7" s="23"/>
       <c r="CO7" s="23"/>
       <c r="CP7" s="46"/>
       <c r="CQ7" s="46"/>
       <c r="CR7" s="46"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="17">
         <v>1287.3409999999999</v>
       </c>
       <c r="C8" s="17">
         <v>1352.145</v>
       </c>
       <c r="D8" s="18">
         <v>1343.0129999999999</v>
       </c>
       <c r="E8" s="18">
         <v>1331.9739999999999</v>
       </c>
@@ -2489,51 +2495,53 @@
       </c>
       <c r="CC8" s="23">
         <v>1264.271</v>
       </c>
       <c r="CD8" s="17">
         <v>1281.8800000000001</v>
       </c>
       <c r="CE8" s="17">
         <v>1211.74</v>
       </c>
       <c r="CF8" s="46">
         <v>1137.569</v>
       </c>
       <c r="CG8" s="17">
         <v>1245.7070000000001</v>
       </c>
       <c r="CH8" s="46">
         <v>1183.1469999999999</v>
       </c>
       <c r="CI8" s="46">
         <v>1180.8620000000001</v>
       </c>
       <c r="CJ8" s="46">
         <v>1161.893</v>
       </c>
-      <c r="CK8" s="46"/>
+      <c r="CK8" s="46">
+        <v>1189.241</v>
+      </c>
       <c r="CL8" s="46"/>
       <c r="CM8" s="23"/>
       <c r="CN8" s="23"/>
       <c r="CO8" s="23"/>
       <c r="CP8" s="46"/>
       <c r="CQ8" s="46"/>
       <c r="CR8" s="46"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="17">
         <v>10258.370000000001</v>
       </c>
       <c r="C9" s="17">
         <v>10555.299000000001</v>
       </c>
       <c r="D9" s="18">
         <v>11260.605</v>
       </c>
       <c r="E9" s="18">
         <v>10940.146000000001</v>
       </c>
@@ -2764,51 +2772,53 @@
       </c>
       <c r="CC9" s="23">
         <v>7832.357</v>
       </c>
       <c r="CD9" s="17">
         <v>9291.8739999999998</v>
       </c>
       <c r="CE9" s="17">
         <v>9511.3209999999999</v>
       </c>
       <c r="CF9" s="46">
         <v>10028.843000000001</v>
       </c>
       <c r="CG9" s="17">
         <v>10038.322</v>
       </c>
       <c r="CH9" s="46">
         <v>10102.402</v>
       </c>
       <c r="CI9" s="46">
         <v>10048.428</v>
       </c>
       <c r="CJ9" s="46">
         <v>9029.1769999999997</v>
       </c>
-      <c r="CK9" s="46"/>
+      <c r="CK9" s="46">
+        <v>8949.3700000000008</v>
+      </c>
       <c r="CL9" s="46"/>
       <c r="CM9" s="23"/>
       <c r="CN9" s="23"/>
       <c r="CO9" s="23"/>
       <c r="CP9" s="46"/>
       <c r="CQ9" s="46"/>
       <c r="CR9" s="46"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="17">
         <v>439.70400000000001</v>
       </c>
       <c r="C10" s="17">
         <v>483.47500000000002</v>
       </c>
       <c r="D10" s="18">
         <v>479.31799999999998</v>
       </c>
       <c r="E10" s="18">
         <v>470.59800000000001</v>
       </c>
@@ -3039,51 +3049,53 @@
       </c>
       <c r="CC10" s="23">
         <v>244.74199999999999</v>
       </c>
       <c r="CD10" s="17">
         <v>244.393</v>
       </c>
       <c r="CE10" s="17">
         <v>243.82900000000001</v>
       </c>
       <c r="CF10" s="46">
         <v>243.22300000000001</v>
       </c>
       <c r="CG10" s="17">
         <v>241.154</v>
       </c>
       <c r="CH10" s="46">
         <v>240.71199999999999</v>
       </c>
       <c r="CI10" s="46">
         <v>239.77699999999999</v>
       </c>
       <c r="CJ10" s="46">
         <v>238.292</v>
       </c>
-      <c r="CK10" s="46"/>
+      <c r="CK10" s="46">
+        <v>237.59100000000001</v>
+      </c>
       <c r="CL10" s="46"/>
       <c r="CM10" s="23"/>
       <c r="CN10" s="23"/>
       <c r="CO10" s="23"/>
       <c r="CP10" s="46"/>
       <c r="CQ10" s="46"/>
       <c r="CR10" s="46"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="17">
         <v>1367.9490000000001</v>
       </c>
       <c r="C11" s="17">
         <v>1306.33</v>
       </c>
       <c r="D11" s="18">
         <v>1302.492</v>
       </c>
       <c r="E11" s="18">
         <v>1315.2570000000001</v>
       </c>
@@ -3314,51 +3326,53 @@
       </c>
       <c r="CC11" s="23">
         <v>1159.7760000000001</v>
       </c>
       <c r="CD11" s="17">
         <v>1137.325</v>
       </c>
       <c r="CE11" s="17">
         <v>1210.518</v>
       </c>
       <c r="CF11" s="46">
         <v>1213.3050000000001</v>
       </c>
       <c r="CG11" s="17">
         <v>1239.162</v>
       </c>
       <c r="CH11" s="46">
         <v>1243.3810000000001</v>
       </c>
       <c r="CI11" s="46">
         <v>1227.93</v>
       </c>
       <c r="CJ11" s="46">
         <v>1207.1869999999999</v>
       </c>
-      <c r="CK11" s="46"/>
+      <c r="CK11" s="46">
+        <v>1164.9390000000001</v>
+      </c>
       <c r="CL11" s="46"/>
       <c r="CM11" s="23"/>
       <c r="CN11" s="23"/>
       <c r="CO11" s="23"/>
       <c r="CP11" s="46"/>
       <c r="CQ11" s="46"/>
       <c r="CR11" s="46"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="17">
         <v>1280.999</v>
       </c>
       <c r="C12" s="17">
         <v>1355.05</v>
       </c>
       <c r="D12" s="18">
         <v>1357.701</v>
       </c>
       <c r="E12" s="18">
         <v>1391.26</v>
       </c>
@@ -3589,51 +3603,53 @@
       </c>
       <c r="CC12" s="23">
         <v>1901.56</v>
       </c>
       <c r="CD12" s="17">
         <v>1897.325</v>
       </c>
       <c r="CE12" s="17">
         <v>1890.597</v>
       </c>
       <c r="CF12" s="46">
         <v>2034.546</v>
       </c>
       <c r="CG12" s="17">
         <v>2348.27</v>
       </c>
       <c r="CH12" s="46">
         <v>2186.7170000000001</v>
       </c>
       <c r="CI12" s="46">
         <v>2276.7649999999999</v>
       </c>
       <c r="CJ12" s="46">
         <v>2376.453</v>
       </c>
-      <c r="CK12" s="46"/>
+      <c r="CK12" s="46">
+        <v>2318.348</v>
+      </c>
       <c r="CL12" s="46"/>
       <c r="CM12" s="23"/>
       <c r="CN12" s="23"/>
       <c r="CO12" s="23"/>
       <c r="CP12" s="46"/>
       <c r="CQ12" s="46"/>
       <c r="CR12" s="46"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="42" t="s">
         <v>38</v>
       </c>
@@ -3864,51 +3880,53 @@
       </c>
       <c r="CC13" s="23">
         <v>1941.1990000000001</v>
       </c>
       <c r="CD13" s="17">
         <v>1936.5740000000001</v>
       </c>
       <c r="CE13" s="17">
         <v>1995.711</v>
       </c>
       <c r="CF13" s="46">
         <v>1998.4960000000001</v>
       </c>
       <c r="CG13" s="17">
         <v>1845.421</v>
       </c>
       <c r="CH13" s="46">
         <v>1928.79</v>
       </c>
       <c r="CI13" s="46">
         <v>1820.674</v>
       </c>
       <c r="CJ13" s="46">
         <v>1857.0820000000001</v>
       </c>
-      <c r="CK13" s="46"/>
+      <c r="CK13" s="46">
+        <v>1940.345</v>
+      </c>
       <c r="CL13" s="46"/>
       <c r="CM13" s="44"/>
       <c r="CN13" s="23"/>
       <c r="CO13" s="23"/>
       <c r="CP13" s="46"/>
       <c r="CQ13" s="46"/>
       <c r="CR13" s="46"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="17">
         <v>3944.491</v>
       </c>
       <c r="C14" s="17">
         <v>4038.0830000000001</v>
       </c>
       <c r="D14" s="18">
         <v>3995.442</v>
       </c>
       <c r="E14" s="18">
         <v>4120.9430000000002</v>
       </c>
@@ -4139,51 +4157,53 @@
       </c>
       <c r="CC14" s="23">
         <v>3492.9470000000001</v>
       </c>
       <c r="CD14" s="17">
         <v>3452.2809999999999</v>
       </c>
       <c r="CE14" s="17">
         <v>3592.482</v>
       </c>
       <c r="CF14" s="46">
         <v>3460.3090000000002</v>
       </c>
       <c r="CG14" s="17">
         <v>3472.8490000000002</v>
       </c>
       <c r="CH14" s="46">
         <v>3438.0369999999998</v>
       </c>
       <c r="CI14" s="46">
         <v>3409.13</v>
       </c>
       <c r="CJ14" s="46">
         <v>3522.5619999999999</v>
       </c>
-      <c r="CK14" s="46"/>
+      <c r="CK14" s="46">
+        <v>3617.83</v>
+      </c>
       <c r="CL14" s="46"/>
       <c r="CM14" s="23"/>
       <c r="CN14" s="23"/>
       <c r="CO14" s="23"/>
       <c r="CP14" s="46"/>
       <c r="CQ14" s="46"/>
       <c r="CR14" s="46"/>
       <c r="CS14" s="46"/>
     </row>
     <row r="15" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="17">
         <v>4303.0829999999996</v>
       </c>
       <c r="C15" s="17">
         <v>4369.0910000000003</v>
       </c>
       <c r="D15" s="18">
         <v>4389.7730000000001</v>
       </c>
       <c r="E15" s="18">
         <v>4297.6629999999996</v>
       </c>
@@ -4414,51 +4434,53 @@
       </c>
       <c r="CC15" s="23">
         <v>3058.7710000000002</v>
       </c>
       <c r="CD15" s="17">
         <v>3089.0410000000002</v>
       </c>
       <c r="CE15" s="17">
         <v>3007.8939999999998</v>
       </c>
       <c r="CF15" s="46">
         <v>3181.098</v>
       </c>
       <c r="CG15" s="17">
         <v>2860.5619999999999</v>
       </c>
       <c r="CH15" s="46">
         <v>2820.201</v>
       </c>
       <c r="CI15" s="46">
         <v>2750.0509999999999</v>
       </c>
       <c r="CJ15" s="46">
         <v>2688.145</v>
       </c>
-      <c r="CK15" s="46"/>
+      <c r="CK15" s="46">
+        <v>2890.268</v>
+      </c>
       <c r="CL15" s="46"/>
       <c r="CM15" s="23"/>
       <c r="CN15" s="23"/>
       <c r="CO15" s="23"/>
       <c r="CP15" s="46"/>
       <c r="CQ15" s="46"/>
       <c r="CR15" s="46"/>
       <c r="CS15" s="46"/>
     </row>
     <row r="16" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="17">
         <v>126.431</v>
       </c>
       <c r="C16" s="17">
         <v>125.779</v>
       </c>
       <c r="D16" s="18">
         <v>116.005</v>
       </c>
       <c r="E16" s="18">
         <v>114.43300000000001</v>
       </c>
@@ -4689,51 +4711,53 @@
       </c>
       <c r="CC16" s="23">
         <v>122.749</v>
       </c>
       <c r="CD16" s="17">
         <v>122.246</v>
       </c>
       <c r="CE16" s="17">
         <v>124.72499999999999</v>
       </c>
       <c r="CF16" s="46">
         <v>121.999</v>
       </c>
       <c r="CG16" s="17">
         <v>122.19799999999999</v>
       </c>
       <c r="CH16" s="46">
         <v>115.642</v>
       </c>
       <c r="CI16" s="46">
         <v>120.02</v>
       </c>
       <c r="CJ16" s="46">
         <v>117.185</v>
       </c>
-      <c r="CK16" s="46"/>
+      <c r="CK16" s="46">
+        <v>117.765</v>
+      </c>
       <c r="CL16" s="46"/>
       <c r="CM16" s="23"/>
       <c r="CN16" s="23"/>
       <c r="CO16" s="23"/>
       <c r="CP16" s="46"/>
       <c r="CQ16" s="46"/>
       <c r="CR16" s="46"/>
       <c r="CS16" s="46"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="17">
         <v>46.232999999999997</v>
       </c>
       <c r="C17" s="17">
         <v>46.218000000000004</v>
       </c>
       <c r="D17" s="26">
         <v>46.203000000000003</v>
       </c>
       <c r="E17" s="26">
         <v>46.387999999999998</v>
       </c>
@@ -4964,51 +4988,53 @@
       </c>
       <c r="CC17" s="23">
         <v>1375.7049999999999</v>
       </c>
       <c r="CD17" s="17">
         <v>1506.2670000000001</v>
       </c>
       <c r="CE17" s="17">
         <v>1519.759</v>
       </c>
       <c r="CF17" s="46">
         <v>1570.7</v>
       </c>
       <c r="CG17" s="17">
         <v>1519.192</v>
       </c>
       <c r="CH17" s="46">
         <v>1325.36</v>
       </c>
       <c r="CI17" s="46">
         <v>1276.3119999999999</v>
       </c>
       <c r="CJ17" s="46">
         <v>1294.3900000000001</v>
       </c>
-      <c r="CK17" s="46"/>
+      <c r="CK17" s="46">
+        <v>1570.4929999999999</v>
+      </c>
       <c r="CL17" s="46"/>
       <c r="CM17" s="23"/>
       <c r="CN17" s="23"/>
       <c r="CO17" s="23"/>
       <c r="CP17" s="46"/>
       <c r="CQ17" s="46"/>
       <c r="CR17" s="46"/>
       <c r="CS17" s="46"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="17">
         <v>1586.192</v>
       </c>
       <c r="C18" s="17">
         <v>1566.3520000000001</v>
       </c>
       <c r="D18" s="18">
         <v>1612.8820000000001</v>
       </c>
       <c r="E18" s="18">
         <v>1732.7639999999999</v>
       </c>
@@ -5239,51 +5265,53 @@
       </c>
       <c r="CC18" s="23">
         <v>1577.3230000000001</v>
       </c>
       <c r="CD18" s="17">
         <v>1667.5550000000001</v>
       </c>
       <c r="CE18" s="17">
         <v>1728.761</v>
       </c>
       <c r="CF18" s="46">
         <v>1704.481</v>
       </c>
       <c r="CG18" s="17">
         <v>1674.338</v>
       </c>
       <c r="CH18" s="46">
         <v>1743.903</v>
       </c>
       <c r="CI18" s="46">
         <v>1688.2190000000001</v>
       </c>
       <c r="CJ18" s="46">
         <v>1687.643</v>
       </c>
-      <c r="CK18" s="46"/>
+      <c r="CK18" s="46">
+        <v>1710.434</v>
+      </c>
       <c r="CL18" s="46"/>
       <c r="CM18" s="23"/>
       <c r="CN18" s="23"/>
       <c r="CO18" s="23"/>
       <c r="CP18" s="46"/>
       <c r="CQ18" s="46"/>
       <c r="CR18" s="46"/>
       <c r="CS18" s="46"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="17">
         <v>4509.3509999999997</v>
       </c>
       <c r="C19" s="17">
         <v>4592.9480000000003</v>
       </c>
       <c r="D19" s="18">
         <v>4516.4549999999999</v>
       </c>
       <c r="E19" s="18">
         <v>4842.1170000000002</v>
       </c>
@@ -5514,51 +5542,53 @@
       </c>
       <c r="CC19" s="23">
         <v>3793.0039999999999</v>
       </c>
       <c r="CD19" s="17">
         <v>3799.3710000000001</v>
       </c>
       <c r="CE19" s="17">
         <v>3593.5479999999998</v>
       </c>
       <c r="CF19" s="46">
         <v>3547.1669999999999</v>
       </c>
       <c r="CG19" s="17">
         <v>3763.04</v>
       </c>
       <c r="CH19" s="46">
         <v>3575.326</v>
       </c>
       <c r="CI19" s="46">
         <v>3567.6660000000002</v>
       </c>
       <c r="CJ19" s="46">
         <v>3430.4369999999999</v>
       </c>
-      <c r="CK19" s="46"/>
+      <c r="CK19" s="46">
+        <v>3468.902</v>
+      </c>
       <c r="CL19" s="46"/>
       <c r="CM19" s="23"/>
       <c r="CN19" s="23"/>
       <c r="CO19" s="23"/>
       <c r="CP19" s="46"/>
       <c r="CQ19" s="46"/>
       <c r="CR19" s="46"/>
       <c r="CS19" s="46"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="17">
         <v>1938.3050000000001</v>
       </c>
       <c r="C20" s="17">
         <v>1865.1759999999999</v>
       </c>
       <c r="D20" s="18">
         <v>1832.7249999999999</v>
       </c>
       <c r="E20" s="18">
         <v>1896.287</v>
       </c>
@@ -5789,51 +5819,53 @@
       </c>
       <c r="CC20" s="23">
         <v>2566.41</v>
       </c>
       <c r="CD20" s="17">
         <v>2355.5680000000002</v>
       </c>
       <c r="CE20" s="17">
         <v>2260.9169999999999</v>
       </c>
       <c r="CF20" s="46">
         <v>2319.1970000000001</v>
       </c>
       <c r="CG20" s="17">
         <v>2243.261</v>
       </c>
       <c r="CH20" s="46">
         <v>2239.7620000000002</v>
       </c>
       <c r="CI20" s="46">
         <v>2211.9690000000001</v>
       </c>
       <c r="CJ20" s="46">
         <v>2260.16</v>
       </c>
-      <c r="CK20" s="46"/>
+      <c r="CK20" s="46">
+        <v>2312.4029999999998</v>
+      </c>
       <c r="CL20" s="46"/>
       <c r="CM20" s="23"/>
       <c r="CN20" s="23"/>
       <c r="CO20" s="23"/>
       <c r="CP20" s="46"/>
       <c r="CQ20" s="46"/>
       <c r="CR20" s="46"/>
       <c r="CS20" s="46"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="42" t="s">
         <v>38</v>
       </c>
@@ -6064,51 +6096,53 @@
       </c>
       <c r="CC21" s="23">
         <v>152.834</v>
       </c>
       <c r="CD21" s="17">
         <v>125.49</v>
       </c>
       <c r="CE21" s="17">
         <v>120.792</v>
       </c>
       <c r="CF21" s="46">
         <v>117.08</v>
       </c>
       <c r="CG21" s="17">
         <v>128.959</v>
       </c>
       <c r="CH21" s="46">
         <v>128.01</v>
       </c>
       <c r="CI21" s="46">
         <v>127.378</v>
       </c>
       <c r="CJ21" s="46">
         <v>126.881</v>
       </c>
-      <c r="CK21" s="46"/>
+      <c r="CK21" s="46">
+        <v>115.81100000000001</v>
+      </c>
       <c r="CL21" s="46"/>
       <c r="CM21" s="26"/>
       <c r="CN21" s="23"/>
       <c r="CO21" s="23"/>
       <c r="CP21" s="46"/>
       <c r="CQ21" s="46"/>
       <c r="CR21" s="46"/>
       <c r="CS21" s="46"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17">
         <v>3973.7179999999998</v>
       </c>
       <c r="C22" s="17">
         <v>4039.5479999999998</v>
       </c>
       <c r="D22" s="18">
         <v>4078.0039999999999</v>
       </c>
       <c r="E22" s="18">
         <v>3827.2860000000001</v>
       </c>
@@ -6339,51 +6373,53 @@
       </c>
       <c r="CC22" s="23">
         <v>3738.7640000000001</v>
       </c>
       <c r="CD22" s="17">
         <v>3913.422</v>
       </c>
       <c r="CE22" s="17">
         <v>3813.4319999999998</v>
       </c>
       <c r="CF22" s="46">
         <v>3510.4160000000002</v>
       </c>
       <c r="CG22" s="17">
         <v>3341.5459999999998</v>
       </c>
       <c r="CH22" s="46">
         <v>3956.4250000000002</v>
       </c>
       <c r="CI22" s="46">
         <v>3856.9070000000002</v>
       </c>
       <c r="CJ22" s="46">
         <v>3896.84</v>
       </c>
-      <c r="CK22" s="46"/>
+      <c r="CK22" s="46">
+        <v>3866.0520000000001</v>
+      </c>
       <c r="CL22" s="46"/>
       <c r="CM22" s="23"/>
       <c r="CN22" s="23"/>
       <c r="CO22" s="23"/>
       <c r="CP22" s="46"/>
       <c r="CQ22" s="46"/>
       <c r="CR22" s="46"/>
       <c r="CS22" s="46"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="17">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="C23" s="17">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="D23" s="18">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="E23" s="18">
         <v>7.6999999999999999E-2</v>
       </c>
@@ -6614,51 +6650,53 @@
       </c>
       <c r="CC23" s="23">
         <v>1.5309999999999999</v>
       </c>
       <c r="CD23" s="17">
         <v>1.4810000000000001</v>
       </c>
       <c r="CE23" s="17">
         <v>1.4810000000000001</v>
       </c>
       <c r="CF23" s="46">
         <v>1.4810000000000001</v>
       </c>
       <c r="CG23" s="17">
         <v>2.169</v>
       </c>
       <c r="CH23" s="46">
         <v>2.1190000000000002</v>
       </c>
       <c r="CI23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CJ23" s="46">
         <v>1.9850000000000001</v>
       </c>
-      <c r="CK23" s="46"/>
+      <c r="CK23" s="46">
+        <v>1.9850000000000001</v>
+      </c>
       <c r="CL23" s="46"/>
       <c r="CM23" s="23"/>
       <c r="CN23" s="23"/>
       <c r="CO23" s="23"/>
       <c r="CP23" s="46"/>
       <c r="CQ23" s="46"/>
       <c r="CR23" s="46"/>
       <c r="CS23" s="46"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="17">
         <v>5.5839999999999996</v>
       </c>
       <c r="C24" s="17">
         <v>5.5339999999999998</v>
       </c>
       <c r="D24" s="18">
         <v>5.6390000000000002</v>
       </c>
       <c r="E24" s="18">
         <v>5.8689999999999998</v>
       </c>
@@ -6889,51 +6927,53 @@
       </c>
       <c r="CC24" s="23">
         <v>7.0460000000000003</v>
       </c>
       <c r="CD24" s="17">
         <v>6.9710000000000001</v>
       </c>
       <c r="CE24" s="17">
         <v>6.8979999999999997</v>
       </c>
       <c r="CF24" s="46">
         <v>6.8250000000000002</v>
       </c>
       <c r="CG24" s="17">
         <v>6.7519999999999998</v>
       </c>
       <c r="CH24" s="46">
         <v>6.68</v>
       </c>
       <c r="CI24" s="46">
         <v>6.6079999999999997</v>
       </c>
       <c r="CJ24" s="46">
         <v>6.5369999999999999</v>
       </c>
-      <c r="CK24" s="46"/>
+      <c r="CK24" s="46">
+        <v>6.4669999999999996</v>
+      </c>
       <c r="CL24" s="46"/>
       <c r="CM24" s="23"/>
       <c r="CN24" s="23"/>
       <c r="CO24" s="23"/>
       <c r="CP24" s="46"/>
       <c r="CQ24" s="46"/>
       <c r="CR24" s="46"/>
       <c r="CS24" s="46"/>
     </row>
     <row r="25" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="17">
         <v>894.97</v>
       </c>
       <c r="C25" s="17">
         <v>806.80700000000002</v>
       </c>
       <c r="D25" s="17">
         <v>744.67399999999998</v>
       </c>
       <c r="E25" s="20">
         <v>778.53099999999995</v>
       </c>
@@ -7164,51 +7204,53 @@
       </c>
       <c r="CC25" s="29">
         <v>1218.4739999999999</v>
       </c>
       <c r="CD25" s="17">
         <v>1212.2940000000001</v>
       </c>
       <c r="CE25" s="17">
         <v>1222.98</v>
       </c>
       <c r="CF25" s="46">
         <v>1207.123</v>
       </c>
       <c r="CG25" s="17">
         <v>1041.9960000000001</v>
       </c>
       <c r="CH25" s="46">
         <v>1036.539</v>
       </c>
       <c r="CI25" s="46">
         <v>1165.8979999999999</v>
       </c>
       <c r="CJ25" s="46">
         <v>1215.8019999999999</v>
       </c>
-      <c r="CK25" s="46"/>
+      <c r="CK25" s="46">
+        <v>1179.42</v>
+      </c>
       <c r="CL25" s="46"/>
       <c r="CM25" s="29"/>
       <c r="CN25" s="29"/>
       <c r="CO25" s="29"/>
       <c r="CP25" s="46"/>
       <c r="CQ25" s="46"/>
       <c r="CR25" s="46"/>
       <c r="CS25" s="46"/>
     </row>
     <row r="26" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31"/>
       <c r="B26" s="31"/>
       <c r="C26" s="31"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
@@ -8472,69 +8514,69 @@
       <c r="D73" s="31"/>
       <c r="E73" s="31"/>
       <c r="F73" s="31"/>
       <c r="G73" s="31"/>
       <c r="H73" s="31"/>
       <c r="I73" s="31"/>
       <c r="J73" s="31"/>
       <c r="K73" s="31"/>
       <c r="L73" s="31"/>
       <c r="M73" s="31"/>
       <c r="N73" s="31"/>
       <c r="O73" s="31"/>
       <c r="P73" s="31"/>
       <c r="Q73" s="31"/>
       <c r="R73" s="31"/>
       <c r="S73" s="31"/>
       <c r="T73" s="31"/>
       <c r="U73" s="31"/>
       <c r="V73" s="31"/>
       <c r="W73" s="31"/>
       <c r="X73" s="2"/>
       <c r="Y73" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="BF2:BI2"/>
-[...1 lines deleted...]
-    <mergeCell ref="CH3:CS3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>