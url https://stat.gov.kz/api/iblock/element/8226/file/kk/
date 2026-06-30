--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\поголовье\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="құс" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">құс!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Құс саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
@@ -154,51 +159,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Айдың соңына</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -466,70 +471,70 @@
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -553,86 +558,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -804,356 +809,356 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
+      <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="32" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="32" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="75" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...47 lines deleted...]
-      <c r="BV1" s="48" t="s">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
+      <c r="AF1" s="52"/>
+      <c r="AG1" s="52"/>
+      <c r="AH1" s="52"/>
+      <c r="AI1" s="52"/>
+      <c r="AJ1" s="52"/>
+      <c r="AK1" s="52"/>
+      <c r="AL1" s="52"/>
+      <c r="AM1" s="52"/>
+      <c r="AN1" s="52"/>
+      <c r="AO1" s="52"/>
+      <c r="AP1" s="52"/>
+      <c r="AQ1" s="52"/>
+      <c r="AR1" s="52"/>
+      <c r="AS1" s="52"/>
+      <c r="AT1" s="52"/>
+      <c r="AU1" s="52"/>
+      <c r="AV1" s="52"/>
+      <c r="AW1" s="52"/>
+      <c r="BV1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="48"/>
-[...21 lines deleted...]
-      <c r="CS1" s="48"/>
+      <c r="BW1" s="52"/>
+      <c r="BX1" s="52"/>
+      <c r="BY1" s="52"/>
+      <c r="BZ1" s="52"/>
+      <c r="CA1" s="52"/>
+      <c r="CB1" s="52"/>
+      <c r="CC1" s="52"/>
+      <c r="CD1" s="52"/>
+      <c r="CE1" s="52"/>
+      <c r="CF1" s="52"/>
+      <c r="CG1" s="52"/>
+      <c r="CH1" s="52"/>
+      <c r="CI1" s="52"/>
+      <c r="CJ1" s="52"/>
+      <c r="CK1" s="52"/>
+      <c r="CL1" s="52"/>
+      <c r="CM1" s="52"/>
+      <c r="CN1" s="52"/>
+      <c r="CO1" s="52"/>
+      <c r="CP1" s="52"/>
+      <c r="CQ1" s="52"/>
+      <c r="CR1" s="52"/>
+      <c r="CS1" s="52"/>
       <c r="CT1" s="47"/>
       <c r="CU1" s="47"/>
       <c r="CV1" s="47"/>
       <c r="CW1" s="47"/>
       <c r="CX1" s="47"/>
       <c r="CY1" s="47"/>
       <c r="CZ1" s="47"/>
       <c r="DA1" s="47"/>
       <c r="DB1" s="47"/>
       <c r="DC1" s="47"/>
       <c r="DD1" s="47"/>
       <c r="DE1" s="47"/>
       <c r="DF1" s="47"/>
       <c r="DG1" s="47"/>
       <c r="DH1" s="47"/>
       <c r="DI1" s="47"/>
       <c r="DJ1" s="47"/>
       <c r="DK1" s="47"/>
       <c r="DL1" s="47"/>
       <c r="DM1" s="47"/>
       <c r="DN1" s="47"/>
       <c r="DO1" s="47"/>
       <c r="DP1" s="47"/>
       <c r="DQ1" s="47"/>
       <c r="DR1" s="47"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
-      <c r="J2" s="54" t="s">
+      <c r="J2" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="54"/>
-[...1 lines deleted...]
-      <c r="M2" s="54"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
       <c r="R2" s="37"/>
       <c r="S2" s="37"/>
       <c r="T2" s="37"/>
       <c r="U2" s="37"/>
-      <c r="V2" s="54" t="s">
+      <c r="V2" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="54"/>
-[...2 lines deleted...]
-      <c r="AH2" s="54" t="s">
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="AH2" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="54"/>
-[...2 lines deleted...]
-      <c r="AT2" s="54" t="s">
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
+      <c r="AT2" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="54"/>
-[...2 lines deleted...]
-      <c r="BF2" s="54" t="s">
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="48"/>
+      <c r="BF2" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="54"/>
-[...2 lines deleted...]
-      <c r="BR2" s="54" t="s">
+      <c r="BG2" s="48"/>
+      <c r="BH2" s="48"/>
+      <c r="BI2" s="48"/>
+      <c r="BR2" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="54"/>
-[...2 lines deleted...]
-      <c r="CD2" s="54" t="s">
+      <c r="BS2" s="48"/>
+      <c r="BT2" s="48"/>
+      <c r="BU2" s="48"/>
+      <c r="CD2" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="CE2" s="54"/>
-[...2 lines deleted...]
-      <c r="CP2" s="54" t="s">
+      <c r="CE2" s="48"/>
+      <c r="CF2" s="48"/>
+      <c r="CG2" s="48"/>
+      <c r="CP2" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="54"/>
-[...1 lines deleted...]
-      <c r="CS2" s="54"/>
+      <c r="CQ2" s="48"/>
+      <c r="CR2" s="48"/>
+      <c r="CS2" s="48"/>
     </row>
     <row r="3" spans="1:122" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="51" t="s">
+      <c r="B3" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="52"/>
-[...10 lines deleted...]
-      <c r="N3" s="51" t="s">
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="52"/>
-[...10 lines deleted...]
-      <c r="Z3" s="51" t="s">
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="AA3" s="52"/>
-[...10 lines deleted...]
-      <c r="AL3" s="51" t="s">
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="50"/>
+      <c r="AF3" s="50"/>
+      <c r="AG3" s="50"/>
+      <c r="AH3" s="50"/>
+      <c r="AI3" s="50"/>
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="51"/>
+      <c r="AL3" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="AM3" s="52"/>
-[...10 lines deleted...]
-      <c r="AX3" s="51" t="s">
+      <c r="AM3" s="50"/>
+      <c r="AN3" s="50"/>
+      <c r="AO3" s="50"/>
+      <c r="AP3" s="50"/>
+      <c r="AQ3" s="50"/>
+      <c r="AR3" s="50"/>
+      <c r="AS3" s="50"/>
+      <c r="AT3" s="50"/>
+      <c r="AU3" s="50"/>
+      <c r="AV3" s="50"/>
+      <c r="AW3" s="51"/>
+      <c r="AX3" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="AY3" s="52"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="51" t="s">
+      <c r="AY3" s="50"/>
+      <c r="AZ3" s="50"/>
+      <c r="BA3" s="50"/>
+      <c r="BB3" s="50"/>
+      <c r="BC3" s="50"/>
+      <c r="BD3" s="50"/>
+      <c r="BE3" s="50"/>
+      <c r="BF3" s="50"/>
+      <c r="BG3" s="50"/>
+      <c r="BH3" s="50"/>
+      <c r="BI3" s="51"/>
+      <c r="BJ3" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="BK3" s="52"/>
-[...10 lines deleted...]
-      <c r="BV3" s="51" t="s">
+      <c r="BK3" s="50"/>
+      <c r="BL3" s="50"/>
+      <c r="BM3" s="50"/>
+      <c r="BN3" s="50"/>
+      <c r="BO3" s="50"/>
+      <c r="BP3" s="50"/>
+      <c r="BQ3" s="50"/>
+      <c r="BR3" s="50"/>
+      <c r="BS3" s="50"/>
+      <c r="BT3" s="50"/>
+      <c r="BU3" s="51"/>
+      <c r="BV3" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="BW3" s="52"/>
-[...10 lines deleted...]
-      <c r="CH3" s="51" t="s">
+      <c r="BW3" s="50"/>
+      <c r="BX3" s="50"/>
+      <c r="BY3" s="50"/>
+      <c r="BZ3" s="50"/>
+      <c r="CA3" s="50"/>
+      <c r="CB3" s="50"/>
+      <c r="CC3" s="50"/>
+      <c r="CD3" s="50"/>
+      <c r="CE3" s="50"/>
+      <c r="CF3" s="50"/>
+      <c r="CG3" s="51"/>
+      <c r="CH3" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="52"/>
-[...9 lines deleted...]
-      <c r="CS3" s="53"/>
+      <c r="CI3" s="50"/>
+      <c r="CJ3" s="50"/>
+      <c r="CK3" s="50"/>
+      <c r="CL3" s="50"/>
+      <c r="CM3" s="50"/>
+      <c r="CN3" s="50"/>
+      <c r="CO3" s="50"/>
+      <c r="CP3" s="50"/>
+      <c r="CQ3" s="50"/>
+      <c r="CR3" s="50"/>
+      <c r="CS3" s="51"/>
     </row>
     <row r="4" spans="1:122" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="50"/>
+      <c r="A4" s="54"/>
       <c r="B4" s="39" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="38" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="39" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="38" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="38" t="s">
@@ -1667,51 +1672,53 @@
       </c>
       <c r="CD5" s="14">
         <v>49033.053999999996</v>
       </c>
       <c r="CE5" s="14">
         <v>48333.008999999998</v>
       </c>
       <c r="CF5" s="45">
         <v>48530.425000000003</v>
       </c>
       <c r="CG5" s="14">
         <v>48619.957999999999</v>
       </c>
       <c r="CH5" s="45">
         <v>49111.046999999999</v>
       </c>
       <c r="CI5" s="45">
         <v>48855.813000000002</v>
       </c>
       <c r="CJ5" s="45">
         <v>47899.245999999999</v>
       </c>
       <c r="CK5" s="45">
         <v>48193.514000000003</v>
       </c>
-      <c r="CL5" s="45"/>
+      <c r="CL5" s="45">
+        <v>48967.033000000003</v>
+      </c>
       <c r="CM5" s="11"/>
       <c r="CN5" s="10"/>
       <c r="CO5" s="10"/>
       <c r="CP5" s="45"/>
       <c r="CQ5" s="45"/>
       <c r="CR5" s="45"/>
       <c r="CS5" s="45"/>
     </row>
     <row r="6" spans="1:122" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="42" t="s">
@@ -1944,51 +1951,53 @@
       </c>
       <c r="CD6" s="17">
         <v>1666.8579999999999</v>
       </c>
       <c r="CE6" s="17">
         <v>1145.133</v>
       </c>
       <c r="CF6" s="46">
         <v>1587.8240000000001</v>
       </c>
       <c r="CG6" s="17">
         <v>1656.8019999999999</v>
       </c>
       <c r="CH6" s="46">
         <v>1637.71</v>
       </c>
       <c r="CI6" s="46">
         <v>1627.9390000000001</v>
       </c>
       <c r="CJ6" s="46">
         <v>1696.453</v>
       </c>
       <c r="CK6" s="46">
         <v>1728.46</v>
       </c>
-      <c r="CL6" s="46"/>
+      <c r="CL6" s="46">
+        <v>1746.8869999999999</v>
+      </c>
       <c r="CM6" s="43"/>
       <c r="CN6" s="36"/>
       <c r="CO6" s="36"/>
       <c r="CP6" s="46"/>
       <c r="CQ6" s="46"/>
       <c r="CR6" s="46"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="17">
         <v>7512.0159999999996</v>
       </c>
       <c r="C7" s="17">
         <v>7278.18</v>
       </c>
       <c r="D7" s="18">
         <v>7475.451</v>
       </c>
       <c r="E7" s="18">
         <v>8390.1</v>
       </c>
       <c r="F7" s="17">
@@ -2221,51 +2230,53 @@
       </c>
       <c r="CD7" s="17">
         <v>10324.838</v>
       </c>
       <c r="CE7" s="17">
         <v>10130.491</v>
       </c>
       <c r="CF7" s="46">
         <v>9538.7430000000004</v>
       </c>
       <c r="CG7" s="17">
         <v>9828.2579999999998</v>
       </c>
       <c r="CH7" s="46">
         <v>10200.183999999999</v>
       </c>
       <c r="CI7" s="46">
         <v>10251.295</v>
       </c>
       <c r="CJ7" s="46">
         <v>10084.142</v>
       </c>
       <c r="CK7" s="46">
         <v>9807.39</v>
       </c>
-      <c r="CL7" s="46"/>
+      <c r="CL7" s="46">
+        <v>10032.642</v>
+      </c>
       <c r="CM7" s="23"/>
       <c r="CN7" s="23"/>
       <c r="CO7" s="23"/>
       <c r="CP7" s="46"/>
       <c r="CQ7" s="46"/>
       <c r="CR7" s="46"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="17">
         <v>1287.3409999999999</v>
       </c>
       <c r="C8" s="17">
         <v>1352.145</v>
       </c>
       <c r="D8" s="18">
         <v>1343.0129999999999</v>
       </c>
       <c r="E8" s="18">
         <v>1331.9739999999999</v>
       </c>
       <c r="F8" s="17">
@@ -2498,51 +2509,53 @@
       </c>
       <c r="CD8" s="17">
         <v>1281.8800000000001</v>
       </c>
       <c r="CE8" s="17">
         <v>1211.74</v>
       </c>
       <c r="CF8" s="46">
         <v>1137.569</v>
       </c>
       <c r="CG8" s="17">
         <v>1245.7070000000001</v>
       </c>
       <c r="CH8" s="46">
         <v>1183.1469999999999</v>
       </c>
       <c r="CI8" s="46">
         <v>1180.8620000000001</v>
       </c>
       <c r="CJ8" s="46">
         <v>1161.893</v>
       </c>
       <c r="CK8" s="46">
         <v>1189.241</v>
       </c>
-      <c r="CL8" s="46"/>
+      <c r="CL8" s="46">
+        <v>1217.7750000000001</v>
+      </c>
       <c r="CM8" s="23"/>
       <c r="CN8" s="23"/>
       <c r="CO8" s="23"/>
       <c r="CP8" s="46"/>
       <c r="CQ8" s="46"/>
       <c r="CR8" s="46"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="17">
         <v>10258.370000000001</v>
       </c>
       <c r="C9" s="17">
         <v>10555.299000000001</v>
       </c>
       <c r="D9" s="18">
         <v>11260.605</v>
       </c>
       <c r="E9" s="18">
         <v>10940.146000000001</v>
       </c>
       <c r="F9" s="17">
@@ -2775,51 +2788,53 @@
       </c>
       <c r="CD9" s="17">
         <v>9291.8739999999998</v>
       </c>
       <c r="CE9" s="17">
         <v>9511.3209999999999</v>
       </c>
       <c r="CF9" s="46">
         <v>10028.843000000001</v>
       </c>
       <c r="CG9" s="17">
         <v>10038.322</v>
       </c>
       <c r="CH9" s="46">
         <v>10102.402</v>
       </c>
       <c r="CI9" s="46">
         <v>10048.428</v>
       </c>
       <c r="CJ9" s="46">
         <v>9029.1769999999997</v>
       </c>
       <c r="CK9" s="46">
         <v>8949.3700000000008</v>
       </c>
-      <c r="CL9" s="46"/>
+      <c r="CL9" s="46">
+        <v>9207.1839999999993</v>
+      </c>
       <c r="CM9" s="23"/>
       <c r="CN9" s="23"/>
       <c r="CO9" s="23"/>
       <c r="CP9" s="46"/>
       <c r="CQ9" s="46"/>
       <c r="CR9" s="46"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="17">
         <v>439.70400000000001</v>
       </c>
       <c r="C10" s="17">
         <v>483.47500000000002</v>
       </c>
       <c r="D10" s="18">
         <v>479.31799999999998</v>
       </c>
       <c r="E10" s="18">
         <v>470.59800000000001</v>
       </c>
       <c r="F10" s="17">
@@ -3052,51 +3067,53 @@
       </c>
       <c r="CD10" s="17">
         <v>244.393</v>
       </c>
       <c r="CE10" s="17">
         <v>243.82900000000001</v>
       </c>
       <c r="CF10" s="46">
         <v>243.22300000000001</v>
       </c>
       <c r="CG10" s="17">
         <v>241.154</v>
       </c>
       <c r="CH10" s="46">
         <v>240.71199999999999</v>
       </c>
       <c r="CI10" s="46">
         <v>239.77699999999999</v>
       </c>
       <c r="CJ10" s="46">
         <v>238.292</v>
       </c>
       <c r="CK10" s="46">
         <v>237.59100000000001</v>
       </c>
-      <c r="CL10" s="46"/>
+      <c r="CL10" s="46">
+        <v>226.99</v>
+      </c>
       <c r="CM10" s="23"/>
       <c r="CN10" s="23"/>
       <c r="CO10" s="23"/>
       <c r="CP10" s="46"/>
       <c r="CQ10" s="46"/>
       <c r="CR10" s="46"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="17">
         <v>1367.9490000000001</v>
       </c>
       <c r="C11" s="17">
         <v>1306.33</v>
       </c>
       <c r="D11" s="18">
         <v>1302.492</v>
       </c>
       <c r="E11" s="18">
         <v>1315.2570000000001</v>
       </c>
       <c r="F11" s="17">
@@ -3329,51 +3346,53 @@
       </c>
       <c r="CD11" s="17">
         <v>1137.325</v>
       </c>
       <c r="CE11" s="17">
         <v>1210.518</v>
       </c>
       <c r="CF11" s="46">
         <v>1213.3050000000001</v>
       </c>
       <c r="CG11" s="17">
         <v>1239.162</v>
       </c>
       <c r="CH11" s="46">
         <v>1243.3810000000001</v>
       </c>
       <c r="CI11" s="46">
         <v>1227.93</v>
       </c>
       <c r="CJ11" s="46">
         <v>1207.1869999999999</v>
       </c>
       <c r="CK11" s="46">
         <v>1164.9390000000001</v>
       </c>
-      <c r="CL11" s="46"/>
+      <c r="CL11" s="46">
+        <v>1156.672</v>
+      </c>
       <c r="CM11" s="23"/>
       <c r="CN11" s="23"/>
       <c r="CO11" s="23"/>
       <c r="CP11" s="46"/>
       <c r="CQ11" s="46"/>
       <c r="CR11" s="46"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="17">
         <v>1280.999</v>
       </c>
       <c r="C12" s="17">
         <v>1355.05</v>
       </c>
       <c r="D12" s="18">
         <v>1357.701</v>
       </c>
       <c r="E12" s="18">
         <v>1391.26</v>
       </c>
       <c r="F12" s="17">
@@ -3606,51 +3625,53 @@
       </c>
       <c r="CD12" s="17">
         <v>1897.325</v>
       </c>
       <c r="CE12" s="17">
         <v>1890.597</v>
       </c>
       <c r="CF12" s="46">
         <v>2034.546</v>
       </c>
       <c r="CG12" s="17">
         <v>2348.27</v>
       </c>
       <c r="CH12" s="46">
         <v>2186.7170000000001</v>
       </c>
       <c r="CI12" s="46">
         <v>2276.7649999999999</v>
       </c>
       <c r="CJ12" s="46">
         <v>2376.453</v>
       </c>
       <c r="CK12" s="46">
         <v>2318.348</v>
       </c>
-      <c r="CL12" s="46"/>
+      <c r="CL12" s="46">
+        <v>2163.7139999999999</v>
+      </c>
       <c r="CM12" s="23"/>
       <c r="CN12" s="23"/>
       <c r="CO12" s="23"/>
       <c r="CP12" s="46"/>
       <c r="CQ12" s="46"/>
       <c r="CR12" s="46"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="42" t="s">
@@ -3883,51 +3904,53 @@
       </c>
       <c r="CD13" s="17">
         <v>1936.5740000000001</v>
       </c>
       <c r="CE13" s="17">
         <v>1995.711</v>
       </c>
       <c r="CF13" s="46">
         <v>1998.4960000000001</v>
       </c>
       <c r="CG13" s="17">
         <v>1845.421</v>
       </c>
       <c r="CH13" s="46">
         <v>1928.79</v>
       </c>
       <c r="CI13" s="46">
         <v>1820.674</v>
       </c>
       <c r="CJ13" s="46">
         <v>1857.0820000000001</v>
       </c>
       <c r="CK13" s="46">
         <v>1940.345</v>
       </c>
-      <c r="CL13" s="46"/>
+      <c r="CL13" s="46">
+        <v>1780.557</v>
+      </c>
       <c r="CM13" s="44"/>
       <c r="CN13" s="23"/>
       <c r="CO13" s="23"/>
       <c r="CP13" s="46"/>
       <c r="CQ13" s="46"/>
       <c r="CR13" s="46"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="17">
         <v>3944.491</v>
       </c>
       <c r="C14" s="17">
         <v>4038.0830000000001</v>
       </c>
       <c r="D14" s="18">
         <v>3995.442</v>
       </c>
       <c r="E14" s="18">
         <v>4120.9430000000002</v>
       </c>
       <c r="F14" s="17">
@@ -4160,51 +4183,53 @@
       </c>
       <c r="CD14" s="17">
         <v>3452.2809999999999</v>
       </c>
       <c r="CE14" s="17">
         <v>3592.482</v>
       </c>
       <c r="CF14" s="46">
         <v>3460.3090000000002</v>
       </c>
       <c r="CG14" s="17">
         <v>3472.8490000000002</v>
       </c>
       <c r="CH14" s="46">
         <v>3438.0369999999998</v>
       </c>
       <c r="CI14" s="46">
         <v>3409.13</v>
       </c>
       <c r="CJ14" s="46">
         <v>3522.5619999999999</v>
       </c>
       <c r="CK14" s="46">
         <v>3617.83</v>
       </c>
-      <c r="CL14" s="46"/>
+      <c r="CL14" s="46">
+        <v>3555.1559999999999</v>
+      </c>
       <c r="CM14" s="23"/>
       <c r="CN14" s="23"/>
       <c r="CO14" s="23"/>
       <c r="CP14" s="46"/>
       <c r="CQ14" s="46"/>
       <c r="CR14" s="46"/>
       <c r="CS14" s="46"/>
     </row>
     <row r="15" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="17">
         <v>4303.0829999999996</v>
       </c>
       <c r="C15" s="17">
         <v>4369.0910000000003</v>
       </c>
       <c r="D15" s="18">
         <v>4389.7730000000001</v>
       </c>
       <c r="E15" s="18">
         <v>4297.6629999999996</v>
       </c>
       <c r="F15" s="17">
@@ -4437,51 +4462,53 @@
       </c>
       <c r="CD15" s="17">
         <v>3089.0410000000002</v>
       </c>
       <c r="CE15" s="17">
         <v>3007.8939999999998</v>
       </c>
       <c r="CF15" s="46">
         <v>3181.098</v>
       </c>
       <c r="CG15" s="17">
         <v>2860.5619999999999</v>
       </c>
       <c r="CH15" s="46">
         <v>2820.201</v>
       </c>
       <c r="CI15" s="46">
         <v>2750.0509999999999</v>
       </c>
       <c r="CJ15" s="46">
         <v>2688.145</v>
       </c>
       <c r="CK15" s="46">
         <v>2890.268</v>
       </c>
-      <c r="CL15" s="46"/>
+      <c r="CL15" s="46">
+        <v>3132.212</v>
+      </c>
       <c r="CM15" s="23"/>
       <c r="CN15" s="23"/>
       <c r="CO15" s="23"/>
       <c r="CP15" s="46"/>
       <c r="CQ15" s="46"/>
       <c r="CR15" s="46"/>
       <c r="CS15" s="46"/>
     </row>
     <row r="16" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="17">
         <v>126.431</v>
       </c>
       <c r="C16" s="17">
         <v>125.779</v>
       </c>
       <c r="D16" s="18">
         <v>116.005</v>
       </c>
       <c r="E16" s="18">
         <v>114.43300000000001</v>
       </c>
       <c r="F16" s="17">
@@ -4714,51 +4741,53 @@
       </c>
       <c r="CD16" s="17">
         <v>122.246</v>
       </c>
       <c r="CE16" s="17">
         <v>124.72499999999999</v>
       </c>
       <c r="CF16" s="46">
         <v>121.999</v>
       </c>
       <c r="CG16" s="17">
         <v>122.19799999999999</v>
       </c>
       <c r="CH16" s="46">
         <v>115.642</v>
       </c>
       <c r="CI16" s="46">
         <v>120.02</v>
       </c>
       <c r="CJ16" s="46">
         <v>117.185</v>
       </c>
       <c r="CK16" s="46">
         <v>117.765</v>
       </c>
-      <c r="CL16" s="46"/>
+      <c r="CL16" s="46">
+        <v>120.65300000000001</v>
+      </c>
       <c r="CM16" s="23"/>
       <c r="CN16" s="23"/>
       <c r="CO16" s="23"/>
       <c r="CP16" s="46"/>
       <c r="CQ16" s="46"/>
       <c r="CR16" s="46"/>
       <c r="CS16" s="46"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="17">
         <v>46.232999999999997</v>
       </c>
       <c r="C17" s="17">
         <v>46.218000000000004</v>
       </c>
       <c r="D17" s="26">
         <v>46.203000000000003</v>
       </c>
       <c r="E17" s="26">
         <v>46.387999999999998</v>
       </c>
       <c r="F17" s="17">
@@ -4991,51 +5020,53 @@
       </c>
       <c r="CD17" s="17">
         <v>1506.2670000000001</v>
       </c>
       <c r="CE17" s="17">
         <v>1519.759</v>
       </c>
       <c r="CF17" s="46">
         <v>1570.7</v>
       </c>
       <c r="CG17" s="17">
         <v>1519.192</v>
       </c>
       <c r="CH17" s="46">
         <v>1325.36</v>
       </c>
       <c r="CI17" s="46">
         <v>1276.3119999999999</v>
       </c>
       <c r="CJ17" s="46">
         <v>1294.3900000000001</v>
       </c>
       <c r="CK17" s="46">
         <v>1570.4929999999999</v>
       </c>
-      <c r="CL17" s="46"/>
+      <c r="CL17" s="46">
+        <v>1399.702</v>
+      </c>
       <c r="CM17" s="23"/>
       <c r="CN17" s="23"/>
       <c r="CO17" s="23"/>
       <c r="CP17" s="46"/>
       <c r="CQ17" s="46"/>
       <c r="CR17" s="46"/>
       <c r="CS17" s="46"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="17">
         <v>1586.192</v>
       </c>
       <c r="C18" s="17">
         <v>1566.3520000000001</v>
       </c>
       <c r="D18" s="18">
         <v>1612.8820000000001</v>
       </c>
       <c r="E18" s="18">
         <v>1732.7639999999999</v>
       </c>
       <c r="F18" s="17">
@@ -5268,51 +5299,53 @@
       </c>
       <c r="CD18" s="17">
         <v>1667.5550000000001</v>
       </c>
       <c r="CE18" s="17">
         <v>1728.761</v>
       </c>
       <c r="CF18" s="46">
         <v>1704.481</v>
       </c>
       <c r="CG18" s="17">
         <v>1674.338</v>
       </c>
       <c r="CH18" s="46">
         <v>1743.903</v>
       </c>
       <c r="CI18" s="46">
         <v>1688.2190000000001</v>
       </c>
       <c r="CJ18" s="46">
         <v>1687.643</v>
       </c>
       <c r="CK18" s="46">
         <v>1710.434</v>
       </c>
-      <c r="CL18" s="46"/>
+      <c r="CL18" s="46">
+        <v>1837.1769999999999</v>
+      </c>
       <c r="CM18" s="23"/>
       <c r="CN18" s="23"/>
       <c r="CO18" s="23"/>
       <c r="CP18" s="46"/>
       <c r="CQ18" s="46"/>
       <c r="CR18" s="46"/>
       <c r="CS18" s="46"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="17">
         <v>4509.3509999999997</v>
       </c>
       <c r="C19" s="17">
         <v>4592.9480000000003</v>
       </c>
       <c r="D19" s="18">
         <v>4516.4549999999999</v>
       </c>
       <c r="E19" s="18">
         <v>4842.1170000000002</v>
       </c>
       <c r="F19" s="17">
@@ -5545,51 +5578,53 @@
       </c>
       <c r="CD19" s="17">
         <v>3799.3710000000001</v>
       </c>
       <c r="CE19" s="17">
         <v>3593.5479999999998</v>
       </c>
       <c r="CF19" s="46">
         <v>3547.1669999999999</v>
       </c>
       <c r="CG19" s="17">
         <v>3763.04</v>
       </c>
       <c r="CH19" s="46">
         <v>3575.326</v>
       </c>
       <c r="CI19" s="46">
         <v>3567.6660000000002</v>
       </c>
       <c r="CJ19" s="46">
         <v>3430.4369999999999</v>
       </c>
       <c r="CK19" s="46">
         <v>3468.902</v>
       </c>
-      <c r="CL19" s="46"/>
+      <c r="CL19" s="46">
+        <v>3876.39</v>
+      </c>
       <c r="CM19" s="23"/>
       <c r="CN19" s="23"/>
       <c r="CO19" s="23"/>
       <c r="CP19" s="46"/>
       <c r="CQ19" s="46"/>
       <c r="CR19" s="46"/>
       <c r="CS19" s="46"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="17">
         <v>1938.3050000000001</v>
       </c>
       <c r="C20" s="17">
         <v>1865.1759999999999</v>
       </c>
       <c r="D20" s="18">
         <v>1832.7249999999999</v>
       </c>
       <c r="E20" s="18">
         <v>1896.287</v>
       </c>
       <c r="F20" s="17">
@@ -5822,51 +5857,53 @@
       </c>
       <c r="CD20" s="17">
         <v>2355.5680000000002</v>
       </c>
       <c r="CE20" s="17">
         <v>2260.9169999999999</v>
       </c>
       <c r="CF20" s="46">
         <v>2319.1970000000001</v>
       </c>
       <c r="CG20" s="17">
         <v>2243.261</v>
       </c>
       <c r="CH20" s="46">
         <v>2239.7620000000002</v>
       </c>
       <c r="CI20" s="46">
         <v>2211.9690000000001</v>
       </c>
       <c r="CJ20" s="46">
         <v>2260.16</v>
       </c>
       <c r="CK20" s="46">
         <v>2312.4029999999998</v>
       </c>
-      <c r="CL20" s="46"/>
+      <c r="CL20" s="46">
+        <v>2304.2040000000002</v>
+      </c>
       <c r="CM20" s="23"/>
       <c r="CN20" s="23"/>
       <c r="CO20" s="23"/>
       <c r="CP20" s="46"/>
       <c r="CQ20" s="46"/>
       <c r="CR20" s="46"/>
       <c r="CS20" s="46"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="42" t="s">
@@ -6099,51 +6136,53 @@
       </c>
       <c r="CD21" s="17">
         <v>125.49</v>
       </c>
       <c r="CE21" s="17">
         <v>120.792</v>
       </c>
       <c r="CF21" s="46">
         <v>117.08</v>
       </c>
       <c r="CG21" s="17">
         <v>128.959</v>
       </c>
       <c r="CH21" s="46">
         <v>128.01</v>
       </c>
       <c r="CI21" s="46">
         <v>127.378</v>
       </c>
       <c r="CJ21" s="46">
         <v>126.881</v>
       </c>
       <c r="CK21" s="46">
         <v>115.81100000000001</v>
       </c>
-      <c r="CL21" s="46"/>
+      <c r="CL21" s="46">
+        <v>115.319</v>
+      </c>
       <c r="CM21" s="26"/>
       <c r="CN21" s="23"/>
       <c r="CO21" s="23"/>
       <c r="CP21" s="46"/>
       <c r="CQ21" s="46"/>
       <c r="CR21" s="46"/>
       <c r="CS21" s="46"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17">
         <v>3973.7179999999998</v>
       </c>
       <c r="C22" s="17">
         <v>4039.5479999999998</v>
       </c>
       <c r="D22" s="18">
         <v>4078.0039999999999</v>
       </c>
       <c r="E22" s="18">
         <v>3827.2860000000001</v>
       </c>
       <c r="F22" s="17">
@@ -6376,51 +6415,53 @@
       </c>
       <c r="CD22" s="17">
         <v>3913.422</v>
       </c>
       <c r="CE22" s="17">
         <v>3813.4319999999998</v>
       </c>
       <c r="CF22" s="46">
         <v>3510.4160000000002</v>
       </c>
       <c r="CG22" s="17">
         <v>3341.5459999999998</v>
       </c>
       <c r="CH22" s="46">
         <v>3956.4250000000002</v>
       </c>
       <c r="CI22" s="46">
         <v>3856.9070000000002</v>
       </c>
       <c r="CJ22" s="46">
         <v>3896.84</v>
       </c>
       <c r="CK22" s="46">
         <v>3866.0520000000001</v>
       </c>
-      <c r="CL22" s="46"/>
+      <c r="CL22" s="46">
+        <v>3955.43</v>
+      </c>
       <c r="CM22" s="23"/>
       <c r="CN22" s="23"/>
       <c r="CO22" s="23"/>
       <c r="CP22" s="46"/>
       <c r="CQ22" s="46"/>
       <c r="CR22" s="46"/>
       <c r="CS22" s="46"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="17">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="C23" s="17">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="D23" s="18">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="E23" s="18">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="F23" s="17">
@@ -6653,51 +6694,53 @@
       </c>
       <c r="CD23" s="17">
         <v>1.4810000000000001</v>
       </c>
       <c r="CE23" s="17">
         <v>1.4810000000000001</v>
       </c>
       <c r="CF23" s="46">
         <v>1.4810000000000001</v>
       </c>
       <c r="CG23" s="17">
         <v>2.169</v>
       </c>
       <c r="CH23" s="46">
         <v>2.1190000000000002</v>
       </c>
       <c r="CI23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CJ23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CK23" s="46">
         <v>1.9850000000000001</v>
       </c>
-      <c r="CL23" s="46"/>
+      <c r="CL23" s="46">
+        <v>1.9850000000000001</v>
+      </c>
       <c r="CM23" s="23"/>
       <c r="CN23" s="23"/>
       <c r="CO23" s="23"/>
       <c r="CP23" s="46"/>
       <c r="CQ23" s="46"/>
       <c r="CR23" s="46"/>
       <c r="CS23" s="46"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="17">
         <v>5.5839999999999996</v>
       </c>
       <c r="C24" s="17">
         <v>5.5339999999999998</v>
       </c>
       <c r="D24" s="18">
         <v>5.6390000000000002</v>
       </c>
       <c r="E24" s="18">
         <v>5.8689999999999998</v>
       </c>
       <c r="F24" s="17">
@@ -6930,51 +6973,53 @@
       </c>
       <c r="CD24" s="17">
         <v>6.9710000000000001</v>
       </c>
       <c r="CE24" s="17">
         <v>6.8979999999999997</v>
       </c>
       <c r="CF24" s="46">
         <v>6.8250000000000002</v>
       </c>
       <c r="CG24" s="17">
         <v>6.7519999999999998</v>
       </c>
       <c r="CH24" s="46">
         <v>6.68</v>
       </c>
       <c r="CI24" s="46">
         <v>6.6079999999999997</v>
       </c>
       <c r="CJ24" s="46">
         <v>6.5369999999999999</v>
       </c>
       <c r="CK24" s="46">
         <v>6.4669999999999996</v>
       </c>
-      <c r="CL24" s="46"/>
+      <c r="CL24" s="46">
+        <v>6.399</v>
+      </c>
       <c r="CM24" s="23"/>
       <c r="CN24" s="23"/>
       <c r="CO24" s="23"/>
       <c r="CP24" s="46"/>
       <c r="CQ24" s="46"/>
       <c r="CR24" s="46"/>
       <c r="CS24" s="46"/>
     </row>
     <row r="25" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="17">
         <v>894.97</v>
       </c>
       <c r="C25" s="17">
         <v>806.80700000000002</v>
       </c>
       <c r="D25" s="17">
         <v>744.67399999999998</v>
       </c>
       <c r="E25" s="20">
         <v>778.53099999999995</v>
       </c>
       <c r="F25" s="17">
@@ -7207,51 +7252,53 @@
       </c>
       <c r="CD25" s="17">
         <v>1212.2940000000001</v>
       </c>
       <c r="CE25" s="17">
         <v>1222.98</v>
       </c>
       <c r="CF25" s="46">
         <v>1207.123</v>
       </c>
       <c r="CG25" s="17">
         <v>1041.9960000000001</v>
       </c>
       <c r="CH25" s="46">
         <v>1036.539</v>
       </c>
       <c r="CI25" s="46">
         <v>1165.8979999999999</v>
       </c>
       <c r="CJ25" s="46">
         <v>1215.8019999999999</v>
       </c>
       <c r="CK25" s="46">
         <v>1179.42</v>
       </c>
-      <c r="CL25" s="46"/>
+      <c r="CL25" s="46">
+        <v>1129.9849999999999</v>
+      </c>
       <c r="CM25" s="29"/>
       <c r="CN25" s="29"/>
       <c r="CO25" s="29"/>
       <c r="CP25" s="46"/>
       <c r="CQ25" s="46"/>
       <c r="CR25" s="46"/>
       <c r="CS25" s="46"/>
     </row>
     <row r="26" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31"/>
       <c r="B26" s="31"/>
       <c r="C26" s="31"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
@@ -8514,69 +8561,69 @@
       <c r="D73" s="31"/>
       <c r="E73" s="31"/>
       <c r="F73" s="31"/>
       <c r="G73" s="31"/>
       <c r="H73" s="31"/>
       <c r="I73" s="31"/>
       <c r="J73" s="31"/>
       <c r="K73" s="31"/>
       <c r="L73" s="31"/>
       <c r="M73" s="31"/>
       <c r="N73" s="31"/>
       <c r="O73" s="31"/>
       <c r="P73" s="31"/>
       <c r="Q73" s="31"/>
       <c r="R73" s="31"/>
       <c r="S73" s="31"/>
       <c r="T73" s="31"/>
       <c r="U73" s="31"/>
       <c r="V73" s="31"/>
       <c r="W73" s="31"/>
       <c r="X73" s="2"/>
       <c r="Y73" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="Z3:AK3"/>
-[...1 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>