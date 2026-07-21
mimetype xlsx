--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="құс" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">құс!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Құс саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
@@ -159,51 +154,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Айдың соңына</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -471,70 +466,70 @@
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -558,86 +553,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -810,355 +805,355 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM6" sqref="CM6:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="32" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="32" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="75" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="52"/>
-[...47 lines deleted...]
-      <c r="BV1" s="52" t="s">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="48"/>
+      <c r="AP1" s="48"/>
+      <c r="AQ1" s="48"/>
+      <c r="AR1" s="48"/>
+      <c r="AS1" s="48"/>
+      <c r="AT1" s="48"/>
+      <c r="AU1" s="48"/>
+      <c r="AV1" s="48"/>
+      <c r="AW1" s="48"/>
+      <c r="BV1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="52"/>
-[...21 lines deleted...]
-      <c r="CS1" s="52"/>
+      <c r="BW1" s="48"/>
+      <c r="BX1" s="48"/>
+      <c r="BY1" s="48"/>
+      <c r="BZ1" s="48"/>
+      <c r="CA1" s="48"/>
+      <c r="CB1" s="48"/>
+      <c r="CC1" s="48"/>
+      <c r="CD1" s="48"/>
+      <c r="CE1" s="48"/>
+      <c r="CF1" s="48"/>
+      <c r="CG1" s="48"/>
+      <c r="CH1" s="48"/>
+      <c r="CI1" s="48"/>
+      <c r="CJ1" s="48"/>
+      <c r="CK1" s="48"/>
+      <c r="CL1" s="48"/>
+      <c r="CM1" s="48"/>
+      <c r="CN1" s="48"/>
+      <c r="CO1" s="48"/>
+      <c r="CP1" s="48"/>
+      <c r="CQ1" s="48"/>
+      <c r="CR1" s="48"/>
+      <c r="CS1" s="48"/>
       <c r="CT1" s="47"/>
       <c r="CU1" s="47"/>
       <c r="CV1" s="47"/>
       <c r="CW1" s="47"/>
       <c r="CX1" s="47"/>
       <c r="CY1" s="47"/>
       <c r="CZ1" s="47"/>
       <c r="DA1" s="47"/>
       <c r="DB1" s="47"/>
       <c r="DC1" s="47"/>
       <c r="DD1" s="47"/>
       <c r="DE1" s="47"/>
       <c r="DF1" s="47"/>
       <c r="DG1" s="47"/>
       <c r="DH1" s="47"/>
       <c r="DI1" s="47"/>
       <c r="DJ1" s="47"/>
       <c r="DK1" s="47"/>
       <c r="DL1" s="47"/>
       <c r="DM1" s="47"/>
       <c r="DN1" s="47"/>
       <c r="DO1" s="47"/>
       <c r="DP1" s="47"/>
       <c r="DQ1" s="47"/>
       <c r="DR1" s="47"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
-      <c r="J2" s="48" t="s">
+      <c r="J2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="48"/>
-[...1 lines deleted...]
-      <c r="M2" s="48"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
       <c r="R2" s="37"/>
       <c r="S2" s="37"/>
       <c r="T2" s="37"/>
       <c r="U2" s="37"/>
-      <c r="V2" s="48" t="s">
+      <c r="V2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="48"/>
-[...2 lines deleted...]
-      <c r="AH2" s="48" t="s">
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="AH2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="48"/>
-[...2 lines deleted...]
-      <c r="AT2" s="48" t="s">
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
+      <c r="AT2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="48"/>
-[...2 lines deleted...]
-      <c r="BF2" s="48" t="s">
+      <c r="AU2" s="54"/>
+      <c r="AV2" s="54"/>
+      <c r="AW2" s="54"/>
+      <c r="BF2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="48"/>
-[...2 lines deleted...]
-      <c r="BR2" s="48" t="s">
+      <c r="BG2" s="54"/>
+      <c r="BH2" s="54"/>
+      <c r="BI2" s="54"/>
+      <c r="BR2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="48"/>
-[...2 lines deleted...]
-      <c r="CD2" s="48" t="s">
+      <c r="BS2" s="54"/>
+      <c r="BT2" s="54"/>
+      <c r="BU2" s="54"/>
+      <c r="CD2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="CE2" s="48"/>
-[...2 lines deleted...]
-      <c r="CP2" s="48" t="s">
+      <c r="CE2" s="54"/>
+      <c r="CF2" s="54"/>
+      <c r="CG2" s="54"/>
+      <c r="CP2" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="48"/>
-[...1 lines deleted...]
-      <c r="CS2" s="48"/>
+      <c r="CQ2" s="54"/>
+      <c r="CR2" s="54"/>
+      <c r="CS2" s="54"/>
     </row>
     <row r="3" spans="1:122" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="50"/>
-[...10 lines deleted...]
-      <c r="N3" s="49" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="50"/>
-[...10 lines deleted...]
-      <c r="Z3" s="49" t="s">
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="52"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="52"/>
+      <c r="X3" s="52"/>
+      <c r="Y3" s="53"/>
+      <c r="Z3" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AA3" s="50"/>
-[...10 lines deleted...]
-      <c r="AL3" s="49" t="s">
+      <c r="AA3" s="52"/>
+      <c r="AB3" s="52"/>
+      <c r="AC3" s="52"/>
+      <c r="AD3" s="52"/>
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="52"/>
+      <c r="AG3" s="52"/>
+      <c r="AH3" s="52"/>
+      <c r="AI3" s="52"/>
+      <c r="AJ3" s="52"/>
+      <c r="AK3" s="53"/>
+      <c r="AL3" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="AM3" s="50"/>
-[...10 lines deleted...]
-      <c r="AX3" s="49" t="s">
+      <c r="AM3" s="52"/>
+      <c r="AN3" s="52"/>
+      <c r="AO3" s="52"/>
+      <c r="AP3" s="52"/>
+      <c r="AQ3" s="52"/>
+      <c r="AR3" s="52"/>
+      <c r="AS3" s="52"/>
+      <c r="AT3" s="52"/>
+      <c r="AU3" s="52"/>
+      <c r="AV3" s="52"/>
+      <c r="AW3" s="53"/>
+      <c r="AX3" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="AY3" s="50"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="49" t="s">
+      <c r="AY3" s="52"/>
+      <c r="AZ3" s="52"/>
+      <c r="BA3" s="52"/>
+      <c r="BB3" s="52"/>
+      <c r="BC3" s="52"/>
+      <c r="BD3" s="52"/>
+      <c r="BE3" s="52"/>
+      <c r="BF3" s="52"/>
+      <c r="BG3" s="52"/>
+      <c r="BH3" s="52"/>
+      <c r="BI3" s="53"/>
+      <c r="BJ3" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="BK3" s="50"/>
-[...10 lines deleted...]
-      <c r="BV3" s="49" t="s">
+      <c r="BK3" s="52"/>
+      <c r="BL3" s="52"/>
+      <c r="BM3" s="52"/>
+      <c r="BN3" s="52"/>
+      <c r="BO3" s="52"/>
+      <c r="BP3" s="52"/>
+      <c r="BQ3" s="52"/>
+      <c r="BR3" s="52"/>
+      <c r="BS3" s="52"/>
+      <c r="BT3" s="52"/>
+      <c r="BU3" s="53"/>
+      <c r="BV3" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="BW3" s="50"/>
-[...10 lines deleted...]
-      <c r="CH3" s="49" t="s">
+      <c r="BW3" s="52"/>
+      <c r="BX3" s="52"/>
+      <c r="BY3" s="52"/>
+      <c r="BZ3" s="52"/>
+      <c r="CA3" s="52"/>
+      <c r="CB3" s="52"/>
+      <c r="CC3" s="52"/>
+      <c r="CD3" s="52"/>
+      <c r="CE3" s="52"/>
+      <c r="CF3" s="52"/>
+      <c r="CG3" s="53"/>
+      <c r="CH3" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="50"/>
-[...9 lines deleted...]
-      <c r="CS3" s="51"/>
+      <c r="CI3" s="52"/>
+      <c r="CJ3" s="52"/>
+      <c r="CK3" s="52"/>
+      <c r="CL3" s="52"/>
+      <c r="CM3" s="52"/>
+      <c r="CN3" s="52"/>
+      <c r="CO3" s="52"/>
+      <c r="CP3" s="52"/>
+      <c r="CQ3" s="52"/>
+      <c r="CR3" s="52"/>
+      <c r="CS3" s="53"/>
     </row>
     <row r="4" spans="1:122" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="54"/>
+      <c r="A4" s="50"/>
       <c r="B4" s="39" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="38" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="39" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="38" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="38" t="s">
@@ -1675,51 +1670,53 @@
       </c>
       <c r="CE5" s="14">
         <v>48333.008999999998</v>
       </c>
       <c r="CF5" s="45">
         <v>48530.425000000003</v>
       </c>
       <c r="CG5" s="14">
         <v>48619.957999999999</v>
       </c>
       <c r="CH5" s="45">
         <v>49111.046999999999</v>
       </c>
       <c r="CI5" s="45">
         <v>48855.813000000002</v>
       </c>
       <c r="CJ5" s="45">
         <v>47899.245999999999</v>
       </c>
       <c r="CK5" s="45">
         <v>48193.514000000003</v>
       </c>
       <c r="CL5" s="45">
         <v>48967.033000000003</v>
       </c>
-      <c r="CM5" s="11"/>
+      <c r="CM5" s="11">
+        <v>48320.934999999998</v>
+      </c>
       <c r="CN5" s="10"/>
       <c r="CO5" s="10"/>
       <c r="CP5" s="45"/>
       <c r="CQ5" s="45"/>
       <c r="CR5" s="45"/>
       <c r="CS5" s="45"/>
     </row>
     <row r="6" spans="1:122" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="42" t="s">
         <v>38</v>
@@ -1954,51 +1951,53 @@
       </c>
       <c r="CE6" s="17">
         <v>1145.133</v>
       </c>
       <c r="CF6" s="46">
         <v>1587.8240000000001</v>
       </c>
       <c r="CG6" s="17">
         <v>1656.8019999999999</v>
       </c>
       <c r="CH6" s="46">
         <v>1637.71</v>
       </c>
       <c r="CI6" s="46">
         <v>1627.9390000000001</v>
       </c>
       <c r="CJ6" s="46">
         <v>1696.453</v>
       </c>
       <c r="CK6" s="46">
         <v>1728.46</v>
       </c>
       <c r="CL6" s="46">
         <v>1746.8869999999999</v>
       </c>
-      <c r="CM6" s="43"/>
+      <c r="CM6" s="43">
+        <v>1690.7760000000001</v>
+      </c>
       <c r="CN6" s="36"/>
       <c r="CO6" s="36"/>
       <c r="CP6" s="46"/>
       <c r="CQ6" s="46"/>
       <c r="CR6" s="46"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="17">
         <v>7512.0159999999996</v>
       </c>
       <c r="C7" s="17">
         <v>7278.18</v>
       </c>
       <c r="D7" s="18">
         <v>7475.451</v>
       </c>
       <c r="E7" s="18">
         <v>8390.1</v>
       </c>
       <c r="F7" s="17">
         <v>7965.143</v>
@@ -2233,51 +2232,53 @@
       </c>
       <c r="CE7" s="17">
         <v>10130.491</v>
       </c>
       <c r="CF7" s="46">
         <v>9538.7430000000004</v>
       </c>
       <c r="CG7" s="17">
         <v>9828.2579999999998</v>
       </c>
       <c r="CH7" s="46">
         <v>10200.183999999999</v>
       </c>
       <c r="CI7" s="46">
         <v>10251.295</v>
       </c>
       <c r="CJ7" s="46">
         <v>10084.142</v>
       </c>
       <c r="CK7" s="46">
         <v>9807.39</v>
       </c>
       <c r="CL7" s="46">
         <v>10032.642</v>
       </c>
-      <c r="CM7" s="23"/>
+      <c r="CM7" s="43">
+        <v>9853.009</v>
+      </c>
       <c r="CN7" s="23"/>
       <c r="CO7" s="23"/>
       <c r="CP7" s="46"/>
       <c r="CQ7" s="46"/>
       <c r="CR7" s="46"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="17">
         <v>1287.3409999999999</v>
       </c>
       <c r="C8" s="17">
         <v>1352.145</v>
       </c>
       <c r="D8" s="18">
         <v>1343.0129999999999</v>
       </c>
       <c r="E8" s="18">
         <v>1331.9739999999999</v>
       </c>
       <c r="F8" s="17">
         <v>1303.5260000000001</v>
@@ -2512,51 +2513,53 @@
       </c>
       <c r="CE8" s="17">
         <v>1211.74</v>
       </c>
       <c r="CF8" s="46">
         <v>1137.569</v>
       </c>
       <c r="CG8" s="17">
         <v>1245.7070000000001</v>
       </c>
       <c r="CH8" s="46">
         <v>1183.1469999999999</v>
       </c>
       <c r="CI8" s="46">
         <v>1180.8620000000001</v>
       </c>
       <c r="CJ8" s="46">
         <v>1161.893</v>
       </c>
       <c r="CK8" s="46">
         <v>1189.241</v>
       </c>
       <c r="CL8" s="46">
         <v>1217.7750000000001</v>
       </c>
-      <c r="CM8" s="23"/>
+      <c r="CM8" s="43">
+        <v>1218.155</v>
+      </c>
       <c r="CN8" s="23"/>
       <c r="CO8" s="23"/>
       <c r="CP8" s="46"/>
       <c r="CQ8" s="46"/>
       <c r="CR8" s="46"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="17">
         <v>10258.370000000001</v>
       </c>
       <c r="C9" s="17">
         <v>10555.299000000001</v>
       </c>
       <c r="D9" s="18">
         <v>11260.605</v>
       </c>
       <c r="E9" s="18">
         <v>10940.146000000001</v>
       </c>
       <c r="F9" s="17">
         <v>10838.339</v>
@@ -2791,51 +2794,53 @@
       </c>
       <c r="CE9" s="17">
         <v>9511.3209999999999</v>
       </c>
       <c r="CF9" s="46">
         <v>10028.843000000001</v>
       </c>
       <c r="CG9" s="17">
         <v>10038.322</v>
       </c>
       <c r="CH9" s="46">
         <v>10102.402</v>
       </c>
       <c r="CI9" s="46">
         <v>10048.428</v>
       </c>
       <c r="CJ9" s="46">
         <v>9029.1769999999997</v>
       </c>
       <c r="CK9" s="46">
         <v>8949.3700000000008</v>
       </c>
       <c r="CL9" s="46">
         <v>9207.1839999999993</v>
       </c>
-      <c r="CM9" s="23"/>
+      <c r="CM9" s="43">
+        <v>8972.9920000000002</v>
+      </c>
       <c r="CN9" s="23"/>
       <c r="CO9" s="23"/>
       <c r="CP9" s="46"/>
       <c r="CQ9" s="46"/>
       <c r="CR9" s="46"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="17">
         <v>439.70400000000001</v>
       </c>
       <c r="C10" s="17">
         <v>483.47500000000002</v>
       </c>
       <c r="D10" s="18">
         <v>479.31799999999998</v>
       </c>
       <c r="E10" s="18">
         <v>470.59800000000001</v>
       </c>
       <c r="F10" s="17">
         <v>459.42200000000003</v>
@@ -3070,51 +3075,53 @@
       </c>
       <c r="CE10" s="17">
         <v>243.82900000000001</v>
       </c>
       <c r="CF10" s="46">
         <v>243.22300000000001</v>
       </c>
       <c r="CG10" s="17">
         <v>241.154</v>
       </c>
       <c r="CH10" s="46">
         <v>240.71199999999999</v>
       </c>
       <c r="CI10" s="46">
         <v>239.77699999999999</v>
       </c>
       <c r="CJ10" s="46">
         <v>238.292</v>
       </c>
       <c r="CK10" s="46">
         <v>237.59100000000001</v>
       </c>
       <c r="CL10" s="46">
         <v>226.99</v>
       </c>
-      <c r="CM10" s="23"/>
+      <c r="CM10" s="43">
+        <v>276.04500000000002</v>
+      </c>
       <c r="CN10" s="23"/>
       <c r="CO10" s="23"/>
       <c r="CP10" s="46"/>
       <c r="CQ10" s="46"/>
       <c r="CR10" s="46"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="17">
         <v>1367.9490000000001</v>
       </c>
       <c r="C11" s="17">
         <v>1306.33</v>
       </c>
       <c r="D11" s="18">
         <v>1302.492</v>
       </c>
       <c r="E11" s="18">
         <v>1315.2570000000001</v>
       </c>
       <c r="F11" s="17">
         <v>1412.546</v>
@@ -3349,51 +3356,53 @@
       </c>
       <c r="CE11" s="17">
         <v>1210.518</v>
       </c>
       <c r="CF11" s="46">
         <v>1213.3050000000001</v>
       </c>
       <c r="CG11" s="17">
         <v>1239.162</v>
       </c>
       <c r="CH11" s="46">
         <v>1243.3810000000001</v>
       </c>
       <c r="CI11" s="46">
         <v>1227.93</v>
       </c>
       <c r="CJ11" s="46">
         <v>1207.1869999999999</v>
       </c>
       <c r="CK11" s="46">
         <v>1164.9390000000001</v>
       </c>
       <c r="CL11" s="46">
         <v>1156.672</v>
       </c>
-      <c r="CM11" s="23"/>
+      <c r="CM11" s="43">
+        <v>1172.7539999999999</v>
+      </c>
       <c r="CN11" s="23"/>
       <c r="CO11" s="23"/>
       <c r="CP11" s="46"/>
       <c r="CQ11" s="46"/>
       <c r="CR11" s="46"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="17">
         <v>1280.999</v>
       </c>
       <c r="C12" s="17">
         <v>1355.05</v>
       </c>
       <c r="D12" s="18">
         <v>1357.701</v>
       </c>
       <c r="E12" s="18">
         <v>1391.26</v>
       </c>
       <c r="F12" s="17">
         <v>1475.2670000000001</v>
@@ -3628,51 +3637,53 @@
       </c>
       <c r="CE12" s="17">
         <v>1890.597</v>
       </c>
       <c r="CF12" s="46">
         <v>2034.546</v>
       </c>
       <c r="CG12" s="17">
         <v>2348.27</v>
       </c>
       <c r="CH12" s="46">
         <v>2186.7170000000001</v>
       </c>
       <c r="CI12" s="46">
         <v>2276.7649999999999</v>
       </c>
       <c r="CJ12" s="46">
         <v>2376.453</v>
       </c>
       <c r="CK12" s="46">
         <v>2318.348</v>
       </c>
       <c r="CL12" s="46">
         <v>2163.7139999999999</v>
       </c>
-      <c r="CM12" s="23"/>
+      <c r="CM12" s="43">
+        <v>2351.8090000000002</v>
+      </c>
       <c r="CN12" s="23"/>
       <c r="CO12" s="23"/>
       <c r="CP12" s="46"/>
       <c r="CQ12" s="46"/>
       <c r="CR12" s="46"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="42" t="s">
         <v>38</v>
@@ -3907,51 +3918,53 @@
       </c>
       <c r="CE13" s="17">
         <v>1995.711</v>
       </c>
       <c r="CF13" s="46">
         <v>1998.4960000000001</v>
       </c>
       <c r="CG13" s="17">
         <v>1845.421</v>
       </c>
       <c r="CH13" s="46">
         <v>1928.79</v>
       </c>
       <c r="CI13" s="46">
         <v>1820.674</v>
       </c>
       <c r="CJ13" s="46">
         <v>1857.0820000000001</v>
       </c>
       <c r="CK13" s="46">
         <v>1940.345</v>
       </c>
       <c r="CL13" s="46">
         <v>1780.557</v>
       </c>
-      <c r="CM13" s="44"/>
+      <c r="CM13" s="43">
+        <v>1764.2809999999999</v>
+      </c>
       <c r="CN13" s="23"/>
       <c r="CO13" s="23"/>
       <c r="CP13" s="46"/>
       <c r="CQ13" s="46"/>
       <c r="CR13" s="46"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="17">
         <v>3944.491</v>
       </c>
       <c r="C14" s="17">
         <v>4038.0830000000001</v>
       </c>
       <c r="D14" s="18">
         <v>3995.442</v>
       </c>
       <c r="E14" s="18">
         <v>4120.9430000000002</v>
       </c>
       <c r="F14" s="17">
         <v>4240.098</v>
@@ -4186,51 +4199,53 @@
       </c>
       <c r="CE14" s="17">
         <v>3592.482</v>
       </c>
       <c r="CF14" s="46">
         <v>3460.3090000000002</v>
       </c>
       <c r="CG14" s="17">
         <v>3472.8490000000002</v>
       </c>
       <c r="CH14" s="46">
         <v>3438.0369999999998</v>
       </c>
       <c r="CI14" s="46">
         <v>3409.13</v>
       </c>
       <c r="CJ14" s="46">
         <v>3522.5619999999999</v>
       </c>
       <c r="CK14" s="46">
         <v>3617.83</v>
       </c>
       <c r="CL14" s="46">
         <v>3555.1559999999999</v>
       </c>
-      <c r="CM14" s="23"/>
+      <c r="CM14" s="43">
+        <v>3387.5050000000001</v>
+      </c>
       <c r="CN14" s="23"/>
       <c r="CO14" s="23"/>
       <c r="CP14" s="46"/>
       <c r="CQ14" s="46"/>
       <c r="CR14" s="46"/>
       <c r="CS14" s="46"/>
     </row>
     <row r="15" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="17">
         <v>4303.0829999999996</v>
       </c>
       <c r="C15" s="17">
         <v>4369.0910000000003</v>
       </c>
       <c r="D15" s="18">
         <v>4389.7730000000001</v>
       </c>
       <c r="E15" s="18">
         <v>4297.6629999999996</v>
       </c>
       <c r="F15" s="17">
         <v>4286.1899999999996</v>
@@ -4465,51 +4480,53 @@
       </c>
       <c r="CE15" s="17">
         <v>3007.8939999999998</v>
       </c>
       <c r="CF15" s="46">
         <v>3181.098</v>
       </c>
       <c r="CG15" s="17">
         <v>2860.5619999999999</v>
       </c>
       <c r="CH15" s="46">
         <v>2820.201</v>
       </c>
       <c r="CI15" s="46">
         <v>2750.0509999999999</v>
       </c>
       <c r="CJ15" s="46">
         <v>2688.145</v>
       </c>
       <c r="CK15" s="46">
         <v>2890.268</v>
       </c>
       <c r="CL15" s="46">
         <v>3132.212</v>
       </c>
-      <c r="CM15" s="23"/>
+      <c r="CM15" s="43">
+        <v>2929.7739999999999</v>
+      </c>
       <c r="CN15" s="23"/>
       <c r="CO15" s="23"/>
       <c r="CP15" s="46"/>
       <c r="CQ15" s="46"/>
       <c r="CR15" s="46"/>
       <c r="CS15" s="46"/>
     </row>
     <row r="16" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="17">
         <v>126.431</v>
       </c>
       <c r="C16" s="17">
         <v>125.779</v>
       </c>
       <c r="D16" s="18">
         <v>116.005</v>
       </c>
       <c r="E16" s="18">
         <v>114.43300000000001</v>
       </c>
       <c r="F16" s="17">
         <v>113.714</v>
@@ -4744,51 +4761,53 @@
       </c>
       <c r="CE16" s="17">
         <v>124.72499999999999</v>
       </c>
       <c r="CF16" s="46">
         <v>121.999</v>
       </c>
       <c r="CG16" s="17">
         <v>122.19799999999999</v>
       </c>
       <c r="CH16" s="46">
         <v>115.642</v>
       </c>
       <c r="CI16" s="46">
         <v>120.02</v>
       </c>
       <c r="CJ16" s="46">
         <v>117.185</v>
       </c>
       <c r="CK16" s="46">
         <v>117.765</v>
       </c>
       <c r="CL16" s="46">
         <v>120.65300000000001</v>
       </c>
-      <c r="CM16" s="23"/>
+      <c r="CM16" s="43">
+        <v>125.599</v>
+      </c>
       <c r="CN16" s="23"/>
       <c r="CO16" s="23"/>
       <c r="CP16" s="46"/>
       <c r="CQ16" s="46"/>
       <c r="CR16" s="46"/>
       <c r="CS16" s="46"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="17">
         <v>46.232999999999997</v>
       </c>
       <c r="C17" s="17">
         <v>46.218000000000004</v>
       </c>
       <c r="D17" s="26">
         <v>46.203000000000003</v>
       </c>
       <c r="E17" s="26">
         <v>46.387999999999998</v>
       </c>
       <c r="F17" s="17">
         <v>46.372999999999998</v>
@@ -5023,51 +5042,53 @@
       </c>
       <c r="CE17" s="17">
         <v>1519.759</v>
       </c>
       <c r="CF17" s="46">
         <v>1570.7</v>
       </c>
       <c r="CG17" s="17">
         <v>1519.192</v>
       </c>
       <c r="CH17" s="46">
         <v>1325.36</v>
       </c>
       <c r="CI17" s="46">
         <v>1276.3119999999999</v>
       </c>
       <c r="CJ17" s="46">
         <v>1294.3900000000001</v>
       </c>
       <c r="CK17" s="46">
         <v>1570.4929999999999</v>
       </c>
       <c r="CL17" s="46">
         <v>1399.702</v>
       </c>
-      <c r="CM17" s="23"/>
+      <c r="CM17" s="43">
+        <v>1172.1659999999999</v>
+      </c>
       <c r="CN17" s="23"/>
       <c r="CO17" s="23"/>
       <c r="CP17" s="46"/>
       <c r="CQ17" s="46"/>
       <c r="CR17" s="46"/>
       <c r="CS17" s="46"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="17">
         <v>1586.192</v>
       </c>
       <c r="C18" s="17">
         <v>1566.3520000000001</v>
       </c>
       <c r="D18" s="18">
         <v>1612.8820000000001</v>
       </c>
       <c r="E18" s="18">
         <v>1732.7639999999999</v>
       </c>
       <c r="F18" s="17">
         <v>1781.076</v>
@@ -5302,51 +5323,53 @@
       </c>
       <c r="CE18" s="17">
         <v>1728.761</v>
       </c>
       <c r="CF18" s="46">
         <v>1704.481</v>
       </c>
       <c r="CG18" s="17">
         <v>1674.338</v>
       </c>
       <c r="CH18" s="46">
         <v>1743.903</v>
       </c>
       <c r="CI18" s="46">
         <v>1688.2190000000001</v>
       </c>
       <c r="CJ18" s="46">
         <v>1687.643</v>
       </c>
       <c r="CK18" s="46">
         <v>1710.434</v>
       </c>
       <c r="CL18" s="46">
         <v>1837.1769999999999</v>
       </c>
-      <c r="CM18" s="23"/>
+      <c r="CM18" s="43">
+        <v>1798.346</v>
+      </c>
       <c r="CN18" s="23"/>
       <c r="CO18" s="23"/>
       <c r="CP18" s="46"/>
       <c r="CQ18" s="46"/>
       <c r="CR18" s="46"/>
       <c r="CS18" s="46"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="17">
         <v>4509.3509999999997</v>
       </c>
       <c r="C19" s="17">
         <v>4592.9480000000003</v>
       </c>
       <c r="D19" s="18">
         <v>4516.4549999999999</v>
       </c>
       <c r="E19" s="18">
         <v>4842.1170000000002</v>
       </c>
       <c r="F19" s="17">
         <v>5435.3519999999999</v>
@@ -5581,51 +5604,53 @@
       </c>
       <c r="CE19" s="17">
         <v>3593.5479999999998</v>
       </c>
       <c r="CF19" s="46">
         <v>3547.1669999999999</v>
       </c>
       <c r="CG19" s="17">
         <v>3763.04</v>
       </c>
       <c r="CH19" s="46">
         <v>3575.326</v>
       </c>
       <c r="CI19" s="46">
         <v>3567.6660000000002</v>
       </c>
       <c r="CJ19" s="46">
         <v>3430.4369999999999</v>
       </c>
       <c r="CK19" s="46">
         <v>3468.902</v>
       </c>
       <c r="CL19" s="46">
         <v>3876.39</v>
       </c>
-      <c r="CM19" s="23"/>
+      <c r="CM19" s="43">
+        <v>3860.3560000000002</v>
+      </c>
       <c r="CN19" s="23"/>
       <c r="CO19" s="23"/>
       <c r="CP19" s="46"/>
       <c r="CQ19" s="46"/>
       <c r="CR19" s="46"/>
       <c r="CS19" s="46"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="17">
         <v>1938.3050000000001</v>
       </c>
       <c r="C20" s="17">
         <v>1865.1759999999999</v>
       </c>
       <c r="D20" s="18">
         <v>1832.7249999999999</v>
       </c>
       <c r="E20" s="18">
         <v>1896.287</v>
       </c>
       <c r="F20" s="17">
         <v>1818.943</v>
@@ -5860,51 +5885,53 @@
       </c>
       <c r="CE20" s="17">
         <v>2260.9169999999999</v>
       </c>
       <c r="CF20" s="46">
         <v>2319.1970000000001</v>
       </c>
       <c r="CG20" s="17">
         <v>2243.261</v>
       </c>
       <c r="CH20" s="46">
         <v>2239.7620000000002</v>
       </c>
       <c r="CI20" s="46">
         <v>2211.9690000000001</v>
       </c>
       <c r="CJ20" s="46">
         <v>2260.16</v>
       </c>
       <c r="CK20" s="46">
         <v>2312.4029999999998</v>
       </c>
       <c r="CL20" s="46">
         <v>2304.2040000000002</v>
       </c>
-      <c r="CM20" s="23"/>
+      <c r="CM20" s="43">
+        <v>2586.77</v>
+      </c>
       <c r="CN20" s="23"/>
       <c r="CO20" s="23"/>
       <c r="CP20" s="46"/>
       <c r="CQ20" s="46"/>
       <c r="CR20" s="46"/>
       <c r="CS20" s="46"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>38</v>
@@ -6139,51 +6166,53 @@
       </c>
       <c r="CE21" s="17">
         <v>120.792</v>
       </c>
       <c r="CF21" s="46">
         <v>117.08</v>
       </c>
       <c r="CG21" s="17">
         <v>128.959</v>
       </c>
       <c r="CH21" s="46">
         <v>128.01</v>
       </c>
       <c r="CI21" s="46">
         <v>127.378</v>
       </c>
       <c r="CJ21" s="46">
         <v>126.881</v>
       </c>
       <c r="CK21" s="46">
         <v>115.81100000000001</v>
       </c>
       <c r="CL21" s="46">
         <v>115.319</v>
       </c>
-      <c r="CM21" s="26"/>
+      <c r="CM21" s="43">
+        <v>116.663</v>
+      </c>
       <c r="CN21" s="23"/>
       <c r="CO21" s="23"/>
       <c r="CP21" s="46"/>
       <c r="CQ21" s="46"/>
       <c r="CR21" s="46"/>
       <c r="CS21" s="46"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17">
         <v>3973.7179999999998</v>
       </c>
       <c r="C22" s="17">
         <v>4039.5479999999998</v>
       </c>
       <c r="D22" s="18">
         <v>4078.0039999999999</v>
       </c>
       <c r="E22" s="18">
         <v>3827.2860000000001</v>
       </c>
       <c r="F22" s="17">
         <v>3921.4639999999999</v>
@@ -6418,51 +6447,53 @@
       </c>
       <c r="CE22" s="17">
         <v>3813.4319999999998</v>
       </c>
       <c r="CF22" s="46">
         <v>3510.4160000000002</v>
       </c>
       <c r="CG22" s="17">
         <v>3341.5459999999998</v>
       </c>
       <c r="CH22" s="46">
         <v>3956.4250000000002</v>
       </c>
       <c r="CI22" s="46">
         <v>3856.9070000000002</v>
       </c>
       <c r="CJ22" s="46">
         <v>3896.84</v>
       </c>
       <c r="CK22" s="46">
         <v>3866.0520000000001</v>
       </c>
       <c r="CL22" s="46">
         <v>3955.43</v>
       </c>
-      <c r="CM22" s="23"/>
+      <c r="CM22" s="43">
+        <v>3863.84</v>
+      </c>
       <c r="CN22" s="23"/>
       <c r="CO22" s="23"/>
       <c r="CP22" s="46"/>
       <c r="CQ22" s="46"/>
       <c r="CR22" s="46"/>
       <c r="CS22" s="46"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="17">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="C23" s="17">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="D23" s="18">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="E23" s="18">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="F23" s="17">
         <v>7.6999999999999999E-2</v>
@@ -6697,51 +6728,53 @@
       </c>
       <c r="CE23" s="17">
         <v>1.4810000000000001</v>
       </c>
       <c r="CF23" s="46">
         <v>1.4810000000000001</v>
       </c>
       <c r="CG23" s="17">
         <v>2.169</v>
       </c>
       <c r="CH23" s="46">
         <v>2.1190000000000002</v>
       </c>
       <c r="CI23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CJ23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CK23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CL23" s="46">
         <v>1.9850000000000001</v>
       </c>
-      <c r="CM23" s="23"/>
+      <c r="CM23" s="43">
+        <v>5.4980000000000002</v>
+      </c>
       <c r="CN23" s="23"/>
       <c r="CO23" s="23"/>
       <c r="CP23" s="46"/>
       <c r="CQ23" s="46"/>
       <c r="CR23" s="46"/>
       <c r="CS23" s="46"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="17">
         <v>5.5839999999999996</v>
       </c>
       <c r="C24" s="17">
         <v>5.5339999999999998</v>
       </c>
       <c r="D24" s="18">
         <v>5.6390000000000002</v>
       </c>
       <c r="E24" s="18">
         <v>5.8689999999999998</v>
       </c>
       <c r="F24" s="17">
         <v>5.8170000000000002</v>
@@ -6976,51 +7009,53 @@
       </c>
       <c r="CE24" s="17">
         <v>6.8979999999999997</v>
       </c>
       <c r="CF24" s="46">
         <v>6.8250000000000002</v>
       </c>
       <c r="CG24" s="17">
         <v>6.7519999999999998</v>
       </c>
       <c r="CH24" s="46">
         <v>6.68</v>
       </c>
       <c r="CI24" s="46">
         <v>6.6079999999999997</v>
       </c>
       <c r="CJ24" s="46">
         <v>6.5369999999999999</v>
       </c>
       <c r="CK24" s="46">
         <v>6.4669999999999996</v>
       </c>
       <c r="CL24" s="46">
         <v>6.399</v>
       </c>
-      <c r="CM24" s="23"/>
+      <c r="CM24" s="43">
+        <v>6.33</v>
+      </c>
       <c r="CN24" s="23"/>
       <c r="CO24" s="23"/>
       <c r="CP24" s="46"/>
       <c r="CQ24" s="46"/>
       <c r="CR24" s="46"/>
       <c r="CS24" s="46"/>
     </row>
     <row r="25" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="17">
         <v>894.97</v>
       </c>
       <c r="C25" s="17">
         <v>806.80700000000002</v>
       </c>
       <c r="D25" s="17">
         <v>744.67399999999998</v>
       </c>
       <c r="E25" s="20">
         <v>778.53099999999995</v>
       </c>
       <c r="F25" s="17">
         <v>861.06299999999999</v>
@@ -7255,51 +7290,53 @@
       </c>
       <c r="CE25" s="17">
         <v>1222.98</v>
       </c>
       <c r="CF25" s="46">
         <v>1207.123</v>
       </c>
       <c r="CG25" s="17">
         <v>1041.9960000000001</v>
       </c>
       <c r="CH25" s="46">
         <v>1036.539</v>
       </c>
       <c r="CI25" s="46">
         <v>1165.8979999999999</v>
       </c>
       <c r="CJ25" s="46">
         <v>1215.8019999999999</v>
       </c>
       <c r="CK25" s="46">
         <v>1179.42</v>
       </c>
       <c r="CL25" s="46">
         <v>1129.9849999999999</v>
       </c>
-      <c r="CM25" s="29"/>
+      <c r="CM25" s="43">
+        <v>1168.2670000000001</v>
+      </c>
       <c r="CN25" s="29"/>
       <c r="CO25" s="29"/>
       <c r="CP25" s="46"/>
       <c r="CQ25" s="46"/>
       <c r="CR25" s="46"/>
       <c r="CS25" s="46"/>
     </row>
     <row r="26" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31"/>
       <c r="B26" s="31"/>
       <c r="C26" s="31"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
@@ -8561,69 +8598,69 @@
       <c r="D73" s="31"/>
       <c r="E73" s="31"/>
       <c r="F73" s="31"/>
       <c r="G73" s="31"/>
       <c r="H73" s="31"/>
       <c r="I73" s="31"/>
       <c r="J73" s="31"/>
       <c r="K73" s="31"/>
       <c r="L73" s="31"/>
       <c r="M73" s="31"/>
       <c r="N73" s="31"/>
       <c r="O73" s="31"/>
       <c r="P73" s="31"/>
       <c r="Q73" s="31"/>
       <c r="R73" s="31"/>
       <c r="S73" s="31"/>
       <c r="T73" s="31"/>
       <c r="U73" s="31"/>
       <c r="V73" s="31"/>
       <c r="W73" s="31"/>
       <c r="X73" s="2"/>
       <c r="Y73" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="Z3:AK3"/>
-[...1 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>