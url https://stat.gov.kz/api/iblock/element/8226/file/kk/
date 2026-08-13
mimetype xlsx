--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -804,52 +804,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM6" sqref="CM6:CM25"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="32" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="32" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="75" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
@@ -1673,51 +1673,53 @@
       </c>
       <c r="CF5" s="45">
         <v>48530.425000000003</v>
       </c>
       <c r="CG5" s="14">
         <v>48619.957999999999</v>
       </c>
       <c r="CH5" s="45">
         <v>49111.046999999999</v>
       </c>
       <c r="CI5" s="45">
         <v>48855.813000000002</v>
       </c>
       <c r="CJ5" s="45">
         <v>47899.245999999999</v>
       </c>
       <c r="CK5" s="45">
         <v>48193.514000000003</v>
       </c>
       <c r="CL5" s="45">
         <v>48967.033000000003</v>
       </c>
       <c r="CM5" s="11">
         <v>48320.934999999998</v>
       </c>
-      <c r="CN5" s="10"/>
+      <c r="CN5" s="10">
+        <v>48235.07</v>
+      </c>
       <c r="CO5" s="10"/>
       <c r="CP5" s="45"/>
       <c r="CQ5" s="45"/>
       <c r="CR5" s="45"/>
       <c r="CS5" s="45"/>
     </row>
     <row r="6" spans="1:122" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="42" t="s">
         <v>38</v>
       </c>
@@ -1954,51 +1956,53 @@
       </c>
       <c r="CF6" s="46">
         <v>1587.8240000000001</v>
       </c>
       <c r="CG6" s="17">
         <v>1656.8019999999999</v>
       </c>
       <c r="CH6" s="46">
         <v>1637.71</v>
       </c>
       <c r="CI6" s="46">
         <v>1627.9390000000001</v>
       </c>
       <c r="CJ6" s="46">
         <v>1696.453</v>
       </c>
       <c r="CK6" s="46">
         <v>1728.46</v>
       </c>
       <c r="CL6" s="46">
         <v>1746.8869999999999</v>
       </c>
       <c r="CM6" s="43">
         <v>1690.7760000000001</v>
       </c>
-      <c r="CN6" s="36"/>
+      <c r="CN6" s="36">
+        <v>1791.124</v>
+      </c>
       <c r="CO6" s="36"/>
       <c r="CP6" s="46"/>
       <c r="CQ6" s="46"/>
       <c r="CR6" s="46"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="17">
         <v>7512.0159999999996</v>
       </c>
       <c r="C7" s="17">
         <v>7278.18</v>
       </c>
       <c r="D7" s="18">
         <v>7475.451</v>
       </c>
       <c r="E7" s="18">
         <v>8390.1</v>
       </c>
       <c r="F7" s="17">
         <v>7965.143</v>
       </c>
@@ -2235,51 +2239,53 @@
       </c>
       <c r="CF7" s="46">
         <v>9538.7430000000004</v>
       </c>
       <c r="CG7" s="17">
         <v>9828.2579999999998</v>
       </c>
       <c r="CH7" s="46">
         <v>10200.183999999999</v>
       </c>
       <c r="CI7" s="46">
         <v>10251.295</v>
       </c>
       <c r="CJ7" s="46">
         <v>10084.142</v>
       </c>
       <c r="CK7" s="46">
         <v>9807.39</v>
       </c>
       <c r="CL7" s="46">
         <v>10032.642</v>
       </c>
       <c r="CM7" s="43">
         <v>9853.009</v>
       </c>
-      <c r="CN7" s="23"/>
+      <c r="CN7" s="23">
+        <v>9816.0120000000006</v>
+      </c>
       <c r="CO7" s="23"/>
       <c r="CP7" s="46"/>
       <c r="CQ7" s="46"/>
       <c r="CR7" s="46"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="17">
         <v>1287.3409999999999</v>
       </c>
       <c r="C8" s="17">
         <v>1352.145</v>
       </c>
       <c r="D8" s="18">
         <v>1343.0129999999999</v>
       </c>
       <c r="E8" s="18">
         <v>1331.9739999999999</v>
       </c>
       <c r="F8" s="17">
         <v>1303.5260000000001</v>
       </c>
@@ -2516,51 +2522,53 @@
       </c>
       <c r="CF8" s="46">
         <v>1137.569</v>
       </c>
       <c r="CG8" s="17">
         <v>1245.7070000000001</v>
       </c>
       <c r="CH8" s="46">
         <v>1183.1469999999999</v>
       </c>
       <c r="CI8" s="46">
         <v>1180.8620000000001</v>
       </c>
       <c r="CJ8" s="46">
         <v>1161.893</v>
       </c>
       <c r="CK8" s="46">
         <v>1189.241</v>
       </c>
       <c r="CL8" s="46">
         <v>1217.7750000000001</v>
       </c>
       <c r="CM8" s="43">
         <v>1218.155</v>
       </c>
-      <c r="CN8" s="23"/>
+      <c r="CN8" s="23">
+        <v>1229.991</v>
+      </c>
       <c r="CO8" s="23"/>
       <c r="CP8" s="46"/>
       <c r="CQ8" s="46"/>
       <c r="CR8" s="46"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="17">
         <v>10258.370000000001</v>
       </c>
       <c r="C9" s="17">
         <v>10555.299000000001</v>
       </c>
       <c r="D9" s="18">
         <v>11260.605</v>
       </c>
       <c r="E9" s="18">
         <v>10940.146000000001</v>
       </c>
       <c r="F9" s="17">
         <v>10838.339</v>
       </c>
@@ -2797,51 +2805,53 @@
       </c>
       <c r="CF9" s="46">
         <v>10028.843000000001</v>
       </c>
       <c r="CG9" s="17">
         <v>10038.322</v>
       </c>
       <c r="CH9" s="46">
         <v>10102.402</v>
       </c>
       <c r="CI9" s="46">
         <v>10048.428</v>
       </c>
       <c r="CJ9" s="46">
         <v>9029.1769999999997</v>
       </c>
       <c r="CK9" s="46">
         <v>8949.3700000000008</v>
       </c>
       <c r="CL9" s="46">
         <v>9207.1839999999993</v>
       </c>
       <c r="CM9" s="43">
         <v>8972.9920000000002</v>
       </c>
-      <c r="CN9" s="23"/>
+      <c r="CN9" s="23">
+        <v>9031.1949999999997</v>
+      </c>
       <c r="CO9" s="23"/>
       <c r="CP9" s="46"/>
       <c r="CQ9" s="46"/>
       <c r="CR9" s="46"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="17">
         <v>439.70400000000001</v>
       </c>
       <c r="C10" s="17">
         <v>483.47500000000002</v>
       </c>
       <c r="D10" s="18">
         <v>479.31799999999998</v>
       </c>
       <c r="E10" s="18">
         <v>470.59800000000001</v>
       </c>
       <c r="F10" s="17">
         <v>459.42200000000003</v>
       </c>
@@ -3078,51 +3088,53 @@
       </c>
       <c r="CF10" s="46">
         <v>243.22300000000001</v>
       </c>
       <c r="CG10" s="17">
         <v>241.154</v>
       </c>
       <c r="CH10" s="46">
         <v>240.71199999999999</v>
       </c>
       <c r="CI10" s="46">
         <v>239.77699999999999</v>
       </c>
       <c r="CJ10" s="46">
         <v>238.292</v>
       </c>
       <c r="CK10" s="46">
         <v>237.59100000000001</v>
       </c>
       <c r="CL10" s="46">
         <v>226.99</v>
       </c>
       <c r="CM10" s="43">
         <v>276.04500000000002</v>
       </c>
-      <c r="CN10" s="23"/>
+      <c r="CN10" s="23">
+        <v>268.72800000000001</v>
+      </c>
       <c r="CO10" s="23"/>
       <c r="CP10" s="46"/>
       <c r="CQ10" s="46"/>
       <c r="CR10" s="46"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="17">
         <v>1367.9490000000001</v>
       </c>
       <c r="C11" s="17">
         <v>1306.33</v>
       </c>
       <c r="D11" s="18">
         <v>1302.492</v>
       </c>
       <c r="E11" s="18">
         <v>1315.2570000000001</v>
       </c>
       <c r="F11" s="17">
         <v>1412.546</v>
       </c>
@@ -3359,51 +3371,53 @@
       </c>
       <c r="CF11" s="46">
         <v>1213.3050000000001</v>
       </c>
       <c r="CG11" s="17">
         <v>1239.162</v>
       </c>
       <c r="CH11" s="46">
         <v>1243.3810000000001</v>
       </c>
       <c r="CI11" s="46">
         <v>1227.93</v>
       </c>
       <c r="CJ11" s="46">
         <v>1207.1869999999999</v>
       </c>
       <c r="CK11" s="46">
         <v>1164.9390000000001</v>
       </c>
       <c r="CL11" s="46">
         <v>1156.672</v>
       </c>
       <c r="CM11" s="43">
         <v>1172.7539999999999</v>
       </c>
-      <c r="CN11" s="23"/>
+      <c r="CN11" s="23">
+        <v>1150.2850000000001</v>
+      </c>
       <c r="CO11" s="23"/>
       <c r="CP11" s="46"/>
       <c r="CQ11" s="46"/>
       <c r="CR11" s="46"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="17">
         <v>1280.999</v>
       </c>
       <c r="C12" s="17">
         <v>1355.05</v>
       </c>
       <c r="D12" s="18">
         <v>1357.701</v>
       </c>
       <c r="E12" s="18">
         <v>1391.26</v>
       </c>
       <c r="F12" s="17">
         <v>1475.2670000000001</v>
       </c>
@@ -3640,51 +3654,53 @@
       </c>
       <c r="CF12" s="46">
         <v>2034.546</v>
       </c>
       <c r="CG12" s="17">
         <v>2348.27</v>
       </c>
       <c r="CH12" s="46">
         <v>2186.7170000000001</v>
       </c>
       <c r="CI12" s="46">
         <v>2276.7649999999999</v>
       </c>
       <c r="CJ12" s="46">
         <v>2376.453</v>
       </c>
       <c r="CK12" s="46">
         <v>2318.348</v>
       </c>
       <c r="CL12" s="46">
         <v>2163.7139999999999</v>
       </c>
       <c r="CM12" s="43">
         <v>2351.8090000000002</v>
       </c>
-      <c r="CN12" s="23"/>
+      <c r="CN12" s="23">
+        <v>2132.2109999999998</v>
+      </c>
       <c r="CO12" s="23"/>
       <c r="CP12" s="46"/>
       <c r="CQ12" s="46"/>
       <c r="CR12" s="46"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="42" t="s">
         <v>38</v>
       </c>
@@ -3921,51 +3937,53 @@
       </c>
       <c r="CF13" s="46">
         <v>1998.4960000000001</v>
       </c>
       <c r="CG13" s="17">
         <v>1845.421</v>
       </c>
       <c r="CH13" s="46">
         <v>1928.79</v>
       </c>
       <c r="CI13" s="46">
         <v>1820.674</v>
       </c>
       <c r="CJ13" s="46">
         <v>1857.0820000000001</v>
       </c>
       <c r="CK13" s="46">
         <v>1940.345</v>
       </c>
       <c r="CL13" s="46">
         <v>1780.557</v>
       </c>
       <c r="CM13" s="43">
         <v>1764.2809999999999</v>
       </c>
-      <c r="CN13" s="23"/>
+      <c r="CN13" s="23">
+        <v>1884.675</v>
+      </c>
       <c r="CO13" s="23"/>
       <c r="CP13" s="46"/>
       <c r="CQ13" s="46"/>
       <c r="CR13" s="46"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="17">
         <v>3944.491</v>
       </c>
       <c r="C14" s="17">
         <v>4038.0830000000001</v>
       </c>
       <c r="D14" s="18">
         <v>3995.442</v>
       </c>
       <c r="E14" s="18">
         <v>4120.9430000000002</v>
       </c>
       <c r="F14" s="17">
         <v>4240.098</v>
       </c>
@@ -4202,51 +4220,53 @@
       </c>
       <c r="CF14" s="46">
         <v>3460.3090000000002</v>
       </c>
       <c r="CG14" s="17">
         <v>3472.8490000000002</v>
       </c>
       <c r="CH14" s="46">
         <v>3438.0369999999998</v>
       </c>
       <c r="CI14" s="46">
         <v>3409.13</v>
       </c>
       <c r="CJ14" s="46">
         <v>3522.5619999999999</v>
       </c>
       <c r="CK14" s="46">
         <v>3617.83</v>
       </c>
       <c r="CL14" s="46">
         <v>3555.1559999999999</v>
       </c>
       <c r="CM14" s="43">
         <v>3387.5050000000001</v>
       </c>
-      <c r="CN14" s="23"/>
+      <c r="CN14" s="23">
+        <v>3454.6509999999998</v>
+      </c>
       <c r="CO14" s="23"/>
       <c r="CP14" s="46"/>
       <c r="CQ14" s="46"/>
       <c r="CR14" s="46"/>
       <c r="CS14" s="46"/>
     </row>
     <row r="15" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="17">
         <v>4303.0829999999996</v>
       </c>
       <c r="C15" s="17">
         <v>4369.0910000000003</v>
       </c>
       <c r="D15" s="18">
         <v>4389.7730000000001</v>
       </c>
       <c r="E15" s="18">
         <v>4297.6629999999996</v>
       </c>
       <c r="F15" s="17">
         <v>4286.1899999999996</v>
       </c>
@@ -4483,51 +4503,53 @@
       </c>
       <c r="CF15" s="46">
         <v>3181.098</v>
       </c>
       <c r="CG15" s="17">
         <v>2860.5619999999999</v>
       </c>
       <c r="CH15" s="46">
         <v>2820.201</v>
       </c>
       <c r="CI15" s="46">
         <v>2750.0509999999999</v>
       </c>
       <c r="CJ15" s="46">
         <v>2688.145</v>
       </c>
       <c r="CK15" s="46">
         <v>2890.268</v>
       </c>
       <c r="CL15" s="46">
         <v>3132.212</v>
       </c>
       <c r="CM15" s="43">
         <v>2929.7739999999999</v>
       </c>
-      <c r="CN15" s="23"/>
+      <c r="CN15" s="23">
+        <v>2951.9369999999999</v>
+      </c>
       <c r="CO15" s="23"/>
       <c r="CP15" s="46"/>
       <c r="CQ15" s="46"/>
       <c r="CR15" s="46"/>
       <c r="CS15" s="46"/>
     </row>
     <row r="16" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="17">
         <v>126.431</v>
       </c>
       <c r="C16" s="17">
         <v>125.779</v>
       </c>
       <c r="D16" s="18">
         <v>116.005</v>
       </c>
       <c r="E16" s="18">
         <v>114.43300000000001</v>
       </c>
       <c r="F16" s="17">
         <v>113.714</v>
       </c>
@@ -4764,51 +4786,53 @@
       </c>
       <c r="CF16" s="46">
         <v>121.999</v>
       </c>
       <c r="CG16" s="17">
         <v>122.19799999999999</v>
       </c>
       <c r="CH16" s="46">
         <v>115.642</v>
       </c>
       <c r="CI16" s="46">
         <v>120.02</v>
       </c>
       <c r="CJ16" s="46">
         <v>117.185</v>
       </c>
       <c r="CK16" s="46">
         <v>117.765</v>
       </c>
       <c r="CL16" s="46">
         <v>120.65300000000001</v>
       </c>
       <c r="CM16" s="43">
         <v>125.599</v>
       </c>
-      <c r="CN16" s="23"/>
+      <c r="CN16" s="23">
+        <v>125.396</v>
+      </c>
       <c r="CO16" s="23"/>
       <c r="CP16" s="46"/>
       <c r="CQ16" s="46"/>
       <c r="CR16" s="46"/>
       <c r="CS16" s="46"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="17">
         <v>46.232999999999997</v>
       </c>
       <c r="C17" s="17">
         <v>46.218000000000004</v>
       </c>
       <c r="D17" s="26">
         <v>46.203000000000003</v>
       </c>
       <c r="E17" s="26">
         <v>46.387999999999998</v>
       </c>
       <c r="F17" s="17">
         <v>46.372999999999998</v>
       </c>
@@ -5045,51 +5069,53 @@
       </c>
       <c r="CF17" s="46">
         <v>1570.7</v>
       </c>
       <c r="CG17" s="17">
         <v>1519.192</v>
       </c>
       <c r="CH17" s="46">
         <v>1325.36</v>
       </c>
       <c r="CI17" s="46">
         <v>1276.3119999999999</v>
       </c>
       <c r="CJ17" s="46">
         <v>1294.3900000000001</v>
       </c>
       <c r="CK17" s="46">
         <v>1570.4929999999999</v>
       </c>
       <c r="CL17" s="46">
         <v>1399.702</v>
       </c>
       <c r="CM17" s="43">
         <v>1172.1659999999999</v>
       </c>
-      <c r="CN17" s="23"/>
+      <c r="CN17" s="23">
+        <v>1007.967</v>
+      </c>
       <c r="CO17" s="23"/>
       <c r="CP17" s="46"/>
       <c r="CQ17" s="46"/>
       <c r="CR17" s="46"/>
       <c r="CS17" s="46"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="17">
         <v>1586.192</v>
       </c>
       <c r="C18" s="17">
         <v>1566.3520000000001</v>
       </c>
       <c r="D18" s="18">
         <v>1612.8820000000001</v>
       </c>
       <c r="E18" s="18">
         <v>1732.7639999999999</v>
       </c>
       <c r="F18" s="17">
         <v>1781.076</v>
       </c>
@@ -5326,51 +5352,53 @@
       </c>
       <c r="CF18" s="46">
         <v>1704.481</v>
       </c>
       <c r="CG18" s="17">
         <v>1674.338</v>
       </c>
       <c r="CH18" s="46">
         <v>1743.903</v>
       </c>
       <c r="CI18" s="46">
         <v>1688.2190000000001</v>
       </c>
       <c r="CJ18" s="46">
         <v>1687.643</v>
       </c>
       <c r="CK18" s="46">
         <v>1710.434</v>
       </c>
       <c r="CL18" s="46">
         <v>1837.1769999999999</v>
       </c>
       <c r="CM18" s="43">
         <v>1798.346</v>
       </c>
-      <c r="CN18" s="23"/>
+      <c r="CN18" s="23">
+        <v>1889.229</v>
+      </c>
       <c r="CO18" s="23"/>
       <c r="CP18" s="46"/>
       <c r="CQ18" s="46"/>
       <c r="CR18" s="46"/>
       <c r="CS18" s="46"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="17">
         <v>4509.3509999999997</v>
       </c>
       <c r="C19" s="17">
         <v>4592.9480000000003</v>
       </c>
       <c r="D19" s="18">
         <v>4516.4549999999999</v>
       </c>
       <c r="E19" s="18">
         <v>4842.1170000000002</v>
       </c>
       <c r="F19" s="17">
         <v>5435.3519999999999</v>
       </c>
@@ -5607,51 +5635,53 @@
       </c>
       <c r="CF19" s="46">
         <v>3547.1669999999999</v>
       </c>
       <c r="CG19" s="17">
         <v>3763.04</v>
       </c>
       <c r="CH19" s="46">
         <v>3575.326</v>
       </c>
       <c r="CI19" s="46">
         <v>3567.6660000000002</v>
       </c>
       <c r="CJ19" s="46">
         <v>3430.4369999999999</v>
       </c>
       <c r="CK19" s="46">
         <v>3468.902</v>
       </c>
       <c r="CL19" s="46">
         <v>3876.39</v>
       </c>
       <c r="CM19" s="43">
         <v>3860.3560000000002</v>
       </c>
-      <c r="CN19" s="23"/>
+      <c r="CN19" s="23">
+        <v>3847.2020000000002</v>
+      </c>
       <c r="CO19" s="23"/>
       <c r="CP19" s="46"/>
       <c r="CQ19" s="46"/>
       <c r="CR19" s="46"/>
       <c r="CS19" s="46"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="17">
         <v>1938.3050000000001</v>
       </c>
       <c r="C20" s="17">
         <v>1865.1759999999999</v>
       </c>
       <c r="D20" s="18">
         <v>1832.7249999999999</v>
       </c>
       <c r="E20" s="18">
         <v>1896.287</v>
       </c>
       <c r="F20" s="17">
         <v>1818.943</v>
       </c>
@@ -5888,51 +5918,53 @@
       </c>
       <c r="CF20" s="46">
         <v>2319.1970000000001</v>
       </c>
       <c r="CG20" s="17">
         <v>2243.261</v>
       </c>
       <c r="CH20" s="46">
         <v>2239.7620000000002</v>
       </c>
       <c r="CI20" s="46">
         <v>2211.9690000000001</v>
       </c>
       <c r="CJ20" s="46">
         <v>2260.16</v>
       </c>
       <c r="CK20" s="46">
         <v>2312.4029999999998</v>
       </c>
       <c r="CL20" s="46">
         <v>2304.2040000000002</v>
       </c>
       <c r="CM20" s="43">
         <v>2586.77</v>
       </c>
-      <c r="CN20" s="23"/>
+      <c r="CN20" s="23">
+        <v>2599.498</v>
+      </c>
       <c r="CO20" s="23"/>
       <c r="CP20" s="46"/>
       <c r="CQ20" s="46"/>
       <c r="CR20" s="46"/>
       <c r="CS20" s="46"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>38</v>
       </c>
@@ -6169,51 +6201,53 @@
       </c>
       <c r="CF21" s="46">
         <v>117.08</v>
       </c>
       <c r="CG21" s="17">
         <v>128.959</v>
       </c>
       <c r="CH21" s="46">
         <v>128.01</v>
       </c>
       <c r="CI21" s="46">
         <v>127.378</v>
       </c>
       <c r="CJ21" s="46">
         <v>126.881</v>
       </c>
       <c r="CK21" s="46">
         <v>115.81100000000001</v>
       </c>
       <c r="CL21" s="46">
         <v>115.319</v>
       </c>
       <c r="CM21" s="43">
         <v>116.663</v>
       </c>
-      <c r="CN21" s="23"/>
+      <c r="CN21" s="23">
+        <v>206.90299999999999</v>
+      </c>
       <c r="CO21" s="23"/>
       <c r="CP21" s="46"/>
       <c r="CQ21" s="46"/>
       <c r="CR21" s="46"/>
       <c r="CS21" s="46"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17">
         <v>3973.7179999999998</v>
       </c>
       <c r="C22" s="17">
         <v>4039.5479999999998</v>
       </c>
       <c r="D22" s="18">
         <v>4078.0039999999999</v>
       </c>
       <c r="E22" s="18">
         <v>3827.2860000000001</v>
       </c>
       <c r="F22" s="17">
         <v>3921.4639999999999</v>
       </c>
@@ -6450,51 +6484,53 @@
       </c>
       <c r="CF22" s="46">
         <v>3510.4160000000002</v>
       </c>
       <c r="CG22" s="17">
         <v>3341.5459999999998</v>
       </c>
       <c r="CH22" s="46">
         <v>3956.4250000000002</v>
       </c>
       <c r="CI22" s="46">
         <v>3856.9070000000002</v>
       </c>
       <c r="CJ22" s="46">
         <v>3896.84</v>
       </c>
       <c r="CK22" s="46">
         <v>3866.0520000000001</v>
       </c>
       <c r="CL22" s="46">
         <v>3955.43</v>
       </c>
       <c r="CM22" s="43">
         <v>3863.84</v>
       </c>
-      <c r="CN22" s="23"/>
+      <c r="CN22" s="23">
+        <v>3677.0839999999998</v>
+      </c>
       <c r="CO22" s="23"/>
       <c r="CP22" s="46"/>
       <c r="CQ22" s="46"/>
       <c r="CR22" s="46"/>
       <c r="CS22" s="46"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="17">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="C23" s="17">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="D23" s="18">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="E23" s="18">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="F23" s="17">
         <v>7.6999999999999999E-2</v>
       </c>
@@ -6731,51 +6767,53 @@
       </c>
       <c r="CF23" s="46">
         <v>1.4810000000000001</v>
       </c>
       <c r="CG23" s="17">
         <v>2.169</v>
       </c>
       <c r="CH23" s="46">
         <v>2.1190000000000002</v>
       </c>
       <c r="CI23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CJ23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CK23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CL23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CM23" s="43">
         <v>5.4980000000000002</v>
       </c>
-      <c r="CN23" s="23"/>
+      <c r="CN23" s="23">
+        <v>5.468</v>
+      </c>
       <c r="CO23" s="23"/>
       <c r="CP23" s="46"/>
       <c r="CQ23" s="46"/>
       <c r="CR23" s="46"/>
       <c r="CS23" s="46"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="17">
         <v>5.5839999999999996</v>
       </c>
       <c r="C24" s="17">
         <v>5.5339999999999998</v>
       </c>
       <c r="D24" s="18">
         <v>5.6390000000000002</v>
       </c>
       <c r="E24" s="18">
         <v>5.8689999999999998</v>
       </c>
       <c r="F24" s="17">
         <v>5.8170000000000002</v>
       </c>
@@ -7012,51 +7050,53 @@
       </c>
       <c r="CF24" s="46">
         <v>6.8250000000000002</v>
       </c>
       <c r="CG24" s="17">
         <v>6.7519999999999998</v>
       </c>
       <c r="CH24" s="46">
         <v>6.68</v>
       </c>
       <c r="CI24" s="46">
         <v>6.6079999999999997</v>
       </c>
       <c r="CJ24" s="46">
         <v>6.5369999999999999</v>
       </c>
       <c r="CK24" s="46">
         <v>6.4669999999999996</v>
       </c>
       <c r="CL24" s="46">
         <v>6.399</v>
       </c>
       <c r="CM24" s="43">
         <v>6.33</v>
       </c>
-      <c r="CN24" s="23"/>
+      <c r="CN24" s="23">
+        <v>6.2649999999999997</v>
+      </c>
       <c r="CO24" s="23"/>
       <c r="CP24" s="46"/>
       <c r="CQ24" s="46"/>
       <c r="CR24" s="46"/>
       <c r="CS24" s="46"/>
     </row>
     <row r="25" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="17">
         <v>894.97</v>
       </c>
       <c r="C25" s="17">
         <v>806.80700000000002</v>
       </c>
       <c r="D25" s="17">
         <v>744.67399999999998</v>
       </c>
       <c r="E25" s="20">
         <v>778.53099999999995</v>
       </c>
       <c r="F25" s="17">
         <v>861.06299999999999</v>
       </c>
@@ -7293,51 +7333,53 @@
       </c>
       <c r="CF25" s="46">
         <v>1207.123</v>
       </c>
       <c r="CG25" s="17">
         <v>1041.9960000000001</v>
       </c>
       <c r="CH25" s="46">
         <v>1036.539</v>
       </c>
       <c r="CI25" s="46">
         <v>1165.8979999999999</v>
       </c>
       <c r="CJ25" s="46">
         <v>1215.8019999999999</v>
       </c>
       <c r="CK25" s="46">
         <v>1179.42</v>
       </c>
       <c r="CL25" s="46">
         <v>1129.9849999999999</v>
       </c>
       <c r="CM25" s="43">
         <v>1168.2670000000001</v>
       </c>
-      <c r="CN25" s="29"/>
+      <c r="CN25" s="29">
+        <v>1159.249</v>
+      </c>
       <c r="CO25" s="29"/>
       <c r="CP25" s="46"/>
       <c r="CQ25" s="46"/>
       <c r="CR25" s="46"/>
       <c r="CS25" s="46"/>
     </row>
     <row r="26" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31"/>
       <c r="B26" s="31"/>
       <c r="C26" s="31"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
       <c r="R26" s="31"/>