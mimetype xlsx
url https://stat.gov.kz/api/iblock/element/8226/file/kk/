--- v4 (2026-08-13)
+++ v5 (2026-09-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="-990" yWindow="870" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="құс" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">құс!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Құс саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
@@ -466,70 +466,70 @@
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -805,355 +805,355 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="32" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="32" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="75" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...47 lines deleted...]
-      <c r="BV1" s="48" t="s">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
+      <c r="AF1" s="52"/>
+      <c r="AG1" s="52"/>
+      <c r="AH1" s="52"/>
+      <c r="AI1" s="52"/>
+      <c r="AJ1" s="52"/>
+      <c r="AK1" s="52"/>
+      <c r="AL1" s="52"/>
+      <c r="AM1" s="52"/>
+      <c r="AN1" s="52"/>
+      <c r="AO1" s="52"/>
+      <c r="AP1" s="52"/>
+      <c r="AQ1" s="52"/>
+      <c r="AR1" s="52"/>
+      <c r="AS1" s="52"/>
+      <c r="AT1" s="52"/>
+      <c r="AU1" s="52"/>
+      <c r="AV1" s="52"/>
+      <c r="AW1" s="52"/>
+      <c r="BV1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="48"/>
-[...21 lines deleted...]
-      <c r="CS1" s="48"/>
+      <c r="BW1" s="52"/>
+      <c r="BX1" s="52"/>
+      <c r="BY1" s="52"/>
+      <c r="BZ1" s="52"/>
+      <c r="CA1" s="52"/>
+      <c r="CB1" s="52"/>
+      <c r="CC1" s="52"/>
+      <c r="CD1" s="52"/>
+      <c r="CE1" s="52"/>
+      <c r="CF1" s="52"/>
+      <c r="CG1" s="52"/>
+      <c r="CH1" s="52"/>
+      <c r="CI1" s="52"/>
+      <c r="CJ1" s="52"/>
+      <c r="CK1" s="52"/>
+      <c r="CL1" s="52"/>
+      <c r="CM1" s="52"/>
+      <c r="CN1" s="52"/>
+      <c r="CO1" s="52"/>
+      <c r="CP1" s="52"/>
+      <c r="CQ1" s="52"/>
+      <c r="CR1" s="52"/>
+      <c r="CS1" s="52"/>
       <c r="CT1" s="47"/>
       <c r="CU1" s="47"/>
       <c r="CV1" s="47"/>
       <c r="CW1" s="47"/>
       <c r="CX1" s="47"/>
       <c r="CY1" s="47"/>
       <c r="CZ1" s="47"/>
       <c r="DA1" s="47"/>
       <c r="DB1" s="47"/>
       <c r="DC1" s="47"/>
       <c r="DD1" s="47"/>
       <c r="DE1" s="47"/>
       <c r="DF1" s="47"/>
       <c r="DG1" s="47"/>
       <c r="DH1" s="47"/>
       <c r="DI1" s="47"/>
       <c r="DJ1" s="47"/>
       <c r="DK1" s="47"/>
       <c r="DL1" s="47"/>
       <c r="DM1" s="47"/>
       <c r="DN1" s="47"/>
       <c r="DO1" s="47"/>
       <c r="DP1" s="47"/>
       <c r="DQ1" s="47"/>
       <c r="DR1" s="47"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
-      <c r="J2" s="54" t="s">
+      <c r="J2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="54"/>
-[...1 lines deleted...]
-      <c r="M2" s="54"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
       <c r="R2" s="37"/>
       <c r="S2" s="37"/>
       <c r="T2" s="37"/>
       <c r="U2" s="37"/>
-      <c r="V2" s="54" t="s">
+      <c r="V2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="54"/>
-[...2 lines deleted...]
-      <c r="AH2" s="54" t="s">
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="AH2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="54"/>
-[...2 lines deleted...]
-      <c r="AT2" s="54" t="s">
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="51"/>
+      <c r="AT2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="54"/>
-[...2 lines deleted...]
-      <c r="BF2" s="54" t="s">
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="51"/>
+      <c r="BF2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="54"/>
-[...2 lines deleted...]
-      <c r="BR2" s="54" t="s">
+      <c r="BG2" s="51"/>
+      <c r="BH2" s="51"/>
+      <c r="BI2" s="51"/>
+      <c r="BR2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="54"/>
-[...2 lines deleted...]
-      <c r="CD2" s="54" t="s">
+      <c r="BS2" s="51"/>
+      <c r="BT2" s="51"/>
+      <c r="BU2" s="51"/>
+      <c r="CD2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="CE2" s="54"/>
-[...2 lines deleted...]
-      <c r="CP2" s="54" t="s">
+      <c r="CE2" s="51"/>
+      <c r="CF2" s="51"/>
+      <c r="CG2" s="51"/>
+      <c r="CP2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="54"/>
-[...1 lines deleted...]
-      <c r="CS2" s="54"/>
+      <c r="CQ2" s="51"/>
+      <c r="CR2" s="51"/>
+      <c r="CS2" s="51"/>
     </row>
     <row r="3" spans="1:122" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="51" t="s">
+      <c r="B3" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="52"/>
-[...10 lines deleted...]
-      <c r="N3" s="51" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="52"/>
-[...10 lines deleted...]
-      <c r="Z3" s="51" t="s">
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+      <c r="U3" s="49"/>
+      <c r="V3" s="49"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="49"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="AA3" s="52"/>
-[...10 lines deleted...]
-      <c r="AL3" s="51" t="s">
+      <c r="AA3" s="49"/>
+      <c r="AB3" s="49"/>
+      <c r="AC3" s="49"/>
+      <c r="AD3" s="49"/>
+      <c r="AE3" s="49"/>
+      <c r="AF3" s="49"/>
+      <c r="AG3" s="49"/>
+      <c r="AH3" s="49"/>
+      <c r="AI3" s="49"/>
+      <c r="AJ3" s="49"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="AM3" s="52"/>
-[...10 lines deleted...]
-      <c r="AX3" s="51" t="s">
+      <c r="AM3" s="49"/>
+      <c r="AN3" s="49"/>
+      <c r="AO3" s="49"/>
+      <c r="AP3" s="49"/>
+      <c r="AQ3" s="49"/>
+      <c r="AR3" s="49"/>
+      <c r="AS3" s="49"/>
+      <c r="AT3" s="49"/>
+      <c r="AU3" s="49"/>
+      <c r="AV3" s="49"/>
+      <c r="AW3" s="50"/>
+      <c r="AX3" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="AY3" s="52"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="51" t="s">
+      <c r="AY3" s="49"/>
+      <c r="AZ3" s="49"/>
+      <c r="BA3" s="49"/>
+      <c r="BB3" s="49"/>
+      <c r="BC3" s="49"/>
+      <c r="BD3" s="49"/>
+      <c r="BE3" s="49"/>
+      <c r="BF3" s="49"/>
+      <c r="BG3" s="49"/>
+      <c r="BH3" s="49"/>
+      <c r="BI3" s="50"/>
+      <c r="BJ3" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="BK3" s="52"/>
-[...10 lines deleted...]
-      <c r="BV3" s="51" t="s">
+      <c r="BK3" s="49"/>
+      <c r="BL3" s="49"/>
+      <c r="BM3" s="49"/>
+      <c r="BN3" s="49"/>
+      <c r="BO3" s="49"/>
+      <c r="BP3" s="49"/>
+      <c r="BQ3" s="49"/>
+      <c r="BR3" s="49"/>
+      <c r="BS3" s="49"/>
+      <c r="BT3" s="49"/>
+      <c r="BU3" s="50"/>
+      <c r="BV3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="BW3" s="52"/>
-[...10 lines deleted...]
-      <c r="CH3" s="51" t="s">
+      <c r="BW3" s="49"/>
+      <c r="BX3" s="49"/>
+      <c r="BY3" s="49"/>
+      <c r="BZ3" s="49"/>
+      <c r="CA3" s="49"/>
+      <c r="CB3" s="49"/>
+      <c r="CC3" s="49"/>
+      <c r="CD3" s="49"/>
+      <c r="CE3" s="49"/>
+      <c r="CF3" s="49"/>
+      <c r="CG3" s="50"/>
+      <c r="CH3" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="52"/>
-[...9 lines deleted...]
-      <c r="CS3" s="53"/>
+      <c r="CI3" s="49"/>
+      <c r="CJ3" s="49"/>
+      <c r="CK3" s="49"/>
+      <c r="CL3" s="49"/>
+      <c r="CM3" s="49"/>
+      <c r="CN3" s="49"/>
+      <c r="CO3" s="49"/>
+      <c r="CP3" s="49"/>
+      <c r="CQ3" s="49"/>
+      <c r="CR3" s="49"/>
+      <c r="CS3" s="50"/>
     </row>
     <row r="4" spans="1:122" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="50"/>
+      <c r="A4" s="54"/>
       <c r="B4" s="39" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="38" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="39" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="38" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="38" t="s">
@@ -1676,51 +1676,53 @@
       </c>
       <c r="CG5" s="14">
         <v>48619.957999999999</v>
       </c>
       <c r="CH5" s="45">
         <v>49111.046999999999</v>
       </c>
       <c r="CI5" s="45">
         <v>48855.813000000002</v>
       </c>
       <c r="CJ5" s="45">
         <v>47899.245999999999</v>
       </c>
       <c r="CK5" s="45">
         <v>48193.514000000003</v>
       </c>
       <c r="CL5" s="45">
         <v>48967.033000000003</v>
       </c>
       <c r="CM5" s="11">
         <v>48320.934999999998</v>
       </c>
       <c r="CN5" s="10">
         <v>48235.07</v>
       </c>
-      <c r="CO5" s="10"/>
+      <c r="CO5" s="10">
+        <v>47794.135999999999</v>
+      </c>
       <c r="CP5" s="45"/>
       <c r="CQ5" s="45"/>
       <c r="CR5" s="45"/>
       <c r="CS5" s="45"/>
     </row>
     <row r="6" spans="1:122" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="42" t="s">
@@ -1959,51 +1961,53 @@
       </c>
       <c r="CG6" s="17">
         <v>1656.8019999999999</v>
       </c>
       <c r="CH6" s="46">
         <v>1637.71</v>
       </c>
       <c r="CI6" s="46">
         <v>1627.9390000000001</v>
       </c>
       <c r="CJ6" s="46">
         <v>1696.453</v>
       </c>
       <c r="CK6" s="46">
         <v>1728.46</v>
       </c>
       <c r="CL6" s="46">
         <v>1746.8869999999999</v>
       </c>
       <c r="CM6" s="43">
         <v>1690.7760000000001</v>
       </c>
       <c r="CN6" s="36">
         <v>1791.124</v>
       </c>
-      <c r="CO6" s="36"/>
+      <c r="CO6" s="36">
+        <v>1685.521</v>
+      </c>
       <c r="CP6" s="46"/>
       <c r="CQ6" s="46"/>
       <c r="CR6" s="46"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="17">
         <v>7512.0159999999996</v>
       </c>
       <c r="C7" s="17">
         <v>7278.18</v>
       </c>
       <c r="D7" s="18">
         <v>7475.451</v>
       </c>
       <c r="E7" s="18">
         <v>8390.1</v>
       </c>
       <c r="F7" s="17">
         <v>7965.143</v>
       </c>
       <c r="G7" s="17">
@@ -2242,51 +2246,53 @@
       </c>
       <c r="CG7" s="17">
         <v>9828.2579999999998</v>
       </c>
       <c r="CH7" s="46">
         <v>10200.183999999999</v>
       </c>
       <c r="CI7" s="46">
         <v>10251.295</v>
       </c>
       <c r="CJ7" s="46">
         <v>10084.142</v>
       </c>
       <c r="CK7" s="46">
         <v>9807.39</v>
       </c>
       <c r="CL7" s="46">
         <v>10032.642</v>
       </c>
       <c r="CM7" s="43">
         <v>9853.009</v>
       </c>
       <c r="CN7" s="23">
         <v>9816.0120000000006</v>
       </c>
-      <c r="CO7" s="23"/>
+      <c r="CO7" s="23">
+        <v>10053.526</v>
+      </c>
       <c r="CP7" s="46"/>
       <c r="CQ7" s="46"/>
       <c r="CR7" s="46"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="17">
         <v>1287.3409999999999</v>
       </c>
       <c r="C8" s="17">
         <v>1352.145</v>
       </c>
       <c r="D8" s="18">
         <v>1343.0129999999999</v>
       </c>
       <c r="E8" s="18">
         <v>1331.9739999999999</v>
       </c>
       <c r="F8" s="17">
         <v>1303.5260000000001</v>
       </c>
       <c r="G8" s="17">
@@ -2525,51 +2531,53 @@
       </c>
       <c r="CG8" s="17">
         <v>1245.7070000000001</v>
       </c>
       <c r="CH8" s="46">
         <v>1183.1469999999999</v>
       </c>
       <c r="CI8" s="46">
         <v>1180.8620000000001</v>
       </c>
       <c r="CJ8" s="46">
         <v>1161.893</v>
       </c>
       <c r="CK8" s="46">
         <v>1189.241</v>
       </c>
       <c r="CL8" s="46">
         <v>1217.7750000000001</v>
       </c>
       <c r="CM8" s="43">
         <v>1218.155</v>
       </c>
       <c r="CN8" s="23">
         <v>1229.991</v>
       </c>
-      <c r="CO8" s="23"/>
+      <c r="CO8" s="23">
+        <v>1214.335</v>
+      </c>
       <c r="CP8" s="46"/>
       <c r="CQ8" s="46"/>
       <c r="CR8" s="46"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="17">
         <v>10258.370000000001</v>
       </c>
       <c r="C9" s="17">
         <v>10555.299000000001</v>
       </c>
       <c r="D9" s="18">
         <v>11260.605</v>
       </c>
       <c r="E9" s="18">
         <v>10940.146000000001</v>
       </c>
       <c r="F9" s="17">
         <v>10838.339</v>
       </c>
       <c r="G9" s="17">
@@ -2808,51 +2816,53 @@
       </c>
       <c r="CG9" s="17">
         <v>10038.322</v>
       </c>
       <c r="CH9" s="46">
         <v>10102.402</v>
       </c>
       <c r="CI9" s="46">
         <v>10048.428</v>
       </c>
       <c r="CJ9" s="46">
         <v>9029.1769999999997</v>
       </c>
       <c r="CK9" s="46">
         <v>8949.3700000000008</v>
       </c>
       <c r="CL9" s="46">
         <v>9207.1839999999993</v>
       </c>
       <c r="CM9" s="43">
         <v>8972.9920000000002</v>
       </c>
       <c r="CN9" s="23">
         <v>9031.1949999999997</v>
       </c>
-      <c r="CO9" s="23"/>
+      <c r="CO9" s="23">
+        <v>8257.1569999999992</v>
+      </c>
       <c r="CP9" s="46"/>
       <c r="CQ9" s="46"/>
       <c r="CR9" s="46"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="17">
         <v>439.70400000000001</v>
       </c>
       <c r="C10" s="17">
         <v>483.47500000000002</v>
       </c>
       <c r="D10" s="18">
         <v>479.31799999999998</v>
       </c>
       <c r="E10" s="18">
         <v>470.59800000000001</v>
       </c>
       <c r="F10" s="17">
         <v>459.42200000000003</v>
       </c>
       <c r="G10" s="17">
@@ -3091,51 +3101,53 @@
       </c>
       <c r="CG10" s="17">
         <v>241.154</v>
       </c>
       <c r="CH10" s="46">
         <v>240.71199999999999</v>
       </c>
       <c r="CI10" s="46">
         <v>239.77699999999999</v>
       </c>
       <c r="CJ10" s="46">
         <v>238.292</v>
       </c>
       <c r="CK10" s="46">
         <v>237.59100000000001</v>
       </c>
       <c r="CL10" s="46">
         <v>226.99</v>
       </c>
       <c r="CM10" s="43">
         <v>276.04500000000002</v>
       </c>
       <c r="CN10" s="23">
         <v>268.72800000000001</v>
       </c>
-      <c r="CO10" s="23"/>
+      <c r="CO10" s="23">
+        <v>312.827</v>
+      </c>
       <c r="CP10" s="46"/>
       <c r="CQ10" s="46"/>
       <c r="CR10" s="46"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="17">
         <v>1367.9490000000001</v>
       </c>
       <c r="C11" s="17">
         <v>1306.33</v>
       </c>
       <c r="D11" s="18">
         <v>1302.492</v>
       </c>
       <c r="E11" s="18">
         <v>1315.2570000000001</v>
       </c>
       <c r="F11" s="17">
         <v>1412.546</v>
       </c>
       <c r="G11" s="17">
@@ -3374,51 +3386,53 @@
       </c>
       <c r="CG11" s="17">
         <v>1239.162</v>
       </c>
       <c r="CH11" s="46">
         <v>1243.3810000000001</v>
       </c>
       <c r="CI11" s="46">
         <v>1227.93</v>
       </c>
       <c r="CJ11" s="46">
         <v>1207.1869999999999</v>
       </c>
       <c r="CK11" s="46">
         <v>1164.9390000000001</v>
       </c>
       <c r="CL11" s="46">
         <v>1156.672</v>
       </c>
       <c r="CM11" s="43">
         <v>1172.7539999999999</v>
       </c>
       <c r="CN11" s="23">
         <v>1150.2850000000001</v>
       </c>
-      <c r="CO11" s="23"/>
+      <c r="CO11" s="23">
+        <v>1179.99</v>
+      </c>
       <c r="CP11" s="46"/>
       <c r="CQ11" s="46"/>
       <c r="CR11" s="46"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="17">
         <v>1280.999</v>
       </c>
       <c r="C12" s="17">
         <v>1355.05</v>
       </c>
       <c r="D12" s="18">
         <v>1357.701</v>
       </c>
       <c r="E12" s="18">
         <v>1391.26</v>
       </c>
       <c r="F12" s="17">
         <v>1475.2670000000001</v>
       </c>
       <c r="G12" s="17">
@@ -3657,51 +3671,53 @@
       </c>
       <c r="CG12" s="17">
         <v>2348.27</v>
       </c>
       <c r="CH12" s="46">
         <v>2186.7170000000001</v>
       </c>
       <c r="CI12" s="46">
         <v>2276.7649999999999</v>
       </c>
       <c r="CJ12" s="46">
         <v>2376.453</v>
       </c>
       <c r="CK12" s="46">
         <v>2318.348</v>
       </c>
       <c r="CL12" s="46">
         <v>2163.7139999999999</v>
       </c>
       <c r="CM12" s="43">
         <v>2351.8090000000002</v>
       </c>
       <c r="CN12" s="23">
         <v>2132.2109999999998</v>
       </c>
-      <c r="CO12" s="23"/>
+      <c r="CO12" s="23">
+        <v>2210.1680000000001</v>
+      </c>
       <c r="CP12" s="46"/>
       <c r="CQ12" s="46"/>
       <c r="CR12" s="46"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="42" t="s">
@@ -3940,51 +3956,53 @@
       </c>
       <c r="CG13" s="17">
         <v>1845.421</v>
       </c>
       <c r="CH13" s="46">
         <v>1928.79</v>
       </c>
       <c r="CI13" s="46">
         <v>1820.674</v>
       </c>
       <c r="CJ13" s="46">
         <v>1857.0820000000001</v>
       </c>
       <c r="CK13" s="46">
         <v>1940.345</v>
       </c>
       <c r="CL13" s="46">
         <v>1780.557</v>
       </c>
       <c r="CM13" s="43">
         <v>1764.2809999999999</v>
       </c>
       <c r="CN13" s="23">
         <v>1884.675</v>
       </c>
-      <c r="CO13" s="23"/>
+      <c r="CO13" s="23">
+        <v>1863.9870000000001</v>
+      </c>
       <c r="CP13" s="46"/>
       <c r="CQ13" s="46"/>
       <c r="CR13" s="46"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="17">
         <v>3944.491</v>
       </c>
       <c r="C14" s="17">
         <v>4038.0830000000001</v>
       </c>
       <c r="D14" s="18">
         <v>3995.442</v>
       </c>
       <c r="E14" s="18">
         <v>4120.9430000000002</v>
       </c>
       <c r="F14" s="17">
         <v>4240.098</v>
       </c>
       <c r="G14" s="17">
@@ -4223,51 +4241,53 @@
       </c>
       <c r="CG14" s="17">
         <v>3472.8490000000002</v>
       </c>
       <c r="CH14" s="46">
         <v>3438.0369999999998</v>
       </c>
       <c r="CI14" s="46">
         <v>3409.13</v>
       </c>
       <c r="CJ14" s="46">
         <v>3522.5619999999999</v>
       </c>
       <c r="CK14" s="46">
         <v>3617.83</v>
       </c>
       <c r="CL14" s="46">
         <v>3555.1559999999999</v>
       </c>
       <c r="CM14" s="43">
         <v>3387.5050000000001</v>
       </c>
       <c r="CN14" s="23">
         <v>3454.6509999999998</v>
       </c>
-      <c r="CO14" s="23"/>
+      <c r="CO14" s="23">
+        <v>3656.5540000000001</v>
+      </c>
       <c r="CP14" s="46"/>
       <c r="CQ14" s="46"/>
       <c r="CR14" s="46"/>
       <c r="CS14" s="46"/>
     </row>
     <row r="15" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="17">
         <v>4303.0829999999996</v>
       </c>
       <c r="C15" s="17">
         <v>4369.0910000000003</v>
       </c>
       <c r="D15" s="18">
         <v>4389.7730000000001</v>
       </c>
       <c r="E15" s="18">
         <v>4297.6629999999996</v>
       </c>
       <c r="F15" s="17">
         <v>4286.1899999999996</v>
       </c>
       <c r="G15" s="17">
@@ -4506,51 +4526,53 @@
       </c>
       <c r="CG15" s="17">
         <v>2860.5619999999999</v>
       </c>
       <c r="CH15" s="46">
         <v>2820.201</v>
       </c>
       <c r="CI15" s="46">
         <v>2750.0509999999999</v>
       </c>
       <c r="CJ15" s="46">
         <v>2688.145</v>
       </c>
       <c r="CK15" s="46">
         <v>2890.268</v>
       </c>
       <c r="CL15" s="46">
         <v>3132.212</v>
       </c>
       <c r="CM15" s="43">
         <v>2929.7739999999999</v>
       </c>
       <c r="CN15" s="23">
         <v>2951.9369999999999</v>
       </c>
-      <c r="CO15" s="23"/>
+      <c r="CO15" s="23">
+        <v>2953.7130000000002</v>
+      </c>
       <c r="CP15" s="46"/>
       <c r="CQ15" s="46"/>
       <c r="CR15" s="46"/>
       <c r="CS15" s="46"/>
     </row>
     <row r="16" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="17">
         <v>126.431</v>
       </c>
       <c r="C16" s="17">
         <v>125.779</v>
       </c>
       <c r="D16" s="18">
         <v>116.005</v>
       </c>
       <c r="E16" s="18">
         <v>114.43300000000001</v>
       </c>
       <c r="F16" s="17">
         <v>113.714</v>
       </c>
       <c r="G16" s="17">
@@ -4789,51 +4811,53 @@
       </c>
       <c r="CG16" s="17">
         <v>122.19799999999999</v>
       </c>
       <c r="CH16" s="46">
         <v>115.642</v>
       </c>
       <c r="CI16" s="46">
         <v>120.02</v>
       </c>
       <c r="CJ16" s="46">
         <v>117.185</v>
       </c>
       <c r="CK16" s="46">
         <v>117.765</v>
       </c>
       <c r="CL16" s="46">
         <v>120.65300000000001</v>
       </c>
       <c r="CM16" s="43">
         <v>125.599</v>
       </c>
       <c r="CN16" s="23">
         <v>125.396</v>
       </c>
-      <c r="CO16" s="23"/>
+      <c r="CO16" s="23">
+        <v>127.97799999999999</v>
+      </c>
       <c r="CP16" s="46"/>
       <c r="CQ16" s="46"/>
       <c r="CR16" s="46"/>
       <c r="CS16" s="46"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="17">
         <v>46.232999999999997</v>
       </c>
       <c r="C17" s="17">
         <v>46.218000000000004</v>
       </c>
       <c r="D17" s="26">
         <v>46.203000000000003</v>
       </c>
       <c r="E17" s="26">
         <v>46.387999999999998</v>
       </c>
       <c r="F17" s="17">
         <v>46.372999999999998</v>
       </c>
       <c r="G17" s="17">
@@ -5072,51 +5096,53 @@
       </c>
       <c r="CG17" s="17">
         <v>1519.192</v>
       </c>
       <c r="CH17" s="46">
         <v>1325.36</v>
       </c>
       <c r="CI17" s="46">
         <v>1276.3119999999999</v>
       </c>
       <c r="CJ17" s="46">
         <v>1294.3900000000001</v>
       </c>
       <c r="CK17" s="46">
         <v>1570.4929999999999</v>
       </c>
       <c r="CL17" s="46">
         <v>1399.702</v>
       </c>
       <c r="CM17" s="43">
         <v>1172.1659999999999</v>
       </c>
       <c r="CN17" s="23">
         <v>1007.967</v>
       </c>
-      <c r="CO17" s="23"/>
+      <c r="CO17" s="23">
+        <v>772.14300000000003</v>
+      </c>
       <c r="CP17" s="46"/>
       <c r="CQ17" s="46"/>
       <c r="CR17" s="46"/>
       <c r="CS17" s="46"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="17">
         <v>1586.192</v>
       </c>
       <c r="C18" s="17">
         <v>1566.3520000000001</v>
       </c>
       <c r="D18" s="18">
         <v>1612.8820000000001</v>
       </c>
       <c r="E18" s="18">
         <v>1732.7639999999999</v>
       </c>
       <c r="F18" s="17">
         <v>1781.076</v>
       </c>
       <c r="G18" s="17">
@@ -5355,51 +5381,53 @@
       </c>
       <c r="CG18" s="17">
         <v>1674.338</v>
       </c>
       <c r="CH18" s="46">
         <v>1743.903</v>
       </c>
       <c r="CI18" s="46">
         <v>1688.2190000000001</v>
       </c>
       <c r="CJ18" s="46">
         <v>1687.643</v>
       </c>
       <c r="CK18" s="46">
         <v>1710.434</v>
       </c>
       <c r="CL18" s="46">
         <v>1837.1769999999999</v>
       </c>
       <c r="CM18" s="43">
         <v>1798.346</v>
       </c>
       <c r="CN18" s="23">
         <v>1889.229</v>
       </c>
-      <c r="CO18" s="23"/>
+      <c r="CO18" s="23">
+        <v>2008.67</v>
+      </c>
       <c r="CP18" s="46"/>
       <c r="CQ18" s="46"/>
       <c r="CR18" s="46"/>
       <c r="CS18" s="46"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="17">
         <v>4509.3509999999997</v>
       </c>
       <c r="C19" s="17">
         <v>4592.9480000000003</v>
       </c>
       <c r="D19" s="18">
         <v>4516.4549999999999</v>
       </c>
       <c r="E19" s="18">
         <v>4842.1170000000002</v>
       </c>
       <c r="F19" s="17">
         <v>5435.3519999999999</v>
       </c>
       <c r="G19" s="17">
@@ -5638,51 +5666,53 @@
       </c>
       <c r="CG19" s="17">
         <v>3763.04</v>
       </c>
       <c r="CH19" s="46">
         <v>3575.326</v>
       </c>
       <c r="CI19" s="46">
         <v>3567.6660000000002</v>
       </c>
       <c r="CJ19" s="46">
         <v>3430.4369999999999</v>
       </c>
       <c r="CK19" s="46">
         <v>3468.902</v>
       </c>
       <c r="CL19" s="46">
         <v>3876.39</v>
       </c>
       <c r="CM19" s="43">
         <v>3860.3560000000002</v>
       </c>
       <c r="CN19" s="23">
         <v>3847.2020000000002</v>
       </c>
-      <c r="CO19" s="23"/>
+      <c r="CO19" s="23">
+        <v>3781.7820000000002</v>
+      </c>
       <c r="CP19" s="46"/>
       <c r="CQ19" s="46"/>
       <c r="CR19" s="46"/>
       <c r="CS19" s="46"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="17">
         <v>1938.3050000000001</v>
       </c>
       <c r="C20" s="17">
         <v>1865.1759999999999</v>
       </c>
       <c r="D20" s="18">
         <v>1832.7249999999999</v>
       </c>
       <c r="E20" s="18">
         <v>1896.287</v>
       </c>
       <c r="F20" s="17">
         <v>1818.943</v>
       </c>
       <c r="G20" s="17">
@@ -5921,51 +5951,53 @@
       </c>
       <c r="CG20" s="17">
         <v>2243.261</v>
       </c>
       <c r="CH20" s="46">
         <v>2239.7620000000002</v>
       </c>
       <c r="CI20" s="46">
         <v>2211.9690000000001</v>
       </c>
       <c r="CJ20" s="46">
         <v>2260.16</v>
       </c>
       <c r="CK20" s="46">
         <v>2312.4029999999998</v>
       </c>
       <c r="CL20" s="46">
         <v>2304.2040000000002</v>
       </c>
       <c r="CM20" s="43">
         <v>2586.77</v>
       </c>
       <c r="CN20" s="23">
         <v>2599.498</v>
       </c>
-      <c r="CO20" s="23"/>
+      <c r="CO20" s="23">
+        <v>2660.7869999999998</v>
+      </c>
       <c r="CP20" s="46"/>
       <c r="CQ20" s="46"/>
       <c r="CR20" s="46"/>
       <c r="CS20" s="46"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="G21" s="42" t="s">
@@ -6204,51 +6236,53 @@
       </c>
       <c r="CG21" s="17">
         <v>128.959</v>
       </c>
       <c r="CH21" s="46">
         <v>128.01</v>
       </c>
       <c r="CI21" s="46">
         <v>127.378</v>
       </c>
       <c r="CJ21" s="46">
         <v>126.881</v>
       </c>
       <c r="CK21" s="46">
         <v>115.81100000000001</v>
       </c>
       <c r="CL21" s="46">
         <v>115.319</v>
       </c>
       <c r="CM21" s="43">
         <v>116.663</v>
       </c>
       <c r="CN21" s="23">
         <v>206.90299999999999</v>
       </c>
-      <c r="CO21" s="23"/>
+      <c r="CO21" s="23">
+        <v>186.08500000000001</v>
+      </c>
       <c r="CP21" s="46"/>
       <c r="CQ21" s="46"/>
       <c r="CR21" s="46"/>
       <c r="CS21" s="46"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17">
         <v>3973.7179999999998</v>
       </c>
       <c r="C22" s="17">
         <v>4039.5479999999998</v>
       </c>
       <c r="D22" s="18">
         <v>4078.0039999999999</v>
       </c>
       <c r="E22" s="18">
         <v>3827.2860000000001</v>
       </c>
       <c r="F22" s="17">
         <v>3921.4639999999999</v>
       </c>
       <c r="G22" s="17">
@@ -6487,51 +6521,53 @@
       </c>
       <c r="CG22" s="17">
         <v>3341.5459999999998</v>
       </c>
       <c r="CH22" s="46">
         <v>3956.4250000000002</v>
       </c>
       <c r="CI22" s="46">
         <v>3856.9070000000002</v>
       </c>
       <c r="CJ22" s="46">
         <v>3896.84</v>
       </c>
       <c r="CK22" s="46">
         <v>3866.0520000000001</v>
       </c>
       <c r="CL22" s="46">
         <v>3955.43</v>
       </c>
       <c r="CM22" s="43">
         <v>3863.84</v>
       </c>
       <c r="CN22" s="23">
         <v>3677.0839999999998</v>
       </c>
-      <c r="CO22" s="23"/>
+      <c r="CO22" s="23">
+        <v>3703.91</v>
+      </c>
       <c r="CP22" s="46"/>
       <c r="CQ22" s="46"/>
       <c r="CR22" s="46"/>
       <c r="CS22" s="46"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="17">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="C23" s="17">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="D23" s="18">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="E23" s="18">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="F23" s="17">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="G23" s="17">
@@ -6770,51 +6806,53 @@
       </c>
       <c r="CG23" s="17">
         <v>2.169</v>
       </c>
       <c r="CH23" s="46">
         <v>2.1190000000000002</v>
       </c>
       <c r="CI23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CJ23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CK23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CL23" s="46">
         <v>1.9850000000000001</v>
       </c>
       <c r="CM23" s="43">
         <v>5.4980000000000002</v>
       </c>
       <c r="CN23" s="23">
         <v>5.468</v>
       </c>
-      <c r="CO23" s="23"/>
+      <c r="CO23" s="23">
+        <v>5.4379999999999997</v>
+      </c>
       <c r="CP23" s="46"/>
       <c r="CQ23" s="46"/>
       <c r="CR23" s="46"/>
       <c r="CS23" s="46"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="17">
         <v>5.5839999999999996</v>
       </c>
       <c r="C24" s="17">
         <v>5.5339999999999998</v>
       </c>
       <c r="D24" s="18">
         <v>5.6390000000000002</v>
       </c>
       <c r="E24" s="18">
         <v>5.8689999999999998</v>
       </c>
       <c r="F24" s="17">
         <v>5.8170000000000002</v>
       </c>
       <c r="G24" s="17">
@@ -7053,51 +7091,53 @@
       </c>
       <c r="CG24" s="17">
         <v>6.7519999999999998</v>
       </c>
       <c r="CH24" s="46">
         <v>6.68</v>
       </c>
       <c r="CI24" s="46">
         <v>6.6079999999999997</v>
       </c>
       <c r="CJ24" s="46">
         <v>6.5369999999999999</v>
       </c>
       <c r="CK24" s="46">
         <v>6.4669999999999996</v>
       </c>
       <c r="CL24" s="46">
         <v>6.399</v>
       </c>
       <c r="CM24" s="43">
         <v>6.33</v>
       </c>
       <c r="CN24" s="23">
         <v>6.2649999999999997</v>
       </c>
-      <c r="CO24" s="23"/>
+      <c r="CO24" s="23">
+        <v>6.2</v>
+      </c>
       <c r="CP24" s="46"/>
       <c r="CQ24" s="46"/>
       <c r="CR24" s="46"/>
       <c r="CS24" s="46"/>
     </row>
     <row r="25" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="17">
         <v>894.97</v>
       </c>
       <c r="C25" s="17">
         <v>806.80700000000002</v>
       </c>
       <c r="D25" s="17">
         <v>744.67399999999998</v>
       </c>
       <c r="E25" s="20">
         <v>778.53099999999995</v>
       </c>
       <c r="F25" s="17">
         <v>861.06299999999999</v>
       </c>
       <c r="G25" s="17">
@@ -7336,51 +7376,53 @@
       </c>
       <c r="CG25" s="17">
         <v>1041.9960000000001</v>
       </c>
       <c r="CH25" s="46">
         <v>1036.539</v>
       </c>
       <c r="CI25" s="46">
         <v>1165.8979999999999</v>
       </c>
       <c r="CJ25" s="46">
         <v>1215.8019999999999</v>
       </c>
       <c r="CK25" s="46">
         <v>1179.42</v>
       </c>
       <c r="CL25" s="46">
         <v>1129.9849999999999</v>
       </c>
       <c r="CM25" s="43">
         <v>1168.2670000000001</v>
       </c>
       <c r="CN25" s="29">
         <v>1159.249</v>
       </c>
-      <c r="CO25" s="29"/>
+      <c r="CO25" s="29">
+        <v>1153.365</v>
+      </c>
       <c r="CP25" s="46"/>
       <c r="CQ25" s="46"/>
       <c r="CR25" s="46"/>
       <c r="CS25" s="46"/>
     </row>
     <row r="26" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31"/>
       <c r="B26" s="31"/>
       <c r="C26" s="31"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
       <c r="R26" s="31"/>
       <c r="S26" s="31"/>
@@ -8640,69 +8682,69 @@
       <c r="D73" s="31"/>
       <c r="E73" s="31"/>
       <c r="F73" s="31"/>
       <c r="G73" s="31"/>
       <c r="H73" s="31"/>
       <c r="I73" s="31"/>
       <c r="J73" s="31"/>
       <c r="K73" s="31"/>
       <c r="L73" s="31"/>
       <c r="M73" s="31"/>
       <c r="N73" s="31"/>
       <c r="O73" s="31"/>
       <c r="P73" s="31"/>
       <c r="Q73" s="31"/>
       <c r="R73" s="31"/>
       <c r="S73" s="31"/>
       <c r="T73" s="31"/>
       <c r="U73" s="31"/>
       <c r="V73" s="31"/>
       <c r="W73" s="31"/>
       <c r="X73" s="2"/>
       <c r="Y73" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="BF2:BI2"/>
-[...1 lines deleted...]
-    <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>