--- v5 (2026-09-23)
+++ v6 (2026-11-04)
@@ -1,557 +1,2876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-990" yWindow="870" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="3645" yWindow="45" windowWidth="17100" windowHeight="8685" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="құс" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
+    <sheet name="ет" sheetId="5" r:id="rId2"/>
+    <sheet name="сүт" sheetId="4" r:id="rId3"/>
+    <sheet name="жұмыртқа" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">құс!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">жұмыртқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="79">
   <si>
-    <t>Құс саны, мың бас</t>
+    <t>Абай</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                тыс. голов</t>
+    <t>Жетісу</t>
+  </si>
+  <si>
+    <t>Ұлытау</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/23/ </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/a0d/6bb5ro2s1bt109t6ijw070abrruf9hm7/%D0%A1%D0%BF%D1%80%D0%B0%D0%B2%D0%BE%D1%87%D0%BD%D0%B8%D0%BA%20skpsh..xlsx</t>
+  </si>
+  <si>
+    <t>+7 7172 74-97-75</t>
+  </si>
+  <si>
+    <t>a.kauaz@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өлшем бірліктер мемлекетаралық жіктеуіші </t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Жіктеуішілер</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>Шартты белгілер</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Бюроның мекенжай</t>
+  </si>
+  <si>
+    <t>Бірыңғай байланыс орталығы</t>
+  </si>
+  <si>
+    <t>Деректерді пайдалану тураплы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мал шаруашылығы бойынша статистикалық көрсеткіштерді қалыптастыру әдістемесі </t>
+  </si>
+  <si>
+    <t xml:space="preserve">24-сх (айлық) "Мал шаруашылығының жай-күйі туралы есеп", А-008  (тоқсандық) "Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру" </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/business-statistics/stat-forrest-village-hunt-fish/publications/</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ
+«0,0» – болмашы шама
+«х» – деректер құпия
+«...» – деректер жоқ
+Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>Аграрлық сектор статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Әліби Жанғазыұлы Қауаз</t>
+  </si>
+  <si>
+    <t xml:space="preserve">010000, Астана қаласы, Мәңгілік ел даңғылы, 8, Министрліктер үйі, 4 кіреберіс </t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Қызылорда</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
     <t>Түркістан</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
+    <t>Астана қаласы</t>
+  </si>
+  <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
-    <t>Абай</t>
-[...17 lines deleted...]
-    <t>2022 жыл</t>
+    <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
-    <t>қаңтар</t>
+    <t>2019 жыл</t>
   </si>
   <si>
-    <t>-</t>
+    <t>2020 жыл</t>
   </si>
   <si>
-    <t>Астана қаласы</t>
+    <t>2021 жыл</t>
+  </si>
+  <si>
+    <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
-    <t>Айдың соңына</t>
+    <t>2026 жыл</t>
   </si>
   <si>
-    <t>2026 жыл</t>
+    <t>Шаруашылықта сойылған немесе союға өткізілген мал мен құс (тірі салмақта), мың тонна</t>
+  </si>
+  <si>
+    <t>Сиыр сүті, мың тонна</t>
+  </si>
+  <si>
+    <t>Тауық жұмыртқасы, млн. дана</t>
+  </si>
+  <si>
+    <t>14340104, 143401 (СГВП 006.01), 14340101(СГВП 007.01)</t>
+  </si>
+  <si>
+    <t>169, 799</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="49">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="13"/>
+      <sz val="15"/>
+      <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF800080"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="775">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="31" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="31" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="31" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="31" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="31" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="31" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="31" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="12" xfId="7" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="48" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="42" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="43" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="775">
+    <cellStyle name="20% - Акцент1 2" xfId="8"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="9"/>
+    <cellStyle name="20% - Акцент1 3" xfId="10"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="11"/>
+    <cellStyle name="20% - Акцент1 4" xfId="12"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="13"/>
+    <cellStyle name="20% - Акцент1 5" xfId="14"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="15"/>
+    <cellStyle name="20% - Акцент1 6" xfId="16"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="17"/>
+    <cellStyle name="20% - Акцент1 7" xfId="18"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="19"/>
+    <cellStyle name="20% - Акцент2 2" xfId="20"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="21"/>
+    <cellStyle name="20% - Акцент2 3" xfId="22"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="23"/>
+    <cellStyle name="20% - Акцент2 4" xfId="24"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="25"/>
+    <cellStyle name="20% - Акцент2 5" xfId="26"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="27"/>
+    <cellStyle name="20% - Акцент2 6" xfId="28"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="29"/>
+    <cellStyle name="20% - Акцент2 7" xfId="30"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="31"/>
+    <cellStyle name="20% - Акцент3 2" xfId="32"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="33"/>
+    <cellStyle name="20% - Акцент3 3" xfId="34"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="35"/>
+    <cellStyle name="20% - Акцент3 4" xfId="36"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="37"/>
+    <cellStyle name="20% - Акцент3 5" xfId="38"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="39"/>
+    <cellStyle name="20% - Акцент3 6" xfId="40"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="41"/>
+    <cellStyle name="20% - Акцент3 7" xfId="42"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="43"/>
+    <cellStyle name="20% - Акцент4 2" xfId="44"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="45"/>
+    <cellStyle name="20% - Акцент4 3" xfId="46"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="47"/>
+    <cellStyle name="20% - Акцент4 4" xfId="48"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="49"/>
+    <cellStyle name="20% - Акцент4 5" xfId="50"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="51"/>
+    <cellStyle name="20% - Акцент4 6" xfId="52"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="53"/>
+    <cellStyle name="20% - Акцент4 7" xfId="54"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="55"/>
+    <cellStyle name="20% - Акцент5 2" xfId="56"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="57"/>
+    <cellStyle name="20% - Акцент5 3" xfId="58"/>
+    <cellStyle name="20% - Акцент5 3 2" xfId="59"/>
+    <cellStyle name="20% - Акцент5 4" xfId="60"/>
+    <cellStyle name="20% - Акцент5 4 2" xfId="61"/>
+    <cellStyle name="20% - Акцент5 5" xfId="62"/>
+    <cellStyle name="20% - Акцент5 5 2" xfId="63"/>
+    <cellStyle name="20% - Акцент5 6" xfId="64"/>
+    <cellStyle name="20% - Акцент5 6 2" xfId="65"/>
+    <cellStyle name="20% - Акцент5 7" xfId="66"/>
+    <cellStyle name="20% - Акцент5 7 2" xfId="67"/>
+    <cellStyle name="20% - Акцент6 2" xfId="68"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="69"/>
+    <cellStyle name="20% - Акцент6 3" xfId="70"/>
+    <cellStyle name="20% - Акцент6 3 2" xfId="71"/>
+    <cellStyle name="20% - Акцент6 4" xfId="72"/>
+    <cellStyle name="20% - Акцент6 4 2" xfId="73"/>
+    <cellStyle name="20% - Акцент6 5" xfId="74"/>
+    <cellStyle name="20% - Акцент6 5 2" xfId="75"/>
+    <cellStyle name="20% - Акцент6 6" xfId="76"/>
+    <cellStyle name="20% - Акцент6 6 2" xfId="77"/>
+    <cellStyle name="20% - Акцент6 7" xfId="78"/>
+    <cellStyle name="20% - Акцент6 7 2" xfId="79"/>
+    <cellStyle name="40% - Акцент1 2" xfId="80"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="81"/>
+    <cellStyle name="40% - Акцент1 3" xfId="82"/>
+    <cellStyle name="40% - Акцент1 3 2" xfId="83"/>
+    <cellStyle name="40% - Акцент1 4" xfId="84"/>
+    <cellStyle name="40% - Акцент1 4 2" xfId="85"/>
+    <cellStyle name="40% - Акцент1 5" xfId="86"/>
+    <cellStyle name="40% - Акцент1 5 2" xfId="87"/>
+    <cellStyle name="40% - Акцент1 6" xfId="88"/>
+    <cellStyle name="40% - Акцент1 6 2" xfId="89"/>
+    <cellStyle name="40% - Акцент1 7" xfId="90"/>
+    <cellStyle name="40% - Акцент1 7 2" xfId="91"/>
+    <cellStyle name="40% - Акцент2 2" xfId="92"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="93"/>
+    <cellStyle name="40% - Акцент2 3" xfId="94"/>
+    <cellStyle name="40% - Акцент2 3 2" xfId="95"/>
+    <cellStyle name="40% - Акцент2 4" xfId="96"/>
+    <cellStyle name="40% - Акцент2 4 2" xfId="97"/>
+    <cellStyle name="40% - Акцент2 5" xfId="98"/>
+    <cellStyle name="40% - Акцент2 5 2" xfId="99"/>
+    <cellStyle name="40% - Акцент2 6" xfId="100"/>
+    <cellStyle name="40% - Акцент2 6 2" xfId="101"/>
+    <cellStyle name="40% - Акцент2 7" xfId="102"/>
+    <cellStyle name="40% - Акцент2 7 2" xfId="103"/>
+    <cellStyle name="40% - Акцент3 2" xfId="104"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="105"/>
+    <cellStyle name="40% - Акцент3 3" xfId="106"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="107"/>
+    <cellStyle name="40% - Акцент3 4" xfId="108"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="109"/>
+    <cellStyle name="40% - Акцент3 5" xfId="110"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="111"/>
+    <cellStyle name="40% - Акцент3 6" xfId="112"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="113"/>
+    <cellStyle name="40% - Акцент3 7" xfId="114"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="115"/>
+    <cellStyle name="40% - Акцент4 2" xfId="116"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="117"/>
+    <cellStyle name="40% - Акцент4 3" xfId="118"/>
+    <cellStyle name="40% - Акцент4 3 2" xfId="119"/>
+    <cellStyle name="40% - Акцент4 4" xfId="120"/>
+    <cellStyle name="40% - Акцент4 4 2" xfId="121"/>
+    <cellStyle name="40% - Акцент4 5" xfId="122"/>
+    <cellStyle name="40% - Акцент4 5 2" xfId="123"/>
+    <cellStyle name="40% - Акцент4 6" xfId="124"/>
+    <cellStyle name="40% - Акцент4 6 2" xfId="125"/>
+    <cellStyle name="40% - Акцент4 7" xfId="126"/>
+    <cellStyle name="40% - Акцент4 7 2" xfId="127"/>
+    <cellStyle name="40% - Акцент5 2" xfId="128"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="129"/>
+    <cellStyle name="40% - Акцент5 3" xfId="130"/>
+    <cellStyle name="40% - Акцент5 3 2" xfId="131"/>
+    <cellStyle name="40% - Акцент5 4" xfId="132"/>
+    <cellStyle name="40% - Акцент5 4 2" xfId="133"/>
+    <cellStyle name="40% - Акцент5 5" xfId="134"/>
+    <cellStyle name="40% - Акцент5 5 2" xfId="135"/>
+    <cellStyle name="40% - Акцент5 6" xfId="136"/>
+    <cellStyle name="40% - Акцент5 6 2" xfId="137"/>
+    <cellStyle name="40% - Акцент5 7" xfId="138"/>
+    <cellStyle name="40% - Акцент5 7 2" xfId="139"/>
+    <cellStyle name="40% - Акцент6 2" xfId="140"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="141"/>
+    <cellStyle name="40% - Акцент6 3" xfId="142"/>
+    <cellStyle name="40% - Акцент6 3 2" xfId="143"/>
+    <cellStyle name="40% - Акцент6 4" xfId="144"/>
+    <cellStyle name="40% - Акцент6 4 2" xfId="145"/>
+    <cellStyle name="40% - Акцент6 5" xfId="146"/>
+    <cellStyle name="40% - Акцент6 5 2" xfId="147"/>
+    <cellStyle name="40% - Акцент6 6" xfId="148"/>
+    <cellStyle name="40% - Акцент6 6 2" xfId="149"/>
+    <cellStyle name="40% - Акцент6 7" xfId="150"/>
+    <cellStyle name="40% - Акцент6 7 2" xfId="151"/>
+    <cellStyle name="60% - Акцент1 2" xfId="152"/>
+    <cellStyle name="60% — акцент1 2" xfId="153"/>
+    <cellStyle name="60% — акцент1 2 2" xfId="154"/>
+    <cellStyle name="60% — акцент1 2 2 2" xfId="155"/>
+    <cellStyle name="60% — акцент1 2 3" xfId="156"/>
+    <cellStyle name="60% — акцент1 2_2.1" xfId="157"/>
+    <cellStyle name="60% - Акцент1 3" xfId="158"/>
+    <cellStyle name="60% - Акцент1 4" xfId="159"/>
+    <cellStyle name="60% - Акцент1 5" xfId="160"/>
+    <cellStyle name="60% - Акцент1 6" xfId="161"/>
+    <cellStyle name="60% - Акцент1 7" xfId="162"/>
+    <cellStyle name="60% - Акцент2 2" xfId="163"/>
+    <cellStyle name="60% — акцент2 2" xfId="164"/>
+    <cellStyle name="60% — акцент2 2 2" xfId="165"/>
+    <cellStyle name="60% — акцент2 2 2 2" xfId="166"/>
+    <cellStyle name="60% — акцент2 2 3" xfId="167"/>
+    <cellStyle name="60% — акцент2 2_2.1" xfId="168"/>
+    <cellStyle name="60% - Акцент2 3" xfId="169"/>
+    <cellStyle name="60% - Акцент2 4" xfId="170"/>
+    <cellStyle name="60% - Акцент2 5" xfId="171"/>
+    <cellStyle name="60% - Акцент2 6" xfId="172"/>
+    <cellStyle name="60% - Акцент2 7" xfId="173"/>
+    <cellStyle name="60% - Акцент3 2" xfId="174"/>
+    <cellStyle name="60% — акцент3 2" xfId="175"/>
+    <cellStyle name="60% — акцент3 2 2" xfId="176"/>
+    <cellStyle name="60% — акцент3 2 2 2" xfId="177"/>
+    <cellStyle name="60% — акцент3 2 3" xfId="178"/>
+    <cellStyle name="60% — акцент3 2_2.1" xfId="179"/>
+    <cellStyle name="60% - Акцент3 3" xfId="180"/>
+    <cellStyle name="60% - Акцент3 4" xfId="181"/>
+    <cellStyle name="60% - Акцент3 5" xfId="182"/>
+    <cellStyle name="60% - Акцент3 6" xfId="183"/>
+    <cellStyle name="60% - Акцент3 7" xfId="184"/>
+    <cellStyle name="60% - Акцент4 2" xfId="185"/>
+    <cellStyle name="60% — акцент4 2" xfId="186"/>
+    <cellStyle name="60% — акцент4 2 2" xfId="187"/>
+    <cellStyle name="60% — акцент4 2 2 2" xfId="188"/>
+    <cellStyle name="60% — акцент4 2 3" xfId="189"/>
+    <cellStyle name="60% — акцент4 2_2.1" xfId="190"/>
+    <cellStyle name="60% - Акцент4 3" xfId="191"/>
+    <cellStyle name="60% - Акцент4 4" xfId="192"/>
+    <cellStyle name="60% - Акцент4 5" xfId="193"/>
+    <cellStyle name="60% - Акцент4 6" xfId="194"/>
+    <cellStyle name="60% - Акцент4 7" xfId="195"/>
+    <cellStyle name="60% - Акцент5 2" xfId="196"/>
+    <cellStyle name="60% — акцент5 2" xfId="197"/>
+    <cellStyle name="60% — акцент5 2 2" xfId="198"/>
+    <cellStyle name="60% — акцент5 2 2 2" xfId="199"/>
+    <cellStyle name="60% — акцент5 2 3" xfId="200"/>
+    <cellStyle name="60% — акцент5 2_2.1" xfId="201"/>
+    <cellStyle name="60% - Акцент5 3" xfId="202"/>
+    <cellStyle name="60% - Акцент5 4" xfId="203"/>
+    <cellStyle name="60% - Акцент5 5" xfId="204"/>
+    <cellStyle name="60% - Акцент5 6" xfId="205"/>
+    <cellStyle name="60% - Акцент5 7" xfId="206"/>
+    <cellStyle name="60% - Акцент6 2" xfId="207"/>
+    <cellStyle name="60% — акцент6 2" xfId="208"/>
+    <cellStyle name="60% — акцент6 2 2" xfId="209"/>
+    <cellStyle name="60% — акцент6 2 2 2" xfId="210"/>
+    <cellStyle name="60% — акцент6 2 3" xfId="211"/>
+    <cellStyle name="60% — акцент6 2_2.1" xfId="212"/>
+    <cellStyle name="60% - Акцент6 3" xfId="213"/>
+    <cellStyle name="60% - Акцент6 4" xfId="214"/>
+    <cellStyle name="60% - Акцент6 5" xfId="215"/>
+    <cellStyle name="60% - Акцент6 6" xfId="216"/>
+    <cellStyle name="60% - Акцент6 7" xfId="217"/>
+    <cellStyle name="Акцент1 2" xfId="218"/>
+    <cellStyle name="Акцент1 3" xfId="219"/>
+    <cellStyle name="Акцент1 4" xfId="220"/>
+    <cellStyle name="Акцент1 5" xfId="221"/>
+    <cellStyle name="Акцент1 6" xfId="222"/>
+    <cellStyle name="Акцент1 7" xfId="223"/>
+    <cellStyle name="Акцент2 2" xfId="224"/>
+    <cellStyle name="Акцент2 3" xfId="225"/>
+    <cellStyle name="Акцент2 4" xfId="226"/>
+    <cellStyle name="Акцент2 5" xfId="227"/>
+    <cellStyle name="Акцент2 6" xfId="228"/>
+    <cellStyle name="Акцент2 7" xfId="229"/>
+    <cellStyle name="Акцент3 2" xfId="230"/>
+    <cellStyle name="Акцент3 3" xfId="231"/>
+    <cellStyle name="Акцент3 4" xfId="232"/>
+    <cellStyle name="Акцент3 5" xfId="233"/>
+    <cellStyle name="Акцент3 6" xfId="234"/>
+    <cellStyle name="Акцент3 7" xfId="235"/>
+    <cellStyle name="Акцент4 2" xfId="236"/>
+    <cellStyle name="Акцент4 3" xfId="237"/>
+    <cellStyle name="Акцент4 4" xfId="238"/>
+    <cellStyle name="Акцент4 5" xfId="239"/>
+    <cellStyle name="Акцент4 6" xfId="240"/>
+    <cellStyle name="Акцент4 7" xfId="241"/>
+    <cellStyle name="Акцент5 2" xfId="242"/>
+    <cellStyle name="Акцент5 3" xfId="243"/>
+    <cellStyle name="Акцент5 4" xfId="244"/>
+    <cellStyle name="Акцент5 5" xfId="245"/>
+    <cellStyle name="Акцент5 6" xfId="246"/>
+    <cellStyle name="Акцент5 7" xfId="247"/>
+    <cellStyle name="Акцент6 2" xfId="248"/>
+    <cellStyle name="Акцент6 3" xfId="249"/>
+    <cellStyle name="Акцент6 4" xfId="250"/>
+    <cellStyle name="Акцент6 5" xfId="251"/>
+    <cellStyle name="Акцент6 6" xfId="252"/>
+    <cellStyle name="Акцент6 7" xfId="253"/>
+    <cellStyle name="Ввод  2" xfId="254"/>
+    <cellStyle name="Ввод  3" xfId="255"/>
+    <cellStyle name="Ввод  4" xfId="256"/>
+    <cellStyle name="Ввод  5" xfId="257"/>
+    <cellStyle name="Ввод  6" xfId="258"/>
+    <cellStyle name="Ввод  7" xfId="259"/>
+    <cellStyle name="Вывод 2" xfId="260"/>
+    <cellStyle name="Вывод 3" xfId="261"/>
+    <cellStyle name="Вывод 4" xfId="262"/>
+    <cellStyle name="Вывод 5" xfId="263"/>
+    <cellStyle name="Вывод 6" xfId="264"/>
+    <cellStyle name="Вывод 7" xfId="265"/>
+    <cellStyle name="Вычисление 2" xfId="266"/>
+    <cellStyle name="Вычисление 3" xfId="267"/>
+    <cellStyle name="Вычисление 4" xfId="268"/>
+    <cellStyle name="Вычисление 5" xfId="269"/>
+    <cellStyle name="Вычисление 6" xfId="270"/>
+    <cellStyle name="Вычисление 7" xfId="271"/>
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="272"/>
+    <cellStyle name="Гиперссылка 3" xfId="273"/>
+    <cellStyle name="Денежный 2" xfId="274"/>
+    <cellStyle name="Заголовок 1 2" xfId="275"/>
+    <cellStyle name="Заголовок 1 3" xfId="276"/>
+    <cellStyle name="Заголовок 1 4" xfId="277"/>
+    <cellStyle name="Заголовок 1 5" xfId="278"/>
+    <cellStyle name="Заголовок 1 6" xfId="279"/>
+    <cellStyle name="Заголовок 1 7" xfId="280"/>
+    <cellStyle name="Заголовок 2 2" xfId="281"/>
+    <cellStyle name="Заголовок 2 3" xfId="282"/>
+    <cellStyle name="Заголовок 2 4" xfId="283"/>
+    <cellStyle name="Заголовок 2 5" xfId="284"/>
+    <cellStyle name="Заголовок 2 6" xfId="285"/>
+    <cellStyle name="Заголовок 2 7" xfId="286"/>
+    <cellStyle name="Заголовок 3 2" xfId="287"/>
+    <cellStyle name="Заголовок 3 3" xfId="288"/>
+    <cellStyle name="Заголовок 3 4" xfId="289"/>
+    <cellStyle name="Заголовок 3 5" xfId="290"/>
+    <cellStyle name="Заголовок 3 6" xfId="291"/>
+    <cellStyle name="Заголовок 3 7" xfId="292"/>
+    <cellStyle name="Заголовок 4 2" xfId="293"/>
+    <cellStyle name="Заголовок 4 3" xfId="294"/>
+    <cellStyle name="Заголовок 4 4" xfId="295"/>
+    <cellStyle name="Заголовок 4 5" xfId="296"/>
+    <cellStyle name="Заголовок 4 6" xfId="297"/>
+    <cellStyle name="Заголовок 4 7" xfId="298"/>
+    <cellStyle name="Итог 2" xfId="299"/>
+    <cellStyle name="Итог 3" xfId="300"/>
+    <cellStyle name="Итог 4" xfId="301"/>
+    <cellStyle name="Итог 5" xfId="302"/>
+    <cellStyle name="Итог 6" xfId="303"/>
+    <cellStyle name="Итог 7" xfId="304"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="305"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="306"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="307"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="308"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="309"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="310"/>
+    <cellStyle name="Название 2" xfId="311"/>
+    <cellStyle name="Название 3" xfId="312"/>
+    <cellStyle name="Название 4" xfId="313"/>
+    <cellStyle name="Название 5" xfId="314"/>
+    <cellStyle name="Название 6" xfId="315"/>
+    <cellStyle name="Название 7" xfId="316"/>
+    <cellStyle name="Нейтральный 2" xfId="317"/>
+    <cellStyle name="Нейтральный 3" xfId="318"/>
+    <cellStyle name="Нейтральный 4" xfId="319"/>
+    <cellStyle name="Нейтральный 5" xfId="320"/>
+    <cellStyle name="Нейтральный 6" xfId="321"/>
+    <cellStyle name="Нейтральный 7" xfId="322"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 2 10" xfId="1"/>
+    <cellStyle name="Обычный 10" xfId="323"/>
+    <cellStyle name="Обычный 10 2" xfId="324"/>
+    <cellStyle name="Обычный 11" xfId="325"/>
+    <cellStyle name="Обычный 12" xfId="326"/>
+    <cellStyle name="Обычный 13" xfId="5"/>
+    <cellStyle name="Обычный 14" xfId="327"/>
+    <cellStyle name="Обычный 15" xfId="328"/>
+    <cellStyle name="Обычный 16" xfId="329"/>
+    <cellStyle name="Обычный 17" xfId="330"/>
+    <cellStyle name="Обычный 18" xfId="331"/>
+    <cellStyle name="Обычный 19" xfId="332"/>
+    <cellStyle name="Обычный 2" xfId="333"/>
+    <cellStyle name="Обычный 2 10" xfId="334"/>
+    <cellStyle name="Обычный 2 11" xfId="335"/>
+    <cellStyle name="Обычный 2 12" xfId="336"/>
+    <cellStyle name="Обычный 2 13" xfId="337"/>
+    <cellStyle name="Обычный 2 14" xfId="338"/>
+    <cellStyle name="Обычный 2 15" xfId="339"/>
+    <cellStyle name="Обычный 2 16" xfId="340"/>
+    <cellStyle name="Обычный 2 17" xfId="341"/>
+    <cellStyle name="Обычный 2 17 2" xfId="342"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="343"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="344"/>
+    <cellStyle name="Обычный 2 17 2 3 2" xfId="345"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="346"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="347"/>
+    <cellStyle name="Обычный 2 17 2_2.1" xfId="348"/>
+    <cellStyle name="Обычный 2 18" xfId="349"/>
+    <cellStyle name="Обычный 2 19" xfId="350"/>
+    <cellStyle name="Обычный 2 19 2" xfId="351"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="352"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="353"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="354"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="355"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="356"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="357"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="358"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="359"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="360"/>
+    <cellStyle name="Обычный 2 19 2 2 2_2.1" xfId="361"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="362"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="363"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="364"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="365"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="366"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="367"/>
+    <cellStyle name="Обычный 2 19 2 4 2" xfId="368"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="369"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="370"/>
+    <cellStyle name="Обычный 2 19 2_2.1" xfId="371"/>
+    <cellStyle name="Обычный 2 19 3" xfId="372"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="373"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="374"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="375"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="376"/>
+    <cellStyle name="Обычный 2 19 3 3 2" xfId="377"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="378"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="379"/>
+    <cellStyle name="Обычный 2 19 3_2.1" xfId="380"/>
+    <cellStyle name="Обычный 2 19 4" xfId="381"/>
+    <cellStyle name="Обычный 2 19 5" xfId="382"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="383"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="384"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_2.1" xfId="397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_2.1" xfId="403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_2.1" xfId="410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_2.1" xfId="418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_2.1" xfId="424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_2.1" xfId="433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_2.1" xfId="439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_2.1" xfId="446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_2.1" xfId="456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_2.1" xfId="462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_2.1" xfId="469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_2.1" xfId="477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="482"/>
+    <cellStyle name="Обычный 2 2 2 2 2_2.1" xfId="483"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="484"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="485"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="486"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="487"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="488"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="489"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="490"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="491"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="492"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_2.1" xfId="493"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="494"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="495"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="496"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="497"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_2.1" xfId="498"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="499"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="500"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="501"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="502"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="503"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3_2.1" xfId="504"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="505"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="506"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="507"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="508"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="509"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="510"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2_2.1" xfId="511"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="512"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="513"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="514"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="515"/>
+    <cellStyle name="Обычный 2 2 2 2 3_2.1" xfId="516"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="517"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="518"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="519"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="520"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="521"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="522"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="523"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2_2.1" xfId="524"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="525"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="526"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="527"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="528"/>
+    <cellStyle name="Обычный 2 2 2 2 4_2.1" xfId="529"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="530"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="531"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="532"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="533"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="534"/>
+    <cellStyle name="Обычный 2 2 2 2 5_2.1" xfId="535"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="536"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="537"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="538"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="539"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="540"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="541"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="542"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="543"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="544"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="545"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_2.1" xfId="546"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="547"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="548"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="549"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="550"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="551"/>
+    <cellStyle name="Обычный 2 2 2 4 2_2.1" xfId="552"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="553"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="554"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="555"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="556"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="557"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="558"/>
+    <cellStyle name="Обычный 2 2 2 4 3_2.1" xfId="559"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="560"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="561"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="562"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="563"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="564"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="565"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="566"/>
+    <cellStyle name="Обычный 2 2 2 5 2_2.1" xfId="567"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="568"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="569"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="570"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="571"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="572"/>
+    <cellStyle name="Обычный 2 2 2_2.1" xfId="573"/>
+    <cellStyle name="Обычный 2 2 3" xfId="574"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="575"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="576"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="577"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="578"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="579"/>
+    <cellStyle name="Обычный 2 2 3_2.1" xfId="580"/>
+    <cellStyle name="Обычный 2 2 4" xfId="581"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="582"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="583"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="584"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="585"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="586"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="587"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="588"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="589"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2_2.1" xfId="590"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="591"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="592"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="593"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="594"/>
+    <cellStyle name="Обычный 2 2 4 2 2_2.1" xfId="595"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="596"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="597"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="598"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="599"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="600"/>
+    <cellStyle name="Обычный 2 2 4 2 3_2.1" xfId="601"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="602"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="603"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="604"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="605"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="606"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="607"/>
+    <cellStyle name="Обычный 2 2 4 3 2_2.1" xfId="608"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="609"/>
+    <cellStyle name="Обычный 2 2 4 4 2" xfId="610"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="611"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="612"/>
+    <cellStyle name="Обычный 2 2 4_2.1" xfId="613"/>
+    <cellStyle name="Обычный 2 2 5" xfId="614"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="615"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="616"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="617"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="618"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="619"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="620"/>
+    <cellStyle name="Обычный 2 2 5 2 2_2.1" xfId="621"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="622"/>
+    <cellStyle name="Обычный 2 2 5 3 2" xfId="623"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="624"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="625"/>
+    <cellStyle name="Обычный 2 2 5_2.1" xfId="626"/>
+    <cellStyle name="Обычный 2 2 6" xfId="627"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="628"/>
+    <cellStyle name="Обычный 2 2 6 2 2" xfId="629"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="630"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="631"/>
+    <cellStyle name="Обычный 2 2 6_2.1" xfId="632"/>
+    <cellStyle name="Обычный 2 2 7" xfId="633"/>
+    <cellStyle name="Обычный 2 20" xfId="634"/>
+    <cellStyle name="Обычный 2 20 2" xfId="635"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="636"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="637"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="638"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="639"/>
+    <cellStyle name="Обычный 2 20 2 3 2" xfId="640"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="641"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="642"/>
+    <cellStyle name="Обычный 2 20 2_2.1" xfId="643"/>
+    <cellStyle name="Обычный 2 20 3" xfId="644"/>
+    <cellStyle name="Обычный 2 20 4" xfId="645"/>
+    <cellStyle name="Обычный 2 21" xfId="646"/>
+    <cellStyle name="Обычный 2 21 2" xfId="647"/>
+    <cellStyle name="Обычный 2 21 3" xfId="648"/>
+    <cellStyle name="Обычный 2 22" xfId="649"/>
+    <cellStyle name="Обычный 2 23" xfId="650"/>
+    <cellStyle name="Обычный 2 24" xfId="2"/>
+    <cellStyle name="Обычный 2 25" xfId="651"/>
+    <cellStyle name="Обычный 2 25 2" xfId="652"/>
+    <cellStyle name="Обычный 2 3" xfId="653"/>
+    <cellStyle name="Обычный 2 3 2" xfId="654"/>
+    <cellStyle name="Обычный 2 4" xfId="655"/>
+    <cellStyle name="Обычный 2 4 2" xfId="656"/>
+    <cellStyle name="Обычный 2 5" xfId="657"/>
+    <cellStyle name="Обычный 2 5 2" xfId="658"/>
+    <cellStyle name="Обычный 2 6" xfId="659"/>
+    <cellStyle name="Обычный 2 7" xfId="660"/>
+    <cellStyle name="Обычный 2 8" xfId="661"/>
+    <cellStyle name="Обычный 2 9" xfId="662"/>
+    <cellStyle name="Обычный 2_2.1" xfId="663"/>
+    <cellStyle name="Обычный 20" xfId="664"/>
+    <cellStyle name="Обычный 21" xfId="665"/>
+    <cellStyle name="Обычный 22" xfId="666"/>
+    <cellStyle name="Обычный 23" xfId="667"/>
+    <cellStyle name="Обычный 24" xfId="668"/>
+    <cellStyle name="Обычный 25" xfId="669"/>
+    <cellStyle name="Обычный 26" xfId="670"/>
+    <cellStyle name="Обычный 27" xfId="671"/>
+    <cellStyle name="Обычный 28" xfId="672"/>
+    <cellStyle name="Обычный 29" xfId="673"/>
+    <cellStyle name="Обычный 3" xfId="674"/>
+    <cellStyle name="Обычный 3 10" xfId="675"/>
+    <cellStyle name="Обычный 3 11" xfId="676"/>
+    <cellStyle name="Обычный 3 12" xfId="677"/>
+    <cellStyle name="Обычный 3 13" xfId="678"/>
+    <cellStyle name="Обычный 3 13 2" xfId="679"/>
+    <cellStyle name="Обычный 3 13 3" xfId="680"/>
+    <cellStyle name="Обычный 3 14" xfId="681"/>
+    <cellStyle name="Обычный 3 14 2" xfId="682"/>
+    <cellStyle name="Обычный 3 14 3" xfId="683"/>
+    <cellStyle name="Обычный 3 15" xfId="684"/>
+    <cellStyle name="Обычный 3 2" xfId="685"/>
+    <cellStyle name="Обычный 3 3" xfId="686"/>
+    <cellStyle name="Обычный 3 4" xfId="687"/>
+    <cellStyle name="Обычный 3 5" xfId="688"/>
+    <cellStyle name="Обычный 3 6" xfId="689"/>
+    <cellStyle name="Обычный 3 7" xfId="690"/>
+    <cellStyle name="Обычный 3 8" xfId="691"/>
+    <cellStyle name="Обычный 3 9" xfId="692"/>
+    <cellStyle name="Обычный 3_8" xfId="693"/>
+    <cellStyle name="Обычный 30" xfId="694"/>
+    <cellStyle name="Обычный 31" xfId="695"/>
+    <cellStyle name="Обычный 32" xfId="696"/>
+    <cellStyle name="Обычный 33" xfId="697"/>
+    <cellStyle name="Обычный 34" xfId="698"/>
+    <cellStyle name="Обычный 35" xfId="699"/>
+    <cellStyle name="Обычный 36" xfId="700"/>
+    <cellStyle name="Обычный 37" xfId="701"/>
+    <cellStyle name="Обычный 38" xfId="702"/>
+    <cellStyle name="Обычный 39" xfId="703"/>
+    <cellStyle name="Обычный 4" xfId="704"/>
+    <cellStyle name="Обычный 4 10" xfId="705"/>
+    <cellStyle name="Обычный 4 12" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="706"/>
+    <cellStyle name="Обычный 4 3" xfId="707"/>
+    <cellStyle name="Обычный 4 4" xfId="708"/>
+    <cellStyle name="Обычный 4 5" xfId="709"/>
+    <cellStyle name="Обычный 4 6" xfId="710"/>
+    <cellStyle name="Обычный 4 7" xfId="711"/>
+    <cellStyle name="Обычный 4 8" xfId="712"/>
+    <cellStyle name="Обычный 4 9" xfId="713"/>
+    <cellStyle name="Обычный 4 9 2" xfId="714"/>
+    <cellStyle name="Обычный 4 9 3" xfId="715"/>
+    <cellStyle name="Обычный 4_8" xfId="716"/>
+    <cellStyle name="Обычный 40" xfId="717"/>
+    <cellStyle name="Обычный 5" xfId="718"/>
+    <cellStyle name="Обычный 5 2" xfId="719"/>
+    <cellStyle name="Обычный 5 3" xfId="720"/>
+    <cellStyle name="Обычный 5 4" xfId="721"/>
+    <cellStyle name="Обычный 5 5" xfId="722"/>
+    <cellStyle name="Обычный 5_8" xfId="723"/>
+    <cellStyle name="Обычный 56" xfId="724"/>
+    <cellStyle name="Обычный 6" xfId="725"/>
+    <cellStyle name="Обычный 6 2" xfId="726"/>
+    <cellStyle name="Обычный 6 3" xfId="727"/>
+    <cellStyle name="Обычный 6_8" xfId="728"/>
+    <cellStyle name="Обычный 7" xfId="729"/>
+    <cellStyle name="Обычный 7 2" xfId="730"/>
+    <cellStyle name="Обычный 7_8" xfId="731"/>
+    <cellStyle name="Обычный 8" xfId="732"/>
+    <cellStyle name="Обычный 9" xfId="733"/>
+    <cellStyle name="Обычный_tabsv3" xfId="3"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="734"/>
+    <cellStyle name="Плохой 2" xfId="735"/>
+    <cellStyle name="Плохой 3" xfId="736"/>
+    <cellStyle name="Плохой 4" xfId="737"/>
+    <cellStyle name="Плохой 5" xfId="738"/>
+    <cellStyle name="Плохой 6" xfId="739"/>
+    <cellStyle name="Плохой 7" xfId="740"/>
+    <cellStyle name="Пояснение 2" xfId="741"/>
+    <cellStyle name="Пояснение 3" xfId="742"/>
+    <cellStyle name="Пояснение 4" xfId="743"/>
+    <cellStyle name="Пояснение 5" xfId="744"/>
+    <cellStyle name="Пояснение 6" xfId="745"/>
+    <cellStyle name="Пояснение 7" xfId="746"/>
+    <cellStyle name="Примечание 2" xfId="747"/>
+    <cellStyle name="Примечание 2 2" xfId="748"/>
+    <cellStyle name="Примечание 2 2 2" xfId="749"/>
+    <cellStyle name="Примечание 2 3" xfId="750"/>
+    <cellStyle name="Примечание 2_8" xfId="751"/>
+    <cellStyle name="Примечание 3" xfId="752"/>
+    <cellStyle name="Примечание 4" xfId="753"/>
+    <cellStyle name="Примечание 5" xfId="754"/>
+    <cellStyle name="Примечание 6" xfId="755"/>
+    <cellStyle name="Примечание 7" xfId="756"/>
+    <cellStyle name="Связанная ячейка 2" xfId="757"/>
+    <cellStyle name="Связанная ячейка 3" xfId="758"/>
+    <cellStyle name="Связанная ячейка 4" xfId="759"/>
+    <cellStyle name="Связанная ячейка 5" xfId="760"/>
+    <cellStyle name="Связанная ячейка 6" xfId="761"/>
+    <cellStyle name="Связанная ячейка 7" xfId="762"/>
+    <cellStyle name="Текст предупреждения 2" xfId="763"/>
+    <cellStyle name="Текст предупреждения 3" xfId="764"/>
+    <cellStyle name="Текст предупреждения 4" xfId="765"/>
+    <cellStyle name="Текст предупреждения 5" xfId="766"/>
+    <cellStyle name="Текст предупреждения 6" xfId="767"/>
+    <cellStyle name="Текст предупреждения 7" xfId="768"/>
+    <cellStyle name="Хороший 2" xfId="769"/>
+    <cellStyle name="Хороший 3" xfId="770"/>
+    <cellStyle name="Хороший 4" xfId="771"/>
+    <cellStyle name="Хороший 5" xfId="772"/>
+    <cellStyle name="Хороший 6" xfId="773"/>
+    <cellStyle name="Хороший 7" xfId="774"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -796,7980 +3115,20266 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a0d/6bb5ro2s1bt109t6ijw070abrruf9hm7/%D0%A1%D0%BF%D1%80%D0%B0%D0%B2%D0%BE%D1%87%D0%BD%D0%B8%D0%BA%20skpsh..xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/publications/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.kauaz@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DR73"/>
+  <dimension ref="A1:C32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" style="32" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="87" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="43" style="42" customWidth="1"/>
+    <col min="3" max="3" width="83.7109375" style="41" customWidth="1"/>
+    <col min="4" max="16384" width="9.28515625" style="41"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-[...101 lines deleted...]
-      <c r="DR1" s="47"/>
+    <row r="1" spans="1:3" s="11" customFormat="1" ht="12.75">
+      <c r="A1" s="9"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
     </row>
-    <row r="2" spans="1:122" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...64 lines deleted...]
-      <c r="CS2" s="51"/>
+    <row r="2" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A2" s="12"/>
+      <c r="B2" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="80" t="s">
+        <v>77</v>
+      </c>
     </row>
-    <row r="3" spans="1:122" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="48" t="s">
+    <row r="3" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A3" s="12"/>
+      <c r="B3" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A4" s="12"/>
+      <c r="B4" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="79" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="14" customFormat="1" ht="25.5">
+      <c r="A5" s="12"/>
+      <c r="B5" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="18" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A6" s="12"/>
+      <c r="B6" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A7" s="12"/>
+      <c r="B7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="14" customFormat="1" ht="38.25">
+      <c r="A8" s="12"/>
+      <c r="B8" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="22" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="14" customFormat="1" ht="25.5">
+      <c r="A9" s="12"/>
+      <c r="B9" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="11" customFormat="1" ht="12.75">
+      <c r="A10" s="9"/>
+      <c r="B10" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A11" s="12"/>
+      <c r="B11" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="14" customFormat="1" ht="76.5">
+      <c r="A12" s="12"/>
+      <c r="B12" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="28" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A13" s="12"/>
+      <c r="B13" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="49"/>
-[...10 lines deleted...]
-      <c r="N3" s="48" t="s">
+      <c r="C13" s="29" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A14" s="12"/>
+      <c r="B14" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="49"/>
-[...10 lines deleted...]
-      <c r="Z3" s="48" t="s">
+      <c r="C14" s="29" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A15" s="12"/>
+      <c r="B15" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="AA3" s="49"/>
-[...10 lines deleted...]
-      <c r="AL3" s="48" t="s">
+      <c r="C15" s="30" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A16" s="12"/>
+      <c r="B16" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="AM3" s="49"/>
-[...65 lines deleted...]
-      <c r="CS3" s="50"/>
+      <c r="C16" s="31" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="4" spans="1:122" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C4" s="38" t="s">
+    <row r="17" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A17" s="12"/>
+      <c r="B17" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="38" t="s">
+      <c r="C17" s="33" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A18" s="12"/>
+      <c r="B18" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="39" t="s">
+      <c r="C18" s="34">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="14" customFormat="1" ht="12.75">
+      <c r="A19" s="35"/>
+      <c r="B19" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="38" t="s">
-[...273 lines deleted...]
-        <v>36</v>
+      <c r="C19" s="43" t="s">
+        <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:122" s="15" customFormat="1" x14ac:dyDescent="0.2">
-[...282 lines deleted...]
-      <c r="CS5" s="45"/>
+    <row r="20" spans="1:3" s="11" customFormat="1" ht="12.75">
+      <c r="A20" s="9"/>
+      <c r="B20" s="14"/>
     </row>
-    <row r="6" spans="1:122" s="15" customFormat="1" x14ac:dyDescent="0.2">
-[...282 lines deleted...]
-      <c r="CS6" s="46"/>
+    <row r="21" spans="1:3" s="11" customFormat="1" ht="12.75">
+      <c r="A21" s="9"/>
+      <c r="B21" s="37"/>
+      <c r="C21" s="38"/>
     </row>
-    <row r="7" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
-[...282 lines deleted...]
-      <c r="CS7" s="46"/>
+    <row r="22" spans="1:3" s="11" customFormat="1" ht="12.75">
+      <c r="A22" s="9"/>
+      <c r="B22" s="14"/>
     </row>
-    <row r="8" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
-[...6423 lines deleted...]
-      <c r="Y73" s="2"/>
+    <row r="32" spans="1:3">
+      <c r="B32" s="40"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
+  <hyperlinks>
+    <hyperlink ref="C11" r:id="rId1" display="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/publications/"/>
+    <hyperlink ref="C9" r:id="rId2"/>
+    <hyperlink ref="C6" r:id="rId3"/>
+    <hyperlink ref="C5" r:id="rId4"/>
+    <hyperlink ref="C16" r:id="rId5"/>
+    <hyperlink ref="C19" r:id="rId6"/>
+    <hyperlink ref="C3" r:id="rId7"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS24"/>
+  <sheetViews>
+    <sheetView topLeftCell="BU1" workbookViewId="0">
+      <selection activeCell="CN30" sqref="CN30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" style="50" customWidth="1"/>
+    <col min="2" max="97" width="8.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" ht="17.100000000000001" customHeight="1" thickBot="1">
+      <c r="A1" s="45"/>
+      <c r="B1" s="84" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="85"/>
+      <c r="R1" s="85"/>
+      <c r="S1" s="85"/>
+      <c r="T1" s="85"/>
+      <c r="U1" s="85"/>
+      <c r="V1" s="85"/>
+      <c r="W1" s="85"/>
+      <c r="X1" s="85"/>
+      <c r="Y1" s="85"/>
+      <c r="Z1" s="85"/>
+      <c r="AA1" s="85"/>
+      <c r="AB1" s="85"/>
+      <c r="AC1" s="85"/>
+      <c r="AD1" s="85"/>
+      <c r="AE1" s="85"/>
+      <c r="AF1" s="85"/>
+      <c r="AG1" s="85"/>
+      <c r="AH1" s="85"/>
+      <c r="AI1" s="85"/>
+      <c r="AJ1" s="85"/>
+      <c r="AK1" s="85"/>
+      <c r="AL1" s="85"/>
+      <c r="AM1" s="85"/>
+      <c r="AN1" s="85"/>
+      <c r="AO1" s="85"/>
+      <c r="AP1" s="85"/>
+      <c r="AQ1" s="85"/>
+      <c r="AR1" s="85"/>
+      <c r="AS1" s="85"/>
+      <c r="AT1" s="85"/>
+      <c r="AU1" s="85"/>
+      <c r="AV1" s="85"/>
+      <c r="AW1" s="85"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
+      <c r="BE1" s="44"/>
+      <c r="BF1" s="44"/>
+      <c r="BG1" s="44"/>
+      <c r="BH1" s="44"/>
+      <c r="BI1" s="44"/>
+      <c r="BJ1" s="44"/>
+      <c r="BK1" s="44"/>
+      <c r="BL1" s="44"/>
+      <c r="BM1" s="44"/>
+      <c r="BN1" s="44"/>
+      <c r="BO1" s="44"/>
+      <c r="BP1" s="44"/>
+      <c r="BQ1" s="44"/>
+      <c r="BR1" s="44"/>
+      <c r="BS1" s="44"/>
+      <c r="BT1" s="44"/>
+      <c r="BU1" s="44"/>
+      <c r="BV1" s="84"/>
+      <c r="BW1" s="85"/>
+      <c r="BX1" s="85"/>
+      <c r="BY1" s="85"/>
+      <c r="BZ1" s="85"/>
+      <c r="CA1" s="85"/>
+      <c r="CB1" s="85"/>
+      <c r="CC1" s="85"/>
+      <c r="CD1" s="85"/>
+      <c r="CE1" s="85"/>
+      <c r="CF1" s="85"/>
+      <c r="CG1" s="85"/>
+      <c r="CH1" s="85"/>
+      <c r="CI1" s="85"/>
+      <c r="CJ1" s="85"/>
+      <c r="CK1" s="85"/>
+      <c r="CL1" s="85"/>
+      <c r="CM1" s="85"/>
+      <c r="CN1" s="85"/>
+      <c r="CO1" s="85"/>
+      <c r="CP1" s="85"/>
+      <c r="CQ1" s="85"/>
+      <c r="CR1" s="85"/>
+      <c r="CS1" s="85"/>
+    </row>
+    <row r="2" spans="1:97" ht="13.5" thickBot="1">
+      <c r="A2" s="86"/>
+      <c r="B2" s="81" t="s">
+        <v>66</v>
+      </c>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="81" t="s">
+        <v>67</v>
+      </c>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="81" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="83"/>
+      <c r="AL2" s="81" t="s">
+        <v>69</v>
+      </c>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="82"/>
+      <c r="AT2" s="82"/>
+      <c r="AU2" s="82"/>
+      <c r="AV2" s="82"/>
+      <c r="AW2" s="83"/>
+      <c r="AX2" s="81" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY2" s="82"/>
+      <c r="AZ2" s="82"/>
+      <c r="BA2" s="82"/>
+      <c r="BB2" s="82"/>
+      <c r="BC2" s="82"/>
+      <c r="BD2" s="82"/>
+      <c r="BE2" s="82"/>
+      <c r="BF2" s="82"/>
+      <c r="BG2" s="82"/>
+      <c r="BH2" s="82"/>
+      <c r="BI2" s="83"/>
+      <c r="BJ2" s="81" t="s">
+        <v>71</v>
+      </c>
+      <c r="BK2" s="82"/>
+      <c r="BL2" s="82"/>
+      <c r="BM2" s="82"/>
+      <c r="BN2" s="82"/>
+      <c r="BO2" s="82"/>
+      <c r="BP2" s="82"/>
+      <c r="BQ2" s="82"/>
+      <c r="BR2" s="82"/>
+      <c r="BS2" s="82"/>
+      <c r="BT2" s="82"/>
+      <c r="BU2" s="83"/>
+      <c r="BV2" s="81" t="s">
+        <v>72</v>
+      </c>
+      <c r="BW2" s="82"/>
+      <c r="BX2" s="82"/>
+      <c r="BY2" s="82"/>
+      <c r="BZ2" s="82"/>
+      <c r="CA2" s="82"/>
+      <c r="CB2" s="82"/>
+      <c r="CC2" s="82"/>
+      <c r="CD2" s="82"/>
+      <c r="CE2" s="82"/>
+      <c r="CF2" s="82"/>
+      <c r="CG2" s="83"/>
+      <c r="CH2" s="81" t="s">
+        <v>73</v>
+      </c>
+      <c r="CI2" s="82"/>
+      <c r="CJ2" s="82"/>
+      <c r="CK2" s="82"/>
+      <c r="CL2" s="82"/>
+      <c r="CM2" s="82"/>
+      <c r="CN2" s="82"/>
+      <c r="CO2" s="82"/>
+      <c r="CP2" s="82"/>
+      <c r="CQ2" s="82"/>
+      <c r="CR2" s="82"/>
+      <c r="CS2" s="83"/>
+    </row>
+    <row r="3" spans="1:97" ht="13.5" thickBot="1">
+      <c r="A3" s="87"/>
+      <c r="B3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="D3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="E3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="F3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="G3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="H3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="I3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="J3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="K3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="L3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="M3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="N3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="O3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="P3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="R3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="S3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="T3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="U3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="V3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="W3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="X3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="AK3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="AL3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="AN3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="AP3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="AQ3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="AR3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="AS3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="AT3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="AU3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="AV3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="AW3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="AX3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="AY3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="AZ3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="BA3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="BB3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="BC3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="BD3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="BE3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="BF3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="BG3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="BH3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="BI3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="BJ3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="BK3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="BL3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="BM3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="BN3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="BO3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="BP3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="BQ3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="BR3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="BS3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="BT3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="BU3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="BV3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="BW3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="BX3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="BY3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="BZ3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="CA3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="CB3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="CC3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="CD3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="CE3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="CF3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="CG3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="CH3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="CI3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="CJ3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="CK3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="CL3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="CM3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="CN3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="CO3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="CP3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="CQ3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="CR3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="CS3" s="78" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:97">
+      <c r="A4" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="51">
+        <v>128.49835999999999</v>
+      </c>
+      <c r="C4" s="51">
+        <v>118.25214</v>
+      </c>
+      <c r="D4" s="52">
+        <v>154.26646</v>
+      </c>
+      <c r="E4" s="53">
+        <v>124.55565</v>
+      </c>
+      <c r="F4" s="54">
+        <v>134.30761999999999</v>
+      </c>
+      <c r="G4" s="55">
+        <v>210.25176999999999</v>
+      </c>
+      <c r="H4" s="55">
+        <v>119.74786999999999</v>
+      </c>
+      <c r="I4" s="53">
+        <v>141.03018</v>
+      </c>
+      <c r="J4" s="53">
+        <v>191.21542000000002</v>
+      </c>
+      <c r="K4" s="56">
+        <v>161.50942999999998</v>
+      </c>
+      <c r="L4" s="53">
+        <v>187.11587</v>
+      </c>
+      <c r="M4" s="55">
+        <v>304.73806000000002</v>
+      </c>
+      <c r="N4" s="51">
+        <v>133.97809000000004</v>
+      </c>
+      <c r="O4" s="51">
+        <v>120.76397999999999</v>
+      </c>
+      <c r="P4" s="52">
+        <v>161.65931</v>
+      </c>
+      <c r="Q4" s="53">
+        <v>126.06293000000001</v>
+      </c>
+      <c r="R4" s="54">
+        <v>138.74766</v>
+      </c>
+      <c r="S4" s="57">
+        <v>219.00525000000002</v>
+      </c>
+      <c r="T4" s="58">
+        <v>125.30978999999999</v>
+      </c>
+      <c r="U4" s="53">
+        <v>147.31351999999998</v>
+      </c>
+      <c r="V4" s="53">
+        <v>199.59652</v>
+      </c>
+      <c r="W4" s="56">
+        <v>165.74723</v>
+      </c>
+      <c r="X4" s="53">
+        <v>193.69737000000001</v>
+      </c>
+      <c r="Y4" s="55">
+        <v>324.25071999999994</v>
+      </c>
+      <c r="Z4" s="51">
+        <v>140.25347999999997</v>
+      </c>
+      <c r="AA4" s="51">
+        <v>129.58975000000001</v>
+      </c>
+      <c r="AB4" s="52">
+        <v>167.78256999999994</v>
+      </c>
+      <c r="AC4" s="52">
+        <v>133.52217000000016</v>
+      </c>
+      <c r="AD4" s="54">
+        <v>147.48205999999993</v>
+      </c>
+      <c r="AE4" s="55">
+        <v>231.15315999999993</v>
+      </c>
+      <c r="AF4" s="58">
+        <v>131.45050000000003</v>
+      </c>
+      <c r="AG4" s="53">
+        <v>161.45305000000005</v>
+      </c>
+      <c r="AH4" s="53">
+        <v>212.25653999999986</v>
+      </c>
+      <c r="AI4" s="56">
+        <v>173.22404000000003</v>
+      </c>
+      <c r="AJ4" s="53">
+        <v>202.21680999999981</v>
+      </c>
+      <c r="AK4" s="55">
+        <v>330.82485000000008</v>
+      </c>
+      <c r="AL4" s="51">
+        <v>140.3287</v>
+      </c>
+      <c r="AM4" s="51">
+        <v>130.66144</v>
+      </c>
+      <c r="AN4" s="52">
+        <v>171.72079000000005</v>
+      </c>
+      <c r="AO4" s="52">
+        <v>138.16245000000001</v>
+      </c>
+      <c r="AP4" s="54">
+        <v>147.17902000000015</v>
+      </c>
+      <c r="AQ4" s="55">
+        <v>235.20842999999999</v>
+      </c>
+      <c r="AR4" s="55">
+        <v>133.25957</v>
+      </c>
+      <c r="AS4" s="59">
+        <v>158.17169000000001</v>
+      </c>
+      <c r="AT4" s="54">
+        <v>209.78377999999998</v>
+      </c>
+      <c r="AU4" s="54">
+        <v>175.95112000000012</v>
+      </c>
+      <c r="AV4" s="54">
+        <v>203.10564000000002</v>
+      </c>
+      <c r="AW4" s="54">
+        <v>327.41721000000001</v>
+      </c>
+      <c r="AX4" s="51">
+        <v>123.5081</v>
+      </c>
+      <c r="AY4" s="51">
+        <v>114.60301</v>
+      </c>
+      <c r="AZ4" s="52">
+        <v>149.62234000000001</v>
+      </c>
+      <c r="BA4" s="52">
+        <v>125.02942999999999</v>
+      </c>
+      <c r="BB4" s="54">
+        <v>131.74250000000001</v>
+      </c>
+      <c r="BC4" s="55">
+        <v>199.99620999999999</v>
+      </c>
+      <c r="BD4" s="55">
+        <v>114.18675999999999</v>
+      </c>
+      <c r="BE4" s="59">
+        <v>142.25670000000002</v>
+      </c>
+      <c r="BF4" s="54">
+        <v>191.32744</v>
+      </c>
+      <c r="BG4" s="54">
+        <v>154.86060999999995</v>
+      </c>
+      <c r="BH4" s="54">
+        <v>176.79846000000001</v>
+      </c>
+      <c r="BI4" s="54">
+        <v>285.88448</v>
+      </c>
+      <c r="BJ4" s="51">
+        <v>122.58034000000001</v>
+      </c>
+      <c r="BK4" s="51">
+        <v>121.13489999999999</v>
+      </c>
+      <c r="BL4" s="52">
+        <v>153.07906</v>
+      </c>
+      <c r="BM4" s="52">
+        <v>128.59808000000001</v>
+      </c>
+      <c r="BN4" s="54">
+        <v>132.89794000000001</v>
+      </c>
+      <c r="BO4" s="55">
+        <v>220.00726999999998</v>
+      </c>
+      <c r="BP4" s="55">
+        <v>123.40418000000011</v>
+      </c>
+      <c r="BQ4" s="59">
+        <v>145.69599000000005</v>
+      </c>
+      <c r="BR4" s="54">
+        <v>195.90940999999998</v>
+      </c>
+      <c r="BS4" s="54">
+        <v>157.68916999999988</v>
+      </c>
+      <c r="BT4" s="54">
+        <v>178.27308000000016</v>
+      </c>
+      <c r="BU4" s="54">
+        <v>316</v>
+      </c>
+      <c r="BV4" s="51">
+        <v>125.6974</v>
+      </c>
+      <c r="BW4" s="51">
+        <v>121.82898000000002</v>
+      </c>
+      <c r="BX4" s="52">
+        <v>160.08665000000002</v>
+      </c>
+      <c r="BY4" s="52">
+        <v>133.73896000000008</v>
+      </c>
+      <c r="BZ4" s="54">
+        <v>136.6</v>
+      </c>
+      <c r="CA4" s="55">
+        <v>212.6081999999999</v>
+      </c>
+      <c r="CB4" s="55">
+        <v>129.4153500000001</v>
+      </c>
+      <c r="CC4" s="59">
+        <v>146.84275999999966</v>
+      </c>
+      <c r="CD4" s="54">
+        <v>209.82149999999999</v>
+      </c>
+      <c r="CE4" s="54">
+        <v>165.97031999999899</v>
+      </c>
+      <c r="CF4" s="54">
+        <v>186.33799000000067</v>
+      </c>
+      <c r="CG4" s="54">
+        <v>319.6843000000008</v>
+      </c>
+      <c r="CH4" s="51">
+        <v>128.56391999999997</v>
+      </c>
+      <c r="CI4" s="51">
+        <v>127.30975999999998</v>
+      </c>
+      <c r="CJ4" s="52">
+        <v>165.75209000000009</v>
+      </c>
+      <c r="CK4" s="52">
+        <v>138.22158000000007</v>
+      </c>
+      <c r="CL4" s="52">
+        <v>143.49680000000001</v>
+      </c>
+      <c r="CM4" s="55">
+        <v>234.8626499999998</v>
+      </c>
+      <c r="CN4" s="55">
+        <v>135.8120600000002</v>
+      </c>
+      <c r="CO4" s="59">
+        <v>152.26739999999972</v>
+      </c>
+      <c r="CP4" s="54">
+        <v>203.75392000000033</v>
+      </c>
+      <c r="CQ4" s="54"/>
+      <c r="CR4" s="54"/>
+      <c r="CS4" s="54"/>
+    </row>
+    <row r="5" spans="1:97">
+      <c r="A5" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="G5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="H5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="K5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="L5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="M5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="O5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="P5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="S5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="T5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="U5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="W5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="X5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ5" s="60">
+        <v>21.788810000000002</v>
+      </c>
+      <c r="AR5" s="60">
+        <v>12.93679</v>
+      </c>
+      <c r="AS5" s="61">
+        <v>13.995839999999999</v>
+      </c>
+      <c r="AT5" s="62">
+        <v>17.432699999999983</v>
+      </c>
+      <c r="AU5" s="62">
+        <v>12.57898000000001</v>
+      </c>
+      <c r="AV5" s="62">
+        <v>18.219360000000002</v>
+      </c>
+      <c r="AW5" s="62">
+        <v>36.804459999999999</v>
+      </c>
+      <c r="AX5" s="60">
+        <v>5.3467399999999996</v>
+      </c>
+      <c r="AY5" s="60">
+        <v>6.6734999999999998</v>
+      </c>
+      <c r="AZ5" s="60">
+        <v>7.9657999999999998</v>
+      </c>
+      <c r="BA5" s="60">
+        <v>8.2605699999999995</v>
+      </c>
+      <c r="BB5" s="60">
+        <v>9.7342600000000008</v>
+      </c>
+      <c r="BC5" s="60">
+        <v>17.829549999999998</v>
+      </c>
+      <c r="BD5" s="60">
+        <v>10.52163</v>
+      </c>
+      <c r="BE5" s="61">
+        <v>12.08333</v>
+      </c>
+      <c r="BF5" s="62">
+        <v>15.083290000000002</v>
+      </c>
+      <c r="BG5" s="62">
+        <v>10.54871</v>
+      </c>
+      <c r="BH5" s="62">
+        <v>13.74019</v>
+      </c>
+      <c r="BI5" s="62">
+        <v>31.582450000000001</v>
+      </c>
+      <c r="BJ5" s="60">
+        <v>5.3392600000000003</v>
+      </c>
+      <c r="BK5" s="60">
+        <v>7.2895799999999999</v>
+      </c>
+      <c r="BL5" s="60">
+        <v>8.5253600000000009</v>
+      </c>
+      <c r="BM5" s="60">
+        <v>8.7777700000000003</v>
+      </c>
+      <c r="BN5" s="60">
+        <v>9.2904400000000003</v>
+      </c>
+      <c r="BO5" s="60">
+        <v>18.267439999999997</v>
+      </c>
+      <c r="BP5" s="60">
+        <v>10.741509999999984</v>
+      </c>
+      <c r="BQ5" s="61">
+        <v>12.434580000000025</v>
+      </c>
+      <c r="BR5" s="62">
+        <v>15.463970000000003</v>
+      </c>
+      <c r="BS5" s="62">
+        <v>10.792579999999987</v>
+      </c>
+      <c r="BT5" s="62">
+        <v>13.004590000000007</v>
+      </c>
+      <c r="BU5" s="62">
+        <v>32.9</v>
+      </c>
+      <c r="BV5" s="60">
+        <v>5.7383500000000005</v>
+      </c>
+      <c r="BW5" s="60">
+        <v>7.1763700000000004</v>
+      </c>
+      <c r="BX5" s="60">
+        <v>8.721759999999998</v>
+      </c>
+      <c r="BY5" s="60">
+        <v>9.3119500000000031</v>
+      </c>
+      <c r="BZ5" s="60">
+        <v>10.3</v>
+      </c>
+      <c r="CA5" s="60">
+        <v>19.194629999999997</v>
+      </c>
+      <c r="CB5" s="60">
+        <v>11.46188999999999</v>
+      </c>
+      <c r="CC5" s="61">
+        <v>12.994800000000012</v>
+      </c>
+      <c r="CD5" s="62">
+        <v>16.057600000000008</v>
+      </c>
+      <c r="CE5" s="62">
+        <v>11.491329999999991</v>
+      </c>
+      <c r="CF5" s="62">
+        <v>13.536770000000004</v>
+      </c>
+      <c r="CG5" s="62">
+        <v>33.971120000000028</v>
+      </c>
+      <c r="CH5" s="60">
+        <v>6.1354300000000004</v>
+      </c>
+      <c r="CI5" s="60">
+        <v>7.7187700000000001</v>
+      </c>
+      <c r="CJ5" s="60">
+        <v>8.9654000000000007</v>
+      </c>
+      <c r="CK5" s="60">
+        <v>9.5462199999999982</v>
+      </c>
+      <c r="CL5" s="60">
+        <v>10.925319999999999</v>
+      </c>
+      <c r="CM5" s="60">
+        <v>20.241630000000008</v>
+      </c>
+      <c r="CN5" s="60">
+        <v>12.226109999999998</v>
+      </c>
+      <c r="CO5" s="61">
+        <v>14.723579999999998</v>
+      </c>
+      <c r="CP5" s="62">
+        <v>17.084439999999987</v>
+      </c>
+      <c r="CQ5" s="62"/>
+      <c r="CR5" s="62"/>
+      <c r="CS5" s="62"/>
+    </row>
+    <row r="6" spans="1:97">
+      <c r="A6" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="63">
+        <v>11.830060000000001</v>
+      </c>
+      <c r="C6" s="63">
+        <v>10.373329999999999</v>
+      </c>
+      <c r="D6" s="64">
+        <v>11.19791</v>
+      </c>
+      <c r="E6" s="63">
+        <v>11.08939</v>
+      </c>
+      <c r="F6" s="62">
+        <v>11.60267</v>
+      </c>
+      <c r="G6" s="62">
+        <v>13.582879999999999</v>
+      </c>
+      <c r="H6" s="62">
+        <v>10.35833</v>
+      </c>
+      <c r="I6" s="63">
+        <v>9.9180200000000003</v>
+      </c>
+      <c r="J6" s="63">
+        <v>11.29302</v>
+      </c>
+      <c r="K6" s="61">
+        <v>10.780760000000001</v>
+      </c>
+      <c r="L6" s="63">
+        <v>13.07892</v>
+      </c>
+      <c r="M6" s="62">
+        <v>15.00306</v>
+      </c>
+      <c r="N6" s="63">
+        <v>12.00745</v>
+      </c>
+      <c r="O6" s="63">
+        <v>10.123719999999997</v>
+      </c>
+      <c r="P6" s="64">
+        <v>13.901290000000001</v>
+      </c>
+      <c r="Q6" s="63">
+        <v>11.82877</v>
+      </c>
+      <c r="R6" s="62">
+        <v>12.235760000000001</v>
+      </c>
+      <c r="S6" s="65">
+        <v>14.809659999999999</v>
+      </c>
+      <c r="T6" s="62">
+        <v>10.62439</v>
+      </c>
+      <c r="U6" s="63">
+        <v>10.186459999999999</v>
+      </c>
+      <c r="V6" s="63">
+        <v>11.748799999999999</v>
+      </c>
+      <c r="W6" s="61">
+        <v>11.211120000000001</v>
+      </c>
+      <c r="X6" s="63">
+        <v>13.693020000000001</v>
+      </c>
+      <c r="Y6" s="62">
+        <v>16.638300000000001</v>
+      </c>
+      <c r="Z6" s="66">
+        <v>15.05987</v>
+      </c>
+      <c r="AA6" s="66">
+        <v>15.063039999999999</v>
+      </c>
+      <c r="AB6" s="64">
+        <v>16.088030000000003</v>
+      </c>
+      <c r="AC6" s="64">
+        <v>15.565979999999996</v>
+      </c>
+      <c r="AD6" s="62">
+        <v>16.156759999999995</v>
+      </c>
+      <c r="AE6" s="62">
+        <v>18.161170000000013</v>
+      </c>
+      <c r="AF6" s="62">
+        <v>13.854089999999999</v>
+      </c>
+      <c r="AG6" s="63">
+        <v>13.475150000000008</v>
+      </c>
+      <c r="AH6" s="63">
+        <v>15.22556000000003</v>
+      </c>
+      <c r="AI6" s="61">
+        <v>14.114889999999985</v>
+      </c>
+      <c r="AJ6" s="63">
+        <v>16.031779999999998</v>
+      </c>
+      <c r="AK6" s="62">
+        <v>19.19804000000001</v>
+      </c>
+      <c r="AL6" s="66">
+        <v>15.306520000000001</v>
+      </c>
+      <c r="AM6" s="66">
+        <v>15.07441</v>
+      </c>
+      <c r="AN6" s="64">
+        <v>17.285720000000001</v>
+      </c>
+      <c r="AO6" s="64">
+        <v>15.17299</v>
+      </c>
+      <c r="AP6" s="62">
+        <v>15.71388000000001</v>
+      </c>
+      <c r="AQ6" s="62">
+        <v>18.02814</v>
+      </c>
+      <c r="AR6" s="62">
+        <v>15.038530000000002</v>
+      </c>
+      <c r="AS6" s="61">
+        <v>13.72049</v>
+      </c>
+      <c r="AT6" s="62">
+        <v>15.079279999999997</v>
+      </c>
+      <c r="AU6" s="62">
+        <v>14.166640000000013</v>
+      </c>
+      <c r="AV6" s="62">
+        <v>16.161180000000002</v>
+      </c>
+      <c r="AW6" s="62">
+        <v>19.254110000000001</v>
+      </c>
+      <c r="AX6" s="66">
+        <v>15.518520000000001</v>
+      </c>
+      <c r="AY6" s="66">
+        <v>16.514310000000002</v>
+      </c>
+      <c r="AZ6" s="64">
+        <v>15.90293</v>
+      </c>
+      <c r="BA6" s="64">
+        <v>17.875040000000002</v>
+      </c>
+      <c r="BB6" s="62">
+        <v>17.079000000000001</v>
+      </c>
+      <c r="BC6" s="62">
+        <v>18.35041</v>
+      </c>
+      <c r="BD6" s="62">
+        <v>15.234549999999999</v>
+      </c>
+      <c r="BE6" s="61">
+        <v>14.40577</v>
+      </c>
+      <c r="BF6" s="62">
+        <v>15.835510000000001</v>
+      </c>
+      <c r="BG6" s="62">
+        <v>14.810559999999981</v>
+      </c>
+      <c r="BH6" s="62">
+        <v>17.21658</v>
+      </c>
+      <c r="BI6" s="62">
+        <v>17.428810000000002</v>
+      </c>
+      <c r="BJ6" s="66">
+        <v>15.513030000000001</v>
+      </c>
+      <c r="BK6" s="66">
+        <v>15.14856</v>
+      </c>
+      <c r="BL6" s="64">
+        <v>17.080539999999999</v>
+      </c>
+      <c r="BM6" s="64">
+        <v>16.63982</v>
+      </c>
+      <c r="BN6" s="62">
+        <v>16.006899999999998</v>
+      </c>
+      <c r="BO6" s="62">
+        <v>20.389610000000001</v>
+      </c>
+      <c r="BP6" s="62">
+        <v>14.967469999999992</v>
+      </c>
+      <c r="BQ6" s="61">
+        <v>14.536920000000009</v>
+      </c>
+      <c r="BR6" s="62">
+        <v>15.734819999999985</v>
+      </c>
+      <c r="BS6" s="62">
+        <v>15.079980000000035</v>
+      </c>
+      <c r="BT6" s="62">
+        <v>15.858249999999998</v>
+      </c>
+      <c r="BU6" s="62">
+        <v>18.8</v>
+      </c>
+      <c r="BV6" s="66">
+        <v>14.988890000000001</v>
+      </c>
+      <c r="BW6" s="60">
+        <v>18.355789999999995</v>
+      </c>
+      <c r="BX6" s="64">
+        <v>19.138170000000002</v>
+      </c>
+      <c r="BY6" s="64">
+        <v>19.152660000000012</v>
+      </c>
+      <c r="BZ6" s="62">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="CA6" s="62">
+        <v>18.367760000000004</v>
+      </c>
+      <c r="CB6" s="62">
+        <v>15.465770000000006</v>
+      </c>
+      <c r="CC6" s="61">
+        <v>14.342399999999984</v>
+      </c>
+      <c r="CD6" s="62">
+        <v>16.4666</v>
+      </c>
+      <c r="CE6" s="62">
+        <v>15.642680000000013</v>
+      </c>
+      <c r="CF6" s="62">
+        <v>18.352660000000014</v>
+      </c>
+      <c r="CG6" s="62">
+        <v>23.350219999999979</v>
+      </c>
+      <c r="CH6" s="66">
+        <v>16.335989999999999</v>
+      </c>
+      <c r="CI6" s="60">
+        <v>18.191260000000003</v>
+      </c>
+      <c r="CJ6" s="64">
+        <v>18.207340000000002</v>
+      </c>
+      <c r="CK6" s="64">
+        <v>18.823689999999992</v>
+      </c>
+      <c r="CL6" s="64">
+        <v>17.922449999999998</v>
+      </c>
+      <c r="CM6" s="62">
+        <v>21.372960000000006</v>
+      </c>
+      <c r="CN6" s="62">
+        <v>15.967649999999992</v>
+      </c>
+      <c r="CO6" s="61">
+        <v>14.519080000000031</v>
+      </c>
+      <c r="CP6" s="62">
+        <v>16.682419999999979</v>
+      </c>
+      <c r="CQ6" s="62"/>
+      <c r="CR6" s="62"/>
+      <c r="CS6" s="62"/>
+    </row>
+    <row r="7" spans="1:97">
+      <c r="A7" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="63">
+        <v>10.247369999999998</v>
+      </c>
+      <c r="C7" s="63">
+        <v>8.7340599999999995</v>
+      </c>
+      <c r="D7" s="64">
+        <v>14.833500000000001</v>
+      </c>
+      <c r="E7" s="63">
+        <v>11.206440000000001</v>
+      </c>
+      <c r="F7" s="62">
+        <v>10.387280000000001</v>
+      </c>
+      <c r="G7" s="62">
+        <v>14.114559999999999</v>
+      </c>
+      <c r="H7" s="62">
+        <v>8.2180800000000005</v>
+      </c>
+      <c r="I7" s="63">
+        <v>9.00014</v>
+      </c>
+      <c r="J7" s="63">
+        <v>12.78815</v>
+      </c>
+      <c r="K7" s="61">
+        <v>9.0025700000000004</v>
+      </c>
+      <c r="L7" s="63">
+        <v>14.12157</v>
+      </c>
+      <c r="M7" s="62">
+        <v>27.92163</v>
+      </c>
+      <c r="N7" s="63">
+        <v>10.64242</v>
+      </c>
+      <c r="O7" s="63">
+        <v>8.4219099999999987</v>
+      </c>
+      <c r="P7" s="64">
+        <v>14.70463</v>
+      </c>
+      <c r="Q7" s="63">
+        <v>11.26188</v>
+      </c>
+      <c r="R7" s="62">
+        <v>11.972479999999999</v>
+      </c>
+      <c r="S7" s="65">
+        <v>15.43202</v>
+      </c>
+      <c r="T7" s="62">
+        <v>9.220559999999999</v>
+      </c>
+      <c r="U7" s="63">
+        <v>9.8662900000000011</v>
+      </c>
+      <c r="V7" s="63">
+        <v>13.60614</v>
+      </c>
+      <c r="W7" s="61">
+        <v>10.4361</v>
+      </c>
+      <c r="X7" s="63">
+        <v>13.86909</v>
+      </c>
+      <c r="Y7" s="62">
+        <v>28.151499999999999</v>
+      </c>
+      <c r="Z7" s="66">
+        <v>10.695100000000002</v>
+      </c>
+      <c r="AA7" s="66">
+        <v>9.032099999999998</v>
+      </c>
+      <c r="AB7" s="64">
+        <v>14.960139999999996</v>
+      </c>
+      <c r="AC7" s="64">
+        <v>11.523300000000003</v>
+      </c>
+      <c r="AD7" s="62">
+        <v>11.737429999999993</v>
+      </c>
+      <c r="AE7" s="62">
+        <v>16.317790000000009</v>
+      </c>
+      <c r="AF7" s="62">
+        <v>8.5590499999999992</v>
+      </c>
+      <c r="AG7" s="63">
+        <v>9.7273899999999998</v>
+      </c>
+      <c r="AH7" s="63">
+        <v>13.738339999999994</v>
+      </c>
+      <c r="AI7" s="61">
+        <v>11.181630000000006</v>
+      </c>
+      <c r="AJ7" s="63">
+        <v>14.15665999999999</v>
+      </c>
+      <c r="AK7" s="62">
+        <v>28.477670000000014</v>
+      </c>
+      <c r="AL7" s="66">
+        <v>10.273869999999999</v>
+      </c>
+      <c r="AM7" s="66">
+        <v>8.7984799999999996</v>
+      </c>
+      <c r="AN7" s="64">
+        <v>14.674780000000005</v>
+      </c>
+      <c r="AO7" s="64">
+        <v>11.83079</v>
+      </c>
+      <c r="AP7" s="62">
+        <v>9.8767199999999917</v>
+      </c>
+      <c r="AQ7" s="62">
+        <v>18.29026</v>
+      </c>
+      <c r="AR7" s="62">
+        <v>7.4179899999999996</v>
+      </c>
+      <c r="AS7" s="61">
+        <v>8.354709999999999</v>
+      </c>
+      <c r="AT7" s="62">
+        <v>11.072640000000007</v>
+      </c>
+      <c r="AU7" s="62">
+        <v>8.8074100000000026</v>
+      </c>
+      <c r="AV7" s="62">
+        <v>11.60375</v>
+      </c>
+      <c r="AW7" s="62">
+        <v>25.757110000000001</v>
+      </c>
+      <c r="AX7" s="66">
+        <v>7.3902900000000002</v>
+      </c>
+      <c r="AY7" s="66">
+        <v>6.54983</v>
+      </c>
+      <c r="AZ7" s="64">
+        <v>11.0261</v>
+      </c>
+      <c r="BA7" s="64">
+        <v>8.8820700000000006</v>
+      </c>
+      <c r="BB7" s="62">
+        <v>7.8044399999999996</v>
+      </c>
+      <c r="BC7" s="62">
+        <v>12.92193</v>
+      </c>
+      <c r="BD7" s="62">
+        <v>5.9997700000000007</v>
+      </c>
+      <c r="BE7" s="61">
+        <v>6.7536499999999995</v>
+      </c>
+      <c r="BF7" s="62">
+        <v>10.47326</v>
+      </c>
+      <c r="BG7" s="62">
+        <v>7.6794100000000043</v>
+      </c>
+      <c r="BH7" s="62">
+        <v>10.138110000000001</v>
+      </c>
+      <c r="BI7" s="62">
+        <v>19.635120000000001</v>
+      </c>
+      <c r="BJ7" s="66">
+        <v>7.4835000000000003</v>
+      </c>
+      <c r="BK7" s="66">
+        <v>6.1767299999999992</v>
+      </c>
+      <c r="BL7" s="64">
+        <v>11.50615</v>
+      </c>
+      <c r="BM7" s="64">
+        <v>9.3695199999999996</v>
+      </c>
+      <c r="BN7" s="62">
+        <v>8.4319299999999995</v>
+      </c>
+      <c r="BO7" s="62">
+        <v>11.91694</v>
+      </c>
+      <c r="BP7" s="62">
+        <v>6.3056399999999968</v>
+      </c>
+      <c r="BQ7" s="61">
+        <v>6.9643999999999977</v>
+      </c>
+      <c r="BR7" s="62">
+        <v>9.0525900000000092</v>
+      </c>
+      <c r="BS7" s="62">
+        <v>7.749069999999989</v>
+      </c>
+      <c r="BT7" s="62">
+        <v>10.310670000000016</v>
+      </c>
+      <c r="BU7" s="62">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="BV7" s="66">
+        <v>7.6095199999999998</v>
+      </c>
+      <c r="BW7" s="60">
+        <v>6.0873600000000003</v>
+      </c>
+      <c r="BX7" s="64">
+        <v>11.780339999999999</v>
+      </c>
+      <c r="BY7" s="64">
+        <v>9.5932600000000043</v>
+      </c>
+      <c r="BZ7" s="62">
+        <v>8.4</v>
+      </c>
+      <c r="CA7" s="62">
+        <v>11.847449999999995</v>
+      </c>
+      <c r="CB7" s="62">
+        <v>6.3954299999999975</v>
+      </c>
+      <c r="CC7" s="61">
+        <v>6.8109500000000125</v>
+      </c>
+      <c r="CD7" s="62">
+        <v>9.4141300000000001</v>
+      </c>
+      <c r="CE7" s="62">
+        <v>7.7168399999999906</v>
+      </c>
+      <c r="CF7" s="62">
+        <v>11.587299999999999</v>
+      </c>
+      <c r="CG7" s="62">
+        <v>20.021029999999996</v>
+      </c>
+      <c r="CH7" s="66">
+        <v>7.6038300000000003</v>
+      </c>
+      <c r="CI7" s="60">
+        <v>6.1692100000000014</v>
+      </c>
+      <c r="CJ7" s="64">
+        <v>12.010279999999998</v>
+      </c>
+      <c r="CK7" s="64">
+        <v>9.5499000000000045</v>
+      </c>
+      <c r="CL7" s="64">
+        <v>8.5063399999999945</v>
+      </c>
+      <c r="CM7" s="62">
+        <v>13.154740000000004</v>
+      </c>
+      <c r="CN7" s="62">
+        <v>6.119250000000001</v>
+      </c>
+      <c r="CO7" s="61">
+        <v>6.5122599999999977</v>
+      </c>
+      <c r="CP7" s="62">
+        <v>8.3296299999999945</v>
+      </c>
+      <c r="CQ7" s="62"/>
+      <c r="CR7" s="62"/>
+      <c r="CS7" s="62"/>
+    </row>
+    <row r="8" spans="1:97">
+      <c r="A8" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="63">
+        <v>19.736260000000001</v>
+      </c>
+      <c r="C8" s="63">
+        <v>16.546490000000002</v>
+      </c>
+      <c r="D8" s="64">
+        <v>40.255319999999998</v>
+      </c>
+      <c r="E8" s="63">
+        <v>19.83886</v>
+      </c>
+      <c r="F8" s="62">
+        <v>21.350069999999999</v>
+      </c>
+      <c r="G8" s="62">
+        <v>47.79795</v>
+      </c>
+      <c r="H8" s="62">
+        <v>14.60984</v>
+      </c>
+      <c r="I8" s="63">
+        <v>24.51971</v>
+      </c>
+      <c r="J8" s="63">
+        <v>39.304120000000005</v>
+      </c>
+      <c r="K8" s="61">
+        <v>36.651060000000001</v>
+      </c>
+      <c r="L8" s="63">
+        <v>38.251629999999999</v>
+      </c>
+      <c r="M8" s="62">
+        <v>61.319400000000002</v>
+      </c>
+      <c r="N8" s="63">
+        <v>21.069740000000003</v>
+      </c>
+      <c r="O8" s="63">
+        <v>16.660820000000001</v>
+      </c>
+      <c r="P8" s="64">
+        <v>42.42597</v>
+      </c>
+      <c r="Q8" s="63">
+        <v>19.623830000000002</v>
+      </c>
+      <c r="R8" s="62">
+        <v>21.880299999999998</v>
+      </c>
+      <c r="S8" s="65">
+        <v>51.164299999999997</v>
+      </c>
+      <c r="T8" s="62">
+        <v>15.427059999999999</v>
+      </c>
+      <c r="U8" s="63">
+        <v>24.880790000000001</v>
+      </c>
+      <c r="V8" s="63">
+        <v>40.410059999999994</v>
+      </c>
+      <c r="W8" s="61">
+        <v>35.495239999999995</v>
+      </c>
+      <c r="X8" s="63">
+        <v>38.208620000000003</v>
+      </c>
+      <c r="Y8" s="62">
+        <v>61.447050000000004</v>
+      </c>
+      <c r="Z8" s="66">
+        <v>22.145829999999997</v>
+      </c>
+      <c r="AA8" s="66">
+        <v>18.068610000000003</v>
+      </c>
+      <c r="AB8" s="64">
+        <v>44.338359999999987</v>
+      </c>
+      <c r="AC8" s="64">
+        <v>18.089660000000002</v>
+      </c>
+      <c r="AD8" s="62">
+        <v>22.949059999999999</v>
+      </c>
+      <c r="AE8" s="62">
+        <v>53.510870000000025</v>
+      </c>
+      <c r="AF8" s="62">
+        <v>15.302849999999978</v>
+      </c>
+      <c r="AG8" s="63">
+        <v>28.187869999999997</v>
+      </c>
+      <c r="AH8" s="63">
+        <v>41.92931999999999</v>
+      </c>
+      <c r="AI8" s="61">
+        <v>35.413980000000038</v>
+      </c>
+      <c r="AJ8" s="63">
+        <v>37.341449999999952</v>
+      </c>
+      <c r="AK8" s="62">
+        <v>61.904489999999988</v>
+      </c>
+      <c r="AL8" s="66">
+        <v>21.857279999999999</v>
+      </c>
+      <c r="AM8" s="66">
+        <v>18.022629999999996</v>
+      </c>
+      <c r="AN8" s="64">
+        <v>44.255419999999994</v>
+      </c>
+      <c r="AO8" s="64">
+        <v>21.101209999999998</v>
+      </c>
+      <c r="AP8" s="62">
+        <v>23.167449999999988</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>36.001550000000002</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>16.45795</v>
+      </c>
+      <c r="AS8" s="61">
+        <v>21.849419999999999</v>
+      </c>
+      <c r="AT8" s="62">
+        <v>27.765029999999996</v>
+      </c>
+      <c r="AU8" s="62">
+        <v>23.552440000000001</v>
+      </c>
+      <c r="AV8" s="62">
+        <v>21.661330000000003</v>
+      </c>
+      <c r="AW8" s="62">
+        <v>38.492910000000002</v>
+      </c>
+      <c r="AX8" s="66">
+        <v>15.215879999999999</v>
+      </c>
+      <c r="AY8" s="66">
+        <v>12.427580000000001</v>
+      </c>
+      <c r="AZ8" s="64">
+        <v>25.668520000000001</v>
+      </c>
+      <c r="BA8" s="64">
+        <v>13.262090000000001</v>
+      </c>
+      <c r="BB8" s="62">
+        <v>15.69322</v>
+      </c>
+      <c r="BC8" s="62">
+        <v>28.76192</v>
+      </c>
+      <c r="BD8" s="62">
+        <v>10.33859</v>
+      </c>
+      <c r="BE8" s="61">
+        <v>17.23039</v>
+      </c>
+      <c r="BF8" s="62">
+        <v>27.353020000000001</v>
+      </c>
+      <c r="BG8" s="62">
+        <v>22.487539999999996</v>
+      </c>
+      <c r="BH8" s="62">
+        <v>21.847069999999999</v>
+      </c>
+      <c r="BI8" s="62">
+        <v>33.63326</v>
+      </c>
+      <c r="BJ8" s="66">
+        <v>16.375309999999999</v>
+      </c>
+      <c r="BK8" s="66">
+        <v>14.442020000000001</v>
+      </c>
+      <c r="BL8" s="64">
+        <v>28.233259999999998</v>
+      </c>
+      <c r="BM8" s="64">
+        <v>16.179549999999999</v>
+      </c>
+      <c r="BN8" s="62">
+        <v>18.17914</v>
+      </c>
+      <c r="BO8" s="62">
+        <v>30.141459999999999</v>
+      </c>
+      <c r="BP8" s="62">
+        <v>15.994889999999984</v>
+      </c>
+      <c r="BQ8" s="61">
+        <v>20.827820000000031</v>
+      </c>
+      <c r="BR8" s="62">
+        <v>29.847419999999971</v>
+      </c>
+      <c r="BS8" s="62">
+        <v>23.805440000000033</v>
+      </c>
+      <c r="BT8" s="62">
+        <v>23.91982999999999</v>
+      </c>
+      <c r="BU8" s="62">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="BV8" s="66">
+        <v>16.754000000000001</v>
+      </c>
+      <c r="BW8" s="60">
+        <v>15.021759999999997</v>
+      </c>
+      <c r="BX8" s="64">
+        <v>28.563539999999996</v>
+      </c>
+      <c r="BY8" s="64">
+        <v>18.124030000000005</v>
+      </c>
+      <c r="BZ8" s="62">
+        <v>18.2</v>
+      </c>
+      <c r="CA8" s="62">
+        <v>30.739139999999992</v>
+      </c>
+      <c r="CB8" s="62">
+        <v>15.580029999999994</v>
+      </c>
+      <c r="CC8" s="61">
+        <v>20.063180000000017</v>
+      </c>
+      <c r="CD8" s="62">
+        <v>29.737729999999971</v>
+      </c>
+      <c r="CE8" s="62">
+        <v>25.715860000000021</v>
+      </c>
+      <c r="CF8" s="62">
+        <v>28.008229999999998</v>
+      </c>
+      <c r="CG8" s="62">
+        <v>36.334410000000048</v>
+      </c>
+      <c r="CH8" s="66">
+        <v>14.153589999999999</v>
+      </c>
+      <c r="CI8" s="60">
+        <v>15.460839999999999</v>
+      </c>
+      <c r="CJ8" s="64">
+        <v>30.911340000000003</v>
+      </c>
+      <c r="CK8" s="64">
+        <v>15.654690000000009</v>
+      </c>
+      <c r="CL8" s="64">
+        <v>17.777249999999981</v>
+      </c>
+      <c r="CM8" s="62">
+        <v>33.422660000000022</v>
+      </c>
+      <c r="CN8" s="62">
+        <v>15.405569999999997</v>
+      </c>
+      <c r="CO8" s="61">
+        <v>19.200819999999993</v>
+      </c>
+      <c r="CP8" s="62">
+        <v>31.00903999999997</v>
+      </c>
+      <c r="CQ8" s="62"/>
+      <c r="CR8" s="62"/>
+      <c r="CS8" s="62"/>
+    </row>
+    <row r="9" spans="1:97">
+      <c r="A9" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="63">
+        <v>3.26892</v>
+      </c>
+      <c r="C9" s="63">
+        <v>3.2771399999999997</v>
+      </c>
+      <c r="D9" s="64">
+        <v>4.1713699999999996</v>
+      </c>
+      <c r="E9" s="63">
+        <v>2.86348</v>
+      </c>
+      <c r="F9" s="62">
+        <v>4.0613400000000004</v>
+      </c>
+      <c r="G9" s="62">
+        <v>5.5229600000000003</v>
+      </c>
+      <c r="H9" s="62">
+        <v>2.2067399999999999</v>
+      </c>
+      <c r="I9" s="63">
+        <v>3.4756</v>
+      </c>
+      <c r="J9" s="63">
+        <v>5.0045099999999998</v>
+      </c>
+      <c r="K9" s="61">
+        <v>4.3232299999999997</v>
+      </c>
+      <c r="L9" s="63">
+        <v>5.9065699999999994</v>
+      </c>
+      <c r="M9" s="62">
+        <v>9.0191400000000002</v>
+      </c>
+      <c r="N9" s="63">
+        <v>3.3161300000000002</v>
+      </c>
+      <c r="O9" s="63">
+        <v>3.5857700000000001</v>
+      </c>
+      <c r="P9" s="64">
+        <v>4.5360299999999993</v>
+      </c>
+      <c r="Q9" s="63">
+        <v>2.87982</v>
+      </c>
+      <c r="R9" s="62">
+        <v>4.3557100000000002</v>
+      </c>
+      <c r="S9" s="65">
+        <v>5.8959700000000002</v>
+      </c>
+      <c r="T9" s="62">
+        <v>2.28485</v>
+      </c>
+      <c r="U9" s="63">
+        <v>3.7180599999999999</v>
+      </c>
+      <c r="V9" s="63">
+        <v>5.1303599999999996</v>
+      </c>
+      <c r="W9" s="61">
+        <v>4.4234099999999996</v>
+      </c>
+      <c r="X9" s="63">
+        <v>6.0633400000000002</v>
+      </c>
+      <c r="Y9" s="62">
+        <v>9.4850599999999989</v>
+      </c>
+      <c r="Z9" s="66">
+        <v>3.40727</v>
+      </c>
+      <c r="AA9" s="66">
+        <v>3.5146299999999995</v>
+      </c>
+      <c r="AB9" s="64">
+        <v>4.5890399999999989</v>
+      </c>
+      <c r="AC9" s="64">
+        <v>2.97675</v>
+      </c>
+      <c r="AD9" s="62">
+        <v>4.3563400000000003</v>
+      </c>
+      <c r="AE9" s="62">
+        <v>6.0645900000000035</v>
+      </c>
+      <c r="AF9" s="62">
+        <v>2.40944</v>
+      </c>
+      <c r="AG9" s="63">
+        <v>3.7537499999999961</v>
+      </c>
+      <c r="AH9" s="63">
+        <v>5.212609999999998</v>
+      </c>
+      <c r="AI9" s="61">
+        <v>4.764669999999998</v>
+      </c>
+      <c r="AJ9" s="63">
+        <v>6.3692300000000035</v>
+      </c>
+      <c r="AK9" s="62">
+        <v>10.064220000000001</v>
+      </c>
+      <c r="AL9" s="66">
+        <v>3.5262600000000002</v>
+      </c>
+      <c r="AM9" s="66">
+        <v>3.6517299999999997</v>
+      </c>
+      <c r="AN9" s="64">
+        <v>4.7455700000000016</v>
+      </c>
+      <c r="AO9" s="64">
+        <v>3.0996899999999998</v>
+      </c>
+      <c r="AP9" s="62">
+        <v>4.4090600000000002</v>
+      </c>
+      <c r="AQ9" s="62">
+        <v>6.2894499999999995</v>
+      </c>
+      <c r="AR9" s="62">
+        <v>2.51972</v>
+      </c>
+      <c r="AS9" s="61">
+        <v>3.8098299999999998</v>
+      </c>
+      <c r="AT9" s="62">
+        <v>5.4109499999999997</v>
+      </c>
+      <c r="AU9" s="62">
+        <v>4.8516900000000023</v>
+      </c>
+      <c r="AV9" s="62">
+        <v>6.5676800000000002</v>
+      </c>
+      <c r="AW9" s="62">
+        <v>10.3804</v>
+      </c>
+      <c r="AX9" s="66">
+        <v>2.9454899999999999</v>
+      </c>
+      <c r="AY9" s="66">
+        <v>3.08921</v>
+      </c>
+      <c r="AZ9" s="64">
+        <v>3.75244</v>
+      </c>
+      <c r="BA9" s="64">
+        <v>2.5872600000000001</v>
+      </c>
+      <c r="BB9" s="62">
+        <v>3.6680300000000003</v>
+      </c>
+      <c r="BC9" s="62">
+        <v>5.3801800000000002</v>
+      </c>
+      <c r="BD9" s="62">
+        <v>2.2219199999999999</v>
+      </c>
+      <c r="BE9" s="61">
+        <v>3.3073999999999999</v>
+      </c>
+      <c r="BF9" s="62">
+        <v>4.7889799999999996</v>
+      </c>
+      <c r="BG9" s="62">
+        <v>4.3406699999999994</v>
+      </c>
+      <c r="BH9" s="62">
+        <v>5.5703500000000004</v>
+      </c>
+      <c r="BI9" s="62">
+        <v>8.5192600000000009</v>
+      </c>
+      <c r="BJ9" s="66">
+        <v>2.6674000000000002</v>
+      </c>
+      <c r="BK9" s="66">
+        <v>3.57091</v>
+      </c>
+      <c r="BL9" s="64">
+        <v>3.8310500000000003</v>
+      </c>
+      <c r="BM9" s="64">
+        <v>2.78776</v>
+      </c>
+      <c r="BN9" s="62">
+        <v>3.6722399999999999</v>
+      </c>
+      <c r="BO9" s="62">
+        <v>5.55722</v>
+      </c>
+      <c r="BP9" s="62">
+        <v>2.3529300000000006</v>
+      </c>
+      <c r="BQ9" s="61">
+        <v>3.3822900000000011</v>
+      </c>
+      <c r="BR9" s="62">
+        <v>5.2437700000000014</v>
+      </c>
+      <c r="BS9" s="62">
+        <v>4.7168399999999977</v>
+      </c>
+      <c r="BT9" s="62">
+        <v>5.7874799999999951</v>
+      </c>
+      <c r="BU9" s="62">
+        <v>9.1</v>
+      </c>
+      <c r="BV9" s="66">
+        <v>2.9497200000000001</v>
+      </c>
+      <c r="BW9" s="60">
+        <v>3.81691</v>
+      </c>
+      <c r="BX9" s="64">
+        <v>4.0516899999999998</v>
+      </c>
+      <c r="BY9" s="64">
+        <v>3.1762299999999986</v>
+      </c>
+      <c r="BZ9" s="62">
+        <v>3.9</v>
+      </c>
+      <c r="CA9" s="62">
+        <v>6.1349900000000019</v>
+      </c>
+      <c r="CB9" s="62">
+        <v>2.4564599999999963</v>
+      </c>
+      <c r="CC9" s="61">
+        <v>3.6118999999999986</v>
+      </c>
+      <c r="CD9" s="62">
+        <v>5.2675899999999984</v>
+      </c>
+      <c r="CE9" s="62">
+        <v>4.6599599999999981</v>
+      </c>
+      <c r="CF9" s="62">
+        <v>5.3624600000000058</v>
+      </c>
+      <c r="CG9" s="62">
+        <v>9.578719999999997</v>
+      </c>
+      <c r="CH9" s="66">
+        <v>2.9275100000000003</v>
+      </c>
+      <c r="CI9" s="60">
+        <v>3.8675200000000003</v>
+      </c>
+      <c r="CJ9" s="64">
+        <v>4.0887399999999996</v>
+      </c>
+      <c r="CK9" s="64">
+        <v>3.1641199999999987</v>
+      </c>
+      <c r="CL9" s="64">
+        <v>4.0741900000000015</v>
+      </c>
+      <c r="CM9" s="62">
+        <v>6.3274000000000008</v>
+      </c>
+      <c r="CN9" s="62">
+        <v>2.5921099999999981</v>
+      </c>
+      <c r="CO9" s="61">
+        <v>4.2239399999999989</v>
+      </c>
+      <c r="CP9" s="62">
+        <v>5.5517800000000008</v>
+      </c>
+      <c r="CQ9" s="62"/>
+      <c r="CR9" s="62"/>
+      <c r="CS9" s="62"/>
+    </row>
+    <row r="10" spans="1:97">
+      <c r="A10" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="63">
+        <v>4.9947000000000008</v>
+      </c>
+      <c r="C10" s="63">
+        <v>5.4967899999999998</v>
+      </c>
+      <c r="D10" s="64">
+        <v>7.43947</v>
+      </c>
+      <c r="E10" s="63">
+        <v>6.5916199999999998</v>
+      </c>
+      <c r="F10" s="62">
+        <v>7.1284900000000002</v>
+      </c>
+      <c r="G10" s="62">
+        <v>12.827770000000001</v>
+      </c>
+      <c r="H10" s="62">
+        <v>6.0527600000000001</v>
+      </c>
+      <c r="I10" s="63">
+        <v>6.2803800000000001</v>
+      </c>
+      <c r="J10" s="63">
+        <v>9.5218100000000003</v>
+      </c>
+      <c r="K10" s="61">
+        <v>6.9989600000000003</v>
+      </c>
+      <c r="L10" s="63">
+        <v>8.3176699999999997</v>
+      </c>
+      <c r="M10" s="62">
+        <v>15.255469999999999</v>
+      </c>
+      <c r="N10" s="63">
+        <v>5.1422999999999996</v>
+      </c>
+      <c r="O10" s="63">
+        <v>5.7898899999999998</v>
+      </c>
+      <c r="P10" s="64">
+        <v>7.7491700000000003</v>
+      </c>
+      <c r="Q10" s="63">
+        <v>7.0547500000000003</v>
+      </c>
+      <c r="R10" s="62">
+        <v>7.3353000000000002</v>
+      </c>
+      <c r="S10" s="65">
+        <v>13.43282</v>
+      </c>
+      <c r="T10" s="62">
+        <v>5.8073399999999999</v>
+      </c>
+      <c r="U10" s="63">
+        <v>6.7890699999999997</v>
+      </c>
+      <c r="V10" s="63">
+        <v>9.4004899999999996</v>
+      </c>
+      <c r="W10" s="61">
+        <v>6.9912700000000001</v>
+      </c>
+      <c r="X10" s="63">
+        <v>7.97098</v>
+      </c>
+      <c r="Y10" s="62">
+        <v>16.077940000000002</v>
+      </c>
+      <c r="Z10" s="66">
+        <v>5.0335399999999995</v>
+      </c>
+      <c r="AA10" s="66">
+        <v>5.8786200000000006</v>
+      </c>
+      <c r="AB10" s="64">
+        <v>8.1769500000000015</v>
+      </c>
+      <c r="AC10" s="64">
+        <v>7.6705200000000007</v>
+      </c>
+      <c r="AD10" s="62">
+        <v>8.2199200000000019</v>
+      </c>
+      <c r="AE10" s="62">
+        <v>13.319069999999993</v>
+      </c>
+      <c r="AF10" s="62">
+        <v>5.8915800000000047</v>
+      </c>
+      <c r="AG10" s="63">
+        <v>6.6401699999999986</v>
+      </c>
+      <c r="AH10" s="63">
+        <v>9.5274500000000089</v>
+      </c>
+      <c r="AI10" s="61">
+        <v>6.8410099999999945</v>
+      </c>
+      <c r="AJ10" s="63">
+        <v>8.4900800000000025</v>
+      </c>
+      <c r="AK10" s="62">
+        <v>15.984399999999994</v>
+      </c>
+      <c r="AL10" s="66">
+        <v>4.9150200000000002</v>
+      </c>
+      <c r="AM10" s="66">
+        <v>6.1156699999999997</v>
+      </c>
+      <c r="AN10" s="64">
+        <v>7.7680300000000004</v>
+      </c>
+      <c r="AO10" s="64">
+        <v>7.3662000000000001</v>
+      </c>
+      <c r="AP10" s="62">
+        <v>7.9591900000000066</v>
+      </c>
+      <c r="AQ10" s="62">
+        <v>14.607100000000001</v>
+      </c>
+      <c r="AR10" s="62">
+        <v>6.1542700000000004</v>
+      </c>
+      <c r="AS10" s="61">
+        <v>6.8631000000000002</v>
+      </c>
+      <c r="AT10" s="62">
+        <v>9.9599100000000078</v>
+      </c>
+      <c r="AU10" s="62">
+        <v>7.3832399999999909</v>
+      </c>
+      <c r="AV10" s="62">
+        <v>9.1029799999999987</v>
+      </c>
+      <c r="AW10" s="62">
+        <v>16.043500000000002</v>
+      </c>
+      <c r="AX10" s="66">
+        <v>5.2700399999999998</v>
+      </c>
+      <c r="AY10" s="66">
+        <v>5.5018199999999995</v>
+      </c>
+      <c r="AZ10" s="64">
+        <v>7.38117</v>
+      </c>
+      <c r="BA10" s="64">
+        <v>7.2814799999999993</v>
+      </c>
+      <c r="BB10" s="62">
+        <v>7.5278</v>
+      </c>
+      <c r="BC10" s="62">
+        <v>12.26787</v>
+      </c>
+      <c r="BD10" s="62">
+        <v>5.9125200000000007</v>
+      </c>
+      <c r="BE10" s="61">
+        <v>6.7767100000000005</v>
+      </c>
+      <c r="BF10" s="62">
+        <v>9.4535699999999991</v>
+      </c>
+      <c r="BG10" s="62">
+        <v>7.3180200000000042</v>
+      </c>
+      <c r="BH10" s="62">
+        <v>8.4265000000000008</v>
+      </c>
+      <c r="BI10" s="62">
+        <v>14.99381</v>
+      </c>
+      <c r="BJ10" s="66">
+        <v>5.3845499999999999</v>
+      </c>
+      <c r="BK10" s="66">
+        <v>5.99397</v>
+      </c>
+      <c r="BL10" s="64">
+        <v>7.7406499999999996</v>
+      </c>
+      <c r="BM10" s="64">
+        <v>7.6648199999999997</v>
+      </c>
+      <c r="BN10" s="62">
+        <v>8.0895399999999995</v>
+      </c>
+      <c r="BO10" s="62">
+        <v>12.77294</v>
+      </c>
+      <c r="BP10" s="62">
+        <v>6.3942499999999995</v>
+      </c>
+      <c r="BQ10" s="61">
+        <v>7.4760100000000023</v>
+      </c>
+      <c r="BR10" s="62">
+        <v>9.5212799999999902</v>
+      </c>
+      <c r="BS10" s="62">
+        <v>7.351300000000009</v>
+      </c>
+      <c r="BT10" s="62">
+        <v>9.0034899999999993</v>
+      </c>
+      <c r="BU10" s="62">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="BV10" s="66">
+        <v>5.0921799999999999</v>
+      </c>
+      <c r="BW10" s="60">
+        <v>6.1981199999999985</v>
+      </c>
+      <c r="BX10" s="64">
+        <v>8.4126899999999978</v>
+      </c>
+      <c r="BY10" s="64">
+        <v>7.6022099999999995</v>
+      </c>
+      <c r="BZ10" s="62">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="CA10" s="62">
+        <v>13.384680000000003</v>
+      </c>
+      <c r="CB10" s="62">
+        <v>7.0248199999999983</v>
+      </c>
+      <c r="CC10" s="61">
+        <v>7.4753200000000035</v>
+      </c>
+      <c r="CD10" s="62">
+        <v>9.7871199999999874</v>
+      </c>
+      <c r="CE10" s="62">
+        <v>7.6134200000000192</v>
+      </c>
+      <c r="CF10" s="62">
+        <v>9.0587099999999907</v>
+      </c>
+      <c r="CG10" s="62">
+        <v>16.357140000000015</v>
+      </c>
+      <c r="CH10" s="66">
+        <v>6.3755499999999996</v>
+      </c>
+      <c r="CI10" s="60">
+        <v>6.8581199999999987</v>
+      </c>
+      <c r="CJ10" s="64">
+        <v>7.6338500000000007</v>
+      </c>
+      <c r="CK10" s="64">
+        <v>7.8647000000000027</v>
+      </c>
+      <c r="CL10" s="64">
+        <v>8.3928199999999968</v>
+      </c>
+      <c r="CM10" s="62">
+        <v>13.861260000000001</v>
+      </c>
+      <c r="CN10" s="62">
+        <v>6.6043900000000022</v>
+      </c>
+      <c r="CO10" s="61">
+        <v>7.6432599999999908</v>
+      </c>
+      <c r="CP10" s="62">
+        <v>10.66564000000001</v>
+      </c>
+      <c r="CQ10" s="62"/>
+      <c r="CR10" s="62"/>
+      <c r="CS10" s="62"/>
+    </row>
+    <row r="11" spans="1:97">
+      <c r="A11" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="63">
+        <v>7.8831600000000002</v>
+      </c>
+      <c r="C11" s="63">
+        <v>7.4495500000000003</v>
+      </c>
+      <c r="D11" s="64">
+        <v>8.4245800000000006</v>
+      </c>
+      <c r="E11" s="63">
+        <v>7.7876400000000006</v>
+      </c>
+      <c r="F11" s="62">
+        <v>8.4860400000000009</v>
+      </c>
+      <c r="G11" s="62">
+        <v>14.321200000000001</v>
+      </c>
+      <c r="H11" s="62">
+        <v>6.6297199999999998</v>
+      </c>
+      <c r="I11" s="63">
+        <v>11.254059999999999</v>
+      </c>
+      <c r="J11" s="63">
+        <v>12.639280000000001</v>
+      </c>
+      <c r="K11" s="61">
+        <v>11.117790000000001</v>
+      </c>
+      <c r="L11" s="63">
+        <v>15.61351</v>
+      </c>
+      <c r="M11" s="62">
+        <v>21.246549999999999</v>
+      </c>
+      <c r="N11" s="63">
+        <v>9.601449999999998</v>
+      </c>
+      <c r="O11" s="63">
+        <v>7.6728700000000005</v>
+      </c>
+      <c r="P11" s="64">
+        <v>8.2416499999999999</v>
+      </c>
+      <c r="Q11" s="63">
+        <v>7.753680000000001</v>
+      </c>
+      <c r="R11" s="62">
+        <v>8.4586699999999997</v>
+      </c>
+      <c r="S11" s="65">
+        <v>13.798110000000003</v>
+      </c>
+      <c r="T11" s="62">
+        <v>7.0761400000000005</v>
+      </c>
+      <c r="U11" s="63">
+        <v>11.64925</v>
+      </c>
+      <c r="V11" s="63">
+        <v>12.517910000000001</v>
+      </c>
+      <c r="W11" s="61">
+        <v>11.077489999999999</v>
+      </c>
+      <c r="X11" s="63">
+        <v>15.42563</v>
+      </c>
+      <c r="Y11" s="62">
+        <v>26.66695</v>
+      </c>
+      <c r="Z11" s="66">
+        <v>9.7704100000000018</v>
+      </c>
+      <c r="AA11" s="66">
+        <v>7.9117999999999977</v>
+      </c>
+      <c r="AB11" s="64">
+        <v>9.0734300000000001</v>
+      </c>
+      <c r="AC11" s="64">
+        <v>7.9506800000000002</v>
+      </c>
+      <c r="AD11" s="62">
+        <v>8.6832900000000013</v>
+      </c>
+      <c r="AE11" s="62">
+        <v>15.48479</v>
+      </c>
+      <c r="AF11" s="62">
+        <v>7.2824699999999964</v>
+      </c>
+      <c r="AG11" s="63">
+        <v>11.753960000000006</v>
+      </c>
+      <c r="AH11" s="63">
+        <v>14.691389999999998</v>
+      </c>
+      <c r="AI11" s="61">
+        <v>12.042589999999997</v>
+      </c>
+      <c r="AJ11" s="63">
+        <v>17.884</v>
+      </c>
+      <c r="AK11" s="62">
+        <v>26.633880000000005</v>
+      </c>
+      <c r="AL11" s="66">
+        <v>8.3732000000000006</v>
+      </c>
+      <c r="AM11" s="66">
+        <v>8.4199900000000021</v>
+      </c>
+      <c r="AN11" s="64">
+        <v>9.8221099999999968</v>
+      </c>
+      <c r="AO11" s="64">
+        <v>8.0029199999999996</v>
+      </c>
+      <c r="AP11" s="62">
+        <v>9.3789700000000025</v>
+      </c>
+      <c r="AQ11" s="62">
+        <v>15.62434</v>
+      </c>
+      <c r="AR11" s="62">
+        <v>7.7595000000000001</v>
+      </c>
+      <c r="AS11" s="61">
+        <v>11.434419999999999</v>
+      </c>
+      <c r="AT11" s="62">
+        <v>13.838620000000006</v>
+      </c>
+      <c r="AU11" s="62">
+        <v>11.939040000000007</v>
+      </c>
+      <c r="AV11" s="62">
+        <v>17.43674</v>
+      </c>
+      <c r="AW11" s="62">
+        <v>23.363619999999997</v>
+      </c>
+      <c r="AX11" s="66">
+        <v>7.4310600000000004</v>
+      </c>
+      <c r="AY11" s="66">
+        <v>7.2568700000000002</v>
+      </c>
+      <c r="AZ11" s="64">
+        <v>9.0607600000000001</v>
+      </c>
+      <c r="BA11" s="64">
+        <v>7.35107</v>
+      </c>
+      <c r="BB11" s="62">
+        <v>8.6116299999999999</v>
+      </c>
+      <c r="BC11" s="62">
+        <v>13.685370000000001</v>
+      </c>
+      <c r="BD11" s="62">
+        <v>6.8119399999999999</v>
+      </c>
+      <c r="BE11" s="61">
+        <v>9.8326399999999996</v>
+      </c>
+      <c r="BF11" s="62">
+        <v>10.979329999999999</v>
+      </c>
+      <c r="BG11" s="62">
+        <v>9.9337599999999924</v>
+      </c>
+      <c r="BH11" s="62">
+        <v>12.7415</v>
+      </c>
+      <c r="BI11" s="62">
+        <v>22.289459999999998</v>
+      </c>
+      <c r="BJ11" s="66">
+        <v>7.5350599999999996</v>
+      </c>
+      <c r="BK11" s="66">
+        <v>7.5770799999999996</v>
+      </c>
+      <c r="BL11" s="64">
+        <v>9.0810899999999997</v>
+      </c>
+      <c r="BM11" s="64">
+        <v>8.19482</v>
+      </c>
+      <c r="BN11" s="62">
+        <v>9.0904500000000006</v>
+      </c>
+      <c r="BO11" s="62">
+        <v>12.98706</v>
+      </c>
+      <c r="BP11" s="62">
+        <v>7.0663399999999967</v>
+      </c>
+      <c r="BQ11" s="61">
+        <v>10.133719999999997</v>
+      </c>
+      <c r="BR11" s="62">
+        <v>11.337990000000005</v>
+      </c>
+      <c r="BS11" s="62">
+        <v>10.557950000000005</v>
+      </c>
+      <c r="BT11" s="62">
+        <v>13.078180000000003</v>
+      </c>
+      <c r="BU11" s="62">
+        <v>23.3</v>
+      </c>
+      <c r="BV11" s="66">
+        <v>7.8783500000000002</v>
+      </c>
+      <c r="BW11" s="60">
+        <v>7.75739</v>
+      </c>
+      <c r="BX11" s="64">
+        <v>9.0460699999999985</v>
+      </c>
+      <c r="BY11" s="64">
+        <v>8.3253400000000042</v>
+      </c>
+      <c r="BZ11" s="62">
+        <v>9.4</v>
+      </c>
+      <c r="CA11" s="62">
+        <v>15.169830000000005</v>
+      </c>
+      <c r="CB11" s="62">
+        <v>7.2761099999999956</v>
+      </c>
+      <c r="CC11" s="61">
+        <v>10.237040000000007</v>
+      </c>
+      <c r="CD11" s="62">
+        <v>10.913989999999984</v>
+      </c>
+      <c r="CE11" s="62">
+        <v>10.03840000000001</v>
+      </c>
+      <c r="CF11" s="62">
+        <v>12.972979999999993</v>
+      </c>
+      <c r="CG11" s="62">
+        <v>24.293430000000029</v>
+      </c>
+      <c r="CH11" s="66">
+        <v>8.1197999999999997</v>
+      </c>
+      <c r="CI11" s="60">
+        <v>8.0519300000000005</v>
+      </c>
+      <c r="CJ11" s="64">
+        <v>8.8647500000000008</v>
+      </c>
+      <c r="CK11" s="64">
+        <v>8.6083499999999979</v>
+      </c>
+      <c r="CL11" s="64">
+        <v>9.8294400000000053</v>
+      </c>
+      <c r="CM11" s="62">
+        <v>14.191110000000002</v>
+      </c>
+      <c r="CN11" s="62">
+        <v>7.6494799999999898</v>
+      </c>
+      <c r="CO11" s="61">
+        <v>10.2744</v>
+      </c>
+      <c r="CP11" s="62">
+        <v>11.825850000000003</v>
+      </c>
+      <c r="CQ11" s="62"/>
+      <c r="CR11" s="62"/>
+      <c r="CS11" s="62"/>
+    </row>
+    <row r="12" spans="1:97">
+      <c r="A12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="I12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="J12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="K12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="L12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="M12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="N12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="O12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="P12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="R12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="S12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="T12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="U12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="V12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="W12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="X12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ12" s="66">
+        <v>19.608409999999999</v>
+      </c>
+      <c r="AR12" s="66">
+        <v>2.15794</v>
+      </c>
+      <c r="AS12" s="61">
+        <v>6.2855600000000003</v>
+      </c>
+      <c r="AT12" s="62">
+        <v>13.860870000000006</v>
+      </c>
+      <c r="AU12" s="62">
+        <v>13.049319999999993</v>
+      </c>
+      <c r="AV12" s="62">
+        <v>14.65184</v>
+      </c>
+      <c r="AW12" s="62">
+        <v>23.830299999999998</v>
+      </c>
+      <c r="AX12" s="66">
+        <v>4.3481999999999994</v>
+      </c>
+      <c r="AY12" s="66">
+        <v>3.3517399999999999</v>
+      </c>
+      <c r="AZ12" s="66">
+        <v>12.123329999999999</v>
+      </c>
+      <c r="BA12" s="66">
+        <v>3.3228899999999997</v>
+      </c>
+      <c r="BB12" s="66">
+        <v>3.6455100000000003</v>
+      </c>
+      <c r="BC12" s="66">
+        <v>16.556470000000001</v>
+      </c>
+      <c r="BD12" s="66">
+        <v>1.91231</v>
+      </c>
+      <c r="BE12" s="61">
+        <v>5.7791000000000006</v>
+      </c>
+      <c r="BF12" s="62">
+        <v>11.693910000000001</v>
+      </c>
+      <c r="BG12" s="62">
+        <v>10.536149999999999</v>
+      </c>
+      <c r="BH12" s="62">
+        <v>12.09202</v>
+      </c>
+      <c r="BI12" s="62">
+        <v>21.32292</v>
+      </c>
+      <c r="BJ12" s="66">
+        <v>4.5246499999999994</v>
+      </c>
+      <c r="BK12" s="66">
+        <v>3.7418899999999997</v>
+      </c>
+      <c r="BL12" s="66">
+        <v>12.360860000000001</v>
+      </c>
+      <c r="BM12" s="66">
+        <v>3.5645100000000003</v>
+      </c>
+      <c r="BN12" s="66">
+        <v>4.0193200000000004</v>
+      </c>
+      <c r="BO12" s="66">
+        <v>16.580259999999999</v>
+      </c>
+      <c r="BP12" s="66">
+        <v>3.1612300000000033</v>
+      </c>
+      <c r="BQ12" s="61">
+        <v>5.8863400000000041</v>
+      </c>
+      <c r="BR12" s="62">
+        <v>12.163730000000001</v>
+      </c>
+      <c r="BS12" s="62">
+        <v>10.914290000000008</v>
+      </c>
+      <c r="BT12" s="62">
+        <v>11.097879999999989</v>
+      </c>
+      <c r="BU12" s="62">
+        <v>22.2</v>
+      </c>
+      <c r="BV12" s="66">
+        <v>4.8262399999999994</v>
+      </c>
+      <c r="BW12" s="60">
+        <v>3.5796800000000006</v>
+      </c>
+      <c r="BX12" s="66">
+        <v>12.708899999999998</v>
+      </c>
+      <c r="BY12" s="66">
+        <v>3.7848400000000026</v>
+      </c>
+      <c r="BZ12" s="66">
+        <v>4.2</v>
+      </c>
+      <c r="CA12" s="66">
+        <v>17.524589999999996</v>
+      </c>
+      <c r="CB12" s="66">
+        <v>2.6330700000000036</v>
+      </c>
+      <c r="CC12" s="61">
+        <v>6.1772899999999993</v>
+      </c>
+      <c r="CD12" s="62">
+        <v>12.732919999999993</v>
+      </c>
+      <c r="CE12" s="62">
+        <v>11.435600000000008</v>
+      </c>
+      <c r="CF12" s="62">
+        <v>11.564489999999992</v>
+      </c>
+      <c r="CG12" s="62">
+        <v>24.068750000000009</v>
+      </c>
+      <c r="CH12" s="66">
+        <v>4.8295199999999996</v>
+      </c>
+      <c r="CI12" s="60">
+        <v>3.76945</v>
+      </c>
+      <c r="CJ12" s="66">
+        <v>12.89777</v>
+      </c>
+      <c r="CK12" s="66">
+        <v>3.9627000000000017</v>
+      </c>
+      <c r="CL12" s="66">
+        <v>4.1834400000000009</v>
+      </c>
+      <c r="CM12" s="66">
+        <v>17.587459999999997</v>
+      </c>
+      <c r="CN12" s="66">
+        <v>2.8399000000000001</v>
+      </c>
+      <c r="CO12" s="61">
+        <v>6.4029700000000034</v>
+      </c>
+      <c r="CP12" s="62">
+        <v>12.808959999999992</v>
+      </c>
+      <c r="CQ12" s="62"/>
+      <c r="CR12" s="62"/>
+      <c r="CS12" s="62"/>
+    </row>
+    <row r="13" spans="1:97">
+      <c r="A13" s="49" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="63">
+        <v>9.5461199999999984</v>
+      </c>
+      <c r="C13" s="63">
+        <v>6.2229999999999999</v>
+      </c>
+      <c r="D13" s="65">
+        <v>9.0587400000000002</v>
+      </c>
+      <c r="E13" s="63">
+        <v>6.2418999999999993</v>
+      </c>
+      <c r="F13" s="62">
+        <v>9.1622400000000006</v>
+      </c>
+      <c r="G13" s="62">
+        <v>20.24588</v>
+      </c>
+      <c r="H13" s="62">
+        <v>6.5487399999999996</v>
+      </c>
+      <c r="I13" s="63">
+        <v>9.9115300000000008</v>
+      </c>
+      <c r="J13" s="63">
+        <v>19.398340000000001</v>
+      </c>
+      <c r="K13" s="61">
+        <v>8.6060999999999996</v>
+      </c>
+      <c r="L13" s="63">
+        <v>11.33365</v>
+      </c>
+      <c r="M13" s="62">
+        <v>27.10388</v>
+      </c>
+      <c r="N13" s="63">
+        <v>9.9287499999999973</v>
+      </c>
+      <c r="O13" s="63">
+        <v>6.4417099999999987</v>
+      </c>
+      <c r="P13" s="65">
+        <v>9.4584799999999998</v>
+      </c>
+      <c r="Q13" s="63">
+        <v>6.22905</v>
+      </c>
+      <c r="R13" s="62">
+        <v>10.116899999999999</v>
+      </c>
+      <c r="S13" s="65">
+        <v>21.531399999999998</v>
+      </c>
+      <c r="T13" s="62">
+        <v>7.1660500000000003</v>
+      </c>
+      <c r="U13" s="63">
+        <v>10.13893</v>
+      </c>
+      <c r="V13" s="63">
+        <v>20.27929</v>
+      </c>
+      <c r="W13" s="61">
+        <v>9.304219999999999</v>
+      </c>
+      <c r="X13" s="63">
+        <v>12.175540000000002</v>
+      </c>
+      <c r="Y13" s="62">
+        <v>28.33539</v>
+      </c>
+      <c r="Z13" s="66">
+        <v>10.105040000000001</v>
+      </c>
+      <c r="AA13" s="66">
+        <v>7.0837999999999992</v>
+      </c>
+      <c r="AB13" s="64">
+        <v>9.6230700000000002</v>
+      </c>
+      <c r="AC13" s="64">
+        <v>7.1269500000000008</v>
+      </c>
+      <c r="AD13" s="62">
+        <v>9.74193</v>
+      </c>
+      <c r="AE13" s="62">
+        <v>22.171949999999988</v>
+      </c>
+      <c r="AF13" s="62">
+        <v>7.6155599999999879</v>
+      </c>
+      <c r="AG13" s="63">
+        <v>10.659830000000015</v>
+      </c>
+      <c r="AH13" s="63">
+        <v>20.843090000000004</v>
+      </c>
+      <c r="AI13" s="61">
+        <v>10.16497</v>
+      </c>
+      <c r="AJ13" s="63">
+        <v>12.43525</v>
+      </c>
+      <c r="AK13" s="62">
+        <v>29.391880000000004</v>
+      </c>
+      <c r="AL13" s="66">
+        <v>10.859860000000001</v>
+      </c>
+      <c r="AM13" s="66">
+        <v>6.5770299999999988</v>
+      </c>
+      <c r="AN13" s="64">
+        <v>10.706020000000004</v>
+      </c>
+      <c r="AO13" s="64">
+        <v>6.6267500000000004</v>
+      </c>
+      <c r="AP13" s="62">
+        <v>9.7360599999999948</v>
+      </c>
+      <c r="AQ13" s="62">
+        <v>17.696720000000003</v>
+      </c>
+      <c r="AR13" s="62">
+        <v>6.1344899999999996</v>
+      </c>
+      <c r="AS13" s="61">
+        <v>7.8500200000000007</v>
+      </c>
+      <c r="AT13" s="62">
+        <v>15.878979999999999</v>
+      </c>
+      <c r="AU13" s="62">
+        <v>7.3837200000000012</v>
+      </c>
+      <c r="AV13" s="62">
+        <v>10.320260000000001</v>
+      </c>
+      <c r="AW13" s="62">
+        <v>21.834919999999997</v>
+      </c>
+      <c r="AX13" s="66">
+        <v>5.3821300000000001</v>
+      </c>
+      <c r="AY13" s="66">
+        <v>4.4555600000000002</v>
+      </c>
+      <c r="AZ13" s="64">
+        <v>6.4759700000000002</v>
+      </c>
+      <c r="BA13" s="64">
+        <v>4.5411000000000001</v>
+      </c>
+      <c r="BB13" s="62">
+        <v>5.9434300000000002</v>
+      </c>
+      <c r="BC13" s="62">
+        <v>13.77318</v>
+      </c>
+      <c r="BD13" s="62">
+        <v>4.9353999999999996</v>
+      </c>
+      <c r="BE13" s="61">
+        <v>6.3789499999999997</v>
+      </c>
+      <c r="BF13" s="62">
+        <v>12.376049999999999</v>
+      </c>
+      <c r="BG13" s="62">
+        <v>6.11784999999999</v>
+      </c>
+      <c r="BH13" s="62">
+        <v>8.8002599999999997</v>
+      </c>
+      <c r="BI13" s="62">
+        <v>18.375769999999999</v>
+      </c>
+      <c r="BJ13" s="66">
+        <v>5.4379900000000001</v>
+      </c>
+      <c r="BK13" s="66">
+        <v>4.5475000000000003</v>
+      </c>
+      <c r="BL13" s="64">
+        <v>6.2428100000000004</v>
+      </c>
+      <c r="BM13" s="64">
+        <v>5.0113100000000008</v>
+      </c>
+      <c r="BN13" s="62">
+        <v>6.3532000000000002</v>
+      </c>
+      <c r="BO13" s="62">
+        <v>13.873280000000001</v>
+      </c>
+      <c r="BP13" s="62">
+        <v>5.2444900000000061</v>
+      </c>
+      <c r="BQ13" s="61">
+        <v>6.9677000000000007</v>
+      </c>
+      <c r="BR13" s="62">
+        <v>13.057620000000007</v>
+      </c>
+      <c r="BS13" s="62">
+        <v>6.1292399999999958</v>
+      </c>
+      <c r="BT13" s="62">
+        <v>8.8824499999999915</v>
+      </c>
+      <c r="BU13" s="62">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="BV13" s="66">
+        <v>5.5841299999999991</v>
+      </c>
+      <c r="BW13" s="60">
+        <v>4.3519000000000014</v>
+      </c>
+      <c r="BX13" s="64">
+        <v>6.3672899999999988</v>
+      </c>
+      <c r="BY13" s="64">
+        <v>5.9298000000000037</v>
+      </c>
+      <c r="BZ13" s="62">
+        <v>6.8</v>
+      </c>
+      <c r="CA13" s="62">
+        <v>14.965889999999998</v>
+      </c>
+      <c r="CB13" s="62">
+        <v>5.2265000000000015</v>
+      </c>
+      <c r="CC13" s="61">
+        <v>7.3486800000000017</v>
+      </c>
+      <c r="CD13" s="62">
+        <v>13.350570000000005</v>
+      </c>
+      <c r="CE13" s="62">
+        <v>6.3549499999999881</v>
+      </c>
+      <c r="CF13" s="62">
+        <v>9.6985600000000005</v>
+      </c>
+      <c r="CG13" s="62">
+        <v>19.369250000000008</v>
+      </c>
+      <c r="CH13" s="66">
+        <v>5.7555499999999995</v>
+      </c>
+      <c r="CI13" s="60">
+        <v>4.4461300000000001</v>
+      </c>
+      <c r="CJ13" s="64">
+        <v>6.6315100000000022</v>
+      </c>
+      <c r="CK13" s="64">
+        <v>5.0717999999999961</v>
+      </c>
+      <c r="CL13" s="64">
+        <v>6.9245400000000004</v>
+      </c>
+      <c r="CM13" s="62">
+        <v>15.988419999999998</v>
+      </c>
+      <c r="CN13" s="62">
+        <v>5.9633800000000079</v>
+      </c>
+      <c r="CO13" s="61">
+        <v>7.9769700000000014</v>
+      </c>
+      <c r="CP13" s="62">
+        <v>13.880409999999983</v>
+      </c>
+      <c r="CQ13" s="62"/>
+      <c r="CR13" s="62"/>
+      <c r="CS13" s="62"/>
+    </row>
+    <row r="14" spans="1:97">
+      <c r="A14" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="63">
+        <v>9.7761300000000002</v>
+      </c>
+      <c r="C14" s="63">
+        <v>9.9194300000000002</v>
+      </c>
+      <c r="D14" s="65">
+        <v>6.6530200000000006</v>
+      </c>
+      <c r="E14" s="63">
+        <v>8.595229999999999</v>
+      </c>
+      <c r="F14" s="62">
+        <v>9.86416</v>
+      </c>
+      <c r="G14" s="62">
+        <v>11.25543</v>
+      </c>
+      <c r="H14" s="62">
+        <v>3.8573899999999997</v>
+      </c>
+      <c r="I14" s="63">
+        <v>6.8575100000000004</v>
+      </c>
+      <c r="J14" s="63">
+        <v>7.9319600000000001</v>
+      </c>
+      <c r="K14" s="61">
+        <v>5.4456199999999999</v>
+      </c>
+      <c r="L14" s="63">
+        <v>6.9680799999999996</v>
+      </c>
+      <c r="M14" s="62">
+        <v>10.750959999999999</v>
+      </c>
+      <c r="N14" s="63">
+        <v>10.136420000000001</v>
+      </c>
+      <c r="O14" s="63">
+        <v>10.298879999999999</v>
+      </c>
+      <c r="P14" s="65">
+        <v>6.9754700000000005</v>
+      </c>
+      <c r="Q14" s="63">
+        <v>9.2467199999999981</v>
+      </c>
+      <c r="R14" s="62">
+        <v>9.9699799999999996</v>
+      </c>
+      <c r="S14" s="65">
+        <v>10.933390000000001</v>
+      </c>
+      <c r="T14" s="62">
+        <v>4.3556099999999995</v>
+      </c>
+      <c r="U14" s="63">
+        <v>7.5398999999999994</v>
+      </c>
+      <c r="V14" s="63">
+        <v>9.3069100000000002</v>
+      </c>
+      <c r="W14" s="61">
+        <v>6.4473900000000004</v>
+      </c>
+      <c r="X14" s="63">
+        <v>8.0076999999999998</v>
+      </c>
+      <c r="Y14" s="62">
+        <v>10.64424</v>
+      </c>
+      <c r="Z14" s="66">
+        <v>10.66188</v>
+      </c>
+      <c r="AA14" s="66">
+        <v>10.593000000000002</v>
+      </c>
+      <c r="AB14" s="64">
+        <v>7.2792500000000002</v>
+      </c>
+      <c r="AC14" s="64">
+        <v>9.6597400000000011</v>
+      </c>
+      <c r="AD14" s="62">
+        <v>10.637219999999994</v>
+      </c>
+      <c r="AE14" s="62">
+        <v>11.246540000000008</v>
+      </c>
+      <c r="AF14" s="62">
+        <v>5.1777699999999882</v>
+      </c>
+      <c r="AG14" s="63">
+        <v>7.5468000000000028</v>
+      </c>
+      <c r="AH14" s="63">
+        <v>9.6114999999999924</v>
+      </c>
+      <c r="AI14" s="61">
+        <v>6.3695299999999992</v>
+      </c>
+      <c r="AJ14" s="63">
+        <v>7.8769600000000066</v>
+      </c>
+      <c r="AK14" s="62">
+        <v>12.01850999999998</v>
+      </c>
+      <c r="AL14" s="66">
+        <v>9.1850900000000006</v>
+      </c>
+      <c r="AM14" s="66">
+        <v>9.0231199999999987</v>
+      </c>
+      <c r="AN14" s="64">
+        <v>6.640760000000002</v>
+      </c>
+      <c r="AO14" s="64">
+        <v>7.7235699999999996</v>
+      </c>
+      <c r="AP14" s="62">
+        <v>9.43459</v>
+      </c>
+      <c r="AQ14" s="62">
+        <v>10.11542</v>
+      </c>
+      <c r="AR14" s="62">
+        <v>3.4943400000000002</v>
+      </c>
+      <c r="AS14" s="61">
+        <v>6.5063199999999997</v>
+      </c>
+      <c r="AT14" s="62">
+        <v>7.6752000000000038</v>
+      </c>
+      <c r="AU14" s="62">
+        <v>5.0625299999999989</v>
+      </c>
+      <c r="AV14" s="62">
+        <v>6.4950900000000003</v>
+      </c>
+      <c r="AW14" s="62">
+        <v>9.5631699999999995</v>
+      </c>
+      <c r="AX14" s="66">
+        <v>6.2024499999999998</v>
+      </c>
+      <c r="AY14" s="66">
+        <v>6.6411199999999999</v>
+      </c>
+      <c r="AZ14" s="64">
+        <v>5.1384999999999996</v>
+      </c>
+      <c r="BA14" s="64">
+        <v>6.2945200000000003</v>
+      </c>
+      <c r="BB14" s="62">
+        <v>7.0430900000000003</v>
+      </c>
+      <c r="BC14" s="62">
+        <v>6.2054600000000004</v>
+      </c>
+      <c r="BD14" s="62">
+        <v>3.0339099999999997</v>
+      </c>
+      <c r="BE14" s="61">
+        <v>4.6718500000000001</v>
+      </c>
+      <c r="BF14" s="62">
+        <v>5.5656400000000001</v>
+      </c>
+      <c r="BG14" s="62">
+        <v>3.8715499999999921</v>
+      </c>
+      <c r="BH14" s="62">
+        <v>4.4685800000000002</v>
+      </c>
+      <c r="BI14" s="62">
+        <v>5.5632799999999998</v>
+      </c>
+      <c r="BJ14" s="66">
+        <v>5.669389999999999</v>
+      </c>
+      <c r="BK14" s="66">
+        <v>6.2186599999999999</v>
+      </c>
+      <c r="BL14" s="64">
+        <v>5.30199</v>
+      </c>
+      <c r="BM14" s="64">
+        <v>5.9692600000000002</v>
+      </c>
+      <c r="BN14" s="62">
+        <v>6.68222</v>
+      </c>
+      <c r="BO14" s="62">
+        <v>10.92529</v>
+      </c>
+      <c r="BP14" s="62">
+        <v>3.0250799999999884</v>
+      </c>
+      <c r="BQ14" s="61">
+        <v>4.7274500000000117</v>
+      </c>
+      <c r="BR14" s="62">
+        <v>5.7961099999999917</v>
+      </c>
+      <c r="BS14" s="62">
+        <v>4.0338300000000018</v>
+      </c>
+      <c r="BT14" s="62">
+        <v>4.074389999999994</v>
+      </c>
+      <c r="BU14" s="62">
+        <v>5.7</v>
+      </c>
+      <c r="BV14" s="66">
+        <v>5.95533</v>
+      </c>
+      <c r="BW14" s="60">
+        <v>6.3269699999999993</v>
+      </c>
+      <c r="BX14" s="64">
+        <v>5.3144999999999989</v>
+      </c>
+      <c r="BY14" s="64">
+        <v>6.032820000000001</v>
+      </c>
+      <c r="BZ14" s="62">
+        <v>6.7</v>
+      </c>
+      <c r="CA14" s="62">
+        <v>6.7208399999999955</v>
+      </c>
+      <c r="CB14" s="62">
+        <v>3.2255500000000055</v>
+      </c>
+      <c r="CC14" s="61">
+        <v>4.3216699999999975</v>
+      </c>
+      <c r="CD14" s="62">
+        <v>5.1180799999999991</v>
+      </c>
+      <c r="CE14" s="62">
+        <v>3.7011300000000062</v>
+      </c>
+      <c r="CF14" s="62">
+        <v>3.9015699999999924</v>
+      </c>
+      <c r="CG14" s="62">
+        <v>5.678990000000006</v>
+      </c>
+      <c r="CH14" s="66">
+        <v>6.0863300000000002</v>
+      </c>
+      <c r="CI14" s="60">
+        <v>6.2534899999999993</v>
+      </c>
+      <c r="CJ14" s="64">
+        <v>5.2313700000000019</v>
+      </c>
+      <c r="CK14" s="64">
+        <v>6.2391199999999998</v>
+      </c>
+      <c r="CL14" s="64">
+        <v>6.3407099999999943</v>
+      </c>
+      <c r="CM14" s="62">
+        <v>9.8916700000000048</v>
+      </c>
+      <c r="CN14" s="62">
+        <v>2.9592799999999997</v>
+      </c>
+      <c r="CO14" s="61">
+        <v>4.4892400000000023</v>
+      </c>
+      <c r="CP14" s="62">
+        <v>5.4475699999999989</v>
+      </c>
+      <c r="CQ14" s="62"/>
+      <c r="CR14" s="62"/>
+      <c r="CS14" s="62"/>
+    </row>
+    <row r="15" spans="1:97">
+      <c r="A15" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="63">
+        <v>2.9249800000000001</v>
+      </c>
+      <c r="C15" s="63">
+        <v>2.56325</v>
+      </c>
+      <c r="D15" s="65">
+        <v>2.6175900000000003</v>
+      </c>
+      <c r="E15" s="63">
+        <v>2.5294299999999996</v>
+      </c>
+      <c r="F15" s="62">
+        <v>2.73339</v>
+      </c>
+      <c r="G15" s="62">
+        <v>2.8500199999999998</v>
+      </c>
+      <c r="H15" s="62">
+        <v>2.9573299999999998</v>
+      </c>
+      <c r="I15" s="63">
+        <v>3.15754</v>
+      </c>
+      <c r="J15" s="63">
+        <v>3.3281399999999999</v>
+      </c>
+      <c r="K15" s="61">
+        <v>3.5777899999999998</v>
+      </c>
+      <c r="L15" s="63">
+        <v>3.66113</v>
+      </c>
+      <c r="M15" s="62">
+        <v>4.5569600000000001</v>
+      </c>
+      <c r="N15" s="63">
+        <v>3.0936600000000003</v>
+      </c>
+      <c r="O15" s="63">
+        <v>2.6327400000000001</v>
+      </c>
+      <c r="P15" s="65">
+        <v>2.59971</v>
+      </c>
+      <c r="Q15" s="63">
+        <v>2.71882</v>
+      </c>
+      <c r="R15" s="62">
+        <v>2.6912699999999998</v>
+      </c>
+      <c r="S15" s="65">
+        <v>3.0381000000000005</v>
+      </c>
+      <c r="T15" s="62">
+        <v>2.9783200000000001</v>
+      </c>
+      <c r="U15" s="63">
+        <v>3.1622699999999999</v>
+      </c>
+      <c r="V15" s="63">
+        <v>3.3889299999999998</v>
+      </c>
+      <c r="W15" s="61">
+        <v>3.70201</v>
+      </c>
+      <c r="X15" s="63">
+        <v>3.7613699999999999</v>
+      </c>
+      <c r="Y15" s="62">
+        <v>4.72098</v>
+      </c>
+      <c r="Z15" s="66">
+        <v>3.0958999999999999</v>
+      </c>
+      <c r="AA15" s="66">
+        <v>2.781810000000001</v>
+      </c>
+      <c r="AB15" s="64">
+        <v>2.7331399999999992</v>
+      </c>
+      <c r="AC15" s="64">
+        <v>2.8370599999999997</v>
+      </c>
+      <c r="AD15" s="62">
+        <v>2.7543199999999999</v>
+      </c>
+      <c r="AE15" s="62">
+        <v>3.1592200000000012</v>
+      </c>
+      <c r="AF15" s="62">
+        <v>2.8825399999999988</v>
+      </c>
+      <c r="AG15" s="63">
+        <v>3.2556800000000004</v>
+      </c>
+      <c r="AH15" s="63">
+        <v>3.4253399999999985</v>
+      </c>
+      <c r="AI15" s="61">
+        <v>3.8033499999999987</v>
+      </c>
+      <c r="AJ15" s="63">
+        <v>3.8247099999999992</v>
+      </c>
+      <c r="AK15" s="62">
+        <v>4.8755199999999972</v>
+      </c>
+      <c r="AL15" s="66">
+        <v>3.1895799999999999</v>
+      </c>
+      <c r="AM15" s="66">
+        <v>2.7453499999999993</v>
+      </c>
+      <c r="AN15" s="64">
+        <v>2.7985600000000006</v>
+      </c>
+      <c r="AO15" s="64">
+        <v>2.8813499999999999</v>
+      </c>
+      <c r="AP15" s="62">
+        <v>2.811630000000001</v>
+      </c>
+      <c r="AQ15" s="62">
+        <v>3.25231</v>
+      </c>
+      <c r="AR15" s="62">
+        <v>2.9342199999999998</v>
+      </c>
+      <c r="AS15" s="61">
+        <v>3.3230500000000003</v>
+      </c>
+      <c r="AT15" s="62">
+        <v>3.5124000000000031</v>
+      </c>
+      <c r="AU15" s="62">
+        <v>3.8590299999999989</v>
+      </c>
+      <c r="AV15" s="62">
+        <v>3.97722</v>
+      </c>
+      <c r="AW15" s="62">
+        <v>5.2899799999999999</v>
+      </c>
+      <c r="AX15" s="66">
+        <v>2.9700100000000003</v>
+      </c>
+      <c r="AY15" s="66">
+        <v>2.58365</v>
+      </c>
+      <c r="AZ15" s="64">
+        <v>2.6056399999999997</v>
+      </c>
+      <c r="BA15" s="64">
+        <v>2.57158</v>
+      </c>
+      <c r="BB15" s="62">
+        <v>2.52786</v>
+      </c>
+      <c r="BC15" s="62">
+        <v>2.8216700000000001</v>
+      </c>
+      <c r="BD15" s="62">
+        <v>2.7122299999999999</v>
+      </c>
+      <c r="BE15" s="61">
+        <v>2.9487199999999998</v>
+      </c>
+      <c r="BF15" s="62">
+        <v>3.0797699999999999</v>
+      </c>
+      <c r="BG15" s="62">
+        <v>3.4247000000000014</v>
+      </c>
+      <c r="BH15" s="62">
+        <v>3.6241999999999996</v>
+      </c>
+      <c r="BI15" s="62">
+        <v>6.1871</v>
+      </c>
+      <c r="BJ15" s="66">
+        <v>3.0785999999999998</v>
+      </c>
+      <c r="BK15" s="66">
+        <v>2.6934800000000001</v>
+      </c>
+      <c r="BL15" s="64">
+        <v>2.62507</v>
+      </c>
+      <c r="BM15" s="64">
+        <v>2.5839699999999999</v>
+      </c>
+      <c r="BN15" s="62">
+        <v>2.55945</v>
+      </c>
+      <c r="BO15" s="62">
+        <v>3.24607</v>
+      </c>
+      <c r="BP15" s="62">
+        <v>2.6931100000000008</v>
+      </c>
+      <c r="BQ15" s="61">
+        <v>2.9249799999999979</v>
+      </c>
+      <c r="BR15" s="62">
+        <v>3.1489900000000013</v>
+      </c>
+      <c r="BS15" s="62">
+        <v>3.5069799999999987</v>
+      </c>
+      <c r="BT15" s="62">
+        <v>3.7016899999999993</v>
+      </c>
+      <c r="BU15" s="62">
+        <v>6.1</v>
+      </c>
+      <c r="BV15" s="66">
+        <v>3.1520900000000003</v>
+      </c>
+      <c r="BW15" s="60">
+        <v>2.8274099999999995</v>
+      </c>
+      <c r="BX15" s="64">
+        <v>2.6557700000000004</v>
+      </c>
+      <c r="BY15" s="64">
+        <v>2.6942700000000013</v>
+      </c>
+      <c r="BZ15" s="62">
+        <v>2.7</v>
+      </c>
+      <c r="CA15" s="62">
+        <v>3.3633200000000016</v>
+      </c>
+      <c r="CB15" s="62">
+        <v>2.8195200000000007</v>
+      </c>
+      <c r="CC15" s="61">
+        <v>3.0605499999999992</v>
+      </c>
+      <c r="CD15" s="62">
+        <v>3.2962099999999985</v>
+      </c>
+      <c r="CE15" s="62">
+        <v>3.6729899999999986</v>
+      </c>
+      <c r="CF15" s="62">
+        <v>3.9593600000000002</v>
+      </c>
+      <c r="CG15" s="62">
+        <v>7.5763999999999996</v>
+      </c>
+      <c r="CH15" s="66">
+        <v>3.2584299999999997</v>
+      </c>
+      <c r="CI15" s="60">
+        <v>2.9251500000000004</v>
+      </c>
+      <c r="CJ15" s="64">
+        <v>2.7644200000000003</v>
+      </c>
+      <c r="CK15" s="64">
+        <v>2.7674599999999998</v>
+      </c>
+      <c r="CL15" s="64">
+        <v>2.7699599999999975</v>
+      </c>
+      <c r="CM15" s="62">
+        <v>3.6009000000000029</v>
+      </c>
+      <c r="CN15" s="62">
+        <v>2.9076799999999992</v>
+      </c>
+      <c r="CO15" s="61">
+        <v>3.1996199999999995</v>
+      </c>
+      <c r="CP15" s="62">
+        <v>3.4444499999999998</v>
+      </c>
+      <c r="CQ15" s="62"/>
+      <c r="CR15" s="62"/>
+      <c r="CS15" s="62"/>
+    </row>
+    <row r="16" spans="1:97">
+      <c r="A16" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="63">
+        <v>0.6325599999999999</v>
+      </c>
+      <c r="C16" s="63">
+        <v>0.78895000000000004</v>
+      </c>
+      <c r="D16" s="65">
+        <v>0.29094999999999999</v>
+      </c>
+      <c r="E16" s="63">
+        <v>0.55559999999999998</v>
+      </c>
+      <c r="F16" s="62">
+        <v>0.47108</v>
+      </c>
+      <c r="G16" s="62">
+        <v>1.0369999999999999</v>
+      </c>
+      <c r="H16" s="62">
+        <v>0.67603999999999997</v>
+      </c>
+      <c r="I16" s="63">
+        <v>0.65851999999999999</v>
+      </c>
+      <c r="J16" s="63">
+        <v>1.76451</v>
+      </c>
+      <c r="K16" s="61">
+        <v>1.01844</v>
+      </c>
+      <c r="L16" s="63">
+        <v>1.1990799999999999</v>
+      </c>
+      <c r="M16" s="62">
+        <v>2.04569</v>
+      </c>
+      <c r="N16" s="63">
+        <v>0.68049000000000004</v>
+      </c>
+      <c r="O16" s="63">
+        <v>0.82353999999999994</v>
+      </c>
+      <c r="P16" s="65">
+        <v>0.29522999999999999</v>
+      </c>
+      <c r="Q16" s="63">
+        <v>0.56376999999999999</v>
+      </c>
+      <c r="R16" s="62">
+        <v>0.47756999999999999</v>
+      </c>
+      <c r="S16" s="65">
+        <v>1.0539799999999999</v>
+      </c>
+      <c r="T16" s="62">
+        <v>0.70283000000000007</v>
+      </c>
+      <c r="U16" s="63">
+        <v>0.68513999999999997</v>
+      </c>
+      <c r="V16" s="63">
+        <v>1.8365499999999999</v>
+      </c>
+      <c r="W16" s="61">
+        <v>1.0232000000000001</v>
+      </c>
+      <c r="X16" s="63">
+        <v>1.2131400000000001</v>
+      </c>
+      <c r="Y16" s="62">
+        <v>2.0598299999999998</v>
+      </c>
+      <c r="Z16" s="66">
+        <v>0.69032999999999989</v>
+      </c>
+      <c r="AA16" s="66">
+        <v>0.86366000000000009</v>
+      </c>
+      <c r="AB16" s="64">
+        <v>0.37225000000000003</v>
+      </c>
+      <c r="AC16" s="64">
+        <v>0.64841000000000004</v>
+      </c>
+      <c r="AD16" s="62">
+        <v>0.54236000000000018</v>
+      </c>
+      <c r="AE16" s="62">
+        <v>1.4537699999999996</v>
+      </c>
+      <c r="AF16" s="62">
+        <v>1.0167099999999998</v>
+      </c>
+      <c r="AG16" s="63">
+        <v>1.0183500000000003</v>
+      </c>
+      <c r="AH16" s="63">
+        <v>2.2608699999999997</v>
+      </c>
+      <c r="AI16" s="61">
+        <v>1.5749000000000015</v>
+      </c>
+      <c r="AJ16" s="63">
+        <v>1.7507199999999994</v>
+      </c>
+      <c r="AK16" s="62">
+        <v>2.5446300000000011</v>
+      </c>
+      <c r="AL16" s="66">
+        <v>1.1325700000000001</v>
+      </c>
+      <c r="AM16" s="66">
+        <v>1.31619</v>
+      </c>
+      <c r="AN16" s="64">
+        <v>0.69676999999999956</v>
+      </c>
+      <c r="AO16" s="64">
+        <v>1.05233</v>
+      </c>
+      <c r="AP16" s="62">
+        <v>1.0272700000000006</v>
+      </c>
+      <c r="AQ16" s="62">
+        <v>1.873</v>
+      </c>
+      <c r="AR16" s="62">
+        <v>1.3183199999999999</v>
+      </c>
+      <c r="AS16" s="61">
+        <v>1.1531400000000001</v>
+      </c>
+      <c r="AT16" s="62">
+        <v>2.5055600000000009</v>
+      </c>
+      <c r="AU16" s="62">
+        <v>1.7502699999999987</v>
+      </c>
+      <c r="AV16" s="62">
+        <v>1.9641600000000001</v>
+      </c>
+      <c r="AW16" s="62">
+        <v>2.77617</v>
+      </c>
+      <c r="AX16" s="66">
+        <v>1.35572</v>
+      </c>
+      <c r="AY16" s="66">
+        <v>1.59032</v>
+      </c>
+      <c r="AZ16" s="64">
+        <v>1.1991500000000002</v>
+      </c>
+      <c r="BA16" s="64">
+        <v>1.4852700000000001</v>
+      </c>
+      <c r="BB16" s="62">
+        <v>1.38792</v>
+      </c>
+      <c r="BC16" s="62">
+        <v>1.9903299999999999</v>
+      </c>
+      <c r="BD16" s="62">
+        <v>1.45031</v>
+      </c>
+      <c r="BE16" s="61">
+        <v>1.3464100000000001</v>
+      </c>
+      <c r="BF16" s="62">
+        <v>2.08717</v>
+      </c>
+      <c r="BG16" s="62">
+        <v>1.3400199999999973</v>
+      </c>
+      <c r="BH16" s="62">
+        <v>2.3070599999999999</v>
+      </c>
+      <c r="BI16" s="62">
+        <v>3.4063499999999998</v>
+      </c>
+      <c r="BJ16" s="66">
+        <v>1.2507200000000001</v>
+      </c>
+      <c r="BK16" s="66">
+        <v>1.3600399999999999</v>
+      </c>
+      <c r="BL16" s="64">
+        <v>1.1329800000000001</v>
+      </c>
+      <c r="BM16" s="64">
+        <v>1.67872</v>
+      </c>
+      <c r="BN16" s="62">
+        <v>1.28382</v>
+      </c>
+      <c r="BO16" s="62">
+        <v>1.7539800000000001</v>
+      </c>
+      <c r="BP16" s="62">
+        <v>1.3145099999999967</v>
+      </c>
+      <c r="BQ16" s="61">
+        <v>1.7776800000000019</v>
+      </c>
+      <c r="BR16" s="62">
+        <v>2.5508600000000001</v>
+      </c>
+      <c r="BS16" s="62">
+        <v>1.5918899999999994</v>
+      </c>
+      <c r="BT16" s="62">
+        <v>1.9818499999999979</v>
+      </c>
+      <c r="BU16" s="62">
+        <v>3.1</v>
+      </c>
+      <c r="BV16" s="66">
+        <v>1.0145200000000001</v>
+      </c>
+      <c r="BW16" s="60">
+        <v>1.4218700000000002</v>
+      </c>
+      <c r="BX16" s="64">
+        <v>1.1675199999999997</v>
+      </c>
+      <c r="BY16" s="64">
+        <v>1.5967800000000008</v>
+      </c>
+      <c r="BZ16" s="62">
+        <v>1.3</v>
+      </c>
+      <c r="CA16" s="62">
+        <v>1.9340999999999999</v>
+      </c>
+      <c r="CB16" s="62">
+        <v>1.5101300000000002</v>
+      </c>
+      <c r="CC16" s="61">
+        <v>1.5708699999999993</v>
+      </c>
+      <c r="CD16" s="62">
+        <v>2.6670400000000019</v>
+      </c>
+      <c r="CE16" s="62">
+        <v>1.9353699999999971</v>
+      </c>
+      <c r="CF16" s="62">
+        <v>2.2723399999999998</v>
+      </c>
+      <c r="CG16" s="62">
+        <v>3.1377200000000016</v>
+      </c>
+      <c r="CH16" s="66">
+        <v>1.4176799999999998</v>
+      </c>
+      <c r="CI16" s="60">
+        <v>1.5969000000000002</v>
+      </c>
+      <c r="CJ16" s="64">
+        <v>0.84323999999999977</v>
+      </c>
+      <c r="CK16" s="64">
+        <v>1.5477500000000011</v>
+      </c>
+      <c r="CL16" s="64">
+        <v>1.4281299999999995</v>
+      </c>
+      <c r="CM16" s="62">
+        <v>2.3151600000000006</v>
+      </c>
+      <c r="CN16" s="62">
+        <v>1.6778300000000002</v>
+      </c>
+      <c r="CO16" s="61">
+        <v>1.4087299999999985</v>
+      </c>
+      <c r="CP16" s="62">
+        <v>2.4310100000000006</v>
+      </c>
+      <c r="CQ16" s="62"/>
+      <c r="CR16" s="62"/>
+      <c r="CS16" s="62"/>
+    </row>
+    <row r="17" spans="1:97">
+      <c r="A17" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="66">
+        <v>6.5525699999999993</v>
+      </c>
+      <c r="C17" s="63">
+        <v>6.50563</v>
+      </c>
+      <c r="D17" s="65">
+        <v>6.9489099999999997</v>
+      </c>
+      <c r="E17" s="63">
+        <v>6.2587999999999999</v>
+      </c>
+      <c r="F17" s="62">
+        <v>7.1225100000000001</v>
+      </c>
+      <c r="G17" s="62">
+        <v>8.3973899999999997</v>
+      </c>
+      <c r="H17" s="62">
+        <v>7.3526499999999997</v>
+      </c>
+      <c r="I17" s="63">
+        <v>6.7384499999999994</v>
+      </c>
+      <c r="J17" s="63">
+        <v>7.7243300000000001</v>
+      </c>
+      <c r="K17" s="61">
+        <v>9.1270100000000003</v>
+      </c>
+      <c r="L17" s="63">
+        <v>11.941040000000001</v>
+      </c>
+      <c r="M17" s="62">
+        <v>15.28045</v>
+      </c>
+      <c r="N17" s="66">
+        <v>6.6804800000000002</v>
+      </c>
+      <c r="O17" s="63">
+        <v>6.5428200000000007</v>
+      </c>
+      <c r="P17" s="65">
+        <v>7.0952399999999995</v>
+      </c>
+      <c r="Q17" s="63">
+        <v>6.2727699999999995</v>
+      </c>
+      <c r="R17" s="62">
+        <v>7.1170499999999999</v>
+      </c>
+      <c r="S17" s="65">
+        <v>8.3982299999999999</v>
+      </c>
+      <c r="T17" s="62">
+        <v>7.9505699999999999</v>
+      </c>
+      <c r="U17" s="63">
+        <v>7.3264199999999997</v>
+      </c>
+      <c r="V17" s="67">
+        <v>8.3540100000000006</v>
+      </c>
+      <c r="W17" s="67">
+        <v>9.43187</v>
+      </c>
+      <c r="X17" s="67">
+        <v>11.72139</v>
+      </c>
+      <c r="Y17" s="67">
+        <v>15.869759999999999</v>
+      </c>
+      <c r="Z17" s="66">
+        <v>6.7166600000000001</v>
+      </c>
+      <c r="AA17" s="66">
+        <v>6.8289200000000019</v>
+      </c>
+      <c r="AB17" s="64">
+        <v>7.5752799999999985</v>
+      </c>
+      <c r="AC17" s="64">
+        <v>7.081290000000001</v>
+      </c>
+      <c r="AD17" s="62">
+        <v>7.4682200000000014</v>
+      </c>
+      <c r="AE17" s="62">
+        <v>9.2882600000000028</v>
+      </c>
+      <c r="AF17" s="62">
+        <v>7.9839899999999915</v>
+      </c>
+      <c r="AG17" s="63">
+        <v>7.9489900000000056</v>
+      </c>
+      <c r="AH17" s="67">
+        <v>8.3694099999999878</v>
+      </c>
+      <c r="AI17" s="67">
+        <v>9.2636400000000148</v>
+      </c>
+      <c r="AJ17" s="67">
+        <v>11.89951999999999</v>
+      </c>
+      <c r="AK17" s="67">
+        <v>14.728020000000019</v>
+      </c>
+      <c r="AL17" s="66">
+        <v>6.5033900000000004</v>
+      </c>
+      <c r="AM17" s="66">
+        <v>6.8314899999999987</v>
+      </c>
+      <c r="AN17" s="64">
+        <v>7.4092600000000006</v>
+      </c>
+      <c r="AO17" s="64">
+        <v>8.449959999999999</v>
+      </c>
+      <c r="AP17" s="62">
+        <v>9.2744299999999988</v>
+      </c>
+      <c r="AQ17" s="62">
+        <v>9.3578700000000001</v>
+      </c>
+      <c r="AR17" s="62">
+        <v>7.7838400000000005</v>
+      </c>
+      <c r="AS17" s="61">
+        <v>7.8524500000000002</v>
+      </c>
+      <c r="AT17" s="62">
+        <v>8.6992899999999977</v>
+      </c>
+      <c r="AU17" s="62">
+        <v>9.3604400000000023</v>
+      </c>
+      <c r="AV17" s="62">
+        <v>12.28026</v>
+      </c>
+      <c r="AW17" s="62">
+        <v>14.942159999999999</v>
+      </c>
+      <c r="AX17" s="66">
+        <v>6.0451199999999998</v>
+      </c>
+      <c r="AY17" s="66">
+        <v>5.8601099999999997</v>
+      </c>
+      <c r="AZ17" s="64">
+        <v>6.70479</v>
+      </c>
+      <c r="BA17" s="64">
+        <v>7.6773500000000006</v>
+      </c>
+      <c r="BB17" s="62">
+        <v>7.48177</v>
+      </c>
+      <c r="BC17" s="62">
+        <v>9.3799400000000013</v>
+      </c>
+      <c r="BD17" s="62">
+        <v>8.2038999999999991</v>
+      </c>
+      <c r="BE17" s="61">
+        <v>8.6494099999999996</v>
+      </c>
+      <c r="BF17" s="62">
+        <v>12.03135</v>
+      </c>
+      <c r="BG17" s="62">
+        <v>10.587670000000003</v>
+      </c>
+      <c r="BH17" s="62">
+        <v>12.14095</v>
+      </c>
+      <c r="BI17" s="62">
+        <v>16.87201</v>
+      </c>
+      <c r="BJ17" s="66">
+        <v>6.1752700000000003</v>
+      </c>
+      <c r="BK17" s="66">
+        <v>6.5138299999999996</v>
+      </c>
+      <c r="BL17" s="64">
+        <v>6.3333500000000003</v>
+      </c>
+      <c r="BM17" s="64">
+        <v>7.7750600000000007</v>
+      </c>
+      <c r="BN17" s="62">
+        <v>7.8122100000000003</v>
+      </c>
+      <c r="BO17" s="62">
+        <v>12.232959999999999</v>
+      </c>
+      <c r="BP17" s="62">
+        <v>10.27516</v>
+      </c>
+      <c r="BQ17" s="61">
+        <v>8.7579599999999971</v>
+      </c>
+      <c r="BR17" s="62">
+        <v>9.3651800000000094</v>
+      </c>
+      <c r="BS17" s="62">
+        <v>10.505299999999991</v>
+      </c>
+      <c r="BT17" s="62">
+        <v>11.796549999999996</v>
+      </c>
+      <c r="BU17" s="62">
+        <v>15.8</v>
+      </c>
+      <c r="BV17" s="66">
+        <v>6.0489300000000004</v>
+      </c>
+      <c r="BW17" s="60">
+        <v>6.0904799999999994</v>
+      </c>
+      <c r="BX17" s="64">
+        <v>7.2988699999999991</v>
+      </c>
+      <c r="BY17" s="64">
+        <v>7.3644999999999996</v>
+      </c>
+      <c r="BZ17" s="62">
+        <v>7.2</v>
+      </c>
+      <c r="CA17" s="62">
+        <v>11.117919999999998</v>
+      </c>
+      <c r="CB17" s="62">
+        <v>10.123130000000003</v>
+      </c>
+      <c r="CC17" s="61">
+        <v>8.2917699999999996</v>
+      </c>
+      <c r="CD17" s="62">
+        <v>9.2002000000000024</v>
+      </c>
+      <c r="CE17" s="62">
+        <v>10.640929999999997</v>
+      </c>
+      <c r="CF17" s="62">
+        <v>11.070239999999998</v>
+      </c>
+      <c r="CG17" s="62">
+        <v>15.550200000000018</v>
+      </c>
+      <c r="CH17" s="66">
+        <v>6.3883299999999998</v>
+      </c>
+      <c r="CI17" s="60">
+        <v>6.8398599999999998</v>
+      </c>
+      <c r="CJ17" s="64">
+        <v>7.6767200000000013</v>
+      </c>
+      <c r="CK17" s="64">
+        <v>8.2381399999999978</v>
+      </c>
+      <c r="CL17" s="64">
+        <v>7.7632299999999965</v>
+      </c>
+      <c r="CM17" s="62">
+        <v>12.20478</v>
+      </c>
+      <c r="CN17" s="62">
+        <v>8.6660000000000039</v>
+      </c>
+      <c r="CO17" s="61">
+        <v>7.822979999999994</v>
+      </c>
+      <c r="CP17" s="62">
+        <v>8.8485700000000094</v>
+      </c>
+      <c r="CQ17" s="62"/>
+      <c r="CR17" s="62"/>
+      <c r="CS17" s="62"/>
+    </row>
+    <row r="18" spans="1:97">
+      <c r="A18" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="66">
+        <v>10.187340000000001</v>
+      </c>
+      <c r="C18" s="63">
+        <v>5.9502499999999996</v>
+      </c>
+      <c r="D18" s="65">
+        <v>4.5150299999999994</v>
+      </c>
+      <c r="E18" s="63">
+        <v>5.1754300000000004</v>
+      </c>
+      <c r="F18" s="62">
+        <v>5.3824100000000001</v>
+      </c>
+      <c r="G18" s="62">
+        <v>3.7883899999999997</v>
+      </c>
+      <c r="H18" s="62">
+        <v>12.046719999999999</v>
+      </c>
+      <c r="I18" s="63">
+        <v>11.504479999999999</v>
+      </c>
+      <c r="J18" s="63">
+        <v>13.199249999999999</v>
+      </c>
+      <c r="K18" s="61">
+        <v>9.5571800000000007</v>
+      </c>
+      <c r="L18" s="63">
+        <v>7.3988699999999996</v>
+      </c>
+      <c r="M18" s="62">
+        <v>8.4947900000000001</v>
+      </c>
+      <c r="N18" s="66">
+        <v>10.369009999999999</v>
+      </c>
+      <c r="O18" s="63">
+        <v>6.6995899999999988</v>
+      </c>
+      <c r="P18" s="65">
+        <v>4.9513800000000003</v>
+      </c>
+      <c r="Q18" s="63">
+        <v>5.4502499999999996</v>
+      </c>
+      <c r="R18" s="62">
+        <v>5.9187099999999999</v>
+      </c>
+      <c r="S18" s="65">
+        <v>4.5905399999999998</v>
+      </c>
+      <c r="T18" s="62">
+        <v>12.202540000000001</v>
+      </c>
+      <c r="U18" s="63">
+        <v>12.02332</v>
+      </c>
+      <c r="V18" s="63">
+        <v>13.127030000000001</v>
+      </c>
+      <c r="W18" s="61">
+        <v>9.2821599999999993</v>
+      </c>
+      <c r="X18" s="63">
+        <v>7.3973800000000001</v>
+      </c>
+      <c r="Y18" s="62">
+        <v>11.946639999999999</v>
+      </c>
+      <c r="Z18" s="66">
+        <v>11.098240000000001</v>
+      </c>
+      <c r="AA18" s="66">
+        <v>6.4460800000000003</v>
+      </c>
+      <c r="AB18" s="64">
+        <v>4.7761300000000011</v>
+      </c>
+      <c r="AC18" s="64">
+        <v>5.3559999999999999</v>
+      </c>
+      <c r="AD18" s="62">
+        <v>5.5995700000000035</v>
+      </c>
+      <c r="AE18" s="62">
+        <v>5.999419999999998</v>
+      </c>
+      <c r="AF18" s="62">
+        <v>12.283449999999995</v>
+      </c>
+      <c r="AG18" s="63">
+        <v>12.126830000000002</v>
+      </c>
+      <c r="AH18" s="63">
+        <v>13.197360000000003</v>
+      </c>
+      <c r="AI18" s="61">
+        <v>9.2976399999999995</v>
+      </c>
+      <c r="AJ18" s="63">
+        <v>7.5365499999999885</v>
+      </c>
+      <c r="AK18" s="62">
+        <v>11.829359999999985</v>
+      </c>
+      <c r="AL18" s="66">
+        <v>11.288819999999999</v>
+      </c>
+      <c r="AM18" s="66">
+        <v>6.6313000000000031</v>
+      </c>
+      <c r="AN18" s="64">
+        <v>4.9342099999999993</v>
+      </c>
+      <c r="AO18" s="64">
+        <v>5.8041200000000002</v>
+      </c>
+      <c r="AP18" s="62">
+        <v>6.1946000000000012</v>
+      </c>
+      <c r="AQ18" s="62">
+        <v>5.5998000000000001</v>
+      </c>
+      <c r="AR18" s="62">
+        <v>12.748280000000001</v>
+      </c>
+      <c r="AS18" s="61">
+        <v>12.888680000000001</v>
+      </c>
+      <c r="AT18" s="62">
+        <v>14.097020000000015</v>
+      </c>
+      <c r="AU18" s="62">
+        <v>10.247960000000006</v>
+      </c>
+      <c r="AV18" s="62">
+        <v>7.8612399999999996</v>
+      </c>
+      <c r="AW18" s="62">
+        <v>12.423120000000001</v>
+      </c>
+      <c r="AX18" s="66">
+        <v>8.1043400000000005</v>
+      </c>
+      <c r="AY18" s="66">
+        <v>4.5111800000000004</v>
+      </c>
+      <c r="AZ18" s="64">
+        <v>4.27461</v>
+      </c>
+      <c r="BA18" s="64">
+        <v>4.4319600000000001</v>
+      </c>
+      <c r="BB18" s="62">
+        <v>4.6951099999999997</v>
+      </c>
+      <c r="BC18" s="62">
+        <v>4.9816000000000003</v>
+      </c>
+      <c r="BD18" s="62">
+        <v>7.8863300000000001</v>
+      </c>
+      <c r="BE18" s="61">
+        <v>9.6361100000000004</v>
+      </c>
+      <c r="BF18" s="62">
+        <v>9.7897800000000004</v>
+      </c>
+      <c r="BG18" s="62">
+        <v>6.0739700000000028</v>
+      </c>
+      <c r="BH18" s="62">
+        <v>5.3315000000000001</v>
+      </c>
+      <c r="BI18" s="62">
+        <v>8.2846200000000003</v>
+      </c>
+      <c r="BJ18" s="66">
+        <v>7.21143</v>
+      </c>
+      <c r="BK18" s="66">
+        <v>4.9543599999999994</v>
+      </c>
+      <c r="BL18" s="64">
+        <v>3.9728499999999998</v>
+      </c>
+      <c r="BM18" s="64">
+        <v>4.1258699999999999</v>
+      </c>
+      <c r="BN18" s="62">
+        <v>4.0389400000000002</v>
+      </c>
+      <c r="BO18" s="62">
+        <v>5.4348199999999993</v>
+      </c>
+      <c r="BP18" s="62">
+        <v>7.2750899999999987</v>
+      </c>
+      <c r="BQ18" s="61">
+        <v>8.9346099999999993</v>
+      </c>
+      <c r="BR18" s="62">
+        <v>9.3225599999999957</v>
+      </c>
+      <c r="BS18" s="62">
+        <v>5.7706100000000049</v>
+      </c>
+      <c r="BT18" s="62">
+        <v>5.1452899999999886</v>
+      </c>
+      <c r="BU18" s="62">
+        <v>8.1</v>
+      </c>
+      <c r="BV18" s="66">
+        <v>7.5197099999999999</v>
+      </c>
+      <c r="BW18" s="60">
+        <v>4.9346599999999992</v>
+      </c>
+      <c r="BX18" s="64">
+        <v>5.2496800000000032</v>
+      </c>
+      <c r="BY18" s="64">
+        <v>4.9000599999999999</v>
+      </c>
+      <c r="BZ18" s="62">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="CA18" s="62">
+        <v>5.6043600000000033</v>
+      </c>
+      <c r="CB18" s="62">
+        <v>9.1029699999999991</v>
+      </c>
+      <c r="CC18" s="61">
+        <v>9.774879999999996</v>
+      </c>
+      <c r="CD18" s="62">
+        <v>10.008620000000001</v>
+      </c>
+      <c r="CE18" s="62">
+        <v>6.3391400000000075</v>
+      </c>
+      <c r="CF18" s="62">
+        <v>5.3824499999999915</v>
+      </c>
+      <c r="CG18" s="62">
+        <v>8.258189999999999</v>
+      </c>
+      <c r="CH18" s="66">
+        <v>7.6789699999999996</v>
+      </c>
+      <c r="CI18" s="60">
+        <v>5.0573000000000015</v>
+      </c>
+      <c r="CJ18" s="64">
+        <v>4.8398199999999996</v>
+      </c>
+      <c r="CK18" s="64">
+        <v>4.6068800000000003</v>
+      </c>
+      <c r="CL18" s="64">
+        <v>5.1710199999999986</v>
+      </c>
+      <c r="CM18" s="62">
+        <v>6.5207200000000007</v>
+      </c>
+      <c r="CN18" s="62">
+        <v>8.7324599999999961</v>
+      </c>
+      <c r="CO18" s="61">
+        <v>10.128779999999999</v>
+      </c>
+      <c r="CP18" s="62">
+        <v>10.316520000000004</v>
+      </c>
+      <c r="CQ18" s="62"/>
+      <c r="CR18" s="62"/>
+      <c r="CS18" s="62"/>
+    </row>
+    <row r="19" spans="1:97">
+      <c r="A19" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="62">
+        <v>17.294070000000001</v>
+      </c>
+      <c r="C19" s="63">
+        <v>17.283609999999999</v>
+      </c>
+      <c r="D19" s="65">
+        <v>18.636869999999998</v>
+      </c>
+      <c r="E19" s="63">
+        <v>16.675060000000002</v>
+      </c>
+      <c r="F19" s="62">
+        <v>16.064250000000001</v>
+      </c>
+      <c r="G19" s="62">
+        <v>19.638909999999999</v>
+      </c>
+      <c r="H19" s="62">
+        <v>15.724879999999999</v>
+      </c>
+      <c r="I19" s="63">
+        <v>15.69266</v>
+      </c>
+      <c r="J19" s="63">
+        <v>18.00563</v>
+      </c>
+      <c r="K19" s="61">
+        <v>23.971330000000002</v>
+      </c>
+      <c r="L19" s="63">
+        <v>21.661369999999998</v>
+      </c>
+      <c r="M19" s="62">
+        <v>29.4375</v>
+      </c>
+      <c r="N19" s="62">
+        <v>17.311360000000001</v>
+      </c>
+      <c r="O19" s="63">
+        <v>17.758500000000002</v>
+      </c>
+      <c r="P19" s="65">
+        <v>19.370990000000003</v>
+      </c>
+      <c r="Q19" s="63">
+        <v>16.691519999999997</v>
+      </c>
+      <c r="R19" s="62">
+        <v>15.461979999999999</v>
+      </c>
+      <c r="S19" s="65">
+        <v>18.951800000000002</v>
+      </c>
+      <c r="T19" s="62">
+        <v>16.003719999999998</v>
+      </c>
+      <c r="U19" s="63">
+        <v>16.540749999999999</v>
+      </c>
+      <c r="V19" s="63">
+        <v>20.269740000000002</v>
+      </c>
+      <c r="W19" s="61">
+        <v>24.33362</v>
+      </c>
+      <c r="X19" s="63">
+        <v>25.181259999999998</v>
+      </c>
+      <c r="Y19" s="62">
+        <v>32.01352</v>
+      </c>
+      <c r="Z19" s="61">
+        <v>18.06803</v>
+      </c>
+      <c r="AA19" s="61">
+        <v>18.402099999999997</v>
+      </c>
+      <c r="AB19" s="64">
+        <v>18.676480000000002</v>
+      </c>
+      <c r="AC19" s="64">
+        <v>18.081559999999996</v>
+      </c>
+      <c r="AD19" s="62">
+        <v>16.798970000000001</v>
+      </c>
+      <c r="AE19" s="62">
+        <v>16.839520000000004</v>
+      </c>
+      <c r="AF19" s="62">
+        <v>16.253439999999998</v>
+      </c>
+      <c r="AG19" s="63">
+        <v>21.006169999999983</v>
+      </c>
+      <c r="AH19" s="63">
+        <v>21.998880000000014</v>
+      </c>
+      <c r="AI19" s="61">
+        <v>24.87172</v>
+      </c>
+      <c r="AJ19" s="63">
+        <v>25.373920000000012</v>
+      </c>
+      <c r="AK19" s="62">
+        <v>33.594010000000011</v>
+      </c>
+      <c r="AL19" s="61">
+        <v>18.338519999999999</v>
+      </c>
+      <c r="AM19" s="61">
+        <v>18.302299999999999</v>
+      </c>
+      <c r="AN19" s="64">
+        <v>19.546040000000001</v>
+      </c>
+      <c r="AO19" s="64">
+        <v>18.318709999999999</v>
+      </c>
+      <c r="AP19" s="62">
+        <v>16.754600000000011</v>
+      </c>
+      <c r="AQ19" s="62">
+        <v>16.75403</v>
+      </c>
+      <c r="AR19" s="62">
+        <v>15.798729999999999</v>
+      </c>
+      <c r="AS19" s="61">
+        <v>19.29618</v>
+      </c>
+      <c r="AT19" s="62">
+        <v>20.634330000000006</v>
+      </c>
+      <c r="AU19" s="62">
+        <v>25.164249999999999</v>
+      </c>
+      <c r="AV19" s="62">
+        <v>25.234220000000001</v>
+      </c>
+      <c r="AW19" s="62">
+        <v>32.952839999999995</v>
+      </c>
+      <c r="AX19" s="61">
+        <v>15.54157</v>
+      </c>
+      <c r="AY19" s="61">
+        <v>15.518799999999999</v>
+      </c>
+      <c r="AZ19" s="64">
+        <v>16.668530000000001</v>
+      </c>
+      <c r="BA19" s="64">
+        <v>17.335459999999998</v>
+      </c>
+      <c r="BB19" s="62">
+        <v>15.27135</v>
+      </c>
+      <c r="BC19" s="62">
+        <v>15.17597</v>
+      </c>
+      <c r="BD19" s="62">
+        <v>13.10886</v>
+      </c>
+      <c r="BE19" s="61">
+        <v>19.03209</v>
+      </c>
+      <c r="BF19" s="62">
+        <v>21.515160000000002</v>
+      </c>
+      <c r="BG19" s="62">
+        <v>19.470020000000005</v>
+      </c>
+      <c r="BH19" s="62">
+        <v>21.61722</v>
+      </c>
+      <c r="BI19" s="62">
+        <v>30.043970000000002</v>
+      </c>
+      <c r="BJ19" s="61">
+        <v>14.47969</v>
+      </c>
+      <c r="BK19" s="61">
+        <v>18.47711</v>
+      </c>
+      <c r="BL19" s="64">
+        <v>15.438180000000001</v>
+      </c>
+      <c r="BM19" s="64">
+        <v>16.053380000000001</v>
+      </c>
+      <c r="BN19" s="62">
+        <v>12.87965</v>
+      </c>
+      <c r="BO19" s="62">
+        <v>23.359819999999999</v>
+      </c>
+      <c r="BP19" s="62">
+        <v>12.177410000000009</v>
+      </c>
+      <c r="BQ19" s="61">
+        <v>15.55258000000002</v>
+      </c>
+      <c r="BR19" s="62">
+        <v>25.107439999999968</v>
+      </c>
+      <c r="BS19" s="62">
+        <v>20.196629999999999</v>
+      </c>
+      <c r="BT19" s="62">
+        <v>23.777960000000036</v>
+      </c>
+      <c r="BU19" s="62">
+        <v>48.3</v>
+      </c>
+      <c r="BV19" s="61">
+        <v>16.394089999999998</v>
+      </c>
+      <c r="BW19" s="60">
+        <v>15.734220000000001</v>
+      </c>
+      <c r="BX19" s="64">
+        <v>16.389110000000002</v>
+      </c>
+      <c r="BY19" s="64">
+        <v>13.983980000000003</v>
+      </c>
+      <c r="BZ19" s="62">
+        <v>14.1</v>
+      </c>
+      <c r="CA19" s="62">
+        <v>16.321460000000002</v>
+      </c>
+      <c r="CB19" s="62">
+        <v>14.102709999999988</v>
+      </c>
+      <c r="CC19" s="61">
+        <v>15.936199999999999</v>
+      </c>
+      <c r="CD19" s="62">
+        <v>35.644810000000007</v>
+      </c>
+      <c r="CE19" s="62">
+        <v>23.051400000000001</v>
+      </c>
+      <c r="CF19" s="62">
+        <v>21.970169999999996</v>
+      </c>
+      <c r="CG19" s="62">
+        <v>41.175829999999991</v>
+      </c>
+      <c r="CH19" s="61">
+        <v>18.16854</v>
+      </c>
+      <c r="CI19" s="60">
+        <v>18.410110000000003</v>
+      </c>
+      <c r="CJ19" s="64">
+        <v>19.526079999999993</v>
+      </c>
+      <c r="CK19" s="64">
+        <v>19.965650000000004</v>
+      </c>
+      <c r="CL19" s="64">
+        <v>17.41413</v>
+      </c>
+      <c r="CM19" s="62">
+        <v>22.786789999999982</v>
+      </c>
+      <c r="CN19" s="62">
+        <v>19.79867000000003</v>
+      </c>
+      <c r="CO19" s="61">
+        <v>18.899999999999977</v>
+      </c>
+      <c r="CP19" s="62">
+        <v>24.752040000000022</v>
+      </c>
+      <c r="CQ19" s="62"/>
+      <c r="CR19" s="62"/>
+      <c r="CS19" s="62"/>
+    </row>
+    <row r="20" spans="1:97">
+      <c r="A20" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="D20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="F20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="G20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="H20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="J20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="K20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="L20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="M20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="N20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="O20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="P20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="R20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="S20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="T20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="U20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="V20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="W20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="X20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ20" s="68">
+        <v>4.7176999999999998</v>
+      </c>
+      <c r="AR20" s="68">
+        <v>0.96520000000000006</v>
+      </c>
+      <c r="AS20" s="61">
+        <v>2.3346999999999998</v>
+      </c>
+      <c r="AT20" s="62">
+        <v>4.9136999999999986</v>
+      </c>
+      <c r="AU20" s="62">
+        <v>2.3370499999999992</v>
+      </c>
+      <c r="AV20" s="62">
+        <v>2.33771</v>
+      </c>
+      <c r="AW20" s="62">
+        <v>7.5678599999999996</v>
+      </c>
+      <c r="AX20" s="68">
+        <v>3.7638000000000003</v>
+      </c>
+      <c r="AY20" s="68">
+        <v>1.0368199999999999</v>
+      </c>
+      <c r="AZ20" s="68">
+        <v>1.7961099999999999</v>
+      </c>
+      <c r="BA20" s="68">
+        <v>0.88709000000000005</v>
+      </c>
+      <c r="BB20" s="68">
+        <v>1.54556</v>
+      </c>
+      <c r="BC20" s="68">
+        <v>3.2217199999999999</v>
+      </c>
+      <c r="BD20" s="68">
+        <v>1.0727899999999999</v>
+      </c>
+      <c r="BE20" s="61">
+        <v>2.0132099999999999</v>
+      </c>
+      <c r="BF20" s="62">
+        <v>3.7733099999999999</v>
+      </c>
+      <c r="BG20" s="62">
+        <v>1.8443300000000029</v>
+      </c>
+      <c r="BH20" s="62">
+        <v>1.53698</v>
+      </c>
+      <c r="BI20" s="62">
+        <v>5.5929599999999997</v>
+      </c>
+      <c r="BJ20" s="68">
+        <v>3.7722500000000001</v>
+      </c>
+      <c r="BK20" s="68">
+        <v>1.1667000000000001</v>
+      </c>
+      <c r="BL20" s="68">
+        <v>1.5072999999999999</v>
+      </c>
+      <c r="BM20" s="68">
+        <v>0.81520000000000004</v>
+      </c>
+      <c r="BN20" s="68">
+        <v>1.5573599999999999</v>
+      </c>
+      <c r="BO20" s="68">
+        <v>3.1589999999999998</v>
+      </c>
+      <c r="BP20" s="68">
+        <v>1.0873000000000026</v>
+      </c>
+      <c r="BQ20" s="61">
+        <v>2.0633999999999997</v>
+      </c>
+      <c r="BR20" s="62">
+        <v>3.5876499999999982</v>
+      </c>
+      <c r="BS20" s="62">
+        <v>1.7926999999999964</v>
+      </c>
+      <c r="BT20" s="62">
+        <v>1.4039500000000054</v>
+      </c>
+      <c r="BU20" s="62">
+        <v>5.5</v>
+      </c>
+      <c r="BV20" s="68">
+        <v>3.7859499999999997</v>
+      </c>
+      <c r="BW20" s="60">
+        <v>1.1743800000000002</v>
+      </c>
+      <c r="BX20" s="68">
+        <v>1.5045500000000009</v>
+      </c>
+      <c r="BY20" s="68">
+        <v>0.81489999999999974</v>
+      </c>
+      <c r="BZ20" s="68">
+        <v>1.6</v>
+      </c>
+      <c r="CA20" s="68">
+        <v>3.1646999999999998</v>
+      </c>
+      <c r="CB20" s="68">
+        <v>1.1138999999999992</v>
+      </c>
+      <c r="CC20" s="61">
+        <v>2.0481999999999996</v>
+      </c>
+      <c r="CD20" s="62">
+        <v>3.6004000000000005</v>
+      </c>
+      <c r="CE20" s="62">
+        <v>1.7977000000000025</v>
+      </c>
+      <c r="CF20" s="62">
+        <v>1.4133999999999993</v>
+      </c>
+      <c r="CG20" s="62">
+        <v>5.554000000000002</v>
+      </c>
+      <c r="CH20" s="68">
+        <v>3.7767000000000004</v>
+      </c>
+      <c r="CI20" s="60">
+        <v>1.1639000000000004</v>
+      </c>
+      <c r="CJ20" s="68">
+        <v>1.5</v>
+      </c>
+      <c r="CK20" s="68">
+        <v>0.81169999999999831</v>
+      </c>
+      <c r="CL20" s="68">
+        <v>1.5647999999999991</v>
+      </c>
+      <c r="CM20" s="68">
+        <v>3.1828400000000023</v>
+      </c>
+      <c r="CN20" s="68">
+        <v>1.2248599999999996</v>
+      </c>
+      <c r="CO20" s="61">
+        <v>2.1454000000000004</v>
+      </c>
+      <c r="CP20" s="62">
+        <v>3.6512799999999999</v>
+      </c>
+      <c r="CQ20" s="62"/>
+      <c r="CR20" s="62"/>
+      <c r="CS20" s="62"/>
+    </row>
+    <row r="21" spans="1:97">
+      <c r="A21" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="66">
+        <v>12.74165</v>
+      </c>
+      <c r="C21" s="63">
+        <v>16.212150000000001</v>
+      </c>
+      <c r="D21" s="65">
+        <v>18.50976</v>
+      </c>
+      <c r="E21" s="63">
+        <v>17.24981</v>
+      </c>
+      <c r="F21" s="62">
+        <v>18.506250000000001</v>
+      </c>
+      <c r="G21" s="62">
+        <v>32.603470000000002</v>
+      </c>
+      <c r="H21" s="62">
+        <v>21.373360000000002</v>
+      </c>
+      <c r="I21" s="63">
+        <v>20.942820000000001</v>
+      </c>
+      <c r="J21" s="63">
+        <v>28.656089999999999</v>
+      </c>
+      <c r="K21" s="61">
+        <v>20.474450000000001</v>
+      </c>
+      <c r="L21" s="63">
+        <v>26.919619999999998</v>
+      </c>
+      <c r="M21" s="62">
+        <v>55.71067</v>
+      </c>
+      <c r="N21" s="66">
+        <v>12.98673</v>
+      </c>
+      <c r="O21" s="63">
+        <v>16.325949999999999</v>
+      </c>
+      <c r="P21" s="65">
+        <v>18.603000000000002</v>
+      </c>
+      <c r="Q21" s="63">
+        <v>17.018879999999999</v>
+      </c>
+      <c r="R21" s="62">
+        <v>18.86138</v>
+      </c>
+      <c r="S21" s="65">
+        <v>33.535519999999998</v>
+      </c>
+      <c r="T21" s="62">
+        <v>22.40419</v>
+      </c>
+      <c r="U21" s="63">
+        <v>21.701589999999999</v>
+      </c>
+      <c r="V21" s="63">
+        <v>29.468409999999999</v>
+      </c>
+      <c r="W21" s="61">
+        <v>21.54438</v>
+      </c>
+      <c r="X21" s="63">
+        <v>28.213999999999999</v>
+      </c>
+      <c r="Y21" s="62">
+        <v>58.74906</v>
+      </c>
+      <c r="Z21" s="66">
+        <v>12.586549999999999</v>
+      </c>
+      <c r="AA21" s="66">
+        <v>16.177379999999996</v>
+      </c>
+      <c r="AB21" s="64">
+        <v>18.652360000000005</v>
+      </c>
+      <c r="AC21" s="64">
+        <v>17.720729999999996</v>
+      </c>
+      <c r="AD21" s="62">
+        <v>19.93965</v>
+      </c>
+      <c r="AE21" s="62">
+        <v>35.318099999999994</v>
+      </c>
+      <c r="AF21" s="62">
+        <v>23.845010000000002</v>
+      </c>
+      <c r="AG21" s="63">
+        <v>23.305670000000013</v>
+      </c>
+      <c r="AH21" s="63">
+        <v>31.272809999999964</v>
+      </c>
+      <c r="AI21" s="61">
+        <v>22.545450000000013</v>
+      </c>
+      <c r="AJ21" s="63">
+        <v>30.414320000000007</v>
+      </c>
+      <c r="AK21" s="62">
+        <v>57.680300000000017</v>
+      </c>
+      <c r="AL21" s="66">
+        <v>14.528639999999999</v>
+      </c>
+      <c r="AM21" s="66">
+        <v>17.974820000000001</v>
+      </c>
+      <c r="AN21" s="64">
+        <v>19.629420000000007</v>
+      </c>
+      <c r="AO21" s="64">
+        <v>19.641459999999999</v>
+      </c>
+      <c r="AP21" s="62">
+        <v>20.819739999999996</v>
+      </c>
+      <c r="AQ21" s="62">
+        <v>14.8757</v>
+      </c>
+      <c r="AR21" s="62">
+        <v>11.10788</v>
+      </c>
+      <c r="AS21" s="61">
+        <v>10.108639999999999</v>
+      </c>
+      <c r="AT21" s="62">
+        <v>16.886110000000002</v>
+      </c>
+      <c r="AU21" s="62">
+        <v>14.019869999999996</v>
+      </c>
+      <c r="AV21" s="62">
+        <v>16.825330000000001</v>
+      </c>
+      <c r="AW21" s="62">
+        <v>24.98706</v>
+      </c>
+      <c r="AX21" s="66">
+        <v>9.6653099999999998</v>
+      </c>
+      <c r="AY21" s="66">
+        <v>10.229799999999999</v>
+      </c>
+      <c r="AZ21" s="64">
+        <v>11.15568</v>
+      </c>
+      <c r="BA21" s="64">
+        <v>10.191090000000001</v>
+      </c>
+      <c r="BB21" s="62">
+        <v>11.554780000000001</v>
+      </c>
+      <c r="BC21" s="62">
+        <v>15.999139999999999</v>
+      </c>
+      <c r="BD21" s="62">
+        <v>12.141350000000001</v>
+      </c>
+      <c r="BE21" s="61">
+        <v>10.790419999999999</v>
+      </c>
+      <c r="BF21" s="62">
+        <v>14.840540000000001</v>
+      </c>
+      <c r="BG21" s="62">
+        <v>12.34662999999999</v>
+      </c>
+      <c r="BH21" s="62">
+        <v>14.492280000000001</v>
+      </c>
+      <c r="BI21" s="62">
+        <v>20.946680000000001</v>
+      </c>
+      <c r="BJ21" s="66">
+        <v>9.6669999999999998</v>
+      </c>
+      <c r="BK21" s="66">
+        <v>10.44459</v>
+      </c>
+      <c r="BL21" s="64">
+        <v>11.452120000000001</v>
+      </c>
+      <c r="BM21" s="64">
+        <v>10.663950000000002</v>
+      </c>
+      <c r="BN21" s="62">
+        <v>12.42474</v>
+      </c>
+      <c r="BO21" s="62">
+        <v>16.603080000000002</v>
+      </c>
+      <c r="BP21" s="62">
+        <v>12.762930000000011</v>
+      </c>
+      <c r="BQ21" s="61">
+        <v>11.896739999999994</v>
+      </c>
+      <c r="BR21" s="62">
+        <v>15.140799999999999</v>
+      </c>
+      <c r="BS21" s="62">
+        <v>12.605049999999991</v>
+      </c>
+      <c r="BT21" s="62">
+        <v>14.793390000000002</v>
+      </c>
+      <c r="BU21" s="62">
+        <v>23</v>
+      </c>
+      <c r="BV21" s="66">
+        <v>9.5297900000000002</v>
+      </c>
+      <c r="BW21" s="60">
+        <v>10.196710000000001</v>
+      </c>
+      <c r="BX21" s="64">
+        <v>11.193650000000002</v>
+      </c>
+      <c r="BY21" s="64">
+        <v>10.842629999999996</v>
+      </c>
+      <c r="BZ21" s="62">
+        <v>11.6</v>
+      </c>
+      <c r="CA21" s="62">
+        <v>16.348690000000012</v>
+      </c>
+      <c r="CB21" s="62">
+        <v>13.27794999999999</v>
+      </c>
+      <c r="CC21" s="61">
+        <v>12.319640000000021</v>
+      </c>
+      <c r="CD21" s="62">
+        <v>16.060009999999977</v>
+      </c>
+      <c r="CE21" s="62">
+        <v>13.542840000000027</v>
+      </c>
+      <c r="CF21" s="62">
+        <v>15.546709999999976</v>
+      </c>
+      <c r="CG21" s="62">
+        <v>24.297510000000017</v>
+      </c>
+      <c r="CH21" s="66">
+        <v>8.7518700000000003</v>
+      </c>
+      <c r="CI21" s="60">
+        <v>9.8628200000000028</v>
+      </c>
+      <c r="CJ21" s="64">
+        <v>12.625159999999994</v>
+      </c>
+      <c r="CK21" s="64">
+        <v>11.24051</v>
+      </c>
+      <c r="CL21" s="64">
+        <v>11.906830000000006</v>
+      </c>
+      <c r="CM21" s="62">
+        <v>17.567149999999998</v>
+      </c>
+      <c r="CN21" s="62">
+        <v>13.954160000000002</v>
+      </c>
+      <c r="CO21" s="61">
+        <v>12.252729999999985</v>
+      </c>
+      <c r="CP21" s="62">
+        <v>16.576150000000013</v>
+      </c>
+      <c r="CQ21" s="62"/>
+      <c r="CR21" s="62"/>
+      <c r="CS21" s="62"/>
+    </row>
+    <row r="22" spans="1:97">
+      <c r="A22" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="66">
+        <v>1.0800000000000001E-2</v>
+      </c>
+      <c r="C22" s="63">
+        <v>1.4070000000000001E-2</v>
+      </c>
+      <c r="D22" s="65">
+        <v>1.5220000000000001E-2</v>
+      </c>
+      <c r="E22" s="63">
+        <v>1.3509999999999999E-2</v>
+      </c>
+      <c r="F22" s="62">
+        <v>1.2619999999999999E-2</v>
+      </c>
+      <c r="G22" s="62">
+        <v>1.523E-2</v>
+      </c>
+      <c r="H22" s="62">
+        <v>1.525E-2</v>
+      </c>
+      <c r="I22" s="63">
+        <v>1.2789999999999999E-2</v>
+      </c>
+      <c r="J22" s="63">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="K22" s="61">
+        <v>1.0289999999999999E-2</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1.1619999999999998E-2</v>
+      </c>
+      <c r="M22" s="62">
+        <v>1.823E-2</v>
+      </c>
+      <c r="N22" s="66">
+        <v>7.5299999999999994E-3</v>
+      </c>
+      <c r="O22" s="63">
+        <v>1.0000000000000002E-2</v>
+      </c>
+      <c r="P22" s="65">
+        <v>1.2320000000000001E-2</v>
+      </c>
+      <c r="Q22" s="63">
+        <v>1.03E-2</v>
+      </c>
+      <c r="R22" s="62">
+        <v>9.8000000000000014E-3</v>
+      </c>
+      <c r="S22" s="65">
+        <v>1.0829999999999999E-2</v>
+      </c>
+      <c r="T22" s="62">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="U22" s="63">
+        <v>0.01</v>
+      </c>
+      <c r="V22" s="63">
+        <v>1.0410000000000001E-2</v>
+      </c>
+      <c r="W22" s="61">
+        <v>1.0230000000000001E-2</v>
+      </c>
+      <c r="X22" s="63">
+        <v>1.081E-2</v>
+      </c>
+      <c r="Y22" s="62">
+        <v>2.8640000000000002E-2</v>
+      </c>
+      <c r="Z22" s="66">
+        <v>9.7199999999999995E-3</v>
+      </c>
+      <c r="AA22" s="66">
+        <v>9.219999999999999E-3</v>
+      </c>
+      <c r="AB22" s="65">
+        <v>1.357E-2</v>
+      </c>
+      <c r="AC22" s="65">
+        <v>1.0619999999999997E-2</v>
+      </c>
+      <c r="AD22" s="62">
+        <v>8.0799999999999986E-3</v>
+      </c>
+      <c r="AE22" s="62">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="AF22" s="62">
+        <v>6.0200000000000184E-3</v>
+      </c>
+      <c r="AG22" s="63">
+        <v>8.8599999999999859E-3</v>
+      </c>
+      <c r="AH22" s="63">
+        <v>9.7499999999999948E-3</v>
+      </c>
+      <c r="AI22" s="61">
+        <v>8.4499999999999888E-3</v>
+      </c>
+      <c r="AJ22" s="63">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="AK22" s="62">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="AL22" s="66">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="AM22" s="66">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="AN22" s="65">
+        <v>1.1200000000000002E-2</v>
+      </c>
+      <c r="AO22" s="65">
+        <v>1.0800000000000001E-2</v>
+      </c>
+      <c r="AP22" s="62">
+        <v>7.6999999999999985E-3</v>
+      </c>
+      <c r="AQ22" s="62">
+        <v>8.1600000000000006E-3</v>
+      </c>
+      <c r="AR22" s="62">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="AS22" s="61">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="AT22" s="62">
+        <v>8.4199999999999969E-3</v>
+      </c>
+      <c r="AU22" s="62">
+        <v>9.2000000000000033E-3</v>
+      </c>
+      <c r="AV22" s="62">
+        <v>9.1699999999999993E-3</v>
+      </c>
+      <c r="AW22" s="62">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AX22" s="66">
+        <v>6.45E-3</v>
+      </c>
+      <c r="AY22" s="66">
+        <v>8.3000000000000001E-3</v>
+      </c>
+      <c r="AZ22" s="65">
+        <v>1.12E-2</v>
+      </c>
+      <c r="BA22" s="65">
+        <v>8.9800000000000001E-3</v>
+      </c>
+      <c r="BB22" s="62">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="BC22" s="62">
+        <v>7.6E-3</v>
+      </c>
+      <c r="BD22" s="62">
+        <v>6.9000000000000008E-3</v>
+      </c>
+      <c r="BE22" s="61">
+        <v>8.199999999999999E-3</v>
+      </c>
+      <c r="BF22" s="62">
+        <v>8.3000000000000001E-3</v>
+      </c>
+      <c r="BG22" s="62">
+        <v>7.9999999999999932E-3</v>
+      </c>
+      <c r="BH22" s="62">
+        <v>8.1199999999999987E-3</v>
+      </c>
+      <c r="BI22" s="62">
+        <v>1.3800000000000002E-2</v>
+      </c>
+      <c r="BJ22" s="66">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="BK22" s="66">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="BL22" s="65">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="BM22" s="65">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="BN22" s="62">
+        <v>4.9000000000000007E-3</v>
+      </c>
+      <c r="BO22" s="62">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="BP22" s="62">
+        <v>3.8899999999999976E-3</v>
+      </c>
+      <c r="BQ22" s="61">
+        <v>5.2400000000000016E-3</v>
+      </c>
+      <c r="BR22" s="62">
+        <v>6.1000000000000013E-3</v>
+      </c>
+      <c r="BS22" s="62">
+        <v>5.400000000000002E-3</v>
+      </c>
+      <c r="BT22" s="62">
+        <v>5.6000000000000008E-3</v>
+      </c>
+      <c r="BU22" s="62">
+        <v>0</v>
+      </c>
+      <c r="BV22" s="66">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="BW22" s="60">
+        <v>4.8000000000000004E-3</v>
+      </c>
+      <c r="BX22" s="65">
+        <v>7.499999999999998E-3</v>
+      </c>
+      <c r="BY22" s="65">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="BZ22" s="62">
+        <v>0</v>
+      </c>
+      <c r="CA22" s="62">
+        <v>5.0999999999999969E-3</v>
+      </c>
+      <c r="CB22" s="62">
+        <v>3.4000000000000072E-3</v>
+      </c>
+      <c r="CC22" s="61">
+        <v>5.5999999999999939E-3</v>
+      </c>
+      <c r="CD22" s="62">
+        <v>6.300000000000007E-3</v>
+      </c>
+      <c r="CE22" s="62">
+        <v>6.1299999999999896E-3</v>
+      </c>
+      <c r="CF22" s="62">
+        <v>7.0000000000000132E-3</v>
+      </c>
+      <c r="CG22" s="62">
+        <v>1.3200000000000003E-2</v>
+      </c>
+      <c r="CH22" s="66">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="CI22" s="60">
+        <v>5.1999999999999989E-3</v>
+      </c>
+      <c r="CJ22" s="65">
+        <v>9.6000000000000026E-3</v>
+      </c>
+      <c r="CK22" s="65">
+        <v>5.4999999999999979E-3</v>
+      </c>
+      <c r="CL22" s="65">
+        <v>4.7999999999999987E-3</v>
+      </c>
+      <c r="CM22" s="62">
+        <v>5.1000000000000038E-3</v>
+      </c>
+      <c r="CN22" s="62">
+        <v>2.5000000000000022E-3</v>
+      </c>
+      <c r="CO22" s="61">
+        <v>5.4999999999999979E-3</v>
+      </c>
+      <c r="CP22" s="62">
+        <v>5.4999999999999979E-3</v>
+      </c>
+      <c r="CQ22" s="62"/>
+      <c r="CR22" s="62"/>
+      <c r="CS22" s="62"/>
+    </row>
+    <row r="23" spans="1:97">
+      <c r="A23" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="66">
+        <v>6.1740000000000003E-2</v>
+      </c>
+      <c r="C23" s="63">
+        <v>1.03E-2</v>
+      </c>
+      <c r="D23" s="65">
+        <v>9.1129999999999989E-2</v>
+      </c>
+      <c r="E23" s="63">
+        <v>3.6600000000000001E-3</v>
+      </c>
+      <c r="F23" s="62">
+        <v>0.11067</v>
+      </c>
+      <c r="G23" s="62">
+        <v>2.7870000000000002E-2</v>
+      </c>
+      <c r="H23" s="62">
+        <v>2.2380000000000001E-2</v>
+      </c>
+      <c r="I23" s="63">
+        <v>9.5899999999999996E-3</v>
+      </c>
+      <c r="J23" s="63">
+        <v>4.3299999999999996E-3</v>
+      </c>
+      <c r="K23" s="61">
+        <v>2.4399999999999999E-3</v>
+      </c>
+      <c r="L23" s="63">
+        <v>3.6270000000000004E-2</v>
+      </c>
+      <c r="M23" s="62">
+        <v>0.13586000000000001</v>
+      </c>
+      <c r="N23" s="66">
+        <v>2.5869999999999997E-2</v>
+      </c>
+      <c r="O23" s="63">
+        <v>2.5500000000000002E-2</v>
+      </c>
+      <c r="P23" s="65">
+        <v>1.5900000000000001E-2</v>
+      </c>
+      <c r="Q23" s="63">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="R23" s="62">
+        <v>4.3299999999999996E-3</v>
+      </c>
+      <c r="S23" s="65">
+        <v>2.3E-3</v>
+      </c>
+      <c r="T23" s="62">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="U23" s="63">
+        <v>0</v>
+      </c>
+      <c r="V23" s="63">
+        <v>3.5430000000000003E-2</v>
+      </c>
+      <c r="W23" s="61">
+        <v>3.3E-3</v>
+      </c>
+      <c r="X23" s="63">
+        <v>3.1600000000000003E-2</v>
+      </c>
+      <c r="Y23" s="62">
+        <v>4.2340000000000003E-2</v>
+      </c>
+      <c r="Z23" s="66">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="AA23" s="66">
+        <v>2.4500000000000001E-2</v>
+      </c>
+      <c r="AB23" s="65">
+        <v>1.23E-2</v>
+      </c>
+      <c r="AC23" s="65">
+        <v>3.202E-2</v>
+      </c>
+      <c r="AD23" s="62">
+        <v>4.2800000000000008E-3</v>
+      </c>
+      <c r="AE23" s="62">
+        <v>1.9069999999999993E-2</v>
+      </c>
+      <c r="AF23" s="62">
+        <v>2.9999999999999472E-4</v>
+      </c>
+      <c r="AG23" s="63">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="63">
+        <v>3.4000000000000002E-3</v>
+      </c>
+      <c r="AI23" s="63">
+        <v>3.5430000000000017E-2</v>
+      </c>
+      <c r="AJ23" s="63">
+        <v>4.6999999999999889E-3</v>
+      </c>
+      <c r="AK23" s="62">
+        <v>2.0400000000000019E-2</v>
+      </c>
+      <c r="AL23" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM23" s="66">
+        <v>1E-4</v>
+      </c>
+      <c r="AN23" s="65">
+        <v>4.3819999999999998E-2</v>
+      </c>
+      <c r="AO23" s="65">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="AP23" s="62">
+        <v>1.1999999999999997E-3</v>
+      </c>
+      <c r="AQ23" s="62">
+        <v>6.8300000000000001E-3</v>
+      </c>
+      <c r="AR23" s="62">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="AS23" s="61">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="AT23" s="62">
+        <v>6.2000000000000111E-3</v>
+      </c>
+      <c r="AU23" s="62">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="AV23" s="62">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="AW23" s="62">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AX23" s="66">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="AY23" s="66">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="AZ23" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="BA23" s="65">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="BB23" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="BC23" s="62">
+        <v>1E-3</v>
+      </c>
+      <c r="BD23" s="62">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="BE23" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="BF23" s="62">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="BG23" s="62">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="BH23" s="62">
+        <v>4.3E-3</v>
+      </c>
+      <c r="BI23" s="62">
+        <v>7.8200000000000006E-2</v>
+      </c>
+      <c r="BJ23" s="66">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="BK23" s="66">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="BL23" s="65">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="BM23" s="65">
+        <v>4.0999999999999995E-3</v>
+      </c>
+      <c r="BN23" s="62">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="BO23" s="62">
+        <v>4.2000000000000006E-3</v>
+      </c>
+      <c r="BP23" s="62">
+        <v>5.0000000000000044E-4</v>
+      </c>
+      <c r="BQ23" s="61">
+        <v>2.5000000000000022E-3</v>
+      </c>
+      <c r="BR23" s="62">
+        <v>1.26E-2</v>
+      </c>
+      <c r="BS23" s="62">
+        <v>5.6999999999999967E-3</v>
+      </c>
+      <c r="BT23" s="62">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="BU23" s="62">
+        <v>0</v>
+      </c>
+      <c r="BV23" s="66">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="BW23" s="60">
+        <v>2.9000000000000007E-3</v>
+      </c>
+      <c r="BX23" s="65">
+        <v>7.999999999999995E-4</v>
+      </c>
+      <c r="BY23" s="65">
+        <v>9.9999999999999395E-5</v>
+      </c>
+      <c r="BZ23" s="62">
+        <v>0</v>
+      </c>
+      <c r="CA23" s="62">
+        <v>5.21E-2</v>
+      </c>
+      <c r="CB23" s="62">
+        <v>5.4199999999999998E-2</v>
+      </c>
+      <c r="CC23" s="61">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="CD23" s="62">
+        <v>7.8000000000000014E-3</v>
+      </c>
+      <c r="CE23" s="62">
+        <v>2.2999999999999965E-3</v>
+      </c>
+      <c r="CF23" s="62">
+        <v>4.2899999999999883E-3</v>
+      </c>
+      <c r="CG23" s="62">
+        <v>1.0000000000001674E-4</v>
+      </c>
+      <c r="CH23" s="66">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="CI23" s="60">
+        <v>4.0999999999999995E-3</v>
+      </c>
+      <c r="CJ23" s="65">
+        <v>8.9000000000000017E-3</v>
+      </c>
+      <c r="CK23" s="65">
+        <v>7.9999999999999863E-4</v>
+      </c>
+      <c r="CL23" s="65">
+        <v>6.9999999999999923E-4</v>
+      </c>
+      <c r="CM23" s="62">
+        <v>2.6500000000000003E-2</v>
+      </c>
+      <c r="CN23" s="62">
+        <v>9.9999999999995925E-5</v>
+      </c>
+      <c r="CO23" s="61">
+        <v>2.0000000000000573E-4</v>
+      </c>
+      <c r="CP23" s="62">
+        <v>9.9999999999995925E-5</v>
+      </c>
+      <c r="CQ23" s="62"/>
+      <c r="CR23" s="62"/>
+      <c r="CS23" s="62"/>
+    </row>
+    <row r="24" spans="1:97">
+      <c r="A24" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="62">
+        <v>0.80993000000000004</v>
+      </c>
+      <c r="C24" s="61">
+        <v>0.90413999999999994</v>
+      </c>
+      <c r="D24" s="61">
+        <v>0.60709000000000002</v>
+      </c>
+      <c r="E24" s="61">
+        <v>1.8797900000000001</v>
+      </c>
+      <c r="F24" s="61">
+        <v>1.8621500000000002</v>
+      </c>
+      <c r="G24" s="61">
+        <v>2.2248600000000001</v>
+      </c>
+      <c r="H24" s="61">
+        <v>1.0976600000000001</v>
+      </c>
+      <c r="I24" s="63">
+        <v>1.0963800000000001</v>
+      </c>
+      <c r="J24" s="63">
+        <v>0.64005000000000001</v>
+      </c>
+      <c r="K24" s="61">
+        <v>0.84440999999999999</v>
+      </c>
+      <c r="L24" s="63">
+        <v>0.69526999999999994</v>
+      </c>
+      <c r="M24" s="62">
+        <v>1.4378199999999999</v>
+      </c>
+      <c r="N24" s="62">
+        <v>0.97830000000000006</v>
+      </c>
+      <c r="O24" s="61">
+        <v>0.94977000000000011</v>
+      </c>
+      <c r="P24" s="61">
+        <v>0.72344000000000008</v>
+      </c>
+      <c r="Q24" s="61">
+        <v>1.4507199999999998</v>
+      </c>
+      <c r="R24" s="61">
+        <v>1.8811800000000001</v>
+      </c>
+      <c r="S24" s="69">
+        <v>2.4262800000000007</v>
+      </c>
+      <c r="T24" s="61">
+        <v>1.09483</v>
+      </c>
+      <c r="U24" s="63">
+        <v>1.09568</v>
+      </c>
+      <c r="V24" s="63">
+        <v>0.70674999999999999</v>
+      </c>
+      <c r="W24" s="61">
+        <v>1.0303199999999999</v>
+      </c>
+      <c r="X24" s="63">
+        <v>0.75261</v>
+      </c>
+      <c r="Y24" s="62">
+        <v>1.3737200000000001</v>
+      </c>
+      <c r="Z24" s="61">
+        <v>1.1033100000000002</v>
+      </c>
+      <c r="AA24" s="61">
+        <v>0.91048000000000007</v>
+      </c>
+      <c r="AB24" s="61">
+        <v>0.84278999999999971</v>
+      </c>
+      <c r="AC24" s="61">
+        <v>1.1909000000000001</v>
+      </c>
+      <c r="AD24" s="61">
+        <v>1.8846599999999993</v>
+      </c>
+      <c r="AE24" s="61">
+        <v>2.7920300000000005</v>
+      </c>
+      <c r="AF24" s="61">
+        <v>1.0862299999999987</v>
+      </c>
+      <c r="AG24" s="63">
+        <v>1.0375799999999999</v>
+      </c>
+      <c r="AH24" s="63">
+        <v>0.93945999999999863</v>
+      </c>
+      <c r="AI24" s="61">
+        <v>0.96322000000000119</v>
+      </c>
+      <c r="AJ24" s="63">
+        <v>0.81745999999999908</v>
+      </c>
+      <c r="AK24" s="62">
+        <v>1.8625200000000022</v>
+      </c>
+      <c r="AL24" s="61">
+        <v>1.04358</v>
+      </c>
+      <c r="AM24" s="61">
+        <v>1.16873</v>
+      </c>
+      <c r="AN24" s="61">
+        <v>0.75309999999999988</v>
+      </c>
+      <c r="AO24" s="61">
+        <v>1.0776199999999998</v>
+      </c>
+      <c r="AP24" s="61">
+        <v>0.61193000000000008</v>
+      </c>
+      <c r="AQ24" s="61">
+        <v>0.7134299999999999</v>
+      </c>
+      <c r="AR24" s="61">
+        <v>0.51867999999999992</v>
+      </c>
+      <c r="AS24" s="61">
+        <v>0.53607000000000005</v>
+      </c>
+      <c r="AT24" s="62">
+        <v>0.54657000000000089</v>
+      </c>
+      <c r="AU24" s="62">
+        <v>0.40303999999999995</v>
+      </c>
+      <c r="AV24" s="62">
+        <v>0.39232</v>
+      </c>
+      <c r="AW24" s="62">
+        <v>1.13341</v>
+      </c>
+      <c r="AX24" s="61">
+        <v>0.99829000000000001</v>
+      </c>
+      <c r="AY24" s="61">
+        <v>0.80137999999999998</v>
+      </c>
+      <c r="AZ24" s="61">
+        <v>0.71110000000000007</v>
+      </c>
+      <c r="BA24" s="61">
+        <v>0.78225</v>
+      </c>
+      <c r="BB24" s="61">
+        <v>0.52052999999999994</v>
+      </c>
+      <c r="BC24" s="61">
+        <v>0.68491999999999997</v>
+      </c>
+      <c r="BD24" s="61">
+        <v>0.67854999999999999</v>
+      </c>
+      <c r="BE24" s="61">
+        <v>0.61233000000000004</v>
+      </c>
+      <c r="BF24" s="62">
+        <v>0.59641</v>
+      </c>
+      <c r="BG24" s="62">
+        <v>2.1139300000000008</v>
+      </c>
+      <c r="BH24" s="62">
+        <v>0.69467000000000001</v>
+      </c>
+      <c r="BI24" s="62">
+        <v>1.1146500000000001</v>
+      </c>
+      <c r="BJ24" s="61">
+        <v>1.0079399999999998</v>
+      </c>
+      <c r="BK24" s="61">
+        <v>0.80759000000000003</v>
+      </c>
+      <c r="BL24" s="61">
+        <v>0.70135999999999998</v>
+      </c>
+      <c r="BM24" s="61">
+        <v>0.73321999999999998</v>
+      </c>
+      <c r="BN24" s="61">
+        <v>0.51790999999999998</v>
+      </c>
+      <c r="BO24" s="61">
+        <v>0.79754999999999998</v>
+      </c>
+      <c r="BP24" s="61">
+        <v>0.56045000000000034</v>
+      </c>
+      <c r="BQ24" s="61">
+        <v>0.44306999999999963</v>
+      </c>
+      <c r="BR24" s="62">
+        <v>0.44793000000000038</v>
+      </c>
+      <c r="BS24" s="62">
+        <v>0.57838999999999974</v>
+      </c>
+      <c r="BT24" s="62">
+        <v>0.64208999999999961</v>
+      </c>
+      <c r="BU24" s="62">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BV24" s="61">
+        <v>0.86521000000000003</v>
+      </c>
+      <c r="BW24" s="60">
+        <v>0.76929999999999987</v>
+      </c>
+      <c r="BX24" s="61">
+        <v>0.51425000000000032</v>
+      </c>
+      <c r="BY24" s="61">
+        <v>0.50339999999999963</v>
+      </c>
+      <c r="BZ24" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="CA24" s="61">
+        <v>0.64664999999999973</v>
+      </c>
+      <c r="CB24" s="61">
+        <v>0.56180999999999992</v>
+      </c>
+      <c r="CC24" s="61">
+        <v>0.43531999999999993</v>
+      </c>
+      <c r="CD24" s="62">
+        <v>0.48380000000000045</v>
+      </c>
+      <c r="CE24" s="62">
+        <v>0.61134999999999895</v>
+      </c>
+      <c r="CF24" s="62">
+        <v>0.66830000000000123</v>
+      </c>
+      <c r="CG24" s="62">
+        <v>1.09809</v>
+      </c>
+      <c r="CH24" s="61">
+        <v>0.79289999999999994</v>
+      </c>
+      <c r="CI24" s="60">
+        <v>0.65770000000000017</v>
+      </c>
+      <c r="CJ24" s="61">
+        <v>0.51579999999999981</v>
+      </c>
+      <c r="CK24" s="61">
+        <v>0.55190000000000006</v>
+      </c>
+      <c r="CL24" s="61">
+        <v>0.59670000000000023</v>
+      </c>
+      <c r="CM24" s="61">
+        <v>0.6133999999999995</v>
+      </c>
+      <c r="CN24" s="61">
+        <v>0.52029999999999976</v>
+      </c>
+      <c r="CO24" s="61">
+        <v>0.4373200000000006</v>
+      </c>
+      <c r="CP24" s="62">
+        <v>0.44256000000000029</v>
+      </c>
+      <c r="CQ24" s="62"/>
+      <c r="CR24" s="62"/>
+      <c r="CS24" s="62"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="B1:AW1"/>
     <mergeCell ref="BV1:CS1"/>
-    <mergeCell ref="A3:A4"/>
-[...16 lines deleted...]
-    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="BV2:CG2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CT24"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="BV1" workbookViewId="0">
+      <selection activeCell="CP31" sqref="CP31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" style="50" customWidth="1"/>
+    <col min="2" max="97" width="8.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:98" ht="17.25" thickBot="1">
+      <c r="A1" s="45"/>
+      <c r="B1" s="84" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="85"/>
+      <c r="R1" s="85"/>
+      <c r="S1" s="85"/>
+      <c r="T1" s="85"/>
+      <c r="U1" s="85"/>
+      <c r="V1" s="85"/>
+      <c r="W1" s="85"/>
+      <c r="X1" s="85"/>
+      <c r="Y1" s="85"/>
+      <c r="Z1" s="85"/>
+      <c r="AA1" s="85"/>
+      <c r="AB1" s="85"/>
+      <c r="AC1" s="85"/>
+      <c r="AD1" s="85"/>
+      <c r="AE1" s="85"/>
+      <c r="AF1" s="85"/>
+      <c r="AG1" s="85"/>
+      <c r="AH1" s="85"/>
+      <c r="AI1" s="85"/>
+      <c r="AJ1" s="85"/>
+      <c r="AK1" s="85"/>
+      <c r="AL1" s="85"/>
+      <c r="AM1" s="85"/>
+      <c r="AN1" s="85"/>
+      <c r="AO1" s="85"/>
+      <c r="AP1" s="85"/>
+      <c r="AQ1" s="85"/>
+      <c r="AR1" s="85"/>
+      <c r="AS1" s="85"/>
+      <c r="AT1" s="85"/>
+      <c r="AU1" s="85"/>
+      <c r="AV1" s="85"/>
+      <c r="AW1" s="85"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
+      <c r="BE1" s="44"/>
+      <c r="BF1" s="44"/>
+      <c r="BG1" s="44"/>
+      <c r="BH1" s="44"/>
+      <c r="BI1" s="44"/>
+      <c r="BJ1" s="44"/>
+      <c r="BK1" s="44"/>
+      <c r="BL1" s="44"/>
+      <c r="BM1" s="44"/>
+      <c r="BN1" s="44"/>
+      <c r="BO1" s="44"/>
+      <c r="BP1" s="44"/>
+      <c r="BQ1" s="44"/>
+      <c r="BR1" s="44"/>
+      <c r="BS1" s="44"/>
+      <c r="BT1" s="44"/>
+      <c r="BU1" s="44"/>
+      <c r="BV1" s="85"/>
+      <c r="BW1" s="85"/>
+      <c r="BX1" s="85"/>
+      <c r="BY1" s="85"/>
+      <c r="BZ1" s="85"/>
+      <c r="CA1" s="85"/>
+      <c r="CB1" s="85"/>
+      <c r="CC1" s="85"/>
+      <c r="CD1" s="85"/>
+      <c r="CE1" s="85"/>
+      <c r="CF1" s="85"/>
+      <c r="CG1" s="85"/>
+      <c r="CH1" s="85"/>
+      <c r="CI1" s="85"/>
+      <c r="CJ1" s="85"/>
+      <c r="CK1" s="85"/>
+      <c r="CL1" s="85"/>
+      <c r="CM1" s="85"/>
+      <c r="CN1" s="85"/>
+      <c r="CO1" s="85"/>
+      <c r="CP1" s="85"/>
+      <c r="CQ1" s="85"/>
+      <c r="CR1" s="85"/>
+      <c r="CS1" s="85"/>
+      <c r="CT1" s="2"/>
+    </row>
+    <row r="2" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A2" s="86"/>
+      <c r="B2" s="81" t="s">
+        <v>66</v>
+      </c>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="81" t="s">
+        <v>67</v>
+      </c>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="81" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="83"/>
+      <c r="AL2" s="81" t="s">
+        <v>69</v>
+      </c>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="82"/>
+      <c r="AT2" s="82"/>
+      <c r="AU2" s="82"/>
+      <c r="AV2" s="82"/>
+      <c r="AW2" s="83"/>
+      <c r="AX2" s="81" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY2" s="82"/>
+      <c r="AZ2" s="82"/>
+      <c r="BA2" s="82"/>
+      <c r="BB2" s="82"/>
+      <c r="BC2" s="82"/>
+      <c r="BD2" s="82"/>
+      <c r="BE2" s="82"/>
+      <c r="BF2" s="82"/>
+      <c r="BG2" s="82"/>
+      <c r="BH2" s="82"/>
+      <c r="BI2" s="83"/>
+      <c r="BJ2" s="81" t="s">
+        <v>71</v>
+      </c>
+      <c r="BK2" s="82"/>
+      <c r="BL2" s="82"/>
+      <c r="BM2" s="82"/>
+      <c r="BN2" s="82"/>
+      <c r="BO2" s="82"/>
+      <c r="BP2" s="82"/>
+      <c r="BQ2" s="82"/>
+      <c r="BR2" s="82"/>
+      <c r="BS2" s="82"/>
+      <c r="BT2" s="82"/>
+      <c r="BU2" s="83"/>
+      <c r="BV2" s="81" t="s">
+        <v>72</v>
+      </c>
+      <c r="BW2" s="82"/>
+      <c r="BX2" s="82"/>
+      <c r="BY2" s="82"/>
+      <c r="BZ2" s="82"/>
+      <c r="CA2" s="82"/>
+      <c r="CB2" s="82"/>
+      <c r="CC2" s="82"/>
+      <c r="CD2" s="82"/>
+      <c r="CE2" s="82"/>
+      <c r="CF2" s="82"/>
+      <c r="CG2" s="83"/>
+      <c r="CH2" s="81" t="s">
+        <v>73</v>
+      </c>
+      <c r="CI2" s="82"/>
+      <c r="CJ2" s="82"/>
+      <c r="CK2" s="82"/>
+      <c r="CL2" s="82"/>
+      <c r="CM2" s="82"/>
+      <c r="CN2" s="82"/>
+      <c r="CO2" s="82"/>
+      <c r="CP2" s="82"/>
+      <c r="CQ2" s="82"/>
+      <c r="CR2" s="82"/>
+      <c r="CS2" s="83"/>
+      <c r="CT2" s="2"/>
+    </row>
+    <row r="3" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A3" s="87"/>
+      <c r="B3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="D3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="E3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="F3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="G3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="H3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="I3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="J3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="K3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="L3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="M3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="N3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="O3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="P3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="R3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="S3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="T3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="U3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="V3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="W3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="X3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="AK3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="AL3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="AN3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="AP3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="AQ3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="AR3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="AS3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="AT3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="AU3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="AV3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="AW3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="AX3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="AY3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="AZ3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="BA3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="BB3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="BC3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="BD3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="BE3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="BF3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="BG3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="BH3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="BI3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="BJ3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="BK3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="BL3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="BM3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="BN3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="BO3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="BP3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="BQ3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="BR3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="BS3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="BT3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="BU3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="BV3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="BW3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="BX3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="BY3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="BZ3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="CA3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="CB3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="CC3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="CD3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="CE3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="CF3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="CG3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="CH3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="CI3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="CJ3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="CK3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="CL3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="CM3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="CN3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="CO3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="CP3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="CQ3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="CR3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="CS3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="CT3" s="2"/>
+    </row>
+    <row r="4" spans="1:98">
+      <c r="A4" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="51">
+        <v>238.7433</v>
+      </c>
+      <c r="C4" s="51">
+        <v>278.44290000000001</v>
+      </c>
+      <c r="D4" s="52">
+        <v>395.22840000000002</v>
+      </c>
+      <c r="E4" s="53">
+        <v>509.70320000000004</v>
+      </c>
+      <c r="F4" s="54">
+        <v>632.20830000000001</v>
+      </c>
+      <c r="G4" s="55">
+        <v>825.19180000000006</v>
+      </c>
+      <c r="H4" s="55">
+        <v>669.38119999999992</v>
+      </c>
+      <c r="I4" s="53">
+        <v>592.52350000000001</v>
+      </c>
+      <c r="J4" s="53">
+        <v>555.26819999999998</v>
+      </c>
+      <c r="K4" s="56">
+        <v>414.1902</v>
+      </c>
+      <c r="L4" s="53">
+        <v>351.17970000000003</v>
+      </c>
+      <c r="M4" s="55">
+        <v>358.04429999999996</v>
+      </c>
+      <c r="N4" s="51">
+        <v>246.25920000000002</v>
+      </c>
+      <c r="O4" s="51">
+        <v>289.0933</v>
+      </c>
+      <c r="P4" s="52">
+        <v>407.72720000000004</v>
+      </c>
+      <c r="Q4" s="52">
+        <v>524.33490000000006</v>
+      </c>
+      <c r="R4" s="54">
+        <v>650.32299999999998</v>
+      </c>
+      <c r="S4" s="55">
+        <v>849.58799999999974</v>
+      </c>
+      <c r="T4" s="58">
+        <v>688.87219999999991</v>
+      </c>
+      <c r="U4" s="53">
+        <v>610.27250000000004</v>
+      </c>
+      <c r="V4" s="53">
+        <v>575.34559999999999</v>
+      </c>
+      <c r="W4" s="56">
+        <v>428.71420000000001</v>
+      </c>
+      <c r="X4" s="53">
+        <v>363.96100000000001</v>
+      </c>
+      <c r="Y4" s="55">
+        <v>369.67649999999998</v>
+      </c>
+      <c r="Z4" s="51">
+        <v>255.51420000000002</v>
+      </c>
+      <c r="AA4" s="51">
+        <v>297.93290000000007</v>
+      </c>
+      <c r="AB4" s="52">
+        <v>421.95369999999986</v>
+      </c>
+      <c r="AC4" s="52">
+        <v>541.45690000000025</v>
+      </c>
+      <c r="AD4" s="54">
+        <v>666.34519999999975</v>
+      </c>
+      <c r="AE4" s="55">
+        <v>880.53470000000016</v>
+      </c>
+      <c r="AF4" s="58">
+        <v>714.15999999999985</v>
+      </c>
+      <c r="AG4" s="53">
+        <v>629.0007999999998</v>
+      </c>
+      <c r="AH4" s="53">
+        <v>592.41430000000128</v>
+      </c>
+      <c r="AI4" s="56">
+        <v>441.73479999999984</v>
+      </c>
+      <c r="AJ4" s="53">
+        <v>376.25159999999966</v>
+      </c>
+      <c r="AK4" s="55">
+        <v>380.66990000000129</v>
+      </c>
+      <c r="AL4" s="51">
+        <v>259.31790000000001</v>
+      </c>
+      <c r="AM4" s="51">
+        <v>301.80399999999997</v>
+      </c>
+      <c r="AN4" s="51">
+        <v>427.42470000000031</v>
+      </c>
+      <c r="AO4" s="52">
+        <v>547.69640000000004</v>
+      </c>
+      <c r="AP4" s="54">
+        <v>672.38530000000014</v>
+      </c>
+      <c r="AQ4" s="55">
+        <v>889.20989999999995</v>
+      </c>
+      <c r="AR4" s="58">
+        <v>726.23239999999998</v>
+      </c>
+      <c r="AS4" s="59">
+        <v>653.27469999999994</v>
+      </c>
+      <c r="AT4" s="59">
+        <v>610.3726999999999</v>
+      </c>
+      <c r="AU4" s="59">
+        <v>465.84629999999891</v>
+      </c>
+      <c r="AV4" s="59">
+        <v>385.54950000000002</v>
+      </c>
+      <c r="AW4" s="59">
+        <v>380.93090000000001</v>
+      </c>
+      <c r="AX4" s="51">
+        <v>147.5121</v>
+      </c>
+      <c r="AY4" s="51">
+        <v>168.08410000000001</v>
+      </c>
+      <c r="AZ4" s="51">
+        <v>233.15189999999998</v>
+      </c>
+      <c r="BA4" s="51">
+        <v>294.07779999999997</v>
+      </c>
+      <c r="BB4" s="54">
+        <v>356.45590000000004</v>
+      </c>
+      <c r="BC4" s="55">
+        <v>456.19279999999998</v>
+      </c>
+      <c r="BD4" s="58">
+        <v>371.88690000000003</v>
+      </c>
+      <c r="BE4" s="59">
+        <v>345.21350000000001</v>
+      </c>
+      <c r="BF4" s="58">
+        <v>332.37129999999996</v>
+      </c>
+      <c r="BG4" s="59">
+        <v>261.6617</v>
+      </c>
+      <c r="BH4" s="59">
+        <v>221.53749999999999</v>
+      </c>
+      <c r="BI4" s="59">
+        <v>231.65789999999998</v>
+      </c>
+      <c r="BJ4" s="51">
+        <v>159.04859999999999</v>
+      </c>
+      <c r="BK4" s="51">
+        <v>177.97810000000001</v>
+      </c>
+      <c r="BL4" s="51">
+        <v>242.5814</v>
+      </c>
+      <c r="BM4" s="51">
+        <v>306.65840000000003</v>
+      </c>
+      <c r="BN4" s="54">
+        <v>367.82049999999998</v>
+      </c>
+      <c r="BO4" s="55">
+        <v>472.53609999999998</v>
+      </c>
+      <c r="BP4" s="58">
+        <v>391.3606000000002</v>
+      </c>
+      <c r="BQ4" s="59">
+        <v>358.68179999999984</v>
+      </c>
+      <c r="BR4" s="58">
+        <v>341.50799999999981</v>
+      </c>
+      <c r="BS4" s="59">
+        <v>273.31960000000026</v>
+      </c>
+      <c r="BT4" s="59">
+        <v>232.15419999999995</v>
+      </c>
+      <c r="BU4" s="59">
+        <v>248.14229999999998</v>
+      </c>
+      <c r="BV4" s="51">
+        <v>173.32089999999999</v>
+      </c>
+      <c r="BW4" s="51">
+        <v>193.57510000000008</v>
+      </c>
+      <c r="BX4" s="51">
+        <v>262.86429999999996</v>
+      </c>
+      <c r="BY4" s="51">
+        <v>327.43709999999987</v>
+      </c>
+      <c r="BZ4" s="54">
+        <v>390.7</v>
+      </c>
+      <c r="CA4" s="55">
+        <v>500.18159999999966</v>
+      </c>
+      <c r="CB4" s="58">
+        <v>407.27259999999956</v>
+      </c>
+      <c r="CC4" s="59">
+        <v>369.77640000000065</v>
+      </c>
+      <c r="CD4" s="58">
+        <v>353.69709999999998</v>
+      </c>
+      <c r="CE4" s="59">
+        <v>274.18950000000041</v>
+      </c>
+      <c r="CF4" s="59">
+        <v>238.03620000000046</v>
+      </c>
+      <c r="CG4" s="59">
+        <v>264.26920000000018</v>
+      </c>
+      <c r="CH4" s="51">
+        <v>180.89680000000001</v>
+      </c>
+      <c r="CI4" s="51">
+        <v>201.73219999999995</v>
+      </c>
+      <c r="CJ4" s="51">
+        <v>270.11050000000006</v>
+      </c>
+      <c r="CK4" s="51">
+        <v>334.14189999999974</v>
+      </c>
+      <c r="CL4" s="54">
+        <v>397.9023000000002</v>
+      </c>
+      <c r="CM4" s="55">
+        <v>508.37770000000023</v>
+      </c>
+      <c r="CN4" s="58">
+        <v>411.24569999999972</v>
+      </c>
+      <c r="CO4" s="59">
+        <v>374.2770000000005</v>
+      </c>
+      <c r="CP4" s="58">
+        <v>361.40880000000061</v>
+      </c>
+      <c r="CQ4" s="59"/>
+      <c r="CR4" s="59"/>
+      <c r="CS4" s="59"/>
+      <c r="CT4" s="1"/>
+    </row>
+    <row r="5" spans="1:98">
+      <c r="A5" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="G5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="H5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="K5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="L5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="M5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="O5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="P5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="S5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="T5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="U5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="W5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="X5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ5" s="60">
+        <v>80.058399999999992</v>
+      </c>
+      <c r="AR5" s="70">
+        <v>71.647600000000011</v>
+      </c>
+      <c r="AS5" s="61">
+        <v>66.701999999999998</v>
+      </c>
+      <c r="AT5" s="61">
+        <v>57.09699999999998</v>
+      </c>
+      <c r="AU5" s="61">
+        <v>43.502900000000025</v>
+      </c>
+      <c r="AV5" s="61">
+        <v>37.993300000000005</v>
+      </c>
+      <c r="AW5" s="61">
+        <v>33.302099999999996</v>
+      </c>
+      <c r="AX5" s="60">
+        <v>8.6996000000000002</v>
+      </c>
+      <c r="AY5" s="60">
+        <v>11.867700000000001</v>
+      </c>
+      <c r="AZ5" s="60">
+        <v>20.1571</v>
+      </c>
+      <c r="BA5" s="60">
+        <v>24.674400000000002</v>
+      </c>
+      <c r="BB5" s="60">
+        <v>28.548400000000001</v>
+      </c>
+      <c r="BC5" s="60">
+        <v>38.583300000000001</v>
+      </c>
+      <c r="BD5" s="70">
+        <v>33.859499999999997</v>
+      </c>
+      <c r="BE5" s="61">
+        <v>31.986900000000002</v>
+      </c>
+      <c r="BF5" s="70">
+        <v>30.3416</v>
+      </c>
+      <c r="BG5" s="61">
+        <v>23.925099999999997</v>
+      </c>
+      <c r="BH5" s="61">
+        <v>19.757999999999999</v>
+      </c>
+      <c r="BI5" s="61">
+        <v>16.223500000000001</v>
+      </c>
+      <c r="BJ5" s="60">
+        <v>9.2997000000000014</v>
+      </c>
+      <c r="BK5" s="60">
+        <v>12.434200000000001</v>
+      </c>
+      <c r="BL5" s="60">
+        <v>20.521699999999999</v>
+      </c>
+      <c r="BM5" s="60">
+        <v>25.520799999999998</v>
+      </c>
+      <c r="BN5" s="60">
+        <v>29.3536</v>
+      </c>
+      <c r="BO5" s="60">
+        <v>39.7502</v>
+      </c>
+      <c r="BP5" s="70">
+        <v>34.238100000000003</v>
+      </c>
+      <c r="BQ5" s="61">
+        <v>32.328800000000001</v>
+      </c>
+      <c r="BR5" s="70">
+        <v>30.870499999999993</v>
+      </c>
+      <c r="BS5" s="61">
+        <v>24.860900000000015</v>
+      </c>
+      <c r="BT5" s="61">
+        <v>19.961699999999951</v>
+      </c>
+      <c r="BU5" s="61">
+        <v>16.735700000000008</v>
+      </c>
+      <c r="BV5" s="60">
+        <v>9.5097999999999985</v>
+      </c>
+      <c r="BW5" s="60">
+        <v>12.638200000000001</v>
+      </c>
+      <c r="BX5" s="60">
+        <v>20.932500000000001</v>
+      </c>
+      <c r="BY5" s="60">
+        <v>26.104500000000002</v>
+      </c>
+      <c r="BZ5" s="60">
+        <v>30</v>
+      </c>
+      <c r="CA5" s="60">
+        <v>43.388799999999989</v>
+      </c>
+      <c r="CB5" s="70">
+        <v>37.435400000000016</v>
+      </c>
+      <c r="CC5" s="61">
+        <v>34.474900000000019</v>
+      </c>
+      <c r="CD5" s="70">
+        <v>33.903999999999968</v>
+      </c>
+      <c r="CE5" s="61">
+        <v>26.801400000000001</v>
+      </c>
+      <c r="CF5" s="61">
+        <v>22.286900000000003</v>
+      </c>
+      <c r="CG5" s="61">
+        <v>17.225400000000036</v>
+      </c>
+      <c r="CH5" s="60">
+        <v>9.8094999999999999</v>
+      </c>
+      <c r="CI5" s="60">
+        <v>13.012300000000003</v>
+      </c>
+      <c r="CJ5" s="60">
+        <v>21.499000000000002</v>
+      </c>
+      <c r="CK5" s="60">
+        <v>26.712699999999998</v>
+      </c>
+      <c r="CL5" s="60">
+        <v>30.847499999999997</v>
+      </c>
+      <c r="CM5" s="60">
+        <v>44.924300000000017</v>
+      </c>
+      <c r="CN5" s="70">
+        <v>39.2029</v>
+      </c>
+      <c r="CO5" s="61">
+        <v>37.150000000000006</v>
+      </c>
+      <c r="CP5" s="70">
+        <v>35.717699999999979</v>
+      </c>
+      <c r="CQ5" s="61"/>
+      <c r="CR5" s="61"/>
+      <c r="CS5" s="61"/>
+      <c r="CT5" s="1"/>
+    </row>
+    <row r="6" spans="1:98">
+      <c r="A6" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="66">
+        <v>15.055200000000001</v>
+      </c>
+      <c r="C6" s="63">
+        <v>17.724900000000002</v>
+      </c>
+      <c r="D6" s="64">
+        <v>28.216900000000003</v>
+      </c>
+      <c r="E6" s="63">
+        <v>35.0062</v>
+      </c>
+      <c r="F6" s="62">
+        <v>43.376899999999999</v>
+      </c>
+      <c r="G6" s="62">
+        <v>51.331499999999998</v>
+      </c>
+      <c r="H6" s="62">
+        <v>46.917199999999994</v>
+      </c>
+      <c r="I6" s="63">
+        <v>40.019300000000001</v>
+      </c>
+      <c r="J6" s="63">
+        <v>38.431100000000001</v>
+      </c>
+      <c r="K6" s="61">
+        <v>29.008500000000002</v>
+      </c>
+      <c r="L6" s="63">
+        <v>24.6892</v>
+      </c>
+      <c r="M6" s="62">
+        <v>26.3416</v>
+      </c>
+      <c r="N6" s="66">
+        <v>15.7568</v>
+      </c>
+      <c r="O6" s="66">
+        <v>18.224499999999999</v>
+      </c>
+      <c r="P6" s="64">
+        <v>28.765699999999995</v>
+      </c>
+      <c r="Q6" s="64">
+        <v>35.3812</v>
+      </c>
+      <c r="R6" s="62">
+        <v>43.859099999999998</v>
+      </c>
+      <c r="S6" s="62">
+        <v>51.673899999999996</v>
+      </c>
+      <c r="T6" s="62">
+        <v>47.889800000000001</v>
+      </c>
+      <c r="U6" s="63">
+        <v>40.435199999999995</v>
+      </c>
+      <c r="V6" s="63">
+        <v>39.087300000000006</v>
+      </c>
+      <c r="W6" s="61">
+        <v>29.580599999999997</v>
+      </c>
+      <c r="X6" s="63">
+        <v>25.109000000000002</v>
+      </c>
+      <c r="Y6" s="62">
+        <v>26.911200000000001</v>
+      </c>
+      <c r="Z6" s="66">
+        <v>16.114000000000001</v>
+      </c>
+      <c r="AA6" s="66">
+        <v>18.737599999999997</v>
+      </c>
+      <c r="AB6" s="64">
+        <v>29.426500000000008</v>
+      </c>
+      <c r="AC6" s="64">
+        <v>36.079300000000003</v>
+      </c>
+      <c r="AD6" s="62">
+        <v>44.165499999999987</v>
+      </c>
+      <c r="AE6" s="62">
+        <v>51.970800000000018</v>
+      </c>
+      <c r="AF6" s="62">
+        <v>47.662199999999984</v>
+      </c>
+      <c r="AG6" s="63">
+        <v>40.053100000000008</v>
+      </c>
+      <c r="AH6" s="63">
+        <v>38.531400000000019</v>
+      </c>
+      <c r="AI6" s="61">
+        <v>29.253799999999988</v>
+      </c>
+      <c r="AJ6" s="63">
+        <v>25.264099999999978</v>
+      </c>
+      <c r="AK6" s="62">
+        <v>26.882900000000024</v>
+      </c>
+      <c r="AL6" s="66">
+        <v>16.005800000000001</v>
+      </c>
+      <c r="AM6" s="66">
+        <v>18.898100000000003</v>
+      </c>
+      <c r="AN6" s="60">
+        <v>29.805499999999999</v>
+      </c>
+      <c r="AO6" s="64">
+        <v>36.402099999999997</v>
+      </c>
+      <c r="AP6" s="62">
+        <v>44.13179999999997</v>
+      </c>
+      <c r="AQ6" s="62">
+        <v>52.349499999999999</v>
+      </c>
+      <c r="AR6" s="71">
+        <v>47.656999999999996</v>
+      </c>
+      <c r="AS6" s="61">
+        <v>40.554900000000004</v>
+      </c>
+      <c r="AT6" s="61">
+        <v>39.044599999999946</v>
+      </c>
+      <c r="AU6" s="61">
+        <v>29.526799999999987</v>
+      </c>
+      <c r="AV6" s="61">
+        <v>25.240500000000001</v>
+      </c>
+      <c r="AW6" s="61">
+        <v>27.1187</v>
+      </c>
+      <c r="AX6" s="66">
+        <v>10.344200000000001</v>
+      </c>
+      <c r="AY6" s="66">
+        <v>11.4474</v>
+      </c>
+      <c r="AZ6" s="60">
+        <v>17.151499999999999</v>
+      </c>
+      <c r="BA6" s="60">
+        <v>19.2684</v>
+      </c>
+      <c r="BB6" s="62">
+        <v>23.069500000000001</v>
+      </c>
+      <c r="BC6" s="62">
+        <v>26.880299999999998</v>
+      </c>
+      <c r="BD6" s="71">
+        <v>25.163599999999999</v>
+      </c>
+      <c r="BE6" s="61">
+        <v>21.688400000000001</v>
+      </c>
+      <c r="BF6" s="71">
+        <v>21.149799999999999</v>
+      </c>
+      <c r="BG6" s="61">
+        <v>16.915700000000001</v>
+      </c>
+      <c r="BH6" s="61">
+        <v>14.839399999999999</v>
+      </c>
+      <c r="BI6" s="61">
+        <v>15.552299999999999</v>
+      </c>
+      <c r="BJ6" s="66">
+        <v>10.829700000000001</v>
+      </c>
+      <c r="BK6" s="66">
+        <v>11.8766</v>
+      </c>
+      <c r="BL6" s="60">
+        <v>17.387499999999999</v>
+      </c>
+      <c r="BM6" s="60">
+        <v>20.2211</v>
+      </c>
+      <c r="BN6" s="62">
+        <v>24.058799999999998</v>
+      </c>
+      <c r="BO6" s="62">
+        <v>28.277000000000001</v>
+      </c>
+      <c r="BP6" s="71">
+        <v>26.267599999999973</v>
+      </c>
+      <c r="BQ6" s="61">
+        <v>22.673000000000002</v>
+      </c>
+      <c r="BR6" s="71">
+        <v>22.635400000000033</v>
+      </c>
+      <c r="BS6" s="61">
+        <v>18.373299999999972</v>
+      </c>
+      <c r="BT6" s="61">
+        <v>15.949900000000042</v>
+      </c>
+      <c r="BU6" s="61">
+        <v>16.24139999999997</v>
+      </c>
+      <c r="BV6" s="66">
+        <v>11.3781</v>
+      </c>
+      <c r="BW6" s="60">
+        <v>12.075199999999999</v>
+      </c>
+      <c r="BX6" s="60">
+        <v>18.113700000000001</v>
+      </c>
+      <c r="BY6" s="60">
+        <v>20.536099999999998</v>
+      </c>
+      <c r="BZ6" s="62">
+        <v>24.9</v>
+      </c>
+      <c r="CA6" s="62">
+        <v>28.491700000000009</v>
+      </c>
+      <c r="CB6" s="71">
+        <v>25.379899999999978</v>
+      </c>
+      <c r="CC6" s="61">
+        <v>22.841200000000015</v>
+      </c>
+      <c r="CD6" s="71">
+        <v>22.446600000000018</v>
+      </c>
+      <c r="CE6" s="61">
+        <v>18.710800000000006</v>
+      </c>
+      <c r="CF6" s="61">
+        <v>16.5334</v>
+      </c>
+      <c r="CG6" s="61">
+        <v>18.570799999999991</v>
+      </c>
+      <c r="CH6" s="66">
+        <v>13.505599999999999</v>
+      </c>
+      <c r="CI6" s="60">
+        <v>16.545999999999999</v>
+      </c>
+      <c r="CJ6" s="60">
+        <v>19.397200000000009</v>
+      </c>
+      <c r="CK6" s="60">
+        <v>22.5274</v>
+      </c>
+      <c r="CL6" s="62">
+        <v>26.617799999999988</v>
+      </c>
+      <c r="CM6" s="62">
+        <v>30.922200000000004</v>
+      </c>
+      <c r="CN6" s="71">
+        <v>26.679599999999994</v>
+      </c>
+      <c r="CO6" s="61">
+        <v>24.4726</v>
+      </c>
+      <c r="CP6" s="71">
+        <v>24.05600000000004</v>
+      </c>
+      <c r="CQ6" s="61"/>
+      <c r="CR6" s="61"/>
+      <c r="CS6" s="61"/>
+      <c r="CT6" s="2"/>
+    </row>
+    <row r="7" spans="1:98">
+      <c r="A7" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="66">
+        <v>5.3929</v>
+      </c>
+      <c r="C7" s="63">
+        <v>15.058299999999999</v>
+      </c>
+      <c r="D7" s="64">
+        <v>29.551299999999998</v>
+      </c>
+      <c r="E7" s="63">
+        <v>25.1754</v>
+      </c>
+      <c r="F7" s="62">
+        <v>32.471499999999999</v>
+      </c>
+      <c r="G7" s="62">
+        <v>56.055699999999995</v>
+      </c>
+      <c r="H7" s="62">
+        <v>41.930599999999998</v>
+      </c>
+      <c r="I7" s="63">
+        <v>35.1828</v>
+      </c>
+      <c r="J7" s="63">
+        <v>31.924599999999998</v>
+      </c>
+      <c r="K7" s="61">
+        <v>25.551400000000001</v>
+      </c>
+      <c r="L7" s="63">
+        <v>19.0656</v>
+      </c>
+      <c r="M7" s="62">
+        <v>18.726599999999998</v>
+      </c>
+      <c r="N7" s="66">
+        <v>5.5438999999999998</v>
+      </c>
+      <c r="O7" s="66">
+        <v>15.38</v>
+      </c>
+      <c r="P7" s="64">
+        <v>30.071900000000003</v>
+      </c>
+      <c r="Q7" s="64">
+        <v>25.937900000000003</v>
+      </c>
+      <c r="R7" s="62">
+        <v>33.293999999999997</v>
+      </c>
+      <c r="S7" s="62">
+        <v>57.227199999999996</v>
+      </c>
+      <c r="T7" s="62">
+        <v>42.810199999999995</v>
+      </c>
+      <c r="U7" s="63">
+        <v>35.936300000000003</v>
+      </c>
+      <c r="V7" s="63">
+        <v>32.675599999999996</v>
+      </c>
+      <c r="W7" s="61">
+        <v>26.327999999999999</v>
+      </c>
+      <c r="X7" s="63">
+        <v>19.3386</v>
+      </c>
+      <c r="Y7" s="62">
+        <v>19.1267</v>
+      </c>
+      <c r="Z7" s="66">
+        <v>5.7878999999999996</v>
+      </c>
+      <c r="AA7" s="66">
+        <v>15.800600000000001</v>
+      </c>
+      <c r="AB7" s="64">
+        <v>30.868199999999998</v>
+      </c>
+      <c r="AC7" s="64">
+        <v>26.688400000000009</v>
+      </c>
+      <c r="AD7" s="62">
+        <v>34.185899999999997</v>
+      </c>
+      <c r="AE7" s="62">
+        <v>58.809899999999992</v>
+      </c>
+      <c r="AF7" s="62">
+        <v>44.105700000000013</v>
+      </c>
+      <c r="AG7" s="63">
+        <v>36.901800000000016</v>
+      </c>
+      <c r="AH7" s="63">
+        <v>33.648899999999998</v>
+      </c>
+      <c r="AI7" s="61">
+        <v>27.127700000000011</v>
+      </c>
+      <c r="AJ7" s="63">
+        <v>19.810400000000023</v>
+      </c>
+      <c r="AK7" s="62">
+        <v>18.772599999999976</v>
+      </c>
+      <c r="AL7" s="66">
+        <v>5.9243999999999994</v>
+      </c>
+      <c r="AM7" s="66">
+        <v>15.895500000000002</v>
+      </c>
+      <c r="AN7" s="60">
+        <v>30.563500000000001</v>
+      </c>
+      <c r="AO7" s="64">
+        <v>26.5853</v>
+      </c>
+      <c r="AP7" s="62">
+        <v>32.088499999999982</v>
+      </c>
+      <c r="AQ7" s="62">
+        <v>58.451400000000007</v>
+      </c>
+      <c r="AR7" s="71">
+        <v>46.818300000000001</v>
+      </c>
+      <c r="AS7" s="61">
+        <v>40.857999999999997</v>
+      </c>
+      <c r="AT7" s="61">
+        <v>37.036699999999996</v>
+      </c>
+      <c r="AU7" s="61">
+        <v>29.386600000000033</v>
+      </c>
+      <c r="AV7" s="61">
+        <v>24.097900000000003</v>
+      </c>
+      <c r="AW7" s="61">
+        <v>22.587499999999999</v>
+      </c>
+      <c r="AX7" s="66">
+        <v>3.4640999999999997</v>
+      </c>
+      <c r="AY7" s="66">
+        <v>7.516</v>
+      </c>
+      <c r="AZ7" s="60">
+        <v>14.242000000000001</v>
+      </c>
+      <c r="BA7" s="60">
+        <v>12.3171</v>
+      </c>
+      <c r="BB7" s="62">
+        <v>15.0039</v>
+      </c>
+      <c r="BC7" s="62">
+        <v>26.1495</v>
+      </c>
+      <c r="BD7" s="71">
+        <v>21.805599999999998</v>
+      </c>
+      <c r="BE7" s="61">
+        <v>19.6174</v>
+      </c>
+      <c r="BF7" s="71">
+        <v>18.058900000000001</v>
+      </c>
+      <c r="BG7" s="61">
+        <v>14.485899999999999</v>
+      </c>
+      <c r="BH7" s="61">
+        <v>12.196099999999999</v>
+      </c>
+      <c r="BI7" s="61">
+        <v>10.745899999999999</v>
+      </c>
+      <c r="BJ7" s="66">
+        <v>3.5319000000000003</v>
+      </c>
+      <c r="BK7" s="66">
+        <v>7.66</v>
+      </c>
+      <c r="BL7" s="60">
+        <v>14.235899999999999</v>
+      </c>
+      <c r="BM7" s="60">
+        <v>12.247200000000001</v>
+      </c>
+      <c r="BN7" s="62">
+        <v>15.024899999999999</v>
+      </c>
+      <c r="BO7" s="62">
+        <v>26.2241</v>
+      </c>
+      <c r="BP7" s="71">
+        <v>22.111200000000011</v>
+      </c>
+      <c r="BQ7" s="61">
+        <v>19.708600000000004</v>
+      </c>
+      <c r="BR7" s="71">
+        <v>18.126300000000001</v>
+      </c>
+      <c r="BS7" s="61">
+        <v>14.585200000000015</v>
+      </c>
+      <c r="BT7" s="61">
+        <v>12.17949999999999</v>
+      </c>
+      <c r="BU7" s="61">
+        <v>10.873799999999989</v>
+      </c>
+      <c r="BV7" s="66">
+        <v>3.6450999999999998</v>
+      </c>
+      <c r="BW7" s="60">
+        <v>7.8029000000000011</v>
+      </c>
+      <c r="BX7" s="60">
+        <v>14.584199999999996</v>
+      </c>
+      <c r="BY7" s="60">
+        <v>12.551000000000002</v>
+      </c>
+      <c r="BZ7" s="62">
+        <v>15.4</v>
+      </c>
+      <c r="CA7" s="62">
+        <v>26.838099999999997</v>
+      </c>
+      <c r="CB7" s="71">
+        <v>22.505100000000013</v>
+      </c>
+      <c r="CC7" s="61">
+        <v>20.383099999999999</v>
+      </c>
+      <c r="CD7" s="71">
+        <v>18.686499999999995</v>
+      </c>
+      <c r="CE7" s="61">
+        <v>14.962299999999999</v>
+      </c>
+      <c r="CF7" s="61">
+        <v>12.572399999999988</v>
+      </c>
+      <c r="CG7" s="61">
+        <v>10.910600000000017</v>
+      </c>
+      <c r="CH7" s="66">
+        <v>3.6092</v>
+      </c>
+      <c r="CI7" s="60">
+        <v>7.8805000000000014</v>
+      </c>
+      <c r="CJ7" s="60">
+        <v>14.947699999999999</v>
+      </c>
+      <c r="CK7" s="60">
+        <v>13.023500000000002</v>
+      </c>
+      <c r="CL7" s="62">
+        <v>16.065899999999999</v>
+      </c>
+      <c r="CM7" s="62">
+        <v>27.729800000000004</v>
+      </c>
+      <c r="CN7" s="71">
+        <v>23.016299999999987</v>
+      </c>
+      <c r="CO7" s="61">
+        <v>20.90570000000001</v>
+      </c>
+      <c r="CP7" s="71">
+        <v>19.443799999999996</v>
+      </c>
+      <c r="CQ7" s="61"/>
+      <c r="CR7" s="61"/>
+      <c r="CS7" s="61"/>
+      <c r="CT7" s="2"/>
+    </row>
+    <row r="8" spans="1:98">
+      <c r="A8" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="66">
+        <v>49.571100000000001</v>
+      </c>
+      <c r="C8" s="63">
+        <v>43.102499999999999</v>
+      </c>
+      <c r="D8" s="64">
+        <v>57.044699999999999</v>
+      </c>
+      <c r="E8" s="63">
+        <v>62.476900000000001</v>
+      </c>
+      <c r="F8" s="62">
+        <v>78.145099999999999</v>
+      </c>
+      <c r="G8" s="62">
+        <v>89.428200000000004</v>
+      </c>
+      <c r="H8" s="62">
+        <v>75.7607</v>
+      </c>
+      <c r="I8" s="63">
+        <v>75.298899999999989</v>
+      </c>
+      <c r="J8" s="63">
+        <v>89.313500000000005</v>
+      </c>
+      <c r="K8" s="61">
+        <v>65.586799999999997</v>
+      </c>
+      <c r="L8" s="63">
+        <v>61.7057</v>
+      </c>
+      <c r="M8" s="62">
+        <v>40.784999999999997</v>
+      </c>
+      <c r="N8" s="66">
+        <v>51.535699999999999</v>
+      </c>
+      <c r="O8" s="66">
+        <v>44.9148</v>
+      </c>
+      <c r="P8" s="64">
+        <v>58.753600000000006</v>
+      </c>
+      <c r="Q8" s="64">
+        <v>64.856499999999997</v>
+      </c>
+      <c r="R8" s="62">
+        <v>80.033799999999999</v>
+      </c>
+      <c r="S8" s="62">
+        <v>92.897600000000011</v>
+      </c>
+      <c r="T8" s="62">
+        <v>77.177999999999997</v>
+      </c>
+      <c r="U8" s="63">
+        <v>77.304400000000001</v>
+      </c>
+      <c r="V8" s="63">
+        <v>92.438100000000006</v>
+      </c>
+      <c r="W8" s="61">
+        <v>67.995500000000007</v>
+      </c>
+      <c r="X8" s="63">
+        <v>63.596699999999998</v>
+      </c>
+      <c r="Y8" s="62">
+        <v>42.096899999999998</v>
+      </c>
+      <c r="Z8" s="66">
+        <v>53.078000000000003</v>
+      </c>
+      <c r="AA8" s="66">
+        <v>45.85929999999999</v>
+      </c>
+      <c r="AB8" s="64">
+        <v>61.27330000000002</v>
+      </c>
+      <c r="AC8" s="64">
+        <v>67.341499999999996</v>
+      </c>
+      <c r="AD8" s="62">
+        <v>80.589000000000027</v>
+      </c>
+      <c r="AE8" s="62">
+        <v>96.430599999999913</v>
+      </c>
+      <c r="AF8" s="62">
+        <v>82.330300000000022</v>
+      </c>
+      <c r="AG8" s="63">
+        <v>79.653199999999956</v>
+      </c>
+      <c r="AH8" s="63">
+        <v>96.12860000000012</v>
+      </c>
+      <c r="AI8" s="61">
+        <v>69.091199999999958</v>
+      </c>
+      <c r="AJ8" s="63">
+        <v>65.469200000000072</v>
+      </c>
+      <c r="AK8" s="62">
+        <v>45.645699999999835</v>
+      </c>
+      <c r="AL8" s="66">
+        <v>54.241899999999994</v>
+      </c>
+      <c r="AM8" s="66">
+        <v>46.739600000000003</v>
+      </c>
+      <c r="AN8" s="60">
+        <v>62.460999999999999</v>
+      </c>
+      <c r="AO8" s="64">
+        <v>67.297800000000009</v>
+      </c>
+      <c r="AP8" s="62">
+        <v>82.15300000000002</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>57.630800000000001</v>
+      </c>
+      <c r="AR8" s="71">
+        <v>52.216500000000003</v>
+      </c>
+      <c r="AS8" s="61">
+        <v>55.249000000000002</v>
+      </c>
+      <c r="AT8" s="61">
+        <v>60.91560000000004</v>
+      </c>
+      <c r="AU8" s="61">
+        <v>56.812899999999964</v>
+      </c>
+      <c r="AV8" s="61">
+        <v>39.468599999999995</v>
+      </c>
+      <c r="AW8" s="61">
+        <v>15.742700000000001</v>
+      </c>
+      <c r="AX8" s="66">
+        <v>17.185200000000002</v>
+      </c>
+      <c r="AY8" s="66">
+        <v>15.095700000000001</v>
+      </c>
+      <c r="AZ8" s="60">
+        <v>17.693999999999999</v>
+      </c>
+      <c r="BA8" s="60">
+        <v>18.161900000000003</v>
+      </c>
+      <c r="BB8" s="62">
+        <v>21.241499999999998</v>
+      </c>
+      <c r="BC8" s="62">
+        <v>31.390700000000002</v>
+      </c>
+      <c r="BD8" s="71">
+        <v>27.470599999999997</v>
+      </c>
+      <c r="BE8" s="61">
+        <v>31.0745</v>
+      </c>
+      <c r="BF8" s="71">
+        <v>29.383700000000001</v>
+      </c>
+      <c r="BG8" s="61">
+        <v>26.0337</v>
+      </c>
+      <c r="BH8" s="61">
+        <v>20.628</v>
+      </c>
+      <c r="BI8" s="61">
+        <v>9.8522999999999996</v>
+      </c>
+      <c r="BJ8" s="66">
+        <v>17.919700000000002</v>
+      </c>
+      <c r="BK8" s="66">
+        <v>15.2742</v>
+      </c>
+      <c r="BL8" s="60">
+        <v>18.596799999999998</v>
+      </c>
+      <c r="BM8" s="60">
+        <v>19.186900000000001</v>
+      </c>
+      <c r="BN8" s="62">
+        <v>22.461299999999998</v>
+      </c>
+      <c r="BO8" s="62">
+        <v>32.608499999999999</v>
+      </c>
+      <c r="BP8" s="71">
+        <v>29.724299999999999</v>
+      </c>
+      <c r="BQ8" s="61">
+        <v>32.883499999999998</v>
+      </c>
+      <c r="BR8" s="71">
+        <v>32.58850000000001</v>
+      </c>
+      <c r="BS8" s="61">
+        <v>30.090499999999992</v>
+      </c>
+      <c r="BT8" s="61">
+        <v>22.030800000000028</v>
+      </c>
+      <c r="BU8" s="61">
+        <v>15.651999999999987</v>
+      </c>
+      <c r="BV8" s="66">
+        <v>18.568900000000003</v>
+      </c>
+      <c r="BW8" s="60">
+        <v>16.396400000000003</v>
+      </c>
+      <c r="BX8" s="60">
+        <v>20.150499999999994</v>
+      </c>
+      <c r="BY8" s="60">
+        <v>19.816499999999998</v>
+      </c>
+      <c r="BZ8" s="62">
+        <v>23.2</v>
+      </c>
+      <c r="CA8" s="62">
+        <v>33.260599999999997</v>
+      </c>
+      <c r="CB8" s="71">
+        <v>31.43889999999999</v>
+      </c>
+      <c r="CC8" s="61">
+        <v>32.885300000000001</v>
+      </c>
+      <c r="CD8" s="71">
+        <v>36.375499999999988</v>
+      </c>
+      <c r="CE8" s="61">
+        <v>33.414300000000026</v>
+      </c>
+      <c r="CF8" s="61">
+        <v>24.844500000000039</v>
+      </c>
+      <c r="CG8" s="61">
+        <v>22.179699999999912</v>
+      </c>
+      <c r="CH8" s="66">
+        <v>19.1355</v>
+      </c>
+      <c r="CI8" s="60">
+        <v>16.640300000000003</v>
+      </c>
+      <c r="CJ8" s="60">
+        <v>20.699099999999994</v>
+      </c>
+      <c r="CK8" s="60">
+        <v>19.673799999999993</v>
+      </c>
+      <c r="CL8" s="62">
+        <v>23.757600000000011</v>
+      </c>
+      <c r="CM8" s="62">
+        <v>33.847200000000001</v>
+      </c>
+      <c r="CN8" s="71">
+        <v>32.608699999999999</v>
+      </c>
+      <c r="CO8" s="61">
+        <v>33.647300000000001</v>
+      </c>
+      <c r="CP8" s="71">
+        <v>38.926200000000023</v>
+      </c>
+      <c r="CQ8" s="61"/>
+      <c r="CR8" s="61"/>
+      <c r="CS8" s="61"/>
+      <c r="CT8" s="2"/>
+    </row>
+    <row r="9" spans="1:98">
+      <c r="A9" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="66">
+        <v>2.0192999999999999</v>
+      </c>
+      <c r="C9" s="63">
+        <v>2.3365999999999998</v>
+      </c>
+      <c r="D9" s="64">
+        <v>3.4748999999999999</v>
+      </c>
+      <c r="E9" s="63">
+        <v>6.0068000000000001</v>
+      </c>
+      <c r="F9" s="62">
+        <v>11.5579</v>
+      </c>
+      <c r="G9" s="62">
+        <v>7.3528000000000002</v>
+      </c>
+      <c r="H9" s="62">
+        <v>5.4678000000000004</v>
+      </c>
+      <c r="I9" s="63">
+        <v>5.8713999999999995</v>
+      </c>
+      <c r="J9" s="63">
+        <v>6.2066000000000008</v>
+      </c>
+      <c r="K9" s="61">
+        <v>2.8199000000000001</v>
+      </c>
+      <c r="L9" s="63">
+        <v>4.3220000000000001</v>
+      </c>
+      <c r="M9" s="62">
+        <v>4.4493999999999998</v>
+      </c>
+      <c r="N9" s="66">
+        <v>2.2394000000000003</v>
+      </c>
+      <c r="O9" s="66">
+        <v>2.4944999999999999</v>
+      </c>
+      <c r="P9" s="64">
+        <v>3.7159</v>
+      </c>
+      <c r="Q9" s="64">
+        <v>6.2211999999999996</v>
+      </c>
+      <c r="R9" s="62">
+        <v>11.5852</v>
+      </c>
+      <c r="S9" s="62">
+        <v>7.6361000000000008</v>
+      </c>
+      <c r="T9" s="62">
+        <v>5.8228</v>
+      </c>
+      <c r="U9" s="63">
+        <v>6.1721000000000004</v>
+      </c>
+      <c r="V9" s="63">
+        <v>6.3193000000000001</v>
+      </c>
+      <c r="W9" s="61">
+        <v>3.1034000000000002</v>
+      </c>
+      <c r="X9" s="63">
+        <v>4.5161999999999995</v>
+      </c>
+      <c r="Y9" s="62">
+        <v>4.9208999999999996</v>
+      </c>
+      <c r="Z9" s="66">
+        <v>2.2743000000000002</v>
+      </c>
+      <c r="AA9" s="66">
+        <v>2.5259999999999998</v>
+      </c>
+      <c r="AB9" s="64">
+        <v>3.9128000000000003</v>
+      </c>
+      <c r="AC9" s="64">
+        <v>6.4701999999999993</v>
+      </c>
+      <c r="AD9" s="62">
+        <v>12.1358</v>
+      </c>
+      <c r="AE9" s="62">
+        <v>8.1316000000000059</v>
+      </c>
+      <c r="AF9" s="62">
+        <v>6.2578999999999922</v>
+      </c>
+      <c r="AG9" s="63">
+        <v>6.5903000000000027</v>
+      </c>
+      <c r="AH9" s="63">
+        <v>6.8367999999999967</v>
+      </c>
+      <c r="AI9" s="61">
+        <v>3.2869999999999999</v>
+      </c>
+      <c r="AJ9" s="63">
+        <v>4.7401000000000062</v>
+      </c>
+      <c r="AK9" s="62">
+        <v>5.0834999999999999</v>
+      </c>
+      <c r="AL9" s="66">
+        <v>2.3115000000000001</v>
+      </c>
+      <c r="AM9" s="66">
+        <v>2.6467999999999994</v>
+      </c>
+      <c r="AN9" s="60">
+        <v>3.9811000000000005</v>
+      </c>
+      <c r="AO9" s="64">
+        <v>6.6353</v>
+      </c>
+      <c r="AP9" s="62">
+        <v>12.494299999999999</v>
+      </c>
+      <c r="AQ9" s="62">
+        <v>8.4493000000000027</v>
+      </c>
+      <c r="AR9" s="71">
+        <v>6.5503</v>
+      </c>
+      <c r="AS9" s="61">
+        <v>6.8641000000000005</v>
+      </c>
+      <c r="AT9" s="61">
+        <v>7.0853000000000037</v>
+      </c>
+      <c r="AU9" s="61">
+        <v>3.4270999999999985</v>
+      </c>
+      <c r="AV9" s="61">
+        <v>4.9124999999999996</v>
+      </c>
+      <c r="AW9" s="61">
+        <v>5.4896000000000003</v>
+      </c>
+      <c r="AX9" s="66">
+        <v>1.0645</v>
+      </c>
+      <c r="AY9" s="66">
+        <v>1.2030000000000001</v>
+      </c>
+      <c r="AZ9" s="60">
+        <v>1.6524000000000001</v>
+      </c>
+      <c r="BA9" s="60">
+        <v>2.6775000000000002</v>
+      </c>
+      <c r="BB9" s="62">
+        <v>4.9942000000000002</v>
+      </c>
+      <c r="BC9" s="62">
+        <v>3.5408000000000004</v>
+      </c>
+      <c r="BD9" s="71">
+        <v>2.5564</v>
+      </c>
+      <c r="BE9" s="61">
+        <v>3.1160999999999999</v>
+      </c>
+      <c r="BF9" s="71">
+        <v>3.2069000000000001</v>
+      </c>
+      <c r="BG9" s="61">
+        <v>1.3607</v>
+      </c>
+      <c r="BH9" s="61">
+        <v>1.9632000000000001</v>
+      </c>
+      <c r="BI9" s="61">
+        <v>2.2875000000000001</v>
+      </c>
+      <c r="BJ9" s="66">
+        <v>1.1054999999999999</v>
+      </c>
+      <c r="BK9" s="66">
+        <v>1.1437999999999999</v>
+      </c>
+      <c r="BL9" s="60">
+        <v>1.7595999999999998</v>
+      </c>
+      <c r="BM9" s="60">
+        <v>2.7060999999999997</v>
+      </c>
+      <c r="BN9" s="62">
+        <v>5.069</v>
+      </c>
+      <c r="BO9" s="62">
+        <v>3.7395999999999998</v>
+      </c>
+      <c r="BP9" s="71">
+        <v>2.8046999999999986</v>
+      </c>
+      <c r="BQ9" s="61">
+        <v>3.2637</v>
+      </c>
+      <c r="BR9" s="71">
+        <v>3.2725000000000009</v>
+      </c>
+      <c r="BS9" s="61">
+        <v>1.5004000000000026</v>
+      </c>
+      <c r="BT9" s="61">
+        <v>2.2626999999999988</v>
+      </c>
+      <c r="BU9" s="61">
+        <v>2.7022999999999975</v>
+      </c>
+      <c r="BV9" s="66">
+        <v>1.1025999999999998</v>
+      </c>
+      <c r="BW9" s="60">
+        <v>1.1474000000000002</v>
+      </c>
+      <c r="BX9" s="60">
+        <v>1.7871999999999995</v>
+      </c>
+      <c r="BY9" s="60">
+        <v>2.839900000000001</v>
+      </c>
+      <c r="BZ9" s="62">
+        <v>5.4</v>
+      </c>
+      <c r="CA9" s="62">
+        <v>4.0322000000000031</v>
+      </c>
+      <c r="CB9" s="71">
+        <v>2.9872999999999976</v>
+      </c>
+      <c r="CC9" s="61">
+        <v>3.4993000000000016</v>
+      </c>
+      <c r="CD9" s="71">
+        <v>2.9450000000000003</v>
+      </c>
+      <c r="CE9" s="61">
+        <v>1.8239999999999981</v>
+      </c>
+      <c r="CF9" s="61">
+        <v>1.8873999999999995</v>
+      </c>
+      <c r="CG9" s="61">
+        <v>2.2889000000000017</v>
+      </c>
+      <c r="CH9" s="66">
+        <v>1.0230999999999999</v>
+      </c>
+      <c r="CI9" s="60">
+        <v>1.0754999999999999</v>
+      </c>
+      <c r="CJ9" s="60">
+        <v>1.7549000000000001</v>
+      </c>
+      <c r="CK9" s="60">
+        <v>2.9505000000000003</v>
+      </c>
+      <c r="CL9" s="62">
+        <v>5.5058999999999987</v>
+      </c>
+      <c r="CM9" s="62">
+        <v>4.091899999999999</v>
+      </c>
+      <c r="CN9" s="71">
+        <v>3.3398000000000003</v>
+      </c>
+      <c r="CO9" s="61">
+        <v>3.883300000000002</v>
+      </c>
+      <c r="CP9" s="71">
+        <v>3.2677999999999976</v>
+      </c>
+      <c r="CQ9" s="61"/>
+      <c r="CR9" s="61"/>
+      <c r="CS9" s="61"/>
+      <c r="CT9" s="2"/>
+    </row>
+    <row r="10" spans="1:98">
+      <c r="A10" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="66">
+        <v>3.8593999999999999</v>
+      </c>
+      <c r="C10" s="63">
+        <v>6.7255000000000003</v>
+      </c>
+      <c r="D10" s="64">
+        <v>9.5996000000000006</v>
+      </c>
+      <c r="E10" s="63">
+        <v>19.889299999999999</v>
+      </c>
+      <c r="F10" s="62">
+        <v>36.800400000000003</v>
+      </c>
+      <c r="G10" s="62">
+        <v>43.292999999999999</v>
+      </c>
+      <c r="H10" s="62">
+        <v>30.6662</v>
+      </c>
+      <c r="I10" s="63">
+        <v>25.051299999999998</v>
+      </c>
+      <c r="J10" s="63">
+        <v>24.098400000000002</v>
+      </c>
+      <c r="K10" s="61">
+        <v>14.475299999999999</v>
+      </c>
+      <c r="L10" s="63">
+        <v>11.230600000000001</v>
+      </c>
+      <c r="M10" s="62">
+        <v>10.789899999999999</v>
+      </c>
+      <c r="N10" s="66">
+        <v>3.8214999999999999</v>
+      </c>
+      <c r="O10" s="66">
+        <v>6.7925000000000004</v>
+      </c>
+      <c r="P10" s="64">
+        <v>9.7322000000000006</v>
+      </c>
+      <c r="Q10" s="64">
+        <v>19.897599999999997</v>
+      </c>
+      <c r="R10" s="62">
+        <v>37.000099999999996</v>
+      </c>
+      <c r="S10" s="62">
+        <v>43.136499999999998</v>
+      </c>
+      <c r="T10" s="62">
+        <v>30.843</v>
+      </c>
+      <c r="U10" s="63">
+        <v>24.679200000000002</v>
+      </c>
+      <c r="V10" s="63">
+        <v>24.326700000000002</v>
+      </c>
+      <c r="W10" s="61">
+        <v>14.4824</v>
+      </c>
+      <c r="X10" s="63">
+        <v>11.327999999999999</v>
+      </c>
+      <c r="Y10" s="62">
+        <v>10.851000000000001</v>
+      </c>
+      <c r="Z10" s="66">
+        <v>3.7412999999999998</v>
+      </c>
+      <c r="AA10" s="66">
+        <v>6.4775</v>
+      </c>
+      <c r="AB10" s="64">
+        <v>9.5452000000000012</v>
+      </c>
+      <c r="AC10" s="64">
+        <v>19.853099999999998</v>
+      </c>
+      <c r="AD10" s="62">
+        <v>36.981200000000001</v>
+      </c>
+      <c r="AE10" s="62">
+        <v>43.723600000000005</v>
+      </c>
+      <c r="AF10" s="62">
+        <v>31.746099999999998</v>
+      </c>
+      <c r="AG10" s="63">
+        <v>25.265700000000013</v>
+      </c>
+      <c r="AH10" s="63">
+        <v>23.958799999999968</v>
+      </c>
+      <c r="AI10" s="61">
+        <v>14.271399999999995</v>
+      </c>
+      <c r="AJ10" s="63">
+        <v>11.409200000000011</v>
+      </c>
+      <c r="AK10" s="62">
+        <v>10.915699999999983</v>
+      </c>
+      <c r="AL10" s="66">
+        <v>3.8348</v>
+      </c>
+      <c r="AM10" s="66">
+        <v>6.7031999999999998</v>
+      </c>
+      <c r="AN10" s="60">
+        <v>9.3529000000000018</v>
+      </c>
+      <c r="AO10" s="64">
+        <v>20.036099999999998</v>
+      </c>
+      <c r="AP10" s="62">
+        <v>37.348799999999997</v>
+      </c>
+      <c r="AQ10" s="62">
+        <v>43.976500000000001</v>
+      </c>
+      <c r="AR10" s="71">
+        <v>32.058300000000003</v>
+      </c>
+      <c r="AS10" s="61">
+        <v>25.460699999999999</v>
+      </c>
+      <c r="AT10" s="61">
+        <v>24.14100000000002</v>
+      </c>
+      <c r="AU10" s="61">
+        <v>14.515099999999977</v>
+      </c>
+      <c r="AV10" s="61">
+        <v>11.393000000000001</v>
+      </c>
+      <c r="AW10" s="61">
+        <v>11.220600000000001</v>
+      </c>
+      <c r="AX10" s="66">
+        <v>3.4626000000000001</v>
+      </c>
+      <c r="AY10" s="66">
+        <v>6.4021999999999997</v>
+      </c>
+      <c r="AZ10" s="60">
+        <v>8.7434999999999992</v>
+      </c>
+      <c r="BA10" s="60">
+        <v>18.963099999999997</v>
+      </c>
+      <c r="BB10" s="62">
+        <v>34.442999999999998</v>
+      </c>
+      <c r="BC10" s="62">
+        <v>38.874400000000001</v>
+      </c>
+      <c r="BD10" s="71">
+        <v>28.863599999999998</v>
+      </c>
+      <c r="BE10" s="61">
+        <v>22.362299999999998</v>
+      </c>
+      <c r="BF10" s="71">
+        <v>21.378400000000003</v>
+      </c>
+      <c r="BG10" s="61">
+        <v>12.484200000000001</v>
+      </c>
+      <c r="BH10" s="61">
+        <v>10.823799999999999</v>
+      </c>
+      <c r="BI10" s="61">
+        <v>9.7522000000000002</v>
+      </c>
+      <c r="BJ10" s="66">
+        <v>3.1749000000000001</v>
+      </c>
+      <c r="BK10" s="66">
+        <v>6.4424999999999999</v>
+      </c>
+      <c r="BL10" s="60">
+        <v>8.7379999999999995</v>
+      </c>
+      <c r="BM10" s="60">
+        <v>18.8324</v>
+      </c>
+      <c r="BN10" s="62">
+        <v>34.459099999999999</v>
+      </c>
+      <c r="BO10" s="62">
+        <v>39.307000000000002</v>
+      </c>
+      <c r="BP10" s="71">
+        <v>27.028599999999969</v>
+      </c>
+      <c r="BQ10" s="61">
+        <v>20.19980000000001</v>
+      </c>
+      <c r="BR10" s="71">
+        <v>19.579400000000021</v>
+      </c>
+      <c r="BS10" s="61">
+        <v>11.174099999999981</v>
+      </c>
+      <c r="BT10" s="61">
+        <v>9.4158999999999935</v>
+      </c>
+      <c r="BU10" s="61">
+        <v>9.7124000000000308</v>
+      </c>
+      <c r="BV10" s="66">
+        <v>3.2112000000000003</v>
+      </c>
+      <c r="BW10" s="60">
+        <v>6.6090999999999998</v>
+      </c>
+      <c r="BX10" s="60">
+        <v>9.0671999999999997</v>
+      </c>
+      <c r="BY10" s="60">
+        <v>19.342499999999998</v>
+      </c>
+      <c r="BZ10" s="62">
+        <v>35.4</v>
+      </c>
+      <c r="CA10" s="62">
+        <v>40.24590000000002</v>
+      </c>
+      <c r="CB10" s="71">
+        <v>28.134599999999978</v>
+      </c>
+      <c r="CC10" s="61">
+        <v>20.799600000000027</v>
+      </c>
+      <c r="CD10" s="71">
+        <v>19.996799999999951</v>
+      </c>
+      <c r="CE10" s="61">
+        <v>11.599300000000028</v>
+      </c>
+      <c r="CF10" s="61">
+        <v>9.8038999999999987</v>
+      </c>
+      <c r="CG10" s="61">
+        <v>9.8949999999999818</v>
+      </c>
+      <c r="CH10" s="66">
+        <v>3.2718999999999996</v>
+      </c>
+      <c r="CI10" s="60">
+        <v>6.9014999999999995</v>
+      </c>
+      <c r="CJ10" s="60">
+        <v>9.3016000000000023</v>
+      </c>
+      <c r="CK10" s="60">
+        <v>20.073100000000004</v>
+      </c>
+      <c r="CL10" s="62">
+        <v>36.887599999999992</v>
+      </c>
+      <c r="CM10" s="62">
+        <v>41.981000000000009</v>
+      </c>
+      <c r="CN10" s="71">
+        <v>29.561799999999991</v>
+      </c>
+      <c r="CO10" s="61">
+        <v>21.756799999999998</v>
+      </c>
+      <c r="CP10" s="71">
+        <v>20.798799999999972</v>
+      </c>
+      <c r="CQ10" s="61"/>
+      <c r="CR10" s="61"/>
+      <c r="CS10" s="61"/>
+      <c r="CT10" s="2"/>
+    </row>
+    <row r="11" spans="1:98">
+      <c r="A11" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="66">
+        <v>16.690099999999997</v>
+      </c>
+      <c r="C11" s="63">
+        <v>16.6617</v>
+      </c>
+      <c r="D11" s="64">
+        <v>18.2363</v>
+      </c>
+      <c r="E11" s="63">
+        <v>27.895700000000001</v>
+      </c>
+      <c r="F11" s="62">
+        <v>30.7682</v>
+      </c>
+      <c r="G11" s="62">
+        <v>41.319300000000005</v>
+      </c>
+      <c r="H11" s="62">
+        <v>31.009900000000002</v>
+      </c>
+      <c r="I11" s="63">
+        <v>35.383000000000003</v>
+      </c>
+      <c r="J11" s="63">
+        <v>35.299699999999994</v>
+      </c>
+      <c r="K11" s="61">
+        <v>22.014200000000002</v>
+      </c>
+      <c r="L11" s="63">
+        <v>20.893000000000001</v>
+      </c>
+      <c r="M11" s="62">
+        <v>24.816700000000001</v>
+      </c>
+      <c r="N11" s="66">
+        <v>16.860499999999998</v>
+      </c>
+      <c r="O11" s="66">
+        <v>16.995000000000001</v>
+      </c>
+      <c r="P11" s="64">
+        <v>18.722000000000001</v>
+      </c>
+      <c r="Q11" s="64">
+        <v>28.365299999999998</v>
+      </c>
+      <c r="R11" s="62">
+        <v>31.187799999999999</v>
+      </c>
+      <c r="S11" s="62">
+        <v>42.255399999999995</v>
+      </c>
+      <c r="T11" s="62">
+        <v>31.6038</v>
+      </c>
+      <c r="U11" s="63">
+        <v>36.028500000000001</v>
+      </c>
+      <c r="V11" s="63">
+        <v>36.116999999999997</v>
+      </c>
+      <c r="W11" s="61">
+        <v>22.3736</v>
+      </c>
+      <c r="X11" s="63">
+        <v>21.1816</v>
+      </c>
+      <c r="Y11" s="62">
+        <v>24.842599999999997</v>
+      </c>
+      <c r="Z11" s="66">
+        <v>17.138200000000001</v>
+      </c>
+      <c r="AA11" s="66">
+        <v>17.2852</v>
+      </c>
+      <c r="AB11" s="64">
+        <v>18.831199999999995</v>
+      </c>
+      <c r="AC11" s="64">
+        <v>28.772299999999994</v>
+      </c>
+      <c r="AD11" s="62">
+        <v>31.716300000000018</v>
+      </c>
+      <c r="AE11" s="62">
+        <v>43.074299999999987</v>
+      </c>
+      <c r="AF11" s="62">
+        <v>32.109200000000016</v>
+      </c>
+      <c r="AG11" s="63">
+        <v>36.860500000000002</v>
+      </c>
+      <c r="AH11" s="63">
+        <v>36.541599999999988</v>
+      </c>
+      <c r="AI11" s="61">
+        <v>22.664700000000011</v>
+      </c>
+      <c r="AJ11" s="63">
+        <v>21.241</v>
+      </c>
+      <c r="AK11" s="62">
+        <v>25.202900000000025</v>
+      </c>
+      <c r="AL11" s="66">
+        <v>17.363400000000002</v>
+      </c>
+      <c r="AM11" s="66">
+        <v>17.555099999999999</v>
+      </c>
+      <c r="AN11" s="60">
+        <v>19.117000000000001</v>
+      </c>
+      <c r="AO11" s="64">
+        <v>29.049599999999998</v>
+      </c>
+      <c r="AP11" s="62">
+        <v>32.110499999999988</v>
+      </c>
+      <c r="AQ11" s="62">
+        <v>43.885199999999983</v>
+      </c>
+      <c r="AR11" s="71">
+        <v>32.6494</v>
+      </c>
+      <c r="AS11" s="61">
+        <v>37.967599999999997</v>
+      </c>
+      <c r="AT11" s="61">
+        <v>37.587099999999964</v>
+      </c>
+      <c r="AU11" s="61">
+        <v>22.958799999999989</v>
+      </c>
+      <c r="AV11" s="61">
+        <v>21.923299999999998</v>
+      </c>
+      <c r="AW11" s="61">
+        <v>25.802299999999999</v>
+      </c>
+      <c r="AX11" s="66">
+        <v>11.5731</v>
+      </c>
+      <c r="AY11" s="66">
+        <v>11.6761</v>
+      </c>
+      <c r="AZ11" s="60">
+        <v>12.528700000000001</v>
+      </c>
+      <c r="BA11" s="60">
+        <v>19.716200000000001</v>
+      </c>
+      <c r="BB11" s="62">
+        <v>21.513400000000001</v>
+      </c>
+      <c r="BC11" s="62">
+        <v>28.5581</v>
+      </c>
+      <c r="BD11" s="71">
+        <v>21.921799999999998</v>
+      </c>
+      <c r="BE11" s="61">
+        <v>24.563599999999997</v>
+      </c>
+      <c r="BF11" s="71">
+        <v>23.993200000000002</v>
+      </c>
+      <c r="BG11" s="61">
+        <v>15.2514</v>
+      </c>
+      <c r="BH11" s="61">
+        <v>14.2601</v>
+      </c>
+      <c r="BI11" s="61">
+        <v>17.816700000000001</v>
+      </c>
+      <c r="BJ11" s="66">
+        <v>11.7273</v>
+      </c>
+      <c r="BK11" s="66">
+        <v>11.830500000000001</v>
+      </c>
+      <c r="BL11" s="60">
+        <v>12.6287</v>
+      </c>
+      <c r="BM11" s="60">
+        <v>19.9162</v>
+      </c>
+      <c r="BN11" s="62">
+        <v>21.610900000000001</v>
+      </c>
+      <c r="BO11" s="62">
+        <v>28.942499999999999</v>
+      </c>
+      <c r="BP11" s="71">
+        <v>22.208299999999994</v>
+      </c>
+      <c r="BQ11" s="61">
+        <v>24.907000000000011</v>
+      </c>
+      <c r="BR11" s="71">
+        <v>24.341000000000008</v>
+      </c>
+      <c r="BS11" s="61">
+        <v>15.457499999999982</v>
+      </c>
+      <c r="BT11" s="61">
+        <v>14.452400000000011</v>
+      </c>
+      <c r="BU11" s="61">
+        <v>18.270800000000008</v>
+      </c>
+      <c r="BV11" s="66">
+        <v>11.8705</v>
+      </c>
+      <c r="BW11" s="60">
+        <v>11.950299999999999</v>
+      </c>
+      <c r="BX11" s="60">
+        <v>12.8048</v>
+      </c>
+      <c r="BY11" s="60">
+        <v>20.325299999999999</v>
+      </c>
+      <c r="BZ11" s="62">
+        <v>22</v>
+      </c>
+      <c r="CA11" s="62">
+        <v>29.428100000000001</v>
+      </c>
+      <c r="CB11" s="71">
+        <v>22.638400000000004</v>
+      </c>
+      <c r="CC11" s="61">
+        <v>25.297599999999989</v>
+      </c>
+      <c r="CD11" s="71">
+        <v>24.719600000000014</v>
+      </c>
+      <c r="CE11" s="61">
+        <v>15.745899999999978</v>
+      </c>
+      <c r="CF11" s="61">
+        <v>14.700500000000005</v>
+      </c>
+      <c r="CG11" s="61">
+        <v>18.574200000000019</v>
+      </c>
+      <c r="CH11" s="66">
+        <v>12.069100000000001</v>
+      </c>
+      <c r="CI11" s="60">
+        <v>12.154100000000001</v>
+      </c>
+      <c r="CJ11" s="60">
+        <v>13.050799999999999</v>
+      </c>
+      <c r="CK11" s="60">
+        <v>20.675200000000004</v>
+      </c>
+      <c r="CL11" s="62">
+        <v>22.305599999999998</v>
+      </c>
+      <c r="CM11" s="62">
+        <v>29.993499999999997</v>
+      </c>
+      <c r="CN11" s="71">
+        <v>23.121900000000011</v>
+      </c>
+      <c r="CO11" s="61">
+        <v>25.803699999999992</v>
+      </c>
+      <c r="CP11" s="71">
+        <v>25.303399999999982</v>
+      </c>
+      <c r="CQ11" s="61"/>
+      <c r="CR11" s="61"/>
+      <c r="CS11" s="61"/>
+      <c r="CT11" s="2"/>
+    </row>
+    <row r="12" spans="1:98">
+      <c r="A12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="B12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="I12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="J12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="K12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="L12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="M12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="O12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="P12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="R12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="S12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="T12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="U12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="V12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="W12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="X12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP12" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ12" s="66">
+        <v>40.316600000000001</v>
+      </c>
+      <c r="AR12" s="72">
+        <v>32.673700000000004</v>
+      </c>
+      <c r="AS12" s="61">
+        <v>33.515800000000006</v>
+      </c>
+      <c r="AT12" s="61">
+        <v>39.257999999999981</v>
+      </c>
+      <c r="AU12" s="61">
+        <v>28.163900000000023</v>
+      </c>
+      <c r="AV12" s="61">
+        <v>23.454000000000001</v>
+      </c>
+      <c r="AW12" s="61">
+        <v>21.168700000000001</v>
+      </c>
+      <c r="AX12" s="60">
+        <v>10.316700000000001</v>
+      </c>
+      <c r="AY12" s="60">
+        <v>9.2010000000000005</v>
+      </c>
+      <c r="AZ12" s="60">
+        <v>16.157899999999998</v>
+      </c>
+      <c r="BA12" s="60">
+        <v>19.333099999999998</v>
+      </c>
+      <c r="BB12" s="60">
+        <v>18.159500000000001</v>
+      </c>
+      <c r="BC12" s="66">
+        <v>25.1831</v>
+      </c>
+      <c r="BD12" s="72">
+        <v>20.274900000000002</v>
+      </c>
+      <c r="BE12" s="61">
+        <v>20.437000000000001</v>
+      </c>
+      <c r="BF12" s="72">
+        <v>24.599499999999999</v>
+      </c>
+      <c r="BG12" s="61">
+        <v>18.185599999999997</v>
+      </c>
+      <c r="BH12" s="61">
+        <v>15.090200000000001</v>
+      </c>
+      <c r="BI12" s="61">
+        <v>14.215299999999999</v>
+      </c>
+      <c r="BJ12" s="60">
+        <v>10.557700000000001</v>
+      </c>
+      <c r="BK12" s="60">
+        <v>9.3442000000000007</v>
+      </c>
+      <c r="BL12" s="60">
+        <v>16.418099999999999</v>
+      </c>
+      <c r="BM12" s="60">
+        <v>19.752299999999998</v>
+      </c>
+      <c r="BN12" s="60">
+        <v>18.536099999999998</v>
+      </c>
+      <c r="BO12" s="66">
+        <v>25.872900000000001</v>
+      </c>
+      <c r="BP12" s="72">
+        <v>21.118600000000015</v>
+      </c>
+      <c r="BQ12" s="61">
+        <v>20.792499999999976</v>
+      </c>
+      <c r="BR12" s="72">
+        <v>25.258800000000036</v>
+      </c>
+      <c r="BS12" s="61">
+        <v>18.643599999999964</v>
+      </c>
+      <c r="BT12" s="61">
+        <v>15.494799999999998</v>
+      </c>
+      <c r="BU12" s="61">
+        <v>14.631700000000023</v>
+      </c>
+      <c r="BV12" s="60">
+        <v>10.9472</v>
+      </c>
+      <c r="BW12" s="60">
+        <v>9.8179999999999961</v>
+      </c>
+      <c r="BX12" s="60">
+        <v>16.8124</v>
+      </c>
+      <c r="BY12" s="60">
+        <v>19.826100000000004</v>
+      </c>
+      <c r="BZ12" s="60">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="CA12" s="66">
+        <v>27.638999999999996</v>
+      </c>
+      <c r="CB12" s="72">
+        <v>21.70320000000001</v>
+      </c>
+      <c r="CC12" s="61">
+        <v>21.704100000000011</v>
+      </c>
+      <c r="CD12" s="72">
+        <v>26.821700000000021</v>
+      </c>
+      <c r="CE12" s="61">
+        <v>19.280699999999939</v>
+      </c>
+      <c r="CF12" s="61">
+        <v>16.8185</v>
+      </c>
+      <c r="CG12" s="61">
+        <v>15.486600000000038</v>
+      </c>
+      <c r="CH12" s="60">
+        <v>10.9497</v>
+      </c>
+      <c r="CI12" s="60">
+        <v>9.6553000000000004</v>
+      </c>
+      <c r="CJ12" s="60">
+        <v>17.263400000000001</v>
+      </c>
+      <c r="CK12" s="60">
+        <v>19.568100000000001</v>
+      </c>
+      <c r="CL12" s="60">
+        <v>19.328899999999997</v>
+      </c>
+      <c r="CM12" s="66">
+        <v>27.961700000000008</v>
+      </c>
+      <c r="CN12" s="72">
+        <v>22.01809999999999</v>
+      </c>
+      <c r="CO12" s="61">
+        <v>21.895799999999994</v>
+      </c>
+      <c r="CP12" s="72">
+        <v>27.296600000000012</v>
+      </c>
+      <c r="CQ12" s="61"/>
+      <c r="CR12" s="61"/>
+      <c r="CS12" s="61"/>
+      <c r="CT12" s="2"/>
+    </row>
+    <row r="13" spans="1:98">
+      <c r="A13" s="49" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="66">
+        <v>10.042099999999998</v>
+      </c>
+      <c r="C13" s="63">
+        <v>17.221</v>
+      </c>
+      <c r="D13" s="64">
+        <v>39.296900000000001</v>
+      </c>
+      <c r="E13" s="63">
+        <v>37.874699999999997</v>
+      </c>
+      <c r="F13" s="62">
+        <v>58.661900000000003</v>
+      </c>
+      <c r="G13" s="62">
+        <v>77.008899999999997</v>
+      </c>
+      <c r="H13" s="62">
+        <v>51.644500000000001</v>
+      </c>
+      <c r="I13" s="63">
+        <v>45.12</v>
+      </c>
+      <c r="J13" s="63">
+        <v>44.337900000000005</v>
+      </c>
+      <c r="K13" s="61">
+        <v>31.0623</v>
+      </c>
+      <c r="L13" s="63">
+        <v>27.3614</v>
+      </c>
+      <c r="M13" s="62">
+        <v>43.043199999999999</v>
+      </c>
+      <c r="N13" s="66">
+        <v>10.281700000000001</v>
+      </c>
+      <c r="O13" s="66">
+        <v>17.638199999999998</v>
+      </c>
+      <c r="P13" s="64">
+        <v>40.238699999999994</v>
+      </c>
+      <c r="Q13" s="64">
+        <v>39.015699999999995</v>
+      </c>
+      <c r="R13" s="62">
+        <v>61.005300000000005</v>
+      </c>
+      <c r="S13" s="62">
+        <v>79.486199999999997</v>
+      </c>
+      <c r="T13" s="62">
+        <v>53.781400000000005</v>
+      </c>
+      <c r="U13" s="63">
+        <v>47.149099999999997</v>
+      </c>
+      <c r="V13" s="63">
+        <v>47.242400000000004</v>
+      </c>
+      <c r="W13" s="61">
+        <v>32.900700000000001</v>
+      </c>
+      <c r="X13" s="63">
+        <v>28.62</v>
+      </c>
+      <c r="Y13" s="62">
+        <v>45.2624</v>
+      </c>
+      <c r="Z13" s="66">
+        <v>10.786200000000001</v>
+      </c>
+      <c r="AA13" s="66">
+        <v>18.307299999999998</v>
+      </c>
+      <c r="AB13" s="64">
+        <v>41.761199999999995</v>
+      </c>
+      <c r="AC13" s="64">
+        <v>40.935300000000005</v>
+      </c>
+      <c r="AD13" s="62">
+        <v>63.622200000000014</v>
+      </c>
+      <c r="AE13" s="62">
+        <v>82.670899999999961</v>
+      </c>
+      <c r="AF13" s="62">
+        <v>56.483300000000042</v>
+      </c>
+      <c r="AG13" s="63">
+        <v>48.981099999999977</v>
+      </c>
+      <c r="AH13" s="63">
+        <v>49.724199999999939</v>
+      </c>
+      <c r="AI13" s="61">
+        <v>34.146400000000021</v>
+      </c>
+      <c r="AJ13" s="63">
+        <v>29.591100000000036</v>
+      </c>
+      <c r="AK13" s="62">
+        <v>47.198100000000032</v>
+      </c>
+      <c r="AL13" s="66">
+        <v>11.035600000000001</v>
+      </c>
+      <c r="AM13" s="66">
+        <v>18.921900000000001</v>
+      </c>
+      <c r="AN13" s="60">
+        <v>43.164000000000001</v>
+      </c>
+      <c r="AO13" s="64">
+        <v>42.676499999999997</v>
+      </c>
+      <c r="AP13" s="62">
+        <v>65.879300000000001</v>
+      </c>
+      <c r="AQ13" s="62">
+        <v>67.840399999999988</v>
+      </c>
+      <c r="AR13" s="71">
+        <v>43.426600000000001</v>
+      </c>
+      <c r="AS13" s="61">
+        <v>37.973099999999995</v>
+      </c>
+      <c r="AT13" s="61">
+        <v>45.318499999999915</v>
+      </c>
+      <c r="AU13" s="61">
+        <v>27.209400000000024</v>
+      </c>
+      <c r="AV13" s="61">
+        <v>23.818200000000001</v>
+      </c>
+      <c r="AW13" s="61">
+        <v>35.107800000000005</v>
+      </c>
+      <c r="AX13" s="66">
+        <v>4.4906000000000006</v>
+      </c>
+      <c r="AY13" s="66">
+        <v>7.1141999999999994</v>
+      </c>
+      <c r="AZ13" s="60">
+        <v>16.179100000000002</v>
+      </c>
+      <c r="BA13" s="60">
+        <v>16.186399999999999</v>
+      </c>
+      <c r="BB13" s="62">
+        <v>24.3675</v>
+      </c>
+      <c r="BC13" s="62">
+        <v>32.0411</v>
+      </c>
+      <c r="BD13" s="71">
+        <v>19.935299999999998</v>
+      </c>
+      <c r="BE13" s="61">
+        <v>17.7288</v>
+      </c>
+      <c r="BF13" s="71">
+        <v>22.559200000000001</v>
+      </c>
+      <c r="BG13" s="61">
+        <v>13.153700000000001</v>
+      </c>
+      <c r="BH13" s="61">
+        <v>11.6426</v>
+      </c>
+      <c r="BI13" s="61">
+        <v>19.832099999999997</v>
+      </c>
+      <c r="BJ13" s="66">
+        <v>4.4320000000000004</v>
+      </c>
+      <c r="BK13" s="66">
+        <v>7.0970000000000004</v>
+      </c>
+      <c r="BL13" s="60">
+        <v>16.2608</v>
+      </c>
+      <c r="BM13" s="60">
+        <v>16.2438</v>
+      </c>
+      <c r="BN13" s="62">
+        <v>24.404199999999999</v>
+      </c>
+      <c r="BO13" s="62">
+        <v>31.9863</v>
+      </c>
+      <c r="BP13" s="71">
+        <v>22.235500000000002</v>
+      </c>
+      <c r="BQ13" s="61">
+        <v>18.272399999999976</v>
+      </c>
+      <c r="BR13" s="71">
+        <v>23.386700000000019</v>
+      </c>
+      <c r="BS13" s="61">
+        <v>13.689999999999969</v>
+      </c>
+      <c r="BT13" s="61">
+        <v>12.115000000000038</v>
+      </c>
+      <c r="BU13" s="61">
+        <v>20.918699999999973</v>
+      </c>
+      <c r="BV13" s="66">
+        <v>4.4136000000000006</v>
+      </c>
+      <c r="BW13" s="60">
+        <v>7.0450999999999997</v>
+      </c>
+      <c r="BX13" s="60">
+        <v>16.438499999999998</v>
+      </c>
+      <c r="BY13" s="60">
+        <v>16.593299999999999</v>
+      </c>
+      <c r="BZ13" s="62">
+        <v>25</v>
+      </c>
+      <c r="CA13" s="62">
+        <v>33.051300000000012</v>
+      </c>
+      <c r="CB13" s="71">
+        <v>22.1143</v>
+      </c>
+      <c r="CC13" s="61">
+        <v>18.8185</v>
+      </c>
+      <c r="CD13" s="71">
+        <v>24.314099999999996</v>
+      </c>
+      <c r="CE13" s="61">
+        <v>14.560900000000004</v>
+      </c>
+      <c r="CF13" s="61">
+        <v>13.162000000000006</v>
+      </c>
+      <c r="CG13" s="61">
+        <v>22.234200000000016</v>
+      </c>
+      <c r="CH13" s="66">
+        <v>5.0472999999999999</v>
+      </c>
+      <c r="CI13" s="60">
+        <v>7.878400000000001</v>
+      </c>
+      <c r="CJ13" s="60">
+        <v>17.191499999999998</v>
+      </c>
+      <c r="CK13" s="60">
+        <v>17.5198</v>
+      </c>
+      <c r="CL13" s="62">
+        <v>26.028499999999994</v>
+      </c>
+      <c r="CM13" s="62">
+        <v>34.509200000000007</v>
+      </c>
+      <c r="CN13" s="71">
+        <v>23.356799999999993</v>
+      </c>
+      <c r="CO13" s="61">
+        <v>19.801100000000019</v>
+      </c>
+      <c r="CP13" s="71">
+        <v>25.670699999999982</v>
+      </c>
+      <c r="CQ13" s="61"/>
+      <c r="CR13" s="61"/>
+      <c r="CS13" s="61"/>
+      <c r="CT13" s="2"/>
+    </row>
+    <row r="14" spans="1:98">
+      <c r="A14" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="66">
+        <v>19.604200000000002</v>
+      </c>
+      <c r="C14" s="63">
+        <v>25.776299999999999</v>
+      </c>
+      <c r="D14" s="64">
+        <v>26.227499999999999</v>
+      </c>
+      <c r="E14" s="63">
+        <v>49.355800000000002</v>
+      </c>
+      <c r="F14" s="62">
+        <v>47.106499999999997</v>
+      </c>
+      <c r="G14" s="62">
+        <v>102.51289999999999</v>
+      </c>
+      <c r="H14" s="62">
+        <v>50.181899999999999</v>
+      </c>
+      <c r="I14" s="63">
+        <v>24.157400000000003</v>
+      </c>
+      <c r="J14" s="63">
+        <v>23.225900000000003</v>
+      </c>
+      <c r="K14" s="61">
+        <v>19.79</v>
+      </c>
+      <c r="L14" s="63">
+        <v>12.2445</v>
+      </c>
+      <c r="M14" s="62">
+        <v>18.501099999999997</v>
+      </c>
+      <c r="N14" s="66">
+        <v>19.518999999999998</v>
+      </c>
+      <c r="O14" s="66">
+        <v>26.519800000000004</v>
+      </c>
+      <c r="P14" s="64">
+        <v>26.1294</v>
+      </c>
+      <c r="Q14" s="64">
+        <v>49.699199999999998</v>
+      </c>
+      <c r="R14" s="62">
+        <v>47.901699999999998</v>
+      </c>
+      <c r="S14" s="62">
+        <v>103.99679999999999</v>
+      </c>
+      <c r="T14" s="62">
+        <v>51.657300000000006</v>
+      </c>
+      <c r="U14" s="63">
+        <v>24.786999999999999</v>
+      </c>
+      <c r="V14" s="63">
+        <v>24.011599999999998</v>
+      </c>
+      <c r="W14" s="61">
+        <v>20.481900000000003</v>
+      </c>
+      <c r="X14" s="63">
+        <v>12.607100000000001</v>
+      </c>
+      <c r="Y14" s="62">
+        <v>19.5839</v>
+      </c>
+      <c r="Z14" s="66">
+        <v>20.336299999999998</v>
+      </c>
+      <c r="AA14" s="66">
+        <v>26.838699999999999</v>
+      </c>
+      <c r="AB14" s="64">
+        <v>27.104100000000006</v>
+      </c>
+      <c r="AC14" s="64">
+        <v>50.857999999999997</v>
+      </c>
+      <c r="AD14" s="62">
+        <v>48.838000000000001</v>
+      </c>
+      <c r="AE14" s="62">
+        <v>106.68999999999997</v>
+      </c>
+      <c r="AF14" s="62">
+        <v>52.119200000000035</v>
+      </c>
+      <c r="AG14" s="63">
+        <v>25.2685</v>
+      </c>
+      <c r="AH14" s="63">
+        <v>24.420000000000016</v>
+      </c>
+      <c r="AI14" s="61">
+        <v>20.692199999999954</v>
+      </c>
+      <c r="AJ14" s="63">
+        <v>12.753500000000001</v>
+      </c>
+      <c r="AK14" s="62">
+        <v>19.448699999999953</v>
+      </c>
+      <c r="AL14" s="66">
+        <v>19.146699999999999</v>
+      </c>
+      <c r="AM14" s="66">
+        <v>25.671999999999997</v>
+      </c>
+      <c r="AN14" s="60">
+        <v>26.231199999999998</v>
+      </c>
+      <c r="AO14" s="64">
+        <v>48.694499999999998</v>
+      </c>
+      <c r="AP14" s="62">
+        <v>47.290899999999965</v>
+      </c>
+      <c r="AQ14" s="62">
+        <v>103.37329999999999</v>
+      </c>
+      <c r="AR14" s="71">
+        <v>50.514400000000002</v>
+      </c>
+      <c r="AS14" s="61">
+        <v>25.099299999999999</v>
+      </c>
+      <c r="AT14" s="61">
+        <v>24.558800000000019</v>
+      </c>
+      <c r="AU14" s="61">
+        <v>20.827299999999987</v>
+      </c>
+      <c r="AV14" s="61">
+        <v>12.923200000000001</v>
+      </c>
+      <c r="AW14" s="61">
+        <v>16.1081</v>
+      </c>
+      <c r="AX14" s="66">
+        <v>11.0791</v>
+      </c>
+      <c r="AY14" s="66">
+        <v>13.137499999999999</v>
+      </c>
+      <c r="AZ14" s="60">
+        <v>13.665700000000001</v>
+      </c>
+      <c r="BA14" s="60">
+        <v>22.1828</v>
+      </c>
+      <c r="BB14" s="62">
+        <v>21.719200000000001</v>
+      </c>
+      <c r="BC14" s="62">
+        <v>41.914300000000004</v>
+      </c>
+      <c r="BD14" s="71">
+        <v>23.2972</v>
+      </c>
+      <c r="BE14" s="61">
+        <v>13.437100000000001</v>
+      </c>
+      <c r="BF14" s="71">
+        <v>12.504700000000001</v>
+      </c>
+      <c r="BG14" s="61">
+        <v>11.1134</v>
+      </c>
+      <c r="BH14" s="61">
+        <v>7.9984999999999999</v>
+      </c>
+      <c r="BI14" s="61">
+        <v>9.2904</v>
+      </c>
+      <c r="BJ14" s="66">
+        <v>11.0654</v>
+      </c>
+      <c r="BK14" s="66">
+        <v>13.2516</v>
+      </c>
+      <c r="BL14" s="60">
+        <v>13.867700000000001</v>
+      </c>
+      <c r="BM14" s="60">
+        <v>22.759499999999999</v>
+      </c>
+      <c r="BN14" s="62">
+        <v>22.176500000000001</v>
+      </c>
+      <c r="BO14" s="62">
+        <v>43.579599999999999</v>
+      </c>
+      <c r="BP14" s="71">
+        <v>23.72359999999999</v>
+      </c>
+      <c r="BQ14" s="61">
+        <v>13.406800000000004</v>
+      </c>
+      <c r="BR14" s="71">
+        <v>12.774600000000021</v>
+      </c>
+      <c r="BS14" s="61">
+        <v>11.42149999999998</v>
+      </c>
+      <c r="BT14" s="61">
+        <v>8.2364000000000033</v>
+      </c>
+      <c r="BU14" s="61">
+        <v>9.8397999999999968</v>
+      </c>
+      <c r="BV14" s="66">
+        <v>12.296700000000001</v>
+      </c>
+      <c r="BW14" s="60">
+        <v>14.608499999999999</v>
+      </c>
+      <c r="BX14" s="60">
+        <v>15.571100000000001</v>
+      </c>
+      <c r="BY14" s="60">
+        <v>25.665199999999992</v>
+      </c>
+      <c r="BZ14" s="62">
+        <v>24.9</v>
+      </c>
+      <c r="CA14" s="62">
+        <v>48.355400000000003</v>
+      </c>
+      <c r="CB14" s="71">
+        <v>24.434399999999982</v>
+      </c>
+      <c r="CC14" s="61">
+        <v>14.383900000000011</v>
+      </c>
+      <c r="CD14" s="71">
+        <v>13.350599999999986</v>
+      </c>
+      <c r="CE14" s="61">
+        <v>12.161600000000021</v>
+      </c>
+      <c r="CF14" s="61">
+        <v>9.273099999999971</v>
+      </c>
+      <c r="CG14" s="61">
+        <v>10.63790000000003</v>
+      </c>
+      <c r="CH14" s="66">
+        <v>13.161</v>
+      </c>
+      <c r="CI14" s="60">
+        <v>15.6088</v>
+      </c>
+      <c r="CJ14" s="60">
+        <v>16.451800000000009</v>
+      </c>
+      <c r="CK14" s="60">
+        <v>26.344099999999997</v>
+      </c>
+      <c r="CL14" s="62">
+        <v>25.765499999999989</v>
+      </c>
+      <c r="CM14" s="62">
+        <v>49.459699999999998</v>
+      </c>
+      <c r="CN14" s="71">
+        <v>24.873200000000026</v>
+      </c>
+      <c r="CO14" s="61">
+        <v>14.526899999999983</v>
+      </c>
+      <c r="CP14" s="71">
+        <v>14.10990000000001</v>
+      </c>
+      <c r="CQ14" s="61"/>
+      <c r="CR14" s="61"/>
+      <c r="CS14" s="61"/>
+      <c r="CT14" s="2"/>
+    </row>
+    <row r="15" spans="1:98">
+      <c r="A15" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="66">
+        <v>5.3673000000000002</v>
+      </c>
+      <c r="C15" s="63">
+        <v>5.3478999999999992</v>
+      </c>
+      <c r="D15" s="64">
+        <v>6.1769999999999996</v>
+      </c>
+      <c r="E15" s="63">
+        <v>6.8871000000000002</v>
+      </c>
+      <c r="F15" s="62">
+        <v>7.3555000000000001</v>
+      </c>
+      <c r="G15" s="62">
+        <v>8.126100000000001</v>
+      </c>
+      <c r="H15" s="62">
+        <v>8.0991999999999997</v>
+      </c>
+      <c r="I15" s="63">
+        <v>8.1158000000000001</v>
+      </c>
+      <c r="J15" s="63">
+        <v>8.0820000000000007</v>
+      </c>
+      <c r="K15" s="61">
+        <v>7.6971000000000007</v>
+      </c>
+      <c r="L15" s="63">
+        <v>8.0877999999999997</v>
+      </c>
+      <c r="M15" s="62">
+        <v>8.5047000000000015</v>
+      </c>
+      <c r="N15" s="66">
+        <v>5.4186000000000005</v>
+      </c>
+      <c r="O15" s="66">
+        <v>5.4847999999999999</v>
+      </c>
+      <c r="P15" s="64">
+        <v>6.3315000000000001</v>
+      </c>
+      <c r="Q15" s="64">
+        <v>7.0884</v>
+      </c>
+      <c r="R15" s="62">
+        <v>7.4989999999999997</v>
+      </c>
+      <c r="S15" s="62">
+        <v>8.3442999999999987</v>
+      </c>
+      <c r="T15" s="62">
+        <v>8.2979000000000003</v>
+      </c>
+      <c r="U15" s="63">
+        <v>8.4792999999999985</v>
+      </c>
+      <c r="V15" s="63">
+        <v>8.2585999999999995</v>
+      </c>
+      <c r="W15" s="61">
+        <v>7.8883999999999999</v>
+      </c>
+      <c r="X15" s="63">
+        <v>8.2042999999999999</v>
+      </c>
+      <c r="Y15" s="62">
+        <v>8.6407000000000007</v>
+      </c>
+      <c r="Z15" s="66">
+        <v>5.5111999999999997</v>
+      </c>
+      <c r="AA15" s="66">
+        <v>5.5950999999999995</v>
+      </c>
+      <c r="AB15" s="64">
+        <v>6.5002000000000004</v>
+      </c>
+      <c r="AC15" s="64">
+        <v>7.1422999999999996</v>
+      </c>
+      <c r="AD15" s="62">
+        <v>7.6551000000000018</v>
+      </c>
+      <c r="AE15" s="62">
+        <v>8.5456999999999965</v>
+      </c>
+      <c r="AF15" s="62">
+        <v>8.5367999999999995</v>
+      </c>
+      <c r="AG15" s="63">
+        <v>8.739200000000011</v>
+      </c>
+      <c r="AH15" s="63">
+        <v>8.5083999999999875</v>
+      </c>
+      <c r="AI15" s="61">
+        <v>8.0766000000000062</v>
+      </c>
+      <c r="AJ15" s="63">
+        <v>8.4233999999999938</v>
+      </c>
+      <c r="AK15" s="62">
+        <v>8.9333000000000027</v>
+      </c>
+      <c r="AL15" s="66">
+        <v>5.6364999999999998</v>
+      </c>
+      <c r="AM15" s="66">
+        <v>5.6677999999999988</v>
+      </c>
+      <c r="AN15" s="60">
+        <v>6.696299999999999</v>
+      </c>
+      <c r="AO15" s="64">
+        <v>7.2911000000000001</v>
+      </c>
+      <c r="AP15" s="62">
+        <v>7.7262000000000022</v>
+      </c>
+      <c r="AQ15" s="62">
+        <v>8.6212999999999962</v>
+      </c>
+      <c r="AR15" s="71">
+        <v>8.5327000000000002</v>
+      </c>
+      <c r="AS15" s="61">
+        <v>8.712299999999999</v>
+      </c>
+      <c r="AT15" s="61">
+        <v>8.5583999999999989</v>
+      </c>
+      <c r="AU15" s="61">
+        <v>8.2880000000000003</v>
+      </c>
+      <c r="AV15" s="61">
+        <v>8.6608000000000001</v>
+      </c>
+      <c r="AW15" s="61">
+        <v>9.1956000000000007</v>
+      </c>
+      <c r="AX15" s="66">
+        <v>2.8351999999999999</v>
+      </c>
+      <c r="AY15" s="66">
+        <v>2.855</v>
+      </c>
+      <c r="AZ15" s="60">
+        <v>3.2796999999999996</v>
+      </c>
+      <c r="BA15" s="60">
+        <v>3.5274999999999999</v>
+      </c>
+      <c r="BB15" s="62">
+        <v>3.7838000000000003</v>
+      </c>
+      <c r="BC15" s="62">
+        <v>4.1452</v>
+      </c>
+      <c r="BD15" s="71">
+        <v>4.1325000000000003</v>
+      </c>
+      <c r="BE15" s="61">
+        <v>4.1998999999999995</v>
+      </c>
+      <c r="BF15" s="71">
+        <v>4.2356999999999996</v>
+      </c>
+      <c r="BG15" s="61">
+        <v>4.0660999999999996</v>
+      </c>
+      <c r="BH15" s="61">
+        <v>4.298</v>
+      </c>
+      <c r="BI15" s="61">
+        <v>14.481399999999999</v>
+      </c>
+      <c r="BJ15" s="66">
+        <v>2.911</v>
+      </c>
+      <c r="BK15" s="66">
+        <v>2.9809999999999999</v>
+      </c>
+      <c r="BL15" s="60">
+        <v>3.2171999999999996</v>
+      </c>
+      <c r="BM15" s="60">
+        <v>3.5926</v>
+      </c>
+      <c r="BN15" s="62">
+        <v>3.8495999999999997</v>
+      </c>
+      <c r="BO15" s="62">
+        <v>4.25</v>
+      </c>
+      <c r="BP15" s="71">
+        <v>4.3099000000000025</v>
+      </c>
+      <c r="BQ15" s="61">
+        <v>4.3633999999999986</v>
+      </c>
+      <c r="BR15" s="71">
+        <v>4.3596000000000004</v>
+      </c>
+      <c r="BS15" s="61">
+        <v>4.1998999999999995</v>
+      </c>
+      <c r="BT15" s="61">
+        <v>4.4085000000000036</v>
+      </c>
+      <c r="BU15" s="61">
+        <v>5.6465999999999994</v>
+      </c>
+      <c r="BV15" s="66">
+        <v>3.0002</v>
+      </c>
+      <c r="BW15" s="60">
+        <v>3.0361999999999996</v>
+      </c>
+      <c r="BX15" s="60">
+        <v>3.1955999999999998</v>
+      </c>
+      <c r="BY15" s="60">
+        <v>3.6011000000000006</v>
+      </c>
+      <c r="BZ15" s="62">
+        <v>3.9</v>
+      </c>
+      <c r="CA15" s="62">
+        <v>4.7544000000000004</v>
+      </c>
+      <c r="CB15" s="71">
+        <v>4.6827999999999967</v>
+      </c>
+      <c r="CC15" s="61">
+        <v>4.3278999999999996</v>
+      </c>
+      <c r="CD15" s="71">
+        <v>4.403100000000002</v>
+      </c>
+      <c r="CE15" s="61">
+        <v>4.265199999999993</v>
+      </c>
+      <c r="CF15" s="61">
+        <v>4.3490000000000109</v>
+      </c>
+      <c r="CG15" s="61">
+        <v>11.462799999999994</v>
+      </c>
+      <c r="CH15" s="66">
+        <v>3.1314000000000002</v>
+      </c>
+      <c r="CI15" s="60">
+        <v>3.1464999999999996</v>
+      </c>
+      <c r="CJ15" s="60">
+        <v>3.2504</v>
+      </c>
+      <c r="CK15" s="60">
+        <v>3.8529999999999998</v>
+      </c>
+      <c r="CL15" s="62">
+        <v>4.1305000000000014</v>
+      </c>
+      <c r="CM15" s="62">
+        <v>5.0181000000000004</v>
+      </c>
+      <c r="CN15" s="71">
+        <v>4.897199999999998</v>
+      </c>
+      <c r="CO15" s="61">
+        <v>4.5225000000000009</v>
+      </c>
+      <c r="CP15" s="71">
+        <v>4.6204000000000001</v>
+      </c>
+      <c r="CQ15" s="61"/>
+      <c r="CR15" s="61"/>
+      <c r="CS15" s="61"/>
+      <c r="CT15" s="2"/>
+    </row>
+    <row r="16" spans="1:98">
+      <c r="A16" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="66">
+        <v>0.11030000000000001</v>
+      </c>
+      <c r="C16" s="63">
+        <v>0.1183</v>
+      </c>
+      <c r="D16" s="64">
+        <v>0.14990000000000001</v>
+      </c>
+      <c r="E16" s="63">
+        <v>0.19719999999999999</v>
+      </c>
+      <c r="F16" s="62">
+        <v>1.0261</v>
+      </c>
+      <c r="G16" s="62">
+        <v>1.1167</v>
+      </c>
+      <c r="H16" s="62">
+        <v>1.387</v>
+      </c>
+      <c r="I16" s="63">
+        <v>0.85650000000000004</v>
+      </c>
+      <c r="J16" s="63">
+        <v>0.73029999999999995</v>
+      </c>
+      <c r="K16" s="61">
+        <v>0.54779999999999995</v>
+      </c>
+      <c r="L16" s="63">
+        <v>0.29110000000000003</v>
+      </c>
+      <c r="M16" s="62">
+        <v>0.33529999999999999</v>
+      </c>
+      <c r="N16" s="66">
+        <v>0.11020000000000001</v>
+      </c>
+      <c r="O16" s="66">
+        <v>0.1176</v>
+      </c>
+      <c r="P16" s="64">
+        <v>0.14960000000000001</v>
+      </c>
+      <c r="Q16" s="64">
+        <v>0.1973</v>
+      </c>
+      <c r="R16" s="62">
+        <v>1.0262</v>
+      </c>
+      <c r="S16" s="62">
+        <v>1.1168</v>
+      </c>
+      <c r="T16" s="62">
+        <v>1.3871</v>
+      </c>
+      <c r="U16" s="63">
+        <v>0.85650000000000004</v>
+      </c>
+      <c r="V16" s="63">
+        <v>0.73029999999999995</v>
+      </c>
+      <c r="W16" s="61">
+        <v>0.54779999999999995</v>
+      </c>
+      <c r="X16" s="63">
+        <v>0.29110000000000003</v>
+      </c>
+      <c r="Y16" s="62">
+        <v>0.33529999999999999</v>
+      </c>
+      <c r="Z16" s="66">
+        <v>0.11020000000000001</v>
+      </c>
+      <c r="AA16" s="66">
+        <v>0.1177</v>
+      </c>
+      <c r="AB16" s="64">
+        <v>0.14959999999999998</v>
+      </c>
+      <c r="AC16" s="64">
+        <v>0.19729999999999995</v>
+      </c>
+      <c r="AD16" s="62">
+        <v>1.0262</v>
+      </c>
+      <c r="AE16" s="62">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="62">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="63">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="63">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="61">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="63">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="62">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN16" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO16" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AR16" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="AS16" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT16" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU16" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="AV16" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="AW16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AX16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AY16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AZ16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BA16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BC16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BD16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BE16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BF16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BG16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BH16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BI16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BJ16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BK16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BL16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BM16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BO16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BP16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BQ16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BR16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BS16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BT16" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="BU16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BV16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BW16" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="BX16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BY16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="CA16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="CB16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="CC16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="CD16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="CE16" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="CF16" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="CG16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="CH16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="CI16" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="CJ16" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="CK16" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="CM16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="CN16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="CO16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="CP16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="CQ16" s="72"/>
+      <c r="CR16" s="72"/>
+      <c r="CS16" s="66"/>
+      <c r="CT16" s="2"/>
+    </row>
+    <row r="17" spans="1:98">
+      <c r="A17" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="66">
+        <v>15.825900000000001</v>
+      </c>
+      <c r="C17" s="63">
+        <v>19.356999999999999</v>
+      </c>
+      <c r="D17" s="64">
+        <v>27.133700000000001</v>
+      </c>
+      <c r="E17" s="63">
+        <v>31.7241</v>
+      </c>
+      <c r="F17" s="62">
+        <v>41.839100000000002</v>
+      </c>
+      <c r="G17" s="62">
+        <v>52.820699999999995</v>
+      </c>
+      <c r="H17" s="62">
+        <v>49.100199999999994</v>
+      </c>
+      <c r="I17" s="63">
+        <v>45.243600000000001</v>
+      </c>
+      <c r="J17" s="67">
+        <v>34.237000000000002</v>
+      </c>
+      <c r="K17" s="67">
+        <v>29.447099999999999</v>
+      </c>
+      <c r="L17" s="67">
+        <v>22.473099999999999</v>
+      </c>
+      <c r="M17" s="67">
+        <v>22.903500000000001</v>
+      </c>
+      <c r="N17" s="66">
+        <v>16.5169</v>
+      </c>
+      <c r="O17" s="66">
+        <v>20.593299999999999</v>
+      </c>
+      <c r="P17" s="64">
+        <v>28.3675</v>
+      </c>
+      <c r="Q17" s="64">
+        <v>33.161699999999996</v>
+      </c>
+      <c r="R17" s="62">
+        <v>42.917199999999994</v>
+      </c>
+      <c r="S17" s="62">
+        <v>53.942900000000002</v>
+      </c>
+      <c r="T17" s="62">
+        <v>50.134399999999999</v>
+      </c>
+      <c r="U17" s="63">
+        <v>46.247399999999999</v>
+      </c>
+      <c r="V17" s="67">
+        <v>35.369599999999998</v>
+      </c>
+      <c r="W17" s="67">
+        <v>30.4177</v>
+      </c>
+      <c r="X17" s="67">
+        <v>23.463099999999997</v>
+      </c>
+      <c r="Y17" s="67">
+        <v>23.7316</v>
+      </c>
+      <c r="Z17" s="66">
+        <v>17.501200000000001</v>
+      </c>
+      <c r="AA17" s="66">
+        <v>21.356300000000001</v>
+      </c>
+      <c r="AB17" s="64">
+        <v>29.422200000000011</v>
+      </c>
+      <c r="AC17" s="64">
+        <v>34.026799999999987</v>
+      </c>
+      <c r="AD17" s="62">
+        <v>43.839399999999998</v>
+      </c>
+      <c r="AE17" s="62">
+        <v>54.868100000000005</v>
+      </c>
+      <c r="AF17" s="62">
+        <v>52.956900000000019</v>
+      </c>
+      <c r="AG17" s="63">
+        <v>47.473099999999974</v>
+      </c>
+      <c r="AH17" s="67">
+        <v>37.023599999999988</v>
+      </c>
+      <c r="AI17" s="67">
+        <v>31.802400000000024</v>
+      </c>
+      <c r="AJ17" s="67">
+        <v>24.787500000000001</v>
+      </c>
+      <c r="AK17" s="67">
+        <v>25.463799999999988</v>
+      </c>
+      <c r="AL17" s="66">
+        <v>17.728699999999996</v>
+      </c>
+      <c r="AM17" s="66">
+        <v>21.426100000000005</v>
+      </c>
+      <c r="AN17" s="60">
+        <v>29.742300000000004</v>
+      </c>
+      <c r="AO17" s="64">
+        <v>34.392600000000002</v>
+      </c>
+      <c r="AP17" s="62">
+        <v>44.273900000000012</v>
+      </c>
+      <c r="AQ17" s="62">
+        <v>55.680799999999991</v>
+      </c>
+      <c r="AR17" s="71">
+        <v>53.801099999999998</v>
+      </c>
+      <c r="AS17" s="61">
+        <v>49.478999999999999</v>
+      </c>
+      <c r="AT17" s="61">
+        <v>38.563800000000072</v>
+      </c>
+      <c r="AU17" s="61">
+        <v>32.697299999999927</v>
+      </c>
+      <c r="AV17" s="61">
+        <v>25.548200000000001</v>
+      </c>
+      <c r="AW17" s="66">
+        <v>25.684699999999999</v>
+      </c>
+      <c r="AX17" s="66">
+        <v>11.4803</v>
+      </c>
+      <c r="AY17" s="66">
+        <v>12.771100000000001</v>
+      </c>
+      <c r="AZ17" s="60">
+        <v>16.787700000000001</v>
+      </c>
+      <c r="BA17" s="60">
+        <v>19.053900000000002</v>
+      </c>
+      <c r="BB17" s="62">
+        <v>23.256799999999998</v>
+      </c>
+      <c r="BC17" s="62">
+        <v>26.870799999999999</v>
+      </c>
+      <c r="BD17" s="71">
+        <v>26.4148</v>
+      </c>
+      <c r="BE17" s="61">
+        <v>24.770900000000001</v>
+      </c>
+      <c r="BF17" s="66">
+        <v>20.605900000000002</v>
+      </c>
+      <c r="BG17" s="61">
+        <v>18.498099999999997</v>
+      </c>
+      <c r="BH17" s="61">
+        <v>15.3697</v>
+      </c>
+      <c r="BI17" s="66">
+        <v>15.9741</v>
+      </c>
+      <c r="BJ17" s="66">
+        <v>13.562100000000001</v>
+      </c>
+      <c r="BK17" s="66">
+        <v>13.680999999999999</v>
+      </c>
+      <c r="BL17" s="66">
+        <v>16.9633</v>
+      </c>
+      <c r="BM17" s="66">
+        <v>19.686400000000003</v>
+      </c>
+      <c r="BN17" s="66">
+        <v>22.567400000000003</v>
+      </c>
+      <c r="BO17" s="66">
+        <v>26.506499999999999</v>
+      </c>
+      <c r="BP17" s="71">
+        <v>26.499899999999968</v>
+      </c>
+      <c r="BQ17" s="61">
+        <v>24.757900000000035</v>
+      </c>
+      <c r="BR17" s="66">
+        <v>20.555900000000008</v>
+      </c>
+      <c r="BS17" s="61">
+        <v>18.701099999999968</v>
+      </c>
+      <c r="BT17" s="61">
+        <v>16.120000000000005</v>
+      </c>
+      <c r="BU17" s="66">
+        <v>17.260199999999998</v>
+      </c>
+      <c r="BV17" s="66">
+        <v>15.361499999999999</v>
+      </c>
+      <c r="BW17" s="60">
+        <v>15.701199999999996</v>
+      </c>
+      <c r="BX17" s="66">
+        <v>19.059000000000008</v>
+      </c>
+      <c r="BY17" s="66">
+        <v>21.595399999999998</v>
+      </c>
+      <c r="BZ17" s="66">
+        <v>23.9</v>
+      </c>
+      <c r="CA17" s="66">
+        <v>29.471599999999995</v>
+      </c>
+      <c r="CB17" s="71">
+        <v>28.373200000000026</v>
+      </c>
+      <c r="CC17" s="61">
+        <v>26.238100000000003</v>
+      </c>
+      <c r="CD17" s="66">
+        <v>21.600599999999957</v>
+      </c>
+      <c r="CE17" s="61">
+        <v>19.317900000000009</v>
+      </c>
+      <c r="CF17" s="61">
+        <v>16.599800000000016</v>
+      </c>
+      <c r="CG17" s="66">
+        <v>17.361099999999993</v>
+      </c>
+      <c r="CH17" s="66">
+        <v>14.504900000000001</v>
+      </c>
+      <c r="CI17" s="60">
+        <v>14.180499999999997</v>
+      </c>
+      <c r="CJ17" s="66">
+        <v>18.000800000000002</v>
+      </c>
+      <c r="CK17" s="66">
+        <v>20.536999999999992</v>
+      </c>
+      <c r="CL17" s="66">
+        <v>23.283599999999993</v>
+      </c>
+      <c r="CM17" s="66">
+        <v>29.952500000000015</v>
+      </c>
+      <c r="CN17" s="71">
+        <v>27.964500000000001</v>
+      </c>
+      <c r="CO17" s="61">
+        <v>26.221799999999973</v>
+      </c>
+      <c r="CP17" s="66">
+        <v>21.735000000000042</v>
+      </c>
+      <c r="CQ17" s="61"/>
+      <c r="CR17" s="61"/>
+      <c r="CS17" s="66"/>
+      <c r="CT17" s="2"/>
+    </row>
+    <row r="18" spans="1:98">
+      <c r="A18" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="66">
+        <v>17.431900000000002</v>
+      </c>
+      <c r="C18" s="63">
+        <v>19.431900000000002</v>
+      </c>
+      <c r="D18" s="64">
+        <v>25.207900000000002</v>
+      </c>
+      <c r="E18" s="63">
+        <v>54.329599999999999</v>
+      </c>
+      <c r="F18" s="62">
+        <v>62.070999999999998</v>
+      </c>
+      <c r="G18" s="62">
+        <v>76.722300000000004</v>
+      </c>
+      <c r="H18" s="62">
+        <v>79.307600000000008</v>
+      </c>
+      <c r="I18" s="63">
+        <v>72.666600000000003</v>
+      </c>
+      <c r="J18" s="63">
+        <v>64.776699999999991</v>
+      </c>
+      <c r="K18" s="61">
+        <v>39.747900000000001</v>
+      </c>
+      <c r="L18" s="63">
+        <v>25.967200000000002</v>
+      </c>
+      <c r="M18" s="62">
+        <v>30.0687</v>
+      </c>
+      <c r="N18" s="66">
+        <v>17.712199999999999</v>
+      </c>
+      <c r="O18" s="66">
+        <v>20.991599999999998</v>
+      </c>
+      <c r="P18" s="64">
+        <v>27.112800000000004</v>
+      </c>
+      <c r="Q18" s="64">
+        <v>56.941800000000001</v>
+      </c>
+      <c r="R18" s="62">
+        <v>65.491500000000002</v>
+      </c>
+      <c r="S18" s="62">
+        <v>80.638600000000011</v>
+      </c>
+      <c r="T18" s="62">
+        <v>83.587899999999991</v>
+      </c>
+      <c r="U18" s="63">
+        <v>76.369</v>
+      </c>
+      <c r="V18" s="63">
+        <v>68.097300000000004</v>
+      </c>
+      <c r="W18" s="61">
+        <v>42.430500000000002</v>
+      </c>
+      <c r="X18" s="63">
+        <v>27.412299999999998</v>
+      </c>
+      <c r="Y18" s="62">
+        <v>31.034299999999998</v>
+      </c>
+      <c r="Z18" s="66">
+        <v>19.596900000000002</v>
+      </c>
+      <c r="AA18" s="66">
+        <v>22.910699999999999</v>
+      </c>
+      <c r="AB18" s="64">
+        <v>29.450799999999994</v>
+      </c>
+      <c r="AC18" s="64">
+        <v>60.261100000000006</v>
+      </c>
+      <c r="AD18" s="62">
+        <v>68.723600000000005</v>
+      </c>
+      <c r="AE18" s="62">
+        <v>86.679699999999983</v>
+      </c>
+      <c r="AF18" s="62">
+        <v>87.386500000000012</v>
+      </c>
+      <c r="AG18" s="63">
+        <v>80.157400000000024</v>
+      </c>
+      <c r="AH18" s="63">
+        <v>71.874300000000062</v>
+      </c>
+      <c r="AI18" s="61">
+        <v>45.278699999999951</v>
+      </c>
+      <c r="AJ18" s="63">
+        <v>30.078300000000045</v>
+      </c>
+      <c r="AK18" s="62">
+        <v>32.783699999999953</v>
+      </c>
+      <c r="AL18" s="66">
+        <v>20.653599999999997</v>
+      </c>
+      <c r="AM18" s="66">
+        <v>23.380700000000004</v>
+      </c>
+      <c r="AN18" s="60">
+        <v>30.100300000000004</v>
+      </c>
+      <c r="AO18" s="64">
+        <v>61.919699999999999</v>
+      </c>
+      <c r="AP18" s="62">
+        <v>70.552200000000028</v>
+      </c>
+      <c r="AQ18" s="62">
+        <v>87.367799999999988</v>
+      </c>
+      <c r="AR18" s="71">
+        <v>88.674899999999994</v>
+      </c>
+      <c r="AS18" s="61">
+        <v>81.484800000000007</v>
+      </c>
+      <c r="AT18" s="61">
+        <v>72.837099999999907</v>
+      </c>
+      <c r="AU18" s="61">
+        <v>46.495200000000068</v>
+      </c>
+      <c r="AV18" s="61">
+        <v>30.2058</v>
+      </c>
+      <c r="AW18" s="61">
+        <v>34.171599999999998</v>
+      </c>
+      <c r="AX18" s="66">
+        <v>14.1168</v>
+      </c>
+      <c r="AY18" s="66">
+        <v>15.735700000000001</v>
+      </c>
+      <c r="AZ18" s="60">
+        <v>19.482700000000001</v>
+      </c>
+      <c r="BA18" s="60">
+        <v>31.566599999999998</v>
+      </c>
+      <c r="BB18" s="62">
+        <v>36.585699999999996</v>
+      </c>
+      <c r="BC18" s="62">
+        <v>43.976999999999997</v>
+      </c>
+      <c r="BD18" s="71">
+        <v>43.803199999999997</v>
+      </c>
+      <c r="BE18" s="61">
+        <v>42.072900000000004</v>
+      </c>
+      <c r="BF18" s="71">
+        <v>37.151300000000006</v>
+      </c>
+      <c r="BG18" s="61">
+        <v>25.055900000000001</v>
+      </c>
+      <c r="BH18" s="61">
+        <v>18.5411</v>
+      </c>
+      <c r="BI18" s="61">
+        <v>20.6755</v>
+      </c>
+      <c r="BJ18" s="66">
+        <v>16.6966</v>
+      </c>
+      <c r="BK18" s="66">
+        <v>18.055499999999999</v>
+      </c>
+      <c r="BL18" s="66">
+        <v>21.5197</v>
+      </c>
+      <c r="BM18" s="60">
+        <v>33.545199999999994</v>
+      </c>
+      <c r="BN18" s="66">
+        <v>38.679400000000001</v>
+      </c>
+      <c r="BO18" s="62">
+        <v>45.789199999999994</v>
+      </c>
+      <c r="BP18" s="71">
+        <v>45.191199999999981</v>
+      </c>
+      <c r="BQ18" s="61">
+        <v>43.225300000000004</v>
+      </c>
+      <c r="BR18" s="71">
+        <v>37.806900000000041</v>
+      </c>
+      <c r="BS18" s="61">
+        <v>26.249899999999968</v>
+      </c>
+      <c r="BT18" s="61">
+        <v>20.416899999999998</v>
+      </c>
+      <c r="BU18" s="61">
+        <v>23.407500000000027</v>
+      </c>
+      <c r="BV18" s="66">
+        <v>17.8445</v>
+      </c>
+      <c r="BW18" s="60">
+        <v>18.781600000000001</v>
+      </c>
+      <c r="BX18" s="66">
+        <v>22.952800000000003</v>
+      </c>
+      <c r="BY18" s="60">
+        <v>34.340299999999999</v>
+      </c>
+      <c r="BZ18" s="66">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="CA18" s="62">
+        <v>45.20150000000001</v>
+      </c>
+      <c r="CB18" s="71">
+        <v>46.680700000000002</v>
+      </c>
+      <c r="CC18" s="61">
+        <v>43.52789999999996</v>
+      </c>
+      <c r="CD18" s="71">
+        <v>39.074200000000019</v>
+      </c>
+      <c r="CE18" s="61">
+        <v>27.808600000000069</v>
+      </c>
+      <c r="CF18" s="61">
+        <v>22.895399999999995</v>
+      </c>
+      <c r="CG18" s="66">
+        <v>24.846899999999891</v>
+      </c>
+      <c r="CH18" s="66">
+        <v>19.903400000000001</v>
+      </c>
+      <c r="CI18" s="60">
+        <v>20.298199999999998</v>
+      </c>
+      <c r="CJ18" s="66">
+        <v>24.804100000000005</v>
+      </c>
+      <c r="CK18" s="60">
+        <v>35.826400000000007</v>
+      </c>
+      <c r="CL18" s="66">
+        <v>40.193299999999979</v>
+      </c>
+      <c r="CM18" s="62">
+        <v>47.210700000000003</v>
+      </c>
+      <c r="CN18" s="71">
+        <v>48.420500000000004</v>
+      </c>
+      <c r="CO18" s="61">
+        <v>46.102100000000036</v>
+      </c>
+      <c r="CP18" s="71">
+        <v>41.591899999999953</v>
+      </c>
+      <c r="CQ18" s="61"/>
+      <c r="CR18" s="61"/>
+      <c r="CS18" s="66"/>
+      <c r="CT18" s="2"/>
+    </row>
+    <row r="19" spans="1:98">
+      <c r="A19" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="61">
+        <v>40.368499999999997</v>
+      </c>
+      <c r="C19" s="63">
+        <v>44.3354</v>
+      </c>
+      <c r="D19" s="64">
+        <v>57.808599999999998</v>
+      </c>
+      <c r="E19" s="63">
+        <v>68.75030000000001</v>
+      </c>
+      <c r="F19" s="62">
+        <v>82.968800000000002</v>
+      </c>
+      <c r="G19" s="62">
+        <v>85.299199999999999</v>
+      </c>
+      <c r="H19" s="62">
+        <v>72.543999999999997</v>
+      </c>
+      <c r="I19" s="63">
+        <v>65.837500000000006</v>
+      </c>
+      <c r="J19" s="63">
+        <v>57.302599999999998</v>
+      </c>
+      <c r="K19" s="61">
+        <v>50.565100000000001</v>
+      </c>
+      <c r="L19" s="63">
+        <v>47.142000000000003</v>
+      </c>
+      <c r="M19" s="62">
+        <v>49.104699999999994</v>
+      </c>
+      <c r="N19" s="61">
+        <v>42.153800000000004</v>
+      </c>
+      <c r="O19" s="61">
+        <v>46.391400000000004</v>
+      </c>
+      <c r="P19" s="64">
+        <v>60.635200000000005</v>
+      </c>
+      <c r="Q19" s="64">
+        <v>71.941999999999993</v>
+      </c>
+      <c r="R19" s="62">
+        <v>86.618899999999996</v>
+      </c>
+      <c r="S19" s="62">
+        <v>89.621399999999994</v>
+      </c>
+      <c r="T19" s="62">
+        <v>75.103399999999993</v>
+      </c>
+      <c r="U19" s="63">
+        <v>68.245100000000008</v>
+      </c>
+      <c r="V19" s="63">
+        <v>59.837600000000002</v>
+      </c>
+      <c r="W19" s="61">
+        <v>51.914199999999994</v>
+      </c>
+      <c r="X19" s="63">
+        <v>48.5809</v>
+      </c>
+      <c r="Y19" s="62">
+        <v>47.231000000000002</v>
+      </c>
+      <c r="Z19" s="61">
+        <v>43.523499999999999</v>
+      </c>
+      <c r="AA19" s="61">
+        <v>48.041600000000003</v>
+      </c>
+      <c r="AB19" s="64">
+        <v>62.377499999999998</v>
+      </c>
+      <c r="AC19" s="64">
+        <v>74.045799999999986</v>
+      </c>
+      <c r="AD19" s="62">
+        <v>89.277699999999982</v>
+      </c>
+      <c r="AE19" s="62">
+        <v>93.117200000000011</v>
+      </c>
+      <c r="AF19" s="62">
+        <v>76.871900000000039</v>
+      </c>
+      <c r="AG19" s="63">
+        <v>69.240399999999966</v>
+      </c>
+      <c r="AH19" s="63">
+        <v>60.121399999999994</v>
+      </c>
+      <c r="AI19" s="61">
+        <v>52.655500000000004</v>
+      </c>
+      <c r="AJ19" s="63">
+        <v>48.820500000000003</v>
+      </c>
+      <c r="AK19" s="62">
+        <v>46.70359999999998</v>
+      </c>
+      <c r="AL19" s="61">
+        <v>43.903600000000004</v>
+      </c>
+      <c r="AM19" s="61">
+        <v>48.536699999999996</v>
+      </c>
+      <c r="AN19" s="60">
+        <v>63.109999999999985</v>
+      </c>
+      <c r="AO19" s="64">
+        <v>74.878600000000006</v>
+      </c>
+      <c r="AP19" s="62">
+        <v>90.392100000000028</v>
+      </c>
+      <c r="AQ19" s="62">
+        <v>94.516300000000044</v>
+      </c>
+      <c r="AR19" s="71">
+        <v>76.6965</v>
+      </c>
+      <c r="AS19" s="61">
+        <v>69.463200000000001</v>
+      </c>
+      <c r="AT19" s="61">
+        <v>60.193000000000097</v>
+      </c>
+      <c r="AU19" s="61">
+        <v>51.991300000000045</v>
+      </c>
+      <c r="AV19" s="61">
+        <v>48.408999999999999</v>
+      </c>
+      <c r="AW19" s="61">
+        <v>45.4527</v>
+      </c>
+      <c r="AX19" s="61">
+        <v>22.636700000000001</v>
+      </c>
+      <c r="AY19" s="61">
+        <v>24.9268</v>
+      </c>
+      <c r="AZ19" s="60">
+        <v>32.2256</v>
+      </c>
+      <c r="BA19" s="60">
+        <v>37.898600000000002</v>
+      </c>
+      <c r="BB19" s="62">
+        <v>45.587800000000001</v>
+      </c>
+      <c r="BC19" s="62">
+        <v>47.513100000000001</v>
+      </c>
+      <c r="BD19" s="71">
+        <v>31.541599999999999</v>
+      </c>
+      <c r="BE19" s="61">
+        <v>31.170999999999999</v>
+      </c>
+      <c r="BF19" s="71">
+        <v>35.258800000000001</v>
+      </c>
+      <c r="BG19" s="61">
+        <v>32.083100000000002</v>
+      </c>
+      <c r="BH19" s="61">
+        <v>28.9696</v>
+      </c>
+      <c r="BI19" s="61">
+        <v>26.4072</v>
+      </c>
+      <c r="BJ19" s="66">
+        <v>26.3809</v>
+      </c>
+      <c r="BK19" s="66">
+        <v>29.132200000000001</v>
+      </c>
+      <c r="BL19" s="60">
+        <v>36.6554</v>
+      </c>
+      <c r="BM19" s="60">
+        <v>42.594000000000001</v>
+      </c>
+      <c r="BN19" s="62">
+        <v>50.9495</v>
+      </c>
+      <c r="BO19" s="62">
+        <v>54.824199999999998</v>
+      </c>
+      <c r="BP19" s="71">
+        <v>39.643200000000064</v>
+      </c>
+      <c r="BQ19" s="61">
+        <v>38.641399999999919</v>
+      </c>
+      <c r="BR19" s="71">
+        <v>35.950300000000027</v>
+      </c>
+      <c r="BS19" s="61">
+        <v>32.936499999999967</v>
+      </c>
+      <c r="BT19" s="61">
+        <v>30.760600000000068</v>
+      </c>
+      <c r="BU19" s="61">
+        <v>28.616799999999955</v>
+      </c>
+      <c r="BV19" s="66">
+        <v>33.158000000000001</v>
+      </c>
+      <c r="BW19" s="60">
+        <v>35.623699999999999</v>
+      </c>
+      <c r="BX19" s="60">
+        <v>44.086500000000001</v>
+      </c>
+      <c r="BY19" s="60">
+        <v>49.990499999999997</v>
+      </c>
+      <c r="BZ19" s="62">
+        <v>59.3</v>
+      </c>
+      <c r="CA19" s="62">
+        <v>61.702900000000028</v>
+      </c>
+      <c r="CB19" s="71">
+        <v>43.495499999999936</v>
+      </c>
+      <c r="CC19" s="61">
+        <v>41.420100000000048</v>
+      </c>
+      <c r="CD19" s="71">
+        <v>37.178100000000029</v>
+      </c>
+      <c r="CE19" s="61">
+        <v>21.896500000000003</v>
+      </c>
+      <c r="CF19" s="61">
+        <v>21.376199999999926</v>
+      </c>
+      <c r="CG19" s="61">
+        <v>25.191000000000031</v>
+      </c>
+      <c r="CH19" s="66">
+        <v>33.095599999999997</v>
+      </c>
+      <c r="CI19" s="60">
+        <v>34.7074</v>
+      </c>
+      <c r="CJ19" s="60">
+        <v>43.402500000000003</v>
+      </c>
+      <c r="CK19" s="60">
+        <v>49.353799999999978</v>
+      </c>
+      <c r="CL19" s="62">
+        <v>55.869300000000038</v>
+      </c>
+      <c r="CM19" s="62">
+        <v>55.333499999999958</v>
+      </c>
+      <c r="CN19" s="71">
+        <v>36.308900000000051</v>
+      </c>
+      <c r="CO19" s="61">
+        <v>33.851200000000006</v>
+      </c>
+      <c r="CP19" s="71">
+        <v>30.418199999999956</v>
+      </c>
+      <c r="CQ19" s="61"/>
+      <c r="CR19" s="61"/>
+      <c r="CS19" s="61"/>
+      <c r="CT19" s="2"/>
+    </row>
+    <row r="20" spans="1:98">
+      <c r="A20" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="D20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="F20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="G20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="H20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="J20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="K20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="L20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="M20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="O20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="P20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="R20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="S20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="T20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="U20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="V20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="W20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="X20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP20" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ20" s="62">
+        <v>16.632900000000003</v>
+      </c>
+      <c r="AR20" s="71">
+        <v>15.429799999999998</v>
+      </c>
+      <c r="AS20" s="61">
+        <v>12.9543</v>
+      </c>
+      <c r="AT20" s="61">
+        <v>6.8201999999999998</v>
+      </c>
+      <c r="AU20" s="61">
+        <v>7.6886000000000054</v>
+      </c>
+      <c r="AV20" s="61">
+        <v>6.9877000000000002</v>
+      </c>
+      <c r="AW20" s="61">
+        <v>13.5875</v>
+      </c>
+      <c r="AX20" s="60">
+        <v>0.9234</v>
+      </c>
+      <c r="AY20" s="60">
+        <v>2.4994000000000001</v>
+      </c>
+      <c r="AZ20" s="60">
+        <v>4.2140000000000004</v>
+      </c>
+      <c r="BA20" s="60">
+        <v>5.4978999999999996</v>
+      </c>
+      <c r="BB20" s="60">
+        <v>7.4077000000000002</v>
+      </c>
+      <c r="BC20" s="62">
+        <v>7.0846999999999998</v>
+      </c>
+      <c r="BD20" s="71">
+        <v>8.577</v>
+      </c>
+      <c r="BE20" s="61">
+        <v>7.2206000000000001</v>
+      </c>
+      <c r="BF20" s="71">
+        <v>3.0066999999999999</v>
+      </c>
+      <c r="BG20" s="61">
+        <v>6.3938999999999995</v>
+      </c>
+      <c r="BH20" s="61">
+        <v>3.7956999999999996</v>
+      </c>
+      <c r="BI20" s="61">
+        <v>6.8061999999999996</v>
+      </c>
+      <c r="BJ20" s="61">
+        <v>0.93270000000000008</v>
+      </c>
+      <c r="BK20" s="61">
+        <v>2.5058000000000002</v>
+      </c>
+      <c r="BL20" s="60">
+        <v>4.2638999999999996</v>
+      </c>
+      <c r="BM20" s="60">
+        <v>5.4672000000000001</v>
+      </c>
+      <c r="BN20" s="62">
+        <v>7.5537999999999998</v>
+      </c>
+      <c r="BO20" s="62">
+        <v>5.9013</v>
+      </c>
+      <c r="BP20" s="71">
+        <v>10.160999999999998</v>
+      </c>
+      <c r="BQ20" s="61">
+        <v>7.304700000000004</v>
+      </c>
+      <c r="BR20" s="71">
+        <v>3.0805999999999969</v>
+      </c>
+      <c r="BS20" s="61">
+        <v>6.4170000000000016</v>
+      </c>
+      <c r="BT20" s="61">
+        <v>3.7762999999999991</v>
+      </c>
+      <c r="BU20" s="61">
+        <v>6.7798999999999978</v>
+      </c>
+      <c r="BV20" s="61">
+        <v>0.94359999999999988</v>
+      </c>
+      <c r="BW20" s="60">
+        <v>2.5367999999999999</v>
+      </c>
+      <c r="BX20" s="60">
+        <v>4.3118999999999996</v>
+      </c>
+      <c r="BY20" s="60">
+        <v>5.5247999999999982</v>
+      </c>
+      <c r="BZ20" s="62">
+        <v>7.6</v>
+      </c>
+      <c r="CA20" s="62">
+        <v>5.9666999999999959</v>
+      </c>
+      <c r="CB20" s="71">
+        <v>10.042500000000004</v>
+      </c>
+      <c r="CC20" s="61">
+        <v>7.2635000000000005</v>
+      </c>
+      <c r="CD20" s="71">
+        <v>3.0814000000000021</v>
+      </c>
+      <c r="CE20" s="61">
+        <v>6.379800000000003</v>
+      </c>
+      <c r="CF20" s="61">
+        <v>3.7608999999999924</v>
+      </c>
+      <c r="CG20" s="61">
+        <v>6.7515000000000072</v>
+      </c>
+      <c r="CH20" s="66">
+        <v>0.94240000000000013</v>
+      </c>
+      <c r="CI20" s="60">
+        <v>2.5271999999999997</v>
+      </c>
+      <c r="CJ20" s="60">
+        <v>4.3125000000000009</v>
+      </c>
+      <c r="CK20" s="60">
+        <v>5.5004999999999997</v>
+      </c>
+      <c r="CL20" s="62">
+        <v>7.612899999999998</v>
+      </c>
+      <c r="CM20" s="62">
+        <v>5.9934000000000012</v>
+      </c>
+      <c r="CN20" s="71">
+        <v>10.057299999999998</v>
+      </c>
+      <c r="CO20" s="61">
+        <v>7.2569999999999979</v>
+      </c>
+      <c r="CP20" s="71">
+        <v>3.0920000000000059</v>
+      </c>
+      <c r="CQ20" s="61"/>
+      <c r="CR20" s="61"/>
+      <c r="CS20" s="61"/>
+      <c r="CT20" s="2"/>
+    </row>
+    <row r="21" spans="1:98">
+      <c r="A21" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="66">
+        <v>34.654300000000006</v>
+      </c>
+      <c r="C21" s="63">
+        <v>42.351099999999995</v>
+      </c>
+      <c r="D21" s="64">
+        <v>63.623199999999997</v>
+      </c>
+      <c r="E21" s="63">
+        <v>79.180300000000003</v>
+      </c>
+      <c r="F21" s="62">
+        <v>91.786899999999989</v>
+      </c>
+      <c r="G21" s="62">
+        <v>126.2916</v>
+      </c>
+      <c r="H21" s="62">
+        <v>119.7764</v>
+      </c>
+      <c r="I21" s="63">
+        <v>109.44</v>
+      </c>
+      <c r="J21" s="63">
+        <v>93.927600000000012</v>
+      </c>
+      <c r="K21" s="61">
+        <v>71.619799999999998</v>
+      </c>
+      <c r="L21" s="63">
+        <v>62.361499999999999</v>
+      </c>
+      <c r="M21" s="62">
+        <v>56.364699999999999</v>
+      </c>
+      <c r="N21" s="66">
+        <v>36.027200000000001</v>
+      </c>
+      <c r="O21" s="66">
+        <v>43.823699999999995</v>
+      </c>
+      <c r="P21" s="64">
+        <v>65.504499999999993</v>
+      </c>
+      <c r="Q21" s="64">
+        <v>80.659800000000004</v>
+      </c>
+      <c r="R21" s="62">
+        <v>94.757300000000001</v>
+      </c>
+      <c r="S21" s="62">
+        <v>130.88679999999999</v>
+      </c>
+      <c r="T21" s="62">
+        <v>123.1696</v>
+      </c>
+      <c r="U21" s="63">
+        <v>113.2997</v>
+      </c>
+      <c r="V21" s="63">
+        <v>97.519800000000004</v>
+      </c>
+      <c r="W21" s="61">
+        <v>74.715100000000007</v>
+      </c>
+      <c r="X21" s="63">
+        <v>66.822000000000003</v>
+      </c>
+      <c r="Y21" s="62">
+        <v>61.724899999999998</v>
+      </c>
+      <c r="Z21" s="66">
+        <v>37.414400000000001</v>
+      </c>
+      <c r="AA21" s="66">
+        <v>45.181700000000006</v>
+      </c>
+      <c r="AB21" s="64">
+        <v>67.775099999999981</v>
+      </c>
+      <c r="AC21" s="64">
+        <v>83.740800000000021</v>
+      </c>
+      <c r="AD21" s="62">
+        <v>97.358299999999986</v>
+      </c>
+      <c r="AE21" s="62">
+        <v>139.072</v>
+      </c>
+      <c r="AF21" s="62">
+        <v>129.90139999999991</v>
+      </c>
+      <c r="AG21" s="63">
+        <v>119.59780000000005</v>
+      </c>
+      <c r="AH21" s="63">
+        <v>101.77249999999992</v>
+      </c>
+      <c r="AI21" s="61">
+        <v>79.535600000000088</v>
+      </c>
+      <c r="AJ21" s="63">
+        <v>70.764699999999834</v>
+      </c>
+      <c r="AK21" s="62">
+        <v>64.234599999999972</v>
+      </c>
+      <c r="AL21" s="66">
+        <v>38.800699999999999</v>
+      </c>
+      <c r="AM21" s="66">
+        <v>46.794900000000005</v>
+      </c>
+      <c r="AN21" s="60">
+        <v>69.441699999999983</v>
+      </c>
+      <c r="AO21" s="64">
+        <v>86.691999999999993</v>
+      </c>
+      <c r="AP21" s="62">
+        <v>99.567399999999935</v>
+      </c>
+      <c r="AQ21" s="73">
+        <v>63.254899999999999</v>
+      </c>
+      <c r="AR21" s="73">
+        <v>61.472699999999996</v>
+      </c>
+      <c r="AS21" s="61">
+        <v>56.170400000000001</v>
+      </c>
+      <c r="AT21" s="61">
+        <v>47.516100000000051</v>
+      </c>
+      <c r="AU21" s="61">
+        <v>38.246399999999966</v>
+      </c>
+      <c r="AV21" s="61">
+        <v>37.020199999999996</v>
+      </c>
+      <c r="AW21" s="61">
+        <v>35.326500000000003</v>
+      </c>
+      <c r="AX21" s="66">
+        <v>10.376100000000001</v>
+      </c>
+      <c r="AY21" s="66">
+        <v>10.886799999999999</v>
+      </c>
+      <c r="AZ21" s="60">
+        <v>14.585600000000001</v>
+      </c>
+      <c r="BA21" s="60">
+        <v>17.104700000000001</v>
+      </c>
+      <c r="BB21" s="62">
+        <v>19.8322</v>
+      </c>
+      <c r="BC21" s="61">
+        <v>26.4147</v>
+      </c>
+      <c r="BD21" s="73">
+        <v>26.235799999999998</v>
+      </c>
+      <c r="BE21" s="61">
+        <v>24.7881</v>
+      </c>
+      <c r="BF21" s="71">
+        <v>21.042000000000002</v>
+      </c>
+      <c r="BG21" s="61">
+        <v>17.428799999999999</v>
+      </c>
+      <c r="BH21" s="61">
+        <v>17.294400000000003</v>
+      </c>
+      <c r="BI21" s="61">
+        <v>17.275700000000001</v>
+      </c>
+      <c r="BJ21" s="60">
+        <v>11.431700000000001</v>
+      </c>
+      <c r="BK21" s="60">
+        <v>11.242299999999998</v>
+      </c>
+      <c r="BL21" s="60">
+        <v>14.8811</v>
+      </c>
+      <c r="BM21" s="60">
+        <v>18.177299999999999</v>
+      </c>
+      <c r="BN21" s="62">
+        <v>19.851900000000001</v>
+      </c>
+      <c r="BO21" s="62">
+        <v>26.545999999999999</v>
+      </c>
+      <c r="BP21" s="73">
+        <v>26.667500000000004</v>
+      </c>
+      <c r="BQ21" s="61">
+        <v>25.52879999999999</v>
+      </c>
+      <c r="BR21" s="71">
+        <v>21.278600000000012</v>
+      </c>
+      <c r="BS21" s="61">
+        <v>19.066399999999987</v>
+      </c>
+      <c r="BT21" s="61">
+        <v>19.393799999999999</v>
+      </c>
+      <c r="BU21" s="61">
+        <v>25.435200000000009</v>
+      </c>
+      <c r="BV21" s="60">
+        <v>11.9259</v>
+      </c>
+      <c r="BW21" s="60">
+        <v>13.309000000000003</v>
+      </c>
+      <c r="BX21" s="60">
+        <v>17.781399999999998</v>
+      </c>
+      <c r="BY21" s="60">
+        <v>21.818699999999993</v>
+      </c>
+      <c r="BZ21" s="62">
+        <v>24.2</v>
+      </c>
+      <c r="CA21" s="62">
+        <v>30.1554</v>
+      </c>
+      <c r="CB21" s="73">
+        <v>28.246699999999976</v>
+      </c>
+      <c r="CC21" s="61">
+        <v>25.997100000000046</v>
+      </c>
+      <c r="CD21" s="71">
+        <v>19.828599999999966</v>
+      </c>
+      <c r="CE21" s="61">
+        <v>19.849200000000025</v>
+      </c>
+      <c r="CF21" s="61">
+        <v>22.163899999999984</v>
+      </c>
+      <c r="CG21" s="61">
+        <v>25.209199999999953</v>
+      </c>
+      <c r="CH21" s="66">
+        <v>12.6447</v>
+      </c>
+      <c r="CI21" s="60">
+        <v>14.157899999999998</v>
+      </c>
+      <c r="CJ21" s="60">
+        <v>18.7226</v>
+      </c>
+      <c r="CK21" s="60">
+        <v>22.5595</v>
+      </c>
+      <c r="CL21" s="62">
+        <v>25.324200000000005</v>
+      </c>
+      <c r="CM21" s="62">
+        <v>32.131399999999999</v>
+      </c>
+      <c r="CN21" s="73">
+        <v>29.393699999999995</v>
+      </c>
+      <c r="CO21" s="61">
+        <v>27.183500000000009</v>
+      </c>
+      <c r="CP21" s="71">
+        <v>21.048400000000015</v>
+      </c>
+      <c r="CQ21" s="61"/>
+      <c r="CR21" s="61"/>
+      <c r="CS21" s="61"/>
+      <c r="CT21" s="2"/>
+    </row>
+    <row r="22" spans="1:98">
+      <c r="A22" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="66">
+        <v>1.5099999999999999E-2</v>
+      </c>
+      <c r="C22" s="63">
+        <v>1.5599999999999999E-2</v>
+      </c>
+      <c r="D22" s="65">
+        <v>1.43E-2</v>
+      </c>
+      <c r="E22" s="63">
+        <v>1.8800000000000001E-2</v>
+      </c>
+      <c r="F22" s="62">
+        <v>2.8500000000000001E-2</v>
+      </c>
+      <c r="G22" s="62">
+        <v>2.87E-2</v>
+      </c>
+      <c r="H22" s="62">
+        <v>3.5700000000000003E-2</v>
+      </c>
+      <c r="I22" s="63">
+        <v>3.3700000000000001E-2</v>
+      </c>
+      <c r="J22" s="63">
+        <v>1.8200000000000001E-2</v>
+      </c>
+      <c r="K22" s="61">
+        <v>1.49E-2</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1.11E-2</v>
+      </c>
+      <c r="M22" s="62">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="N22" s="66">
+        <v>1.3599999999999999E-2</v>
+      </c>
+      <c r="O22" s="66">
+        <v>1.35E-2</v>
+      </c>
+      <c r="P22" s="65">
+        <v>1.3300000000000001E-2</v>
+      </c>
+      <c r="Q22" s="65">
+        <v>1.95E-2</v>
+      </c>
+      <c r="R22" s="62">
+        <v>2.7899999999999998E-2</v>
+      </c>
+      <c r="S22" s="62">
+        <v>3.0900000000000004E-2</v>
+      </c>
+      <c r="T22" s="62">
+        <v>2.7199999999999998E-2</v>
+      </c>
+      <c r="U22" s="63">
+        <v>2.7199999999999998E-2</v>
+      </c>
+      <c r="V22" s="63">
+        <v>1.7299999999999999E-2</v>
+      </c>
+      <c r="W22" s="61">
+        <v>1.72E-2</v>
+      </c>
+      <c r="X22" s="63">
+        <v>1.0199999999999999E-2</v>
+      </c>
+      <c r="Y22" s="62">
+        <v>1.34E-2</v>
+      </c>
+      <c r="Z22" s="66">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="AA22" s="66">
+        <v>1.3199999999999998E-2</v>
+      </c>
+      <c r="AB22" s="65">
+        <v>1.3200000000000003E-2</v>
+      </c>
+      <c r="AC22" s="65">
+        <v>1.9299999999999998E-2</v>
+      </c>
+      <c r="AD22" s="62">
+        <v>2.9500000000000005E-2</v>
+      </c>
+      <c r="AE22" s="62">
+        <v>2.9499999999999998E-2</v>
+      </c>
+      <c r="AF22" s="62">
+        <v>4.0500000000000008E-2</v>
+      </c>
+      <c r="AG22" s="63">
+        <v>2.8699999999999989E-2</v>
+      </c>
+      <c r="AH22" s="63">
+        <v>1.6899999999999998E-2</v>
+      </c>
+      <c r="AI22" s="61">
+        <v>1.6199999999999989E-2</v>
+      </c>
+      <c r="AJ22" s="63">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="AK22" s="62">
+        <v>7.0000000000001701E-4</v>
+      </c>
+      <c r="AL22" s="66">
+        <v>1.26E-2</v>
+      </c>
+      <c r="AM22" s="66">
+        <v>1.14E-2</v>
+      </c>
+      <c r="AN22" s="63">
+        <v>1.1399999999999999E-2</v>
+      </c>
+      <c r="AO22" s="65">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="AP22" s="62">
+        <v>2.5699999999999994E-2</v>
+      </c>
+      <c r="AQ22" s="62">
+        <v>2.5700000000000004E-2</v>
+      </c>
+      <c r="AR22" s="71">
+        <v>2.5700000000000001E-2</v>
+      </c>
+      <c r="AS22" s="61">
+        <v>2.1700000000000001E-2</v>
+      </c>
+      <c r="AT22" s="61">
+        <v>1.2399999999999994E-2</v>
+      </c>
+      <c r="AU22" s="61">
+        <v>1.1900000000000006E-2</v>
+      </c>
+      <c r="AV22" s="61">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="AW22" s="61">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AX22" s="66">
+        <v>1.1699999999999999E-2</v>
+      </c>
+      <c r="AY22" s="66">
+        <v>1.1699999999999999E-2</v>
+      </c>
+      <c r="AZ22" s="63">
+        <v>1.1699999999999999E-2</v>
+      </c>
+      <c r="BA22" s="63">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="BB22" s="62">
+        <v>1.8600000000000002E-2</v>
+      </c>
+      <c r="BC22" s="62">
+        <v>2.18E-2</v>
+      </c>
+      <c r="BD22" s="71">
+        <v>3.0800000000000001E-2</v>
+      </c>
+      <c r="BE22" s="61">
+        <v>2.75E-2</v>
+      </c>
+      <c r="BF22" s="73">
+        <v>1.6800000000000002E-2</v>
+      </c>
+      <c r="BG22" s="61">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="BH22" s="61">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="BI22" s="61">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="BJ22" s="66">
+        <v>1.12E-2</v>
+      </c>
+      <c r="BK22" s="66">
+        <v>9.6999999999999986E-3</v>
+      </c>
+      <c r="BL22" s="60">
+        <v>1.1300000000000001E-2</v>
+      </c>
+      <c r="BM22" s="60">
+        <v>2.0899999999999998E-2</v>
+      </c>
+      <c r="BN22" s="60">
+        <v>1.9899999999999998E-2</v>
+      </c>
+      <c r="BO22" s="61">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="BP22" s="71">
+        <v>2.5099999999999997E-2</v>
+      </c>
+      <c r="BQ22" s="61">
+        <v>2.5000000000000008E-2</v>
+      </c>
+      <c r="BR22" s="73">
+        <v>1.7399999999999999E-2</v>
+      </c>
+      <c r="BS22" s="61">
+        <v>1.2399999999999994E-2</v>
+      </c>
+      <c r="BT22" s="61">
+        <v>6.5999999999999948E-3</v>
+      </c>
+      <c r="BU22" s="61">
+        <v>2.0000000000000573E-4</v>
+      </c>
+      <c r="BV22" s="66">
+        <v>6.6E-3</v>
+      </c>
+      <c r="BW22" s="60">
+        <v>6.3E-3</v>
+      </c>
+      <c r="BX22" s="60">
+        <v>6.7999999999999988E-3</v>
+      </c>
+      <c r="BY22" s="60">
+        <v>1.1800000000000001E-2</v>
+      </c>
+      <c r="BZ22" s="60">
+        <v>0</v>
+      </c>
+      <c r="CA22" s="61">
+        <v>1.8099999999999998E-2</v>
+      </c>
+      <c r="CB22" s="71">
+        <v>2.1400000000000002E-2</v>
+      </c>
+      <c r="CC22" s="61">
+        <v>2.4900000000000005E-2</v>
+      </c>
+      <c r="CD22" s="73">
+        <v>1.7799999999999996E-2</v>
+      </c>
+      <c r="CE22" s="61">
+        <v>1.26E-2</v>
+      </c>
+      <c r="CF22" s="61">
+        <v>7.5999999999999956E-3</v>
+      </c>
+      <c r="CG22" s="61">
+        <v>3.2000000000000084E-3</v>
+      </c>
+      <c r="CH22" s="66">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="CI22" s="60">
+        <v>5.5999999999999991E-3</v>
+      </c>
+      <c r="CJ22" s="60">
+        <v>6.9000000000000016E-3</v>
+      </c>
+      <c r="CK22" s="60">
+        <v>1.2199999999999999E-2</v>
+      </c>
+      <c r="CL22" s="60">
+        <v>1.1099999999999999E-2</v>
+      </c>
+      <c r="CM22" s="61">
+        <v>1.8200000000000001E-2</v>
+      </c>
+      <c r="CN22" s="71">
+        <v>2.3300000000000001E-2</v>
+      </c>
+      <c r="CO22" s="61">
+        <v>2.2900000000000004E-2</v>
+      </c>
+      <c r="CP22" s="73">
+        <v>1.6399999999999984E-2</v>
+      </c>
+      <c r="CQ22" s="61"/>
+      <c r="CR22" s="61"/>
+      <c r="CS22" s="61"/>
+      <c r="CT22" s="2"/>
+    </row>
+    <row r="23" spans="1:98">
+      <c r="A23" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="66">
+        <v>0.38529999999999998</v>
+      </c>
+      <c r="C23" s="63">
+        <v>0.24730000000000002</v>
+      </c>
+      <c r="D23" s="65">
+        <v>0.25319999999999998</v>
+      </c>
+      <c r="E23" s="63">
+        <v>0.26119999999999999</v>
+      </c>
+      <c r="F23" s="62">
+        <v>0.33100000000000002</v>
+      </c>
+      <c r="G23" s="62">
+        <v>0.27389999999999998</v>
+      </c>
+      <c r="H23" s="62">
+        <v>0.35399999999999998</v>
+      </c>
+      <c r="I23" s="63">
+        <v>0.41660000000000003</v>
+      </c>
+      <c r="J23" s="63">
+        <v>0.3881</v>
+      </c>
+      <c r="K23" s="61">
+        <v>1.1120999999999999</v>
+      </c>
+      <c r="L23" s="63">
+        <v>0.74720000000000009</v>
+      </c>
+      <c r="M23" s="62">
+        <v>0.2485</v>
+      </c>
+      <c r="N23" s="66">
+        <v>0.3856</v>
+      </c>
+      <c r="O23" s="66">
+        <v>6.3899999999999998E-2</v>
+      </c>
+      <c r="P23" s="65">
+        <v>6.6400000000000001E-2</v>
+      </c>
+      <c r="Q23" s="65">
+        <v>7.2300000000000003E-2</v>
+      </c>
+      <c r="R23" s="62">
+        <v>0.1694</v>
+      </c>
+      <c r="S23" s="62">
+        <v>0.26950000000000002</v>
+      </c>
+      <c r="T23" s="62">
+        <v>0.1615</v>
+      </c>
+      <c r="U23" s="63">
+        <v>0.20760000000000001</v>
+      </c>
+      <c r="V23" s="63">
+        <v>0.19109999999999999</v>
+      </c>
+      <c r="W23" s="61">
+        <v>0.45860000000000001</v>
+      </c>
+      <c r="X23" s="63">
+        <v>0.2843</v>
+      </c>
+      <c r="Y23" s="62">
+        <v>0.23699999999999999</v>
+      </c>
+      <c r="Z23" s="66">
+        <v>5.8500000000000003E-2</v>
+      </c>
+      <c r="AA23" s="66">
+        <v>5.5900000000000005E-2</v>
+      </c>
+      <c r="AB23" s="65">
+        <v>5.6900000000000006E-2</v>
+      </c>
+      <c r="AC23" s="65">
+        <v>6.2400000000000004E-2</v>
+      </c>
+      <c r="AD23" s="62">
+        <v>0.14279999999999998</v>
+      </c>
+      <c r="AE23" s="62">
+        <v>0.20470000000000005</v>
+      </c>
+      <c r="AF23" s="62">
+        <v>0.13079999999999992</v>
+      </c>
+      <c r="AG23" s="63">
+        <v>0.161</v>
+      </c>
+      <c r="AH23" s="63">
+        <v>0.15290000000000004</v>
+      </c>
+      <c r="AI23" s="61">
+        <v>0.40889999999999987</v>
+      </c>
+      <c r="AJ23" s="63">
+        <v>0.2485</v>
+      </c>
+      <c r="AK23" s="62">
+        <v>0.15370000000000006</v>
+      </c>
+      <c r="AL23" s="66">
+        <v>3.8099999999999995E-2</v>
+      </c>
+      <c r="AM23" s="66">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="AN23" s="63">
+        <v>4.02E-2</v>
+      </c>
+      <c r="AO23" s="65">
+        <v>4.2900000000000001E-2</v>
+      </c>
+      <c r="AP23" s="62">
+        <v>0.10180000000000003</v>
+      </c>
+      <c r="AQ23" s="62">
+        <v>0.1643</v>
+      </c>
+      <c r="AR23" s="71">
+        <v>9.5700000000000007E-2</v>
+      </c>
+      <c r="AS23" s="61">
+        <v>0.13119999999999998</v>
+      </c>
+      <c r="AT23" s="61">
+        <v>0.13519999999999999</v>
+      </c>
+      <c r="AU23" s="61">
+        <v>0.35810000000000003</v>
+      </c>
+      <c r="AV23" s="61">
+        <v>0.24059999999999998</v>
+      </c>
+      <c r="AW23" s="61">
+        <v>0.15319999999999998</v>
+      </c>
+      <c r="AX23" s="66">
+        <v>3.1399999999999997E-2</v>
+      </c>
+      <c r="AY23" s="66">
+        <v>3.0600000000000002E-2</v>
+      </c>
+      <c r="AZ23" s="63">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="BA23" s="63">
+        <v>3.04E-2</v>
+      </c>
+      <c r="BB23" s="62">
+        <v>3.04E-2</v>
+      </c>
+      <c r="BC23" s="62">
+        <v>4.4499999999999998E-2</v>
+      </c>
+      <c r="BD23" s="71">
+        <v>3.8399999999999997E-2</v>
+      </c>
+      <c r="BE23" s="61">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="BF23" s="71">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="BG23" s="61">
+        <v>8.5099999999999995E-2</v>
+      </c>
+      <c r="BH23" s="61">
+        <v>7.9400000000000012E-2</v>
+      </c>
+      <c r="BI23" s="61">
+        <v>8.0200000000000007E-2</v>
+      </c>
+      <c r="BJ23" s="66">
+        <v>4.82E-2</v>
+      </c>
+      <c r="BK23" s="66">
+        <v>4.8299999999999996E-2</v>
+      </c>
+      <c r="BL23" s="60">
+        <v>1.61E-2</v>
+      </c>
+      <c r="BM23" s="63">
+        <v>2.86E-2</v>
+      </c>
+      <c r="BN23" s="62">
+        <v>2.9100000000000001E-2</v>
+      </c>
+      <c r="BO23" s="62">
+        <v>2.7300000000000001E-2</v>
+      </c>
+      <c r="BP23" s="71">
+        <v>2.8400000000000009E-2</v>
+      </c>
+      <c r="BQ23" s="61">
+        <v>2.7499999999999997E-2</v>
+      </c>
+      <c r="BR23" s="71">
+        <v>2.2899999999999976E-2</v>
+      </c>
+      <c r="BS23" s="61">
+        <v>2.8700000000000059E-2</v>
+      </c>
+      <c r="BT23" s="61">
+        <v>2.8199999999999947E-2</v>
+      </c>
+      <c r="BU23" s="61">
+        <v>3.8599999999999968E-2</v>
+      </c>
+      <c r="BV23" s="66">
+        <v>2.4899999999999999E-2</v>
+      </c>
+      <c r="BW23" s="60">
+        <v>2.5700000000000001E-2</v>
+      </c>
+      <c r="BX23" s="60">
+        <v>2.5100000000000004E-2</v>
+      </c>
+      <c r="BY23" s="63">
+        <v>2.7799999999999991E-2</v>
+      </c>
+      <c r="BZ23" s="62">
+        <v>0</v>
+      </c>
+      <c r="CA23" s="62">
+        <v>2.789999999999998E-2</v>
+      </c>
+      <c r="CB23" s="71">
+        <v>2.7100000000000041E-2</v>
+      </c>
+      <c r="CC23" s="61">
+        <v>2.7199999999999974E-2</v>
+      </c>
+      <c r="CD23" s="71">
+        <v>2.7800000000000019E-2</v>
+      </c>
+      <c r="CE23" s="61">
+        <v>2.7499999999999969E-2</v>
+      </c>
+      <c r="CF23" s="61">
+        <v>2.8600000000000014E-2</v>
+      </c>
+      <c r="CG23" s="61">
+        <v>2.2900000000000031E-2</v>
+      </c>
+      <c r="CH23" s="61">
+        <v>2.52E-2</v>
+      </c>
+      <c r="CI23" s="60">
+        <v>2.5799999999999997E-2</v>
+      </c>
+      <c r="CJ23" s="60">
+        <v>2.8500000000000004E-2</v>
+      </c>
+      <c r="CK23" s="63">
+        <v>3.1E-2</v>
+      </c>
+      <c r="CL23" s="62">
+        <v>3.0999999999999986E-2</v>
+      </c>
+      <c r="CM23" s="62">
+        <v>2.360000000000001E-2</v>
+      </c>
+      <c r="CN23" s="71">
+        <v>2.3599999999999982E-2</v>
+      </c>
+      <c r="CO23" s="61">
+        <v>2.5400000000000006E-2</v>
+      </c>
+      <c r="CP23" s="71">
+        <v>2.5500000000000023E-2</v>
+      </c>
+      <c r="CQ23" s="61"/>
+      <c r="CR23" s="61"/>
+      <c r="CS23" s="61"/>
+      <c r="CT23" s="2"/>
+    </row>
+    <row r="24" spans="1:98">
+      <c r="A24" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="61">
+        <v>2.3504</v>
+      </c>
+      <c r="C24" s="68">
+        <v>2.6315999999999997</v>
+      </c>
+      <c r="D24" s="61">
+        <v>3.2124999999999999</v>
+      </c>
+      <c r="E24" s="74">
+        <v>4.6738</v>
+      </c>
+      <c r="F24" s="61">
+        <v>5.9130000000000003</v>
+      </c>
+      <c r="G24" s="61">
+        <v>6.2103000000000002</v>
+      </c>
+      <c r="H24" s="61">
+        <v>5.1983000000000006</v>
+      </c>
+      <c r="I24" s="63">
+        <v>3.8290999999999999</v>
+      </c>
+      <c r="J24" s="63">
+        <v>2.968</v>
+      </c>
+      <c r="K24" s="61">
+        <v>3.13</v>
+      </c>
+      <c r="L24" s="63">
+        <v>2.5867</v>
+      </c>
+      <c r="M24" s="62">
+        <v>3.0479000000000003</v>
+      </c>
+      <c r="N24" s="61">
+        <v>2.3626</v>
+      </c>
+      <c r="O24" s="61">
+        <v>2.6541999999999999</v>
+      </c>
+      <c r="P24" s="61">
+        <v>3.4169999999999998</v>
+      </c>
+      <c r="Q24" s="61">
+        <v>4.8775999999999993</v>
+      </c>
+      <c r="R24" s="61">
+        <v>5.9486000000000008</v>
+      </c>
+      <c r="S24" s="61">
+        <v>6.4271000000000003</v>
+      </c>
+      <c r="T24" s="61">
+        <v>5.4171000000000005</v>
+      </c>
+      <c r="U24" s="63">
+        <v>4.0491999999999999</v>
+      </c>
+      <c r="V24" s="63">
+        <v>3.1059999999999999</v>
+      </c>
+      <c r="W24" s="61">
+        <v>3.0790000000000002</v>
+      </c>
+      <c r="X24" s="63">
+        <v>2.5958999999999999</v>
+      </c>
+      <c r="Y24" s="62">
+        <v>3.133</v>
+      </c>
+      <c r="Z24" s="61">
+        <v>2.5279000000000003</v>
+      </c>
+      <c r="AA24" s="61">
+        <v>2.8284999999999996</v>
+      </c>
+      <c r="AB24" s="61">
+        <v>3.4839000000000016</v>
+      </c>
+      <c r="AC24" s="61">
+        <v>4.9647999999999994</v>
+      </c>
+      <c r="AD24" s="61">
+        <v>6.0586999999999991</v>
+      </c>
+      <c r="AE24" s="61">
+        <v>6.5161000000000024</v>
+      </c>
+      <c r="AF24" s="61">
+        <v>5.5212999999999965</v>
+      </c>
+      <c r="AG24" s="63">
+        <v>4.0289999999999964</v>
+      </c>
+      <c r="AH24" s="63">
+        <v>3.1539999999999964</v>
+      </c>
+      <c r="AI24" s="61">
+        <v>3.4264999999999999</v>
+      </c>
+      <c r="AJ24" s="63">
+        <v>2.8405999999999985</v>
+      </c>
+      <c r="AK24" s="62">
+        <v>3.2464000000000013</v>
+      </c>
+      <c r="AL24" s="61">
+        <v>2.68</v>
+      </c>
+      <c r="AM24" s="61">
+        <v>2.9161999999999999</v>
+      </c>
+      <c r="AN24" s="68">
+        <v>3.6063000000000001</v>
+      </c>
+      <c r="AO24" s="61">
+        <v>5.0851999999999995</v>
+      </c>
+      <c r="AP24" s="61">
+        <v>6.248899999999999</v>
+      </c>
+      <c r="AQ24" s="61">
+        <v>6.6140999999999988</v>
+      </c>
+      <c r="AR24" s="75">
+        <v>5.2913999999999994</v>
+      </c>
+      <c r="AS24" s="61">
+        <v>4.6135999999999999</v>
+      </c>
+      <c r="AT24" s="61">
+        <v>3.6939000000000064</v>
+      </c>
+      <c r="AU24" s="61">
+        <v>3.7387000000000046</v>
+      </c>
+      <c r="AV24" s="61">
+        <v>3.2475000000000001</v>
+      </c>
+      <c r="AW24" s="61">
+        <v>3.7109000000000001</v>
+      </c>
+      <c r="AX24" s="61">
+        <v>3.4206999999999996</v>
+      </c>
+      <c r="AY24" s="61">
+        <v>3.7063000000000001</v>
+      </c>
+      <c r="AZ24" s="68">
+        <v>4.3923000000000005</v>
+      </c>
+      <c r="BA24" s="68">
+        <v>5.8991000000000007</v>
+      </c>
+      <c r="BB24" s="61">
+        <v>6.8929</v>
+      </c>
+      <c r="BC24" s="61">
+        <v>7.0054999999999996</v>
+      </c>
+      <c r="BD24" s="75">
+        <v>5.9641999999999999</v>
+      </c>
+      <c r="BE24" s="61">
+        <v>4.9424999999999999</v>
+      </c>
+      <c r="BF24" s="71">
+        <v>3.8693</v>
+      </c>
+      <c r="BG24" s="61">
+        <v>5.1286000000000005</v>
+      </c>
+      <c r="BH24" s="61">
+        <v>3.9833000000000003</v>
+      </c>
+      <c r="BI24" s="61">
+        <v>4.3888999999999996</v>
+      </c>
+      <c r="BJ24" s="66">
+        <v>3.4304999999999999</v>
+      </c>
+      <c r="BK24" s="66">
+        <v>3.9681999999999999</v>
+      </c>
+      <c r="BL24" s="63">
+        <v>4.6387</v>
+      </c>
+      <c r="BM24" s="63">
+        <v>6.1603000000000003</v>
+      </c>
+      <c r="BN24" s="62">
+        <v>7.1657999999999999</v>
+      </c>
+      <c r="BO24" s="62">
+        <v>8.3867000000000012</v>
+      </c>
+      <c r="BP24" s="75">
+        <v>7.373899999999999</v>
+      </c>
+      <c r="BQ24" s="61">
+        <v>6.3717000000000041</v>
+      </c>
+      <c r="BR24" s="71">
+        <v>5.602099999999993</v>
+      </c>
+      <c r="BS24" s="61">
+        <v>5.9107000000000127</v>
+      </c>
+      <c r="BT24" s="61">
+        <v>5.1441999999999908</v>
+      </c>
+      <c r="BU24" s="61">
+        <v>5.3786999999999949</v>
+      </c>
+      <c r="BV24" s="66">
+        <v>4.1120000000000001</v>
+      </c>
+      <c r="BW24" s="60">
+        <v>4.4634999999999998</v>
+      </c>
+      <c r="BX24" s="63">
+        <v>5.1830999999999996</v>
+      </c>
+      <c r="BY24" s="63">
+        <v>6.926300000000003</v>
+      </c>
+      <c r="BZ24" s="62">
+        <v>7.8</v>
+      </c>
+      <c r="CA24" s="62">
+        <v>8.1519999999999975</v>
+      </c>
+      <c r="CB24" s="75">
+        <v>6.9311999999999969</v>
+      </c>
+      <c r="CC24" s="61">
+        <v>5.8622000000000014</v>
+      </c>
+      <c r="CD24" s="71">
+        <v>4.9252000000000038</v>
+      </c>
+      <c r="CE24" s="61">
+        <v>5.5710000000000051</v>
+      </c>
+      <c r="CF24" s="61">
+        <v>4.9721999999999937</v>
+      </c>
+      <c r="CG24" s="61">
+        <v>5.4172999999999973</v>
+      </c>
+      <c r="CH24" s="60">
+        <v>5.0598000000000001</v>
+      </c>
+      <c r="CI24" s="60">
+        <v>5.3304</v>
+      </c>
+      <c r="CJ24" s="63">
+        <v>6.0252000000000017</v>
+      </c>
+      <c r="CK24" s="63">
+        <v>7.4002999999999979</v>
+      </c>
+      <c r="CL24" s="62">
+        <v>8.3355999999999995</v>
+      </c>
+      <c r="CM24" s="62">
+        <v>7.2757999999999967</v>
+      </c>
+      <c r="CN24" s="75">
+        <v>6.3800000000000026</v>
+      </c>
+      <c r="CO24" s="61">
+        <v>5.2449999999999974</v>
+      </c>
+      <c r="CP24" s="71">
+        <v>4.2701000000000064</v>
+      </c>
+      <c r="CQ24" s="61"/>
+      <c r="CR24" s="61"/>
+      <c r="CS24" s="61"/>
+      <c r="CT24" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="B1:AW1"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS46"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="BW4" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="CP17" sqref="CP17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" style="50" customWidth="1"/>
+    <col min="2" max="97" width="8.7109375" style="2" customWidth="1"/>
+    <col min="98" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" thickBot="1">
+      <c r="A1" s="45"/>
+      <c r="B1" s="88" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+      <c r="P1" s="89"/>
+      <c r="Q1" s="89"/>
+      <c r="R1" s="89"/>
+      <c r="S1" s="89"/>
+      <c r="T1" s="89"/>
+      <c r="U1" s="89"/>
+      <c r="V1" s="89"/>
+      <c r="W1" s="89"/>
+      <c r="X1" s="89"/>
+      <c r="Y1" s="89"/>
+      <c r="Z1" s="89"/>
+      <c r="AA1" s="89"/>
+      <c r="AB1" s="89"/>
+      <c r="AC1" s="89"/>
+      <c r="AD1" s="89"/>
+      <c r="AE1" s="89"/>
+      <c r="AF1" s="89"/>
+      <c r="AG1" s="89"/>
+      <c r="AH1" s="89"/>
+      <c r="AI1" s="89"/>
+      <c r="AJ1" s="89"/>
+      <c r="AK1" s="89"/>
+      <c r="AL1" s="89"/>
+      <c r="AM1" s="89"/>
+      <c r="AN1" s="89"/>
+      <c r="AO1" s="89"/>
+      <c r="AP1" s="89"/>
+      <c r="AQ1" s="89"/>
+      <c r="AR1" s="89"/>
+      <c r="AS1" s="89"/>
+      <c r="AT1" s="89"/>
+      <c r="AU1" s="89"/>
+      <c r="AV1" s="89"/>
+      <c r="AW1" s="89"/>
+      <c r="AX1" s="76"/>
+      <c r="AY1" s="76"/>
+      <c r="AZ1" s="76"/>
+      <c r="BA1" s="76"/>
+      <c r="BB1" s="76"/>
+      <c r="BC1" s="76"/>
+      <c r="BD1" s="76"/>
+      <c r="BE1" s="76"/>
+      <c r="BF1" s="76"/>
+      <c r="BG1" s="76"/>
+      <c r="BH1" s="76"/>
+      <c r="BI1" s="76"/>
+      <c r="BJ1" s="76"/>
+      <c r="BK1" s="76"/>
+      <c r="BL1" s="76"/>
+      <c r="BM1" s="76"/>
+      <c r="BN1" s="76"/>
+      <c r="BO1" s="76"/>
+      <c r="BP1" s="76"/>
+      <c r="BQ1" s="76"/>
+      <c r="BR1" s="76"/>
+      <c r="BS1" s="76"/>
+      <c r="BT1" s="76"/>
+      <c r="BU1" s="76"/>
+      <c r="BV1" s="88"/>
+      <c r="BW1" s="89"/>
+      <c r="BX1" s="89"/>
+      <c r="BY1" s="89"/>
+      <c r="BZ1" s="89"/>
+      <c r="CA1" s="89"/>
+      <c r="CB1" s="89"/>
+      <c r="CC1" s="89"/>
+      <c r="CD1" s="89"/>
+      <c r="CE1" s="89"/>
+      <c r="CF1" s="89"/>
+      <c r="CG1" s="89"/>
+      <c r="CH1" s="89"/>
+      <c r="CI1" s="89"/>
+      <c r="CJ1" s="89"/>
+      <c r="CK1" s="89"/>
+      <c r="CL1" s="89"/>
+      <c r="CM1" s="89"/>
+      <c r="CN1" s="89"/>
+      <c r="CO1" s="89"/>
+      <c r="CP1" s="89"/>
+      <c r="CQ1" s="89"/>
+      <c r="CR1" s="89"/>
+      <c r="CS1" s="89"/>
+    </row>
+    <row r="2" spans="1:97" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A2" s="86"/>
+      <c r="B2" s="81" t="s">
+        <v>66</v>
+      </c>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="81" t="s">
+        <v>67</v>
+      </c>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="81" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="83"/>
+      <c r="AL2" s="81" t="s">
+        <v>69</v>
+      </c>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="82"/>
+      <c r="AT2" s="82"/>
+      <c r="AU2" s="82"/>
+      <c r="AV2" s="82"/>
+      <c r="AW2" s="83"/>
+      <c r="AX2" s="81" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY2" s="82"/>
+      <c r="AZ2" s="82"/>
+      <c r="BA2" s="82"/>
+      <c r="BB2" s="82"/>
+      <c r="BC2" s="82"/>
+      <c r="BD2" s="82"/>
+      <c r="BE2" s="82"/>
+      <c r="BF2" s="82"/>
+      <c r="BG2" s="82"/>
+      <c r="BH2" s="82"/>
+      <c r="BI2" s="83"/>
+      <c r="BJ2" s="81" t="s">
+        <v>71</v>
+      </c>
+      <c r="BK2" s="82"/>
+      <c r="BL2" s="82"/>
+      <c r="BM2" s="82"/>
+      <c r="BN2" s="82"/>
+      <c r="BO2" s="82"/>
+      <c r="BP2" s="82"/>
+      <c r="BQ2" s="82"/>
+      <c r="BR2" s="82"/>
+      <c r="BS2" s="82"/>
+      <c r="BT2" s="82"/>
+      <c r="BU2" s="83"/>
+      <c r="BV2" s="81" t="s">
+        <v>72</v>
+      </c>
+      <c r="BW2" s="82"/>
+      <c r="BX2" s="82"/>
+      <c r="BY2" s="82"/>
+      <c r="BZ2" s="82"/>
+      <c r="CA2" s="82"/>
+      <c r="CB2" s="82"/>
+      <c r="CC2" s="82"/>
+      <c r="CD2" s="82"/>
+      <c r="CE2" s="82"/>
+      <c r="CF2" s="82"/>
+      <c r="CG2" s="83"/>
+      <c r="CH2" s="81" t="s">
+        <v>73</v>
+      </c>
+      <c r="CI2" s="82"/>
+      <c r="CJ2" s="82"/>
+      <c r="CK2" s="82"/>
+      <c r="CL2" s="82"/>
+      <c r="CM2" s="82"/>
+      <c r="CN2" s="82"/>
+      <c r="CO2" s="82"/>
+      <c r="CP2" s="82"/>
+      <c r="CQ2" s="82"/>
+      <c r="CR2" s="82"/>
+      <c r="CS2" s="83"/>
+    </row>
+    <row r="3" spans="1:97" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A3" s="87"/>
+      <c r="B3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="D3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="E3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="F3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="G3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="H3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="I3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="J3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="K3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="L3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="M3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="N3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="O3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="P3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="R3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="S3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="T3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="U3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="V3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="W3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="X3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="AK3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="AL3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="AN3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="AP3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="AQ3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="AR3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="AS3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="AT3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="AU3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="AV3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="AW3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="AX3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="AY3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="AZ3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="BA3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="BB3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="BC3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="BD3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="BE3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="BF3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="BG3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="BH3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="BI3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="BJ3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="BK3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="BL3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="BM3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="BN3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="BO3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="BP3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="BQ3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="BR3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="BS3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="BT3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="BU3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="BV3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="BW3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="BX3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="BY3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="BZ3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="CA3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="CB3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="CC3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="CD3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="CE3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="CF3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="CG3" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="CH3" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="CI3" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="CJ3" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="CK3" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="CL3" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="CM3" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="CN3" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="CO3" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="CP3" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="CQ3" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="CR3" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="CS3" s="78" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:97" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="51">
+        <v>423.09310000000005</v>
+      </c>
+      <c r="C4" s="51">
+        <v>388.18329999999997</v>
+      </c>
+      <c r="D4" s="52">
+        <v>469.45840000000004</v>
+      </c>
+      <c r="E4" s="53">
+        <v>465.41699999999997</v>
+      </c>
+      <c r="F4" s="54">
+        <v>493.57990000000001</v>
+      </c>
+      <c r="G4" s="55">
+        <v>516.51020000000005</v>
+      </c>
+      <c r="H4" s="58">
+        <v>498.92619999999999</v>
+      </c>
+      <c r="I4" s="55">
+        <v>497.1678</v>
+      </c>
+      <c r="J4" s="53">
+        <v>468.37059999999997</v>
+      </c>
+      <c r="K4" s="56">
+        <v>431.79140000000001</v>
+      </c>
+      <c r="L4" s="53">
+        <v>425.24200000000002</v>
+      </c>
+      <c r="M4" s="55">
+        <v>435.61869999999999</v>
+      </c>
+      <c r="N4" s="51">
+        <v>382.79220000000009</v>
+      </c>
+      <c r="O4" s="51">
+        <v>364.65010000000001</v>
+      </c>
+      <c r="P4" s="52">
+        <v>445.23139999999995</v>
+      </c>
+      <c r="Q4" s="53">
+        <v>446.29560000000004</v>
+      </c>
+      <c r="R4" s="54">
+        <v>462.57670000000002</v>
+      </c>
+      <c r="S4" s="55">
+        <v>500.548</v>
+      </c>
+      <c r="T4" s="58">
+        <v>492.50650000000002</v>
+      </c>
+      <c r="U4" s="53">
+        <v>475.75220000000002</v>
+      </c>
+      <c r="V4" s="53">
+        <v>420.29909999999995</v>
+      </c>
+      <c r="W4" s="56">
+        <v>366.42009999999999</v>
+      </c>
+      <c r="X4" s="53">
+        <v>342.39920000000001</v>
+      </c>
+      <c r="Y4" s="55">
+        <v>348.36</v>
+      </c>
+      <c r="Z4" s="51">
+        <v>312.22929999999997</v>
+      </c>
+      <c r="AA4" s="51">
+        <v>301.14010000000002</v>
+      </c>
+      <c r="AB4" s="52">
+        <v>385.35780000000017</v>
+      </c>
+      <c r="AC4" s="52">
+        <v>392.32379999999961</v>
+      </c>
+      <c r="AD4" s="54">
+        <v>429.83020000000045</v>
+      </c>
+      <c r="AE4" s="55">
+        <v>457.17520000000019</v>
+      </c>
+      <c r="AF4" s="58">
+        <v>482.25569999999925</v>
+      </c>
+      <c r="AG4" s="53">
+        <v>455.42670000000021</v>
+      </c>
+      <c r="AH4" s="53">
+        <v>415.56980000000112</v>
+      </c>
+      <c r="AI4" s="56">
+        <v>394.89789999999942</v>
+      </c>
+      <c r="AJ4" s="53">
+        <v>382.2004000000004</v>
+      </c>
+      <c r="AK4" s="55">
+        <v>411.41920000000016</v>
+      </c>
+      <c r="AL4" s="51">
+        <v>369.65860000000004</v>
+      </c>
+      <c r="AM4" s="51">
+        <v>338.44459999999992</v>
+      </c>
+      <c r="AN4" s="52">
+        <v>418.61210000000011</v>
+      </c>
+      <c r="AO4" s="52">
+        <v>432.79759999999999</v>
+      </c>
+      <c r="AP4" s="54">
+        <v>437.81749999999988</v>
+      </c>
+      <c r="AQ4" s="55">
+        <v>471.35649999999998</v>
+      </c>
+      <c r="AR4" s="55">
+        <v>475.11869999999999</v>
+      </c>
+      <c r="AS4" s="59">
+        <v>455.31880000000001</v>
+      </c>
+      <c r="AT4" s="59">
+        <v>425.64459999999917</v>
+      </c>
+      <c r="AU4" s="59">
+        <v>398.2595</v>
+      </c>
+      <c r="AV4" s="59">
+        <v>400.6216</v>
+      </c>
+      <c r="AW4" s="59">
+        <v>403.86240000000004</v>
+      </c>
+      <c r="AX4" s="51">
+        <v>337.4862</v>
+      </c>
+      <c r="AY4" s="51">
+        <v>335.93959999999998</v>
+      </c>
+      <c r="AZ4" s="52">
+        <v>363.30409999999995</v>
+      </c>
+      <c r="BA4" s="52">
+        <v>365.88990000000001</v>
+      </c>
+      <c r="BB4" s="54">
+        <v>382.43279999999999</v>
+      </c>
+      <c r="BC4" s="55">
+        <v>392.7174</v>
+      </c>
+      <c r="BD4" s="55">
+        <v>385.96179999999998</v>
+      </c>
+      <c r="BE4" s="59">
+        <v>388.6567</v>
+      </c>
+      <c r="BF4" s="59">
+        <v>378.7681</v>
+      </c>
+      <c r="BG4" s="59">
+        <v>371.48869999999999</v>
+      </c>
+      <c r="BH4" s="59">
+        <v>345.7808</v>
+      </c>
+      <c r="BI4" s="59">
+        <v>363.55859999999996</v>
+      </c>
+      <c r="BJ4" s="51">
+        <v>338.42860000000002</v>
+      </c>
+      <c r="BK4" s="52">
+        <v>325.55970000000002</v>
+      </c>
+      <c r="BL4" s="52">
+        <v>381.48050000000001</v>
+      </c>
+      <c r="BM4" s="52">
+        <v>368.14699999999999</v>
+      </c>
+      <c r="BN4" s="54">
+        <v>377.48690000000005</v>
+      </c>
+      <c r="BO4" s="55">
+        <v>393.86859999999996</v>
+      </c>
+      <c r="BP4" s="55">
+        <v>397.49369999999954</v>
+      </c>
+      <c r="BQ4" s="59">
+        <v>394.87149999999974</v>
+      </c>
+      <c r="BR4" s="59">
+        <v>385.88499999999976</v>
+      </c>
+      <c r="BS4" s="59">
+        <v>371.20800000000054</v>
+      </c>
+      <c r="BT4" s="59">
+        <v>362.41879999999992</v>
+      </c>
+      <c r="BU4" s="59">
+        <v>364.20650000000114</v>
+      </c>
+      <c r="BV4" s="51">
+        <v>346.85950000000008</v>
+      </c>
+      <c r="BW4" s="52">
+        <v>314.26199999999989</v>
+      </c>
+      <c r="BX4" s="52">
+        <v>359.84490000000005</v>
+      </c>
+      <c r="BY4" s="52">
+        <v>378.27469999999971</v>
+      </c>
+      <c r="BZ4" s="54">
+        <v>397.8</v>
+      </c>
+      <c r="CA4" s="55">
+        <v>407.71719999999959</v>
+      </c>
+      <c r="CB4" s="55">
+        <v>405.30279999999993</v>
+      </c>
+      <c r="CC4" s="59">
+        <v>401.61119999999983</v>
+      </c>
+      <c r="CD4" s="59">
+        <v>397.11420000000044</v>
+      </c>
+      <c r="CE4" s="59">
+        <v>378.73940000000101</v>
+      </c>
+      <c r="CF4" s="59">
+        <v>369.19239999999854</v>
+      </c>
+      <c r="CG4" s="55">
+        <v>411.80640000000039</v>
+      </c>
+      <c r="CH4" s="51">
+        <v>366.83009999999996</v>
+      </c>
+      <c r="CI4" s="52">
+        <v>349.27510000000001</v>
+      </c>
+      <c r="CJ4" s="52">
+        <v>401.45819999999998</v>
+      </c>
+      <c r="CK4" s="52">
+        <v>402.30879999999956</v>
+      </c>
+      <c r="CL4" s="54">
+        <v>413.60360000000014</v>
+      </c>
+      <c r="CM4" s="55">
+        <v>444.89470000000006</v>
+      </c>
+      <c r="CN4" s="55">
+        <v>442.93339999999989</v>
+      </c>
+      <c r="CO4" s="59">
+        <v>426.18110000000024</v>
+      </c>
+      <c r="CP4" s="59">
+        <v>412.33619999999974</v>
+      </c>
+      <c r="CQ4" s="59"/>
+      <c r="CR4" s="59"/>
+      <c r="CS4" s="55"/>
+    </row>
+    <row r="5" spans="1:97" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="G5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="H5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="K5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="L5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="M5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="O5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="P5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="S5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="T5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="U5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="W5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="X5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ5" s="60">
+        <v>7.8277000000000001</v>
+      </c>
+      <c r="AR5" s="60">
+        <v>7.2023999999999999</v>
+      </c>
+      <c r="AS5" s="61">
+        <v>6.1538000000000004</v>
+      </c>
+      <c r="AT5" s="61">
+        <v>5.5386000000000024</v>
+      </c>
+      <c r="AU5" s="61">
+        <v>4.8218000000000032</v>
+      </c>
+      <c r="AV5" s="61">
+        <v>3.8308</v>
+      </c>
+      <c r="AW5" s="61">
+        <v>3.5264000000000002</v>
+      </c>
+      <c r="AX5" s="60">
+        <v>2.3645</v>
+      </c>
+      <c r="AY5" s="60">
+        <v>3.1846000000000001</v>
+      </c>
+      <c r="AZ5" s="60">
+        <v>4.3363000000000005</v>
+      </c>
+      <c r="BA5" s="60">
+        <v>4.8360000000000003</v>
+      </c>
+      <c r="BB5" s="60">
+        <v>6.8706000000000005</v>
+      </c>
+      <c r="BC5" s="60">
+        <v>7.3286999999999995</v>
+      </c>
+      <c r="BD5" s="60">
+        <v>6.8693</v>
+      </c>
+      <c r="BE5" s="61">
+        <v>5.6448</v>
+      </c>
+      <c r="BF5" s="61">
+        <v>5.1974999999999998</v>
+      </c>
+      <c r="BG5" s="61">
+        <v>3.8344999999999998</v>
+      </c>
+      <c r="BH5" s="61">
+        <v>2.9313000000000002</v>
+      </c>
+      <c r="BI5" s="61">
+        <v>3.3151999999999999</v>
+      </c>
+      <c r="BJ5" s="60">
+        <v>2.3081999999999998</v>
+      </c>
+      <c r="BK5" s="64">
+        <v>2.9584000000000001</v>
+      </c>
+      <c r="BL5" s="60">
+        <v>4.5851000000000006</v>
+      </c>
+      <c r="BM5" s="60">
+        <v>4.9708000000000006</v>
+      </c>
+      <c r="BN5" s="60">
+        <v>6.8006000000000002</v>
+      </c>
+      <c r="BO5" s="60">
+        <v>6.9024999999999999</v>
+      </c>
+      <c r="BP5" s="60">
+        <v>7.0552999999999955</v>
+      </c>
+      <c r="BQ5" s="61">
+        <v>5.9562000000000026</v>
+      </c>
+      <c r="BR5" s="61">
+        <v>5.5168000000000035</v>
+      </c>
+      <c r="BS5" s="61">
+        <v>4.1754000000000033</v>
+      </c>
+      <c r="BT5" s="61">
+        <v>3.3046999999999969</v>
+      </c>
+      <c r="BU5" s="61">
+        <v>3.9169000000000054</v>
+      </c>
+      <c r="BV5" s="60">
+        <v>2.149</v>
+      </c>
+      <c r="BW5" s="64">
+        <v>3.3221999999999996</v>
+      </c>
+      <c r="BX5" s="60">
+        <v>4.4231999999999996</v>
+      </c>
+      <c r="BY5" s="60">
+        <v>5.159200000000002</v>
+      </c>
+      <c r="BZ5" s="60">
+        <v>5.8</v>
+      </c>
+      <c r="CA5" s="60">
+        <v>6.556599999999996</v>
+      </c>
+      <c r="CB5" s="60">
+        <v>7.458200000000005</v>
+      </c>
+      <c r="CC5" s="61">
+        <v>6.2528999999999968</v>
+      </c>
+      <c r="CD5" s="61">
+        <v>5.6263000000000005</v>
+      </c>
+      <c r="CE5" s="61">
+        <v>4.391299999999994</v>
+      </c>
+      <c r="CF5" s="61">
+        <v>3.3921000000000063</v>
+      </c>
+      <c r="CG5" s="61">
+        <v>3.6232000000000042</v>
+      </c>
+      <c r="CH5" s="60">
+        <v>1.9725999999999999</v>
+      </c>
+      <c r="CI5" s="64">
+        <v>2.9398</v>
+      </c>
+      <c r="CJ5" s="60">
+        <v>4.1638999999999999</v>
+      </c>
+      <c r="CK5" s="60">
+        <v>4.932500000000001</v>
+      </c>
+      <c r="CL5" s="60">
+        <v>5.7027999999999963</v>
+      </c>
+      <c r="CM5" s="60">
+        <v>6.5361000000000047</v>
+      </c>
+      <c r="CN5" s="60">
+        <v>7.2956000000000003</v>
+      </c>
+      <c r="CO5" s="61">
+        <v>6.1011000000000024</v>
+      </c>
+      <c r="CP5" s="61">
+        <v>5.6437999999999988</v>
+      </c>
+      <c r="CQ5" s="61"/>
+      <c r="CR5" s="61"/>
+      <c r="CS5" s="61"/>
+    </row>
+    <row r="6" spans="1:97">
+      <c r="A6" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="63">
+        <v>72.826399999999992</v>
+      </c>
+      <c r="C6" s="63">
+        <v>65.641100000000009</v>
+      </c>
+      <c r="D6" s="64">
+        <v>72.736199999999997</v>
+      </c>
+      <c r="E6" s="63">
+        <v>72.274600000000007</v>
+      </c>
+      <c r="F6" s="62">
+        <v>81.002800000000008</v>
+      </c>
+      <c r="G6" s="62">
+        <v>81.178600000000003</v>
+      </c>
+      <c r="H6" s="62">
+        <v>73.539000000000001</v>
+      </c>
+      <c r="I6" s="62">
+        <v>73.808800000000005</v>
+      </c>
+      <c r="J6" s="63">
+        <v>69.364399999999989</v>
+      </c>
+      <c r="K6" s="61">
+        <v>69.706199999999995</v>
+      </c>
+      <c r="L6" s="63">
+        <v>61.020900000000005</v>
+      </c>
+      <c r="M6" s="62">
+        <v>67.330199999999991</v>
+      </c>
+      <c r="N6" s="63">
+        <v>63.252699999999997</v>
+      </c>
+      <c r="O6" s="63">
+        <v>71.125</v>
+      </c>
+      <c r="P6" s="64">
+        <v>69.48830000000001</v>
+      </c>
+      <c r="Q6" s="63">
+        <v>65.921000000000006</v>
+      </c>
+      <c r="R6" s="62">
+        <v>71.633200000000002</v>
+      </c>
+      <c r="S6" s="62">
+        <v>87.385600000000011</v>
+      </c>
+      <c r="T6" s="62">
+        <v>71.13839999999999</v>
+      </c>
+      <c r="U6" s="63">
+        <v>66.243700000000004</v>
+      </c>
+      <c r="V6" s="63">
+        <v>64.413600000000002</v>
+      </c>
+      <c r="W6" s="61">
+        <v>61.634</v>
+      </c>
+      <c r="X6" s="63">
+        <v>55.345199999999998</v>
+      </c>
+      <c r="Y6" s="62">
+        <v>56.833800000000004</v>
+      </c>
+      <c r="Z6" s="66">
+        <v>54.864599999999996</v>
+      </c>
+      <c r="AA6" s="66">
+        <v>54.508700000000005</v>
+      </c>
+      <c r="AB6" s="64">
+        <v>64.125400000000013</v>
+      </c>
+      <c r="AC6" s="64">
+        <v>64.178199999999975</v>
+      </c>
+      <c r="AD6" s="62">
+        <v>73.139800000000022</v>
+      </c>
+      <c r="AE6" s="62">
+        <v>67.236499999999936</v>
+      </c>
+      <c r="AF6" s="62">
+        <v>84.542500000000075</v>
+      </c>
+      <c r="AG6" s="63">
+        <v>73.860799999999983</v>
+      </c>
+      <c r="AH6" s="63">
+        <v>63.174099999999953</v>
+      </c>
+      <c r="AI6" s="61">
+        <v>64.963900000000024</v>
+      </c>
+      <c r="AJ6" s="63">
+        <v>60.596499999999885</v>
+      </c>
+      <c r="AK6" s="62">
+        <v>64.424900000000136</v>
+      </c>
+      <c r="AL6" s="66">
+        <v>59.726199999999999</v>
+      </c>
+      <c r="AM6" s="66">
+        <v>51.263199999999998</v>
+      </c>
+      <c r="AN6" s="64">
+        <v>62.622200000000014</v>
+      </c>
+      <c r="AO6" s="64">
+        <v>59.774699999999996</v>
+      </c>
+      <c r="AP6" s="62">
+        <v>66.002899999999983</v>
+      </c>
+      <c r="AQ6" s="62">
+        <v>68.474399999999989</v>
+      </c>
+      <c r="AR6" s="62">
+        <v>69.113199999999992</v>
+      </c>
+      <c r="AS6" s="61">
+        <v>59.9054</v>
+      </c>
+      <c r="AT6" s="61">
+        <v>58.600600000000043</v>
+      </c>
+      <c r="AU6" s="61">
+        <v>60.979699999999951</v>
+      </c>
+      <c r="AV6" s="61">
+        <v>58.983400000000003</v>
+      </c>
+      <c r="AW6" s="61">
+        <v>61.463200000000001</v>
+      </c>
+      <c r="AX6" s="66">
+        <v>53.536099999999998</v>
+      </c>
+      <c r="AY6" s="66">
+        <v>55.697199999999995</v>
+      </c>
+      <c r="AZ6" s="64">
+        <v>59.812400000000004</v>
+      </c>
+      <c r="BA6" s="64">
+        <v>56.116399999999999</v>
+      </c>
+      <c r="BB6" s="62">
+        <v>61.681400000000004</v>
+      </c>
+      <c r="BC6" s="62">
+        <v>66.3005</v>
+      </c>
+      <c r="BD6" s="62">
+        <v>61.348999999999997</v>
+      </c>
+      <c r="BE6" s="61">
+        <v>61.1511</v>
+      </c>
+      <c r="BF6" s="61">
+        <v>56.276600000000002</v>
+      </c>
+      <c r="BG6" s="61">
+        <v>57.559199999999997</v>
+      </c>
+      <c r="BH6" s="61">
+        <v>47.110399999999998</v>
+      </c>
+      <c r="BI6" s="61">
+        <v>54.621099999999998</v>
+      </c>
+      <c r="BJ6" s="66">
+        <v>46.739199999999997</v>
+      </c>
+      <c r="BK6" s="64">
+        <v>48.287800000000004</v>
+      </c>
+      <c r="BL6" s="64">
+        <v>64.167199999999994</v>
+      </c>
+      <c r="BM6" s="64">
+        <v>59.663599999999995</v>
+      </c>
+      <c r="BN6" s="62">
+        <v>60.711599999999997</v>
+      </c>
+      <c r="BO6" s="62">
+        <v>60.767600000000002</v>
+      </c>
+      <c r="BP6" s="62">
+        <v>64.27030000000002</v>
+      </c>
+      <c r="BQ6" s="61">
+        <v>62.899899999999946</v>
+      </c>
+      <c r="BR6" s="61">
+        <v>58.300099999999986</v>
+      </c>
+      <c r="BS6" s="61">
+        <v>56.071500000000015</v>
+      </c>
+      <c r="BT6" s="61">
+        <v>52.213700000000017</v>
+      </c>
+      <c r="BU6" s="61">
+        <v>55.640300000000025</v>
+      </c>
+      <c r="BV6" s="66">
+        <v>54.329000000000001</v>
+      </c>
+      <c r="BW6" s="64">
+        <v>45.131599999999999</v>
+      </c>
+      <c r="BX6" s="64">
+        <v>60.384799999999984</v>
+      </c>
+      <c r="BY6" s="64">
+        <v>53.061500000000024</v>
+      </c>
+      <c r="BZ6" s="62">
+        <v>62.2</v>
+      </c>
+      <c r="CA6" s="62">
+        <v>61.80639999999994</v>
+      </c>
+      <c r="CB6" s="62">
+        <v>62.214800000000082</v>
+      </c>
+      <c r="CC6" s="61">
+        <v>58.844799999999964</v>
+      </c>
+      <c r="CD6" s="61">
+        <v>57.669700000000034</v>
+      </c>
+      <c r="CE6" s="61">
+        <v>57.961099999999988</v>
+      </c>
+      <c r="CF6" s="61">
+        <v>54.466400000000021</v>
+      </c>
+      <c r="CG6" s="61">
+        <v>58.668700000000058</v>
+      </c>
+      <c r="CH6" s="66">
+        <v>52.752000000000002</v>
+      </c>
+      <c r="CI6" s="64">
+        <v>52.719999999999992</v>
+      </c>
+      <c r="CJ6" s="64">
+        <v>62.73360000000001</v>
+      </c>
+      <c r="CK6" s="64">
+        <v>60.058300000000003</v>
+      </c>
+      <c r="CL6" s="62">
+        <v>66.188899999999961</v>
+      </c>
+      <c r="CM6" s="62">
+        <v>67.827800000000025</v>
+      </c>
+      <c r="CN6" s="62">
+        <v>68.805300000000045</v>
+      </c>
+      <c r="CO6" s="61">
+        <v>64.0505</v>
+      </c>
+      <c r="CP6" s="61">
+        <v>59.848999999999876</v>
+      </c>
+      <c r="CQ6" s="61"/>
+      <c r="CR6" s="61"/>
+      <c r="CS6" s="61"/>
+    </row>
+    <row r="7" spans="1:97">
+      <c r="A7" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="63">
+        <v>20.011299999999999</v>
+      </c>
+      <c r="C7" s="63">
+        <v>15.657200000000001</v>
+      </c>
+      <c r="D7" s="64">
+        <v>19.294599999999999</v>
+      </c>
+      <c r="E7" s="63">
+        <v>16.922099999999997</v>
+      </c>
+      <c r="F7" s="62">
+        <v>18.684999999999999</v>
+      </c>
+      <c r="G7" s="62">
+        <v>20.331700000000001</v>
+      </c>
+      <c r="H7" s="62">
+        <v>22.001000000000001</v>
+      </c>
+      <c r="I7" s="62">
+        <v>20.629200000000001</v>
+      </c>
+      <c r="J7" s="63">
+        <v>23.348400000000002</v>
+      </c>
+      <c r="K7" s="61">
+        <v>19.781400000000001</v>
+      </c>
+      <c r="L7" s="63">
+        <v>20.028200000000002</v>
+      </c>
+      <c r="M7" s="62">
+        <v>18.9206</v>
+      </c>
+      <c r="N7" s="63">
+        <v>19.7408</v>
+      </c>
+      <c r="O7" s="63">
+        <v>12.837399999999999</v>
+      </c>
+      <c r="P7" s="64">
+        <v>16.464599999999997</v>
+      </c>
+      <c r="Q7" s="63">
+        <v>18.861499999999999</v>
+      </c>
+      <c r="R7" s="62">
+        <v>21.158000000000001</v>
+      </c>
+      <c r="S7" s="62">
+        <v>21.660499999999999</v>
+      </c>
+      <c r="T7" s="62">
+        <v>21.814799999999998</v>
+      </c>
+      <c r="U7" s="63">
+        <v>18.260300000000001</v>
+      </c>
+      <c r="V7" s="63">
+        <v>18.477700000000002</v>
+      </c>
+      <c r="W7" s="61">
+        <v>23.391500000000001</v>
+      </c>
+      <c r="X7" s="63">
+        <v>22.075299999999999</v>
+      </c>
+      <c r="Y7" s="62">
+        <v>16.9009</v>
+      </c>
+      <c r="Z7" s="66">
+        <v>18.464500000000001</v>
+      </c>
+      <c r="AA7" s="66">
+        <v>14.414999999999999</v>
+      </c>
+      <c r="AB7" s="64">
+        <v>16.071800000000003</v>
+      </c>
+      <c r="AC7" s="64">
+        <v>18.022999999999985</v>
+      </c>
+      <c r="AD7" s="62">
+        <v>20.731600000000007</v>
+      </c>
+      <c r="AE7" s="62">
+        <v>20.591800000000003</v>
+      </c>
+      <c r="AF7" s="62">
+        <v>20.897999999999996</v>
+      </c>
+      <c r="AG7" s="63">
+        <v>19.768800000000002</v>
+      </c>
+      <c r="AH7" s="63">
+        <v>22.946200000000033</v>
+      </c>
+      <c r="AI7" s="61">
+        <v>20.830799999999989</v>
+      </c>
+      <c r="AJ7" s="63">
+        <v>19.771700000000013</v>
+      </c>
+      <c r="AK7" s="62">
+        <v>19.115099999999977</v>
+      </c>
+      <c r="AL7" s="66">
+        <v>20.882000000000001</v>
+      </c>
+      <c r="AM7" s="66">
+        <v>18.314499999999999</v>
+      </c>
+      <c r="AN7" s="64">
+        <v>21.626299999999997</v>
+      </c>
+      <c r="AO7" s="64">
+        <v>19.774000000000001</v>
+      </c>
+      <c r="AP7" s="62">
+        <v>18.904600000000002</v>
+      </c>
+      <c r="AQ7" s="62">
+        <v>21.857200000000002</v>
+      </c>
+      <c r="AR7" s="62">
+        <v>23.8994</v>
+      </c>
+      <c r="AS7" s="61">
+        <v>20.821300000000001</v>
+      </c>
+      <c r="AT7" s="61">
+        <v>23.733200000000011</v>
+      </c>
+      <c r="AU7" s="61">
+        <v>21.323700000000013</v>
+      </c>
+      <c r="AV7" s="61">
+        <v>19.122400000000003</v>
+      </c>
+      <c r="AW7" s="61">
+        <v>17.502700000000001</v>
+      </c>
+      <c r="AX7" s="66">
+        <v>19.657799999999998</v>
+      </c>
+      <c r="AY7" s="66">
+        <v>16.694800000000001</v>
+      </c>
+      <c r="AZ7" s="64">
+        <v>18.322599999999998</v>
+      </c>
+      <c r="BA7" s="64">
+        <v>17.6691</v>
+      </c>
+      <c r="BB7" s="62">
+        <v>18.796900000000001</v>
+      </c>
+      <c r="BC7" s="62">
+        <v>18.5044</v>
+      </c>
+      <c r="BD7" s="62">
+        <v>19.011599999999998</v>
+      </c>
+      <c r="BE7" s="61">
+        <v>15.253500000000001</v>
+      </c>
+      <c r="BF7" s="61">
+        <v>20.154700000000002</v>
+      </c>
+      <c r="BG7" s="61">
+        <v>19.631799999999998</v>
+      </c>
+      <c r="BH7" s="61">
+        <v>17.756799999999998</v>
+      </c>
+      <c r="BI7" s="61">
+        <v>15.767700000000001</v>
+      </c>
+      <c r="BJ7" s="66">
+        <v>17.851599999999998</v>
+      </c>
+      <c r="BK7" s="64">
+        <v>14.3476</v>
+      </c>
+      <c r="BL7" s="64">
+        <v>15.9084</v>
+      </c>
+      <c r="BM7" s="64">
+        <v>15.198499999999999</v>
+      </c>
+      <c r="BN7" s="62">
+        <v>16.896000000000001</v>
+      </c>
+      <c r="BO7" s="62">
+        <v>19.630800000000001</v>
+      </c>
+      <c r="BP7" s="62">
+        <v>20.242200000000011</v>
+      </c>
+      <c r="BQ7" s="61">
+        <v>17.751899999999992</v>
+      </c>
+      <c r="BR7" s="61">
+        <v>19.636900000000026</v>
+      </c>
+      <c r="BS7" s="61">
+        <v>18.993399999999951</v>
+      </c>
+      <c r="BT7" s="61">
+        <v>19.062100000000015</v>
+      </c>
+      <c r="BU7" s="61">
+        <v>18.775499999999994</v>
+      </c>
+      <c r="BV7" s="66">
+        <v>20.148599999999998</v>
+      </c>
+      <c r="BW7" s="64">
+        <v>17.195100000000007</v>
+      </c>
+      <c r="BX7" s="64">
+        <v>19.281599999999997</v>
+      </c>
+      <c r="BY7" s="64">
+        <v>19.471899999999998</v>
+      </c>
+      <c r="BZ7" s="62">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="CA7" s="62">
+        <v>19.866600000000005</v>
+      </c>
+      <c r="CB7" s="62">
+        <v>21.0137</v>
+      </c>
+      <c r="CC7" s="61">
+        <v>20.835100000000011</v>
+      </c>
+      <c r="CD7" s="61">
+        <v>22.913899999999984</v>
+      </c>
+      <c r="CE7" s="61">
+        <v>20.544600000000003</v>
+      </c>
+      <c r="CF7" s="61">
+        <v>19.289800000000014</v>
+      </c>
+      <c r="CG7" s="61">
+        <v>18.030100000000004</v>
+      </c>
+      <c r="CH7" s="66">
+        <v>21.520400000000002</v>
+      </c>
+      <c r="CI7" s="64">
+        <v>18.652900000000002</v>
+      </c>
+      <c r="CJ7" s="64">
+        <v>20.518099999999997</v>
+      </c>
+      <c r="CK7" s="64">
+        <v>18.856499999999997</v>
+      </c>
+      <c r="CL7" s="62">
+        <v>21.975700000000003</v>
+      </c>
+      <c r="CM7" s="62">
+        <v>22.518699999999995</v>
+      </c>
+      <c r="CN7" s="62">
+        <v>23.617900000000006</v>
+      </c>
+      <c r="CO7" s="61">
+        <v>20.755799999999994</v>
+      </c>
+      <c r="CP7" s="61">
+        <v>22.517099999999999</v>
+      </c>
+      <c r="CQ7" s="61"/>
+      <c r="CR7" s="61"/>
+      <c r="CS7" s="61"/>
+    </row>
+    <row r="8" spans="1:97">
+      <c r="A8" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="63">
+        <v>89.03840000000001</v>
+      </c>
+      <c r="C8" s="63">
+        <v>82.67</v>
+      </c>
+      <c r="D8" s="64">
+        <v>94.397199999999998</v>
+      </c>
+      <c r="E8" s="63">
+        <v>88.945999999999998</v>
+      </c>
+      <c r="F8" s="62">
+        <v>98.305399999999992</v>
+      </c>
+      <c r="G8" s="62">
+        <v>99.376100000000008</v>
+      </c>
+      <c r="H8" s="62">
+        <v>84.08489999999999</v>
+      </c>
+      <c r="I8" s="62">
+        <v>86.688800000000001</v>
+      </c>
+      <c r="J8" s="63">
+        <v>83.57889999999999</v>
+      </c>
+      <c r="K8" s="61">
+        <v>86.651699999999991</v>
+      </c>
+      <c r="L8" s="63">
+        <v>78.806699999999992</v>
+      </c>
+      <c r="M8" s="62">
+        <v>83.322800000000001</v>
+      </c>
+      <c r="N8" s="63">
+        <v>70.311099999999996</v>
+      </c>
+      <c r="O8" s="63">
+        <v>72.929500000000004</v>
+      </c>
+      <c r="P8" s="64">
+        <v>100.6317</v>
+      </c>
+      <c r="Q8" s="63">
+        <v>91.300399999999996</v>
+      </c>
+      <c r="R8" s="62">
+        <v>91.543700000000001</v>
+      </c>
+      <c r="S8" s="62">
+        <v>89.846000000000004</v>
+      </c>
+      <c r="T8" s="62">
+        <v>89.839300000000009</v>
+      </c>
+      <c r="U8" s="63">
+        <v>89.62360000000001</v>
+      </c>
+      <c r="V8" s="63">
+        <v>87.036799999999999</v>
+      </c>
+      <c r="W8" s="61">
+        <v>82.30510000000001</v>
+      </c>
+      <c r="X8" s="63">
+        <v>61.8489</v>
+      </c>
+      <c r="Y8" s="62">
+        <v>67.595399999999998</v>
+      </c>
+      <c r="Z8" s="66">
+        <v>54.536499999999997</v>
+      </c>
+      <c r="AA8" s="66">
+        <v>53.257799999999989</v>
+      </c>
+      <c r="AB8" s="64">
+        <v>66.494100000000003</v>
+      </c>
+      <c r="AC8" s="64">
+        <v>61.205800000000018</v>
+      </c>
+      <c r="AD8" s="62">
+        <v>69.748899999999963</v>
+      </c>
+      <c r="AE8" s="62">
+        <v>75.35870000000007</v>
+      </c>
+      <c r="AF8" s="62">
+        <v>70.600299999999947</v>
+      </c>
+      <c r="AG8" s="63">
+        <v>70.861600000000038</v>
+      </c>
+      <c r="AH8" s="63">
+        <v>68.348700000000008</v>
+      </c>
+      <c r="AI8" s="61">
+        <v>75.373500000000007</v>
+      </c>
+      <c r="AJ8" s="63">
+        <v>65.714400000000026</v>
+      </c>
+      <c r="AK8" s="62">
+        <v>78.232699999999952</v>
+      </c>
+      <c r="AL8" s="66">
+        <v>69.67710000000001</v>
+      </c>
+      <c r="AM8" s="66">
+        <v>64.883699999999976</v>
+      </c>
+      <c r="AN8" s="64">
+        <v>72.647000000000006</v>
+      </c>
+      <c r="AO8" s="64">
+        <v>93.10860000000001</v>
+      </c>
+      <c r="AP8" s="62">
+        <v>80.162599999999941</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>46.938499999999998</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>44.631500000000003</v>
+      </c>
+      <c r="AS8" s="61">
+        <v>45.414400000000001</v>
+      </c>
+      <c r="AT8" s="61">
+        <v>46.085399999999936</v>
+      </c>
+      <c r="AU8" s="61">
+        <v>49.823299999999989</v>
+      </c>
+      <c r="AV8" s="61">
+        <v>49.737699999999997</v>
+      </c>
+      <c r="AW8" s="61">
+        <v>49.1691</v>
+      </c>
+      <c r="AX8" s="66">
+        <v>40.590300000000006</v>
+      </c>
+      <c r="AY8" s="66">
+        <v>33.5807</v>
+      </c>
+      <c r="AZ8" s="64">
+        <v>37.065800000000003</v>
+      </c>
+      <c r="BA8" s="64">
+        <v>38.844000000000001</v>
+      </c>
+      <c r="BB8" s="62">
+        <v>40.368300000000005</v>
+      </c>
+      <c r="BC8" s="62">
+        <v>43.580400000000004</v>
+      </c>
+      <c r="BD8" s="62">
+        <v>42.025500000000001</v>
+      </c>
+      <c r="BE8" s="61">
+        <v>43.911199999999994</v>
+      </c>
+      <c r="BF8" s="61">
+        <v>43.3371</v>
+      </c>
+      <c r="BG8" s="61">
+        <v>46.853099999999998</v>
+      </c>
+      <c r="BH8" s="61">
+        <v>45.213200000000001</v>
+      </c>
+      <c r="BI8" s="61">
+        <v>46.2746</v>
+      </c>
+      <c r="BJ8" s="66">
+        <v>43.730699999999999</v>
+      </c>
+      <c r="BK8" s="64">
+        <v>40.363099999999996</v>
+      </c>
+      <c r="BL8" s="64">
+        <v>45.0045</v>
+      </c>
+      <c r="BM8" s="64">
+        <v>41.819300000000005</v>
+      </c>
+      <c r="BN8" s="62">
+        <v>42.903300000000002</v>
+      </c>
+      <c r="BO8" s="62">
+        <v>44.604399999999998</v>
+      </c>
+      <c r="BP8" s="62">
+        <v>38.668599999999969</v>
+      </c>
+      <c r="BQ8" s="61">
+        <v>43.050100000000043</v>
+      </c>
+      <c r="BR8" s="61">
+        <v>46.554099999999949</v>
+      </c>
+      <c r="BS8" s="61">
+        <v>49.803900000000056</v>
+      </c>
+      <c r="BT8" s="61">
+        <v>51.729499999999973</v>
+      </c>
+      <c r="BU8" s="61">
+        <v>47.398599999999988</v>
+      </c>
+      <c r="BV8" s="66">
+        <v>41.5105</v>
+      </c>
+      <c r="BW8" s="64">
+        <v>38.920099999999998</v>
+      </c>
+      <c r="BX8" s="64">
+        <v>41.02470000000001</v>
+      </c>
+      <c r="BY8" s="64">
+        <v>40.330799999999968</v>
+      </c>
+      <c r="BZ8" s="62">
+        <v>42.8</v>
+      </c>
+      <c r="CA8" s="62">
+        <v>38.080100000000016</v>
+      </c>
+      <c r="CB8" s="62">
+        <v>34.238099999999974</v>
+      </c>
+      <c r="CC8" s="61">
+        <v>42.994799999999998</v>
+      </c>
+      <c r="CD8" s="61">
+        <v>44.230999999999995</v>
+      </c>
+      <c r="CE8" s="61">
+        <v>48.753099999999961</v>
+      </c>
+      <c r="CF8" s="61">
+        <v>46.830900000000042</v>
+      </c>
+      <c r="CG8" s="61">
+        <v>48.072300000000041</v>
+      </c>
+      <c r="CH8" s="66">
+        <v>42.727400000000003</v>
+      </c>
+      <c r="CI8" s="64">
+        <v>41.316699999999997</v>
+      </c>
+      <c r="CJ8" s="64">
+        <v>47.426900000000003</v>
+      </c>
+      <c r="CK8" s="64">
+        <v>46.86269999999999</v>
+      </c>
+      <c r="CL8" s="62">
+        <v>45.284599999999983</v>
+      </c>
+      <c r="CM8" s="62">
+        <v>49.300999999999988</v>
+      </c>
+      <c r="CN8" s="62">
+        <v>49.504100000000051</v>
+      </c>
+      <c r="CO8" s="61">
+        <v>47.557499999999948</v>
+      </c>
+      <c r="CP8" s="61">
+        <v>47.245400000000018</v>
+      </c>
+      <c r="CQ8" s="61"/>
+      <c r="CR8" s="61"/>
+      <c r="CS8" s="61"/>
+    </row>
+    <row r="9" spans="1:97">
+      <c r="A9" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="63">
+        <v>10.827099999999998</v>
+      </c>
+      <c r="C9" s="63">
+        <v>10.187200000000001</v>
+      </c>
+      <c r="D9" s="64">
+        <v>10.464499999999999</v>
+      </c>
+      <c r="E9" s="63">
+        <v>9.5337000000000014</v>
+      </c>
+      <c r="F9" s="62">
+        <v>9.8732000000000006</v>
+      </c>
+      <c r="G9" s="62">
+        <v>9.8849999999999998</v>
+      </c>
+      <c r="H9" s="62">
+        <v>9.8501000000000012</v>
+      </c>
+      <c r="I9" s="62">
+        <v>10.4801</v>
+      </c>
+      <c r="J9" s="63">
+        <v>9.6311</v>
+      </c>
+      <c r="K9" s="61">
+        <v>9.6433999999999997</v>
+      </c>
+      <c r="L9" s="63">
+        <v>10.2706</v>
+      </c>
+      <c r="M9" s="62">
+        <v>9.3787000000000003</v>
+      </c>
+      <c r="N9" s="63">
+        <v>10.234699999999998</v>
+      </c>
+      <c r="O9" s="63">
+        <v>9.1971999999999987</v>
+      </c>
+      <c r="P9" s="64">
+        <v>6.4013</v>
+      </c>
+      <c r="Q9" s="63">
+        <v>7.4907999999999992</v>
+      </c>
+      <c r="R9" s="62">
+        <v>4.8808999999999996</v>
+      </c>
+      <c r="S9" s="62">
+        <v>3.1738999999999997</v>
+      </c>
+      <c r="T9" s="62">
+        <v>2.5935999999999999</v>
+      </c>
+      <c r="U9" s="63">
+        <v>2.2496999999999998</v>
+      </c>
+      <c r="V9" s="63">
+        <v>1.9769000000000001</v>
+      </c>
+      <c r="W9" s="61">
+        <v>2.2340999999999998</v>
+      </c>
+      <c r="X9" s="63">
+        <v>2.2808000000000002</v>
+      </c>
+      <c r="Y9" s="62">
+        <v>2.2976000000000001</v>
+      </c>
+      <c r="Z9" s="66">
+        <v>2.2338</v>
+      </c>
+      <c r="AA9" s="66">
+        <v>3.6689999999999992</v>
+      </c>
+      <c r="AB9" s="64">
+        <v>5.3259999999999996</v>
+      </c>
+      <c r="AC9" s="64">
+        <v>5.2845000000000004</v>
+      </c>
+      <c r="AD9" s="62">
+        <v>4.8831000000000024</v>
+      </c>
+      <c r="AE9" s="62">
+        <v>3.9825999999999984</v>
+      </c>
+      <c r="AF9" s="62">
+        <v>3.0080999999999989</v>
+      </c>
+      <c r="AG9" s="63">
+        <v>2.6741000000000024</v>
+      </c>
+      <c r="AH9" s="63">
+        <v>2.3500999999999976</v>
+      </c>
+      <c r="AI9" s="61">
+        <v>2.1960000000000002</v>
+      </c>
+      <c r="AJ9" s="63">
+        <v>1.7100000000000073</v>
+      </c>
+      <c r="AK9" s="62">
+        <v>1.5998999999999941</v>
+      </c>
+      <c r="AL9" s="66">
+        <v>1.5062</v>
+      </c>
+      <c r="AM9" s="66">
+        <v>1.6775000000000002</v>
+      </c>
+      <c r="AN9" s="64">
+        <v>3.0594999999999994</v>
+      </c>
+      <c r="AO9" s="64">
+        <v>2.7469999999999999</v>
+      </c>
+      <c r="AP9" s="62">
+        <v>2.6137999999999995</v>
+      </c>
+      <c r="AQ9" s="62">
+        <v>2.387</v>
+      </c>
+      <c r="AR9" s="62">
+        <v>1.9596</v>
+      </c>
+      <c r="AS9" s="61">
+        <v>1.6744000000000001</v>
+      </c>
+      <c r="AT9" s="61">
+        <v>1.4595999999999982</v>
+      </c>
+      <c r="AU9" s="61">
+        <v>1.186300000000003</v>
+      </c>
+      <c r="AV9" s="61">
+        <v>0.96610000000000007</v>
+      </c>
+      <c r="AW9" s="61">
+        <v>0.96599999999999997</v>
+      </c>
+      <c r="AX9" s="66">
+        <v>0.90570000000000006</v>
+      </c>
+      <c r="AY9" s="66">
+        <v>0.79800000000000004</v>
+      </c>
+      <c r="AZ9" s="64">
+        <v>0.88090000000000002</v>
+      </c>
+      <c r="BA9" s="64">
+        <v>0.80359999999999998</v>
+      </c>
+      <c r="BB9" s="62">
+        <v>0.54670000000000007</v>
+      </c>
+      <c r="BC9" s="62">
+        <v>0.1701</v>
+      </c>
+      <c r="BD9" s="62">
+        <v>0.21409999999999998</v>
+      </c>
+      <c r="BE9" s="61">
+        <v>0.13519999999999999</v>
+      </c>
+      <c r="BF9" s="61">
+        <v>0.12840000000000001</v>
+      </c>
+      <c r="BG9" s="61">
+        <v>9.3099999999999988E-2</v>
+      </c>
+      <c r="BH9" s="61">
+        <v>0.4531</v>
+      </c>
+      <c r="BI9" s="61">
+        <v>1.6745000000000001</v>
+      </c>
+      <c r="BJ9" s="66">
+        <v>1.7504000000000002</v>
+      </c>
+      <c r="BK9" s="64">
+        <v>1.6377000000000002</v>
+      </c>
+      <c r="BL9" s="64">
+        <v>1.7844</v>
+      </c>
+      <c r="BM9" s="64">
+        <v>1.7124000000000001</v>
+      </c>
+      <c r="BN9" s="62">
+        <v>1.8226</v>
+      </c>
+      <c r="BO9" s="62">
+        <v>1.7737000000000001</v>
+      </c>
+      <c r="BP9" s="62">
+        <v>2.3538999999999994</v>
+      </c>
+      <c r="BQ9" s="61">
+        <v>3.3274000000000026</v>
+      </c>
+      <c r="BR9" s="61">
+        <v>3.2779999999999987</v>
+      </c>
+      <c r="BS9" s="61">
+        <v>3.2835000000000036</v>
+      </c>
+      <c r="BT9" s="61">
+        <v>3.1431999999999967</v>
+      </c>
+      <c r="BU9" s="61">
+        <v>3.5810999999999993</v>
+      </c>
+      <c r="BV9" s="66">
+        <v>4.7895000000000003</v>
+      </c>
+      <c r="BW9" s="64">
+        <v>4.3333999999999993</v>
+      </c>
+      <c r="BX9" s="64">
+        <v>4.7013000000000016</v>
+      </c>
+      <c r="BY9" s="64">
+        <v>4.4440999999999988</v>
+      </c>
+      <c r="BZ9" s="62">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="CA9" s="62">
+        <v>4.0832999999999977</v>
+      </c>
+      <c r="CB9" s="62">
+        <v>3.8831000000000024</v>
+      </c>
+      <c r="CC9" s="61">
+        <v>4.2090999999999994</v>
+      </c>
+      <c r="CD9" s="61">
+        <v>3.5694000000000017</v>
+      </c>
+      <c r="CE9" s="61">
+        <v>4.6516999999999982</v>
+      </c>
+      <c r="CF9" s="61">
+        <v>4.4596000000000018</v>
+      </c>
+      <c r="CG9" s="61">
+        <v>5.3202999999999889</v>
+      </c>
+      <c r="CH9" s="66">
+        <v>6.0868000000000002</v>
+      </c>
+      <c r="CI9" s="64">
+        <v>5.2019000000000002</v>
+      </c>
+      <c r="CJ9" s="64">
+        <v>4.9171999999999993</v>
+      </c>
+      <c r="CK9" s="64">
+        <v>5.7790999999999997</v>
+      </c>
+      <c r="CL9" s="62">
+        <v>4.8775000000000013</v>
+      </c>
+      <c r="CM9" s="62">
+        <v>4.061399999999999</v>
+      </c>
+      <c r="CN9" s="62">
+        <v>4.3897000000000013</v>
+      </c>
+      <c r="CO9" s="61">
+        <v>4.1968000000000032</v>
+      </c>
+      <c r="CP9" s="61">
+        <v>4.0960999999999927</v>
+      </c>
+      <c r="CQ9" s="61"/>
+      <c r="CR9" s="61"/>
+      <c r="CS9" s="61"/>
+    </row>
+    <row r="10" spans="1:97">
+      <c r="A10" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="63">
+        <v>12.362299999999999</v>
+      </c>
+      <c r="C10" s="63">
+        <v>12.4353</v>
+      </c>
+      <c r="D10" s="64">
+        <v>14.831100000000001</v>
+      </c>
+      <c r="E10" s="63">
+        <v>15.963899999999999</v>
+      </c>
+      <c r="F10" s="62">
+        <v>16.783900000000003</v>
+      </c>
+      <c r="G10" s="62">
+        <v>18.7378</v>
+      </c>
+      <c r="H10" s="62">
+        <v>16.0078</v>
+      </c>
+      <c r="I10" s="62">
+        <v>17.412800000000001</v>
+      </c>
+      <c r="J10" s="63">
+        <v>16.3948</v>
+      </c>
+      <c r="K10" s="61">
+        <v>13.699200000000001</v>
+      </c>
+      <c r="L10" s="63">
+        <v>13.298</v>
+      </c>
+      <c r="M10" s="62">
+        <v>13.568299999999999</v>
+      </c>
+      <c r="N10" s="63">
+        <v>13.331299999999999</v>
+      </c>
+      <c r="O10" s="63">
+        <v>12.4712</v>
+      </c>
+      <c r="P10" s="64">
+        <v>14.393900000000002</v>
+      </c>
+      <c r="Q10" s="63">
+        <v>15.865900000000002</v>
+      </c>
+      <c r="R10" s="62">
+        <v>17.446900000000003</v>
+      </c>
+      <c r="S10" s="62">
+        <v>19.857200000000002</v>
+      </c>
+      <c r="T10" s="62">
+        <v>15.818700000000002</v>
+      </c>
+      <c r="U10" s="63">
+        <v>17.312900000000003</v>
+      </c>
+      <c r="V10" s="63">
+        <v>17.473700000000001</v>
+      </c>
+      <c r="W10" s="61">
+        <v>14.0441</v>
+      </c>
+      <c r="X10" s="63">
+        <v>15.6755</v>
+      </c>
+      <c r="Y10" s="62">
+        <v>15.1594</v>
+      </c>
+      <c r="Z10" s="66">
+        <v>14.373700000000001</v>
+      </c>
+      <c r="AA10" s="66">
+        <v>14.417999999999996</v>
+      </c>
+      <c r="AB10" s="64">
+        <v>14.508200000000004</v>
+      </c>
+      <c r="AC10" s="64">
+        <v>16.0869</v>
+      </c>
+      <c r="AD10" s="62">
+        <v>18.284499999999987</v>
+      </c>
+      <c r="AE10" s="62">
+        <v>19.63270000000001</v>
+      </c>
+      <c r="AF10" s="62">
+        <v>17.287599999999998</v>
+      </c>
+      <c r="AG10" s="63">
+        <v>16.575799999999987</v>
+      </c>
+      <c r="AH10" s="63">
+        <v>16.239399999999989</v>
+      </c>
+      <c r="AI10" s="61">
+        <v>14.477600000000006</v>
+      </c>
+      <c r="AJ10" s="63">
+        <v>14.715399999999994</v>
+      </c>
+      <c r="AK10" s="62">
+        <v>17.288</v>
+      </c>
+      <c r="AL10" s="66">
+        <v>13.1685</v>
+      </c>
+      <c r="AM10" s="66">
+        <v>16.0838</v>
+      </c>
+      <c r="AN10" s="64">
+        <v>16.210000000000004</v>
+      </c>
+      <c r="AO10" s="64">
+        <v>16.230399999999999</v>
+      </c>
+      <c r="AP10" s="62">
+        <v>18.397100000000002</v>
+      </c>
+      <c r="AQ10" s="62">
+        <v>19.732800000000001</v>
+      </c>
+      <c r="AR10" s="62">
+        <v>16.0442</v>
+      </c>
+      <c r="AS10" s="61">
+        <v>16.160700000000002</v>
+      </c>
+      <c r="AT10" s="61">
+        <v>16.372400000000027</v>
+      </c>
+      <c r="AU10" s="61">
+        <v>14.706099999999976</v>
+      </c>
+      <c r="AV10" s="61">
+        <v>13.920999999999999</v>
+      </c>
+      <c r="AW10" s="61">
+        <v>12.857700000000001</v>
+      </c>
+      <c r="AX10" s="66">
+        <v>9.9262999999999995</v>
+      </c>
+      <c r="AY10" s="66">
+        <v>12.365399999999999</v>
+      </c>
+      <c r="AZ10" s="64">
+        <v>12.974</v>
+      </c>
+      <c r="BA10" s="64">
+        <v>14.144500000000001</v>
+      </c>
+      <c r="BB10" s="62">
+        <v>14.021600000000001</v>
+      </c>
+      <c r="BC10" s="62">
+        <v>16.2014</v>
+      </c>
+      <c r="BD10" s="62">
+        <v>14.381</v>
+      </c>
+      <c r="BE10" s="61">
+        <v>13.6279</v>
+      </c>
+      <c r="BF10" s="61">
+        <v>14.8017</v>
+      </c>
+      <c r="BG10" s="61">
+        <v>11.6205</v>
+      </c>
+      <c r="BH10" s="61">
+        <v>11.1106</v>
+      </c>
+      <c r="BI10" s="61">
+        <v>9.9945000000000004</v>
+      </c>
+      <c r="BJ10" s="66">
+        <v>9.718399999999999</v>
+      </c>
+      <c r="BK10" s="64">
+        <v>10.6144</v>
+      </c>
+      <c r="BL10" s="64">
+        <v>12.963700000000001</v>
+      </c>
+      <c r="BM10" s="64">
+        <v>12.617299999999998</v>
+      </c>
+      <c r="BN10" s="62">
+        <v>12.366700000000002</v>
+      </c>
+      <c r="BO10" s="62">
+        <v>13.068200000000001</v>
+      </c>
+      <c r="BP10" s="62">
+        <v>11.662000000000006</v>
+      </c>
+      <c r="BQ10" s="61">
+        <v>12.949799999999996</v>
+      </c>
+      <c r="BR10" s="61">
+        <v>13.164900000000017</v>
+      </c>
+      <c r="BS10" s="61">
+        <v>10.9559</v>
+      </c>
+      <c r="BT10" s="61">
+        <v>11.636600000000001</v>
+      </c>
+      <c r="BU10" s="61">
+        <v>10.530000000000001</v>
+      </c>
+      <c r="BV10" s="66">
+        <v>8.763399999999999</v>
+      </c>
+      <c r="BW10" s="64">
+        <v>10.359499999999999</v>
+      </c>
+      <c r="BX10" s="64">
+        <v>10.459199999999999</v>
+      </c>
+      <c r="BY10" s="64">
+        <v>11.136499999999998</v>
+      </c>
+      <c r="BZ10" s="62">
+        <v>10.5</v>
+      </c>
+      <c r="CA10" s="62">
+        <v>13.037599999999998</v>
+      </c>
+      <c r="CB10" s="62">
+        <v>11.245800000000003</v>
+      </c>
+      <c r="CC10" s="61">
+        <v>12.201999999999998</v>
+      </c>
+      <c r="CD10" s="61">
+        <v>13.166899999999998</v>
+      </c>
+      <c r="CE10" s="61">
+        <v>10.791499999999999</v>
+      </c>
+      <c r="CF10" s="61">
+        <v>11.310500000000005</v>
+      </c>
+      <c r="CG10" s="61">
+        <v>10.726800000000026</v>
+      </c>
+      <c r="CH10" s="66">
+        <v>9.3017000000000003</v>
+      </c>
+      <c r="CI10" s="64">
+        <v>9.9350999999999985</v>
+      </c>
+      <c r="CJ10" s="64">
+        <v>11.292900000000003</v>
+      </c>
+      <c r="CK10" s="64">
+        <v>13.466499999999993</v>
+      </c>
+      <c r="CL10" s="62">
+        <v>13.663499999999999</v>
+      </c>
+      <c r="CM10" s="62">
+        <v>15.098100000000009</v>
+      </c>
+      <c r="CN10" s="62">
+        <v>14.222800000000007</v>
+      </c>
+      <c r="CO10" s="61">
+        <v>13.604100000000003</v>
+      </c>
+      <c r="CP10" s="61">
+        <v>12.634599999999978</v>
+      </c>
+      <c r="CQ10" s="61"/>
+      <c r="CR10" s="61"/>
+      <c r="CS10" s="61"/>
+    </row>
+    <row r="11" spans="1:97">
+      <c r="A11" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="63">
+        <v>7.5087999999999999</v>
+      </c>
+      <c r="C11" s="63">
+        <v>6.3754</v>
+      </c>
+      <c r="D11" s="64">
+        <v>8.5033999999999992</v>
+      </c>
+      <c r="E11" s="63">
+        <v>11.493799999999998</v>
+      </c>
+      <c r="F11" s="62">
+        <v>11.573700000000001</v>
+      </c>
+      <c r="G11" s="62">
+        <v>14.2455</v>
+      </c>
+      <c r="H11" s="62">
+        <v>16.843</v>
+      </c>
+      <c r="I11" s="62">
+        <v>15.615</v>
+      </c>
+      <c r="J11" s="63">
+        <v>12.2712</v>
+      </c>
+      <c r="K11" s="61">
+        <v>10.3584</v>
+      </c>
+      <c r="L11" s="63">
+        <v>9.8341000000000012</v>
+      </c>
+      <c r="M11" s="62">
+        <v>9.9410000000000007</v>
+      </c>
+      <c r="N11" s="63">
+        <v>7.7065000000000001</v>
+      </c>
+      <c r="O11" s="63">
+        <v>6.6989000000000001</v>
+      </c>
+      <c r="P11" s="64">
+        <v>11.646099999999999</v>
+      </c>
+      <c r="Q11" s="63">
+        <v>11.8635</v>
+      </c>
+      <c r="R11" s="62">
+        <v>10.745799999999999</v>
+      </c>
+      <c r="S11" s="62">
+        <v>13.216299999999999</v>
+      </c>
+      <c r="T11" s="62">
+        <v>15.814500000000001</v>
+      </c>
+      <c r="U11" s="63">
+        <v>16.015499999999999</v>
+      </c>
+      <c r="V11" s="63">
+        <v>12.868</v>
+      </c>
+      <c r="W11" s="61">
+        <v>11.3003</v>
+      </c>
+      <c r="X11" s="63">
+        <v>9.8209999999999997</v>
+      </c>
+      <c r="Y11" s="62">
+        <v>9.6882000000000001</v>
+      </c>
+      <c r="Z11" s="66">
+        <v>8.0572999999999997</v>
+      </c>
+      <c r="AA11" s="66">
+        <v>8.7708999999999975</v>
+      </c>
+      <c r="AB11" s="64">
+        <v>11.428100000000002</v>
+      </c>
+      <c r="AC11" s="64">
+        <v>11.1388</v>
+      </c>
+      <c r="AD11" s="62">
+        <v>10.856</v>
+      </c>
+      <c r="AE11" s="62">
+        <v>15.577900000000001</v>
+      </c>
+      <c r="AF11" s="62">
+        <v>18.922000000000011</v>
+      </c>
+      <c r="AG11" s="63">
+        <v>18.034300000000002</v>
+      </c>
+      <c r="AH11" s="63">
+        <v>13.897899999999993</v>
+      </c>
+      <c r="AI11" s="61">
+        <v>10.365699999999997</v>
+      </c>
+      <c r="AJ11" s="63">
+        <v>10.429699999999983</v>
+      </c>
+      <c r="AK11" s="62">
+        <v>11.373100000000035</v>
+      </c>
+      <c r="AL11" s="66">
+        <v>9.4072000000000013</v>
+      </c>
+      <c r="AM11" s="66">
+        <v>7.6905000000000001</v>
+      </c>
+      <c r="AN11" s="64">
+        <v>9.6291999999999973</v>
+      </c>
+      <c r="AO11" s="64">
+        <v>10.971200000000001</v>
+      </c>
+      <c r="AP11" s="62">
+        <v>10.224199999999996</v>
+      </c>
+      <c r="AQ11" s="62">
+        <v>13.8804</v>
+      </c>
+      <c r="AR11" s="62">
+        <v>16.2242</v>
+      </c>
+      <c r="AS11" s="61">
+        <v>18.686599999999999</v>
+      </c>
+      <c r="AT11" s="61">
+        <v>13.673199999999994</v>
+      </c>
+      <c r="AU11" s="61">
+        <v>10.756199999999996</v>
+      </c>
+      <c r="AV11" s="61">
+        <v>9.1722000000000001</v>
+      </c>
+      <c r="AW11" s="61">
+        <v>9.4876000000000005</v>
+      </c>
+      <c r="AX11" s="66">
+        <v>7.9260999999999999</v>
+      </c>
+      <c r="AY11" s="66">
+        <v>6.7551999999999994</v>
+      </c>
+      <c r="AZ11" s="64">
+        <v>9.3071999999999999</v>
+      </c>
+      <c r="BA11" s="64">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="BB11" s="62">
+        <v>9.5137999999999998</v>
+      </c>
+      <c r="BC11" s="62">
+        <v>12.9346</v>
+      </c>
+      <c r="BD11" s="62">
+        <v>14.9876</v>
+      </c>
+      <c r="BE11" s="61">
+        <v>15.820799999999998</v>
+      </c>
+      <c r="BF11" s="61">
+        <v>14.115600000000001</v>
+      </c>
+      <c r="BG11" s="61">
+        <v>10.6279</v>
+      </c>
+      <c r="BH11" s="61">
+        <v>9.1914999999999996</v>
+      </c>
+      <c r="BI11" s="61">
+        <v>10.318700000000002</v>
+      </c>
+      <c r="BJ11" s="66">
+        <v>8.0777000000000001</v>
+      </c>
+      <c r="BK11" s="64">
+        <v>6.4065000000000003</v>
+      </c>
+      <c r="BL11" s="64">
+        <v>7.5964999999999998</v>
+      </c>
+      <c r="BM11" s="64">
+        <v>8.5485000000000007</v>
+      </c>
+      <c r="BN11" s="62">
+        <v>11.2668</v>
+      </c>
+      <c r="BO11" s="62">
+        <v>14.618399999999999</v>
+      </c>
+      <c r="BP11" s="62">
+        <v>18.504300000000008</v>
+      </c>
+      <c r="BQ11" s="61">
+        <v>14.534899999999993</v>
+      </c>
+      <c r="BR11" s="61">
+        <v>11.659500000000008</v>
+      </c>
+      <c r="BS11" s="61">
+        <v>8.2465999999999866</v>
+      </c>
+      <c r="BT11" s="61">
+        <v>7.1269999999999953</v>
+      </c>
+      <c r="BU11" s="61">
+        <v>7.0005000000000024</v>
+      </c>
+      <c r="BV11" s="66">
+        <v>4.6178999999999997</v>
+      </c>
+      <c r="BW11" s="64">
+        <v>4.1843999999999992</v>
+      </c>
+      <c r="BX11" s="64">
+        <v>6.2780000000000005</v>
+      </c>
+      <c r="BY11" s="64">
+        <v>6.6959999999999997</v>
+      </c>
+      <c r="BZ11" s="62">
+        <v>7</v>
+      </c>
+      <c r="CA11" s="62">
+        <v>10.6905</v>
+      </c>
+      <c r="CB11" s="62">
+        <v>13.810000000000002</v>
+      </c>
+      <c r="CC11" s="61">
+        <v>14.889999999999993</v>
+      </c>
+      <c r="CD11" s="61">
+        <v>11.376500000000007</v>
+      </c>
+      <c r="CE11" s="61">
+        <v>7.3278999999999854</v>
+      </c>
+      <c r="CF11" s="61">
+        <v>7.2180000000000035</v>
+      </c>
+      <c r="CG11" s="61">
+        <v>8.670100000000005</v>
+      </c>
+      <c r="CH11" s="66">
+        <v>5.7831000000000001</v>
+      </c>
+      <c r="CI11" s="64">
+        <v>6.1520000000000001</v>
+      </c>
+      <c r="CJ11" s="64">
+        <v>8.309099999999999</v>
+      </c>
+      <c r="CK11" s="64">
+        <v>9.3003999999999998</v>
+      </c>
+      <c r="CL11" s="62">
+        <v>8.4558</v>
+      </c>
+      <c r="CM11" s="62">
+        <v>11.441099999999999</v>
+      </c>
+      <c r="CN11" s="62">
+        <v>14.450000000000003</v>
+      </c>
+      <c r="CO11" s="61">
+        <v>14.122199999999999</v>
+      </c>
+      <c r="CP11" s="61">
+        <v>11.354699999999994</v>
+      </c>
+      <c r="CQ11" s="61"/>
+      <c r="CR11" s="61"/>
+      <c r="CS11" s="61"/>
+    </row>
+    <row r="12" spans="1:97">
+      <c r="A12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="I12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="J12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="K12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="L12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="M12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="N12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="O12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="P12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="R12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="S12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="T12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="U12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="V12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="W12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="X12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ12" s="66">
+        <v>36.425199999999997</v>
+      </c>
+      <c r="AR12" s="66">
+        <v>29.1493</v>
+      </c>
+      <c r="AS12" s="61">
+        <v>32.907499999999999</v>
+      </c>
+      <c r="AT12" s="61">
+        <v>31.204200000000014</v>
+      </c>
+      <c r="AU12" s="61">
+        <v>33.497200000000014</v>
+      </c>
+      <c r="AV12" s="61">
+        <v>35.028400000000005</v>
+      </c>
+      <c r="AW12" s="61">
+        <v>34.910400000000003</v>
+      </c>
+      <c r="AX12" s="66">
+        <v>26.216000000000001</v>
+      </c>
+      <c r="AY12" s="66">
+        <v>31.614999999999998</v>
+      </c>
+      <c r="AZ12" s="66">
+        <v>31.609500000000001</v>
+      </c>
+      <c r="BA12" s="66">
+        <v>33.063400000000001</v>
+      </c>
+      <c r="BB12" s="66">
+        <v>29.385000000000002</v>
+      </c>
+      <c r="BC12" s="66">
+        <v>32.261600000000001</v>
+      </c>
+      <c r="BD12" s="66">
+        <v>25.697700000000001</v>
+      </c>
+      <c r="BE12" s="61">
+        <v>25.307599999999997</v>
+      </c>
+      <c r="BF12" s="61">
+        <v>26.014700000000001</v>
+      </c>
+      <c r="BG12" s="61">
+        <v>27.681699999999999</v>
+      </c>
+      <c r="BH12" s="61">
+        <v>26.926400000000001</v>
+      </c>
+      <c r="BI12" s="61">
+        <v>25.662200000000002</v>
+      </c>
+      <c r="BJ12" s="66">
+        <v>26.494800000000001</v>
+      </c>
+      <c r="BK12" s="64">
+        <v>25.8687</v>
+      </c>
+      <c r="BL12" s="66">
+        <v>27.0016</v>
+      </c>
+      <c r="BM12" s="66">
+        <v>26.2818</v>
+      </c>
+      <c r="BN12" s="66">
+        <v>29.091900000000003</v>
+      </c>
+      <c r="BO12" s="66">
+        <v>28.4955</v>
+      </c>
+      <c r="BP12" s="66">
+        <v>26.057700000000011</v>
+      </c>
+      <c r="BQ12" s="61">
+        <v>27.169399999999996</v>
+      </c>
+      <c r="BR12" s="61">
+        <v>29.416800000000023</v>
+      </c>
+      <c r="BS12" s="61">
+        <v>29.285199999999946</v>
+      </c>
+      <c r="BT12" s="61">
+        <v>27.011600000000044</v>
+      </c>
+      <c r="BU12" s="61">
+        <v>27.656999999999982</v>
+      </c>
+      <c r="BV12" s="66">
+        <v>25.193800000000003</v>
+      </c>
+      <c r="BW12" s="64">
+        <v>28.661900000000003</v>
+      </c>
+      <c r="BX12" s="66">
+        <v>27.089699999999986</v>
+      </c>
+      <c r="BY12" s="66">
+        <v>29.787100000000009</v>
+      </c>
+      <c r="BZ12" s="66">
+        <v>27</v>
+      </c>
+      <c r="CA12" s="66">
+        <v>28.008800000000008</v>
+      </c>
+      <c r="CB12" s="66">
+        <v>27.987200000000001</v>
+      </c>
+      <c r="CC12" s="61">
+        <v>29.770600000000002</v>
+      </c>
+      <c r="CD12" s="61">
+        <v>30.153199999999998</v>
+      </c>
+      <c r="CE12" s="61">
+        <v>25.752699999999976</v>
+      </c>
+      <c r="CF12" s="61">
+        <v>24.93650000000008</v>
+      </c>
+      <c r="CG12" s="61">
+        <v>27.469399999999951</v>
+      </c>
+      <c r="CH12" s="66">
+        <v>25.608700000000002</v>
+      </c>
+      <c r="CI12" s="64">
+        <v>30.821399999999993</v>
+      </c>
+      <c r="CJ12" s="66">
+        <v>28.943700000000007</v>
+      </c>
+      <c r="CK12" s="66">
+        <v>30.583099999999988</v>
+      </c>
+      <c r="CL12" s="66">
+        <v>29.028100000000023</v>
+      </c>
+      <c r="CM12" s="66">
+        <v>28.849799999999988</v>
+      </c>
+      <c r="CN12" s="66">
+        <v>29.975200000000001</v>
+      </c>
+      <c r="CO12" s="61">
+        <v>30.676600000000008</v>
+      </c>
+      <c r="CP12" s="61">
+        <v>35.72829999999999</v>
+      </c>
+      <c r="CQ12" s="61"/>
+      <c r="CR12" s="61"/>
+      <c r="CS12" s="61"/>
+    </row>
+    <row r="13" spans="1:97">
+      <c r="A13" s="49" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="63">
+        <v>59.219300000000004</v>
+      </c>
+      <c r="C13" s="63">
+        <v>52.4116</v>
+      </c>
+      <c r="D13" s="64">
+        <v>59.795699999999997</v>
+      </c>
+      <c r="E13" s="63">
+        <v>61.770900000000005</v>
+      </c>
+      <c r="F13" s="62">
+        <v>63.2896</v>
+      </c>
+      <c r="G13" s="62">
+        <v>63.9604</v>
+      </c>
+      <c r="H13" s="62">
+        <v>62.915599999999998</v>
+      </c>
+      <c r="I13" s="62">
+        <v>65.689399999999992</v>
+      </c>
+      <c r="J13" s="63">
+        <v>66.090299999999999</v>
+      </c>
+      <c r="K13" s="61">
+        <v>63.848800000000004</v>
+      </c>
+      <c r="L13" s="63">
+        <v>63.139600000000002</v>
+      </c>
+      <c r="M13" s="62">
+        <v>65.845500000000001</v>
+      </c>
+      <c r="N13" s="63">
+        <v>53.365699999999997</v>
+      </c>
+      <c r="O13" s="63">
+        <v>47.633099999999999</v>
+      </c>
+      <c r="P13" s="64">
+        <v>53.51250000000001</v>
+      </c>
+      <c r="Q13" s="63">
+        <v>55.182400000000001</v>
+      </c>
+      <c r="R13" s="62">
+        <v>60.443599999999996</v>
+      </c>
+      <c r="S13" s="62">
+        <v>59.020099999999999</v>
+      </c>
+      <c r="T13" s="62">
+        <v>59.273600000000002</v>
+      </c>
+      <c r="U13" s="63">
+        <v>62.451800000000006</v>
+      </c>
+      <c r="V13" s="63">
+        <v>51.749099999999999</v>
+      </c>
+      <c r="W13" s="61">
+        <v>52.578300000000006</v>
+      </c>
+      <c r="X13" s="63">
+        <v>52.435400000000001</v>
+      </c>
+      <c r="Y13" s="62">
+        <v>56.617699999999999</v>
+      </c>
+      <c r="Z13" s="66">
+        <v>52.216999999999999</v>
+      </c>
+      <c r="AA13" s="66">
+        <v>47.412500000000016</v>
+      </c>
+      <c r="AB13" s="64">
+        <v>58.130099999999992</v>
+      </c>
+      <c r="AC13" s="64">
+        <v>55.562599999999975</v>
+      </c>
+      <c r="AD13" s="62">
+        <v>56.943900000000049</v>
+      </c>
+      <c r="AE13" s="62">
+        <v>56.678099999999979</v>
+      </c>
+      <c r="AF13" s="62">
+        <v>57.874500000000012</v>
+      </c>
+      <c r="AG13" s="63">
+        <v>58.452600000000032</v>
+      </c>
+      <c r="AH13" s="63">
+        <v>56.291699999999935</v>
+      </c>
+      <c r="AI13" s="61">
+        <v>53.569900000000025</v>
+      </c>
+      <c r="AJ13" s="63">
+        <v>47.840499999999999</v>
+      </c>
+      <c r="AK13" s="62">
+        <v>49.925799999999931</v>
+      </c>
+      <c r="AL13" s="66">
+        <v>46.241199999999999</v>
+      </c>
+      <c r="AM13" s="66">
+        <v>44.826400000000007</v>
+      </c>
+      <c r="AN13" s="64">
+        <v>53.142199999999981</v>
+      </c>
+      <c r="AO13" s="64">
+        <v>49.091900000000003</v>
+      </c>
+      <c r="AP13" s="62">
+        <v>52.465299999999985</v>
+      </c>
+      <c r="AQ13" s="62">
+        <v>57.920199999999994</v>
+      </c>
+      <c r="AR13" s="62">
+        <v>60.738999999999997</v>
+      </c>
+      <c r="AS13" s="61">
+        <v>59.376300000000001</v>
+      </c>
+      <c r="AT13" s="61">
+        <v>57.936000000000035</v>
+      </c>
+      <c r="AU13" s="61">
+        <v>58.902200000000015</v>
+      </c>
+      <c r="AV13" s="61">
+        <v>57.751800000000003</v>
+      </c>
+      <c r="AW13" s="61">
+        <v>62.784099999999995</v>
+      </c>
+      <c r="AX13" s="66">
+        <v>53.014300000000006</v>
+      </c>
+      <c r="AY13" s="66">
+        <v>51.225099999999998</v>
+      </c>
+      <c r="AZ13" s="64">
+        <v>56.502400000000002</v>
+      </c>
+      <c r="BA13" s="64">
+        <v>55.695</v>
+      </c>
+      <c r="BB13" s="62">
+        <v>56.2956</v>
+      </c>
+      <c r="BC13" s="62">
+        <v>53.7149</v>
+      </c>
+      <c r="BD13" s="62">
+        <v>57.747</v>
+      </c>
+      <c r="BE13" s="61">
+        <v>57.618699999999997</v>
+      </c>
+      <c r="BF13" s="61">
+        <v>56.214100000000002</v>
+      </c>
+      <c r="BG13" s="61">
+        <v>58.259800000000006</v>
+      </c>
+      <c r="BH13" s="61">
+        <v>56.655900000000003</v>
+      </c>
+      <c r="BI13" s="61">
+        <v>58.984300000000005</v>
+      </c>
+      <c r="BJ13" s="66">
+        <v>53.229800000000004</v>
+      </c>
+      <c r="BK13" s="64">
+        <v>52.155500000000004</v>
+      </c>
+      <c r="BL13" s="64">
+        <v>56.942500000000003</v>
+      </c>
+      <c r="BM13" s="64">
+        <v>52.648099999999999</v>
+      </c>
+      <c r="BN13" s="62">
+        <v>53.358400000000003</v>
+      </c>
+      <c r="BO13" s="62">
+        <v>53.060300000000005</v>
+      </c>
+      <c r="BP13" s="62">
+        <v>54.038499999999942</v>
+      </c>
+      <c r="BQ13" s="61">
+        <v>54.175000000000011</v>
+      </c>
+      <c r="BR13" s="61">
+        <v>48.842000000000041</v>
+      </c>
+      <c r="BS13" s="61">
+        <v>48.503499999999917</v>
+      </c>
+      <c r="BT13" s="61">
+        <v>46.995099999999979</v>
+      </c>
+      <c r="BU13" s="61">
+        <v>51.088600000000156</v>
+      </c>
+      <c r="BV13" s="66">
+        <v>50.601099999999995</v>
+      </c>
+      <c r="BW13" s="64">
+        <v>41.905700000000003</v>
+      </c>
+      <c r="BX13" s="64">
+        <v>46.816900000000004</v>
+      </c>
+      <c r="BY13" s="64">
+        <v>54.3733</v>
+      </c>
+      <c r="BZ13" s="62">
+        <v>54.2</v>
+      </c>
+      <c r="CA13" s="62">
+        <v>56.042100000000033</v>
+      </c>
+      <c r="CB13" s="62">
+        <v>54.984800000000007</v>
+      </c>
+      <c r="CC13" s="61">
+        <v>54.429899999999918</v>
+      </c>
+      <c r="CD13" s="61">
+        <v>50.697800000000086</v>
+      </c>
+      <c r="CE13" s="61">
+        <v>51.942299999999932</v>
+      </c>
+      <c r="CF13" s="61">
+        <v>52.127999999999929</v>
+      </c>
+      <c r="CG13" s="61">
+        <v>59.825500000000034</v>
+      </c>
+      <c r="CH13" s="66">
+        <v>50.6785</v>
+      </c>
+      <c r="CI13" s="64">
+        <v>47.040899999999993</v>
+      </c>
+      <c r="CJ13" s="64">
+        <v>51.5441</v>
+      </c>
+      <c r="CK13" s="64">
+        <v>50.065499999999986</v>
+      </c>
+      <c r="CL13" s="62">
+        <v>54.232200000000034</v>
+      </c>
+      <c r="CM13" s="62">
+        <v>56.597000000000008</v>
+      </c>
+      <c r="CN13" s="62">
+        <v>59.305499999999995</v>
+      </c>
+      <c r="CO13" s="61">
+        <v>58.849799999999959</v>
+      </c>
+      <c r="CP13" s="61">
+        <v>53.929500000000019</v>
+      </c>
+      <c r="CQ13" s="61"/>
+      <c r="CR13" s="61"/>
+      <c r="CS13" s="61"/>
+    </row>
+    <row r="14" spans="1:97">
+      <c r="A14" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="63">
+        <v>44.4069</v>
+      </c>
+      <c r="C14" s="63">
+        <v>41.994199999999999</v>
+      </c>
+      <c r="D14" s="64">
+        <v>70.301299999999998</v>
+      </c>
+      <c r="E14" s="63">
+        <v>61.920999999999999</v>
+      </c>
+      <c r="F14" s="62">
+        <v>54.247</v>
+      </c>
+      <c r="G14" s="62">
+        <v>57.2303</v>
+      </c>
+      <c r="H14" s="62">
+        <v>57.676400000000001</v>
+      </c>
+      <c r="I14" s="62">
+        <v>61.981499999999997</v>
+      </c>
+      <c r="J14" s="63">
+        <v>52.003500000000003</v>
+      </c>
+      <c r="K14" s="61">
+        <v>37.851099999999995</v>
+      </c>
+      <c r="L14" s="63">
+        <v>49.8917</v>
+      </c>
+      <c r="M14" s="62">
+        <v>54.3337</v>
+      </c>
+      <c r="N14" s="63">
+        <v>41.586700000000008</v>
+      </c>
+      <c r="O14" s="63">
+        <v>39.719700000000003</v>
+      </c>
+      <c r="P14" s="64">
+        <v>67.888999999999996</v>
+      </c>
+      <c r="Q14" s="63">
+        <v>60.846800000000002</v>
+      </c>
+      <c r="R14" s="62">
+        <v>53.380600000000001</v>
+      </c>
+      <c r="S14" s="62">
+        <v>59.109100000000005</v>
+      </c>
+      <c r="T14" s="62">
+        <v>60.460999999999999</v>
+      </c>
+      <c r="U14" s="63">
+        <v>63.917900000000003</v>
+      </c>
+      <c r="V14" s="63">
+        <v>52.3354</v>
+      </c>
+      <c r="W14" s="61">
+        <v>30.407</v>
+      </c>
+      <c r="X14" s="63">
+        <v>42.553400000000003</v>
+      </c>
+      <c r="Y14" s="62">
+        <v>44.129800000000003</v>
+      </c>
+      <c r="Z14" s="66">
+        <v>32.616900000000001</v>
+      </c>
+      <c r="AA14" s="66">
+        <v>31.577299999999994</v>
+      </c>
+      <c r="AB14" s="64">
+        <v>60.843699999999998</v>
+      </c>
+      <c r="AC14" s="64">
+        <v>54.679600000000008</v>
+      </c>
+      <c r="AD14" s="62">
+        <v>49.120399999999997</v>
+      </c>
+      <c r="AE14" s="62">
+        <v>56.375000000000028</v>
+      </c>
+      <c r="AF14" s="62">
+        <v>59.296799999999905</v>
+      </c>
+      <c r="AG14" s="63">
+        <v>58.450700000000012</v>
+      </c>
+      <c r="AH14" s="63">
+        <v>47.72180000000003</v>
+      </c>
+      <c r="AI14" s="61">
+        <v>40.021299999999989</v>
+      </c>
+      <c r="AJ14" s="63">
+        <v>52.58479999999993</v>
+      </c>
+      <c r="AK14" s="62">
+        <v>55.969600000000092</v>
+      </c>
+      <c r="AL14" s="66">
+        <v>40.599899999999998</v>
+      </c>
+      <c r="AM14" s="66">
+        <v>33.421399999999998</v>
+      </c>
+      <c r="AN14" s="64">
+        <v>60.234099999999991</v>
+      </c>
+      <c r="AO14" s="64">
+        <v>52.874600000000001</v>
+      </c>
+      <c r="AP14" s="62">
+        <v>51.888800000000003</v>
+      </c>
+      <c r="AQ14" s="62">
+        <v>55.607399999999998</v>
+      </c>
+      <c r="AR14" s="62">
+        <v>55.6571</v>
+      </c>
+      <c r="AS14" s="61">
+        <v>54.594000000000001</v>
+      </c>
+      <c r="AT14" s="61">
+        <v>45.220300000000009</v>
+      </c>
+      <c r="AU14" s="61">
+        <v>33.066799999999986</v>
+      </c>
+      <c r="AV14" s="61">
+        <v>46.413800000000002</v>
+      </c>
+      <c r="AW14" s="61">
+        <v>43.986499999999999</v>
+      </c>
+      <c r="AX14" s="66">
+        <v>28.2089</v>
+      </c>
+      <c r="AY14" s="66">
+        <v>32.633299999999998</v>
+      </c>
+      <c r="AZ14" s="64">
+        <v>29.341799999999999</v>
+      </c>
+      <c r="BA14" s="64">
+        <v>25.772099999999998</v>
+      </c>
+      <c r="BB14" s="62">
+        <v>29.002500000000001</v>
+      </c>
+      <c r="BC14" s="62">
+        <v>27.558700000000002</v>
+      </c>
+      <c r="BD14" s="62">
+        <v>27.964200000000002</v>
+      </c>
+      <c r="BE14" s="61">
+        <v>28.867900000000002</v>
+      </c>
+      <c r="BF14" s="61">
+        <v>28.691200000000002</v>
+      </c>
+      <c r="BG14" s="61">
+        <v>30.779599999999999</v>
+      </c>
+      <c r="BH14" s="61">
+        <v>34.116399999999999</v>
+      </c>
+      <c r="BI14" s="61">
+        <v>36.540900000000001</v>
+      </c>
+      <c r="BJ14" s="66">
+        <v>35.614200000000004</v>
+      </c>
+      <c r="BK14" s="64">
+        <v>30.978999999999999</v>
+      </c>
+      <c r="BL14" s="64">
+        <v>37.989199999999997</v>
+      </c>
+      <c r="BM14" s="64">
+        <v>33.245400000000004</v>
+      </c>
+      <c r="BN14" s="62">
+        <v>25.427</v>
+      </c>
+      <c r="BO14" s="62">
+        <v>28.739000000000001</v>
+      </c>
+      <c r="BP14" s="62">
+        <v>33.18889999999999</v>
+      </c>
+      <c r="BQ14" s="61">
+        <v>34.474800000000045</v>
+      </c>
+      <c r="BR14" s="61">
+        <v>33.915900000000022</v>
+      </c>
+      <c r="BS14" s="61">
+        <v>33.318499999999915</v>
+      </c>
+      <c r="BT14" s="61">
+        <v>33.85390000000001</v>
+      </c>
+      <c r="BU14" s="61">
+        <v>31.412900000000036</v>
+      </c>
+      <c r="BV14" s="66">
+        <v>33.270699999999998</v>
+      </c>
+      <c r="BW14" s="64">
+        <v>25.198</v>
+      </c>
+      <c r="BX14" s="64">
+        <v>28.343299999999999</v>
+      </c>
+      <c r="BY14" s="64">
+        <v>34.878500000000003</v>
+      </c>
+      <c r="BZ14" s="62">
+        <v>35.4</v>
+      </c>
+      <c r="CA14" s="62">
+        <v>33.353499999999997</v>
+      </c>
+      <c r="CB14" s="62">
+        <v>32.197300000000013</v>
+      </c>
+      <c r="CC14" s="61">
+        <v>32.694400000000002</v>
+      </c>
+      <c r="CD14" s="61">
+        <v>32.674200000000013</v>
+      </c>
+      <c r="CE14" s="61">
+        <v>31.15850000000006</v>
+      </c>
+      <c r="CF14" s="61">
+        <v>34.209399999999903</v>
+      </c>
+      <c r="CG14" s="61">
+        <v>39.965400000000102</v>
+      </c>
+      <c r="CH14" s="66">
+        <v>31.465799999999998</v>
+      </c>
+      <c r="CI14" s="64">
+        <v>29.3261</v>
+      </c>
+      <c r="CJ14" s="64">
+        <v>34.685400000000001</v>
+      </c>
+      <c r="CK14" s="64">
+        <v>35.720999999999989</v>
+      </c>
+      <c r="CL14" s="62">
+        <v>29.430499999999995</v>
+      </c>
+      <c r="CM14" s="62">
+        <v>37.6096</v>
+      </c>
+      <c r="CN14" s="62">
+        <v>29.054100000000005</v>
+      </c>
+      <c r="CO14" s="61">
+        <v>27.045999999999992</v>
+      </c>
+      <c r="CP14" s="61">
+        <v>26.156400000000048</v>
+      </c>
+      <c r="CQ14" s="61"/>
+      <c r="CR14" s="61"/>
+      <c r="CS14" s="61"/>
+    </row>
+    <row r="15" spans="1:97">
+      <c r="A15" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="63">
+        <v>0.58129999999999993</v>
+      </c>
+      <c r="C15" s="63">
+        <v>0.59360000000000002</v>
+      </c>
+      <c r="D15" s="64">
+        <v>0.49819999999999998</v>
+      </c>
+      <c r="E15" s="63">
+        <v>0.69779999999999998</v>
+      </c>
+      <c r="F15" s="62">
+        <v>0.754</v>
+      </c>
+      <c r="G15" s="62">
+        <v>0.75839999999999996</v>
+      </c>
+      <c r="H15" s="62">
+        <v>0.80570000000000008</v>
+      </c>
+      <c r="I15" s="62">
+        <v>0.80889999999999995</v>
+      </c>
+      <c r="J15" s="63">
+        <v>0.88579999999999992</v>
+      </c>
+      <c r="K15" s="61">
+        <v>0.76860000000000006</v>
+      </c>
+      <c r="L15" s="63">
+        <v>0.68789999999999996</v>
+      </c>
+      <c r="M15" s="62">
+        <v>0.68929999999999991</v>
+      </c>
+      <c r="N15" s="63">
+        <v>0.28870000000000001</v>
+      </c>
+      <c r="O15" s="63">
+        <v>0.31430000000000002</v>
+      </c>
+      <c r="P15" s="64">
+        <v>0.32239999999999996</v>
+      </c>
+      <c r="Q15" s="63">
+        <v>0.53179999999999994</v>
+      </c>
+      <c r="R15" s="62">
+        <v>0.58640000000000003</v>
+      </c>
+      <c r="S15" s="62">
+        <v>0.65160000000000007</v>
+      </c>
+      <c r="T15" s="62">
+        <v>0.91770000000000007</v>
+      </c>
+      <c r="U15" s="63">
+        <v>0.9457000000000001</v>
+      </c>
+      <c r="V15" s="63">
+        <v>1.0161</v>
+      </c>
+      <c r="W15" s="61">
+        <v>0.69720000000000004</v>
+      </c>
+      <c r="X15" s="63">
+        <v>0.61370000000000002</v>
+      </c>
+      <c r="Y15" s="62">
+        <v>0.68059999999999998</v>
+      </c>
+      <c r="Z15" s="66">
+        <v>0.37460000000000004</v>
+      </c>
+      <c r="AA15" s="66">
+        <v>0.39969999999999994</v>
+      </c>
+      <c r="AB15" s="64">
+        <v>0.41329999999999995</v>
+      </c>
+      <c r="AC15" s="64">
+        <v>0.6241000000000001</v>
+      </c>
+      <c r="AD15" s="62">
+        <v>0.67920000000000003</v>
+      </c>
+      <c r="AE15" s="62">
+        <v>0.74859999999999993</v>
+      </c>
+      <c r="AF15" s="62">
+        <v>0.80329999999999968</v>
+      </c>
+      <c r="AG15" s="63">
+        <v>0.83099999999999952</v>
+      </c>
+      <c r="AH15" s="63">
+        <v>0.87520000000000042</v>
+      </c>
+      <c r="AI15" s="61">
+        <v>0.78110000000000035</v>
+      </c>
+      <c r="AJ15" s="63">
+        <v>0.69310000000000038</v>
+      </c>
+      <c r="AK15" s="62">
+        <v>0.69859999999999944</v>
+      </c>
+      <c r="AL15" s="66">
+        <v>0.3579</v>
+      </c>
+      <c r="AM15" s="66">
+        <v>0.39300000000000002</v>
+      </c>
+      <c r="AN15" s="64">
+        <v>0.4225000000000001</v>
+      </c>
+      <c r="AO15" s="64">
+        <v>0.66070000000000007</v>
+      </c>
+      <c r="AP15" s="62">
+        <v>0.71730000000000027</v>
+      </c>
+      <c r="AQ15" s="62">
+        <v>0.78720000000000001</v>
+      </c>
+      <c r="AR15" s="62">
+        <v>0.82850000000000001</v>
+      </c>
+      <c r="AS15" s="61">
+        <v>0.83810000000000007</v>
+      </c>
+      <c r="AT15" s="61">
+        <v>0.88179999999999925</v>
+      </c>
+      <c r="AU15" s="61">
+        <v>0.79130000000000023</v>
+      </c>
+      <c r="AV15" s="61">
+        <v>0.70150000000000001</v>
+      </c>
+      <c r="AW15" s="61">
+        <v>0.71489999999999998</v>
+      </c>
+      <c r="AX15" s="66">
+        <v>0.28749999999999998</v>
+      </c>
+      <c r="AY15" s="66">
+        <v>0.3377</v>
+      </c>
+      <c r="AZ15" s="64">
+        <v>0.3422</v>
+      </c>
+      <c r="BA15" s="64">
+        <v>0.58410000000000006</v>
+      </c>
+      <c r="BB15" s="62">
+        <v>0.63739999999999997</v>
+      </c>
+      <c r="BC15" s="62">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="BD15" s="62">
+        <v>0.79020000000000001</v>
+      </c>
+      <c r="BE15" s="61">
+        <v>0.77460000000000007</v>
+      </c>
+      <c r="BF15" s="61">
+        <v>0.85070000000000001</v>
+      </c>
+      <c r="BG15" s="61">
+        <v>0.75739999999999996</v>
+      </c>
+      <c r="BH15" s="61">
+        <v>0.6653</v>
+      </c>
+      <c r="BI15" s="61">
+        <v>0.73209999999999997</v>
+      </c>
+      <c r="BJ15" s="66">
+        <v>0.30760000000000004</v>
+      </c>
+      <c r="BK15" s="64">
+        <v>0.30869999999999997</v>
+      </c>
+      <c r="BL15" s="64">
+        <v>0.3286</v>
+      </c>
+      <c r="BM15" s="64">
+        <v>0.58839999999999992</v>
+      </c>
+      <c r="BN15" s="62">
+        <v>0.62050000000000005</v>
+      </c>
+      <c r="BO15" s="62">
+        <v>0.78320000000000001</v>
+      </c>
+      <c r="BP15" s="62">
+        <v>0.7972999999999999</v>
+      </c>
+      <c r="BQ15" s="61">
+        <v>0.78470000000000084</v>
+      </c>
+      <c r="BR15" s="61">
+        <v>0.8631000000000002</v>
+      </c>
+      <c r="BS15" s="61">
+        <v>0.74769999999999914</v>
+      </c>
+      <c r="BT15" s="61">
+        <v>0.67110000000000003</v>
+      </c>
+      <c r="BU15" s="61">
+        <v>0.6958000000000002</v>
+      </c>
+      <c r="BV15" s="66">
+        <v>0.25900000000000001</v>
+      </c>
+      <c r="BW15" s="64">
+        <v>0.35670000000000002</v>
+      </c>
+      <c r="BX15" s="64">
+        <v>0.42720000000000014</v>
+      </c>
+      <c r="BY15" s="64">
+        <v>0.68169999999999975</v>
+      </c>
+      <c r="BZ15" s="62">
+        <v>0.7</v>
+      </c>
+      <c r="CA15" s="62">
+        <v>0.8378000000000001</v>
+      </c>
+      <c r="CB15" s="62">
+        <v>0.8089000000000004</v>
+      </c>
+      <c r="CC15" s="61">
+        <v>0.85079999999999956</v>
+      </c>
+      <c r="CD15" s="61">
+        <v>0.92520000000000024</v>
+      </c>
+      <c r="CE15" s="61">
+        <v>0.81040000000000045</v>
+      </c>
+      <c r="CF15" s="61">
+        <v>0.78149999999999942</v>
+      </c>
+      <c r="CG15" s="61">
+        <v>0.63700000000000134</v>
+      </c>
+      <c r="CH15" s="66">
+        <v>0.38730000000000003</v>
+      </c>
+      <c r="CI15" s="64">
+        <v>0.44619999999999999</v>
+      </c>
+      <c r="CJ15" s="64">
+        <v>0.45709999999999995</v>
+      </c>
+      <c r="CK15" s="64">
+        <v>0.69499999999999984</v>
+      </c>
+      <c r="CL15" s="62">
+        <v>0.76090000000000035</v>
+      </c>
+      <c r="CM15" s="62">
+        <v>0.84439999999999982</v>
+      </c>
+      <c r="CN15" s="62">
+        <v>0.82379999999999987</v>
+      </c>
+      <c r="CO15" s="61">
+        <v>0.86160000000000014</v>
+      </c>
+      <c r="CP15" s="61">
+        <v>0.91469999999999985</v>
+      </c>
+      <c r="CQ15" s="61"/>
+      <c r="CR15" s="61"/>
+      <c r="CS15" s="61"/>
+    </row>
+    <row r="16" spans="1:97">
+      <c r="A16" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="63">
+        <v>0.78290000000000004</v>
+      </c>
+      <c r="C16" s="63">
+        <v>0.6573</v>
+      </c>
+      <c r="D16" s="64">
+        <v>0.79139999999999999</v>
+      </c>
+      <c r="E16" s="63">
+        <v>0.80840000000000001</v>
+      </c>
+      <c r="F16" s="62">
+        <v>0.78320000000000001</v>
+      </c>
+      <c r="G16" s="62">
+        <v>0.79870000000000008</v>
+      </c>
+      <c r="H16" s="62">
+        <v>0.82889999999999997</v>
+      </c>
+      <c r="I16" s="62">
+        <v>0.7883</v>
+      </c>
+      <c r="J16" s="63">
+        <v>0.77390000000000003</v>
+      </c>
+      <c r="K16" s="61">
+        <v>0.77670000000000006</v>
+      </c>
+      <c r="L16" s="63">
+        <v>0.7782</v>
+      </c>
+      <c r="M16" s="62">
+        <v>0.76739999999999997</v>
+      </c>
+      <c r="N16" s="63">
+        <v>0.75790000000000013</v>
+      </c>
+      <c r="O16" s="63">
+        <v>3.1899999999999998E-2</v>
+      </c>
+      <c r="P16" s="64">
+        <v>4.0400000000000005E-2</v>
+      </c>
+      <c r="Q16" s="63">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="R16" s="62">
+        <v>5.8099999999999999E-2</v>
+      </c>
+      <c r="S16" s="62">
+        <v>9.8699999999999996E-2</v>
+      </c>
+      <c r="T16" s="62">
+        <v>9.9699999999999997E-2</v>
+      </c>
+      <c r="U16" s="63">
+        <v>6.3100000000000003E-2</v>
+      </c>
+      <c r="V16" s="63">
+        <v>7.3700000000000002E-2</v>
+      </c>
+      <c r="W16" s="61">
+        <v>7.4099999999999999E-2</v>
+      </c>
+      <c r="X16" s="63">
+        <v>5.3200000000000004E-2</v>
+      </c>
+      <c r="Y16" s="62">
+        <v>4.24E-2</v>
+      </c>
+      <c r="Z16" s="66">
+        <v>3.2899999999999999E-2</v>
+      </c>
+      <c r="AA16" s="66">
+        <v>3.1899999999999998E-2</v>
+      </c>
+      <c r="AB16" s="64">
+        <v>4.0400000000000005E-2</v>
+      </c>
+      <c r="AC16" s="64">
+        <v>5.7999999999999989E-2</v>
+      </c>
+      <c r="AD16" s="62">
+        <v>5.8099999999999992E-2</v>
+      </c>
+      <c r="AE16" s="62">
+        <v>9.8700000000000024E-2</v>
+      </c>
+      <c r="AF16" s="62">
+        <v>9.9699999999999955E-2</v>
+      </c>
+      <c r="AG16" s="63">
+        <v>6.7699999999999982E-2</v>
+      </c>
+      <c r="AH16" s="63">
+        <v>6.9099999999999995E-2</v>
+      </c>
+      <c r="AI16" s="61">
+        <v>7.4100000000000027E-2</v>
+      </c>
+      <c r="AJ16" s="63">
+        <v>5.3200000000000046E-2</v>
+      </c>
+      <c r="AK16" s="62">
+        <v>4.2399999999999979E-2</v>
+      </c>
+      <c r="AL16" s="66">
+        <v>3.2899999999999999E-2</v>
+      </c>
+      <c r="AM16" s="66">
+        <v>3.49E-2</v>
+      </c>
+      <c r="AN16" s="64">
+        <v>4.3400000000000008E-2</v>
+      </c>
+      <c r="AO16" s="64">
+        <v>6.08E-2</v>
+      </c>
+      <c r="AP16" s="62">
+        <v>6.0899999999999982E-2</v>
+      </c>
+      <c r="AQ16" s="62">
+        <v>0.10150000000000001</v>
+      </c>
+      <c r="AR16" s="62">
+        <v>0.10249999999999999</v>
+      </c>
+      <c r="AS16" s="61">
+        <v>7.0499999999999993E-2</v>
+      </c>
+      <c r="AT16" s="61">
+        <v>7.1899999999999964E-2</v>
+      </c>
+      <c r="AU16" s="61">
+        <v>7.5600000000000028E-2</v>
+      </c>
+      <c r="AV16" s="61">
+        <v>5.4700000000000006E-2</v>
+      </c>
+      <c r="AW16" s="61">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="AX16" s="66">
+        <v>2.9899999999999999E-2</v>
+      </c>
+      <c r="AY16" s="66">
+        <v>3.1899999999999998E-2</v>
+      </c>
+      <c r="AZ16" s="64">
+        <v>4.1700000000000001E-2</v>
+      </c>
+      <c r="BA16" s="64">
+        <v>5.7799999999999997E-2</v>
+      </c>
+      <c r="BB16" s="62">
+        <v>5.7599999999999998E-2</v>
+      </c>
+      <c r="BC16" s="62">
+        <v>9.7299999999999998E-2</v>
+      </c>
+      <c r="BD16" s="62">
+        <v>9.3299999999999994E-2</v>
+      </c>
+      <c r="BE16" s="61">
+        <v>6.1600000000000002E-2</v>
+      </c>
+      <c r="BF16" s="61">
+        <v>6.2700000000000006E-2</v>
+      </c>
+      <c r="BG16" s="61">
+        <v>6.88E-2</v>
+      </c>
+      <c r="BH16" s="61">
+        <v>4.8399999999999999E-2</v>
+      </c>
+      <c r="BI16" s="61">
+        <v>4.1200000000000001E-2</v>
+      </c>
+      <c r="BJ16" s="66">
+        <v>3.3700000000000001E-2</v>
+      </c>
+      <c r="BK16" s="64">
+        <v>2.81E-2</v>
+      </c>
+      <c r="BL16" s="64">
+        <v>4.1599999999999998E-2</v>
+      </c>
+      <c r="BM16" s="64">
+        <v>5.7799999999999997E-2</v>
+      </c>
+      <c r="BN16" s="62">
+        <v>5.7599999999999998E-2</v>
+      </c>
+      <c r="BO16" s="62">
+        <v>9.7299999999999998E-2</v>
+      </c>
+      <c r="BP16" s="62">
+        <v>9.3399999999999983E-2</v>
+      </c>
+      <c r="BQ16" s="61">
+        <v>6.4100000000000046E-2</v>
+      </c>
+      <c r="BR16" s="61">
+        <v>6.2700000000000089E-2</v>
+      </c>
+      <c r="BS16" s="61">
+        <v>6.899999999999995E-2</v>
+      </c>
+      <c r="BT16" s="61">
+        <v>4.8499999999999988E-2</v>
+      </c>
+      <c r="BU16" s="61">
+        <v>4.1099999999999914E-2</v>
+      </c>
+      <c r="BV16" s="66">
+        <v>3.0199999999999998E-2</v>
+      </c>
+      <c r="BW16" s="64">
+        <v>2.5900000000000006E-2</v>
+      </c>
+      <c r="BX16" s="64">
+        <v>3.7899999999999996E-2</v>
+      </c>
+      <c r="BY16" s="64">
+        <v>5.2199999999999996E-2</v>
+      </c>
+      <c r="BZ16" s="62">
+        <v>0.1</v>
+      </c>
+      <c r="CA16" s="62">
+        <v>8.7999999999999967E-2</v>
+      </c>
+      <c r="CB16" s="62">
+        <v>8.7800000000000045E-2</v>
+      </c>
+      <c r="CC16" s="61">
+        <v>5.8199999999999974E-2</v>
+      </c>
+      <c r="CD16" s="61">
+        <v>5.7300000000000018E-2</v>
+      </c>
+      <c r="CE16" s="61">
+        <v>6.3900000000000068E-2</v>
+      </c>
+      <c r="CF16" s="61">
+        <v>4.4799999999999951E-2</v>
+      </c>
+      <c r="CG16" s="61">
+        <v>3.9999999999999925E-2</v>
+      </c>
+      <c r="CH16" s="66">
+        <v>2.7800000000000002E-2</v>
+      </c>
+      <c r="CI16" s="64">
+        <v>2.3900000000000001E-2</v>
+      </c>
+      <c r="CJ16" s="64">
+        <v>3.5099999999999999E-2</v>
+      </c>
+      <c r="CK16" s="64">
+        <v>4.8200000000000007E-2</v>
+      </c>
+      <c r="CL16" s="62">
+        <v>5.0099999999999978E-2</v>
+      </c>
+      <c r="CM16" s="62">
+        <v>8.8500000000000023E-2</v>
+      </c>
+      <c r="CN16" s="62">
+        <v>8.6000000000000021E-2</v>
+      </c>
+      <c r="CO16" s="61">
+        <v>5.8099999999999985E-2</v>
+      </c>
+      <c r="CP16" s="61">
+        <v>6.4000000000000057E-2</v>
+      </c>
+      <c r="CQ16" s="61"/>
+      <c r="CR16" s="61"/>
+      <c r="CS16" s="61"/>
+    </row>
+    <row r="17" spans="1:97">
+      <c r="A17" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="66">
+        <v>17.131699999999999</v>
+      </c>
+      <c r="C17" s="63">
+        <v>16.581</v>
+      </c>
+      <c r="D17" s="64">
+        <v>19.203200000000002</v>
+      </c>
+      <c r="E17" s="63">
+        <v>20.4999</v>
+      </c>
+      <c r="F17" s="62">
+        <v>21.971</v>
+      </c>
+      <c r="G17" s="62">
+        <v>22.429200000000002</v>
+      </c>
+      <c r="H17" s="62">
+        <v>22.3932</v>
+      </c>
+      <c r="I17" s="62">
+        <v>22.997</v>
+      </c>
+      <c r="J17" s="63">
+        <v>23.738499999999998</v>
+      </c>
+      <c r="K17" s="61">
+        <v>21.7226</v>
+      </c>
+      <c r="L17" s="63">
+        <v>20.525599999999997</v>
+      </c>
+      <c r="M17" s="62">
+        <v>18.886200000000002</v>
+      </c>
+      <c r="N17" s="66">
+        <v>18.343499999999999</v>
+      </c>
+      <c r="O17" s="63">
+        <v>18.2805</v>
+      </c>
+      <c r="P17" s="64">
+        <v>20.2715</v>
+      </c>
+      <c r="Q17" s="63">
+        <v>20.828099999999999</v>
+      </c>
+      <c r="R17" s="62">
+        <v>21.491700000000002</v>
+      </c>
+      <c r="S17" s="62">
+        <v>22.670400000000001</v>
+      </c>
+      <c r="T17" s="62">
+        <v>24.237500000000001</v>
+      </c>
+      <c r="U17" s="63">
+        <v>24.1236</v>
+      </c>
+      <c r="V17" s="67">
+        <v>23.045900000000003</v>
+      </c>
+      <c r="W17" s="67">
+        <v>20.280200000000001</v>
+      </c>
+      <c r="X17" s="67">
+        <v>20.677799999999998</v>
+      </c>
+      <c r="Y17" s="67">
+        <v>19.639500000000002</v>
+      </c>
+      <c r="Z17" s="66">
+        <v>19.152099999999997</v>
+      </c>
+      <c r="AA17" s="66">
+        <v>17.237400000000001</v>
+      </c>
+      <c r="AB17" s="64">
+        <v>19.001200000000004</v>
+      </c>
+      <c r="AC17" s="64">
+        <v>20.881799999999995</v>
+      </c>
+      <c r="AD17" s="62">
+        <v>23.706200000000013</v>
+      </c>
+      <c r="AE17" s="62">
+        <v>23.868099999999977</v>
+      </c>
+      <c r="AF17" s="62">
+        <v>25.091299999999976</v>
+      </c>
+      <c r="AG17" s="63">
+        <v>24.541000000000029</v>
+      </c>
+      <c r="AH17" s="67">
+        <v>24.043399999999991</v>
+      </c>
+      <c r="AI17" s="67">
+        <v>20.384000000000029</v>
+      </c>
+      <c r="AJ17" s="67">
+        <v>18.617299999999958</v>
+      </c>
+      <c r="AK17" s="67">
+        <v>17.884400000000024</v>
+      </c>
+      <c r="AL17" s="66">
+        <v>18.6052</v>
+      </c>
+      <c r="AM17" s="66">
+        <v>16.439299999999999</v>
+      </c>
+      <c r="AN17" s="64">
+        <v>18.709799999999994</v>
+      </c>
+      <c r="AO17" s="64">
+        <v>20.901700000000002</v>
+      </c>
+      <c r="AP17" s="62">
+        <v>20.292200000000008</v>
+      </c>
+      <c r="AQ17" s="62">
+        <v>21.162099999999999</v>
+      </c>
+      <c r="AR17" s="62">
+        <v>22.709</v>
+      </c>
+      <c r="AS17" s="61">
+        <v>23.348599999999998</v>
+      </c>
+      <c r="AT17" s="61">
+        <v>21.412100000000038</v>
+      </c>
+      <c r="AU17" s="61">
+        <v>18.51149999999997</v>
+      </c>
+      <c r="AV17" s="61">
+        <v>17.9984</v>
+      </c>
+      <c r="AW17" s="61">
+        <v>17.788499999999999</v>
+      </c>
+      <c r="AX17" s="66">
+        <v>16.233799999999999</v>
+      </c>
+      <c r="AY17" s="66">
+        <v>15.161</v>
+      </c>
+      <c r="AZ17" s="64">
+        <v>17.1388</v>
+      </c>
+      <c r="BA17" s="64">
+        <v>17.298999999999999</v>
+      </c>
+      <c r="BB17" s="62">
+        <v>17.224400000000003</v>
+      </c>
+      <c r="BC17" s="62">
+        <v>18.089099999999998</v>
+      </c>
+      <c r="BD17" s="62">
+        <v>18.809099999999997</v>
+      </c>
+      <c r="BE17" s="61">
+        <v>18.6311</v>
+      </c>
+      <c r="BF17" s="61">
+        <v>17.8353</v>
+      </c>
+      <c r="BG17" s="61">
+        <v>16.596799999999998</v>
+      </c>
+      <c r="BH17" s="61">
+        <v>14.092499999999999</v>
+      </c>
+      <c r="BI17" s="61">
+        <v>15.766299999999999</v>
+      </c>
+      <c r="BJ17" s="66">
+        <v>16.000699999999998</v>
+      </c>
+      <c r="BK17" s="64">
+        <v>15.3247</v>
+      </c>
+      <c r="BL17" s="64">
+        <v>16.6311</v>
+      </c>
+      <c r="BM17" s="64">
+        <v>16.7471</v>
+      </c>
+      <c r="BN17" s="62">
+        <v>17.414000000000001</v>
+      </c>
+      <c r="BO17" s="62">
+        <v>18.8324</v>
+      </c>
+      <c r="BP17" s="62">
+        <v>18.654699999999991</v>
+      </c>
+      <c r="BQ17" s="61">
+        <v>18.689800000000005</v>
+      </c>
+      <c r="BR17" s="61">
+        <v>18.071899999999971</v>
+      </c>
+      <c r="BS17" s="61">
+        <v>16.535500000000013</v>
+      </c>
+      <c r="BT17" s="61">
+        <v>15.899199999999979</v>
+      </c>
+      <c r="BU17" s="61">
+        <v>14.834900000000033</v>
+      </c>
+      <c r="BV17" s="66">
+        <v>15.255100000000001</v>
+      </c>
+      <c r="BW17" s="64">
+        <v>13.505100000000001</v>
+      </c>
+      <c r="BX17" s="64">
+        <v>14.773700000000002</v>
+      </c>
+      <c r="BY17" s="64">
+        <v>16.6327</v>
+      </c>
+      <c r="BZ17" s="62">
+        <v>16.2</v>
+      </c>
+      <c r="CA17" s="62">
+        <v>16.69959999999999</v>
+      </c>
+      <c r="CB17" s="62">
+        <v>18.734200000000001</v>
+      </c>
+      <c r="CC17" s="61">
+        <v>18.887799999999999</v>
+      </c>
+      <c r="CD17" s="61">
+        <v>17.628399999999999</v>
+      </c>
+      <c r="CE17" s="61">
+        <v>16.372399999999999</v>
+      </c>
+      <c r="CF17" s="61">
+        <v>17.111400000000003</v>
+      </c>
+      <c r="CG17" s="61">
+        <v>17.274299999999982</v>
+      </c>
+      <c r="CH17" s="66">
+        <v>16.8446</v>
+      </c>
+      <c r="CI17" s="64">
+        <v>14.9879</v>
+      </c>
+      <c r="CJ17" s="64">
+        <v>15.709099999999996</v>
+      </c>
+      <c r="CK17" s="64">
+        <v>15.815900000000006</v>
+      </c>
+      <c r="CL17" s="62">
+        <v>17.224000000000004</v>
+      </c>
+      <c r="CM17" s="62">
+        <v>18.853099999999998</v>
+      </c>
+      <c r="CN17" s="62">
+        <v>18.871399999999994</v>
+      </c>
+      <c r="CO17" s="61">
+        <v>18.8643</v>
+      </c>
+      <c r="CP17" s="61">
+        <v>18.021100000000018</v>
+      </c>
+      <c r="CQ17" s="61"/>
+      <c r="CR17" s="61"/>
+      <c r="CS17" s="61"/>
+    </row>
+    <row r="18" spans="1:97">
+      <c r="A18" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="66">
+        <v>58.628299999999996</v>
+      </c>
+      <c r="C18" s="63">
+        <v>53.443199999999997</v>
+      </c>
+      <c r="D18" s="64">
+        <v>59.018500000000003</v>
+      </c>
+      <c r="E18" s="63">
+        <v>65.322199999999995</v>
+      </c>
+      <c r="F18" s="62">
+        <v>70.363500000000002</v>
+      </c>
+      <c r="G18" s="62">
+        <v>80.044800000000009</v>
+      </c>
+      <c r="H18" s="62">
+        <v>89.585899999999995</v>
+      </c>
+      <c r="I18" s="62">
+        <v>79.866100000000003</v>
+      </c>
+      <c r="J18" s="63">
+        <v>71.594200000000001</v>
+      </c>
+      <c r="K18" s="61">
+        <v>59.533499999999997</v>
+      </c>
+      <c r="L18" s="63">
+        <v>60.792199999999994</v>
+      </c>
+      <c r="M18" s="62">
+        <v>54.741599999999998</v>
+      </c>
+      <c r="N18" s="66">
+        <v>51.3416</v>
+      </c>
+      <c r="O18" s="63">
+        <v>41.390900000000002</v>
+      </c>
+      <c r="P18" s="64">
+        <v>41.928799999999995</v>
+      </c>
+      <c r="Q18" s="63">
+        <v>51.390800000000006</v>
+      </c>
+      <c r="R18" s="62">
+        <v>55.041800000000002</v>
+      </c>
+      <c r="S18" s="62">
+        <v>70.381600000000006</v>
+      </c>
+      <c r="T18" s="62">
+        <v>80.899600000000007</v>
+      </c>
+      <c r="U18" s="63">
+        <v>66.342100000000002</v>
+      </c>
+      <c r="V18" s="63">
+        <v>42.854099999999995</v>
+      </c>
+      <c r="W18" s="61">
+        <v>22.702900000000003</v>
+      </c>
+      <c r="X18" s="63">
+        <v>17.4359</v>
+      </c>
+      <c r="Y18" s="62">
+        <v>16.733400000000003</v>
+      </c>
+      <c r="Z18" s="66">
+        <v>18.427400000000002</v>
+      </c>
+      <c r="AA18" s="66">
+        <v>18.751799999999996</v>
+      </c>
+      <c r="AB18" s="64">
+        <v>23.554099999999998</v>
+      </c>
+      <c r="AC18" s="64">
+        <v>36.986700000000006</v>
+      </c>
+      <c r="AD18" s="62">
+        <v>48.238200000000013</v>
+      </c>
+      <c r="AE18" s="62">
+        <v>62.621000000000002</v>
+      </c>
+      <c r="AF18" s="62">
+        <v>71.676099999999963</v>
+      </c>
+      <c r="AG18" s="63">
+        <v>61.380700000000012</v>
+      </c>
+      <c r="AH18" s="63">
+        <v>56.258899999999983</v>
+      </c>
+      <c r="AI18" s="61">
+        <v>49.823</v>
+      </c>
+      <c r="AJ18" s="63">
+        <v>50.451999999999941</v>
+      </c>
+      <c r="AK18" s="62">
+        <v>54.811100000000032</v>
+      </c>
+      <c r="AL18" s="66">
+        <v>54.964700000000001</v>
+      </c>
+      <c r="AM18" s="66">
+        <v>46.4602</v>
+      </c>
+      <c r="AN18" s="64">
+        <v>53.045200000000008</v>
+      </c>
+      <c r="AO18" s="64">
+        <v>59.219499999999996</v>
+      </c>
+      <c r="AP18" s="62">
+        <v>61.589499999999958</v>
+      </c>
+      <c r="AQ18" s="62">
+        <v>70.293999999999997</v>
+      </c>
+      <c r="AR18" s="62">
+        <v>83.433000000000007</v>
+      </c>
+      <c r="AS18" s="61">
+        <v>70.544499999999999</v>
+      </c>
+      <c r="AT18" s="61">
+        <v>60.357300000000066</v>
+      </c>
+      <c r="AU18" s="61">
+        <v>50.061099999999975</v>
+      </c>
+      <c r="AV18" s="61">
+        <v>48.334900000000005</v>
+      </c>
+      <c r="AW18" s="61">
+        <v>47.418099999999995</v>
+      </c>
+      <c r="AX18" s="66">
+        <v>42.865199999999994</v>
+      </c>
+      <c r="AY18" s="66">
+        <v>39.820399999999999</v>
+      </c>
+      <c r="AZ18" s="64">
+        <v>43.195800000000006</v>
+      </c>
+      <c r="BA18" s="64">
+        <v>48.301199999999994</v>
+      </c>
+      <c r="BB18" s="62">
+        <v>51.580199999999998</v>
+      </c>
+      <c r="BC18" s="62">
+        <v>54.114899999999999</v>
+      </c>
+      <c r="BD18" s="62">
+        <v>54.432300000000005</v>
+      </c>
+      <c r="BE18" s="61">
+        <v>55.1539</v>
+      </c>
+      <c r="BF18" s="61">
+        <v>48.158499999999997</v>
+      </c>
+      <c r="BG18" s="61">
+        <v>43.3748</v>
+      </c>
+      <c r="BH18" s="61">
+        <v>41.853199999999994</v>
+      </c>
+      <c r="BI18" s="61">
+        <v>42.832599999999999</v>
+      </c>
+      <c r="BJ18" s="66">
+        <v>41.454999999999998</v>
+      </c>
+      <c r="BK18" s="64">
+        <v>45.002300000000005</v>
+      </c>
+      <c r="BL18" s="64">
+        <v>49.356300000000005</v>
+      </c>
+      <c r="BM18" s="64">
+        <v>49.099199999999996</v>
+      </c>
+      <c r="BN18" s="62">
+        <v>51.500300000000003</v>
+      </c>
+      <c r="BO18" s="62">
+        <v>56.233699999999999</v>
+      </c>
+      <c r="BP18" s="62">
+        <v>58.261099999999999</v>
+      </c>
+      <c r="BQ18" s="61">
+        <v>53.762499999999989</v>
+      </c>
+      <c r="BR18" s="61">
+        <v>51.78389999999996</v>
+      </c>
+      <c r="BS18" s="61">
+        <v>47.959400000000016</v>
+      </c>
+      <c r="BT18" s="61">
+        <v>47.351999999999919</v>
+      </c>
+      <c r="BU18" s="61">
+        <v>48.441500000000019</v>
+      </c>
+      <c r="BV18" s="66">
+        <v>47.326999999999998</v>
+      </c>
+      <c r="BW18" s="64">
+        <v>44.265400000000014</v>
+      </c>
+      <c r="BX18" s="64">
+        <v>49.072999999999993</v>
+      </c>
+      <c r="BY18" s="64">
+        <v>52.808800000000019</v>
+      </c>
+      <c r="BZ18" s="62">
+        <v>57.3</v>
+      </c>
+      <c r="CA18" s="62">
+        <v>59.281499999999994</v>
+      </c>
+      <c r="CB18" s="62">
+        <v>63.008600000000058</v>
+      </c>
+      <c r="CC18" s="61">
+        <v>55.266699999999958</v>
+      </c>
+      <c r="CD18" s="61">
+        <v>53.204900000000009</v>
+      </c>
+      <c r="CE18" s="61">
+        <v>48.543799999999862</v>
+      </c>
+      <c r="CF18" s="61">
+        <v>46.107300000000237</v>
+      </c>
+      <c r="CG18" s="61">
+        <v>53.911399999999844</v>
+      </c>
+      <c r="CH18" s="66">
+        <v>51.932400000000001</v>
+      </c>
+      <c r="CI18" s="64">
+        <v>42.9709</v>
+      </c>
+      <c r="CJ18" s="64">
+        <v>52.547799999999995</v>
+      </c>
+      <c r="CK18" s="64">
+        <v>54.130600000000015</v>
+      </c>
+      <c r="CL18" s="62">
+        <v>59.851200000000006</v>
+      </c>
+      <c r="CM18" s="62">
+        <v>66.023099999999999</v>
+      </c>
+      <c r="CN18" s="62">
+        <v>65.828399999999988</v>
+      </c>
+      <c r="CO18" s="61">
+        <v>63.407800000000009</v>
+      </c>
+      <c r="CP18" s="61">
+        <v>56.230199999999911</v>
+      </c>
+      <c r="CQ18" s="61"/>
+      <c r="CR18" s="61"/>
+      <c r="CS18" s="61"/>
+    </row>
+    <row r="19" spans="1:97">
+      <c r="A19" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="61">
+        <v>11.514899999999999</v>
+      </c>
+      <c r="C19" s="63">
+        <v>11.841799999999999</v>
+      </c>
+      <c r="D19" s="64">
+        <v>17.005200000000002</v>
+      </c>
+      <c r="E19" s="63">
+        <v>17.679099999999998</v>
+      </c>
+      <c r="F19" s="62">
+        <v>19.435400000000001</v>
+      </c>
+      <c r="G19" s="62">
+        <v>19.520499999999998</v>
+      </c>
+      <c r="H19" s="62">
+        <v>17.827200000000001</v>
+      </c>
+      <c r="I19" s="62">
+        <v>16.444599999999998</v>
+      </c>
+      <c r="J19" s="63">
+        <v>14.0259</v>
+      </c>
+      <c r="K19" s="61">
+        <v>14.4282</v>
+      </c>
+      <c r="L19" s="63">
+        <v>14.166700000000001</v>
+      </c>
+      <c r="M19" s="62">
+        <v>14.493399999999999</v>
+      </c>
+      <c r="N19" s="61">
+        <v>12.7553</v>
+      </c>
+      <c r="O19" s="63">
+        <v>13.0085</v>
+      </c>
+      <c r="P19" s="64">
+        <v>18.242599999999999</v>
+      </c>
+      <c r="Q19" s="63">
+        <v>21.1907</v>
+      </c>
+      <c r="R19" s="62">
+        <v>23.2881</v>
+      </c>
+      <c r="S19" s="62">
+        <v>22.016300000000005</v>
+      </c>
+      <c r="T19" s="62">
+        <v>20.365500000000001</v>
+      </c>
+      <c r="U19" s="63">
+        <v>18.998200000000001</v>
+      </c>
+      <c r="V19" s="63">
+        <v>17.531099999999999</v>
+      </c>
+      <c r="W19" s="61">
+        <v>17.798099999999998</v>
+      </c>
+      <c r="X19" s="63">
+        <v>15.7979</v>
+      </c>
+      <c r="Y19" s="62">
+        <v>15.415700000000001</v>
+      </c>
+      <c r="Z19" s="61">
+        <v>14.817600000000001</v>
+      </c>
+      <c r="AA19" s="61">
+        <v>15.633300000000002</v>
+      </c>
+      <c r="AB19" s="64">
+        <v>20.909799999999997</v>
+      </c>
+      <c r="AC19" s="64">
+        <v>21.679900000000007</v>
+      </c>
+      <c r="AD19" s="62">
+        <v>22.94159999999999</v>
+      </c>
+      <c r="AE19" s="62">
+        <v>21.750599999999991</v>
+      </c>
+      <c r="AF19" s="62">
+        <v>20.437600000000018</v>
+      </c>
+      <c r="AG19" s="63">
+        <v>20.123800000000017</v>
+      </c>
+      <c r="AH19" s="63">
+        <v>17.912599999999969</v>
+      </c>
+      <c r="AI19" s="61">
+        <v>17.440200000000011</v>
+      </c>
+      <c r="AJ19" s="63">
+        <v>15.994999999999999</v>
+      </c>
+      <c r="AK19" s="62">
+        <v>17.207399999999993</v>
+      </c>
+      <c r="AL19" s="61">
+        <v>16.537399999999998</v>
+      </c>
+      <c r="AM19" s="61">
+        <v>18.5303</v>
+      </c>
+      <c r="AN19" s="64">
+        <v>23.504000000000001</v>
+      </c>
+      <c r="AO19" s="64">
+        <v>24.571400000000001</v>
+      </c>
+      <c r="AP19" s="62">
+        <v>25.548400000000001</v>
+      </c>
+      <c r="AQ19" s="62">
+        <v>22.877800000000001</v>
+      </c>
+      <c r="AR19" s="62">
+        <v>21.222999999999999</v>
+      </c>
+      <c r="AS19" s="61">
+        <v>22.1876</v>
+      </c>
+      <c r="AT19" s="61">
+        <v>19.706799999999987</v>
+      </c>
+      <c r="AU19" s="61">
+        <v>19.15570000000001</v>
+      </c>
+      <c r="AV19" s="61">
+        <v>19.106300000000001</v>
+      </c>
+      <c r="AW19" s="61">
+        <v>20.501200000000001</v>
+      </c>
+      <c r="AX19" s="61">
+        <v>17.0077</v>
+      </c>
+      <c r="AY19" s="61">
+        <v>17.0505</v>
+      </c>
+      <c r="AZ19" s="64">
+        <v>21.909200000000002</v>
+      </c>
+      <c r="BA19" s="64">
+        <v>22.528099999999998</v>
+      </c>
+      <c r="BB19" s="62">
+        <v>23.281400000000001</v>
+      </c>
+      <c r="BC19" s="62">
+        <v>20.755299999999998</v>
+      </c>
+      <c r="BD19" s="62">
+        <v>19.872199999999999</v>
+      </c>
+      <c r="BE19" s="61">
+        <v>23.944599999999998</v>
+      </c>
+      <c r="BF19" s="61">
+        <v>24.567299999999999</v>
+      </c>
+      <c r="BG19" s="61">
+        <v>20.771099999999997</v>
+      </c>
+      <c r="BH19" s="61">
+        <v>16.4085</v>
+      </c>
+      <c r="BI19" s="61">
+        <v>18.910799999999998</v>
+      </c>
+      <c r="BJ19" s="61">
+        <v>16.642400000000002</v>
+      </c>
+      <c r="BK19" s="64">
+        <v>12.543100000000001</v>
+      </c>
+      <c r="BL19" s="64">
+        <v>21.360199999999999</v>
+      </c>
+      <c r="BM19" s="64">
+        <v>24.4697</v>
+      </c>
+      <c r="BN19" s="62">
+        <v>23.754200000000001</v>
+      </c>
+      <c r="BO19" s="62">
+        <v>22.349700000000002</v>
+      </c>
+      <c r="BP19" s="62">
+        <v>22.437400000000025</v>
+      </c>
+      <c r="BQ19" s="61">
+        <v>23.807999999999993</v>
+      </c>
+      <c r="BR19" s="61">
+        <v>22.847099999999983</v>
+      </c>
+      <c r="BS19" s="61">
+        <v>21.63990000000004</v>
+      </c>
+      <c r="BT19" s="61">
+        <v>19.659399999999977</v>
+      </c>
+      <c r="BU19" s="61">
+        <v>19.576799999999992</v>
+      </c>
+      <c r="BV19" s="61">
+        <v>18.830500000000001</v>
+      </c>
+      <c r="BW19" s="64">
+        <v>16.5456</v>
+      </c>
+      <c r="BX19" s="64">
+        <v>21.272300000000001</v>
+      </c>
+      <c r="BY19" s="64">
+        <v>23.757100000000001</v>
+      </c>
+      <c r="BZ19" s="62">
+        <v>25.3</v>
+      </c>
+      <c r="CA19" s="62">
+        <v>27.3523</v>
+      </c>
+      <c r="CB19" s="62">
+        <v>23.460700000000003</v>
+      </c>
+      <c r="CC19" s="61">
+        <v>20.383199999999988</v>
+      </c>
+      <c r="CD19" s="61">
+        <v>22.608600000000024</v>
+      </c>
+      <c r="CE19" s="61">
+        <v>20.538400000000024</v>
+      </c>
+      <c r="CF19" s="61">
+        <v>18.355899999999963</v>
+      </c>
+      <c r="CG19" s="61">
+        <v>26.972499999999997</v>
+      </c>
+      <c r="CH19" s="61">
+        <v>23.7151</v>
+      </c>
+      <c r="CI19" s="64">
+        <v>22.955999999999996</v>
+      </c>
+      <c r="CJ19" s="64">
+        <v>31.402299999999997</v>
+      </c>
+      <c r="CK19" s="64">
+        <v>30.444600000000008</v>
+      </c>
+      <c r="CL19" s="62">
+        <v>30.706999999999994</v>
+      </c>
+      <c r="CM19" s="62">
+        <v>31.530100000000004</v>
+      </c>
+      <c r="CN19" s="62">
+        <v>30.477199999999982</v>
+      </c>
+      <c r="CO19" s="61">
+        <v>26.067400000000021</v>
+      </c>
+      <c r="CP19" s="61">
+        <v>27.052899999999994</v>
+      </c>
+      <c r="CQ19" s="61"/>
+      <c r="CR19" s="61"/>
+      <c r="CS19" s="61"/>
+    </row>
+    <row r="20" spans="1:97">
+      <c r="A20" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="D20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="F20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="G20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="H20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="J20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="K20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="L20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="M20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="N20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="O20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="P20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="R20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="S20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="T20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="U20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="V20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="W20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="X20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP20" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ20" s="68">
+        <v>2.3870999999999998</v>
+      </c>
+      <c r="AR20" s="68">
+        <v>2.1313</v>
+      </c>
+      <c r="AS20" s="61">
+        <v>1.9022000000000001</v>
+      </c>
+      <c r="AT20" s="61">
+        <v>2.1827000000000005</v>
+      </c>
+      <c r="AU20" s="61">
+        <v>1.8026000000000022</v>
+      </c>
+      <c r="AV20" s="61">
+        <v>1.6284000000000001</v>
+      </c>
+      <c r="AW20" s="61">
+        <v>1.9576</v>
+      </c>
+      <c r="AX20" s="68">
+        <v>1.6111</v>
+      </c>
+      <c r="AY20" s="68">
+        <v>1.4774</v>
+      </c>
+      <c r="AZ20" s="68">
+        <v>1.7159</v>
+      </c>
+      <c r="BA20" s="68">
+        <v>1.2439</v>
+      </c>
+      <c r="BB20" s="68">
+        <v>1.5184000000000002</v>
+      </c>
+      <c r="BC20" s="68">
+        <v>2.3855999999999997</v>
+      </c>
+      <c r="BD20" s="68">
+        <v>1.5182</v>
+      </c>
+      <c r="BE20" s="61">
+        <v>1.1690999999999998</v>
+      </c>
+      <c r="BF20" s="61">
+        <v>1.9605999999999999</v>
+      </c>
+      <c r="BG20" s="61">
+        <v>1.5854999999999999</v>
+      </c>
+      <c r="BH20" s="61">
+        <v>1.4754</v>
+      </c>
+      <c r="BI20" s="61">
+        <v>2.2426999999999997</v>
+      </c>
+      <c r="BJ20" s="68">
+        <v>1.343</v>
+      </c>
+      <c r="BK20" s="64">
+        <v>1.2590999999999999</v>
+      </c>
+      <c r="BL20" s="68">
+        <v>1.5692000000000002</v>
+      </c>
+      <c r="BM20" s="68">
+        <v>1.1564000000000001</v>
+      </c>
+      <c r="BN20" s="68">
+        <v>1.1747999999999998</v>
+      </c>
+      <c r="BO20" s="68">
+        <v>1.9574</v>
+      </c>
+      <c r="BP20" s="68">
+        <v>1.3103999999999996</v>
+      </c>
+      <c r="BQ20" s="61">
+        <v>0.97349999999999959</v>
+      </c>
+      <c r="BR20" s="61">
+        <v>1.7579000000000029</v>
+      </c>
+      <c r="BS20" s="61">
+        <v>0.9615999999999989</v>
+      </c>
+      <c r="BT20" s="61">
+        <v>0.80630000000000024</v>
+      </c>
+      <c r="BU20" s="61">
+        <v>1.7805999999999997</v>
+      </c>
+      <c r="BV20" s="68">
+        <v>1.6217999999999999</v>
+      </c>
+      <c r="BW20" s="64">
+        <v>1.9070999999999998</v>
+      </c>
+      <c r="BX20" s="68">
+        <v>2.7123000000000004</v>
+      </c>
+      <c r="BY20" s="68">
+        <v>2.1175000000000006</v>
+      </c>
+      <c r="BZ20" s="68">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="CA20" s="68">
+        <v>4.710799999999999</v>
+      </c>
+      <c r="CB20" s="68">
+        <v>2.2470999999999997</v>
+      </c>
+      <c r="CC20" s="61">
+        <v>1.6536000000000008</v>
+      </c>
+      <c r="CD20" s="61">
+        <v>3.2814000000000014</v>
+      </c>
+      <c r="CE20" s="61">
+        <v>2.2401999999999944</v>
+      </c>
+      <c r="CF20" s="61">
+        <v>1.5215000000000067</v>
+      </c>
+      <c r="CG20" s="61">
+        <v>4.3869999999999969</v>
+      </c>
+      <c r="CH20" s="68">
+        <v>1.5937999999999999</v>
+      </c>
+      <c r="CI20" s="64">
+        <v>1.8672</v>
+      </c>
+      <c r="CJ20" s="68">
+        <v>2.6386000000000007</v>
+      </c>
+      <c r="CK20" s="68">
+        <v>2.0076999999999998</v>
+      </c>
+      <c r="CL20" s="68">
+        <v>1.9014000000000006</v>
+      </c>
+      <c r="CM20" s="68">
+        <v>5.3849</v>
+      </c>
+      <c r="CN20" s="68">
+        <v>2.2189999999999959</v>
+      </c>
+      <c r="CO20" s="61">
+        <v>1.5535000000000032</v>
+      </c>
+      <c r="CP20" s="61">
+        <v>2.6271999999999984</v>
+      </c>
+      <c r="CQ20" s="61"/>
+      <c r="CR20" s="61"/>
+      <c r="CS20" s="61"/>
+    </row>
+    <row r="21" spans="1:97">
+      <c r="A21" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="66">
+        <v>6.7937999999999992</v>
+      </c>
+      <c r="C21" s="63">
+        <v>7.6461000000000006</v>
+      </c>
+      <c r="D21" s="65">
+        <v>11.383100000000001</v>
+      </c>
+      <c r="E21" s="63">
+        <v>12.364100000000001</v>
+      </c>
+      <c r="F21" s="62">
+        <v>16.543200000000002</v>
+      </c>
+      <c r="G21" s="62">
+        <v>19.505299999999998</v>
+      </c>
+      <c r="H21" s="62">
+        <v>16.246200000000002</v>
+      </c>
+      <c r="I21" s="62">
+        <v>15.1005</v>
+      </c>
+      <c r="J21" s="63">
+        <v>14.693200000000001</v>
+      </c>
+      <c r="K21" s="61">
+        <v>11.51</v>
+      </c>
+      <c r="L21" s="63">
+        <v>10.2476</v>
+      </c>
+      <c r="M21" s="62">
+        <v>10.6845</v>
+      </c>
+      <c r="N21" s="66">
+        <v>6.8486000000000002</v>
+      </c>
+      <c r="O21" s="63">
+        <v>7.8618000000000006</v>
+      </c>
+      <c r="P21" s="65">
+        <v>11.6289</v>
+      </c>
+      <c r="Q21" s="63">
+        <v>12.624799999999999</v>
+      </c>
+      <c r="R21" s="62">
+        <v>17.020199999999999</v>
+      </c>
+      <c r="S21" s="62">
+        <v>19.785</v>
+      </c>
+      <c r="T21" s="62">
+        <v>16.7912</v>
+      </c>
+      <c r="U21" s="63">
+        <v>15.3177</v>
+      </c>
+      <c r="V21" s="63">
+        <v>14.5982</v>
+      </c>
+      <c r="W21" s="61">
+        <v>11.610299999999999</v>
+      </c>
+      <c r="X21" s="63">
+        <v>10.2448</v>
+      </c>
+      <c r="Y21" s="62">
+        <v>10.7485</v>
+      </c>
+      <c r="Z21" s="66">
+        <v>6.9914000000000005</v>
+      </c>
+      <c r="AA21" s="66">
+        <v>7.9714999999999971</v>
+      </c>
+      <c r="AB21" s="64">
+        <v>11.868</v>
+      </c>
+      <c r="AC21" s="64">
+        <v>13.343200000000001</v>
+      </c>
+      <c r="AD21" s="62">
+        <v>17.592500000000008</v>
+      </c>
+      <c r="AE21" s="62">
+        <v>20.933</v>
+      </c>
+      <c r="AF21" s="62">
+        <v>17.945699999999988</v>
+      </c>
+      <c r="AG21" s="63">
+        <v>15.798600000000006</v>
+      </c>
+      <c r="AH21" s="63">
+        <v>14.378600000000006</v>
+      </c>
+      <c r="AI21" s="61">
+        <v>11.997600000000006</v>
+      </c>
+      <c r="AJ21" s="63">
+        <v>9.9816999999999823</v>
+      </c>
+      <c r="AK21" s="62">
+        <v>9.5748000000000175</v>
+      </c>
+      <c r="AL21" s="66">
+        <v>6.8414999999999999</v>
+      </c>
+      <c r="AM21" s="66">
+        <v>7.5782000000000007</v>
+      </c>
+      <c r="AN21" s="64">
+        <v>11.212499999999997</v>
+      </c>
+      <c r="AO21" s="64">
+        <v>12.507</v>
+      </c>
+      <c r="AP21" s="62">
+        <v>16.486400000000003</v>
+      </c>
+      <c r="AQ21" s="62">
+        <v>10.629</v>
+      </c>
+      <c r="AR21" s="62">
+        <v>8.7837999999999994</v>
+      </c>
+      <c r="AS21" s="61">
+        <v>8.6836000000000002</v>
+      </c>
+      <c r="AT21" s="61">
+        <v>8.2323000000000022</v>
+      </c>
+      <c r="AU21" s="61">
+        <v>6.8505000000000003</v>
+      </c>
+      <c r="AV21" s="61">
+        <v>6.3049999999999997</v>
+      </c>
+      <c r="AW21" s="61">
+        <v>6.1589999999999998</v>
+      </c>
+      <c r="AX21" s="66">
+        <v>2.8844000000000003</v>
+      </c>
+      <c r="AY21" s="66">
+        <v>2.8901999999999997</v>
+      </c>
+      <c r="AZ21" s="64">
+        <v>4.4397000000000002</v>
+      </c>
+      <c r="BA21" s="64">
+        <v>5.1718000000000002</v>
+      </c>
+      <c r="BB21" s="62">
+        <v>6.7305000000000001</v>
+      </c>
+      <c r="BC21" s="62">
+        <v>7.7839</v>
+      </c>
+      <c r="BD21" s="62">
+        <v>6.6151999999999997</v>
+      </c>
+      <c r="BE21" s="61">
+        <v>6.4352999999999998</v>
+      </c>
+      <c r="BF21" s="61">
+        <v>6.2496999999999998</v>
+      </c>
+      <c r="BG21" s="61">
+        <v>5.0136000000000003</v>
+      </c>
+      <c r="BH21" s="61">
+        <v>4.6432000000000002</v>
+      </c>
+      <c r="BI21" s="61">
+        <v>4.8918999999999997</v>
+      </c>
+      <c r="BJ21" s="66">
+        <v>2.9052000000000002</v>
+      </c>
+      <c r="BK21" s="64">
+        <v>3.0661</v>
+      </c>
+      <c r="BL21" s="64">
+        <v>4.4951000000000008</v>
+      </c>
+      <c r="BM21" s="64">
+        <v>5.3478999999999992</v>
+      </c>
+      <c r="BN21" s="62">
+        <v>6.6701999999999995</v>
+      </c>
+      <c r="BO21" s="62">
+        <v>7.4056000000000006</v>
+      </c>
+      <c r="BP21" s="62">
+        <v>6.0883000000000038</v>
+      </c>
+      <c r="BQ21" s="61">
+        <v>5.9160000000000039</v>
+      </c>
+      <c r="BR21" s="61">
+        <v>5.6005999999999929</v>
+      </c>
+      <c r="BS21" s="61">
+        <v>4.6813000000000002</v>
+      </c>
+      <c r="BT21" s="61">
+        <v>4.394200000000005</v>
+      </c>
+      <c r="BU21" s="61">
+        <v>4.5530999999999935</v>
+      </c>
+      <c r="BV21" s="66">
+        <v>2.1543000000000001</v>
+      </c>
+      <c r="BW21" s="64">
+        <v>2.920799999999999</v>
+      </c>
+      <c r="BX21" s="64">
+        <v>3.7210000000000019</v>
+      </c>
+      <c r="BY21" s="64">
+        <v>4.5252999999999979</v>
+      </c>
+      <c r="BZ21" s="62">
+        <v>6.1</v>
+      </c>
+      <c r="CA21" s="62">
+        <v>6.2909000000000006</v>
+      </c>
+      <c r="CB21" s="62">
+        <v>6.0763999999999996</v>
+      </c>
+      <c r="CC21" s="61">
+        <v>5.929000000000002</v>
+      </c>
+      <c r="CD21" s="61">
+        <v>5.8791999999999973</v>
+      </c>
+      <c r="CE21" s="61">
+        <v>4.9557000000000002</v>
+      </c>
+      <c r="CF21" s="61">
+        <v>4.5668999999999969</v>
+      </c>
+      <c r="CG21" s="61">
+        <v>4.8034000000000034</v>
+      </c>
+      <c r="CH21" s="66">
+        <v>2.3088000000000002</v>
+      </c>
+      <c r="CI21" s="64">
+        <v>3.1638000000000006</v>
+      </c>
+      <c r="CJ21" s="64">
+        <v>3.5611000000000006</v>
+      </c>
+      <c r="CK21" s="64">
+        <v>4.0409999999999986</v>
+      </c>
+      <c r="CL21" s="62">
+        <v>5.0866000000000007</v>
+      </c>
+      <c r="CM21" s="62">
+        <v>6.0136000000000003</v>
+      </c>
+      <c r="CN21" s="62">
+        <v>6.2893000000000008</v>
+      </c>
+      <c r="CO21" s="61">
+        <v>6.0498000000000012</v>
+      </c>
+      <c r="CP21" s="61">
+        <v>6.1899000000000015</v>
+      </c>
+      <c r="CQ21" s="61"/>
+      <c r="CR21" s="61"/>
+      <c r="CS21" s="61"/>
+    </row>
+    <row r="22" spans="1:97">
+      <c r="A22" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="66">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="C22" s="63">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="D22" s="65">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="E22" s="63">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="F22" s="62">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="G22" s="62">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="H22" s="62">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="I22" s="62">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="J22" s="63">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="K22" s="61">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="L22" s="63">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="M22" s="62">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="N22" s="66">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="O22" s="63">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="P22" s="65">
+        <v>1E-4</v>
+      </c>
+      <c r="Q22" s="63">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="R22" s="62">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="S22" s="62">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="T22" s="62">
+        <v>1E-4</v>
+      </c>
+      <c r="U22" s="63">
+        <v>1E-4</v>
+      </c>
+      <c r="V22" s="63">
+        <v>1E-4</v>
+      </c>
+      <c r="W22" s="61">
+        <v>1E-4</v>
+      </c>
+      <c r="X22" s="63">
+        <v>1E-4</v>
+      </c>
+      <c r="Y22" s="62">
+        <v>1E-4</v>
+      </c>
+      <c r="Z22" s="66">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AA22" s="66">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AB22" s="65">
+        <v>9.9999999999999978E-5</v>
+      </c>
+      <c r="AC22" s="65">
+        <v>2.9999999999999992E-4</v>
+      </c>
+      <c r="AD22" s="62">
+        <v>3.0000000000000003E-4</v>
+      </c>
+      <c r="AE22" s="62">
+        <v>3.9999999999999991E-4</v>
+      </c>
+      <c r="AF22" s="62">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="63">
+        <v>3.0000000000000024E-4</v>
+      </c>
+      <c r="AH22" s="63">
+        <v>1.9999999999999966E-4</v>
+      </c>
+      <c r="AI22" s="61">
+        <v>2.0000000000000017E-4</v>
+      </c>
+      <c r="AJ22" s="63">
+        <v>1.9999999999999974E-4</v>
+      </c>
+      <c r="AK22" s="62">
+        <v>2.0000000000000017E-4</v>
+      </c>
+      <c r="AL22" s="66">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AM22" s="66">
+        <v>2.9999999999999992E-4</v>
+      </c>
+      <c r="AN22" s="65">
+        <v>2.0000000000000006E-4</v>
+      </c>
+      <c r="AO22" s="65">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="AP22" s="62">
+        <v>3.0000000000000014E-4</v>
+      </c>
+      <c r="AQ22" s="62">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AR22" s="62">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="AS22" s="61">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="AT22" s="61">
+        <v>2.0000000000000009E-4</v>
+      </c>
+      <c r="AU22" s="61">
+        <v>2.0000000000000017E-4</v>
+      </c>
+      <c r="AV22" s="61">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="AW22" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="AX22" s="66">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="AY22" s="66">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="AZ22" s="65">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BA22" s="65">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BB22" s="62">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BC22" s="62">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BD22" s="62">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BE22" s="61">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BF22" s="61">
+        <v>1E-4</v>
+      </c>
+      <c r="BG22" s="61">
+        <v>1E-4</v>
+      </c>
+      <c r="BH22" s="61">
+        <v>1E-4</v>
+      </c>
+      <c r="BI22" s="66">
+        <v>1E-4</v>
+      </c>
+      <c r="BJ22" s="66">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BK22" s="64">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BL22" s="65">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BM22" s="65">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BN22" s="62">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BO22" s="62">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BP22" s="62">
+        <v>2.0000000000000009E-4</v>
+      </c>
+      <c r="BQ22" s="61">
+        <v>1.0000000000000005E-4</v>
+      </c>
+      <c r="BR22" s="61">
+        <v>1.0000000000000005E-4</v>
+      </c>
+      <c r="BS22" s="61">
+        <v>9.9999999999999829E-5</v>
+      </c>
+      <c r="BT22" s="61">
+        <v>1.0000000000000005E-4</v>
+      </c>
+      <c r="BU22" s="66">
+        <v>1.0000000000000005E-4</v>
+      </c>
+      <c r="BV22" s="66">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BW22" s="64">
+        <v>9.9999999999999964E-5</v>
+      </c>
+      <c r="BX22" s="65">
+        <v>1.0000000000000005E-4</v>
+      </c>
+      <c r="BY22" s="65">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="BZ22" s="62">
+        <v>0</v>
+      </c>
+      <c r="CA22" s="62">
+        <v>3.0000000000000003E-4</v>
+      </c>
+      <c r="CB22" s="62">
+        <v>1.9999999999999987E-4</v>
+      </c>
+      <c r="CC22" s="61">
+        <v>3.0000000000000014E-4</v>
+      </c>
+      <c r="CD22" s="61">
+        <v>9.9999999999999829E-5</v>
+      </c>
+      <c r="CE22" s="61">
+        <v>1.0000000000000005E-4</v>
+      </c>
+      <c r="CF22" s="61">
+        <v>1.0000000000000005E-4</v>
+      </c>
+      <c r="CG22" s="61">
+        <v>1.0000000000000005E-4</v>
+      </c>
+      <c r="CH22" s="66">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="CI22" s="64">
+        <v>2.0000000000000004E-4</v>
+      </c>
+      <c r="CJ22" s="65">
+        <v>1.9999999999999998E-4</v>
+      </c>
+      <c r="CK22" s="65">
+        <v>4.999999999999999E-4</v>
+      </c>
+      <c r="CL22" s="62">
+        <v>2.0000000000000009E-4</v>
+      </c>
+      <c r="CM22" s="62">
+        <v>2.0000000000000009E-4</v>
+      </c>
+      <c r="CN22" s="62">
+        <v>1.9999999999999987E-4</v>
+      </c>
+      <c r="CO22" s="61">
+        <v>2.0000000000000009E-4</v>
+      </c>
+      <c r="CP22" s="61">
+        <v>2.0000000000000009E-4</v>
+      </c>
+      <c r="CQ22" s="61"/>
+      <c r="CR22" s="61"/>
+      <c r="CS22" s="61"/>
+    </row>
+    <row r="23" spans="1:97">
+      <c r="A23" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="66">
+        <v>9.0799999999999992E-2</v>
+      </c>
+      <c r="C23" s="63">
+        <v>3.2899999999999999E-2</v>
+      </c>
+      <c r="D23" s="65">
+        <v>2.7800000000000002E-2</v>
+      </c>
+      <c r="E23" s="63">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="F23" s="62">
+        <v>2.3E-2</v>
+      </c>
+      <c r="G23" s="62">
+        <v>3.4700000000000002E-2</v>
+      </c>
+      <c r="H23" s="62">
+        <v>1.8699999999999998E-2</v>
+      </c>
+      <c r="I23" s="62">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="J23" s="63">
+        <v>1.9399999999999997E-2</v>
+      </c>
+      <c r="K23" s="61">
+        <v>2.0300000000000002E-2</v>
+      </c>
+      <c r="L23" s="63">
+        <v>2.3800000000000002E-2</v>
+      </c>
+      <c r="M23" s="62">
+        <v>2.2699999999999998E-2</v>
+      </c>
+      <c r="N23" s="66">
+        <v>9.1700000000000004E-2</v>
+      </c>
+      <c r="O23" s="63">
+        <v>2.3099999999999999E-2</v>
+      </c>
+      <c r="P23" s="65">
+        <v>2.07E-2</v>
+      </c>
+      <c r="Q23" s="63">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="R23" s="62">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="S23" s="62">
+        <v>5.4399999999999997E-2</v>
+      </c>
+      <c r="T23" s="62">
+        <v>1.4E-2</v>
+      </c>
+      <c r="U23" s="63">
+        <v>1.4E-2</v>
+      </c>
+      <c r="V23" s="63">
+        <v>1.3800000000000002E-2</v>
+      </c>
+      <c r="W23" s="61">
+        <v>2.64E-2</v>
+      </c>
+      <c r="X23" s="63">
+        <v>2.35E-2</v>
+      </c>
+      <c r="Y23" s="62">
+        <v>2.3399999999999997E-2</v>
+      </c>
+      <c r="Z23" s="66">
+        <v>5.2200000000000003E-2</v>
+      </c>
+      <c r="AA23" s="66">
+        <v>2.3200000000000002E-2</v>
+      </c>
+      <c r="AB23" s="65">
+        <v>2.2999999999999986E-2</v>
+      </c>
+      <c r="AC23" s="65">
+        <v>2.3100000000000009E-2</v>
+      </c>
+      <c r="AD23" s="62">
+        <v>1.719999999999999E-2</v>
+      </c>
+      <c r="AE23" s="62">
+        <v>0.12600000000000006</v>
+      </c>
+      <c r="AF23" s="62">
+        <v>1.7099999999999949E-2</v>
+      </c>
+      <c r="AG23" s="63">
+        <v>1.7100000000000021E-2</v>
+      </c>
+      <c r="AH23" s="63">
+        <v>1.7099999999999949E-2</v>
+      </c>
+      <c r="AI23" s="61">
+        <v>3.2500000000000001E-2</v>
+      </c>
+      <c r="AJ23" s="63">
+        <v>3.2300000000000009E-2</v>
+      </c>
+      <c r="AK23" s="62">
+        <v>1.9E-2</v>
+      </c>
+      <c r="AL23" s="66">
+        <v>4.2700000000000002E-2</v>
+      </c>
+      <c r="AM23" s="66">
+        <v>1.9E-2</v>
+      </c>
+      <c r="AN23" s="65">
+        <v>1.9E-2</v>
+      </c>
+      <c r="AO23" s="65">
+        <v>1.9E-2</v>
+      </c>
+      <c r="AP23" s="62">
+        <v>1.4399999999999996E-2</v>
+      </c>
+      <c r="AQ23" s="62">
+        <v>0.1032</v>
+      </c>
+      <c r="AR23" s="62">
+        <v>1.4199999999999999E-2</v>
+      </c>
+      <c r="AS23" s="61">
+        <v>1.4E-2</v>
+      </c>
+      <c r="AT23" s="61">
+        <v>1.4000000000000012E-2</v>
+      </c>
+      <c r="AU23" s="61">
+        <v>3.2600000000000025E-2</v>
+      </c>
+      <c r="AV23" s="61">
+        <v>3.5799999999999998E-2</v>
+      </c>
+      <c r="AW23" s="61">
+        <v>1.9100000000000002E-2</v>
+      </c>
+      <c r="AX23" s="66">
+        <v>2.5100000000000001E-2</v>
+      </c>
+      <c r="AY23" s="66">
+        <v>1.9100000000000002E-2</v>
+      </c>
+      <c r="AZ23" s="65">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="BA23" s="65">
+        <v>1.89E-2</v>
+      </c>
+      <c r="BB23" s="62">
+        <v>1.8499999999999999E-2</v>
+      </c>
+      <c r="BC23" s="62">
+        <v>1.84E-2</v>
+      </c>
+      <c r="BD23" s="62">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="BE23" s="61">
+        <v>1.7899999999999999E-2</v>
+      </c>
+      <c r="BF23" s="61">
+        <v>1.78E-2</v>
+      </c>
+      <c r="BG23" s="61">
+        <v>1.7600000000000001E-2</v>
+      </c>
+      <c r="BH23" s="61">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="BI23" s="61">
+        <v>1.72E-2</v>
+      </c>
+      <c r="BJ23" s="66">
+        <v>1.7200000000000003E-2</v>
+      </c>
+      <c r="BK23" s="64">
+        <v>1.6899999999999998E-2</v>
+      </c>
+      <c r="BL23" s="65">
+        <v>1.66E-2</v>
+      </c>
+      <c r="BM23" s="65">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="BN23" s="62">
+        <v>1.61E-2</v>
+      </c>
+      <c r="BO23" s="62">
+        <v>1.5800000000000002E-2</v>
+      </c>
+      <c r="BP23" s="62">
+        <v>1.5800000000000008E-2</v>
+      </c>
+      <c r="BQ23" s="61">
+        <v>1.5699999999999964E-2</v>
+      </c>
+      <c r="BR23" s="61">
+        <v>1.5500000000000014E-2</v>
+      </c>
+      <c r="BS23" s="61">
+        <v>1.5100000000000002E-2</v>
+      </c>
+      <c r="BT23" s="61">
+        <v>1.4999999999999986E-2</v>
+      </c>
+      <c r="BU23" s="61">
+        <v>1.510000000000003E-2</v>
+      </c>
+      <c r="BV23" s="66">
+        <v>1.49E-2</v>
+      </c>
+      <c r="BW23" s="64">
+        <v>1.49E-2</v>
+      </c>
+      <c r="BX23" s="65">
+        <v>1.4699999999999998E-2</v>
+      </c>
+      <c r="BY23" s="65">
+        <v>1.4499999999999999E-2</v>
+      </c>
+      <c r="BZ23" s="62">
+        <v>0</v>
+      </c>
+      <c r="CA23" s="62">
+        <v>1.419999999999999E-2</v>
+      </c>
+      <c r="CB23" s="62">
+        <v>1.4000000000000012E-2</v>
+      </c>
+      <c r="CC23" s="61">
+        <v>1.3899999999999996E-2</v>
+      </c>
+      <c r="CD23" s="61">
+        <v>1.3899999999999996E-2</v>
+      </c>
+      <c r="CE23" s="61">
+        <v>1.3800000000000034E-2</v>
+      </c>
+      <c r="CF23" s="61">
+        <v>1.3699999999999962E-2</v>
+      </c>
+      <c r="CG23" s="61">
+        <v>1.3500000000000012E-2</v>
+      </c>
+      <c r="CH23" s="66">
+        <v>1.3599999999999999E-2</v>
+      </c>
+      <c r="CI23" s="64">
+        <v>1.34E-2</v>
+      </c>
+      <c r="CJ23" s="65">
+        <v>1.3100000000000004E-2</v>
+      </c>
+      <c r="CK23" s="65">
+        <v>1.2799999999999999E-2</v>
+      </c>
+      <c r="CL23" s="62">
+        <v>1.2699999999999989E-2</v>
+      </c>
+      <c r="CM23" s="62">
+        <v>1.2700000000000003E-2</v>
+      </c>
+      <c r="CN23" s="62">
+        <v>1.2400000000000008E-2</v>
+      </c>
+      <c r="CO23" s="61">
+        <v>1.2399999999999994E-2</v>
+      </c>
+      <c r="CP23" s="61">
+        <v>1.21E-2</v>
+      </c>
+      <c r="CQ23" s="61"/>
+      <c r="CR23" s="61"/>
+      <c r="CS23" s="61"/>
+    </row>
+    <row r="24" spans="1:97">
+      <c r="A24" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="61">
+        <v>11.368499999999999</v>
+      </c>
+      <c r="C24" s="61">
+        <v>10.015000000000001</v>
+      </c>
+      <c r="D24" s="61">
+        <v>11.206700000000001</v>
+      </c>
+      <c r="E24" s="61">
+        <v>9.1910000000000007</v>
+      </c>
+      <c r="F24" s="61">
+        <v>9.9454999999999991</v>
+      </c>
+      <c r="G24" s="61">
+        <v>8.4724000000000004</v>
+      </c>
+      <c r="H24" s="61">
+        <v>8.3022000000000009</v>
+      </c>
+      <c r="I24" s="62">
+        <v>8.8382999999999985</v>
+      </c>
+      <c r="J24" s="63">
+        <v>9.9565999999999999</v>
+      </c>
+      <c r="K24" s="61">
+        <v>11.4908</v>
+      </c>
+      <c r="L24" s="63">
+        <v>11.729799999999999</v>
+      </c>
+      <c r="M24" s="62">
+        <v>12.692500000000001</v>
+      </c>
+      <c r="N24" s="61">
+        <v>12.8352</v>
+      </c>
+      <c r="O24" s="61">
+        <v>11.126899999999999</v>
+      </c>
+      <c r="P24" s="61">
+        <v>12.348600000000001</v>
+      </c>
+      <c r="Q24" s="61">
+        <v>12.316799999999999</v>
+      </c>
+      <c r="R24" s="61">
+        <v>13.841200000000001</v>
+      </c>
+      <c r="S24" s="61">
+        <v>11.6211</v>
+      </c>
+      <c r="T24" s="61">
+        <v>12.427299999999999</v>
+      </c>
+      <c r="U24" s="63">
+        <v>13.872299999999999</v>
+      </c>
+      <c r="V24" s="63">
+        <v>14.834899999999999</v>
+      </c>
+      <c r="W24" s="61">
+        <v>15.336399999999999</v>
+      </c>
+      <c r="X24" s="63">
+        <v>15.5168</v>
+      </c>
+      <c r="Y24" s="62">
+        <v>15.8536</v>
+      </c>
+      <c r="Z24" s="61">
+        <v>15.016400000000001</v>
+      </c>
+      <c r="AA24" s="61">
+        <v>13.061699999999997</v>
+      </c>
+      <c r="AB24" s="61">
+        <v>12.6205</v>
+      </c>
+      <c r="AC24" s="61">
+        <v>12.567300000000003</v>
+      </c>
+      <c r="AD24" s="61">
+        <v>12.888700000000004</v>
+      </c>
+      <c r="AE24" s="61">
+        <v>11.595499999999999</v>
+      </c>
+      <c r="AF24" s="61">
+        <v>13.755099999999999</v>
+      </c>
+      <c r="AG24" s="63">
+        <v>13.987800000000004</v>
+      </c>
+      <c r="AH24" s="63">
+        <v>11.044799999999995</v>
+      </c>
+      <c r="AI24" s="61">
+        <v>12.5665</v>
+      </c>
+      <c r="AJ24" s="63">
+        <v>13.012600000000006</v>
+      </c>
+      <c r="AK24" s="62">
+        <v>13.252199999999982</v>
+      </c>
+      <c r="AL24" s="61">
+        <v>11.067600000000001</v>
+      </c>
+      <c r="AM24" s="61">
+        <v>10.8284</v>
+      </c>
+      <c r="AN24" s="61">
+        <v>12.484999999999999</v>
+      </c>
+      <c r="AO24" s="61">
+        <v>10.284799999999999</v>
+      </c>
+      <c r="AP24" s="61">
+        <v>12.448800000000006</v>
+      </c>
+      <c r="AQ24" s="61">
+        <v>11.9634</v>
+      </c>
+      <c r="AR24" s="61">
+        <v>11.273299999999999</v>
+      </c>
+      <c r="AS24" s="61">
+        <v>12.0351</v>
+      </c>
+      <c r="AT24" s="61">
+        <v>12.962000000000003</v>
+      </c>
+      <c r="AU24" s="61">
+        <v>11.915099999999992</v>
+      </c>
+      <c r="AV24" s="61">
+        <v>11.528799999999999</v>
+      </c>
+      <c r="AW24" s="61">
+        <v>12.606299999999999</v>
+      </c>
+      <c r="AX24" s="61">
+        <v>14.195200000000002</v>
+      </c>
+      <c r="AY24" s="61">
+        <v>14.601799999999999</v>
+      </c>
+      <c r="AZ24" s="61">
+        <v>14.3529</v>
+      </c>
+      <c r="BA24" s="61">
+        <v>14.040700000000001</v>
+      </c>
+      <c r="BB24" s="61">
+        <v>14.901999999999999</v>
+      </c>
+      <c r="BC24" s="61">
+        <v>10.164999999999999</v>
+      </c>
+      <c r="BD24" s="61">
+        <v>13.5663</v>
+      </c>
+      <c r="BE24" s="61">
+        <v>15.129700000000001</v>
+      </c>
+      <c r="BF24" s="61">
+        <v>14.133700000000001</v>
+      </c>
+      <c r="BG24" s="61">
+        <v>16.361699999999999</v>
+      </c>
+      <c r="BH24" s="61">
+        <v>15.1111</v>
+      </c>
+      <c r="BI24" s="61">
+        <v>14.9701</v>
+      </c>
+      <c r="BJ24" s="61">
+        <v>14.208600000000001</v>
+      </c>
+      <c r="BK24" s="64">
+        <v>14.3918</v>
+      </c>
+      <c r="BL24" s="61">
+        <v>13.7385</v>
+      </c>
+      <c r="BM24" s="61">
+        <v>13.958399999999999</v>
+      </c>
+      <c r="BN24" s="61">
+        <v>15.6341</v>
+      </c>
+      <c r="BO24" s="61">
+        <v>14.5329</v>
+      </c>
+      <c r="BP24" s="61">
+        <v>13.793399999999991</v>
+      </c>
+      <c r="BQ24" s="61">
+        <v>14.567700000000002</v>
+      </c>
+      <c r="BR24" s="61">
+        <v>14.597200000000015</v>
+      </c>
+      <c r="BS24" s="61">
+        <v>15.960999999999984</v>
+      </c>
+      <c r="BT24" s="61">
+        <v>17.495599999999968</v>
+      </c>
+      <c r="BU24" s="61">
+        <v>17.266100000000023</v>
+      </c>
+      <c r="BV24" s="61">
+        <v>15.993</v>
+      </c>
+      <c r="BW24" s="64">
+        <v>15.5085</v>
+      </c>
+      <c r="BX24" s="61">
+        <v>19.009999999999998</v>
+      </c>
+      <c r="BY24" s="61">
+        <v>18.345699999999994</v>
+      </c>
+      <c r="BZ24" s="61">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="CA24" s="61">
+        <v>20.916299999999978</v>
+      </c>
+      <c r="CB24" s="61">
+        <v>21.831999999999994</v>
+      </c>
+      <c r="CC24" s="61">
+        <v>21.44410000000002</v>
+      </c>
+      <c r="CD24" s="61">
+        <v>21.436200000000014</v>
+      </c>
+      <c r="CE24" s="61">
+        <v>21.925999999999988</v>
+      </c>
+      <c r="CF24" s="61">
+        <v>22.448100000000011</v>
+      </c>
+      <c r="CG24" s="61">
+        <v>23.395399999999967</v>
+      </c>
+      <c r="CH24" s="61">
+        <v>22.109400000000001</v>
+      </c>
+      <c r="CI24" s="64">
+        <v>18.738999999999997</v>
+      </c>
+      <c r="CJ24" s="61">
+        <v>20.558700000000002</v>
+      </c>
+      <c r="CK24" s="61">
+        <v>19.486900000000006</v>
+      </c>
+      <c r="CL24" s="61">
+        <v>19.169899999999984</v>
+      </c>
+      <c r="CM24" s="61">
+        <v>16.3035</v>
+      </c>
+      <c r="CN24" s="61">
+        <v>17.705600000000018</v>
+      </c>
+      <c r="CO24" s="61">
+        <v>22.345499999999987</v>
+      </c>
+      <c r="CP24" s="61">
+        <v>22.069000000000017</v>
+      </c>
+      <c r="CQ24" s="61"/>
+      <c r="CR24" s="61"/>
+      <c r="CS24" s="61"/>
+    </row>
+    <row r="25" spans="1:97">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="3"/>
+    </row>
+    <row r="26" spans="1:97">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="3"/>
+    </row>
+    <row r="27" spans="1:97">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="I27" s="4"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="4"/>
+      <c r="L27" s="4"/>
+      <c r="M27" s="3"/>
+    </row>
+    <row r="28" spans="1:97">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="4"/>
+      <c r="K28" s="4"/>
+      <c r="L28" s="7"/>
+    </row>
+    <row r="29" spans="1:97">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="4"/>
+      <c r="K29" s="4"/>
+      <c r="L29" s="7"/>
+    </row>
+    <row r="30" spans="1:97">
+      <c r="B30" s="8"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="4"/>
+      <c r="K30" s="4"/>
+      <c r="L30" s="7"/>
+    </row>
+    <row r="31" spans="1:97">
+      <c r="B31" s="8"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="4"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="4"/>
+      <c r="K31" s="4"/>
+      <c r="L31" s="7"/>
+    </row>
+    <row r="32" spans="1:97">
+      <c r="B32" s="8"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="4"/>
+      <c r="K32" s="4"/>
+      <c r="L32" s="7"/>
+    </row>
+    <row r="33" spans="2:12">
+      <c r="B33" s="8"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="4"/>
+      <c r="K33" s="4"/>
+      <c r="L33" s="7"/>
+    </row>
+    <row r="34" spans="2:12">
+      <c r="B34" s="8"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="4"/>
+      <c r="K34" s="4"/>
+      <c r="L34" s="7"/>
+    </row>
+    <row r="35" spans="2:12">
+      <c r="B35" s="8"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="4"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="4"/>
+      <c r="K35" s="4"/>
+      <c r="L35" s="7"/>
+    </row>
+    <row r="36" spans="2:12">
+      <c r="B36" s="8"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="4"/>
+      <c r="K36" s="4"/>
+      <c r="L36" s="7"/>
+    </row>
+    <row r="37" spans="2:12">
+      <c r="B37" s="8"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="4"/>
+      <c r="H37" s="4"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="4"/>
+      <c r="K37" s="4"/>
+      <c r="L37" s="7"/>
+    </row>
+    <row r="38" spans="2:12">
+      <c r="B38" s="8"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="4"/>
+      <c r="K38" s="4"/>
+      <c r="L38" s="7"/>
+    </row>
+    <row r="39" spans="2:12">
+      <c r="B39" s="8"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="4"/>
+      <c r="H39" s="4"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="4"/>
+      <c r="K39" s="4"/>
+      <c r="L39" s="7"/>
+    </row>
+    <row r="40" spans="2:12">
+      <c r="B40" s="8"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="4"/>
+      <c r="H40" s="4"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="4"/>
+      <c r="K40" s="4"/>
+      <c r="L40" s="7"/>
+    </row>
+    <row r="41" spans="2:12">
+      <c r="B41" s="8"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="4"/>
+      <c r="H41" s="4"/>
+      <c r="I41" s="6"/>
+      <c r="J41" s="4"/>
+      <c r="K41" s="4"/>
+      <c r="L41" s="7"/>
+    </row>
+    <row r="42" spans="2:12">
+      <c r="B42" s="8"/>
+      <c r="D42" s="3"/>
+    </row>
+    <row r="43" spans="2:12">
+      <c r="B43" s="8"/>
+      <c r="D43" s="3"/>
+    </row>
+    <row r="44" spans="2:12">
+      <c r="B44" s="8"/>
+      <c r="D44" s="3"/>
+    </row>
+    <row r="45" spans="2:12">
+      <c r="B45" s="8"/>
+      <c r="D45" s="3"/>
+    </row>
+    <row r="46" spans="2:12">
+      <c r="B46" s="8"/>
+      <c r="D46" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="B1:AW1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>құс!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>ет</vt:lpstr>
+      <vt:lpstr>сүт</vt:lpstr>
+      <vt:lpstr>жұмыртқа</vt:lpstr>
+      <vt:lpstr>жұмыртқа!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>