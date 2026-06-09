--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -478,67 +478,67 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -816,51 +816,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="36" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="36" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="36" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="8.5703125" style="2" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="2"/>
     <col min="35" max="35" width="8.5703125" style="2" customWidth="1"/>
     <col min="36" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="75" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
@@ -950,109 +950,109 @@
       <c r="DE1" s="52"/>
       <c r="DF1" s="52"/>
       <c r="DG1" s="52"/>
       <c r="DH1" s="52"/>
       <c r="DI1" s="52"/>
       <c r="DJ1" s="52"/>
       <c r="DK1" s="52"/>
       <c r="DL1" s="52"/>
       <c r="DM1" s="52"/>
       <c r="DN1" s="52"/>
       <c r="DO1" s="52"/>
       <c r="DP1" s="52"/>
       <c r="DQ1" s="52"/>
       <c r="DR1" s="52"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="41"/>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
-      <c r="J2" s="58" t="s">
+      <c r="J2" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="58"/>
-[...1 lines deleted...]
-      <c r="M2" s="58"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
       <c r="R2" s="41"/>
       <c r="S2" s="41"/>
       <c r="T2" s="41"/>
       <c r="U2" s="41"/>
-      <c r="V2" s="58" t="s">
+      <c r="V2" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="58"/>
-[...2 lines deleted...]
-      <c r="AH2" s="58" t="s">
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="AH2" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="58"/>
-[...2 lines deleted...]
-      <c r="AT2" s="58" t="s">
+      <c r="AI2" s="53"/>
+      <c r="AJ2" s="53"/>
+      <c r="AK2" s="53"/>
+      <c r="AT2" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="58"/>
-[...2 lines deleted...]
-      <c r="BF2" s="58" t="s">
+      <c r="AU2" s="53"/>
+      <c r="AV2" s="53"/>
+      <c r="AW2" s="53"/>
+      <c r="BF2" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="58"/>
-[...2 lines deleted...]
-      <c r="BR2" s="58" t="s">
+      <c r="BG2" s="53"/>
+      <c r="BH2" s="53"/>
+      <c r="BI2" s="53"/>
+      <c r="BR2" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="58"/>
-[...2 lines deleted...]
-      <c r="CD2" s="58" t="s">
+      <c r="BS2" s="53"/>
+      <c r="BT2" s="53"/>
+      <c r="BU2" s="53"/>
+      <c r="CD2" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="CE2" s="58"/>
-[...2 lines deleted...]
-      <c r="CP2" s="58" t="s">
+      <c r="CE2" s="53"/>
+      <c r="CF2" s="53"/>
+      <c r="CG2" s="53"/>
+      <c r="CP2" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="58"/>
-[...1 lines deleted...]
-      <c r="CS2" s="58"/>
+      <c r="CQ2" s="53"/>
+      <c r="CR2" s="53"/>
+      <c r="CS2" s="53"/>
     </row>
     <row r="3" spans="1:122" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="58" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="54" t="s">
         <v>22</v>
       </c>
       <c r="C3" s="55"/>
       <c r="D3" s="55"/>
       <c r="E3" s="55"/>
       <c r="F3" s="55"/>
       <c r="G3" s="55"/>
       <c r="H3" s="55"/>
       <c r="I3" s="55"/>
       <c r="J3" s="55"/>
       <c r="K3" s="55"/>
       <c r="L3" s="55"/>
       <c r="M3" s="56"/>
       <c r="N3" s="54" t="s">
         <v>23</v>
       </c>
       <c r="O3" s="55"/>
       <c r="P3" s="55"/>
       <c r="Q3" s="55"/>
       <c r="R3" s="55"/>
       <c r="S3" s="55"/>
       <c r="T3" s="55"/>
@@ -1125,51 +1125,51 @@
       <c r="BY3" s="55"/>
       <c r="BZ3" s="55"/>
       <c r="CA3" s="55"/>
       <c r="CB3" s="55"/>
       <c r="CC3" s="55"/>
       <c r="CD3" s="55"/>
       <c r="CE3" s="55"/>
       <c r="CF3" s="55"/>
       <c r="CG3" s="56"/>
       <c r="CH3" s="54" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="55"/>
       <c r="CJ3" s="55"/>
       <c r="CK3" s="55"/>
       <c r="CL3" s="55"/>
       <c r="CM3" s="55"/>
       <c r="CN3" s="55"/>
       <c r="CO3" s="55"/>
       <c r="CP3" s="55"/>
       <c r="CQ3" s="55"/>
       <c r="CR3" s="55"/>
       <c r="CS3" s="56"/>
     </row>
     <row r="4" spans="1:122" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="53"/>
+      <c r="A4" s="58"/>
       <c r="B4" s="43" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="42" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="42" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="42" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="42" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="42" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="42" t="s">
@@ -1680,51 +1680,53 @@
       </c>
       <c r="CC5" s="12">
         <v>22636.051000000003</v>
       </c>
       <c r="CD5" s="12">
         <v>22095.91</v>
       </c>
       <c r="CE5" s="50">
         <v>21700.661</v>
       </c>
       <c r="CF5" s="16">
         <v>21337.106</v>
       </c>
       <c r="CG5" s="16">
         <v>20550.594000000001</v>
       </c>
       <c r="CH5" s="50">
         <v>20657.253000000001</v>
       </c>
       <c r="CI5" s="50">
         <v>21147.906999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>23173.312000000002</v>
       </c>
-      <c r="CK5" s="50"/>
+      <c r="CK5" s="50">
+        <v>25733.378000000001</v>
+      </c>
       <c r="CL5" s="50"/>
       <c r="CM5" s="13"/>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>38</v>
       </c>
@@ -1955,51 +1957,53 @@
       </c>
       <c r="CC6" s="40">
         <v>1345.835</v>
       </c>
       <c r="CD6" s="40">
         <v>1308.578</v>
       </c>
       <c r="CE6" s="51">
         <v>1279.4749999999999</v>
       </c>
       <c r="CF6" s="24">
         <v>1235.789</v>
       </c>
       <c r="CG6" s="24">
         <v>1163.587</v>
       </c>
       <c r="CH6" s="51">
         <v>1176.922</v>
       </c>
       <c r="CI6" s="51">
         <v>1244.5229999999999</v>
       </c>
       <c r="CJ6" s="51">
         <v>1356.798</v>
       </c>
-      <c r="CK6" s="51"/>
+      <c r="CK6" s="51">
+        <v>1619.4869999999999</v>
+      </c>
       <c r="CL6" s="51"/>
       <c r="CM6" s="46"/>
       <c r="CN6" s="40"/>
       <c r="CO6" s="40"/>
       <c r="CP6" s="40"/>
       <c r="CQ6" s="51"/>
       <c r="CR6" s="51"/>
       <c r="CS6" s="51"/>
     </row>
     <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>543.21100000000001</v>
       </c>
       <c r="C7" s="19">
         <v>579.99900000000002</v>
       </c>
       <c r="D7" s="20">
         <v>630.42999999999995</v>
       </c>
       <c r="E7" s="21">
         <v>674.76</v>
       </c>
@@ -2230,51 +2234,53 @@
       </c>
       <c r="CC7" s="27">
         <v>610.38700000000006</v>
       </c>
       <c r="CD7" s="27">
         <v>594.45400000000006</v>
       </c>
       <c r="CE7" s="51">
         <v>576.53499999999997</v>
       </c>
       <c r="CF7" s="24">
         <v>555.19000000000005</v>
       </c>
       <c r="CG7" s="24">
         <v>538.80600000000004</v>
       </c>
       <c r="CH7" s="51">
         <v>601.33699999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>605.95799999999997</v>
       </c>
       <c r="CJ7" s="51">
         <v>641.57500000000005</v>
       </c>
-      <c r="CK7" s="51"/>
+      <c r="CK7" s="51">
+        <v>692.22299999999996</v>
+      </c>
       <c r="CL7" s="51"/>
       <c r="CM7" s="27"/>
       <c r="CN7" s="27"/>
       <c r="CO7" s="27"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>1078.3969999999999</v>
       </c>
       <c r="C8" s="19">
         <v>1084.691</v>
       </c>
       <c r="D8" s="20">
         <v>1192.107</v>
       </c>
       <c r="E8" s="21">
         <v>1395.2</v>
       </c>
@@ -2505,51 +2511,53 @@
       </c>
       <c r="CC8" s="27">
         <v>1270.962</v>
       </c>
       <c r="CD8" s="27">
         <v>1228.8710000000001</v>
       </c>
       <c r="CE8" s="51">
         <v>1198.6410000000001</v>
       </c>
       <c r="CF8" s="24">
         <v>1144.9760000000001</v>
       </c>
       <c r="CG8" s="24">
         <v>1209.5039999999999</v>
       </c>
       <c r="CH8" s="51">
         <v>1180.913</v>
       </c>
       <c r="CI8" s="51">
         <v>1182.8679999999999</v>
       </c>
       <c r="CJ8" s="51">
         <v>1272.3219999999999</v>
       </c>
-      <c r="CK8" s="51"/>
+      <c r="CK8" s="51">
+        <v>1451.261</v>
+      </c>
       <c r="CL8" s="51"/>
       <c r="CM8" s="27"/>
       <c r="CN8" s="27"/>
       <c r="CO8" s="27"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>3402.7080000000001</v>
       </c>
       <c r="C9" s="19">
         <v>3548.9110000000001</v>
       </c>
       <c r="D9" s="20">
         <v>4235.884</v>
       </c>
       <c r="E9" s="21">
         <v>4714.9799999999996</v>
       </c>
@@ -2780,51 +2788,53 @@
       </c>
       <c r="CC9" s="27">
         <v>2728.3760000000002</v>
       </c>
       <c r="CD9" s="27">
         <v>2683.94</v>
       </c>
       <c r="CE9" s="51">
         <v>2737.8470000000002</v>
       </c>
       <c r="CF9" s="24">
         <v>2854.7629999999999</v>
       </c>
       <c r="CG9" s="24">
         <v>2491.2380000000003</v>
       </c>
       <c r="CH9" s="51">
         <v>2490.1370000000002</v>
       </c>
       <c r="CI9" s="51">
         <v>2554.3380000000002</v>
       </c>
       <c r="CJ9" s="51">
         <v>2970.3820000000001</v>
       </c>
-      <c r="CK9" s="51"/>
+      <c r="CK9" s="51">
+        <v>3500.6589999999997</v>
+      </c>
       <c r="CL9" s="51"/>
       <c r="CM9" s="27"/>
       <c r="CN9" s="27"/>
       <c r="CO9" s="27"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>552.03200000000004</v>
       </c>
       <c r="C10" s="19">
         <v>568.03599999999994</v>
       </c>
       <c r="D10" s="20">
         <v>605.4</v>
       </c>
       <c r="E10" s="21">
         <v>717.83199999999999</v>
       </c>
@@ -3055,51 +3065,53 @@
       </c>
       <c r="CC10" s="27">
         <v>609.86699999999996</v>
       </c>
       <c r="CD10" s="27">
         <v>592.69899999999996</v>
       </c>
       <c r="CE10" s="51">
         <v>591.505</v>
       </c>
       <c r="CF10" s="24">
         <v>596.66300000000001</v>
       </c>
       <c r="CG10" s="24">
         <v>551.20499999999993</v>
       </c>
       <c r="CH10" s="51">
         <v>555.21899999999994</v>
       </c>
       <c r="CI10" s="51">
         <v>571.02200000000005</v>
       </c>
       <c r="CJ10" s="51">
         <v>599.01900000000001</v>
       </c>
-      <c r="CK10" s="51"/>
+      <c r="CK10" s="51">
+        <v>658.51300000000003</v>
+      </c>
       <c r="CL10" s="51"/>
       <c r="CM10" s="27"/>
       <c r="CN10" s="27"/>
       <c r="CO10" s="27"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>1160.444</v>
       </c>
       <c r="C11" s="19">
         <v>1231.3130000000001</v>
       </c>
       <c r="D11" s="20">
         <v>1341.6610000000001</v>
       </c>
       <c r="E11" s="21">
         <v>1581.8219999999999</v>
       </c>
@@ -3330,51 +3342,53 @@
       </c>
       <c r="CC11" s="27">
         <v>1444.3869999999999</v>
       </c>
       <c r="CD11" s="27">
         <v>1408.1769999999999</v>
       </c>
       <c r="CE11" s="51">
         <v>1366.1110000000001</v>
       </c>
       <c r="CF11" s="24">
         <v>1325.19</v>
       </c>
       <c r="CG11" s="24">
         <v>1395.3709999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>1406.402</v>
       </c>
       <c r="CI11" s="51">
         <v>1464.8510000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>1583.1610000000001</v>
       </c>
-      <c r="CK11" s="51"/>
+      <c r="CK11" s="51">
+        <v>1781.25</v>
+      </c>
       <c r="CL11" s="51"/>
       <c r="CM11" s="27"/>
       <c r="CN11" s="27"/>
       <c r="CO11" s="27"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>2780.482</v>
       </c>
       <c r="C12" s="19">
         <v>2863.2170000000001</v>
       </c>
       <c r="D12" s="20">
         <v>3190.1509999999998</v>
       </c>
       <c r="E12" s="21">
         <v>3556.3760000000002</v>
       </c>
@@ -3605,51 +3619,53 @@
       </c>
       <c r="CC12" s="27">
         <v>3354.4430000000002</v>
       </c>
       <c r="CD12" s="27">
         <v>3281.547</v>
       </c>
       <c r="CE12" s="51">
         <v>3190.0360000000001</v>
       </c>
       <c r="CF12" s="24">
         <v>3094.4760000000001</v>
       </c>
       <c r="CG12" s="24">
         <v>3255.1210000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>3247.924</v>
       </c>
       <c r="CI12" s="51">
         <v>3306.8290000000002</v>
       </c>
       <c r="CJ12" s="51">
         <v>3528.6930000000002</v>
       </c>
-      <c r="CK12" s="51"/>
+      <c r="CK12" s="51">
+        <v>3762.5729999999999</v>
+      </c>
       <c r="CL12" s="51"/>
       <c r="CM12" s="27"/>
       <c r="CN12" s="27"/>
       <c r="CO12" s="27"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>38</v>
       </c>
@@ -3880,51 +3896,53 @@
       </c>
       <c r="CC13" s="27">
         <v>1941.2280000000001</v>
       </c>
       <c r="CD13" s="27">
         <v>1940.047</v>
       </c>
       <c r="CE13" s="51">
         <v>1881.1020000000001</v>
       </c>
       <c r="CF13" s="24">
         <v>1884.799</v>
       </c>
       <c r="CG13" s="24">
         <v>1559.415</v>
       </c>
       <c r="CH13" s="51">
         <v>1580.19</v>
       </c>
       <c r="CI13" s="51">
         <v>1579.88</v>
       </c>
       <c r="CJ13" s="51">
         <v>1786.9359999999999</v>
       </c>
-      <c r="CK13" s="51"/>
+      <c r="CK13" s="51">
+        <v>2015.6149999999998</v>
+      </c>
       <c r="CL13" s="51"/>
       <c r="CM13" s="47"/>
       <c r="CN13" s="27"/>
       <c r="CO13" s="27"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>940.70299999999997</v>
       </c>
       <c r="C14" s="19">
         <v>994.34900000000005</v>
       </c>
       <c r="D14" s="20">
         <v>1101.991</v>
       </c>
       <c r="E14" s="21">
         <v>1286.729</v>
       </c>
@@ -4155,51 +4173,53 @@
       </c>
       <c r="CC14" s="27">
         <v>758.351</v>
       </c>
       <c r="CD14" s="27">
         <v>703.55399999999997</v>
       </c>
       <c r="CE14" s="51">
         <v>688.53200000000004</v>
       </c>
       <c r="CF14" s="24">
         <v>662.19500000000005</v>
       </c>
       <c r="CG14" s="24">
         <v>687.80900000000008</v>
       </c>
       <c r="CH14" s="51">
         <v>702.30700000000002</v>
       </c>
       <c r="CI14" s="51">
         <v>735.37099999999998</v>
       </c>
       <c r="CJ14" s="51">
         <v>813.51199999999994</v>
       </c>
-      <c r="CK14" s="51"/>
+      <c r="CK14" s="51">
+        <v>914.59699999999998</v>
+      </c>
       <c r="CL14" s="51"/>
       <c r="CM14" s="27"/>
       <c r="CN14" s="27"/>
       <c r="CO14" s="27"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>461.71699999999998</v>
       </c>
       <c r="C15" s="19">
         <v>472.80200000000002</v>
       </c>
       <c r="D15" s="20">
         <v>490.02</v>
       </c>
       <c r="E15" s="21">
         <v>502.57</v>
       </c>
@@ -4430,51 +4450,53 @@
       </c>
       <c r="CC15" s="27">
         <v>461.99599999999998</v>
       </c>
       <c r="CD15" s="27">
         <v>458.12299999999999</v>
       </c>
       <c r="CE15" s="51">
         <v>453.3</v>
       </c>
       <c r="CF15" s="24">
         <v>441.44499999999999</v>
       </c>
       <c r="CG15" s="24">
         <v>433.23399999999998</v>
       </c>
       <c r="CH15" s="51">
         <v>439.29599999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>449.78100000000001</v>
       </c>
       <c r="CJ15" s="51">
         <v>468.41199999999998</v>
       </c>
-      <c r="CK15" s="51"/>
+      <c r="CK15" s="51">
+        <v>494.202</v>
+      </c>
       <c r="CL15" s="51"/>
       <c r="CM15" s="27"/>
       <c r="CN15" s="27"/>
       <c r="CO15" s="27"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>601.14700000000005</v>
       </c>
       <c r="C16" s="19">
         <v>614.50800000000004</v>
       </c>
       <c r="D16" s="20">
         <v>704.71900000000005</v>
       </c>
       <c r="E16" s="21">
         <v>787.03700000000003</v>
       </c>
@@ -4705,51 +4727,53 @@
       </c>
       <c r="CC16" s="27">
         <v>791.07799999999997</v>
       </c>
       <c r="CD16" s="27">
         <v>780.899</v>
       </c>
       <c r="CE16" s="51">
         <v>760.005</v>
       </c>
       <c r="CF16" s="24">
         <v>747.53899999999999</v>
       </c>
       <c r="CG16" s="24">
         <v>628.54999999999995</v>
       </c>
       <c r="CH16" s="51">
         <v>616.19200000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>612.70500000000004</v>
       </c>
       <c r="CJ16" s="51">
         <v>652.81899999999996</v>
       </c>
-      <c r="CK16" s="51"/>
+      <c r="CK16" s="51">
+        <v>746.2059999999999</v>
+      </c>
       <c r="CL16" s="51"/>
       <c r="CM16" s="27"/>
       <c r="CN16" s="27"/>
       <c r="CO16" s="27"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>397.01600000000002</v>
       </c>
       <c r="C17" s="19">
         <v>389.94099999999997</v>
       </c>
       <c r="D17" s="20">
         <v>589.50900000000001</v>
       </c>
       <c r="E17" s="21">
         <v>589.96699999999998</v>
       </c>
@@ -4980,51 +5004,53 @@
       </c>
       <c r="CC17" s="27">
         <v>297.84199999999998</v>
       </c>
       <c r="CD17" s="27">
         <v>296.39</v>
       </c>
       <c r="CE17" s="51">
         <v>296.14</v>
       </c>
       <c r="CF17" s="24">
         <v>297.14699999999999</v>
       </c>
       <c r="CG17" s="24">
         <v>296.35199999999998</v>
       </c>
       <c r="CH17" s="51">
         <v>289.065</v>
       </c>
       <c r="CI17" s="51">
         <v>285.24900000000002</v>
       </c>
       <c r="CJ17" s="51">
         <v>446.63099999999997</v>
       </c>
-      <c r="CK17" s="51"/>
+      <c r="CK17" s="51">
+        <v>445.37</v>
+      </c>
       <c r="CL17" s="51"/>
       <c r="CM17" s="27"/>
       <c r="CN17" s="27"/>
       <c r="CO17" s="27"/>
       <c r="CP17" s="27"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>553.66200000000003</v>
       </c>
       <c r="C18" s="19">
         <v>608.94299999999998</v>
       </c>
       <c r="D18" s="20">
         <v>677.26</v>
       </c>
       <c r="E18" s="21">
         <v>717.11300000000006</v>
       </c>
@@ -5255,51 +5281,53 @@
       </c>
       <c r="CC18" s="27">
         <v>675.70299999999997</v>
       </c>
       <c r="CD18" s="27">
         <v>651.36300000000006</v>
       </c>
       <c r="CE18" s="51">
         <v>634.25199999999995</v>
       </c>
       <c r="CF18" s="24">
         <v>609.40499999999997</v>
       </c>
       <c r="CG18" s="24">
         <v>629.00699999999995</v>
       </c>
       <c r="CH18" s="51">
         <v>653.51400000000001</v>
       </c>
       <c r="CI18" s="51">
         <v>704.22</v>
       </c>
       <c r="CJ18" s="51">
         <v>791.98</v>
       </c>
-      <c r="CK18" s="51"/>
+      <c r="CK18" s="51">
+        <v>844.95900000000006</v>
+      </c>
       <c r="CL18" s="51"/>
       <c r="CM18" s="27"/>
       <c r="CN18" s="27"/>
       <c r="CO18" s="27"/>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>396.24400000000003</v>
       </c>
       <c r="C19" s="19">
         <v>395.423</v>
       </c>
       <c r="D19" s="20">
         <v>390.16199999999998</v>
       </c>
       <c r="E19" s="21">
         <v>457.64</v>
       </c>
@@ -5530,51 +5558,53 @@
       </c>
       <c r="CC19" s="27">
         <v>384.12100000000004</v>
       </c>
       <c r="CD19" s="27">
         <v>369.80199999999996</v>
       </c>
       <c r="CE19" s="51">
         <v>366.55900000000003</v>
       </c>
       <c r="CF19" s="24">
         <v>358.31200000000001</v>
       </c>
       <c r="CG19" s="24">
         <v>413.35300000000001</v>
       </c>
       <c r="CH19" s="51">
         <v>399.00700000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>396.29399999999998</v>
       </c>
       <c r="CJ19" s="51">
         <v>391.83499999999998</v>
       </c>
-      <c r="CK19" s="51"/>
+      <c r="CK19" s="51">
+        <v>465.39100000000002</v>
+      </c>
       <c r="CL19" s="51"/>
       <c r="CM19" s="27"/>
       <c r="CN19" s="27"/>
       <c r="CO19" s="27"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>4059.4769999999999</v>
       </c>
       <c r="C20" s="19">
         <v>4222.8680000000004</v>
       </c>
       <c r="D20" s="20">
         <v>4783.62</v>
       </c>
       <c r="E20" s="21">
         <v>5368.4939999999997</v>
       </c>
@@ -5805,51 +5835,53 @@
       </c>
       <c r="CC20" s="27">
         <v>4947.6319999999996</v>
       </c>
       <c r="CD20" s="27">
         <v>4825.6229999999996</v>
       </c>
       <c r="CE20" s="51">
         <v>4748.28</v>
       </c>
       <c r="CF20" s="24">
         <v>4633.1419999999998</v>
       </c>
       <c r="CG20" s="24">
         <v>4432.2420000000002</v>
       </c>
       <c r="CH20" s="51">
         <v>4450.1659999999993</v>
       </c>
       <c r="CI20" s="51">
         <v>4523.3419999999996</v>
       </c>
       <c r="CJ20" s="51">
         <v>4886.4380000000001</v>
       </c>
-      <c r="CK20" s="51"/>
+      <c r="CK20" s="51">
+        <v>5224.5079999999998</v>
+      </c>
       <c r="CL20" s="51"/>
       <c r="CM20" s="27"/>
       <c r="CN20" s="27"/>
       <c r="CO20" s="27"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>38</v>
       </c>
@@ -6080,51 +6112,53 @@
       </c>
       <c r="CC21" s="27">
         <v>261.67899999999997</v>
       </c>
       <c r="CD21" s="27">
         <v>235.08699999999999</v>
       </c>
       <c r="CE21" s="51">
         <v>219.81200000000001</v>
       </c>
       <c r="CF21" s="24">
         <v>212.262</v>
       </c>
       <c r="CG21" s="24">
         <v>219.75</v>
       </c>
       <c r="CH21" s="51">
         <v>222.68299999999999</v>
       </c>
       <c r="CI21" s="51">
         <v>230.57900000000001</v>
       </c>
       <c r="CJ21" s="51">
         <v>235.18100000000001</v>
       </c>
-      <c r="CK21" s="51"/>
+      <c r="CK21" s="51">
+        <v>262.96500000000003</v>
+      </c>
       <c r="CL21" s="51"/>
       <c r="CM21" s="30"/>
       <c r="CN21" s="27"/>
       <c r="CO21" s="27"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>1619.922</v>
       </c>
       <c r="C22" s="19">
         <v>1733.23</v>
       </c>
       <c r="D22" s="20">
         <v>1951.067</v>
       </c>
       <c r="E22" s="19">
         <v>2282.3760000000002</v>
       </c>
@@ -6355,51 +6389,53 @@
       </c>
       <c r="CC22" s="27">
         <v>644.11300000000006</v>
       </c>
       <c r="CD22" s="27">
         <v>624.346</v>
       </c>
       <c r="CE22" s="51">
         <v>603.53700000000003</v>
       </c>
       <c r="CF22" s="24">
         <v>576.36500000000001</v>
       </c>
       <c r="CG22" s="24">
         <v>546.26199999999994</v>
       </c>
       <c r="CH22" s="51">
         <v>548.69600000000003</v>
       </c>
       <c r="CI22" s="51">
         <v>600.50099999999998</v>
       </c>
       <c r="CJ22" s="51">
         <v>649.596</v>
       </c>
-      <c r="CK22" s="51"/>
+      <c r="CK22" s="51">
+        <v>754.70299999999997</v>
+      </c>
       <c r="CL22" s="51"/>
       <c r="CM22" s="27"/>
       <c r="CN22" s="27"/>
       <c r="CO22" s="27"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="19">
         <v>1.6859999999999999</v>
       </c>
       <c r="C23" s="19">
         <v>1.6850000000000001</v>
       </c>
       <c r="D23" s="20">
         <v>1.637</v>
       </c>
       <c r="E23" s="19">
         <v>1.5920000000000001</v>
       </c>
@@ -6630,51 +6666,53 @@
       </c>
       <c r="CC23" s="27">
         <v>1.819</v>
       </c>
       <c r="CD23" s="27">
         <v>1.786</v>
       </c>
       <c r="CE23" s="51">
         <v>1.88</v>
       </c>
       <c r="CF23" s="24">
         <v>1.8080000000000001</v>
       </c>
       <c r="CG23" s="24">
         <v>2.0960000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>2.0819999999999999</v>
       </c>
       <c r="CI23" s="51">
         <v>2.0190000000000001</v>
       </c>
       <c r="CJ23" s="51">
         <v>1.99</v>
       </c>
-      <c r="CK23" s="51"/>
+      <c r="CK23" s="51">
+        <v>1.9349999999999998</v>
+      </c>
       <c r="CL23" s="51"/>
       <c r="CM23" s="27"/>
       <c r="CN23" s="27"/>
       <c r="CO23" s="27"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="19">
         <v>2.3079999999999998</v>
       </c>
       <c r="C24" s="19">
         <v>2.3540000000000001</v>
       </c>
       <c r="D24" s="20">
         <v>2.3650000000000002</v>
       </c>
       <c r="E24" s="19">
         <v>2.4769999999999999</v>
       </c>
@@ -6905,51 +6943,53 @@
       </c>
       <c r="CC24" s="27">
         <v>1.5840000000000001</v>
       </c>
       <c r="CD24" s="27">
         <v>2.2029999999999998</v>
       </c>
       <c r="CE24" s="51">
         <v>1.486</v>
       </c>
       <c r="CF24" s="24">
         <v>1.3819999999999999</v>
       </c>
       <c r="CG24" s="24">
         <v>1.29</v>
       </c>
       <c r="CH24" s="51">
         <v>1.2810000000000001</v>
       </c>
       <c r="CI24" s="51">
         <v>1.371</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.41</v>
       </c>
-      <c r="CK24" s="51"/>
+      <c r="CK24" s="51">
+        <v>1.532</v>
+      </c>
       <c r="CL24" s="51"/>
       <c r="CM24" s="27"/>
       <c r="CN24" s="27"/>
       <c r="CO24" s="27"/>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="20">
         <v>110.026</v>
       </c>
       <c r="C25" s="20">
         <v>107.59399999999999</v>
       </c>
       <c r="D25" s="20">
         <v>105.673</v>
       </c>
       <c r="E25" s="20">
         <v>105.992</v>
       </c>
@@ -7180,91 +7220,93 @@
       </c>
       <c r="CC25" s="34">
         <v>104.648</v>
       </c>
       <c r="CD25" s="34">
         <v>108.42100000000001</v>
       </c>
       <c r="CE25" s="51">
         <v>105.626</v>
       </c>
       <c r="CF25" s="24">
         <v>104.258</v>
       </c>
       <c r="CG25" s="24">
         <v>96.402000000000001</v>
       </c>
       <c r="CH25" s="51">
         <v>93.92</v>
       </c>
       <c r="CI25" s="51">
         <v>96.206000000000003</v>
       </c>
       <c r="CJ25" s="51">
         <v>94.622</v>
       </c>
-      <c r="CK25" s="51"/>
+      <c r="CK25" s="51">
+        <v>95.429000000000002</v>
+      </c>
       <c r="CL25" s="51"/>
       <c r="CM25" s="34"/>
       <c r="CN25" s="34"/>
       <c r="CO25" s="34"/>
       <c r="CP25" s="34"/>
       <c r="CQ25" s="51"/>
       <c r="CR25" s="51"/>
       <c r="CS25" s="51"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...9 lines deleted...]
-    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>