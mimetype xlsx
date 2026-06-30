--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\поголовье\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="15675" windowHeight="7635"/>
   </bookViews>
   <sheets>
     <sheet name="қой мен ешкі" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'қой мен ешкі'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Қой мен ешкі саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
@@ -154,51 +159,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Айдың соңына</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -478,67 +483,67 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -564,86 +569,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -815,52 +820,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
+      <pane xSplit="1" topLeftCell="CG1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="36" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="36" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="36" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="8.5703125" style="2" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="2"/>
     <col min="35" max="35" width="8.5703125" style="2" customWidth="1"/>
     <col min="36" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="75" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
@@ -950,109 +955,109 @@
       <c r="DE1" s="52"/>
       <c r="DF1" s="52"/>
       <c r="DG1" s="52"/>
       <c r="DH1" s="52"/>
       <c r="DI1" s="52"/>
       <c r="DJ1" s="52"/>
       <c r="DK1" s="52"/>
       <c r="DL1" s="52"/>
       <c r="DM1" s="52"/>
       <c r="DN1" s="52"/>
       <c r="DO1" s="52"/>
       <c r="DP1" s="52"/>
       <c r="DQ1" s="52"/>
       <c r="DR1" s="52"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="41"/>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
-      <c r="J2" s="53" t="s">
+      <c r="J2" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="53"/>
-[...1 lines deleted...]
-      <c r="M2" s="53"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
       <c r="R2" s="41"/>
       <c r="S2" s="41"/>
       <c r="T2" s="41"/>
       <c r="U2" s="41"/>
-      <c r="V2" s="53" t="s">
+      <c r="V2" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="53"/>
-[...2 lines deleted...]
-      <c r="AH2" s="53" t="s">
+      <c r="W2" s="58"/>
+      <c r="X2" s="58"/>
+      <c r="Y2" s="58"/>
+      <c r="AH2" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="53"/>
-[...2 lines deleted...]
-      <c r="AT2" s="53" t="s">
+      <c r="AI2" s="58"/>
+      <c r="AJ2" s="58"/>
+      <c r="AK2" s="58"/>
+      <c r="AT2" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="53"/>
-[...2 lines deleted...]
-      <c r="BF2" s="53" t="s">
+      <c r="AU2" s="58"/>
+      <c r="AV2" s="58"/>
+      <c r="AW2" s="58"/>
+      <c r="BF2" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="53"/>
-[...2 lines deleted...]
-      <c r="BR2" s="53" t="s">
+      <c r="BG2" s="58"/>
+      <c r="BH2" s="58"/>
+      <c r="BI2" s="58"/>
+      <c r="BR2" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="53"/>
-[...2 lines deleted...]
-      <c r="CD2" s="53" t="s">
+      <c r="BS2" s="58"/>
+      <c r="BT2" s="58"/>
+      <c r="BU2" s="58"/>
+      <c r="CD2" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="CE2" s="53"/>
-[...2 lines deleted...]
-      <c r="CP2" s="53" t="s">
+      <c r="CE2" s="58"/>
+      <c r="CF2" s="58"/>
+      <c r="CG2" s="58"/>
+      <c r="CP2" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="53"/>
-[...1 lines deleted...]
-      <c r="CS2" s="53"/>
+      <c r="CQ2" s="58"/>
+      <c r="CR2" s="58"/>
+      <c r="CS2" s="58"/>
     </row>
     <row r="3" spans="1:122" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="58" t="s">
+      <c r="A3" s="53" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="54" t="s">
         <v>22</v>
       </c>
       <c r="C3" s="55"/>
       <c r="D3" s="55"/>
       <c r="E3" s="55"/>
       <c r="F3" s="55"/>
       <c r="G3" s="55"/>
       <c r="H3" s="55"/>
       <c r="I3" s="55"/>
       <c r="J3" s="55"/>
       <c r="K3" s="55"/>
       <c r="L3" s="55"/>
       <c r="M3" s="56"/>
       <c r="N3" s="54" t="s">
         <v>23</v>
       </c>
       <c r="O3" s="55"/>
       <c r="P3" s="55"/>
       <c r="Q3" s="55"/>
       <c r="R3" s="55"/>
       <c r="S3" s="55"/>
       <c r="T3" s="55"/>
@@ -1125,51 +1130,51 @@
       <c r="BY3" s="55"/>
       <c r="BZ3" s="55"/>
       <c r="CA3" s="55"/>
       <c r="CB3" s="55"/>
       <c r="CC3" s="55"/>
       <c r="CD3" s="55"/>
       <c r="CE3" s="55"/>
       <c r="CF3" s="55"/>
       <c r="CG3" s="56"/>
       <c r="CH3" s="54" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="55"/>
       <c r="CJ3" s="55"/>
       <c r="CK3" s="55"/>
       <c r="CL3" s="55"/>
       <c r="CM3" s="55"/>
       <c r="CN3" s="55"/>
       <c r="CO3" s="55"/>
       <c r="CP3" s="55"/>
       <c r="CQ3" s="55"/>
       <c r="CR3" s="55"/>
       <c r="CS3" s="56"/>
     </row>
     <row r="4" spans="1:122" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="58"/>
+      <c r="A4" s="53"/>
       <c r="B4" s="43" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="42" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="42" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="42" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="42" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="42" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="42" t="s">
@@ -1683,51 +1688,53 @@
       </c>
       <c r="CD5" s="12">
         <v>22095.91</v>
       </c>
       <c r="CE5" s="50">
         <v>21700.661</v>
       </c>
       <c r="CF5" s="16">
         <v>21337.106</v>
       </c>
       <c r="CG5" s="16">
         <v>20550.594000000001</v>
       </c>
       <c r="CH5" s="50">
         <v>20657.253000000001</v>
       </c>
       <c r="CI5" s="50">
         <v>21147.906999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>23173.312000000002</v>
       </c>
       <c r="CK5" s="50">
         <v>25733.378000000001</v>
       </c>
-      <c r="CL5" s="50"/>
+      <c r="CL5" s="50">
+        <v>26674.736000000001</v>
+      </c>
       <c r="CM5" s="13"/>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="45" t="s">
@@ -1960,51 +1967,53 @@
       </c>
       <c r="CD6" s="40">
         <v>1308.578</v>
       </c>
       <c r="CE6" s="51">
         <v>1279.4749999999999</v>
       </c>
       <c r="CF6" s="24">
         <v>1235.789</v>
       </c>
       <c r="CG6" s="24">
         <v>1163.587</v>
       </c>
       <c r="CH6" s="51">
         <v>1176.922</v>
       </c>
       <c r="CI6" s="51">
         <v>1244.5229999999999</v>
       </c>
       <c r="CJ6" s="51">
         <v>1356.798</v>
       </c>
       <c r="CK6" s="51">
         <v>1619.4869999999999</v>
       </c>
-      <c r="CL6" s="51"/>
+      <c r="CL6" s="51">
+        <v>1622.884</v>
+      </c>
       <c r="CM6" s="46"/>
       <c r="CN6" s="40"/>
       <c r="CO6" s="40"/>
       <c r="CP6" s="40"/>
       <c r="CQ6" s="51"/>
       <c r="CR6" s="51"/>
       <c r="CS6" s="51"/>
     </row>
     <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>543.21100000000001</v>
       </c>
       <c r="C7" s="19">
         <v>579.99900000000002</v>
       </c>
       <c r="D7" s="20">
         <v>630.42999999999995</v>
       </c>
       <c r="E7" s="21">
         <v>674.76</v>
       </c>
       <c r="F7" s="19">
@@ -2237,51 +2246,53 @@
       </c>
       <c r="CD7" s="27">
         <v>594.45400000000006</v>
       </c>
       <c r="CE7" s="51">
         <v>576.53499999999997</v>
       </c>
       <c r="CF7" s="24">
         <v>555.19000000000005</v>
       </c>
       <c r="CG7" s="24">
         <v>538.80600000000004</v>
       </c>
       <c r="CH7" s="51">
         <v>601.33699999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>605.95799999999997</v>
       </c>
       <c r="CJ7" s="51">
         <v>641.57500000000005</v>
       </c>
       <c r="CK7" s="51">
         <v>692.22299999999996</v>
       </c>
-      <c r="CL7" s="51"/>
+      <c r="CL7" s="51">
+        <v>736.77599999999995</v>
+      </c>
       <c r="CM7" s="27"/>
       <c r="CN7" s="27"/>
       <c r="CO7" s="27"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>1078.3969999999999</v>
       </c>
       <c r="C8" s="19">
         <v>1084.691</v>
       </c>
       <c r="D8" s="20">
         <v>1192.107</v>
       </c>
       <c r="E8" s="21">
         <v>1395.2</v>
       </c>
       <c r="F8" s="19">
@@ -2514,51 +2525,53 @@
       </c>
       <c r="CD8" s="27">
         <v>1228.8710000000001</v>
       </c>
       <c r="CE8" s="51">
         <v>1198.6410000000001</v>
       </c>
       <c r="CF8" s="24">
         <v>1144.9760000000001</v>
       </c>
       <c r="CG8" s="24">
         <v>1209.5039999999999</v>
       </c>
       <c r="CH8" s="51">
         <v>1180.913</v>
       </c>
       <c r="CI8" s="51">
         <v>1182.8679999999999</v>
       </c>
       <c r="CJ8" s="51">
         <v>1272.3219999999999</v>
       </c>
       <c r="CK8" s="51">
         <v>1451.261</v>
       </c>
-      <c r="CL8" s="51"/>
+      <c r="CL8" s="51">
+        <v>1559.2190000000001</v>
+      </c>
       <c r="CM8" s="27"/>
       <c r="CN8" s="27"/>
       <c r="CO8" s="27"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>3402.7080000000001</v>
       </c>
       <c r="C9" s="19">
         <v>3548.9110000000001</v>
       </c>
       <c r="D9" s="20">
         <v>4235.884</v>
       </c>
       <c r="E9" s="21">
         <v>4714.9799999999996</v>
       </c>
       <c r="F9" s="19">
@@ -2791,51 +2804,53 @@
       </c>
       <c r="CD9" s="27">
         <v>2683.94</v>
       </c>
       <c r="CE9" s="51">
         <v>2737.8470000000002</v>
       </c>
       <c r="CF9" s="24">
         <v>2854.7629999999999</v>
       </c>
       <c r="CG9" s="24">
         <v>2491.2380000000003</v>
       </c>
       <c r="CH9" s="51">
         <v>2490.1370000000002</v>
       </c>
       <c r="CI9" s="51">
         <v>2554.3380000000002</v>
       </c>
       <c r="CJ9" s="51">
         <v>2970.3820000000001</v>
       </c>
       <c r="CK9" s="51">
         <v>3500.6589999999997</v>
       </c>
-      <c r="CL9" s="51"/>
+      <c r="CL9" s="51">
+        <v>3521.4920000000002</v>
+      </c>
       <c r="CM9" s="27"/>
       <c r="CN9" s="27"/>
       <c r="CO9" s="27"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>552.03200000000004</v>
       </c>
       <c r="C10" s="19">
         <v>568.03599999999994</v>
       </c>
       <c r="D10" s="20">
         <v>605.4</v>
       </c>
       <c r="E10" s="21">
         <v>717.83199999999999</v>
       </c>
       <c r="F10" s="19">
@@ -3068,51 +3083,53 @@
       </c>
       <c r="CD10" s="27">
         <v>592.69899999999996</v>
       </c>
       <c r="CE10" s="51">
         <v>591.505</v>
       </c>
       <c r="CF10" s="24">
         <v>596.66300000000001</v>
       </c>
       <c r="CG10" s="24">
         <v>551.20499999999993</v>
       </c>
       <c r="CH10" s="51">
         <v>555.21899999999994</v>
       </c>
       <c r="CI10" s="51">
         <v>571.02200000000005</v>
       </c>
       <c r="CJ10" s="51">
         <v>599.01900000000001</v>
       </c>
       <c r="CK10" s="51">
         <v>658.51300000000003</v>
       </c>
-      <c r="CL10" s="51"/>
+      <c r="CL10" s="51">
+        <v>704.48699999999997</v>
+      </c>
       <c r="CM10" s="27"/>
       <c r="CN10" s="27"/>
       <c r="CO10" s="27"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>1160.444</v>
       </c>
       <c r="C11" s="19">
         <v>1231.3130000000001</v>
       </c>
       <c r="D11" s="20">
         <v>1341.6610000000001</v>
       </c>
       <c r="E11" s="21">
         <v>1581.8219999999999</v>
       </c>
       <c r="F11" s="19">
@@ -3345,51 +3362,53 @@
       </c>
       <c r="CD11" s="27">
         <v>1408.1769999999999</v>
       </c>
       <c r="CE11" s="51">
         <v>1366.1110000000001</v>
       </c>
       <c r="CF11" s="24">
         <v>1325.19</v>
       </c>
       <c r="CG11" s="24">
         <v>1395.3709999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>1406.402</v>
       </c>
       <c r="CI11" s="51">
         <v>1464.8510000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>1583.1610000000001</v>
       </c>
       <c r="CK11" s="51">
         <v>1781.25</v>
       </c>
-      <c r="CL11" s="51"/>
+      <c r="CL11" s="51">
+        <v>1899.662</v>
+      </c>
       <c r="CM11" s="27"/>
       <c r="CN11" s="27"/>
       <c r="CO11" s="27"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>2780.482</v>
       </c>
       <c r="C12" s="19">
         <v>2863.2170000000001</v>
       </c>
       <c r="D12" s="20">
         <v>3190.1509999999998</v>
       </c>
       <c r="E12" s="21">
         <v>3556.3760000000002</v>
       </c>
       <c r="F12" s="19">
@@ -3622,51 +3641,53 @@
       </c>
       <c r="CD12" s="27">
         <v>3281.547</v>
       </c>
       <c r="CE12" s="51">
         <v>3190.0360000000001</v>
       </c>
       <c r="CF12" s="24">
         <v>3094.4760000000001</v>
       </c>
       <c r="CG12" s="24">
         <v>3255.1210000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>3247.924</v>
       </c>
       <c r="CI12" s="51">
         <v>3306.8290000000002</v>
       </c>
       <c r="CJ12" s="51">
         <v>3528.6930000000002</v>
       </c>
       <c r="CK12" s="51">
         <v>3762.5729999999999</v>
       </c>
-      <c r="CL12" s="51"/>
+      <c r="CL12" s="51">
+        <v>3813.7190000000001</v>
+      </c>
       <c r="CM12" s="27"/>
       <c r="CN12" s="27"/>
       <c r="CO12" s="27"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="45" t="s">
@@ -3899,51 +3920,53 @@
       </c>
       <c r="CD13" s="27">
         <v>1940.047</v>
       </c>
       <c r="CE13" s="51">
         <v>1881.1020000000001</v>
       </c>
       <c r="CF13" s="24">
         <v>1884.799</v>
       </c>
       <c r="CG13" s="24">
         <v>1559.415</v>
       </c>
       <c r="CH13" s="51">
         <v>1580.19</v>
       </c>
       <c r="CI13" s="51">
         <v>1579.88</v>
       </c>
       <c r="CJ13" s="51">
         <v>1786.9359999999999</v>
       </c>
       <c r="CK13" s="51">
         <v>2015.6149999999998</v>
       </c>
-      <c r="CL13" s="51"/>
+      <c r="CL13" s="51">
+        <v>2049.1129999999998</v>
+      </c>
       <c r="CM13" s="47"/>
       <c r="CN13" s="27"/>
       <c r="CO13" s="27"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>940.70299999999997</v>
       </c>
       <c r="C14" s="19">
         <v>994.34900000000005</v>
       </c>
       <c r="D14" s="20">
         <v>1101.991</v>
       </c>
       <c r="E14" s="21">
         <v>1286.729</v>
       </c>
       <c r="F14" s="19">
@@ -4176,51 +4199,53 @@
       </c>
       <c r="CD14" s="27">
         <v>703.55399999999997</v>
       </c>
       <c r="CE14" s="51">
         <v>688.53200000000004</v>
       </c>
       <c r="CF14" s="24">
         <v>662.19500000000005</v>
       </c>
       <c r="CG14" s="24">
         <v>687.80900000000008</v>
       </c>
       <c r="CH14" s="51">
         <v>702.30700000000002</v>
       </c>
       <c r="CI14" s="51">
         <v>735.37099999999998</v>
       </c>
       <c r="CJ14" s="51">
         <v>813.51199999999994</v>
       </c>
       <c r="CK14" s="51">
         <v>914.59699999999998</v>
       </c>
-      <c r="CL14" s="51"/>
+      <c r="CL14" s="51">
+        <v>985.52</v>
+      </c>
       <c r="CM14" s="27"/>
       <c r="CN14" s="27"/>
       <c r="CO14" s="27"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>461.71699999999998</v>
       </c>
       <c r="C15" s="19">
         <v>472.80200000000002</v>
       </c>
       <c r="D15" s="20">
         <v>490.02</v>
       </c>
       <c r="E15" s="21">
         <v>502.57</v>
       </c>
       <c r="F15" s="19">
@@ -4453,51 +4478,53 @@
       </c>
       <c r="CD15" s="27">
         <v>458.12299999999999</v>
       </c>
       <c r="CE15" s="51">
         <v>453.3</v>
       </c>
       <c r="CF15" s="24">
         <v>441.44499999999999</v>
       </c>
       <c r="CG15" s="24">
         <v>433.23399999999998</v>
       </c>
       <c r="CH15" s="51">
         <v>439.29599999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>449.78100000000001</v>
       </c>
       <c r="CJ15" s="51">
         <v>468.41199999999998</v>
       </c>
       <c r="CK15" s="51">
         <v>494.202</v>
       </c>
-      <c r="CL15" s="51"/>
+      <c r="CL15" s="51">
+        <v>523.22199999999998</v>
+      </c>
       <c r="CM15" s="27"/>
       <c r="CN15" s="27"/>
       <c r="CO15" s="27"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>601.14700000000005</v>
       </c>
       <c r="C16" s="19">
         <v>614.50800000000004</v>
       </c>
       <c r="D16" s="20">
         <v>704.71900000000005</v>
       </c>
       <c r="E16" s="21">
         <v>787.03700000000003</v>
       </c>
       <c r="F16" s="19">
@@ -4730,51 +4757,53 @@
       </c>
       <c r="CD16" s="27">
         <v>780.899</v>
       </c>
       <c r="CE16" s="51">
         <v>760.005</v>
       </c>
       <c r="CF16" s="24">
         <v>747.53899999999999</v>
       </c>
       <c r="CG16" s="24">
         <v>628.54999999999995</v>
       </c>
       <c r="CH16" s="51">
         <v>616.19200000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>612.70500000000004</v>
       </c>
       <c r="CJ16" s="51">
         <v>652.81899999999996</v>
       </c>
       <c r="CK16" s="51">
         <v>746.2059999999999</v>
       </c>
-      <c r="CL16" s="51"/>
+      <c r="CL16" s="51">
+        <v>823.13800000000003</v>
+      </c>
       <c r="CM16" s="27"/>
       <c r="CN16" s="27"/>
       <c r="CO16" s="27"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>397.01600000000002</v>
       </c>
       <c r="C17" s="19">
         <v>389.94099999999997</v>
       </c>
       <c r="D17" s="20">
         <v>589.50900000000001</v>
       </c>
       <c r="E17" s="21">
         <v>589.96699999999998</v>
       </c>
       <c r="F17" s="19">
@@ -5007,51 +5036,53 @@
       </c>
       <c r="CD17" s="27">
         <v>296.39</v>
       </c>
       <c r="CE17" s="51">
         <v>296.14</v>
       </c>
       <c r="CF17" s="24">
         <v>297.14699999999999</v>
       </c>
       <c r="CG17" s="24">
         <v>296.35199999999998</v>
       </c>
       <c r="CH17" s="51">
         <v>289.065</v>
       </c>
       <c r="CI17" s="51">
         <v>285.24900000000002</v>
       </c>
       <c r="CJ17" s="51">
         <v>446.63099999999997</v>
       </c>
       <c r="CK17" s="51">
         <v>445.37</v>
       </c>
-      <c r="CL17" s="51"/>
+      <c r="CL17" s="51">
+        <v>442.38900000000001</v>
+      </c>
       <c r="CM17" s="27"/>
       <c r="CN17" s="27"/>
       <c r="CO17" s="27"/>
       <c r="CP17" s="27"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>553.66200000000003</v>
       </c>
       <c r="C18" s="19">
         <v>608.94299999999998</v>
       </c>
       <c r="D18" s="20">
         <v>677.26</v>
       </c>
       <c r="E18" s="21">
         <v>717.11300000000006</v>
       </c>
       <c r="F18" s="19">
@@ -5284,51 +5315,53 @@
       </c>
       <c r="CD18" s="27">
         <v>651.36300000000006</v>
       </c>
       <c r="CE18" s="51">
         <v>634.25199999999995</v>
       </c>
       <c r="CF18" s="24">
         <v>609.40499999999997</v>
       </c>
       <c r="CG18" s="24">
         <v>629.00699999999995</v>
       </c>
       <c r="CH18" s="51">
         <v>653.51400000000001</v>
       </c>
       <c r="CI18" s="51">
         <v>704.22</v>
       </c>
       <c r="CJ18" s="51">
         <v>791.98</v>
       </c>
       <c r="CK18" s="51">
         <v>844.95900000000006</v>
       </c>
-      <c r="CL18" s="51"/>
+      <c r="CL18" s="51">
+        <v>872.79100000000005</v>
+      </c>
       <c r="CM18" s="27"/>
       <c r="CN18" s="27"/>
       <c r="CO18" s="27"/>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>396.24400000000003</v>
       </c>
       <c r="C19" s="19">
         <v>395.423</v>
       </c>
       <c r="D19" s="20">
         <v>390.16199999999998</v>
       </c>
       <c r="E19" s="21">
         <v>457.64</v>
       </c>
       <c r="F19" s="19">
@@ -5561,51 +5594,53 @@
       </c>
       <c r="CD19" s="27">
         <v>369.80199999999996</v>
       </c>
       <c r="CE19" s="51">
         <v>366.55900000000003</v>
       </c>
       <c r="CF19" s="24">
         <v>358.31200000000001</v>
       </c>
       <c r="CG19" s="24">
         <v>413.35300000000001</v>
       </c>
       <c r="CH19" s="51">
         <v>399.00700000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>396.29399999999998</v>
       </c>
       <c r="CJ19" s="51">
         <v>391.83499999999998</v>
       </c>
       <c r="CK19" s="51">
         <v>465.39100000000002</v>
       </c>
-      <c r="CL19" s="51"/>
+      <c r="CL19" s="51">
+        <v>585.25</v>
+      </c>
       <c r="CM19" s="27"/>
       <c r="CN19" s="27"/>
       <c r="CO19" s="27"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>4059.4769999999999</v>
       </c>
       <c r="C20" s="19">
         <v>4222.8680000000004</v>
       </c>
       <c r="D20" s="20">
         <v>4783.62</v>
       </c>
       <c r="E20" s="21">
         <v>5368.4939999999997</v>
       </c>
       <c r="F20" s="19">
@@ -5838,51 +5873,53 @@
       </c>
       <c r="CD20" s="27">
         <v>4825.6229999999996</v>
       </c>
       <c r="CE20" s="51">
         <v>4748.28</v>
       </c>
       <c r="CF20" s="24">
         <v>4633.1419999999998</v>
       </c>
       <c r="CG20" s="24">
         <v>4432.2420000000002</v>
       </c>
       <c r="CH20" s="51">
         <v>4450.1659999999993</v>
       </c>
       <c r="CI20" s="51">
         <v>4523.3419999999996</v>
       </c>
       <c r="CJ20" s="51">
         <v>4886.4380000000001</v>
       </c>
       <c r="CK20" s="51">
         <v>5224.5079999999998</v>
       </c>
-      <c r="CL20" s="51"/>
+      <c r="CL20" s="51">
+        <v>5393.009</v>
+      </c>
       <c r="CM20" s="27"/>
       <c r="CN20" s="27"/>
       <c r="CO20" s="27"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="45" t="s">
@@ -6115,51 +6152,53 @@
       </c>
       <c r="CD21" s="27">
         <v>235.08699999999999</v>
       </c>
       <c r="CE21" s="51">
         <v>219.81200000000001</v>
       </c>
       <c r="CF21" s="24">
         <v>212.262</v>
       </c>
       <c r="CG21" s="24">
         <v>219.75</v>
       </c>
       <c r="CH21" s="51">
         <v>222.68299999999999</v>
       </c>
       <c r="CI21" s="51">
         <v>230.57900000000001</v>
       </c>
       <c r="CJ21" s="51">
         <v>235.18100000000001</v>
       </c>
       <c r="CK21" s="51">
         <v>262.96500000000003</v>
       </c>
-      <c r="CL21" s="51"/>
+      <c r="CL21" s="51">
+        <v>261.48700000000002</v>
+      </c>
       <c r="CM21" s="30"/>
       <c r="CN21" s="27"/>
       <c r="CO21" s="27"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>1619.922</v>
       </c>
       <c r="C22" s="19">
         <v>1733.23</v>
       </c>
       <c r="D22" s="20">
         <v>1951.067</v>
       </c>
       <c r="E22" s="19">
         <v>2282.3760000000002</v>
       </c>
       <c r="F22" s="19">
@@ -6392,51 +6431,53 @@
       </c>
       <c r="CD22" s="27">
         <v>624.346</v>
       </c>
       <c r="CE22" s="51">
         <v>603.53700000000003</v>
       </c>
       <c r="CF22" s="24">
         <v>576.36500000000001</v>
       </c>
       <c r="CG22" s="24">
         <v>546.26199999999994</v>
       </c>
       <c r="CH22" s="51">
         <v>548.69600000000003</v>
       </c>
       <c r="CI22" s="51">
         <v>600.50099999999998</v>
       </c>
       <c r="CJ22" s="51">
         <v>649.596</v>
       </c>
       <c r="CK22" s="51">
         <v>754.70299999999997</v>
       </c>
-      <c r="CL22" s="51"/>
+      <c r="CL22" s="51">
+        <v>779.55600000000004</v>
+      </c>
       <c r="CM22" s="27"/>
       <c r="CN22" s="27"/>
       <c r="CO22" s="27"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="19">
         <v>1.6859999999999999</v>
       </c>
       <c r="C23" s="19">
         <v>1.6850000000000001</v>
       </c>
       <c r="D23" s="20">
         <v>1.637</v>
       </c>
       <c r="E23" s="19">
         <v>1.5920000000000001</v>
       </c>
       <c r="F23" s="19">
@@ -6669,51 +6710,53 @@
       </c>
       <c r="CD23" s="27">
         <v>1.786</v>
       </c>
       <c r="CE23" s="51">
         <v>1.88</v>
       </c>
       <c r="CF23" s="24">
         <v>1.8080000000000001</v>
       </c>
       <c r="CG23" s="24">
         <v>2.0960000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>2.0819999999999999</v>
       </c>
       <c r="CI23" s="51">
         <v>2.0190000000000001</v>
       </c>
       <c r="CJ23" s="51">
         <v>1.99</v>
       </c>
       <c r="CK23" s="51">
         <v>1.9349999999999998</v>
       </c>
-      <c r="CL23" s="51"/>
+      <c r="CL23" s="51">
+        <v>1.899</v>
+      </c>
       <c r="CM23" s="27"/>
       <c r="CN23" s="27"/>
       <c r="CO23" s="27"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="19">
         <v>2.3079999999999998</v>
       </c>
       <c r="C24" s="19">
         <v>2.3540000000000001</v>
       </c>
       <c r="D24" s="20">
         <v>2.3650000000000002</v>
       </c>
       <c r="E24" s="19">
         <v>2.4769999999999999</v>
       </c>
       <c r="F24" s="19">
@@ -6946,51 +6989,53 @@
       </c>
       <c r="CD24" s="27">
         <v>2.2029999999999998</v>
       </c>
       <c r="CE24" s="51">
         <v>1.486</v>
       </c>
       <c r="CF24" s="24">
         <v>1.3819999999999999</v>
       </c>
       <c r="CG24" s="24">
         <v>1.29</v>
       </c>
       <c r="CH24" s="51">
         <v>1.2810000000000001</v>
       </c>
       <c r="CI24" s="51">
         <v>1.371</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.41</v>
       </c>
       <c r="CK24" s="51">
         <v>1.532</v>
       </c>
-      <c r="CL24" s="51"/>
+      <c r="CL24" s="51">
+        <v>1.5840000000000001</v>
+      </c>
       <c r="CM24" s="27"/>
       <c r="CN24" s="27"/>
       <c r="CO24" s="27"/>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="20">
         <v>110.026</v>
       </c>
       <c r="C25" s="20">
         <v>107.59399999999999</v>
       </c>
       <c r="D25" s="20">
         <v>105.673</v>
       </c>
       <c r="E25" s="20">
         <v>105.992</v>
       </c>
       <c r="F25" s="20">
@@ -7223,90 +7268,92 @@
       </c>
       <c r="CD25" s="34">
         <v>108.42100000000001</v>
       </c>
       <c r="CE25" s="51">
         <v>105.626</v>
       </c>
       <c r="CF25" s="24">
         <v>104.258</v>
       </c>
       <c r="CG25" s="24">
         <v>96.402000000000001</v>
       </c>
       <c r="CH25" s="51">
         <v>93.92</v>
       </c>
       <c r="CI25" s="51">
         <v>96.206000000000003</v>
       </c>
       <c r="CJ25" s="51">
         <v>94.622</v>
       </c>
       <c r="CK25" s="51">
         <v>95.429000000000002</v>
       </c>
-      <c r="CL25" s="51"/>
+      <c r="CL25" s="51">
+        <v>97.539000000000001</v>
+      </c>
       <c r="CM25" s="34"/>
       <c r="CN25" s="34"/>
       <c r="CO25" s="34"/>
       <c r="CP25" s="34"/>
       <c r="CQ25" s="51"/>
       <c r="CR25" s="51"/>
       <c r="CS25" s="51"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="BR2:BU2"/>
-[...9 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>