--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,56 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15675" windowHeight="7635"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15675" windowHeight="10440"/>
   </bookViews>
   <sheets>
     <sheet name="қой мен ешкі" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'қой мен ешкі'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Қой мен ешкі саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
@@ -159,51 +154,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Айдың соңына</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -569,86 +564,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -821,51 +816,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CG1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM6" sqref="CM6:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="36" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="36" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="36" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="8.5703125" style="2" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="2"/>
     <col min="35" max="35" width="8.5703125" style="2" customWidth="1"/>
     <col min="36" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="75" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
@@ -1691,51 +1686,53 @@
       </c>
       <c r="CE5" s="50">
         <v>21700.661</v>
       </c>
       <c r="CF5" s="16">
         <v>21337.106</v>
       </c>
       <c r="CG5" s="16">
         <v>20550.594000000001</v>
       </c>
       <c r="CH5" s="50">
         <v>20657.253000000001</v>
       </c>
       <c r="CI5" s="50">
         <v>21147.906999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>23173.312000000002</v>
       </c>
       <c r="CK5" s="50">
         <v>25733.378000000001</v>
       </c>
       <c r="CL5" s="50">
         <v>26674.736000000001</v>
       </c>
-      <c r="CM5" s="13"/>
+      <c r="CM5" s="13">
+        <v>24320.436000000002</v>
+      </c>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>38</v>
@@ -1970,51 +1967,53 @@
       </c>
       <c r="CE6" s="51">
         <v>1279.4749999999999</v>
       </c>
       <c r="CF6" s="24">
         <v>1235.789</v>
       </c>
       <c r="CG6" s="24">
         <v>1163.587</v>
       </c>
       <c r="CH6" s="51">
         <v>1176.922</v>
       </c>
       <c r="CI6" s="51">
         <v>1244.5229999999999</v>
       </c>
       <c r="CJ6" s="51">
         <v>1356.798</v>
       </c>
       <c r="CK6" s="51">
         <v>1619.4869999999999</v>
       </c>
       <c r="CL6" s="51">
         <v>1622.884</v>
       </c>
-      <c r="CM6" s="46"/>
+      <c r="CM6" s="51">
+        <v>1534.6179999999999</v>
+      </c>
       <c r="CN6" s="40"/>
       <c r="CO6" s="40"/>
       <c r="CP6" s="40"/>
       <c r="CQ6" s="51"/>
       <c r="CR6" s="51"/>
       <c r="CS6" s="51"/>
     </row>
     <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>543.21100000000001</v>
       </c>
       <c r="C7" s="19">
         <v>579.99900000000002</v>
       </c>
       <c r="D7" s="20">
         <v>630.42999999999995</v>
       </c>
       <c r="E7" s="21">
         <v>674.76</v>
       </c>
       <c r="F7" s="19">
         <v>709.42700000000002</v>
@@ -2249,51 +2248,53 @@
       </c>
       <c r="CE7" s="51">
         <v>576.53499999999997</v>
       </c>
       <c r="CF7" s="24">
         <v>555.19000000000005</v>
       </c>
       <c r="CG7" s="24">
         <v>538.80600000000004</v>
       </c>
       <c r="CH7" s="51">
         <v>601.33699999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>605.95799999999997</v>
       </c>
       <c r="CJ7" s="51">
         <v>641.57500000000005</v>
       </c>
       <c r="CK7" s="51">
         <v>692.22299999999996</v>
       </c>
       <c r="CL7" s="51">
         <v>736.77599999999995</v>
       </c>
-      <c r="CM7" s="27"/>
+      <c r="CM7" s="51">
+        <v>725.66399999999999</v>
+      </c>
       <c r="CN7" s="27"/>
       <c r="CO7" s="27"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>1078.3969999999999</v>
       </c>
       <c r="C8" s="19">
         <v>1084.691</v>
       </c>
       <c r="D8" s="20">
         <v>1192.107</v>
       </c>
       <c r="E8" s="21">
         <v>1395.2</v>
       </c>
       <c r="F8" s="19">
         <v>1536.97</v>
@@ -2528,51 +2529,53 @@
       </c>
       <c r="CE8" s="51">
         <v>1198.6410000000001</v>
       </c>
       <c r="CF8" s="24">
         <v>1144.9760000000001</v>
       </c>
       <c r="CG8" s="24">
         <v>1209.5039999999999</v>
       </c>
       <c r="CH8" s="51">
         <v>1180.913</v>
       </c>
       <c r="CI8" s="51">
         <v>1182.8679999999999</v>
       </c>
       <c r="CJ8" s="51">
         <v>1272.3219999999999</v>
       </c>
       <c r="CK8" s="51">
         <v>1451.261</v>
       </c>
       <c r="CL8" s="51">
         <v>1559.2190000000001</v>
       </c>
-      <c r="CM8" s="27"/>
+      <c r="CM8" s="51">
+        <v>1299.7840000000001</v>
+      </c>
       <c r="CN8" s="27"/>
       <c r="CO8" s="27"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>3402.7080000000001</v>
       </c>
       <c r="C9" s="19">
         <v>3548.9110000000001</v>
       </c>
       <c r="D9" s="20">
         <v>4235.884</v>
       </c>
       <c r="E9" s="21">
         <v>4714.9799999999996</v>
       </c>
       <c r="F9" s="19">
         <v>4894.9359999999997</v>
@@ -2807,51 +2810,53 @@
       </c>
       <c r="CE9" s="51">
         <v>2737.8470000000002</v>
       </c>
       <c r="CF9" s="24">
         <v>2854.7629999999999</v>
       </c>
       <c r="CG9" s="24">
         <v>2491.2380000000003</v>
       </c>
       <c r="CH9" s="51">
         <v>2490.1370000000002</v>
       </c>
       <c r="CI9" s="51">
         <v>2554.3380000000002</v>
       </c>
       <c r="CJ9" s="51">
         <v>2970.3820000000001</v>
       </c>
       <c r="CK9" s="51">
         <v>3500.6589999999997</v>
       </c>
       <c r="CL9" s="51">
         <v>3521.4920000000002</v>
       </c>
-      <c r="CM9" s="27"/>
+      <c r="CM9" s="51">
+        <v>2871.6610000000001</v>
+      </c>
       <c r="CN9" s="27"/>
       <c r="CO9" s="27"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>552.03200000000004</v>
       </c>
       <c r="C10" s="19">
         <v>568.03599999999994</v>
       </c>
       <c r="D10" s="20">
         <v>605.4</v>
       </c>
       <c r="E10" s="21">
         <v>717.83199999999999</v>
       </c>
       <c r="F10" s="19">
         <v>766.41700000000003</v>
@@ -3086,51 +3091,53 @@
       </c>
       <c r="CE10" s="51">
         <v>591.505</v>
       </c>
       <c r="CF10" s="24">
         <v>596.66300000000001</v>
       </c>
       <c r="CG10" s="24">
         <v>551.20499999999993</v>
       </c>
       <c r="CH10" s="51">
         <v>555.21899999999994</v>
       </c>
       <c r="CI10" s="51">
         <v>571.02200000000005</v>
       </c>
       <c r="CJ10" s="51">
         <v>599.01900000000001</v>
       </c>
       <c r="CK10" s="51">
         <v>658.51300000000003</v>
       </c>
       <c r="CL10" s="51">
         <v>704.48699999999997</v>
       </c>
-      <c r="CM10" s="27"/>
+      <c r="CM10" s="51">
+        <v>646.24</v>
+      </c>
       <c r="CN10" s="27"/>
       <c r="CO10" s="27"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>1160.444</v>
       </c>
       <c r="C11" s="19">
         <v>1231.3130000000001</v>
       </c>
       <c r="D11" s="20">
         <v>1341.6610000000001</v>
       </c>
       <c r="E11" s="21">
         <v>1581.8219999999999</v>
       </c>
       <c r="F11" s="19">
         <v>1670.5360000000001</v>
@@ -3365,51 +3372,53 @@
       </c>
       <c r="CE11" s="51">
         <v>1366.1110000000001</v>
       </c>
       <c r="CF11" s="24">
         <v>1325.19</v>
       </c>
       <c r="CG11" s="24">
         <v>1395.3709999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>1406.402</v>
       </c>
       <c r="CI11" s="51">
         <v>1464.8510000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>1583.1610000000001</v>
       </c>
       <c r="CK11" s="51">
         <v>1781.25</v>
       </c>
       <c r="CL11" s="51">
         <v>1899.662</v>
       </c>
-      <c r="CM11" s="27"/>
+      <c r="CM11" s="51">
+        <v>1510.1379999999999</v>
+      </c>
       <c r="CN11" s="27"/>
       <c r="CO11" s="27"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>2780.482</v>
       </c>
       <c r="C12" s="19">
         <v>2863.2170000000001</v>
       </c>
       <c r="D12" s="20">
         <v>3190.1509999999998</v>
       </c>
       <c r="E12" s="21">
         <v>3556.3760000000002</v>
       </c>
       <c r="F12" s="19">
         <v>3618.4479999999999</v>
@@ -3644,51 +3653,53 @@
       </c>
       <c r="CE12" s="51">
         <v>3190.0360000000001</v>
       </c>
       <c r="CF12" s="24">
         <v>3094.4760000000001</v>
       </c>
       <c r="CG12" s="24">
         <v>3255.1210000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>3247.924</v>
       </c>
       <c r="CI12" s="51">
         <v>3306.8290000000002</v>
       </c>
       <c r="CJ12" s="51">
         <v>3528.6930000000002</v>
       </c>
       <c r="CK12" s="51">
         <v>3762.5729999999999</v>
       </c>
       <c r="CL12" s="51">
         <v>3813.7190000000001</v>
       </c>
-      <c r="CM12" s="27"/>
+      <c r="CM12" s="51">
+        <v>3760.0149999999999</v>
+      </c>
       <c r="CN12" s="27"/>
       <c r="CO12" s="27"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="45" t="s">
         <v>38</v>
@@ -3923,51 +3934,53 @@
       </c>
       <c r="CE13" s="51">
         <v>1881.1020000000001</v>
       </c>
       <c r="CF13" s="24">
         <v>1884.799</v>
       </c>
       <c r="CG13" s="24">
         <v>1559.415</v>
       </c>
       <c r="CH13" s="51">
         <v>1580.19</v>
       </c>
       <c r="CI13" s="51">
         <v>1579.88</v>
       </c>
       <c r="CJ13" s="51">
         <v>1786.9359999999999</v>
       </c>
       <c r="CK13" s="51">
         <v>2015.6149999999998</v>
       </c>
       <c r="CL13" s="51">
         <v>2049.1129999999998</v>
       </c>
-      <c r="CM13" s="47"/>
+      <c r="CM13" s="51">
+        <v>2074.2759999999998</v>
+      </c>
       <c r="CN13" s="27"/>
       <c r="CO13" s="27"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>940.70299999999997</v>
       </c>
       <c r="C14" s="19">
         <v>994.34900000000005</v>
       </c>
       <c r="D14" s="20">
         <v>1101.991</v>
       </c>
       <c r="E14" s="21">
         <v>1286.729</v>
       </c>
       <c r="F14" s="19">
         <v>1398.682</v>
@@ -4202,51 +4215,53 @@
       </c>
       <c r="CE14" s="51">
         <v>688.53200000000004</v>
       </c>
       <c r="CF14" s="24">
         <v>662.19500000000005</v>
       </c>
       <c r="CG14" s="24">
         <v>687.80900000000008</v>
       </c>
       <c r="CH14" s="51">
         <v>702.30700000000002</v>
       </c>
       <c r="CI14" s="51">
         <v>735.37099999999998</v>
       </c>
       <c r="CJ14" s="51">
         <v>813.51199999999994</v>
       </c>
       <c r="CK14" s="51">
         <v>914.59699999999998</v>
       </c>
       <c r="CL14" s="51">
         <v>985.52</v>
       </c>
-      <c r="CM14" s="27"/>
+      <c r="CM14" s="51">
+        <v>777.15899999999999</v>
+      </c>
       <c r="CN14" s="27"/>
       <c r="CO14" s="27"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>461.71699999999998</v>
       </c>
       <c r="C15" s="19">
         <v>472.80200000000002</v>
       </c>
       <c r="D15" s="20">
         <v>490.02</v>
       </c>
       <c r="E15" s="21">
         <v>502.57</v>
       </c>
       <c r="F15" s="19">
         <v>530.24300000000005</v>
@@ -4481,51 +4496,53 @@
       </c>
       <c r="CE15" s="51">
         <v>453.3</v>
       </c>
       <c r="CF15" s="24">
         <v>441.44499999999999</v>
       </c>
       <c r="CG15" s="24">
         <v>433.23399999999998</v>
       </c>
       <c r="CH15" s="51">
         <v>439.29599999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>449.78100000000001</v>
       </c>
       <c r="CJ15" s="51">
         <v>468.41199999999998</v>
       </c>
       <c r="CK15" s="51">
         <v>494.202</v>
       </c>
       <c r="CL15" s="51">
         <v>523.22199999999998</v>
       </c>
-      <c r="CM15" s="27"/>
+      <c r="CM15" s="51">
+        <v>476.01</v>
+      </c>
       <c r="CN15" s="27"/>
       <c r="CO15" s="27"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>601.14700000000005</v>
       </c>
       <c r="C16" s="19">
         <v>614.50800000000004</v>
       </c>
       <c r="D16" s="20">
         <v>704.71900000000005</v>
       </c>
       <c r="E16" s="21">
         <v>787.03700000000003</v>
       </c>
       <c r="F16" s="19">
         <v>821.24</v>
@@ -4760,51 +4777,53 @@
       </c>
       <c r="CE16" s="51">
         <v>760.005</v>
       </c>
       <c r="CF16" s="24">
         <v>747.53899999999999</v>
       </c>
       <c r="CG16" s="24">
         <v>628.54999999999995</v>
       </c>
       <c r="CH16" s="51">
         <v>616.19200000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>612.70500000000004</v>
       </c>
       <c r="CJ16" s="51">
         <v>652.81899999999996</v>
       </c>
       <c r="CK16" s="51">
         <v>746.2059999999999</v>
       </c>
       <c r="CL16" s="51">
         <v>823.13800000000003</v>
       </c>
-      <c r="CM16" s="27"/>
+      <c r="CM16" s="51">
+        <v>790.76900000000001</v>
+      </c>
       <c r="CN16" s="27"/>
       <c r="CO16" s="27"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>397.01600000000002</v>
       </c>
       <c r="C17" s="19">
         <v>389.94099999999997</v>
       </c>
       <c r="D17" s="20">
         <v>589.50900000000001</v>
       </c>
       <c r="E17" s="21">
         <v>589.96699999999998</v>
       </c>
       <c r="F17" s="19">
         <v>586.36800000000005</v>
@@ -5039,51 +5058,53 @@
       </c>
       <c r="CE17" s="51">
         <v>296.14</v>
       </c>
       <c r="CF17" s="24">
         <v>297.14699999999999</v>
       </c>
       <c r="CG17" s="24">
         <v>296.35199999999998</v>
       </c>
       <c r="CH17" s="51">
         <v>289.065</v>
       </c>
       <c r="CI17" s="51">
         <v>285.24900000000002</v>
       </c>
       <c r="CJ17" s="51">
         <v>446.63099999999997</v>
       </c>
       <c r="CK17" s="51">
         <v>445.37</v>
       </c>
       <c r="CL17" s="51">
         <v>442.38900000000001</v>
       </c>
-      <c r="CM17" s="27"/>
+      <c r="CM17" s="51">
+        <v>306.60000000000002</v>
+      </c>
       <c r="CN17" s="27"/>
       <c r="CO17" s="27"/>
       <c r="CP17" s="27"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>553.66200000000003</v>
       </c>
       <c r="C18" s="19">
         <v>608.94299999999998</v>
       </c>
       <c r="D18" s="20">
         <v>677.26</v>
       </c>
       <c r="E18" s="21">
         <v>717.11300000000006</v>
       </c>
       <c r="F18" s="19">
         <v>723.41099999999994</v>
@@ -5318,51 +5339,53 @@
       </c>
       <c r="CE18" s="51">
         <v>634.25199999999995</v>
       </c>
       <c r="CF18" s="24">
         <v>609.40499999999997</v>
       </c>
       <c r="CG18" s="24">
         <v>629.00699999999995</v>
       </c>
       <c r="CH18" s="51">
         <v>653.51400000000001</v>
       </c>
       <c r="CI18" s="51">
         <v>704.22</v>
       </c>
       <c r="CJ18" s="51">
         <v>791.98</v>
       </c>
       <c r="CK18" s="51">
         <v>844.95900000000006</v>
       </c>
       <c r="CL18" s="51">
         <v>872.79100000000005</v>
       </c>
-      <c r="CM18" s="27"/>
+      <c r="CM18" s="51">
+        <v>706.84400000000005</v>
+      </c>
       <c r="CN18" s="27"/>
       <c r="CO18" s="27"/>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>396.24400000000003</v>
       </c>
       <c r="C19" s="19">
         <v>395.423</v>
       </c>
       <c r="D19" s="20">
         <v>390.16199999999998</v>
       </c>
       <c r="E19" s="21">
         <v>457.64</v>
       </c>
       <c r="F19" s="19">
         <v>568.02200000000005</v>
@@ -5597,51 +5620,53 @@
       </c>
       <c r="CE19" s="51">
         <v>366.55900000000003</v>
       </c>
       <c r="CF19" s="24">
         <v>358.31200000000001</v>
       </c>
       <c r="CG19" s="24">
         <v>413.35300000000001</v>
       </c>
       <c r="CH19" s="51">
         <v>399.00700000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>396.29399999999998</v>
       </c>
       <c r="CJ19" s="51">
         <v>391.83499999999998</v>
       </c>
       <c r="CK19" s="51">
         <v>465.39100000000002</v>
       </c>
       <c r="CL19" s="51">
         <v>585.25</v>
       </c>
-      <c r="CM19" s="27"/>
+      <c r="CM19" s="51">
+        <v>596.06700000000001</v>
+      </c>
       <c r="CN19" s="27"/>
       <c r="CO19" s="27"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>4059.4769999999999</v>
       </c>
       <c r="C20" s="19">
         <v>4222.8680000000004</v>
       </c>
       <c r="D20" s="20">
         <v>4783.62</v>
       </c>
       <c r="E20" s="21">
         <v>5368.4939999999997</v>
       </c>
       <c r="F20" s="19">
         <v>5383.2380000000003</v>
@@ -5876,51 +5901,53 @@
       </c>
       <c r="CE20" s="51">
         <v>4748.28</v>
       </c>
       <c r="CF20" s="24">
         <v>4633.1419999999998</v>
       </c>
       <c r="CG20" s="24">
         <v>4432.2420000000002</v>
       </c>
       <c r="CH20" s="51">
         <v>4450.1659999999993</v>
       </c>
       <c r="CI20" s="51">
         <v>4523.3419999999996</v>
       </c>
       <c r="CJ20" s="51">
         <v>4886.4380000000001</v>
       </c>
       <c r="CK20" s="51">
         <v>5224.5079999999998</v>
       </c>
       <c r="CL20" s="51">
         <v>5393.009</v>
       </c>
-      <c r="CM20" s="27"/>
+      <c r="CM20" s="51">
+        <v>5211.6059999999998</v>
+      </c>
       <c r="CN20" s="27"/>
       <c r="CO20" s="27"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="45" t="s">
         <v>38</v>
@@ -6155,51 +6182,53 @@
       </c>
       <c r="CE21" s="51">
         <v>219.81200000000001</v>
       </c>
       <c r="CF21" s="24">
         <v>212.262</v>
       </c>
       <c r="CG21" s="24">
         <v>219.75</v>
       </c>
       <c r="CH21" s="51">
         <v>222.68299999999999</v>
       </c>
       <c r="CI21" s="51">
         <v>230.57900000000001</v>
       </c>
       <c r="CJ21" s="51">
         <v>235.18100000000001</v>
       </c>
       <c r="CK21" s="51">
         <v>262.96500000000003</v>
       </c>
       <c r="CL21" s="51">
         <v>261.48700000000002</v>
       </c>
-      <c r="CM21" s="30"/>
+      <c r="CM21" s="51">
+        <v>244.60400000000001</v>
+      </c>
       <c r="CN21" s="27"/>
       <c r="CO21" s="27"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>1619.922</v>
       </c>
       <c r="C22" s="19">
         <v>1733.23</v>
       </c>
       <c r="D22" s="20">
         <v>1951.067</v>
       </c>
       <c r="E22" s="19">
         <v>2282.3760000000002</v>
       </c>
       <c r="F22" s="19">
         <v>2349.625</v>
@@ -6434,51 +6463,53 @@
       </c>
       <c r="CE22" s="51">
         <v>603.53700000000003</v>
       </c>
       <c r="CF22" s="24">
         <v>576.36500000000001</v>
       </c>
       <c r="CG22" s="24">
         <v>546.26199999999994</v>
       </c>
       <c r="CH22" s="51">
         <v>548.69600000000003</v>
       </c>
       <c r="CI22" s="51">
         <v>600.50099999999998</v>
       </c>
       <c r="CJ22" s="51">
         <v>649.596</v>
       </c>
       <c r="CK22" s="51">
         <v>754.70299999999997</v>
       </c>
       <c r="CL22" s="51">
         <v>779.55600000000004</v>
       </c>
-      <c r="CM22" s="27"/>
+      <c r="CM22" s="51">
+        <v>667.245</v>
+      </c>
       <c r="CN22" s="27"/>
       <c r="CO22" s="27"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="19">
         <v>1.6859999999999999</v>
       </c>
       <c r="C23" s="19">
         <v>1.6850000000000001</v>
       </c>
       <c r="D23" s="20">
         <v>1.637</v>
       </c>
       <c r="E23" s="19">
         <v>1.5920000000000001</v>
       </c>
       <c r="F23" s="19">
         <v>1.5649999999999999</v>
@@ -6713,51 +6744,53 @@
       </c>
       <c r="CE23" s="51">
         <v>1.88</v>
       </c>
       <c r="CF23" s="24">
         <v>1.8080000000000001</v>
       </c>
       <c r="CG23" s="24">
         <v>2.0960000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>2.0819999999999999</v>
       </c>
       <c r="CI23" s="51">
         <v>2.0190000000000001</v>
       </c>
       <c r="CJ23" s="51">
         <v>1.99</v>
       </c>
       <c r="CK23" s="51">
         <v>1.9349999999999998</v>
       </c>
       <c r="CL23" s="51">
         <v>1.899</v>
       </c>
-      <c r="CM23" s="27"/>
+      <c r="CM23" s="51">
+        <v>2.1960000000000002</v>
+      </c>
       <c r="CN23" s="27"/>
       <c r="CO23" s="27"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="19">
         <v>2.3079999999999998</v>
       </c>
       <c r="C24" s="19">
         <v>2.3540000000000001</v>
       </c>
       <c r="D24" s="20">
         <v>2.3650000000000002</v>
       </c>
       <c r="E24" s="19">
         <v>2.4769999999999999</v>
       </c>
       <c r="F24" s="19">
         <v>2.367</v>
@@ -6992,51 +7025,53 @@
       </c>
       <c r="CE24" s="51">
         <v>1.486</v>
       </c>
       <c r="CF24" s="24">
         <v>1.3819999999999999</v>
       </c>
       <c r="CG24" s="24">
         <v>1.29</v>
       </c>
       <c r="CH24" s="51">
         <v>1.2810000000000001</v>
       </c>
       <c r="CI24" s="51">
         <v>1.371</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.41</v>
       </c>
       <c r="CK24" s="51">
         <v>1.532</v>
       </c>
       <c r="CL24" s="51">
         <v>1.5840000000000001</v>
       </c>
-      <c r="CM24" s="27"/>
+      <c r="CM24" s="51">
+        <v>1.6180000000000001</v>
+      </c>
       <c r="CN24" s="27"/>
       <c r="CO24" s="27"/>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="20">
         <v>110.026</v>
       </c>
       <c r="C25" s="20">
         <v>107.59399999999999</v>
       </c>
       <c r="D25" s="20">
         <v>105.673</v>
       </c>
       <c r="E25" s="20">
         <v>105.992</v>
       </c>
       <c r="F25" s="20">
         <v>108.90300000000001</v>
@@ -7271,51 +7306,53 @@
       </c>
       <c r="CE25" s="51">
         <v>105.626</v>
       </c>
       <c r="CF25" s="24">
         <v>104.258</v>
       </c>
       <c r="CG25" s="24">
         <v>96.402000000000001</v>
       </c>
       <c r="CH25" s="51">
         <v>93.92</v>
       </c>
       <c r="CI25" s="51">
         <v>96.206000000000003</v>
       </c>
       <c r="CJ25" s="51">
         <v>94.622</v>
       </c>
       <c r="CK25" s="51">
         <v>95.429000000000002</v>
       </c>
       <c r="CL25" s="51">
         <v>97.539000000000001</v>
       </c>
-      <c r="CM25" s="34"/>
+      <c r="CM25" s="51">
+        <v>117.322</v>
+      </c>
       <c r="CN25" s="34"/>
       <c r="CO25" s="34"/>
       <c r="CP25" s="34"/>
       <c r="CQ25" s="51"/>
       <c r="CR25" s="51"/>
       <c r="CS25" s="51"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>