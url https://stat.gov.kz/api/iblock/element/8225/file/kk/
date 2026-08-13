--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -815,52 +815,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CG1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM6" sqref="CM6:CM25"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="36" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="36" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="36" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="8.5703125" style="2" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="2"/>
     <col min="35" max="35" width="8.5703125" style="2" customWidth="1"/>
     <col min="36" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="75" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
@@ -1689,51 +1689,53 @@
       </c>
       <c r="CF5" s="16">
         <v>21337.106</v>
       </c>
       <c r="CG5" s="16">
         <v>20550.594000000001</v>
       </c>
       <c r="CH5" s="50">
         <v>20657.253000000001</v>
       </c>
       <c r="CI5" s="50">
         <v>21147.906999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>23173.312000000002</v>
       </c>
       <c r="CK5" s="50">
         <v>25733.378000000001</v>
       </c>
       <c r="CL5" s="50">
         <v>26674.736000000001</v>
       </c>
       <c r="CM5" s="13">
         <v>24320.436000000002</v>
       </c>
-      <c r="CN5" s="12"/>
+      <c r="CN5" s="12">
+        <v>23805.512999999999</v>
+      </c>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>38</v>
       </c>
@@ -1970,51 +1972,53 @@
       </c>
       <c r="CF6" s="24">
         <v>1235.789</v>
       </c>
       <c r="CG6" s="24">
         <v>1163.587</v>
       </c>
       <c r="CH6" s="51">
         <v>1176.922</v>
       </c>
       <c r="CI6" s="51">
         <v>1244.5229999999999</v>
       </c>
       <c r="CJ6" s="51">
         <v>1356.798</v>
       </c>
       <c r="CK6" s="51">
         <v>1619.4869999999999</v>
       </c>
       <c r="CL6" s="51">
         <v>1622.884</v>
       </c>
       <c r="CM6" s="51">
         <v>1534.6179999999999</v>
       </c>
-      <c r="CN6" s="40"/>
+      <c r="CN6" s="40">
+        <v>1505.8440000000001</v>
+      </c>
       <c r="CO6" s="40"/>
       <c r="CP6" s="40"/>
       <c r="CQ6" s="51"/>
       <c r="CR6" s="51"/>
       <c r="CS6" s="51"/>
     </row>
     <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>543.21100000000001</v>
       </c>
       <c r="C7" s="19">
         <v>579.99900000000002</v>
       </c>
       <c r="D7" s="20">
         <v>630.42999999999995</v>
       </c>
       <c r="E7" s="21">
         <v>674.76</v>
       </c>
       <c r="F7" s="19">
         <v>709.42700000000002</v>
       </c>
@@ -2251,51 +2255,53 @@
       </c>
       <c r="CF7" s="24">
         <v>555.19000000000005</v>
       </c>
       <c r="CG7" s="24">
         <v>538.80600000000004</v>
       </c>
       <c r="CH7" s="51">
         <v>601.33699999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>605.95799999999997</v>
       </c>
       <c r="CJ7" s="51">
         <v>641.57500000000005</v>
       </c>
       <c r="CK7" s="51">
         <v>692.22299999999996</v>
       </c>
       <c r="CL7" s="51">
         <v>736.77599999999995</v>
       </c>
       <c r="CM7" s="51">
         <v>725.66399999999999</v>
       </c>
-      <c r="CN7" s="27"/>
+      <c r="CN7" s="27">
+        <v>633.18100000000004</v>
+      </c>
       <c r="CO7" s="27"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>1078.3969999999999</v>
       </c>
       <c r="C8" s="19">
         <v>1084.691</v>
       </c>
       <c r="D8" s="20">
         <v>1192.107</v>
       </c>
       <c r="E8" s="21">
         <v>1395.2</v>
       </c>
       <c r="F8" s="19">
         <v>1536.97</v>
       </c>
@@ -2532,51 +2538,53 @@
       </c>
       <c r="CF8" s="24">
         <v>1144.9760000000001</v>
       </c>
       <c r="CG8" s="24">
         <v>1209.5039999999999</v>
       </c>
       <c r="CH8" s="51">
         <v>1180.913</v>
       </c>
       <c r="CI8" s="51">
         <v>1182.8679999999999</v>
       </c>
       <c r="CJ8" s="51">
         <v>1272.3219999999999</v>
       </c>
       <c r="CK8" s="51">
         <v>1451.261</v>
       </c>
       <c r="CL8" s="51">
         <v>1559.2190000000001</v>
       </c>
       <c r="CM8" s="51">
         <v>1299.7840000000001</v>
       </c>
-      <c r="CN8" s="27"/>
+      <c r="CN8" s="27">
+        <v>1301.4100000000001</v>
+      </c>
       <c r="CO8" s="27"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>3402.7080000000001</v>
       </c>
       <c r="C9" s="19">
         <v>3548.9110000000001</v>
       </c>
       <c r="D9" s="20">
         <v>4235.884</v>
       </c>
       <c r="E9" s="21">
         <v>4714.9799999999996</v>
       </c>
       <c r="F9" s="19">
         <v>4894.9359999999997</v>
       </c>
@@ -2813,51 +2821,53 @@
       </c>
       <c r="CF9" s="24">
         <v>2854.7629999999999</v>
       </c>
       <c r="CG9" s="24">
         <v>2491.2380000000003</v>
       </c>
       <c r="CH9" s="51">
         <v>2490.1370000000002</v>
       </c>
       <c r="CI9" s="51">
         <v>2554.3380000000002</v>
       </c>
       <c r="CJ9" s="51">
         <v>2970.3820000000001</v>
       </c>
       <c r="CK9" s="51">
         <v>3500.6589999999997</v>
       </c>
       <c r="CL9" s="51">
         <v>3521.4920000000002</v>
       </c>
       <c r="CM9" s="51">
         <v>2871.6610000000001</v>
       </c>
-      <c r="CN9" s="27"/>
+      <c r="CN9" s="27">
+        <v>2855.4839999999999</v>
+      </c>
       <c r="CO9" s="27"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>552.03200000000004</v>
       </c>
       <c r="C10" s="19">
         <v>568.03599999999994</v>
       </c>
       <c r="D10" s="20">
         <v>605.4</v>
       </c>
       <c r="E10" s="21">
         <v>717.83199999999999</v>
       </c>
       <c r="F10" s="19">
         <v>766.41700000000003</v>
       </c>
@@ -3094,51 +3104,53 @@
       </c>
       <c r="CF10" s="24">
         <v>596.66300000000001</v>
       </c>
       <c r="CG10" s="24">
         <v>551.20499999999993</v>
       </c>
       <c r="CH10" s="51">
         <v>555.21899999999994</v>
       </c>
       <c r="CI10" s="51">
         <v>571.02200000000005</v>
       </c>
       <c r="CJ10" s="51">
         <v>599.01900000000001</v>
       </c>
       <c r="CK10" s="51">
         <v>658.51300000000003</v>
       </c>
       <c r="CL10" s="51">
         <v>704.48699999999997</v>
       </c>
       <c r="CM10" s="51">
         <v>646.24</v>
       </c>
-      <c r="CN10" s="27"/>
+      <c r="CN10" s="27">
+        <v>633.16300000000001</v>
+      </c>
       <c r="CO10" s="27"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>1160.444</v>
       </c>
       <c r="C11" s="19">
         <v>1231.3130000000001</v>
       </c>
       <c r="D11" s="20">
         <v>1341.6610000000001</v>
       </c>
       <c r="E11" s="21">
         <v>1581.8219999999999</v>
       </c>
       <c r="F11" s="19">
         <v>1670.5360000000001</v>
       </c>
@@ -3375,51 +3387,53 @@
       </c>
       <c r="CF11" s="24">
         <v>1325.19</v>
       </c>
       <c r="CG11" s="24">
         <v>1395.3709999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>1406.402</v>
       </c>
       <c r="CI11" s="51">
         <v>1464.8510000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>1583.1610000000001</v>
       </c>
       <c r="CK11" s="51">
         <v>1781.25</v>
       </c>
       <c r="CL11" s="51">
         <v>1899.662</v>
       </c>
       <c r="CM11" s="51">
         <v>1510.1379999999999</v>
       </c>
-      <c r="CN11" s="27"/>
+      <c r="CN11" s="27">
+        <v>1472.5070000000001</v>
+      </c>
       <c r="CO11" s="27"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>2780.482</v>
       </c>
       <c r="C12" s="19">
         <v>2863.2170000000001</v>
       </c>
       <c r="D12" s="20">
         <v>3190.1509999999998</v>
       </c>
       <c r="E12" s="21">
         <v>3556.3760000000002</v>
       </c>
       <c r="F12" s="19">
         <v>3618.4479999999999</v>
       </c>
@@ -3656,51 +3670,53 @@
       </c>
       <c r="CF12" s="24">
         <v>3094.4760000000001</v>
       </c>
       <c r="CG12" s="24">
         <v>3255.1210000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>3247.924</v>
       </c>
       <c r="CI12" s="51">
         <v>3306.8290000000002</v>
       </c>
       <c r="CJ12" s="51">
         <v>3528.6930000000002</v>
       </c>
       <c r="CK12" s="51">
         <v>3762.5729999999999</v>
       </c>
       <c r="CL12" s="51">
         <v>3813.7190000000001</v>
       </c>
       <c r="CM12" s="51">
         <v>3760.0149999999999</v>
       </c>
-      <c r="CN12" s="27"/>
+      <c r="CN12" s="27">
+        <v>3701.18</v>
+      </c>
       <c r="CO12" s="27"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="45" t="s">
         <v>38</v>
       </c>
@@ -3937,51 +3953,53 @@
       </c>
       <c r="CF13" s="24">
         <v>1884.799</v>
       </c>
       <c r="CG13" s="24">
         <v>1559.415</v>
       </c>
       <c r="CH13" s="51">
         <v>1580.19</v>
       </c>
       <c r="CI13" s="51">
         <v>1579.88</v>
       </c>
       <c r="CJ13" s="51">
         <v>1786.9359999999999</v>
       </c>
       <c r="CK13" s="51">
         <v>2015.6149999999998</v>
       </c>
       <c r="CL13" s="51">
         <v>2049.1129999999998</v>
       </c>
       <c r="CM13" s="51">
         <v>2074.2759999999998</v>
       </c>
-      <c r="CN13" s="27"/>
+      <c r="CN13" s="27">
+        <v>2052.0529999999999</v>
+      </c>
       <c r="CO13" s="27"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>940.70299999999997</v>
       </c>
       <c r="C14" s="19">
         <v>994.34900000000005</v>
       </c>
       <c r="D14" s="20">
         <v>1101.991</v>
       </c>
       <c r="E14" s="21">
         <v>1286.729</v>
       </c>
       <c r="F14" s="19">
         <v>1398.682</v>
       </c>
@@ -4218,51 +4236,53 @@
       </c>
       <c r="CF14" s="24">
         <v>662.19500000000005</v>
       </c>
       <c r="CG14" s="24">
         <v>687.80900000000008</v>
       </c>
       <c r="CH14" s="51">
         <v>702.30700000000002</v>
       </c>
       <c r="CI14" s="51">
         <v>735.37099999999998</v>
       </c>
       <c r="CJ14" s="51">
         <v>813.51199999999994</v>
       </c>
       <c r="CK14" s="51">
         <v>914.59699999999998</v>
       </c>
       <c r="CL14" s="51">
         <v>985.52</v>
       </c>
       <c r="CM14" s="51">
         <v>777.15899999999999</v>
       </c>
-      <c r="CN14" s="27"/>
+      <c r="CN14" s="27">
+        <v>764.13099999999997</v>
+      </c>
       <c r="CO14" s="27"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>461.71699999999998</v>
       </c>
       <c r="C15" s="19">
         <v>472.80200000000002</v>
       </c>
       <c r="D15" s="20">
         <v>490.02</v>
       </c>
       <c r="E15" s="21">
         <v>502.57</v>
       </c>
       <c r="F15" s="19">
         <v>530.24300000000005</v>
       </c>
@@ -4499,51 +4519,53 @@
       </c>
       <c r="CF15" s="24">
         <v>441.44499999999999</v>
       </c>
       <c r="CG15" s="24">
         <v>433.23399999999998</v>
       </c>
       <c r="CH15" s="51">
         <v>439.29599999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>449.78100000000001</v>
       </c>
       <c r="CJ15" s="51">
         <v>468.41199999999998</v>
       </c>
       <c r="CK15" s="51">
         <v>494.202</v>
       </c>
       <c r="CL15" s="51">
         <v>523.22199999999998</v>
       </c>
       <c r="CM15" s="51">
         <v>476.01</v>
       </c>
-      <c r="CN15" s="27"/>
+      <c r="CN15" s="27">
+        <v>472.15800000000002</v>
+      </c>
       <c r="CO15" s="27"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>601.14700000000005</v>
       </c>
       <c r="C16" s="19">
         <v>614.50800000000004</v>
       </c>
       <c r="D16" s="20">
         <v>704.71900000000005</v>
       </c>
       <c r="E16" s="21">
         <v>787.03700000000003</v>
       </c>
       <c r="F16" s="19">
         <v>821.24</v>
       </c>
@@ -4780,51 +4802,53 @@
       </c>
       <c r="CF16" s="24">
         <v>747.53899999999999</v>
       </c>
       <c r="CG16" s="24">
         <v>628.54999999999995</v>
       </c>
       <c r="CH16" s="51">
         <v>616.19200000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>612.70500000000004</v>
       </c>
       <c r="CJ16" s="51">
         <v>652.81899999999996</v>
       </c>
       <c r="CK16" s="51">
         <v>746.2059999999999</v>
       </c>
       <c r="CL16" s="51">
         <v>823.13800000000003</v>
       </c>
       <c r="CM16" s="51">
         <v>790.76900000000001</v>
       </c>
-      <c r="CN16" s="27"/>
+      <c r="CN16" s="27">
+        <v>785.83399999999995</v>
+      </c>
       <c r="CO16" s="27"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>397.01600000000002</v>
       </c>
       <c r="C17" s="19">
         <v>389.94099999999997</v>
       </c>
       <c r="D17" s="20">
         <v>589.50900000000001</v>
       </c>
       <c r="E17" s="21">
         <v>589.96699999999998</v>
       </c>
       <c r="F17" s="19">
         <v>586.36800000000005</v>
       </c>
@@ -5061,51 +5085,53 @@
       </c>
       <c r="CF17" s="24">
         <v>297.14699999999999</v>
       </c>
       <c r="CG17" s="24">
         <v>296.35199999999998</v>
       </c>
       <c r="CH17" s="51">
         <v>289.065</v>
       </c>
       <c r="CI17" s="51">
         <v>285.24900000000002</v>
       </c>
       <c r="CJ17" s="51">
         <v>446.63099999999997</v>
       </c>
       <c r="CK17" s="51">
         <v>445.37</v>
       </c>
       <c r="CL17" s="51">
         <v>442.38900000000001</v>
       </c>
       <c r="CM17" s="51">
         <v>306.60000000000002</v>
       </c>
-      <c r="CN17" s="27"/>
+      <c r="CN17" s="27">
+        <v>302.59899999999999</v>
+      </c>
       <c r="CO17" s="27"/>
       <c r="CP17" s="27"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>553.66200000000003</v>
       </c>
       <c r="C18" s="19">
         <v>608.94299999999998</v>
       </c>
       <c r="D18" s="20">
         <v>677.26</v>
       </c>
       <c r="E18" s="21">
         <v>717.11300000000006</v>
       </c>
       <c r="F18" s="19">
         <v>723.41099999999994</v>
       </c>
@@ -5342,51 +5368,53 @@
       </c>
       <c r="CF18" s="24">
         <v>609.40499999999997</v>
       </c>
       <c r="CG18" s="24">
         <v>629.00699999999995</v>
       </c>
       <c r="CH18" s="51">
         <v>653.51400000000001</v>
       </c>
       <c r="CI18" s="51">
         <v>704.22</v>
       </c>
       <c r="CJ18" s="51">
         <v>791.98</v>
       </c>
       <c r="CK18" s="51">
         <v>844.95900000000006</v>
       </c>
       <c r="CL18" s="51">
         <v>872.79100000000005</v>
       </c>
       <c r="CM18" s="51">
         <v>706.84400000000005</v>
       </c>
-      <c r="CN18" s="27"/>
+      <c r="CN18" s="27">
+        <v>692.755</v>
+      </c>
       <c r="CO18" s="27"/>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>396.24400000000003</v>
       </c>
       <c r="C19" s="19">
         <v>395.423</v>
       </c>
       <c r="D19" s="20">
         <v>390.16199999999998</v>
       </c>
       <c r="E19" s="21">
         <v>457.64</v>
       </c>
       <c r="F19" s="19">
         <v>568.02200000000005</v>
       </c>
@@ -5623,51 +5651,53 @@
       </c>
       <c r="CF19" s="24">
         <v>358.31200000000001</v>
       </c>
       <c r="CG19" s="24">
         <v>413.35300000000001</v>
       </c>
       <c r="CH19" s="51">
         <v>399.00700000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>396.29399999999998</v>
       </c>
       <c r="CJ19" s="51">
         <v>391.83499999999998</v>
       </c>
       <c r="CK19" s="51">
         <v>465.39100000000002</v>
       </c>
       <c r="CL19" s="51">
         <v>585.25</v>
       </c>
       <c r="CM19" s="51">
         <v>596.06700000000001</v>
       </c>
-      <c r="CN19" s="27"/>
+      <c r="CN19" s="27">
+        <v>443.233</v>
+      </c>
       <c r="CO19" s="27"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>4059.4769999999999</v>
       </c>
       <c r="C20" s="19">
         <v>4222.8680000000004</v>
       </c>
       <c r="D20" s="20">
         <v>4783.62</v>
       </c>
       <c r="E20" s="21">
         <v>5368.4939999999997</v>
       </c>
       <c r="F20" s="19">
         <v>5383.2380000000003</v>
       </c>
@@ -5904,51 +5934,53 @@
       </c>
       <c r="CF20" s="24">
         <v>4633.1419999999998</v>
       </c>
       <c r="CG20" s="24">
         <v>4432.2420000000002</v>
       </c>
       <c r="CH20" s="51">
         <v>4450.1659999999993</v>
       </c>
       <c r="CI20" s="51">
         <v>4523.3419999999996</v>
       </c>
       <c r="CJ20" s="51">
         <v>4886.4380000000001</v>
       </c>
       <c r="CK20" s="51">
         <v>5224.5079999999998</v>
       </c>
       <c r="CL20" s="51">
         <v>5393.009</v>
       </c>
       <c r="CM20" s="51">
         <v>5211.6059999999998</v>
       </c>
-      <c r="CN20" s="27"/>
+      <c r="CN20" s="27">
+        <v>5150.723</v>
+      </c>
       <c r="CO20" s="27"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="45" t="s">
         <v>38</v>
       </c>
@@ -6185,51 +6217,53 @@
       </c>
       <c r="CF21" s="24">
         <v>212.262</v>
       </c>
       <c r="CG21" s="24">
         <v>219.75</v>
       </c>
       <c r="CH21" s="51">
         <v>222.68299999999999</v>
       </c>
       <c r="CI21" s="51">
         <v>230.57900000000001</v>
       </c>
       <c r="CJ21" s="51">
         <v>235.18100000000001</v>
       </c>
       <c r="CK21" s="51">
         <v>262.96500000000003</v>
       </c>
       <c r="CL21" s="51">
         <v>261.48700000000002</v>
       </c>
       <c r="CM21" s="51">
         <v>244.60400000000001</v>
       </c>
-      <c r="CN21" s="27"/>
+      <c r="CN21" s="27">
+        <v>291.19600000000003</v>
+      </c>
       <c r="CO21" s="27"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>1619.922</v>
       </c>
       <c r="C22" s="19">
         <v>1733.23</v>
       </c>
       <c r="D22" s="20">
         <v>1951.067</v>
       </c>
       <c r="E22" s="19">
         <v>2282.3760000000002</v>
       </c>
       <c r="F22" s="19">
         <v>2349.625</v>
       </c>
@@ -6466,51 +6500,53 @@
       </c>
       <c r="CF22" s="24">
         <v>576.36500000000001</v>
       </c>
       <c r="CG22" s="24">
         <v>546.26199999999994</v>
       </c>
       <c r="CH22" s="51">
         <v>548.69600000000003</v>
       </c>
       <c r="CI22" s="51">
         <v>600.50099999999998</v>
       </c>
       <c r="CJ22" s="51">
         <v>649.596</v>
       </c>
       <c r="CK22" s="51">
         <v>754.70299999999997</v>
       </c>
       <c r="CL22" s="51">
         <v>779.55600000000004</v>
       </c>
       <c r="CM22" s="51">
         <v>667.245</v>
       </c>
-      <c r="CN22" s="27"/>
+      <c r="CN22" s="27">
+        <v>628.32299999999998</v>
+      </c>
       <c r="CO22" s="27"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="19">
         <v>1.6859999999999999</v>
       </c>
       <c r="C23" s="19">
         <v>1.6850000000000001</v>
       </c>
       <c r="D23" s="20">
         <v>1.637</v>
       </c>
       <c r="E23" s="19">
         <v>1.5920000000000001</v>
       </c>
       <c r="F23" s="19">
         <v>1.5649999999999999</v>
       </c>
@@ -6747,51 +6783,53 @@
       </c>
       <c r="CF23" s="24">
         <v>1.8080000000000001</v>
       </c>
       <c r="CG23" s="24">
         <v>2.0960000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>2.0819999999999999</v>
       </c>
       <c r="CI23" s="51">
         <v>2.0190000000000001</v>
       </c>
       <c r="CJ23" s="51">
         <v>1.99</v>
       </c>
       <c r="CK23" s="51">
         <v>1.9349999999999998</v>
       </c>
       <c r="CL23" s="51">
         <v>1.899</v>
       </c>
       <c r="CM23" s="51">
         <v>2.1960000000000002</v>
       </c>
-      <c r="CN23" s="27"/>
+      <c r="CN23" s="27">
+        <v>2.1709999999999998</v>
+      </c>
       <c r="CO23" s="27"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="19">
         <v>2.3079999999999998</v>
       </c>
       <c r="C24" s="19">
         <v>2.3540000000000001</v>
       </c>
       <c r="D24" s="20">
         <v>2.3650000000000002</v>
       </c>
       <c r="E24" s="19">
         <v>2.4769999999999999</v>
       </c>
       <c r="F24" s="19">
         <v>2.367</v>
       </c>
@@ -7028,51 +7066,53 @@
       </c>
       <c r="CF24" s="24">
         <v>1.3819999999999999</v>
       </c>
       <c r="CG24" s="24">
         <v>1.29</v>
       </c>
       <c r="CH24" s="51">
         <v>1.2810000000000001</v>
       </c>
       <c r="CI24" s="51">
         <v>1.371</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.41</v>
       </c>
       <c r="CK24" s="51">
         <v>1.532</v>
       </c>
       <c r="CL24" s="51">
         <v>1.5840000000000001</v>
       </c>
       <c r="CM24" s="51">
         <v>1.6180000000000001</v>
       </c>
-      <c r="CN24" s="27"/>
+      <c r="CN24" s="27">
+        <v>1.5820000000000001</v>
+      </c>
       <c r="CO24" s="27"/>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="20">
         <v>110.026</v>
       </c>
       <c r="C25" s="20">
         <v>107.59399999999999</v>
       </c>
       <c r="D25" s="20">
         <v>105.673</v>
       </c>
       <c r="E25" s="20">
         <v>105.992</v>
       </c>
       <c r="F25" s="20">
         <v>108.90300000000001</v>
       </c>
@@ -7309,51 +7349,53 @@
       </c>
       <c r="CF25" s="24">
         <v>104.258</v>
       </c>
       <c r="CG25" s="24">
         <v>96.402000000000001</v>
       </c>
       <c r="CH25" s="51">
         <v>93.92</v>
       </c>
       <c r="CI25" s="51">
         <v>96.206000000000003</v>
       </c>
       <c r="CJ25" s="51">
         <v>94.622</v>
       </c>
       <c r="CK25" s="51">
         <v>95.429000000000002</v>
       </c>
       <c r="CL25" s="51">
         <v>97.539000000000001</v>
       </c>
       <c r="CM25" s="51">
         <v>117.322</v>
       </c>
-      <c r="CN25" s="34"/>
+      <c r="CN25" s="34">
+        <v>115.986</v>
+      </c>
       <c r="CO25" s="34"/>
       <c r="CP25" s="34"/>
       <c r="CQ25" s="51"/>
       <c r="CR25" s="51"/>
       <c r="CS25" s="51"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>