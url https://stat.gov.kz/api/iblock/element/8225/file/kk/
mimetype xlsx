--- v4 (2026-08-13)
+++ v5 (2026-09-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15675" windowHeight="10440"/>
+    <workbookView xWindow="-615" yWindow="-150" windowWidth="23610" windowHeight="10440"/>
   </bookViews>
   <sheets>
     <sheet name="қой мен ешкі" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'қой мен ешкі'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Қой мен ешкі саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
@@ -816,71 +816,71 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="36" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="36" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="36" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="8.5703125" style="2" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="2"/>
     <col min="35" max="35" width="8.5703125" style="2" customWidth="1"/>
     <col min="36" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="75" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
       <c r="N1" s="57"/>
       <c r="O1" s="57"/>
       <c r="P1" s="57"/>
       <c r="Q1" s="57"/>
       <c r="R1" s="57"/>
       <c r="S1" s="57"/>
       <c r="T1" s="57"/>
       <c r="U1" s="57"/>
       <c r="V1" s="57"/>
       <c r="W1" s="57"/>
@@ -1692,51 +1692,53 @@
       </c>
       <c r="CG5" s="16">
         <v>20550.594000000001</v>
       </c>
       <c r="CH5" s="50">
         <v>20657.253000000001</v>
       </c>
       <c r="CI5" s="50">
         <v>21147.906999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>23173.312000000002</v>
       </c>
       <c r="CK5" s="50">
         <v>25733.378000000001</v>
       </c>
       <c r="CL5" s="50">
         <v>26674.736000000001</v>
       </c>
       <c r="CM5" s="13">
         <v>24320.436000000002</v>
       </c>
       <c r="CN5" s="12">
         <v>23805.512999999999</v>
       </c>
-      <c r="CO5" s="12"/>
+      <c r="CO5" s="12">
+        <v>23303.343000000001</v>
+      </c>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="45" t="s">
@@ -1975,51 +1977,53 @@
       </c>
       <c r="CG6" s="24">
         <v>1163.587</v>
       </c>
       <c r="CH6" s="51">
         <v>1176.922</v>
       </c>
       <c r="CI6" s="51">
         <v>1244.5229999999999</v>
       </c>
       <c r="CJ6" s="51">
         <v>1356.798</v>
       </c>
       <c r="CK6" s="51">
         <v>1619.4869999999999</v>
       </c>
       <c r="CL6" s="51">
         <v>1622.884</v>
       </c>
       <c r="CM6" s="51">
         <v>1534.6179999999999</v>
       </c>
       <c r="CN6" s="40">
         <v>1505.8440000000001</v>
       </c>
-      <c r="CO6" s="40"/>
+      <c r="CO6" s="40">
+        <v>1451.239</v>
+      </c>
       <c r="CP6" s="40"/>
       <c r="CQ6" s="51"/>
       <c r="CR6" s="51"/>
       <c r="CS6" s="51"/>
     </row>
     <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>543.21100000000001</v>
       </c>
       <c r="C7" s="19">
         <v>579.99900000000002</v>
       </c>
       <c r="D7" s="20">
         <v>630.42999999999995</v>
       </c>
       <c r="E7" s="21">
         <v>674.76</v>
       </c>
       <c r="F7" s="19">
         <v>709.42700000000002</v>
       </c>
       <c r="G7" s="22">
@@ -2258,51 +2262,53 @@
       </c>
       <c r="CG7" s="24">
         <v>538.80600000000004</v>
       </c>
       <c r="CH7" s="51">
         <v>601.33699999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>605.95799999999997</v>
       </c>
       <c r="CJ7" s="51">
         <v>641.57500000000005</v>
       </c>
       <c r="CK7" s="51">
         <v>692.22299999999996</v>
       </c>
       <c r="CL7" s="51">
         <v>736.77599999999995</v>
       </c>
       <c r="CM7" s="51">
         <v>725.66399999999999</v>
       </c>
       <c r="CN7" s="27">
         <v>633.18100000000004</v>
       </c>
-      <c r="CO7" s="27"/>
+      <c r="CO7" s="27">
+        <v>621.46699999999998</v>
+      </c>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>1078.3969999999999</v>
       </c>
       <c r="C8" s="19">
         <v>1084.691</v>
       </c>
       <c r="D8" s="20">
         <v>1192.107</v>
       </c>
       <c r="E8" s="21">
         <v>1395.2</v>
       </c>
       <c r="F8" s="19">
         <v>1536.97</v>
       </c>
       <c r="G8" s="22">
@@ -2541,51 +2547,53 @@
       </c>
       <c r="CG8" s="24">
         <v>1209.5039999999999</v>
       </c>
       <c r="CH8" s="51">
         <v>1180.913</v>
       </c>
       <c r="CI8" s="51">
         <v>1182.8679999999999</v>
       </c>
       <c r="CJ8" s="51">
         <v>1272.3219999999999</v>
       </c>
       <c r="CK8" s="51">
         <v>1451.261</v>
       </c>
       <c r="CL8" s="51">
         <v>1559.2190000000001</v>
       </c>
       <c r="CM8" s="51">
         <v>1299.7840000000001</v>
       </c>
       <c r="CN8" s="27">
         <v>1301.4100000000001</v>
       </c>
-      <c r="CO8" s="27"/>
+      <c r="CO8" s="27">
+        <v>1269.44</v>
+      </c>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>3402.7080000000001</v>
       </c>
       <c r="C9" s="19">
         <v>3548.9110000000001</v>
       </c>
       <c r="D9" s="20">
         <v>4235.884</v>
       </c>
       <c r="E9" s="21">
         <v>4714.9799999999996</v>
       </c>
       <c r="F9" s="19">
         <v>4894.9359999999997</v>
       </c>
       <c r="G9" s="22">
@@ -2824,51 +2832,53 @@
       </c>
       <c r="CG9" s="24">
         <v>2491.2380000000003</v>
       </c>
       <c r="CH9" s="51">
         <v>2490.1370000000002</v>
       </c>
       <c r="CI9" s="51">
         <v>2554.3380000000002</v>
       </c>
       <c r="CJ9" s="51">
         <v>2970.3820000000001</v>
       </c>
       <c r="CK9" s="51">
         <v>3500.6589999999997</v>
       </c>
       <c r="CL9" s="51">
         <v>3521.4920000000002</v>
       </c>
       <c r="CM9" s="51">
         <v>2871.6610000000001</v>
       </c>
       <c r="CN9" s="27">
         <v>2855.4839999999999</v>
       </c>
-      <c r="CO9" s="27"/>
+      <c r="CO9" s="27">
+        <v>2812.0189999999998</v>
+      </c>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>552.03200000000004</v>
       </c>
       <c r="C10" s="19">
         <v>568.03599999999994</v>
       </c>
       <c r="D10" s="20">
         <v>605.4</v>
       </c>
       <c r="E10" s="21">
         <v>717.83199999999999</v>
       </c>
       <c r="F10" s="19">
         <v>766.41700000000003</v>
       </c>
       <c r="G10" s="22">
@@ -3107,51 +3117,53 @@
       </c>
       <c r="CG10" s="24">
         <v>551.20499999999993</v>
       </c>
       <c r="CH10" s="51">
         <v>555.21899999999994</v>
       </c>
       <c r="CI10" s="51">
         <v>571.02200000000005</v>
       </c>
       <c r="CJ10" s="51">
         <v>599.01900000000001</v>
       </c>
       <c r="CK10" s="51">
         <v>658.51300000000003</v>
       </c>
       <c r="CL10" s="51">
         <v>704.48699999999997</v>
       </c>
       <c r="CM10" s="51">
         <v>646.24</v>
       </c>
       <c r="CN10" s="27">
         <v>633.16300000000001</v>
       </c>
-      <c r="CO10" s="27"/>
+      <c r="CO10" s="27">
+        <v>619.13199999999995</v>
+      </c>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>1160.444</v>
       </c>
       <c r="C11" s="19">
         <v>1231.3130000000001</v>
       </c>
       <c r="D11" s="20">
         <v>1341.6610000000001</v>
       </c>
       <c r="E11" s="21">
         <v>1581.8219999999999</v>
       </c>
       <c r="F11" s="19">
         <v>1670.5360000000001</v>
       </c>
       <c r="G11" s="22">
@@ -3390,51 +3402,53 @@
       </c>
       <c r="CG11" s="24">
         <v>1395.3709999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>1406.402</v>
       </c>
       <c r="CI11" s="51">
         <v>1464.8510000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>1583.1610000000001</v>
       </c>
       <c r="CK11" s="51">
         <v>1781.25</v>
       </c>
       <c r="CL11" s="51">
         <v>1899.662</v>
       </c>
       <c r="CM11" s="51">
         <v>1510.1379999999999</v>
       </c>
       <c r="CN11" s="27">
         <v>1472.5070000000001</v>
       </c>
-      <c r="CO11" s="27"/>
+      <c r="CO11" s="27">
+        <v>1427.808</v>
+      </c>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>2780.482</v>
       </c>
       <c r="C12" s="19">
         <v>2863.2170000000001</v>
       </c>
       <c r="D12" s="20">
         <v>3190.1509999999998</v>
       </c>
       <c r="E12" s="21">
         <v>3556.3760000000002</v>
       </c>
       <c r="F12" s="19">
         <v>3618.4479999999999</v>
       </c>
       <c r="G12" s="22">
@@ -3673,51 +3687,53 @@
       </c>
       <c r="CG12" s="24">
         <v>3255.1210000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>3247.924</v>
       </c>
       <c r="CI12" s="51">
         <v>3306.8290000000002</v>
       </c>
       <c r="CJ12" s="51">
         <v>3528.6930000000002</v>
       </c>
       <c r="CK12" s="51">
         <v>3762.5729999999999</v>
       </c>
       <c r="CL12" s="51">
         <v>3813.7190000000001</v>
       </c>
       <c r="CM12" s="51">
         <v>3760.0149999999999</v>
       </c>
       <c r="CN12" s="27">
         <v>3701.18</v>
       </c>
-      <c r="CO12" s="27"/>
+      <c r="CO12" s="27">
+        <v>3645.3330000000001</v>
+      </c>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="45" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="45" t="s">
@@ -3956,51 +3972,53 @@
       </c>
       <c r="CG13" s="24">
         <v>1559.415</v>
       </c>
       <c r="CH13" s="51">
         <v>1580.19</v>
       </c>
       <c r="CI13" s="51">
         <v>1579.88</v>
       </c>
       <c r="CJ13" s="51">
         <v>1786.9359999999999</v>
       </c>
       <c r="CK13" s="51">
         <v>2015.6149999999998</v>
       </c>
       <c r="CL13" s="51">
         <v>2049.1129999999998</v>
       </c>
       <c r="CM13" s="51">
         <v>2074.2759999999998</v>
       </c>
       <c r="CN13" s="27">
         <v>2052.0529999999999</v>
       </c>
-      <c r="CO13" s="27"/>
+      <c r="CO13" s="27">
+        <v>2011.259</v>
+      </c>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>940.70299999999997</v>
       </c>
       <c r="C14" s="19">
         <v>994.34900000000005</v>
       </c>
       <c r="D14" s="20">
         <v>1101.991</v>
       </c>
       <c r="E14" s="21">
         <v>1286.729</v>
       </c>
       <c r="F14" s="19">
         <v>1398.682</v>
       </c>
       <c r="G14" s="22">
@@ -4239,51 +4257,53 @@
       </c>
       <c r="CG14" s="24">
         <v>687.80900000000008</v>
       </c>
       <c r="CH14" s="51">
         <v>702.30700000000002</v>
       </c>
       <c r="CI14" s="51">
         <v>735.37099999999998</v>
       </c>
       <c r="CJ14" s="51">
         <v>813.51199999999994</v>
       </c>
       <c r="CK14" s="51">
         <v>914.59699999999998</v>
       </c>
       <c r="CL14" s="51">
         <v>985.52</v>
       </c>
       <c r="CM14" s="51">
         <v>777.15899999999999</v>
       </c>
       <c r="CN14" s="27">
         <v>764.13099999999997</v>
       </c>
-      <c r="CO14" s="27"/>
+      <c r="CO14" s="27">
+        <v>741.08900000000006</v>
+      </c>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>461.71699999999998</v>
       </c>
       <c r="C15" s="19">
         <v>472.80200000000002</v>
       </c>
       <c r="D15" s="20">
         <v>490.02</v>
       </c>
       <c r="E15" s="21">
         <v>502.57</v>
       </c>
       <c r="F15" s="19">
         <v>530.24300000000005</v>
       </c>
       <c r="G15" s="22">
@@ -4522,51 +4542,53 @@
       </c>
       <c r="CG15" s="24">
         <v>433.23399999999998</v>
       </c>
       <c r="CH15" s="51">
         <v>439.29599999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>449.78100000000001</v>
       </c>
       <c r="CJ15" s="51">
         <v>468.41199999999998</v>
       </c>
       <c r="CK15" s="51">
         <v>494.202</v>
       </c>
       <c r="CL15" s="51">
         <v>523.22199999999998</v>
       </c>
       <c r="CM15" s="51">
         <v>476.01</v>
       </c>
       <c r="CN15" s="27">
         <v>472.15800000000002</v>
       </c>
-      <c r="CO15" s="27"/>
+      <c r="CO15" s="27">
+        <v>468.72399999999999</v>
+      </c>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>601.14700000000005</v>
       </c>
       <c r="C16" s="19">
         <v>614.50800000000004</v>
       </c>
       <c r="D16" s="20">
         <v>704.71900000000005</v>
       </c>
       <c r="E16" s="21">
         <v>787.03700000000003</v>
       </c>
       <c r="F16" s="19">
         <v>821.24</v>
       </c>
       <c r="G16" s="22">
@@ -4805,51 +4827,53 @@
       </c>
       <c r="CG16" s="24">
         <v>628.54999999999995</v>
       </c>
       <c r="CH16" s="51">
         <v>616.19200000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>612.70500000000004</v>
       </c>
       <c r="CJ16" s="51">
         <v>652.81899999999996</v>
       </c>
       <c r="CK16" s="51">
         <v>746.2059999999999</v>
       </c>
       <c r="CL16" s="51">
         <v>823.13800000000003</v>
       </c>
       <c r="CM16" s="51">
         <v>790.76900000000001</v>
       </c>
       <c r="CN16" s="27">
         <v>785.83399999999995</v>
       </c>
-      <c r="CO16" s="27"/>
+      <c r="CO16" s="27">
+        <v>764.39499999999998</v>
+      </c>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>397.01600000000002</v>
       </c>
       <c r="C17" s="19">
         <v>389.94099999999997</v>
       </c>
       <c r="D17" s="20">
         <v>589.50900000000001</v>
       </c>
       <c r="E17" s="21">
         <v>589.96699999999998</v>
       </c>
       <c r="F17" s="19">
         <v>586.36800000000005</v>
       </c>
       <c r="G17" s="22">
@@ -5088,51 +5112,53 @@
       </c>
       <c r="CG17" s="24">
         <v>296.35199999999998</v>
       </c>
       <c r="CH17" s="51">
         <v>289.065</v>
       </c>
       <c r="CI17" s="51">
         <v>285.24900000000002</v>
       </c>
       <c r="CJ17" s="51">
         <v>446.63099999999997</v>
       </c>
       <c r="CK17" s="51">
         <v>445.37</v>
       </c>
       <c r="CL17" s="51">
         <v>442.38900000000001</v>
       </c>
       <c r="CM17" s="51">
         <v>306.60000000000002</v>
       </c>
       <c r="CN17" s="27">
         <v>302.59899999999999</v>
       </c>
-      <c r="CO17" s="27"/>
+      <c r="CO17" s="27">
+        <v>298.42200000000003</v>
+      </c>
       <c r="CP17" s="27"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>553.66200000000003</v>
       </c>
       <c r="C18" s="19">
         <v>608.94299999999998</v>
       </c>
       <c r="D18" s="20">
         <v>677.26</v>
       </c>
       <c r="E18" s="21">
         <v>717.11300000000006</v>
       </c>
       <c r="F18" s="19">
         <v>723.41099999999994</v>
       </c>
       <c r="G18" s="22">
@@ -5371,51 +5397,53 @@
       </c>
       <c r="CG18" s="24">
         <v>629.00699999999995</v>
       </c>
       <c r="CH18" s="51">
         <v>653.51400000000001</v>
       </c>
       <c r="CI18" s="51">
         <v>704.22</v>
       </c>
       <c r="CJ18" s="51">
         <v>791.98</v>
       </c>
       <c r="CK18" s="51">
         <v>844.95900000000006</v>
       </c>
       <c r="CL18" s="51">
         <v>872.79100000000005</v>
       </c>
       <c r="CM18" s="51">
         <v>706.84400000000005</v>
       </c>
       <c r="CN18" s="27">
         <v>692.755</v>
       </c>
-      <c r="CO18" s="27"/>
+      <c r="CO18" s="27">
+        <v>671.00199999999995</v>
+      </c>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>396.24400000000003</v>
       </c>
       <c r="C19" s="19">
         <v>395.423</v>
       </c>
       <c r="D19" s="20">
         <v>390.16199999999998</v>
       </c>
       <c r="E19" s="21">
         <v>457.64</v>
       </c>
       <c r="F19" s="19">
         <v>568.02200000000005</v>
       </c>
       <c r="G19" s="22">
@@ -5654,51 +5682,53 @@
       </c>
       <c r="CG19" s="24">
         <v>413.35300000000001</v>
       </c>
       <c r="CH19" s="51">
         <v>399.00700000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>396.29399999999998</v>
       </c>
       <c r="CJ19" s="51">
         <v>391.83499999999998</v>
       </c>
       <c r="CK19" s="51">
         <v>465.39100000000002</v>
       </c>
       <c r="CL19" s="51">
         <v>585.25</v>
       </c>
       <c r="CM19" s="51">
         <v>596.06700000000001</v>
       </c>
       <c r="CN19" s="27">
         <v>443.233</v>
       </c>
-      <c r="CO19" s="27"/>
+      <c r="CO19" s="27">
+        <v>405.96800000000002</v>
+      </c>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>4059.4769999999999</v>
       </c>
       <c r="C20" s="19">
         <v>4222.8680000000004</v>
       </c>
       <c r="D20" s="20">
         <v>4783.62</v>
       </c>
       <c r="E20" s="21">
         <v>5368.4939999999997</v>
       </c>
       <c r="F20" s="19">
         <v>5383.2380000000003</v>
       </c>
       <c r="G20" s="22">
@@ -5937,51 +5967,53 @@
       </c>
       <c r="CG20" s="24">
         <v>4432.2420000000002</v>
       </c>
       <c r="CH20" s="51">
         <v>4450.1659999999993</v>
       </c>
       <c r="CI20" s="51">
         <v>4523.3419999999996</v>
       </c>
       <c r="CJ20" s="51">
         <v>4886.4380000000001</v>
       </c>
       <c r="CK20" s="51">
         <v>5224.5079999999998</v>
       </c>
       <c r="CL20" s="51">
         <v>5393.009</v>
       </c>
       <c r="CM20" s="51">
         <v>5211.6059999999998</v>
       </c>
       <c r="CN20" s="27">
         <v>5150.723</v>
       </c>
-      <c r="CO20" s="27"/>
+      <c r="CO20" s="27">
+        <v>5083.5050000000001</v>
+      </c>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="45" t="s">
         <v>38</v>
       </c>
       <c r="G21" s="45" t="s">
@@ -6220,51 +6252,53 @@
       </c>
       <c r="CG21" s="24">
         <v>219.75</v>
       </c>
       <c r="CH21" s="51">
         <v>222.68299999999999</v>
       </c>
       <c r="CI21" s="51">
         <v>230.57900000000001</v>
       </c>
       <c r="CJ21" s="51">
         <v>235.18100000000001</v>
       </c>
       <c r="CK21" s="51">
         <v>262.96500000000003</v>
       </c>
       <c r="CL21" s="51">
         <v>261.48700000000002</v>
       </c>
       <c r="CM21" s="51">
         <v>244.60400000000001</v>
       </c>
       <c r="CN21" s="27">
         <v>291.19600000000003</v>
       </c>
-      <c r="CO21" s="27"/>
+      <c r="CO21" s="27">
+        <v>277.78399999999999</v>
+      </c>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>1619.922</v>
       </c>
       <c r="C22" s="19">
         <v>1733.23</v>
       </c>
       <c r="D22" s="20">
         <v>1951.067</v>
       </c>
       <c r="E22" s="19">
         <v>2282.3760000000002</v>
       </c>
       <c r="F22" s="19">
         <v>2349.625</v>
       </c>
       <c r="G22" s="22">
@@ -6503,51 +6537,53 @@
       </c>
       <c r="CG22" s="24">
         <v>546.26199999999994</v>
       </c>
       <c r="CH22" s="51">
         <v>548.69600000000003</v>
       </c>
       <c r="CI22" s="51">
         <v>600.50099999999998</v>
       </c>
       <c r="CJ22" s="51">
         <v>649.596</v>
       </c>
       <c r="CK22" s="51">
         <v>754.70299999999997</v>
       </c>
       <c r="CL22" s="51">
         <v>779.55600000000004</v>
       </c>
       <c r="CM22" s="51">
         <v>667.245</v>
       </c>
       <c r="CN22" s="27">
         <v>628.32299999999998</v>
       </c>
-      <c r="CO22" s="27"/>
+      <c r="CO22" s="27">
+        <v>610.04300000000001</v>
+      </c>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="19">
         <v>1.6859999999999999</v>
       </c>
       <c r="C23" s="19">
         <v>1.6850000000000001</v>
       </c>
       <c r="D23" s="20">
         <v>1.637</v>
       </c>
       <c r="E23" s="19">
         <v>1.5920000000000001</v>
       </c>
       <c r="F23" s="19">
         <v>1.5649999999999999</v>
       </c>
       <c r="G23" s="19">
@@ -6786,51 +6822,53 @@
       </c>
       <c r="CG23" s="24">
         <v>2.0960000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>2.0819999999999999</v>
       </c>
       <c r="CI23" s="51">
         <v>2.0190000000000001</v>
       </c>
       <c r="CJ23" s="51">
         <v>1.99</v>
       </c>
       <c r="CK23" s="51">
         <v>1.9349999999999998</v>
       </c>
       <c r="CL23" s="51">
         <v>1.899</v>
       </c>
       <c r="CM23" s="51">
         <v>2.1960000000000002</v>
       </c>
       <c r="CN23" s="27">
         <v>2.1709999999999998</v>
       </c>
-      <c r="CO23" s="27"/>
+      <c r="CO23" s="27">
+        <v>2.1019999999999999</v>
+      </c>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="19">
         <v>2.3079999999999998</v>
       </c>
       <c r="C24" s="19">
         <v>2.3540000000000001</v>
       </c>
       <c r="D24" s="20">
         <v>2.3650000000000002</v>
       </c>
       <c r="E24" s="19">
         <v>2.4769999999999999</v>
       </c>
       <c r="F24" s="19">
         <v>2.367</v>
       </c>
       <c r="G24" s="19">
@@ -7069,51 +7107,53 @@
       </c>
       <c r="CG24" s="24">
         <v>1.29</v>
       </c>
       <c r="CH24" s="51">
         <v>1.2810000000000001</v>
       </c>
       <c r="CI24" s="51">
         <v>1.371</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.41</v>
       </c>
       <c r="CK24" s="51">
         <v>1.532</v>
       </c>
       <c r="CL24" s="51">
         <v>1.5840000000000001</v>
       </c>
       <c r="CM24" s="51">
         <v>1.6180000000000001</v>
       </c>
       <c r="CN24" s="27">
         <v>1.5820000000000001</v>
       </c>
-      <c r="CO24" s="27"/>
+      <c r="CO24" s="27">
+        <v>1.6839999999999999</v>
+      </c>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="20">
         <v>110.026</v>
       </c>
       <c r="C25" s="20">
         <v>107.59399999999999</v>
       </c>
       <c r="D25" s="20">
         <v>105.673</v>
       </c>
       <c r="E25" s="20">
         <v>105.992</v>
       </c>
       <c r="F25" s="20">
         <v>108.90300000000001</v>
       </c>
       <c r="G25" s="20">
@@ -7352,51 +7392,53 @@
       </c>
       <c r="CG25" s="24">
         <v>96.402000000000001</v>
       </c>
       <c r="CH25" s="51">
         <v>93.92</v>
       </c>
       <c r="CI25" s="51">
         <v>96.206000000000003</v>
       </c>
       <c r="CJ25" s="51">
         <v>94.622</v>
       </c>
       <c r="CK25" s="51">
         <v>95.429000000000002</v>
       </c>
       <c r="CL25" s="51">
         <v>97.539000000000001</v>
       </c>
       <c r="CM25" s="51">
         <v>117.322</v>
       </c>
       <c r="CN25" s="34">
         <v>115.986</v>
       </c>
-      <c r="CO25" s="34"/>
+      <c r="CO25" s="34">
+        <v>120.928</v>
+      </c>
       <c r="CP25" s="34"/>
       <c r="CQ25" s="51"/>
       <c r="CR25" s="51"/>
       <c r="CS25" s="51"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>