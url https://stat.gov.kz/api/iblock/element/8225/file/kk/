--- v5 (2026-09-23)
+++ v6 (2026-11-04)
@@ -1,568 +1,2927 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-615" yWindow="-150" windowWidth="23610" windowHeight="10440"/>
+    <workbookView xWindow="3465" yWindow="405" windowWidth="19380" windowHeight="11490"/>
   </bookViews>
   <sheets>
-    <sheet name="қой мен ешкі" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
+    <sheet name="ет" sheetId="2" r:id="rId2"/>
+    <sheet name="сүт" sheetId="3" r:id="rId3"/>
+    <sheet name="жұмыртқа" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'қой мен ешкі'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">ет!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="842" uniqueCount="80">
   <si>
-    <t>Қой мен ешкі саны, мың бас</t>
+    <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                тыс. голов</t>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Абай </t>
+  </si>
+  <si>
+    <t>Ұлытау</t>
+  </si>
+  <si>
+    <t>Жетісу</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/23/ </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/a0d/6bb5ro2s1bt109t6ijw070abrruf9hm7/%D0%A1%D0%BF%D1%80%D0%B0%D0%B2%D0%BE%D1%87%D0%BD%D0%B8%D0%BA%20skpsh..xlsx</t>
+  </si>
+  <si>
+    <t>+7 7172 74-97-75</t>
+  </si>
+  <si>
+    <t>a.kauaz@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өлшем бірліктер мемлекетаралық жіктеуіші </t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мал шаруашылығы бойынша статистикалық көрсеткіштерді қалыптастыру әдістемесі </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24-сх (айлық) "Мал шаруашылығының жай-күйі туралы есеп", А-008  (тоқсандық) "Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру" </t>
+  </si>
+  <si>
+    <t>Жіктеуішілер</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/business-statistics/stat-forrest-village-hunt-fish/publications/</t>
+  </si>
+  <si>
+    <t>Шартты белгілер</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ
+«0,0» – болмашы шама
+«х» – деректер құпия
+«...» – деректер жоқ
+Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Аграрлық сектор статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Әліби Жанғазыұлы Қауаз</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Бюроның мекенжай</t>
+  </si>
+  <si>
+    <t xml:space="preserve">010000, Астана қаласы, Мәңгілік ел даңғылы, 8, Министрліктер үйі, 4 кіреберіс </t>
+  </si>
+  <si>
+    <t>Бірыңғай байланыс орталығы</t>
+  </si>
+  <si>
+    <t>Деректерді пайдалану тураплы</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Қызылорда</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
     <t>Түркістан</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
+    <t>Астана қаласы</t>
+  </si>
+  <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ұлытау</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
-    <t>қаңтар</t>
-[...40 lines deleted...]
-  <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
-    <t>Айдың соңына</t>
+    <t>2026 жыл</t>
   </si>
   <si>
-    <t>2026 жыл</t>
+    <t>қаңтар</t>
+  </si>
+  <si>
+    <t>қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>қаңтар-қыркүйек</t>
+  </si>
+  <si>
+    <t>қаңтар-қазан</t>
+  </si>
+  <si>
+    <t>қаңтар-қараша</t>
+  </si>
+  <si>
+    <t xml:space="preserve">жыл </t>
+  </si>
+  <si>
+    <t>қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t>Сиыр сүті, мың.тонна</t>
+  </si>
+  <si>
+    <t>Шаруашылықта сойылған немесе союға өткізілген мал мен құс (тірі салмақта), мың тонна</t>
+  </si>
+  <si>
+    <t>Тауық жұмыртқасы, млн. дана</t>
+  </si>
+  <si>
+    <t>14340104, 143401 (СГВП 006.01), 14340101(СГВП 007.01)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="47">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF800080"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="12"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="13"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...11 lines deleted...]
-      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
-      <right style="thin">
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="778">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="31" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="31" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="31" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="31" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="31" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="31" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="32" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="32" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="32" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="32" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="32" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="32" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="414" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="414" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="414" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="416" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="414" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="416" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="414" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="416" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="414" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="415" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="416" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="414" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="414" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="414" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="416" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="414" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="14" xfId="414" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="14" xfId="416" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="414" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="414" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="414" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="414" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="417" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="417" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="417" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="417" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="417" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="417" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="414" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="417" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="417" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="417" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="417"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="417" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="416" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="42" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="42" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="42" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="42" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="42" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="42" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="42" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="42" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="43" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="43" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="43" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="42" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="41" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="34" borderId="5" xfId="415" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="34" borderId="14" xfId="414" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="778">
+    <cellStyle name="20% - Акцент1 2" xfId="418"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="419"/>
+    <cellStyle name="20% - Акцент1 3" xfId="420"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="421"/>
+    <cellStyle name="20% - Акцент1 4" xfId="422"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="423"/>
+    <cellStyle name="20% - Акцент1 5" xfId="424"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="425"/>
+    <cellStyle name="20% - Акцент1 6" xfId="426"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="427"/>
+    <cellStyle name="20% - Акцент1 7" xfId="428"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="429"/>
+    <cellStyle name="20% - Акцент2 2" xfId="430"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="431"/>
+    <cellStyle name="20% - Акцент2 3" xfId="432"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="433"/>
+    <cellStyle name="20% - Акцент2 4" xfId="434"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="435"/>
+    <cellStyle name="20% - Акцент2 5" xfId="436"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="437"/>
+    <cellStyle name="20% - Акцент2 6" xfId="438"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="439"/>
+    <cellStyle name="20% - Акцент2 7" xfId="440"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="441"/>
+    <cellStyle name="20% - Акцент3 2" xfId="442"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="443"/>
+    <cellStyle name="20% - Акцент3 3" xfId="444"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="445"/>
+    <cellStyle name="20% - Акцент3 4" xfId="446"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="447"/>
+    <cellStyle name="20% - Акцент3 5" xfId="448"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="449"/>
+    <cellStyle name="20% - Акцент3 6" xfId="450"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="451"/>
+    <cellStyle name="20% - Акцент3 7" xfId="452"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="453"/>
+    <cellStyle name="20% - Акцент4 2" xfId="454"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="455"/>
+    <cellStyle name="20% - Акцент4 3" xfId="456"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="457"/>
+    <cellStyle name="20% - Акцент4 4" xfId="458"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="459"/>
+    <cellStyle name="20% - Акцент4 5" xfId="460"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="461"/>
+    <cellStyle name="20% - Акцент4 6" xfId="462"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="463"/>
+    <cellStyle name="20% - Акцент4 7" xfId="464"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="465"/>
+    <cellStyle name="20% - Акцент5 2" xfId="466"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="467"/>
+    <cellStyle name="20% - Акцент5 3" xfId="468"/>
+    <cellStyle name="20% - Акцент5 3 2" xfId="469"/>
+    <cellStyle name="20% - Акцент5 4" xfId="470"/>
+    <cellStyle name="20% - Акцент5 4 2" xfId="471"/>
+    <cellStyle name="20% - Акцент5 5" xfId="472"/>
+    <cellStyle name="20% - Акцент5 5 2" xfId="473"/>
+    <cellStyle name="20% - Акцент5 6" xfId="474"/>
+    <cellStyle name="20% - Акцент5 6 2" xfId="475"/>
+    <cellStyle name="20% - Акцент5 7" xfId="476"/>
+    <cellStyle name="20% - Акцент5 7 2" xfId="477"/>
+    <cellStyle name="20% - Акцент6 2" xfId="478"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="479"/>
+    <cellStyle name="20% - Акцент6 3" xfId="480"/>
+    <cellStyle name="20% - Акцент6 3 2" xfId="481"/>
+    <cellStyle name="20% - Акцент6 4" xfId="482"/>
+    <cellStyle name="20% - Акцент6 4 2" xfId="483"/>
+    <cellStyle name="20% - Акцент6 5" xfId="484"/>
+    <cellStyle name="20% - Акцент6 5 2" xfId="485"/>
+    <cellStyle name="20% - Акцент6 6" xfId="486"/>
+    <cellStyle name="20% - Акцент6 6 2" xfId="487"/>
+    <cellStyle name="20% - Акцент6 7" xfId="488"/>
+    <cellStyle name="20% - Акцент6 7 2" xfId="489"/>
+    <cellStyle name="40% - Акцент1 2" xfId="490"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="491"/>
+    <cellStyle name="40% - Акцент1 3" xfId="492"/>
+    <cellStyle name="40% - Акцент1 3 2" xfId="493"/>
+    <cellStyle name="40% - Акцент1 4" xfId="494"/>
+    <cellStyle name="40% - Акцент1 4 2" xfId="495"/>
+    <cellStyle name="40% - Акцент1 5" xfId="496"/>
+    <cellStyle name="40% - Акцент1 5 2" xfId="497"/>
+    <cellStyle name="40% - Акцент1 6" xfId="498"/>
+    <cellStyle name="40% - Акцент1 6 2" xfId="499"/>
+    <cellStyle name="40% - Акцент1 7" xfId="500"/>
+    <cellStyle name="40% - Акцент1 7 2" xfId="501"/>
+    <cellStyle name="40% - Акцент2 2" xfId="502"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="503"/>
+    <cellStyle name="40% - Акцент2 3" xfId="504"/>
+    <cellStyle name="40% - Акцент2 3 2" xfId="505"/>
+    <cellStyle name="40% - Акцент2 4" xfId="506"/>
+    <cellStyle name="40% - Акцент2 4 2" xfId="507"/>
+    <cellStyle name="40% - Акцент2 5" xfId="508"/>
+    <cellStyle name="40% - Акцент2 5 2" xfId="509"/>
+    <cellStyle name="40% - Акцент2 6" xfId="510"/>
+    <cellStyle name="40% - Акцент2 6 2" xfId="511"/>
+    <cellStyle name="40% - Акцент2 7" xfId="512"/>
+    <cellStyle name="40% - Акцент2 7 2" xfId="513"/>
+    <cellStyle name="40% - Акцент3 2" xfId="514"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="515"/>
+    <cellStyle name="40% - Акцент3 3" xfId="516"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="517"/>
+    <cellStyle name="40% - Акцент3 4" xfId="518"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="519"/>
+    <cellStyle name="40% - Акцент3 5" xfId="520"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="521"/>
+    <cellStyle name="40% - Акцент3 6" xfId="522"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="523"/>
+    <cellStyle name="40% - Акцент3 7" xfId="524"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="525"/>
+    <cellStyle name="40% - Акцент4 2" xfId="526"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="527"/>
+    <cellStyle name="40% - Акцент4 3" xfId="528"/>
+    <cellStyle name="40% - Акцент4 3 2" xfId="529"/>
+    <cellStyle name="40% - Акцент4 4" xfId="530"/>
+    <cellStyle name="40% - Акцент4 4 2" xfId="531"/>
+    <cellStyle name="40% - Акцент4 5" xfId="532"/>
+    <cellStyle name="40% - Акцент4 5 2" xfId="533"/>
+    <cellStyle name="40% - Акцент4 6" xfId="534"/>
+    <cellStyle name="40% - Акцент4 6 2" xfId="535"/>
+    <cellStyle name="40% - Акцент4 7" xfId="536"/>
+    <cellStyle name="40% - Акцент4 7 2" xfId="537"/>
+    <cellStyle name="40% - Акцент5 2" xfId="538"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="539"/>
+    <cellStyle name="40% - Акцент5 3" xfId="540"/>
+    <cellStyle name="40% - Акцент5 3 2" xfId="541"/>
+    <cellStyle name="40% - Акцент5 4" xfId="542"/>
+    <cellStyle name="40% - Акцент5 4 2" xfId="543"/>
+    <cellStyle name="40% - Акцент5 5" xfId="544"/>
+    <cellStyle name="40% - Акцент5 5 2" xfId="545"/>
+    <cellStyle name="40% - Акцент5 6" xfId="546"/>
+    <cellStyle name="40% - Акцент5 6 2" xfId="547"/>
+    <cellStyle name="40% - Акцент5 7" xfId="548"/>
+    <cellStyle name="40% - Акцент5 7 2" xfId="549"/>
+    <cellStyle name="40% - Акцент6 2" xfId="550"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="551"/>
+    <cellStyle name="40% - Акцент6 3" xfId="552"/>
+    <cellStyle name="40% - Акцент6 3 2" xfId="553"/>
+    <cellStyle name="40% - Акцент6 4" xfId="554"/>
+    <cellStyle name="40% - Акцент6 4 2" xfId="555"/>
+    <cellStyle name="40% - Акцент6 5" xfId="556"/>
+    <cellStyle name="40% - Акцент6 5 2" xfId="557"/>
+    <cellStyle name="40% - Акцент6 6" xfId="558"/>
+    <cellStyle name="40% - Акцент6 6 2" xfId="559"/>
+    <cellStyle name="40% - Акцент6 7" xfId="560"/>
+    <cellStyle name="40% - Акцент6 7 2" xfId="561"/>
+    <cellStyle name="60% - Акцент1 2" xfId="562"/>
+    <cellStyle name="60% — акцент1 2" xfId="5"/>
+    <cellStyle name="60% — акцент1 2 2" xfId="272"/>
+    <cellStyle name="60% — акцент1 2 2 2" xfId="366"/>
+    <cellStyle name="60% — акцент1 2 3" xfId="319"/>
+    <cellStyle name="60% — акцент1 2_2.1" xfId="183"/>
+    <cellStyle name="60% - Акцент1 3" xfId="563"/>
+    <cellStyle name="60% - Акцент1 4" xfId="564"/>
+    <cellStyle name="60% - Акцент1 5" xfId="565"/>
+    <cellStyle name="60% - Акцент1 6" xfId="566"/>
+    <cellStyle name="60% - Акцент1 7" xfId="567"/>
+    <cellStyle name="60% - Акцент2 2" xfId="568"/>
+    <cellStyle name="60% — акцент2 2" xfId="6"/>
+    <cellStyle name="60% — акцент2 2 2" xfId="273"/>
+    <cellStyle name="60% — акцент2 2 2 2" xfId="367"/>
+    <cellStyle name="60% — акцент2 2 3" xfId="320"/>
+    <cellStyle name="60% — акцент2 2_2.1" xfId="184"/>
+    <cellStyle name="60% - Акцент2 3" xfId="569"/>
+    <cellStyle name="60% - Акцент2 4" xfId="570"/>
+    <cellStyle name="60% - Акцент2 5" xfId="571"/>
+    <cellStyle name="60% - Акцент2 6" xfId="572"/>
+    <cellStyle name="60% - Акцент2 7" xfId="573"/>
+    <cellStyle name="60% - Акцент3 2" xfId="574"/>
+    <cellStyle name="60% — акцент3 2" xfId="7"/>
+    <cellStyle name="60% — акцент3 2 2" xfId="274"/>
+    <cellStyle name="60% — акцент3 2 2 2" xfId="368"/>
+    <cellStyle name="60% — акцент3 2 3" xfId="321"/>
+    <cellStyle name="60% — акцент3 2_2.1" xfId="185"/>
+    <cellStyle name="60% - Акцент3 3" xfId="575"/>
+    <cellStyle name="60% - Акцент3 4" xfId="576"/>
+    <cellStyle name="60% - Акцент3 5" xfId="577"/>
+    <cellStyle name="60% - Акцент3 6" xfId="578"/>
+    <cellStyle name="60% - Акцент3 7" xfId="579"/>
+    <cellStyle name="60% - Акцент4 2" xfId="580"/>
+    <cellStyle name="60% — акцент4 2" xfId="8"/>
+    <cellStyle name="60% — акцент4 2 2" xfId="275"/>
+    <cellStyle name="60% — акцент4 2 2 2" xfId="369"/>
+    <cellStyle name="60% — акцент4 2 3" xfId="322"/>
+    <cellStyle name="60% — акцент4 2_2.1" xfId="186"/>
+    <cellStyle name="60% - Акцент4 3" xfId="581"/>
+    <cellStyle name="60% - Акцент4 4" xfId="582"/>
+    <cellStyle name="60% - Акцент4 5" xfId="583"/>
+    <cellStyle name="60% - Акцент4 6" xfId="584"/>
+    <cellStyle name="60% - Акцент4 7" xfId="585"/>
+    <cellStyle name="60% - Акцент5 2" xfId="586"/>
+    <cellStyle name="60% — акцент5 2" xfId="9"/>
+    <cellStyle name="60% — акцент5 2 2" xfId="276"/>
+    <cellStyle name="60% — акцент5 2 2 2" xfId="370"/>
+    <cellStyle name="60% — акцент5 2 3" xfId="323"/>
+    <cellStyle name="60% — акцент5 2_2.1" xfId="187"/>
+    <cellStyle name="60% - Акцент5 3" xfId="587"/>
+    <cellStyle name="60% - Акцент5 4" xfId="588"/>
+    <cellStyle name="60% - Акцент5 5" xfId="589"/>
+    <cellStyle name="60% - Акцент5 6" xfId="590"/>
+    <cellStyle name="60% - Акцент5 7" xfId="591"/>
+    <cellStyle name="60% - Акцент6 2" xfId="592"/>
+    <cellStyle name="60% — акцент6 2" xfId="10"/>
+    <cellStyle name="60% — акцент6 2 2" xfId="277"/>
+    <cellStyle name="60% — акцент6 2 2 2" xfId="371"/>
+    <cellStyle name="60% — акцент6 2 3" xfId="324"/>
+    <cellStyle name="60% — акцент6 2_2.1" xfId="188"/>
+    <cellStyle name="60% - Акцент6 3" xfId="593"/>
+    <cellStyle name="60% - Акцент6 4" xfId="594"/>
+    <cellStyle name="60% - Акцент6 5" xfId="595"/>
+    <cellStyle name="60% - Акцент6 6" xfId="596"/>
+    <cellStyle name="60% - Акцент6 7" xfId="597"/>
+    <cellStyle name="Акцент1 2" xfId="598"/>
+    <cellStyle name="Акцент1 3" xfId="599"/>
+    <cellStyle name="Акцент1 4" xfId="600"/>
+    <cellStyle name="Акцент1 5" xfId="601"/>
+    <cellStyle name="Акцент1 6" xfId="602"/>
+    <cellStyle name="Акцент1 7" xfId="603"/>
+    <cellStyle name="Акцент2 2" xfId="604"/>
+    <cellStyle name="Акцент2 3" xfId="605"/>
+    <cellStyle name="Акцент2 4" xfId="606"/>
+    <cellStyle name="Акцент2 5" xfId="607"/>
+    <cellStyle name="Акцент2 6" xfId="608"/>
+    <cellStyle name="Акцент2 7" xfId="609"/>
+    <cellStyle name="Акцент3 2" xfId="610"/>
+    <cellStyle name="Акцент3 3" xfId="611"/>
+    <cellStyle name="Акцент3 4" xfId="612"/>
+    <cellStyle name="Акцент3 5" xfId="613"/>
+    <cellStyle name="Акцент3 6" xfId="614"/>
+    <cellStyle name="Акцент3 7" xfId="615"/>
+    <cellStyle name="Акцент4 2" xfId="616"/>
+    <cellStyle name="Акцент4 3" xfId="617"/>
+    <cellStyle name="Акцент4 4" xfId="618"/>
+    <cellStyle name="Акцент4 5" xfId="619"/>
+    <cellStyle name="Акцент4 6" xfId="620"/>
+    <cellStyle name="Акцент4 7" xfId="621"/>
+    <cellStyle name="Акцент5 2" xfId="622"/>
+    <cellStyle name="Акцент5 3" xfId="623"/>
+    <cellStyle name="Акцент5 4" xfId="624"/>
+    <cellStyle name="Акцент5 5" xfId="625"/>
+    <cellStyle name="Акцент5 6" xfId="626"/>
+    <cellStyle name="Акцент5 7" xfId="627"/>
+    <cellStyle name="Акцент6 2" xfId="628"/>
+    <cellStyle name="Акцент6 3" xfId="629"/>
+    <cellStyle name="Акцент6 4" xfId="630"/>
+    <cellStyle name="Акцент6 5" xfId="631"/>
+    <cellStyle name="Акцент6 6" xfId="632"/>
+    <cellStyle name="Акцент6 7" xfId="633"/>
+    <cellStyle name="Ввод  2" xfId="634"/>
+    <cellStyle name="Ввод  3" xfId="635"/>
+    <cellStyle name="Ввод  4" xfId="636"/>
+    <cellStyle name="Ввод  5" xfId="637"/>
+    <cellStyle name="Ввод  6" xfId="638"/>
+    <cellStyle name="Ввод  7" xfId="639"/>
+    <cellStyle name="Вывод 2" xfId="640"/>
+    <cellStyle name="Вывод 3" xfId="641"/>
+    <cellStyle name="Вывод 4" xfId="642"/>
+    <cellStyle name="Вывод 5" xfId="643"/>
+    <cellStyle name="Вывод 6" xfId="644"/>
+    <cellStyle name="Вывод 7" xfId="645"/>
+    <cellStyle name="Вычисление 2" xfId="646"/>
+    <cellStyle name="Вычисление 3" xfId="647"/>
+    <cellStyle name="Вычисление 4" xfId="648"/>
+    <cellStyle name="Вычисление 5" xfId="649"/>
+    <cellStyle name="Вычисление 6" xfId="650"/>
+    <cellStyle name="Вычисление 7" xfId="651"/>
+    <cellStyle name="Гиперссылка" xfId="416" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="11"/>
+    <cellStyle name="Гиперссылка 3" xfId="652"/>
+    <cellStyle name="Денежный 2" xfId="653"/>
+    <cellStyle name="Заголовок 1 2" xfId="654"/>
+    <cellStyle name="Заголовок 1 3" xfId="655"/>
+    <cellStyle name="Заголовок 1 4" xfId="656"/>
+    <cellStyle name="Заголовок 1 5" xfId="657"/>
+    <cellStyle name="Заголовок 1 6" xfId="658"/>
+    <cellStyle name="Заголовок 1 7" xfId="659"/>
+    <cellStyle name="Заголовок 2 2" xfId="660"/>
+    <cellStyle name="Заголовок 2 3" xfId="661"/>
+    <cellStyle name="Заголовок 2 4" xfId="662"/>
+    <cellStyle name="Заголовок 2 5" xfId="663"/>
+    <cellStyle name="Заголовок 2 6" xfId="664"/>
+    <cellStyle name="Заголовок 2 7" xfId="665"/>
+    <cellStyle name="Заголовок 3 2" xfId="666"/>
+    <cellStyle name="Заголовок 3 3" xfId="667"/>
+    <cellStyle name="Заголовок 3 4" xfId="668"/>
+    <cellStyle name="Заголовок 3 5" xfId="669"/>
+    <cellStyle name="Заголовок 3 6" xfId="670"/>
+    <cellStyle name="Заголовок 3 7" xfId="671"/>
+    <cellStyle name="Заголовок 4 2" xfId="672"/>
+    <cellStyle name="Заголовок 4 3" xfId="673"/>
+    <cellStyle name="Заголовок 4 4" xfId="674"/>
+    <cellStyle name="Заголовок 4 5" xfId="675"/>
+    <cellStyle name="Заголовок 4 6" xfId="676"/>
+    <cellStyle name="Заголовок 4 7" xfId="677"/>
+    <cellStyle name="Итог 2" xfId="678"/>
+    <cellStyle name="Итог 3" xfId="679"/>
+    <cellStyle name="Итог 4" xfId="680"/>
+    <cellStyle name="Итог 5" xfId="681"/>
+    <cellStyle name="Итог 6" xfId="682"/>
+    <cellStyle name="Итог 7" xfId="683"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="684"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="685"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="686"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="687"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="688"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="689"/>
+    <cellStyle name="Название 2" xfId="12"/>
+    <cellStyle name="Название 3" xfId="690"/>
+    <cellStyle name="Название 4" xfId="691"/>
+    <cellStyle name="Название 5" xfId="692"/>
+    <cellStyle name="Название 6" xfId="693"/>
+    <cellStyle name="Название 7" xfId="694"/>
+    <cellStyle name="Нейтральный 2" xfId="13"/>
+    <cellStyle name="Нейтральный 3" xfId="695"/>
+    <cellStyle name="Нейтральный 4" xfId="696"/>
+    <cellStyle name="Нейтральный 5" xfId="697"/>
+    <cellStyle name="Нейтральный 6" xfId="698"/>
+    <cellStyle name="Нейтральный 7" xfId="699"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 11" xfId="4"/>
+    <cellStyle name="Обычный 10" xfId="189"/>
+    <cellStyle name="Обычный 10 2" xfId="700"/>
+    <cellStyle name="Обычный 11" xfId="14"/>
+    <cellStyle name="Обычный 12" xfId="190"/>
+    <cellStyle name="Обычный 13" xfId="191"/>
+    <cellStyle name="Обычный 13 2" xfId="417"/>
+    <cellStyle name="Обычный 14" xfId="192"/>
+    <cellStyle name="Обычный 15" xfId="193"/>
+    <cellStyle name="Обычный 16" xfId="194"/>
+    <cellStyle name="Обычный 17" xfId="195"/>
+    <cellStyle name="Обычный 18" xfId="196"/>
+    <cellStyle name="Обычный 19" xfId="197"/>
     <cellStyle name="Обычный 2" xfId="3"/>
-    <cellStyle name="Обычный 2 10" xfId="2"/>
-    <cellStyle name="Обычный_tabsv16" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="15"/>
+    <cellStyle name="Обычный 2 11" xfId="16"/>
+    <cellStyle name="Обычный 2 12" xfId="17"/>
+    <cellStyle name="Обычный 2 13" xfId="18"/>
+    <cellStyle name="Обычный 2 14" xfId="19"/>
+    <cellStyle name="Обычный 2 15" xfId="20"/>
+    <cellStyle name="Обычный 2 16" xfId="21"/>
+    <cellStyle name="Обычный 2 17" xfId="22"/>
+    <cellStyle name="Обычный 2 17 2" xfId="23"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="24"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="278"/>
+    <cellStyle name="Обычный 2 17 2 3 2" xfId="372"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="325"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="701"/>
+    <cellStyle name="Обычный 2 17 2_2.1" xfId="199"/>
+    <cellStyle name="Обычный 2 18" xfId="25"/>
+    <cellStyle name="Обычный 2 19" xfId="26"/>
+    <cellStyle name="Обычный 2 19 2" xfId="27"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="28"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="29"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="30"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="31"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="32"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="280"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="374"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="327"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="702"/>
+    <cellStyle name="Обычный 2 19 2 2 2_2.1" xfId="201"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="33"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="34"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="35"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="36"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="37"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="279"/>
+    <cellStyle name="Обычный 2 19 2 4 2" xfId="373"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="326"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="703"/>
+    <cellStyle name="Обычный 2 19 2_2.1" xfId="200"/>
+    <cellStyle name="Обычный 2 19 3" xfId="38"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="39"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="40"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="41"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="281"/>
+    <cellStyle name="Обычный 2 19 3 3 2" xfId="375"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="328"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="704"/>
+    <cellStyle name="Обычный 2 19 3_2.1" xfId="202"/>
+    <cellStyle name="Обычный 2 19 4" xfId="42"/>
+    <cellStyle name="Обычный 2 19 5" xfId="43"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="44"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="45"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="46"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="47"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="48"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="49"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="50"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="51"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="52"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="53"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="286"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="333"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_2.1" xfId="207"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="54"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="332"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_2.1" xfId="206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="55"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="56"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="334"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_2.1" xfId="208"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="57"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="58"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="59"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="335"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_2.1" xfId="209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="60"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_2.1" xfId="205"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="61"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="62"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="63"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="64"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="710"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_2.1" xfId="211"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="65"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="289"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="336"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_2.1" xfId="210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="66"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="67"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="291"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_2.1" xfId="212"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="68"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="69"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="70"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="71"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="72"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="293"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="340"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_2.1" xfId="214"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="73"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="339"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_2.1" xfId="213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="74"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="75"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="341"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_2.1" xfId="215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="76"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="77"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="78"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="342"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_2.1" xfId="216"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="79"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="283"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="330"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="717"/>
+    <cellStyle name="Обычный 2 2 2 2 2_2.1" xfId="204"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="80"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="81"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="82"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="83"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="84"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="298"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="392"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="345"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="718"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_2.1" xfId="219"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="297"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="391"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="344"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="719"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_2.1" xfId="218"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="85"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="299"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="393"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="346"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="720"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3_2.1" xfId="220"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="86"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="87"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="300"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="394"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="347"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="721"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2_2.1" xfId="221"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="296"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="390"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="343"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="722"/>
+    <cellStyle name="Обычный 2 2 2 2 3_2.1" xfId="217"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="88"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="89"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="90"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="302"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="396"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="349"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="723"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2_2.1" xfId="223"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="301"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="395"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="348"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="724"/>
+    <cellStyle name="Обычный 2 2 2 2 4_2.1" xfId="222"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="91"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="303"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="397"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="350"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="725"/>
+    <cellStyle name="Обычный 2 2 2 2 5_2.1" xfId="224"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="92"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="93"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="94"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="95"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="96"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="97"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="305"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="399"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="352"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="726"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_2.1" xfId="226"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="98"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="304"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="398"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="351"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="727"/>
+    <cellStyle name="Обычный 2 2 2 4 2_2.1" xfId="225"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="99"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="100"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="306"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="400"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="353"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="728"/>
+    <cellStyle name="Обычный 2 2 2 4 3_2.1" xfId="227"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="101"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="102"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="103"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="307"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="401"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="354"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="729"/>
+    <cellStyle name="Обычный 2 2 2 5 2_2.1" xfId="228"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="104"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="282"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="376"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="329"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="730"/>
+    <cellStyle name="Обычный 2 2 2_2.1" xfId="203"/>
+    <cellStyle name="Обычный 2 2 3" xfId="105"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="106"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="308"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="402"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="355"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="731"/>
+    <cellStyle name="Обычный 2 2 3_2.1" xfId="229"/>
+    <cellStyle name="Обычный 2 2 4" xfId="107"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="108"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="109"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="110"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="111"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="311"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="405"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="358"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="732"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2_2.1" xfId="232"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="310"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="404"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="357"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="733"/>
+    <cellStyle name="Обычный 2 2 4 2 2_2.1" xfId="231"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="112"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="312"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="406"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="359"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="734"/>
+    <cellStyle name="Обычный 2 2 4 2 3_2.1" xfId="233"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="113"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="114"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="313"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="407"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="360"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="735"/>
+    <cellStyle name="Обычный 2 2 4 3 2_2.1" xfId="234"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="309"/>
+    <cellStyle name="Обычный 2 2 4 4 2" xfId="403"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="356"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="736"/>
+    <cellStyle name="Обычный 2 2 4_2.1" xfId="230"/>
+    <cellStyle name="Обычный 2 2 5" xfId="115"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="116"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="117"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="315"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="409"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="362"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="737"/>
+    <cellStyle name="Обычный 2 2 5 2 2_2.1" xfId="236"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="314"/>
+    <cellStyle name="Обычный 2 2 5 3 2" xfId="408"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="361"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="738"/>
+    <cellStyle name="Обычный 2 2 5_2.1" xfId="235"/>
+    <cellStyle name="Обычный 2 2 6" xfId="118"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="316"/>
+    <cellStyle name="Обычный 2 2 6 2 2" xfId="410"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="363"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="739"/>
+    <cellStyle name="Обычный 2 2 6_2.1" xfId="237"/>
+    <cellStyle name="Обычный 2 2 7" xfId="119"/>
+    <cellStyle name="Обычный 2 20" xfId="120"/>
+    <cellStyle name="Обычный 2 20 2" xfId="121"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="122"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="123"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="124"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="317"/>
+    <cellStyle name="Обычный 2 20 2 3 2" xfId="411"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="364"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="740"/>
+    <cellStyle name="Обычный 2 20 2_2.1" xfId="238"/>
+    <cellStyle name="Обычный 2 20 3" xfId="125"/>
+    <cellStyle name="Обычный 2 20 4" xfId="126"/>
+    <cellStyle name="Обычный 2 21" xfId="127"/>
+    <cellStyle name="Обычный 2 21 2" xfId="128"/>
+    <cellStyle name="Обычный 2 21 3" xfId="129"/>
+    <cellStyle name="Обычный 2 22" xfId="130"/>
+    <cellStyle name="Обычный 2 23" xfId="131"/>
+    <cellStyle name="Обычный 2 24" xfId="1"/>
+    <cellStyle name="Обычный 2 25" xfId="741"/>
+    <cellStyle name="Обычный 2 25 2" xfId="742"/>
+    <cellStyle name="Обычный 2 3" xfId="133"/>
+    <cellStyle name="Обычный 2 3 2" xfId="134"/>
+    <cellStyle name="Обычный 2 4" xfId="135"/>
+    <cellStyle name="Обычный 2 4 2" xfId="136"/>
+    <cellStyle name="Обычный 2 5" xfId="137"/>
+    <cellStyle name="Обычный 2 5 2" xfId="138"/>
+    <cellStyle name="Обычный 2 6" xfId="139"/>
+    <cellStyle name="Обычный 2 7" xfId="140"/>
+    <cellStyle name="Обычный 2 8" xfId="141"/>
+    <cellStyle name="Обычный 2 9" xfId="142"/>
+    <cellStyle name="Обычный 2_2.1" xfId="198"/>
+    <cellStyle name="Обычный 20" xfId="239"/>
+    <cellStyle name="Обычный 21" xfId="240"/>
+    <cellStyle name="Обычный 22" xfId="241"/>
+    <cellStyle name="Обычный 23" xfId="242"/>
+    <cellStyle name="Обычный 24" xfId="243"/>
+    <cellStyle name="Обычный 25" xfId="244"/>
+    <cellStyle name="Обычный 26" xfId="245"/>
+    <cellStyle name="Обычный 27" xfId="246"/>
+    <cellStyle name="Обычный 28" xfId="247"/>
+    <cellStyle name="Обычный 29" xfId="248"/>
+    <cellStyle name="Обычный 3" xfId="143"/>
+    <cellStyle name="Обычный 3 10" xfId="144"/>
+    <cellStyle name="Обычный 3 11" xfId="145"/>
+    <cellStyle name="Обычный 3 12" xfId="146"/>
+    <cellStyle name="Обычный 3 13" xfId="147"/>
+    <cellStyle name="Обычный 3 13 2" xfId="148"/>
+    <cellStyle name="Обычный 3 13 3" xfId="149"/>
+    <cellStyle name="Обычный 3 14" xfId="150"/>
+    <cellStyle name="Обычный 3 14 2" xfId="151"/>
+    <cellStyle name="Обычный 3 14 3" xfId="152"/>
+    <cellStyle name="Обычный 3 15" xfId="153"/>
+    <cellStyle name="Обычный 3 2" xfId="154"/>
+    <cellStyle name="Обычный 3 3" xfId="155"/>
+    <cellStyle name="Обычный 3 4" xfId="156"/>
+    <cellStyle name="Обычный 3 5" xfId="157"/>
+    <cellStyle name="Обычный 3 6" xfId="158"/>
+    <cellStyle name="Обычный 3 7" xfId="159"/>
+    <cellStyle name="Обычный 3 8" xfId="160"/>
+    <cellStyle name="Обычный 3 9" xfId="161"/>
+    <cellStyle name="Обычный 3_8" xfId="265"/>
+    <cellStyle name="Обычный 30" xfId="249"/>
+    <cellStyle name="Обычный 31" xfId="250"/>
+    <cellStyle name="Обычный 32" xfId="251"/>
+    <cellStyle name="Обычный 33" xfId="252"/>
+    <cellStyle name="Обычный 34" xfId="253"/>
+    <cellStyle name="Обычный 35" xfId="254"/>
+    <cellStyle name="Обычный 36" xfId="255"/>
+    <cellStyle name="Обычный 37" xfId="256"/>
+    <cellStyle name="Обычный 38" xfId="257"/>
+    <cellStyle name="Обычный 39" xfId="258"/>
+    <cellStyle name="Обычный 4" xfId="259"/>
+    <cellStyle name="Обычный 4 10" xfId="162"/>
+    <cellStyle name="Обычный 4 12" xfId="415"/>
+    <cellStyle name="Обычный 4 2" xfId="163"/>
+    <cellStyle name="Обычный 4 3" xfId="164"/>
+    <cellStyle name="Обычный 4 4" xfId="165"/>
+    <cellStyle name="Обычный 4 5" xfId="166"/>
+    <cellStyle name="Обычный 4 6" xfId="167"/>
+    <cellStyle name="Обычный 4 7" xfId="168"/>
+    <cellStyle name="Обычный 4 8" xfId="169"/>
+    <cellStyle name="Обычный 4 9" xfId="170"/>
+    <cellStyle name="Обычный 4 9 2" xfId="171"/>
+    <cellStyle name="Обычный 4 9 3" xfId="172"/>
+    <cellStyle name="Обычный 4_8" xfId="266"/>
+    <cellStyle name="Обычный 40" xfId="271"/>
+    <cellStyle name="Обычный 41" xfId="2"/>
+    <cellStyle name="Обычный 42" xfId="132"/>
+    <cellStyle name="Обычный 43" xfId="413"/>
+    <cellStyle name="Обычный 5" xfId="260"/>
+    <cellStyle name="Обычный 5 2" xfId="173"/>
+    <cellStyle name="Обычный 5 3" xfId="174"/>
+    <cellStyle name="Обычный 5 4" xfId="175"/>
+    <cellStyle name="Обычный 5 5" xfId="176"/>
+    <cellStyle name="Обычный 5_8" xfId="267"/>
+    <cellStyle name="Обычный 56" xfId="177"/>
+    <cellStyle name="Обычный 6" xfId="261"/>
+    <cellStyle name="Обычный 6 2" xfId="178"/>
+    <cellStyle name="Обычный 6 3" xfId="179"/>
+    <cellStyle name="Обычный 6_8" xfId="268"/>
+    <cellStyle name="Обычный 7" xfId="262"/>
+    <cellStyle name="Обычный 7 2" xfId="180"/>
+    <cellStyle name="Обычный 7_8" xfId="269"/>
+    <cellStyle name="Обычный 8" xfId="263"/>
+    <cellStyle name="Обычный 9" xfId="264"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="181"/>
+    <cellStyle name="Плохой 2" xfId="743"/>
+    <cellStyle name="Плохой 3" xfId="744"/>
+    <cellStyle name="Плохой 4" xfId="745"/>
+    <cellStyle name="Плохой 5" xfId="746"/>
+    <cellStyle name="Плохой 6" xfId="747"/>
+    <cellStyle name="Плохой 7" xfId="748"/>
+    <cellStyle name="Пояснение 2" xfId="749"/>
+    <cellStyle name="Пояснение 3" xfId="750"/>
+    <cellStyle name="Пояснение 4" xfId="751"/>
+    <cellStyle name="Пояснение 5" xfId="752"/>
+    <cellStyle name="Пояснение 6" xfId="753"/>
+    <cellStyle name="Пояснение 7" xfId="754"/>
+    <cellStyle name="Примечание 2" xfId="182"/>
+    <cellStyle name="Примечание 2 2" xfId="318"/>
+    <cellStyle name="Примечание 2 2 2" xfId="412"/>
+    <cellStyle name="Примечание 2 3" xfId="365"/>
+    <cellStyle name="Примечание 2_8" xfId="270"/>
+    <cellStyle name="Примечание 3" xfId="755"/>
+    <cellStyle name="Примечание 4" xfId="756"/>
+    <cellStyle name="Примечание 5" xfId="757"/>
+    <cellStyle name="Примечание 6" xfId="758"/>
+    <cellStyle name="Примечание 7" xfId="759"/>
+    <cellStyle name="Связанная ячейка 2" xfId="760"/>
+    <cellStyle name="Связанная ячейка 3" xfId="761"/>
+    <cellStyle name="Связанная ячейка 4" xfId="762"/>
+    <cellStyle name="Связанная ячейка 5" xfId="763"/>
+    <cellStyle name="Связанная ячейка 6" xfId="764"/>
+    <cellStyle name="Связанная ячейка 7" xfId="765"/>
+    <cellStyle name="Текст предупреждения 2" xfId="766"/>
+    <cellStyle name="Текст предупреждения 3" xfId="767"/>
+    <cellStyle name="Текст предупреждения 4" xfId="768"/>
+    <cellStyle name="Текст предупреждения 5" xfId="769"/>
+    <cellStyle name="Текст предупреждения 6" xfId="770"/>
+    <cellStyle name="Текст предупреждения 7" xfId="771"/>
+    <cellStyle name="Хороший 2" xfId="772"/>
+    <cellStyle name="Хороший 3" xfId="773"/>
+    <cellStyle name="Хороший 4" xfId="774"/>
+    <cellStyle name="Хороший 5" xfId="775"/>
+    <cellStyle name="Хороший 6" xfId="776"/>
+    <cellStyle name="Хороший 7" xfId="777"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -807,6699 +3166,20355 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a0d/6bb5ro2s1bt109t6ijw070abrruf9hm7/%D0%A1%D0%BF%D1%80%D0%B0%D0%B2%D0%BE%D1%87%D0%BD%D0%B8%D0%BA%20skpsh..xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/publications/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.kauaz@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DR27"/>
+  <dimension ref="A1:C32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21.28515625" style="36" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="87" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="4.42578125" style="36" customWidth="1"/>
+    <col min="2" max="2" width="43" style="39" customWidth="1"/>
+    <col min="3" max="3" width="83.7109375" style="38" customWidth="1"/>
+    <col min="4" max="16384" width="9.28515625" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:3" s="28" customFormat="1" ht="12.75">
+      <c r="A1" s="17"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+    </row>
+    <row r="2" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A2" s="6"/>
+      <c r="B2" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="89" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A3" s="6"/>
+      <c r="B3" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A4" s="6"/>
+      <c r="B4" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="90">
+        <v>169.79900000000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="29" customFormat="1" ht="25.5">
+      <c r="A5" s="6"/>
+      <c r="B5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A6" s="6"/>
+      <c r="B6" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A7" s="6"/>
+      <c r="B7" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="29" customFormat="1" ht="38.25">
+      <c r="A8" s="6"/>
+      <c r="B8" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="29" customFormat="1" ht="25.5">
+      <c r="A9" s="6"/>
+      <c r="B9" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="28" customFormat="1" ht="12.75">
+      <c r="A10" s="17"/>
+      <c r="B10" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A11" s="6"/>
+      <c r="B11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="29" customFormat="1" ht="76.5">
+      <c r="A12" s="6"/>
+      <c r="B12" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="31" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A13" s="6"/>
+      <c r="B13" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A14" s="6"/>
+      <c r="B14" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A15" s="6"/>
+      <c r="B15" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A16" s="6"/>
+      <c r="B16" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A17" s="6"/>
+      <c r="B17" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A18" s="6"/>
+      <c r="B18" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="26">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="29" customFormat="1" ht="12.75">
+      <c r="A19" s="32"/>
+      <c r="B19" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="40" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" s="28" customFormat="1" ht="12.75">
+      <c r="A20" s="17"/>
+      <c r="B20" s="29"/>
+    </row>
+    <row r="21" spans="1:3" s="28" customFormat="1" ht="12.75">
+      <c r="A21" s="17"/>
+      <c r="B21" s="34"/>
+      <c r="C21" s="35"/>
+    </row>
+    <row r="22" spans="1:3" s="28" customFormat="1" ht="12.75">
+      <c r="A22" s="17"/>
+      <c r="B22" s="29"/>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="B32" s="37"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C11" r:id="rId1" display="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/publications/"/>
+    <hyperlink ref="C9" r:id="rId2"/>
+    <hyperlink ref="C6" r:id="rId3"/>
+    <hyperlink ref="C5" r:id="rId4"/>
+    <hyperlink ref="C16" r:id="rId5"/>
+    <hyperlink ref="C19" r:id="rId6"/>
+    <hyperlink ref="C3" r:id="rId7"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS43"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="BW4" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="CP4" sqref="CP4:CP24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" style="67" customWidth="1"/>
+    <col min="2" max="97" width="8.7109375" style="2" customWidth="1"/>
+    <col min="98" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A1" s="62"/>
+      <c r="B1" s="78" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+      <c r="Z1" s="79"/>
+      <c r="AA1" s="79"/>
+      <c r="AB1" s="79"/>
+      <c r="AC1" s="79"/>
+      <c r="AD1" s="79"/>
+      <c r="AE1" s="79"/>
+      <c r="AF1" s="79"/>
+      <c r="AG1" s="79"/>
+      <c r="AH1" s="79"/>
+      <c r="AI1" s="79"/>
+      <c r="AJ1" s="79"/>
+      <c r="AK1" s="79"/>
+      <c r="AL1" s="79"/>
+      <c r="AM1" s="79"/>
+      <c r="AN1" s="79"/>
+      <c r="AO1" s="79"/>
+      <c r="AP1" s="79"/>
+      <c r="AQ1" s="79"/>
+      <c r="AR1" s="79"/>
+      <c r="AS1" s="79"/>
+      <c r="AT1" s="79"/>
+      <c r="AU1" s="79"/>
+      <c r="AV1" s="79"/>
+      <c r="AW1" s="79"/>
+      <c r="AX1" s="62"/>
+      <c r="AY1" s="62"/>
+      <c r="AZ1" s="62"/>
+      <c r="BA1" s="62"/>
+      <c r="BB1" s="62"/>
+      <c r="BC1" s="62"/>
+      <c r="BD1" s="62"/>
+      <c r="BE1" s="62"/>
+      <c r="BF1" s="62"/>
+      <c r="BG1" s="62"/>
+      <c r="BH1" s="62"/>
+      <c r="BI1" s="62"/>
+      <c r="BJ1" s="62"/>
+      <c r="BK1" s="62"/>
+      <c r="BL1" s="62"/>
+      <c r="BM1" s="62"/>
+      <c r="BN1" s="62"/>
+      <c r="BO1" s="62"/>
+      <c r="BP1" s="62"/>
+      <c r="BQ1" s="62"/>
+      <c r="BR1" s="62"/>
+      <c r="BS1" s="62"/>
+      <c r="BT1" s="62"/>
+      <c r="BU1" s="62"/>
+      <c r="BV1" s="79"/>
+      <c r="BW1" s="79"/>
+      <c r="BX1" s="79"/>
+      <c r="BY1" s="79"/>
+      <c r="BZ1" s="79"/>
+      <c r="CA1" s="79"/>
+      <c r="CB1" s="79"/>
+      <c r="CC1" s="79"/>
+      <c r="CD1" s="79"/>
+      <c r="CE1" s="79"/>
+      <c r="CF1" s="79"/>
+      <c r="CG1" s="79"/>
+      <c r="CH1" s="79"/>
+      <c r="CI1" s="79"/>
+      <c r="CJ1" s="79"/>
+      <c r="CK1" s="79"/>
+      <c r="CL1" s="79"/>
+      <c r="CM1" s="79"/>
+      <c r="CN1" s="79"/>
+      <c r="CO1" s="79"/>
+      <c r="CP1" s="79"/>
+      <c r="CQ1" s="79"/>
+      <c r="CR1" s="79"/>
+      <c r="CS1" s="79"/>
+    </row>
+    <row r="2" spans="1:97" s="5" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A2" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57"/>
-[...97 lines deleted...]
-      <c r="DR1" s="52"/>
+      <c r="B2" s="82" t="s">
+        <v>55</v>
+      </c>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="82" t="s">
+        <v>56</v>
+      </c>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="84"/>
+      <c r="Z2" s="82" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+      <c r="AG2" s="83"/>
+      <c r="AH2" s="83"/>
+      <c r="AI2" s="83"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="84"/>
+      <c r="AL2" s="82" t="s">
+        <v>58</v>
+      </c>
+      <c r="AM2" s="83"/>
+      <c r="AN2" s="83"/>
+      <c r="AO2" s="83"/>
+      <c r="AP2" s="83"/>
+      <c r="AQ2" s="83"/>
+      <c r="AR2" s="83"/>
+      <c r="AS2" s="83"/>
+      <c r="AT2" s="83"/>
+      <c r="AU2" s="83"/>
+      <c r="AV2" s="83"/>
+      <c r="AW2" s="84"/>
+      <c r="AX2" s="82" t="s">
+        <v>59</v>
+      </c>
+      <c r="AY2" s="83"/>
+      <c r="AZ2" s="83"/>
+      <c r="BA2" s="83"/>
+      <c r="BB2" s="83"/>
+      <c r="BC2" s="83"/>
+      <c r="BD2" s="83"/>
+      <c r="BE2" s="83"/>
+      <c r="BF2" s="83"/>
+      <c r="BG2" s="83"/>
+      <c r="BH2" s="83"/>
+      <c r="BI2" s="84"/>
+      <c r="BJ2" s="82" t="s">
+        <v>60</v>
+      </c>
+      <c r="BK2" s="83"/>
+      <c r="BL2" s="83"/>
+      <c r="BM2" s="83"/>
+      <c r="BN2" s="83"/>
+      <c r="BO2" s="83"/>
+      <c r="BP2" s="83"/>
+      <c r="BQ2" s="83"/>
+      <c r="BR2" s="83"/>
+      <c r="BS2" s="83"/>
+      <c r="BT2" s="83"/>
+      <c r="BU2" s="84"/>
+      <c r="BV2" s="82" t="s">
+        <v>61</v>
+      </c>
+      <c r="BW2" s="83"/>
+      <c r="BX2" s="83"/>
+      <c r="BY2" s="83"/>
+      <c r="BZ2" s="83"/>
+      <c r="CA2" s="83"/>
+      <c r="CB2" s="83"/>
+      <c r="CC2" s="83"/>
+      <c r="CD2" s="83"/>
+      <c r="CE2" s="83"/>
+      <c r="CF2" s="83"/>
+      <c r="CG2" s="84"/>
+      <c r="CH2" s="82" t="s">
+        <v>62</v>
+      </c>
+      <c r="CI2" s="83"/>
+      <c r="CJ2" s="83"/>
+      <c r="CK2" s="83"/>
+      <c r="CL2" s="83"/>
+      <c r="CM2" s="83"/>
+      <c r="CN2" s="83"/>
+      <c r="CO2" s="83"/>
+      <c r="CP2" s="83"/>
+      <c r="CQ2" s="83"/>
+      <c r="CR2" s="83"/>
+      <c r="CS2" s="84"/>
     </row>
-    <row r="2" spans="1:122" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...64 lines deleted...]
-      <c r="CS2" s="58"/>
+    <row r="3" spans="1:97" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
+      <c r="A3" s="81"/>
+      <c r="B3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="D3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="F3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="G3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="H3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="I3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="J3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="K3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="L3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="M3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="N3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="O3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="P3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="R3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="S3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="T3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="U3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="V3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="W3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="X3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="Z3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="AF3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="AJ3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="AL3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="AM3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="AN3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="AO3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="AS3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="AU3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="AV3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="AW3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="AX3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="AY3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="AZ3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="BA3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="BB3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="BC3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="BD3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="BE3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="BF3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="BG3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="BH3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="BI3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="BJ3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="BK3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="BL3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="BN3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="BO3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="BP3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="BQ3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="BR3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="BS3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="BT3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="BU3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="BV3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="BW3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="BX3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="BY3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="BZ3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="CA3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="CB3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="CC3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="CD3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="CE3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="CF3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="CG3" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="CH3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="CI3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="CJ3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="CK3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="CL3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="CM3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="CN3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="CO3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="CP3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="CQ3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="CR3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="CS3" s="41" t="s">
+        <v>75</v>
+      </c>
     </row>
-    <row r="3" spans="1:122" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...114 lines deleted...]
-      <c r="CS3" s="56"/>
+    <row r="4" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="42">
+        <v>128.49835999999999</v>
+      </c>
+      <c r="C4" s="42">
+        <v>246.75049999999999</v>
+      </c>
+      <c r="D4" s="42">
+        <v>401.01696000000004</v>
+      </c>
+      <c r="E4" s="42">
+        <v>525.57261000000005</v>
+      </c>
+      <c r="F4" s="42">
+        <v>659.88022999999998</v>
+      </c>
+      <c r="G4" s="42">
+        <v>870.13199999999995</v>
+      </c>
+      <c r="H4" s="42">
+        <v>989.87986999999998</v>
+      </c>
+      <c r="I4" s="43">
+        <v>1130.9100499999997</v>
+      </c>
+      <c r="J4" s="42">
+        <v>1322.12547</v>
+      </c>
+      <c r="K4" s="42">
+        <v>1483.6349000000002</v>
+      </c>
+      <c r="L4" s="42">
+        <v>1670.7507699999999</v>
+      </c>
+      <c r="M4" s="42">
+        <v>1975.48883</v>
+      </c>
+      <c r="N4" s="42">
+        <v>133.97809000000004</v>
+      </c>
+      <c r="O4" s="42">
+        <v>254.74202999999997</v>
+      </c>
+      <c r="P4" s="42">
+        <v>416.40084000000002</v>
+      </c>
+      <c r="Q4" s="42">
+        <v>542.4630699999999</v>
+      </c>
+      <c r="R4" s="42">
+        <v>681.21057999999982</v>
+      </c>
+      <c r="S4" s="42">
+        <v>900.21415999999988</v>
+      </c>
+      <c r="T4" s="42">
+        <v>1025.5232400000002</v>
+      </c>
+      <c r="U4" s="42">
+        <v>1172.8358599999999</v>
+      </c>
+      <c r="V4" s="42">
+        <v>1372.4321300000001</v>
+      </c>
+      <c r="W4" s="42">
+        <v>1538.17912</v>
+      </c>
+      <c r="X4" s="42">
+        <v>1731.8751200000002</v>
+      </c>
+      <c r="Y4" s="42">
+        <v>2056.1259799999998</v>
+      </c>
+      <c r="Z4" s="42">
+        <v>140.25347999999997</v>
+      </c>
+      <c r="AA4" s="42">
+        <v>269.84323000000001</v>
+      </c>
+      <c r="AB4" s="44">
+        <v>437.62579999999991</v>
+      </c>
+      <c r="AC4" s="44">
+        <v>571.1479700000001</v>
+      </c>
+      <c r="AD4" s="45">
+        <v>718.63003000000003</v>
+      </c>
+      <c r="AE4" s="46">
+        <v>949.78318999999999</v>
+      </c>
+      <c r="AF4" s="47">
+        <v>1081.23369</v>
+      </c>
+      <c r="AG4" s="48">
+        <v>1242.6867400000001</v>
+      </c>
+      <c r="AH4" s="48">
+        <v>1454.94328</v>
+      </c>
+      <c r="AI4" s="42">
+        <v>1628.16732</v>
+      </c>
+      <c r="AJ4" s="48">
+        <v>1830.3841299999999</v>
+      </c>
+      <c r="AK4" s="46">
+        <v>2161.2089799999999</v>
+      </c>
+      <c r="AL4" s="42">
+        <v>140.3287</v>
+      </c>
+      <c r="AM4" s="42">
+        <v>270.99014</v>
+      </c>
+      <c r="AN4" s="44">
+        <v>442.71093000000008</v>
+      </c>
+      <c r="AO4" s="44">
+        <v>580.87259999999981</v>
+      </c>
+      <c r="AP4" s="45">
+        <v>728.05161999999996</v>
+      </c>
+      <c r="AQ4" s="46">
+        <v>963.26513000000011</v>
+      </c>
+      <c r="AR4" s="46">
+        <v>1096.5276299999998</v>
+      </c>
+      <c r="AS4" s="45">
+        <v>1254.69541</v>
+      </c>
+      <c r="AT4" s="45">
+        <v>1464.47919</v>
+      </c>
+      <c r="AU4" s="45">
+        <v>1640.43031</v>
+      </c>
+      <c r="AV4" s="45">
+        <v>1843.5355700000002</v>
+      </c>
+      <c r="AW4" s="45">
+        <v>2170.9589900000001</v>
+      </c>
+      <c r="AX4" s="42">
+        <v>123.5081</v>
+      </c>
+      <c r="AY4" s="42">
+        <v>238.11111</v>
+      </c>
+      <c r="AZ4" s="44">
+        <v>387.73345</v>
+      </c>
+      <c r="BA4" s="44">
+        <v>512.76288</v>
+      </c>
+      <c r="BB4" s="45">
+        <v>644.50536999999997</v>
+      </c>
+      <c r="BC4" s="46">
+        <v>844.50158999999996</v>
+      </c>
+      <c r="BD4" s="46">
+        <v>958.68833999999993</v>
+      </c>
+      <c r="BE4" s="45">
+        <v>1100.9450400000001</v>
+      </c>
+      <c r="BF4" s="45">
+        <v>1292.2724800000001</v>
+      </c>
+      <c r="BG4" s="45">
+        <v>1447.13309</v>
+      </c>
+      <c r="BH4" s="45">
+        <v>1623.93154</v>
+      </c>
+      <c r="BI4" s="45">
+        <v>1909.81602</v>
+      </c>
+      <c r="BJ4" s="42">
+        <v>122.58034000000001</v>
+      </c>
+      <c r="BK4" s="42">
+        <v>243.71484999999996</v>
+      </c>
+      <c r="BL4" s="44">
+        <v>396.79411999999996</v>
+      </c>
+      <c r="BM4" s="44">
+        <v>525.39210000000003</v>
+      </c>
+      <c r="BN4" s="45">
+        <v>658.29033000000015</v>
+      </c>
+      <c r="BO4" s="46">
+        <v>878.29648999999995</v>
+      </c>
+      <c r="BP4" s="46">
+        <v>1001.7006700000001</v>
+      </c>
+      <c r="BQ4" s="45">
+        <v>1147.3966600000001</v>
+      </c>
+      <c r="BR4" s="45">
+        <v>1343.3060700000001</v>
+      </c>
+      <c r="BS4" s="45">
+        <v>1500.99524</v>
+      </c>
+      <c r="BT4" s="45">
+        <v>1679.2683200000001</v>
+      </c>
+      <c r="BU4" s="45">
+        <v>1995.3038899999999</v>
+      </c>
+      <c r="BV4" s="42">
+        <v>125.6974</v>
+      </c>
+      <c r="BW4" s="42">
+        <v>247.52638000000002</v>
+      </c>
+      <c r="BX4" s="44">
+        <v>407.61303000000004</v>
+      </c>
+      <c r="BY4" s="44">
+        <v>541.35199000000011</v>
+      </c>
+      <c r="BZ4" s="45">
+        <v>677.96946000000003</v>
+      </c>
+      <c r="CA4" s="46">
+        <v>890.57765999999992</v>
+      </c>
+      <c r="CB4" s="46">
+        <v>1019.99301</v>
+      </c>
+      <c r="CC4" s="45">
+        <v>1166.8357699999997</v>
+      </c>
+      <c r="CD4" s="45">
+        <v>1376.6572900000003</v>
+      </c>
+      <c r="CE4" s="45">
+        <v>1542.6276099999993</v>
+      </c>
+      <c r="CF4" s="45">
+        <v>1728.9656</v>
+      </c>
+      <c r="CG4" s="45">
+        <v>2048.6499000000008</v>
+      </c>
+      <c r="CH4" s="42">
+        <v>128.56391999999997</v>
+      </c>
+      <c r="CI4" s="42">
+        <v>255.87367999999995</v>
+      </c>
+      <c r="CJ4" s="44">
+        <v>421.62577000000005</v>
+      </c>
+      <c r="CK4" s="44">
+        <v>559.84735000000012</v>
+      </c>
+      <c r="CL4" s="44">
+        <v>703.34415000000013</v>
+      </c>
+      <c r="CM4" s="44">
+        <v>938.20679999999993</v>
+      </c>
+      <c r="CN4" s="46">
+        <v>1074.0188600000001</v>
+      </c>
+      <c r="CO4" s="45">
+        <v>1226.2862599999999</v>
+      </c>
+      <c r="CP4" s="45">
+        <v>1430.0401800000002</v>
+      </c>
+      <c r="CQ4" s="45"/>
+      <c r="CR4" s="45"/>
+      <c r="CS4" s="45"/>
     </row>
-    <row r="4" spans="1:122" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...291 lines deleted...]
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="4">
-[...240 lines deleted...]
-        <v>22095.91</v>
+      <c r="B5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="K5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="M5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="O5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="R5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="S5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="W5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="X5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ5" s="49">
+        <v>69.973669999999998</v>
+      </c>
+      <c r="AR5" s="49">
+        <v>82.91046</v>
+      </c>
+      <c r="AS5" s="49">
+        <v>96.906110000000012</v>
+      </c>
+      <c r="AT5" s="50">
+        <v>114.33881</v>
+      </c>
+      <c r="AU5" s="50">
+        <v>126.91779000000001</v>
+      </c>
+      <c r="AV5" s="50">
+        <v>145.13756000000001</v>
+      </c>
+      <c r="AW5" s="50">
+        <v>181.94172</v>
+      </c>
+      <c r="AX5" s="49">
+        <v>5.3467399999999996</v>
+      </c>
+      <c r="AY5" s="49">
+        <v>12.020239999999999</v>
+      </c>
+      <c r="AZ5" s="49">
+        <v>19.986039999999999</v>
+      </c>
+      <c r="BA5" s="49">
+        <v>28.24661</v>
+      </c>
+      <c r="BB5" s="49">
+        <v>37.980870000000003</v>
+      </c>
+      <c r="BC5" s="49">
+        <v>55.810410000000005</v>
+      </c>
+      <c r="BD5" s="49">
+        <v>66.33205000000001</v>
+      </c>
+      <c r="BE5" s="51">
+        <v>78.415369999999996</v>
+      </c>
+      <c r="BF5" s="50">
+        <v>93.498670000000004</v>
+      </c>
+      <c r="BG5" s="50">
+        <v>104.04738</v>
+      </c>
+      <c r="BH5" s="50">
+        <v>117.78758000000001</v>
+      </c>
+      <c r="BI5" s="51">
+        <v>149.37002999999999</v>
+      </c>
+      <c r="BJ5" s="49">
+        <v>5.3392600000000003</v>
+      </c>
+      <c r="BK5" s="49">
+        <v>12.62884</v>
+      </c>
+      <c r="BL5" s="49">
+        <v>21.154109999999999</v>
+      </c>
+      <c r="BM5" s="49">
+        <v>29.93187</v>
+      </c>
+      <c r="BN5" s="49">
+        <v>39.22231</v>
+      </c>
+      <c r="BO5" s="49">
+        <v>57.487760000000002</v>
+      </c>
+      <c r="BP5" s="49">
+        <v>68.229269999999985</v>
+      </c>
+      <c r="BQ5" s="51">
+        <v>80.663850000000011</v>
+      </c>
+      <c r="BR5" s="50">
+        <v>96.127820000000014</v>
+      </c>
+      <c r="BS5" s="50">
+        <v>106.9204</v>
+      </c>
+      <c r="BT5" s="50">
+        <v>119.92499000000001</v>
+      </c>
+      <c r="BU5" s="51">
+        <v>152.81423999999998</v>
+      </c>
+      <c r="BV5" s="49">
+        <v>5.7383500000000005</v>
+      </c>
+      <c r="BW5" s="49">
+        <v>12.914720000000001</v>
+      </c>
+      <c r="BX5" s="49">
+        <v>21.636479999999999</v>
+      </c>
+      <c r="BY5" s="49">
+        <v>30.948430000000002</v>
+      </c>
+      <c r="BZ5" s="49">
+        <v>41.264380000000003</v>
+      </c>
+      <c r="CA5" s="49">
+        <v>60.459009999999999</v>
+      </c>
+      <c r="CB5" s="49">
+        <v>71.920899999999989</v>
+      </c>
+      <c r="CC5" s="51">
+        <v>84.915700000000001</v>
+      </c>
+      <c r="CD5" s="50">
+        <v>100.97330000000001</v>
       </c>
       <c r="CE5" s="50">
-        <v>21700.661</v>
-[...31 lines deleted...]
-      <c r="CP5" s="12"/>
+        <v>112.46463</v>
+      </c>
+      <c r="CF5" s="50">
+        <v>126.0014</v>
+      </c>
+      <c r="CG5" s="51">
+        <v>159.97252000000003</v>
+      </c>
+      <c r="CH5" s="49">
+        <v>6.1354300000000004</v>
+      </c>
+      <c r="CI5" s="49">
+        <v>13.854200000000001</v>
+      </c>
+      <c r="CJ5" s="49">
+        <v>22.819600000000001</v>
+      </c>
+      <c r="CK5" s="49">
+        <v>32.365819999999999</v>
+      </c>
+      <c r="CL5" s="49">
+        <v>43.291139999999999</v>
+      </c>
+      <c r="CM5" s="49">
+        <v>63.532770000000006</v>
+      </c>
+      <c r="CN5" s="49">
+        <v>75.758880000000005</v>
+      </c>
+      <c r="CO5" s="51">
+        <v>90.482460000000003</v>
+      </c>
+      <c r="CP5" s="50">
+        <v>107.56689999999999</v>
+      </c>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
-      <c r="CS5" s="50"/>
+      <c r="CS5" s="51"/>
     </row>
-    <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="45" t="s">
+    <row r="6" spans="1:97">
+      <c r="A6" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="45" t="s">
-[...274 lines deleted...]
-      <c r="CR6" s="51"/>
+      <c r="B6" s="52">
+        <v>11.830060000000001</v>
+      </c>
+      <c r="C6" s="52">
+        <v>22.203389999999999</v>
+      </c>
+      <c r="D6" s="52">
+        <v>33.401299999999999</v>
+      </c>
+      <c r="E6" s="52">
+        <v>44.490690000000001</v>
+      </c>
+      <c r="F6" s="52">
+        <v>56.093360000000004</v>
+      </c>
+      <c r="G6" s="52">
+        <v>69.676240000000007</v>
+      </c>
+      <c r="H6" s="52">
+        <v>80.034570000000002</v>
+      </c>
+      <c r="I6" s="53">
+        <v>89.952590000000001</v>
+      </c>
+      <c r="J6" s="49">
+        <v>101.24561</v>
+      </c>
+      <c r="K6" s="49">
+        <v>112.02637</v>
+      </c>
+      <c r="L6" s="49">
+        <v>125.10529000000001</v>
+      </c>
+      <c r="M6" s="52">
+        <v>140.10835</v>
+      </c>
+      <c r="N6" s="52">
+        <v>12.00745</v>
+      </c>
+      <c r="O6" s="52">
+        <v>22.131340000000002</v>
+      </c>
+      <c r="P6" s="52">
+        <v>36.032619999999994</v>
+      </c>
+      <c r="Q6" s="52">
+        <v>47.861179999999997</v>
+      </c>
+      <c r="R6" s="52">
+        <v>60.097020000000001</v>
+      </c>
+      <c r="S6" s="52">
+        <v>74.906600000000012</v>
+      </c>
+      <c r="T6" s="49">
+        <v>85.531290000000013</v>
+      </c>
+      <c r="U6" s="49">
+        <v>95.717729999999989</v>
+      </c>
+      <c r="V6" s="49">
+        <v>107.46654999999998</v>
+      </c>
+      <c r="W6" s="49">
+        <v>118.67746999999999</v>
+      </c>
+      <c r="X6" s="49">
+        <v>132.37069999999997</v>
+      </c>
+      <c r="Y6" s="52">
+        <v>149.00908999999996</v>
+      </c>
+      <c r="Z6" s="54">
+        <v>15.05987</v>
+      </c>
+      <c r="AA6" s="54">
+        <v>30.122910000000001</v>
+      </c>
+      <c r="AB6" s="55">
+        <v>46.210940000000001</v>
+      </c>
+      <c r="AC6" s="55">
+        <v>61.776919999999997</v>
+      </c>
+      <c r="AD6" s="50">
+        <v>77.933679999999995</v>
+      </c>
+      <c r="AE6" s="50">
+        <v>96.094850000000008</v>
+      </c>
+      <c r="AF6" s="50">
+        <v>109.94894000000001</v>
+      </c>
+      <c r="AG6" s="52">
+        <v>123.42409000000001</v>
+      </c>
+      <c r="AH6" s="52">
+        <v>138.64965000000004</v>
+      </c>
+      <c r="AI6" s="56">
+        <v>152.76454000000001</v>
+      </c>
+      <c r="AJ6" s="52">
+        <v>168.79632000000001</v>
+      </c>
+      <c r="AK6" s="50">
+        <v>187.99436000000003</v>
+      </c>
+      <c r="AL6" s="54">
+        <v>15.306520000000001</v>
+      </c>
+      <c r="AM6" s="54">
+        <v>30.380929999999999</v>
+      </c>
+      <c r="AN6" s="55">
+        <v>47.666650000000004</v>
+      </c>
+      <c r="AO6" s="55">
+        <v>62.839539999999992</v>
+      </c>
+      <c r="AP6" s="50">
+        <v>78.553420000000003</v>
+      </c>
+      <c r="AQ6" s="50">
+        <v>96.581659999999999</v>
+      </c>
+      <c r="AR6" s="50">
+        <v>111.62019000000001</v>
+      </c>
+      <c r="AS6" s="50">
+        <v>125.34068000000001</v>
+      </c>
+      <c r="AT6" s="50">
+        <v>140.41996</v>
+      </c>
+      <c r="AU6" s="50">
+        <v>154.5866</v>
+      </c>
+      <c r="AV6" s="50">
+        <v>170.74768</v>
+      </c>
+      <c r="AW6" s="50">
+        <v>190.00209000000001</v>
+      </c>
+      <c r="AX6" s="54">
+        <v>15.518520000000001</v>
+      </c>
+      <c r="AY6" s="54">
+        <v>32.032820000000001</v>
+      </c>
+      <c r="AZ6" s="55">
+        <v>47.935760000000002</v>
+      </c>
+      <c r="BA6" s="55">
+        <v>65.8108</v>
+      </c>
+      <c r="BB6" s="50">
+        <v>82.889800000000008</v>
+      </c>
+      <c r="BC6" s="50">
+        <v>101.24021</v>
+      </c>
+      <c r="BD6" s="50">
+        <v>116.47475999999999</v>
+      </c>
+      <c r="BE6" s="51">
+        <v>130.88052999999999</v>
+      </c>
+      <c r="BF6" s="50">
+        <v>146.71604000000002</v>
+      </c>
+      <c r="BG6" s="50">
+        <v>161.5266</v>
+      </c>
+      <c r="BH6" s="50">
+        <v>178.74318</v>
+      </c>
+      <c r="BI6" s="51">
+        <v>196.17198999999999</v>
+      </c>
+      <c r="BJ6" s="54">
+        <v>15.513030000000001</v>
+      </c>
+      <c r="BK6" s="54">
+        <v>30.661390000000001</v>
+      </c>
+      <c r="BL6" s="55">
+        <v>47.741930000000011</v>
+      </c>
+      <c r="BM6" s="55">
+        <v>64.381849999999986</v>
+      </c>
+      <c r="BN6" s="50">
+        <v>80.388850000000005</v>
+      </c>
+      <c r="BO6" s="50">
+        <v>100.77846</v>
+      </c>
+      <c r="BP6" s="50">
+        <v>115.74592999999999</v>
+      </c>
+      <c r="BQ6" s="51">
+        <v>130.28285</v>
+      </c>
+      <c r="BR6" s="50">
+        <v>146.01766999999998</v>
+      </c>
+      <c r="BS6" s="50">
+        <v>161.09765000000002</v>
+      </c>
+      <c r="BT6" s="50">
+        <v>176.95590000000001</v>
+      </c>
+      <c r="BU6" s="51">
+        <v>195.72147000000001</v>
+      </c>
+      <c r="BV6" s="54">
+        <v>14.988890000000001</v>
+      </c>
+      <c r="BW6" s="49">
+        <v>33.344679999999997</v>
+      </c>
+      <c r="BX6" s="55">
+        <v>52.482849999999999</v>
+      </c>
+      <c r="BY6" s="49">
+        <v>71.635510000000011</v>
+      </c>
+      <c r="BZ6" s="50">
+        <v>88.206469999999996</v>
+      </c>
+      <c r="CA6" s="50">
+        <v>106.57423</v>
+      </c>
+      <c r="CB6" s="49">
+        <v>122.04</v>
+      </c>
+      <c r="CC6" s="51">
+        <v>136.38239999999999</v>
+      </c>
+      <c r="CD6" s="50">
+        <v>152.84899999999999</v>
+      </c>
+      <c r="CE6" s="50">
+        <v>168.49168</v>
+      </c>
+      <c r="CF6" s="50">
+        <v>186.84434000000002</v>
+      </c>
+      <c r="CG6" s="51">
+        <v>210.19456</v>
+      </c>
+      <c r="CH6" s="54">
+        <v>16.335989999999999</v>
+      </c>
+      <c r="CI6" s="49">
+        <v>34.527250000000002</v>
+      </c>
+      <c r="CJ6" s="49">
+        <v>52.734590000000004</v>
+      </c>
+      <c r="CK6" s="49">
+        <v>71.558279999999996</v>
+      </c>
+      <c r="CL6" s="49">
+        <v>89.480729999999994</v>
+      </c>
+      <c r="CM6" s="49">
+        <v>110.85369</v>
+      </c>
+      <c r="CN6" s="49">
+        <v>126.82133999999999</v>
+      </c>
+      <c r="CO6" s="51">
+        <v>141.34042000000002</v>
+      </c>
+      <c r="CP6" s="50">
+        <v>158.02284</v>
+      </c>
+      <c r="CQ6" s="50"/>
+      <c r="CR6" s="50"/>
       <c r="CS6" s="51"/>
     </row>
-    <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR7" s="51"/>
+    <row r="7" spans="1:97">
+      <c r="A7" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="52">
+        <v>10.247369999999998</v>
+      </c>
+      <c r="C7" s="52">
+        <v>18.98143</v>
+      </c>
+      <c r="D7" s="52">
+        <v>33.814929999999997</v>
+      </c>
+      <c r="E7" s="52">
+        <v>45.021369999999997</v>
+      </c>
+      <c r="F7" s="52">
+        <v>55.408649999999994</v>
+      </c>
+      <c r="G7" s="52">
+        <v>69.523209999999992</v>
+      </c>
+      <c r="H7" s="52">
+        <v>77.741290000000006</v>
+      </c>
+      <c r="I7" s="53">
+        <v>86.741429999999994</v>
+      </c>
+      <c r="J7" s="49">
+        <v>99.529579999999996</v>
+      </c>
+      <c r="K7" s="49">
+        <v>108.53214999999999</v>
+      </c>
+      <c r="L7" s="49">
+        <v>122.65372000000001</v>
+      </c>
+      <c r="M7" s="52">
+        <v>150.57535000000001</v>
+      </c>
+      <c r="N7" s="52">
+        <v>10.64242</v>
+      </c>
+      <c r="O7" s="52">
+        <v>19.06467</v>
+      </c>
+      <c r="P7" s="52">
+        <v>33.768999999999998</v>
+      </c>
+      <c r="Q7" s="52">
+        <v>45.030880000000003</v>
+      </c>
+      <c r="R7" s="52">
+        <v>57.00345999999999</v>
+      </c>
+      <c r="S7" s="52">
+        <v>72.435180000000003</v>
+      </c>
+      <c r="T7" s="49">
+        <v>81.655940000000001</v>
+      </c>
+      <c r="U7" s="49">
+        <v>91.522130000000004</v>
+      </c>
+      <c r="V7" s="49">
+        <v>105.12836999999999</v>
+      </c>
+      <c r="W7" s="49">
+        <v>115.56447</v>
+      </c>
+      <c r="X7" s="49">
+        <v>129.43357</v>
+      </c>
+      <c r="Y7" s="52">
+        <v>157.58515999999997</v>
+      </c>
+      <c r="Z7" s="54">
+        <v>10.695100000000002</v>
+      </c>
+      <c r="AA7" s="54">
+        <v>19.7272</v>
+      </c>
+      <c r="AB7" s="55">
+        <v>34.687339999999999</v>
+      </c>
+      <c r="AC7" s="55">
+        <v>46.210639999999998</v>
+      </c>
+      <c r="AD7" s="50">
+        <v>57.948069999999994</v>
+      </c>
+      <c r="AE7" s="50">
+        <v>74.265860000000004</v>
+      </c>
+      <c r="AF7" s="50">
+        <v>82.824910000000003</v>
+      </c>
+      <c r="AG7" s="52">
+        <v>92.552300000000002</v>
+      </c>
+      <c r="AH7" s="52">
+        <v>106.29064</v>
+      </c>
+      <c r="AI7" s="56">
+        <v>117.47227000000001</v>
+      </c>
+      <c r="AJ7" s="52">
+        <v>131.62893</v>
+      </c>
+      <c r="AK7" s="50">
+        <v>160.10660000000001</v>
+      </c>
+      <c r="AL7" s="54">
+        <v>10.273869999999999</v>
+      </c>
+      <c r="AM7" s="54">
+        <v>19.07235</v>
+      </c>
+      <c r="AN7" s="55">
+        <v>33.747130000000006</v>
+      </c>
+      <c r="AO7" s="55">
+        <v>45.578510000000001</v>
+      </c>
+      <c r="AP7" s="50">
+        <v>55.455229999999993</v>
+      </c>
+      <c r="AQ7" s="50">
+        <v>73.7453</v>
+      </c>
+      <c r="AR7" s="50">
+        <v>81.163289999999989</v>
+      </c>
+      <c r="AS7" s="50">
+        <v>89.518199999999993</v>
+      </c>
+      <c r="AT7" s="50">
+        <v>100.59084</v>
+      </c>
+      <c r="AU7" s="50">
+        <v>109.39825</v>
+      </c>
+      <c r="AV7" s="50">
+        <v>121.00170000000001</v>
+      </c>
+      <c r="AW7" s="50">
+        <v>146.75899999999999</v>
+      </c>
+      <c r="AX7" s="54">
+        <v>7.3902900000000002</v>
+      </c>
+      <c r="AY7" s="54">
+        <v>13.94012</v>
+      </c>
+      <c r="AZ7" s="55">
+        <v>24.96621</v>
+      </c>
+      <c r="BA7" s="55">
+        <v>33.848289999999999</v>
+      </c>
+      <c r="BB7" s="50">
+        <v>41.652730000000005</v>
+      </c>
+      <c r="BC7" s="50">
+        <v>54.574660000000002</v>
+      </c>
+      <c r="BD7" s="50">
+        <v>60.57443</v>
+      </c>
+      <c r="BE7" s="51">
+        <v>67.32808</v>
+      </c>
+      <c r="BF7" s="50">
+        <v>77.801339999999996</v>
+      </c>
+      <c r="BG7" s="50">
+        <v>85.48075</v>
+      </c>
+      <c r="BH7" s="50">
+        <v>95.618859999999998</v>
+      </c>
+      <c r="BI7" s="51">
+        <v>115.25398</v>
+      </c>
+      <c r="BJ7" s="54">
+        <v>7.4835000000000003</v>
+      </c>
+      <c r="BK7" s="54">
+        <v>13.659529999999998</v>
+      </c>
+      <c r="BL7" s="55">
+        <v>25.165880000000001</v>
+      </c>
+      <c r="BM7" s="55">
+        <v>34.535400000000003</v>
+      </c>
+      <c r="BN7" s="50">
+        <v>42.967130000000004</v>
+      </c>
+      <c r="BO7" s="50">
+        <v>54.884169999999997</v>
+      </c>
+      <c r="BP7" s="50">
+        <v>61.189809999999994</v>
+      </c>
+      <c r="BQ7" s="51">
+        <v>68.154209999999992</v>
+      </c>
+      <c r="BR7" s="50">
+        <v>77.206800000000001</v>
+      </c>
+      <c r="BS7" s="50">
+        <v>84.95586999999999</v>
+      </c>
+      <c r="BT7" s="50">
+        <v>95.266540000000006</v>
+      </c>
+      <c r="BU7" s="51">
+        <v>115.14748</v>
+      </c>
+      <c r="BV7" s="54">
+        <v>7.6095199999999998</v>
+      </c>
+      <c r="BW7" s="49">
+        <v>13.69688</v>
+      </c>
+      <c r="BX7" s="55">
+        <v>25.477219999999999</v>
+      </c>
+      <c r="BY7" s="49">
+        <v>35.070480000000003</v>
+      </c>
+      <c r="BZ7" s="50">
+        <v>43.478610000000003</v>
+      </c>
+      <c r="CA7" s="50">
+        <v>55.326059999999998</v>
+      </c>
+      <c r="CB7" s="49">
+        <v>61.721489999999996</v>
+      </c>
+      <c r="CC7" s="51">
+        <v>68.532440000000008</v>
+      </c>
+      <c r="CD7" s="50">
+        <v>77.946570000000008</v>
+      </c>
+      <c r="CE7" s="50">
+        <v>85.663409999999999</v>
+      </c>
+      <c r="CF7" s="50">
+        <v>97.250709999999998</v>
+      </c>
+      <c r="CG7" s="51">
+        <v>117.27173999999999</v>
+      </c>
+      <c r="CH7" s="54">
+        <v>7.6038300000000003</v>
+      </c>
+      <c r="CI7" s="49">
+        <v>13.773040000000002</v>
+      </c>
+      <c r="CJ7" s="49">
+        <v>25.78332</v>
+      </c>
+      <c r="CK7" s="49">
+        <v>35.333220000000004</v>
+      </c>
+      <c r="CL7" s="49">
+        <v>43.839559999999999</v>
+      </c>
+      <c r="CM7" s="49">
+        <v>56.994300000000003</v>
+      </c>
+      <c r="CN7" s="49">
+        <v>63.113550000000004</v>
+      </c>
+      <c r="CO7" s="51">
+        <v>69.625810000000001</v>
+      </c>
+      <c r="CP7" s="50">
+        <v>77.955439999999996</v>
+      </c>
+      <c r="CQ7" s="50"/>
+      <c r="CR7" s="50"/>
       <c r="CS7" s="51"/>
     </row>
-    <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR8" s="51"/>
+    <row r="8" spans="1:97">
+      <c r="A8" s="65" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="52">
+        <v>19.736260000000001</v>
+      </c>
+      <c r="C8" s="52">
+        <v>36.28275</v>
+      </c>
+      <c r="D8" s="52">
+        <v>76.538069999999991</v>
+      </c>
+      <c r="E8" s="52">
+        <v>96.376929999999987</v>
+      </c>
+      <c r="F8" s="52">
+        <v>117.727</v>
+      </c>
+      <c r="G8" s="52">
+        <v>165.52495000000002</v>
+      </c>
+      <c r="H8" s="52">
+        <v>180.13478999999998</v>
+      </c>
+      <c r="I8" s="53">
+        <v>204.65450000000001</v>
+      </c>
+      <c r="J8" s="49">
+        <v>243.95862</v>
+      </c>
+      <c r="K8" s="49">
+        <v>280.60968000000003</v>
+      </c>
+      <c r="L8" s="49">
+        <v>318.86131</v>
+      </c>
+      <c r="M8" s="52">
+        <v>380.18071000000003</v>
+      </c>
+      <c r="N8" s="52">
+        <v>21.069740000000003</v>
+      </c>
+      <c r="O8" s="52">
+        <v>37.730510000000002</v>
+      </c>
+      <c r="P8" s="52">
+        <v>80.156379999999999</v>
+      </c>
+      <c r="Q8" s="52">
+        <v>99.780410000000032</v>
+      </c>
+      <c r="R8" s="52">
+        <v>121.66061999999999</v>
+      </c>
+      <c r="S8" s="52">
+        <v>172.82472999999999</v>
+      </c>
+      <c r="T8" s="49">
+        <v>188.25179</v>
+      </c>
+      <c r="U8" s="49">
+        <v>213.13246000000001</v>
+      </c>
+      <c r="V8" s="49">
+        <v>253.54243</v>
+      </c>
+      <c r="W8" s="49">
+        <v>289.03768000000002</v>
+      </c>
+      <c r="X8" s="49">
+        <v>327.24619000000007</v>
+      </c>
+      <c r="Y8" s="52">
+        <v>388.69314000000003</v>
+      </c>
+      <c r="Z8" s="54">
+        <v>22.145829999999997</v>
+      </c>
+      <c r="AA8" s="54">
+        <v>40.214440000000003</v>
+      </c>
+      <c r="AB8" s="55">
+        <v>84.552799999999991</v>
+      </c>
+      <c r="AC8" s="55">
+        <v>102.64245999999999</v>
+      </c>
+      <c r="AD8" s="50">
+        <v>125.59151999999999</v>
+      </c>
+      <c r="AE8" s="50">
+        <v>179.10239000000001</v>
+      </c>
+      <c r="AF8" s="50">
+        <v>194.40523999999999</v>
+      </c>
+      <c r="AG8" s="52">
+        <v>222.59311</v>
+      </c>
+      <c r="AH8" s="52">
+        <v>264.52242999999999</v>
+      </c>
+      <c r="AI8" s="56">
+        <v>299.93641000000002</v>
+      </c>
+      <c r="AJ8" s="52">
+        <v>337.27785999999998</v>
+      </c>
+      <c r="AK8" s="50">
+        <v>399.18234999999999</v>
+      </c>
+      <c r="AL8" s="54">
+        <v>21.857279999999999</v>
+      </c>
+      <c r="AM8" s="54">
+        <v>39.879909999999995</v>
+      </c>
+      <c r="AN8" s="55">
+        <v>84.135329999999982</v>
+      </c>
+      <c r="AO8" s="55">
+        <v>105.23654000000001</v>
+      </c>
+      <c r="AP8" s="50">
+        <v>128.40398999999999</v>
+      </c>
+      <c r="AQ8" s="50">
+        <v>131.63897999999998</v>
+      </c>
+      <c r="AR8" s="50">
+        <v>148.09733</v>
+      </c>
+      <c r="AS8" s="50">
+        <v>169.94684000000001</v>
+      </c>
+      <c r="AT8" s="50">
+        <v>197.71187</v>
+      </c>
+      <c r="AU8" s="50">
+        <v>221.26430999999999</v>
+      </c>
+      <c r="AV8" s="50">
+        <v>242.92584000000002</v>
+      </c>
+      <c r="AW8" s="50">
+        <v>281.41874999999999</v>
+      </c>
+      <c r="AX8" s="54">
+        <v>15.215879999999999</v>
+      </c>
+      <c r="AY8" s="54">
+        <v>27.643450000000001</v>
+      </c>
+      <c r="AZ8" s="55">
+        <v>53.311980000000005</v>
+      </c>
+      <c r="BA8" s="55">
+        <v>66.574070000000006</v>
+      </c>
+      <c r="BB8" s="50">
+        <v>82.267289999999988</v>
+      </c>
+      <c r="BC8" s="50">
+        <v>111.02921000000001</v>
+      </c>
+      <c r="BD8" s="50">
+        <v>121.3678</v>
+      </c>
+      <c r="BE8" s="51">
+        <v>138.59818999999999</v>
+      </c>
+      <c r="BF8" s="50">
+        <v>165.95121</v>
+      </c>
+      <c r="BG8" s="50">
+        <v>188.43875</v>
+      </c>
+      <c r="BH8" s="50">
+        <v>210.28582</v>
+      </c>
+      <c r="BI8" s="51">
+        <v>243.91907999999998</v>
+      </c>
+      <c r="BJ8" s="54">
+        <v>16.375309999999999</v>
+      </c>
+      <c r="BK8" s="54">
+        <v>30.817229999999999</v>
+      </c>
+      <c r="BL8" s="55">
+        <v>59.050489999999989</v>
+      </c>
+      <c r="BM8" s="55">
+        <v>75.230039999999988</v>
+      </c>
+      <c r="BN8" s="50">
+        <v>93.409180000000006</v>
+      </c>
+      <c r="BO8" s="50">
+        <v>123.55054</v>
+      </c>
+      <c r="BP8" s="50">
+        <v>139.54542999999998</v>
+      </c>
+      <c r="BQ8" s="51">
+        <v>160.37325000000001</v>
+      </c>
+      <c r="BR8" s="50">
+        <v>190.22066999999998</v>
+      </c>
+      <c r="BS8" s="50">
+        <v>214.02611000000002</v>
+      </c>
+      <c r="BT8" s="50">
+        <v>237.94594000000001</v>
+      </c>
+      <c r="BU8" s="51">
+        <v>276.10525000000001</v>
+      </c>
+      <c r="BV8" s="54">
+        <v>16.754000000000001</v>
+      </c>
+      <c r="BW8" s="49">
+        <v>31.775759999999998</v>
+      </c>
+      <c r="BX8" s="55">
+        <v>60.339299999999994</v>
+      </c>
+      <c r="BY8" s="49">
+        <v>78.463329999999999</v>
+      </c>
+      <c r="BZ8" s="50">
+        <v>96.683320000000009</v>
+      </c>
+      <c r="CA8" s="50">
+        <v>127.42246</v>
+      </c>
+      <c r="CB8" s="49">
+        <v>143.00248999999999</v>
+      </c>
+      <c r="CC8" s="51">
+        <v>163.06567000000001</v>
+      </c>
+      <c r="CD8" s="50">
+        <v>192.80339999999998</v>
+      </c>
+      <c r="CE8" s="50">
+        <v>218.51926</v>
+      </c>
+      <c r="CF8" s="50">
+        <v>246.52749</v>
+      </c>
+      <c r="CG8" s="51">
+        <v>282.86190000000005</v>
+      </c>
+      <c r="CH8" s="54">
+        <v>14.153589999999999</v>
+      </c>
+      <c r="CI8" s="49">
+        <v>29.614429999999999</v>
+      </c>
+      <c r="CJ8" s="49">
+        <v>60.525770000000001</v>
+      </c>
+      <c r="CK8" s="49">
+        <v>76.180460000000011</v>
+      </c>
+      <c r="CL8" s="49">
+        <v>93.957709999999992</v>
+      </c>
+      <c r="CM8" s="49">
+        <v>127.38037000000001</v>
+      </c>
+      <c r="CN8" s="49">
+        <v>142.78594000000001</v>
+      </c>
+      <c r="CO8" s="51">
+        <v>161.98676</v>
+      </c>
+      <c r="CP8" s="50">
+        <v>192.99579999999997</v>
+      </c>
+      <c r="CQ8" s="50"/>
+      <c r="CR8" s="50"/>
       <c r="CS8" s="51"/>
     </row>
-    <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR9" s="51"/>
+    <row r="9" spans="1:97">
+      <c r="A9" s="65" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="52">
+        <v>3.26892</v>
+      </c>
+      <c r="C9" s="52">
+        <v>6.5460600000000007</v>
+      </c>
+      <c r="D9" s="52">
+        <v>10.717429999999998</v>
+      </c>
+      <c r="E9" s="52">
+        <v>13.580909999999999</v>
+      </c>
+      <c r="F9" s="52">
+        <v>17.642250000000001</v>
+      </c>
+      <c r="G9" s="52">
+        <v>23.165209999999998</v>
+      </c>
+      <c r="H9" s="52">
+        <v>25.371950000000002</v>
+      </c>
+      <c r="I9" s="53">
+        <v>28.847549999999998</v>
+      </c>
+      <c r="J9" s="49">
+        <v>33.852059999999994</v>
+      </c>
+      <c r="K9" s="49">
+        <v>38.175290000000004</v>
+      </c>
+      <c r="L9" s="49">
+        <v>44.081859999999999</v>
+      </c>
+      <c r="M9" s="52">
+        <v>53.100999999999999</v>
+      </c>
+      <c r="N9" s="52">
+        <v>3.3161300000000002</v>
+      </c>
+      <c r="O9" s="52">
+        <v>6.9018099999999993</v>
+      </c>
+      <c r="P9" s="52">
+        <v>11.437939999999999</v>
+      </c>
+      <c r="Q9" s="52">
+        <v>14.31776</v>
+      </c>
+      <c r="R9" s="52">
+        <v>18.673259999999999</v>
+      </c>
+      <c r="S9" s="52">
+        <v>24.569130000000001</v>
+      </c>
+      <c r="T9" s="49">
+        <v>26.853879999999997</v>
+      </c>
+      <c r="U9" s="49">
+        <v>30.571830000000002</v>
+      </c>
+      <c r="V9" s="49">
+        <v>35.702089999999998</v>
+      </c>
+      <c r="W9" s="49">
+        <v>40.125499999999995</v>
+      </c>
+      <c r="X9" s="49">
+        <v>46.188739999999996</v>
+      </c>
+      <c r="Y9" s="52">
+        <v>55.673699999999997</v>
+      </c>
+      <c r="Z9" s="54">
+        <v>3.40727</v>
+      </c>
+      <c r="AA9" s="54">
+        <v>6.9218999999999999</v>
+      </c>
+      <c r="AB9" s="55">
+        <v>11.510939999999998</v>
+      </c>
+      <c r="AC9" s="55">
+        <v>14.487689999999999</v>
+      </c>
+      <c r="AD9" s="50">
+        <v>18.84403</v>
+      </c>
+      <c r="AE9" s="50">
+        <v>24.908620000000003</v>
+      </c>
+      <c r="AF9" s="50">
+        <v>27.318060000000003</v>
+      </c>
+      <c r="AG9" s="52">
+        <v>31.071809999999999</v>
+      </c>
+      <c r="AH9" s="52">
+        <v>36.284419999999997</v>
+      </c>
+      <c r="AI9" s="56">
+        <v>41.04909</v>
+      </c>
+      <c r="AJ9" s="52">
+        <v>47.418320000000001</v>
+      </c>
+      <c r="AK9" s="50">
+        <v>57.48254</v>
+      </c>
+      <c r="AL9" s="54">
+        <v>3.5262600000000002</v>
+      </c>
+      <c r="AM9" s="54">
+        <v>7.1779899999999994</v>
+      </c>
+      <c r="AN9" s="55">
+        <v>11.923560000000002</v>
+      </c>
+      <c r="AO9" s="55">
+        <v>15.022950000000002</v>
+      </c>
+      <c r="AP9" s="50">
+        <v>19.432010000000002</v>
+      </c>
+      <c r="AQ9" s="50">
+        <v>25.72167</v>
+      </c>
+      <c r="AR9" s="50">
+        <v>28.241289999999999</v>
+      </c>
+      <c r="AS9" s="50">
+        <v>32.051110000000001</v>
+      </c>
+      <c r="AT9" s="50">
+        <v>37.462060000000001</v>
+      </c>
+      <c r="AU9" s="50">
+        <v>42.313749999999999</v>
+      </c>
+      <c r="AV9" s="50">
+        <v>48.881529999999998</v>
+      </c>
+      <c r="AW9" s="50">
+        <v>59.26193</v>
+      </c>
+      <c r="AX9" s="54">
+        <v>2.9454899999999999</v>
+      </c>
+      <c r="AY9" s="54">
+        <v>6.0347</v>
+      </c>
+      <c r="AZ9" s="55">
+        <v>9.7871399999999991</v>
+      </c>
+      <c r="BA9" s="55">
+        <v>12.374409999999999</v>
+      </c>
+      <c r="BB9" s="50">
+        <v>16.042439999999999</v>
+      </c>
+      <c r="BC9" s="50">
+        <v>21.422609999999999</v>
+      </c>
+      <c r="BD9" s="50">
+        <v>23.644539999999999</v>
+      </c>
+      <c r="BE9" s="51">
+        <v>26.95194</v>
+      </c>
+      <c r="BF9" s="50">
+        <v>31.740919999999999</v>
+      </c>
+      <c r="BG9" s="50">
+        <v>36.081589999999998</v>
+      </c>
+      <c r="BH9" s="50">
+        <v>41.651940000000003</v>
+      </c>
+      <c r="BI9" s="51">
+        <v>50.171199999999999</v>
+      </c>
+      <c r="BJ9" s="54">
+        <v>2.6674000000000002</v>
+      </c>
+      <c r="BK9" s="54">
+        <v>6.2383099999999994</v>
+      </c>
+      <c r="BL9" s="55">
+        <v>10.06925</v>
+      </c>
+      <c r="BM9" s="55">
+        <v>12.85711</v>
+      </c>
+      <c r="BN9" s="50">
+        <v>16.529450000000001</v>
+      </c>
+      <c r="BO9" s="50">
+        <v>22.086669999999998</v>
+      </c>
+      <c r="BP9" s="50">
+        <v>24.439599999999999</v>
+      </c>
+      <c r="BQ9" s="51">
+        <v>27.82189</v>
+      </c>
+      <c r="BR9" s="50">
+        <v>33.065660000000001</v>
+      </c>
+      <c r="BS9" s="50">
+        <v>37.782499999999999</v>
+      </c>
+      <c r="BT9" s="50">
+        <v>43.569979999999994</v>
+      </c>
+      <c r="BU9" s="51">
+        <v>52.697969999999998</v>
+      </c>
+      <c r="BV9" s="54">
+        <v>2.9497200000000001</v>
+      </c>
+      <c r="BW9" s="49">
+        <v>6.7666300000000001</v>
+      </c>
+      <c r="BX9" s="55">
+        <v>10.81832</v>
+      </c>
+      <c r="BY9" s="49">
+        <v>13.994549999999998</v>
+      </c>
+      <c r="BZ9" s="50">
+        <v>17.941590000000001</v>
+      </c>
+      <c r="CA9" s="50">
+        <v>24.076580000000003</v>
+      </c>
+      <c r="CB9" s="49">
+        <v>26.53304</v>
+      </c>
+      <c r="CC9" s="51">
+        <v>30.144939999999998</v>
+      </c>
+      <c r="CD9" s="50">
+        <v>35.412529999999997</v>
+      </c>
+      <c r="CE9" s="50">
+        <v>40.072489999999995</v>
+      </c>
+      <c r="CF9" s="50">
+        <v>45.434950000000001</v>
+      </c>
+      <c r="CG9" s="51">
+        <v>55.013669999999998</v>
+      </c>
+      <c r="CH9" s="54">
+        <v>2.9275100000000003</v>
+      </c>
+      <c r="CI9" s="49">
+        <v>6.7950300000000006</v>
+      </c>
+      <c r="CJ9" s="49">
+        <v>10.88377</v>
+      </c>
+      <c r="CK9" s="49">
+        <v>14.047889999999999</v>
+      </c>
+      <c r="CL9" s="49">
+        <v>18.12208</v>
+      </c>
+      <c r="CM9" s="49">
+        <v>24.449480000000001</v>
+      </c>
+      <c r="CN9" s="49">
+        <v>27.041589999999999</v>
+      </c>
+      <c r="CO9" s="51">
+        <v>31.265529999999998</v>
+      </c>
+      <c r="CP9" s="50">
+        <v>36.817309999999999</v>
+      </c>
+      <c r="CQ9" s="50"/>
+      <c r="CR9" s="50"/>
       <c r="CS9" s="51"/>
     </row>
-    <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR10" s="51"/>
+    <row r="10" spans="1:97">
+      <c r="A10" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="52">
+        <v>4.9947000000000008</v>
+      </c>
+      <c r="C10" s="52">
+        <v>10.491490000000001</v>
+      </c>
+      <c r="D10" s="52">
+        <v>17.930959999999999</v>
+      </c>
+      <c r="E10" s="52">
+        <v>24.522580000000001</v>
+      </c>
+      <c r="F10" s="52">
+        <v>31.651070000000001</v>
+      </c>
+      <c r="G10" s="52">
+        <v>44.478839999999998</v>
+      </c>
+      <c r="H10" s="52">
+        <v>50.531599999999997</v>
+      </c>
+      <c r="I10" s="53">
+        <v>56.811979999999998</v>
+      </c>
+      <c r="J10" s="49">
+        <v>66.333789999999993</v>
+      </c>
+      <c r="K10" s="49">
+        <v>73.332750000000004</v>
+      </c>
+      <c r="L10" s="49">
+        <v>81.650419999999997</v>
+      </c>
+      <c r="M10" s="52">
+        <v>96.905889999999999</v>
+      </c>
+      <c r="N10" s="52">
+        <v>5.1422999999999996</v>
+      </c>
+      <c r="O10" s="52">
+        <v>10.932239999999998</v>
+      </c>
+      <c r="P10" s="52">
+        <v>18.681409999999996</v>
+      </c>
+      <c r="Q10" s="52">
+        <v>25.736260000000001</v>
+      </c>
+      <c r="R10" s="52">
+        <v>33.071449999999999</v>
+      </c>
+      <c r="S10" s="52">
+        <v>46.504280000000001</v>
+      </c>
+      <c r="T10" s="49">
+        <v>52.311619999999998</v>
+      </c>
+      <c r="U10" s="49">
+        <v>59.10067999999999</v>
+      </c>
+      <c r="V10" s="49">
+        <v>68.501179999999991</v>
+      </c>
+      <c r="W10" s="49">
+        <v>75.492449999999991</v>
+      </c>
+      <c r="X10" s="49">
+        <v>83.46323000000001</v>
+      </c>
+      <c r="Y10" s="52">
+        <v>99.541260000000008</v>
+      </c>
+      <c r="Z10" s="54">
+        <v>5.0335399999999995</v>
+      </c>
+      <c r="AA10" s="54">
+        <v>10.91216</v>
+      </c>
+      <c r="AB10" s="55">
+        <v>19.089110000000002</v>
+      </c>
+      <c r="AC10" s="55">
+        <v>26.759630000000001</v>
+      </c>
+      <c r="AD10" s="50">
+        <v>34.979550000000003</v>
+      </c>
+      <c r="AE10" s="50">
+        <v>48.298619999999993</v>
+      </c>
+      <c r="AF10" s="50">
+        <v>54.190199999999997</v>
+      </c>
+      <c r="AG10" s="52">
+        <v>60.830369999999995</v>
+      </c>
+      <c r="AH10" s="52">
+        <v>70.357820000000004</v>
+      </c>
+      <c r="AI10" s="56">
+        <v>77.198830000000001</v>
+      </c>
+      <c r="AJ10" s="52">
+        <v>85.688910000000007</v>
+      </c>
+      <c r="AK10" s="50">
+        <v>101.67331</v>
+      </c>
+      <c r="AL10" s="54">
+        <v>4.9150200000000002</v>
+      </c>
+      <c r="AM10" s="54">
+        <v>11.03069</v>
+      </c>
+      <c r="AN10" s="55">
+        <v>18.798719999999999</v>
+      </c>
+      <c r="AO10" s="55">
+        <v>26.164580000000001</v>
+      </c>
+      <c r="AP10" s="50">
+        <v>34.123770000000007</v>
+      </c>
+      <c r="AQ10" s="50">
+        <v>48.730770000000007</v>
+      </c>
+      <c r="AR10" s="50">
+        <v>54.884830000000001</v>
+      </c>
+      <c r="AS10" s="50">
+        <v>61.74803</v>
+      </c>
+      <c r="AT10" s="50">
+        <v>71.707940000000008</v>
+      </c>
+      <c r="AU10" s="50">
+        <v>79.091179999999994</v>
+      </c>
+      <c r="AV10" s="50">
+        <v>88.194159999999997</v>
+      </c>
+      <c r="AW10" s="50">
+        <v>104.23786</v>
+      </c>
+      <c r="AX10" s="54">
+        <v>5.2700399999999998</v>
+      </c>
+      <c r="AY10" s="54">
+        <v>10.77186</v>
+      </c>
+      <c r="AZ10" s="55">
+        <v>18.153040000000001</v>
+      </c>
+      <c r="BA10" s="55">
+        <v>25.43451</v>
+      </c>
+      <c r="BB10" s="50">
+        <v>32.962309999999995</v>
+      </c>
+      <c r="BC10" s="50">
+        <v>45.230179999999997</v>
+      </c>
+      <c r="BD10" s="50">
+        <v>51.142699999999998</v>
+      </c>
+      <c r="BE10" s="51">
+        <v>57.919410000000006</v>
+      </c>
+      <c r="BF10" s="50">
+        <v>67.372979999999998</v>
+      </c>
+      <c r="BG10" s="50">
+        <v>74.691000000000003</v>
+      </c>
+      <c r="BH10" s="50">
+        <v>83.117500000000007</v>
+      </c>
+      <c r="BI10" s="51">
+        <v>98.111320000000006</v>
+      </c>
+      <c r="BJ10" s="54">
+        <v>5.3845499999999999</v>
+      </c>
+      <c r="BK10" s="54">
+        <v>11.378309999999999</v>
+      </c>
+      <c r="BL10" s="55">
+        <v>19.118959999999998</v>
+      </c>
+      <c r="BM10" s="55">
+        <v>26.78368</v>
+      </c>
+      <c r="BN10" s="50">
+        <v>34.87332</v>
+      </c>
+      <c r="BO10" s="50">
+        <v>47.645960000000002</v>
+      </c>
+      <c r="BP10" s="50">
+        <v>54.040210000000002</v>
+      </c>
+      <c r="BQ10" s="51">
+        <v>61.516220000000004</v>
+      </c>
+      <c r="BR10" s="50">
+        <v>71.037499999999994</v>
+      </c>
+      <c r="BS10" s="50">
+        <v>78.388800000000003</v>
+      </c>
+      <c r="BT10" s="50">
+        <v>87.392290000000003</v>
+      </c>
+      <c r="BU10" s="51">
+        <v>103.76692999999999</v>
+      </c>
+      <c r="BV10" s="54">
+        <v>5.0921799999999999</v>
+      </c>
+      <c r="BW10" s="49">
+        <v>11.290299999999998</v>
+      </c>
+      <c r="BX10" s="55">
+        <v>19.702989999999996</v>
+      </c>
+      <c r="BY10" s="49">
+        <v>27.305199999999996</v>
+      </c>
+      <c r="BZ10" s="50">
+        <v>35.483239999999995</v>
+      </c>
+      <c r="CA10" s="50">
+        <v>48.867919999999998</v>
+      </c>
+      <c r="CB10" s="49">
+        <v>55.892739999999996</v>
+      </c>
+      <c r="CC10" s="51">
+        <v>63.36806</v>
+      </c>
+      <c r="CD10" s="50">
+        <v>73.155179999999987</v>
+      </c>
+      <c r="CE10" s="50">
+        <v>80.768600000000006</v>
+      </c>
+      <c r="CF10" s="50">
+        <v>89.827309999999997</v>
+      </c>
+      <c r="CG10" s="51">
+        <v>106.18445000000001</v>
+      </c>
+      <c r="CH10" s="54">
+        <v>6.3755499999999996</v>
+      </c>
+      <c r="CI10" s="49">
+        <v>13.233669999999998</v>
+      </c>
+      <c r="CJ10" s="49">
+        <v>20.867519999999999</v>
+      </c>
+      <c r="CK10" s="49">
+        <v>28.732220000000002</v>
+      </c>
+      <c r="CL10" s="49">
+        <v>37.125039999999998</v>
+      </c>
+      <c r="CM10" s="49">
+        <v>50.9863</v>
+      </c>
+      <c r="CN10" s="49">
+        <v>57.590690000000002</v>
+      </c>
+      <c r="CO10" s="51">
+        <v>65.233949999999993</v>
+      </c>
+      <c r="CP10" s="50">
+        <v>75.899590000000003</v>
+      </c>
+      <c r="CQ10" s="50"/>
+      <c r="CR10" s="50"/>
       <c r="CS10" s="51"/>
     </row>
-    <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR11" s="51"/>
+    <row r="11" spans="1:97">
+      <c r="A11" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="52">
+        <v>7.8831600000000002</v>
+      </c>
+      <c r="C11" s="52">
+        <v>15.332709999999999</v>
+      </c>
+      <c r="D11" s="52">
+        <v>23.757290000000001</v>
+      </c>
+      <c r="E11" s="52">
+        <v>31.544930000000001</v>
+      </c>
+      <c r="F11" s="52">
+        <v>40.030970000000003</v>
+      </c>
+      <c r="G11" s="52">
+        <v>54.352170000000001</v>
+      </c>
+      <c r="H11" s="52">
+        <v>60.98189</v>
+      </c>
+      <c r="I11" s="53">
+        <v>72.235950000000003</v>
+      </c>
+      <c r="J11" s="49">
+        <v>84.875230000000016</v>
+      </c>
+      <c r="K11" s="49">
+        <v>95.993019999999987</v>
+      </c>
+      <c r="L11" s="49">
+        <v>111.60652999999999</v>
+      </c>
+      <c r="M11" s="52">
+        <v>132.85308000000001</v>
+      </c>
+      <c r="N11" s="52">
+        <v>9.601449999999998</v>
+      </c>
+      <c r="O11" s="52">
+        <v>17.274240000000002</v>
+      </c>
+      <c r="P11" s="52">
+        <v>25.515789999999996</v>
+      </c>
+      <c r="Q11" s="52">
+        <v>33.269169999999995</v>
+      </c>
+      <c r="R11" s="52">
+        <v>41.727740000000004</v>
+      </c>
+      <c r="S11" s="52">
+        <v>55.525750000000002</v>
+      </c>
+      <c r="T11" s="49">
+        <v>62.602080000000001</v>
+      </c>
+      <c r="U11" s="49">
+        <v>74.25115000000001</v>
+      </c>
+      <c r="V11" s="49">
+        <v>86.768950000000018</v>
+      </c>
+      <c r="W11" s="49">
+        <v>97.846339999999998</v>
+      </c>
+      <c r="X11" s="49">
+        <v>113.27167</v>
+      </c>
+      <c r="Y11" s="52">
+        <v>139.93892</v>
+      </c>
+      <c r="Z11" s="54">
+        <v>9.7704100000000018</v>
+      </c>
+      <c r="AA11" s="54">
+        <v>17.682209999999998</v>
+      </c>
+      <c r="AB11" s="55">
+        <v>26.75564</v>
+      </c>
+      <c r="AC11" s="55">
+        <v>34.706319999999998</v>
+      </c>
+      <c r="AD11" s="50">
+        <v>43.389609999999998</v>
+      </c>
+      <c r="AE11" s="50">
+        <v>58.874400000000001</v>
+      </c>
+      <c r="AF11" s="50">
+        <v>66.156869999999998</v>
+      </c>
+      <c r="AG11" s="52">
+        <v>77.910830000000004</v>
+      </c>
+      <c r="AH11" s="52">
+        <v>92.602220000000003</v>
+      </c>
+      <c r="AI11" s="56">
+        <v>104.64480999999999</v>
+      </c>
+      <c r="AJ11" s="52">
+        <v>122.52880999999999</v>
+      </c>
+      <c r="AK11" s="50">
+        <v>149.16269</v>
+      </c>
+      <c r="AL11" s="54">
+        <v>8.3732000000000006</v>
+      </c>
+      <c r="AM11" s="54">
+        <v>16.793190000000003</v>
+      </c>
+      <c r="AN11" s="55">
+        <v>26.615299999999998</v>
+      </c>
+      <c r="AO11" s="55">
+        <v>34.618019999999994</v>
+      </c>
+      <c r="AP11" s="50">
+        <v>43.996989999999997</v>
+      </c>
+      <c r="AQ11" s="50">
+        <v>59.621230000000004</v>
+      </c>
+      <c r="AR11" s="50">
+        <v>67.380529999999993</v>
+      </c>
+      <c r="AS11" s="50">
+        <v>78.815149999999988</v>
+      </c>
+      <c r="AT11" s="50">
+        <v>92.653769999999994</v>
+      </c>
+      <c r="AU11" s="50">
+        <v>104.59281</v>
+      </c>
+      <c r="AV11" s="50">
+        <v>122.02975000000001</v>
+      </c>
+      <c r="AW11" s="50">
+        <v>145.39317000000003</v>
+      </c>
+      <c r="AX11" s="54">
+        <v>7.4310600000000004</v>
+      </c>
+      <c r="AY11" s="54">
+        <v>14.68793</v>
+      </c>
+      <c r="AZ11" s="55">
+        <v>23.74868</v>
+      </c>
+      <c r="BA11" s="55">
+        <v>31.09975</v>
+      </c>
+      <c r="BB11" s="50">
+        <v>39.711379999999998</v>
+      </c>
+      <c r="BC11" s="50">
+        <v>53.396749999999997</v>
+      </c>
+      <c r="BD11" s="50">
+        <v>60.208690000000004</v>
+      </c>
+      <c r="BE11" s="51">
+        <v>70.041330000000002</v>
+      </c>
+      <c r="BF11" s="50">
+        <v>81.020660000000007</v>
+      </c>
+      <c r="BG11" s="50">
+        <v>90.954419999999999</v>
+      </c>
+      <c r="BH11" s="50">
+        <v>103.69591</v>
+      </c>
+      <c r="BI11" s="51">
+        <v>125.98536999999999</v>
+      </c>
+      <c r="BJ11" s="54">
+        <v>7.5350599999999996</v>
+      </c>
+      <c r="BK11" s="54">
+        <v>15.112039999999999</v>
+      </c>
+      <c r="BL11" s="55">
+        <v>24.193129999999996</v>
+      </c>
+      <c r="BM11" s="55">
+        <v>32.388149999999996</v>
+      </c>
+      <c r="BN11" s="50">
+        <v>41.478499999999997</v>
+      </c>
+      <c r="BO11" s="50">
+        <v>54.46575</v>
+      </c>
+      <c r="BP11" s="50">
+        <v>61.532089999999997</v>
+      </c>
+      <c r="BQ11" s="51">
+        <v>71.665809999999993</v>
+      </c>
+      <c r="BR11" s="50">
+        <v>83.003799999999998</v>
+      </c>
+      <c r="BS11" s="50">
+        <v>93.561750000000004</v>
+      </c>
+      <c r="BT11" s="50">
+        <v>106.63993000000001</v>
+      </c>
+      <c r="BU11" s="51">
+        <v>129.91594000000001</v>
+      </c>
+      <c r="BV11" s="54">
+        <v>7.8783500000000002</v>
+      </c>
+      <c r="BW11" s="49">
+        <v>15.63574</v>
+      </c>
+      <c r="BX11" s="55">
+        <v>24.681809999999999</v>
+      </c>
+      <c r="BY11" s="49">
+        <v>33.007150000000003</v>
+      </c>
+      <c r="BZ11" s="50">
+        <v>42.420989999999996</v>
+      </c>
+      <c r="CA11" s="50">
+        <v>57.590820000000001</v>
+      </c>
+      <c r="CB11" s="49">
+        <v>64.866929999999996</v>
+      </c>
+      <c r="CC11" s="51">
+        <v>75.103970000000004</v>
+      </c>
+      <c r="CD11" s="50">
+        <v>86.017959999999988</v>
+      </c>
+      <c r="CE11" s="50">
+        <v>96.056359999999998</v>
+      </c>
+      <c r="CF11" s="50">
+        <v>109.02933999999999</v>
+      </c>
+      <c r="CG11" s="51">
+        <v>133.32277000000002</v>
+      </c>
+      <c r="CH11" s="54">
+        <v>8.1197999999999997</v>
+      </c>
+      <c r="CI11" s="49">
+        <v>16.17173</v>
+      </c>
+      <c r="CJ11" s="49">
+        <v>25.036480000000001</v>
+      </c>
+      <c r="CK11" s="49">
+        <v>33.644829999999999</v>
+      </c>
+      <c r="CL11" s="49">
+        <v>43.474270000000004</v>
+      </c>
+      <c r="CM11" s="49">
+        <v>57.665380000000006</v>
+      </c>
+      <c r="CN11" s="49">
+        <v>65.314859999999996</v>
+      </c>
+      <c r="CO11" s="51">
+        <v>75.589259999999996</v>
+      </c>
+      <c r="CP11" s="50">
+        <v>87.415109999999999</v>
+      </c>
+      <c r="CQ11" s="50"/>
+      <c r="CR11" s="50"/>
       <c r="CS11" s="51"/>
     </row>
-    <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...223 lines deleted...]
-        <v>3153.6819999999998</v>
+    <row r="12" spans="1:97">
+      <c r="A12" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="I12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="J12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="K12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="L12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="M12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="N12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="O12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="P12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="R12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="S12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="T12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="U12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="V12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="W12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="X12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="54">
+        <v>52.374869999999994</v>
+      </c>
+      <c r="AR12" s="54">
+        <v>54.532899999999998</v>
+      </c>
+      <c r="AS12" s="54">
+        <v>60.818669999999997</v>
+      </c>
+      <c r="AT12" s="50">
+        <v>74.679540000000003</v>
+      </c>
+      <c r="AU12" s="50">
+        <v>87.728859999999997</v>
+      </c>
+      <c r="AV12" s="50">
+        <v>102.38059</v>
+      </c>
+      <c r="AW12" s="50">
+        <v>126.21089000000001</v>
+      </c>
+      <c r="AX12" s="49">
+        <v>4.3481999999999994</v>
+      </c>
+      <c r="AY12" s="49">
+        <v>7.6999399999999998</v>
+      </c>
+      <c r="AZ12" s="49">
+        <v>19.823270000000001</v>
+      </c>
+      <c r="BA12" s="49">
+        <v>23.146159999999998</v>
+      </c>
+      <c r="BB12" s="49">
+        <v>26.79167</v>
+      </c>
+      <c r="BC12" s="54">
+        <v>43.348140000000001</v>
+      </c>
+      <c r="BD12" s="54">
+        <v>45.260440000000003</v>
+      </c>
+      <c r="BE12" s="51">
+        <v>51.039550000000006</v>
+      </c>
+      <c r="BF12" s="50">
+        <v>62.733460000000001</v>
+      </c>
+      <c r="BG12" s="50">
+        <v>73.26961</v>
+      </c>
+      <c r="BH12" s="50">
+        <v>85.361620000000002</v>
+      </c>
+      <c r="BI12" s="51">
+        <v>106.68455</v>
+      </c>
+      <c r="BJ12" s="49">
+        <v>4.5246499999999994</v>
+      </c>
+      <c r="BK12" s="49">
+        <v>8.2665400000000009</v>
+      </c>
+      <c r="BL12" s="49">
+        <v>20.627510000000001</v>
+      </c>
+      <c r="BM12" s="49">
+        <v>24.192010000000003</v>
+      </c>
+      <c r="BN12" s="49">
+        <v>28.21123</v>
+      </c>
+      <c r="BO12" s="54">
+        <v>44.791479999999993</v>
+      </c>
+      <c r="BP12" s="54">
+        <v>47.952709999999996</v>
+      </c>
+      <c r="BQ12" s="51">
+        <v>53.83905</v>
+      </c>
+      <c r="BR12" s="50">
+        <v>66.002780000000001</v>
+      </c>
+      <c r="BS12" s="50">
+        <v>76.91707000000001</v>
+      </c>
+      <c r="BT12" s="50">
+        <v>88.014949999999999</v>
+      </c>
+      <c r="BU12" s="51">
+        <v>110.21057</v>
+      </c>
+      <c r="BV12" s="49">
+        <v>4.8262399999999994</v>
+      </c>
+      <c r="BW12" s="49">
+        <v>8.4059200000000001</v>
       </c>
       <c r="BX12" s="49">
-        <v>3370.3009999999999</v>
-[...54 lines deleted...]
-      <c r="CR12" s="51"/>
+        <v>21.114819999999998</v>
+      </c>
+      <c r="BY12" s="49">
+        <v>24.899660000000001</v>
+      </c>
+      <c r="BZ12" s="49">
+        <v>29.103630000000003</v>
+      </c>
+      <c r="CA12" s="54">
+        <v>46.628219999999999</v>
+      </c>
+      <c r="CB12" s="49">
+        <v>49.261290000000002</v>
+      </c>
+      <c r="CC12" s="51">
+        <v>55.438580000000002</v>
+      </c>
+      <c r="CD12" s="50">
+        <v>68.171499999999995</v>
+      </c>
+      <c r="CE12" s="50">
+        <v>79.607100000000003</v>
+      </c>
+      <c r="CF12" s="50">
+        <v>91.171589999999995</v>
+      </c>
+      <c r="CG12" s="51">
+        <v>115.24034</v>
+      </c>
+      <c r="CH12" s="54">
+        <v>4.8295199999999996</v>
+      </c>
+      <c r="CI12" s="49">
+        <v>8.5989699999999996</v>
+      </c>
+      <c r="CJ12" s="49">
+        <v>21.496739999999999</v>
+      </c>
+      <c r="CK12" s="49">
+        <v>25.459440000000001</v>
+      </c>
+      <c r="CL12" s="49">
+        <v>29.642880000000002</v>
+      </c>
+      <c r="CM12" s="49">
+        <v>47.230339999999998</v>
+      </c>
+      <c r="CN12" s="49">
+        <v>50.070239999999998</v>
+      </c>
+      <c r="CO12" s="51">
+        <v>56.473210000000002</v>
+      </c>
+      <c r="CP12" s="50">
+        <v>69.282169999999994</v>
+      </c>
+      <c r="CQ12" s="50"/>
+      <c r="CR12" s="50"/>
       <c r="CS12" s="51"/>
     </row>
-    <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR13" s="51"/>
+    <row r="13" spans="1:97">
+      <c r="A13" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="52">
+        <v>9.5461199999999984</v>
+      </c>
+      <c r="C13" s="52">
+        <v>15.769120000000001</v>
+      </c>
+      <c r="D13" s="52">
+        <v>24.827860000000001</v>
+      </c>
+      <c r="E13" s="52">
+        <v>31.069759999999999</v>
+      </c>
+      <c r="F13" s="52">
+        <v>40.231999999999999</v>
+      </c>
+      <c r="G13" s="52">
+        <v>60.477879999999999</v>
+      </c>
+      <c r="H13" s="52">
+        <v>67.026619999999994</v>
+      </c>
+      <c r="I13" s="53">
+        <v>76.938149999999993</v>
+      </c>
+      <c r="J13" s="49">
+        <v>96.336489999999998</v>
+      </c>
+      <c r="K13" s="49">
+        <v>104.94259</v>
+      </c>
+      <c r="L13" s="49">
+        <v>116.27624</v>
+      </c>
+      <c r="M13" s="52">
+        <v>143.38012000000001</v>
+      </c>
+      <c r="N13" s="52">
+        <v>9.9287499999999973</v>
+      </c>
+      <c r="O13" s="52">
+        <v>16.370339999999999</v>
+      </c>
+      <c r="P13" s="52">
+        <v>25.82893</v>
+      </c>
+      <c r="Q13" s="52">
+        <v>32.057699999999997</v>
+      </c>
+      <c r="R13" s="52">
+        <v>42.174699999999994</v>
+      </c>
+      <c r="S13" s="52">
+        <v>63.706090000000003</v>
+      </c>
+      <c r="T13" s="49">
+        <v>70.872230000000002</v>
+      </c>
+      <c r="U13" s="49">
+        <v>81.011570000000006</v>
+      </c>
+      <c r="V13" s="49">
+        <v>101.29086000000001</v>
+      </c>
+      <c r="W13" s="49">
+        <v>110.59517000000001</v>
+      </c>
+      <c r="X13" s="49">
+        <v>122.77080000000001</v>
+      </c>
+      <c r="Y13" s="52">
+        <v>151.10639999999995</v>
+      </c>
+      <c r="Z13" s="54">
+        <v>10.105040000000001</v>
+      </c>
+      <c r="AA13" s="54">
+        <v>17.188839999999999</v>
+      </c>
+      <c r="AB13" s="55">
+        <v>26.811910000000001</v>
+      </c>
+      <c r="AC13" s="55">
+        <v>33.938859999999998</v>
+      </c>
+      <c r="AD13" s="50">
+        <v>43.680790000000002</v>
+      </c>
+      <c r="AE13" s="50">
+        <v>65.852739999999997</v>
+      </c>
+      <c r="AF13" s="50">
+        <v>73.468299999999985</v>
+      </c>
+      <c r="AG13" s="52">
+        <v>84.128129999999999</v>
+      </c>
+      <c r="AH13" s="52">
+        <v>104.97122</v>
+      </c>
+      <c r="AI13" s="56">
+        <v>115.13619</v>
+      </c>
+      <c r="AJ13" s="52">
+        <v>127.57144</v>
+      </c>
+      <c r="AK13" s="50">
+        <v>156.96332000000001</v>
+      </c>
+      <c r="AL13" s="54">
+        <v>10.859860000000001</v>
+      </c>
+      <c r="AM13" s="54">
+        <v>17.436889999999998</v>
+      </c>
+      <c r="AN13" s="55">
+        <v>28.142910000000004</v>
+      </c>
+      <c r="AO13" s="55">
+        <v>34.769559999999998</v>
+      </c>
+      <c r="AP13" s="50">
+        <v>44.505619999999993</v>
+      </c>
+      <c r="AQ13" s="50">
+        <v>51.903910000000003</v>
+      </c>
+      <c r="AR13" s="50">
+        <v>58.038499999999999</v>
+      </c>
+      <c r="AS13" s="50">
+        <v>65.88852</v>
+      </c>
+      <c r="AT13" s="50">
+        <v>81.767499999999998</v>
+      </c>
+      <c r="AU13" s="50">
+        <v>89.151219999999995</v>
+      </c>
+      <c r="AV13" s="50">
+        <v>99.47148</v>
+      </c>
+      <c r="AW13" s="50">
+        <v>121.30630000000001</v>
+      </c>
+      <c r="AX13" s="54">
+        <v>5.3821300000000001</v>
+      </c>
+      <c r="AY13" s="54">
+        <v>9.8376900000000003</v>
+      </c>
+      <c r="AZ13" s="55">
+        <v>16.313659999999999</v>
+      </c>
+      <c r="BA13" s="55">
+        <v>20.854759999999999</v>
+      </c>
+      <c r="BB13" s="50">
+        <v>26.798179999999999</v>
+      </c>
+      <c r="BC13" s="50">
+        <v>40.571370000000002</v>
+      </c>
+      <c r="BD13" s="50">
+        <v>45.50676</v>
+      </c>
+      <c r="BE13" s="51">
+        <v>51.885719999999999</v>
+      </c>
+      <c r="BF13" s="50">
+        <v>64.261769999999999</v>
+      </c>
+      <c r="BG13" s="50">
+        <v>70.379619999999989</v>
+      </c>
+      <c r="BH13" s="50">
+        <v>79.17989</v>
+      </c>
+      <c r="BI13" s="51">
+        <v>97.555660000000003</v>
+      </c>
+      <c r="BJ13" s="54">
+        <v>5.4379900000000001</v>
+      </c>
+      <c r="BK13" s="54">
+        <v>9.9857999999999993</v>
+      </c>
+      <c r="BL13" s="55">
+        <v>16.22851</v>
+      </c>
+      <c r="BM13" s="55">
+        <v>21.240020000000001</v>
+      </c>
+      <c r="BN13" s="50">
+        <v>27.59282</v>
+      </c>
+      <c r="BO13" s="50">
+        <v>41.466389999999997</v>
+      </c>
+      <c r="BP13" s="50">
+        <v>46.710880000000003</v>
+      </c>
+      <c r="BQ13" s="51">
+        <v>53.678580000000004</v>
+      </c>
+      <c r="BR13" s="50">
+        <v>66.736200000000011</v>
+      </c>
+      <c r="BS13" s="50">
+        <v>72.865440000000007</v>
+      </c>
+      <c r="BT13" s="50">
+        <v>81.747889999999998</v>
+      </c>
+      <c r="BU13" s="51">
+        <v>100.39294</v>
+      </c>
+      <c r="BV13" s="54">
+        <v>5.5841299999999991</v>
+      </c>
+      <c r="BW13" s="49">
+        <v>9.9360300000000006</v>
+      </c>
+      <c r="BX13" s="55">
+        <v>16.303319999999999</v>
+      </c>
+      <c r="BY13" s="49">
+        <v>22.233120000000003</v>
+      </c>
+      <c r="BZ13" s="50">
+        <v>28.994400000000002</v>
+      </c>
+      <c r="CA13" s="50">
+        <v>43.960290000000001</v>
+      </c>
+      <c r="CB13" s="49">
+        <v>49.186790000000002</v>
+      </c>
+      <c r="CC13" s="51">
+        <v>56.535470000000004</v>
+      </c>
+      <c r="CD13" s="50">
+        <v>69.886040000000008</v>
+      </c>
+      <c r="CE13" s="50">
+        <v>76.240989999999996</v>
+      </c>
+      <c r="CF13" s="50">
+        <v>85.939549999999997</v>
+      </c>
+      <c r="CG13" s="51">
+        <v>105.30880000000001</v>
+      </c>
+      <c r="CH13" s="54">
+        <v>5.7555499999999995</v>
+      </c>
+      <c r="CI13" s="49">
+        <v>10.20168</v>
+      </c>
+      <c r="CJ13" s="49">
+        <v>16.833190000000002</v>
+      </c>
+      <c r="CK13" s="49">
+        <v>21.904989999999998</v>
+      </c>
+      <c r="CL13" s="49">
+        <v>28.829529999999998</v>
+      </c>
+      <c r="CM13" s="49">
+        <v>44.817949999999996</v>
+      </c>
+      <c r="CN13" s="49">
+        <v>50.781330000000004</v>
+      </c>
+      <c r="CO13" s="51">
+        <v>58.758300000000006</v>
+      </c>
+      <c r="CP13" s="50">
+        <v>72.638709999999989</v>
+      </c>
+      <c r="CQ13" s="50"/>
+      <c r="CR13" s="50"/>
       <c r="CS13" s="51"/>
     </row>
-    <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR14" s="51"/>
+    <row r="14" spans="1:97">
+      <c r="A14" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="52">
+        <v>9.7761300000000002</v>
+      </c>
+      <c r="C14" s="52">
+        <v>19.69556</v>
+      </c>
+      <c r="D14" s="52">
+        <v>26.348580000000002</v>
+      </c>
+      <c r="E14" s="52">
+        <v>34.943809999999999</v>
+      </c>
+      <c r="F14" s="52">
+        <v>44.807970000000005</v>
+      </c>
+      <c r="G14" s="52">
+        <v>56.063400000000001</v>
+      </c>
+      <c r="H14" s="52">
+        <v>59.920790000000004</v>
+      </c>
+      <c r="I14" s="53">
+        <v>66.778300000000002</v>
+      </c>
+      <c r="J14" s="49">
+        <v>74.710260000000005</v>
+      </c>
+      <c r="K14" s="49">
+        <v>80.15588000000001</v>
+      </c>
+      <c r="L14" s="49">
+        <v>87.123959999999997</v>
+      </c>
+      <c r="M14" s="52">
+        <v>97.874920000000017</v>
+      </c>
+      <c r="N14" s="52">
+        <v>10.136420000000001</v>
+      </c>
+      <c r="O14" s="52">
+        <v>20.435209999999998</v>
+      </c>
+      <c r="P14" s="52">
+        <v>27.410580000000003</v>
+      </c>
+      <c r="Q14" s="52">
+        <v>36.657290000000003</v>
+      </c>
+      <c r="R14" s="52">
+        <v>46.62735</v>
+      </c>
+      <c r="S14" s="52">
+        <v>57.560859999999998</v>
+      </c>
+      <c r="T14" s="49">
+        <v>61.916359999999997</v>
+      </c>
+      <c r="U14" s="49">
+        <v>69.456249999999983</v>
+      </c>
+      <c r="V14" s="49">
+        <v>78.763070000000013</v>
+      </c>
+      <c r="W14" s="49">
+        <v>85.210359999999994</v>
+      </c>
+      <c r="X14" s="49">
+        <v>93.218149999999994</v>
+      </c>
+      <c r="Y14" s="52">
+        <v>103.86240000000001</v>
+      </c>
+      <c r="Z14" s="54">
+        <v>10.66188</v>
+      </c>
+      <c r="AA14" s="54">
+        <v>21.25488</v>
+      </c>
+      <c r="AB14" s="55">
+        <v>28.534130000000001</v>
+      </c>
+      <c r="AC14" s="55">
+        <v>38.193870000000004</v>
+      </c>
+      <c r="AD14" s="50">
+        <v>48.831089999999996</v>
+      </c>
+      <c r="AE14" s="50">
+        <v>60.077630000000006</v>
+      </c>
+      <c r="AF14" s="50">
+        <v>65.255399999999995</v>
+      </c>
+      <c r="AG14" s="52">
+        <v>72.802199999999999</v>
+      </c>
+      <c r="AH14" s="52">
+        <v>82.413699999999992</v>
+      </c>
+      <c r="AI14" s="56">
+        <v>88.783229999999989</v>
+      </c>
+      <c r="AJ14" s="52">
+        <v>96.66019</v>
+      </c>
+      <c r="AK14" s="50">
+        <v>108.67869999999998</v>
+      </c>
+      <c r="AL14" s="54">
+        <v>9.1850900000000006</v>
+      </c>
+      <c r="AM14" s="54">
+        <v>18.208209999999998</v>
+      </c>
+      <c r="AN14" s="55">
+        <v>24.848970000000001</v>
+      </c>
+      <c r="AO14" s="55">
+        <v>32.571939999999998</v>
+      </c>
+      <c r="AP14" s="50">
+        <v>42.006529999999998</v>
+      </c>
+      <c r="AQ14" s="50">
+        <v>52.122149999999991</v>
+      </c>
+      <c r="AR14" s="50">
+        <v>55.616300000000003</v>
+      </c>
+      <c r="AS14" s="50">
+        <v>62.122720000000001</v>
+      </c>
+      <c r="AT14" s="50">
+        <v>69.797920000000005</v>
+      </c>
+      <c r="AU14" s="50">
+        <v>74.86045</v>
+      </c>
+      <c r="AV14" s="50">
+        <v>81.355540000000005</v>
+      </c>
+      <c r="AW14" s="50">
+        <v>90.918809999999993</v>
+      </c>
+      <c r="AX14" s="54">
+        <v>6.2024499999999998</v>
+      </c>
+      <c r="AY14" s="54">
+        <v>12.843579999999999</v>
+      </c>
+      <c r="AZ14" s="55">
+        <v>17.982080000000003</v>
+      </c>
+      <c r="BA14" s="55">
+        <v>24.276599999999998</v>
+      </c>
+      <c r="BB14" s="50">
+        <v>31.319689999999998</v>
+      </c>
+      <c r="BC14" s="50">
+        <v>37.525150000000004</v>
+      </c>
+      <c r="BD14" s="50">
+        <v>40.559059999999995</v>
+      </c>
+      <c r="BE14" s="51">
+        <v>45.230910000000002</v>
+      </c>
+      <c r="BF14" s="50">
+        <v>50.796550000000003</v>
+      </c>
+      <c r="BG14" s="50">
+        <v>54.668099999999995</v>
+      </c>
+      <c r="BH14" s="50">
+        <v>59.136679999999998</v>
+      </c>
+      <c r="BI14" s="51">
+        <v>64.699960000000004</v>
+      </c>
+      <c r="BJ14" s="54">
+        <v>5.669389999999999</v>
+      </c>
+      <c r="BK14" s="54">
+        <v>11.888060000000001</v>
+      </c>
+      <c r="BL14" s="55">
+        <v>17.190050000000003</v>
+      </c>
+      <c r="BM14" s="55">
+        <v>23.159209999999998</v>
+      </c>
+      <c r="BN14" s="50">
+        <v>29.84132</v>
+      </c>
+      <c r="BO14" s="50">
+        <v>40.766710000000003</v>
+      </c>
+      <c r="BP14" s="50">
+        <v>43.791789999999992</v>
+      </c>
+      <c r="BQ14" s="51">
+        <v>48.519240000000003</v>
+      </c>
+      <c r="BR14" s="50">
+        <v>54.315349999999995</v>
+      </c>
+      <c r="BS14" s="50">
+        <v>58.349179999999997</v>
+      </c>
+      <c r="BT14" s="50">
+        <v>62.423569999999991</v>
+      </c>
+      <c r="BU14" s="51">
+        <v>68.085920000000002</v>
+      </c>
+      <c r="BV14" s="54">
+        <v>5.95533</v>
+      </c>
+      <c r="BW14" s="49">
+        <v>12.282299999999999</v>
+      </c>
+      <c r="BX14" s="55">
+        <v>17.596799999999998</v>
+      </c>
+      <c r="BY14" s="49">
+        <v>23.629619999999999</v>
+      </c>
+      <c r="BZ14" s="50">
+        <v>30.300750000000001</v>
+      </c>
+      <c r="CA14" s="50">
+        <v>37.021589999999996</v>
+      </c>
+      <c r="CB14" s="49">
+        <v>40.247140000000002</v>
+      </c>
+      <c r="CC14" s="51">
+        <v>44.568809999999999</v>
+      </c>
+      <c r="CD14" s="50">
+        <v>49.686889999999998</v>
+      </c>
+      <c r="CE14" s="50">
+        <v>53.388020000000004</v>
+      </c>
+      <c r="CF14" s="50">
+        <v>57.289589999999997</v>
+      </c>
+      <c r="CG14" s="51">
+        <v>62.968580000000003</v>
+      </c>
+      <c r="CH14" s="54">
+        <v>6.0863300000000002</v>
+      </c>
+      <c r="CI14" s="49">
+        <v>12.33982</v>
+      </c>
+      <c r="CJ14" s="49">
+        <v>17.571190000000001</v>
+      </c>
+      <c r="CK14" s="49">
+        <v>23.810310000000001</v>
+      </c>
+      <c r="CL14" s="49">
+        <v>30.151019999999995</v>
+      </c>
+      <c r="CM14" s="49">
+        <v>40.04269</v>
+      </c>
+      <c r="CN14" s="49">
+        <v>43.00197</v>
+      </c>
+      <c r="CO14" s="51">
+        <v>47.491210000000002</v>
+      </c>
+      <c r="CP14" s="50">
+        <v>52.938780000000001</v>
+      </c>
+      <c r="CQ14" s="50"/>
+      <c r="CR14" s="50"/>
       <c r="CS14" s="51"/>
     </row>
-    <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR15" s="51"/>
+    <row r="15" spans="1:97">
+      <c r="A15" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="52">
+        <v>2.9249800000000001</v>
+      </c>
+      <c r="C15" s="52">
+        <v>5.4882299999999997</v>
+      </c>
+      <c r="D15" s="52">
+        <v>8.1058199999999996</v>
+      </c>
+      <c r="E15" s="52">
+        <v>10.635249999999999</v>
+      </c>
+      <c r="F15" s="52">
+        <v>13.368639999999999</v>
+      </c>
+      <c r="G15" s="52">
+        <v>16.21866</v>
+      </c>
+      <c r="H15" s="52">
+        <v>19.175989999999999</v>
+      </c>
+      <c r="I15" s="53">
+        <v>22.333530000000003</v>
+      </c>
+      <c r="J15" s="49">
+        <v>25.661669999999997</v>
+      </c>
+      <c r="K15" s="49">
+        <v>29.239459999999998</v>
+      </c>
+      <c r="L15" s="49">
+        <v>32.900589999999994</v>
+      </c>
+      <c r="M15" s="52">
+        <v>37.457550000000005</v>
+      </c>
+      <c r="N15" s="52">
+        <v>3.0936600000000003</v>
+      </c>
+      <c r="O15" s="52">
+        <v>5.7263299999999999</v>
+      </c>
+      <c r="P15" s="52">
+        <v>8.3262499999999999</v>
+      </c>
+      <c r="Q15" s="52">
+        <v>11.045069999999997</v>
+      </c>
+      <c r="R15" s="52">
+        <v>13.736360000000001</v>
+      </c>
+      <c r="S15" s="52">
+        <v>16.774339999999999</v>
+      </c>
+      <c r="T15" s="57">
+        <v>19.752849999999999</v>
+      </c>
+      <c r="U15" s="57">
+        <v>22.915040000000001</v>
+      </c>
+      <c r="V15" s="57">
+        <v>26.30406</v>
+      </c>
+      <c r="W15" s="57">
+        <v>30.006060000000002</v>
+      </c>
+      <c r="X15" s="57">
+        <v>33.767530000000001</v>
+      </c>
+      <c r="Y15" s="58">
+        <v>38.488419999999998</v>
+      </c>
+      <c r="Z15" s="54">
+        <v>3.0958999999999999</v>
+      </c>
+      <c r="AA15" s="54">
+        <v>5.8777100000000013</v>
+      </c>
+      <c r="AB15" s="55">
+        <v>8.610850000000001</v>
+      </c>
+      <c r="AC15" s="55">
+        <v>11.44791</v>
+      </c>
+      <c r="AD15" s="50">
+        <v>14.20223</v>
+      </c>
+      <c r="AE15" s="50">
+        <v>17.361450000000001</v>
+      </c>
+      <c r="AF15" s="50">
+        <v>20.24399</v>
+      </c>
+      <c r="AG15" s="52">
+        <v>23.499670000000002</v>
+      </c>
+      <c r="AH15" s="52">
+        <v>26.92501</v>
+      </c>
+      <c r="AI15" s="56">
+        <v>30.728360000000002</v>
+      </c>
+      <c r="AJ15" s="52">
+        <v>34.553069999999998</v>
+      </c>
+      <c r="AK15" s="50">
+        <v>39.42859</v>
+      </c>
+      <c r="AL15" s="54">
+        <v>3.1895799999999999</v>
+      </c>
+      <c r="AM15" s="54">
+        <v>5.9349299999999996</v>
+      </c>
+      <c r="AN15" s="55">
+        <v>8.7334899999999998</v>
+      </c>
+      <c r="AO15" s="55">
+        <v>11.61473</v>
+      </c>
+      <c r="AP15" s="50">
+        <v>14.426360000000001</v>
+      </c>
+      <c r="AQ15" s="50">
+        <v>17.678669999999997</v>
+      </c>
+      <c r="AR15" s="50">
+        <v>20.61279</v>
+      </c>
+      <c r="AS15" s="50">
+        <v>23.935839999999999</v>
+      </c>
+      <c r="AT15" s="50">
+        <v>27.448240000000002</v>
+      </c>
+      <c r="AU15" s="50">
+        <v>31.307269999999999</v>
+      </c>
+      <c r="AV15" s="50">
+        <v>35.284390000000002</v>
+      </c>
+      <c r="AW15" s="50">
+        <v>40.574559999999998</v>
+      </c>
+      <c r="AX15" s="54">
+        <v>2.9700100000000003</v>
+      </c>
+      <c r="AY15" s="54">
+        <v>5.5536499999999993</v>
+      </c>
+      <c r="AZ15" s="55">
+        <v>8.1593</v>
+      </c>
+      <c r="BA15" s="55">
+        <v>10.730879999999999</v>
+      </c>
+      <c r="BB15" s="50">
+        <v>13.25874</v>
+      </c>
+      <c r="BC15" s="50">
+        <v>16.080410000000001</v>
+      </c>
+      <c r="BD15" s="50">
+        <v>18.792639999999999</v>
+      </c>
+      <c r="BE15" s="51">
+        <v>21.74136</v>
+      </c>
+      <c r="BF15" s="50">
+        <v>24.82113</v>
+      </c>
+      <c r="BG15" s="50">
+        <v>28.245830000000002</v>
+      </c>
+      <c r="BH15" s="50">
+        <v>31.87003</v>
+      </c>
+      <c r="BI15" s="51">
+        <v>38.057130000000001</v>
+      </c>
+      <c r="BJ15" s="54">
+        <v>3.0785999999999998</v>
+      </c>
+      <c r="BK15" s="54">
+        <v>5.7722899999999999</v>
+      </c>
+      <c r="BL15" s="55">
+        <v>8.3972600000000011</v>
+      </c>
+      <c r="BM15" s="55">
+        <v>10.981029999999999</v>
+      </c>
+      <c r="BN15" s="50">
+        <v>13.54068</v>
+      </c>
+      <c r="BO15" s="50">
+        <v>16.77655</v>
+      </c>
+      <c r="BP15" s="50">
+        <v>19.469660000000001</v>
+      </c>
+      <c r="BQ15" s="51">
+        <v>22.394639999999999</v>
+      </c>
+      <c r="BR15" s="50">
+        <v>25.54363</v>
+      </c>
+      <c r="BS15" s="50">
+        <v>29.050609999999999</v>
+      </c>
+      <c r="BT15" s="50">
+        <v>32.752299999999998</v>
+      </c>
+      <c r="BU15" s="51">
+        <v>38.856749999999998</v>
+      </c>
+      <c r="BV15" s="54">
+        <v>3.1520900000000003</v>
+      </c>
+      <c r="BW15" s="49">
+        <v>5.9794999999999998</v>
+      </c>
+      <c r="BX15" s="55">
+        <v>8.6352700000000002</v>
+      </c>
+      <c r="BY15" s="49">
+        <v>11.329540000000001</v>
+      </c>
+      <c r="BZ15" s="50">
+        <v>14.009080000000001</v>
+      </c>
+      <c r="CA15" s="50">
+        <v>17.372400000000003</v>
+      </c>
+      <c r="CB15" s="49">
+        <v>20.191920000000003</v>
+      </c>
+      <c r="CC15" s="51">
+        <v>23.252470000000002</v>
+      </c>
+      <c r="CD15" s="50">
+        <v>26.548680000000001</v>
+      </c>
+      <c r="CE15" s="50">
+        <v>30.22167</v>
+      </c>
+      <c r="CF15" s="50">
+        <v>34.18103</v>
+      </c>
+      <c r="CG15" s="51">
+        <v>41.757429999999999</v>
+      </c>
+      <c r="CH15" s="54">
+        <v>3.2584299999999997</v>
+      </c>
+      <c r="CI15" s="49">
+        <v>6.1835800000000001</v>
+      </c>
+      <c r="CJ15" s="49">
+        <v>8.9480000000000004</v>
+      </c>
+      <c r="CK15" s="49">
+        <v>11.71546</v>
+      </c>
+      <c r="CL15" s="49">
+        <v>14.485419999999998</v>
+      </c>
+      <c r="CM15" s="49">
+        <v>18.086320000000001</v>
+      </c>
+      <c r="CN15" s="49">
+        <v>20.994</v>
+      </c>
+      <c r="CO15" s="51">
+        <v>24.193619999999999</v>
+      </c>
+      <c r="CP15" s="50">
+        <v>27.638069999999999</v>
+      </c>
+      <c r="CQ15" s="50"/>
+      <c r="CR15" s="50"/>
       <c r="CS15" s="51"/>
     </row>
-    <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR16" s="51"/>
+    <row r="16" spans="1:97" ht="13.5" customHeight="1">
+      <c r="A16" s="66" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="52">
+        <v>0.6325599999999999</v>
+      </c>
+      <c r="C16" s="52">
+        <v>1.4215100000000001</v>
+      </c>
+      <c r="D16" s="52">
+        <v>1.7124600000000001</v>
+      </c>
+      <c r="E16" s="52">
+        <v>2.2680599999999997</v>
+      </c>
+      <c r="F16" s="52">
+        <v>2.7391399999999999</v>
+      </c>
+      <c r="G16" s="52">
+        <v>3.7761399999999998</v>
+      </c>
+      <c r="H16" s="52">
+        <v>4.4521800000000002</v>
+      </c>
+      <c r="I16" s="53">
+        <v>5.1106999999999996</v>
+      </c>
+      <c r="J16" s="52">
+        <v>6.8752100000000009</v>
+      </c>
+      <c r="K16" s="52">
+        <v>7.8936500000000001</v>
+      </c>
+      <c r="L16" s="52">
+        <v>9.0927299999999995</v>
+      </c>
+      <c r="M16" s="52">
+        <v>11.13842</v>
+      </c>
+      <c r="N16" s="52">
+        <v>0.68049000000000004</v>
+      </c>
+      <c r="O16" s="52">
+        <v>1.5041000000000002</v>
+      </c>
+      <c r="P16" s="52">
+        <v>1.7993399999999999</v>
+      </c>
+      <c r="Q16" s="52">
+        <v>2.3629000000000002</v>
+      </c>
+      <c r="R16" s="52">
+        <v>2.8403700000000001</v>
+      </c>
+      <c r="S16" s="52">
+        <v>3.89425</v>
+      </c>
+      <c r="T16" s="52">
+        <v>4.5971700000000002</v>
+      </c>
+      <c r="U16" s="52">
+        <v>5.2822100000000001</v>
+      </c>
+      <c r="V16" s="52">
+        <v>7.11876</v>
+      </c>
+      <c r="W16" s="52">
+        <v>8.1420600000000007</v>
+      </c>
+      <c r="X16" s="52">
+        <v>9.3551000000000002</v>
+      </c>
+      <c r="Y16" s="52">
+        <v>11.41484</v>
+      </c>
+      <c r="Z16" s="54">
+        <v>0.69032999999999989</v>
+      </c>
+      <c r="AA16" s="54">
+        <v>1.55399</v>
+      </c>
+      <c r="AB16" s="55">
+        <v>1.92624</v>
+      </c>
+      <c r="AC16" s="55">
+        <v>2.5746500000000001</v>
+      </c>
+      <c r="AD16" s="50">
+        <v>3.1170100000000001</v>
+      </c>
+      <c r="AE16" s="50">
+        <v>4.5707800000000001</v>
+      </c>
+      <c r="AF16" s="50">
+        <v>5.5874899999999998</v>
+      </c>
+      <c r="AG16" s="52">
+        <v>6.6058399999999997</v>
+      </c>
+      <c r="AH16" s="52">
+        <v>8.8667099999999994</v>
+      </c>
+      <c r="AI16" s="56">
+        <v>10.441610000000001</v>
+      </c>
+      <c r="AJ16" s="52">
+        <v>12.19233</v>
+      </c>
+      <c r="AK16" s="50">
+        <v>14.736960000000002</v>
+      </c>
+      <c r="AL16" s="54">
+        <v>1.1325700000000001</v>
+      </c>
+      <c r="AM16" s="54">
+        <v>2.44876</v>
+      </c>
+      <c r="AN16" s="55">
+        <v>3.1455299999999999</v>
+      </c>
+      <c r="AO16" s="55">
+        <v>4.1976599999999999</v>
+      </c>
+      <c r="AP16" s="50">
+        <v>5.2249300000000005</v>
+      </c>
+      <c r="AQ16" s="50">
+        <v>7.0977300000000003</v>
+      </c>
+      <c r="AR16" s="50">
+        <v>8.4159500000000005</v>
+      </c>
+      <c r="AS16" s="50">
+        <v>9.5692899999999987</v>
+      </c>
+      <c r="AT16" s="50">
+        <v>12.07485</v>
+      </c>
+      <c r="AU16" s="50">
+        <v>13.825119999999998</v>
+      </c>
+      <c r="AV16" s="50">
+        <v>15.789280000000002</v>
+      </c>
+      <c r="AW16" s="50">
+        <v>18.565459999999998</v>
+      </c>
+      <c r="AX16" s="54">
+        <v>1.35572</v>
+      </c>
+      <c r="AY16" s="54">
+        <v>2.9460500000000001</v>
+      </c>
+      <c r="AZ16" s="55">
+        <v>4.1452</v>
+      </c>
+      <c r="BA16" s="55">
+        <v>5.6304699999999999</v>
+      </c>
+      <c r="BB16" s="50">
+        <v>7.0183900000000001</v>
+      </c>
+      <c r="BC16" s="50">
+        <v>9.0087199999999985</v>
+      </c>
+      <c r="BD16" s="50">
+        <v>10.45903</v>
+      </c>
+      <c r="BE16" s="51">
+        <v>11.805440000000001</v>
+      </c>
+      <c r="BF16" s="50">
+        <v>13.892610000000001</v>
+      </c>
+      <c r="BG16" s="50">
+        <v>15.232629999999999</v>
+      </c>
+      <c r="BH16" s="50">
+        <v>17.53969</v>
+      </c>
+      <c r="BI16" s="51">
+        <v>20.94604</v>
+      </c>
+      <c r="BJ16" s="54">
+        <v>1.2507200000000001</v>
+      </c>
+      <c r="BK16" s="54">
+        <v>2.6107499999999999</v>
+      </c>
+      <c r="BL16" s="55">
+        <v>3.74363</v>
+      </c>
+      <c r="BM16" s="55">
+        <v>5.4226500000000009</v>
+      </c>
+      <c r="BN16" s="50">
+        <v>6.7066699999999999</v>
+      </c>
+      <c r="BO16" s="50">
+        <v>8.4604500000000016</v>
+      </c>
+      <c r="BP16" s="50">
+        <v>9.7749599999999983</v>
+      </c>
+      <c r="BQ16" s="51">
+        <v>11.55264</v>
+      </c>
+      <c r="BR16" s="50">
+        <v>14.1035</v>
+      </c>
+      <c r="BS16" s="50">
+        <v>15.69539</v>
+      </c>
+      <c r="BT16" s="50">
+        <v>17.677239999999998</v>
+      </c>
+      <c r="BU16" s="51">
+        <v>20.824720000000003</v>
+      </c>
+      <c r="BV16" s="54">
+        <v>1.0145200000000001</v>
+      </c>
+      <c r="BW16" s="49">
+        <v>2.4363900000000003</v>
+      </c>
+      <c r="BX16" s="55">
+        <v>3.6039099999999999</v>
+      </c>
+      <c r="BY16" s="49">
+        <v>5.2006900000000007</v>
+      </c>
+      <c r="BZ16" s="50">
+        <v>6.4721500000000001</v>
+      </c>
+      <c r="CA16" s="50">
+        <v>8.40625</v>
+      </c>
+      <c r="CB16" s="49">
+        <v>9.9163800000000002</v>
+      </c>
+      <c r="CC16" s="51">
+        <v>11.48725</v>
+      </c>
+      <c r="CD16" s="50">
+        <v>14.154290000000001</v>
+      </c>
+      <c r="CE16" s="50">
+        <v>16.089659999999999</v>
+      </c>
+      <c r="CF16" s="50">
+        <v>18.361999999999998</v>
+      </c>
+      <c r="CG16" s="51">
+        <v>21.49972</v>
+      </c>
+      <c r="CH16" s="54">
+        <v>1.4176799999999998</v>
+      </c>
+      <c r="CI16" s="49">
+        <v>3.01458</v>
+      </c>
+      <c r="CJ16" s="49">
+        <v>3.8578199999999998</v>
+      </c>
+      <c r="CK16" s="49">
+        <v>5.4055700000000009</v>
+      </c>
+      <c r="CL16" s="49">
+        <v>6.8337000000000003</v>
+      </c>
+      <c r="CM16" s="49">
+        <v>9.1488600000000009</v>
+      </c>
+      <c r="CN16" s="49">
+        <v>10.826690000000001</v>
+      </c>
+      <c r="CO16" s="51">
+        <v>12.23542</v>
+      </c>
+      <c r="CP16" s="50">
+        <v>14.66643</v>
+      </c>
+      <c r="CQ16" s="50"/>
+      <c r="CR16" s="50"/>
       <c r="CS16" s="51"/>
     </row>
-    <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR17" s="51"/>
+    <row r="17" spans="1:97">
+      <c r="A17" s="66" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="54">
+        <v>6.5525699999999993</v>
+      </c>
+      <c r="C17" s="54">
+        <v>13.058200000000001</v>
+      </c>
+      <c r="D17" s="54">
+        <v>20.007110000000001</v>
+      </c>
+      <c r="E17" s="54">
+        <v>26.265909999999998</v>
+      </c>
+      <c r="F17" s="54">
+        <v>33.388419999999996</v>
+      </c>
+      <c r="G17" s="54">
+        <v>41.785809999999998</v>
+      </c>
+      <c r="H17" s="54">
+        <v>49.138460000000009</v>
+      </c>
+      <c r="I17" s="54">
+        <v>55.876910000000002</v>
+      </c>
+      <c r="J17" s="52">
+        <v>63.601239999999997</v>
+      </c>
+      <c r="K17" s="52">
+        <v>72.728250000000003</v>
+      </c>
+      <c r="L17" s="52">
+        <v>84.66928999999999</v>
+      </c>
+      <c r="M17" s="52">
+        <v>99.949739999999991</v>
+      </c>
+      <c r="N17" s="54">
+        <v>6.6804800000000002</v>
+      </c>
+      <c r="O17" s="54">
+        <v>13.223469999999999</v>
+      </c>
+      <c r="P17" s="54">
+        <v>20.318300000000004</v>
+      </c>
+      <c r="Q17" s="54">
+        <v>26.591190000000001</v>
+      </c>
+      <c r="R17" s="54">
+        <v>33.70814</v>
+      </c>
+      <c r="S17" s="54">
+        <v>42.106250000000003</v>
+      </c>
+      <c r="T17" s="52">
+        <v>50.056919999999998</v>
+      </c>
+      <c r="U17" s="52">
+        <v>57.383330000000001</v>
+      </c>
+      <c r="V17" s="52">
+        <v>65.737649999999988</v>
+      </c>
+      <c r="W17" s="52">
+        <v>75.169520000000006</v>
+      </c>
+      <c r="X17" s="52">
+        <v>86.890709999999999</v>
+      </c>
+      <c r="Y17" s="52">
+        <v>102.76066999999999</v>
+      </c>
+      <c r="Z17" s="54">
+        <v>6.7166600000000001</v>
+      </c>
+      <c r="AA17" s="54">
+        <v>13.545580000000001</v>
+      </c>
+      <c r="AB17" s="55">
+        <v>21.12086</v>
+      </c>
+      <c r="AC17" s="55">
+        <v>28.202150000000003</v>
+      </c>
+      <c r="AD17" s="50">
+        <v>35.670370000000005</v>
+      </c>
+      <c r="AE17" s="50">
+        <v>44.958630000000007</v>
+      </c>
+      <c r="AF17" s="50">
+        <v>52.942619999999998</v>
+      </c>
+      <c r="AG17" s="52">
+        <v>60.89161</v>
+      </c>
+      <c r="AH17" s="59">
+        <v>69.261019999999988</v>
+      </c>
+      <c r="AI17" s="59">
+        <v>78.524659999999997</v>
+      </c>
+      <c r="AJ17" s="59">
+        <v>90.424179999999993</v>
+      </c>
+      <c r="AK17" s="59">
+        <v>105.15220000000001</v>
+      </c>
+      <c r="AL17" s="54">
+        <v>6.5033900000000004</v>
+      </c>
+      <c r="AM17" s="54">
+        <v>13.33488</v>
+      </c>
+      <c r="AN17" s="55">
+        <v>20.744139999999998</v>
+      </c>
+      <c r="AO17" s="55">
+        <v>29.194269999999999</v>
+      </c>
+      <c r="AP17" s="50">
+        <v>38.468699999999998</v>
+      </c>
+      <c r="AQ17" s="50">
+        <v>47.82667</v>
+      </c>
+      <c r="AR17" s="50">
+        <v>55.610099999999996</v>
+      </c>
+      <c r="AS17" s="50">
+        <v>63.46264</v>
+      </c>
+      <c r="AT17" s="50">
+        <v>72.161929999999998</v>
+      </c>
+      <c r="AU17" s="50">
+        <v>81.522369999999995</v>
+      </c>
+      <c r="AV17" s="50">
+        <v>93.803029999999993</v>
+      </c>
+      <c r="AW17" s="50">
+        <v>108.74508999999999</v>
+      </c>
+      <c r="AX17" s="54">
+        <v>6.0451199999999998</v>
+      </c>
+      <c r="AY17" s="54">
+        <v>11.90523</v>
+      </c>
+      <c r="AZ17" s="55">
+        <v>18.610019999999999</v>
+      </c>
+      <c r="BA17" s="55">
+        <v>26.287369999999999</v>
+      </c>
+      <c r="BB17" s="50">
+        <v>33.76914</v>
+      </c>
+      <c r="BC17" s="50">
+        <v>43.149080000000005</v>
+      </c>
+      <c r="BD17" s="50">
+        <v>51.352980000000002</v>
+      </c>
+      <c r="BE17" s="51">
+        <v>60.002379999999995</v>
+      </c>
+      <c r="BF17" s="50">
+        <v>72.033729999999991</v>
+      </c>
+      <c r="BG17" s="50">
+        <v>82.621399999999994</v>
+      </c>
+      <c r="BH17" s="50">
+        <v>94.762350000000012</v>
+      </c>
+      <c r="BI17" s="51">
+        <v>111.63436</v>
+      </c>
+      <c r="BJ17" s="54">
+        <v>6.1752700000000003</v>
+      </c>
+      <c r="BK17" s="54">
+        <v>12.688610000000001</v>
+      </c>
+      <c r="BL17" s="55">
+        <v>19.02205</v>
+      </c>
+      <c r="BM17" s="55">
+        <v>26.796910000000004</v>
+      </c>
+      <c r="BN17" s="50">
+        <v>34.609110000000001</v>
+      </c>
+      <c r="BO17" s="50">
+        <v>46.841970000000003</v>
+      </c>
+      <c r="BP17" s="50">
+        <v>57.117130000000003</v>
+      </c>
+      <c r="BQ17" s="51">
+        <v>65.87509</v>
+      </c>
+      <c r="BR17" s="50">
+        <v>75.24027000000001</v>
+      </c>
+      <c r="BS17" s="50">
+        <v>85.745570000000001</v>
+      </c>
+      <c r="BT17" s="50">
+        <v>97.542119999999997</v>
+      </c>
+      <c r="BU17" s="51">
+        <v>113.33261</v>
+      </c>
+      <c r="BV17" s="54">
+        <v>6.0489300000000004</v>
+      </c>
+      <c r="BW17" s="49">
+        <v>12.13941</v>
+      </c>
+      <c r="BX17" s="55">
+        <v>19.438279999999999</v>
+      </c>
+      <c r="BY17" s="49">
+        <v>26.802779999999998</v>
+      </c>
+      <c r="BZ17" s="50">
+        <v>33.99492</v>
+      </c>
+      <c r="CA17" s="50">
+        <v>45.112839999999998</v>
+      </c>
+      <c r="CB17" s="49">
+        <v>55.235970000000002</v>
+      </c>
+      <c r="CC17" s="51">
+        <v>63.527740000000001</v>
+      </c>
+      <c r="CD17" s="50">
+        <v>72.727940000000004</v>
+      </c>
+      <c r="CE17" s="50">
+        <v>83.368870000000001</v>
+      </c>
+      <c r="CF17" s="50">
+        <v>94.439109999999999</v>
+      </c>
+      <c r="CG17" s="51">
+        <v>109.98931000000002</v>
+      </c>
+      <c r="CH17" s="54">
+        <v>6.3883299999999998</v>
+      </c>
+      <c r="CI17" s="49">
+        <v>13.22819</v>
+      </c>
+      <c r="CJ17" s="49">
+        <v>20.904910000000001</v>
+      </c>
+      <c r="CK17" s="49">
+        <v>29.143049999999999</v>
+      </c>
+      <c r="CL17" s="49">
+        <v>36.906279999999995</v>
+      </c>
+      <c r="CM17" s="49">
+        <v>49.111059999999995</v>
+      </c>
+      <c r="CN17" s="49">
+        <v>57.777059999999999</v>
+      </c>
+      <c r="CO17" s="51">
+        <v>65.600039999999993</v>
+      </c>
+      <c r="CP17" s="50">
+        <v>74.448610000000002</v>
+      </c>
+      <c r="CQ17" s="50"/>
+      <c r="CR17" s="50"/>
       <c r="CS17" s="51"/>
     </row>
-    <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR18" s="51"/>
+    <row r="18" spans="1:97">
+      <c r="A18" s="66" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="54">
+        <v>10.187340000000001</v>
+      </c>
+      <c r="C18" s="54">
+        <v>16.137589999999999</v>
+      </c>
+      <c r="D18" s="54">
+        <v>20.652620000000002</v>
+      </c>
+      <c r="E18" s="54">
+        <v>25.828049999999998</v>
+      </c>
+      <c r="F18" s="54">
+        <v>31.210459999999998</v>
+      </c>
+      <c r="G18" s="54">
+        <v>34.998849999999997</v>
+      </c>
+      <c r="H18" s="54">
+        <v>47.045570000000005</v>
+      </c>
+      <c r="I18" s="54">
+        <v>58.550050000000006</v>
+      </c>
+      <c r="J18" s="52">
+        <v>71.749300000000005</v>
+      </c>
+      <c r="K18" s="52">
+        <v>81.306479999999993</v>
+      </c>
+      <c r="L18" s="52">
+        <v>88.70535000000001</v>
+      </c>
+      <c r="M18" s="52">
+        <v>97.200140000000005</v>
+      </c>
+      <c r="N18" s="54">
+        <v>10.369009999999999</v>
+      </c>
+      <c r="O18" s="54">
+        <v>17.068730000000002</v>
+      </c>
+      <c r="P18" s="54">
+        <v>22.019919999999999</v>
+      </c>
+      <c r="Q18" s="54">
+        <v>27.47016</v>
+      </c>
+      <c r="R18" s="54">
+        <v>33.388860000000001</v>
+      </c>
+      <c r="S18" s="54">
+        <v>37.979309999999998</v>
+      </c>
+      <c r="T18" s="52">
+        <v>50.182050000000004</v>
+      </c>
+      <c r="U18" s="52">
+        <v>62.205459999999995</v>
+      </c>
+      <c r="V18" s="52">
+        <v>75.332189999999997</v>
+      </c>
+      <c r="W18" s="52">
+        <v>84.614539999999991</v>
+      </c>
+      <c r="X18" s="52">
+        <v>92.011939999999996</v>
+      </c>
+      <c r="Y18" s="52">
+        <v>103.95867</v>
+      </c>
+      <c r="Z18" s="54">
+        <v>11.098240000000001</v>
+      </c>
+      <c r="AA18" s="54">
+        <v>17.544319999999999</v>
+      </c>
+      <c r="AB18" s="55">
+        <v>22.320450000000001</v>
+      </c>
+      <c r="AC18" s="55">
+        <v>27.676449999999999</v>
+      </c>
+      <c r="AD18" s="50">
+        <v>33.276020000000003</v>
+      </c>
+      <c r="AE18" s="50">
+        <v>39.275440000000003</v>
+      </c>
+      <c r="AF18" s="50">
+        <v>51.558889999999998</v>
+      </c>
+      <c r="AG18" s="52">
+        <v>63.685720000000003</v>
+      </c>
+      <c r="AH18" s="52">
+        <v>76.883080000000007</v>
+      </c>
+      <c r="AI18" s="56">
+        <v>86.180720000000008</v>
+      </c>
+      <c r="AJ18" s="52">
+        <v>93.717269999999985</v>
+      </c>
+      <c r="AK18" s="50">
+        <v>105.54662999999998</v>
+      </c>
+      <c r="AL18" s="54">
+        <v>11.288819999999999</v>
+      </c>
+      <c r="AM18" s="54">
+        <v>17.920120000000004</v>
+      </c>
+      <c r="AN18" s="55">
+        <v>22.854330000000001</v>
+      </c>
+      <c r="AO18" s="55">
+        <v>28.658450000000002</v>
+      </c>
+      <c r="AP18" s="50">
+        <v>34.853050000000003</v>
+      </c>
+      <c r="AQ18" s="50">
+        <v>40.452860000000001</v>
+      </c>
+      <c r="AR18" s="50">
+        <v>53.201430000000002</v>
+      </c>
+      <c r="AS18" s="50">
+        <v>66.090209999999985</v>
+      </c>
+      <c r="AT18" s="50">
+        <v>80.18723</v>
+      </c>
+      <c r="AU18" s="50">
+        <v>90.435190000000006</v>
+      </c>
+      <c r="AV18" s="50">
+        <v>98.296430000000001</v>
+      </c>
+      <c r="AW18" s="50">
+        <v>110.71975999999999</v>
+      </c>
+      <c r="AX18" s="54">
+        <v>8.1043400000000005</v>
+      </c>
+      <c r="AY18" s="54">
+        <v>12.61552</v>
+      </c>
+      <c r="AZ18" s="55">
+        <v>16.890130000000003</v>
+      </c>
+      <c r="BA18" s="55">
+        <v>21.322089999999999</v>
+      </c>
+      <c r="BB18" s="50">
+        <v>26.017209999999999</v>
+      </c>
+      <c r="BC18" s="50">
+        <v>30.998799999999999</v>
+      </c>
+      <c r="BD18" s="50">
+        <v>38.885129999999997</v>
+      </c>
+      <c r="BE18" s="51">
+        <v>48.521239999999999</v>
+      </c>
+      <c r="BF18" s="50">
+        <v>58.311019999999999</v>
+      </c>
+      <c r="BG18" s="50">
+        <v>64.384990000000002</v>
+      </c>
+      <c r="BH18" s="50">
+        <v>69.716490000000007</v>
+      </c>
+      <c r="BI18" s="51">
+        <v>78.001109999999997</v>
+      </c>
+      <c r="BJ18" s="54">
+        <v>7.21143</v>
+      </c>
+      <c r="BK18" s="54">
+        <v>12.165889999999999</v>
+      </c>
+      <c r="BL18" s="55">
+        <v>16.138740000000002</v>
+      </c>
+      <c r="BM18" s="55">
+        <v>20.264710000000001</v>
+      </c>
+      <c r="BN18" s="50">
+        <v>24.303649999999998</v>
+      </c>
+      <c r="BO18" s="50">
+        <v>29.73836</v>
+      </c>
+      <c r="BP18" s="50">
+        <v>37.013449999999999</v>
+      </c>
+      <c r="BQ18" s="51">
+        <v>45.948059999999998</v>
+      </c>
+      <c r="BR18" s="50">
+        <v>55.270619999999994</v>
+      </c>
+      <c r="BS18" s="50">
+        <v>61.041229999999999</v>
+      </c>
+      <c r="BT18" s="50">
+        <v>66.186519999999987</v>
+      </c>
+      <c r="BU18" s="51">
+        <v>74.309529999999995</v>
+      </c>
+      <c r="BV18" s="54">
+        <v>7.5197099999999999</v>
+      </c>
+      <c r="BW18" s="49">
+        <v>12.454369999999999</v>
+      </c>
+      <c r="BX18" s="55">
+        <v>17.704050000000002</v>
+      </c>
+      <c r="BY18" s="49">
+        <v>22.604110000000002</v>
+      </c>
+      <c r="BZ18" s="50">
+        <v>27.6645</v>
+      </c>
+      <c r="CA18" s="50">
+        <v>33.268860000000004</v>
+      </c>
+      <c r="CB18" s="49">
+        <v>42.371830000000003</v>
+      </c>
+      <c r="CC18" s="51">
+        <v>52.146709999999999</v>
+      </c>
+      <c r="CD18" s="50">
+        <v>62.155329999999999</v>
+      </c>
+      <c r="CE18" s="50">
+        <v>68.494470000000007</v>
+      </c>
+      <c r="CF18" s="50">
+        <v>73.876919999999998</v>
+      </c>
+      <c r="CG18" s="51">
+        <v>82.135109999999997</v>
+      </c>
+      <c r="CH18" s="54">
+        <v>7.6789699999999996</v>
+      </c>
+      <c r="CI18" s="49">
+        <v>12.736270000000001</v>
+      </c>
+      <c r="CJ18" s="49">
+        <v>17.576090000000001</v>
+      </c>
+      <c r="CK18" s="49">
+        <v>22.182970000000001</v>
+      </c>
+      <c r="CL18" s="49">
+        <v>27.35399</v>
+      </c>
+      <c r="CM18" s="49">
+        <v>33.87471</v>
+      </c>
+      <c r="CN18" s="49">
+        <v>42.607169999999996</v>
+      </c>
+      <c r="CO18" s="51">
+        <v>52.735949999999995</v>
+      </c>
+      <c r="CP18" s="50">
+        <v>63.05247</v>
+      </c>
+      <c r="CQ18" s="50"/>
+      <c r="CR18" s="50"/>
       <c r="CS18" s="51"/>
     </row>
-    <row r="19" spans="1:97" s="33" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR19" s="51"/>
+    <row r="19" spans="1:97">
+      <c r="A19" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="50">
+        <v>17.294070000000001</v>
+      </c>
+      <c r="C19" s="56">
+        <v>34.577680000000001</v>
+      </c>
+      <c r="D19" s="56">
+        <v>53.214549999999996</v>
+      </c>
+      <c r="E19" s="56">
+        <v>69.889610000000005</v>
+      </c>
+      <c r="F19" s="56">
+        <v>85.953860000000006</v>
+      </c>
+      <c r="G19" s="54">
+        <v>105.59277</v>
+      </c>
+      <c r="H19" s="54">
+        <v>121.31765</v>
+      </c>
+      <c r="I19" s="54">
+        <v>137.01031</v>
+      </c>
+      <c r="J19" s="52">
+        <v>155.01594</v>
+      </c>
+      <c r="K19" s="52">
+        <v>178.98727</v>
+      </c>
+      <c r="L19" s="52">
+        <v>200.64864</v>
+      </c>
+      <c r="M19" s="52">
+        <v>230.08614</v>
+      </c>
+      <c r="N19" s="50">
+        <v>17.311360000000001</v>
+      </c>
+      <c r="O19" s="56">
+        <v>35.069600000000001</v>
+      </c>
+      <c r="P19" s="56">
+        <v>54.440700000000007</v>
+      </c>
+      <c r="Q19" s="56">
+        <v>71.131820000000005</v>
+      </c>
+      <c r="R19" s="56">
+        <v>86.593790000000013</v>
+      </c>
+      <c r="S19" s="54">
+        <v>105.5454</v>
+      </c>
+      <c r="T19" s="52">
+        <v>121.54930999999999</v>
+      </c>
+      <c r="U19" s="52">
+        <v>138.08976999999999</v>
+      </c>
+      <c r="V19" s="52">
+        <v>158.35962000000001</v>
+      </c>
+      <c r="W19" s="52">
+        <v>182.69332999999997</v>
+      </c>
+      <c r="X19" s="52">
+        <v>207.87457999999998</v>
+      </c>
+      <c r="Y19" s="52">
+        <v>239.88802000000001</v>
+      </c>
+      <c r="Z19" s="56">
+        <v>18.06803</v>
+      </c>
+      <c r="AA19" s="56">
+        <v>36.470129999999997</v>
+      </c>
+      <c r="AB19" s="55">
+        <v>55.146610000000003</v>
+      </c>
+      <c r="AC19" s="55">
+        <v>73.228169999999992</v>
+      </c>
+      <c r="AD19" s="50">
+        <v>90.027140000000003</v>
+      </c>
+      <c r="AE19" s="50">
+        <v>106.86666000000001</v>
+      </c>
+      <c r="AF19" s="50">
+        <v>123.12010000000001</v>
+      </c>
+      <c r="AG19" s="52">
+        <v>144.12626999999998</v>
+      </c>
+      <c r="AH19" s="52">
+        <v>166.12514999999999</v>
+      </c>
+      <c r="AI19" s="56">
+        <v>190.99687</v>
+      </c>
+      <c r="AJ19" s="52">
+        <v>216.37079</v>
+      </c>
+      <c r="AK19" s="50">
+        <v>249.96480000000003</v>
+      </c>
+      <c r="AL19" s="56">
+        <v>18.338519999999999</v>
+      </c>
+      <c r="AM19" s="56">
+        <v>36.640819999999998</v>
+      </c>
+      <c r="AN19" s="55">
+        <v>56.186860000000003</v>
+      </c>
+      <c r="AO19" s="55">
+        <v>74.505470000000003</v>
+      </c>
+      <c r="AP19" s="50">
+        <v>91.260070000000013</v>
+      </c>
+      <c r="AQ19" s="50">
+        <v>108.01409</v>
+      </c>
+      <c r="AR19" s="50">
+        <v>123.81282</v>
+      </c>
+      <c r="AS19" s="50">
+        <v>143.10900000000001</v>
+      </c>
+      <c r="AT19" s="50">
+        <v>163.74333000000001</v>
+      </c>
+      <c r="AU19" s="50">
+        <v>188.90758000000002</v>
+      </c>
+      <c r="AV19" s="50">
+        <v>214.14179999999999</v>
+      </c>
+      <c r="AW19" s="50">
+        <v>247.09443999999999</v>
+      </c>
+      <c r="AX19" s="56">
+        <v>15.54157</v>
+      </c>
+      <c r="AY19" s="56">
+        <v>31.060369999999999</v>
+      </c>
+      <c r="AZ19" s="55">
+        <v>47.728900000000003</v>
+      </c>
+      <c r="BA19" s="55">
+        <v>65.064350000000005</v>
+      </c>
+      <c r="BB19" s="50">
+        <v>80.335710000000006</v>
+      </c>
+      <c r="BC19" s="50">
+        <v>95.511679999999998</v>
+      </c>
+      <c r="BD19" s="50">
+        <v>108.62053999999999</v>
+      </c>
+      <c r="BE19" s="51">
+        <v>127.65264000000001</v>
+      </c>
+      <c r="BF19" s="50">
+        <v>149.16779</v>
+      </c>
+      <c r="BG19" s="50">
+        <v>168.63781</v>
+      </c>
+      <c r="BH19" s="50">
+        <v>190.25503</v>
+      </c>
+      <c r="BI19" s="51">
+        <v>220.29899</v>
+      </c>
+      <c r="BJ19" s="56">
+        <v>14.47969</v>
+      </c>
+      <c r="BK19" s="56">
+        <v>32.956710000000001</v>
+      </c>
+      <c r="BL19" s="55">
+        <v>48.394889999999997</v>
+      </c>
+      <c r="BM19" s="55">
+        <v>64.448160000000001</v>
+      </c>
+      <c r="BN19" s="50">
+        <v>77.328109999999995</v>
+      </c>
+      <c r="BO19" s="50">
+        <v>100.68742999999999</v>
+      </c>
+      <c r="BP19" s="50">
+        <v>112.86484</v>
+      </c>
+      <c r="BQ19" s="51">
+        <v>128.41742000000002</v>
+      </c>
+      <c r="BR19" s="50">
+        <v>153.52485999999999</v>
+      </c>
+      <c r="BS19" s="50">
+        <v>173.72148999999999</v>
+      </c>
+      <c r="BT19" s="50">
+        <v>197.49945000000002</v>
+      </c>
+      <c r="BU19" s="51">
+        <v>245.78836999999999</v>
+      </c>
+      <c r="BV19" s="50">
+        <v>16.394089999999998</v>
+      </c>
+      <c r="BW19" s="49">
+        <v>32.128309999999999</v>
+      </c>
+      <c r="BX19" s="55">
+        <v>48.517420000000001</v>
+      </c>
+      <c r="BY19" s="49">
+        <v>62.501400000000004</v>
+      </c>
+      <c r="BZ19" s="50">
+        <v>76.584910000000008</v>
+      </c>
+      <c r="CA19" s="50">
+        <v>92.90637000000001</v>
+      </c>
+      <c r="CB19" s="49">
+        <v>107.00908</v>
+      </c>
+      <c r="CC19" s="51">
+        <v>122.94528</v>
+      </c>
+      <c r="CD19" s="50">
+        <v>158.59009</v>
+      </c>
+      <c r="CE19" s="50">
+        <v>181.64149</v>
+      </c>
+      <c r="CF19" s="50">
+        <v>203.61166</v>
+      </c>
+      <c r="CG19" s="51">
+        <v>244.78748999999999</v>
+      </c>
+      <c r="CH19" s="56">
+        <v>18.16854</v>
+      </c>
+      <c r="CI19" s="49">
+        <v>36.578650000000003</v>
+      </c>
+      <c r="CJ19" s="49">
+        <v>56.104729999999996</v>
+      </c>
+      <c r="CK19" s="49">
+        <v>76.07038</v>
+      </c>
+      <c r="CL19" s="49">
+        <v>93.48451</v>
+      </c>
+      <c r="CM19" s="49">
+        <v>116.27129999999998</v>
+      </c>
+      <c r="CN19" s="49">
+        <v>136.06997000000001</v>
+      </c>
+      <c r="CO19" s="51">
+        <v>154.96996999999999</v>
+      </c>
+      <c r="CP19" s="50">
+        <v>179.72201000000001</v>
+      </c>
+      <c r="CQ19" s="50"/>
+      <c r="CR19" s="50"/>
       <c r="CS19" s="51"/>
     </row>
-    <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...223 lines deleted...]
-        <v>4464.9889999999996</v>
+    <row r="20" spans="1:97">
+      <c r="A20" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="E20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="F20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="I20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="J20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="K20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="L20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="M20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="N20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="O20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="P20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="R20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="S20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="T20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="U20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="V20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="W20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="X20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ20" s="60">
+        <v>15.01633</v>
+      </c>
+      <c r="AR20" s="60">
+        <v>15.98133</v>
+      </c>
+      <c r="AS20" s="60">
+        <v>18.315930000000002</v>
+      </c>
+      <c r="AT20" s="50">
+        <v>23.22963</v>
+      </c>
+      <c r="AU20" s="50">
+        <v>25.566680000000002</v>
+      </c>
+      <c r="AV20" s="50">
+        <v>27.904389999999999</v>
+      </c>
+      <c r="AW20" s="50">
+        <v>35.472250000000003</v>
+      </c>
+      <c r="AX20" s="49">
+        <v>3.7638000000000003</v>
+      </c>
+      <c r="AY20" s="49">
+        <v>4.80063</v>
+      </c>
+      <c r="AZ20" s="49">
+        <v>6.5967399999999996</v>
+      </c>
+      <c r="BA20" s="49">
+        <v>7.4838199999999997</v>
+      </c>
+      <c r="BB20" s="49">
+        <v>9.0293899999999994</v>
+      </c>
+      <c r="BC20" s="60">
+        <v>12.251100000000001</v>
+      </c>
+      <c r="BD20" s="60">
+        <v>13.3239</v>
+      </c>
+      <c r="BE20" s="51">
+        <v>15.3371</v>
+      </c>
+      <c r="BF20" s="50">
+        <v>19.110419999999998</v>
+      </c>
+      <c r="BG20" s="50">
+        <v>20.954750000000001</v>
+      </c>
+      <c r="BH20" s="50">
+        <v>22.49173</v>
+      </c>
+      <c r="BI20" s="51">
+        <v>28.084689999999998</v>
+      </c>
+      <c r="BJ20" s="49">
+        <v>3.7722500000000001</v>
+      </c>
+      <c r="BK20" s="49">
+        <v>4.9390499999999999</v>
+      </c>
+      <c r="BL20" s="49">
+        <v>6.4460500000000005</v>
+      </c>
+      <c r="BM20" s="49">
+        <v>7.2613499999999993</v>
+      </c>
+      <c r="BN20" s="49">
+        <v>8.8189100000000007</v>
+      </c>
+      <c r="BO20" s="60">
+        <v>11.989509999999999</v>
+      </c>
+      <c r="BP20" s="60">
+        <v>13.076810000000002</v>
+      </c>
+      <c r="BQ20" s="51">
+        <v>15.140210000000002</v>
+      </c>
+      <c r="BR20" s="50">
+        <v>18.72786</v>
+      </c>
+      <c r="BS20" s="50">
+        <v>20.520559999999996</v>
+      </c>
+      <c r="BT20" s="50">
+        <v>21.924510000000001</v>
+      </c>
+      <c r="BU20" s="51">
+        <v>27.463169999999998</v>
+      </c>
+      <c r="BV20" s="49">
+        <v>3.7859499999999997</v>
+      </c>
+      <c r="BW20" s="49">
+        <v>4.9603299999999999</v>
       </c>
       <c r="BX20" s="49">
-        <v>4819.9250000000002</v>
-[...54 lines deleted...]
-      <c r="CR20" s="51"/>
+        <v>6.4648800000000008</v>
+      </c>
+      <c r="BY20" s="49">
+        <v>7.2797800000000006</v>
+      </c>
+      <c r="BZ20" s="49">
+        <v>8.8395299999999999</v>
+      </c>
+      <c r="CA20" s="60">
+        <v>12.00423</v>
+      </c>
+      <c r="CB20" s="49">
+        <v>13.118129999999999</v>
+      </c>
+      <c r="CC20" s="51">
+        <v>15.166329999999999</v>
+      </c>
+      <c r="CD20" s="50">
+        <v>18.766729999999999</v>
+      </c>
+      <c r="CE20" s="50">
+        <v>20.564430000000002</v>
+      </c>
+      <c r="CF20" s="50">
+        <v>21.977830000000001</v>
+      </c>
+      <c r="CG20" s="51">
+        <v>27.531830000000003</v>
+      </c>
+      <c r="CH20" s="60">
+        <v>3.7767000000000004</v>
+      </c>
+      <c r="CI20" s="49">
+        <v>4.9406000000000008</v>
+      </c>
+      <c r="CJ20" s="49">
+        <v>6.4406000000000008</v>
+      </c>
+      <c r="CK20" s="49">
+        <v>7.2522999999999991</v>
+      </c>
+      <c r="CL20" s="49">
+        <v>8.8170999999999982</v>
+      </c>
+      <c r="CM20" s="49">
+        <v>11.99994</v>
+      </c>
+      <c r="CN20" s="49">
+        <v>13.2248</v>
+      </c>
+      <c r="CO20" s="51">
+        <v>15.370200000000001</v>
+      </c>
+      <c r="CP20" s="50">
+        <v>19.02148</v>
+      </c>
+      <c r="CQ20" s="50"/>
+      <c r="CR20" s="50"/>
       <c r="CS20" s="51"/>
     </row>
-    <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR21" s="51"/>
+    <row r="21" spans="1:97">
+      <c r="A21" s="66" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="54">
+        <v>12.74165</v>
+      </c>
+      <c r="C21" s="54">
+        <v>28.953799999999998</v>
+      </c>
+      <c r="D21" s="54">
+        <v>47.463560000000001</v>
+      </c>
+      <c r="E21" s="54">
+        <v>64.713369999999998</v>
+      </c>
+      <c r="F21" s="54">
+        <v>83.219619999999992</v>
+      </c>
+      <c r="G21" s="54">
+        <v>115.82308999999999</v>
+      </c>
+      <c r="H21" s="54">
+        <v>137.19645</v>
+      </c>
+      <c r="I21" s="54">
+        <v>158.13927000000001</v>
+      </c>
+      <c r="J21" s="52">
+        <v>186.79535999999999</v>
+      </c>
+      <c r="K21" s="52">
+        <v>207.26981000000001</v>
+      </c>
+      <c r="L21" s="52">
+        <v>234.18942999999999</v>
+      </c>
+      <c r="M21" s="52">
+        <v>289.90010000000001</v>
+      </c>
+      <c r="N21" s="54">
+        <v>12.98673</v>
+      </c>
+      <c r="O21" s="54">
+        <v>29.312470000000001</v>
+      </c>
+      <c r="P21" s="54">
+        <v>47.915169999999996</v>
+      </c>
+      <c r="Q21" s="54">
+        <v>64.934249999999992</v>
+      </c>
+      <c r="R21" s="54">
+        <v>83.795230000000004</v>
+      </c>
+      <c r="S21" s="54">
+        <v>117.33045000000001</v>
+      </c>
+      <c r="T21" s="52">
+        <v>139.73287999999999</v>
+      </c>
+      <c r="U21" s="52">
+        <v>161.43366999999998</v>
+      </c>
+      <c r="V21" s="52">
+        <v>190.90138000000002</v>
+      </c>
+      <c r="W21" s="52">
+        <v>212.44534999999999</v>
+      </c>
+      <c r="X21" s="52">
+        <v>240.65836000000002</v>
+      </c>
+      <c r="Y21" s="52">
+        <v>299.40685999999999</v>
+      </c>
+      <c r="Z21" s="54">
+        <v>12.586549999999999</v>
+      </c>
+      <c r="AA21" s="54">
+        <v>28.763929999999995</v>
+      </c>
+      <c r="AB21" s="55">
+        <v>47.416290000000004</v>
+      </c>
+      <c r="AC21" s="55">
+        <v>65.137019999999993</v>
+      </c>
+      <c r="AD21" s="50">
+        <v>85.076669999999993</v>
+      </c>
+      <c r="AE21" s="50">
+        <v>120.39476999999999</v>
+      </c>
+      <c r="AF21" s="50">
+        <v>144.23978</v>
+      </c>
+      <c r="AG21" s="52">
+        <v>167.54545000000002</v>
+      </c>
+      <c r="AH21" s="52">
+        <v>198.81825999999998</v>
+      </c>
+      <c r="AI21" s="56">
+        <v>221.36371</v>
+      </c>
+      <c r="AJ21" s="52">
+        <v>251.77803</v>
+      </c>
+      <c r="AK21" s="50">
+        <v>309.45832999999999</v>
+      </c>
+      <c r="AL21" s="54">
+        <v>14.528639999999999</v>
+      </c>
+      <c r="AM21" s="54">
+        <v>32.503459999999997</v>
+      </c>
+      <c r="AN21" s="55">
+        <v>52.132880000000007</v>
+      </c>
+      <c r="AO21" s="55">
+        <v>71.774230000000003</v>
+      </c>
+      <c r="AP21" s="50">
+        <v>92.593969999999999</v>
+      </c>
+      <c r="AQ21" s="50">
+        <v>59.289370000000005</v>
+      </c>
+      <c r="AR21" s="50">
+        <v>70.401210000000006</v>
+      </c>
+      <c r="AS21" s="50">
+        <v>80.504720000000006</v>
+      </c>
+      <c r="AT21" s="50">
+        <v>97.390830000000008</v>
+      </c>
+      <c r="AU21" s="50">
+        <v>111.41069999999999</v>
+      </c>
+      <c r="AV21" s="50">
+        <v>128.23575</v>
+      </c>
+      <c r="AW21" s="50">
+        <v>153.22961999999998</v>
+      </c>
+      <c r="AX21" s="54">
+        <v>9.6653099999999998</v>
+      </c>
+      <c r="AY21" s="54">
+        <v>19.895109999999999</v>
+      </c>
+      <c r="AZ21" s="55">
+        <v>31.050789999999999</v>
+      </c>
+      <c r="BA21" s="55">
+        <v>41.241879999999995</v>
+      </c>
+      <c r="BB21" s="50">
+        <v>52.796660000000003</v>
+      </c>
+      <c r="BC21" s="50">
+        <v>68.795789999999997</v>
+      </c>
+      <c r="BD21" s="50">
+        <v>80.937139999999999</v>
+      </c>
+      <c r="BE21" s="51">
+        <v>91.727559999999997</v>
+      </c>
+      <c r="BF21" s="50">
+        <v>106.5681</v>
+      </c>
+      <c r="BG21" s="50">
+        <v>118.91472999999999</v>
+      </c>
+      <c r="BH21" s="50">
+        <v>133.40701000000001</v>
+      </c>
+      <c r="BI21" s="51">
+        <v>154.35369</v>
+      </c>
+      <c r="BJ21" s="54">
+        <v>9.6669999999999998</v>
+      </c>
+      <c r="BK21" s="54">
+        <v>20.11168</v>
+      </c>
+      <c r="BL21" s="55">
+        <v>31.563300000000002</v>
+      </c>
+      <c r="BM21" s="55">
+        <v>42.227249999999998</v>
+      </c>
+      <c r="BN21" s="50">
+        <v>54.651780000000009</v>
+      </c>
+      <c r="BO21" s="50">
+        <v>71.254869999999997</v>
+      </c>
+      <c r="BP21" s="50">
+        <v>84.017800000000008</v>
+      </c>
+      <c r="BQ21" s="51">
+        <v>95.914540000000002</v>
+      </c>
+      <c r="BR21" s="50">
+        <v>111.05534</v>
+      </c>
+      <c r="BS21" s="50">
+        <v>123.66038999999999</v>
+      </c>
+      <c r="BT21" s="50">
+        <v>138.45377999999999</v>
+      </c>
+      <c r="BU21" s="51">
+        <v>161.40394000000001</v>
+      </c>
+      <c r="BV21" s="54">
+        <v>9.5297900000000002</v>
+      </c>
+      <c r="BW21" s="49">
+        <v>19.726500000000001</v>
+      </c>
+      <c r="BX21" s="55">
+        <v>30.920150000000003</v>
+      </c>
+      <c r="BY21" s="49">
+        <v>41.762779999999999</v>
+      </c>
+      <c r="BZ21" s="50">
+        <v>53.314509999999991</v>
+      </c>
+      <c r="CA21" s="50">
+        <v>69.663200000000003</v>
+      </c>
+      <c r="CB21" s="49">
+        <v>82.941149999999993</v>
+      </c>
+      <c r="CC21" s="51">
+        <v>95.260790000000014</v>
+      </c>
+      <c r="CD21" s="50">
+        <v>111.32079999999999</v>
+      </c>
+      <c r="CE21" s="50">
+        <v>124.86364000000002</v>
+      </c>
+      <c r="CF21" s="50">
+        <v>140.41034999999999</v>
+      </c>
+      <c r="CG21" s="51">
+        <v>164.70786000000001</v>
+      </c>
+      <c r="CH21" s="54">
+        <v>8.7518700000000003</v>
+      </c>
+      <c r="CI21" s="49">
+        <v>18.614690000000003</v>
+      </c>
+      <c r="CJ21" s="49">
+        <v>31.239849999999997</v>
+      </c>
+      <c r="CK21" s="49">
+        <v>42.480359999999997</v>
+      </c>
+      <c r="CL21" s="49">
+        <v>54.387190000000004</v>
+      </c>
+      <c r="CM21" s="49">
+        <v>71.954340000000002</v>
+      </c>
+      <c r="CN21" s="49">
+        <v>85.908500000000004</v>
+      </c>
+      <c r="CO21" s="51">
+        <v>98.161229999999989</v>
+      </c>
+      <c r="CP21" s="50">
+        <v>114.73738</v>
+      </c>
+      <c r="CQ21" s="50"/>
+      <c r="CR21" s="50"/>
       <c r="CS21" s="51"/>
     </row>
-    <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR22" s="51"/>
+    <row r="22" spans="1:97">
+      <c r="A22" s="66" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="54">
+        <v>1.0800000000000001E-2</v>
+      </c>
+      <c r="C22" s="54">
+        <v>2.487E-2</v>
+      </c>
+      <c r="D22" s="54">
+        <v>4.0090000000000001E-2</v>
+      </c>
+      <c r="E22" s="54">
+        <v>5.3600000000000002E-2</v>
+      </c>
+      <c r="F22" s="54">
+        <v>6.6220000000000001E-2</v>
+      </c>
+      <c r="G22" s="54">
+        <v>8.1450000000000009E-2</v>
+      </c>
+      <c r="H22" s="54">
+        <v>9.6699999999999994E-2</v>
+      </c>
+      <c r="I22" s="54">
+        <v>0.10948999999999999</v>
+      </c>
+      <c r="J22" s="52">
+        <v>0.12139</v>
+      </c>
+      <c r="K22" s="52">
+        <v>0.13168000000000002</v>
+      </c>
+      <c r="L22" s="52">
+        <v>0.14330000000000001</v>
+      </c>
+      <c r="M22" s="52">
+        <v>0.16153000000000001</v>
+      </c>
+      <c r="N22" s="54">
+        <v>7.5299999999999994E-3</v>
+      </c>
+      <c r="O22" s="54">
+        <v>1.7500000000000005E-2</v>
+      </c>
+      <c r="P22" s="54">
+        <v>2.9700000000000001E-2</v>
+      </c>
+      <c r="Q22" s="54">
+        <v>4.0219999999999999E-2</v>
+      </c>
+      <c r="R22" s="54">
+        <v>4.9919999999999999E-2</v>
+      </c>
+      <c r="S22" s="54">
+        <v>6.0650000000000003E-2</v>
+      </c>
+      <c r="T22" s="52">
+        <v>7.0649999999999991E-2</v>
+      </c>
+      <c r="U22" s="52">
+        <v>8.0649999999999972E-2</v>
+      </c>
+      <c r="V22" s="52">
+        <v>9.0859999999999996E-2</v>
+      </c>
+      <c r="W22" s="52">
+        <v>0.10108999999999999</v>
+      </c>
+      <c r="X22" s="52">
+        <v>0.11191</v>
+      </c>
+      <c r="Y22" s="52">
+        <v>0.14044000000000001</v>
+      </c>
+      <c r="Z22" s="54">
+        <v>9.7199999999999995E-3</v>
+      </c>
+      <c r="AA22" s="54">
+        <v>1.8939999999999999E-2</v>
+      </c>
+      <c r="AB22" s="61">
+        <v>3.2509999999999997E-2</v>
+      </c>
+      <c r="AC22" s="61">
+        <v>4.3129999999999995E-2</v>
+      </c>
+      <c r="AD22" s="50">
+        <v>5.1209999999999992E-2</v>
+      </c>
+      <c r="AE22" s="50">
+        <v>5.8209999999999991E-2</v>
+      </c>
+      <c r="AF22" s="50">
+        <v>6.4230000000000009E-2</v>
+      </c>
+      <c r="AG22" s="52">
+        <v>7.3089999999999988E-2</v>
+      </c>
+      <c r="AH22" s="52">
+        <v>8.2839999999999983E-2</v>
+      </c>
+      <c r="AI22" s="56">
+        <v>9.1289999999999996E-2</v>
+      </c>
+      <c r="AJ22" s="52">
+        <v>0.10078999999999999</v>
+      </c>
+      <c r="AK22" s="50">
+        <v>0.11778999999999999</v>
+      </c>
+      <c r="AL22" s="54">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="AM22" s="54">
+        <v>1.46E-2</v>
+      </c>
+      <c r="AN22" s="61">
+        <v>2.58E-2</v>
+      </c>
+      <c r="AO22" s="61">
+        <v>3.6700000000000003E-2</v>
+      </c>
+      <c r="AP22" s="50">
+        <v>4.4400000000000002E-2</v>
+      </c>
+      <c r="AQ22" s="50">
+        <v>5.2560000000000003E-2</v>
+      </c>
+      <c r="AR22" s="50">
+        <v>5.8459999999999998E-2</v>
+      </c>
+      <c r="AS22" s="50">
+        <v>6.6060000000000008E-2</v>
+      </c>
+      <c r="AT22" s="50">
+        <v>7.4480000000000005E-2</v>
+      </c>
+      <c r="AU22" s="50">
+        <v>8.3680000000000004E-2</v>
+      </c>
+      <c r="AV22" s="50">
+        <v>9.2749999999999999E-2</v>
+      </c>
+      <c r="AW22" s="50">
+        <v>0.10895000000000001</v>
+      </c>
+      <c r="AX22" s="54">
+        <v>6.45E-3</v>
+      </c>
+      <c r="AY22" s="54">
+        <v>1.4749999999999999E-2</v>
+      </c>
+      <c r="AZ22" s="61">
+        <v>2.5950000000000001E-2</v>
+      </c>
+      <c r="BA22" s="61">
+        <v>3.4930000000000003E-2</v>
+      </c>
+      <c r="BB22" s="50">
+        <v>4.2130000000000001E-2</v>
+      </c>
+      <c r="BC22" s="50">
+        <v>4.9729999999999996E-2</v>
+      </c>
+      <c r="BD22" s="50">
+        <v>5.663E-2</v>
+      </c>
+      <c r="BE22" s="51">
+        <v>6.4829999999999999E-2</v>
+      </c>
+      <c r="BF22" s="50">
+        <v>7.3130000000000001E-2</v>
+      </c>
+      <c r="BG22" s="50">
+        <v>8.1129999999999994E-2</v>
+      </c>
+      <c r="BH22" s="50">
+        <v>8.9249999999999996E-2</v>
+      </c>
+      <c r="BI22" s="51">
+        <v>0.10305</v>
+      </c>
+      <c r="BJ22" s="54">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="BK22" s="54">
+        <v>1.24E-2</v>
+      </c>
+      <c r="BL22" s="61">
+        <v>2.1600000000000001E-2</v>
+      </c>
+      <c r="BM22" s="61">
+        <v>2.6800000000000001E-2</v>
+      </c>
+      <c r="BN22" s="50">
+        <v>3.1899999999999998E-2</v>
+      </c>
+      <c r="BO22" s="50">
+        <v>3.6400000000000002E-2</v>
+      </c>
+      <c r="BP22" s="50">
+        <v>4.0289999999999999E-2</v>
+      </c>
+      <c r="BQ22" s="51">
+        <v>4.5530000000000001E-2</v>
+      </c>
+      <c r="BR22" s="50">
+        <v>5.1630000000000002E-2</v>
+      </c>
+      <c r="BS22" s="50">
+        <v>5.7030000000000004E-2</v>
+      </c>
+      <c r="BT22" s="50">
+        <v>6.2630000000000005E-2</v>
+      </c>
+      <c r="BU22" s="51">
+        <v>7.322999999999999E-2</v>
+      </c>
+      <c r="BV22" s="54">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="BW22" s="49">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="BX22" s="61">
+        <v>1.9699999999999999E-2</v>
+      </c>
+      <c r="BY22" s="49">
+        <v>2.4899999999999999E-2</v>
+      </c>
+      <c r="BZ22" s="50">
+        <v>2.9599999999999998E-2</v>
+      </c>
+      <c r="CA22" s="50">
+        <v>3.4699999999999995E-2</v>
+      </c>
+      <c r="CB22" s="49">
+        <v>3.8100000000000002E-2</v>
+      </c>
+      <c r="CC22" s="51">
+        <v>4.3699999999999996E-2</v>
+      </c>
+      <c r="CD22" s="50">
+        <v>0.05</v>
+      </c>
+      <c r="CE22" s="50">
+        <v>5.6129999999999992E-2</v>
+      </c>
+      <c r="CF22" s="50">
+        <v>6.3130000000000006E-2</v>
+      </c>
+      <c r="CG22" s="51">
+        <v>7.6330000000000009E-2</v>
+      </c>
+      <c r="CH22" s="54">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="CI22" s="49">
+        <v>1.0199999999999999E-2</v>
+      </c>
+      <c r="CJ22" s="49">
+        <v>1.9800000000000002E-2</v>
+      </c>
+      <c r="CK22" s="49">
+        <v>2.53E-2</v>
+      </c>
+      <c r="CL22" s="49">
+        <v>3.0099999999999998E-2</v>
+      </c>
+      <c r="CM22" s="49">
+        <v>3.5200000000000002E-2</v>
+      </c>
+      <c r="CN22" s="49">
+        <v>3.7700000000000004E-2</v>
+      </c>
+      <c r="CO22" s="51">
+        <v>4.3200000000000002E-2</v>
+      </c>
+      <c r="CP22" s="50">
+        <v>4.87E-2</v>
+      </c>
+      <c r="CQ22" s="50"/>
+      <c r="CR22" s="50"/>
       <c r="CS22" s="51"/>
     </row>
-    <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR23" s="51"/>
+    <row r="23" spans="1:97">
+      <c r="A23" s="66" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="54">
+        <v>6.1740000000000003E-2</v>
+      </c>
+      <c r="C23" s="54">
+        <v>7.2040000000000007E-2</v>
+      </c>
+      <c r="D23" s="54">
+        <v>0.16316999999999998</v>
+      </c>
+      <c r="E23" s="54">
+        <v>0.16683000000000001</v>
+      </c>
+      <c r="F23" s="54">
+        <v>0.27750000000000002</v>
+      </c>
+      <c r="G23" s="54">
+        <v>0.30537000000000003</v>
+      </c>
+      <c r="H23" s="54">
+        <v>0.32774999999999999</v>
+      </c>
+      <c r="I23" s="54">
+        <v>0.33733999999999997</v>
+      </c>
+      <c r="J23" s="52">
+        <v>0.34166999999999997</v>
+      </c>
+      <c r="K23" s="52">
+        <v>0.34410999999999997</v>
+      </c>
+      <c r="L23" s="52">
+        <v>0.38038</v>
+      </c>
+      <c r="M23" s="52">
+        <v>0.51624000000000003</v>
+      </c>
+      <c r="N23" s="54">
+        <v>2.5869999999999997E-2</v>
+      </c>
+      <c r="O23" s="54">
+        <v>5.1399999999999994E-2</v>
+      </c>
+      <c r="P23" s="54">
+        <v>6.720000000000001E-2</v>
+      </c>
+      <c r="Q23" s="54">
+        <v>7.46E-2</v>
+      </c>
+      <c r="R23" s="54">
+        <v>7.8929999999999986E-2</v>
+      </c>
+      <c r="S23" s="54">
+        <v>8.1209999999999977E-2</v>
+      </c>
+      <c r="T23" s="52">
+        <v>8.1700000000000009E-2</v>
+      </c>
+      <c r="U23" s="52">
+        <v>8.1729999999999997E-2</v>
+      </c>
+      <c r="V23" s="52">
+        <v>0.11716000000000001</v>
+      </c>
+      <c r="W23" s="52">
+        <v>0.12046</v>
+      </c>
+      <c r="X23" s="52">
+        <v>0.15205999999999997</v>
+      </c>
+      <c r="Y23" s="52">
+        <v>0.19438999999999998</v>
+      </c>
+      <c r="Z23" s="54">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="AA23" s="54">
+        <v>3.0300000000000001E-2</v>
+      </c>
+      <c r="AB23" s="61">
+        <v>4.2599999999999999E-2</v>
+      </c>
+      <c r="AC23" s="61">
+        <v>7.4620000000000006E-2</v>
+      </c>
+      <c r="AD23" s="50">
+        <v>7.8900000000000012E-2</v>
+      </c>
+      <c r="AE23" s="50">
+        <v>9.7970000000000002E-2</v>
+      </c>
+      <c r="AF23" s="50">
+        <v>9.8269999999999996E-2</v>
+      </c>
+      <c r="AG23" s="52">
+        <v>9.8269999999999996E-2</v>
+      </c>
+      <c r="AH23" s="52">
+        <v>0.10167</v>
+      </c>
+      <c r="AI23" s="56">
+        <v>0.10407000000000001</v>
+      </c>
+      <c r="AJ23" s="52">
+        <v>0.10876999999999999</v>
+      </c>
+      <c r="AK23" s="50">
+        <v>0.12917000000000001</v>
+      </c>
+      <c r="AL23" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM23" s="54">
+        <v>1E-4</v>
+      </c>
+      <c r="AN23" s="61">
+        <v>4.3920000000000001E-2</v>
+      </c>
+      <c r="AO23" s="61">
+        <v>4.6620000000000002E-2</v>
+      </c>
+      <c r="AP23" s="50">
+        <v>4.7820000000000001E-2</v>
+      </c>
+      <c r="AQ23" s="50">
+        <v>5.475E-2</v>
+      </c>
+      <c r="AR23" s="50">
+        <v>6.1350000000000002E-2</v>
+      </c>
+      <c r="AS23" s="50">
+        <v>6.3049999999999995E-2</v>
+      </c>
+      <c r="AT23" s="50">
+        <v>6.9250000000000006E-2</v>
+      </c>
+      <c r="AU23" s="50">
+        <v>9.425E-2</v>
+      </c>
+      <c r="AV23" s="50">
+        <v>9.7450000000000009E-2</v>
+      </c>
+      <c r="AW23" s="50">
+        <v>0.10145</v>
+      </c>
+      <c r="AX23" s="54">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="AY23" s="54">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="AZ23" s="61">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="BA23" s="61">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="BB23" s="50">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="BC23" s="50">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="BD23" s="50">
+        <v>1.21E-2</v>
+      </c>
+      <c r="BE23" s="51">
+        <v>1.21E-2</v>
+      </c>
+      <c r="BF23" s="50">
+        <v>1.52E-2</v>
+      </c>
+      <c r="BG23" s="50">
+        <v>2.23E-2</v>
+      </c>
+      <c r="BH23" s="50">
+        <v>2.6600000000000002E-2</v>
+      </c>
+      <c r="BI23" s="51">
+        <v>0.10479999999999999</v>
+      </c>
+      <c r="BJ23" s="54">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="BK23" s="54">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="BL23" s="61">
+        <v>9.8000000000000014E-3</v>
+      </c>
+      <c r="BM23" s="61">
+        <v>1.4E-2</v>
+      </c>
+      <c r="BN23" s="50">
+        <v>1.7600000000000001E-2</v>
+      </c>
+      <c r="BO23" s="50">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="BP23" s="50">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="BQ23" s="51">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="BR23" s="50">
+        <v>3.7600000000000001E-2</v>
+      </c>
+      <c r="BS23" s="50">
+        <v>4.3299999999999998E-2</v>
+      </c>
+      <c r="BT23" s="50">
+        <v>5.0799999999999998E-2</v>
+      </c>
+      <c r="BU23" s="51">
+        <v>7.0800000000000002E-2</v>
+      </c>
+      <c r="BV23" s="54">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="BW23" s="49">
+        <v>5.9000000000000007E-3</v>
+      </c>
+      <c r="BX23" s="61">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="BY23" s="49">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="BZ23" s="50">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="CA23" s="50">
+        <v>5.91E-2</v>
+      </c>
+      <c r="CB23" s="49">
+        <v>0.1133</v>
+      </c>
+      <c r="CC23" s="51">
+        <v>0.1298</v>
+      </c>
+      <c r="CD23" s="50">
+        <v>0.1376</v>
+      </c>
+      <c r="CE23" s="50">
+        <v>0.1399</v>
+      </c>
+      <c r="CF23" s="50">
+        <v>0.14418999999999998</v>
+      </c>
+      <c r="CG23" s="51">
+        <v>0.14429</v>
+      </c>
+      <c r="CH23" s="54">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="CI23" s="49">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="CJ23" s="49">
+        <v>1.54E-2</v>
+      </c>
+      <c r="CK23" s="49">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="CL23" s="49">
+        <v>1.6899999999999998E-2</v>
+      </c>
+      <c r="CM23" s="49">
+        <v>4.3400000000000001E-2</v>
+      </c>
+      <c r="CN23" s="49">
+        <v>4.3499999999999997E-2</v>
+      </c>
+      <c r="CO23" s="51">
+        <v>4.3700000000000003E-2</v>
+      </c>
+      <c r="CP23" s="50">
+        <v>4.3799999999999999E-2</v>
+      </c>
+      <c r="CQ23" s="50"/>
+      <c r="CR23" s="50"/>
       <c r="CS23" s="51"/>
     </row>
-    <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...281 lines deleted...]
-      <c r="CR24" s="51"/>
+    <row r="24" spans="1:97">
+      <c r="A24" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="50">
+        <v>0.80993000000000004</v>
+      </c>
+      <c r="C24" s="56">
+        <v>1.71407</v>
+      </c>
+      <c r="D24" s="56">
+        <v>2.3211599999999999</v>
+      </c>
+      <c r="E24" s="56">
+        <v>4.2009499999999997</v>
+      </c>
+      <c r="F24" s="56">
+        <v>6.0631000000000004</v>
+      </c>
+      <c r="G24" s="54">
+        <v>8.28796</v>
+      </c>
+      <c r="H24" s="54">
+        <v>9.3856199999999994</v>
+      </c>
+      <c r="I24" s="54">
+        <v>10.481999999999999</v>
+      </c>
+      <c r="J24" s="52">
+        <v>11.12205</v>
+      </c>
+      <c r="K24" s="52">
+        <v>11.96646</v>
+      </c>
+      <c r="L24" s="52">
+        <v>12.66173</v>
+      </c>
+      <c r="M24" s="52">
+        <v>14.099549999999999</v>
+      </c>
+      <c r="N24" s="50">
+        <v>0.97830000000000006</v>
+      </c>
+      <c r="O24" s="56">
+        <v>1.9280700000000002</v>
+      </c>
+      <c r="P24" s="56">
+        <v>2.6514899999999999</v>
+      </c>
+      <c r="Q24" s="56">
+        <v>4.1022100000000012</v>
+      </c>
+      <c r="R24" s="56">
+        <v>5.9833800000000004</v>
+      </c>
+      <c r="S24" s="54">
+        <v>8.4096799999999998</v>
+      </c>
+      <c r="T24" s="52">
+        <v>9.5045200000000012</v>
+      </c>
+      <c r="U24" s="52">
+        <v>10.600200000000001</v>
+      </c>
+      <c r="V24" s="52">
+        <v>11.306949999999999</v>
+      </c>
+      <c r="W24" s="52">
+        <v>12.337269999999998</v>
+      </c>
+      <c r="X24" s="52">
+        <v>13.089879999999997</v>
+      </c>
+      <c r="Y24" s="52">
+        <v>14.463599999999998</v>
+      </c>
+      <c r="Z24" s="56">
+        <v>1.1033100000000002</v>
+      </c>
+      <c r="AA24" s="56">
+        <v>2.0137900000000002</v>
+      </c>
+      <c r="AB24" s="56">
+        <v>2.8565800000000001</v>
+      </c>
+      <c r="AC24" s="56">
+        <v>4.0474800000000002</v>
+      </c>
+      <c r="AD24" s="56">
+        <v>5.9321399999999995</v>
+      </c>
+      <c r="AE24" s="56">
+        <v>8.7241700000000009</v>
+      </c>
+      <c r="AF24" s="56">
+        <v>9.8103999999999996</v>
+      </c>
+      <c r="AG24" s="52">
+        <v>10.84798</v>
+      </c>
+      <c r="AH24" s="52">
+        <v>11.787439999999998</v>
+      </c>
+      <c r="AI24" s="56">
+        <v>12.75066</v>
+      </c>
+      <c r="AJ24" s="52">
+        <v>13.568119999999999</v>
+      </c>
+      <c r="AK24" s="50">
+        <v>15.43064</v>
+      </c>
+      <c r="AL24" s="56">
+        <v>1.04358</v>
+      </c>
+      <c r="AM24" s="56">
+        <v>2.21231</v>
+      </c>
+      <c r="AN24" s="56">
+        <v>2.9654099999999999</v>
+      </c>
+      <c r="AO24" s="56">
+        <v>4.0428300000000004</v>
+      </c>
+      <c r="AP24" s="56">
+        <v>4.6547600000000005</v>
+      </c>
+      <c r="AQ24" s="56">
+        <v>5.3678899999999992</v>
+      </c>
+      <c r="AR24" s="56">
+        <v>5.8865699999999999</v>
+      </c>
+      <c r="AS24" s="56">
+        <v>6.4226399999999995</v>
+      </c>
+      <c r="AT24" s="50">
+        <v>6.9692100000000003</v>
+      </c>
+      <c r="AU24" s="50">
+        <v>7.3722500000000002</v>
+      </c>
+      <c r="AV24" s="50">
+        <v>7.7644699999999993</v>
+      </c>
+      <c r="AW24" s="50">
+        <v>8.8977800000000009</v>
+      </c>
+      <c r="AX24" s="56">
+        <v>0.99829000000000001</v>
+      </c>
+      <c r="AY24" s="56">
+        <v>1.7996700000000001</v>
+      </c>
+      <c r="AZ24" s="56">
+        <v>2.5107699999999999</v>
+      </c>
+      <c r="BA24" s="56">
+        <v>3.2930199999999998</v>
+      </c>
+      <c r="BB24" s="56">
+        <v>3.8135500000000002</v>
+      </c>
+      <c r="BC24" s="56">
+        <v>4.4984700000000002</v>
+      </c>
+      <c r="BD24" s="56">
+        <v>5.1770200000000006</v>
+      </c>
+      <c r="BE24" s="51">
+        <v>5.7893500000000007</v>
+      </c>
+      <c r="BF24" s="50">
+        <v>6.3857600000000003</v>
+      </c>
+      <c r="BG24" s="50">
+        <v>8.4996900000000011</v>
+      </c>
+      <c r="BH24" s="50">
+        <v>9.1943600000000014</v>
+      </c>
+      <c r="BI24" s="51">
+        <v>10.309010000000001</v>
+      </c>
+      <c r="BJ24" s="56">
+        <v>1.0079399999999998</v>
+      </c>
+      <c r="BK24" s="56">
+        <v>1.81542</v>
+      </c>
+      <c r="BL24" s="56">
+        <v>2.5169800000000002</v>
+      </c>
+      <c r="BM24" s="56">
+        <v>3.2499000000000002</v>
+      </c>
+      <c r="BN24" s="56">
+        <v>3.7678099999999999</v>
+      </c>
+      <c r="BO24" s="56">
+        <v>4.5650599999999999</v>
+      </c>
+      <c r="BP24" s="56">
+        <v>5.1255100000000002</v>
+      </c>
+      <c r="BQ24" s="51">
+        <v>5.5685799999999999</v>
+      </c>
+      <c r="BR24" s="50">
+        <v>6.0165100000000002</v>
+      </c>
+      <c r="BS24" s="50">
+        <v>6.5949</v>
+      </c>
+      <c r="BT24" s="50">
+        <v>7.2369899999999996</v>
+      </c>
+      <c r="BU24" s="51">
+        <v>8.3220600000000005</v>
+      </c>
+      <c r="BV24" s="50">
+        <v>0.86521000000000003</v>
+      </c>
+      <c r="BW24" s="49">
+        <v>1.6345099999999999</v>
+      </c>
+      <c r="BX24" s="56">
+        <v>2.1487600000000002</v>
+      </c>
+      <c r="BY24" s="49">
+        <v>2.6521599999999999</v>
+      </c>
+      <c r="BZ24" s="56">
+        <v>3.1758800000000003</v>
+      </c>
+      <c r="CA24" s="56">
+        <v>3.82253</v>
+      </c>
+      <c r="CB24" s="49">
+        <v>4.3843399999999999</v>
+      </c>
+      <c r="CC24" s="51">
+        <v>4.8196599999999998</v>
+      </c>
+      <c r="CD24" s="50">
+        <v>5.3034600000000003</v>
+      </c>
+      <c r="CE24" s="50">
+        <v>5.9148099999999992</v>
+      </c>
+      <c r="CF24" s="50">
+        <v>6.5831100000000005</v>
+      </c>
+      <c r="CG24" s="51">
+        <v>7.6812000000000005</v>
+      </c>
+      <c r="CH24" s="56">
+        <v>0.79289999999999994</v>
+      </c>
+      <c r="CI24" s="49">
+        <v>1.4506000000000001</v>
+      </c>
+      <c r="CJ24" s="49">
+        <v>1.9663999999999999</v>
+      </c>
+      <c r="CK24" s="49">
+        <v>2.5183</v>
+      </c>
+      <c r="CL24" s="49">
+        <v>3.1150000000000002</v>
+      </c>
+      <c r="CM24" s="49">
+        <v>3.7283999999999997</v>
+      </c>
+      <c r="CN24" s="49">
+        <v>4.2486999999999995</v>
+      </c>
+      <c r="CO24" s="51">
+        <v>4.6860200000000001</v>
+      </c>
+      <c r="CP24" s="50">
+        <v>5.1285800000000004</v>
+      </c>
+      <c r="CQ24" s="50"/>
+      <c r="CR24" s="50"/>
       <c r="CS24" s="51"/>
     </row>
-    <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
-[...282 lines deleted...]
-      <c r="CS25" s="51"/>
+    <row r="25" spans="1:97">
+      <c r="B25" s="67"/>
+      <c r="C25" s="73"/>
+      <c r="D25" s="69"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="67"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="67"/>
+      <c r="K25" s="67"/>
+      <c r="L25" s="67"/>
+      <c r="M25" s="67"/>
+      <c r="N25" s="67"/>
+      <c r="O25" s="67"/>
+      <c r="P25" s="67"/>
+      <c r="Q25" s="67"/>
+      <c r="R25" s="67"/>
+      <c r="S25" s="67"/>
+      <c r="T25" s="67"/>
+      <c r="U25" s="67"/>
+      <c r="V25" s="67"/>
+      <c r="W25" s="67"/>
+      <c r="X25" s="67"/>
+      <c r="Y25" s="67"/>
+      <c r="Z25" s="67"/>
+      <c r="AA25" s="67"/>
+      <c r="AB25" s="67"/>
+      <c r="AC25" s="67"/>
+      <c r="AD25" s="67"/>
+      <c r="AE25" s="67"/>
+      <c r="AF25" s="67"/>
+      <c r="AG25" s="67"/>
+      <c r="AH25" s="67"/>
+      <c r="AI25" s="67"/>
+      <c r="AJ25" s="67"/>
+      <c r="AK25" s="67"/>
+      <c r="AL25" s="67"/>
+      <c r="AM25" s="67"/>
+      <c r="AN25" s="67"/>
+      <c r="AO25" s="67"/>
+      <c r="AP25" s="67"/>
+      <c r="AQ25" s="67"/>
+      <c r="AR25" s="67"/>
+      <c r="AS25" s="67"/>
+      <c r="AT25" s="67"/>
+      <c r="AU25" s="67"/>
+      <c r="AV25" s="67"/>
+      <c r="AW25" s="67"/>
+      <c r="AX25" s="67"/>
+      <c r="AY25" s="67"/>
+      <c r="AZ25" s="67"/>
+      <c r="BA25" s="67"/>
+      <c r="BB25" s="67"/>
+      <c r="BC25" s="67"/>
+      <c r="BD25" s="67"/>
+      <c r="BE25" s="67"/>
+      <c r="BF25" s="67"/>
+      <c r="BG25" s="67"/>
+      <c r="BH25" s="67"/>
+      <c r="BI25" s="67"/>
+      <c r="BJ25" s="67"/>
+      <c r="BK25" s="67"/>
+      <c r="BL25" s="67"/>
+      <c r="BM25" s="67"/>
+      <c r="BN25" s="67"/>
+      <c r="BO25" s="67"/>
+      <c r="BP25" s="67"/>
+      <c r="BQ25" s="67"/>
+      <c r="BR25" s="67"/>
+      <c r="BS25" s="67"/>
+      <c r="BT25" s="67"/>
+      <c r="BU25" s="67"/>
+      <c r="BV25" s="67"/>
+      <c r="BW25" s="67"/>
+      <c r="BX25" s="67"/>
+      <c r="BY25" s="67"/>
+      <c r="BZ25" s="67"/>
+      <c r="CA25" s="67"/>
+      <c r="CB25" s="67"/>
+      <c r="CC25" s="67"/>
+      <c r="CD25" s="67"/>
+      <c r="CE25" s="67"/>
+      <c r="CF25" s="67"/>
+      <c r="CG25" s="67"/>
+      <c r="CH25" s="67"/>
+      <c r="CI25" s="67"/>
+      <c r="CJ25" s="67"/>
+      <c r="CK25" s="67"/>
+      <c r="CL25" s="67"/>
+      <c r="CM25" s="67"/>
+      <c r="CN25" s="67"/>
+      <c r="CO25" s="67"/>
+      <c r="CP25" s="67"/>
+      <c r="CQ25" s="67"/>
+      <c r="CR25" s="67"/>
+      <c r="CS25" s="67"/>
     </row>
-    <row r="26" spans="1:97" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="W26" s="2"/>
+    <row r="26" spans="1:97">
+      <c r="C26" s="4"/>
     </row>
-    <row r="27" spans="1:97" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="W27" s="2"/>
+    <row r="27" spans="1:97">
+      <c r="C27" s="4"/>
+    </row>
+    <row r="28" spans="1:97">
+      <c r="C28" s="4"/>
+    </row>
+    <row r="29" spans="1:97">
+      <c r="C29" s="4"/>
+    </row>
+    <row r="30" spans="1:97">
+      <c r="C30" s="4"/>
+    </row>
+    <row r="31" spans="1:97">
+      <c r="C31" s="4"/>
+    </row>
+    <row r="32" spans="1:97">
+      <c r="C32" s="4"/>
+    </row>
+    <row r="33" spans="3:3">
+      <c r="C33" s="4"/>
+    </row>
+    <row r="34" spans="3:3">
+      <c r="C34" s="4"/>
+    </row>
+    <row r="35" spans="3:3">
+      <c r="C35" s="4"/>
+    </row>
+    <row r="36" spans="3:3">
+      <c r="C36" s="4"/>
+    </row>
+    <row r="37" spans="3:3">
+      <c r="C37" s="4"/>
+    </row>
+    <row r="38" spans="3:3">
+      <c r="C38" s="4"/>
+    </row>
+    <row r="39" spans="3:3">
+      <c r="C39" s="4"/>
+    </row>
+    <row r="40" spans="3:3">
+      <c r="C40" s="4"/>
+    </row>
+    <row r="41" spans="3:3">
+      <c r="C41" s="4"/>
+    </row>
+    <row r="42" spans="3:3">
+      <c r="C42" s="4"/>
+    </row>
+    <row r="43" spans="3:3">
+      <c r="C43" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
-[...1 lines deleted...]
-    <mergeCell ref="CH3:CS3"/>
+  <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV1:CS1"/>
-    <mergeCell ref="CD2:CG2"/>
-[...14 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="B1:AW1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS25"/>
+  <sheetViews>
+    <sheetView topLeftCell="BU1" workbookViewId="0">
+      <selection sqref="A1:A1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" style="67" customWidth="1"/>
+    <col min="2" max="97" width="8.7109375" style="70" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A1" s="62"/>
+      <c r="B1" s="78" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+      <c r="Z1" s="79"/>
+      <c r="AA1" s="79"/>
+      <c r="AB1" s="79"/>
+      <c r="AC1" s="79"/>
+      <c r="AD1" s="79"/>
+      <c r="AE1" s="79"/>
+      <c r="AF1" s="79"/>
+      <c r="AG1" s="79"/>
+      <c r="AH1" s="79"/>
+      <c r="AI1" s="79"/>
+      <c r="AJ1" s="79"/>
+      <c r="AK1" s="79"/>
+      <c r="AL1" s="79"/>
+      <c r="AM1" s="79"/>
+      <c r="AN1" s="79"/>
+      <c r="AO1" s="79"/>
+      <c r="AP1" s="79"/>
+      <c r="AQ1" s="79"/>
+      <c r="AR1" s="79"/>
+      <c r="AS1" s="79"/>
+      <c r="AT1" s="79"/>
+      <c r="AU1" s="79"/>
+      <c r="AV1" s="79"/>
+      <c r="AW1" s="79"/>
+      <c r="AX1" s="62"/>
+      <c r="AY1" s="62"/>
+      <c r="AZ1" s="62"/>
+      <c r="BA1" s="62"/>
+      <c r="BB1" s="62"/>
+      <c r="BC1" s="62"/>
+      <c r="BD1" s="62"/>
+      <c r="BE1" s="62"/>
+      <c r="BF1" s="62"/>
+      <c r="BG1" s="62"/>
+      <c r="BH1" s="62"/>
+      <c r="BI1" s="62"/>
+      <c r="BJ1" s="62"/>
+      <c r="BK1" s="62"/>
+      <c r="BL1" s="62"/>
+      <c r="BM1" s="62"/>
+      <c r="BN1" s="62"/>
+      <c r="BO1" s="62"/>
+      <c r="BP1" s="62"/>
+      <c r="BQ1" s="62"/>
+      <c r="BR1" s="62"/>
+      <c r="BS1" s="62"/>
+      <c r="BT1" s="62"/>
+      <c r="BU1" s="62"/>
+      <c r="BV1" s="79"/>
+      <c r="BW1" s="79"/>
+      <c r="BX1" s="79"/>
+      <c r="BY1" s="79"/>
+      <c r="BZ1" s="79"/>
+      <c r="CA1" s="79"/>
+      <c r="CB1" s="79"/>
+      <c r="CC1" s="79"/>
+      <c r="CD1" s="79"/>
+      <c r="CE1" s="79"/>
+      <c r="CF1" s="79"/>
+      <c r="CG1" s="79"/>
+      <c r="CH1" s="79"/>
+      <c r="CI1" s="79"/>
+      <c r="CJ1" s="79"/>
+      <c r="CK1" s="79"/>
+      <c r="CL1" s="79"/>
+      <c r="CM1" s="79"/>
+      <c r="CN1" s="79"/>
+      <c r="CO1" s="79"/>
+      <c r="CP1" s="79"/>
+      <c r="CQ1" s="79"/>
+      <c r="CR1" s="79"/>
+      <c r="CS1" s="79"/>
+    </row>
+    <row r="2" spans="1:97" ht="13.5" thickBot="1">
+      <c r="A2" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="82" t="s">
+        <v>55</v>
+      </c>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="82" t="s">
+        <v>56</v>
+      </c>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="84"/>
+      <c r="Z2" s="82" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+      <c r="AG2" s="83"/>
+      <c r="AH2" s="83"/>
+      <c r="AI2" s="83"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="84"/>
+      <c r="AL2" s="82" t="s">
+        <v>58</v>
+      </c>
+      <c r="AM2" s="83"/>
+      <c r="AN2" s="83"/>
+      <c r="AO2" s="83"/>
+      <c r="AP2" s="83"/>
+      <c r="AQ2" s="83"/>
+      <c r="AR2" s="83"/>
+      <c r="AS2" s="83"/>
+      <c r="AT2" s="83"/>
+      <c r="AU2" s="83"/>
+      <c r="AV2" s="83"/>
+      <c r="AW2" s="84"/>
+      <c r="AX2" s="82" t="s">
+        <v>59</v>
+      </c>
+      <c r="AY2" s="83"/>
+      <c r="AZ2" s="83"/>
+      <c r="BA2" s="83"/>
+      <c r="BB2" s="83"/>
+      <c r="BC2" s="83"/>
+      <c r="BD2" s="83"/>
+      <c r="BE2" s="83"/>
+      <c r="BF2" s="83"/>
+      <c r="BG2" s="83"/>
+      <c r="BH2" s="83"/>
+      <c r="BI2" s="84"/>
+      <c r="BJ2" s="82" t="s">
+        <v>60</v>
+      </c>
+      <c r="BK2" s="83"/>
+      <c r="BL2" s="83"/>
+      <c r="BM2" s="83"/>
+      <c r="BN2" s="83"/>
+      <c r="BO2" s="83"/>
+      <c r="BP2" s="83"/>
+      <c r="BQ2" s="83"/>
+      <c r="BR2" s="83"/>
+      <c r="BS2" s="83"/>
+      <c r="BT2" s="83"/>
+      <c r="BU2" s="84"/>
+      <c r="BV2" s="82" t="s">
+        <v>61</v>
+      </c>
+      <c r="BW2" s="83"/>
+      <c r="BX2" s="83"/>
+      <c r="BY2" s="83"/>
+      <c r="BZ2" s="83"/>
+      <c r="CA2" s="83"/>
+      <c r="CB2" s="83"/>
+      <c r="CC2" s="83"/>
+      <c r="CD2" s="83"/>
+      <c r="CE2" s="83"/>
+      <c r="CF2" s="83"/>
+      <c r="CG2" s="84"/>
+      <c r="CH2" s="82" t="s">
+        <v>62</v>
+      </c>
+      <c r="CI2" s="83"/>
+      <c r="CJ2" s="83"/>
+      <c r="CK2" s="83"/>
+      <c r="CL2" s="83"/>
+      <c r="CM2" s="83"/>
+      <c r="CN2" s="83"/>
+      <c r="CO2" s="83"/>
+      <c r="CP2" s="83"/>
+      <c r="CQ2" s="83"/>
+      <c r="CR2" s="83"/>
+      <c r="CS2" s="84"/>
+    </row>
+    <row r="3" spans="1:97" ht="34.5" thickBot="1">
+      <c r="A3" s="81"/>
+      <c r="B3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="D3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="F3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="G3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="H3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="I3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="J3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="K3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="L3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="M3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="N3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="O3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="P3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="R3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="S3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="T3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="U3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="V3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="W3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="X3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="Z3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="AF3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="AJ3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="AL3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="AM3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="AN3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="AO3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="AS3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="AU3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="AV3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="AW3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="AX3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="AY3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="AZ3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="BA3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="BB3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="BC3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="BD3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="BE3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="BF3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="BG3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="BH3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="BI3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="BJ3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="BK3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="BL3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="BN3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="BO3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="BP3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="BQ3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="BR3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="BS3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="BT3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="BU3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="BV3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="BW3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="BX3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="BY3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="BZ3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="CA3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="CB3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="CC3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="CD3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="CE3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="CF3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="CG3" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="CH3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="CI3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="CJ3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="CK3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="CL3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="CM3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="CN3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="CO3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="CP3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="CQ3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="CR3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="CS3" s="41" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:97">
+      <c r="A4" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="42">
+        <v>238.74329999999998</v>
+      </c>
+      <c r="C4" s="42">
+        <v>517.18619999999999</v>
+      </c>
+      <c r="D4" s="42">
+        <v>912.41460000000006</v>
+      </c>
+      <c r="E4" s="42">
+        <v>1422.1178</v>
+      </c>
+      <c r="F4" s="48">
+        <v>2054.3260999999998</v>
+      </c>
+      <c r="G4" s="48">
+        <v>2879.5178999999998</v>
+      </c>
+      <c r="H4" s="42">
+        <v>3548.8991000000001</v>
+      </c>
+      <c r="I4" s="42">
+        <v>4141.4225999999999</v>
+      </c>
+      <c r="J4" s="42">
+        <v>4696.6908000000003</v>
+      </c>
+      <c r="K4" s="42">
+        <v>5110.8810000000003</v>
+      </c>
+      <c r="L4" s="42">
+        <v>5462.0607</v>
+      </c>
+      <c r="M4" s="42">
+        <v>5820.1049999999996</v>
+      </c>
+      <c r="N4" s="42">
+        <v>246.25920000000002</v>
+      </c>
+      <c r="O4" s="42">
+        <v>535.35050000000001</v>
+      </c>
+      <c r="P4" s="42">
+        <v>943.077</v>
+      </c>
+      <c r="Q4" s="42">
+        <v>1467.4118999999998</v>
+      </c>
+      <c r="R4" s="48">
+        <v>2117.7354999999998</v>
+      </c>
+      <c r="S4" s="48">
+        <v>2967.3225000000002</v>
+      </c>
+      <c r="T4" s="42">
+        <v>3656.1947</v>
+      </c>
+      <c r="U4" s="42">
+        <v>4266.4674000000005</v>
+      </c>
+      <c r="V4" s="42">
+        <v>4841.8124000000007</v>
+      </c>
+      <c r="W4" s="42">
+        <v>5270.527</v>
+      </c>
+      <c r="X4" s="42">
+        <v>5634.5092000000004</v>
+      </c>
+      <c r="Y4" s="42">
+        <v>6004.1860999999999</v>
+      </c>
+      <c r="Z4" s="42">
+        <v>255.51420000000002</v>
+      </c>
+      <c r="AA4" s="42">
+        <v>553.44710000000009</v>
+      </c>
+      <c r="AB4" s="44">
+        <v>975.40079999999989</v>
+      </c>
+      <c r="AC4" s="44">
+        <v>1516.8577000000002</v>
+      </c>
+      <c r="AD4" s="45">
+        <v>2183.2028999999998</v>
+      </c>
+      <c r="AE4" s="46">
+        <v>3063.7375999999999</v>
+      </c>
+      <c r="AF4" s="47">
+        <v>3777.8975999999998</v>
+      </c>
+      <c r="AG4" s="48">
+        <v>4406.8983999999991</v>
+      </c>
+      <c r="AH4" s="48">
+        <v>4999.3127000000004</v>
+      </c>
+      <c r="AI4" s="48">
+        <v>5441.0474999999997</v>
+      </c>
+      <c r="AJ4" s="48">
+        <v>5817.2990999999993</v>
+      </c>
+      <c r="AK4" s="46">
+        <v>6197.969000000001</v>
+      </c>
+      <c r="AL4" s="42">
+        <v>259.31790000000001</v>
+      </c>
+      <c r="AM4" s="42">
+        <v>561.12189999999998</v>
+      </c>
+      <c r="AN4" s="42">
+        <v>988.54660000000035</v>
+      </c>
+      <c r="AO4" s="44">
+        <v>1536.2427999999998</v>
+      </c>
+      <c r="AP4" s="45">
+        <v>2208.6280999999999</v>
+      </c>
+      <c r="AQ4" s="46">
+        <v>3097.8380000000002</v>
+      </c>
+      <c r="AR4" s="46">
+        <v>3824.0687000000003</v>
+      </c>
+      <c r="AS4" s="46">
+        <v>4477.3456000000006</v>
+      </c>
+      <c r="AT4" s="46">
+        <v>5087.7183000000005</v>
+      </c>
+      <c r="AU4" s="46">
+        <v>5553.5645999999997</v>
+      </c>
+      <c r="AV4" s="46">
+        <v>5939.1142</v>
+      </c>
+      <c r="AW4" s="46">
+        <v>6320.0425999999998</v>
+      </c>
+      <c r="AX4" s="42">
+        <v>147.5121</v>
+      </c>
+      <c r="AY4" s="42">
+        <v>315.59620000000001</v>
+      </c>
+      <c r="AZ4" s="42">
+        <v>548.74810000000002</v>
+      </c>
+      <c r="BA4" s="44">
+        <v>842.82590000000005</v>
+      </c>
+      <c r="BB4" s="45">
+        <v>1199.2818</v>
+      </c>
+      <c r="BC4" s="46">
+        <v>1655.4746</v>
+      </c>
+      <c r="BD4" s="46">
+        <v>2027.3615</v>
+      </c>
+      <c r="BE4" s="46">
+        <v>2372.5749999999998</v>
+      </c>
+      <c r="BF4" s="46">
+        <v>2704.9463999999998</v>
+      </c>
+      <c r="BG4" s="46">
+        <v>2966.6080999999999</v>
+      </c>
+      <c r="BH4" s="46">
+        <v>3188.1456000000003</v>
+      </c>
+      <c r="BI4" s="46">
+        <v>3419.8033999999998</v>
+      </c>
+      <c r="BJ4" s="42">
+        <v>159.14820000000003</v>
+      </c>
+      <c r="BK4" s="42">
+        <v>337.12650000000008</v>
+      </c>
+      <c r="BL4" s="42">
+        <v>579.70809999999994</v>
+      </c>
+      <c r="BM4" s="44">
+        <v>886.36699999999996</v>
+      </c>
+      <c r="BN4" s="45">
+        <v>1254.1878000000002</v>
+      </c>
+      <c r="BO4" s="46">
+        <v>1726.7987999999998</v>
+      </c>
+      <c r="BP4" s="46">
+        <v>2118.1594</v>
+      </c>
+      <c r="BQ4" s="46">
+        <v>2476.8411999999998</v>
+      </c>
+      <c r="BR4" s="46">
+        <v>2818.3491999999997</v>
+      </c>
+      <c r="BS4" s="46">
+        <v>3091.6687999999999</v>
+      </c>
+      <c r="BT4" s="46">
+        <v>3323.8229999999999</v>
+      </c>
+      <c r="BU4" s="46">
+        <v>3571.9652999999998</v>
+      </c>
+      <c r="BV4" s="42">
+        <v>173.32089999999999</v>
+      </c>
+      <c r="BW4" s="42">
+        <v>366.89600000000007</v>
+      </c>
+      <c r="BX4" s="42">
+        <v>629.76030000000003</v>
+      </c>
+      <c r="BY4" s="44">
+        <v>957.1973999999999</v>
+      </c>
+      <c r="BZ4" s="45">
+        <v>1347.9237000000003</v>
+      </c>
+      <c r="CA4" s="46">
+        <v>1848.1052999999999</v>
+      </c>
+      <c r="CB4" s="46">
+        <v>2255.3778999999995</v>
+      </c>
+      <c r="CC4" s="46">
+        <v>2625.1543000000001</v>
+      </c>
+      <c r="CD4" s="46">
+        <v>2978.8514999999989</v>
+      </c>
+      <c r="CE4" s="46">
+        <v>3253.0409999999993</v>
+      </c>
+      <c r="CF4" s="46">
+        <v>3491.0771999999997</v>
+      </c>
+      <c r="CG4" s="46">
+        <v>3755.3463999999999</v>
+      </c>
+      <c r="CH4" s="42">
+        <v>180.89680000000001</v>
+      </c>
+      <c r="CI4" s="42">
+        <v>382.62899999999996</v>
+      </c>
+      <c r="CJ4" s="42">
+        <v>652.73950000000002</v>
+      </c>
+      <c r="CK4" s="44">
+        <v>986.88139999999976</v>
+      </c>
+      <c r="CL4" s="44">
+        <v>1384.7837</v>
+      </c>
+      <c r="CM4" s="46">
+        <v>1893.1614000000002</v>
+      </c>
+      <c r="CN4" s="46">
+        <v>2304.4070999999999</v>
+      </c>
+      <c r="CO4" s="46">
+        <v>2678.6841000000004</v>
+      </c>
+      <c r="CP4" s="46">
+        <v>3040.092900000001</v>
+      </c>
+      <c r="CQ4" s="46"/>
+      <c r="CR4" s="46"/>
+      <c r="CS4" s="46"/>
+    </row>
+    <row r="5" spans="1:97">
+      <c r="A5" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="K5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="M5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="O5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="R5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="S5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="W5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="X5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ5" s="49">
+        <v>264.51759999999996</v>
+      </c>
+      <c r="AR5" s="49">
+        <v>336.16520000000003</v>
+      </c>
+      <c r="AS5" s="49">
+        <v>402.86719999999997</v>
+      </c>
+      <c r="AT5" s="49">
+        <v>459.96419999999995</v>
+      </c>
+      <c r="AU5" s="49">
+        <v>503.46709999999996</v>
+      </c>
+      <c r="AV5" s="49">
+        <v>541.46040000000005</v>
+      </c>
+      <c r="AW5" s="49">
+        <v>574.76250000000005</v>
+      </c>
+      <c r="AX5" s="49">
+        <v>8.6996000000000002</v>
+      </c>
+      <c r="AY5" s="49">
+        <v>20.567299999999999</v>
+      </c>
+      <c r="AZ5" s="49">
+        <v>40.724299999999999</v>
+      </c>
+      <c r="BA5" s="49">
+        <v>65.398800000000008</v>
+      </c>
+      <c r="BB5" s="49">
+        <v>93.947199999999995</v>
+      </c>
+      <c r="BC5" s="49">
+        <v>132.53049999999999</v>
+      </c>
+      <c r="BD5" s="49">
+        <v>166.38989999999998</v>
+      </c>
+      <c r="BE5" s="50">
+        <v>198.37690000000001</v>
+      </c>
+      <c r="BF5" s="49">
+        <v>228.71850000000001</v>
+      </c>
+      <c r="BG5" s="49">
+        <v>252.64359999999999</v>
+      </c>
+      <c r="BH5" s="49">
+        <v>272.4015</v>
+      </c>
+      <c r="BI5" s="49">
+        <v>288.625</v>
+      </c>
+      <c r="BJ5" s="49">
+        <v>9.2997000000000014</v>
+      </c>
+      <c r="BK5" s="49">
+        <v>21.733799999999999</v>
+      </c>
+      <c r="BL5" s="49">
+        <v>42.255499999999998</v>
+      </c>
+      <c r="BM5" s="49">
+        <v>67.776300000000006</v>
+      </c>
+      <c r="BN5" s="51">
+        <v>97.129899999999992</v>
+      </c>
+      <c r="BO5" s="49">
+        <v>136.8801</v>
+      </c>
+      <c r="BP5" s="49">
+        <v>171.1182</v>
+      </c>
+      <c r="BQ5" s="50">
+        <v>203.447</v>
+      </c>
+      <c r="BR5" s="49">
+        <v>234.3175</v>
+      </c>
+      <c r="BS5" s="49">
+        <v>259.17840000000001</v>
+      </c>
+      <c r="BT5" s="49">
+        <v>279.14009999999996</v>
+      </c>
+      <c r="BU5" s="49">
+        <v>295.87579999999997</v>
+      </c>
+      <c r="BV5" s="49">
+        <v>9.5097999999999985</v>
+      </c>
+      <c r="BW5" s="49">
+        <v>22.148</v>
+      </c>
+      <c r="BX5" s="49">
+        <v>43.080500000000001</v>
+      </c>
+      <c r="BY5" s="49">
+        <v>69.185000000000002</v>
+      </c>
+      <c r="BZ5" s="51">
+        <v>99.211300000000008</v>
+      </c>
+      <c r="CA5" s="49">
+        <v>142.6001</v>
+      </c>
+      <c r="CB5" s="49">
+        <v>180.03550000000001</v>
+      </c>
+      <c r="CC5" s="50">
+        <v>214.51040000000003</v>
+      </c>
+      <c r="CD5" s="49">
+        <v>248.4144</v>
+      </c>
+      <c r="CE5" s="49">
+        <v>275.2158</v>
+      </c>
+      <c r="CF5" s="49">
+        <v>297.5027</v>
+      </c>
+      <c r="CG5" s="49">
+        <v>314.72810000000004</v>
+      </c>
+      <c r="CH5" s="49">
+        <v>9.8094999999999999</v>
+      </c>
+      <c r="CI5" s="49">
+        <v>22.821800000000003</v>
+      </c>
+      <c r="CJ5" s="49">
+        <v>44.320800000000006</v>
+      </c>
+      <c r="CK5" s="55">
+        <v>71.033500000000004</v>
+      </c>
+      <c r="CL5" s="55">
+        <v>101.881</v>
+      </c>
+      <c r="CM5" s="49">
+        <v>146.80530000000002</v>
+      </c>
+      <c r="CN5" s="49">
+        <v>186.00820000000002</v>
+      </c>
+      <c r="CO5" s="50">
+        <v>223.15820000000002</v>
+      </c>
+      <c r="CP5" s="49">
+        <v>258.8759</v>
+      </c>
+      <c r="CQ5" s="49"/>
+      <c r="CR5" s="49"/>
+      <c r="CS5" s="49"/>
+    </row>
+    <row r="6" spans="1:97">
+      <c r="A6" s="65" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="54">
+        <v>15.055200000000001</v>
+      </c>
+      <c r="C6" s="54">
+        <v>32.780099999999997</v>
+      </c>
+      <c r="D6" s="54">
+        <v>60.997</v>
+      </c>
+      <c r="E6" s="54">
+        <v>96.003199999999993</v>
+      </c>
+      <c r="F6" s="54">
+        <v>139.3801</v>
+      </c>
+      <c r="G6" s="54">
+        <v>190.7116</v>
+      </c>
+      <c r="H6" s="49">
+        <v>237.62879999999998</v>
+      </c>
+      <c r="I6" s="49">
+        <v>277.6481</v>
+      </c>
+      <c r="J6" s="49">
+        <v>316.07920000000001</v>
+      </c>
+      <c r="K6" s="49">
+        <v>345.08769999999998</v>
+      </c>
+      <c r="L6" s="49">
+        <v>369.77690000000001</v>
+      </c>
+      <c r="M6" s="52">
+        <v>396.11849999999998</v>
+      </c>
+      <c r="N6" s="54">
+        <v>15.7568</v>
+      </c>
+      <c r="O6" s="54">
+        <v>33.981000000000002</v>
+      </c>
+      <c r="P6" s="54">
+        <v>62.746699999999997</v>
+      </c>
+      <c r="Q6" s="54">
+        <v>98.128</v>
+      </c>
+      <c r="R6" s="54">
+        <v>141.98699999999999</v>
+      </c>
+      <c r="S6" s="54">
+        <v>193.66090000000003</v>
+      </c>
+      <c r="T6" s="49">
+        <v>241.55069999999998</v>
+      </c>
+      <c r="U6" s="49">
+        <v>281.98590000000002</v>
+      </c>
+      <c r="V6" s="49">
+        <v>321.07319999999999</v>
+      </c>
+      <c r="W6" s="49">
+        <v>350.65379999999999</v>
+      </c>
+      <c r="X6" s="49">
+        <v>375.76280000000003</v>
+      </c>
+      <c r="Y6" s="52">
+        <v>402.67399999999998</v>
+      </c>
+      <c r="Z6" s="54">
+        <v>16.114000000000001</v>
+      </c>
+      <c r="AA6" s="54">
+        <v>34.851599999999998</v>
+      </c>
+      <c r="AB6" s="55">
+        <v>64.278100000000009</v>
+      </c>
+      <c r="AC6" s="55">
+        <v>100.35740000000001</v>
+      </c>
+      <c r="AD6" s="50">
+        <v>144.52289999999999</v>
+      </c>
+      <c r="AE6" s="50">
+        <v>196.49370000000002</v>
+      </c>
+      <c r="AF6" s="50">
+        <v>244.1559</v>
+      </c>
+      <c r="AG6" s="52">
+        <v>284.209</v>
+      </c>
+      <c r="AH6" s="52">
+        <v>322.74040000000002</v>
+      </c>
+      <c r="AI6" s="56">
+        <v>351.99420000000003</v>
+      </c>
+      <c r="AJ6" s="52">
+        <v>377.25829999999996</v>
+      </c>
+      <c r="AK6" s="50">
+        <v>404.14120000000003</v>
+      </c>
+      <c r="AL6" s="54">
+        <v>16.005800000000001</v>
+      </c>
+      <c r="AM6" s="54">
+        <v>34.9039</v>
+      </c>
+      <c r="AN6" s="54">
+        <v>64.709400000000002</v>
+      </c>
+      <c r="AO6" s="55">
+        <v>101.11150000000001</v>
+      </c>
+      <c r="AP6" s="50">
+        <v>145.24329999999998</v>
+      </c>
+      <c r="AQ6" s="50">
+        <v>197.59279999999998</v>
+      </c>
+      <c r="AR6" s="50">
+        <v>245.24979999999999</v>
+      </c>
+      <c r="AS6" s="50">
+        <v>285.80470000000003</v>
+      </c>
+      <c r="AT6" s="50">
+        <v>324.84929999999997</v>
+      </c>
+      <c r="AU6" s="50">
+        <v>354.37609999999995</v>
+      </c>
+      <c r="AV6" s="50">
+        <v>379.61659999999995</v>
+      </c>
+      <c r="AW6" s="50">
+        <v>406.73520000000002</v>
+      </c>
+      <c r="AX6" s="54">
+        <v>10.344200000000001</v>
+      </c>
+      <c r="AY6" s="54">
+        <v>21.791599999999999</v>
+      </c>
+      <c r="AZ6" s="54">
+        <v>38.943199999999997</v>
+      </c>
+      <c r="BA6" s="55">
+        <v>58.211599999999997</v>
+      </c>
+      <c r="BB6" s="50">
+        <v>81.281100000000009</v>
+      </c>
+      <c r="BC6" s="50">
+        <v>108.1614</v>
+      </c>
+      <c r="BD6" s="50">
+        <v>133.32499999999999</v>
+      </c>
+      <c r="BE6" s="50">
+        <v>155.01339999999999</v>
+      </c>
+      <c r="BF6" s="50">
+        <v>176.16320000000002</v>
+      </c>
+      <c r="BG6" s="50">
+        <v>193.0788</v>
+      </c>
+      <c r="BH6" s="50">
+        <v>207.91829999999999</v>
+      </c>
+      <c r="BI6" s="50">
+        <v>223.47060000000002</v>
+      </c>
+      <c r="BJ6" s="54">
+        <v>10.829700000000001</v>
+      </c>
+      <c r="BK6" s="54">
+        <v>22.706199999999999</v>
+      </c>
+      <c r="BL6" s="54">
+        <v>40.093800000000002</v>
+      </c>
+      <c r="BM6" s="55">
+        <v>60.314899999999994</v>
+      </c>
+      <c r="BN6" s="51">
+        <v>84.373700000000014</v>
+      </c>
+      <c r="BO6" s="50">
+        <v>112.65070000000001</v>
+      </c>
+      <c r="BP6" s="50">
+        <v>138.91829999999999</v>
+      </c>
+      <c r="BQ6" s="50">
+        <v>161.59129999999999</v>
+      </c>
+      <c r="BR6" s="50">
+        <v>184.22670000000002</v>
+      </c>
+      <c r="BS6" s="50">
+        <v>202.6</v>
+      </c>
+      <c r="BT6" s="50">
+        <v>218.54990000000004</v>
+      </c>
+      <c r="BU6" s="50">
+        <v>234.79130000000001</v>
+      </c>
+      <c r="BV6" s="54">
+        <v>11.3781</v>
+      </c>
+      <c r="BW6" s="49">
+        <v>23.453299999999999</v>
+      </c>
+      <c r="BX6" s="54">
+        <v>41.567</v>
+      </c>
+      <c r="BY6" s="49">
+        <v>62.103099999999998</v>
+      </c>
+      <c r="BZ6" s="51">
+        <v>87.00869999999999</v>
+      </c>
+      <c r="CA6" s="50">
+        <v>115.5004</v>
+      </c>
+      <c r="CB6" s="49">
+        <v>140.88029999999998</v>
+      </c>
+      <c r="CC6" s="50">
+        <v>163.72149999999999</v>
+      </c>
+      <c r="CD6" s="50">
+        <v>186.16810000000001</v>
+      </c>
+      <c r="CE6" s="50">
+        <v>204.87890000000002</v>
+      </c>
+      <c r="CF6" s="50">
+        <v>221.41230000000002</v>
+      </c>
+      <c r="CG6" s="50">
+        <v>239.98310000000001</v>
+      </c>
+      <c r="CH6" s="54">
+        <v>13.505599999999999</v>
+      </c>
+      <c r="CI6" s="49">
+        <v>30.051599999999997</v>
+      </c>
+      <c r="CJ6" s="49">
+        <v>49.448800000000006</v>
+      </c>
+      <c r="CK6" s="55">
+        <v>71.976200000000006</v>
+      </c>
+      <c r="CL6" s="55">
+        <v>98.593999999999994</v>
+      </c>
+      <c r="CM6" s="50">
+        <v>129.5162</v>
+      </c>
+      <c r="CN6" s="49">
+        <v>156.19579999999999</v>
+      </c>
+      <c r="CO6" s="50">
+        <v>180.66839999999999</v>
+      </c>
+      <c r="CP6" s="50">
+        <v>204.72440000000003</v>
+      </c>
+      <c r="CQ6" s="50"/>
+      <c r="CR6" s="50"/>
+      <c r="CS6" s="50"/>
+    </row>
+    <row r="7" spans="1:97">
+      <c r="A7" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="54">
+        <v>5.3929</v>
+      </c>
+      <c r="C7" s="54">
+        <v>20.4512</v>
+      </c>
+      <c r="D7" s="54">
+        <v>50.002499999999998</v>
+      </c>
+      <c r="E7" s="54">
+        <v>75.177899999999994</v>
+      </c>
+      <c r="F7" s="54">
+        <v>107.6494</v>
+      </c>
+      <c r="G7" s="54">
+        <v>163.70510000000002</v>
+      </c>
+      <c r="H7" s="49">
+        <v>205.63570000000001</v>
+      </c>
+      <c r="I7" s="49">
+        <v>240.8185</v>
+      </c>
+      <c r="J7" s="49">
+        <v>272.74309999999997</v>
+      </c>
+      <c r="K7" s="49">
+        <v>298.29450000000003</v>
+      </c>
+      <c r="L7" s="49">
+        <v>317.36009999999999</v>
+      </c>
+      <c r="M7" s="52">
+        <v>336.08670000000001</v>
+      </c>
+      <c r="N7" s="54">
+        <v>5.5438999999999998</v>
+      </c>
+      <c r="O7" s="54">
+        <v>20.9239</v>
+      </c>
+      <c r="P7" s="54">
+        <v>50.995899999999999</v>
+      </c>
+      <c r="Q7" s="54">
+        <v>76.933700000000002</v>
+      </c>
+      <c r="R7" s="54">
+        <v>110.2278</v>
+      </c>
+      <c r="S7" s="54">
+        <v>167.45489999999998</v>
+      </c>
+      <c r="T7" s="49">
+        <v>210.26499999999999</v>
+      </c>
+      <c r="U7" s="49">
+        <v>246.20129999999997</v>
+      </c>
+      <c r="V7" s="49">
+        <v>278.8768</v>
+      </c>
+      <c r="W7" s="49">
+        <v>305.20490000000001</v>
+      </c>
+      <c r="X7" s="49">
+        <v>324.54349999999999</v>
+      </c>
+      <c r="Y7" s="52">
+        <v>343.6703</v>
+      </c>
+      <c r="Z7" s="54">
+        <v>5.7878999999999996</v>
+      </c>
+      <c r="AA7" s="54">
+        <v>21.5885</v>
+      </c>
+      <c r="AB7" s="55">
+        <v>52.456699999999998</v>
+      </c>
+      <c r="AC7" s="55">
+        <v>79.145099999999999</v>
+      </c>
+      <c r="AD7" s="50">
+        <v>113.331</v>
+      </c>
+      <c r="AE7" s="50">
+        <v>172.14089999999999</v>
+      </c>
+      <c r="AF7" s="50">
+        <v>216.2466</v>
+      </c>
+      <c r="AG7" s="52">
+        <v>253.14840000000001</v>
+      </c>
+      <c r="AH7" s="52">
+        <v>286.79730000000001</v>
+      </c>
+      <c r="AI7" s="56">
+        <v>313.92500000000001</v>
+      </c>
+      <c r="AJ7" s="52">
+        <v>333.73540000000003</v>
+      </c>
+      <c r="AK7" s="50">
+        <v>352.50799999999998</v>
+      </c>
+      <c r="AL7" s="54">
+        <v>5.9243999999999994</v>
+      </c>
+      <c r="AM7" s="54">
+        <v>21.819900000000001</v>
+      </c>
+      <c r="AN7" s="54">
+        <v>52.383400000000002</v>
+      </c>
+      <c r="AO7" s="55">
+        <v>78.968700000000013</v>
+      </c>
+      <c r="AP7" s="50">
+        <v>111.05719999999999</v>
+      </c>
+      <c r="AQ7" s="50">
+        <v>169.5086</v>
+      </c>
+      <c r="AR7" s="50">
+        <v>216.32689999999999</v>
+      </c>
+      <c r="AS7" s="50">
+        <v>257.18489999999997</v>
+      </c>
+      <c r="AT7" s="50">
+        <v>294.22159999999997</v>
+      </c>
+      <c r="AU7" s="50">
+        <v>323.60820000000001</v>
+      </c>
+      <c r="AV7" s="50">
+        <v>347.70609999999999</v>
+      </c>
+      <c r="AW7" s="50">
+        <v>370.29359999999997</v>
+      </c>
+      <c r="AX7" s="54">
+        <v>3.4640999999999997</v>
+      </c>
+      <c r="AY7" s="54">
+        <v>10.9801</v>
+      </c>
+      <c r="AZ7" s="54">
+        <v>25.222099999999998</v>
+      </c>
+      <c r="BA7" s="55">
+        <v>37.539300000000004</v>
+      </c>
+      <c r="BB7" s="50">
+        <v>52.543099999999995</v>
+      </c>
+      <c r="BC7" s="50">
+        <v>78.692599999999999</v>
+      </c>
+      <c r="BD7" s="50">
+        <v>100.4982</v>
+      </c>
+      <c r="BE7" s="50">
+        <v>120.1157</v>
+      </c>
+      <c r="BF7" s="50">
+        <v>138.1746</v>
+      </c>
+      <c r="BG7" s="50">
+        <v>152.66050000000001</v>
+      </c>
+      <c r="BH7" s="50">
+        <v>164.85660000000001</v>
+      </c>
+      <c r="BI7" s="50">
+        <v>175.6026</v>
+      </c>
+      <c r="BJ7" s="54">
+        <v>3.5319000000000003</v>
+      </c>
+      <c r="BK7" s="54">
+        <v>11.191799999999999</v>
+      </c>
+      <c r="BL7" s="54">
+        <v>25.427699999999998</v>
+      </c>
+      <c r="BM7" s="55">
+        <v>37.674900000000001</v>
+      </c>
+      <c r="BN7" s="51">
+        <v>52.699899999999992</v>
+      </c>
+      <c r="BO7" s="50">
+        <v>78.923899999999989</v>
+      </c>
+      <c r="BP7" s="50">
+        <v>101.0351</v>
+      </c>
+      <c r="BQ7" s="50">
+        <v>120.7437</v>
+      </c>
+      <c r="BR7" s="50">
+        <v>138.87</v>
+      </c>
+      <c r="BS7" s="50">
+        <v>153.45520000000002</v>
+      </c>
+      <c r="BT7" s="50">
+        <v>165.63470000000001</v>
+      </c>
+      <c r="BU7" s="50">
+        <v>176.5085</v>
+      </c>
+      <c r="BV7" s="54">
+        <v>3.6450999999999998</v>
+      </c>
+      <c r="BW7" s="49">
+        <v>11.448</v>
+      </c>
+      <c r="BX7" s="54">
+        <v>26.032199999999996</v>
+      </c>
+      <c r="BY7" s="49">
+        <v>38.583199999999998</v>
+      </c>
+      <c r="BZ7" s="51">
+        <v>53.979399999999998</v>
+      </c>
+      <c r="CA7" s="50">
+        <v>80.817499999999995</v>
+      </c>
+      <c r="CB7" s="49">
+        <v>103.32260000000001</v>
+      </c>
+      <c r="CC7" s="50">
+        <v>123.70570000000001</v>
+      </c>
+      <c r="CD7" s="50">
+        <v>142.3922</v>
+      </c>
+      <c r="CE7" s="50">
+        <v>157.3545</v>
+      </c>
+      <c r="CF7" s="50">
+        <v>169.92689999999999</v>
+      </c>
+      <c r="CG7" s="50">
+        <v>180.83750000000001</v>
+      </c>
+      <c r="CH7" s="54">
+        <v>3.6092</v>
+      </c>
+      <c r="CI7" s="49">
+        <v>11.489700000000001</v>
+      </c>
+      <c r="CJ7" s="49">
+        <v>26.4374</v>
+      </c>
+      <c r="CK7" s="55">
+        <v>39.460900000000002</v>
+      </c>
+      <c r="CL7" s="55">
+        <v>55.526800000000001</v>
+      </c>
+      <c r="CM7" s="50">
+        <v>83.256600000000006</v>
+      </c>
+      <c r="CN7" s="49">
+        <v>106.27289999999999</v>
+      </c>
+      <c r="CO7" s="50">
+        <v>127.1786</v>
+      </c>
+      <c r="CP7" s="50">
+        <v>146.6224</v>
+      </c>
+      <c r="CQ7" s="50"/>
+      <c r="CR7" s="50"/>
+      <c r="CS7" s="50"/>
+    </row>
+    <row r="8" spans="1:97">
+      <c r="A8" s="65" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="54">
+        <v>49.571100000000001</v>
+      </c>
+      <c r="C8" s="54">
+        <v>92.673600000000008</v>
+      </c>
+      <c r="D8" s="54">
+        <v>149.7183</v>
+      </c>
+      <c r="E8" s="54">
+        <v>212.1952</v>
+      </c>
+      <c r="F8" s="54">
+        <v>290.34030000000001</v>
+      </c>
+      <c r="G8" s="54">
+        <v>379.76850000000002</v>
+      </c>
+      <c r="H8" s="49">
+        <v>455.5292</v>
+      </c>
+      <c r="I8" s="49">
+        <v>530.82809999999995</v>
+      </c>
+      <c r="J8" s="49">
+        <v>620.14159999999993</v>
+      </c>
+      <c r="K8" s="49">
+        <v>685.72839999999985</v>
+      </c>
+      <c r="L8" s="49">
+        <v>747.43410000000006</v>
+      </c>
+      <c r="M8" s="52">
+        <v>788.21910000000003</v>
+      </c>
+      <c r="N8" s="54">
+        <v>51.535699999999999</v>
+      </c>
+      <c r="O8" s="54">
+        <v>96.450100000000006</v>
+      </c>
+      <c r="P8" s="54">
+        <v>155.20359999999999</v>
+      </c>
+      <c r="Q8" s="54">
+        <v>220.06009999999998</v>
+      </c>
+      <c r="R8" s="54">
+        <v>300.09399999999999</v>
+      </c>
+      <c r="S8" s="54">
+        <v>392.99160000000006</v>
+      </c>
+      <c r="T8" s="49">
+        <v>470.16950000000003</v>
+      </c>
+      <c r="U8" s="49">
+        <v>547.47400000000005</v>
+      </c>
+      <c r="V8" s="49">
+        <v>639.91200000000003</v>
+      </c>
+      <c r="W8" s="49">
+        <v>707.90750000000003</v>
+      </c>
+      <c r="X8" s="49">
+        <v>771.50409999999999</v>
+      </c>
+      <c r="Y8" s="52">
+        <v>813.601</v>
+      </c>
+      <c r="Z8" s="54">
+        <v>53.078000000000003</v>
+      </c>
+      <c r="AA8" s="54">
+        <v>98.937299999999993</v>
+      </c>
+      <c r="AB8" s="55">
+        <v>160.2106</v>
+      </c>
+      <c r="AC8" s="55">
+        <v>227.5521</v>
+      </c>
+      <c r="AD8" s="50">
+        <v>308.14110000000005</v>
+      </c>
+      <c r="AE8" s="50">
+        <v>404.57169999999996</v>
+      </c>
+      <c r="AF8" s="50">
+        <v>486.90199999999999</v>
+      </c>
+      <c r="AG8" s="52">
+        <v>566.5551999999999</v>
+      </c>
+      <c r="AH8" s="52">
+        <v>662.68380000000002</v>
+      </c>
+      <c r="AI8" s="56">
+        <v>731.77499999999998</v>
+      </c>
+      <c r="AJ8" s="52">
+        <v>797.24420000000009</v>
+      </c>
+      <c r="AK8" s="50">
+        <v>842.8898999999999</v>
+      </c>
+      <c r="AL8" s="54">
+        <v>54.241899999999994</v>
+      </c>
+      <c r="AM8" s="54">
+        <v>100.9815</v>
+      </c>
+      <c r="AN8" s="54">
+        <v>163.4425</v>
+      </c>
+      <c r="AO8" s="55">
+        <v>230.74029999999999</v>
+      </c>
+      <c r="AP8" s="50">
+        <v>312.89330000000001</v>
+      </c>
+      <c r="AQ8" s="50">
+        <v>254.9128</v>
+      </c>
+      <c r="AR8" s="50">
+        <v>307.1293</v>
+      </c>
+      <c r="AS8" s="50">
+        <v>362.37829999999997</v>
+      </c>
+      <c r="AT8" s="50">
+        <v>423.29390000000001</v>
+      </c>
+      <c r="AU8" s="50">
+        <v>480.10679999999996</v>
+      </c>
+      <c r="AV8" s="50">
+        <v>519.57529999999997</v>
+      </c>
+      <c r="AW8" s="50">
+        <v>535.31799999999998</v>
+      </c>
+      <c r="AX8" s="54">
+        <v>17.185200000000002</v>
+      </c>
+      <c r="AY8" s="54">
+        <v>32.280900000000003</v>
+      </c>
+      <c r="AZ8" s="54">
+        <v>49.974899999999998</v>
+      </c>
+      <c r="BA8" s="55">
+        <v>68.136800000000008</v>
+      </c>
+      <c r="BB8" s="50">
+        <v>89.378299999999996</v>
+      </c>
+      <c r="BC8" s="50">
+        <v>120.76889999999999</v>
+      </c>
+      <c r="BD8" s="50">
+        <v>148.2396</v>
+      </c>
+      <c r="BE8" s="50">
+        <v>179.3141</v>
+      </c>
+      <c r="BF8" s="50">
+        <v>208.6977</v>
+      </c>
+      <c r="BG8" s="50">
+        <v>234.73150000000001</v>
+      </c>
+      <c r="BH8" s="50">
+        <v>255.3595</v>
+      </c>
+      <c r="BI8" s="50">
+        <v>265.21179999999998</v>
+      </c>
+      <c r="BJ8" s="54">
+        <v>18.455599999999997</v>
+      </c>
+      <c r="BK8" s="54">
+        <v>33.729800000000004</v>
+      </c>
+      <c r="BL8" s="54">
+        <v>52.326599999999999</v>
+      </c>
+      <c r="BM8" s="55">
+        <v>71.513499999999993</v>
+      </c>
+      <c r="BN8" s="51">
+        <v>93.974799999999988</v>
+      </c>
+      <c r="BO8" s="50">
+        <v>126.58330000000001</v>
+      </c>
+      <c r="BP8" s="50">
+        <v>156.30760000000001</v>
+      </c>
+      <c r="BQ8" s="50">
+        <v>189.19110000000001</v>
+      </c>
+      <c r="BR8" s="50">
+        <v>221.77960000000002</v>
+      </c>
+      <c r="BS8" s="50">
+        <v>251.87010000000001</v>
+      </c>
+      <c r="BT8" s="50">
+        <v>273.90090000000004</v>
+      </c>
+      <c r="BU8" s="50">
+        <v>289.55290000000002</v>
+      </c>
+      <c r="BV8" s="54">
+        <v>18.568900000000003</v>
+      </c>
+      <c r="BW8" s="49">
+        <v>34.965300000000006</v>
+      </c>
+      <c r="BX8" s="54">
+        <v>55.1158</v>
+      </c>
+      <c r="BY8" s="49">
+        <v>74.932299999999998</v>
+      </c>
+      <c r="BZ8" s="51">
+        <v>98.145300000000006</v>
+      </c>
+      <c r="CA8" s="50">
+        <v>131.4059</v>
+      </c>
+      <c r="CB8" s="49">
+        <v>162.84479999999999</v>
+      </c>
+      <c r="CC8" s="50">
+        <v>195.73009999999999</v>
+      </c>
+      <c r="CD8" s="50">
+        <v>232.10559999999998</v>
+      </c>
+      <c r="CE8" s="50">
+        <v>265.51990000000001</v>
+      </c>
+      <c r="CF8" s="50">
+        <v>290.36440000000005</v>
+      </c>
+      <c r="CG8" s="50">
+        <v>312.54409999999996</v>
+      </c>
+      <c r="CH8" s="54">
+        <v>19.1355</v>
+      </c>
+      <c r="CI8" s="49">
+        <v>35.775800000000004</v>
+      </c>
+      <c r="CJ8" s="49">
+        <v>56.474899999999998</v>
+      </c>
+      <c r="CK8" s="55">
+        <v>76.148699999999991</v>
+      </c>
+      <c r="CL8" s="55">
+        <v>99.906300000000002</v>
+      </c>
+      <c r="CM8" s="50">
+        <v>133.7535</v>
+      </c>
+      <c r="CN8" s="49">
+        <v>166.3622</v>
+      </c>
+      <c r="CO8" s="50">
+        <v>200.0095</v>
+      </c>
+      <c r="CP8" s="50">
+        <v>238.93570000000003</v>
+      </c>
+      <c r="CQ8" s="50"/>
+      <c r="CR8" s="50"/>
+      <c r="CS8" s="50"/>
+    </row>
+    <row r="9" spans="1:97">
+      <c r="A9" s="65" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="54">
+        <v>2.0192999999999999</v>
+      </c>
+      <c r="C9" s="54">
+        <v>4.3558999999999992</v>
+      </c>
+      <c r="D9" s="54">
+        <v>7.8308</v>
+      </c>
+      <c r="E9" s="54">
+        <v>13.8376</v>
+      </c>
+      <c r="F9" s="54">
+        <v>25.395499999999998</v>
+      </c>
+      <c r="G9" s="54">
+        <v>32.7483</v>
+      </c>
+      <c r="H9" s="49">
+        <v>38.216099999999997</v>
+      </c>
+      <c r="I9" s="49">
+        <v>44.087499999999999</v>
+      </c>
+      <c r="J9" s="49">
+        <v>50.2941</v>
+      </c>
+      <c r="K9" s="49">
+        <v>53.113999999999997</v>
+      </c>
+      <c r="L9" s="49">
+        <v>57.436</v>
+      </c>
+      <c r="M9" s="52">
+        <v>61.885400000000004</v>
+      </c>
+      <c r="N9" s="54">
+        <v>2.2394000000000003</v>
+      </c>
+      <c r="O9" s="54">
+        <v>4.7338999999999993</v>
+      </c>
+      <c r="P9" s="54">
+        <v>8.4497999999999998</v>
+      </c>
+      <c r="Q9" s="54">
+        <v>14.670999999999999</v>
+      </c>
+      <c r="R9" s="54">
+        <v>26.256199999999996</v>
+      </c>
+      <c r="S9" s="54">
+        <v>33.892300000000006</v>
+      </c>
+      <c r="T9" s="49">
+        <v>39.715100000000007</v>
+      </c>
+      <c r="U9" s="49">
+        <v>45.8872</v>
+      </c>
+      <c r="V9" s="49">
+        <v>52.206499999999998</v>
+      </c>
+      <c r="W9" s="49">
+        <v>55.309899999999999</v>
+      </c>
+      <c r="X9" s="49">
+        <v>59.826100000000004</v>
+      </c>
+      <c r="Y9" s="52">
+        <v>64.747</v>
+      </c>
+      <c r="Z9" s="54">
+        <v>2.2743000000000002</v>
+      </c>
+      <c r="AA9" s="54">
+        <v>4.8003</v>
+      </c>
+      <c r="AB9" s="55">
+        <v>8.7131000000000007</v>
+      </c>
+      <c r="AC9" s="55">
+        <v>15.183299999999999</v>
+      </c>
+      <c r="AD9" s="50">
+        <v>27.319099999999999</v>
+      </c>
+      <c r="AE9" s="50">
+        <v>35.450700000000005</v>
+      </c>
+      <c r="AF9" s="50">
+        <v>41.708599999999997</v>
+      </c>
+      <c r="AG9" s="52">
+        <v>48.298900000000003</v>
+      </c>
+      <c r="AH9" s="52">
+        <v>55.1357</v>
+      </c>
+      <c r="AI9" s="56">
+        <v>58.422699999999999</v>
+      </c>
+      <c r="AJ9" s="52">
+        <v>63.162800000000004</v>
+      </c>
+      <c r="AK9" s="50">
+        <v>68.246300000000005</v>
+      </c>
+      <c r="AL9" s="54">
+        <v>2.3115000000000001</v>
+      </c>
+      <c r="AM9" s="54">
+        <v>4.9582999999999995</v>
+      </c>
+      <c r="AN9" s="54">
+        <v>8.9393999999999991</v>
+      </c>
+      <c r="AO9" s="55">
+        <v>15.5747</v>
+      </c>
+      <c r="AP9" s="50">
+        <v>28.068999999999999</v>
+      </c>
+      <c r="AQ9" s="50">
+        <v>36.518300000000004</v>
+      </c>
+      <c r="AR9" s="50">
+        <v>43.0685</v>
+      </c>
+      <c r="AS9" s="50">
+        <v>49.932699999999997</v>
+      </c>
+      <c r="AT9" s="50">
+        <v>57.018000000000001</v>
+      </c>
+      <c r="AU9" s="50">
+        <v>60.445099999999996</v>
+      </c>
+      <c r="AV9" s="50">
+        <v>65.357600000000005</v>
+      </c>
+      <c r="AW9" s="50">
+        <v>70.847200000000001</v>
+      </c>
+      <c r="AX9" s="54">
+        <v>1.0645</v>
+      </c>
+      <c r="AY9" s="54">
+        <v>2.2675000000000001</v>
+      </c>
+      <c r="AZ9" s="54">
+        <v>3.9199000000000002</v>
+      </c>
+      <c r="BA9" s="55">
+        <v>6.5973999999999995</v>
+      </c>
+      <c r="BB9" s="50">
+        <v>11.5916</v>
+      </c>
+      <c r="BC9" s="50">
+        <v>15.132400000000001</v>
+      </c>
+      <c r="BD9" s="50">
+        <v>17.688800000000001</v>
+      </c>
+      <c r="BE9" s="50">
+        <v>20.8048</v>
+      </c>
+      <c r="BF9" s="50">
+        <v>24.011800000000001</v>
+      </c>
+      <c r="BG9" s="50">
+        <v>25.372400000000003</v>
+      </c>
+      <c r="BH9" s="50">
+        <v>27.335599999999999</v>
+      </c>
+      <c r="BI9" s="50">
+        <v>29.623099999999997</v>
+      </c>
+      <c r="BJ9" s="54">
+        <v>1.1054999999999999</v>
+      </c>
+      <c r="BK9" s="54">
+        <v>2.2493000000000003</v>
+      </c>
+      <c r="BL9" s="54">
+        <v>4.0088999999999997</v>
+      </c>
+      <c r="BM9" s="55">
+        <v>6.7149999999999999</v>
+      </c>
+      <c r="BN9" s="51">
+        <v>11.784000000000001</v>
+      </c>
+      <c r="BO9" s="50">
+        <v>15.5236</v>
+      </c>
+      <c r="BP9" s="50">
+        <v>18.328299999999999</v>
+      </c>
+      <c r="BQ9" s="50">
+        <v>21.591999999999999</v>
+      </c>
+      <c r="BR9" s="50">
+        <v>24.8645</v>
+      </c>
+      <c r="BS9" s="50">
+        <v>26.364900000000002</v>
+      </c>
+      <c r="BT9" s="50">
+        <v>28.627600000000001</v>
+      </c>
+      <c r="BU9" s="50">
+        <v>31.329899999999999</v>
+      </c>
+      <c r="BV9" s="54">
+        <v>1.1025999999999998</v>
+      </c>
+      <c r="BW9" s="49">
+        <v>2.25</v>
+      </c>
+      <c r="BX9" s="54">
+        <v>4.0371999999999995</v>
+      </c>
+      <c r="BY9" s="49">
+        <v>6.8771000000000004</v>
+      </c>
+      <c r="BZ9" s="51">
+        <v>12.309899999999999</v>
+      </c>
+      <c r="CA9" s="50">
+        <v>16.342100000000002</v>
+      </c>
+      <c r="CB9" s="49">
+        <v>19.3294</v>
+      </c>
+      <c r="CC9" s="50">
+        <v>22.828700000000001</v>
+      </c>
+      <c r="CD9" s="50">
+        <v>25.773700000000002</v>
+      </c>
+      <c r="CE9" s="50">
+        <v>27.5977</v>
+      </c>
+      <c r="CF9" s="50">
+        <v>29.485099999999999</v>
+      </c>
+      <c r="CG9" s="50">
+        <v>31.774000000000001</v>
+      </c>
+      <c r="CH9" s="54">
+        <v>1.0230999999999999</v>
+      </c>
+      <c r="CI9" s="49">
+        <v>2.0985999999999998</v>
+      </c>
+      <c r="CJ9" s="49">
+        <v>3.8534999999999999</v>
+      </c>
+      <c r="CK9" s="55">
+        <v>6.8040000000000003</v>
+      </c>
+      <c r="CL9" s="55">
+        <v>12.309899999999999</v>
+      </c>
+      <c r="CM9" s="50">
+        <v>16.401799999999998</v>
+      </c>
+      <c r="CN9" s="49">
+        <v>19.741599999999998</v>
+      </c>
+      <c r="CO9" s="50">
+        <v>23.6249</v>
+      </c>
+      <c r="CP9" s="50">
+        <v>26.892699999999998</v>
+      </c>
+      <c r="CQ9" s="50"/>
+      <c r="CR9" s="50"/>
+      <c r="CS9" s="50"/>
+    </row>
+    <row r="10" spans="1:97">
+      <c r="A10" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="54">
+        <v>3.8593999999999999</v>
+      </c>
+      <c r="C10" s="54">
+        <v>10.584899999999999</v>
+      </c>
+      <c r="D10" s="54">
+        <v>20.1845</v>
+      </c>
+      <c r="E10" s="54">
+        <v>40.073800000000006</v>
+      </c>
+      <c r="F10" s="54">
+        <v>76.874200000000002</v>
+      </c>
+      <c r="G10" s="54">
+        <v>120.16720000000001</v>
+      </c>
+      <c r="H10" s="49">
+        <v>150.83339999999998</v>
+      </c>
+      <c r="I10" s="49">
+        <v>175.88470000000001</v>
+      </c>
+      <c r="J10" s="49">
+        <v>199.98310000000001</v>
+      </c>
+      <c r="K10" s="49">
+        <v>214.45839999999998</v>
+      </c>
+      <c r="L10" s="49">
+        <v>225.68899999999999</v>
+      </c>
+      <c r="M10" s="52">
+        <v>236.47890000000001</v>
+      </c>
+      <c r="N10" s="54">
+        <v>3.8214999999999999</v>
+      </c>
+      <c r="O10" s="54">
+        <v>10.613899999999999</v>
+      </c>
+      <c r="P10" s="54">
+        <v>20.346</v>
+      </c>
+      <c r="Q10" s="54">
+        <v>40.243600000000001</v>
+      </c>
+      <c r="R10" s="54">
+        <v>77.243799999999993</v>
+      </c>
+      <c r="S10" s="54">
+        <v>120.3802</v>
+      </c>
+      <c r="T10" s="49">
+        <v>151.22320000000002</v>
+      </c>
+      <c r="U10" s="49">
+        <v>175.90240000000003</v>
+      </c>
+      <c r="V10" s="49">
+        <v>200.22919999999999</v>
+      </c>
+      <c r="W10" s="49">
+        <v>214.7115</v>
+      </c>
+      <c r="X10" s="49">
+        <v>226.03960000000001</v>
+      </c>
+      <c r="Y10" s="52">
+        <v>236.89070000000001</v>
+      </c>
+      <c r="Z10" s="54">
+        <v>3.7412999999999998</v>
+      </c>
+      <c r="AA10" s="54">
+        <v>10.2188</v>
+      </c>
+      <c r="AB10" s="55">
+        <v>19.763999999999999</v>
+      </c>
+      <c r="AC10" s="55">
+        <v>39.617100000000001</v>
+      </c>
+      <c r="AD10" s="50">
+        <v>76.598300000000009</v>
+      </c>
+      <c r="AE10" s="50">
+        <v>120.32190000000001</v>
+      </c>
+      <c r="AF10" s="50">
+        <v>152.06800000000001</v>
+      </c>
+      <c r="AG10" s="52">
+        <v>177.33370000000002</v>
+      </c>
+      <c r="AH10" s="52">
+        <v>201.29249999999999</v>
+      </c>
+      <c r="AI10" s="56">
+        <v>215.56389999999999</v>
+      </c>
+      <c r="AJ10" s="52">
+        <v>226.97310000000002</v>
+      </c>
+      <c r="AK10" s="50">
+        <v>237.88879999999997</v>
+      </c>
+      <c r="AL10" s="54">
+        <v>3.8348</v>
+      </c>
+      <c r="AM10" s="54">
+        <v>10.538</v>
+      </c>
+      <c r="AN10" s="54">
+        <v>19.890900000000002</v>
+      </c>
+      <c r="AO10" s="55">
+        <v>39.926900000000003</v>
+      </c>
+      <c r="AP10" s="50">
+        <v>77.275700000000001</v>
+      </c>
+      <c r="AQ10" s="50">
+        <v>121.2522</v>
+      </c>
+      <c r="AR10" s="50">
+        <v>153.31049999999999</v>
+      </c>
+      <c r="AS10" s="50">
+        <v>178.77119999999999</v>
+      </c>
+      <c r="AT10" s="50">
+        <v>202.91220000000001</v>
+      </c>
+      <c r="AU10" s="50">
+        <v>217.4273</v>
+      </c>
+      <c r="AV10" s="50">
+        <v>228.82029999999997</v>
+      </c>
+      <c r="AW10" s="50">
+        <v>240.04089999999999</v>
+      </c>
+      <c r="AX10" s="54">
+        <v>3.4626000000000001</v>
+      </c>
+      <c r="AY10" s="54">
+        <v>9.8647999999999989</v>
+      </c>
+      <c r="AZ10" s="54">
+        <v>18.6083</v>
+      </c>
+      <c r="BA10" s="55">
+        <v>37.571400000000004</v>
+      </c>
+      <c r="BB10" s="50">
+        <v>72.014399999999995</v>
+      </c>
+      <c r="BC10" s="50">
+        <v>110.8888</v>
+      </c>
+      <c r="BD10" s="50">
+        <v>139.7525</v>
+      </c>
+      <c r="BE10" s="50">
+        <v>162.1147</v>
+      </c>
+      <c r="BF10" s="50">
+        <v>183.4932</v>
+      </c>
+      <c r="BG10" s="50">
+        <v>195.97729999999999</v>
+      </c>
+      <c r="BH10" s="50">
+        <v>206.80110000000002</v>
+      </c>
+      <c r="BI10" s="50">
+        <v>216.55329999999998</v>
+      </c>
+      <c r="BJ10" s="54">
+        <v>3.2191999999999998</v>
+      </c>
+      <c r="BK10" s="54">
+        <v>9.6617000000000015</v>
+      </c>
+      <c r="BL10" s="54">
+        <v>18.399699999999996</v>
+      </c>
+      <c r="BM10" s="55">
+        <v>37.232100000000003</v>
+      </c>
+      <c r="BN10" s="51">
+        <v>71.691199999999995</v>
+      </c>
+      <c r="BO10" s="50">
+        <v>110.99810000000001</v>
+      </c>
+      <c r="BP10" s="50">
+        <v>138.02669999999998</v>
+      </c>
+      <c r="BQ10" s="50">
+        <v>158.22649999999999</v>
+      </c>
+      <c r="BR10" s="50">
+        <v>177.80590000000001</v>
+      </c>
+      <c r="BS10" s="50">
+        <v>188.98</v>
+      </c>
+      <c r="BT10" s="50">
+        <v>198.39589999999998</v>
+      </c>
+      <c r="BU10" s="50">
+        <v>208.10830000000001</v>
+      </c>
+      <c r="BV10" s="54">
+        <v>3.2112000000000003</v>
+      </c>
+      <c r="BW10" s="49">
+        <v>9.8202999999999996</v>
+      </c>
+      <c r="BX10" s="54">
+        <v>18.887499999999999</v>
+      </c>
+      <c r="BY10" s="49">
+        <v>38.229999999999997</v>
+      </c>
+      <c r="BZ10" s="51">
+        <v>73.651699999999991</v>
+      </c>
+      <c r="CA10" s="50">
+        <v>113.89760000000001</v>
+      </c>
+      <c r="CB10" s="49">
+        <v>142.03219999999999</v>
+      </c>
+      <c r="CC10" s="50">
+        <v>162.83180000000002</v>
+      </c>
+      <c r="CD10" s="50">
+        <v>182.82859999999997</v>
+      </c>
+      <c r="CE10" s="50">
+        <v>194.42789999999999</v>
+      </c>
+      <c r="CF10" s="50">
+        <v>204.23179999999999</v>
+      </c>
+      <c r="CG10" s="50">
+        <v>214.12679999999997</v>
+      </c>
+      <c r="CH10" s="54">
+        <v>3.2718999999999996</v>
+      </c>
+      <c r="CI10" s="49">
+        <v>10.173399999999999</v>
+      </c>
+      <c r="CJ10" s="49">
+        <v>19.475000000000001</v>
+      </c>
+      <c r="CK10" s="55">
+        <v>39.548100000000005</v>
+      </c>
+      <c r="CL10" s="55">
+        <v>76.435699999999997</v>
+      </c>
+      <c r="CM10" s="50">
+        <v>118.41670000000001</v>
+      </c>
+      <c r="CN10" s="49">
+        <v>147.9785</v>
+      </c>
+      <c r="CO10" s="50">
+        <v>169.7353</v>
+      </c>
+      <c r="CP10" s="50">
+        <v>190.53409999999997</v>
+      </c>
+      <c r="CQ10" s="50"/>
+      <c r="CR10" s="50"/>
+      <c r="CS10" s="50"/>
+    </row>
+    <row r="11" spans="1:97">
+      <c r="A11" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="54">
+        <v>16.690099999999997</v>
+      </c>
+      <c r="C11" s="54">
+        <v>33.351800000000004</v>
+      </c>
+      <c r="D11" s="54">
+        <v>51.588099999999997</v>
+      </c>
+      <c r="E11" s="54">
+        <v>79.483800000000002</v>
+      </c>
+      <c r="F11" s="54">
+        <v>110.252</v>
+      </c>
+      <c r="G11" s="54">
+        <v>151.57129999999998</v>
+      </c>
+      <c r="H11" s="49">
+        <v>182.58120000000002</v>
+      </c>
+      <c r="I11" s="49">
+        <v>217.96419999999998</v>
+      </c>
+      <c r="J11" s="49">
+        <v>253.26390000000001</v>
+      </c>
+      <c r="K11" s="49">
+        <v>275.27809999999999</v>
+      </c>
+      <c r="L11" s="49">
+        <v>296.17109999999997</v>
+      </c>
+      <c r="M11" s="52">
+        <v>320.98780000000005</v>
+      </c>
+      <c r="N11" s="54">
+        <v>16.860499999999998</v>
+      </c>
+      <c r="O11" s="54">
+        <v>33.855499999999999</v>
+      </c>
+      <c r="P11" s="54">
+        <v>52.577400000000004</v>
+      </c>
+      <c r="Q11" s="54">
+        <v>80.942700000000002</v>
+      </c>
+      <c r="R11" s="54">
+        <v>112.1306</v>
+      </c>
+      <c r="S11" s="54">
+        <v>154.386</v>
+      </c>
+      <c r="T11" s="49">
+        <v>185.98959999999997</v>
+      </c>
+      <c r="U11" s="49">
+        <v>222.018</v>
+      </c>
+      <c r="V11" s="49">
+        <v>258.13490000000002</v>
+      </c>
+      <c r="W11" s="49">
+        <v>280.5086</v>
+      </c>
+      <c r="X11" s="49">
+        <v>301.69019999999995</v>
+      </c>
+      <c r="Y11" s="52">
+        <v>326.53270000000003</v>
+      </c>
+      <c r="Z11" s="54">
+        <v>17.138200000000001</v>
+      </c>
+      <c r="AA11" s="54">
+        <v>34.423400000000001</v>
+      </c>
+      <c r="AB11" s="55">
+        <v>53.254599999999996</v>
+      </c>
+      <c r="AC11" s="55">
+        <v>82.026899999999998</v>
+      </c>
+      <c r="AD11" s="50">
+        <v>113.74320000000002</v>
+      </c>
+      <c r="AE11" s="50">
+        <v>156.8175</v>
+      </c>
+      <c r="AF11" s="50">
+        <v>188.92670000000001</v>
+      </c>
+      <c r="AG11" s="52">
+        <v>225.78720000000001</v>
+      </c>
+      <c r="AH11" s="52">
+        <v>262.3288</v>
+      </c>
+      <c r="AI11" s="56">
+        <v>284.99349999999998</v>
+      </c>
+      <c r="AJ11" s="52">
+        <v>306.23450000000003</v>
+      </c>
+      <c r="AK11" s="50">
+        <v>331.43740000000003</v>
+      </c>
+      <c r="AL11" s="54">
+        <v>17.363400000000002</v>
+      </c>
+      <c r="AM11" s="54">
+        <v>34.918500000000002</v>
+      </c>
+      <c r="AN11" s="54">
+        <v>54.035499999999999</v>
+      </c>
+      <c r="AO11" s="55">
+        <v>83.085100000000011</v>
+      </c>
+      <c r="AP11" s="50">
+        <v>115.1956</v>
+      </c>
+      <c r="AQ11" s="50">
+        <v>159.08079999999998</v>
+      </c>
+      <c r="AR11" s="50">
+        <v>191.73009999999999</v>
+      </c>
+      <c r="AS11" s="50">
+        <v>229.6977</v>
+      </c>
+      <c r="AT11" s="50">
+        <v>267.28479999999996</v>
+      </c>
+      <c r="AU11" s="50">
+        <v>290.24359999999996</v>
+      </c>
+      <c r="AV11" s="50">
+        <v>312.1669</v>
+      </c>
+      <c r="AW11" s="50">
+        <v>337.9692</v>
+      </c>
+      <c r="AX11" s="54">
+        <v>11.5731</v>
+      </c>
+      <c r="AY11" s="54">
+        <v>23.249200000000002</v>
+      </c>
+      <c r="AZ11" s="54">
+        <v>35.777800000000006</v>
+      </c>
+      <c r="BA11" s="55">
+        <v>55.494099999999996</v>
+      </c>
+      <c r="BB11" s="50">
+        <v>77.00739999999999</v>
+      </c>
+      <c r="BC11" s="50">
+        <v>105.5655</v>
+      </c>
+      <c r="BD11" s="50">
+        <v>127.4873</v>
+      </c>
+      <c r="BE11" s="50">
+        <v>152.05099999999999</v>
+      </c>
+      <c r="BF11" s="50">
+        <v>176.04420000000002</v>
+      </c>
+      <c r="BG11" s="50">
+        <v>191.29560000000001</v>
+      </c>
+      <c r="BH11" s="50">
+        <v>205.5557</v>
+      </c>
+      <c r="BI11" s="50">
+        <v>223.3724</v>
+      </c>
+      <c r="BJ11" s="54">
+        <v>11.7273</v>
+      </c>
+      <c r="BK11" s="54">
+        <v>23.5578</v>
+      </c>
+      <c r="BL11" s="54">
+        <v>36.186500000000002</v>
+      </c>
+      <c r="BM11" s="55">
+        <v>56.102699999999999</v>
+      </c>
+      <c r="BN11" s="51">
+        <v>77.7136</v>
+      </c>
+      <c r="BO11" s="50">
+        <v>106.6561</v>
+      </c>
+      <c r="BP11" s="50">
+        <v>128.86439999999999</v>
+      </c>
+      <c r="BQ11" s="50">
+        <v>153.7714</v>
+      </c>
+      <c r="BR11" s="50">
+        <v>178.11240000000001</v>
+      </c>
+      <c r="BS11" s="50">
+        <v>193.56989999999999</v>
+      </c>
+      <c r="BT11" s="50">
+        <v>208.0223</v>
+      </c>
+      <c r="BU11" s="50">
+        <v>226.29310000000001</v>
+      </c>
+      <c r="BV11" s="54">
+        <v>11.8705</v>
+      </c>
+      <c r="BW11" s="49">
+        <v>23.820799999999998</v>
+      </c>
+      <c r="BX11" s="54">
+        <v>36.625599999999999</v>
+      </c>
+      <c r="BY11" s="49">
+        <v>56.950899999999997</v>
+      </c>
+      <c r="BZ11" s="51">
+        <v>78.917500000000004</v>
+      </c>
+      <c r="CA11" s="50">
+        <v>108.3456</v>
+      </c>
+      <c r="CB11" s="49">
+        <v>130.98400000000001</v>
+      </c>
+      <c r="CC11" s="50">
+        <v>156.2816</v>
+      </c>
+      <c r="CD11" s="50">
+        <v>181.00120000000001</v>
+      </c>
+      <c r="CE11" s="50">
+        <v>196.74709999999999</v>
+      </c>
+      <c r="CF11" s="50">
+        <v>211.44759999999999</v>
+      </c>
+      <c r="CG11" s="50">
+        <v>230.02180000000001</v>
+      </c>
+      <c r="CH11" s="54">
+        <v>12.069100000000001</v>
+      </c>
+      <c r="CI11" s="49">
+        <v>24.223200000000002</v>
+      </c>
+      <c r="CJ11" s="49">
+        <v>37.274000000000001</v>
+      </c>
+      <c r="CK11" s="55">
+        <v>57.949200000000005</v>
+      </c>
+      <c r="CL11" s="55">
+        <v>80.254800000000003</v>
+      </c>
+      <c r="CM11" s="50">
+        <v>110.2483</v>
+      </c>
+      <c r="CN11" s="49">
+        <v>133.37020000000001</v>
+      </c>
+      <c r="CO11" s="50">
+        <v>159.1739</v>
+      </c>
+      <c r="CP11" s="50">
+        <v>184.47729999999999</v>
+      </c>
+      <c r="CQ11" s="50"/>
+      <c r="CR11" s="50"/>
+      <c r="CS11" s="50"/>
+    </row>
+    <row r="12" spans="1:97">
+      <c r="A12" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="I12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="J12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="K12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="L12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="M12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="N12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="O12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="P12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="R12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="S12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="T12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="U12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="V12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="W12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="X12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="54">
+        <v>155.92779999999999</v>
+      </c>
+      <c r="AR12" s="54">
+        <v>188.60149999999999</v>
+      </c>
+      <c r="AS12" s="54">
+        <v>222.1173</v>
+      </c>
+      <c r="AT12" s="54">
+        <v>261.37529999999998</v>
+      </c>
+      <c r="AU12" s="54">
+        <v>289.53919999999999</v>
+      </c>
+      <c r="AV12" s="54">
+        <v>312.99309999999997</v>
+      </c>
+      <c r="AW12" s="54">
+        <v>334.16179999999997</v>
+      </c>
+      <c r="AX12" s="49">
+        <v>10.316700000000001</v>
+      </c>
+      <c r="AY12" s="49">
+        <v>19.517700000000001</v>
+      </c>
+      <c r="AZ12" s="49">
+        <v>35.675599999999996</v>
+      </c>
+      <c r="BA12" s="49">
+        <v>55.008699999999997</v>
+      </c>
+      <c r="BB12" s="49">
+        <v>73.168199999999999</v>
+      </c>
+      <c r="BC12" s="54">
+        <v>98.351300000000009</v>
+      </c>
+      <c r="BD12" s="54">
+        <v>118.62610000000001</v>
+      </c>
+      <c r="BE12" s="50">
+        <v>139.06310000000002</v>
+      </c>
+      <c r="BF12" s="54">
+        <v>163.6626</v>
+      </c>
+      <c r="BG12" s="54">
+        <v>181.84820000000002</v>
+      </c>
+      <c r="BH12" s="54">
+        <v>196.9384</v>
+      </c>
+      <c r="BI12" s="54">
+        <v>211.15370000000001</v>
+      </c>
+      <c r="BJ12" s="49">
+        <v>10.557700000000001</v>
+      </c>
+      <c r="BK12" s="49">
+        <v>19.901899999999998</v>
+      </c>
+      <c r="BL12" s="49">
+        <v>36.320099999999996</v>
+      </c>
+      <c r="BM12" s="49">
+        <v>56.072400000000002</v>
+      </c>
+      <c r="BN12" s="51">
+        <v>74.608500000000006</v>
+      </c>
+      <c r="BO12" s="54">
+        <v>100.4815</v>
+      </c>
+      <c r="BP12" s="54">
+        <v>121.60010000000001</v>
+      </c>
+      <c r="BQ12" s="50">
+        <v>142.39259999999999</v>
+      </c>
+      <c r="BR12" s="54">
+        <v>167.65140000000002</v>
+      </c>
+      <c r="BS12" s="54">
+        <v>186.29499999999999</v>
+      </c>
+      <c r="BT12" s="54">
+        <v>201.78979999999999</v>
+      </c>
+      <c r="BU12" s="54">
+        <v>216.42150000000001</v>
+      </c>
+      <c r="BV12" s="49">
+        <v>10.9472</v>
+      </c>
+      <c r="BW12" s="49">
+        <v>20.765199999999997</v>
+      </c>
+      <c r="BX12" s="49">
+        <v>37.577599999999997</v>
+      </c>
+      <c r="BY12" s="49">
+        <v>57.403700000000001</v>
+      </c>
+      <c r="BZ12" s="51">
+        <v>76.550899999999999</v>
+      </c>
+      <c r="CA12" s="54">
+        <v>104.18989999999999</v>
+      </c>
+      <c r="CB12" s="49">
+        <v>125.8931</v>
+      </c>
+      <c r="CC12" s="50">
+        <v>147.59720000000002</v>
+      </c>
+      <c r="CD12" s="54">
+        <v>174.41890000000004</v>
+      </c>
+      <c r="CE12" s="54">
+        <v>193.69959999999998</v>
+      </c>
+      <c r="CF12" s="54">
+        <v>210.51809999999998</v>
+      </c>
+      <c r="CG12" s="54">
+        <v>226.00470000000001</v>
+      </c>
+      <c r="CH12" s="49">
+        <v>10.9497</v>
+      </c>
+      <c r="CI12" s="49">
+        <v>20.605</v>
+      </c>
+      <c r="CJ12" s="49">
+        <v>37.868400000000001</v>
+      </c>
+      <c r="CK12" s="55">
+        <v>57.436500000000002</v>
+      </c>
+      <c r="CL12" s="55">
+        <v>76.7654</v>
+      </c>
+      <c r="CM12" s="54">
+        <v>104.72710000000001</v>
+      </c>
+      <c r="CN12" s="49">
+        <v>126.7452</v>
+      </c>
+      <c r="CO12" s="50">
+        <v>148.64099999999999</v>
+      </c>
+      <c r="CP12" s="54">
+        <v>175.9376</v>
+      </c>
+      <c r="CQ12" s="54"/>
+      <c r="CR12" s="54"/>
+      <c r="CS12" s="54"/>
+    </row>
+    <row r="13" spans="1:97">
+      <c r="A13" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="54">
+        <v>10.042099999999998</v>
+      </c>
+      <c r="C13" s="54">
+        <v>27.263099999999998</v>
+      </c>
+      <c r="D13" s="54">
+        <v>66.56</v>
+      </c>
+      <c r="E13" s="54">
+        <v>104.43469999999999</v>
+      </c>
+      <c r="F13" s="54">
+        <v>163.0966</v>
+      </c>
+      <c r="G13" s="54">
+        <v>240.10550000000001</v>
+      </c>
+      <c r="H13" s="49">
+        <v>291.75</v>
+      </c>
+      <c r="I13" s="49">
+        <v>336.87</v>
+      </c>
+      <c r="J13" s="49">
+        <v>381.2079</v>
+      </c>
+      <c r="K13" s="49">
+        <v>412.27019999999993</v>
+      </c>
+      <c r="L13" s="49">
+        <v>439.63159999999999</v>
+      </c>
+      <c r="M13" s="52">
+        <v>482.67480000000006</v>
+      </c>
+      <c r="N13" s="54">
+        <v>10.281700000000001</v>
+      </c>
+      <c r="O13" s="54">
+        <v>27.919600000000003</v>
+      </c>
+      <c r="P13" s="54">
+        <v>68.158100000000005</v>
+      </c>
+      <c r="Q13" s="54">
+        <v>107.17400000000001</v>
+      </c>
+      <c r="R13" s="54">
+        <v>168.17920000000001</v>
+      </c>
+      <c r="S13" s="54">
+        <v>247.6653</v>
+      </c>
+      <c r="T13" s="49">
+        <v>301.44670000000002</v>
+      </c>
+      <c r="U13" s="49">
+        <v>348.5958</v>
+      </c>
+      <c r="V13" s="49">
+        <v>395.8381</v>
+      </c>
+      <c r="W13" s="49">
+        <v>428.73880000000003</v>
+      </c>
+      <c r="X13" s="49">
+        <v>457.35879999999997</v>
+      </c>
+      <c r="Y13" s="52">
+        <v>502.62119999999993</v>
+      </c>
+      <c r="Z13" s="54">
+        <v>10.786200000000001</v>
+      </c>
+      <c r="AA13" s="54">
+        <v>29.093499999999999</v>
+      </c>
+      <c r="AB13" s="55">
+        <v>70.854699999999994</v>
+      </c>
+      <c r="AC13" s="55">
+        <v>111.79</v>
+      </c>
+      <c r="AD13" s="50">
+        <v>175.41220000000001</v>
+      </c>
+      <c r="AE13" s="50">
+        <v>258.0831</v>
+      </c>
+      <c r="AF13" s="50">
+        <v>314.56640000000004</v>
+      </c>
+      <c r="AG13" s="52">
+        <v>363.54750000000001</v>
+      </c>
+      <c r="AH13" s="52">
+        <v>413.27169999999995</v>
+      </c>
+      <c r="AI13" s="56">
+        <v>447.41809999999998</v>
+      </c>
+      <c r="AJ13" s="52">
+        <v>477.00920000000002</v>
+      </c>
+      <c r="AK13" s="50">
+        <v>524.20730000000003</v>
+      </c>
+      <c r="AL13" s="54">
+        <v>11.035600000000001</v>
+      </c>
+      <c r="AM13" s="54">
+        <v>29.9575</v>
+      </c>
+      <c r="AN13" s="54">
+        <v>73.121499999999997</v>
+      </c>
+      <c r="AO13" s="55">
+        <v>115.798</v>
+      </c>
+      <c r="AP13" s="50">
+        <v>181.6773</v>
+      </c>
+      <c r="AQ13" s="50">
+        <v>213.45249999999999</v>
+      </c>
+      <c r="AR13" s="50">
+        <v>256.87909999999999</v>
+      </c>
+      <c r="AS13" s="50">
+        <v>294.85220000000004</v>
+      </c>
+      <c r="AT13" s="50">
+        <v>340.17069999999995</v>
+      </c>
+      <c r="AU13" s="50">
+        <v>367.38009999999997</v>
+      </c>
+      <c r="AV13" s="50">
+        <v>391.19819999999999</v>
+      </c>
+      <c r="AW13" s="50">
+        <v>426.30599999999998</v>
+      </c>
+      <c r="AX13" s="54">
+        <v>4.4906000000000006</v>
+      </c>
+      <c r="AY13" s="54">
+        <v>11.604799999999999</v>
+      </c>
+      <c r="AZ13" s="54">
+        <v>27.783900000000003</v>
+      </c>
+      <c r="BA13" s="55">
+        <v>43.970300000000002</v>
+      </c>
+      <c r="BB13" s="50">
+        <v>68.337800000000001</v>
+      </c>
+      <c r="BC13" s="50">
+        <v>100.3788</v>
+      </c>
+      <c r="BD13" s="50">
+        <v>120.3142</v>
+      </c>
+      <c r="BE13" s="50">
+        <v>138.0429</v>
+      </c>
+      <c r="BF13" s="50">
+        <v>160.60210000000001</v>
+      </c>
+      <c r="BG13" s="50">
+        <v>173.75579999999999</v>
+      </c>
+      <c r="BH13" s="50">
+        <v>185.39839999999998</v>
+      </c>
+      <c r="BI13" s="50">
+        <v>205.23050000000001</v>
+      </c>
+      <c r="BJ13" s="54">
+        <v>4.4320000000000004</v>
+      </c>
+      <c r="BK13" s="54">
+        <v>11.529</v>
+      </c>
+      <c r="BL13" s="54">
+        <v>27.789800000000003</v>
+      </c>
+      <c r="BM13" s="55">
+        <v>44.033699999999996</v>
+      </c>
+      <c r="BN13" s="51">
+        <v>68.43780000000001</v>
+      </c>
+      <c r="BO13" s="50">
+        <v>100.42410000000001</v>
+      </c>
+      <c r="BP13" s="50">
+        <v>122.65960000000001</v>
+      </c>
+      <c r="BQ13" s="50">
+        <v>140.93199999999999</v>
+      </c>
+      <c r="BR13" s="50">
+        <v>164.31870000000001</v>
+      </c>
+      <c r="BS13" s="50">
+        <v>178.00869999999998</v>
+      </c>
+      <c r="BT13" s="50">
+        <v>190.12370000000001</v>
+      </c>
+      <c r="BU13" s="50">
+        <v>211.04239999999999</v>
+      </c>
+      <c r="BV13" s="54">
+        <v>4.4136000000000006</v>
+      </c>
+      <c r="BW13" s="49">
+        <v>11.4587</v>
+      </c>
+      <c r="BX13" s="54">
+        <v>27.897199999999998</v>
+      </c>
+      <c r="BY13" s="49">
+        <v>44.490499999999997</v>
+      </c>
+      <c r="BZ13" s="51">
+        <v>69.498899999999992</v>
+      </c>
+      <c r="CA13" s="50">
+        <v>102.5502</v>
+      </c>
+      <c r="CB13" s="49">
+        <v>124.6645</v>
+      </c>
+      <c r="CC13" s="50">
+        <v>143.483</v>
+      </c>
+      <c r="CD13" s="50">
+        <v>167.7971</v>
+      </c>
+      <c r="CE13" s="50">
+        <v>182.358</v>
+      </c>
+      <c r="CF13" s="50">
+        <v>195.52</v>
+      </c>
+      <c r="CG13" s="50">
+        <v>217.75420000000003</v>
+      </c>
+      <c r="CH13" s="54">
+        <v>5.0472999999999999</v>
+      </c>
+      <c r="CI13" s="49">
+        <v>12.925700000000001</v>
+      </c>
+      <c r="CJ13" s="49">
+        <v>30.1172</v>
+      </c>
+      <c r="CK13" s="55">
+        <v>47.637</v>
+      </c>
+      <c r="CL13" s="55">
+        <v>73.665499999999994</v>
+      </c>
+      <c r="CM13" s="50">
+        <v>108.1747</v>
+      </c>
+      <c r="CN13" s="49">
+        <v>131.53149999999999</v>
+      </c>
+      <c r="CO13" s="50">
+        <v>151.33260000000001</v>
+      </c>
+      <c r="CP13" s="50">
+        <v>177.0033</v>
+      </c>
+      <c r="CQ13" s="50"/>
+      <c r="CR13" s="50"/>
+      <c r="CS13" s="50"/>
+    </row>
+    <row r="14" spans="1:97">
+      <c r="A14" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="54">
+        <v>19.604200000000002</v>
+      </c>
+      <c r="C14" s="54">
+        <v>45.380499999999998</v>
+      </c>
+      <c r="D14" s="54">
+        <v>71.608000000000004</v>
+      </c>
+      <c r="E14" s="54">
+        <v>120.96379999999999</v>
+      </c>
+      <c r="F14" s="54">
+        <v>168.07029999999997</v>
+      </c>
+      <c r="G14" s="54">
+        <v>270.58320000000003</v>
+      </c>
+      <c r="H14" s="49">
+        <v>320.76509999999996</v>
+      </c>
+      <c r="I14" s="49">
+        <v>344.92250000000001</v>
+      </c>
+      <c r="J14" s="49">
+        <v>368.14840000000004</v>
+      </c>
+      <c r="K14" s="49">
+        <v>387.9384</v>
+      </c>
+      <c r="L14" s="49">
+        <v>400.18290000000002</v>
+      </c>
+      <c r="M14" s="52">
+        <v>418.68400000000003</v>
+      </c>
+      <c r="N14" s="54">
+        <v>19.518999999999998</v>
+      </c>
+      <c r="O14" s="54">
+        <v>46.038499999999999</v>
+      </c>
+      <c r="P14" s="54">
+        <v>72.167899999999989</v>
+      </c>
+      <c r="Q14" s="54">
+        <v>121.86710000000001</v>
+      </c>
+      <c r="R14" s="54">
+        <v>169.7688</v>
+      </c>
+      <c r="S14" s="54">
+        <v>273.76559999999995</v>
+      </c>
+      <c r="T14" s="49">
+        <v>325.423</v>
+      </c>
+      <c r="U14" s="49">
+        <v>350.21</v>
+      </c>
+      <c r="V14" s="49">
+        <v>374.22159999999997</v>
+      </c>
+      <c r="W14" s="49">
+        <v>394.70350000000002</v>
+      </c>
+      <c r="X14" s="49">
+        <v>407.33190000000002</v>
+      </c>
+      <c r="Y14" s="52">
+        <v>426.91570000000002</v>
+      </c>
+      <c r="Z14" s="54">
+        <v>20.336299999999998</v>
+      </c>
+      <c r="AA14" s="54">
+        <v>47.174999999999997</v>
+      </c>
+      <c r="AB14" s="55">
+        <v>74.2791</v>
+      </c>
+      <c r="AC14" s="55">
+        <v>125.1371</v>
+      </c>
+      <c r="AD14" s="50">
+        <v>173.9751</v>
+      </c>
+      <c r="AE14" s="50">
+        <v>280.6651</v>
+      </c>
+      <c r="AF14" s="50">
+        <v>332.78430000000003</v>
+      </c>
+      <c r="AG14" s="52">
+        <v>358.05280000000005</v>
+      </c>
+      <c r="AH14" s="52">
+        <v>382.47280000000006</v>
+      </c>
+      <c r="AI14" s="56">
+        <v>403.16500000000002</v>
+      </c>
+      <c r="AJ14" s="52">
+        <v>415.91849999999999</v>
+      </c>
+      <c r="AK14" s="50">
+        <v>435.36719999999997</v>
+      </c>
+      <c r="AL14" s="54">
+        <v>19.146699999999999</v>
+      </c>
+      <c r="AM14" s="54">
+        <v>44.8187</v>
+      </c>
+      <c r="AN14" s="54">
+        <v>71.049899999999994</v>
+      </c>
+      <c r="AO14" s="55">
+        <v>119.74440000000001</v>
+      </c>
+      <c r="AP14" s="50">
+        <v>167.03529999999998</v>
+      </c>
+      <c r="AQ14" s="50">
+        <v>270.40859999999998</v>
+      </c>
+      <c r="AR14" s="50">
+        <v>320.92309999999998</v>
+      </c>
+      <c r="AS14" s="50">
+        <v>346.0224</v>
+      </c>
+      <c r="AT14" s="50">
+        <v>370.58120000000002</v>
+      </c>
+      <c r="AU14" s="50">
+        <v>391.4085</v>
+      </c>
+      <c r="AV14" s="50">
+        <v>404.33170000000001</v>
+      </c>
+      <c r="AW14" s="50">
+        <v>420.43979999999999</v>
+      </c>
+      <c r="AX14" s="54">
+        <v>11.0791</v>
+      </c>
+      <c r="AY14" s="54">
+        <v>24.2166</v>
+      </c>
+      <c r="AZ14" s="54">
+        <v>37.882300000000001</v>
+      </c>
+      <c r="BA14" s="55">
+        <v>60.065100000000001</v>
+      </c>
+      <c r="BB14" s="50">
+        <v>81.784300000000002</v>
+      </c>
+      <c r="BC14" s="50">
+        <v>123.6986</v>
+      </c>
+      <c r="BD14" s="50">
+        <v>146.99579999999997</v>
+      </c>
+      <c r="BE14" s="50">
+        <v>160.43299999999999</v>
+      </c>
+      <c r="BF14" s="50">
+        <v>172.93770000000001</v>
+      </c>
+      <c r="BG14" s="50">
+        <v>184.05110000000002</v>
+      </c>
+      <c r="BH14" s="50">
+        <v>192.0496</v>
+      </c>
+      <c r="BI14" s="50">
+        <v>201.34010000000001</v>
+      </c>
+      <c r="BJ14" s="54">
+        <v>11.065400000000002</v>
+      </c>
+      <c r="BK14" s="54">
+        <v>24.317</v>
+      </c>
+      <c r="BL14" s="54">
+        <v>38.184699999999999</v>
+      </c>
+      <c r="BM14" s="55">
+        <v>60.944099999999999</v>
+      </c>
+      <c r="BN14" s="51">
+        <v>83.12060000000001</v>
+      </c>
+      <c r="BO14" s="50">
+        <v>126.70020000000001</v>
+      </c>
+      <c r="BP14" s="50">
+        <v>150.4238</v>
+      </c>
+      <c r="BQ14" s="50">
+        <v>163.8306</v>
+      </c>
+      <c r="BR14" s="50">
+        <v>176.60520000000002</v>
+      </c>
+      <c r="BS14" s="50">
+        <v>188.02670000000001</v>
+      </c>
+      <c r="BT14" s="50">
+        <v>196.26310000000001</v>
+      </c>
+      <c r="BU14" s="50">
+        <v>206.10290000000001</v>
+      </c>
+      <c r="BV14" s="54">
+        <v>12.296700000000001</v>
+      </c>
+      <c r="BW14" s="49">
+        <v>26.905200000000001</v>
+      </c>
+      <c r="BX14" s="54">
+        <v>42.476300000000002</v>
+      </c>
+      <c r="BY14" s="49">
+        <v>68.141499999999994</v>
+      </c>
+      <c r="BZ14" s="51">
+        <v>93.004300000000001</v>
+      </c>
+      <c r="CA14" s="50">
+        <v>141.3597</v>
+      </c>
+      <c r="CB14" s="49">
+        <v>165.79409999999999</v>
+      </c>
+      <c r="CC14" s="50">
+        <v>180.178</v>
+      </c>
+      <c r="CD14" s="50">
+        <v>193.52859999999998</v>
+      </c>
+      <c r="CE14" s="50">
+        <v>205.6902</v>
+      </c>
+      <c r="CF14" s="50">
+        <v>214.96329999999998</v>
+      </c>
+      <c r="CG14" s="50">
+        <v>225.60120000000001</v>
+      </c>
+      <c r="CH14" s="54">
+        <v>13.161</v>
+      </c>
+      <c r="CI14" s="49">
+        <v>28.7698</v>
+      </c>
+      <c r="CJ14" s="49">
+        <v>45.221600000000009</v>
+      </c>
+      <c r="CK14" s="55">
+        <v>71.565700000000007</v>
+      </c>
+      <c r="CL14" s="55">
+        <v>97.331199999999995</v>
+      </c>
+      <c r="CM14" s="50">
+        <v>146.79089999999999</v>
+      </c>
+      <c r="CN14" s="49">
+        <v>171.66410000000002</v>
+      </c>
+      <c r="CO14" s="50">
+        <v>186.191</v>
+      </c>
+      <c r="CP14" s="50">
+        <v>200.30090000000001</v>
+      </c>
+      <c r="CQ14" s="50"/>
+      <c r="CR14" s="50"/>
+      <c r="CS14" s="50"/>
+    </row>
+    <row r="15" spans="1:97">
+      <c r="A15" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="54">
+        <v>5.3673000000000002</v>
+      </c>
+      <c r="C15" s="54">
+        <v>10.715200000000001</v>
+      </c>
+      <c r="D15" s="54">
+        <v>16.892199999999999</v>
+      </c>
+      <c r="E15" s="54">
+        <v>23.779299999999999</v>
+      </c>
+      <c r="F15" s="54">
+        <v>31.134799999999998</v>
+      </c>
+      <c r="G15" s="68">
+        <v>39.260899999999999</v>
+      </c>
+      <c r="H15" s="57">
+        <v>47.360099999999996</v>
+      </c>
+      <c r="I15" s="49">
+        <v>55.475900000000003</v>
+      </c>
+      <c r="J15" s="57">
+        <v>63.557899999999997</v>
+      </c>
+      <c r="K15" s="57">
+        <v>71.254999999999995</v>
+      </c>
+      <c r="L15" s="57">
+        <v>79.342799999999997</v>
+      </c>
+      <c r="M15" s="58">
+        <v>87.847499999999997</v>
+      </c>
+      <c r="N15" s="54">
+        <v>5.4186000000000005</v>
+      </c>
+      <c r="O15" s="54">
+        <v>10.903400000000001</v>
+      </c>
+      <c r="P15" s="54">
+        <v>17.234999999999999</v>
+      </c>
+      <c r="Q15" s="54">
+        <v>24.323199999999996</v>
+      </c>
+      <c r="R15" s="54">
+        <v>31.822300000000002</v>
+      </c>
+      <c r="S15" s="68">
+        <v>40.166499999999999</v>
+      </c>
+      <c r="T15" s="57">
+        <v>48.464599999999997</v>
+      </c>
+      <c r="U15" s="57">
+        <v>56.943800000000003</v>
+      </c>
+      <c r="V15" s="57">
+        <v>65.202399999999997</v>
+      </c>
+      <c r="W15" s="57">
+        <v>73.090800000000002</v>
+      </c>
+      <c r="X15" s="57">
+        <v>81.295000000000002</v>
+      </c>
+      <c r="Y15" s="58">
+        <v>89.9358</v>
+      </c>
+      <c r="Z15" s="54">
+        <v>5.5111999999999997</v>
+      </c>
+      <c r="AA15" s="54">
+        <v>11.106299999999999</v>
+      </c>
+      <c r="AB15" s="55">
+        <v>17.6065</v>
+      </c>
+      <c r="AC15" s="55">
+        <v>24.748799999999999</v>
+      </c>
+      <c r="AD15" s="50">
+        <v>32.4039</v>
+      </c>
+      <c r="AE15" s="50">
+        <v>40.949599999999997</v>
+      </c>
+      <c r="AF15" s="50">
+        <v>49.486399999999996</v>
+      </c>
+      <c r="AG15" s="52">
+        <v>58.225600000000007</v>
+      </c>
+      <c r="AH15" s="52">
+        <v>66.733999999999995</v>
+      </c>
+      <c r="AI15" s="56">
+        <v>74.810600000000008</v>
+      </c>
+      <c r="AJ15" s="52">
+        <v>83.233999999999995</v>
+      </c>
+      <c r="AK15" s="50">
+        <v>92.167299999999997</v>
+      </c>
+      <c r="AL15" s="54">
+        <v>5.6364999999999998</v>
+      </c>
+      <c r="AM15" s="54">
+        <v>11.3043</v>
+      </c>
+      <c r="AN15" s="54">
+        <v>18.000599999999999</v>
+      </c>
+      <c r="AO15" s="55">
+        <v>25.291700000000002</v>
+      </c>
+      <c r="AP15" s="50">
+        <v>33.017900000000004</v>
+      </c>
+      <c r="AQ15" s="50">
+        <v>41.639199999999995</v>
+      </c>
+      <c r="AR15" s="50">
+        <v>50.171900000000001</v>
+      </c>
+      <c r="AS15" s="50">
+        <v>58.8842</v>
+      </c>
+      <c r="AT15" s="50">
+        <v>67.442599999999999</v>
+      </c>
+      <c r="AU15" s="50">
+        <v>75.73060000000001</v>
+      </c>
+      <c r="AV15" s="50">
+        <v>84.391499999999994</v>
+      </c>
+      <c r="AW15" s="50">
+        <v>93.587100000000007</v>
+      </c>
+      <c r="AX15" s="54">
+        <v>2.8351999999999999</v>
+      </c>
+      <c r="AY15" s="54">
+        <v>5.6901999999999999</v>
+      </c>
+      <c r="AZ15" s="54">
+        <v>8.9698999999999991</v>
+      </c>
+      <c r="BA15" s="55">
+        <v>12.497399999999999</v>
+      </c>
+      <c r="BB15" s="50">
+        <v>16.281200000000002</v>
+      </c>
+      <c r="BC15" s="50">
+        <v>20.426400000000001</v>
+      </c>
+      <c r="BD15" s="50">
+        <v>24.558900000000001</v>
+      </c>
+      <c r="BE15" s="50">
+        <v>28.758800000000001</v>
+      </c>
+      <c r="BF15" s="50">
+        <v>32.994599999999998</v>
+      </c>
+      <c r="BG15" s="50">
+        <v>37.060699999999997</v>
+      </c>
+      <c r="BH15" s="50">
+        <v>41.358699999999999</v>
+      </c>
+      <c r="BI15" s="50">
+        <v>55.8401</v>
+      </c>
+      <c r="BJ15" s="54">
+        <v>2.911</v>
+      </c>
+      <c r="BK15" s="54">
+        <v>5.8918999999999997</v>
+      </c>
+      <c r="BL15" s="54">
+        <v>9.109099999999998</v>
+      </c>
+      <c r="BM15" s="55">
+        <v>12.701700000000001</v>
+      </c>
+      <c r="BN15" s="51">
+        <v>16.551300000000001</v>
+      </c>
+      <c r="BO15" s="50">
+        <v>20.852599999999999</v>
+      </c>
+      <c r="BP15" s="50">
+        <v>25.162500000000001</v>
+      </c>
+      <c r="BQ15" s="50">
+        <v>29.5259</v>
+      </c>
+      <c r="BR15" s="50">
+        <v>33.8855</v>
+      </c>
+      <c r="BS15" s="50">
+        <v>38.0854</v>
+      </c>
+      <c r="BT15" s="50">
+        <v>42.493900000000004</v>
+      </c>
+      <c r="BU15" s="50">
+        <v>48.140500000000003</v>
+      </c>
+      <c r="BV15" s="54">
+        <v>3.0002</v>
+      </c>
+      <c r="BW15" s="49">
+        <v>6.0363999999999995</v>
+      </c>
+      <c r="BX15" s="54">
+        <v>9.2319999999999993</v>
+      </c>
+      <c r="BY15" s="49">
+        <v>12.8331</v>
+      </c>
+      <c r="BZ15" s="51">
+        <v>16.720500000000001</v>
+      </c>
+      <c r="CA15" s="50">
+        <v>21.474900000000002</v>
+      </c>
+      <c r="CB15" s="49">
+        <v>26.157699999999998</v>
+      </c>
+      <c r="CC15" s="50">
+        <v>30.485599999999998</v>
+      </c>
+      <c r="CD15" s="50">
+        <v>34.8887</v>
+      </c>
+      <c r="CE15" s="50">
+        <v>39.153899999999993</v>
+      </c>
+      <c r="CF15" s="50">
+        <v>43.502900000000004</v>
+      </c>
+      <c r="CG15" s="50">
+        <v>54.965699999999998</v>
+      </c>
+      <c r="CH15" s="54">
+        <v>3.1314000000000002</v>
+      </c>
+      <c r="CI15" s="49">
+        <v>6.2778999999999998</v>
+      </c>
+      <c r="CJ15" s="49">
+        <v>9.5282999999999998</v>
+      </c>
+      <c r="CK15" s="55">
+        <v>13.3813</v>
+      </c>
+      <c r="CL15" s="55">
+        <v>17.511800000000001</v>
+      </c>
+      <c r="CM15" s="50">
+        <v>22.529900000000001</v>
+      </c>
+      <c r="CN15" s="49">
+        <v>27.427099999999999</v>
+      </c>
+      <c r="CO15" s="50">
+        <v>31.9496</v>
+      </c>
+      <c r="CP15" s="50">
+        <v>36.57</v>
+      </c>
+      <c r="CQ15" s="50"/>
+      <c r="CR15" s="50"/>
+      <c r="CS15" s="50"/>
+    </row>
+    <row r="16" spans="1:97">
+      <c r="A16" s="66" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="54">
+        <v>0.11030000000000001</v>
+      </c>
+      <c r="C16" s="54">
+        <v>0.2286</v>
+      </c>
+      <c r="D16" s="54">
+        <v>0.3785</v>
+      </c>
+      <c r="E16" s="54">
+        <v>0.5757000000000001</v>
+      </c>
+      <c r="F16" s="54">
+        <v>1.6018000000000001</v>
+      </c>
+      <c r="G16" s="54">
+        <v>2.7185000000000001</v>
+      </c>
+      <c r="H16" s="52">
+        <v>4.1055000000000001</v>
+      </c>
+      <c r="I16" s="49">
+        <v>4.9619999999999997</v>
+      </c>
+      <c r="J16" s="52">
+        <v>5.6922999999999995</v>
+      </c>
+      <c r="K16" s="52">
+        <v>6.2401</v>
+      </c>
+      <c r="L16" s="52">
+        <v>6.531200000000001</v>
+      </c>
+      <c r="M16" s="52">
+        <v>6.8665000000000003</v>
+      </c>
+      <c r="N16" s="54">
+        <v>0.11020000000000001</v>
+      </c>
+      <c r="O16" s="54">
+        <v>0.22760000000000002</v>
+      </c>
+      <c r="P16" s="54">
+        <v>0.37710000000000005</v>
+      </c>
+      <c r="Q16" s="54">
+        <v>0.57450000000000001</v>
+      </c>
+      <c r="R16" s="54">
+        <v>1.6006999999999998</v>
+      </c>
+      <c r="S16" s="54">
+        <v>2.7173000000000003</v>
+      </c>
+      <c r="T16" s="52">
+        <v>4.1044</v>
+      </c>
+      <c r="U16" s="52">
+        <v>4.9608999999999996</v>
+      </c>
+      <c r="V16" s="52">
+        <v>5.6912999999999991</v>
+      </c>
+      <c r="W16" s="52">
+        <v>6.2391000000000005</v>
+      </c>
+      <c r="X16" s="52">
+        <v>6.5301999999999998</v>
+      </c>
+      <c r="Y16" s="52">
+        <v>6.8654999999999999</v>
+      </c>
+      <c r="Z16" s="54">
+        <v>0.11020000000000001</v>
+      </c>
+      <c r="AA16" s="54">
+        <v>0.22790000000000002</v>
+      </c>
+      <c r="AB16" s="55">
+        <v>0.3775</v>
+      </c>
+      <c r="AC16" s="55">
+        <v>0.57479999999999998</v>
+      </c>
+      <c r="AD16" s="50">
+        <v>1.601</v>
+      </c>
+      <c r="AE16" s="50">
+        <v>1.601</v>
+      </c>
+      <c r="AF16" s="50">
+        <v>1.601</v>
+      </c>
+      <c r="AG16" s="52">
+        <v>1.601</v>
+      </c>
+      <c r="AH16" s="52">
+        <v>1.601</v>
+      </c>
+      <c r="AI16" s="56">
+        <v>1.601</v>
+      </c>
+      <c r="AJ16" s="52">
+        <v>1.601</v>
+      </c>
+      <c r="AK16" s="50">
+        <v>1.601</v>
+      </c>
+      <c r="AL16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO16" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CC16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CD16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CE16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CF16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CG16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CH16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CM16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CN16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CP16" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="CQ16" s="54"/>
+      <c r="CR16" s="54"/>
+      <c r="CS16" s="54"/>
+    </row>
+    <row r="17" spans="1:97">
+      <c r="A17" s="66" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="54">
+        <v>15.825900000000001</v>
+      </c>
+      <c r="C17" s="54">
+        <v>35.182900000000004</v>
+      </c>
+      <c r="D17" s="54">
+        <v>62.316600000000001</v>
+      </c>
+      <c r="E17" s="54">
+        <v>94.040700000000001</v>
+      </c>
+      <c r="F17" s="54">
+        <v>135.87979999999999</v>
+      </c>
+      <c r="G17" s="54">
+        <v>188.70050000000001</v>
+      </c>
+      <c r="H17" s="52">
+        <v>237.80070000000001</v>
+      </c>
+      <c r="I17" s="49">
+        <v>283.04429999999996</v>
+      </c>
+      <c r="J17" s="52">
+        <v>317.28129999999999</v>
+      </c>
+      <c r="K17" s="52">
+        <v>346.72840000000002</v>
+      </c>
+      <c r="L17" s="52">
+        <v>369.20150000000001</v>
+      </c>
+      <c r="M17" s="52">
+        <v>392.10500000000002</v>
+      </c>
+      <c r="N17" s="54">
+        <v>16.5169</v>
+      </c>
+      <c r="O17" s="54">
+        <v>37.110099999999996</v>
+      </c>
+      <c r="P17" s="54">
+        <v>65.477500000000006</v>
+      </c>
+      <c r="Q17" s="54">
+        <v>98.639299999999992</v>
+      </c>
+      <c r="R17" s="54">
+        <v>141.5566</v>
+      </c>
+      <c r="S17" s="54">
+        <v>195.49929999999998</v>
+      </c>
+      <c r="T17" s="52">
+        <v>245.6337</v>
+      </c>
+      <c r="U17" s="52">
+        <v>291.88099999999997</v>
+      </c>
+      <c r="V17" s="52">
+        <v>327.25040000000001</v>
+      </c>
+      <c r="W17" s="52">
+        <v>357.66809999999998</v>
+      </c>
+      <c r="X17" s="52">
+        <v>381.13120000000004</v>
+      </c>
+      <c r="Y17" s="52">
+        <v>404.86269999999996</v>
+      </c>
+      <c r="Z17" s="54">
+        <v>17.501200000000001</v>
+      </c>
+      <c r="AA17" s="54">
+        <v>38.857500000000002</v>
+      </c>
+      <c r="AB17" s="55">
+        <v>68.279700000000005</v>
+      </c>
+      <c r="AC17" s="55">
+        <v>102.3065</v>
+      </c>
+      <c r="AD17" s="50">
+        <v>146.14589999999998</v>
+      </c>
+      <c r="AE17" s="50">
+        <v>201.01400000000001</v>
+      </c>
+      <c r="AF17" s="50">
+        <v>253.97090000000003</v>
+      </c>
+      <c r="AG17" s="52">
+        <v>301.44400000000002</v>
+      </c>
+      <c r="AH17" s="59">
+        <v>338.4676</v>
+      </c>
+      <c r="AI17" s="59">
+        <v>370.27</v>
+      </c>
+      <c r="AJ17" s="59">
+        <v>395.0575</v>
+      </c>
+      <c r="AK17" s="59">
+        <v>420.5213</v>
+      </c>
+      <c r="AL17" s="54">
+        <v>17.728699999999996</v>
+      </c>
+      <c r="AM17" s="54">
+        <v>39.154800000000002</v>
+      </c>
+      <c r="AN17" s="54">
+        <v>68.897100000000009</v>
+      </c>
+      <c r="AO17" s="55">
+        <v>103.2897</v>
+      </c>
+      <c r="AP17" s="50">
+        <v>147.56360000000001</v>
+      </c>
+      <c r="AQ17" s="50">
+        <v>203.24439999999998</v>
+      </c>
+      <c r="AR17" s="50">
+        <v>257.04539999999997</v>
+      </c>
+      <c r="AS17" s="50">
+        <v>306.52449999999999</v>
+      </c>
+      <c r="AT17" s="50">
+        <v>345.08830000000006</v>
+      </c>
+      <c r="AU17" s="50">
+        <v>377.78559999999999</v>
+      </c>
+      <c r="AV17" s="50">
+        <v>403.3338</v>
+      </c>
+      <c r="AW17" s="50">
+        <v>429.01850000000002</v>
+      </c>
+      <c r="AX17" s="54">
+        <v>11.4803</v>
+      </c>
+      <c r="AY17" s="54">
+        <v>24.2514</v>
+      </c>
+      <c r="AZ17" s="54">
+        <v>41.039099999999998</v>
+      </c>
+      <c r="BA17" s="55">
+        <v>60.093000000000004</v>
+      </c>
+      <c r="BB17" s="50">
+        <v>83.349800000000002</v>
+      </c>
+      <c r="BC17" s="54">
+        <v>110.22069999999999</v>
+      </c>
+      <c r="BD17" s="54">
+        <v>136.63550000000001</v>
+      </c>
+      <c r="BE17" s="50">
+        <v>161.40639999999999</v>
+      </c>
+      <c r="BF17" s="54">
+        <v>182.01229999999998</v>
+      </c>
+      <c r="BG17" s="54">
+        <v>200.5103</v>
+      </c>
+      <c r="BH17" s="50">
+        <v>215.88</v>
+      </c>
+      <c r="BI17" s="54">
+        <v>231.85410000000002</v>
+      </c>
+      <c r="BJ17" s="54">
+        <v>13.562100000000001</v>
+      </c>
+      <c r="BK17" s="54">
+        <v>27.243200000000002</v>
+      </c>
+      <c r="BL17" s="54">
+        <v>44.206400000000002</v>
+      </c>
+      <c r="BM17" s="54">
+        <v>63.892799999999994</v>
+      </c>
+      <c r="BN17" s="54">
+        <v>86.460300000000004</v>
+      </c>
+      <c r="BO17" s="69">
+        <v>112.9898</v>
+      </c>
+      <c r="BP17" s="54">
+        <v>139.48969999999997</v>
+      </c>
+      <c r="BQ17" s="54">
+        <v>164.24760000000001</v>
+      </c>
+      <c r="BR17" s="54">
+        <v>184.80350000000001</v>
+      </c>
+      <c r="BS17" s="54">
+        <v>203.50459999999998</v>
+      </c>
+      <c r="BT17" s="54">
+        <v>219.62459999999999</v>
+      </c>
+      <c r="BU17" s="54">
+        <v>236.88479999999998</v>
+      </c>
+      <c r="BV17" s="54">
+        <v>15.361499999999999</v>
+      </c>
+      <c r="BW17" s="54">
+        <v>31.062699999999996</v>
+      </c>
+      <c r="BX17" s="54">
+        <v>50.121700000000004</v>
+      </c>
+      <c r="BY17" s="54">
+        <v>71.717100000000002</v>
+      </c>
+      <c r="BZ17" s="54">
+        <v>95.575299999999999</v>
+      </c>
+      <c r="CA17" s="54">
+        <v>125.04689999999999</v>
+      </c>
+      <c r="CB17" s="49">
+        <v>153.42010000000002</v>
+      </c>
+      <c r="CC17" s="54">
+        <v>179.65820000000002</v>
+      </c>
+      <c r="CD17" s="54">
+        <v>201.25879999999998</v>
+      </c>
+      <c r="CE17" s="54">
+        <v>220.57669999999999</v>
+      </c>
+      <c r="CF17" s="54">
+        <v>237.1765</v>
+      </c>
+      <c r="CG17" s="54">
+        <v>254.5376</v>
+      </c>
+      <c r="CH17" s="54">
+        <v>14.504900000000001</v>
+      </c>
+      <c r="CI17" s="54">
+        <v>28.685399999999998</v>
+      </c>
+      <c r="CJ17" s="49">
+        <v>46.686199999999999</v>
+      </c>
+      <c r="CK17" s="55">
+        <v>67.223199999999991</v>
+      </c>
+      <c r="CL17" s="55">
+        <v>90.506799999999984</v>
+      </c>
+      <c r="CM17" s="54">
+        <v>120.4593</v>
+      </c>
+      <c r="CN17" s="49">
+        <v>148.4238</v>
+      </c>
+      <c r="CO17" s="54">
+        <v>174.64559999999997</v>
+      </c>
+      <c r="CP17" s="54">
+        <v>196.38060000000002</v>
+      </c>
+      <c r="CQ17" s="54"/>
+      <c r="CR17" s="54"/>
+      <c r="CS17" s="54"/>
+    </row>
+    <row r="18" spans="1:97">
+      <c r="A18" s="66" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="54">
+        <v>17.431900000000002</v>
+      </c>
+      <c r="C18" s="54">
+        <v>36.863800000000005</v>
+      </c>
+      <c r="D18" s="54">
+        <v>62.0717</v>
+      </c>
+      <c r="E18" s="54">
+        <v>116.40129999999999</v>
+      </c>
+      <c r="F18" s="54">
+        <v>178.47229999999999</v>
+      </c>
+      <c r="G18" s="54">
+        <v>255.19460000000001</v>
+      </c>
+      <c r="H18" s="52">
+        <v>334.50220000000002</v>
+      </c>
+      <c r="I18" s="49">
+        <v>407.16880000000003</v>
+      </c>
+      <c r="J18" s="52">
+        <v>471.94549999999998</v>
+      </c>
+      <c r="K18" s="52">
+        <v>511.6934</v>
+      </c>
+      <c r="L18" s="52">
+        <v>537.66060000000004</v>
+      </c>
+      <c r="M18" s="52">
+        <v>567.72930000000008</v>
+      </c>
+      <c r="N18" s="54">
+        <v>17.712199999999999</v>
+      </c>
+      <c r="O18" s="54">
+        <v>38.703699999999998</v>
+      </c>
+      <c r="P18" s="54">
+        <v>65.816500000000005</v>
+      </c>
+      <c r="Q18" s="54">
+        <v>122.758</v>
+      </c>
+      <c r="R18" s="54">
+        <v>188.24950000000001</v>
+      </c>
+      <c r="S18" s="54">
+        <v>268.88819999999998</v>
+      </c>
+      <c r="T18" s="52">
+        <v>352.47609999999997</v>
+      </c>
+      <c r="U18" s="52">
+        <v>428.8451</v>
+      </c>
+      <c r="V18" s="52">
+        <v>496.94229999999999</v>
+      </c>
+      <c r="W18" s="52">
+        <v>539.3728000000001</v>
+      </c>
+      <c r="X18" s="52">
+        <v>566.78499999999997</v>
+      </c>
+      <c r="Y18" s="52">
+        <v>597.8193</v>
+      </c>
+      <c r="Z18" s="54">
+        <v>19.596900000000002</v>
+      </c>
+      <c r="AA18" s="54">
+        <v>42.507599999999996</v>
+      </c>
+      <c r="AB18" s="55">
+        <v>71.958399999999997</v>
+      </c>
+      <c r="AC18" s="55">
+        <v>132.21950000000001</v>
+      </c>
+      <c r="AD18" s="50">
+        <v>200.94310000000002</v>
+      </c>
+      <c r="AE18" s="50">
+        <v>287.62279999999998</v>
+      </c>
+      <c r="AF18" s="50">
+        <v>375.0093</v>
+      </c>
+      <c r="AG18" s="52">
+        <v>455.16669999999999</v>
+      </c>
+      <c r="AH18" s="52">
+        <v>527.04100000000005</v>
+      </c>
+      <c r="AI18" s="56">
+        <v>572.3196999999999</v>
+      </c>
+      <c r="AJ18" s="52">
+        <v>602.39800000000002</v>
+      </c>
+      <c r="AK18" s="50">
+        <v>635.18169999999998</v>
+      </c>
+      <c r="AL18" s="54">
+        <v>20.653599999999997</v>
+      </c>
+      <c r="AM18" s="54">
+        <v>44.034300000000002</v>
+      </c>
+      <c r="AN18" s="54">
+        <v>74.134600000000006</v>
+      </c>
+      <c r="AO18" s="55">
+        <v>136.05429999999998</v>
+      </c>
+      <c r="AP18" s="50">
+        <v>206.60650000000001</v>
+      </c>
+      <c r="AQ18" s="50">
+        <v>293.97429999999997</v>
+      </c>
+      <c r="AR18" s="50">
+        <v>382.64920000000001</v>
+      </c>
+      <c r="AS18" s="50">
+        <v>464.13410000000005</v>
+      </c>
+      <c r="AT18" s="50">
+        <v>536.97119999999995</v>
+      </c>
+      <c r="AU18" s="50">
+        <v>583.46640000000002</v>
+      </c>
+      <c r="AV18" s="50">
+        <v>613.6721</v>
+      </c>
+      <c r="AW18" s="50">
+        <v>647.8436999999999</v>
+      </c>
+      <c r="AX18" s="54">
+        <v>14.1168</v>
+      </c>
+      <c r="AY18" s="54">
+        <v>29.852499999999999</v>
+      </c>
+      <c r="AZ18" s="54">
+        <v>49.3352</v>
+      </c>
+      <c r="BA18" s="55">
+        <v>80.901800000000009</v>
+      </c>
+      <c r="BB18" s="50">
+        <v>117.4876</v>
+      </c>
+      <c r="BC18" s="50">
+        <v>161.46449999999999</v>
+      </c>
+      <c r="BD18" s="50">
+        <v>205.26779999999999</v>
+      </c>
+      <c r="BE18" s="50">
+        <v>247.3407</v>
+      </c>
+      <c r="BF18" s="50">
+        <v>284.49200000000002</v>
+      </c>
+      <c r="BG18" s="50">
+        <v>309.5478</v>
+      </c>
+      <c r="BH18" s="50">
+        <v>328.08890000000002</v>
+      </c>
+      <c r="BI18" s="50">
+        <v>348.76440000000002</v>
+      </c>
+      <c r="BJ18" s="54">
+        <v>16.6966</v>
+      </c>
+      <c r="BK18" s="54">
+        <v>34.752000000000002</v>
+      </c>
+      <c r="BL18" s="54">
+        <v>56.271799999999999</v>
+      </c>
+      <c r="BM18" s="54">
+        <v>89.816999999999993</v>
+      </c>
+      <c r="BN18" s="51">
+        <v>128.49640000000002</v>
+      </c>
+      <c r="BO18" s="54">
+        <v>174.28550000000001</v>
+      </c>
+      <c r="BP18" s="54">
+        <v>219.47669999999999</v>
+      </c>
+      <c r="BQ18" s="50">
+        <v>262.702</v>
+      </c>
+      <c r="BR18" s="50">
+        <v>300.50890000000004</v>
+      </c>
+      <c r="BS18" s="54">
+        <v>326.75880000000001</v>
+      </c>
+      <c r="BT18" s="50">
+        <v>347.17570000000001</v>
+      </c>
+      <c r="BU18" s="54">
+        <v>370.58320000000003</v>
+      </c>
+      <c r="BV18" s="54">
+        <v>17.8445</v>
+      </c>
+      <c r="BW18" s="49">
+        <v>36.626100000000001</v>
+      </c>
+      <c r="BX18" s="54">
+        <v>59.578900000000004</v>
+      </c>
+      <c r="BY18" s="49">
+        <v>93.919200000000004</v>
+      </c>
+      <c r="BZ18" s="54">
+        <v>132.63399999999999</v>
+      </c>
+      <c r="CA18" s="69">
+        <v>177.8355</v>
+      </c>
+      <c r="CB18" s="49">
+        <v>224.5162</v>
+      </c>
+      <c r="CC18" s="54">
+        <v>268.04409999999996</v>
+      </c>
+      <c r="CD18" s="54">
+        <v>307.11829999999998</v>
+      </c>
+      <c r="CE18" s="54">
+        <v>334.92690000000005</v>
+      </c>
+      <c r="CF18" s="50">
+        <v>357.82230000000004</v>
+      </c>
+      <c r="CG18" s="54">
+        <v>382.66919999999993</v>
+      </c>
+      <c r="CH18" s="54">
+        <v>19.903400000000001</v>
+      </c>
+      <c r="CI18" s="54">
+        <v>40.201599999999999</v>
+      </c>
+      <c r="CJ18" s="49">
+        <v>65.005700000000004</v>
+      </c>
+      <c r="CK18" s="55">
+        <v>100.83210000000001</v>
+      </c>
+      <c r="CL18" s="55">
+        <v>141.02539999999999</v>
+      </c>
+      <c r="CM18" s="69">
+        <v>188.23609999999999</v>
+      </c>
+      <c r="CN18" s="49">
+        <v>236.6566</v>
+      </c>
+      <c r="CO18" s="54">
+        <v>282.75870000000003</v>
+      </c>
+      <c r="CP18" s="54">
+        <v>324.35059999999999</v>
+      </c>
+      <c r="CQ18" s="54"/>
+      <c r="CR18" s="50"/>
+      <c r="CS18" s="54"/>
+    </row>
+    <row r="19" spans="1:97">
+      <c r="A19" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="56">
+        <v>40.368499999999997</v>
+      </c>
+      <c r="C19" s="56">
+        <v>84.70389999999999</v>
+      </c>
+      <c r="D19" s="56">
+        <v>142.51249999999999</v>
+      </c>
+      <c r="E19" s="56">
+        <v>211.26280000000003</v>
+      </c>
+      <c r="F19" s="56">
+        <v>294.23159999999996</v>
+      </c>
+      <c r="G19" s="54">
+        <v>379.53080000000006</v>
+      </c>
+      <c r="H19" s="52">
+        <v>452.07479999999998</v>
+      </c>
+      <c r="I19" s="49">
+        <v>517.91229999999996</v>
+      </c>
+      <c r="J19" s="52">
+        <v>575.21490000000006</v>
+      </c>
+      <c r="K19" s="52">
+        <v>625.78</v>
+      </c>
+      <c r="L19" s="52">
+        <v>672.92200000000003</v>
+      </c>
+      <c r="M19" s="52">
+        <v>722.02670000000012</v>
+      </c>
+      <c r="N19" s="56">
+        <v>42.153800000000004</v>
+      </c>
+      <c r="O19" s="56">
+        <v>88.545299999999997</v>
+      </c>
+      <c r="P19" s="56">
+        <v>149.18049999999999</v>
+      </c>
+      <c r="Q19" s="56">
+        <v>221.1225</v>
+      </c>
+      <c r="R19" s="56">
+        <v>307.74149999999997</v>
+      </c>
+      <c r="S19" s="54">
+        <v>397.36290000000002</v>
+      </c>
+      <c r="T19" s="52">
+        <v>472.46620000000001</v>
+      </c>
+      <c r="U19" s="52">
+        <v>540.71130000000005</v>
+      </c>
+      <c r="V19" s="52">
+        <v>600.54880000000003</v>
+      </c>
+      <c r="W19" s="52">
+        <v>652.46299999999997</v>
+      </c>
+      <c r="X19" s="52">
+        <v>701.04390000000001</v>
+      </c>
+      <c r="Y19" s="52">
+        <v>748.2749</v>
+      </c>
+      <c r="Z19" s="56">
+        <v>43.523499999999999</v>
+      </c>
+      <c r="AA19" s="56">
+        <v>91.565100000000001</v>
+      </c>
+      <c r="AB19" s="55">
+        <v>153.9426</v>
+      </c>
+      <c r="AC19" s="55">
+        <v>227.98839999999998</v>
+      </c>
+      <c r="AD19" s="50">
+        <v>317.26609999999999</v>
+      </c>
+      <c r="AE19" s="50">
+        <v>410.38329999999996</v>
+      </c>
+      <c r="AF19" s="50">
+        <v>487.2552</v>
+      </c>
+      <c r="AG19" s="52">
+        <v>556.49559999999997</v>
+      </c>
+      <c r="AH19" s="52">
+        <v>616.61699999999996</v>
+      </c>
+      <c r="AI19" s="56">
+        <v>669.27250000000004</v>
+      </c>
+      <c r="AJ19" s="52">
+        <v>718.09299999999996</v>
+      </c>
+      <c r="AK19" s="50">
+        <v>764.79660000000001</v>
+      </c>
+      <c r="AL19" s="56">
+        <v>43.903600000000004</v>
+      </c>
+      <c r="AM19" s="56">
+        <v>92.440300000000008</v>
+      </c>
+      <c r="AN19" s="56">
+        <v>155.55029999999999</v>
+      </c>
+      <c r="AO19" s="55">
+        <v>230.4289</v>
+      </c>
+      <c r="AP19" s="50">
+        <v>320.82100000000003</v>
+      </c>
+      <c r="AQ19" s="50">
+        <v>415.33730000000003</v>
+      </c>
+      <c r="AR19" s="50">
+        <v>492.03379999999999</v>
+      </c>
+      <c r="AS19" s="50">
+        <v>561.49699999999996</v>
+      </c>
+      <c r="AT19" s="50">
+        <v>621.69000000000005</v>
+      </c>
+      <c r="AU19" s="50">
+        <v>673.68130000000008</v>
+      </c>
+      <c r="AV19" s="50">
+        <v>722.09029999999996</v>
+      </c>
+      <c r="AW19" s="50">
+        <v>767.54300000000001</v>
+      </c>
+      <c r="AX19" s="56">
+        <v>22.636700000000001</v>
+      </c>
+      <c r="AY19" s="56">
+        <v>47.563400000000001</v>
+      </c>
+      <c r="AZ19" s="56">
+        <v>79.789000000000001</v>
+      </c>
+      <c r="BA19" s="55">
+        <v>117.6876</v>
+      </c>
+      <c r="BB19" s="50">
+        <v>163.27539999999999</v>
+      </c>
+      <c r="BC19" s="50">
+        <v>210.7885</v>
+      </c>
+      <c r="BD19" s="50">
+        <v>242.33010000000002</v>
+      </c>
+      <c r="BE19" s="50">
+        <v>273.50109999999995</v>
+      </c>
+      <c r="BF19" s="50">
+        <v>308.75990000000002</v>
+      </c>
+      <c r="BG19" s="50">
+        <v>340.84300000000002</v>
+      </c>
+      <c r="BH19" s="50">
+        <v>369.81259999999997</v>
+      </c>
+      <c r="BI19" s="50">
+        <v>396.21979999999996</v>
+      </c>
+      <c r="BJ19" s="54">
+        <v>26.380899999999997</v>
+      </c>
+      <c r="BK19" s="54">
+        <v>55.513100000000001</v>
+      </c>
+      <c r="BL19" s="54">
+        <v>92.168499999999995</v>
+      </c>
+      <c r="BM19" s="55">
+        <v>134.76249999999999</v>
+      </c>
+      <c r="BN19" s="51">
+        <v>185.71199999999999</v>
+      </c>
+      <c r="BO19" s="54">
+        <v>240.53619999999998</v>
+      </c>
+      <c r="BP19" s="50">
+        <v>280.17940000000004</v>
+      </c>
+      <c r="BQ19" s="50">
+        <v>318.82079999999996</v>
+      </c>
+      <c r="BR19" s="50">
+        <v>354.77109999999999</v>
+      </c>
+      <c r="BS19" s="50">
+        <v>387.70759999999996</v>
+      </c>
+      <c r="BT19" s="50">
+        <v>418.46820000000002</v>
+      </c>
+      <c r="BU19" s="50">
+        <v>447.08499999999998</v>
+      </c>
+      <c r="BV19" s="54">
+        <v>33.158000000000001</v>
+      </c>
+      <c r="BW19" s="49">
+        <v>68.781700000000001</v>
+      </c>
+      <c r="BX19" s="54">
+        <v>112.8682</v>
+      </c>
+      <c r="BY19" s="49">
+        <v>162.8587</v>
+      </c>
+      <c r="BZ19" s="51">
+        <v>222.1618</v>
+      </c>
+      <c r="CA19" s="54">
+        <v>283.86470000000003</v>
+      </c>
+      <c r="CB19" s="49">
+        <v>327.36019999999996</v>
+      </c>
+      <c r="CC19" s="50">
+        <v>368.78030000000001</v>
+      </c>
+      <c r="CD19" s="50">
+        <v>405.95840000000004</v>
+      </c>
+      <c r="CE19" s="54">
+        <v>427.85490000000004</v>
+      </c>
+      <c r="CF19" s="50">
+        <v>449.23109999999997</v>
+      </c>
+      <c r="CG19" s="50">
+        <v>474.4221</v>
+      </c>
+      <c r="CH19" s="54">
+        <v>33.095599999999997</v>
+      </c>
+      <c r="CI19" s="49">
+        <v>67.802999999999997</v>
+      </c>
+      <c r="CJ19" s="49">
+        <v>111.2055</v>
+      </c>
+      <c r="CK19" s="55">
+        <v>160.55929999999998</v>
+      </c>
+      <c r="CL19" s="55">
+        <v>216.42860000000002</v>
+      </c>
+      <c r="CM19" s="54">
+        <v>271.76209999999998</v>
+      </c>
+      <c r="CN19" s="49">
+        <v>308.07100000000003</v>
+      </c>
+      <c r="CO19" s="50">
+        <v>341.92220000000003</v>
+      </c>
+      <c r="CP19" s="50">
+        <v>372.34039999999999</v>
+      </c>
+      <c r="CQ19" s="54"/>
+      <c r="CR19" s="50"/>
+      <c r="CS19" s="50"/>
+    </row>
+    <row r="20" spans="1:97">
+      <c r="A20" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="E20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="F20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="I20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="J20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="K20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="L20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="M20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="N20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="O20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="P20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="R20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="S20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="T20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="U20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="V20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="W20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="X20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ20" s="60">
+        <v>52.698399999999992</v>
+      </c>
+      <c r="AR20" s="60">
+        <v>68.128199999999993</v>
+      </c>
+      <c r="AS20" s="60">
+        <v>81.082499999999996</v>
+      </c>
+      <c r="AT20" s="60">
+        <v>87.902699999999996</v>
+      </c>
+      <c r="AU20" s="60">
+        <v>95.591300000000004</v>
+      </c>
+      <c r="AV20" s="60">
+        <v>102.57899999999999</v>
+      </c>
+      <c r="AW20" s="60">
+        <v>116.1665</v>
+      </c>
+      <c r="AX20" s="49">
+        <v>0.9234</v>
+      </c>
+      <c r="AY20" s="49">
+        <v>3.4226999999999999</v>
+      </c>
+      <c r="AZ20" s="49">
+        <v>7.6366999999999994</v>
+      </c>
+      <c r="BA20" s="49">
+        <v>13.1347</v>
+      </c>
+      <c r="BB20" s="49">
+        <v>20.542400000000001</v>
+      </c>
+      <c r="BC20" s="50">
+        <v>27.627200000000002</v>
+      </c>
+      <c r="BD20" s="50">
+        <v>36.204099999999997</v>
+      </c>
+      <c r="BE20" s="50">
+        <v>43.424699999999994</v>
+      </c>
+      <c r="BF20" s="50">
+        <v>46.431400000000004</v>
+      </c>
+      <c r="BG20" s="50">
+        <v>52.825300000000006</v>
+      </c>
+      <c r="BH20" s="60">
+        <v>56.621000000000002</v>
+      </c>
+      <c r="BI20" s="50">
+        <v>63.427199999999999</v>
+      </c>
+      <c r="BJ20" s="54">
+        <v>0.93270000000000008</v>
+      </c>
+      <c r="BK20" s="54">
+        <v>3.4384999999999999</v>
+      </c>
+      <c r="BL20" s="54">
+        <v>7.7024000000000008</v>
+      </c>
+      <c r="BM20" s="55">
+        <v>13.169600000000001</v>
+      </c>
+      <c r="BN20" s="51">
+        <v>20.723399999999998</v>
+      </c>
+      <c r="BO20" s="50">
+        <v>26.624700000000001</v>
+      </c>
+      <c r="BP20" s="50">
+        <v>36.785699999999999</v>
+      </c>
+      <c r="BQ20" s="50">
+        <v>44.090400000000002</v>
+      </c>
+      <c r="BR20" s="50">
+        <v>47.170999999999999</v>
+      </c>
+      <c r="BS20" s="50">
+        <v>53.588000000000001</v>
+      </c>
+      <c r="BT20" s="50">
+        <v>57.3643</v>
+      </c>
+      <c r="BU20" s="50">
+        <v>64.144199999999998</v>
+      </c>
+      <c r="BV20" s="54">
+        <v>0.94359999999999988</v>
+      </c>
+      <c r="BW20" s="49">
+        <v>3.4803999999999999</v>
+      </c>
+      <c r="BX20" s="54">
+        <v>7.7923</v>
+      </c>
+      <c r="BY20" s="49">
+        <v>13.317099999999998</v>
+      </c>
+      <c r="BZ20" s="51">
+        <v>20.923400000000001</v>
+      </c>
+      <c r="CA20" s="54">
+        <v>26.890099999999997</v>
+      </c>
+      <c r="CB20" s="49">
+        <v>36.932600000000001</v>
+      </c>
+      <c r="CC20" s="50">
+        <v>44.196100000000001</v>
+      </c>
+      <c r="CD20" s="50">
+        <v>47.277500000000003</v>
+      </c>
+      <c r="CE20" s="50">
+        <v>53.657300000000006</v>
+      </c>
+      <c r="CF20" s="50">
+        <v>57.418199999999999</v>
+      </c>
+      <c r="CG20" s="50">
+        <v>64.169700000000006</v>
+      </c>
+      <c r="CH20" s="54">
+        <v>0.94240000000000013</v>
+      </c>
+      <c r="CI20" s="49">
+        <v>3.4695999999999998</v>
+      </c>
+      <c r="CJ20" s="49">
+        <v>7.7821000000000007</v>
+      </c>
+      <c r="CK20" s="55">
+        <v>13.2826</v>
+      </c>
+      <c r="CL20" s="55">
+        <v>20.895499999999998</v>
+      </c>
+      <c r="CM20" s="54">
+        <v>26.8889</v>
+      </c>
+      <c r="CN20" s="49">
+        <v>36.946199999999997</v>
+      </c>
+      <c r="CO20" s="50">
+        <v>44.203199999999995</v>
+      </c>
+      <c r="CP20" s="50">
+        <v>47.295200000000001</v>
+      </c>
+      <c r="CQ20" s="50"/>
+      <c r="CR20" s="50"/>
+      <c r="CS20" s="50"/>
+    </row>
+    <row r="21" spans="1:97">
+      <c r="A21" s="66" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="54">
+        <v>34.654300000000006</v>
+      </c>
+      <c r="C21" s="54">
+        <v>77.005399999999995</v>
+      </c>
+      <c r="D21" s="54">
+        <v>140.62860000000001</v>
+      </c>
+      <c r="E21" s="54">
+        <v>219.80889999999999</v>
+      </c>
+      <c r="F21" s="54">
+        <v>311.59580000000005</v>
+      </c>
+      <c r="G21" s="54">
+        <v>437.88740000000001</v>
+      </c>
+      <c r="H21" s="52">
+        <v>557.66380000000004</v>
+      </c>
+      <c r="I21" s="49">
+        <v>667.10380000000009</v>
+      </c>
+      <c r="J21" s="52">
+        <v>761.03140000000008</v>
+      </c>
+      <c r="K21" s="52">
+        <v>832.6511999999999</v>
+      </c>
+      <c r="L21" s="52">
+        <v>895.01270000000011</v>
+      </c>
+      <c r="M21" s="52">
+        <v>951.37740000000008</v>
+      </c>
+      <c r="N21" s="54">
+        <v>36.027200000000001</v>
+      </c>
+      <c r="O21" s="54">
+        <v>79.850700000000003</v>
+      </c>
+      <c r="P21" s="54">
+        <v>145.35499999999999</v>
+      </c>
+      <c r="Q21" s="54">
+        <v>226.01499999999999</v>
+      </c>
+      <c r="R21" s="54">
+        <v>320.77229999999997</v>
+      </c>
+      <c r="S21" s="54">
+        <v>451.65899999999999</v>
+      </c>
+      <c r="T21" s="52">
+        <v>574.82869999999991</v>
+      </c>
+      <c r="U21" s="52">
+        <v>688.12850000000003</v>
+      </c>
+      <c r="V21" s="52">
+        <v>785.64830000000006</v>
+      </c>
+      <c r="W21" s="52">
+        <v>860.36330000000009</v>
+      </c>
+      <c r="X21" s="52">
+        <v>927.18520000000001</v>
+      </c>
+      <c r="Y21" s="52">
+        <v>988.91019999999992</v>
+      </c>
+      <c r="Z21" s="54">
+        <v>37.414400000000001</v>
+      </c>
+      <c r="AA21" s="54">
+        <v>82.596100000000007</v>
+      </c>
+      <c r="AB21" s="55">
+        <v>150.37119999999999</v>
+      </c>
+      <c r="AC21" s="55">
+        <v>234.11199999999999</v>
+      </c>
+      <c r="AD21" s="50">
+        <v>331.47030000000001</v>
+      </c>
+      <c r="AE21" s="50">
+        <v>470.54230000000001</v>
+      </c>
+      <c r="AF21" s="50">
+        <v>600.44369999999992</v>
+      </c>
+      <c r="AG21" s="52">
+        <v>720.04150000000004</v>
+      </c>
+      <c r="AH21" s="52">
+        <v>821.81399999999996</v>
+      </c>
+      <c r="AI21" s="56">
+        <v>901.34960000000012</v>
+      </c>
+      <c r="AJ21" s="52">
+        <v>972.11429999999996</v>
+      </c>
+      <c r="AK21" s="50">
+        <v>1036.3489</v>
+      </c>
+      <c r="AL21" s="54">
+        <v>38.800699999999999</v>
+      </c>
+      <c r="AM21" s="54">
+        <v>85.595600000000005</v>
+      </c>
+      <c r="AN21" s="54">
+        <v>155.03729999999999</v>
+      </c>
+      <c r="AO21" s="55">
+        <v>241.72929999999999</v>
+      </c>
+      <c r="AP21" s="50">
+        <v>341.29669999999993</v>
+      </c>
+      <c r="AQ21" s="50">
+        <v>220.0926</v>
+      </c>
+      <c r="AR21" s="50">
+        <v>281.56529999999998</v>
+      </c>
+      <c r="AS21" s="50">
+        <v>337.73559999999998</v>
+      </c>
+      <c r="AT21" s="50">
+        <v>385.25170000000003</v>
+      </c>
+      <c r="AU21" s="50">
+        <v>423.49809999999997</v>
+      </c>
+      <c r="AV21" s="50">
+        <v>460.51840000000004</v>
+      </c>
+      <c r="AW21" s="50">
+        <v>495.8449</v>
+      </c>
+      <c r="AX21" s="54">
+        <v>10.376100000000001</v>
+      </c>
+      <c r="AY21" s="54">
+        <v>21.263000000000002</v>
+      </c>
+      <c r="AZ21" s="54">
+        <v>35.848599999999998</v>
+      </c>
+      <c r="BA21" s="55">
+        <v>52.953199999999995</v>
+      </c>
+      <c r="BB21" s="50">
+        <v>72.785399999999996</v>
+      </c>
+      <c r="BC21" s="60">
+        <v>99.200100000000006</v>
+      </c>
+      <c r="BD21" s="60">
+        <v>125.43589999999999</v>
+      </c>
+      <c r="BE21" s="50">
+        <v>150.22389999999999</v>
+      </c>
+      <c r="BF21" s="60">
+        <v>171.26589999999999</v>
+      </c>
+      <c r="BG21" s="60">
+        <v>188.69460000000001</v>
+      </c>
+      <c r="BH21" s="50">
+        <v>205.989</v>
+      </c>
+      <c r="BI21" s="60">
+        <v>223.2647</v>
+      </c>
+      <c r="BJ21" s="56">
+        <v>10.951000000000001</v>
+      </c>
+      <c r="BK21" s="56">
+        <v>22.193399999999997</v>
+      </c>
+      <c r="BL21" s="56">
+        <v>37.074399999999997</v>
+      </c>
+      <c r="BM21" s="55">
+        <v>55.2517</v>
+      </c>
+      <c r="BN21" s="51">
+        <v>75.1036</v>
+      </c>
+      <c r="BO21" s="50">
+        <v>101.64960000000001</v>
+      </c>
+      <c r="BP21" s="50">
+        <v>128.31710000000001</v>
+      </c>
+      <c r="BQ21" s="50">
+        <v>153.8459</v>
+      </c>
+      <c r="BR21" s="60">
+        <v>175.12450000000001</v>
+      </c>
+      <c r="BS21" s="50">
+        <v>194.1909</v>
+      </c>
+      <c r="BT21" s="60">
+        <v>213.5847</v>
+      </c>
+      <c r="BU21" s="50">
+        <v>239.01990000000001</v>
+      </c>
+      <c r="BV21" s="54">
+        <v>11.9259</v>
+      </c>
+      <c r="BW21" s="49">
+        <v>25.234900000000003</v>
+      </c>
+      <c r="BX21" s="56">
+        <v>43.016300000000001</v>
+      </c>
+      <c r="BY21" s="49">
+        <v>64.834999999999994</v>
+      </c>
+      <c r="BZ21" s="51">
+        <v>89.015000000000001</v>
+      </c>
+      <c r="CA21" s="50">
+        <v>119.1704</v>
+      </c>
+      <c r="CB21" s="49">
+        <v>147.41709999999998</v>
+      </c>
+      <c r="CC21" s="50">
+        <v>173.41420000000002</v>
+      </c>
+      <c r="CD21" s="50">
+        <v>193.24279999999999</v>
+      </c>
+      <c r="CE21" s="50">
+        <v>213.09200000000001</v>
+      </c>
+      <c r="CF21" s="60">
+        <v>235.2559</v>
+      </c>
+      <c r="CG21" s="50">
+        <v>260.46509999999995</v>
+      </c>
+      <c r="CH21" s="54">
+        <v>12.6447</v>
+      </c>
+      <c r="CI21" s="49">
+        <v>26.802599999999998</v>
+      </c>
+      <c r="CJ21" s="49">
+        <v>45.525199999999998</v>
+      </c>
+      <c r="CK21" s="55">
+        <v>68.084699999999998</v>
+      </c>
+      <c r="CL21" s="55">
+        <v>93.408900000000003</v>
+      </c>
+      <c r="CM21" s="50">
+        <v>125.5403</v>
+      </c>
+      <c r="CN21" s="49">
+        <v>154.934</v>
+      </c>
+      <c r="CO21" s="50">
+        <v>182.11750000000001</v>
+      </c>
+      <c r="CP21" s="50">
+        <v>203.16590000000002</v>
+      </c>
+      <c r="CQ21" s="50"/>
+      <c r="CR21" s="60"/>
+      <c r="CS21" s="50"/>
+    </row>
+    <row r="22" spans="1:97">
+      <c r="A22" s="66" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="54">
+        <v>1.5099999999999999E-2</v>
+      </c>
+      <c r="C22" s="54">
+        <v>3.0699999999999998E-2</v>
+      </c>
+      <c r="D22" s="54">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="E22" s="54">
+        <v>6.3799999999999996E-2</v>
+      </c>
+      <c r="F22" s="54">
+        <v>9.2299999999999993E-2</v>
+      </c>
+      <c r="G22" s="54">
+        <v>0.121</v>
+      </c>
+      <c r="H22" s="52">
+        <v>0.15669999999999998</v>
+      </c>
+      <c r="I22" s="49">
+        <v>0.19040000000000001</v>
+      </c>
+      <c r="J22" s="52">
+        <v>0.20860000000000004</v>
+      </c>
+      <c r="K22" s="52">
+        <v>0.2235</v>
+      </c>
+      <c r="L22" s="52">
+        <v>0.23460000000000003</v>
+      </c>
+      <c r="M22" s="52">
+        <v>0.24739999999999998</v>
+      </c>
+      <c r="N22" s="54">
+        <v>1.3599999999999999E-2</v>
+      </c>
+      <c r="O22" s="54">
+        <v>2.7100000000000003E-2</v>
+      </c>
+      <c r="P22" s="54">
+        <v>4.0299999999999996E-2</v>
+      </c>
+      <c r="Q22" s="54">
+        <v>5.9700000000000003E-2</v>
+      </c>
+      <c r="R22" s="54">
+        <v>8.7599999999999997E-2</v>
+      </c>
+      <c r="S22" s="54">
+        <v>0.11849999999999999</v>
+      </c>
+      <c r="T22" s="52">
+        <v>0.14560000000000001</v>
+      </c>
+      <c r="U22" s="52">
+        <v>0.17279999999999998</v>
+      </c>
+      <c r="V22" s="52">
+        <v>0.19009999999999999</v>
+      </c>
+      <c r="W22" s="52">
+        <v>0.20730000000000001</v>
+      </c>
+      <c r="X22" s="52">
+        <v>0.21739999999999998</v>
+      </c>
+      <c r="Y22" s="52">
+        <v>0.23080000000000001</v>
+      </c>
+      <c r="Z22" s="54">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="AA22" s="54">
+        <v>2.7399999999999997E-2</v>
+      </c>
+      <c r="AB22" s="61">
+        <v>4.0600000000000004E-2</v>
+      </c>
+      <c r="AC22" s="61">
+        <v>5.9900000000000002E-2</v>
+      </c>
+      <c r="AD22" s="50">
+        <v>8.9400000000000007E-2</v>
+      </c>
+      <c r="AE22" s="50">
+        <v>0.11890000000000001</v>
+      </c>
+      <c r="AF22" s="50">
+        <v>0.15940000000000001</v>
+      </c>
+      <c r="AG22" s="52">
+        <v>0.18809999999999999</v>
+      </c>
+      <c r="AH22" s="52">
+        <v>0.20499999999999999</v>
+      </c>
+      <c r="AI22" s="56">
+        <v>0.22119999999999998</v>
+      </c>
+      <c r="AJ22" s="52">
+        <v>0.23069999999999999</v>
+      </c>
+      <c r="AK22" s="50">
+        <v>0.23139999999999999</v>
+      </c>
+      <c r="AL22" s="54">
+        <v>1.26E-2</v>
+      </c>
+      <c r="AM22" s="54">
+        <v>2.4E-2</v>
+      </c>
+      <c r="AN22" s="54">
+        <v>3.5400000000000001E-2</v>
+      </c>
+      <c r="AO22" s="61">
+        <v>5.2399999999999995E-2</v>
+      </c>
+      <c r="AP22" s="50">
+        <v>7.8099999999999989E-2</v>
+      </c>
+      <c r="AQ22" s="50">
+        <v>0.1038</v>
+      </c>
+      <c r="AR22" s="50">
+        <v>0.1295</v>
+      </c>
+      <c r="AS22" s="50">
+        <v>0.1512</v>
+      </c>
+      <c r="AT22" s="50">
+        <v>0.1636</v>
+      </c>
+      <c r="AU22" s="50">
+        <v>0.17549999999999999</v>
+      </c>
+      <c r="AV22" s="50">
+        <v>0.18109999999999998</v>
+      </c>
+      <c r="AW22" s="50">
+        <v>0.18149999999999999</v>
+      </c>
+      <c r="AX22" s="54">
+        <v>1.1699999999999999E-2</v>
+      </c>
+      <c r="AY22" s="54">
+        <v>2.3399999999999997E-2</v>
+      </c>
+      <c r="AZ22" s="54">
+        <v>3.5099999999999999E-2</v>
+      </c>
+      <c r="BA22" s="61">
+        <v>5.3200000000000004E-2</v>
+      </c>
+      <c r="BB22" s="50">
+        <v>7.1800000000000003E-2</v>
+      </c>
+      <c r="BC22" s="50">
+        <v>9.3599999999999989E-2</v>
+      </c>
+      <c r="BD22" s="50">
+        <v>0.12440000000000001</v>
+      </c>
+      <c r="BE22" s="50">
+        <v>0.15190000000000001</v>
+      </c>
+      <c r="BF22" s="50">
+        <v>0.16869999999999999</v>
+      </c>
+      <c r="BG22" s="50">
+        <v>0.18140000000000001</v>
+      </c>
+      <c r="BH22" s="50">
+        <v>0.18780000000000002</v>
+      </c>
+      <c r="BI22" s="50">
+        <v>0.18809999999999999</v>
+      </c>
+      <c r="BJ22" s="49">
+        <v>1.12E-2</v>
+      </c>
+      <c r="BK22" s="49">
+        <v>2.0899999999999998E-2</v>
+      </c>
+      <c r="BL22" s="49">
+        <v>3.2199999999999999E-2</v>
+      </c>
+      <c r="BM22" s="49">
+        <v>5.3099999999999994E-2</v>
+      </c>
+      <c r="BN22" s="51">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="BO22" s="50">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="BP22" s="60">
+        <v>0.11609999999999999</v>
+      </c>
+      <c r="BQ22" s="50">
+        <v>0.1411</v>
+      </c>
+      <c r="BR22" s="50">
+        <v>0.1585</v>
+      </c>
+      <c r="BS22" s="60">
+        <v>0.1709</v>
+      </c>
+      <c r="BT22" s="50">
+        <v>0.17749999999999999</v>
+      </c>
+      <c r="BU22" s="60">
+        <v>0.1777</v>
+      </c>
+      <c r="BV22" s="56">
+        <v>6.6E-3</v>
+      </c>
+      <c r="BW22" s="49">
+        <v>1.29E-2</v>
+      </c>
+      <c r="BX22" s="49">
+        <v>1.9699999999999999E-2</v>
+      </c>
+      <c r="BY22" s="49">
+        <v>3.15E-2</v>
+      </c>
+      <c r="BZ22" s="51">
+        <v>4.2299999999999997E-2</v>
+      </c>
+      <c r="CA22" s="50">
+        <v>6.0399999999999995E-2</v>
+      </c>
+      <c r="CB22" s="49">
+        <v>8.1799999999999998E-2</v>
+      </c>
+      <c r="CC22" s="50">
+        <v>0.1067</v>
+      </c>
+      <c r="CD22" s="60">
+        <v>0.1245</v>
+      </c>
+      <c r="CE22" s="50">
+        <v>0.1371</v>
+      </c>
+      <c r="CF22" s="50">
+        <v>0.1447</v>
+      </c>
+      <c r="CG22" s="60">
+        <v>0.1479</v>
+      </c>
+      <c r="CH22" s="54">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="CI22" s="49">
+        <v>1.3099999999999999E-2</v>
+      </c>
+      <c r="CJ22" s="49">
+        <v>0.02</v>
+      </c>
+      <c r="CK22" s="55">
+        <v>3.2199999999999999E-2</v>
+      </c>
+      <c r="CL22" s="55">
+        <v>4.3299999999999998E-2</v>
+      </c>
+      <c r="CM22" s="50">
+        <v>6.1499999999999999E-2</v>
+      </c>
+      <c r="CN22" s="49">
+        <v>8.48E-2</v>
+      </c>
+      <c r="CO22" s="50">
+        <v>0.1077</v>
+      </c>
+      <c r="CP22" s="60">
+        <v>0.12409999999999999</v>
+      </c>
+      <c r="CQ22" s="50"/>
+      <c r="CR22" s="50"/>
+      <c r="CS22" s="60"/>
+    </row>
+    <row r="23" spans="1:97">
+      <c r="A23" s="66" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="54">
+        <v>0.38529999999999998</v>
+      </c>
+      <c r="C23" s="54">
+        <v>0.63260000000000005</v>
+      </c>
+      <c r="D23" s="54">
+        <v>0.88580000000000003</v>
+      </c>
+      <c r="E23" s="54">
+        <v>1.147</v>
+      </c>
+      <c r="F23" s="54">
+        <v>1.478</v>
+      </c>
+      <c r="G23" s="54">
+        <v>1.7519</v>
+      </c>
+      <c r="H23" s="52">
+        <v>2.1059000000000001</v>
+      </c>
+      <c r="I23" s="49">
+        <v>2.5225</v>
+      </c>
+      <c r="J23" s="52">
+        <v>2.9106000000000001</v>
+      </c>
+      <c r="K23" s="52">
+        <v>4.0227000000000004</v>
+      </c>
+      <c r="L23" s="52">
+        <v>4.7698999999999998</v>
+      </c>
+      <c r="M23" s="52">
+        <v>5.0183999999999997</v>
+      </c>
+      <c r="N23" s="54">
+        <v>0.3856</v>
+      </c>
+      <c r="O23" s="54">
+        <v>0.44939999999999997</v>
+      </c>
+      <c r="P23" s="54">
+        <v>0.51539999999999997</v>
+      </c>
+      <c r="Q23" s="54">
+        <v>0.58810000000000007</v>
+      </c>
+      <c r="R23" s="54">
+        <v>0.75760000000000005</v>
+      </c>
+      <c r="S23" s="54">
+        <v>1.0269999999999999</v>
+      </c>
+      <c r="T23" s="52">
+        <v>1.1884999999999999</v>
+      </c>
+      <c r="U23" s="52">
+        <v>1.3961000000000001</v>
+      </c>
+      <c r="V23" s="52">
+        <v>1.5871999999999999</v>
+      </c>
+      <c r="W23" s="52">
+        <v>2.0457999999999998</v>
+      </c>
+      <c r="X23" s="52">
+        <v>2.3300999999999998</v>
+      </c>
+      <c r="Y23" s="52">
+        <v>2.5670999999999999</v>
+      </c>
+      <c r="Z23" s="54">
+        <v>5.8500000000000003E-2</v>
+      </c>
+      <c r="AA23" s="54">
+        <v>0.1144</v>
+      </c>
+      <c r="AB23" s="61">
+        <v>0.17130000000000001</v>
+      </c>
+      <c r="AC23" s="61">
+        <v>0.23370000000000002</v>
+      </c>
+      <c r="AD23" s="50">
+        <v>0.3765</v>
+      </c>
+      <c r="AE23" s="50">
+        <v>0.58120000000000005</v>
+      </c>
+      <c r="AF23" s="50">
+        <v>0.71199999999999997</v>
+      </c>
+      <c r="AG23" s="52">
+        <v>0.873</v>
+      </c>
+      <c r="AH23" s="52">
+        <v>1.0259</v>
+      </c>
+      <c r="AI23" s="56">
+        <v>1.4347999999999999</v>
+      </c>
+      <c r="AJ23" s="52">
+        <v>1.6833</v>
+      </c>
+      <c r="AK23" s="50">
+        <v>1.837</v>
+      </c>
+      <c r="AL23" s="54">
+        <v>3.8099999999999995E-2</v>
+      </c>
+      <c r="AM23" s="54">
+        <v>7.6100000000000001E-2</v>
+      </c>
+      <c r="AN23" s="54">
+        <v>0.1163</v>
+      </c>
+      <c r="AO23" s="61">
+        <v>0.15919999999999998</v>
+      </c>
+      <c r="AP23" s="50">
+        <v>0.26100000000000001</v>
+      </c>
+      <c r="AQ23" s="50">
+        <v>0.42530000000000001</v>
+      </c>
+      <c r="AR23" s="50">
+        <v>0.52100000000000002</v>
+      </c>
+      <c r="AS23" s="50">
+        <v>0.6522</v>
+      </c>
+      <c r="AT23" s="50">
+        <v>0.78739999999999999</v>
+      </c>
+      <c r="AU23" s="50">
+        <v>1.1455</v>
+      </c>
+      <c r="AV23" s="50">
+        <v>1.3860999999999999</v>
+      </c>
+      <c r="AW23" s="50">
+        <v>1.5392999999999999</v>
+      </c>
+      <c r="AX23" s="54">
+        <v>3.1399999999999997E-2</v>
+      </c>
+      <c r="AY23" s="54">
+        <v>6.2E-2</v>
+      </c>
+      <c r="AZ23" s="54">
+        <v>6.2700000000000006E-2</v>
+      </c>
+      <c r="BA23" s="61">
+        <v>9.3099999999999988E-2</v>
+      </c>
+      <c r="BB23" s="50">
+        <v>0.1235</v>
+      </c>
+      <c r="BC23" s="50">
+        <v>0.16800000000000001</v>
+      </c>
+      <c r="BD23" s="50">
+        <v>0.2064</v>
+      </c>
+      <c r="BE23" s="50">
+        <v>0.21440000000000001</v>
+      </c>
+      <c r="BF23" s="50">
+        <v>0.22340000000000002</v>
+      </c>
+      <c r="BG23" s="50">
+        <v>0.3085</v>
+      </c>
+      <c r="BH23" s="50">
+        <v>0.38789999999999997</v>
+      </c>
+      <c r="BI23" s="50">
+        <v>0.46810000000000002</v>
+      </c>
+      <c r="BJ23" s="54">
+        <v>4.82E-2</v>
+      </c>
+      <c r="BK23" s="54">
+        <v>9.6500000000000002E-2</v>
+      </c>
+      <c r="BL23" s="54">
+        <v>0.11259999999999999</v>
+      </c>
+      <c r="BM23" s="55">
+        <v>0.14119999999999999</v>
+      </c>
+      <c r="BN23" s="51">
+        <v>0.17030000000000001</v>
+      </c>
+      <c r="BO23" s="60">
+        <v>0.1976</v>
+      </c>
+      <c r="BP23" s="50">
+        <v>0.22600000000000001</v>
+      </c>
+      <c r="BQ23" s="50">
+        <v>0.2535</v>
+      </c>
+      <c r="BR23" s="50">
+        <v>0.27639999999999998</v>
+      </c>
+      <c r="BS23" s="50">
+        <v>0.30510000000000004</v>
+      </c>
+      <c r="BT23" s="50">
+        <v>0.33329999999999999</v>
+      </c>
+      <c r="BU23" s="50">
+        <v>0.37189999999999995</v>
+      </c>
+      <c r="BV23" s="49">
+        <v>2.4899999999999999E-2</v>
+      </c>
+      <c r="BW23" s="49">
+        <v>5.0599999999999999E-2</v>
+      </c>
+      <c r="BX23" s="54">
+        <v>7.5700000000000003E-2</v>
+      </c>
+      <c r="BY23" s="49">
+        <v>0.10349999999999999</v>
+      </c>
+      <c r="BZ23" s="51">
+        <v>0.1333</v>
+      </c>
+      <c r="CA23" s="50">
+        <v>0.16119999999999998</v>
+      </c>
+      <c r="CB23" s="49">
+        <v>0.18830000000000002</v>
+      </c>
+      <c r="CC23" s="50">
+        <v>0.2155</v>
+      </c>
+      <c r="CD23" s="50">
+        <v>0.24330000000000002</v>
+      </c>
+      <c r="CE23" s="60">
+        <v>0.27079999999999999</v>
+      </c>
+      <c r="CF23" s="50">
+        <v>0.2994</v>
+      </c>
+      <c r="CG23" s="50">
+        <v>0.32230000000000003</v>
+      </c>
+      <c r="CH23" s="56">
+        <v>2.52E-2</v>
+      </c>
+      <c r="CI23" s="49">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="CJ23" s="49">
+        <v>7.9500000000000001E-2</v>
+      </c>
+      <c r="CK23" s="55">
+        <v>0.1105</v>
+      </c>
+      <c r="CL23" s="55">
+        <v>0.14149999999999999</v>
+      </c>
+      <c r="CM23" s="50">
+        <v>0.1651</v>
+      </c>
+      <c r="CN23" s="49">
+        <v>0.18869999999999998</v>
+      </c>
+      <c r="CO23" s="50">
+        <v>0.21409999999999998</v>
+      </c>
+      <c r="CP23" s="50">
+        <v>0.23960000000000001</v>
+      </c>
+      <c r="CQ23" s="60"/>
+      <c r="CR23" s="50"/>
+      <c r="CS23" s="50"/>
+    </row>
+    <row r="24" spans="1:97">
+      <c r="A24" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="56">
+        <v>2.3504</v>
+      </c>
+      <c r="C24" s="56">
+        <v>4.9820000000000002</v>
+      </c>
+      <c r="D24" s="56">
+        <v>8.1944999999999997</v>
+      </c>
+      <c r="E24" s="56">
+        <v>12.868300000000001</v>
+      </c>
+      <c r="F24" s="56">
+        <v>18.781300000000002</v>
+      </c>
+      <c r="G24" s="54">
+        <v>24.991599999999998</v>
+      </c>
+      <c r="H24" s="52">
+        <v>30.189900000000002</v>
+      </c>
+      <c r="I24" s="49">
+        <v>34.018999999999998</v>
+      </c>
+      <c r="J24" s="52">
+        <v>36.987000000000002</v>
+      </c>
+      <c r="K24" s="52">
+        <v>40.116999999999997</v>
+      </c>
+      <c r="L24" s="52">
+        <v>42.703700000000005</v>
+      </c>
+      <c r="M24" s="52">
+        <v>45.751599999999996</v>
+      </c>
+      <c r="N24" s="56">
+        <v>2.3626</v>
+      </c>
+      <c r="O24" s="56">
+        <v>5.0167999999999999</v>
+      </c>
+      <c r="P24" s="56">
+        <v>8.4337999999999997</v>
+      </c>
+      <c r="Q24" s="56">
+        <v>13.311399999999999</v>
+      </c>
+      <c r="R24" s="56">
+        <v>19.260000000000002</v>
+      </c>
+      <c r="S24" s="54">
+        <v>25.687000000000001</v>
+      </c>
+      <c r="T24" s="52">
+        <v>31.104099999999999</v>
+      </c>
+      <c r="U24" s="52">
+        <v>35.153299999999994</v>
+      </c>
+      <c r="V24" s="52">
+        <v>38.259300000000003</v>
+      </c>
+      <c r="W24" s="52">
+        <v>41.338299999999997</v>
+      </c>
+      <c r="X24" s="52">
+        <v>43.934199999999997</v>
+      </c>
+      <c r="Y24" s="52">
+        <v>47.067200000000007</v>
+      </c>
+      <c r="Z24" s="56">
+        <v>2.5279000000000003</v>
+      </c>
+      <c r="AA24" s="56">
+        <v>5.3563999999999998</v>
+      </c>
+      <c r="AB24" s="56">
+        <v>8.8403000000000009</v>
+      </c>
+      <c r="AC24" s="56">
+        <v>13.805099999999999</v>
+      </c>
+      <c r="AD24" s="56">
+        <v>19.863799999999998</v>
+      </c>
+      <c r="AE24" s="56">
+        <v>26.379900000000003</v>
+      </c>
+      <c r="AF24" s="56">
+        <v>31.901199999999999</v>
+      </c>
+      <c r="AG24" s="52">
+        <v>35.930199999999999</v>
+      </c>
+      <c r="AH24" s="52">
+        <v>39.084199999999996</v>
+      </c>
+      <c r="AI24" s="56">
+        <v>42.5107</v>
+      </c>
+      <c r="AJ24" s="52">
+        <v>45.351299999999995</v>
+      </c>
+      <c r="AK24" s="50">
+        <v>48.597699999999996</v>
+      </c>
+      <c r="AL24" s="56">
+        <v>2.68</v>
+      </c>
+      <c r="AM24" s="56">
+        <v>5.5961999999999996</v>
+      </c>
+      <c r="AN24" s="56">
+        <v>9.2025000000000006</v>
+      </c>
+      <c r="AO24" s="56">
+        <v>14.287700000000001</v>
+      </c>
+      <c r="AP24" s="56">
+        <v>20.5366</v>
+      </c>
+      <c r="AQ24" s="56">
+        <v>27.150699999999997</v>
+      </c>
+      <c r="AR24" s="56">
+        <v>32.442099999999996</v>
+      </c>
+      <c r="AS24" s="56">
+        <v>37.055699999999995</v>
+      </c>
+      <c r="AT24" s="56">
+        <v>40.749600000000001</v>
+      </c>
+      <c r="AU24" s="56">
+        <v>44.488300000000002</v>
+      </c>
+      <c r="AV24" s="56">
+        <v>47.735699999999994</v>
+      </c>
+      <c r="AW24" s="56">
+        <v>51.4467</v>
+      </c>
+      <c r="AX24" s="56">
+        <v>3.4206999999999996</v>
+      </c>
+      <c r="AY24" s="56">
+        <v>7.1269999999999998</v>
+      </c>
+      <c r="AZ24" s="56">
+        <v>11.519299999999999</v>
+      </c>
+      <c r="BA24" s="56">
+        <v>17.418500000000002</v>
+      </c>
+      <c r="BB24" s="56">
+        <v>24.311299999999999</v>
+      </c>
+      <c r="BC24" s="50">
+        <v>31.316800000000001</v>
+      </c>
+      <c r="BD24" s="50">
+        <v>37.281099999999995</v>
+      </c>
+      <c r="BE24" s="50">
+        <v>42.223599999999998</v>
+      </c>
+      <c r="BF24" s="50">
+        <v>46.0929</v>
+      </c>
+      <c r="BG24" s="50">
+        <v>51.221499999999999</v>
+      </c>
+      <c r="BH24" s="56">
+        <v>55.204800000000006</v>
+      </c>
+      <c r="BI24" s="50">
+        <v>59.593699999999998</v>
+      </c>
+      <c r="BJ24" s="54">
+        <v>3.4304999999999999</v>
+      </c>
+      <c r="BK24" s="54">
+        <v>7.3987000000000007</v>
+      </c>
+      <c r="BL24" s="54">
+        <v>12.0374</v>
+      </c>
+      <c r="BM24" s="61">
+        <v>18.197800000000001</v>
+      </c>
+      <c r="BN24" s="51">
+        <v>25.363499999999998</v>
+      </c>
+      <c r="BO24" s="50">
+        <v>33.7502</v>
+      </c>
+      <c r="BP24" s="50">
+        <v>41.124099999999999</v>
+      </c>
+      <c r="BQ24" s="50">
+        <v>47.495800000000003</v>
+      </c>
+      <c r="BR24" s="50">
+        <v>53.097899999999996</v>
+      </c>
+      <c r="BS24" s="50">
+        <v>59.008600000000008</v>
+      </c>
+      <c r="BT24" s="50">
+        <v>64.152799999999999</v>
+      </c>
+      <c r="BU24" s="50">
+        <v>69.531499999999994</v>
+      </c>
+      <c r="BV24" s="54">
+        <v>4.1120000000000001</v>
+      </c>
+      <c r="BW24" s="49">
+        <v>8.5754999999999999</v>
+      </c>
+      <c r="BX24" s="54">
+        <v>13.758599999999999</v>
+      </c>
+      <c r="BY24" s="49">
+        <v>20.684900000000003</v>
+      </c>
+      <c r="BZ24" s="51">
+        <v>28.440200000000001</v>
+      </c>
+      <c r="CA24" s="60">
+        <v>36.592199999999998</v>
+      </c>
+      <c r="CB24" s="49">
+        <v>43.523399999999995</v>
+      </c>
+      <c r="CC24" s="50">
+        <v>49.385599999999997</v>
+      </c>
+      <c r="CD24" s="50">
+        <v>54.3108</v>
+      </c>
+      <c r="CE24" s="50">
+        <v>59.881800000000005</v>
+      </c>
+      <c r="CF24" s="50">
+        <v>64.853999999999999</v>
+      </c>
+      <c r="CG24" s="50">
+        <v>70.271299999999997</v>
+      </c>
+      <c r="CH24" s="49">
+        <v>5.0598000000000001</v>
+      </c>
+      <c r="CI24" s="49">
+        <v>10.3902</v>
+      </c>
+      <c r="CJ24" s="49">
+        <v>16.415400000000002</v>
+      </c>
+      <c r="CK24" s="55">
+        <v>23.8157</v>
+      </c>
+      <c r="CL24" s="55">
+        <v>32.151299999999999</v>
+      </c>
+      <c r="CM24" s="60">
+        <v>39.427099999999996</v>
+      </c>
+      <c r="CN24" s="49">
+        <v>45.807099999999998</v>
+      </c>
+      <c r="CO24" s="50">
+        <v>51.052099999999996</v>
+      </c>
+      <c r="CP24" s="50">
+        <v>55.322200000000002</v>
+      </c>
+      <c r="CQ24" s="50"/>
+      <c r="CR24" s="50"/>
+      <c r="CS24" s="50"/>
+    </row>
+    <row r="25" spans="1:97">
+      <c r="B25" s="67"/>
+      <c r="C25" s="75"/>
+      <c r="D25" s="69"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="67"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="76"/>
+      <c r="I25" s="67"/>
+      <c r="J25" s="67"/>
+      <c r="K25" s="67"/>
+      <c r="L25" s="67"/>
+      <c r="M25" s="67"/>
+      <c r="N25" s="67"/>
+      <c r="O25" s="67"/>
+      <c r="P25" s="67"/>
+      <c r="Q25" s="67"/>
+      <c r="R25" s="67"/>
+      <c r="S25" s="67"/>
+      <c r="T25" s="67"/>
+      <c r="U25" s="67"/>
+      <c r="V25" s="67"/>
+      <c r="W25" s="67"/>
+      <c r="X25" s="67"/>
+      <c r="Y25" s="67"/>
+      <c r="Z25" s="67"/>
+      <c r="AA25" s="67"/>
+      <c r="AB25" s="67"/>
+      <c r="AC25" s="67"/>
+      <c r="AD25" s="67"/>
+      <c r="AE25" s="67"/>
+      <c r="AF25" s="67"/>
+      <c r="AG25" s="67"/>
+      <c r="AH25" s="67"/>
+      <c r="AI25" s="67"/>
+      <c r="AJ25" s="67"/>
+      <c r="AK25" s="67"/>
+      <c r="AL25" s="67"/>
+      <c r="AM25" s="67"/>
+      <c r="AN25" s="67"/>
+      <c r="AO25" s="67"/>
+      <c r="AP25" s="67"/>
+      <c r="AQ25" s="67"/>
+      <c r="AR25" s="67"/>
+      <c r="AS25" s="67"/>
+      <c r="AT25" s="67"/>
+      <c r="AU25" s="67"/>
+      <c r="AV25" s="67"/>
+      <c r="AW25" s="67"/>
+      <c r="AX25" s="67"/>
+      <c r="AY25" s="67"/>
+      <c r="AZ25" s="67"/>
+      <c r="BA25" s="67"/>
+      <c r="BB25" s="67"/>
+      <c r="BC25" s="67"/>
+      <c r="BD25" s="67"/>
+      <c r="BE25" s="67"/>
+      <c r="BF25" s="67"/>
+      <c r="BG25" s="67"/>
+      <c r="BH25" s="67"/>
+      <c r="BI25" s="67"/>
+      <c r="BJ25" s="67"/>
+      <c r="BK25" s="67"/>
+      <c r="BL25" s="67"/>
+      <c r="BM25" s="67"/>
+      <c r="BN25" s="67"/>
+      <c r="BO25" s="67"/>
+      <c r="BP25" s="67"/>
+      <c r="BQ25" s="67"/>
+      <c r="BR25" s="67"/>
+      <c r="BS25" s="67"/>
+      <c r="BT25" s="67"/>
+      <c r="BU25" s="67"/>
+      <c r="BV25" s="67"/>
+      <c r="BW25" s="67"/>
+      <c r="BX25" s="67"/>
+      <c r="BY25" s="67"/>
+      <c r="BZ25" s="67"/>
+      <c r="CA25" s="67"/>
+      <c r="CB25" s="67"/>
+      <c r="CC25" s="67"/>
+      <c r="CD25" s="67"/>
+      <c r="CE25" s="67"/>
+      <c r="CF25" s="67"/>
+      <c r="CG25" s="67"/>
+      <c r="CH25" s="67"/>
+      <c r="CI25" s="67"/>
+      <c r="CJ25" s="67"/>
+      <c r="CK25" s="67"/>
+      <c r="CL25" s="67"/>
+      <c r="CM25" s="67"/>
+      <c r="CN25" s="67"/>
+      <c r="CO25" s="67"/>
+      <c r="CP25" s="67"/>
+      <c r="CQ25" s="67"/>
+      <c r="CR25" s="67"/>
+      <c r="CS25" s="67"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="B1:AW1"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="BV2:CG2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS25"/>
+  <sheetViews>
+    <sheetView topLeftCell="BU1" workbookViewId="0">
+      <selection activeCell="E29" sqref="E29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" style="67" customWidth="1"/>
+    <col min="2" max="97" width="8.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A1" s="62"/>
+      <c r="B1" s="87" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
+      <c r="N1" s="88"/>
+      <c r="O1" s="88"/>
+      <c r="P1" s="88"/>
+      <c r="Q1" s="88"/>
+      <c r="R1" s="88"/>
+      <c r="S1" s="88"/>
+      <c r="T1" s="88"/>
+      <c r="U1" s="88"/>
+      <c r="V1" s="88"/>
+      <c r="W1" s="88"/>
+      <c r="X1" s="88"/>
+      <c r="Y1" s="88"/>
+      <c r="Z1" s="88"/>
+      <c r="AA1" s="88"/>
+      <c r="AB1" s="88"/>
+      <c r="AC1" s="88"/>
+      <c r="AD1" s="88"/>
+      <c r="AE1" s="88"/>
+      <c r="AF1" s="88"/>
+      <c r="AG1" s="88"/>
+      <c r="AH1" s="88"/>
+      <c r="AI1" s="88"/>
+      <c r="AJ1" s="88"/>
+      <c r="AK1" s="88"/>
+      <c r="AL1" s="88"/>
+      <c r="AM1" s="88"/>
+      <c r="AN1" s="88"/>
+      <c r="AO1" s="88"/>
+      <c r="AP1" s="88"/>
+      <c r="AQ1" s="88"/>
+      <c r="AR1" s="88"/>
+      <c r="AS1" s="88"/>
+      <c r="AT1" s="88"/>
+      <c r="AU1" s="88"/>
+      <c r="AV1" s="88"/>
+      <c r="AW1" s="88"/>
+      <c r="AX1" s="72"/>
+      <c r="AY1" s="72"/>
+      <c r="AZ1" s="72"/>
+      <c r="BA1" s="72"/>
+      <c r="BB1" s="72"/>
+      <c r="BC1" s="72"/>
+      <c r="BD1" s="72"/>
+      <c r="BE1" s="72"/>
+      <c r="BF1" s="72"/>
+      <c r="BG1" s="72"/>
+      <c r="BH1" s="72"/>
+      <c r="BI1" s="72"/>
+      <c r="BJ1" s="72"/>
+      <c r="BK1" s="72"/>
+      <c r="BL1" s="72"/>
+      <c r="BM1" s="72"/>
+      <c r="BN1" s="72"/>
+      <c r="BO1" s="72"/>
+      <c r="BP1" s="72"/>
+      <c r="BQ1" s="72"/>
+      <c r="BR1" s="72"/>
+      <c r="BS1" s="72"/>
+      <c r="BT1" s="72"/>
+      <c r="BU1" s="72"/>
+      <c r="BV1" s="88"/>
+      <c r="BW1" s="88"/>
+      <c r="BX1" s="88"/>
+      <c r="BY1" s="88"/>
+      <c r="BZ1" s="88"/>
+      <c r="CA1" s="88"/>
+      <c r="CB1" s="88"/>
+      <c r="CC1" s="88"/>
+      <c r="CD1" s="88"/>
+      <c r="CE1" s="88"/>
+      <c r="CF1" s="88"/>
+      <c r="CG1" s="88"/>
+      <c r="CH1" s="88"/>
+      <c r="CI1" s="88"/>
+      <c r="CJ1" s="88"/>
+      <c r="CK1" s="88"/>
+      <c r="CL1" s="88"/>
+      <c r="CM1" s="88"/>
+      <c r="CN1" s="88"/>
+      <c r="CO1" s="88"/>
+      <c r="CP1" s="88"/>
+      <c r="CQ1" s="88"/>
+      <c r="CR1" s="88"/>
+      <c r="CS1" s="88"/>
+    </row>
+    <row r="2" spans="1:97" ht="13.5" thickBot="1">
+      <c r="A2" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="82" t="s">
+        <v>55</v>
+      </c>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="82" t="s">
+        <v>56</v>
+      </c>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+      <c r="Q2" s="85"/>
+      <c r="R2" s="85"/>
+      <c r="S2" s="85"/>
+      <c r="T2" s="85"/>
+      <c r="U2" s="85"/>
+      <c r="V2" s="85"/>
+      <c r="W2" s="85"/>
+      <c r="X2" s="85"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="82" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA2" s="85"/>
+      <c r="AB2" s="85"/>
+      <c r="AC2" s="85"/>
+      <c r="AD2" s="85"/>
+      <c r="AE2" s="85"/>
+      <c r="AF2" s="85"/>
+      <c r="AG2" s="85"/>
+      <c r="AH2" s="85"/>
+      <c r="AI2" s="85"/>
+      <c r="AJ2" s="85"/>
+      <c r="AK2" s="86"/>
+      <c r="AL2" s="82" t="s">
+        <v>58</v>
+      </c>
+      <c r="AM2" s="85"/>
+      <c r="AN2" s="85"/>
+      <c r="AO2" s="85"/>
+      <c r="AP2" s="85"/>
+      <c r="AQ2" s="85"/>
+      <c r="AR2" s="85"/>
+      <c r="AS2" s="85"/>
+      <c r="AT2" s="85"/>
+      <c r="AU2" s="85"/>
+      <c r="AV2" s="85"/>
+      <c r="AW2" s="86"/>
+      <c r="AX2" s="82" t="s">
+        <v>59</v>
+      </c>
+      <c r="AY2" s="85"/>
+      <c r="AZ2" s="85"/>
+      <c r="BA2" s="85"/>
+      <c r="BB2" s="85"/>
+      <c r="BC2" s="85"/>
+      <c r="BD2" s="85"/>
+      <c r="BE2" s="85"/>
+      <c r="BF2" s="85"/>
+      <c r="BG2" s="85"/>
+      <c r="BH2" s="85"/>
+      <c r="BI2" s="86"/>
+      <c r="BJ2" s="82" t="s">
+        <v>60</v>
+      </c>
+      <c r="BK2" s="85"/>
+      <c r="BL2" s="85"/>
+      <c r="BM2" s="85"/>
+      <c r="BN2" s="85"/>
+      <c r="BO2" s="85"/>
+      <c r="BP2" s="85"/>
+      <c r="BQ2" s="85"/>
+      <c r="BR2" s="85"/>
+      <c r="BS2" s="85"/>
+      <c r="BT2" s="85"/>
+      <c r="BU2" s="86"/>
+      <c r="BV2" s="82" t="s">
+        <v>61</v>
+      </c>
+      <c r="BW2" s="85"/>
+      <c r="BX2" s="85"/>
+      <c r="BY2" s="85"/>
+      <c r="BZ2" s="85"/>
+      <c r="CA2" s="85"/>
+      <c r="CB2" s="85"/>
+      <c r="CC2" s="85"/>
+      <c r="CD2" s="85"/>
+      <c r="CE2" s="85"/>
+      <c r="CF2" s="85"/>
+      <c r="CG2" s="86"/>
+      <c r="CH2" s="82" t="s">
+        <v>62</v>
+      </c>
+      <c r="CI2" s="85"/>
+      <c r="CJ2" s="85"/>
+      <c r="CK2" s="85"/>
+      <c r="CL2" s="85"/>
+      <c r="CM2" s="85"/>
+      <c r="CN2" s="85"/>
+      <c r="CO2" s="85"/>
+      <c r="CP2" s="85"/>
+      <c r="CQ2" s="85"/>
+      <c r="CR2" s="85"/>
+      <c r="CS2" s="86"/>
+    </row>
+    <row r="3" spans="1:97" ht="34.5" thickBot="1">
+      <c r="A3" s="81"/>
+      <c r="B3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="D3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="F3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="G3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="H3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="I3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="J3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="K3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="L3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="M3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="N3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="O3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="P3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="R3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="S3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="T3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="U3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="V3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="W3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="X3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="Z3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="AF3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="AJ3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="AL3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="AM3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="AN3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="AO3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="AS3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="AU3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="AV3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="AW3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="AX3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="AY3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="AZ3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="BA3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="BB3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="BC3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="BD3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="BE3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="BF3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="BG3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="BH3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="BI3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="BJ3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="BK3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="BL3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="BN3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="BO3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="BP3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="BQ3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="BR3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="BS3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="BT3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="BU3" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="BV3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="BW3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="BX3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="BY3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="BZ3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="CA3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="CB3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="CC3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="CD3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="CE3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="CF3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="CG3" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="CH3" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="CI3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="CJ3" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="CK3" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="CL3" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="CM3" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="CN3" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="CO3" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="CP3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="CQ3" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="CR3" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="CS3" s="41" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:97">
+      <c r="A4" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="42">
+        <v>423.09310000000005</v>
+      </c>
+      <c r="C4" s="42">
+        <v>811.27639999999997</v>
+      </c>
+      <c r="D4" s="42">
+        <v>1280.7348000000002</v>
+      </c>
+      <c r="E4" s="42">
+        <v>1746.1518000000001</v>
+      </c>
+      <c r="F4" s="42">
+        <v>2239.7316999999998</v>
+      </c>
+      <c r="G4" s="42">
+        <v>2756.2419</v>
+      </c>
+      <c r="H4" s="42">
+        <v>3255.1680999999999</v>
+      </c>
+      <c r="I4" s="42">
+        <v>3752.3358999999996</v>
+      </c>
+      <c r="J4" s="42">
+        <v>4220.7065000000002</v>
+      </c>
+      <c r="K4" s="42">
+        <v>4652.4978999999994</v>
+      </c>
+      <c r="L4" s="42">
+        <v>5077.7399000000005</v>
+      </c>
+      <c r="M4" s="42">
+        <v>5513.3585999999996</v>
+      </c>
+      <c r="N4" s="42">
+        <v>382.79220000000009</v>
+      </c>
+      <c r="O4" s="42">
+        <v>747.44229999999993</v>
+      </c>
+      <c r="P4" s="42">
+        <v>1192.6747000000003</v>
+      </c>
+      <c r="Q4" s="42">
+        <v>1638.9702999999997</v>
+      </c>
+      <c r="R4" s="42">
+        <v>2101.547</v>
+      </c>
+      <c r="S4" s="42">
+        <v>2602.0950000000007</v>
+      </c>
+      <c r="T4" s="42">
+        <v>3094.6015000000011</v>
+      </c>
+      <c r="U4" s="42">
+        <v>3570.3537000000001</v>
+      </c>
+      <c r="V4" s="42">
+        <v>3990.6527999999998</v>
+      </c>
+      <c r="W4" s="42">
+        <v>4357.0729000000001</v>
+      </c>
+      <c r="X4" s="42">
+        <v>4699.4721</v>
+      </c>
+      <c r="Y4" s="42">
+        <v>5047.8320999999996</v>
+      </c>
+      <c r="Z4" s="42">
+        <v>312.22929999999997</v>
+      </c>
+      <c r="AA4" s="42">
+        <v>613.36940000000004</v>
+      </c>
+      <c r="AB4" s="44">
+        <v>998.72720000000015</v>
+      </c>
+      <c r="AC4" s="42">
+        <v>1391.0509999999997</v>
+      </c>
+      <c r="AD4" s="42">
+        <v>1820.8812000000003</v>
+      </c>
+      <c r="AE4" s="42">
+        <v>2278.0564000000004</v>
+      </c>
+      <c r="AF4" s="42">
+        <v>2760.3120999999996</v>
+      </c>
+      <c r="AG4" s="42">
+        <v>3215.7387999999996</v>
+      </c>
+      <c r="AH4" s="42">
+        <v>3631.3086000000008</v>
+      </c>
+      <c r="AI4" s="42">
+        <v>4026.2064999999998</v>
+      </c>
+      <c r="AJ4" s="42">
+        <v>4408.4069</v>
+      </c>
+      <c r="AK4" s="42">
+        <v>4819.8261000000002</v>
+      </c>
+      <c r="AL4" s="42">
+        <v>369.65860000000004</v>
+      </c>
+      <c r="AM4" s="42">
+        <v>708.1031999999999</v>
+      </c>
+      <c r="AN4" s="44">
+        <v>1126.7153000000001</v>
+      </c>
+      <c r="AO4" s="42">
+        <v>1559.5132999999998</v>
+      </c>
+      <c r="AP4" s="42">
+        <v>1997.3307999999997</v>
+      </c>
+      <c r="AQ4" s="42">
+        <v>2468.3487999999998</v>
+      </c>
+      <c r="AR4" s="42">
+        <v>2943.4675000000002</v>
+      </c>
+      <c r="AS4" s="42">
+        <v>3398.7863000000002</v>
+      </c>
+      <c r="AT4" s="42">
+        <v>3824.4308999999994</v>
+      </c>
+      <c r="AU4" s="42">
+        <v>4222.6903999999995</v>
+      </c>
+      <c r="AV4" s="42">
+        <v>4623.311999999999</v>
+      </c>
+      <c r="AW4" s="42">
+        <v>5027.1744000000008</v>
+      </c>
+      <c r="AX4" s="42">
+        <v>337.4862</v>
+      </c>
+      <c r="AY4" s="42">
+        <v>673.42580000000009</v>
+      </c>
+      <c r="AZ4" s="44">
+        <v>1036.7299</v>
+      </c>
+      <c r="BA4" s="44">
+        <v>1402.6197</v>
+      </c>
+      <c r="BB4" s="42">
+        <v>1785.0526</v>
+      </c>
+      <c r="BC4" s="42">
+        <v>2177.7698999999998</v>
+      </c>
+      <c r="BD4" s="42">
+        <v>2563.7318</v>
+      </c>
+      <c r="BE4" s="42">
+        <v>2952.3885</v>
+      </c>
+      <c r="BF4" s="42">
+        <v>3331.1566000000003</v>
+      </c>
+      <c r="BG4" s="42">
+        <v>3702.6452000000004</v>
+      </c>
+      <c r="BH4" s="42">
+        <v>4048.4259999999999</v>
+      </c>
+      <c r="BI4" s="42">
+        <v>4411.9845999999998</v>
+      </c>
+      <c r="BJ4" s="42">
+        <v>338.42860000000002</v>
+      </c>
+      <c r="BK4" s="42">
+        <v>663.98830000000009</v>
+      </c>
+      <c r="BL4" s="44">
+        <v>1045.4688000000001</v>
+      </c>
+      <c r="BM4" s="44">
+        <v>1413.6158</v>
+      </c>
+      <c r="BN4" s="42">
+        <v>1791.1027000000004</v>
+      </c>
+      <c r="BO4" s="42">
+        <v>2185.0496000000003</v>
+      </c>
+      <c r="BP4" s="42">
+        <v>2582.5432999999998</v>
+      </c>
+      <c r="BQ4" s="42">
+        <v>2977.4147999999996</v>
+      </c>
+      <c r="BR4" s="42">
+        <v>3363.2997999999993</v>
+      </c>
+      <c r="BS4" s="42">
+        <v>3734.5077999999999</v>
+      </c>
+      <c r="BT4" s="42">
+        <v>4096.9265999999998</v>
+      </c>
+      <c r="BU4" s="42">
+        <v>4461.1331000000009</v>
+      </c>
+      <c r="BV4" s="42">
+        <v>346.85950000000008</v>
+      </c>
+      <c r="BW4" s="42">
+        <v>661.12149999999997</v>
+      </c>
+      <c r="BX4" s="44">
+        <v>1020.9664</v>
+      </c>
+      <c r="BY4" s="44">
+        <v>1399.2410999999997</v>
+      </c>
+      <c r="BZ4" s="42">
+        <v>1797.0488000000005</v>
+      </c>
+      <c r="CA4" s="42">
+        <v>2204.7660000000001</v>
+      </c>
+      <c r="CB4" s="42">
+        <v>2610.0688</v>
+      </c>
+      <c r="CC4" s="42">
+        <v>3011.68</v>
+      </c>
+      <c r="CD4" s="42">
+        <v>3408.7942000000003</v>
+      </c>
+      <c r="CE4" s="42">
+        <v>3787.5336000000011</v>
+      </c>
+      <c r="CF4" s="42">
+        <v>4156.7259999999997</v>
+      </c>
+      <c r="CG4" s="42">
+        <v>4568.5324000000001</v>
+      </c>
+      <c r="CH4" s="42">
+        <v>366.83009999999996</v>
+      </c>
+      <c r="CI4" s="42">
+        <v>716.10519999999997</v>
+      </c>
+      <c r="CJ4" s="44">
+        <v>1117.5634000000002</v>
+      </c>
+      <c r="CK4" s="44">
+        <v>1519.8722</v>
+      </c>
+      <c r="CL4" s="44">
+        <v>1933.4757999999999</v>
+      </c>
+      <c r="CM4" s="42">
+        <v>2378.3705</v>
+      </c>
+      <c r="CN4" s="42">
+        <v>2821.3038999999999</v>
+      </c>
+      <c r="CO4" s="42">
+        <v>3247.4850000000001</v>
+      </c>
+      <c r="CP4" s="42">
+        <v>3659.8211999999999</v>
+      </c>
+      <c r="CQ4" s="42"/>
+      <c r="CR4" s="42"/>
+      <c r="CS4" s="42"/>
+    </row>
+    <row r="5" spans="1:97">
+      <c r="A5" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="K5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="M5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="O5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="R5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="S5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="W5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="X5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP5" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ5" s="49">
+        <v>33.452800000000003</v>
+      </c>
+      <c r="AR5" s="49">
+        <v>40.655199999999994</v>
+      </c>
+      <c r="AS5" s="49">
+        <v>46.808999999999997</v>
+      </c>
+      <c r="AT5" s="49">
+        <v>52.3476</v>
+      </c>
+      <c r="AU5" s="49">
+        <v>57.169400000000003</v>
+      </c>
+      <c r="AV5" s="49">
+        <v>61.0002</v>
+      </c>
+      <c r="AW5" s="49">
+        <v>64.526600000000002</v>
+      </c>
+      <c r="AX5" s="49">
+        <v>2.3645</v>
+      </c>
+      <c r="AY5" s="49">
+        <v>5.5491000000000001</v>
+      </c>
+      <c r="AZ5" s="49">
+        <v>9.8853999999999989</v>
+      </c>
+      <c r="BA5" s="49">
+        <v>14.721399999999999</v>
+      </c>
+      <c r="BB5" s="49">
+        <v>21.591999999999999</v>
+      </c>
+      <c r="BC5" s="49">
+        <v>28.9207</v>
+      </c>
+      <c r="BD5" s="49">
+        <v>35.79</v>
+      </c>
+      <c r="BE5" s="49">
+        <v>41.434899999999999</v>
+      </c>
+      <c r="BF5" s="49">
+        <v>46.632400000000004</v>
+      </c>
+      <c r="BG5" s="49">
+        <v>50.466900000000003</v>
+      </c>
+      <c r="BH5" s="49">
+        <v>53.398199999999996</v>
+      </c>
+      <c r="BI5" s="49">
+        <v>56.7134</v>
+      </c>
+      <c r="BJ5" s="49">
+        <v>2.3081999999999998</v>
+      </c>
+      <c r="BK5" s="49">
+        <v>5.2666000000000004</v>
+      </c>
+      <c r="BL5" s="49">
+        <v>9.8516999999999992</v>
+      </c>
+      <c r="BM5" s="49">
+        <v>14.8225</v>
+      </c>
+      <c r="BN5" s="49">
+        <v>21.623100000000001</v>
+      </c>
+      <c r="BO5" s="49">
+        <v>28.525599999999997</v>
+      </c>
+      <c r="BP5" s="49">
+        <v>35.580899999999993</v>
+      </c>
+      <c r="BQ5" s="49">
+        <v>41.537099999999995</v>
+      </c>
+      <c r="BR5" s="49">
+        <v>47.053899999999999</v>
+      </c>
+      <c r="BS5" s="49">
+        <v>51.229300000000002</v>
+      </c>
+      <c r="BT5" s="49">
+        <v>54.533999999999999</v>
+      </c>
+      <c r="BU5" s="49">
+        <v>58.450900000000004</v>
+      </c>
+      <c r="BV5" s="49">
+        <v>2.149</v>
+      </c>
+      <c r="BW5" s="49">
+        <v>5.4711999999999996</v>
+      </c>
+      <c r="BX5" s="49">
+        <v>9.8943999999999992</v>
+      </c>
+      <c r="BY5" s="49">
+        <v>15.053600000000001</v>
+      </c>
+      <c r="BZ5" s="49">
+        <v>20.856000000000002</v>
+      </c>
+      <c r="CA5" s="49">
+        <v>27.412599999999998</v>
+      </c>
+      <c r="CB5" s="49">
+        <v>34.870800000000003</v>
+      </c>
+      <c r="CC5" s="49">
+        <v>41.123699999999999</v>
+      </c>
+      <c r="CD5" s="49">
+        <v>46.75</v>
+      </c>
+      <c r="CE5" s="49">
+        <v>51.141299999999994</v>
+      </c>
+      <c r="CF5" s="49">
+        <v>54.5334</v>
+      </c>
+      <c r="CG5" s="49">
+        <v>58.156600000000005</v>
+      </c>
+      <c r="CH5" s="49">
+        <v>1.9725999999999999</v>
+      </c>
+      <c r="CI5" s="49">
+        <v>4.9123999999999999</v>
+      </c>
+      <c r="CJ5" s="49">
+        <v>9.0762999999999998</v>
+      </c>
+      <c r="CK5" s="55">
+        <v>14.008800000000001</v>
+      </c>
+      <c r="CL5" s="55">
+        <v>19.711599999999997</v>
+      </c>
+      <c r="CM5" s="49">
+        <v>26.247700000000002</v>
+      </c>
+      <c r="CN5" s="49">
+        <v>33.543300000000002</v>
+      </c>
+      <c r="CO5" s="49">
+        <v>39.644400000000005</v>
+      </c>
+      <c r="CP5" s="49">
+        <v>45.288200000000003</v>
+      </c>
+      <c r="CQ5" s="49"/>
+      <c r="CR5" s="49"/>
+      <c r="CS5" s="49"/>
+    </row>
+    <row r="6" spans="1:97">
+      <c r="A6" s="65" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="52">
+        <v>72.826399999999992</v>
+      </c>
+      <c r="C6" s="52">
+        <v>138.4675</v>
+      </c>
+      <c r="D6" s="49">
+        <v>211.20369999999997</v>
+      </c>
+      <c r="E6" s="49">
+        <v>283.47830000000005</v>
+      </c>
+      <c r="F6" s="49">
+        <v>364.48109999999997</v>
+      </c>
+      <c r="G6" s="52">
+        <v>445.65969999999993</v>
+      </c>
+      <c r="H6" s="49">
+        <v>519.19870000000003</v>
+      </c>
+      <c r="I6" s="49">
+        <v>593.00750000000005</v>
+      </c>
+      <c r="J6" s="49">
+        <v>662.37189999999987</v>
+      </c>
+      <c r="K6" s="49">
+        <v>732.07809999999995</v>
+      </c>
+      <c r="L6" s="49">
+        <v>793.09900000000016</v>
+      </c>
+      <c r="M6" s="52">
+        <v>860.42919999999992</v>
+      </c>
+      <c r="N6" s="52">
+        <v>63.252699999999997</v>
+      </c>
+      <c r="O6" s="52">
+        <v>134.37769999999998</v>
+      </c>
+      <c r="P6" s="49">
+        <v>203.86600000000004</v>
+      </c>
+      <c r="Q6" s="49">
+        <v>269.78699999999998</v>
+      </c>
+      <c r="R6" s="49">
+        <v>341.42020000000002</v>
+      </c>
+      <c r="S6" s="52">
+        <v>428.80579999999998</v>
+      </c>
+      <c r="T6" s="49">
+        <v>499.94420000000002</v>
+      </c>
+      <c r="U6" s="49">
+        <v>566.1878999999999</v>
+      </c>
+      <c r="V6" s="49">
+        <v>630.60149999999999</v>
+      </c>
+      <c r="W6" s="49">
+        <v>692.2355</v>
+      </c>
+      <c r="X6" s="49">
+        <v>747.58069999999998</v>
+      </c>
+      <c r="Y6" s="52">
+        <v>804.41449999999986</v>
+      </c>
+      <c r="Z6" s="52">
+        <v>54.864599999999996</v>
+      </c>
+      <c r="AA6" s="52">
+        <v>109.3733</v>
+      </c>
+      <c r="AB6" s="55">
+        <v>173.49870000000001</v>
+      </c>
+      <c r="AC6" s="49">
+        <v>237.67689999999999</v>
+      </c>
+      <c r="AD6" s="49">
+        <v>310.81670000000003</v>
+      </c>
+      <c r="AE6" s="52">
+        <v>378.05319999999995</v>
+      </c>
+      <c r="AF6" s="49">
+        <v>462.59570000000002</v>
+      </c>
+      <c r="AG6" s="49">
+        <v>536.45650000000001</v>
+      </c>
+      <c r="AH6" s="49">
+        <v>599.63059999999996</v>
+      </c>
+      <c r="AI6" s="49">
+        <v>664.59450000000004</v>
+      </c>
+      <c r="AJ6" s="49">
+        <v>725.19099999999992</v>
+      </c>
+      <c r="AK6" s="52">
+        <v>789.61590000000001</v>
+      </c>
+      <c r="AL6" s="52">
+        <v>59.726199999999999</v>
+      </c>
+      <c r="AM6" s="52">
+        <v>110.98939999999999</v>
+      </c>
+      <c r="AN6" s="55">
+        <v>173.61160000000001</v>
+      </c>
+      <c r="AO6" s="49">
+        <v>233.38629999999998</v>
+      </c>
+      <c r="AP6" s="49">
+        <v>299.38919999999996</v>
+      </c>
+      <c r="AQ6" s="52">
+        <v>367.86359999999996</v>
+      </c>
+      <c r="AR6" s="52">
+        <v>436.97679999999997</v>
+      </c>
+      <c r="AS6" s="52">
+        <v>496.88219999999995</v>
+      </c>
+      <c r="AT6" s="52">
+        <v>555.4828</v>
+      </c>
+      <c r="AU6" s="52">
+        <v>616.46249999999998</v>
+      </c>
+      <c r="AV6" s="52">
+        <v>675.44589999999994</v>
+      </c>
+      <c r="AW6" s="52">
+        <v>736.90909999999997</v>
+      </c>
+      <c r="AX6" s="52">
+        <v>53.536099999999998</v>
+      </c>
+      <c r="AY6" s="52">
+        <v>109.2333</v>
+      </c>
+      <c r="AZ6" s="55">
+        <v>169.04570000000001</v>
+      </c>
+      <c r="BA6" s="55">
+        <v>225.16210000000001</v>
+      </c>
+      <c r="BB6" s="49">
+        <v>286.84350000000001</v>
+      </c>
+      <c r="BC6" s="52">
+        <v>353.14400000000001</v>
+      </c>
+      <c r="BD6" s="52">
+        <v>414.49299999999999</v>
+      </c>
+      <c r="BE6" s="49">
+        <v>475.64400000000001</v>
+      </c>
+      <c r="BF6" s="52">
+        <v>531.9206999999999</v>
+      </c>
+      <c r="BG6" s="52">
+        <v>589.47990000000004</v>
+      </c>
+      <c r="BH6" s="52">
+        <v>636.59019999999998</v>
+      </c>
+      <c r="BI6" s="52">
+        <v>691.21130000000005</v>
+      </c>
+      <c r="BJ6" s="52">
+        <v>46.739199999999997</v>
+      </c>
+      <c r="BK6" s="52">
+        <v>95.026999999999987</v>
+      </c>
+      <c r="BL6" s="55">
+        <v>159.19420000000002</v>
+      </c>
+      <c r="BM6" s="55">
+        <v>218.8578</v>
+      </c>
+      <c r="BN6" s="49">
+        <v>279.56940000000003</v>
+      </c>
+      <c r="BO6" s="52">
+        <v>340.33699999999999</v>
+      </c>
+      <c r="BP6" s="52">
+        <v>404.60730000000001</v>
+      </c>
+      <c r="BQ6" s="49">
+        <v>467.50719999999995</v>
+      </c>
+      <c r="BR6" s="52">
+        <v>525.80729999999994</v>
+      </c>
+      <c r="BS6" s="52">
+        <v>581.87879999999996</v>
+      </c>
+      <c r="BT6" s="52">
+        <v>634.09249999999997</v>
+      </c>
+      <c r="BU6" s="52">
+        <v>689.7328</v>
+      </c>
+      <c r="BV6" s="52">
+        <v>54.329000000000001</v>
+      </c>
+      <c r="BW6" s="49">
+        <v>99.460599999999999</v>
+      </c>
+      <c r="BX6" s="55">
+        <v>159.84539999999998</v>
+      </c>
+      <c r="BY6" s="55">
+        <v>212.90690000000001</v>
+      </c>
+      <c r="BZ6" s="49">
+        <v>275.14670000000001</v>
+      </c>
+      <c r="CA6" s="52">
+        <v>336.95309999999995</v>
+      </c>
+      <c r="CB6" s="49">
+        <v>399.16790000000003</v>
+      </c>
+      <c r="CC6" s="49">
+        <v>458.0127</v>
+      </c>
+      <c r="CD6" s="52">
+        <v>515.68240000000003</v>
+      </c>
+      <c r="CE6" s="52">
+        <v>573.64350000000002</v>
+      </c>
+      <c r="CF6" s="52">
+        <v>628.10990000000004</v>
+      </c>
+      <c r="CG6" s="52">
+        <v>686.7786000000001</v>
+      </c>
+      <c r="CH6" s="52">
+        <v>52.752000000000002</v>
+      </c>
+      <c r="CI6" s="49">
+        <v>105.47199999999999</v>
+      </c>
+      <c r="CJ6" s="49">
+        <v>168.2056</v>
+      </c>
+      <c r="CK6" s="55">
+        <v>228.26390000000001</v>
+      </c>
+      <c r="CL6" s="55">
+        <v>294.45279999999997</v>
+      </c>
+      <c r="CM6" s="49">
+        <v>362.28059999999999</v>
+      </c>
+      <c r="CN6" s="49">
+        <v>431.08590000000004</v>
+      </c>
+      <c r="CO6" s="49">
+        <v>495.13640000000004</v>
+      </c>
+      <c r="CP6" s="52">
+        <v>554.98539999999991</v>
+      </c>
+      <c r="CQ6" s="52"/>
+      <c r="CR6" s="52"/>
+      <c r="CS6" s="52"/>
+    </row>
+    <row r="7" spans="1:97">
+      <c r="A7" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="52">
+        <v>20.011299999999999</v>
+      </c>
+      <c r="C7" s="52">
+        <v>35.668500000000002</v>
+      </c>
+      <c r="D7" s="49">
+        <v>54.963100000000004</v>
+      </c>
+      <c r="E7" s="49">
+        <v>71.885199999999998</v>
+      </c>
+      <c r="F7" s="49">
+        <v>90.5702</v>
+      </c>
+      <c r="G7" s="52">
+        <v>110.9019</v>
+      </c>
+      <c r="H7" s="49">
+        <v>132.90289999999999</v>
+      </c>
+      <c r="I7" s="49">
+        <v>153.53210000000001</v>
+      </c>
+      <c r="J7" s="49">
+        <v>176.88050000000001</v>
+      </c>
+      <c r="K7" s="49">
+        <v>196.66190000000003</v>
+      </c>
+      <c r="L7" s="49">
+        <v>216.69009999999997</v>
+      </c>
+      <c r="M7" s="52">
+        <v>235.61070000000001</v>
+      </c>
+      <c r="N7" s="52">
+        <v>19.7408</v>
+      </c>
+      <c r="O7" s="52">
+        <v>32.578200000000002</v>
+      </c>
+      <c r="P7" s="49">
+        <v>49.0428</v>
+      </c>
+      <c r="Q7" s="49">
+        <v>67.904300000000006</v>
+      </c>
+      <c r="R7" s="49">
+        <v>89.062300000000008</v>
+      </c>
+      <c r="S7" s="52">
+        <v>110.72279999999999</v>
+      </c>
+      <c r="T7" s="49">
+        <v>132.5376</v>
+      </c>
+      <c r="U7" s="49">
+        <v>150.7979</v>
+      </c>
+      <c r="V7" s="49">
+        <v>169.2756</v>
+      </c>
+      <c r="W7" s="49">
+        <v>192.66709999999998</v>
+      </c>
+      <c r="X7" s="49">
+        <v>214.7424</v>
+      </c>
+      <c r="Y7" s="52">
+        <v>231.64329999999998</v>
+      </c>
+      <c r="Z7" s="52">
+        <v>18.464500000000001</v>
+      </c>
+      <c r="AA7" s="52">
+        <v>32.8795</v>
+      </c>
+      <c r="AB7" s="55">
+        <v>48.951300000000003</v>
+      </c>
+      <c r="AC7" s="49">
+        <v>66.974299999999985</v>
+      </c>
+      <c r="AD7" s="49">
+        <v>87.7059</v>
+      </c>
+      <c r="AE7" s="52">
+        <v>108.29769999999999</v>
+      </c>
+      <c r="AF7" s="49">
+        <v>129.19569999999999</v>
+      </c>
+      <c r="AG7" s="49">
+        <v>148.96449999999999</v>
+      </c>
+      <c r="AH7" s="49">
+        <v>171.91070000000002</v>
+      </c>
+      <c r="AI7" s="49">
+        <v>192.7415</v>
+      </c>
+      <c r="AJ7" s="49">
+        <v>212.51320000000001</v>
+      </c>
+      <c r="AK7" s="52">
+        <v>231.6283</v>
+      </c>
+      <c r="AL7" s="52">
+        <v>20.882000000000001</v>
+      </c>
+      <c r="AM7" s="52">
+        <v>39.1965</v>
+      </c>
+      <c r="AN7" s="55">
+        <v>60.822799999999994</v>
+      </c>
+      <c r="AO7" s="49">
+        <v>80.596800000000002</v>
+      </c>
+      <c r="AP7" s="49">
+        <v>99.501400000000004</v>
+      </c>
+      <c r="AQ7" s="52">
+        <v>121.35860000000001</v>
+      </c>
+      <c r="AR7" s="52">
+        <v>145.25800000000001</v>
+      </c>
+      <c r="AS7" s="52">
+        <v>166.07929999999999</v>
+      </c>
+      <c r="AT7" s="52">
+        <v>189.8125</v>
+      </c>
+      <c r="AU7" s="52">
+        <v>211.1362</v>
+      </c>
+      <c r="AV7" s="52">
+        <v>230.2586</v>
+      </c>
+      <c r="AW7" s="52">
+        <v>247.76129999999998</v>
+      </c>
+      <c r="AX7" s="52">
+        <v>19.657799999999998</v>
+      </c>
+      <c r="AY7" s="52">
+        <v>36.352599999999995</v>
+      </c>
+      <c r="AZ7" s="55">
+        <v>54.675199999999997</v>
+      </c>
+      <c r="BA7" s="55">
+        <v>72.344399999999993</v>
+      </c>
+      <c r="BB7" s="49">
+        <v>91.141300000000001</v>
+      </c>
+      <c r="BC7" s="52">
+        <v>109.64569999999999</v>
+      </c>
+      <c r="BD7" s="52">
+        <v>128.65719999999999</v>
+      </c>
+      <c r="BE7" s="49">
+        <v>143.91070000000002</v>
+      </c>
+      <c r="BF7" s="52">
+        <v>164.06539999999998</v>
+      </c>
+      <c r="BG7" s="52">
+        <v>183.69720000000001</v>
+      </c>
+      <c r="BH7" s="52">
+        <v>201.45400000000001</v>
+      </c>
+      <c r="BI7" s="52">
+        <v>217.2217</v>
+      </c>
+      <c r="BJ7" s="52">
+        <v>17.851599999999998</v>
+      </c>
+      <c r="BK7" s="52">
+        <v>32.199199999999998</v>
+      </c>
+      <c r="BL7" s="55">
+        <v>48.107599999999998</v>
+      </c>
+      <c r="BM7" s="55">
+        <v>63.306100000000001</v>
+      </c>
+      <c r="BN7" s="49">
+        <v>80.202100000000002</v>
+      </c>
+      <c r="BO7" s="52">
+        <v>99.832899999999995</v>
+      </c>
+      <c r="BP7" s="52">
+        <v>120.07510000000001</v>
+      </c>
+      <c r="BQ7" s="49">
+        <v>137.827</v>
+      </c>
+      <c r="BR7" s="52">
+        <v>157.46390000000002</v>
+      </c>
+      <c r="BS7" s="52">
+        <v>176.45729999999998</v>
+      </c>
+      <c r="BT7" s="52">
+        <v>195.51939999999999</v>
+      </c>
+      <c r="BU7" s="52">
+        <v>214.29489999999998</v>
+      </c>
+      <c r="BV7" s="52">
+        <v>20.148599999999998</v>
+      </c>
+      <c r="BW7" s="49">
+        <v>37.343700000000005</v>
+      </c>
+      <c r="BX7" s="55">
+        <v>56.625300000000003</v>
+      </c>
+      <c r="BY7" s="55">
+        <v>76.097200000000001</v>
+      </c>
+      <c r="BZ7" s="49">
+        <v>96.018699999999995</v>
+      </c>
+      <c r="CA7" s="52">
+        <v>115.8853</v>
+      </c>
+      <c r="CB7" s="49">
+        <v>136.899</v>
+      </c>
+      <c r="CC7" s="49">
+        <v>157.73410000000001</v>
+      </c>
+      <c r="CD7" s="52">
+        <v>180.648</v>
+      </c>
+      <c r="CE7" s="52">
+        <v>201.1926</v>
+      </c>
+      <c r="CF7" s="52">
+        <v>220.48240000000001</v>
+      </c>
+      <c r="CG7" s="52">
+        <v>238.51250000000002</v>
+      </c>
+      <c r="CH7" s="52">
+        <v>21.520400000000002</v>
+      </c>
+      <c r="CI7" s="49">
+        <v>40.173300000000005</v>
+      </c>
+      <c r="CJ7" s="49">
+        <v>60.691400000000002</v>
+      </c>
+      <c r="CK7" s="55">
+        <v>79.547899999999998</v>
+      </c>
+      <c r="CL7" s="55">
+        <v>101.5236</v>
+      </c>
+      <c r="CM7" s="49">
+        <v>124.0423</v>
+      </c>
+      <c r="CN7" s="49">
+        <v>147.6602</v>
+      </c>
+      <c r="CO7" s="49">
+        <v>168.416</v>
+      </c>
+      <c r="CP7" s="52">
+        <v>190.9331</v>
+      </c>
+      <c r="CQ7" s="52"/>
+      <c r="CR7" s="52"/>
+      <c r="CS7" s="52"/>
+    </row>
+    <row r="8" spans="1:97">
+      <c r="A8" s="65" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="52">
+        <v>89.03840000000001</v>
+      </c>
+      <c r="C8" s="52">
+        <v>171.70839999999998</v>
+      </c>
+      <c r="D8" s="49">
+        <v>266.10560000000004</v>
+      </c>
+      <c r="E8" s="49">
+        <v>355.05160000000001</v>
+      </c>
+      <c r="F8" s="49">
+        <v>453.35700000000003</v>
+      </c>
+      <c r="G8" s="52">
+        <v>552.73309999999992</v>
+      </c>
+      <c r="H8" s="49">
+        <v>636.81799999999998</v>
+      </c>
+      <c r="I8" s="49">
+        <v>723.5068</v>
+      </c>
+      <c r="J8" s="49">
+        <v>807.08570000000009</v>
+      </c>
+      <c r="K8" s="49">
+        <v>893.73739999999987</v>
+      </c>
+      <c r="L8" s="49">
+        <v>972.54410000000007</v>
+      </c>
+      <c r="M8" s="52">
+        <v>1055.8669</v>
+      </c>
+      <c r="N8" s="52">
+        <v>70.311099999999996</v>
+      </c>
+      <c r="O8" s="52">
+        <v>143.2406</v>
+      </c>
+      <c r="P8" s="49">
+        <v>243.8723</v>
+      </c>
+      <c r="Q8" s="49">
+        <v>335.17269999999996</v>
+      </c>
+      <c r="R8" s="49">
+        <v>426.71639999999996</v>
+      </c>
+      <c r="S8" s="52">
+        <v>516.56240000000003</v>
+      </c>
+      <c r="T8" s="49">
+        <v>606.40170000000001</v>
+      </c>
+      <c r="U8" s="49">
+        <v>696.02530000000002</v>
+      </c>
+      <c r="V8" s="49">
+        <v>783.06209999999999</v>
+      </c>
+      <c r="W8" s="49">
+        <v>865.36719999999991</v>
+      </c>
+      <c r="X8" s="49">
+        <v>927.21609999999998</v>
+      </c>
+      <c r="Y8" s="52">
+        <v>994.81150000000002</v>
+      </c>
+      <c r="Z8" s="52">
+        <v>54.536499999999997</v>
+      </c>
+      <c r="AA8" s="52">
+        <v>107.79429999999999</v>
+      </c>
+      <c r="AB8" s="55">
+        <v>174.2884</v>
+      </c>
+      <c r="AC8" s="49">
+        <v>235.49420000000001</v>
+      </c>
+      <c r="AD8" s="49">
+        <v>305.24309999999997</v>
+      </c>
+      <c r="AE8" s="52">
+        <v>380.60180000000003</v>
+      </c>
+      <c r="AF8" s="49">
+        <v>451.20209999999997</v>
+      </c>
+      <c r="AG8" s="49">
+        <v>522.06370000000004</v>
+      </c>
+      <c r="AH8" s="49">
+        <v>590.41240000000005</v>
+      </c>
+      <c r="AI8" s="49">
+        <v>665.78589999999997</v>
+      </c>
+      <c r="AJ8" s="49">
+        <v>731.50030000000004</v>
+      </c>
+      <c r="AK8" s="52">
+        <v>809.73299999999995</v>
+      </c>
+      <c r="AL8" s="52">
+        <v>69.67710000000001</v>
+      </c>
+      <c r="AM8" s="52">
+        <v>134.5608</v>
+      </c>
+      <c r="AN8" s="55">
+        <v>207.20779999999999</v>
+      </c>
+      <c r="AO8" s="49">
+        <v>300.31640000000004</v>
+      </c>
+      <c r="AP8" s="49">
+        <v>380.47899999999998</v>
+      </c>
+      <c r="AQ8" s="52">
+        <v>275.75819999999999</v>
+      </c>
+      <c r="AR8" s="52">
+        <v>320.3897</v>
+      </c>
+      <c r="AS8" s="52">
+        <v>365.80410000000006</v>
+      </c>
+      <c r="AT8" s="52">
+        <v>411.8895</v>
+      </c>
+      <c r="AU8" s="52">
+        <v>461.71280000000002</v>
+      </c>
+      <c r="AV8" s="52">
+        <v>511.45049999999998</v>
+      </c>
+      <c r="AW8" s="52">
+        <v>560.61959999999999</v>
+      </c>
+      <c r="AX8" s="52">
+        <v>40.590300000000006</v>
+      </c>
+      <c r="AY8" s="52">
+        <v>74.171000000000006</v>
+      </c>
+      <c r="AZ8" s="55">
+        <v>111.2368</v>
+      </c>
+      <c r="BA8" s="55">
+        <v>150.08079999999998</v>
+      </c>
+      <c r="BB8" s="49">
+        <v>190.44910000000002</v>
+      </c>
+      <c r="BC8" s="52">
+        <v>234.02950000000001</v>
+      </c>
+      <c r="BD8" s="52">
+        <v>276.05490000000003</v>
+      </c>
+      <c r="BE8" s="49">
+        <v>319.96609999999998</v>
+      </c>
+      <c r="BF8" s="52">
+        <v>363.3032</v>
+      </c>
+      <c r="BG8" s="52">
+        <v>410.15629999999999</v>
+      </c>
+      <c r="BH8" s="52">
+        <v>455.36950000000002</v>
+      </c>
+      <c r="BI8" s="52">
+        <v>501.64420000000001</v>
+      </c>
+      <c r="BJ8" s="52">
+        <v>43.730699999999999</v>
+      </c>
+      <c r="BK8" s="52">
+        <v>84.093800000000002</v>
+      </c>
+      <c r="BL8" s="55">
+        <v>129.09829999999999</v>
+      </c>
+      <c r="BM8" s="55">
+        <v>170.91759999999996</v>
+      </c>
+      <c r="BN8" s="49">
+        <v>213.82089999999997</v>
+      </c>
+      <c r="BO8" s="52">
+        <v>258.42529999999999</v>
+      </c>
+      <c r="BP8" s="52">
+        <v>297.09389999999996</v>
+      </c>
+      <c r="BQ8" s="49">
+        <v>340.14400000000001</v>
+      </c>
+      <c r="BR8" s="52">
+        <v>386.69809999999995</v>
+      </c>
+      <c r="BS8" s="52">
+        <v>436.50200000000001</v>
+      </c>
+      <c r="BT8" s="52">
+        <v>488.23149999999998</v>
+      </c>
+      <c r="BU8" s="52">
+        <v>535.63009999999997</v>
+      </c>
+      <c r="BV8" s="52">
+        <v>41.5105</v>
+      </c>
+      <c r="BW8" s="49">
+        <v>80.430599999999998</v>
+      </c>
+      <c r="BX8" s="55">
+        <v>121.45530000000001</v>
+      </c>
+      <c r="BY8" s="55">
+        <v>161.78609999999998</v>
+      </c>
+      <c r="BZ8" s="49">
+        <v>204.5616</v>
+      </c>
+      <c r="CA8" s="52">
+        <v>242.64170000000001</v>
+      </c>
+      <c r="CB8" s="49">
+        <v>276.87979999999999</v>
+      </c>
+      <c r="CC8" s="49">
+        <v>319.87459999999999</v>
+      </c>
+      <c r="CD8" s="52">
+        <v>364.10559999999998</v>
+      </c>
+      <c r="CE8" s="52">
+        <v>412.85869999999994</v>
+      </c>
+      <c r="CF8" s="52">
+        <v>459.68959999999998</v>
+      </c>
+      <c r="CG8" s="52">
+        <v>507.76190000000003</v>
+      </c>
+      <c r="CH8" s="52">
+        <v>42.727400000000003</v>
+      </c>
+      <c r="CI8" s="49">
+        <v>84.0441</v>
+      </c>
+      <c r="CJ8" s="49">
+        <v>131.471</v>
+      </c>
+      <c r="CK8" s="55">
+        <v>178.33369999999999</v>
+      </c>
+      <c r="CL8" s="55">
+        <v>223.61829999999998</v>
+      </c>
+      <c r="CM8" s="49">
+        <v>272.91929999999996</v>
+      </c>
+      <c r="CN8" s="49">
+        <v>322.42340000000002</v>
+      </c>
+      <c r="CO8" s="49">
+        <v>369.98089999999996</v>
+      </c>
+      <c r="CP8" s="52">
+        <v>417.22629999999998</v>
+      </c>
+      <c r="CQ8" s="52"/>
+      <c r="CR8" s="52"/>
+      <c r="CS8" s="52"/>
+    </row>
+    <row r="9" spans="1:97">
+      <c r="A9" s="65" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="52">
+        <v>10.827099999999998</v>
+      </c>
+      <c r="C9" s="52">
+        <v>21.014299999999999</v>
+      </c>
+      <c r="D9" s="49">
+        <v>31.478800000000003</v>
+      </c>
+      <c r="E9" s="49">
+        <v>41.01250000000001</v>
+      </c>
+      <c r="F9" s="49">
+        <v>50.8857</v>
+      </c>
+      <c r="G9" s="52">
+        <v>60.770700000000005</v>
+      </c>
+      <c r="H9" s="49">
+        <v>70.620800000000003</v>
+      </c>
+      <c r="I9" s="49">
+        <v>81.10090000000001</v>
+      </c>
+      <c r="J9" s="49">
+        <v>90.731999999999985</v>
+      </c>
+      <c r="K9" s="49">
+        <v>100.3754</v>
+      </c>
+      <c r="L9" s="49">
+        <v>110.646</v>
+      </c>
+      <c r="M9" s="52">
+        <v>120.0247</v>
+      </c>
+      <c r="N9" s="52">
+        <v>10.234699999999998</v>
+      </c>
+      <c r="O9" s="52">
+        <v>19.431899999999999</v>
+      </c>
+      <c r="P9" s="49">
+        <v>25.833200000000005</v>
+      </c>
+      <c r="Q9" s="49">
+        <v>33.324000000000005</v>
+      </c>
+      <c r="R9" s="49">
+        <v>38.204899999999995</v>
+      </c>
+      <c r="S9" s="52">
+        <v>41.378800000000005</v>
+      </c>
+      <c r="T9" s="49">
+        <v>43.972400000000007</v>
+      </c>
+      <c r="U9" s="49">
+        <v>46.222100000000005</v>
+      </c>
+      <c r="V9" s="49">
+        <v>48.198999999999998</v>
+      </c>
+      <c r="W9" s="49">
+        <v>50.433100000000003</v>
+      </c>
+      <c r="X9" s="49">
+        <v>52.713900000000002</v>
+      </c>
+      <c r="Y9" s="52">
+        <v>55.011499999999998</v>
+      </c>
+      <c r="Z9" s="52">
+        <v>2.2338</v>
+      </c>
+      <c r="AA9" s="52">
+        <v>5.9027999999999992</v>
+      </c>
+      <c r="AB9" s="55">
+        <v>11.2288</v>
+      </c>
+      <c r="AC9" s="49">
+        <v>16.513300000000001</v>
+      </c>
+      <c r="AD9" s="49">
+        <v>21.3964</v>
+      </c>
+      <c r="AE9" s="52">
+        <v>25.379000000000001</v>
+      </c>
+      <c r="AF9" s="49">
+        <v>28.3871</v>
+      </c>
+      <c r="AG9" s="49">
+        <v>31.061199999999999</v>
+      </c>
+      <c r="AH9" s="49">
+        <v>33.411299999999997</v>
+      </c>
+      <c r="AI9" s="49">
+        <v>35.607299999999995</v>
+      </c>
+      <c r="AJ9" s="49">
+        <v>37.317300000000003</v>
+      </c>
+      <c r="AK9" s="52">
+        <v>38.917199999999994</v>
+      </c>
+      <c r="AL9" s="52">
+        <v>1.5062</v>
+      </c>
+      <c r="AM9" s="52">
+        <v>3.1837000000000004</v>
+      </c>
+      <c r="AN9" s="55">
+        <v>6.2431999999999999</v>
+      </c>
+      <c r="AO9" s="49">
+        <v>8.9901999999999997</v>
+      </c>
+      <c r="AP9" s="49">
+        <v>11.603999999999999</v>
+      </c>
+      <c r="AQ9" s="52">
+        <v>13.991</v>
+      </c>
+      <c r="AR9" s="52">
+        <v>15.9506</v>
+      </c>
+      <c r="AS9" s="52">
+        <v>17.625</v>
+      </c>
+      <c r="AT9" s="52">
+        <v>19.084599999999998</v>
+      </c>
+      <c r="AU9" s="52">
+        <v>20.270900000000001</v>
+      </c>
+      <c r="AV9" s="52">
+        <v>21.237000000000002</v>
+      </c>
+      <c r="AW9" s="52">
+        <v>22.202999999999999</v>
+      </c>
+      <c r="AX9" s="52">
+        <v>0.90570000000000006</v>
+      </c>
+      <c r="AY9" s="52">
+        <v>1.7037</v>
+      </c>
+      <c r="AZ9" s="55">
+        <v>2.5846</v>
+      </c>
+      <c r="BA9" s="55">
+        <v>3.3881999999999999</v>
+      </c>
+      <c r="BB9" s="49">
+        <v>3.9350000000000001</v>
+      </c>
+      <c r="BC9" s="52">
+        <v>4.1051000000000002</v>
+      </c>
+      <c r="BD9" s="52">
+        <v>4.3191999999999995</v>
+      </c>
+      <c r="BE9" s="49">
+        <v>4.4543999999999997</v>
+      </c>
+      <c r="BF9" s="52">
+        <v>4.5827999999999998</v>
+      </c>
+      <c r="BG9" s="52">
+        <v>4.6758999999999995</v>
+      </c>
+      <c r="BH9" s="52">
+        <v>5.1289999999999996</v>
+      </c>
+      <c r="BI9" s="52">
+        <v>6.8034999999999997</v>
+      </c>
+      <c r="BJ9" s="52">
+        <v>1.7504000000000002</v>
+      </c>
+      <c r="BK9" s="52">
+        <v>3.3881000000000001</v>
+      </c>
+      <c r="BL9" s="55">
+        <v>5.1725000000000003</v>
+      </c>
+      <c r="BM9" s="55">
+        <v>6.8849</v>
+      </c>
+      <c r="BN9" s="49">
+        <v>8.7074999999999996</v>
+      </c>
+      <c r="BO9" s="52">
+        <v>10.481199999999999</v>
+      </c>
+      <c r="BP9" s="52">
+        <v>12.835099999999999</v>
+      </c>
+      <c r="BQ9" s="49">
+        <v>16.162500000000001</v>
+      </c>
+      <c r="BR9" s="52">
+        <v>19.4405</v>
+      </c>
+      <c r="BS9" s="52">
+        <v>22.724000000000004</v>
+      </c>
+      <c r="BT9" s="52">
+        <v>25.8672</v>
+      </c>
+      <c r="BU9" s="52">
+        <v>29.4483</v>
+      </c>
+      <c r="BV9" s="52">
+        <v>4.7895000000000003</v>
+      </c>
+      <c r="BW9" s="49">
+        <v>9.1228999999999996</v>
+      </c>
+      <c r="BX9" s="55">
+        <v>13.824200000000001</v>
+      </c>
+      <c r="BY9" s="55">
+        <v>18.2683</v>
+      </c>
+      <c r="BZ9" s="49">
+        <v>22.716000000000001</v>
+      </c>
+      <c r="CA9" s="52">
+        <v>26.799299999999999</v>
+      </c>
+      <c r="CB9" s="49">
+        <v>30.682400000000001</v>
+      </c>
+      <c r="CC9" s="49">
+        <v>34.891500000000001</v>
+      </c>
+      <c r="CD9" s="52">
+        <v>38.460900000000002</v>
+      </c>
+      <c r="CE9" s="52">
+        <v>43.1126</v>
+      </c>
+      <c r="CF9" s="52">
+        <v>47.572200000000002</v>
+      </c>
+      <c r="CG9" s="52">
+        <v>52.892499999999991</v>
+      </c>
+      <c r="CH9" s="52">
+        <v>6.0868000000000002</v>
+      </c>
+      <c r="CI9" s="49">
+        <v>11.2887</v>
+      </c>
+      <c r="CJ9" s="49">
+        <v>16.2059</v>
+      </c>
+      <c r="CK9" s="55">
+        <v>21.984999999999999</v>
+      </c>
+      <c r="CL9" s="55">
+        <v>26.862500000000001</v>
+      </c>
+      <c r="CM9" s="49">
+        <v>30.9239</v>
+      </c>
+      <c r="CN9" s="49">
+        <v>35.313600000000001</v>
+      </c>
+      <c r="CO9" s="49">
+        <v>39.510400000000004</v>
+      </c>
+      <c r="CP9" s="52">
+        <v>43.606499999999997</v>
+      </c>
+      <c r="CQ9" s="52"/>
+      <c r="CR9" s="52"/>
+      <c r="CS9" s="52"/>
+    </row>
+    <row r="10" spans="1:97">
+      <c r="A10" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="52">
+        <v>12.362299999999999</v>
+      </c>
+      <c r="C10" s="52">
+        <v>24.797599999999999</v>
+      </c>
+      <c r="D10" s="52">
+        <v>39.628699999999995</v>
+      </c>
+      <c r="E10" s="52">
+        <v>55.59259999999999</v>
+      </c>
+      <c r="F10" s="52">
+        <v>72.376499999999993</v>
+      </c>
+      <c r="G10" s="52">
+        <v>91.114299999999986</v>
+      </c>
+      <c r="H10" s="49">
+        <v>107.1221</v>
+      </c>
+      <c r="I10" s="49">
+        <v>124.53489999999999</v>
+      </c>
+      <c r="J10" s="52">
+        <v>140.92970000000003</v>
+      </c>
+      <c r="K10" s="52">
+        <v>154.62890000000002</v>
+      </c>
+      <c r="L10" s="52">
+        <v>167.92689999999999</v>
+      </c>
+      <c r="M10" s="52">
+        <v>181.49520000000001</v>
+      </c>
+      <c r="N10" s="52">
+        <v>13.331299999999999</v>
+      </c>
+      <c r="O10" s="52">
+        <v>25.802499999999998</v>
+      </c>
+      <c r="P10" s="52">
+        <v>40.197399999999995</v>
+      </c>
+      <c r="Q10" s="52">
+        <v>56.063299999999998</v>
+      </c>
+      <c r="R10" s="52">
+        <v>73.510199999999998</v>
+      </c>
+      <c r="S10" s="52">
+        <v>93.367399999999989</v>
+      </c>
+      <c r="T10" s="49">
+        <v>109.18610000000001</v>
+      </c>
+      <c r="U10" s="49">
+        <v>126.499</v>
+      </c>
+      <c r="V10" s="49">
+        <v>143.97269999999997</v>
+      </c>
+      <c r="W10" s="49">
+        <v>158.01679999999999</v>
+      </c>
+      <c r="X10" s="49">
+        <v>173.69229999999999</v>
+      </c>
+      <c r="Y10" s="52">
+        <v>188.85170000000002</v>
+      </c>
+      <c r="Z10" s="52">
+        <v>14.373700000000001</v>
+      </c>
+      <c r="AA10" s="52">
+        <v>28.791699999999999</v>
+      </c>
+      <c r="AB10" s="55">
+        <v>43.299900000000001</v>
+      </c>
+      <c r="AC10" s="52">
+        <v>59.386800000000001</v>
+      </c>
+      <c r="AD10" s="52">
+        <v>77.671299999999988</v>
+      </c>
+      <c r="AE10" s="52">
+        <v>97.304000000000002</v>
+      </c>
+      <c r="AF10" s="49">
+        <v>114.5916</v>
+      </c>
+      <c r="AG10" s="49">
+        <v>131.16739999999999</v>
+      </c>
+      <c r="AH10" s="49">
+        <v>147.40679999999998</v>
+      </c>
+      <c r="AI10" s="49">
+        <v>161.8844</v>
+      </c>
+      <c r="AJ10" s="49">
+        <v>176.59979999999999</v>
+      </c>
+      <c r="AK10" s="52">
+        <v>193.8878</v>
+      </c>
+      <c r="AL10" s="52">
+        <v>13.1685</v>
+      </c>
+      <c r="AM10" s="52">
+        <v>29.252299999999998</v>
+      </c>
+      <c r="AN10" s="55">
+        <v>45.462300000000006</v>
+      </c>
+      <c r="AO10" s="52">
+        <v>61.692699999999995</v>
+      </c>
+      <c r="AP10" s="52">
+        <v>80.089799999999997</v>
+      </c>
+      <c r="AQ10" s="52">
+        <v>99.822600000000008</v>
+      </c>
+      <c r="AR10" s="52">
+        <v>115.8668</v>
+      </c>
+      <c r="AS10" s="52">
+        <v>132.0275</v>
+      </c>
+      <c r="AT10" s="52">
+        <v>148.39990000000003</v>
+      </c>
+      <c r="AU10" s="52">
+        <v>163.10599999999999</v>
+      </c>
+      <c r="AV10" s="52">
+        <v>177.02699999999999</v>
+      </c>
+      <c r="AW10" s="52">
+        <v>189.88470000000001</v>
+      </c>
+      <c r="AX10" s="52">
+        <v>9.9262999999999995</v>
+      </c>
+      <c r="AY10" s="52">
+        <v>22.291700000000002</v>
+      </c>
+      <c r="AZ10" s="55">
+        <v>35.265800000000006</v>
+      </c>
+      <c r="BA10" s="55">
+        <v>49.410299999999999</v>
+      </c>
+      <c r="BB10" s="52">
+        <v>63.431800000000003</v>
+      </c>
+      <c r="BC10" s="52">
+        <v>79.633200000000002</v>
+      </c>
+      <c r="BD10" s="52">
+        <v>94.014200000000002</v>
+      </c>
+      <c r="BE10" s="49">
+        <v>107.6421</v>
+      </c>
+      <c r="BF10" s="52">
+        <v>122.4438</v>
+      </c>
+      <c r="BG10" s="52">
+        <v>134.06429999999997</v>
+      </c>
+      <c r="BH10" s="52">
+        <v>145.17490000000001</v>
+      </c>
+      <c r="BI10" s="52">
+        <v>155.1694</v>
+      </c>
+      <c r="BJ10" s="52">
+        <v>9.718399999999999</v>
+      </c>
+      <c r="BK10" s="52">
+        <v>20.332800000000002</v>
+      </c>
+      <c r="BL10" s="55">
+        <v>33.296500000000002</v>
+      </c>
+      <c r="BM10" s="55">
+        <v>45.913800000000002</v>
+      </c>
+      <c r="BN10" s="52">
+        <v>58.280500000000011</v>
+      </c>
+      <c r="BO10" s="52">
+        <v>71.348699999999994</v>
+      </c>
+      <c r="BP10" s="52">
+        <v>83.0107</v>
+      </c>
+      <c r="BQ10" s="49">
+        <v>95.960499999999996</v>
+      </c>
+      <c r="BR10" s="52">
+        <v>109.12540000000001</v>
+      </c>
+      <c r="BS10" s="52">
+        <v>120.08130000000001</v>
+      </c>
+      <c r="BT10" s="52">
+        <v>131.71790000000001</v>
+      </c>
+      <c r="BU10" s="52">
+        <v>142.24790000000002</v>
+      </c>
+      <c r="BV10" s="52">
+        <v>8.763399999999999</v>
+      </c>
+      <c r="BW10" s="49">
+        <v>19.122899999999998</v>
+      </c>
+      <c r="BX10" s="55">
+        <v>29.582099999999997</v>
+      </c>
+      <c r="BY10" s="55">
+        <v>40.718599999999995</v>
+      </c>
+      <c r="BZ10" s="52">
+        <v>51.227599999999995</v>
+      </c>
+      <c r="CA10" s="52">
+        <v>64.265199999999993</v>
+      </c>
+      <c r="CB10" s="49">
+        <v>75.510999999999996</v>
+      </c>
+      <c r="CC10" s="49">
+        <v>87.712999999999994</v>
+      </c>
+      <c r="CD10" s="52">
+        <v>100.87989999999999</v>
+      </c>
+      <c r="CE10" s="52">
+        <v>111.67139999999999</v>
+      </c>
+      <c r="CF10" s="52">
+        <v>122.9819</v>
+      </c>
+      <c r="CG10" s="52">
+        <v>133.70870000000002</v>
+      </c>
+      <c r="CH10" s="52">
+        <v>9.3017000000000003</v>
+      </c>
+      <c r="CI10" s="49">
+        <v>19.236799999999999</v>
+      </c>
+      <c r="CJ10" s="49">
+        <v>30.529700000000002</v>
+      </c>
+      <c r="CK10" s="55">
+        <v>43.996199999999995</v>
+      </c>
+      <c r="CL10" s="55">
+        <v>57.659699999999994</v>
+      </c>
+      <c r="CM10" s="49">
+        <v>72.757800000000003</v>
+      </c>
+      <c r="CN10" s="49">
+        <v>86.98060000000001</v>
+      </c>
+      <c r="CO10" s="49">
+        <v>100.58470000000001</v>
+      </c>
+      <c r="CP10" s="52">
+        <v>113.21929999999999</v>
+      </c>
+      <c r="CQ10" s="52"/>
+      <c r="CR10" s="52"/>
+      <c r="CS10" s="52"/>
+    </row>
+    <row r="11" spans="1:97">
+      <c r="A11" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="52">
+        <v>7.5087999999999999</v>
+      </c>
+      <c r="C11" s="52">
+        <v>13.8842</v>
+      </c>
+      <c r="D11" s="52">
+        <v>22.387599999999999</v>
+      </c>
+      <c r="E11" s="52">
+        <v>33.881399999999999</v>
+      </c>
+      <c r="F11" s="52">
+        <v>45.455100000000009</v>
+      </c>
+      <c r="G11" s="52">
+        <v>59.700600000000001</v>
+      </c>
+      <c r="H11" s="49">
+        <v>76.543600000000012</v>
+      </c>
+      <c r="I11" s="49">
+        <v>92.158600000000007</v>
+      </c>
+      <c r="J11" s="52">
+        <v>104.4298</v>
+      </c>
+      <c r="K11" s="52">
+        <v>114.78820000000002</v>
+      </c>
+      <c r="L11" s="52">
+        <v>124.62230000000001</v>
+      </c>
+      <c r="M11" s="52">
+        <v>134.5633</v>
+      </c>
+      <c r="N11" s="52">
+        <v>7.7065000000000001</v>
+      </c>
+      <c r="O11" s="52">
+        <v>14.4054</v>
+      </c>
+      <c r="P11" s="52">
+        <v>26.051500000000001</v>
+      </c>
+      <c r="Q11" s="52">
+        <v>37.914999999999999</v>
+      </c>
+      <c r="R11" s="52">
+        <v>48.660800000000002</v>
+      </c>
+      <c r="S11" s="52">
+        <v>61.877100000000006</v>
+      </c>
+      <c r="T11" s="49">
+        <v>77.691600000000008</v>
+      </c>
+      <c r="U11" s="49">
+        <v>93.707100000000011</v>
+      </c>
+      <c r="V11" s="49">
+        <v>106.57510000000001</v>
+      </c>
+      <c r="W11" s="49">
+        <v>117.8754</v>
+      </c>
+      <c r="X11" s="49">
+        <v>127.6964</v>
+      </c>
+      <c r="Y11" s="52">
+        <v>137.38460000000001</v>
+      </c>
+      <c r="Z11" s="52">
+        <v>8.0572999999999997</v>
+      </c>
+      <c r="AA11" s="52">
+        <v>16.828199999999995</v>
+      </c>
+      <c r="AB11" s="55">
+        <v>28.2563</v>
+      </c>
+      <c r="AC11" s="52">
+        <v>39.395099999999999</v>
+      </c>
+      <c r="AD11" s="52">
+        <v>50.251100000000001</v>
+      </c>
+      <c r="AE11" s="52">
+        <v>65.828999999999994</v>
+      </c>
+      <c r="AF11" s="49">
+        <v>84.751000000000005</v>
+      </c>
+      <c r="AG11" s="49">
+        <v>102.78530000000001</v>
+      </c>
+      <c r="AH11" s="49">
+        <v>116.6832</v>
+      </c>
+      <c r="AI11" s="49">
+        <v>127.04889999999999</v>
+      </c>
+      <c r="AJ11" s="49">
+        <v>137.47859999999997</v>
+      </c>
+      <c r="AK11" s="52">
+        <v>148.85170000000002</v>
+      </c>
+      <c r="AL11" s="52">
+        <v>9.4072000000000013</v>
+      </c>
+      <c r="AM11" s="52">
+        <v>17.0977</v>
+      </c>
+      <c r="AN11" s="55">
+        <v>26.726899999999997</v>
+      </c>
+      <c r="AO11" s="52">
+        <v>37.698100000000004</v>
+      </c>
+      <c r="AP11" s="52">
+        <v>47.9223</v>
+      </c>
+      <c r="AQ11" s="52">
+        <v>61.802700000000002</v>
+      </c>
+      <c r="AR11" s="52">
+        <v>78.026899999999998</v>
+      </c>
+      <c r="AS11" s="52">
+        <v>96.713499999999996</v>
+      </c>
+      <c r="AT11" s="52">
+        <v>110.38669999999999</v>
+      </c>
+      <c r="AU11" s="52">
+        <v>121.1429</v>
+      </c>
+      <c r="AV11" s="52">
+        <v>130.3151</v>
+      </c>
+      <c r="AW11" s="52">
+        <v>139.80270000000002</v>
+      </c>
+      <c r="AX11" s="52">
+        <v>7.9260999999999999</v>
+      </c>
+      <c r="AY11" s="52">
+        <v>14.681299999999998</v>
+      </c>
+      <c r="AZ11" s="55">
+        <v>23.988499999999998</v>
+      </c>
+      <c r="BA11" s="55">
+        <v>33.688499999999998</v>
+      </c>
+      <c r="BB11" s="52">
+        <v>43.202300000000001</v>
+      </c>
+      <c r="BC11" s="52">
+        <v>56.136900000000004</v>
+      </c>
+      <c r="BD11" s="52">
+        <v>71.124499999999998</v>
+      </c>
+      <c r="BE11" s="49">
+        <v>86.945300000000003</v>
+      </c>
+      <c r="BF11" s="52">
+        <v>101.0608</v>
+      </c>
+      <c r="BG11" s="52">
+        <v>111.6887</v>
+      </c>
+      <c r="BH11" s="52">
+        <v>120.8802</v>
+      </c>
+      <c r="BI11" s="52">
+        <v>131.19889999999998</v>
+      </c>
+      <c r="BJ11" s="52">
+        <v>8.0777000000000001</v>
+      </c>
+      <c r="BK11" s="52">
+        <v>14.4842</v>
+      </c>
+      <c r="BL11" s="55">
+        <v>22.080699999999997</v>
+      </c>
+      <c r="BM11" s="55">
+        <v>30.629200000000001</v>
+      </c>
+      <c r="BN11" s="52">
+        <v>41.896000000000001</v>
+      </c>
+      <c r="BO11" s="52">
+        <v>56.514400000000002</v>
+      </c>
+      <c r="BP11" s="52">
+        <v>75.01870000000001</v>
+      </c>
+      <c r="BQ11" s="49">
+        <v>89.553600000000003</v>
+      </c>
+      <c r="BR11" s="52">
+        <v>101.21310000000001</v>
+      </c>
+      <c r="BS11" s="52">
+        <v>109.4597</v>
+      </c>
+      <c r="BT11" s="52">
+        <v>116.58669999999999</v>
+      </c>
+      <c r="BU11" s="52">
+        <v>123.5872</v>
+      </c>
+      <c r="BV11" s="52">
+        <v>4.6178999999999997</v>
+      </c>
+      <c r="BW11" s="49">
+        <v>8.8022999999999989</v>
+      </c>
+      <c r="BX11" s="55">
+        <v>15.080299999999999</v>
+      </c>
+      <c r="BY11" s="55">
+        <v>21.776299999999999</v>
+      </c>
+      <c r="BZ11" s="52">
+        <v>28.775500000000001</v>
+      </c>
+      <c r="CA11" s="52">
+        <v>39.466000000000001</v>
+      </c>
+      <c r="CB11" s="49">
+        <v>53.276000000000003</v>
+      </c>
+      <c r="CC11" s="49">
+        <v>68.165999999999997</v>
+      </c>
+      <c r="CD11" s="52">
+        <v>79.542500000000004</v>
+      </c>
+      <c r="CE11" s="52">
+        <v>86.870399999999989</v>
+      </c>
+      <c r="CF11" s="52">
+        <v>94.088399999999993</v>
+      </c>
+      <c r="CG11" s="52">
+        <v>102.7585</v>
+      </c>
+      <c r="CH11" s="52">
+        <v>5.7831000000000001</v>
+      </c>
+      <c r="CI11" s="49">
+        <v>11.9351</v>
+      </c>
+      <c r="CJ11" s="49">
+        <v>20.244199999999999</v>
+      </c>
+      <c r="CK11" s="55">
+        <v>29.544599999999999</v>
+      </c>
+      <c r="CL11" s="55">
+        <v>38.000399999999999</v>
+      </c>
+      <c r="CM11" s="49">
+        <v>49.441499999999998</v>
+      </c>
+      <c r="CN11" s="49">
+        <v>63.891500000000001</v>
+      </c>
+      <c r="CO11" s="49">
+        <v>78.0137</v>
+      </c>
+      <c r="CP11" s="52">
+        <v>89.368399999999994</v>
+      </c>
+      <c r="CQ11" s="52"/>
+      <c r="CR11" s="52"/>
+      <c r="CS11" s="52"/>
+    </row>
+    <row r="12" spans="1:97">
+      <c r="A12" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="I12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="J12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="K12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="L12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="M12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="N12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="O12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="P12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="R12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="S12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="T12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="U12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="V12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="W12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="X12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="52">
+        <v>188.08449999999999</v>
+      </c>
+      <c r="AR12" s="52">
+        <v>217.2338</v>
+      </c>
+      <c r="AS12" s="52">
+        <v>250.1413</v>
+      </c>
+      <c r="AT12" s="52">
+        <v>281.34550000000002</v>
+      </c>
+      <c r="AU12" s="52">
+        <v>314.84270000000004</v>
+      </c>
+      <c r="AV12" s="52">
+        <v>349.87109999999996</v>
+      </c>
+      <c r="AW12" s="52">
+        <v>384.78149999999999</v>
+      </c>
+      <c r="AX12" s="49">
+        <v>26.216000000000001</v>
+      </c>
+      <c r="AY12" s="49">
+        <v>57.831000000000003</v>
+      </c>
+      <c r="AZ12" s="49">
+        <v>89.4405</v>
+      </c>
+      <c r="BA12" s="49">
+        <v>122.50389999999999</v>
+      </c>
+      <c r="BB12" s="49">
+        <v>151.88879999999997</v>
+      </c>
+      <c r="BC12" s="52">
+        <v>184.15039999999999</v>
+      </c>
+      <c r="BD12" s="52">
+        <v>209.84810000000002</v>
+      </c>
+      <c r="BE12" s="49">
+        <v>235.15570000000002</v>
+      </c>
+      <c r="BF12" s="52">
+        <v>261.17039999999997</v>
+      </c>
+      <c r="BG12" s="52">
+        <v>288.85209999999995</v>
+      </c>
+      <c r="BH12" s="52">
+        <v>315.77850000000001</v>
+      </c>
+      <c r="BI12" s="52">
+        <v>341.44069999999999</v>
+      </c>
+      <c r="BJ12" s="49">
+        <v>26.494800000000001</v>
+      </c>
+      <c r="BK12" s="49">
+        <v>52.363500000000002</v>
+      </c>
+      <c r="BL12" s="49">
+        <v>79.365100000000012</v>
+      </c>
+      <c r="BM12" s="49">
+        <v>105.64689999999999</v>
+      </c>
+      <c r="BN12" s="49">
+        <v>134.73880000000003</v>
+      </c>
+      <c r="BO12" s="52">
+        <v>163.23429999999999</v>
+      </c>
+      <c r="BP12" s="52">
+        <v>189.292</v>
+      </c>
+      <c r="BQ12" s="49">
+        <v>216.4614</v>
+      </c>
+      <c r="BR12" s="52">
+        <v>245.87820000000002</v>
+      </c>
+      <c r="BS12" s="52">
+        <v>275.16339999999997</v>
+      </c>
+      <c r="BT12" s="52">
+        <v>302.17500000000001</v>
+      </c>
+      <c r="BU12" s="52">
+        <v>329.83199999999999</v>
+      </c>
+      <c r="BV12" s="49">
+        <v>25.193800000000003</v>
+      </c>
+      <c r="BW12" s="49">
+        <v>53.855700000000006</v>
+      </c>
+      <c r="BX12" s="49">
+        <v>80.945399999999992</v>
+      </c>
+      <c r="BY12" s="49">
+        <v>110.7325</v>
+      </c>
+      <c r="BZ12" s="49">
+        <v>137.77459999999999</v>
+      </c>
+      <c r="CA12" s="52">
+        <v>165.7834</v>
+      </c>
+      <c r="CB12" s="49">
+        <v>193.7706</v>
+      </c>
+      <c r="CC12" s="49">
+        <v>223.5412</v>
+      </c>
+      <c r="CD12" s="52">
+        <v>253.6944</v>
+      </c>
+      <c r="CE12" s="52">
+        <v>279.44709999999998</v>
+      </c>
+      <c r="CF12" s="52">
+        <v>304.38360000000006</v>
+      </c>
+      <c r="CG12" s="52">
+        <v>331.85300000000001</v>
+      </c>
+      <c r="CH12" s="49">
+        <v>25.608700000000002</v>
+      </c>
+      <c r="CI12" s="49">
+        <v>56.430099999999996</v>
+      </c>
+      <c r="CJ12" s="49">
+        <v>85.373800000000003</v>
+      </c>
+      <c r="CK12" s="55">
+        <v>115.95689999999999</v>
+      </c>
+      <c r="CL12" s="55">
+        <v>144.98500000000001</v>
+      </c>
+      <c r="CM12" s="49">
+        <v>173.8348</v>
+      </c>
+      <c r="CN12" s="49">
+        <v>203.81</v>
+      </c>
+      <c r="CO12" s="49">
+        <v>234.48660000000001</v>
+      </c>
+      <c r="CP12" s="52">
+        <v>270.2149</v>
+      </c>
+      <c r="CQ12" s="52"/>
+      <c r="CR12" s="52"/>
+      <c r="CS12" s="52"/>
+    </row>
+    <row r="13" spans="1:97">
+      <c r="A13" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="52">
+        <v>59.219300000000004</v>
+      </c>
+      <c r="C13" s="52">
+        <v>111.6309</v>
+      </c>
+      <c r="D13" s="52">
+        <v>171.42660000000004</v>
+      </c>
+      <c r="E13" s="52">
+        <v>233.19749999999996</v>
+      </c>
+      <c r="F13" s="52">
+        <v>296.48710000000005</v>
+      </c>
+      <c r="G13" s="52">
+        <v>360.44749999999999</v>
+      </c>
+      <c r="H13" s="49">
+        <v>423.36309999999997</v>
+      </c>
+      <c r="I13" s="49">
+        <v>489.05249999999995</v>
+      </c>
+      <c r="J13" s="52">
+        <v>555.14280000000008</v>
+      </c>
+      <c r="K13" s="52">
+        <v>618.99160000000006</v>
+      </c>
+      <c r="L13" s="52">
+        <v>682.13119999999992</v>
+      </c>
+      <c r="M13" s="52">
+        <v>747.97669999999994</v>
+      </c>
+      <c r="N13" s="52">
+        <v>53.365699999999997</v>
+      </c>
+      <c r="O13" s="52">
+        <v>100.99879999999999</v>
+      </c>
+      <c r="P13" s="52">
+        <v>154.51129999999998</v>
+      </c>
+      <c r="Q13" s="52">
+        <v>209.69370000000001</v>
+      </c>
+      <c r="R13" s="52">
+        <v>270.13729999999998</v>
+      </c>
+      <c r="S13" s="52">
+        <v>329.15739999999994</v>
+      </c>
+      <c r="T13" s="49">
+        <v>388.43099999999998</v>
+      </c>
+      <c r="U13" s="49">
+        <v>450.88279999999997</v>
+      </c>
+      <c r="V13" s="49">
+        <v>502.63190000000003</v>
+      </c>
+      <c r="W13" s="49">
+        <v>555.21019999999999</v>
+      </c>
+      <c r="X13" s="49">
+        <v>607.64560000000006</v>
+      </c>
+      <c r="Y13" s="52">
+        <v>664.26330000000007</v>
+      </c>
+      <c r="Z13" s="52">
+        <v>52.216999999999999</v>
+      </c>
+      <c r="AA13" s="52">
+        <v>99.629500000000021</v>
+      </c>
+      <c r="AB13" s="55">
+        <v>157.75960000000001</v>
+      </c>
+      <c r="AC13" s="52">
+        <v>213.32219999999998</v>
+      </c>
+      <c r="AD13" s="52">
+        <v>270.26610000000005</v>
+      </c>
+      <c r="AE13" s="52">
+        <v>326.94420000000002</v>
+      </c>
+      <c r="AF13" s="49">
+        <v>384.81870000000004</v>
+      </c>
+      <c r="AG13" s="49">
+        <v>443.27130000000005</v>
+      </c>
+      <c r="AH13" s="49">
+        <v>499.56299999999999</v>
+      </c>
+      <c r="AI13" s="49">
+        <v>553.13290000000006</v>
+      </c>
+      <c r="AJ13" s="49">
+        <v>600.97339999999997</v>
+      </c>
+      <c r="AK13" s="52">
+        <v>650.89919999999995</v>
+      </c>
+      <c r="AL13" s="52">
+        <v>46.241199999999999</v>
+      </c>
+      <c r="AM13" s="52">
+        <v>91.067599999999999</v>
+      </c>
+      <c r="AN13" s="55">
+        <v>144.2098</v>
+      </c>
+      <c r="AO13" s="52">
+        <v>193.30170000000001</v>
+      </c>
+      <c r="AP13" s="52">
+        <v>245.767</v>
+      </c>
+      <c r="AQ13" s="52">
+        <v>294.82089999999994</v>
+      </c>
+      <c r="AR13" s="52">
+        <v>355.55990000000003</v>
+      </c>
+      <c r="AS13" s="52">
+        <v>414.93619999999999</v>
+      </c>
+      <c r="AT13" s="52">
+        <v>472.87220000000002</v>
+      </c>
+      <c r="AU13" s="52">
+        <v>531.77440000000001</v>
+      </c>
+      <c r="AV13" s="52">
+        <v>589.5261999999999</v>
+      </c>
+      <c r="AW13" s="52">
+        <v>652.3103000000001</v>
+      </c>
+      <c r="AX13" s="52">
+        <v>53.014300000000006</v>
+      </c>
+      <c r="AY13" s="52">
+        <v>104.23950000000001</v>
+      </c>
+      <c r="AZ13" s="55">
+        <v>160.74189999999999</v>
+      </c>
+      <c r="BA13" s="55">
+        <v>216.43689999999998</v>
+      </c>
+      <c r="BB13" s="52">
+        <v>272.73250000000002</v>
+      </c>
+      <c r="BC13" s="52">
+        <v>326.44740000000002</v>
+      </c>
+      <c r="BD13" s="52">
+        <v>384.19440000000003</v>
+      </c>
+      <c r="BE13" s="49">
+        <v>441.81309999999996</v>
+      </c>
+      <c r="BF13" s="52">
+        <v>498.02719999999999</v>
+      </c>
+      <c r="BG13" s="52">
+        <v>556.28700000000003</v>
+      </c>
+      <c r="BH13" s="52">
+        <v>612.94290000000001</v>
+      </c>
+      <c r="BI13" s="52">
+        <v>671.92730000000006</v>
+      </c>
+      <c r="BJ13" s="52">
+        <v>53.229800000000004</v>
+      </c>
+      <c r="BK13" s="52">
+        <v>105.3853</v>
+      </c>
+      <c r="BL13" s="55">
+        <v>162.3278</v>
+      </c>
+      <c r="BM13" s="55">
+        <v>214.9759</v>
+      </c>
+      <c r="BN13" s="52">
+        <v>268.33429999999998</v>
+      </c>
+      <c r="BO13" s="52">
+        <v>321.39460000000003</v>
+      </c>
+      <c r="BP13" s="52">
+        <v>375.43309999999997</v>
+      </c>
+      <c r="BQ13" s="49">
+        <v>429.60809999999998</v>
+      </c>
+      <c r="BR13" s="52">
+        <v>478.45010000000002</v>
+      </c>
+      <c r="BS13" s="52">
+        <v>526.95359999999994</v>
+      </c>
+      <c r="BT13" s="52">
+        <v>573.94869999999992</v>
+      </c>
+      <c r="BU13" s="52">
+        <v>625.03730000000007</v>
+      </c>
+      <c r="BV13" s="52">
+        <v>50.601099999999995</v>
+      </c>
+      <c r="BW13" s="49">
+        <v>92.506799999999998</v>
+      </c>
+      <c r="BX13" s="55">
+        <v>139.3237</v>
+      </c>
+      <c r="BY13" s="55">
+        <v>193.697</v>
+      </c>
+      <c r="BZ13" s="52">
+        <v>247.9408</v>
+      </c>
+      <c r="CA13" s="52">
+        <v>303.98290000000003</v>
+      </c>
+      <c r="CB13" s="49">
+        <v>358.96770000000004</v>
+      </c>
+      <c r="CC13" s="49">
+        <v>413.39759999999995</v>
+      </c>
+      <c r="CD13" s="52">
+        <v>464.09540000000004</v>
+      </c>
+      <c r="CE13" s="52">
+        <v>516.03769999999997</v>
+      </c>
+      <c r="CF13" s="52">
+        <v>568.1656999999999</v>
+      </c>
+      <c r="CG13" s="52">
+        <v>627.99119999999994</v>
+      </c>
+      <c r="CH13" s="52">
+        <v>50.6785</v>
+      </c>
+      <c r="CI13" s="49">
+        <v>97.719399999999993</v>
+      </c>
+      <c r="CJ13" s="49">
+        <v>149.26349999999999</v>
+      </c>
+      <c r="CK13" s="55">
+        <v>199.32899999999998</v>
+      </c>
+      <c r="CL13" s="55">
+        <v>253.56120000000001</v>
+      </c>
+      <c r="CM13" s="49">
+        <v>310.15820000000002</v>
+      </c>
+      <c r="CN13" s="49">
+        <v>369.46370000000002</v>
+      </c>
+      <c r="CO13" s="49">
+        <v>428.31349999999998</v>
+      </c>
+      <c r="CP13" s="52">
+        <v>482.24299999999999</v>
+      </c>
+      <c r="CQ13" s="52"/>
+      <c r="CR13" s="52"/>
+      <c r="CS13" s="52"/>
+    </row>
+    <row r="14" spans="1:97">
+      <c r="A14" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="52">
+        <v>44.4069</v>
+      </c>
+      <c r="C14" s="52">
+        <v>86.4011</v>
+      </c>
+      <c r="D14" s="52">
+        <v>156.70239999999998</v>
+      </c>
+      <c r="E14" s="52">
+        <v>218.6234</v>
+      </c>
+      <c r="F14" s="52">
+        <v>272.87040000000002</v>
+      </c>
+      <c r="G14" s="52">
+        <v>330.10069999999996</v>
+      </c>
+      <c r="H14" s="49">
+        <v>387.77709999999996</v>
+      </c>
+      <c r="I14" s="49">
+        <v>449.7586</v>
+      </c>
+      <c r="J14" s="52">
+        <v>501.76209999999998</v>
+      </c>
+      <c r="K14" s="52">
+        <v>539.61320000000012</v>
+      </c>
+      <c r="L14" s="52">
+        <v>589.50490000000002</v>
+      </c>
+      <c r="M14" s="52">
+        <v>643.83859999999993</v>
+      </c>
+      <c r="N14" s="52">
+        <v>41.586700000000008</v>
+      </c>
+      <c r="O14" s="52">
+        <v>81.306399999999996</v>
+      </c>
+      <c r="P14" s="52">
+        <v>149.19540000000003</v>
+      </c>
+      <c r="Q14" s="52">
+        <v>210.04220000000001</v>
+      </c>
+      <c r="R14" s="52">
+        <v>263.4228</v>
+      </c>
+      <c r="S14" s="52">
+        <v>322.53190000000001</v>
+      </c>
+      <c r="T14" s="49">
+        <v>382.99290000000002</v>
+      </c>
+      <c r="U14" s="49">
+        <v>446.91080000000005</v>
+      </c>
+      <c r="V14" s="49">
+        <v>499.24619999999999</v>
+      </c>
+      <c r="W14" s="49">
+        <v>529.65320000000008</v>
+      </c>
+      <c r="X14" s="49">
+        <v>572.20660000000009</v>
+      </c>
+      <c r="Y14" s="52">
+        <v>616.33640000000003</v>
+      </c>
+      <c r="Z14" s="52">
+        <v>32.616900000000001</v>
+      </c>
+      <c r="AA14" s="52">
+        <v>64.194199999999995</v>
+      </c>
+      <c r="AB14" s="55">
+        <v>125.03789999999999</v>
+      </c>
+      <c r="AC14" s="52">
+        <v>179.7175</v>
+      </c>
+      <c r="AD14" s="52">
+        <v>228.83789999999999</v>
+      </c>
+      <c r="AE14" s="52">
+        <v>285.21290000000005</v>
+      </c>
+      <c r="AF14" s="49">
+        <v>344.50969999999995</v>
+      </c>
+      <c r="AG14" s="49">
+        <v>402.96039999999999</v>
+      </c>
+      <c r="AH14" s="49">
+        <v>450.68220000000002</v>
+      </c>
+      <c r="AI14" s="49">
+        <v>490.70350000000002</v>
+      </c>
+      <c r="AJ14" s="49">
+        <v>543.28829999999994</v>
+      </c>
+      <c r="AK14" s="52">
+        <v>599.25790000000006</v>
+      </c>
+      <c r="AL14" s="52">
+        <v>40.599899999999998</v>
+      </c>
+      <c r="AM14" s="52">
+        <v>74.021299999999997</v>
+      </c>
+      <c r="AN14" s="55">
+        <v>134.25539999999998</v>
+      </c>
+      <c r="AO14" s="52">
+        <v>187.13</v>
+      </c>
+      <c r="AP14" s="52">
+        <v>239.0188</v>
+      </c>
+      <c r="AQ14" s="52">
+        <v>294.62620000000004</v>
+      </c>
+      <c r="AR14" s="52">
+        <v>350.2833</v>
+      </c>
+      <c r="AS14" s="52">
+        <v>404.87729999999999</v>
+      </c>
+      <c r="AT14" s="52">
+        <v>450.0976</v>
+      </c>
+      <c r="AU14" s="52">
+        <v>483.16439999999994</v>
+      </c>
+      <c r="AV14" s="52">
+        <v>529.57819999999992</v>
+      </c>
+      <c r="AW14" s="52">
+        <v>573.5646999999999</v>
+      </c>
+      <c r="AX14" s="52">
+        <v>28.2089</v>
+      </c>
+      <c r="AY14" s="52">
+        <v>60.842199999999998</v>
+      </c>
+      <c r="AZ14" s="55">
+        <v>90.183999999999997</v>
+      </c>
+      <c r="BA14" s="55">
+        <v>115.9562</v>
+      </c>
+      <c r="BB14" s="52">
+        <v>144.95870000000002</v>
+      </c>
+      <c r="BC14" s="52">
+        <v>172.51729999999998</v>
+      </c>
+      <c r="BD14" s="52">
+        <v>200.48150000000001</v>
+      </c>
+      <c r="BE14" s="49">
+        <v>229.3494</v>
+      </c>
+      <c r="BF14" s="52">
+        <v>258.04059999999998</v>
+      </c>
+      <c r="BG14" s="52">
+        <v>288.8202</v>
+      </c>
+      <c r="BH14" s="52">
+        <v>322.9366</v>
+      </c>
+      <c r="BI14" s="52">
+        <v>359.47750000000002</v>
+      </c>
+      <c r="BJ14" s="52">
+        <v>35.614200000000004</v>
+      </c>
+      <c r="BK14" s="52">
+        <v>66.593199999999996</v>
+      </c>
+      <c r="BL14" s="55">
+        <v>104.58239999999999</v>
+      </c>
+      <c r="BM14" s="55">
+        <v>137.8278</v>
+      </c>
+      <c r="BN14" s="52">
+        <v>163.25480000000002</v>
+      </c>
+      <c r="BO14" s="52">
+        <v>191.99379999999999</v>
+      </c>
+      <c r="BP14" s="52">
+        <v>225.18269999999998</v>
+      </c>
+      <c r="BQ14" s="49">
+        <v>259.65750000000003</v>
+      </c>
+      <c r="BR14" s="52">
+        <v>293.57340000000005</v>
+      </c>
+      <c r="BS14" s="52">
+        <v>326.89189999999996</v>
+      </c>
+      <c r="BT14" s="52">
+        <v>360.74579999999997</v>
+      </c>
+      <c r="BU14" s="52">
+        <v>392.15870000000001</v>
+      </c>
+      <c r="BV14" s="52">
+        <v>33.270699999999998</v>
+      </c>
+      <c r="BW14" s="49">
+        <v>58.468699999999998</v>
+      </c>
+      <c r="BX14" s="55">
+        <v>86.811999999999998</v>
+      </c>
+      <c r="BY14" s="55">
+        <v>121.6905</v>
+      </c>
+      <c r="BZ14" s="52">
+        <v>157.13579999999999</v>
+      </c>
+      <c r="CA14" s="52">
+        <v>190.48929999999999</v>
+      </c>
+      <c r="CB14" s="49">
+        <v>222.6866</v>
+      </c>
+      <c r="CC14" s="49">
+        <v>255.381</v>
+      </c>
+      <c r="CD14" s="52">
+        <v>288.05520000000001</v>
+      </c>
+      <c r="CE14" s="52">
+        <v>319.21370000000007</v>
+      </c>
+      <c r="CF14" s="52">
+        <v>353.42309999999998</v>
+      </c>
+      <c r="CG14" s="52">
+        <v>393.38850000000008</v>
+      </c>
+      <c r="CH14" s="52">
+        <v>31.465799999999998</v>
+      </c>
+      <c r="CI14" s="49">
+        <v>60.791899999999998</v>
+      </c>
+      <c r="CJ14" s="49">
+        <v>95.4773</v>
+      </c>
+      <c r="CK14" s="55">
+        <v>131.19829999999999</v>
+      </c>
+      <c r="CL14" s="55">
+        <v>160.62879999999998</v>
+      </c>
+      <c r="CM14" s="49">
+        <v>198.23839999999998</v>
+      </c>
+      <c r="CN14" s="49">
+        <v>227.29249999999999</v>
+      </c>
+      <c r="CO14" s="49">
+        <v>254.33849999999998</v>
+      </c>
+      <c r="CP14" s="52">
+        <v>280.49490000000003</v>
+      </c>
+      <c r="CQ14" s="52"/>
+      <c r="CR14" s="52"/>
+      <c r="CS14" s="52"/>
+    </row>
+    <row r="15" spans="1:97">
+      <c r="A15" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="52">
+        <v>0.58129999999999993</v>
+      </c>
+      <c r="C15" s="52">
+        <v>1.1749000000000001</v>
+      </c>
+      <c r="D15" s="52">
+        <v>1.6730999999999998</v>
+      </c>
+      <c r="E15" s="52">
+        <v>2.3709000000000002</v>
+      </c>
+      <c r="F15" s="52">
+        <v>3.1249000000000002</v>
+      </c>
+      <c r="G15" s="52">
+        <v>3.8833000000000002</v>
+      </c>
+      <c r="H15" s="49">
+        <v>4.6890000000000001</v>
+      </c>
+      <c r="I15" s="49">
+        <v>5.4978999999999996</v>
+      </c>
+      <c r="J15" s="52">
+        <v>6.3837000000000002</v>
+      </c>
+      <c r="K15" s="52">
+        <v>7.1522999999999994</v>
+      </c>
+      <c r="L15" s="52">
+        <v>7.8402000000000012</v>
+      </c>
+      <c r="M15" s="52">
+        <v>8.5295000000000005</v>
+      </c>
+      <c r="N15" s="52">
+        <v>0.28870000000000001</v>
+      </c>
+      <c r="O15" s="52">
+        <v>0.60299999999999998</v>
+      </c>
+      <c r="P15" s="52">
+        <v>0.9254</v>
+      </c>
+      <c r="Q15" s="52">
+        <v>1.4572000000000001</v>
+      </c>
+      <c r="R15" s="52">
+        <v>2.0436000000000001</v>
+      </c>
+      <c r="S15" s="52">
+        <v>2.6951999999999998</v>
+      </c>
+      <c r="T15" s="57">
+        <v>3.6128999999999998</v>
+      </c>
+      <c r="U15" s="57">
+        <v>4.5586000000000002</v>
+      </c>
+      <c r="V15" s="57">
+        <v>5.5747</v>
+      </c>
+      <c r="W15" s="57">
+        <v>6.2718999999999996</v>
+      </c>
+      <c r="X15" s="57">
+        <v>6.8856000000000002</v>
+      </c>
+      <c r="Y15" s="58">
+        <v>7.5662000000000003</v>
+      </c>
+      <c r="Z15" s="52">
+        <v>0.37460000000000004</v>
+      </c>
+      <c r="AA15" s="52">
+        <v>0.77429999999999999</v>
+      </c>
+      <c r="AB15" s="55">
+        <v>1.1876</v>
+      </c>
+      <c r="AC15" s="52">
+        <v>1.8117000000000001</v>
+      </c>
+      <c r="AD15" s="52">
+        <v>2.4908999999999999</v>
+      </c>
+      <c r="AE15" s="52">
+        <v>3.2395</v>
+      </c>
+      <c r="AF15" s="57">
+        <v>4.0427999999999997</v>
+      </c>
+      <c r="AG15" s="57">
+        <v>4.8737999999999992</v>
+      </c>
+      <c r="AH15" s="57">
+        <v>5.7489999999999997</v>
+      </c>
+      <c r="AI15" s="57">
+        <v>6.5301</v>
+      </c>
+      <c r="AJ15" s="57">
+        <v>7.2232000000000003</v>
+      </c>
+      <c r="AK15" s="58">
+        <v>7.9218000000000002</v>
+      </c>
+      <c r="AL15" s="52">
+        <v>0.3579</v>
+      </c>
+      <c r="AM15" s="52">
+        <v>0.75090000000000001</v>
+      </c>
+      <c r="AN15" s="55">
+        <v>1.1734</v>
+      </c>
+      <c r="AO15" s="52">
+        <v>1.8340999999999998</v>
+      </c>
+      <c r="AP15" s="52">
+        <v>2.5514000000000001</v>
+      </c>
+      <c r="AQ15" s="52">
+        <v>3.3386</v>
+      </c>
+      <c r="AR15" s="52">
+        <v>4.1671000000000005</v>
+      </c>
+      <c r="AS15" s="52">
+        <v>5.0052000000000003</v>
+      </c>
+      <c r="AT15" s="52">
+        <v>5.8869999999999996</v>
+      </c>
+      <c r="AU15" s="52">
+        <v>6.6783000000000001</v>
+      </c>
+      <c r="AV15" s="52">
+        <v>7.3798000000000004</v>
+      </c>
+      <c r="AW15" s="52">
+        <v>8.0946999999999996</v>
+      </c>
+      <c r="AX15" s="52">
+        <v>0.28749999999999998</v>
+      </c>
+      <c r="AY15" s="52">
+        <v>0.62529999999999997</v>
+      </c>
+      <c r="AZ15" s="55">
+        <v>0.96739999999999993</v>
+      </c>
+      <c r="BA15" s="55">
+        <v>1.5515000000000001</v>
+      </c>
+      <c r="BB15" s="52">
+        <v>2.1889000000000003</v>
+      </c>
+      <c r="BC15" s="52">
+        <v>2.9413</v>
+      </c>
+      <c r="BD15" s="52">
+        <v>3.7315</v>
+      </c>
+      <c r="BE15" s="49">
+        <v>4.5060000000000002</v>
+      </c>
+      <c r="BF15" s="52">
+        <v>5.3567</v>
+      </c>
+      <c r="BG15" s="52">
+        <v>6.1141000000000005</v>
+      </c>
+      <c r="BH15" s="52">
+        <v>6.7794999999999996</v>
+      </c>
+      <c r="BI15" s="52">
+        <v>7.5116000000000005</v>
+      </c>
+      <c r="BJ15" s="52">
+        <v>0.30760000000000004</v>
+      </c>
+      <c r="BK15" s="52">
+        <v>0.61630000000000007</v>
+      </c>
+      <c r="BL15" s="55">
+        <v>0.94489999999999996</v>
+      </c>
+      <c r="BM15" s="55">
+        <v>1.5332999999999999</v>
+      </c>
+      <c r="BN15" s="52">
+        <v>2.1537999999999999</v>
+      </c>
+      <c r="BO15" s="52">
+        <v>3.0152999999999999</v>
+      </c>
+      <c r="BP15" s="52">
+        <v>3.8125999999999998</v>
+      </c>
+      <c r="BQ15" s="49">
+        <v>4.5973000000000006</v>
+      </c>
+      <c r="BR15" s="52">
+        <v>5.4604000000000008</v>
+      </c>
+      <c r="BS15" s="52">
+        <v>6.2081</v>
+      </c>
+      <c r="BT15" s="52">
+        <v>6.8792</v>
+      </c>
+      <c r="BU15" s="52">
+        <v>7.5750000000000002</v>
+      </c>
+      <c r="BV15" s="52">
+        <v>0.25900000000000001</v>
+      </c>
+      <c r="BW15" s="49">
+        <v>0.61570000000000003</v>
+      </c>
+      <c r="BX15" s="55">
+        <v>1.0429000000000002</v>
+      </c>
+      <c r="BY15" s="55">
+        <v>1.7245999999999999</v>
+      </c>
+      <c r="BZ15" s="52">
+        <v>2.4621</v>
+      </c>
+      <c r="CA15" s="52">
+        <v>3.2999000000000001</v>
+      </c>
+      <c r="CB15" s="49">
+        <v>4.1088000000000005</v>
+      </c>
+      <c r="CC15" s="49">
+        <v>4.9596</v>
+      </c>
+      <c r="CD15" s="52">
+        <v>5.8848000000000003</v>
+      </c>
+      <c r="CE15" s="52">
+        <v>6.6952000000000007</v>
+      </c>
+      <c r="CF15" s="52">
+        <v>7.4767000000000001</v>
+      </c>
+      <c r="CG15" s="52">
+        <v>8.1137000000000015</v>
+      </c>
+      <c r="CH15" s="52">
+        <v>0.38730000000000003</v>
+      </c>
+      <c r="CI15" s="49">
+        <v>0.83350000000000002</v>
+      </c>
+      <c r="CJ15" s="49">
+        <v>1.2906</v>
+      </c>
+      <c r="CK15" s="55">
+        <v>1.9855999999999998</v>
+      </c>
+      <c r="CL15" s="55">
+        <v>2.7465000000000002</v>
+      </c>
+      <c r="CM15" s="49">
+        <v>3.5909</v>
+      </c>
+      <c r="CN15" s="49">
+        <v>4.4146999999999998</v>
+      </c>
+      <c r="CO15" s="49">
+        <v>5.2763</v>
+      </c>
+      <c r="CP15" s="52">
+        <v>6.1909999999999998</v>
+      </c>
+      <c r="CQ15" s="52"/>
+      <c r="CR15" s="52"/>
+      <c r="CS15" s="52"/>
+    </row>
+    <row r="16" spans="1:97">
+      <c r="A16" s="66" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="52">
+        <v>0.78290000000000004</v>
+      </c>
+      <c r="C16" s="52">
+        <v>1.4402000000000001</v>
+      </c>
+      <c r="D16" s="52">
+        <v>2.2315999999999998</v>
+      </c>
+      <c r="E16" s="52">
+        <v>3.04</v>
+      </c>
+      <c r="F16" s="52">
+        <v>3.8231999999999999</v>
+      </c>
+      <c r="G16" s="52">
+        <v>4.6218999999999992</v>
+      </c>
+      <c r="H16" s="49">
+        <v>5.4508000000000001</v>
+      </c>
+      <c r="I16" s="49">
+        <v>6.2391000000000005</v>
+      </c>
+      <c r="J16" s="52">
+        <v>7.0129999999999999</v>
+      </c>
+      <c r="K16" s="52">
+        <v>7.7896999999999998</v>
+      </c>
+      <c r="L16" s="52">
+        <v>8.5678999999999998</v>
+      </c>
+      <c r="M16" s="52">
+        <v>9.3353000000000002</v>
+      </c>
+      <c r="N16" s="52">
+        <v>0.75790000000000013</v>
+      </c>
+      <c r="O16" s="52">
+        <v>0.78979999999999995</v>
+      </c>
+      <c r="P16" s="52">
+        <v>0.83020000000000005</v>
+      </c>
+      <c r="Q16" s="52">
+        <v>0.8882000000000001</v>
+      </c>
+      <c r="R16" s="52">
+        <v>0.94629999999999992</v>
+      </c>
+      <c r="S16" s="52">
+        <v>1.0449999999999999</v>
+      </c>
+      <c r="T16" s="52">
+        <v>1.1447000000000001</v>
+      </c>
+      <c r="U16" s="52">
+        <v>1.2078000000000002</v>
+      </c>
+      <c r="V16" s="52">
+        <v>1.2815000000000001</v>
+      </c>
+      <c r="W16" s="52">
+        <v>1.3555999999999999</v>
+      </c>
+      <c r="X16" s="52">
+        <v>1.4088000000000003</v>
+      </c>
+      <c r="Y16" s="52">
+        <v>1.4511999999999998</v>
+      </c>
+      <c r="Z16" s="52">
+        <v>3.2899999999999999E-2</v>
+      </c>
+      <c r="AA16" s="52">
+        <v>6.4799999999999996E-2</v>
+      </c>
+      <c r="AB16" s="55">
+        <v>0.1052</v>
+      </c>
+      <c r="AC16" s="52">
+        <v>0.16319999999999998</v>
+      </c>
+      <c r="AD16" s="52">
+        <v>0.2213</v>
+      </c>
+      <c r="AE16" s="52">
+        <v>0.32</v>
+      </c>
+      <c r="AF16" s="52">
+        <v>0.41969999999999996</v>
+      </c>
+      <c r="AG16" s="52">
+        <v>0.4874</v>
+      </c>
+      <c r="AH16" s="52">
+        <v>0.55649999999999999</v>
+      </c>
+      <c r="AI16" s="52">
+        <v>0.63060000000000005</v>
+      </c>
+      <c r="AJ16" s="52">
+        <v>0.68380000000000007</v>
+      </c>
+      <c r="AK16" s="52">
+        <v>0.72620000000000007</v>
+      </c>
+      <c r="AL16" s="52">
+        <v>3.2899999999999999E-2</v>
+      </c>
+      <c r="AM16" s="52">
+        <v>6.7799999999999999E-2</v>
+      </c>
+      <c r="AN16" s="55">
+        <v>0.11120000000000001</v>
+      </c>
+      <c r="AO16" s="52">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="AP16" s="52">
+        <v>0.23289999999999997</v>
+      </c>
+      <c r="AQ16" s="52">
+        <v>0.33439999999999998</v>
+      </c>
+      <c r="AR16" s="52">
+        <v>0.43689999999999996</v>
+      </c>
+      <c r="AS16" s="52">
+        <v>0.50739999999999996</v>
+      </c>
+      <c r="AT16" s="52">
+        <v>0.57929999999999993</v>
+      </c>
+      <c r="AU16" s="52">
+        <v>0.65489999999999993</v>
+      </c>
+      <c r="AV16" s="52">
+        <v>0.70960000000000001</v>
+      </c>
+      <c r="AW16" s="52">
+        <v>0.75360000000000005</v>
+      </c>
+      <c r="AX16" s="52">
+        <v>2.9899999999999999E-2</v>
+      </c>
+      <c r="AY16" s="52">
+        <v>6.1799999999999994E-2</v>
+      </c>
+      <c r="AZ16" s="55">
+        <v>0.10340000000000001</v>
+      </c>
+      <c r="BA16" s="55">
+        <v>0.16119999999999998</v>
+      </c>
+      <c r="BB16" s="52">
+        <v>0.21880000000000002</v>
+      </c>
+      <c r="BC16" s="52">
+        <v>0.31610000000000005</v>
+      </c>
+      <c r="BD16" s="52">
+        <v>0.40939999999999999</v>
+      </c>
+      <c r="BE16" s="49">
+        <v>0.47110000000000002</v>
+      </c>
+      <c r="BF16" s="52">
+        <v>0.53370000000000006</v>
+      </c>
+      <c r="BG16" s="52">
+        <v>0.60250000000000004</v>
+      </c>
+      <c r="BH16" s="52">
+        <v>0.65089999999999992</v>
+      </c>
+      <c r="BI16" s="52">
+        <v>0.69210000000000005</v>
+      </c>
+      <c r="BJ16" s="52">
+        <v>3.3700000000000001E-2</v>
+      </c>
+      <c r="BK16" s="52">
+        <v>6.1800000000000008E-2</v>
+      </c>
+      <c r="BL16" s="55">
+        <v>0.10340000000000001</v>
+      </c>
+      <c r="BM16" s="55">
+        <v>0.16120000000000001</v>
+      </c>
+      <c r="BN16" s="52">
+        <v>0.21879999999999999</v>
+      </c>
+      <c r="BO16" s="52">
+        <v>0.31609999999999999</v>
+      </c>
+      <c r="BP16" s="52">
+        <v>0.40949999999999998</v>
+      </c>
+      <c r="BQ16" s="49">
+        <v>0.47360000000000002</v>
+      </c>
+      <c r="BR16" s="52">
+        <v>0.53630000000000011</v>
+      </c>
+      <c r="BS16" s="52">
+        <v>0.60530000000000006</v>
+      </c>
+      <c r="BT16" s="52">
+        <v>0.65380000000000005</v>
+      </c>
+      <c r="BU16" s="52">
+        <v>0.69489999999999996</v>
+      </c>
+      <c r="BV16" s="52">
+        <v>3.0199999999999998E-2</v>
+      </c>
+      <c r="BW16" s="49">
+        <v>5.6100000000000004E-2</v>
+      </c>
+      <c r="BX16" s="55">
+        <v>9.4E-2</v>
+      </c>
+      <c r="BY16" s="55">
+        <v>0.1462</v>
+      </c>
+      <c r="BZ16" s="52">
+        <v>0.20050000000000001</v>
+      </c>
+      <c r="CA16" s="52">
+        <v>0.28849999999999998</v>
+      </c>
+      <c r="CB16" s="49">
+        <v>0.37630000000000002</v>
+      </c>
+      <c r="CC16" s="49">
+        <v>0.4345</v>
+      </c>
+      <c r="CD16" s="52">
+        <v>0.49180000000000001</v>
+      </c>
+      <c r="CE16" s="52">
+        <v>0.55570000000000008</v>
+      </c>
+      <c r="CF16" s="52">
+        <v>0.60050000000000003</v>
+      </c>
+      <c r="CG16" s="52">
+        <v>0.64049999999999996</v>
+      </c>
+      <c r="CH16" s="52">
+        <v>2.7800000000000002E-2</v>
+      </c>
+      <c r="CI16" s="49">
+        <v>5.1700000000000003E-2</v>
+      </c>
+      <c r="CJ16" s="49">
+        <v>8.6800000000000002E-2</v>
+      </c>
+      <c r="CK16" s="55">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="CL16" s="55">
+        <v>0.18509999999999999</v>
+      </c>
+      <c r="CM16" s="49">
+        <v>0.27360000000000001</v>
+      </c>
+      <c r="CN16" s="49">
+        <v>0.35960000000000003</v>
+      </c>
+      <c r="CO16" s="49">
+        <v>0.41770000000000002</v>
+      </c>
+      <c r="CP16" s="52">
+        <v>0.48170000000000007</v>
+      </c>
+      <c r="CQ16" s="52"/>
+      <c r="CR16" s="52"/>
+      <c r="CS16" s="52"/>
+    </row>
+    <row r="17" spans="1:97">
+      <c r="A17" s="66" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="54">
+        <v>17.131699999999999</v>
+      </c>
+      <c r="C17" s="54">
+        <v>33.712699999999998</v>
+      </c>
+      <c r="D17" s="54">
+        <v>52.915900000000001</v>
+      </c>
+      <c r="E17" s="54">
+        <v>73.415800000000004</v>
+      </c>
+      <c r="F17" s="54">
+        <v>95.386800000000022</v>
+      </c>
+      <c r="G17" s="54">
+        <v>117.816</v>
+      </c>
+      <c r="H17" s="71">
+        <v>140.20920000000001</v>
+      </c>
+      <c r="I17" s="71">
+        <v>163.20620000000002</v>
+      </c>
+      <c r="J17" s="52">
+        <v>186.94470000000001</v>
+      </c>
+      <c r="K17" s="52">
+        <v>208.66729999999998</v>
+      </c>
+      <c r="L17" s="52">
+        <v>229.19289999999998</v>
+      </c>
+      <c r="M17" s="52">
+        <v>248.07909999999998</v>
+      </c>
+      <c r="N17" s="54">
+        <v>18.343499999999999</v>
+      </c>
+      <c r="O17" s="54">
+        <v>36.624000000000002</v>
+      </c>
+      <c r="P17" s="54">
+        <v>56.895499999999998</v>
+      </c>
+      <c r="Q17" s="54">
+        <v>77.723600000000005</v>
+      </c>
+      <c r="R17" s="54">
+        <v>99.215299999999985</v>
+      </c>
+      <c r="S17" s="54">
+        <v>121.8857</v>
+      </c>
+      <c r="T17" s="52">
+        <v>146.12319999999997</v>
+      </c>
+      <c r="U17" s="52">
+        <v>170.24679999999998</v>
+      </c>
+      <c r="V17" s="52">
+        <v>193.29270000000002</v>
+      </c>
+      <c r="W17" s="52">
+        <v>213.5729</v>
+      </c>
+      <c r="X17" s="52">
+        <v>234.25070000000002</v>
+      </c>
+      <c r="Y17" s="52">
+        <v>253.89020000000002</v>
+      </c>
+      <c r="Z17" s="54">
+        <v>19.152099999999997</v>
+      </c>
+      <c r="AA17" s="54">
+        <v>36.389499999999998</v>
+      </c>
+      <c r="AB17" s="55">
+        <v>55.390700000000002</v>
+      </c>
+      <c r="AC17" s="54">
+        <v>76.272499999999994</v>
+      </c>
+      <c r="AD17" s="54">
+        <v>99.978700000000018</v>
+      </c>
+      <c r="AE17" s="54">
+        <v>123.84679999999999</v>
+      </c>
+      <c r="AF17" s="52">
+        <v>148.93809999999996</v>
+      </c>
+      <c r="AG17" s="52">
+        <v>173.47910000000002</v>
+      </c>
+      <c r="AH17" s="52">
+        <v>197.52250000000001</v>
+      </c>
+      <c r="AI17" s="52">
+        <v>217.90650000000002</v>
+      </c>
+      <c r="AJ17" s="52">
+        <v>236.52379999999999</v>
+      </c>
+      <c r="AK17" s="52">
+        <v>254.40820000000002</v>
+      </c>
+      <c r="AL17" s="54">
+        <v>18.6052</v>
+      </c>
+      <c r="AM17" s="54">
+        <v>35.044499999999999</v>
+      </c>
+      <c r="AN17" s="55">
+        <v>53.754299999999994</v>
+      </c>
+      <c r="AO17" s="54">
+        <v>74.656399999999991</v>
+      </c>
+      <c r="AP17" s="54">
+        <v>94.948599999999999</v>
+      </c>
+      <c r="AQ17" s="54">
+        <v>116.11069999999998</v>
+      </c>
+      <c r="AR17" s="54">
+        <v>138.81970000000001</v>
+      </c>
+      <c r="AS17" s="54">
+        <v>162.16829999999999</v>
+      </c>
+      <c r="AT17" s="54">
+        <v>183.58040000000003</v>
+      </c>
+      <c r="AU17" s="54">
+        <v>202.09189999999998</v>
+      </c>
+      <c r="AV17" s="54">
+        <v>220.09029999999998</v>
+      </c>
+      <c r="AW17" s="54">
+        <v>237.87879999999998</v>
+      </c>
+      <c r="AX17" s="54">
+        <v>16.233799999999999</v>
+      </c>
+      <c r="AY17" s="54">
+        <v>31.3948</v>
+      </c>
+      <c r="AZ17" s="55">
+        <v>48.5336</v>
+      </c>
+      <c r="BA17" s="55">
+        <v>65.832700000000003</v>
+      </c>
+      <c r="BB17" s="54">
+        <v>83.057100000000005</v>
+      </c>
+      <c r="BC17" s="54">
+        <v>101.14619999999999</v>
+      </c>
+      <c r="BD17" s="54">
+        <v>119.95530000000001</v>
+      </c>
+      <c r="BE17" s="49">
+        <v>138.58629999999999</v>
+      </c>
+      <c r="BF17" s="54">
+        <v>156.42160000000001</v>
+      </c>
+      <c r="BG17" s="54">
+        <v>173.01849999999999</v>
+      </c>
+      <c r="BH17" s="54">
+        <v>187.11099999999999</v>
+      </c>
+      <c r="BI17" s="54">
+        <v>202.87729999999999</v>
+      </c>
+      <c r="BJ17" s="54">
+        <v>16.000699999999998</v>
+      </c>
+      <c r="BK17" s="54">
+        <v>31.325400000000002</v>
+      </c>
+      <c r="BL17" s="55">
+        <v>47.956499999999998</v>
+      </c>
+      <c r="BM17" s="55">
+        <v>64.703600000000009</v>
+      </c>
+      <c r="BN17" s="54">
+        <v>82.11760000000001</v>
+      </c>
+      <c r="BO17" s="54">
+        <v>100.95</v>
+      </c>
+      <c r="BP17" s="54">
+        <v>119.60469999999999</v>
+      </c>
+      <c r="BQ17" s="49">
+        <v>138.2945</v>
+      </c>
+      <c r="BR17" s="54">
+        <v>156.36639999999997</v>
+      </c>
+      <c r="BS17" s="54">
+        <v>172.90189999999998</v>
+      </c>
+      <c r="BT17" s="54">
+        <v>188.80109999999996</v>
+      </c>
+      <c r="BU17" s="54">
+        <v>203.636</v>
+      </c>
+      <c r="BV17" s="54">
+        <v>15.255100000000001</v>
+      </c>
+      <c r="BW17" s="49">
+        <v>28.760200000000001</v>
+      </c>
+      <c r="BX17" s="55">
+        <v>43.533900000000003</v>
+      </c>
+      <c r="BY17" s="55">
+        <v>60.166600000000003</v>
+      </c>
+      <c r="BZ17" s="54">
+        <v>76.36760000000001</v>
+      </c>
+      <c r="CA17" s="54">
+        <v>93.0672</v>
+      </c>
+      <c r="CB17" s="49">
+        <v>111.8014</v>
+      </c>
+      <c r="CC17" s="49">
+        <v>130.6892</v>
+      </c>
+      <c r="CD17" s="54">
+        <v>148.3176</v>
+      </c>
+      <c r="CE17" s="54">
+        <v>164.69</v>
+      </c>
+      <c r="CF17" s="54">
+        <v>181.8014</v>
+      </c>
+      <c r="CG17" s="54">
+        <v>199.07569999999998</v>
+      </c>
+      <c r="CH17" s="54">
+        <v>16.8446</v>
+      </c>
+      <c r="CI17" s="49">
+        <v>31.8325</v>
+      </c>
+      <c r="CJ17" s="49">
+        <v>47.541599999999995</v>
+      </c>
+      <c r="CK17" s="55">
+        <v>63.357500000000002</v>
+      </c>
+      <c r="CL17" s="55">
+        <v>80.581500000000005</v>
+      </c>
+      <c r="CM17" s="49">
+        <v>99.434600000000003</v>
+      </c>
+      <c r="CN17" s="49">
+        <v>118.306</v>
+      </c>
+      <c r="CO17" s="49">
+        <v>137.1703</v>
+      </c>
+      <c r="CP17" s="54">
+        <v>155.19140000000002</v>
+      </c>
+      <c r="CQ17" s="54"/>
+      <c r="CR17" s="54"/>
+      <c r="CS17" s="54"/>
+    </row>
+    <row r="18" spans="1:97">
+      <c r="A18" s="66" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="54">
+        <v>58.628299999999996</v>
+      </c>
+      <c r="C18" s="54">
+        <v>112.0715</v>
+      </c>
+      <c r="D18" s="54">
+        <v>171.09000000000003</v>
+      </c>
+      <c r="E18" s="54">
+        <v>236.41220000000001</v>
+      </c>
+      <c r="F18" s="54">
+        <v>306.77570000000003</v>
+      </c>
+      <c r="G18" s="54">
+        <v>386.82049999999998</v>
+      </c>
+      <c r="H18" s="71">
+        <v>476.40640000000002</v>
+      </c>
+      <c r="I18" s="71">
+        <v>556.27250000000004</v>
+      </c>
+      <c r="J18" s="52">
+        <v>627.86669999999992</v>
+      </c>
+      <c r="K18" s="52">
+        <v>687.40019999999993</v>
+      </c>
+      <c r="L18" s="52">
+        <v>748.19240000000002</v>
+      </c>
+      <c r="M18" s="52">
+        <v>802.93399999999997</v>
+      </c>
+      <c r="N18" s="54">
+        <v>51.3416</v>
+      </c>
+      <c r="O18" s="54">
+        <v>92.732500000000002</v>
+      </c>
+      <c r="P18" s="54">
+        <v>134.66129999999998</v>
+      </c>
+      <c r="Q18" s="54">
+        <v>186.0521</v>
+      </c>
+      <c r="R18" s="54">
+        <v>241.09389999999999</v>
+      </c>
+      <c r="S18" s="54">
+        <v>311.47550000000001</v>
+      </c>
+      <c r="T18" s="52">
+        <v>392.37510000000003</v>
+      </c>
+      <c r="U18" s="52">
+        <v>458.71719999999993</v>
+      </c>
+      <c r="V18" s="52">
+        <v>501.57130000000001</v>
+      </c>
+      <c r="W18" s="52">
+        <v>524.27420000000006</v>
+      </c>
+      <c r="X18" s="52">
+        <v>541.71010000000001</v>
+      </c>
+      <c r="Y18" s="52">
+        <v>558.44349999999997</v>
+      </c>
+      <c r="Z18" s="54">
+        <v>18.427400000000002</v>
+      </c>
+      <c r="AA18" s="54">
+        <v>37.179199999999994</v>
+      </c>
+      <c r="AB18" s="55">
+        <v>60.733299999999993</v>
+      </c>
+      <c r="AC18" s="54">
+        <v>97.72</v>
+      </c>
+      <c r="AD18" s="54">
+        <v>145.95820000000001</v>
+      </c>
+      <c r="AE18" s="54">
+        <v>208.57920000000001</v>
+      </c>
+      <c r="AF18" s="52">
+        <v>280.25529999999998</v>
+      </c>
+      <c r="AG18" s="52">
+        <v>341.63600000000002</v>
+      </c>
+      <c r="AH18" s="52">
+        <v>397.89490000000001</v>
+      </c>
+      <c r="AI18" s="52">
+        <v>447.71790000000004</v>
+      </c>
+      <c r="AJ18" s="52">
+        <v>498.16989999999998</v>
+      </c>
+      <c r="AK18" s="52">
+        <v>552.98099999999999</v>
+      </c>
+      <c r="AL18" s="54">
+        <v>54.964700000000001</v>
+      </c>
+      <c r="AM18" s="54">
+        <v>101.42489999999999</v>
+      </c>
+      <c r="AN18" s="55">
+        <v>154.4701</v>
+      </c>
+      <c r="AO18" s="54">
+        <v>213.68960000000001</v>
+      </c>
+      <c r="AP18" s="54">
+        <v>275.27909999999997</v>
+      </c>
+      <c r="AQ18" s="54">
+        <v>345.57310000000001</v>
+      </c>
+      <c r="AR18" s="54">
+        <v>429.0061</v>
+      </c>
+      <c r="AS18" s="54">
+        <v>499.55059999999997</v>
+      </c>
+      <c r="AT18" s="54">
+        <v>559.90790000000004</v>
+      </c>
+      <c r="AU18" s="54">
+        <v>609.96900000000005</v>
+      </c>
+      <c r="AV18" s="54">
+        <v>658.3039</v>
+      </c>
+      <c r="AW18" s="54">
+        <v>705.72199999999998</v>
+      </c>
+      <c r="AX18" s="54">
+        <v>42.865199999999994</v>
+      </c>
+      <c r="AY18" s="54">
+        <v>82.685600000000008</v>
+      </c>
+      <c r="AZ18" s="55">
+        <v>125.8814</v>
+      </c>
+      <c r="BA18" s="55">
+        <v>174.1825</v>
+      </c>
+      <c r="BB18" s="54">
+        <v>225.76270000000002</v>
+      </c>
+      <c r="BC18" s="54">
+        <v>279.8777</v>
+      </c>
+      <c r="BD18" s="54">
+        <v>334.30990000000003</v>
+      </c>
+      <c r="BE18" s="49">
+        <v>389.46379999999999</v>
+      </c>
+      <c r="BF18" s="54">
+        <v>437.62240000000003</v>
+      </c>
+      <c r="BG18" s="54">
+        <v>480.99720000000002</v>
+      </c>
+      <c r="BH18" s="54">
+        <v>522.85040000000004</v>
+      </c>
+      <c r="BI18" s="54">
+        <v>565.68299999999999</v>
+      </c>
+      <c r="BJ18" s="54">
+        <v>41.454999999999998</v>
+      </c>
+      <c r="BK18" s="54">
+        <v>86.457299999999989</v>
+      </c>
+      <c r="BL18" s="55">
+        <v>135.81359999999998</v>
+      </c>
+      <c r="BM18" s="55">
+        <v>184.91279999999998</v>
+      </c>
+      <c r="BN18" s="54">
+        <v>236.41310000000001</v>
+      </c>
+      <c r="BO18" s="54">
+        <v>292.64680000000004</v>
+      </c>
+      <c r="BP18" s="54">
+        <v>350.90790000000004</v>
+      </c>
+      <c r="BQ18" s="49">
+        <v>404.67040000000003</v>
+      </c>
+      <c r="BR18" s="54">
+        <v>456.45429999999999</v>
+      </c>
+      <c r="BS18" s="54">
+        <v>504.41370000000001</v>
+      </c>
+      <c r="BT18" s="54">
+        <v>551.76569999999992</v>
+      </c>
+      <c r="BU18" s="54">
+        <v>600.20719999999994</v>
+      </c>
+      <c r="BV18" s="54">
+        <v>47.326999999999998</v>
+      </c>
+      <c r="BW18" s="49">
+        <v>91.592400000000012</v>
+      </c>
+      <c r="BX18" s="55">
+        <v>140.66540000000001</v>
+      </c>
+      <c r="BY18" s="55">
+        <v>193.47420000000002</v>
+      </c>
+      <c r="BZ18" s="54">
+        <v>250.7353</v>
+      </c>
+      <c r="CA18" s="54">
+        <v>310.01679999999999</v>
+      </c>
+      <c r="CB18" s="49">
+        <v>373.02540000000005</v>
+      </c>
+      <c r="CC18" s="49">
+        <v>428.2921</v>
+      </c>
+      <c r="CD18" s="54">
+        <v>481.49700000000001</v>
+      </c>
+      <c r="CE18" s="54">
+        <v>530.04079999999988</v>
+      </c>
+      <c r="CF18" s="54">
+        <v>576.14810000000011</v>
+      </c>
+      <c r="CG18" s="54">
+        <v>630.05949999999996</v>
+      </c>
+      <c r="CH18" s="54">
+        <v>51.932400000000001</v>
+      </c>
+      <c r="CI18" s="49">
+        <v>94.903300000000002</v>
+      </c>
+      <c r="CJ18" s="49">
+        <v>147.4511</v>
+      </c>
+      <c r="CK18" s="55">
+        <v>201.58170000000001</v>
+      </c>
+      <c r="CL18" s="55">
+        <v>261.43290000000002</v>
+      </c>
+      <c r="CM18" s="49">
+        <v>327.45600000000002</v>
+      </c>
+      <c r="CN18" s="49">
+        <v>393.28440000000001</v>
+      </c>
+      <c r="CO18" s="49">
+        <v>456.69220000000001</v>
+      </c>
+      <c r="CP18" s="54">
+        <v>512.92239999999993</v>
+      </c>
+      <c r="CQ18" s="54"/>
+      <c r="CR18" s="54"/>
+      <c r="CS18" s="54"/>
+    </row>
+    <row r="19" spans="1:97">
+      <c r="A19" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="56">
+        <v>11.514899999999999</v>
+      </c>
+      <c r="C19" s="56">
+        <v>23.3567</v>
+      </c>
+      <c r="D19" s="56">
+        <v>40.361899999999999</v>
+      </c>
+      <c r="E19" s="56">
+        <v>58.040999999999997</v>
+      </c>
+      <c r="F19" s="56">
+        <v>77.476399999999998</v>
+      </c>
+      <c r="G19" s="54">
+        <v>96.996899999999997</v>
+      </c>
+      <c r="H19" s="71">
+        <v>114.8241</v>
+      </c>
+      <c r="I19" s="71">
+        <v>131.26870000000002</v>
+      </c>
+      <c r="J19" s="52">
+        <v>145.2946</v>
+      </c>
+      <c r="K19" s="52">
+        <v>159.72279999999998</v>
+      </c>
+      <c r="L19" s="52">
+        <v>173.8895</v>
+      </c>
+      <c r="M19" s="52">
+        <v>188.38290000000001</v>
+      </c>
+      <c r="N19" s="56">
+        <v>12.7553</v>
+      </c>
+      <c r="O19" s="56">
+        <v>25.763800000000003</v>
+      </c>
+      <c r="P19" s="56">
+        <v>44.006399999999992</v>
+      </c>
+      <c r="Q19" s="56">
+        <v>65.197099999999992</v>
+      </c>
+      <c r="R19" s="56">
+        <v>88.485199999999992</v>
+      </c>
+      <c r="S19" s="54">
+        <v>110.50149999999999</v>
+      </c>
+      <c r="T19" s="52">
+        <v>130.86699999999999</v>
+      </c>
+      <c r="U19" s="52">
+        <v>149.86520000000002</v>
+      </c>
+      <c r="V19" s="52">
+        <v>167.3963</v>
+      </c>
+      <c r="W19" s="52">
+        <v>185.1944</v>
+      </c>
+      <c r="X19" s="52">
+        <v>200.9923</v>
+      </c>
+      <c r="Y19" s="52">
+        <v>216.40799999999999</v>
+      </c>
+      <c r="Z19" s="56">
+        <v>14.817600000000001</v>
+      </c>
+      <c r="AA19" s="56">
+        <v>30.450900000000001</v>
+      </c>
+      <c r="AB19" s="55">
+        <v>51.360699999999994</v>
+      </c>
+      <c r="AC19" s="56">
+        <v>73.040600000000012</v>
+      </c>
+      <c r="AD19" s="56">
+        <v>95.982199999999992</v>
+      </c>
+      <c r="AE19" s="54">
+        <v>117.73279999999998</v>
+      </c>
+      <c r="AF19" s="52">
+        <v>138.1704</v>
+      </c>
+      <c r="AG19" s="52">
+        <v>158.29420000000002</v>
+      </c>
+      <c r="AH19" s="52">
+        <v>176.20679999999999</v>
+      </c>
+      <c r="AI19" s="52">
+        <v>193.64699999999999</v>
+      </c>
+      <c r="AJ19" s="52">
+        <v>209.642</v>
+      </c>
+      <c r="AK19" s="52">
+        <v>226.8494</v>
+      </c>
+      <c r="AL19" s="56">
+        <v>16.537399999999998</v>
+      </c>
+      <c r="AM19" s="56">
+        <v>35.067699999999995</v>
+      </c>
+      <c r="AN19" s="55">
+        <v>58.5717</v>
+      </c>
+      <c r="AO19" s="56">
+        <v>83.143100000000004</v>
+      </c>
+      <c r="AP19" s="56">
+        <v>108.6915</v>
+      </c>
+      <c r="AQ19" s="54">
+        <v>131.5693</v>
+      </c>
+      <c r="AR19" s="54">
+        <v>152.79229999999998</v>
+      </c>
+      <c r="AS19" s="54">
+        <v>174.97990000000001</v>
+      </c>
+      <c r="AT19" s="54">
+        <v>194.6867</v>
+      </c>
+      <c r="AU19" s="54">
+        <v>213.84240000000003</v>
+      </c>
+      <c r="AV19" s="54">
+        <v>232.9487</v>
+      </c>
+      <c r="AW19" s="54">
+        <v>253.44989999999999</v>
+      </c>
+      <c r="AX19" s="56">
+        <v>17.0077</v>
+      </c>
+      <c r="AY19" s="56">
+        <v>34.058199999999999</v>
+      </c>
+      <c r="AZ19" s="55">
+        <v>55.967400000000005</v>
+      </c>
+      <c r="BA19" s="55">
+        <v>78.495399999999989</v>
+      </c>
+      <c r="BB19" s="56">
+        <v>101.7769</v>
+      </c>
+      <c r="BC19" s="54">
+        <v>122.5322</v>
+      </c>
+      <c r="BD19" s="54">
+        <v>142.40429999999998</v>
+      </c>
+      <c r="BE19" s="49">
+        <v>166.34899999999999</v>
+      </c>
+      <c r="BF19" s="54">
+        <v>190.91629999999998</v>
+      </c>
+      <c r="BG19" s="54">
+        <v>211.6874</v>
+      </c>
+      <c r="BH19" s="54">
+        <v>228.0959</v>
+      </c>
+      <c r="BI19" s="54">
+        <v>247.00670000000002</v>
+      </c>
+      <c r="BJ19" s="56">
+        <v>16.642400000000002</v>
+      </c>
+      <c r="BK19" s="56">
+        <v>29.185500000000001</v>
+      </c>
+      <c r="BL19" s="55">
+        <v>50.545699999999997</v>
+      </c>
+      <c r="BM19" s="55">
+        <v>75.0154</v>
+      </c>
+      <c r="BN19" s="56">
+        <v>98.769600000000011</v>
+      </c>
+      <c r="BO19" s="54">
+        <v>121.11929999999998</v>
+      </c>
+      <c r="BP19" s="54">
+        <v>143.55670000000001</v>
+      </c>
+      <c r="BQ19" s="49">
+        <v>167.3647</v>
+      </c>
+      <c r="BR19" s="54">
+        <v>190.21179999999998</v>
+      </c>
+      <c r="BS19" s="54">
+        <v>211.85170000000002</v>
+      </c>
+      <c r="BT19" s="54">
+        <v>231.5111</v>
+      </c>
+      <c r="BU19" s="54">
+        <v>251.08789999999999</v>
+      </c>
+      <c r="BV19" s="56">
+        <v>18.830500000000001</v>
+      </c>
+      <c r="BW19" s="49">
+        <v>35.376100000000001</v>
+      </c>
+      <c r="BX19" s="55">
+        <v>56.648400000000002</v>
+      </c>
+      <c r="BY19" s="55">
+        <v>80.405500000000004</v>
+      </c>
+      <c r="BZ19" s="56">
+        <v>105.7247</v>
+      </c>
+      <c r="CA19" s="54">
+        <v>133.077</v>
+      </c>
+      <c r="CB19" s="49">
+        <v>156.5377</v>
+      </c>
+      <c r="CC19" s="49">
+        <v>176.92089999999999</v>
+      </c>
+      <c r="CD19" s="54">
+        <v>199.52950000000001</v>
+      </c>
+      <c r="CE19" s="54">
+        <v>220.06790000000004</v>
+      </c>
+      <c r="CF19" s="54">
+        <v>238.4238</v>
+      </c>
+      <c r="CG19" s="54">
+        <v>265.3963</v>
+      </c>
+      <c r="CH19" s="56">
+        <v>23.7151</v>
+      </c>
+      <c r="CI19" s="49">
+        <v>46.671099999999996</v>
+      </c>
+      <c r="CJ19" s="49">
+        <v>78.073399999999992</v>
+      </c>
+      <c r="CK19" s="55">
+        <v>108.518</v>
+      </c>
+      <c r="CL19" s="55">
+        <v>139.22499999999999</v>
+      </c>
+      <c r="CM19" s="49">
+        <v>170.7551</v>
+      </c>
+      <c r="CN19" s="49">
+        <v>201.23229999999998</v>
+      </c>
+      <c r="CO19" s="49">
+        <v>227.2997</v>
+      </c>
+      <c r="CP19" s="54">
+        <v>254.3526</v>
+      </c>
+      <c r="CQ19" s="54"/>
+      <c r="CR19" s="54"/>
+      <c r="CS19" s="54"/>
+    </row>
+    <row r="20" spans="1:97">
+      <c r="A20" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="E20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="F20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="I20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="J20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="K20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="L20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="M20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="N20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="O20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="P20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="R20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="S20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="T20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="U20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="V20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="W20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="X20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP20" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ20" s="60">
+        <v>11.253400000000001</v>
+      </c>
+      <c r="AR20" s="60">
+        <v>13.3847</v>
+      </c>
+      <c r="AS20" s="60">
+        <v>15.286899999999999</v>
+      </c>
+      <c r="AT20" s="60">
+        <v>17.4696</v>
+      </c>
+      <c r="AU20" s="60">
+        <v>19.272200000000002</v>
+      </c>
+      <c r="AV20" s="60">
+        <v>20.900599999999997</v>
+      </c>
+      <c r="AW20" s="60">
+        <v>22.8582</v>
+      </c>
+      <c r="AX20" s="49">
+        <v>1.6111</v>
+      </c>
+      <c r="AY20" s="49">
+        <v>3.0884999999999998</v>
+      </c>
+      <c r="AZ20" s="49">
+        <v>4.8043999999999993</v>
+      </c>
+      <c r="BA20" s="49">
+        <v>6.0481999999999996</v>
+      </c>
+      <c r="BB20" s="49">
+        <v>7.5667</v>
+      </c>
+      <c r="BC20" s="60">
+        <v>9.9522999999999993</v>
+      </c>
+      <c r="BD20" s="60">
+        <v>11.470499999999999</v>
+      </c>
+      <c r="BE20" s="49">
+        <v>12.6396</v>
+      </c>
+      <c r="BF20" s="60">
+        <v>14.600200000000001</v>
+      </c>
+      <c r="BG20" s="60">
+        <v>16.185700000000001</v>
+      </c>
+      <c r="BH20" s="60">
+        <v>17.661099999999998</v>
+      </c>
+      <c r="BI20" s="60">
+        <v>19.903700000000001</v>
+      </c>
+      <c r="BJ20" s="49">
+        <v>1.343</v>
+      </c>
+      <c r="BK20" s="49">
+        <v>2.6021000000000005</v>
+      </c>
+      <c r="BL20" s="49">
+        <v>4.1713000000000005</v>
+      </c>
+      <c r="BM20" s="49">
+        <v>5.3277000000000001</v>
+      </c>
+      <c r="BN20" s="49">
+        <v>6.5025000000000004</v>
+      </c>
+      <c r="BO20" s="60">
+        <v>8.4598999999999993</v>
+      </c>
+      <c r="BP20" s="60">
+        <v>9.7702999999999989</v>
+      </c>
+      <c r="BQ20" s="49">
+        <v>10.743799999999998</v>
+      </c>
+      <c r="BR20" s="60">
+        <v>12.501700000000001</v>
+      </c>
+      <c r="BS20" s="60">
+        <v>13.4633</v>
+      </c>
+      <c r="BT20" s="60">
+        <v>14.269600000000001</v>
+      </c>
+      <c r="BU20" s="60">
+        <v>16.0502</v>
+      </c>
+      <c r="BV20" s="49">
+        <v>1.6217999999999999</v>
+      </c>
+      <c r="BW20" s="49">
+        <v>3.5288999999999997</v>
+      </c>
+      <c r="BX20" s="49">
+        <v>6.2412000000000001</v>
+      </c>
+      <c r="BY20" s="49">
+        <v>8.3587000000000007</v>
+      </c>
+      <c r="BZ20" s="49">
+        <v>10.6006</v>
+      </c>
+      <c r="CA20" s="60">
+        <v>15.311399999999999</v>
+      </c>
+      <c r="CB20" s="49">
+        <v>17.558499999999999</v>
+      </c>
+      <c r="CC20" s="49">
+        <v>19.2121</v>
+      </c>
+      <c r="CD20" s="60">
+        <v>22.493500000000001</v>
+      </c>
+      <c r="CE20" s="60">
+        <v>24.733699999999995</v>
+      </c>
+      <c r="CF20" s="60">
+        <v>26.255200000000002</v>
+      </c>
+      <c r="CG20" s="60">
+        <v>30.642199999999999</v>
+      </c>
+      <c r="CH20" s="49">
+        <v>1.5937999999999999</v>
+      </c>
+      <c r="CI20" s="49">
+        <v>3.4609999999999999</v>
+      </c>
+      <c r="CJ20" s="49">
+        <v>6.0996000000000006</v>
+      </c>
+      <c r="CK20" s="55">
+        <v>8.1073000000000004</v>
+      </c>
+      <c r="CL20" s="55">
+        <v>10.008700000000001</v>
+      </c>
+      <c r="CM20" s="49">
+        <v>15.393600000000001</v>
+      </c>
+      <c r="CN20" s="49">
+        <v>17.612599999999997</v>
+      </c>
+      <c r="CO20" s="49">
+        <v>19.1661</v>
+      </c>
+      <c r="CP20" s="60">
+        <v>21.793299999999999</v>
+      </c>
+      <c r="CQ20" s="60"/>
+      <c r="CR20" s="60"/>
+      <c r="CS20" s="60"/>
+    </row>
+    <row r="21" spans="1:97">
+      <c r="A21" s="66" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="54">
+        <v>6.7937999999999992</v>
+      </c>
+      <c r="C21" s="54">
+        <v>14.4399</v>
+      </c>
+      <c r="D21" s="54">
+        <v>25.823</v>
+      </c>
+      <c r="E21" s="54">
+        <v>38.187100000000001</v>
+      </c>
+      <c r="F21" s="54">
+        <v>54.7303</v>
+      </c>
+      <c r="G21" s="54">
+        <v>74.235599999999991</v>
+      </c>
+      <c r="H21" s="71">
+        <v>90.481800000000007</v>
+      </c>
+      <c r="I21" s="71">
+        <v>105.5823</v>
+      </c>
+      <c r="J21" s="52">
+        <v>120.27549999999999</v>
+      </c>
+      <c r="K21" s="52">
+        <v>131.78550000000001</v>
+      </c>
+      <c r="L21" s="52">
+        <v>142.03310000000002</v>
+      </c>
+      <c r="M21" s="52">
+        <v>152.7176</v>
+      </c>
+      <c r="N21" s="54">
+        <v>6.8486000000000002</v>
+      </c>
+      <c r="O21" s="54">
+        <v>14.7104</v>
+      </c>
+      <c r="P21" s="54">
+        <v>26.339300000000001</v>
+      </c>
+      <c r="Q21" s="54">
+        <v>38.964100000000002</v>
+      </c>
+      <c r="R21" s="54">
+        <v>55.984299999999998</v>
+      </c>
+      <c r="S21" s="54">
+        <v>75.769300000000001</v>
+      </c>
+      <c r="T21" s="52">
+        <v>92.560500000000005</v>
+      </c>
+      <c r="U21" s="52">
+        <v>107.87819999999999</v>
+      </c>
+      <c r="V21" s="52">
+        <v>122.47640000000001</v>
+      </c>
+      <c r="W21" s="52">
+        <v>134.08670000000001</v>
+      </c>
+      <c r="X21" s="52">
+        <v>144.33150000000001</v>
+      </c>
+      <c r="Y21" s="52">
+        <v>155.08000000000001</v>
+      </c>
+      <c r="Z21" s="54">
+        <v>6.9914000000000005</v>
+      </c>
+      <c r="AA21" s="54">
+        <v>14.962899999999998</v>
+      </c>
+      <c r="AB21" s="55">
+        <v>26.830899999999996</v>
+      </c>
+      <c r="AC21" s="54">
+        <v>40.174099999999996</v>
+      </c>
+      <c r="AD21" s="54">
+        <v>57.766600000000004</v>
+      </c>
+      <c r="AE21" s="54">
+        <v>78.699600000000004</v>
+      </c>
+      <c r="AF21" s="52">
+        <v>96.645299999999992</v>
+      </c>
+      <c r="AG21" s="52">
+        <v>112.4439</v>
+      </c>
+      <c r="AH21" s="52">
+        <v>126.82250000000001</v>
+      </c>
+      <c r="AI21" s="52">
+        <v>138.8201</v>
+      </c>
+      <c r="AJ21" s="52">
+        <v>148.80179999999999</v>
+      </c>
+      <c r="AK21" s="52">
+        <v>158.3766</v>
+      </c>
+      <c r="AL21" s="54">
+        <v>6.8414999999999999</v>
+      </c>
+      <c r="AM21" s="54">
+        <v>14.419700000000001</v>
+      </c>
+      <c r="AN21" s="55">
+        <v>25.632199999999997</v>
+      </c>
+      <c r="AO21" s="54">
+        <v>38.139199999999995</v>
+      </c>
+      <c r="AP21" s="54">
+        <v>54.625599999999999</v>
+      </c>
+      <c r="AQ21" s="54">
+        <v>39.290999999999997</v>
+      </c>
+      <c r="AR21" s="54">
+        <v>48.074800000000003</v>
+      </c>
+      <c r="AS21" s="54">
+        <v>56.758400000000002</v>
+      </c>
+      <c r="AT21" s="54">
+        <v>64.990700000000004</v>
+      </c>
+      <c r="AU21" s="54">
+        <v>71.841200000000001</v>
+      </c>
+      <c r="AV21" s="54">
+        <v>78.146199999999993</v>
+      </c>
+      <c r="AW21" s="54">
+        <v>84.305199999999999</v>
+      </c>
+      <c r="AX21" s="54">
+        <v>2.8844000000000003</v>
+      </c>
+      <c r="AY21" s="54">
+        <v>5.7747000000000002</v>
+      </c>
+      <c r="AZ21" s="55">
+        <v>10.214399999999999</v>
+      </c>
+      <c r="BA21" s="55">
+        <v>15.386200000000001</v>
+      </c>
+      <c r="BB21" s="54">
+        <v>22.116700000000002</v>
+      </c>
+      <c r="BC21" s="54">
+        <v>29.900599999999997</v>
+      </c>
+      <c r="BD21" s="54">
+        <v>36.515800000000006</v>
+      </c>
+      <c r="BE21" s="49">
+        <v>42.951099999999997</v>
+      </c>
+      <c r="BF21" s="54">
+        <v>49.200800000000001</v>
+      </c>
+      <c r="BG21" s="54">
+        <v>54.214400000000005</v>
+      </c>
+      <c r="BH21" s="54">
+        <v>58.857599999999998</v>
+      </c>
+      <c r="BI21" s="54">
+        <v>63.749499999999998</v>
+      </c>
+      <c r="BJ21" s="54">
+        <v>2.9052000000000002</v>
+      </c>
+      <c r="BK21" s="54">
+        <v>5.9712999999999994</v>
+      </c>
+      <c r="BL21" s="55">
+        <v>10.466400000000002</v>
+      </c>
+      <c r="BM21" s="55">
+        <v>15.814299999999999</v>
+      </c>
+      <c r="BN21" s="54">
+        <v>22.484500000000001</v>
+      </c>
+      <c r="BO21" s="54">
+        <v>29.890099999999997</v>
+      </c>
+      <c r="BP21" s="54">
+        <v>35.978400000000001</v>
+      </c>
+      <c r="BQ21" s="49">
+        <v>41.894400000000005</v>
+      </c>
+      <c r="BR21" s="54">
+        <v>47.494999999999997</v>
+      </c>
+      <c r="BS21" s="54">
+        <v>52.176299999999998</v>
+      </c>
+      <c r="BT21" s="54">
+        <v>56.570500000000003</v>
+      </c>
+      <c r="BU21" s="54">
+        <v>61.123599999999996</v>
+      </c>
+      <c r="BV21" s="54">
+        <v>2.1543000000000001</v>
+      </c>
+      <c r="BW21" s="49">
+        <v>5.0750999999999991</v>
+      </c>
+      <c r="BX21" s="55">
+        <v>8.7961000000000009</v>
+      </c>
+      <c r="BY21" s="55">
+        <v>13.321399999999999</v>
+      </c>
+      <c r="BZ21" s="54">
+        <v>19.4495</v>
+      </c>
+      <c r="CA21" s="54">
+        <v>25.740400000000001</v>
+      </c>
+      <c r="CB21" s="49">
+        <v>31.816800000000001</v>
+      </c>
+      <c r="CC21" s="49">
+        <v>37.745800000000003</v>
+      </c>
+      <c r="CD21" s="54">
+        <v>43.625</v>
+      </c>
+      <c r="CE21" s="54">
+        <v>48.5807</v>
+      </c>
+      <c r="CF21" s="54">
+        <v>53.147599999999997</v>
+      </c>
+      <c r="CG21" s="54">
+        <v>57.951000000000001</v>
+      </c>
+      <c r="CH21" s="54">
+        <v>2.3088000000000002</v>
+      </c>
+      <c r="CI21" s="49">
+        <v>5.4726000000000008</v>
+      </c>
+      <c r="CJ21" s="49">
+        <v>9.0337000000000014</v>
+      </c>
+      <c r="CK21" s="55">
+        <v>13.0747</v>
+      </c>
+      <c r="CL21" s="55">
+        <v>18.161300000000001</v>
+      </c>
+      <c r="CM21" s="49">
+        <v>24.174900000000001</v>
+      </c>
+      <c r="CN21" s="49">
+        <v>30.464200000000002</v>
+      </c>
+      <c r="CO21" s="49">
+        <v>36.514000000000003</v>
+      </c>
+      <c r="CP21" s="54">
+        <v>42.703900000000004</v>
+      </c>
+      <c r="CQ21" s="54"/>
+      <c r="CR21" s="54"/>
+      <c r="CS21" s="54"/>
+    </row>
+    <row r="22" spans="1:97">
+      <c r="A22" s="66" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="54">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="C22" s="54">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="D22" s="54">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="E22" s="54">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="F22" s="54">
+        <v>2.1000000000000003E-3</v>
+      </c>
+      <c r="G22" s="54">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="H22" s="71">
+        <v>3.3E-3</v>
+      </c>
+      <c r="I22" s="71">
+        <v>3.8E-3</v>
+      </c>
+      <c r="J22" s="52">
+        <v>4.3E-3</v>
+      </c>
+      <c r="K22" s="52">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="L22" s="52">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="M22" s="52">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="N22" s="54">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="O22" s="54">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="P22" s="54">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="Q22" s="54">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="R22" s="54">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="S22" s="54">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="T22" s="52">
+        <v>1.4E-3</v>
+      </c>
+      <c r="U22" s="52">
+        <v>1.5E-3</v>
+      </c>
+      <c r="V22" s="52">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="W22" s="52">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="X22" s="52">
+        <v>1.8E-3</v>
+      </c>
+      <c r="Y22" s="52">
+        <v>1.9E-3</v>
+      </c>
+      <c r="Z22" s="54">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AA22" s="54">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="AB22" s="61">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="AC22" s="54">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="AD22" s="54">
+        <v>1.5E-3</v>
+      </c>
+      <c r="AE22" s="54">
+        <v>1.9E-3</v>
+      </c>
+      <c r="AF22" s="52">
+        <v>1.9E-3</v>
+      </c>
+      <c r="AG22" s="52">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="AH22" s="52">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="AI22" s="52">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="AJ22" s="52">
+        <v>2.8E-3</v>
+      </c>
+      <c r="AK22" s="52">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AL22" s="54">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AM22" s="54">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="AN22" s="61">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="AO22" s="54">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="AP22" s="54">
+        <v>1.5E-3</v>
+      </c>
+      <c r="AQ22" s="54">
+        <v>1.9E-3</v>
+      </c>
+      <c r="AR22" s="54">
+        <v>2.1000000000000003E-3</v>
+      </c>
+      <c r="AS22" s="54">
+        <v>2.3E-3</v>
+      </c>
+      <c r="AT22" s="54">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="AU22" s="54">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="AV22" s="54">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="AW22" s="54">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="AX22" s="54">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="AY22" s="54">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AZ22" s="61">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="BA22" s="61">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="BB22" s="54">
+        <v>1E-3</v>
+      </c>
+      <c r="BC22" s="54">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="BD22" s="54">
+        <v>1.4E-3</v>
+      </c>
+      <c r="BE22" s="49">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="BF22" s="54">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="BG22" s="54">
+        <v>1.8E-3</v>
+      </c>
+      <c r="BH22" s="54">
+        <v>1.9E-3</v>
+      </c>
+      <c r="BI22" s="54">
+        <v>2E-3</v>
+      </c>
+      <c r="BJ22" s="54">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BK22" s="54">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="BL22" s="61">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="BM22" s="61">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="BN22" s="54">
+        <v>1E-3</v>
+      </c>
+      <c r="BO22" s="54">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="BP22" s="54">
+        <v>1.4E-3</v>
+      </c>
+      <c r="BQ22" s="49">
+        <v>1.5E-3</v>
+      </c>
+      <c r="BR22" s="54">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="BS22" s="54">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="BT22" s="54">
+        <v>1.8E-3</v>
+      </c>
+      <c r="BU22" s="54">
+        <v>1.9E-3</v>
+      </c>
+      <c r="BV22" s="54">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="BW22" s="49">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="BX22" s="61">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="BY22" s="61">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="BZ22" s="54">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="CA22" s="54">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="CB22" s="49">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="CC22" s="49">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="CD22" s="54">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="CE22" s="54">
+        <v>1.8E-3</v>
+      </c>
+      <c r="CF22" s="54">
+        <v>1.9E-3</v>
+      </c>
+      <c r="CG22" s="54">
+        <v>2E-3</v>
+      </c>
+      <c r="CH22" s="54">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="CI22" s="49">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="CJ22" s="49">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="CK22" s="55">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="CL22" s="55">
+        <v>1.4E-3</v>
+      </c>
+      <c r="CM22" s="49">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="CN22" s="49">
+        <v>1.8E-3</v>
+      </c>
+      <c r="CO22" s="49">
+        <v>2E-3</v>
+      </c>
+      <c r="CP22" s="54">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="CQ22" s="54"/>
+      <c r="CR22" s="54"/>
+      <c r="CS22" s="54"/>
+    </row>
+    <row r="23" spans="1:97">
+      <c r="A23" s="66" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="54">
+        <v>9.0799999999999992E-2</v>
+      </c>
+      <c r="C23" s="54">
+        <v>0.1237</v>
+      </c>
+      <c r="D23" s="54">
+        <v>0.1515</v>
+      </c>
+      <c r="E23" s="54">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="F23" s="54">
+        <v>0.20250000000000001</v>
+      </c>
+      <c r="G23" s="54">
+        <v>0.23720000000000002</v>
+      </c>
+      <c r="H23" s="71">
+        <v>0.25590000000000002</v>
+      </c>
+      <c r="I23" s="71">
+        <v>0.27390000000000003</v>
+      </c>
+      <c r="J23" s="52">
+        <v>0.29330000000000001</v>
+      </c>
+      <c r="K23" s="52">
+        <v>0.31359999999999999</v>
+      </c>
+      <c r="L23" s="52">
+        <v>0.33740000000000003</v>
+      </c>
+      <c r="M23" s="52">
+        <v>0.36009999999999998</v>
+      </c>
+      <c r="N23" s="54">
+        <v>9.1700000000000004E-2</v>
+      </c>
+      <c r="O23" s="54">
+        <v>0.1148</v>
+      </c>
+      <c r="P23" s="54">
+        <v>0.13550000000000001</v>
+      </c>
+      <c r="Q23" s="54">
+        <v>0.1575</v>
+      </c>
+      <c r="R23" s="54">
+        <v>0.17369999999999999</v>
+      </c>
+      <c r="S23" s="54">
+        <v>0.2281</v>
+      </c>
+      <c r="T23" s="52">
+        <v>0.24209999999999998</v>
+      </c>
+      <c r="U23" s="52">
+        <v>0.25610000000000005</v>
+      </c>
+      <c r="V23" s="52">
+        <v>0.26989999999999997</v>
+      </c>
+      <c r="W23" s="52">
+        <v>0.29630000000000001</v>
+      </c>
+      <c r="X23" s="52">
+        <v>0.31980000000000003</v>
+      </c>
+      <c r="Y23" s="52">
+        <v>0.34320000000000001</v>
+      </c>
+      <c r="Z23" s="54">
+        <v>5.2200000000000003E-2</v>
+      </c>
+      <c r="AA23" s="54">
+        <v>7.5400000000000009E-2</v>
+      </c>
+      <c r="AB23" s="61">
+        <v>9.8399999999999987E-2</v>
+      </c>
+      <c r="AC23" s="54">
+        <v>0.1215</v>
+      </c>
+      <c r="AD23" s="54">
+        <v>0.13869999999999999</v>
+      </c>
+      <c r="AE23" s="54">
+        <v>0.26470000000000005</v>
+      </c>
+      <c r="AF23" s="52">
+        <v>0.28179999999999999</v>
+      </c>
+      <c r="AG23" s="52">
+        <v>0.29890000000000005</v>
+      </c>
+      <c r="AH23" s="52">
+        <v>0.316</v>
+      </c>
+      <c r="AI23" s="52">
+        <v>0.34849999999999998</v>
+      </c>
+      <c r="AJ23" s="52">
+        <v>0.38080000000000003</v>
+      </c>
+      <c r="AK23" s="52">
+        <v>0.39979999999999999</v>
+      </c>
+      <c r="AL23" s="54">
+        <v>4.2700000000000002E-2</v>
+      </c>
+      <c r="AM23" s="54">
+        <v>6.1700000000000005E-2</v>
+      </c>
+      <c r="AN23" s="61">
+        <v>8.0700000000000008E-2</v>
+      </c>
+      <c r="AO23" s="54">
+        <v>9.9699999999999997E-2</v>
+      </c>
+      <c r="AP23" s="54">
+        <v>0.11409999999999999</v>
+      </c>
+      <c r="AQ23" s="54">
+        <v>0.21729999999999999</v>
+      </c>
+      <c r="AR23" s="54">
+        <v>0.23150000000000001</v>
+      </c>
+      <c r="AS23" s="54">
+        <v>0.2455</v>
+      </c>
+      <c r="AT23" s="54">
+        <v>0.25950000000000001</v>
+      </c>
+      <c r="AU23" s="54">
+        <v>0.29210000000000003</v>
+      </c>
+      <c r="AV23" s="54">
+        <v>0.32790000000000002</v>
+      </c>
+      <c r="AW23" s="54">
+        <v>0.34699999999999998</v>
+      </c>
+      <c r="AX23" s="54">
+        <v>2.5100000000000001E-2</v>
+      </c>
+      <c r="AY23" s="54">
+        <v>4.4200000000000003E-2</v>
+      </c>
+      <c r="AZ23" s="61">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="BA23" s="61">
+        <v>7.7900000000000011E-2</v>
+      </c>
+      <c r="BB23" s="54">
+        <v>9.64E-2</v>
+      </c>
+      <c r="BC23" s="54">
+        <v>0.1148</v>
+      </c>
+      <c r="BD23" s="54">
+        <v>0.1328</v>
+      </c>
+      <c r="BE23" s="49">
+        <v>0.1507</v>
+      </c>
+      <c r="BF23" s="54">
+        <v>0.16850000000000001</v>
+      </c>
+      <c r="BG23" s="54">
+        <v>0.18609999999999999</v>
+      </c>
+      <c r="BH23" s="54">
+        <v>0.2036</v>
+      </c>
+      <c r="BI23" s="54">
+        <v>0.22080000000000002</v>
+      </c>
+      <c r="BJ23" s="54">
+        <v>1.7200000000000003E-2</v>
+      </c>
+      <c r="BK23" s="54">
+        <v>3.4099999999999998E-2</v>
+      </c>
+      <c r="BL23" s="61">
+        <v>5.0700000000000002E-2</v>
+      </c>
+      <c r="BM23" s="61">
+        <v>6.6900000000000001E-2</v>
+      </c>
+      <c r="BN23" s="54">
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="BO23" s="54">
+        <v>9.8799999999999999E-2</v>
+      </c>
+      <c r="BP23" s="54">
+        <v>0.11460000000000001</v>
+      </c>
+      <c r="BQ23" s="49">
+        <v>0.13029999999999997</v>
+      </c>
+      <c r="BR23" s="54">
+        <v>0.14579999999999999</v>
+      </c>
+      <c r="BS23" s="54">
+        <v>0.16089999999999999</v>
+      </c>
+      <c r="BT23" s="54">
+        <v>0.17589999999999997</v>
+      </c>
+      <c r="BU23" s="54">
+        <v>0.191</v>
+      </c>
+      <c r="BV23" s="54">
+        <v>1.49E-2</v>
+      </c>
+      <c r="BW23" s="49">
+        <v>2.98E-2</v>
+      </c>
+      <c r="BX23" s="61">
+        <v>4.4499999999999998E-2</v>
+      </c>
+      <c r="BY23" s="61">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="BZ23" s="54">
+        <v>7.3300000000000004E-2</v>
+      </c>
+      <c r="CA23" s="54">
+        <v>8.7499999999999994E-2</v>
+      </c>
+      <c r="CB23" s="49">
+        <v>0.10150000000000001</v>
+      </c>
+      <c r="CC23" s="49">
+        <v>0.1154</v>
+      </c>
+      <c r="CD23" s="54">
+        <v>0.1293</v>
+      </c>
+      <c r="CE23" s="54">
+        <v>0.14310000000000003</v>
+      </c>
+      <c r="CF23" s="54">
+        <v>0.15679999999999999</v>
+      </c>
+      <c r="CG23" s="54">
+        <v>0.17030000000000001</v>
+      </c>
+      <c r="CH23" s="54">
+        <v>1.3599999999999999E-2</v>
+      </c>
+      <c r="CI23" s="49">
+        <v>2.7E-2</v>
+      </c>
+      <c r="CJ23" s="49">
+        <v>4.0100000000000004E-2</v>
+      </c>
+      <c r="CK23" s="55">
+        <v>5.2900000000000003E-2</v>
+      </c>
+      <c r="CL23" s="55">
+        <v>6.5599999999999992E-2</v>
+      </c>
+      <c r="CM23" s="49">
+        <v>7.8299999999999995E-2</v>
+      </c>
+      <c r="CN23" s="49">
+        <v>9.0700000000000003E-2</v>
+      </c>
+      <c r="CO23" s="49">
+        <v>0.1031</v>
+      </c>
+      <c r="CP23" s="54">
+        <v>0.1152</v>
+      </c>
+      <c r="CQ23" s="54"/>
+      <c r="CR23" s="54"/>
+      <c r="CS23" s="54"/>
+    </row>
+    <row r="24" spans="1:97">
+      <c r="A24" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="56">
+        <v>11.368499999999999</v>
+      </c>
+      <c r="C24" s="56">
+        <v>21.383500000000002</v>
+      </c>
+      <c r="D24" s="56">
+        <v>32.590199999999996</v>
+      </c>
+      <c r="E24" s="56">
+        <v>41.781200000000005</v>
+      </c>
+      <c r="F24" s="56">
+        <v>51.726699999999994</v>
+      </c>
+      <c r="G24" s="54">
+        <v>60.199100000000001</v>
+      </c>
+      <c r="H24" s="71">
+        <v>68.501300000000001</v>
+      </c>
+      <c r="I24" s="71">
+        <v>77.33959999999999</v>
+      </c>
+      <c r="J24" s="52">
+        <v>87.296199999999999</v>
+      </c>
+      <c r="K24" s="52">
+        <v>98.787000000000006</v>
+      </c>
+      <c r="L24" s="52">
+        <v>110.5168</v>
+      </c>
+      <c r="M24" s="52">
+        <v>123.2093</v>
+      </c>
+      <c r="N24" s="56">
+        <v>12.8352</v>
+      </c>
+      <c r="O24" s="56">
+        <v>23.9621</v>
+      </c>
+      <c r="P24" s="56">
+        <v>36.310700000000004</v>
+      </c>
+      <c r="Q24" s="56">
+        <v>48.627499999999998</v>
+      </c>
+      <c r="R24" s="56">
+        <v>62.468699999999998</v>
+      </c>
+      <c r="S24" s="54">
+        <v>74.089799999999997</v>
+      </c>
+      <c r="T24" s="52">
+        <v>86.517099999999985</v>
+      </c>
+      <c r="U24" s="52">
+        <v>100.38939999999999</v>
+      </c>
+      <c r="V24" s="52">
+        <v>115.2243</v>
+      </c>
+      <c r="W24" s="52">
+        <v>130.5607</v>
+      </c>
+      <c r="X24" s="52">
+        <v>146.07749999999999</v>
+      </c>
+      <c r="Y24" s="52">
+        <v>161.93109999999999</v>
+      </c>
+      <c r="Z24" s="56">
+        <v>15.016400000000001</v>
+      </c>
+      <c r="AA24" s="56">
+        <v>28.078099999999999</v>
+      </c>
+      <c r="AB24" s="56">
+        <v>40.698599999999999</v>
+      </c>
+      <c r="AC24" s="56">
+        <v>53.265900000000002</v>
+      </c>
+      <c r="AD24" s="56">
+        <v>66.154600000000002</v>
+      </c>
+      <c r="AE24" s="54">
+        <v>77.750100000000003</v>
+      </c>
+      <c r="AF24" s="52">
+        <v>91.505200000000002</v>
+      </c>
+      <c r="AG24" s="52">
+        <v>105.49299999999999</v>
+      </c>
+      <c r="AH24" s="52">
+        <v>116.53779999999999</v>
+      </c>
+      <c r="AI24" s="52">
+        <v>129.10429999999999</v>
+      </c>
+      <c r="AJ24" s="52">
+        <v>142.11689999999999</v>
+      </c>
+      <c r="AK24" s="52">
+        <v>155.36909999999997</v>
+      </c>
+      <c r="AL24" s="56">
+        <v>11.067600000000001</v>
+      </c>
+      <c r="AM24" s="56">
+        <v>21.896000000000001</v>
+      </c>
+      <c r="AN24" s="56">
+        <v>34.381</v>
+      </c>
+      <c r="AO24" s="56">
+        <v>44.665799999999997</v>
+      </c>
+      <c r="AP24" s="56">
+        <v>57.114600000000003</v>
+      </c>
+      <c r="AQ24" s="54">
+        <v>69.078000000000003</v>
+      </c>
+      <c r="AR24" s="54">
+        <v>80.351300000000009</v>
+      </c>
+      <c r="AS24" s="54">
+        <v>92.386400000000009</v>
+      </c>
+      <c r="AT24" s="54">
+        <v>105.34840000000001</v>
+      </c>
+      <c r="AU24" s="54">
+        <v>117.26349999999999</v>
+      </c>
+      <c r="AV24" s="54">
+        <v>128.79230000000001</v>
+      </c>
+      <c r="AW24" s="54">
+        <v>141.39860000000002</v>
+      </c>
+      <c r="AX24" s="56">
+        <v>14.195200000000002</v>
+      </c>
+      <c r="AY24" s="56">
+        <v>28.797000000000001</v>
+      </c>
+      <c r="AZ24" s="56">
+        <v>43.149900000000002</v>
+      </c>
+      <c r="BA24" s="56">
+        <v>57.190599999999996</v>
+      </c>
+      <c r="BB24" s="56">
+        <v>72.092600000000004</v>
+      </c>
+      <c r="BC24" s="54">
+        <v>82.257600000000011</v>
+      </c>
+      <c r="BD24" s="54">
+        <v>95.823899999999995</v>
+      </c>
+      <c r="BE24" s="49">
+        <v>110.95360000000001</v>
+      </c>
+      <c r="BF24" s="54">
+        <v>125.0873</v>
+      </c>
+      <c r="BG24" s="54">
+        <v>141.44900000000001</v>
+      </c>
+      <c r="BH24" s="54">
+        <v>156.56010000000001</v>
+      </c>
+      <c r="BI24" s="54">
+        <v>171.53020000000001</v>
+      </c>
+      <c r="BJ24" s="56">
+        <v>14.208600000000001</v>
+      </c>
+      <c r="BK24" s="56">
+        <v>28.6004</v>
+      </c>
+      <c r="BL24" s="56">
+        <v>42.338900000000002</v>
+      </c>
+      <c r="BM24" s="56">
+        <v>56.2973</v>
+      </c>
+      <c r="BN24" s="56">
+        <v>71.931399999999996</v>
+      </c>
+      <c r="BO24" s="54">
+        <v>86.464300000000009</v>
+      </c>
+      <c r="BP24" s="54">
+        <v>100.2577</v>
+      </c>
+      <c r="BQ24" s="49">
+        <v>114.8254</v>
+      </c>
+      <c r="BR24" s="54">
+        <v>129.42260000000002</v>
+      </c>
+      <c r="BS24" s="54">
+        <v>145.3836</v>
+      </c>
+      <c r="BT24" s="54">
+        <v>162.87919999999997</v>
+      </c>
+      <c r="BU24" s="54">
+        <v>180.14529999999999</v>
+      </c>
+      <c r="BV24" s="56">
+        <v>15.993</v>
+      </c>
+      <c r="BW24" s="49">
+        <v>31.5015</v>
+      </c>
+      <c r="BX24" s="56">
+        <v>50.511499999999998</v>
+      </c>
+      <c r="BY24" s="56">
+        <v>68.857199999999992</v>
+      </c>
+      <c r="BZ24" s="56">
+        <v>89.281100000000009</v>
+      </c>
+      <c r="CA24" s="54">
+        <v>110.19739999999999</v>
+      </c>
+      <c r="CB24" s="49">
+        <v>132.02939999999998</v>
+      </c>
+      <c r="CC24" s="49">
+        <v>153.4735</v>
+      </c>
+      <c r="CD24" s="54">
+        <v>174.90970000000002</v>
+      </c>
+      <c r="CE24" s="54">
+        <v>196.8357</v>
+      </c>
+      <c r="CF24" s="54">
+        <v>219.28380000000001</v>
+      </c>
+      <c r="CG24" s="54">
+        <v>242.67919999999998</v>
+      </c>
+      <c r="CH24" s="56">
+        <v>22.109400000000001</v>
+      </c>
+      <c r="CI24" s="49">
+        <v>40.848399999999998</v>
+      </c>
+      <c r="CJ24" s="49">
+        <v>61.4071</v>
+      </c>
+      <c r="CK24" s="55">
+        <v>80.894000000000005</v>
+      </c>
+      <c r="CL24" s="55">
+        <v>100.06389999999999</v>
+      </c>
+      <c r="CM24" s="49">
+        <v>116.36739999999999</v>
+      </c>
+      <c r="CN24" s="49">
+        <v>134.07300000000001</v>
+      </c>
+      <c r="CO24" s="49">
+        <v>156.41849999999999</v>
+      </c>
+      <c r="CP24" s="54">
+        <v>178.48750000000001</v>
+      </c>
+      <c r="CQ24" s="54"/>
+      <c r="CR24" s="54"/>
+      <c r="CS24" s="54"/>
+    </row>
+    <row r="25" spans="1:97">
+      <c r="B25" s="77"/>
+      <c r="C25" s="77"/>
+      <c r="D25" s="77"/>
+      <c r="E25" s="77"/>
+      <c r="F25" s="77"/>
+      <c r="G25" s="77"/>
+      <c r="H25" s="77"/>
+      <c r="I25" s="77"/>
+      <c r="J25" s="77"/>
+      <c r="K25" s="77"/>
+      <c r="L25" s="77"/>
+      <c r="M25" s="77"/>
+      <c r="N25" s="77"/>
+      <c r="O25" s="77"/>
+      <c r="P25" s="77"/>
+      <c r="Q25" s="77"/>
+      <c r="R25" s="77"/>
+      <c r="S25" s="77"/>
+      <c r="T25" s="77"/>
+      <c r="U25" s="77"/>
+      <c r="V25" s="77"/>
+      <c r="W25" s="77"/>
+      <c r="X25" s="77"/>
+      <c r="Y25" s="77"/>
+      <c r="Z25" s="77"/>
+      <c r="AA25" s="77"/>
+      <c r="AB25" s="77"/>
+      <c r="AC25" s="77"/>
+      <c r="AD25" s="77"/>
+      <c r="AE25" s="77"/>
+      <c r="AF25" s="77"/>
+      <c r="AG25" s="77"/>
+      <c r="AH25" s="77"/>
+      <c r="AI25" s="77"/>
+      <c r="AJ25" s="77"/>
+      <c r="AK25" s="77"/>
+      <c r="AL25" s="77"/>
+      <c r="AM25" s="77"/>
+      <c r="AN25" s="77"/>
+      <c r="AO25" s="77"/>
+      <c r="AP25" s="77"/>
+      <c r="AQ25" s="77"/>
+      <c r="AR25" s="77"/>
+      <c r="AS25" s="77"/>
+      <c r="AT25" s="77"/>
+      <c r="AU25" s="77"/>
+      <c r="AV25" s="77"/>
+      <c r="AW25" s="77"/>
+      <c r="AX25" s="77"/>
+      <c r="AY25" s="77"/>
+      <c r="AZ25" s="77"/>
+      <c r="BA25" s="77"/>
+      <c r="BB25" s="77"/>
+      <c r="BC25" s="77"/>
+      <c r="BD25" s="77"/>
+      <c r="BE25" s="77"/>
+      <c r="BF25" s="77"/>
+      <c r="BG25" s="77"/>
+      <c r="BH25" s="77"/>
+      <c r="BI25" s="77"/>
+      <c r="BJ25" s="77"/>
+      <c r="BK25" s="77"/>
+      <c r="BL25" s="77"/>
+      <c r="BM25" s="77"/>
+      <c r="BN25" s="77"/>
+      <c r="BO25" s="77"/>
+      <c r="BP25" s="77"/>
+      <c r="BQ25" s="77"/>
+      <c r="BR25" s="77"/>
+      <c r="BS25" s="77"/>
+      <c r="BT25" s="77"/>
+      <c r="BU25" s="77"/>
+      <c r="BV25" s="77"/>
+      <c r="BW25" s="77"/>
+      <c r="BX25" s="77"/>
+      <c r="BY25" s="77"/>
+      <c r="BZ25" s="77"/>
+      <c r="CA25" s="77"/>
+      <c r="CB25" s="77"/>
+      <c r="CC25" s="77"/>
+      <c r="CD25" s="77"/>
+      <c r="CE25" s="77"/>
+      <c r="CF25" s="77"/>
+      <c r="CG25" s="77"/>
+      <c r="CH25" s="77"/>
+      <c r="CI25" s="77"/>
+      <c r="CJ25" s="77"/>
+      <c r="CK25" s="77"/>
+      <c r="CL25" s="77"/>
+      <c r="CM25" s="77"/>
+      <c r="CN25" s="77"/>
+      <c r="CO25" s="77"/>
+      <c r="CP25" s="77"/>
+      <c r="CQ25" s="77"/>
+      <c r="CR25" s="77"/>
+      <c r="CS25" s="77"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="B1:AW1"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="BV2:CG2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'қой мен ешкі'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>ет</vt:lpstr>
+      <vt:lpstr>сүт</vt:lpstr>
+      <vt:lpstr>жұмыртқа</vt:lpstr>
+      <vt:lpstr>ет!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>